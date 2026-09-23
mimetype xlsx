--- v3 (2026-08-08)
+++ v4 (2026-09-23)
@@ -37,252 +37,260 @@
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>JenisPaten</t>
   </si>
   <si>
     <t>Abstrak</t>
   </si>
   <si>
+    <t>Formula Herbal Antiektoparasit yang Mengandung Ekstrak Buah Bintaro, Daun Tembakau dan Sereh Pada Hewan Peliharaan</t>
+  </si>
+  <si>
+    <t>30-Nov-2025</t>
+  </si>
+  <si>
+    <t>S00202513303</t>
+  </si>
+  <si>
+    <t>Pemeriksaan Substantif III</t>
+  </si>
+  <si>
+    <t>Dr. drh. Erni Sulistiawati</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Penyakit Hewan dan Kesehatan Masyarakat Veteriner</t>
+  </si>
+  <si>
+    <t>Paten Sederhana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anjing dan kucing merupakan hewan peliharaan yang populasinya mengalami
+peningkatan. Salah satu permasalahan yang dihadapi hewan tersebut yaitu infestasi
+ektoparasit berupa pinjal, kutu, dan caplak. Infestasi ektoparasit tersebut menyebabkan
+gatal, rambut rontok botak, anemia, stres, penurunan antibodi dan jangka Panjang
+menyebabkan kematian. Produk obat antiektoparasit umumnya terbuat dari bahan kimia
+dan memiliki efek samping. Invensi ini berkaitan dengan formulasi herbal antiektoparasit
+herbal terbuat dari bahan alami buah bintaro, daun tembakau dan sereh. Produk ini dapat
+digunakan untuk membunuh pinjal, kutu dan caplak pada hewan peliharaan yang aman
+dan ramah lingkungan.</t>
+  </si>
+  <si>
+    <t>drh. Henny Endah Anggraeni, M.Sc.</t>
+  </si>
+  <si>
+    <t>drh. Heryudianto Vibowo, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Miranti Fardesiana Putri, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Peningkatan Produksi Biotanol melalui Rekayasa Aerasi pada Bioreaktor Feedbatch</t>
+  </si>
+  <si>
+    <t>25-Nov-2010</t>
+  </si>
+  <si>
+    <t>P00201000777</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Khaswar Syamsu, M.Sc.St.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Industri Pertanian</t>
+  </si>
+  <si>
+    <t>Paten</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan teknologi proses produksi untuk meningkatkan perolehan bioetanol pada kultivasi secara fedbatch. Invensi yang dilakukan adalah rekayasa bioproses dengan menghentikan aerasi pada akhir kultivasi batch sebelum mengawali kultivasi fedbatch ketika sel telah mencapai jumlah maksimum (setelah 18 jam kultivasi batch) sehingga mempengaruhi fisologi dan biokimia sel untuk berpindah dari suasana aerobik yang berorientasi kepada pembentukan sel ke suasana anaerobik yang berorientasi kepada pembentukan bioetanol terhadap bahan segar yang diumpankan pada kultivasi fedbatch sehingga dapat meningkatkan rendemen (perolehan) bioetanol pada akhir kultivasi fedbatch</t>
+  </si>
+  <si>
+    <t>Formula Ransum Starter dengan Penggunaan Tepung Larva Black Soldier Fly (Hermetia illucens) untuk Pembesaran Ternak Ruminansia Kecil Lepas Sapih</t>
+  </si>
+  <si>
+    <t>17-Jan-2023</t>
+  </si>
+  <si>
+    <t>S00202300474</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dewi Apri Astuti, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
+  </si>
+  <si>
+    <t>Manipulasi komposisi asam lemak dalam ransum starter berbasis pakan lokal merupakan salah satu strategi yang dapat dilakukan untuk meningkatkan efisiensi produksi dari ternak ruminansia kecil. Formula ransum starter sesuai invensi ini terdiri dari jagung 43%, bungkil kedelai 11%; tepung larva black soldier fly 10%; pollard 27%; minyak kelapa sawit 3%; molasses 1%; tepung tapioca 1,5%; CaCO3 2%; dikalsium fosfat 0,5%; garam 0,5%; dan premix 0,5%. Ransum ini dapat digunakan untuk pembesaran ternak ruminansia kecil lepas sapih dan dapat memperbaiki performa anak ruminansia kecil lepas sapih. Ransum starter mengandung tepung larva BSF dapat diaplikasikan di masyarakat, karena bahan baku utama yaitu tepung larva black soldier fly dapat digunakan dalam ransum starter untuk menggantikan bungkil kedelai sebanyak 50% tanpa adanya perbedaan yang nyata pada performa anak domba lepas sapih.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Didid Diapari, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Dilla Mareistia Fassah, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Papan Untai Berarah Hibrida Dari Kayu Cepat Tumbuh Dan Bambu</t>
+  </si>
+  <si>
+    <t>20-Dec-2020</t>
+  </si>
+  <si>
+    <t>S00202010322</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Rita Kartika Sari, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Hasil Hutan</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan papan untai berarah (PUB) hibrida dari kayu cepat tumbuh dan bambu, lebih khusus lagi invensi ini berhubungan dengan papan untai berarah hibrida dari kayu cepat tumbuh dan bambu yang disusun dengan kayu sebagai lapisan muka dan belakang papan dan bambu sebagai lapisan inti sehingga menghasilkan produk papan untai berarah hibrida yang mempunyai sifat-sifat unggul yaitu kestabilan dimensi tinggi, kekuatan tinggi, dan permukaan halus. Proses pembuatan PUB hibrida sesuai invensi ini dilakukan dengan tahapan: mengeringkan untai kayu dan bambu, mensteam untai pada tangki tertutup pada suhu 100 &amp;deg;C sampai dengan 140 &amp;deg;C selama 0,5 sampai dengan 3 jam, dan tekanan 0,1 sampai dengan 1,4 kg.cm-2, mengeringkankan untai ke KA kurang dari 5%, mencampurkan untai dengan perekat, membentuk lapik tiga lapisan yaitu kayu sebagai lapisan muka dan belakang dan bambu sebagai lapisan inti dengan nisbah lapisan muka:inti:belakang 15:70:15, 20:60:20, 25:50:25, dan 30:40:30 dan arah lapisan muka dan belakang tegak lurus dengan arah lapisan inti, mengempa pada suhu 160 &amp;deg;C dengan tekanan 25 kg.cm-2 selama 9 menit, dan mengkondisikan PUB selama kurang lebih 14 hari untuk menyesuaikan KA keseimbangan. Sifat PUB hibrida kayu cepat tumbuh dan bambu yang dihasilkan lebih baik dari persyaratan PUB komersial standar Canada.</t>
+  </si>
+  <si>
+    <t>Formula Dan Proses Pembuatan Naget Ikan Nila Dengan Pelapis Ekstrak Air Dan Ekstrak Etanol Bawang Dayak</t>
+  </si>
+  <si>
+    <t>30-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202213962</t>
+  </si>
+  <si>
+    <t>M. Agung Zaim Adzkiya, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Sekolah Vokasi</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula dan proses pembuatan naget ikan nila dengan pelapis ekstrak air dan ekstrak etanol bawang dayak. Formula naget ikan nila dengan pelapis ekstrak air dan etanol bawang Dayak yang terdiri dari ekstrak bawang dayak,tepung terigu, fillet ikan nila, tepung tapioka, bawang putih, air, es batu, lada putih, garam, kaldu jamur, minyak sayur. Proses pelapisan kering digunakan tepung maizena. Proses dilanjutkan dengan pelapisan basah menggunakan 74% ekstrak bawang dayak konsetrasi 50.000 ppm dan 26% tepung terigu. Pelapisan terakhir menggunakan tepung panir hingga seluruh bagian naget tertutup. Proses pembuatannya terdiri atas pembuatan ekstrak, pencampuran adonan, pengukusan, pelapisan naget dengan ekstrak bawang dayak dan tepung panir, pembekuan, pengemasan, dan penyimpanan pada freezer -18 oC. Formula dan proses pembuatan naget dengan pelapis ekstrak bawang dayak menghasilkan naget yang memenuhi persyaratan SNI naget ikan (parameter sensori, kimia, ALT dan S.aureus). Penambahan ekstrak etanol dan ekstrak air bawang dayak sebagai pelapis maget ikan nila menghasilkan naget dengan warna yang cerah dan cemerlang dan mampu bertahan selama 7 hari di suhu 4 oC.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Dwi Budiono, M.Si.</t>
+  </si>
+  <si>
+    <t>Wahyu Hidayat</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Fauzi Febrianto, M.S.</t>
+  </si>
+  <si>
+    <t>Made Gayatri Anggarkasih, S.TP., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Lilis Khotijah, M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Tetty Barunawati Siagian, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kokom Komalasari,  S. Pt. M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Andi Early Febrina, S.T.P., M.S.</t>
+  </si>
+  <si>
+    <t>Robot Deteksi Dini Radang Ambing (Mastitis) Klinis Dan Subklinis Pada Sapi Perah Berbasis Internet Of Things</t>
+  </si>
+  <si>
+    <t>11-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406430</t>
+  </si>
+  <si>
+    <t>Dr. Medhanita Dewi Renanti, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa robot deteksi dini mastitis klinis dan subklinis pada sapi perah berbasis internet of things. Robot ini terdiri dari Mas-Tion Cam dan Mas-Tion Vity yang saling terintegrasi dan terkoneksi langsung dengan aplikasi Mas-Tion App. Invensi ini bertujuan untuk memudahkan peternak dalam mencegah penyakit mastitis sehingga produksi susu sapi perah dapat optimal. Mas-Tion Cam memiliki badan yang terbuat dari besi agar robot terlindungi. Mas-Tion Vity memiliki badan yang terbuat dari plastik agar mudah digunakan oleh peternak. Mas-Tion Cam bergerak memonitoring ambing sapi perah di kandang secara semi otomatis dan Mas-Tion Vity digunakan dengan cara mencelupkan sensor ke sampel susu. Hasil deteksi mastitis klinis dan subklinis akan ditampilkan secara langsung di dalam aplikasi. Aplikasi Mas-Tion App memiliki fitur-fitur yang memudahkan peternak untuk deteksi dini mastitis pada sapi perah.</t>
+  </si>
+  <si>
     <t>Komposisi Atraktan Lalat Berbasis Hati Ayam Dan Air Seni Sapi Penyebab Myiasis</t>
   </si>
   <si>
     <t>13-Sep-2021</t>
   </si>
   <si>
     <t>S00202107509</t>
   </si>
   <si>
-    <t>Pemeriksaan Substantif III</t>
+    <t>Prof. drh. Min Rahminiwati, M.S., Ph.D.</t>
+  </si>
+  <si>
+    <t>Departemen Anatomi, Fisiologi dan Farmakologi</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan komposisi atraktan lalat penyebab myiasis dan proses pembuatannya. Komposisi atraktan lalat penyebab myiasis sesuai invensi ini terdiri dari hati ayam dan air seni sapi. Hati ayam yang digunakan merupakan hati ayam yang telah disimpan selama 7 hari pada suhu ruang. Sedangkan air seni sapi yang digunakan berasal dari sapi perah betina dewasa. Yang disaring untuk memperoleh fitrat, kemudian disimpan dalam botol plastik atau botol kaca steril. Proses pembuatan atraktan lalat sesuai invensi ini diawali dengan menghaluskan hati ayam dengan menggunakan blender dan ditambahkan dengan air seni sapi. Campuran tersebut diaduk sampai homogen. Campuran yang telah homogen kemudian tersebut diencerkan dengan penambahan air seni sehingga diperoleh komposisi yang diinginkan. Kemudian, atraktan dibagi menjadi dua bagian, yaitu dengan penambahan pengawet Na benzoate dan atraktan tanpa penambahan pengawet Na benzoate. Pengujian dilakukan dengan menyemprotkan kedua atraktan pada kertas uji. Hasil uji menunjukkan bahwa atraktan tanpa penambahan pengawet Na benzoate merupakan komposisi yang paling baik sebagai atraktan lalat penyebab myiasis dengan rata-rata 7.78; 12.94; dan 15.97.</t>
+  </si>
+  <si>
+    <t>Rere Epiyanti</t>
+  </si>
+  <si>
+    <t>Muhammad Iqbal Maulana, S.Hut, M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Sena Maulana, S.Hut, M.Si</t>
+  </si>
+  <si>
+    <t>Soleh Muhamad, S.Hut, M.Si</t>
+  </si>
+  <si>
+    <t>Ukasyah Muhammad Syafiq</t>
+  </si>
+  <si>
+    <t>Dzaky Fachri Hadafi</t>
+  </si>
+  <si>
+    <t>Dhiyaurrahman Hamizan Haikal Putra</t>
+  </si>
+  <si>
+    <t>Aditya Rieyza Munif</t>
+  </si>
+  <si>
+    <t>Rizal Hakim</t>
   </si>
   <si>
     <t>Riyan Alifbi P.I.</t>
   </si>
   <si>
-    <t>Departemen Anatomi, Fisiologi dan Farmakologi</t>
-[...70 lines deleted...]
-  <si>
     <t>Azed Al-fara</t>
-  </si>
-[...112 lines deleted...]
-    <t>Dzaky Fachri Hadafi</t>
   </si>
   <si>
     <t>Ira Mahfudah</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -295,74 +303,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J35" headerRowCount="1">
-  <autoFilter ref="A4:J35"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J36" headerRowCount="1">
+  <autoFilter ref="A4:J36"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J35"/>
+  <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -399,810 +407,836 @@
       </c>
       <c r="B5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H6" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="H10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J11" s="0" t="s">
         <v>33</v>
-      </c>
-[...19 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="I13" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" s="0" t="s">
         <v>41</v>
-      </c>
-[...16 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="H14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I14" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H15" s="0" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>47</v>
-      </c>
-[...19 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>17</v>
+        <v>60</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="I35" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J35" s="0" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="H35" s="0" t="s">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="H36" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="I36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J36" s="0" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>