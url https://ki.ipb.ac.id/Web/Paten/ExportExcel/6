--- v1 (2026-03-18)
+++ v2 (2026-05-06)
@@ -5,374 +5,254 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>JenisPaten</t>
   </si>
   <si>
     <t>Abstrak</t>
   </si>
   <si>
-    <t xml:space="preserve">Papan Komposit dari Serbuk Kayu dan Plastik Daur Ulang
-[...6 lines deleted...]
-    <t>P00200200544</t>
+    <t>Peningkatan Produksi Biotanol melalui Rekayasa Aerasi pada Bioreaktor Feedbatch</t>
+  </si>
+  <si>
+    <t>25-Nov-2010</t>
+  </si>
+  <si>
+    <t>P00201000777</t>
   </si>
   <si>
     <t>Pemeriksaan Substantif III</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Khaswar Syamsu, M.Sc.St.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Industri Pertanian</t>
+  </si>
+  <si>
+    <t>Paten</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan teknologi proses produksi untuk meningkatkan perolehan bioetanol pada kultivasi secara fedbatch. Invensi yang dilakukan adalah rekayasa bioproses dengan menghentikan aerasi pada akhir kultivasi batch sebelum mengawali kultivasi fedbatch ketika sel telah mencapai jumlah maksimum (setelah 18 jam kultivasi batch) sehingga mempengaruhi fisologi dan biokimia sel untuk berpindah dari suasana aerobik yang berorientasi kepada pembentukan sel ke suasana anaerobik yang berorientasi kepada pembentukan bioetanol terhadap bahan segar yang diumpankan pada kultivasi fedbatch sehingga dapat meningkatkan rendemen (perolehan) bioetanol pada akhir kultivasi fedbatch</t>
+  </si>
+  <si>
+    <t>Alat Pengelolaan Limbah Makanan Melalui Maggot (Hermetia illucens) Menggunakan Ruang Presisi</t>
+  </si>
+  <si>
+    <t>04-Jun-2024</t>
+  </si>
+  <si>
+    <t>S00202405041</t>
+  </si>
+  <si>
+    <t>Dr. Novindra, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ekonomi Sumberdaya dan Lingkungan</t>
+  </si>
+  <si>
+    <t>Paten Sederhana</t>
+  </si>
+  <si>
+    <t>Limbah makanan merupakan salah satu masalah keberlanjutan yang secara masif terjadi pada masyarakat modern (Gustavsson et al., 2011; Bhatia et al., 2023). Berdasarkan UNEP (2021), food waste di dunia mencapai 931 juta ton food waste setiap tahunnya. Masalah masalah ini berdampak pada jejak karbon, perubahan iklim, dan berkontribusi pada ledakan di tempat pembuangan sampah. Oleh karena itu, diperlukan solusi yaitu pembuatan Maggot Precision Room berdasarkan filosofi Biomimikri yang terintegrasi dengan aplikasi. Maggot merupakan organisme yang berasal dari telur lalat tentara hitam dan salah satu organisme pembusuk karena mengkonsumsi bahan organik untuk tumbuh (Silmina et al., 2011). Pembuatan sistem otomasi di Maggot Precision Room (MPR) dibagi menjadi beberapa tahap, yaitu tahapan perancangan mekanisme, perancangan fungsional, perakitan dan pemrograman alat serta integrasi ke dalam aplikasi mobile. Untuk mekanisme otomasi yang dicanangkan, magfarm (sebutan untuk peternak maggot) dapat mengakses aplikasi untuk mengontrol pertumbuhan maggot mulai dari proses pemecahan telur hingga siap panen melalui data yang diperoleh dari firebase. Desain alat yang akan digunakan adalah DOIT ESP32 sebagai sistem otomatisasi, sensor kelembaban tanah untuk membaca kelembaban pakan maggot yang terhubung dengan pompa air, sensor SHT11 yang terhubung dengan relay, dan timbangan untuk konversi berat sampah menjadi poin pada aplikasi.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Papan Untai Berarah Hibrida Dari Kayu Cepat Tumbuh Dan Bambu</t>
+  </si>
+  <si>
+    <t>20-Dec-2020</t>
+  </si>
+  <si>
+    <t>S00202010322</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Rita Kartika Sari, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Hasil Hutan</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan papan untai berarah (PUB) hibrida dari kayu cepat tumbuh dan bambu, lebih khusus lagi invensi ini berhubungan dengan papan untai berarah hibrida dari kayu cepat tumbuh dan bambu yang disusun dengan kayu sebagai lapisan muka dan belakang papan dan bambu sebagai lapisan inti sehingga menghasilkan produk papan untai berarah hibrida yang mempunyai sifat-sifat unggul yaitu kestabilan dimensi tinggi, kekuatan tinggi, dan permukaan halus. Proses pembuatan PUB hibrida sesuai invensi ini dilakukan dengan tahapan: mengeringkan untai kayu dan bambu, mensteam untai pada tangki tertutup pada suhu 100 &amp;deg;C sampai dengan 140 &amp;deg;C selama 0,5 sampai dengan 3 jam, dan tekanan 0,1 sampai dengan 1,4 kg.cm-2, mengeringkankan untai ke KA kurang dari 5%, mencampurkan untai dengan perekat, membentuk lapik tiga lapisan yaitu kayu sebagai lapisan muka dan belakang dan bambu sebagai lapisan inti dengan nisbah lapisan muka:inti:belakang 15:70:15, 20:60:20, 25:50:25, dan 30:40:30 dan arah lapisan muka dan belakang tegak lurus dengan arah lapisan inti, mengempa pada suhu 160 &amp;deg;C dengan tekanan 25 kg.cm-2 selama 9 menit, dan mengkondisikan PUB selama kurang lebih 14 hari untuk menyesuaikan KA keseimbangan. Sifat PUB hibrida kayu cepat tumbuh dan bambu yang dihasilkan lebih baik dari persyaratan PUB komersial standar Canada.</t>
+  </si>
+  <si>
+    <t>Wahyu Hidayat</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Fauzi Febrianto, M.S.</t>
   </si>
   <si>
-    <t>Departemen Hasil Hutan</t>
-[...66 lines deleted...]
-    <t>S00201908100</t>
+    <t xml:space="preserve">Formula Beras Tiruan Berbahan Baku Buah Lindur  (Bruguiera gymnorrhiza) </t>
+  </si>
+  <si>
+    <t>06-Oct-2022</t>
+  </si>
+  <si>
+    <t>S00202210957</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Nurjanah, M.S.</t>
   </si>
   <si>
     <t>Departemen Teknologi Hasil Perairan</t>
   </si>
   <si>
-    <t>Paten Sederhana</t>
-[...92 lines deleted...]
-  <si>
     <t>Invensi ini berhubungan dengan formula beras tiruan berbahan baku buah lindur (Bruguiera gymnorrhiza). Formula beras tiruan berbahan baku buah lindur (Bruguiera gymnorrhiza) dengan komposisi tepung lindur dan pati sagu (4:1) sebanyak 58%, karagenan 2%, dan air 40%. Keunggulan beras tiruan dalam invensi ini yaitu rendah kalori dan baik untuk penderita diabetes karena mengandung kalori sebesar 330 kal, serat pangan multienzim 10,16%, daya cerna 60,22%, dan indeks glikemik 40 mg/dL.</t>
   </si>
   <si>
-    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
-[...4 lines deleted...]
-  <si>
     <t>Dr. Kastana Sapanli, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Buoy Pendeteksi Upwelling Di Keramba Jaring Apung Berbasis Internet Of Things</t>
   </si>
   <si>
     <t>13-Jul-2024</t>
   </si>
   <si>
     <t>S00202406500</t>
   </si>
   <si>
     <t>Muhammad Iqbal, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Departemen Ilmu dan Teknologi Kelautan</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan alat berupa buoy (pelampung) yang terpasang berbagai macam sensor untuk mendeteksi kondisi perairan dan udara yang terhubung dengan database dan website. U-buoy dikhususkan untuk mendeteksi terjadinya upwelling di keramba jaring apung (KJA). U-buoy dirancang berbasis Internet of things untuk mempermudah pembudidaya tanpa harus datang ke lokasi budidaya untuk bisa memantau kondisi keramba terkena upwelling atau tidak. U-buoy terdiri dari kerangka stainless steel berbentuk berlian dengan 6 pelampung di tengah dan dimensi tinggi 160cm, panjang 95cm, dan lebar 75cm. U-buoy dilengkapi oleh berbagai komponen elektronik seperti sensor suhu DS18B20, sensor suhu dan kelembaban BME280, micro computer, dan solar panel. U-buoy memiliki kemampuan untuk mengambil data secara real-time dan akan dikirim secara berkala ke database website. Selanjutnya website akan menampilkan data monitoring suhu permukaan, suhu perairan dalam, suhu udara, kelembaban udara, indikator upwelling, dan solusi yang disarankan sesuai kondisi klasifikasi upwelling. Untuk menggunakan alat ini, turunkan jangkar ke perairan secara perlahan, diikuti dengan penurunan buoy ke perairan. Tekan tombol switch berwarna merah untuk menyalakan buoy. Untuk memantau kondisi keramba, buka website u buoy.online, kemudian login menggunakan akun yang disediakan. Jika terjadi atau akan terjadi upwelling, website akan otomatis memberikan notifikasi peringatan. Klik OK untuk mematikan notifikasi tersebut</t>
   </si>
   <si>
     <t>Komposisi Atraktan Lalat Berbasis Hati Ayam Dan Air Seni Sapi Penyebab Myiasis</t>
   </si>
   <si>
     <t>13-Sep-2021</t>
   </si>
   <si>
     <t>S00202107509</t>
   </si>
   <si>
     <t>Prof. drh. Min Rahminiwati, M.S., Ph.D.</t>
   </si>
   <si>
     <t>Departemen Anatomi, Fisiologi dan Farmakologi</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan komposisi atraktan lalat penyebab myiasis dan proses pembuatannya. Komposisi atraktan lalat penyebab myiasis sesuai invensi ini terdiri dari hati ayam dan air seni sapi. Hati ayam yang digunakan merupakan hati ayam yang telah disimpan selama 7 hari pada suhu ruang. Sedangkan air seni sapi yang digunakan berasal dari sapi perah betina dewasa. Yang disaring untuk memperoleh fitrat, kemudian disimpan dalam botol plastik atau botol kaca steril. Proses pembuatan atraktan lalat sesuai invensi ini diawali dengan menghaluskan hati ayam dengan menggunakan blender dan ditambahkan dengan air seni sapi. Campuran tersebut diaduk sampai homogen. Campuran yang telah homogen kemudian tersebut diencerkan dengan penambahan air seni sehingga diperoleh komposisi yang diinginkan. Kemudian, atraktan dibagi menjadi dua bagian, yaitu dengan penambahan pengawet Na benzoate dan atraktan tanpa penambahan pengawet Na benzoate. Pengujian dilakukan dengan menyemprotkan kedua atraktan pada kertas uji. Hasil uji menunjukkan bahwa atraktan tanpa penambahan pengawet Na benzoate merupakan komposisi yang paling baik sebagai atraktan lalat penyebab myiasis dengan rata-rata 7.78; 12.94; dan 15.97.</t>
   </si>
   <si>
+    <t>Rere Epiyanti</t>
+  </si>
+  <si>
     <t>Muhammad Iqbal Maulana, S.Hut, M.Si</t>
   </si>
   <si>
     <t>Dr. Sena Maulana, S.Hut, M.Si</t>
   </si>
   <si>
     <t>Soleh Muhamad, S.Hut, M.Si</t>
   </si>
   <si>
-    <t>Salia</t>
-[...1 lines deleted...]
-  <si>
     <t>Tito Dzullyardana Putra</t>
   </si>
   <si>
     <t xml:space="preserve">Nabila Aishi Octaviana </t>
   </si>
   <si>
     <t>Iffa Purnama</t>
   </si>
   <si>
     <t>Rizkian Wahid Saputra</t>
   </si>
   <si>
     <t xml:space="preserve"> Halimah Dwi Yolanda</t>
   </si>
   <si>
     <t>Muhammad Rizki Abdurrahman</t>
   </si>
   <si>
     <t>Muhamad Dodi Bokasa</t>
   </si>
   <si>
-    <t>Listiana Ningrum</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Anggrei Viona Seulalae, SPi </t>
   </si>
   <si>
     <t>Taufik Hidayat, SPi MSi</t>
   </si>
   <si>
     <t>Riyan Alifbi P.I.</t>
   </si>
   <si>
     <t>Azed Al-fara</t>
   </si>
   <si>
     <t>Ira Mahfudah</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rere Epiyanti</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -382,74 +262,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J50" headerRowCount="1">
-  <autoFilter ref="A4:J50"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J29" headerRowCount="1">
+  <autoFilter ref="A4:J29"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J50"/>
+  <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -480,1176 +360,660 @@
         <v>9</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
+      <c r="J5" s="0" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="H8" s="0" t="s">
+      <c r="I8" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J8" s="0" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="C9" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H9" s="0" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
+      </c>
+      <c r="J9" s="0" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
+      </c>
+      <c r="J10" s="0" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
+      </c>
+      <c r="J12" s="0" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="H17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I17" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
+      </c>
+      <c r="J17" s="0" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H22" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="F23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H23" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>67</v>
+        <v>18</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>68</v>
+        <v>19</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="H25" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I25" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
+      </c>
+      <c r="J28" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>79</v>
-[...545 lines deleted...]
-        <v>85</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>