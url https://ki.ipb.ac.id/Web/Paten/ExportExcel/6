--- v2 (2026-05-06)
+++ v3 (2026-08-08)
@@ -5,251 +5,284 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>JenisPaten</t>
   </si>
   <si>
     <t>Abstrak</t>
   </si>
   <si>
+    <t>Komposisi Atraktan Lalat Berbasis Hati Ayam Dan Air Seni Sapi Penyebab Myiasis</t>
+  </si>
+  <si>
+    <t>13-Sep-2021</t>
+  </si>
+  <si>
+    <t>S00202107509</t>
+  </si>
+  <si>
+    <t>Pemeriksaan Substantif III</t>
+  </si>
+  <si>
+    <t>Riyan Alifbi P.I.</t>
+  </si>
+  <si>
+    <t>Departemen Anatomi, Fisiologi dan Farmakologi</t>
+  </si>
+  <si>
+    <t>Paten Sederhana</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan komposisi atraktan lalat penyebab myiasis dan proses pembuatannya. Komposisi atraktan lalat penyebab myiasis sesuai invensi ini terdiri dari hati ayam dan air seni sapi. Hati ayam yang digunakan merupakan hati ayam yang telah disimpan selama 7 hari pada suhu ruang. Sedangkan air seni sapi yang digunakan berasal dari sapi perah betina dewasa. Yang disaring untuk memperoleh fitrat, kemudian disimpan dalam botol plastik atau botol kaca steril. Proses pembuatan atraktan lalat sesuai invensi ini diawali dengan menghaluskan hati ayam dengan menggunakan blender dan ditambahkan dengan air seni sapi. Campuran tersebut diaduk sampai homogen. Campuran yang telah homogen kemudian tersebut diencerkan dengan penambahan air seni sehingga diperoleh komposisi yang diinginkan. Kemudian, atraktan dibagi menjadi dua bagian, yaitu dengan penambahan pengawet Na benzoate dan atraktan tanpa penambahan pengawet Na benzoate. Pengujian dilakukan dengan menyemprotkan kedua atraktan pada kertas uji. Hasil uji menunjukkan bahwa atraktan tanpa penambahan pengawet Na benzoate merupakan komposisi yang paling baik sebagai atraktan lalat penyebab myiasis dengan rata-rata 7.78; 12.94; dan 15.97.</t>
+  </si>
+  <si>
+    <t>Robot Deteksi Dini Radang Ambing (Mastitis) Klinis Dan Subklinis Pada Sapi Perah Berbasis Internet Of Things</t>
+  </si>
+  <si>
+    <t>11-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406430</t>
+  </si>
+  <si>
+    <t>Rizal Hakim</t>
+  </si>
+  <si>
+    <t>Sekolah Vokasi</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa robot deteksi dini mastitis klinis dan subklinis pada sapi perah berbasis internet of things. Robot ini terdiri dari Mas-Tion Cam dan Mas-Tion Vity yang saling terintegrasi dan terkoneksi langsung dengan aplikasi Mas-Tion App. Invensi ini bertujuan untuk memudahkan peternak dalam mencegah penyakit mastitis sehingga produksi susu sapi perah dapat optimal. Mas-Tion Cam memiliki badan yang terbuat dari besi agar robot terlindungi. Mas-Tion Vity memiliki badan yang terbuat dari plastik agar mudah digunakan oleh peternak. Mas-Tion Cam bergerak memonitoring ambing sapi perah di kandang secara semi otomatis dan Mas-Tion Vity digunakan dengan cara mencelupkan sensor ke sampel susu. Hasil deteksi mastitis klinis dan subklinis akan ditampilkan secara langsung di dalam aplikasi. Aplikasi Mas-Tion App memiliki fitur-fitur yang memudahkan peternak untuk deteksi dini mastitis pada sapi perah.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Papan Untai Berarah Hibrida Dari Kayu Cepat Tumbuh Dan Bambu</t>
+  </si>
+  <si>
+    <t>20-Dec-2020</t>
+  </si>
+  <si>
+    <t>S00202010322</t>
+  </si>
+  <si>
+    <t>Soleh Muhamad, S.Hut, M.Si</t>
+  </si>
+  <si>
+    <t>Departemen Hasil Hutan</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan papan untai berarah (PUB) hibrida dari kayu cepat tumbuh dan bambu, lebih khusus lagi invensi ini berhubungan dengan papan untai berarah hibrida dari kayu cepat tumbuh dan bambu yang disusun dengan kayu sebagai lapisan muka dan belakang papan dan bambu sebagai lapisan inti sehingga menghasilkan produk papan untai berarah hibrida yang mempunyai sifat-sifat unggul yaitu kestabilan dimensi tinggi, kekuatan tinggi, dan permukaan halus. Proses pembuatan PUB hibrida sesuai invensi ini dilakukan dengan tahapan: mengeringkan untai kayu dan bambu, mensteam untai pada tangki tertutup pada suhu 100 &amp;deg;C sampai dengan 140 &amp;deg;C selama 0,5 sampai dengan 3 jam, dan tekanan 0,1 sampai dengan 1,4 kg.cm-2, mengeringkankan untai ke KA kurang dari 5%, mencampurkan untai dengan perekat, membentuk lapik tiga lapisan yaitu kayu sebagai lapisan muka dan belakang dan bambu sebagai lapisan inti dengan nisbah lapisan muka:inti:belakang 15:70:15, 20:60:20, 25:50:25, dan 30:40:30 dan arah lapisan muka dan belakang tegak lurus dengan arah lapisan inti, mengempa pada suhu 160 &amp;deg;C dengan tekanan 25 kg.cm-2 selama 9 menit, dan mengkondisikan PUB selama kurang lebih 14 hari untuk menyesuaikan KA keseimbangan. Sifat PUB hibrida kayu cepat tumbuh dan bambu yang dihasilkan lebih baik dari persyaratan PUB komersial standar Canada.</t>
+  </si>
+  <si>
+    <t>Dr. Sena Maulana, S.Hut, M.Si</t>
+  </si>
+  <si>
+    <t>Aditya Rieyza Munif</t>
+  </si>
+  <si>
+    <t>Dhiyaurrahman Hamizan Haikal Putra</t>
+  </si>
+  <si>
+    <t>Komposisi Minuman Herbal Berbasis Ekstrak Daun Kelor Dan Kurma Untuk Wanita Usia Subur Prahipertensi</t>
+  </si>
+  <si>
+    <t>19-Sep-2024</t>
+  </si>
+  <si>
+    <t>S00202409571</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Triagung Yuliyana, S.ST, M.Gz </t>
+  </si>
+  <si>
+    <t>Departemen Gizi Masyarakat</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan komposisi minuman herbal ekstrak daun kelor dan kurma untuk wanita subur prahipertensi yang terdiri dari ekstrak daun kelor, kurma, dan air. Minuman herbal ekstrak daun kelor dan kurma sebanyak 150 ml yang dihasilkan mengandung mengandung energi, protein, lemak, karbohidrat, dan serat pangan berturutturut sebesar 31,25 kkal, 0,34 g, 0,02 g, 7,47 g, dan serat pangan sebesar 2,61 g. Kapasitas antioksidan minuman herbal ekstrak daun kelor dan kurma sebesar 130,09%, Ascorbic acid Equivalent Antioxidant Capacity (AEAC) sebesar 134,04 ppm. Termasuk tinggi karena lebih dari &amp;gt;90% pada kandungan kapasitas antioksidan. Kadar total flavonoid sebesar 1,055 QE mg/g, dan mengandung quercetin sebesar 0,61 mg/g serta kaempferol sebesar 0.34 mg/g. Invensi fomulasi minuman ekstrak daun kelor dan kurma dapat diaplikasikan ke industri pangan fungsional.</t>
+  </si>
+  <si>
+    <t>Azed Al-fara</t>
+  </si>
+  <si>
+    <t>Formula Ransum Starter dengan Penggunaan Tepung Larva Black Soldier Fly (Hermetia illucens) untuk Pembesaran Ternak Ruminansia Kecil Lepas Sapih</t>
+  </si>
+  <si>
+    <t>17-Jan-2023</t>
+  </si>
+  <si>
+    <t>S00202300474</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kokom Komalasari,  S. Pt. M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
+  </si>
+  <si>
+    <t>Manipulasi komposisi asam lemak dalam ransum starter berbasis pakan lokal merupakan salah satu strategi yang dapat dilakukan untuk meningkatkan efisiensi produksi dari ternak ruminansia kecil. Formula ransum starter sesuai invensi ini terdiri dari jagung 43%, bungkil kedelai 11%; tepung larva black soldier fly 10%; pollard 27%; minyak kelapa sawit 3%; molasses 1%; tepung tapioca 1,5%; CaCO3 2%; dikalsium fosfat 0,5%; garam 0,5%; dan premix 0,5%. Ransum ini dapat digunakan untuk pembesaran ternak ruminansia kecil lepas sapih dan dapat memperbaiki performa anak ruminansia kecil lepas sapih. Ransum starter mengandung tepung larva BSF dapat diaplikasikan di masyarakat, karena bahan baku utama yaitu tepung larva black soldier fly dapat digunakan dalam ransum starter untuk menggantikan bungkil kedelai sebanyak 50% tanpa adanya perbedaan yang nyata pada performa anak domba lepas sapih.</t>
+  </si>
+  <si>
+    <t>Dr. Medhanita Dewi Renanti, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Proses Ekstraksi dan Produk Antibiotik dari Siput Laut Gonggong</t>
+  </si>
+  <si>
+    <t>02-Oct-2020</t>
+  </si>
+  <si>
+    <t>P00202007200</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mala Nurilmala, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Pangan</t>
+  </si>
+  <si>
+    <t>Paten</t>
+  </si>
+  <si>
+    <t>Siput laut gonggong (Leavistrombus turturella) merupakan salah satu sumber antibiotik yang mengandung senyawa peptida antimikroba (Antimicrobial Peptides, AMPs). Invensi ini menghasilkan proses ekstraksi dan produk antibiotik alami dari siput laut gonggong (Laevistrombus turturella). Proses ekstraksi siput laut gonggong sebagai antibiotik alami sesuai invensi ini dilakukan melalui proses ekstraksi maserasi dipadu dengan ultrasonikasi, dilanjutkan purifikasi dengan proses sentrifuge dingin menggunakan membran MWCO (Molecular weight cut-off) yang memiliki berat molekul kurang dari 5 kDa. Produk yang dihasilkan lalu dikonfirmasi menggunakan SDS-PAGE (marker 26.6 kDa) untuk memastikan keberadaan peptide. Antibiotik yang dihasilkan invensi ini memiliki karakter peptida antimikroba (AMPs) yaitu 12 asam amino (RHPDYSVALLLR) dengan berat molekul rendah 1,4 kDa (peptida sederhana), struktur &amp;alpha;-helix, pH titik isoelektrik (pI) sebesar 9.53, net charge +1, total rasio asam amino hidrofobik 49.9%, hydrophobicity sebesar +13.67 kkal/mol dan protein-binding potential (index Boman 2.17 kkal/mol), serta AMPs dari ekstrak daging gonggong rebus bercangkang tebal dapat dijadikan alternatif antibiotik alami yang dapat bersifat antiresisten.</t>
+  </si>
+  <si>
+    <t>Prof. drh. Min Rahminiwati, M.S., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Drs. Rimbawan</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Maggy Thenawidjaja</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nuri Andarwulan, M.Si.</t>
+  </si>
+  <si>
     <t>Peningkatan Produksi Biotanol melalui Rekayasa Aerasi pada Bioreaktor Feedbatch</t>
   </si>
   <si>
     <t>25-Nov-2010</t>
   </si>
   <si>
     <t>P00201000777</t>
   </si>
   <si>
-    <t>Pemeriksaan Substantif III</t>
-[...1 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Khaswar Syamsu, M.Sc.St.</t>
   </si>
   <si>
     <t>Departemen Teknologi Industri Pertanian</t>
   </si>
   <si>
-    <t>Paten</t>
-[...1 lines deleted...]
-  <si>
     <t>Invensi ini berkaitan dengan teknologi proses produksi untuk meningkatkan perolehan bioetanol pada kultivasi secara fedbatch. Invensi yang dilakukan adalah rekayasa bioproses dengan menghentikan aerasi pada akhir kultivasi batch sebelum mengawali kultivasi fedbatch ketika sel telah mencapai jumlah maksimum (setelah 18 jam kultivasi batch) sehingga mempengaruhi fisologi dan biokimia sel untuk berpindah dari suasana aerobik yang berorientasi kepada pembentukan sel ke suasana anaerobik yang berorientasi kepada pembentukan bioetanol terhadap bahan segar yang diumpankan pada kultivasi fedbatch sehingga dapat meningkatkan rendemen (perolehan) bioetanol pada akhir kultivasi fedbatch</t>
   </si>
   <si>
-    <t>Alat Pengelolaan Limbah Makanan Melalui Maggot (Hermetia illucens) Menggunakan Ruang Presisi</t>
-[...26 lines deleted...]
-    <t>S00202010322</t>
+    <t>Prof. Dr. Ir. Dewi Apri Astuti, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Didid Diapari, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Dilla Mareistia Fassah, S.Pt., M.Sc.</t>
   </si>
   <si>
     <t>Dr. Ir. Rita Kartika Sari, M.Si.</t>
   </si>
   <si>
-    <t>Departemen Hasil Hutan</t>
-[...2 lines deleted...]
-    <t>Invensi ini berhubungan dengan proses pembuatan papan untai berarah (PUB) hibrida dari kayu cepat tumbuh dan bambu, lebih khusus lagi invensi ini berhubungan dengan papan untai berarah hibrida dari kayu cepat tumbuh dan bambu yang disusun dengan kayu sebagai lapisan muka dan belakang papan dan bambu sebagai lapisan inti sehingga menghasilkan produk papan untai berarah hibrida yang mempunyai sifat-sifat unggul yaitu kestabilan dimensi tinggi, kekuatan tinggi, dan permukaan halus. Proses pembuatan PUB hibrida sesuai invensi ini dilakukan dengan tahapan: mengeringkan untai kayu dan bambu, mensteam untai pada tangki tertutup pada suhu 100 &amp;deg;C sampai dengan 140 &amp;deg;C selama 0,5 sampai dengan 3 jam, dan tekanan 0,1 sampai dengan 1,4 kg.cm-2, mengeringkankan untai ke KA kurang dari 5%, mencampurkan untai dengan perekat, membentuk lapik tiga lapisan yaitu kayu sebagai lapisan muka dan belakang dan bambu sebagai lapisan inti dengan nisbah lapisan muka:inti:belakang 15:70:15, 20:60:20, 25:50:25, dan 30:40:30 dan arah lapisan muka dan belakang tegak lurus dengan arah lapisan inti, mengempa pada suhu 160 &amp;deg;C dengan tekanan 25 kg.cm-2 selama 9 menit, dan mengkondisikan PUB selama kurang lebih 14 hari untuk menyesuaikan KA keseimbangan. Sifat PUB hibrida kayu cepat tumbuh dan bambu yang dihasilkan lebih baik dari persyaratan PUB komersial standar Canada.</t>
+    <t>Prof. Dr. Ir. Evy Damayanthi, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Fauzi Febrianto, M.S.</t>
   </si>
   <si>
     <t>Wahyu Hidayat</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Fauzi Febrianto, M.S.</t>
-[...56 lines deleted...]
-    <t>Invensi ini berkaitan dengan komposisi atraktan lalat penyebab myiasis dan proses pembuatannya. Komposisi atraktan lalat penyebab myiasis sesuai invensi ini terdiri dari hati ayam dan air seni sapi. Hati ayam yang digunakan merupakan hati ayam yang telah disimpan selama 7 hari pada suhu ruang. Sedangkan air seni sapi yang digunakan berasal dari sapi perah betina dewasa. Yang disaring untuk memperoleh fitrat, kemudian disimpan dalam botol plastik atau botol kaca steril. Proses pembuatan atraktan lalat sesuai invensi ini diawali dengan menghaluskan hati ayam dengan menggunakan blender dan ditambahkan dengan air seni sapi. Campuran tersebut diaduk sampai homogen. Campuran yang telah homogen kemudian tersebut diencerkan dengan penambahan air seni sehingga diperoleh komposisi yang diinginkan. Kemudian, atraktan dibagi menjadi dua bagian, yaitu dengan penambahan pengawet Na benzoate dan atraktan tanpa penambahan pengawet Na benzoate. Pengujian dilakukan dengan menyemprotkan kedua atraktan pada kertas uji. Hasil uji menunjukkan bahwa atraktan tanpa penambahan pengawet Na benzoate merupakan komposisi yang paling baik sebagai atraktan lalat penyebab myiasis dengan rata-rata 7.78; 12.94; dan 15.97.</t>
+    <t>Dr. Lily Viruly, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Eny Palupi, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Lilis Khotijah, M.Si.</t>
   </si>
   <si>
     <t>Rere Epiyanti</t>
   </si>
   <si>
+    <t>Ukasyah Muhammad Syafiq</t>
+  </si>
+  <si>
     <t>Muhammad Iqbal Maulana, S.Hut, M.Si</t>
   </si>
   <si>
-    <t>Dr. Sena Maulana, S.Hut, M.Si</t>
-[...35 lines deleted...]
-    <t>Azed Al-fara</t>
+    <t>Dzaky Fachri Hadafi</t>
   </si>
   <si>
     <t>Ira Mahfudah</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -262,74 +295,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J29" headerRowCount="1">
-  <autoFilter ref="A4:J29"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J35" headerRowCount="1">
+  <autoFilter ref="A4:J35"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J29"/>
+  <dimension ref="A1:J35"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -384,636 +417,792 @@
       </c>
       <c r="J5" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I6" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="C7" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="F7" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="I7" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H8" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J8" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I9" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="I10" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H14" s="0" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="I14" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J14" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="J15" s="0" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>54</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J29" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J30" s="0" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I31" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J31" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I32" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J32" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="J29" s="0" t="s">
-        <v>51</v>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I34" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J34" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I35" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J35" s="0" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>