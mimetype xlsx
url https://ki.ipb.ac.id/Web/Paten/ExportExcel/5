--- v1 (2026-03-17)
+++ v2 (2026-05-06)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="316">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="388">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
@@ -76,134 +76,179 @@
   </si>
   <si>
     <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
   </si>
   <si>
     <t>Paten</t>
   </si>
   <si>
     <t xml:space="preserve">Abstrak
 Invensi ini berhubungan dengan penggunaan ekstrak buah dan biji lerak (Sapindus rarak) sebagai pakan aditif untuk menghambat pertumbuhan protozoa rumen dan memodifikasi komposisi mikroba rumen serta menstimulasi pertumbuhan sapi potong. Pemberian ekstrak lerak sebesar 1 mg/ml atau 200 mg/kg bobot badan dapat menurunkan populasi protozoa rumen, meningkatkan populasi bakteri Prevotella ruminicola dan Ruminococcus albus, meningkatkan aktivitas enzim selulase dan protease sehingga dapat meningkatkan produksi VFA (volatile fatty acid) sebagai sumber energi utama sapi potong. Ekstrak lerak digunakan untuk pakan aditif sapi potong yang mendapat ransum hijauan tinggi (70%). Pemberian ekstrak lerak sebesar 200 mg/kg bobot badan selama 90 hari dapat meningkatkan pertambahan bobot badan sapi potong sebesar 11%.</t>
   </si>
   <si>
     <t xml:space="preserve">Teknik Biodegradasi Makroalga Laut Sebagai Bahan Energi Alteratif Biogas
 </t>
   </si>
   <si>
     <t>16-Dec-2016</t>
   </si>
   <si>
     <t>P00201608730</t>
   </si>
   <si>
     <t>Dr. Dwi Setyaningsih, S.T.P., M.Si.</t>
   </si>
   <si>
-    <t>Departemen Teknologi Industri Pertanian</t>
+    <t>Fakultas Perikanan dan Ilmu Kelautan</t>
   </si>
   <si>
     <t xml:space="preserve">Sumber energi berbasis biomassa telah banyak diteliti demi terpenuhinya kebutuhan energi yang semakin meningkat. Salah satunya adalah makroalga yang berasal dari laut. Proses degradasi pada digester anaerobic menjadi salah satu metode dalam menghasilkan biogas dari substrat tersebut. Produksi biogas tidak hanya menghasilkan gas metana tetapi juga menghasilkan gas sampingan yang dapat menurunkan kualitas biogas seperti H2S sehingga perlu dilakukan penanganan yang tepat agar meningkatkan kualitas biogas, salah satunya dengan penyaringan menggunkan filter H2S. Biodigester yang dilengkapi oleh H2S scrubber merupakan salah satu invensi yang dapat menurunkan kandungan H2S pada biogas. Alat biodegradasi sesuai invensi ini terdiri dari komponen-komponen sebagai berikut: bak input; digester, bak output, dan flow meter dicirikan adanya H2S scrubber, sedangkan metode untuk menghasilkan gas sesuai invensi ini memiliki tahapan sebagai berikut: pengeringan substrat, peremndaman substrat dengan air tawar, aklimatisasi starter, akrimatisasi subsrtat makroalga dengan starter, degradasi anaerobik, dan filtrasi gas oleh H2S scrubber.
        Kelebihan dan invensi ini adalah design yang minimalis, ukuran relative kecil, materi eksternal bisa digunakan berkali-kali, tidak mudah terkena korosif, ramah lingkungan, dan dapat diterapkan dalam skala rumah tangga. Sedangkan kelemahan dari invensi ini adalah teknologi yang digunakan masih sederhana, memerlukan penggantian komponen/materi internal tergantung dari beban kerja dari H2S scrubber itu sendiri.</t>
   </si>
   <si>
+    <t>Formula Minuman Fungsional Tisane Berbasis Rumput Laut Cokelat (Sargassum Sp.) dan Herbal</t>
+  </si>
+  <si>
+    <t>15-Oct-2023</t>
+  </si>
+  <si>
+    <t>S00202310448</t>
+  </si>
+  <si>
+    <t>Vepryany Oktaviarty, S.T.P.</t>
+  </si>
+  <si>
+    <t>PUSAT KAJIAN SUMBERDAYA PESISIR DAN LAUTAN (PKSPL).</t>
+  </si>
+  <si>
+    <t>Paten Sederhana</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai formula minuman tisane berbasis rumput laut Sargassum, bunga telang dan kayu secang dengan penentuan jenis ekstrak tambahan jahe, lemon atau sereh sebagai perisa alami. Perbedaan nyata terlihat pada warna yang dihasilkan, produk minuman tisane varian sereh dan jahe berwarna biru sedangkan lemon berwarna ungu. Minuman tisane Algatea terdiri dari bahan-bahan seperti terdiri dari rumput laut cokelat (Sargasssum sp.)(0,05-0,1 %b/v), telang (0,15-0,30% b/v), secang (0,05-0,30% b/v), gula sorbitol (0,5-1,0 % b/v), madu (0,3-1,5 % b/v) dengan beberapa pilihan rasa yaitu jahe (0,5-3% b/v), atau sereh (0,5-3% b/v), atau lemon (0,5-3% b/v). Setelah melalui proses pemasakan, bahan yang sudah dicampur disaring lalu dimasukan ke dalam botol steril. Minuman tisane ini dievaluasi komposisi kimia, informasi nilai gizi, uji fitokimia dan antioksidannya. Terdapat tiga varian perisa, yang bersumber dari ekstrak jahe (F1), varian atau ekstrak sereh (F2), dan varian atau ekstrak lemon (F3). Berdasarkan hasil uji fitokimia dan antioksidan, formulasi F1 (Jahe) menunjukkan hasil antioksidan sangat kuat karena memiliki nilai IC50 dibawah 50 ppm. Komponen fitokimia juga terdeteksi positif pada komponen alkaloid, flavonoid, steroid, dan tannin. Setelah melalui proses verifikasi umur simpan dan sterilisasi proses, minuman ini siap diproduksi di industri dan dipasarkan sebagai minuman sehat fungsional ready to drink.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Joko Santoso, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Sri Suharti, S.Pt., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Dewi Apri Astuti, M.S.</t>
+  </si>
+  <si>
+    <t>Meydia, S.Pi.</t>
   </si>
   <si>
     <t>Dr. Ir. Mujizat Kawaroe, M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Proses Pembuatan Biodiesel dari Tanah Pemucat Bekas Secara In Situ
 </t>
   </si>
   <si>
     <t>P00201201018</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Muhammad Romli, M.Sc.St.</t>
   </si>
   <si>
+    <t>Departemen Teknologi Industri Pertanian</t>
+  </si>
+  <si>
     <t>Proses pembuatan biodiesel dari residu minyak sawit dalam tanah pemucat bekas secara in situ merupakan proses dua tahap esterifikasi in situ dilanjutkan dengan transesterifikasi in situ dengan pelarut metanol. Katalis untuk proses esterifikasi adalah asam sulfat dan untuk proses transesterifikasi adalah natrium hidroksida, dan proses esterifikasi in situ dengan katalis asam sulfat mampu menurunkan kadar asam lemak bebas dari 21.6 menjadi 1.6%. Konsentrasi katalis asam sulfat adalah 1.5% (v/b) basis padatan dengan waktu reaksi 3 jam dan menghasilkan yield produk 64.5% dengan kadar asam lemak bebas 1.8%. Proses transesterifikasi in situ dilakukan dengan konsentrasi katalis NaOH 1.5% dan waktu reaksi 1 jam. Proses pembuatan biodiesel dari tanah pemucat bekas melalui proses in situ dua tahap esterifikasi dan transesterifikasi terdiri dari tahapan pemrosesan tanah pemucat bekas dengan metanol katalis asam sulfat dengan jumlah metanol dan katalis masing-masing 4/1 (v/b) dan 1.5% (v/b) basis padatan. Reaksi tersebut dilangsungkan pada suhu 65 °C selama 3 jam. Selanjutnya ditambahkan katalis NaOH sebanyak 1.5% (b/b) basis padatan dan direaksikan selama 1 jam.</t>
   </si>
   <si>
+    <t>Dr.Eng. Wahyu Ramadhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Suprihatin</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Ani Suryani, D.E.A.</t>
   </si>
   <si>
+    <t>Prof. Dr. Kustiariyah, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Mega Dwi Yanti</t>
+  </si>
+  <si>
     <t>Alat Penekan Sampah Botol Plastik Berbasis Sensor HCSR-04</t>
   </si>
   <si>
     <t>01-Dec-2023</t>
   </si>
   <si>
     <t>S00202313374</t>
   </si>
   <si>
     <t>Walidatush Sholihah, S.Si., M.Kom.</t>
   </si>
   <si>
     <t>Sekolah Vokasi</t>
   </si>
   <si>
-    <t>Paten Sederhana</t>
-[...1 lines deleted...]
-  <si>
     <t>Invensi ini berhubungan dengan alat penekan sampah botol plastik berbasis sensor HCSR-04. alat ini terdiri dari body mesin pengepres (1), pintu (2), plat penekan (3), besi asdrat (4), penahan besi asdrat (5), gearbox (6), dinamo motor (7), sensor HCSR-04 (8), control panel (9). sensor HCSR-04 (8) berfungsi untuk mendapatkan hasil pengukuran dari tinggi dan jarak dari sampah botol plastik serta alat pres bekerja secara otomatis. Pengukuran dan penentuan ketinggian botol yang ditekan dapat dilakukan kurang lebih selama 8 sampai 9 menit dengan monitoring yang dilakukan secara real time atau melalui website BottlePress.</t>
   </si>
   <si>
     <t xml:space="preserve">Produksi Keju Nabati Berbahan Baku Kedelai Menggunakan Bakteri Asam Laktat </t>
   </si>
   <si>
     <t>29-Dec-2017</t>
   </si>
   <si>
     <t>P00201709882</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Khaswar Syamsu, M.Sc.St.</t>
   </si>
   <si>
     <t>Keju yang dikenal pada umumnya memiliki keterbatasan untuk dinikmati oleh penderita alergi protein susu dan vegetarian. Selain harganya yang mahal, kandungan lemak pada keju juga tinggi. Protein pada kedelai dapat menjadi alternatif pengganti protein dari susu pada pembuatan keju karena memiliki kadar protein yang tidak jauh berbeda serta kadar lemak yang rendah. Penggunaan bakteri asam laktat dari dadih sebagai bakteri probiotik dengan penambahan bahan tambahan pangan perlu dilakukan untuk memperbaiki mutu dari keju nabati.</t>
   </si>
   <si>
     <t>Indikator Pendeteksi Kematangan Buah Berabahan Nano Zeolit-Amonium Molibdat dan Metode Pembuatannya</t>
   </si>
   <si>
     <t>04-Dec-2019</t>
   </si>
   <si>
     <t>S00201911252</t>
   </si>
   <si>
     <t>Tablet indikator berbahan nano zeolit-amonium molibdat digunakan untuk mendeteksi kematangan buah. Tablet disematkan dalam ruangan head space dalam kemasan buah. Warna indikator dapat berubah karena adanya etilena dalam kemasan yang diemisikan oleh buah dan beraksi dengan amonium molibdat yang terjerap dalam pori nano zeolit. Tablet akan berwarna kuning ketika buah memproduksi etilen sedikit atau ketika buah belum matang dan berubah menjadi hijau ketika buah sudah matang karena produksi etilena yang cukup banyak. Selanjutnya tablet indikator akan merespon kelebihan etilena dalam kemasan dengan berubah warna menjadi biru untuk merepresentasikan kondisi buah yang kelewat matang. Sinyal kematangan buah yang dilihat dengan mata tersebut akan memberikan kemudahan bagi konsumen untuk memilih tingkat kematangan buah sesuai dengan kebutuhan.</t>
+  </si>
+  <si>
+    <t>Komposisi Penyegar Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>16-Nov-2018</t>
+  </si>
+  <si>
+    <t>PID201809404</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan komposisi penyegar wajah yang mengandung kolagen teripang gama dan kitosan dan metode pembuatannya. Teripang merupakan salah satu komoditas perikanan yang tersebar di perairan Indonesia, beberapa jenis diantaranya teripang gama belum banyak dimanfaatkan. Teripang banyak mengandung kolagen yang dapat dijadikan sebagai penyegar wajah. Kitosan yang berasal dari cangkang udang memiliki aktivitas antibakteri. Formulasi penyegar yang mengandung kolagen dan kitosan tidak hanya berfungsi sebagai penyegar tetapi sekaligus membersihkan wajah.</t>
   </si>
   <si>
     <t>Metode Ekstraksi Enzim Tripsin dari Jeroan Ikan</t>
   </si>
   <si>
     <t>28-Dec-2020</t>
   </si>
   <si>
     <t>S00202010673</t>
   </si>
   <si>
     <t>Prof. Dr. Asadatun Abdullah, S.Pi., M.S.M., M.Si.</t>
   </si>
   <si>
     <t>Departemen Teknologi Hasil Perairan</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berhubungan dengan metode ekstraksi enzim tripsin dari jeroan ikan tuna.Lebih khusus, metode ekstraksi dan teknik pengeringan enzim tripsin menggunakan spraydrier dan freeze drier. Enzim tripsin dari usus ikan tuna memiliki aktivitas sebesar 0,052U/mg. Enzim tersebut memiliki kisaran kerja pada suhu 20-70oC dengan aktivitas tertinggipada suhu 60oC, kisaran kerja pada pH 5-10 dengan aktivitas tertinggi pada pH 8. Enzimtersebut bisa bekerja dengan konsentrasi substrat 0.1-4% dengan konsentrasi substratoptimum 0,5-0,6%. Kinetika enzim tripsin dalam bentuk larutan memiliki Vmaks= 0,005mmol/s dan Km 0,317 mM. Enzim tripsin yang dikeringkan dengan spray drier memilikiaktivitas yang relatif sama, yaitu 0,068 U/mg. Namun kinetika enzimnya ada perbedaan,yaitu Vmaks= 0,002 mmol/s dan Km= 0,809 mM. Enzim tripsin yang dikeringkan denganfreeze drier memiliki aktivitas 0,069 U/mg. Kinetika enzim yang dikeringkan dengan freeze
 drier memiliki nilai Vmaks= 0,004 mmol/s dan Km= 0,317 mM.</t>
   </si>
   <si>
     <t xml:space="preserve">Proses Pembuatan Lip Balm  Berbahan Baku Bubur Rumput Laut </t>
   </si>
   <si>
     <t>S00201911249</t>
@@ -241,138 +286,190 @@
   <si>
     <t>Metode Pembuatan Garam Berbahan Baku Rumput Laut Merah Grateloupia angusta</t>
   </si>
   <si>
     <t>19-Oct-2022</t>
   </si>
   <si>
     <t>S00202211596</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan metode pembuatan garam dengan bahan baku rumput laut merah Grateloupia angusta. Proses pembuatan garam dimulai dengan preparasi rumput laut Grateloupia angusta menjadi tepung, kemudian dicampurkan akuades pada tiga rasio berbeda (1:5, 1:10 dan 1:15 b/v). Pemanasan sampel dilakukan dalam waterbath shaker pada suhu 40? selama 10 menit. Hasil yang didapatkan disaring dengan kain blacu 85 mesh, kemudian filtrat disaring kembali menggunakan kertas saring Whatman 42. Filtrat dikeringkan selama 48 jam pada suhu 50-60oC menggunakan oven. Hasil pengeringan berupa garam rumput laut dengan warna cokelat, tekstur halus, dan rasa umami. Keunggulan garam rumput laut Grateloupia angusta dalam invensi ini yaitu memiliki rendemen mencapai 12,0-20,9%, memiliki senyawa fenol, tinggi antioksidan, dan rasio Na:K &amp;lt;1 sehingga aman dikonsumsi oleh penderita hipertensi.</t>
   </si>
   <si>
     <t>Formulasi Krim Lulur Kombinasi Residu Garam Rumput Laut Cokelat (Sargassum sp.) dan Bubuk Rimpang Kunyit</t>
   </si>
   <si>
     <t>20-May-2022</t>
   </si>
   <si>
     <t>S00202205627</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan formulasi krim lulur kombinasi residu garam rumput laut cokelat (Sargassum sp.) dan bubuk rimpang kunyit yang digunakan sebagai bahan tambahan pada pembuatan lulur. Formulasi krim lulur berbahan baku kombinasi residu garam rumput laut cokelat (Sargassum sp.) dan bubuk rimpang kunyit yang terdiri dari fase minyak (asam stearat 7,9%, setil alkohol 1%), fase air (propilen glikol 3%, gliserin 3%, trietanolamine (TEA) 0,5%, akuades 74,5 &amp;ndash; 75,5%), phenoxyetanol 0,9%, residu garam rumput laut 7%, bubuk rimpang kunyit 0,5-1,5%, dan aroma 0,7%. Keunggulan lulur dalam invensi ini yaitu kestabilan lulur baik, homogen, nilai pH sesuai pH kulit, kelembabannya baik masuk kategori lembab, memiliki senyawa fenolik yang tinggi sebagai antioksidan dan aman digunakan.</t>
   </si>
   <si>
+    <t>Proses Pembuatan Minyak Ikan Tuna (Thunnus Sp) Etil Ester Menggunakan Transesterifikasi</t>
+  </si>
+  <si>
+    <t>20-Nov-2021</t>
+  </si>
+  <si>
+    <t>S00202110437</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Minyak ikan merupakan sumber alami asam lemak tidak jenuh atau polyunsaturated fatty acid (PUFA) omega-3 (n-3), terutama asam eikosapentanoat (C20:5n-3; EPA) dan asam dokosaheksanoat (C22:6n-3; DHA). Tujuan invensi ini adalah menghasilkan minyak ikan etil ester yang tahan terhadap oksidasi. Minyak ikan tuna kasar dimurnikan dengan tahap netralisasi, degumming, bleaching. Minyak yang telah dimurnikan dilanjutkan proses transesterifikasi dengan kondisi optimal yang didapatkan yakni suhu 55 &amp;deg;C dengan konsentrasi NaOH 0,7% dan direaksikan selama 75 menit. Minyak ikan etil ester memiliki rendemen 92%,3%, PV 1,73 meq/kg, AnV 1,08 meq/kg dan total oksidasi 4,54 meq/kg. Minyak ikan etil ester kemudian ditambahkan antioksidan tokoferol 0,6% dan disimpan pada suhu oven 40 &amp;deg;C selama 16 hari lalu diuji setiap 2 hari sekali. Total oksidasi minyak ikan etil ester dapat bertahan selama 12 hari suhu 40 &amp;deg;C jika dikonversi sama dengan 180 hari suhu ruang.</t>
+  </si>
+  <si>
     <t>Sistem Pengasapan Dingin Ikan</t>
   </si>
   <si>
     <t>28-Dec-2018</t>
   </si>
   <si>
     <t>PID201811236</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Indra Jaya, M.Sc.</t>
   </si>
   <si>
     <t>Departemen Ilmu dan Teknologi Kelautan</t>
   </si>
   <si>
     <t>Kualitas pengasapan ikan dipengaruhi oleh beberapa faktor yaitu mutu dan volume asap, suhu dan kelembaban ruang pengasapan, serta sirkulasi udara dalam ruang pengasapan yang pada proses pengasapan ikan konvensional belum dikontrol secara penuh, hanya berdasarkan perkiraan dan pengalaman. Invensi ini menghasilkan sistem cerdas yang mampu mengontrol atau mengendalikan alat pengasapan dingin ikan.</t>
   </si>
   <si>
     <t>Instrumen Digital Pengukur Warna Dan Tingkat Kecerahan Perairan</t>
   </si>
   <si>
     <t>PID201811235</t>
   </si>
   <si>
     <t>Invensi ini merupakan pengembangan alat secchi disk, yang pada umumnya digunakan untuk pengukuran kecerahan perairan secara konvensional dengan menggunakan papan bulat yang diberi kuadran warna hitam dan putih serta dilengkapi dengan tali untuk penanda jarak. Invensi ini mampu mengukur kecerahan perairan secara digital berdasarkan nilai RGB (Red, Green, Blue) yang dikonversi menjadi kecerahan. Komponen yang digunakan pada alat ini yaitu mikrontroller, yang berfungsi untuk mengatur pembacaan data pada sensor. Sensor yang digunakan yaitu sensor RGB untuk mengukur intensitas warna merah hijau dan biru di perairan, serta dilengkapi dengan sensor kedalaman sebagai pengganti sistem konvensional pada secchi disk yang menggunakan tali untuk mengukur kedalaman. Data yang diperoleh akan disimpan ke dalam micro SD, data nilai RGB serta kecerahan dapat secara langsung dilihat di LCD (Liquid Crystal Displai) yang terdapat di alat. Invensi ini mampu membantu dan memberikan kemudahan dalam melakukan pengukuran kecerahan dan warna perairan dengan hasil yang lebih akurat dan konsisten.</t>
   </si>
   <si>
     <t>Fakultas Peternakan</t>
   </si>
   <si>
+    <t>Formulasi Mie Kering dari Rumput Laut Gracilaria sp. untuk Menurunkan Kadar Gula Darah</t>
+  </si>
+  <si>
+    <t>05-Mar-2023</t>
+  </si>
+  <si>
+    <t>S00202301961</t>
+  </si>
+  <si>
+    <t>Indonesia merupakan negara pengekspor rumput laut Gracilaria sp. terbesar di dunia (bahan mentah), sehingga Presiden memerintahkan Hilirisasi rumput laut. Pada invensi ini rumput laut Gracilaria sp. digunakan sebagai bahan baku mie kering menurunkan kadar gula darah. Komposisi mie berbasis rumput laut sesuai invensi ini terdiri dari tepung rumput laut Gracilaria sp. 7,0%, tepung sagu 37,0%, tepung singkong 9,25%, telur 1,5%, gliserol monostearat 0,25% dan air 45,0%. Hasil penelitian memperlihatkan mie mengandung serat tinggi (7,02 + 0,24 %) dan indek glikemik rendah (51,46 + 2,47). Mie yang dihasilkan memiliki kadar air berkisar 6.45-7.94%, kadar abu 1,3-4,1%, lemak 0,4-3,5%, protein 2,7-5,9%, karbohidrat 77,7-80,3%, serat 7,02 + 0,24 % dan tannin (phlorotannin) 110-220 mg/100g. Uji pada hewan model tikus memperlihatkan penurunan gula darah dan perbaikan sel beta pankreas pada hewan model.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Minyak Hati Ikan Cucut (Centrophorus Sp.) Diperkaya dengan Konsentrat Omega-3 dan Taurin sebagai Imunostimulan</t>
+  </si>
+  <si>
+    <t>10-Dec-2023</t>
+  </si>
+  <si>
+    <t>S00202313771</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan proses pembuatan minyak hati ikan cucut (Centrophorus sp.) diperkaya dengan konsentrat omega-3 dan taurin sebagai imunostimulan. Tahap pertama ialah melakukan ektraksi taurin dari ikan laut dalam dengan metode ektraksi pelarut pada suhu 30&amp;deg;C selama 1 jam menggunakan waterbath shaker dan dilakukan freeze drying untuk mendapatkan taurin dalam bentuk bubuk. Tahap kedua adalah ekstraksi minyak ikan hati ikan cucut dengan metode dry rendering suhu 70 ? selama 3 jam, lalu dilakukan penambahan omega-3, taurin, dan antioksidan pada minyak hasil ekstraksi sehingga dihasilkan virgin fish oil (VFO) plus. Penambahan omega-3 dan taurin
+memberikan aktivitas imunostimulan lebih dibandingkan dengan kontrol. Parameter aktivitas imunostimulan meliputi viabilitas sel splenosit dan fagositosis makrofag. Konsentrasi omega-3 sebesar 30% dan taurin sebesar 1000 mg merupakan konsentrasi dengan bilai nilai aktivitas imunostimulan tertinggi. Pengujian stabilitas menunjukan minyak hati ikan cucut dengan penambahan omega-3 dan taurin melewati batas standar uji pada hari ke-dua penyimpanan.</t>
+  </si>
+  <si>
     <t>Proses Dan Komposisi Implan Tulang Temporer Terserap Tubuh Berbahan Besi-Biokeramik</t>
   </si>
   <si>
     <t>10-Nov-2016</t>
   </si>
   <si>
     <t>P00201607652</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Deni Noviana</t>
   </si>
   <si>
     <t>Departemen Klinik Reproduksi dan Patologi</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan implan kombinasi komposit besi-biokeramik (Fe-biokeramik) terserap tubuh yang merupakan hal baru dalam bidang biomaterial karena telah mengganti paradigm lama tentang implan yang bersifat anti korosi (innert). Implan komposit besi-biokeramik memiliki sifat biokompatibilitas, osteokonduktifitas, dan biodegradasi sangat baik yang teruji secara in-vitro dan in-vivo pada hewan coba. Implan komposit dapat membantu proses persembuhan tulang dan hilang terserap tubuh setelah terjadl proses persembuhan dalam kurun waktu tertentu. Hal ini akan menguntungkan pasien karena nantinya hanya sekali menjalani pembedahan sehingga menurunkan resiko kematian dan kesakitan.</t>
   </si>
   <si>
-    <t>Fakultas Perikanan dan Ilmu Kelautan</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. drh. Sri Estuningsih, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Tati Nurhayati, S.Pi., M.Si.</t>
   </si>
   <si>
+    <t>Formula Dan Proses Pembuatan Suplemen Kesehatan Hewan Kesayangan Berbasis Ikan Tongkol Dan Kunyit</t>
+  </si>
+  <si>
+    <t>19-Aug-2021</t>
+  </si>
+  <si>
+    <t>P00202106482</t>
+  </si>
+  <si>
+    <t>drh. Tetty Barunawati Siagian, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini menghasilkan suplemen kesehatan bagi hewan 5 kesayangan. Lebih khusus, suplemen kesehatan sesuai invensi ini terdiri dari ikan tongkol dan kunyit. Ikan tongkol yang digunakan adalah bagian ikan tongkol berupa bagian kepala, perut, tulang, dan ekor ikan tongkol. Ikan tongkol dan kunyit diolah menjadi bentuk serbuk dan kemudian dicampurkan kedalam kapsul. Validasi 10 kandungan gizi dari suplemen kesehatan sesuai invensi ini terdiri dari protein 56.8 mg, lemak 28.35 mg, kadar abu 33.9 mg, serat kasar 24.32 mg, zat besi 0.067 mg, kalsium 0.00148 mg, zink 0.028 mg, kalium 1.742 mg, kurkumin 1.15 mg, glisin 6 mg, lisin 3.875 mg, DHA 28.8 mg, dan EPA 11.25 mg. Sehingga, suplemen ini memiliki 15 banyak manfaat untuk meningkatkan nafsu makan, mempercepat proses penyembuhan, mengurangi infeksi, mengurangi kadar kolesterol dan penyakit kardiovaskular, membantu memperlancar saluran kemih, menyehatkan kulit dan rambut, dan meningkatkan sistem kekebalan dari hewan kesayangan.</t>
+  </si>
+  <si>
     <t>Nur Aziezah, S.Si., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Komposisi Minuman funsional Berbasis Tanaman Herbal  Sebagai Antihiperglikemik</t>
   </si>
   <si>
     <t>22-Dec-2017</t>
   </si>
   <si>
     <t>P00201709591</t>
   </si>
   <si>
     <t>Prof. Dr. Mega Safithri, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Departemen Biokimia</t>
   </si>
   <si>
     <t>Prevalensi diabetes yang semakin tinggi dapat berdampak pada penurunan produktivitas, disabilitias, dan kematian dini.Pengobatan diabetes dapat dilakukan dengan melakukan suntik insulin ataupun menggunakan obat-obatan yang memaksa pankreas untuk memproduksi insulin. Penggunaan obat-obatan tersebut dalam jangka panjang dapat berdampak negatif. Invensi ini berhubungan dengan komposisi minuman fungsional berbasis tanaman herbal yang dapat menurunkan kadar gula darah. Tanaman herbal yang digunakan, yaitu ekstrak daun sirih merah (Piper crocatum), ekstrak kulit kayu manis (Cinnamomum burmannii), dan ekstrak rimpang jahe (Zingiber officinale) . Minuman fungsional pada invensi ini dapat menurunkan glukosa darah dan dapat meningkatkan jumlah sel ? dan Langerhans islet.</t>
   </si>
   <si>
     <t>Metode Untuk Menerjemahkan Tangis Bayi Menggunakan Pemodelan Deep Learning</t>
   </si>
   <si>
     <t>28-Oct-2022</t>
   </si>
   <si>
     <t>P00202212107</t>
   </si>
   <si>
-    <t>Medhanita Dewi Renanti, S.Kom., M.Kom.</t>
+    <t>Dr. Medhanita Dewi Renanti, S.Kom., M.Kom.</t>
   </si>
   <si>
     <t>Invensi ini mengenai suatu metode untuk menerjemahkan tangis bayi menggunakan pemodelan deep learning, lebih khusus lagi, invensi ini berhubungan dengan metode pengembangan dari convolutional neural network yang dapat menerjemahkan tangis bayi usia 0-3 bulan dari berbagai negara, suku, bangsa, dan bahasa yang tahapannya adalah proses perekaman tangis bayi, proses konversi menjadi file .wav, proses konversi menjadi waveform of signal, proses penambahan noise pada data, proses ekstraksi ciri menggunakan MFCC yang kemudian menghasilkan melspectogram, dan proses klasifikasi menggunakan model convolutional neural network yang memuat convolution, fungsi aktivasi ReLu, max polling, dropout (0,5), kemudian dilakukan proses fully connected layers dan fungsi aktivasi ReLu, dropout (0.5), serta fungsi aktivasi softmax, dimana metode ini selain untuk menerjemahkan tangis bayi juga lebih robust terhadap noise pada tangis bayi yaitu akurasi 94,3% tanpa noise dan 91,4% jika terdapat noise 5-20dB. Tujuan utama dari invensi ini adalah untuk mengatasi permasalahan yang telah ada sebelumnya khususnya metode untuk menerjemahkan tangis bayi menggunakan pemodelan deep learning. Tujuan lain dari invensi ini adalah untuk menerjemahkan tangis bayi usia 0-3 bulan dari semua negara, suku, bangsa, dan bahasa, serta lebih robust terhadap noise pada sistem penerjemah tangis bayi.</t>
   </si>
   <si>
     <t>Muhammad Iqbal, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Proses Ekstraksi dan Produk Antibiotik dari Siput Laut Gonggong</t>
   </si>
   <si>
     <t>02-Oct-2020</t>
   </si>
   <si>
     <t>P00202007200</t>
   </si>
   <si>
     <t>Prof. Dr. Mala Nurilmala, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Departemen Ilmu dan Teknologi Pangan</t>
   </si>
   <si>
     <t>Siput laut gonggong (Leavistrombus turturella) merupakan salah satu sumber antibiotik yang mengandung senyawa peptida antimikroba (Antimicrobial Peptides, AMPs). Invensi ini menghasilkan proses ekstraksi dan produk antibiotik alami dari siput laut gonggong (Laevistrombus turturella). Proses ekstraksi siput laut gonggong sebagai antibiotik alami sesuai invensi ini dilakukan melalui proses ekstraksi maserasi dipadu dengan ultrasonikasi, dilanjutkan purifikasi dengan proses sentrifuge dingin menggunakan membran MWCO (Molecular weight cut-off) yang memiliki berat molekul kurang dari 5 kDa. Produk yang dihasilkan lalu dikonfirmasi menggunakan SDS-PAGE (marker 26.6 kDa) untuk memastikan keberadaan peptide. Antibiotik yang dihasilkan invensi ini memiliki karakter peptida antimikroba (AMPs) yaitu 12 asam amino (RHPDYSVALLLR) dengan berat molekul rendah 1,4 kDa (peptida sederhana), struktur &amp;alpha;-helix, pH titik isoelektrik (pI) sebesar 9.53, net charge +1, total rasio asam amino hidrofobik 49.9%, hydrophobicity sebesar +13.67 kkal/mol dan protein-binding potential (index Boman 2.17 kkal/mol), serta AMPs dari ekstrak daging gonggong rebus bercangkang tebal dapat dijadikan alternatif antibiotik alami yang dapat bersifat antiresisten.</t>
   </si>
@@ -385,626 +482,758 @@
   <si>
     <t>P00201609166</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Sedarnawati Yasni, M.Agr.</t>
   </si>
   <si>
     <t>Invensi ini berupa produk makaroni non-gluten berprotein tinggi rasa kayu manis. Produk makaroni dibuat dengan komposisi pasta ubi jalar ungu, tepung kedelai, dan pati tapioka dengan perbandingan 50:47:3 (w/w) . Kayu manis ditambahkan 2% dari berat adonan total. Pengolahan pasta ubi jalar ungu meliputi sortasi, pencucian, kemudian mengukus ubi jalar ungu selama 45 menit, mengupas kulitnya, menghancurkan bagian daging, mengemas dalam plastik, dan menyimpan dalam frezer sampai saat dipergunakan. Proses pembuatan makaroni dilakukan dengan mengukus adonan yang sudah homogen selama 10 menit sebelum dimasukkan pada mesin ekstruder. Produk makaroni diproses dengan teknik ekstrusi pada suhu 40oC dan diameter lubang 0.5 cm. Makaroni yang sudah dibentuk kemudian dikeringkan dalam pengering tipe rak pada suhu 50oC selama 10 jam. Tepung kedelai memifiki kadar protein 36.70% dan aktivitas antioksidan 1,685.92 mg AEAC/g. Keunggulan pasta ubi jalar ungu adalah kandungan oligosakarida berupa staklosa (6.20 mg/g) dan rafinosa (31.51 ng/g). Aktivltas antioksidan pasta ubi jalar ungu sebesar 41,397.29 mg AEAC/g dan kadar antosianin 10.10 mgl/100g. Produk makaroni memiliki kadar air 5.34 (%bb) , abu 5.61 (%bb) , lemak 13.72 (%bb) , protein 26.56 (%bb) , karbohidrat 48 .71 (%bb) , enegi 424 .58 kkal , cooking loss 19 .52%, aktivitas antioksidan 10,433.30 mgAEAC/g, kadar antosianin 3.58 mg/g, dan bewarna ungu merah.</t>
   </si>
   <si>
     <t>Alat Pemantau Kualitas Air Akuarium Berbasis Raspberry Pi untuk Budidaya Ikan Diskus</t>
   </si>
   <si>
     <t>21-Jul-2025</t>
   </si>
   <si>
     <t>S00202506763</t>
   </si>
   <si>
     <t>Dr. Inna Novianty, S.Si., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi  ini  mengenai  alat  pemantauan  kualitas  air  untuk  akuarium  ikan  diskus  yang menggunakan Raspberry Pi sebagai pusat pemroses dan pengendali. Alat ini terintegrasi dengan sensor Dissolved Oxygen (DO), Total Dissolved Solids (TDS), suhu, dan pH untuk mendeteksi  parameter  penting  dalam  budidaya  ikan  diskus.  Dilengkapi  dengan  casing tahan  cipratan,  alat  ini  dapat  dipasang  langsung  di  lingkungan  budidaya  dan  mampu mencatat  data  secara  lokal.  Alat  ini  memberikan  solusi  praktis  dan  efisien  bagi pembudidaya  ikan  hias  untuk  memantau  kualitas  air secara real-time dan  mendukung pengambilan keputusan yang cepat.</t>
   </si>
   <si>
+    <t>Formula Herbal Antiektoparasit yang Mengandung Ekstrak Buah Bintaro, Daun Tembakau dan Sereh Pada Hewan Peliharaan</t>
+  </si>
+  <si>
+    <t>30-Nov-2025</t>
+  </si>
+  <si>
+    <t>S00202513303</t>
+  </si>
+  <si>
+    <t>Dr. drh. Erni Sulistiawati</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Penyakit Hewan dan Kesehatan Masyarakat Veteriner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anjing dan kucing merupakan hewan peliharaan yang populasinya mengalami
+peningkatan. Salah satu permasalahan yang dihadapi hewan tersebut yaitu infestasi
+ektoparasit berupa pinjal, kutu, dan caplak. Infestasi ektoparasit tersebut menyebabkan
+gatal, rambut rontok botak, anemia, stres, penurunan antibodi dan jangka Panjang
+menyebabkan kematian. Produk obat antiektoparasit umumnya terbuat dari bahan kimia
+dan memiliki efek samping. Invensi ini berkaitan dengan formulasi herbal antiektoparasit
+herbal terbuat dari bahan alami buah bintaro, daun tembakau dan sereh. Produk ini dapat
+digunakan untuk membunuh pinjal, kutu dan caplak pada hewan peliharaan yang aman
+dan ramah lingkungan.</t>
+  </si>
+  <si>
+    <t>Spons Lamellodysidea Herbacea Sebagai Anti-Biokorosi</t>
+  </si>
+  <si>
+    <t>29-Nov-2024</t>
+  </si>
+  <si>
+    <t>S00202414067</t>
+  </si>
+  <si>
+    <t>Dr. Dra. Nisa Rachmania, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Kimia</t>
+  </si>
+  <si>
+    <t>Invensi berkaitan dengan material baru anti-biokorosi dari organisme laut dibuktikan melalui asai anti-biokorosi menggunakan kupon termodifikasi. Ekstrak lapisan etil asetat dari L. herbacea dapat menurunkan laju korosi terbaik dibandingkan dengan kontrol positif. Invensi ini selanjutnya akan dikembangakan sebagai produk anti-biokorosi baru yang ampuh dan ramah lingkungan. Semakin tinggi konsentrasi inhibitor maka semakin rendah laju korosinya. Hal ini disebabkan semakin tinggi konsentrasi inhibitornya, maka lapisan pelindung biofilm akan terbentuk diatas permukaan besi akan semakin melindungi besi dari korosi. Lapisan etil asetat dari L. herbacea memiliki laju korosi paling rendah terhadap air laut dengan nilai mpy 7.87 &amp;plusmn; 0.86 (35 &amp;micro;g/mL) dan 4.64 &amp;plusmn; 0.52 (70 &amp;micro;g/mL, sedangkan kontrol positif produk komersial anti-biokorosi TETRACORR CI-2915 memiliki nilai mpy 13.60 &amp;plusmn; 1.70 (35 &amp;micro;g/mL) dan mpy 12.00&amp;plusmn;1.70 (70 &amp;micro;g/mL)). Kontrol negatif air laut menunjukkan nilai mpy 15.60 &amp;plusmn; 2.12.</t>
+  </si>
+  <si>
     <t>Dr. Beata Ratnawati, S.T., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Maggy Thenawidjaja</t>
   </si>
   <si>
     <t>Peralatan Ekstraksi Minyak Sawit Mentah dan Minyak Sawit Merah Skala Miniplant</t>
   </si>
   <si>
     <t>18-Mar-2022</t>
   </si>
   <si>
     <t>S00202203403</t>
   </si>
   <si>
     <t>Neli Muna, STP, M.Si</t>
   </si>
   <si>
     <t>Tujuan invensi ini adalah untuk menyediakan desain alat ekstraksi minyak sawit merah skala miniplant dengan kapasitas 1 ton TBS/jam. Miniplant sawit menggunakan peralatan yang terdiri dari loading ramp (1), conveyor (2), vertical sterilizer (3), thresher (4), digester (5), screw press (6), vibrating screen (7), vertical clarifier tank (8), vacuum dryer (9), tangki berpengaduk (10), storage tank (11), nut and fiber separator (12) dan ripple mill (13). Desain peralatan yang dibuat telah disesuaikan dengan kapasitas olah masing-masing alat. Layout pabrik dan rancangan layout pabrik 3D disusun berdasarkan diagram hubungan antar aktivitas. Berdasarkan perhitungan neraca massa dari 1 ton TBS/jam atau 10 ton TBS/hari yang diolah diperoleh produk CPO, RPO dan Palm Kernel berturut-turut sebesar 1752,8 kg, 418,36 kg dan 486,62 kg sehingga rendemen untuk masing-masing produk sebesar 17,53%, 4,18%, dan 4,87%. Dengan asumsi sebanyak 20% dari total CPO yang diproduksi, dipergunakan dalam proses pengolahan lebih lanjut menjadi minyak sawit merah (RPO).</t>
   </si>
   <si>
+    <t>Wadah Pendederan Ikan Kerapu Sistem Integrated Multi-Trophic Aquaculture (IMTA)</t>
+  </si>
+  <si>
+    <t>18-Jun-2025</t>
+  </si>
+  <si>
+    <t>S00202505547</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Luky Adrianto, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Budidaya Perairan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  mengenai  wadah  pendederan  ikan  kerapu  sistem integrated  multi-trophic aquaculture (IMTA). Keunggulan wadah pendederan ikan kerapu sistem integrated multi- trophic  aquaculture (IMTA)  diantaranya  dapat  diterapkan  untuk  pendederan  ikan  laut lainnya dan dikembangkan skala keramba jaring apung untuk meningkatkan produktivitas, profitabilitas, dan perbaikan lingkungan. Sehingga, invensi ini sangat dibutuhkan sebagai solusi  akuakultur  yang  berkelanjutan  khususnya  pendederan  ikan  kerapu  dengan mengkombinasikan budidaya biota lain pada tingkat trophic berbeda.</t>
+  </si>
+  <si>
+    <t>Metode Pemurnian Fungi Mikoriza Arbuskula Menggunakan Media Kultur Cawan Petri Plastik (Petridish Mikrokosmos)</t>
+  </si>
+  <si>
+    <t>26-Apr-2024</t>
+  </si>
+  <si>
+    <t>S00202403693</t>
+  </si>
+  <si>
+    <t>Susan Irmayani, S.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Silvikultur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pemurnian kultur Fungi Mikoriza arbuskula merupakan tahap penting dalam mendapatkan isolat spora mikoriza yang diinginkan. Penggunaan kultur cawan Petri plastik untuk memproduksi kultur isolat tunggal dan mempelajari perkembangan hidup spora Mikoriza telah dikembangkan mulai tahun 2000 dan merupakan metode non-destruktif
+yakni dapat mengamati perkembangan spora mikoriza arbuskula tanpa merusak kultur tempat tumbuh maupun inangnya. Pembuatan cawan Petri plastik sebagai tempat pemurnian dilakukan dengan menyiapkan cawan bersih dilubangi selebar 1cm, dengan pisau/alat pemotong pada bagian tatakan dan tutupnya. Media tumbuh digunakan zeolit bersih berukuran 2-3 mm,sebagai tanaman Inang digunakan tanaman yang terbukti dapat
+berasosiasi baik dengan mikoriza. Spora diekstrak dari kultur Mikoriza dengan teknik tuang saring basah kemudian diinokulasikan satu spora pada akar inang pada cawan petri. Cawan ditutup, direkat memakai sellotape bening lebar 2 cm pada bagian sisi kiri dan kanan. Selanjutnya diletakkan pada kotak plastik dengan posisi berdiri, ditempatkan didalam ruang kultur dengan pencahayaan lampu neon untuk dipelihara. Penyiraman dan
+pemupukan dilakukan dari dasar kotak plastik tempat cawan. Metode ini efektif untuk memproduksi kultur isolat murni dan mengamati perkembangan kehidupan spora tanpa merusak kultur, tanaman inang tetap hidup dan kultur dapat dipanen berkali-kali. Pemeliharaan lebih mudah karena penyiraman dan pemupukan langsung melalui kotak
+tempat cawan diletakkan.</t>
+  </si>
+  <si>
+    <t>Formula Pestisida Nabati Daun Pepaya untuk Pengendalian Hama Tanaman</t>
+  </si>
+  <si>
+    <t>24-May-2023</t>
+  </si>
+  <si>
+    <t>S00202304561</t>
+  </si>
+  <si>
+    <t>Agief Julio Pratama, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula pestisida nabati berbahan dasar daun pepaya untuk pengendalian hama tanaman. Formula pestisida nabati ini terdiri atas daun pepaya 10-15%, air 80-90%, minyak nabati 2-5% dan sabun halus 3-5%. Pestisida nabati daun pepaya ini dibuat dari daun pepaya yang berasal dari tanaman pepaya yang umurnya lebih dari 1 tahun. Proses pembuatan pestisida nabati pada invensi ini terdiri dari tahapan menyiapkan daun pepaya segar, menumbuk ataupun memblender bahan segar, perendaman daun pepaya halus dengan air, penyaringan dan penambahan minyak nabati dan sabun halus. Dengan adanya invensi ini dapat diproduksi pestisida nabati daun pepaya yang dapat mengendalikan hama tanaman seperti ulat, kepik dan kutu daun.</t>
+  </si>
+  <si>
     <t>Makanan untuk Ibu Menyusui Berupa Kue (Cookies) Nutrilaktasi Dari Serbuk Galohgor</t>
   </si>
   <si>
     <t>S00201911250</t>
   </si>
   <si>
     <t>dr. Naufal Muharam Nurdin, M.Si.</t>
   </si>
   <si>
     <t>Departemen Gizi Masyarakat</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan inovasi merubah serbuk galohgor menjadi bentuk Cookies Galohgor Nutrilaktasi yang berkhasiat meningkatkan produksi air susu ibu (ASI). Invensi ini berupa komposisi Cookies Galohgor Nutrilaktasi yang berkhasiat meningkatkan produksi ASI dan memiliki citarasa yang baik berdasarkan uji organoleptik dan survey pasar yang telah dilakukan pada tahun 2017-2019. Komposisi bahan baku pembuatan cookies galohgor yang terdapat pada invensi ini terdiri dari 450 gram mentega, 50 gram margarin, 250 gram gula tepung, 60 gram susu tepung, 40 gram coklat bubuk, 120 gram telur, 4 gram garam dan 700 gram tepung mix galohgor yang terdiri dari 400 gram terigu, 140 gram tepung maizena, 160 gram tepung galohgor yang ada pada klaim 1, 4 gram baking powder, 2 gram soda kue dan 300 gram. Karakteristik cookies galohgor nutrasetikal yang dihasilkan memiliki kandungan gizi kadar protein 6.22%,kadar abu 2.38%, kadar lemak 29.22%, kadar air 3.44 %, karbohidrat 58.3%, kadar beta karotene 1.46 mg/kg, dan energi sebesar 521.06 kkal/100g.</t>
   </si>
   <si>
-    <t>Sistem Wadah Budidaya Teripang Pasir Pada Lokasi Perairan Relatif Terbuka</t>
-[...5 lines deleted...]
-    <t>S00202404497</t>
+    <t>Teknologi Proses Pembersihan Jeroan Teripang Pasir</t>
+  </si>
+  <si>
+    <t>09-Dec-2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202009600 </t>
   </si>
   <si>
     <t>Dr. Drs. Mukhlas Ansori, M.Si.</t>
   </si>
   <si>
     <t>Departemen Manajemen Sumberdaya Perairan</t>
   </si>
   <si>
-    <t>Invensi ini merupakan wadah budidaya teripang pasir pada lokasi perairan relatif terbuka. Jaring ditanam dalam sedimen 40 cm agar mencegah teripang pasir keluar dan sekaligus memperkuat jaring, dengan tinggi jaring disesuaikan dengan sifat ekofisiologi dan tingkah laku teripang pasir dan sekaligus menghindari terpaan angina dan badai, maka tingginya hanya sampai permukaan air. Namun untuk menginformasikan bahwa ada kegiatan pen culture, pada dua siku nya diberi tiang tinggi. Agar pen-culture semakin kuat di bagian depan jaring pen culture yang langsung berhadapan dengan arus/gelombang yang kuat dibuat &amp;ldquo;break water&amp;rdquo; dari tumpukan batu yang dibungkus kawat pagar yang akan berperan sebagai penahan dan pemecah arus dan gelombang yang kuat. Invensi yang ditemukan relatif tahan terhadap arus kuat. Selain itu juga memiliki flushing rate yang tinggi, ketersediaan oksigen yang selalu terjamin, sehingga kualitas airnya sangat mendukung kehidupan teripang pasir, dan akhirnya mampu memberikan pertumbuhan yang cukup tinggi</t>
+    <t>Pembersihan jeroan teripang pasir (Holothuria scabra) dengan memanfaatkan proses evisserasi merupakan inovasi pada pembersihan jeroan teripang untuk menggantikan cara pembersihan jeroan teripang yang selain memerlukan waktu cukup panjang dan tenaga kerja yang cukup banyak, juga dilakukan dengan cara sangat sadis. Inovasi ini merupakan cara membersihkan teripang yang memanfaatkan sifat alami teripang itu sendiri, sehingga pembersihan teripang menjadi efektif, efisien dan lebih beretika. Adapun prosesnya dengan mengumpulkan dan membersihkan teripang pasir, memasukkan teripang pasir dalam kondisi hidup ke dalam plastik, mengisi plastik dengan udara setinggi tumpukan teripang dan menutup atau mengikat plastik. Pemanfaatan sifat alami pada inovasi akan mencegah teripang pasir dari stress yang berkepanjangan, sehingga teknologi ini relatif tidak mengurangi kualitas teripang (asam amino sama, asam lemak, mineral dan rendemen ektraksi kolagen) yang akan dimanfaatkan untuk untuk bahan baku farmasi dan kosmetik. Oleh karena itu maka konsep ini dapat menjadi sebuah inovasi baru dalam bidang pembersihan teripang untuk bahan baku kosmetik dan obat. Konsep yang di usung di sini adalah gagasan untuk lebih menjaga etika kehewanan dan sekaligus untuk mendapatkan kualitas bahan baku kosmetik dan obat yang prima.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Film Tipis Berbasis Barium Titanat (BaTiO3)</t>
+  </si>
+  <si>
+    <t>13-Nov-2021</t>
+  </si>
+  <si>
+    <t>P00202110006</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Husin Alatas, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Fisika</t>
+  </si>
+  <si>
+    <t>Pembuatan film tipis BaTiO3 dengan variasi konsentrasi pendadah Fe (0%; 2%; 4%; dan 6%) menggunakan metode chemical solution deposition (CSD) berhasil dilakukan. Larutan sampel dideposisikan di atas substrat silikon (100) tipe-p dengan teknik spin coating pada kecepatan anguler 8000 rpm selama 60 detik. Proses annealing dimulai pada suhu kamar hingga mencapai suhu 850&amp;deg;C dan ditahan selama 8 jam dengan kelajuan suhu sebesar 1,67&amp;deg;C/menit, dilanjutkan dengan pendinginan hingga suhu kamar selama 12 jam. Ketebalan film dihitung dengan metode volumetrik dan hasilnya berturut-turut yaitu 3,9867 &amp;mu;m; 3,8759 &amp;mu;m; 3,6913 &amp;mu;m; dan 3,0454 &amp;mu;m. Analisis dengan persamaan Cramer-Cohen menghasilkan parameter kisi a = b yaitu 3,843 &amp;Aring;; 3,882 &amp;Aring;; 3,898 &amp;Aring;; dan 3,909 &amp;Aring; serta parameter kisi c yaitu 4,002 &amp;Aring;; 3,938 &amp;Aring;; 4,070 &amp;Aring;; dan 4,024 &amp;Aring; dengan struktur kristal tetragonal. Nilai energi band gap hasil analisis dengan fungsi Kubelka Munk untuk indirect transition berada dalam rentang 3,0689 &amp;ndash; 3,2051 eV dan direct transition berada dalam rentang 2,7660 &amp;ndash; 3,0417 eV.</t>
+  </si>
+  <si>
+    <t>drh. Henny Endah Anggraeni, M.Sc.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Nuri Andarwulan, M.Si.</t>
   </si>
   <si>
     <t>Metode Produksi Material Komposit Dari Bahan Plastik Dan Material Nanopori Serta Produk Yang Dihasilkannya Sebagai Penjerap Senyawa Organik</t>
   </si>
   <si>
     <t>15-Nov-2020</t>
   </si>
   <si>
     <t>P00202008555</t>
   </si>
   <si>
     <t>Dr. Zaenal Abidin, S.Si., M.Agr.</t>
   </si>
   <si>
-    <t>Departemen Kimia</t>
-[...1 lines deleted...]
-  <si>
     <t>Teknik adsorpsi untuk menjerap limbah senyawa pewarna organik menimbulkan masalah pengendapan di bagian bawah bak pengolahan. Untuk memperbaiki kelemahan teknik adsorpsi tersebut, maka dikembangkan material komposit berbasis plastik dan material nanopori. Invensi ini menghasilkan suatu metode untuk memproduksi material komposit yang tersusun dari bahan plastik dengan material nanopori dan produk yang dihasilkan sebagai bahan penjerap senyawa organik baik cair atau gas. Metode produksi dan produk material komposit sesuai invensi ini mengkombinasikan bahan dasar polipropilena dan material penjerap bentonit. Serat polipropilena pertama-tama dipotong kemudian dipanaskan menggunakan oven pada suhu 100-300 ?C selama 1-3 menit. Polipropilena kemudian dicampurkan dengan bentonit dengan perbandingan 1:2 sehingga membentuk komposit polipropilena-bentonit. Komposit kemudian dipanaskan pada suhu 100-300 ?C selama 3 menit. Setelah itu, produk siap digunakan untuk menjerap limbah pewarna biru metilena. Produk material komposit penjerap biru metilena yang diperoleh memiliki warna khas yaitu kuning keabuan. Komposit ini dapat menjerap biru metilena dengan mengikuti model isoterm Langmuir.</t>
   </si>
   <si>
+    <t>drh. Heryudianto Vibowo, S.K.H., M.Si.</t>
+  </si>
+  <si>
     <t>Dr. Ir. Ade Iskandar, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Agus Buono, M.Si., M.Kom.</t>
   </si>
   <si>
     <t>Komposisi Umpan Rayap Berbasis Nematoda Entomopatogen</t>
   </si>
   <si>
     <t>01-Dec-2020</t>
   </si>
   <si>
     <t>S00202009236</t>
   </si>
   <si>
     <t>Dr. Arinana, S.Hut., M.Si.</t>
   </si>
   <si>
     <t>Departemen Hasil Hutan</t>
   </si>
   <si>
     <t>Serbuk kayu pinus sebagai umpan rayap dan media nematoda entomopatogen berupa zeolit dan tanah halus dengan kpomposisi masing-masing sepertiga bagian merupakan invensi baru dalam pengendalian rayap tanah dengan menggunakan agen hayati yaitu nematoda entomopatogen dengan sistem baiting. Dalam invensi ini, serbuk kayu pinus 940 mesh) dikukus terlebih dahulu kemudian ditiriskan serta dikeringudarakan selama tujuh hari. Fungsi zeolit dan tanah halus adalah sebagai media bagi nematoda entomopatogen agar tetap hidup selama proses pengumpanan. Komposisi serbuk kayu pinus, zeolit, dan tanah halus adalah masing-masing 1/3 bagian dari tabung umpan. Hasil invensi ini menunjukkan bahwa serbuk kayu pinus yang telah dikukus dengan menggunakan media nematoda entomopatogen berupa zeolit dan tanah halus serta konsentrasi larutan nematoda entomopatogen yang digunakan adalah 550 IJ/ml, dapat digunakan sebagai pengendali rayap tanah dengan sistem baiting dengan memberikan mortalitas rayap tanah C. curvignathus sebesar 92%.</t>
   </si>
   <si>
     <t>Formulasi Sabun Padat Berbahan Baku Rumput Laut Merah Eucheuma cottonii Dan Ampas Kopi</t>
   </si>
   <si>
     <t>04-May-2021</t>
   </si>
   <si>
     <t xml:space="preserve">S00202103354 </t>
   </si>
   <si>
     <t>Dr. Ir. Ruddy Suwandi, M.S., M.Phil.</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan formulasi sabun padat berbahan baku rumput laut merah Eucheuma cottonii dan ampas kopi. Formulasi sabun padat berbahan baku tepung rumput laut merah dan ampas kopi memiliki komposisi yang terdiri atas minyak kelapa 18.90%, minyak zaitun 25.19%, minyak jarak 18.90%, akuades 20.75%, NaOH 9.30%, tepung rumput laut 2.52%, ampas kopi 1.89% dan aroma capucino coklat 1.26%. Sabun padat yang dihasilkan invensi ini memiliki karakteristik terbaik pada penggunaan bahan tepung rumput laut merah dan ampas kopi dengan rasio 4:3. Keunggulan sabun padat dalam invensi ini yaitu nilai pH sesuai pH untuk produk sabun padat pada SNI 06-4085-1996, memiliki senyawa fenolik dan aktivitas antioksidan yang sedang dan aman digunakan.</t>
   </si>
   <si>
-    <t>Komposisi Penyegar Dan Metode Pembuatannya</t>
-[...5 lines deleted...]
-    <t>PID201809404</t>
+    <t>Muhammad Iqbal Nurulhaq, S.P., M.Si.</t>
   </si>
   <si>
     <t>Dr. Dra. Pipih Suptijah, M.B.A.</t>
   </si>
   <si>
-    <t>PUSAT KAJIAN SUMBERDAYA PESISIR DAN LAUTAN (PKSPL).</t>
-[...4 lines deleted...]
-  <si>
     <t>Formula Penguat Palatabilitas Berbahan Alami dan penggunaannya Sebagai Imbuhan Pakan</t>
   </si>
   <si>
     <t>P00201609160</t>
   </si>
   <si>
     <t>Dr. Ir. Suryahadi, D.E.A.</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan formula penguat palatabilitas sebagai imbuhan pakan yang ditambahkan dalam konsentrat yang bertujuan untuk memperbaiki palatabilitas dan konsumsi nutrien ternak terutama pada program penggemukan sapi potong. Formula bahan dasar penguat palatabilitas dengan komponen utama bahan-bahan lokal; pemanis, asam-asam organik, minyak oregano, dan esens pandan. Penguat palatabilitas dapat meningkatkan daya simpan, mutu konsentrat dan palatabilitas pakan. Dengan proses perwujudan invensi ini, formula penguat palatabilitas mempertahankan mutu konsentrat dan sekaligus meningkatkan palatabilitas dan peningkatan produktlvitas ternak sapi</t>
   </si>
   <si>
+    <t>drh. Miranti Fardesiana Putri, S.K.H., M.Si.</t>
+  </si>
+  <si>
     <t>Metode Pembuatan Bioetanol dengan Teknik Sakarifikasi dan Fermentasi Secara Simultan Direkayasa Menggunakan Aspergillus Niger dan Saccharomyces Cerevisiae</t>
   </si>
   <si>
     <t>06-Dec-2019</t>
   </si>
   <si>
     <t>S00201911429</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan metode pembuatan bioetanol menggunakan ko-kultur antara kapang Aspergillus niger dan khamir Saccharomyces cerevisiae melalui rekayasa bioproses akarifikasi dan fermentasi secara simultan (SSF) sehingga dapat meningkatkan perolehan dan rendemen (yield) bioetanol. Invensi ini meliputi kultivasi ko-kultur antara kapang Aspergillus niger dan khamir Saccharomyces cerevisiae pada limbah ampas tahu secara SSF terekayasa. Rekayasa dilakukan dengan penghentian aerasi ketika jumlah sel kapang A niger telah mencapai jumlah maksimum sehingga A. niger kehilangan kemampuan untuk tumbuh, sedangkan khamir S cerevisae mengalami peralihan metabolisme dari respiratif menjadi fermentatif yang menghasilkan lebih banyak bioetanol dari gula yang telah maksimum dihasilkan dari proses hidrolisis pati oleh Aspergillus niger.</t>
   </si>
   <si>
+    <t>Ardian Arif Setiawan, S.Si., M.Si.</t>
+  </si>
+  <si>
     <t>Sumur Resapan Berlubang Sistem Knockdown</t>
   </si>
   <si>
     <t>07-Jul-2022</t>
   </si>
   <si>
     <t>P00202207265</t>
   </si>
   <si>
     <t>Dr. Ir. Nana Mulyana, M.Si.</t>
   </si>
   <si>
     <t>Departemen Manajemen Hutan</t>
   </si>
   <si>
     <t>Invensi ini berupa alat yang berfungsi untuk meresapkan air limpasan permukaan ke dalam tanah yang bila dipasangkan pada bangunan 200 meter persegi dapat membantu mengurangi limpasan permukaan antara 10-18 m3 /hari hujan. Satu set invensi sumur resapan biber ini berbentuk kubus dengan ukuran panjang kali lebar 1x1meter dengan kedalaman 3,20-3,7z0 meter. Dengan sumur resapan yang berbentuk kubus maka dapat memaksimalkan ruang resapan dibandingkan dengan sumur resapan konvensional yang berbentuk silinder. Sumur resapan biber ini juga menggunakan sistem knockdown sehingga memudahkan dalam hal proses pemindahan, penggalian, pemasangan serta pengawasan.</t>
   </si>
   <si>
     <t>Dr. Ir. Entang Iskandar, M.Si.</t>
   </si>
   <si>
-    <t>Meydia, S.Pi.</t>
+    <t>Dr. Ridwan Siskandar, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Maria Bintang, M.S.</t>
   </si>
   <si>
     <t>Sistem Deteksi Cepat Perubahan Tutupan Vegetasi Berbasis Data Citra Satelit Optik</t>
   </si>
   <si>
     <t>21-Oct-2022</t>
   </si>
   <si>
     <t>S00202211691</t>
   </si>
   <si>
     <t>Dr. Yudi Setiawan, S.P., M.Env.Sc.</t>
   </si>
   <si>
     <t>Departemen Konservasi Sumberdaya Hutan dan Ekowisata</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan metode deteksi perubahan tutupan vegetasi secara cepat berbasis data citra optik yang dikembangkan dalam bentuk software yang dirangkai secara simultan dan berjalan secara otomatis. Sistem yang dikembangkan dalam invensi ini terdiri atas 6 (enam) modul yang saling terhubung yaitu: 1) modul pengunduhan data (data download), 2) modul konversi format data (format data conversion), 3) modul mosaik dan tilling, 4) modul pemrosesan data multi-waktu (time series data processing), 5) modul identifikasi lokasi devegetasi, dan 6) modul mosaik hasil deteksi devegetasi. Sistem dapat dijalankan secara otomatis sehingga tidak diperlukan interaksi secara langsung antara sistem dengan operator.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Irzaman, M.Si.</t>
   </si>
   <si>
     <t>Alat Pendeteksi Tinggi Gelombang Laut</t>
   </si>
   <si>
     <t>29-Dec-2020</t>
   </si>
   <si>
     <t>P00202010749</t>
   </si>
   <si>
     <t>Mahesa Glagah Agung Satria, S.I.K., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berupa alat pendeteksi tinggi gelombang laut dengan sistem pendeteksian secara real-time dan pengiriman data ke database dengan menggunakan sinyal GSM sehingga data dapat diakses melalui situs web. Alat pendeteksi tinggi gelombang laut sesuai invensi ini terdiri dari sensor tekanan (1), rangka sensor (2), kerangka luar (3), kotak panel yang berisi komponen elektronik seperti akumulator (4), solar panel (8), controller solar panel (5), modem (7), dan kotak elekronik (6), dan hasil data yang dapat ditampilkan pada situs web. Data tinggi gelombang yang ditampilkan pada situs web
 nantinya berupa grafik tinggi muka air dengan interval waktu perekaman data 100 ms sehingga dapat menampilkan gelombang lautnya. Dalam penggunaannya, alat nantinya diletakkan di dasar perairan dan akan mendeteksi tekanan untuk selanjutnya data akan dikalibrasikan menjadi nilai kedalaman atau tinggi muka air.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Lilik Budi Prasetyo, M.Sc.</t>
   </si>
   <si>
     <t>Dr. Andri Hendriana, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Fakultas Teknik dan Teknologi</t>
   </si>
   <si>
     <t>Dr. Karlisa Priandana, S.T., M.Eng.</t>
   </si>
   <si>
+    <t>Metode Pembuatan Tepung Kulit Buah Nipah Untuk Kualitas Budidaya Air Laut</t>
+  </si>
+  <si>
+    <t>13-Aug-2025</t>
+  </si>
+  <si>
+    <t>S00202507672</t>
+  </si>
+  <si>
+    <t>Dr. Yuni Puji Hastuti, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pemaparan yang tertuang di sini adalah suatu metode pembuatan tepung kulit nipah untuk  memperbaiki  kualitas  air  dalam  kegiatan  budidaya  air  laut.  Metode  pembuatan tepung  umumnya  menerapkan  metode  yang  cukup  panjang.  Invensi  ini  menghasilkan metode pembuatan tepung kulit nipah dengan proses yang lebih singkat dengan biaya yang  murah.  Keunggulan  dari  invensi  metode  pembuatan  tepung  nipah  untuk meningkatkan kualitas air budidaya air laut yaitu prosesnya yang sederhana, singkat, dan tidak membutuhkan banyak biaya. Selain itu, invensi ini juga memberikan nilai tambah pada buah nipah karena umumnya buah nipah hanya terbuang menjadi limbah. Invensi ini juga membuktikan bahwa penambahan tepung kulit nipah pada media budidaya dapat membuat kualitas menjadi lebih optimal.</t>
+  </si>
+  <si>
     <t>Andini Tribuana Tunggadewi, S.E., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Katrin Roosita, S.P., M.Si.</t>
   </si>
   <si>
     <t>Komposisi Minuman Herbal Berbasis Ekstrak Daun Kelor Dan Kurma Untuk Wanita Usia Subur Prahipertensi</t>
   </si>
   <si>
     <t>19-Sep-2024</t>
   </si>
   <si>
     <t>S00202409571</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Evy Damayanthi, M.S.</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan komposisi minuman herbal ekstrak daun kelor dan kurma untuk wanita subur prahipertensi yang terdiri dari ekstrak daun kelor, kurma, dan air. Minuman herbal ekstrak daun kelor dan kurma sebanyak 150 ml yang dihasilkan mengandung mengandung energi, protein, lemak, karbohidrat, dan serat pangan berturutturut sebesar 31,25 kkal, 0,34 g, 0,02 g, 7,47 g, dan serat pangan sebesar 2,61 g. Kapasitas antioksidan minuman herbal ekstrak daun kelor dan kurma sebesar 130,09%, Ascorbic acid Equivalent Antioxidant Capacity (AEAC) sebesar 134,04 ppm. Termasuk tinggi karena lebih dari &amp;gt;90% pada kandungan kapasitas antioksidan. Kadar total flavonoid sebesar 1,055 QE mg/g, dan mengandung quercetin sebesar 0,61 mg/g serta kaempferol sebesar 0.34 mg/g. Invensi fomulasi minuman ekstrak daun kelor dan kurma dapat diaplikasikan ke industri pangan fungsional.</t>
   </si>
   <si>
     <t>Prof. Dr. Endang Warsiki, S.T.P., M.Si.</t>
   </si>
   <si>
+    <t>Dr. Ir. Irzal Effendi, M.Si.</t>
+  </si>
+  <si>
     <t>Komposisi Pakan Sapi Perah Untuk Memproduksi Susu Fungsional Kaya Conjugated Linoleic Acids</t>
   </si>
   <si>
     <t>S00202008554</t>
   </si>
   <si>
     <t>Prof. Dr. Despal, S.Pt., M.Sc.Agr.</t>
   </si>
   <si>
     <t>Invensi ini bertujuan untuk menghasilkan susu fungsional kaya akan conjugated linoleic acid (CLA). Komposisi pakan sapi perah setidaknya dipilih satu dari 5 kg silase jagung, 5.3 kg konsentrat, 5.3 kg ampas tahu dan 2 kg dedak atau 25 kg rumput gajah segar, 20 kg rumput lapang, dan 10 kg konsentrat atau 30 kg rumput gajah segar, 2 kg konsentrat, dan 11 kg ampas tahu atau 20 kg rumput gajah segar, 5 kg jerami padi, 4 kg konsentrat, dan 20 kg ampas tahu atau 20 kg rumput alam, 2 kg konsentrat, 5 kg ampas tahu, dan 5 kg ampas tempe atau 30 kg klobot jagung, 6 kg konsentrat, dan 30 kg ampas tahu. Komposisi pakan sesuai invensi ini diperkaya dengan bungkil kedelai, atau kacang merah, atau bungkil kacang tanah hasil perebusan, pengukusan, sangrai dan ekstrusi dan minyak kedelai, atau minyak jagung, atau minyak kanola, atau minyak wijen, atau minyak bunga matahari atau minyak sawit hasil penyabunan, enkapsulasi (prilling)dan penambahan agen pelindung (tannin). Berdasarkan hasil uji menunjukkan bahwa semua peternakan yang menggunakan komposisi pakan tersebut menghasilkan susu dengan kandungan CLA yang lebih tinggi dibandingkan dengan susu dari industri besar seperti UPBS (0.991%).</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Etty Riani, M.S.</t>
   </si>
   <si>
+    <t>Dr. drh. Dwi Budiono, M.Si.</t>
+  </si>
+  <si>
     <t>Prof. Dr. drh. Huda Shalahudin Darusman, M.Si.</t>
   </si>
   <si>
     <t>Faldiena Marcelita, S.T., M.Kom.</t>
   </si>
   <si>
     <t>Dr. Ir. Sulistijorini, M.Si.</t>
   </si>
   <si>
-    <t>Proses Pembuatan Minyak Ikan Tuna (Thunnus Sp) Etil Ester Menggunakan Transesterifikasi</t>
-[...13 lines deleted...]
-  <si>
     <t>Dr. Lily Viruly, S.T.P., M.Si.</t>
-  </si>
-[...13 lines deleted...]
-    <t>Indonesia merupakan negara pengekspor rumput laut Gracilaria sp. terbesar di dunia (bahan mentah), sehingga Presiden memerintahkan Hilirisasi rumput laut. Pada invensi ini rumput laut Gracilaria sp. digunakan sebagai bahan baku mie kering menurunkan kadar gula darah. Komposisi mie berbasis rumput laut sesuai invensi ini terdiri dari tepung rumput laut Gracilaria sp. 7,0%, tepung sagu 37,0%, tepung singkong 9,25%, telur 1,5%, gliserol monostearat 0,25% dan air 45,0%. Hasil penelitian memperlihatkan mie mengandung serat tinggi (7,02 + 0,24 %) dan indek glikemik rendah (51,46 + 2,47). Mie yang dihasilkan memiliki kadar air berkisar 6.45-7.94%, kadar abu 1,3-4,1%, lemak 0,4-3,5%, protein 2,7-5,9%, karbohidrat 77,7-80,3%, serat 7,02 + 0,24 % dan tannin (phlorotannin) 110-220 mg/100g. Uji pada hewan model tikus memperlihatkan penurunan gula darah dan perbaikan sel beta pankreas pada hewan model.</t>
   </si>
   <si>
     <t>Formula Minuman Fungsional Berbahan Baku Campuran Daun Kelor, Kunyit, Bayam Merah, Dan Belimbing Wuluh, Untuk Ibu Menyusui</t>
   </si>
   <si>
     <t>06-Apr-2021</t>
   </si>
   <si>
     <t>S00202102485</t>
   </si>
   <si>
     <t>Dr. Tjahja Muhandri, S.T.P., M.T.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini bertujuan untuk menghasilkan minuman dungsional bagi ibu menyusui. Formula minuman fungsional sesuai invensi ini terdiri dari bubuk daun kelor, bubuk kunyit, bubuk bayam merah, dan bubuk belimbing wuluh dikemas menggunakan kemasan kertas celup, dimana perbandingannya adalah bubuk daun kelor 9-10%, bubuk kunyit 44-45%, bubuk bayam merah 9-10%, dan bubuk belimbing wuluh 36-37%. Karakteristik minuman fungsional yang dihasilkan memiliki berat bersih 1.3 gram, kadar air 6-7% (bb), energi per takaran saji 1.3 gram adalah 3 kkal, ukuran partikel lolos ayakan 30 mesh, dan waktu
 penyeduhan 15-20 detik.</t>
   </si>
   <si>
     <t>Bone Allograft Untuk Penanganan Defek Tulang Dan Gigi Pada Hewan Kecil</t>
   </si>
   <si>
     <t>19-Jul-2022</t>
   </si>
   <si>
     <t>P00202207628</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan bone allograft sebagai material transplan tulang dan pengisi defek (bone filler) dalam penanganan kasus fraktur dan ekstraksi gigi pada hewan kecil. Tahapan pembuatannya diawali dengan penyiapan material yang berasal dari tulang bagian cancellous dan cortical dari hewan kecil baik dalam keadaan hidup maupun kadaver, kemudian membersihkannya dari otot dan jaringan ikat. Setelah itu, ukuran tlang diperkecil dan direndam ke dalam campuran larutan kloroform dan metanol dengan perbandingan 1:1. Tulang kemudian dikeringkan dan digiling hingga berbentuk serbuk dan menyaringnya. Serbuk tulang selanjutnya direndam dalam H2O3 3% yang diikuti dengan sonikasi, kemudian mencuci dengan akuades dan melakukan demineralisasi serbuk tulang tersebut menggunakan cairan HCl 0,6 M selama 15 menit di dalam alat sonikasi. Setalah itu, serbuk tulang dicuci kembali untuk kemudian diinkubasi ke dalam buffer berupa fosfat. Hasilnya selanjutnya dilakukan pendingin-bekuan pada suhu -84oC sebelum dilakukan sterilisasi menggunakan sinar gamma dengan dosis iradiasi 10-14 kGy. Produk bone allograft yang dihasilkan memiliki ukuran partikel 1001-1500 &amp;micro;m.</t>
   </si>
   <si>
     <t>drh. Mokhamad Fakhrul Ulum, M.Si., Ph.D.</t>
   </si>
   <si>
     <t>Dr. Eny Palupi, S.T.P., M.Sc.</t>
   </si>
   <si>
     <t>Ima Kusumanti, S.Pi., M.Sc.</t>
   </si>
   <si>
+    <t>Dr. Ir. Tatag Budiardi, M.Si.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Sri Purwaningsih, M.Si.</t>
   </si>
   <si>
     <t>Dr. Ir. Agoes Mardiono Jacoeb, Dipl.Biol.</t>
   </si>
   <si>
-    <t>Dr. Neri Kautsari, S.Pi., M.Si.</t>
-[...14 lines deleted...]
-    <t>Invensi ini menghasilkan suplemen kesehatan bagi hewan 5 kesayangan. Lebih khusus, suplemen kesehatan sesuai invensi ini terdiri dari ikan tongkol dan kunyit. Ikan tongkol yang digunakan adalah bagian ikan tongkol berupa bagian kepala, perut, tulang, dan ekor ikan tongkol. Ikan tongkol dan kunyit diolah menjadi bentuk serbuk dan kemudian dicampurkan kedalam kapsul. Validasi 10 kandungan gizi dari suplemen kesehatan sesuai invensi ini terdiri dari protein 56.8 mg, lemak 28.35 mg, kadar abu 33.9 mg, serat kasar 24.32 mg, zat besi 0.067 mg, kalsium 0.00148 mg, zink 0.028 mg, kalium 1.742 mg, kurkumin 1.15 mg, glisin 6 mg, lisin 3.875 mg, DHA 28.8 mg, dan EPA 11.25 mg. Sehingga, suplemen ini memiliki 15 banyak manfaat untuk meningkatkan nafsu makan, mempercepat proses penyembuhan, mengurangi infeksi, mengurangi kadar kolesterol dan penyakit kardiovaskular, membantu memperlancar saluran kemih, menyehatkan kulit dan rambut, dan meningkatkan sistem kekebalan dari hewan kesayangan.</t>
+    <t>Dr. Ir. Irdika Mansur, M.For.Sc.</t>
   </si>
   <si>
     <t>Robot Deteksi Dini Radang Ambing (Mastitis) Klinis Dan Subklinis Pada Sapi Perah Berbasis Internet Of Things</t>
   </si>
   <si>
     <t>11-Jul-2024</t>
   </si>
   <si>
     <t>S00202406430</t>
   </si>
   <si>
     <t>Invensi ini berupa robot deteksi dini mastitis klinis dan subklinis pada sapi perah berbasis internet of things. Robot ini terdiri dari Mas-Tion Cam dan Mas-Tion Vity yang saling terintegrasi dan terkoneksi langsung dengan aplikasi Mas-Tion App. Invensi ini bertujuan untuk memudahkan peternak dalam mencegah penyakit mastitis sehingga produksi susu sapi perah dapat optimal. Mas-Tion Cam memiliki badan yang terbuat dari besi agar robot terlindungi. Mas-Tion Vity memiliki badan yang terbuat dari plastik agar mudah digunakan oleh peternak. Mas-Tion Cam bergerak memonitoring ambing sapi perah di kandang secara semi otomatis dan Mas-Tion Vity digunakan dengan cara mencelupkan sensor ke sampel susu. Hasil deteksi mastitis klinis dan subklinis akan ditampilkan secara langsung di dalam aplikasi. Aplikasi Mas-Tion App memiliki fitur-fitur yang memudahkan peternak untuk deteksi dini mastitis pada sapi perah.</t>
   </si>
   <si>
+    <t>Novriyandi Hanif, S.Si., M.Sc., D.Sc.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Dodi Nandika, M.S.</t>
   </si>
   <si>
     <t>Prof. Dr. Waras Nurcholis, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Dr. Ir. Nurlisa Alias Butet, M.Sc.</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Iis Diatin, M.M.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Abdul Qadir, M.Si.</t>
+  </si>
+  <si>
+    <t>Restu Puji Mumpuni, S.P., M.Si.</t>
+  </si>
+  <si>
     <t>Produk Kain Berbasis Benang Pilin dari Serat Tandan Kosong Kelapa Sawit</t>
   </si>
   <si>
     <t>03-Nov-2022</t>
   </si>
   <si>
     <t>S00202212367</t>
   </si>
   <si>
     <t>Dr. Siti Nikmatin, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Departemen Fisika</t>
-[...1 lines deleted...]
-  <si>
     <t>Invensi ini berhubungan dengan produk kain berbahan serat alam. Serat alam yang digunakan adalah serat tandan kosong kelapa sawit pada bagain stalk. Metode yang digunakan dalam membuat benang sawit adalah dengan menggabungkan beberapa helai serat tandan kosong kelapa sawit menjadi satu kesatuan berputar dalam 2 arah berkebalikan menjadi benang kontinu memanjang tanpa putus. Proses pembuatan benang sawit yang dilakukan menghasilkan variasi diameter dari 0,5 - 1 cm. Benang tersebut kemudian di tenun menjadi lembaran kain woven ATBM. Kain yang dihasilkan menggunakan susunan variasi sudut 0o dan 90o. Pemanfaatan serat tandan kosong kelapa sawit merupakan bagian dari pengembangan biomaterial serta merupakan upaya dalam menjawab permasalahan terkait kebutuhan bahan baku dari serat alam di industri kreatif fashion. Penggunaan serat tandan kosong kelapa sawit sebagai bahan baku benang dan kain merupakan salah satu cara untuk mengatasi melimpahnya biomassa padat sawit yang merupakan hasil samping dari tingginya produktifitas CPO di Indonesia.</t>
   </si>
   <si>
+    <t>Rima Fitria Adiati, S.T., M.T.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Noor Farikhah Haneda, M.Si.</t>
   </si>
   <si>
     <t>Roni Nugraha, S.Si., M.Sc., Ph.D.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Idat Galih Permana, M.Sc.Agr.</t>
   </si>
   <si>
     <t>Prof. Dr. Drs. Rimbawan</t>
   </si>
   <si>
+    <t>Ir. Noor Faiqoh Mardatin, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anggrei Viona Seulalae, SPi </t>
+  </si>
+  <si>
+    <t>Tira Sekar Melati</t>
+  </si>
+  <si>
+    <t>Dr. Tria Astika Endah Permatasari, SKM, MKM</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Bustami Ibrahim, MSc</t>
+  </si>
+  <si>
+    <t>Puti Gita Qanitia</t>
+  </si>
+  <si>
+    <t>Agung Tri Nugroho S. Ik</t>
+  </si>
+  <si>
+    <t>Nurhaliza Amalia Lestari, S. I. K</t>
+  </si>
+  <si>
+    <t>Ramadhona Saville, MSc PhD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Neri Kautsari Spi, MSi. </t>
+  </si>
+  <si>
+    <t>dr. Farah Bilqistiputri</t>
+  </si>
+  <si>
+    <t>dr. Muhammad Dzikrifishofa</t>
+  </si>
+  <si>
+    <t>Dikma Jogi Andreas Sianipar</t>
+  </si>
+  <si>
+    <t>Dwitami Anzhany</t>
+  </si>
+  <si>
+    <t>dr. Nurul Hiedayati, Ph.D</t>
+  </si>
+  <si>
+    <t>Alfa aditya Permana</t>
+  </si>
+  <si>
+    <t>Octarina Indah Setyowati</t>
+  </si>
+  <si>
+    <t>Kartika Elsahida</t>
+  </si>
+  <si>
+    <t>Lusiana Fransiska, SPi</t>
+  </si>
+  <si>
+    <t>Ryan Fachrozan, SPi</t>
+  </si>
+  <si>
+    <t>Nur Rahma Wahyuni, SPi</t>
+  </si>
+  <si>
+    <t>Vivin Jenika Putri, S.TP., Msi</t>
+  </si>
+  <si>
+    <t>Dr. Chananpat Rardniyom</t>
+  </si>
+  <si>
+    <t>Almira Nuraelah, SGz</t>
+  </si>
+  <si>
+    <t>Ratnih Suratnih, SP</t>
+  </si>
+  <si>
+    <t>Shabrina Nurul Fatimah Indonesia</t>
+  </si>
+  <si>
+    <t>Rizqi Shaleh Syawaludin</t>
+  </si>
+  <si>
+    <t>Wiwin Kusuma Atmaja Putra</t>
+  </si>
+  <si>
+    <t>Anggia Murni, S.Si</t>
+  </si>
+  <si>
+    <t>Henny Dwi Yanti, S.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jihan Azmi Miftah, S.Si. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Triagung Yuliyana, S.ST, M.Gz </t>
+  </si>
+  <si>
+    <t>Ukasyah Muhammad Syafiq</t>
+  </si>
+  <si>
+    <t>Dzaky Fachri Hadafi</t>
+  </si>
+  <si>
+    <t>Dhiyaurrahman Hamizan Haikal Putra</t>
+  </si>
+  <si>
+    <t>Aditya Rieyza Munif</t>
+  </si>
+  <si>
+    <t>Rizal Hakim</t>
+  </si>
+  <si>
+    <t>Irman Maulana</t>
+  </si>
+  <si>
+    <t>Indah Cahaya Lestari</t>
+  </si>
+  <si>
+    <t>Alilah Syah Budi</t>
+  </si>
+  <si>
+    <t>Keyren Johana Ginting S.</t>
+  </si>
+  <si>
+    <t>Tahani Naurah Aqil</t>
+  </si>
+  <si>
+    <t>Desiffa Iriane</t>
+  </si>
+  <si>
+    <t>Dhiya Ulayya Tsabitah</t>
+  </si>
+  <si>
+    <t>Drs. Kustiyo, M.Si</t>
+  </si>
+  <si>
+    <t>Sahid Agustian Hudjimartsu, ST., M.Kom</t>
+  </si>
+  <si>
+    <t>Yasintha Dwi Nur Amalia</t>
+  </si>
+  <si>
+    <t>Chandabalo</t>
+  </si>
+  <si>
+    <t>Basril Abbas</t>
+  </si>
+  <si>
+    <t>Darmawan Darwis</t>
+  </si>
+  <si>
+    <t>Frizky Amelia</t>
+  </si>
+  <si>
+    <t>Ananda Nurul Latifah, SPi</t>
+  </si>
+  <si>
+    <t>Aria Tri Wahyudi</t>
+  </si>
+  <si>
+    <t>Agus Yulianto, S.Pi</t>
+  </si>
+  <si>
+    <t>Adinda Nurani, SSi</t>
+  </si>
+  <si>
+    <t>Agnisa Yasfa Azzahra</t>
+  </si>
+  <si>
     <t>Tasya Cantika Dwi Destari</t>
   </si>
   <si>
     <t>Gilang Ramadhan</t>
   </si>
   <si>
     <t>Ivan Taufiq Nugraha</t>
   </si>
   <si>
     <t>Aulia Izahra Adil Maulidia</t>
-  </si>
-[...142 lines deleted...]
-    <t>Agnisa Yasfa Azzahra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1014,74 +1243,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J167" headerRowCount="1">
-  <autoFilter ref="A4:J167"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J210" headerRowCount="1">
+  <autoFilter ref="A4:J210"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J167"/>
+  <dimension ref="A1:J210"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -1144,4216 +1373,5334 @@
       </c>
       <c r="B6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="0" t="s">
+      <c r="I11" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J11" s="0" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H15" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I19" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J19" s="0" t="s">
         <v>51</v>
-      </c>
-[...16 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J22" s="0" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="H23" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="I23" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J23" s="0" t="s">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="F24" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J24" s="0" t="s">
         <v>73</v>
-      </c>
-[...16 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="H25" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="C25" s="0" t="s">
+      <c r="I25" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>14</v>
+        <v>79</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>19</v>
+        <v>84</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>92</v>
+        <v>69</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="H30" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J30" s="0" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>47</v>
+        <v>92</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>94</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>34</v>
+        <v>96</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>36</v>
+        <v>98</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>38</v>
+        <v>100</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>40</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>99</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>104</v>
+        <v>12</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="H34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>106</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>77</v>
+        <v>107</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>83</v>
+        <v>108</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>107</v>
+        <v>41</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>84</v>
+        <v>109</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>111</v>
+        <v>41</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>119</v>
+        <v>18</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>120</v>
+        <v>19</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>121</v>
+        <v>20</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>123</v>
+        <v>23</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>34</v>
+        <v>114</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>35</v>
+        <v>115</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>36</v>
+        <v>116</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>38</v>
+        <v>118</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>40</v>
+        <v>119</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>108</v>
+        <v>80</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>109</v>
+        <v>58</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>110</v>
+        <v>81</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>113</v>
+        <v>82</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J41" s="0" t="s">
         <v>126</v>
-      </c>
-[...19 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>24</v>
+        <v>127</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>92</v>
+        <v>50</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="B43" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="0" t="s">
+      <c r="H43" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="0" t="s">
+      <c r="I43" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>133</v>
-      </c>
-[...7 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C44" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="B44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="C44" s="0" t="s">
+      <c r="H44" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>138</v>
-      </c>
-[...13 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="B46" s="0" t="s">
+      <c r="H46" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="C46" s="0" t="s">
+      <c r="I46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>145</v>
-      </c>
-[...13 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>119</v>
+        <v>146</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>120</v>
+        <v>147</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>121</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>38</v>
+        <v>144</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>123</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>46</v>
+        <v>151</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>47</v>
+        <v>152</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>48</v>
+        <v>153</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>49</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>102</v>
+        <v>24</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>103</v>
+        <v>25</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>150</v>
+        <v>27</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>106</v>
+        <v>30</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>54</v>
+        <v>166</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>162</v>
+        <v>140</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>166</v>
+        <v>144</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>167</v>
+        <v>145</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>115</v>
+        <v>171</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>172</v>
+        <v>18</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>173</v>
+        <v>19</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>174</v>
+        <v>20</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>175</v>
+        <v>23</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="B56" s="0" t="s">
+      <c r="C56" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="C56" s="0" t="s">
+      <c r="F56" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="F56" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G56" s="0" t="s">
+      <c r="H56" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="H56" s="0" t="s">
+      <c r="I56" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>10</v>
+        <v>181</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>12</v>
+        <v>183</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>26</v>
+        <v>184</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>85</v>
+        <v>185</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>17</v>
+        <v>186</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>59</v>
+        <v>187</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>51</v>
+        <v>188</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>60</v>
+        <v>189</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>63</v>
+        <v>191</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>162</v>
+        <v>192</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>163</v>
+        <v>58</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>164</v>
+        <v>193</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>166</v>
+        <v>195</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>167</v>
+        <v>196</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>19</v>
+        <v>198</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>20</v>
+        <v>199</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>27</v>
+        <v>200</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>92</v>
+        <v>201</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>23</v>
+        <v>202</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>96</v>
+        <v>203</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>97</v>
+        <v>204</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>98</v>
+        <v>205</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>100</v>
+        <v>207</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>101</v>
+        <v>208</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>185</v>
+        <v>156</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>186</v>
+        <v>157</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>187</v>
+        <v>158</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>188</v>
+        <v>209</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>189</v>
+        <v>160</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>190</v>
+        <v>161</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>72</v>
+        <v>140</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>73</v>
+        <v>141</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>74</v>
+        <v>142</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>53</v>
+        <v>210</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>54</v>
+        <v>144</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>75</v>
+        <v>145</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>191</v>
+        <v>211</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>192</v>
+        <v>212</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>193</v>
+        <v>213</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>194</v>
+        <v>214</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>80</v>
+        <v>166</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>195</v>
+        <v>215</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>185</v>
+        <v>151</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>186</v>
+        <v>152</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>187</v>
+        <v>153</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>196</v>
+        <v>49</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>189</v>
+        <v>50</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>190</v>
+        <v>155</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>119</v>
+        <v>156</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>120</v>
+        <v>157</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>121</v>
+        <v>158</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>38</v>
+        <v>160</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>123</v>
+        <v>161</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>30</v>
+        <v>217</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>198</v>
+        <v>39</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>102</v>
+        <v>134</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>103</v>
+        <v>135</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>104</v>
+        <v>136</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>199</v>
+        <v>218</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>106</v>
+        <v>138</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>102</v>
+        <v>219</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>103</v>
+        <v>220</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>104</v>
+        <v>221</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>61</v>
+        <v>222</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>38</v>
+        <v>223</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>106</v>
+        <v>224</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>34</v>
+        <v>225</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>35</v>
+        <v>226</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>36</v>
+        <v>227</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>200</v>
+        <v>228</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>40</v>
+        <v>229</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>131</v>
+        <v>187</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>47</v>
+        <v>188</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>132</v>
+        <v>189</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>201</v>
+        <v>230</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>134</v>
+        <v>50</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>135</v>
+        <v>191</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>202</v>
+        <v>10</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>203</v>
+        <v>11</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>204</v>
+        <v>12</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>205</v>
+        <v>32</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>134</v>
+        <v>105</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>206</v>
+        <v>17</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>207</v>
+        <v>231</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>208</v>
+        <v>232</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>210</v>
+        <v>234</v>
       </c>
       <c r="H74" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>235</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>136</v>
+        <v>156</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>137</v>
+        <v>157</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>138</v>
+        <v>158</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>212</v>
+        <v>236</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>59</v>
+        <v>237</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>51</v>
+        <v>238</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>60</v>
+        <v>239</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>213</v>
+        <v>55</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>63</v>
+        <v>240</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>119</v>
+        <v>203</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>120</v>
+        <v>204</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>121</v>
+        <v>205</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>214</v>
+        <v>241</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>38</v>
+        <v>207</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>123</v>
+        <v>208</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>34</v>
+        <v>242</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>35</v>
+        <v>243</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>36</v>
+        <v>244</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>215</v>
+        <v>245</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>38</v>
+        <v>246</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>40</v>
+        <v>247</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>157</v>
+        <v>10</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>161</v>
+        <v>17</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>216</v>
+        <v>74</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>217</v>
+        <v>66</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>218</v>
+        <v>75</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>219</v>
+        <v>248</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>78</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>191</v>
+        <v>24</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>192</v>
+        <v>25</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>193</v>
+        <v>26</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>195</v>
+        <v>30</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="H82" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="I82" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>208</v>
-      </c>
-[...19 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>108</v>
+        <v>18</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>109</v>
+        <v>19</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>221</v>
+        <v>35</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>112</v>
+        <v>39</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>113</v>
+        <v>23</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>222</v>
+        <v>128</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>223</v>
+        <v>129</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>224</v>
+        <v>130</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>225</v>
+        <v>250</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>54</v>
+        <v>132</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>133</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>28</v>
+        <v>251</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>11</v>
+        <v>252</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>29</v>
+        <v>253</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>32</v>
+        <v>254</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>198</v>
+        <v>255</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>31</v>
+        <v>256</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>227</v>
+        <v>203</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>228</v>
+        <v>204</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>230</v>
+        <v>257</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>112</v>
+        <v>207</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>208</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>232</v>
+        <v>87</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>233</v>
+        <v>88</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>234</v>
+        <v>89</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="H87" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I87" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>126</v>
+        <v>258</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>127</v>
+        <v>259</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>128</v>
+        <v>260</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>21</v>
+        <v>261</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>130</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>86</v>
+        <v>251</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>87</v>
+        <v>252</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>88</v>
+        <v>253</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>236</v>
+        <v>263</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>90</v>
+        <v>255</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>91</v>
+        <v>256</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>202</v>
+        <v>151</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>203</v>
+        <v>152</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>204</v>
+        <v>153</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>237</v>
+        <v>264</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>134</v>
+        <v>50</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>206</v>
+        <v>155</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>119</v>
+        <v>36</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>121</v>
+        <v>37</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>238</v>
+        <v>38</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>38</v>
+        <v>265</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>123</v>
+        <v>40</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>232</v>
+        <v>134</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>233</v>
+        <v>135</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>234</v>
+        <v>136</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>93</v>
+        <v>266</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="I92" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>235</v>
+        <v>138</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>222</v>
+        <v>267</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>223</v>
+        <v>268</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>224</v>
+        <v>269</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>239</v>
+        <v>270</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>54</v>
+        <v>179</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>226</v>
+        <v>271</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="F94" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H94" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="B94" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I94" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>55</v>
+        <v>138</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>216</v>
+        <v>46</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>217</v>
+        <v>47</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>218</v>
+        <v>48</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>240</v>
+        <v>272</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>220</v>
+        <v>51</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>136</v>
+        <v>192</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>137</v>
+        <v>58</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>138</v>
+        <v>193</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>241</v>
+        <v>273</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>140</v>
+        <v>195</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>141</v>
+        <v>196</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>242</v>
+        <v>274</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>243</v>
+        <v>275</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>244</v>
+        <v>276</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>245</v>
+        <v>277</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>38</v>
+        <v>195</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>246</v>
+        <v>278</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>119</v>
+        <v>57</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>120</v>
+        <v>58</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>121</v>
+        <v>59</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>95</v>
+        <v>279</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>123</v>
+        <v>60</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>99</v>
+        <v>280</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>247</v>
+        <v>281</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>248</v>
+        <v>212</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>249</v>
+        <v>282</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>105</v>
+        <v>283</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>250</v>
+        <v>284</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>151</v>
+        <v>197</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>152</v>
+        <v>198</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>153</v>
+        <v>199</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>251</v>
+        <v>285</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>156</v>
+        <v>202</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>96</v>
+        <v>156</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>97</v>
+        <v>157</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>98</v>
+        <v>158</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>252</v>
+        <v>286</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>100</v>
+        <v>160</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>101</v>
+        <v>161</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>136</v>
+        <v>74</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>137</v>
+        <v>66</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>138</v>
+        <v>75</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>253</v>
+        <v>287</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>140</v>
+        <v>77</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>141</v>
+        <v>78</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>76</v>
+        <v>151</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>77</v>
+        <v>152</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>78</v>
+        <v>153</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>107</v>
+        <v>288</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>81</v>
+        <v>155</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>111</v>
+        <v>289</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>96</v>
+        <v>225</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>97</v>
+        <v>226</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>98</v>
+        <v>227</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>117</v>
+        <v>79</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>101</v>
+        <v>229</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>254</v>
+        <v>110</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>255</v>
+        <v>111</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>256</v>
+        <v>112</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>257</v>
+        <v>94</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>258</v>
+        <v>69</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>259</v>
+        <v>113</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>28</v>
+        <v>258</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>11</v>
+        <v>259</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>29</v>
+        <v>260</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>33</v>
+        <v>99</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>198</v>
+        <v>100</v>
       </c>
       <c r="I108" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>31</v>
+        <v>262</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>151</v>
+        <v>281</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>152</v>
+        <v>212</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>153</v>
+        <v>282</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>260</v>
+        <v>14</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>155</v>
+        <v>15</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>156</v>
+        <v>284</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>216</v>
+        <v>140</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>217</v>
+        <v>141</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>218</v>
+        <v>142</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>261</v>
+        <v>290</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>54</v>
+        <v>144</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>220</v>
+        <v>145</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>208</v>
+        <v>24</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>144</v>
+        <v>25</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>262</v>
+        <v>41</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>211</v>
+        <v>30</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>202</v>
+        <v>36</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>203</v>
+        <v>11</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>204</v>
+        <v>37</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>263</v>
+        <v>42</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>134</v>
+        <v>265</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>206</v>
+        <v>40</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>243</v>
+        <v>292</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>264</v>
+        <v>294</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>38</v>
+        <v>144</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>295</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>242</v>
+        <v>296</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>243</v>
+        <v>297</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>244</v>
+        <v>298</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>265</v>
+        <v>117</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>38</v>
+        <v>118</v>
       </c>
       <c r="I114" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>246</v>
+        <v>299</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>242</v>
+        <v>170</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>243</v>
+        <v>171</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>244</v>
+        <v>172</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>266</v>
+        <v>21</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>246</v>
+        <v>174</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>242</v>
+        <v>114</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>243</v>
+        <v>115</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>244</v>
+        <v>116</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>267</v>
+        <v>300</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>38</v>
+        <v>118</v>
       </c>
       <c r="I116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>246</v>
+        <v>119</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>157</v>
+        <v>274</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>158</v>
+        <v>275</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>159</v>
+        <v>276</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>268</v>
+        <v>301</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>54</v>
+        <v>195</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>161</v>
+        <v>278</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>269</v>
+        <v>302</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>227</v>
+        <v>296</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>228</v>
+        <v>297</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>229</v>
+        <v>298</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>270</v>
+        <v>120</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>231</v>
+        <v>299</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>50</v>
+        <v>175</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>51</v>
+        <v>176</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>52</v>
+        <v>177</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>271</v>
+        <v>303</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>54</v>
+        <v>179</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>55</v>
+        <v>180</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>50</v>
+        <v>106</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>51</v>
+        <v>107</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>52</v>
+        <v>108</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>272</v>
+        <v>304</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>55</v>
+        <v>109</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>191</v>
+        <v>65</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>192</v>
+        <v>66</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>193</v>
+        <v>67</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>273</v>
+        <v>121</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>195</v>
+        <v>70</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>191</v>
+        <v>91</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>192</v>
+        <v>92</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>193</v>
+        <v>93</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>274</v>
+        <v>305</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>195</v>
+        <v>95</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>59</v>
+        <v>181</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>51</v>
+        <v>182</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>60</v>
+        <v>183</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>275</v>
+        <v>306</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>62</v>
+        <v>185</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>63</v>
+        <v>186</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>208</v>
+        <v>156</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>209</v>
+        <v>158</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>276</v>
+        <v>125</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>211</v>
+        <v>161</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>277</v>
+        <v>127</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>147</v>
+        <v>50</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>143</v>
+        <v>61</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>144</v>
+        <v>62</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>145</v>
+        <v>63</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>278</v>
+        <v>131</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>147</v>
+        <v>28</v>
       </c>
       <c r="I127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>148</v>
+        <v>64</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>114</v>
+        <v>307</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>115</v>
+        <v>308</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>116</v>
+        <v>309</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>279</v>
+        <v>137</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>112</v>
+        <v>50</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>118</v>
+        <v>310</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>41</v>
+        <v>162</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>42</v>
+        <v>163</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>43</v>
+        <v>164</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>280</v>
+        <v>311</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>22</v>
+        <v>166</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>45</v>
+        <v>167</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>56</v>
+        <v>219</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>47</v>
+        <v>220</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>57</v>
+        <v>221</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>281</v>
+        <v>312</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>54</v>
+        <v>223</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>58</v>
+        <v>224</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>56</v>
+        <v>128</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>47</v>
+        <v>129</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>57</v>
+        <v>130</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>282</v>
+        <v>313</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>54</v>
+        <v>132</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>58</v>
+        <v>133</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>65</v>
+        <v>197</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>47</v>
+        <v>198</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>66</v>
+        <v>199</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>268</v>
+        <v>314</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>54</v>
+        <v>201</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>67</v>
+        <v>202</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>65</v>
+        <v>175</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>47</v>
+        <v>176</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>66</v>
+        <v>177</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>283</v>
+        <v>315</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>54</v>
+        <v>179</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>67</v>
+        <v>180</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>46</v>
+        <v>96</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>47</v>
+        <v>97</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>284</v>
+        <v>139</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>46</v>
+        <v>187</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>47</v>
+        <v>188</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>48</v>
+        <v>189</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>285</v>
+        <v>316</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>49</v>
+        <v>191</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>131</v>
+        <v>83</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>47</v>
+        <v>84</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>132</v>
+        <v>85</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>286</v>
+        <v>143</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>134</v>
+        <v>69</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>135</v>
+        <v>86</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>47</v>
+        <v>129</v>
       </c>
       <c r="C137" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="F137" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="H137" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="F137" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I137" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>202</v>
+        <v>187</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>203</v>
+        <v>188</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>204</v>
+        <v>189</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>288</v>
+        <v>317</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>134</v>
+        <v>50</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>206</v>
+        <v>191</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>247</v>
+        <v>318</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>248</v>
+        <v>319</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>249</v>
+        <v>320</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>289</v>
+        <v>321</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>38</v>
+        <v>207</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>250</v>
+        <v>322</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>247</v>
+        <v>36</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>248</v>
+        <v>11</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>249</v>
+        <v>37</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>290</v>
+        <v>43</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>38</v>
+        <v>265</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>247</v>
+        <v>24</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>248</v>
+        <v>25</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>249</v>
+        <v>26</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>291</v>
+        <v>44</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>247</v>
+        <v>203</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>248</v>
+        <v>204</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>249</v>
+        <v>205</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>292</v>
+        <v>323</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>38</v>
+        <v>207</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>250</v>
+        <v>208</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>247</v>
+        <v>219</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>248</v>
+        <v>220</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>249</v>
+        <v>221</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>293</v>
+        <v>324</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>38</v>
+        <v>223</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>250</v>
+        <v>224</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>136</v>
+        <v>91</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>137</v>
+        <v>92</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>138</v>
+        <v>93</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>294</v>
+        <v>325</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>140</v>
+        <v>69</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>141</v>
+        <v>95</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>136</v>
+        <v>281</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>137</v>
+        <v>212</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>138</v>
+        <v>282</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>295</v>
+        <v>326</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>140</v>
+        <v>15</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>141</v>
+        <v>284</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>136</v>
+        <v>274</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>137</v>
+        <v>275</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>138</v>
+        <v>276</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>296</v>
+        <v>327</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>140</v>
+        <v>195</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>141</v>
+        <v>278</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>136</v>
+        <v>181</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>138</v>
+        <v>183</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>297</v>
+        <v>328</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>141</v>
+        <v>186</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>34</v>
+        <v>225</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>35</v>
+        <v>226</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>36</v>
+        <v>227</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>298</v>
+        <v>329</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>40</v>
+        <v>229</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>34</v>
+        <v>225</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>35</v>
+        <v>226</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>36</v>
+        <v>227</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>299</v>
+        <v>330</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>40</v>
+        <v>229</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>34</v>
+        <v>291</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>35</v>
+        <v>292</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>36</v>
+        <v>293</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>300</v>
+        <v>331</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>38</v>
+        <v>144</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>40</v>
+        <v>295</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>301</v>
+        <v>332</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>302</v>
+        <v>333</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>34</v>
+        <v>258</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>35</v>
+        <v>259</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>36</v>
+        <v>260</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>303</v>
+        <v>334</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>38</v>
+        <v>100</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>40</v>
+        <v>262</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>304</v>
+        <v>335</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>258</v>
+        <v>100</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>305</v>
+        <v>336</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>306</v>
+        <v>337</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>68</v>
+        <v>197</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>69</v>
+        <v>198</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>70</v>
+        <v>199</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>307</v>
+        <v>338</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>54</v>
+        <v>201</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>71</v>
+        <v>202</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>68</v>
+        <v>197</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>69</v>
+        <v>198</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>70</v>
+        <v>199</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>308</v>
+        <v>339</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>54</v>
+        <v>201</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>71</v>
+        <v>202</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>268</v>
+        <v>340</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>232</v>
+        <v>281</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>233</v>
+        <v>212</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>234</v>
+        <v>282</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>309</v>
+        <v>341</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>235</v>
+        <v>284</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>232</v>
+        <v>211</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>233</v>
+        <v>212</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>234</v>
+        <v>213</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>310</v>
+        <v>342</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="I161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>235</v>
+        <v>215</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>232</v>
+        <v>211</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>233</v>
+        <v>212</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>234</v>
+        <v>213</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>311</v>
+        <v>343</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="I162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>235</v>
+        <v>215</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>74</v>
+        <v>148</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>268</v>
+        <v>344</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>54</v>
+        <v>144</v>
       </c>
       <c r="I163" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>312</v>
+        <v>345</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="I164" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>126</v>
+        <v>71</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>127</v>
+        <v>58</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>128</v>
+        <v>72</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>313</v>
+        <v>346</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>130</v>
+        <v>73</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>216</v>
+        <v>71</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>217</v>
+        <v>58</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>218</v>
+        <v>72</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>314</v>
+        <v>347</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>220</v>
+        <v>73</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>242</v>
+        <v>80</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>243</v>
+        <v>58</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>244</v>
+        <v>81</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>315</v>
+        <v>329</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>246</v>
+        <v>82</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="B168" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C168" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="F168" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="H168" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I168" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J168" s="0" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B169" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C169" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F169" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="H169" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I169" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J169" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C170" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F170" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="H170" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I170" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J170" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C171" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="F171" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="H171" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="I171" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J171" s="0" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B172" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C172" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="F172" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="H172" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="I172" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J172" s="0" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="B173" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="C173" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="F173" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G173" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="H173" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="I173" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J173" s="0" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="B174" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="F174" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="H174" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="I174" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J174" s="0" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B175" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C175" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F175" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G175" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="H175" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="I175" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J175" s="0" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B176" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="F176" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="H176" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="I176" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J176" s="0" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B177" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C177" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="F177" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="H177" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="I177" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J177" s="0" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B178" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="F178" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="H178" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="I178" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J178" s="0" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="B179" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="C179" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="F179" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="H179" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="I179" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J179" s="0" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="B180" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C180" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="F180" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G180" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="H180" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I180" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J180" s="0" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="B181" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C181" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="F181" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="H181" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I181" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J181" s="0" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="B182" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C182" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="F182" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G182" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="H182" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I182" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J182" s="0" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="B183" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="F183" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G183" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="H183" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I183" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J183" s="0" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="B184" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C184" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="F184" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G184" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="H184" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I184" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J184" s="0" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B185" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C185" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F185" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G185" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="H185" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I185" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J185" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B186" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C186" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F186" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G186" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="H186" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I186" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J186" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B187" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C187" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F187" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G187" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="H187" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I187" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J187" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B188" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C188" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="H188" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I188" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J188" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B189" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C189" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F189" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G189" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="H189" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I189" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J189" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B190" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C190" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="H190" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I190" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J190" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B191" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C191" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="H191" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I191" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J191" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B192" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C192" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="H192" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="I192" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J192" s="0" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="B193" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C193" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="F193" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G193" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="H193" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="I193" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J193" s="0" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="B194" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C194" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="H194" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="I194" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J194" s="0" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B195" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C195" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="H195" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J195" s="0" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B196" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C196" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F196" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G196" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="H196" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I196" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J196" s="0" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B197" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C197" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F197" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G197" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="H197" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I197" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J197" s="0" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="B198" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C198" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="H198" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="I198" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J198" s="0" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="B199" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="H199" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="I199" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J199" s="0" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="B200" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="F200" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G200" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="H200" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="I200" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J200" s="0" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B201" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="H201" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I201" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J201" s="0" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B202" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C202" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="F202" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G202" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="H202" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I202" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J202" s="0" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="B203" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C203" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="F203" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="H203" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I203" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J203" s="0" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B204" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C204" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="H204" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I204" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J204" s="0" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B205" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C205" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="F205" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G205" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="H205" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="I205" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J205" s="0" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B206" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C206" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="F206" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G206" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="H206" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I206" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J206" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B207" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C207" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="F207" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G207" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="H207" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I207" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J207" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B208" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C208" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="F208" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G208" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="H208" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I208" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J208" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B209" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C209" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="F209" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G209" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="H209" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I209" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J209" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B210" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C210" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="F210" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G210" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="H210" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I210" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J210" s="0" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>