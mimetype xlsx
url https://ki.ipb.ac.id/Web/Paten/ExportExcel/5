--- v2 (2026-05-06)
+++ v3 (2026-08-08)
@@ -5,1235 +5,1231 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="388">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="380">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>JenisPaten</t>
   </si>
   <si>
     <t>Abstrak</t>
+  </si>
+  <si>
+    <t>Formula Minuman Fungsional Tisane Berbasis Rumput Laut Cokelat (Sargassum Sp.) dan Herbal</t>
+  </si>
+  <si>
+    <t>15-Oct-2023</t>
+  </si>
+  <si>
+    <t>S00202310448</t>
+  </si>
+  <si>
+    <t>Pemeriksaan Substantif II</t>
+  </si>
+  <si>
+    <t>Mega Dwi Yanti</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Hasil Perairan</t>
+  </si>
+  <si>
+    <t>Paten Sederhana</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai formula minuman tisane berbasis rumput laut Sargassum, bunga telang dan kayu secang dengan penentuan jenis ekstrak tambahan jahe, lemon atau sereh sebagai perisa alami. Perbedaan nyata terlihat pada warna yang dihasilkan, produk minuman tisane varian sereh dan jahe berwarna biru sedangkan lemon berwarna ungu. Minuman tisane Algatea terdiri dari bahan-bahan seperti terdiri dari rumput laut cokelat (Sargasssum sp.)(0,05-0,1 %b/v), telang (0,15-0,30% b/v), secang (0,05-0,30% b/v), gula sorbitol (0,5-1,0 % b/v), madu (0,3-1,5 % b/v) dengan beberapa pilihan rasa yaitu jahe (0,5-3% b/v), atau sereh (0,5-3% b/v), atau lemon (0,5-3% b/v). Setelah melalui proses pemasakan, bahan yang sudah dicampur disaring lalu dimasukan ke dalam botol steril. Minuman tisane ini dievaluasi komposisi kimia, informasi nilai gizi, uji fitokimia dan antioksidannya. Terdapat tiga varian perisa, yang bersumber dari ekstrak jahe (F1), varian atau ekstrak sereh (F2), dan varian atau ekstrak lemon (F3). Berdasarkan hasil uji fitokimia dan antioksidan, formulasi F1 (Jahe) menunjukkan hasil antioksidan sangat kuat karena memiliki nilai IC50 dibawah 50 ppm. Komponen fitokimia juga terdeteksi positif pada komponen alkaloid, flavonoid, steroid, dan tannin. Setelah melalui proses verifikasi umur simpan dan sterilisasi proses, minuman ini siap diproduksi di industri dan dipasarkan sebagai minuman sehat fungsional ready to drink.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Kustiariyah, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Meydia, S.Pi.</t>
+  </si>
+  <si>
+    <t>Vepryany Oktaviarty, S.T.P.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teknik Biodegradasi Makroalga Laut Sebagai Bahan Energi Alteratif Biogas
+</t>
+  </si>
+  <si>
+    <t>16-Dec-2016</t>
+  </si>
+  <si>
+    <t>P00201608730</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Joko Santoso, M.Si.</t>
+  </si>
+  <si>
+    <t>Fakultas Perikanan dan Ilmu Kelautan</t>
+  </si>
+  <si>
+    <t>Paten</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sumber energi berbasis biomassa telah banyak diteliti demi terpenuhinya kebutuhan energi yang semakin meningkat. Salah satunya adalah makroalga yang berasal dari laut. Proses degradasi pada digester anaerobic menjadi salah satu metode dalam menghasilkan biogas dari substrat tersebut. Produksi biogas tidak hanya menghasilkan gas metana tetapi juga menghasilkan gas sampingan yang dapat menurunkan kualitas biogas seperti H2S sehingga perlu dilakukan penanganan yang tepat agar meningkatkan kualitas biogas, salah satunya dengan penyaringan menggunkan filter H2S. Biodigester yang dilengkapi oleh H2S scrubber merupakan salah satu invensi yang dapat menurunkan kandungan H2S pada biogas. Alat biodegradasi sesuai invensi ini terdiri dari komponen-komponen sebagai berikut: bak input; digester, bak output, dan flow meter dicirikan adanya H2S scrubber, sedangkan metode untuk menghasilkan gas sesuai invensi ini memiliki tahapan sebagai berikut: pengeringan substrat, peremndaman substrat dengan air tawar, aklimatisasi starter, akrimatisasi subsrtat makroalga dengan starter, degradasi anaerobik, dan filtrasi gas oleh H2S scrubber.
+       Kelebihan dan invensi ini adalah design yang minimalis, ukuran relative kecil, materi eksternal bisa digunakan berkali-kali, tidak mudah terkena korosif, ramah lingkungan, dan dapat diterapkan dalam skala rumah tangga. Sedangkan kelemahan dari invensi ini adalah teknologi yang digunakan masih sederhana, memerlukan penggantian komponen/materi internal tergantung dari beban kerja dari H2S scrubber itu sendiri.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Biodiesel dari Tanah Pemucat Bekas Secara In Situ
+</t>
+  </si>
+  <si>
+    <t>26-Nov-2012</t>
+  </si>
+  <si>
+    <t>P00201201018</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Suprihatin</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Industri Pertanian</t>
+  </si>
+  <si>
+    <t>Proses pembuatan biodiesel dari residu minyak sawit dalam tanah pemucat bekas secara in situ merupakan proses dua tahap esterifikasi in situ dilanjutkan dengan transesterifikasi in situ dengan pelarut metanol. Katalis untuk proses esterifikasi adalah asam sulfat dan untuk proses transesterifikasi adalah natrium hidroksida, dan proses esterifikasi in situ dengan katalis asam sulfat mampu menurunkan kadar asam lemak bebas dari 21.6 menjadi 1.6%. Konsentrasi katalis asam sulfat adalah 1.5% (v/b) basis padatan dengan waktu reaksi 3 jam dan menghasilkan yield produk 64.5% dengan kadar asam lemak bebas 1.8%. Proses transesterifikasi in situ dilakukan dengan konsentrasi katalis NaOH 1.5% dan waktu reaksi 1 jam. Proses pembuatan biodiesel dari tanah pemucat bekas melalui proses in situ dua tahap esterifikasi dan transesterifikasi terdiri dari tahapan pemrosesan tanah pemucat bekas dengan metanol katalis asam sulfat dengan jumlah metanol dan katalis masing-masing 4/1 (v/b) dan 1.5% (v/b) basis padatan. Reaksi tersebut dilangsungkan pada suhu 65 °C selama 3 jam. Selanjutnya ditambahkan katalis NaOH sebanyak 1.5% (b/b) basis padatan dan direaksikan selama 1 jam.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Mujizat Kawaroe, M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Ekstrak Lerak (Sapindus rarak) untuk Menstimulasi Pertumbuhan Sapi Potong
 </t>
   </si>
   <si>
-    <t>26-Nov-2012</t>
-[...1 lines deleted...]
-  <si>
     <t>P00201201013</t>
   </si>
   <si>
-    <t>Pemeriksaan Substantif II</t>
-[...2 lines deleted...]
-    <t>Prof. Dr. Ir. Toto Toharmat, M.Agr.Sc.</t>
+    <t>Prof. Dr. Ir. Dewi Apri Astuti, M.S.</t>
   </si>
   <si>
     <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
-  </si>
-[...1 lines deleted...]
-    <t>Paten</t>
   </si>
   <si>
     <t xml:space="preserve">Abstrak
 Invensi ini berhubungan dengan penggunaan ekstrak buah dan biji lerak (Sapindus rarak) sebagai pakan aditif untuk menghambat pertumbuhan protozoa rumen dan memodifikasi komposisi mikroba rumen serta menstimulasi pertumbuhan sapi potong. Pemberian ekstrak lerak sebesar 1 mg/ml atau 200 mg/kg bobot badan dapat menurunkan populasi protozoa rumen, meningkatkan populasi bakteri Prevotella ruminicola dan Ruminococcus albus, meningkatkan aktivitas enzim selulase dan protease sehingga dapat meningkatkan produksi VFA (volatile fatty acid) sebagai sumber energi utama sapi potong. Ekstrak lerak digunakan untuk pakan aditif sapi potong yang mendapat ransum hijauan tinggi (70%). Pemberian ekstrak lerak sebesar 200 mg/kg bobot badan selama 90 hari dapat meningkatkan pertambahan bobot badan sapi potong sebesar 11%.</t>
   </si>
   <si>
-    <t xml:space="preserve">Teknik Biodegradasi Makroalga Laut Sebagai Bahan Energi Alteratif Biogas
-[...8 lines deleted...]
-  <si>
     <t>Dr. Dwi Setyaningsih, S.T.P., M.Si.</t>
   </si>
   <si>
-    <t>Fakultas Perikanan dan Ilmu Kelautan</t>
-[...15 lines deleted...]
-    <t>Vepryany Oktaviarty, S.T.P.</t>
+    <t>Dr.Eng. Wahyu Ramadhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Muhammad Romli, M.Sc.St.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sri Suharti, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ani Suryani, D.E.A.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Toto Toharmat, M.Agr.Sc.</t>
+  </si>
+  <si>
+    <t>Komposisi Tabir Surya Semprot Dari Ekstrak Daun Amis-Amisan Dan Cangkang Telur Ayam</t>
+  </si>
+  <si>
+    <t>12-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406481</t>
+  </si>
+  <si>
+    <t>Nadilla Rahmah</t>
+  </si>
+  <si>
+    <t>Sekolah Vokasi</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk menghasilkan suatu komposisi tabir surya semprot yang dihasilkan dari ekstrak cangkang telur, ekstrak daun amis-amisan, dan zat pengisi lainnya untuk melindungi kulit dari paparan sinar matahari, menghidrasi kulit, dan membuat kulit tampak cerah alami. Pada invensi ini, terdapat tahap pembuatan komposisi dan uji in vitro berupa uji absorbansi terhadap sinar UV dengan panjang gelombang 290-320 nm. Daun amis-amisan memiliki sifat antioksidan pada amis-amisan bermanfaat untuk mencerahkan kulit. Ekstrak cangkang telur mengandung 98% kalsium karbonat (CaCO3) yang dapat berfungsi sebagai penahan sinar ultraviolet (UV)</t>
+  </si>
+  <si>
+    <t>Alat Pendeteksi Tinggi Gelombang Laut</t>
+  </si>
+  <si>
+    <t>29-Dec-2020</t>
+  </si>
+  <si>
+    <t>P00202010749</t>
+  </si>
+  <si>
+    <t>Agung Tri Nugroho S. Ik</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Kelautan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berupa alat pendeteksi tinggi gelombang laut dengan sistem pendeteksian secara real-time dan pengiriman data ke database dengan menggunakan sinyal GSM sehingga data dapat diakses melalui situs web. Alat pendeteksi tinggi gelombang laut sesuai invensi ini terdiri dari sensor tekanan (1), rangka sensor (2), kerangka luar (3), kotak panel yang berisi komponen elektronik seperti akumulator (4), solar panel (8), controller solar panel (5), modem (7), dan kotak elekronik (6), dan hasil data yang dapat ditampilkan pada situs web. Data tinggi gelombang yang ditampilkan pada situs web
+nantinya berupa grafik tinggi muka air dengan interval waktu perekaman data 100 ms sehingga dapat menampilkan gelombang lautnya. Dalam penggunaannya, alat nantinya diletakkan di dasar perairan dan akan mendeteksi tekanan untuk selanjutnya data akan dikalibrasikan menjadi nilai kedalaman atau tinggi muka air.</t>
+  </si>
+  <si>
+    <t>Formula Dan Proses Pembuatan Suplemen Kesehatan Hewan Kesayangan Berbasis Ikan Tongkol Dan Kunyit</t>
+  </si>
+  <si>
+    <t>19-Aug-2021</t>
+  </si>
+  <si>
+    <t>P00202106482</t>
+  </si>
+  <si>
+    <t>Gilang Ramadhan</t>
+  </si>
+  <si>
+    <t>Invensi ini menghasilkan suplemen kesehatan bagi hewan 5 kesayangan. Lebih khusus, suplemen kesehatan sesuai invensi ini terdiri dari ikan tongkol dan kunyit. Ikan tongkol yang digunakan adalah bagian ikan tongkol berupa bagian kepala, perut, tulang, dan ekor ikan tongkol. Ikan tongkol dan kunyit diolah menjadi bentuk serbuk dan kemudian dicampurkan kedalam kapsul. Validasi 10 kandungan gizi dari suplemen kesehatan sesuai invensi ini terdiri dari protein 56.8 mg, lemak 28.35 mg, kadar abu 33.9 mg, serat kasar 24.32 mg, zat besi 0.067 mg, kalsium 0.00148 mg, zink 0.028 mg, kalium 1.742 mg, kurkumin 1.15 mg, glisin 6 mg, lisin 3.875 mg, DHA 28.8 mg, dan EPA 11.25 mg. Sehingga, suplemen ini memiliki 15 banyak manfaat untuk meningkatkan nafsu makan, mempercepat proses penyembuhan, mengurangi infeksi, mengurangi kadar kolesterol dan penyakit kardiovaskular, membantu memperlancar saluran kemih, menyehatkan kulit dan rambut, dan meningkatkan sistem kekebalan dari hewan kesayangan.</t>
+  </si>
+  <si>
+    <t>Alat Penekan Sampah Botol Plastik Berbasis Sensor HCSR-04</t>
+  </si>
+  <si>
+    <t>01-Dec-2023</t>
+  </si>
+  <si>
+    <t>S00202313374</t>
+  </si>
+  <si>
+    <t>Tahani Naurah Aqil</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan alat penekan sampah botol plastik berbasis sensor HCSR-04. alat ini terdiri dari body mesin pengepres (1), pintu (2), plat penekan (3), besi asdrat (4), penahan besi asdrat (5), gearbox (6), dinamo motor (7), sensor HCSR-04 (8), control panel (9). sensor HCSR-04 (8) berfungsi untuk mendapatkan hasil pengukuran dari tinggi dan jarak dari sampah botol plastik serta alat pres bekerja secara otomatis. Pengukuran dan penentuan ketinggian botol yang ditekan dapat dilakukan kurang lebih selama 8 sampai 9 menit dengan monitoring yang dilakukan secara real time atau melalui website BottlePress.</t>
+  </si>
+  <si>
+    <t>Nurhaliza Amalia Lestari, S. I. K</t>
+  </si>
+  <si>
+    <t>Indikator Pendeteksi Kematangan Buah Berabahan Nano Zeolit-Amonium Molibdat dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>04-Dec-2019</t>
+  </si>
+  <si>
+    <t>S00201911252</t>
+  </si>
+  <si>
+    <t>Vivin Jenika Putri, S.TP., Msi</t>
+  </si>
+  <si>
+    <t>Tablet indikator berbahan nano zeolit-amonium molibdat digunakan untuk mendeteksi kematangan buah. Tablet disematkan dalam ruangan head space dalam kemasan buah. Warna indikator dapat berubah karena adanya etilena dalam kemasan yang diemisikan oleh buah dan beraksi dengan amonium molibdat yang terjerap dalam pori nano zeolit. Tablet akan berwarna kuning ketika buah memproduksi etilen sedikit atau ketika buah belum matang dan berubah menjadi hijau ketika buah sudah matang karena produksi etilena yang cukup banyak. Selanjutnya tablet indikator akan merespon kelebihan etilena dalam kemasan dengan berubah warna menjadi biru untuk merepresentasikan kondisi buah yang kelewat matang. Sinyal kematangan buah yang dilihat dengan mata tersebut akan memberikan kemudahan bagi konsumen untuk memilih tingkat kematangan buah sesuai dengan kebutuhan.</t>
   </si>
   <si>
     <t>PUSAT KAJIAN SUMBERDAYA PESISIR DAN LAUTAN (PKSPL).</t>
   </si>
   <si>
-    <t>Paten Sederhana</t>
-[...66 lines deleted...]
-    <t>Invensi ini berhubungan dengan alat penekan sampah botol plastik berbasis sensor HCSR-04. alat ini terdiri dari body mesin pengepres (1), pintu (2), plat penekan (3), besi asdrat (4), penahan besi asdrat (5), gearbox (6), dinamo motor (7), sensor HCSR-04 (8), control panel (9). sensor HCSR-04 (8) berfungsi untuk mendapatkan hasil pengukuran dari tinggi dan jarak dari sampah botol plastik serta alat pres bekerja secara otomatis. Pengukuran dan penentuan ketinggian botol yang ditekan dapat dilakukan kurang lebih selama 8 sampai 9 menit dengan monitoring yang dilakukan secara real time atau melalui website BottlePress.</t>
+    <t>Primer Spesifik untuk Kuantifikasi Ekspresi Gen Mioglobin (MB) Pada Jaringan Otot dan Hati Ayam IPB-D2</t>
+  </si>
+  <si>
+    <t>27-Nov-2023</t>
+  </si>
+  <si>
+    <t>S00202312959</t>
+  </si>
+  <si>
+    <t>Dr. Ahmad Furqon</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Produksi dan Teknologi Peternakan</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk menghasilkan primer spesifik untuk kuantifikasi ekspresi gen mioglobin (MB) ayam yang digunakan pada jaringan hati dan otot paha ayam IPB-D2. Invensi ini diperoleh melalui beberapa tahapan yaitu, koleksi sampel jaringan hati dan otot, isolasi mRNA, sintesis cDNA, perancangan primer gen MB, dan kuantifikasi ekspresi gen. Primer spesifik MB yang digunakan memiliki runutan basa nukleotida yaitu, F: 5&amp;rsquo;- ACCCTGAGACTTTGGATCGC-3&amp;rsquo; dan R: 5&amp;rsquo;-GGGATTTTGTGCTTCGTGGC-3&amp;rsquo; dengan ukuran produk 193 bp. Primer tersebut dapat digunakan dengan baik untuk menghitung ekspresi gen MB pada sampel jaringan hati dan otot paha ayam IPB-D2.</t>
+  </si>
+  <si>
+    <t>Aulia Izahra Adil Maulidia</t>
+  </si>
+  <si>
+    <t>Tasya Cantika Dwi Destari</t>
+  </si>
+  <si>
+    <t>Desiffa Iriane</t>
+  </si>
+  <si>
+    <t>Metode Identifikasi Status Kehamilan Monyet Ekor Panjang Melalui Citra Termal</t>
+  </si>
+  <si>
+    <t>28-Dec-2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202010710 </t>
+  </si>
+  <si>
+    <t>Dikma Jogi Andreas Sianipar</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Komputer</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan kecerdasan buatan (arti?cial intelligence) berbasis citra. Secara khusus, invensi ini mengenai metode untuk mengidenti?kasi status kehamilan monyet ekor panjang (Macaca fascicularis) melalui citra termal. Invensi ini menggunakan arsitektur Convolutional Neural Network (CNN) untuk mengolah data citra secara e?sien. Arsitektur tersebut merupakan modi?kasi dari arsitektur VGG yang disesuaikan dengan karakteristik data dan lingkungan pengembangan. Identi?kasi melalui citra utuh dilakukan pada data potongan citra hasil sliding window ke dalam model CNN. Kemudian, hasil prediksi diseleksi dengan teknik thresholding dan Soft Non-Maximum Suppression (SoftNMS) untuk menghasilkan status kehamilan monyet ekor panjang pada bagian abdomen (perut) di dalam suatu citra termal utuh. thresholding menggunakan nilai probabilitas hasil prediksi diantara [0.0, 0.3] untuk non-abdomen, dan nilai probabilitas hasil prediksi diantara [0.7, 1.0] untuk abdomen positif hamil atau abdomen negatif hamil.</t>
+  </si>
+  <si>
+    <t>Irman Maulana</t>
+  </si>
+  <si>
+    <t>Peter Liong, S.Biotek</t>
+  </si>
+  <si>
+    <t>Formula Pupuk Hayati Konsorsium Mikroorganisme untuk Tanaman Pertanian</t>
+  </si>
+  <si>
+    <t>28-May-2024</t>
+  </si>
+  <si>
+    <t>S00202404721</t>
+  </si>
+  <si>
+    <t>Febi Muryanto, SHut</t>
+  </si>
+  <si>
+    <t>Departemen Biologi</t>
+  </si>
+  <si>
+    <t>Invensi berupa sediaan cair berupa konsorsium mikroorganisme sebagai pupuk hayati yang terdiri atas Rhizobium sp. R1KG, Bacillus subtilis BP2.1.3, Saccharomyces sp. L1, Lactobacillus plantarum IN05, Streptomyces sp. A4J, dan Trichoderma sp. T2J. Bacillus, Lactobacillus, dan Rhizobium ditumbuhkan hingga mencapai jumlah sel 1,0 x 108 cfu/ml hingga 1,0 x 109 cfu/ml. Streptomyces, Trichoderma, dan Saccharomyces ditumbuhkan hingga mencapai jumlah sel 1,0 x 105 cfu/ml hingga 1,0 x 106 cfu/ml. Setiap isolat dicampur di dalam medium untuk konsorsium mikroorganisme, yaitu medium cair steril yang mengandung tepung kedelai 0,1-0,5% dan molase 5-10%. Aplikasi pupuk hayati cair pada penanaman jagung mampu menurunkan penggunaan pupuk NPK hingga separuh dosis yang dianjurkan untuk mendapatkan produktivitas setara penggunaan pupuk NPK 100%.</t>
+  </si>
+  <si>
+    <t>Dr. Sutikno</t>
+  </si>
+  <si>
+    <t>Dustirahayu Hermawati Ningsih</t>
+  </si>
+  <si>
+    <t>Metode Produksi Material Komposit Dari Bahan Plastik Dan Material Nanopori Serta Produk Yang Dihasilkannya Sebagai Penjerap Senyawa Organik</t>
+  </si>
+  <si>
+    <t>15-Nov-2020</t>
+  </si>
+  <si>
+    <t>P00202008555</t>
+  </si>
+  <si>
+    <t>Alfa aditya Permana</t>
+  </si>
+  <si>
+    <t>Departemen Kimia</t>
+  </si>
+  <si>
+    <t>Teknik adsorpsi untuk menjerap limbah senyawa pewarna organik menimbulkan masalah pengendapan di bagian bawah bak pengolahan. Untuk memperbaiki kelemahan teknik adsorpsi tersebut, maka dikembangkan material komposit berbasis plastik dan material nanopori. Invensi ini menghasilkan suatu metode untuk memproduksi material komposit yang tersusun dari bahan plastik dengan material nanopori dan produk yang dihasilkan sebagai bahan penjerap senyawa organik baik cair atau gas. Metode produksi dan produk material komposit sesuai invensi ini mengkombinasikan bahan dasar polipropilena dan material penjerap bentonit. Serat polipropilena pertama-tama dipotong kemudian dipanaskan menggunakan oven pada suhu 100-300 ?C selama 1-3 menit. Polipropilena kemudian dicampurkan dengan bentonit dengan perbandingan 1:2 sehingga membentuk komposit polipropilena-bentonit. Komposit kemudian dipanaskan pada suhu 100-300 ?C selama 3 menit. Setelah itu, produk siap digunakan untuk menjerap limbah pewarna biru metilena. Produk material komposit penjerap biru metilena yang diperoleh memiliki warna khas yaitu kuning keabuan. Komposit ini dapat menjerap biru metilena dengan mengikuti model isoterm Langmuir.</t>
+  </si>
+  <si>
+    <t>Makanan untuk Ibu Menyusui Berupa Kue (Cookies) Nutrilaktasi Dari Serbuk Galohgor</t>
+  </si>
+  <si>
+    <t>S00201911250</t>
+  </si>
+  <si>
+    <t>Almira Nuraelah, SGz</t>
+  </si>
+  <si>
+    <t>Departemen Gizi Masyarakat</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan inovasi merubah serbuk galohgor menjadi bentuk Cookies Galohgor Nutrilaktasi yang berkhasiat meningkatkan produksi air susu ibu (ASI). Invensi ini berupa komposisi Cookies Galohgor Nutrilaktasi yang berkhasiat meningkatkan produksi ASI dan memiliki citarasa yang baik berdasarkan uji organoleptik dan survey pasar yang telah dilakukan pada tahun 2017-2019. Komposisi bahan baku pembuatan cookies galohgor yang terdapat pada invensi ini terdiri dari 450 gram mentega, 50 gram margarin, 250 gram gula tepung, 60 gram susu tepung, 40 gram coklat bubuk, 120 gram telur, 4 gram garam dan 700 gram tepung mix galohgor yang terdiri dari 400 gram terigu, 140 gram tepung maizena, 160 gram tepung galohgor yang ada pada klaim 1, 4 gram baking powder, 2 gram soda kue dan 300 gram. Karakteristik cookies galohgor nutrasetikal yang dihasilkan memiliki kandungan gizi kadar protein 6.22%,kadar abu 2.38%, kadar lemak 29.22%, kadar air 3.44 %, karbohidrat 58.3%, kadar beta karotene 1.46 mg/kg, dan energi sebesar 521.06 kkal/100g.</t>
+  </si>
+  <si>
+    <t>Alilah Syah Budi</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Film Tipis Berbasis Barium Titanat (BaTiO3)</t>
+  </si>
+  <si>
+    <t>13-Nov-2021</t>
+  </si>
+  <si>
+    <t>P00202110006</t>
+  </si>
+  <si>
+    <t>Adinda Nurani, SSi</t>
+  </si>
+  <si>
+    <t>Departemen Fisika</t>
+  </si>
+  <si>
+    <t>Pembuatan film tipis BaTiO3 dengan variasi konsentrasi pendadah Fe (0%; 2%; 4%; dan 6%) menggunakan metode chemical solution deposition (CSD) berhasil dilakukan. Larutan sampel dideposisikan di atas substrat silikon (100) tipe-p dengan teknik spin coating pada kecepatan anguler 8000 rpm selama 60 detik. Proses annealing dimulai pada suhu kamar hingga mencapai suhu 850&amp;deg;C dan ditahan selama 8 jam dengan kelajuan suhu sebesar 1,67&amp;deg;C/menit, dilanjutkan dengan pendinginan hingga suhu kamar selama 12 jam. Ketebalan film dihitung dengan metode volumetrik dan hasilnya berturut-turut yaitu 3,9867 &amp;mu;m; 3,8759 &amp;mu;m; 3,6913 &amp;mu;m; dan 3,0454 &amp;mu;m. Analisis dengan persamaan Cramer-Cohen menghasilkan parameter kisi a = b yaitu 3,843 &amp;Aring;; 3,882 &amp;Aring;; 3,898 &amp;Aring;; dan 3,909 &amp;Aring; serta parameter kisi c yaitu 4,002 &amp;Aring;; 3,938 &amp;Aring;; 4,070 &amp;Aring;; dan 4,024 &amp;Aring; dengan struktur kristal tetragonal. Nilai energi band gap hasil analisis dengan fungsi Kubelka Munk untuk indirect transition berada dalam rentang 3,0689 &amp;ndash; 3,2051 eV dan direct transition berada dalam rentang 2,7660 &amp;ndash; 3,0417 eV.</t>
+  </si>
+  <si>
+    <t>Ratnih Suratnih, SP</t>
+  </si>
+  <si>
+    <t>Formula Sheet Mask Berbasis Nata De Whey Dengan Penambahan Nano Kolagen Ceker Ayam</t>
+  </si>
+  <si>
+    <t>15-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510289</t>
+  </si>
+  <si>
+    <t>Yuni Rahmah Armeliyah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inovasi ini menghasilkan sheet mask berbasis nata de whey yang diperkaya nano kolagen dan antioksidan alami. Produk ini dikembangkan dari hasil fermentasi whey yang diolah menjadi nata de whey sehingga menghasilkan lembaran masker yang biodegradable, kaya nutrisi, dan mampu menutrisi kulit hingga ke lapisan epidermis. Kandungan nano kolagen berperan  memperbaiki  jaringan  kulit,  meningkatkan  elastisitas,  dan  mengurangi munculnya  garis  halus.  Formula  sheet  mask  sesuai  invensi  ini  terdiri  dari  whey,  nano kolagen, asam asetat glasial, sukrosa, pupuk ZA, dan starter Acetobacter xylinum. Setiap lembar  memiliki  berat  70  gram  dan  dikemas  dalam sachet bersegel  untuk  menjaga higienitas  serta  kestabilan  bahan  aktif.  Produk  ini biodegradable,  sehingga  setelah digunakan dapat terurai secara alami tanpa mencemari lingkungan Kandungan kolagen berukuran nano membuat bahan aktif lebih mudah menembus kulit, sementara nata de whey sebagai matriks alami memberikan sensasi lembap lebih lama. Dengan demikian, inovasi  ini  juga  mendukung  pengelolaan  limbah  industri  pengolahan  keju,  serta mendorong penerapan konsep green beauty di Indonesia. Produk ini berpotensi menjadi produk kecantikan fungsional yang tidak hanya memperbaiki tampilan kulit, tetapi juga menghadirkan  nilai  keberlanjutan  dan  pemberdayaan  sumber  daya  lokal  secara berkelanjutan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kadisha Azka Fajriani </t>
+  </si>
+  <si>
+    <t>Komposisi Pupuk Bioremediator Anti-Vibrio Berbahan Baku Bacillus sp. dan Aktivitasnya di Lingkungan Budidaya Air Laut</t>
+  </si>
+  <si>
+    <t>30-May-2024</t>
+  </si>
+  <si>
+    <t>S00202404834</t>
+  </si>
+  <si>
+    <t>Ir. Iwan Sutanto</t>
+  </si>
+  <si>
+    <t>Departemen Budidaya Perairan</t>
+  </si>
+  <si>
+    <t>Yang diungkapkan disini adalah komposisi produk pupuk bioremediator bakteri jenis Gram positif yang mampu menghasilkan protein aktif bakteriosin untuk menekan pertumbuhan bakteri Vibrio sp. di lingkungan tambak udang. Produk pupuk berbahan dasar bakteri Bacillus sp. yang diisolasi dari laut Indonesia ini juga mampu menekan pertumbuhan bakteri fermentatif yang merugikan. Komposisi bahan produk pupuk bioremediator Bacillus sp. terdiri dari campuran mineral, pasir laut, maltodextrin, dan campuran enzim yang lebih didominasi dengan enzim amilase. Pengaplikasian produk pupuk bioremediator bakteri Bacillus sp. di tambak udang vaname (Litopenaeus vannamei) mampu menekan pertumbuhan bakteri Vibrio sp. yang mampu menjadi sumber penyakit di tambak udang. Formulasi spesifik dari pupuk bioremediator telah terbukti mampu mengendalikan kelimpahan bakteri Vibrio sp. di lingkungan tambak udang.</t>
+  </si>
+  <si>
+    <t>Fajrin Shidiq, M.Agr.Sc</t>
+  </si>
+  <si>
+    <t>Dr. Chananpat Rardniyom</t>
+  </si>
+  <si>
+    <t>Shabrina Nurul Fatimah, S.Pi</t>
+  </si>
+  <si>
+    <t>Agnisa Yasfa Azzahra</t>
+  </si>
+  <si>
+    <t>Formula Minuman Fungsional Berbahan Baku Campuran Daun Kelor, Kunyit, Bayam Merah, Dan Belimbing Wuluh, Untuk Ibu Menyusui</t>
+  </si>
+  <si>
+    <t>06-Apr-2021</t>
+  </si>
+  <si>
+    <t>S00202102485</t>
+  </si>
+  <si>
+    <t>Dr. Tria Astika Endah Permatasari, SKM, MKM</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Pangan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini bertujuan untuk menghasilkan minuman dungsional bagi ibu menyusui. Formula minuman fungsional sesuai invensi ini terdiri dari bubuk daun kelor, bubuk kunyit, bubuk bayam merah, dan bubuk belimbing wuluh dikemas menggunakan kemasan kertas celup, dimana perbandingannya adalah bubuk daun kelor 9-10%, bubuk kunyit 44-45%, bubuk bayam merah 9-10%, dan bubuk belimbing wuluh 36-37%. Karakteristik minuman fungsional yang dihasilkan memiliki berat bersih 1.3 gram, kadar air 6-7% (bb), energi per takaran saji 1.3 gram adalah 3 kkal, ukuran partikel lolos ayakan 30 mesh, dan waktu
+penyeduhan 15-20 detik.</t>
   </si>
   <si>
     <t xml:space="preserve">Produksi Keju Nabati Berbahan Baku Kedelai Menggunakan Bakteri Asam Laktat </t>
   </si>
   <si>
     <t>29-Dec-2017</t>
   </si>
   <si>
     <t>P00201709882</t>
   </si>
   <si>
+    <t>Kartika Elsahida</t>
+  </si>
+  <si>
+    <t>Keju yang dikenal pada umumnya memiliki keterbatasan untuk dinikmati oleh penderita alergi protein susu dan vegetarian. Selain harganya yang mahal, kandungan lemak pada keju juga tinggi. Protein pada kedelai dapat menjadi alternatif pengganti protein dari susu pada pembuatan keju karena memiliki kadar protein yang tidak jauh berbeda serta kadar lemak yang rendah. Penggunaan bakteri asam laktat dari dadih sebagai bakteri probiotik dengan penambahan bahan tambahan pangan perlu dilakukan untuk memperbaiki mutu dari keju nabati.</t>
+  </si>
+  <si>
+    <t>Komposisi Pakan Sapi Perah Untuk Memproduksi Susu Fungsional Kaya Conjugated Linoleic Acids</t>
+  </si>
+  <si>
+    <t>S00202008554</t>
+  </si>
+  <si>
+    <t>Dwitami Anzhany</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk menghasilkan susu fungsional kaya akan conjugated linoleic acid (CLA). Komposisi pakan sapi perah setidaknya dipilih satu dari 5 kg silase jagung, 5.3 kg konsentrat, 5.3 kg ampas tahu dan 2 kg dedak atau 25 kg rumput gajah segar, 20 kg rumput lapang, dan 10 kg konsentrat atau 30 kg rumput gajah segar, 2 kg konsentrat, dan 11 kg ampas tahu atau 20 kg rumput gajah segar, 5 kg jerami padi, 4 kg konsentrat, dan 20 kg ampas tahu atau 20 kg rumput alam, 2 kg konsentrat, 5 kg ampas tahu, dan 5 kg ampas tempe atau 30 kg klobot jagung, 6 kg konsentrat, dan 30 kg ampas tahu. Komposisi pakan sesuai invensi ini diperkaya dengan bungkil kedelai, atau kacang merah, atau bungkil kacang tanah hasil perebusan, pengukusan, sangrai dan ekstrusi dan minyak kedelai, atau minyak jagung, atau minyak kanola, atau minyak wijen, atau minyak bunga matahari atau minyak sawit hasil penyabunan, enkapsulasi (prilling)dan penambahan agen pelindung (tannin). Berdasarkan hasil uji menunjukkan bahwa semua peternakan yang menggunakan komposisi pakan tersebut menghasilkan susu dengan kandungan CLA yang lebih tinggi dibandingkan dengan susu dari industri besar seperti UPBS (0.991%).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arya Wijaya </t>
+  </si>
+  <si>
+    <t>Bone Allograft Untuk Penanganan Defek Tulang Dan Gigi Pada Hewan Kecil</t>
+  </si>
+  <si>
+    <t>19-Jul-2022</t>
+  </si>
+  <si>
+    <t>P00202207628</t>
+  </si>
+  <si>
+    <t>Frizky Amelia</t>
+  </si>
+  <si>
+    <t>Departemen Klinik Reproduksi dan Patologi</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan bone allograft sebagai material transplan tulang dan pengisi defek (bone filler) dalam penanganan kasus fraktur dan ekstraksi gigi pada hewan kecil. Tahapan pembuatannya diawali dengan penyiapan material yang berasal dari tulang bagian cancellous dan cortical dari hewan kecil baik dalam keadaan hidup maupun kadaver, kemudian membersihkannya dari otot dan jaringan ikat. Setelah itu, ukuran tlang diperkecil dan direndam ke dalam campuran larutan kloroform dan metanol dengan perbandingan 1:1. Tulang kemudian dikeringkan dan digiling hingga berbentuk serbuk dan menyaringnya. Serbuk tulang selanjutnya direndam dalam H2O3 3% yang diikuti dengan sonikasi, kemudian mencuci dengan akuades dan melakukan demineralisasi serbuk tulang tersebut menggunakan cairan HCl 0,6 M selama 15 menit di dalam alat sonikasi. Setalah itu, serbuk tulang dicuci kembali untuk kemudian diinkubasi ke dalam buffer berupa fosfat. Hasilnya selanjutnya dilakukan pendingin-bekuan pada suhu -84oC sebelum dilakukan sterilisasi menggunakan sinar gamma dengan dosis iradiasi 10-14 kGy. Produk bone allograft yang dihasilkan memiliki ukuran partikel 1001-1500 &amp;micro;m.</t>
+  </si>
+  <si>
+    <t>dr. Nurul Hiedayati, Ph.D</t>
+  </si>
+  <si>
+    <t>Tegar Dwi Setyohadi</t>
+  </si>
+  <si>
+    <t>Ivan Taufiq Nugraha</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Garam Berbahan Baku Rumput Laut Merah Grateloupia angusta</t>
+  </si>
+  <si>
+    <t>19-Oct-2022</t>
+  </si>
+  <si>
+    <t>S00202211596</t>
+  </si>
+  <si>
+    <t>Yasintha Dwi Nur Amalia</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pembuatan garam dengan bahan baku rumput laut merah Grateloupia angusta. Proses pembuatan garam dimulai dengan preparasi rumput laut Grateloupia angusta menjadi tepung, kemudian dicampurkan akuades pada tiga rasio berbeda (1:5, 1:10 dan 1:15 b/v). Pemanasan sampel dilakukan dalam waterbath shaker pada suhu 40? selama 10 menit. Hasil yang didapatkan disaring dengan kain blacu 85 mesh, kemudian filtrat disaring kembali menggunakan kertas saring Whatman 42. Filtrat dikeringkan selama 48 jam pada suhu 50-60oC menggunakan oven. Hasil pengeringan berupa garam rumput laut dengan warna cokelat, tekstur halus, dan rasa umami. Keunggulan garam rumput laut Grateloupia angusta dalam invensi ini yaitu memiliki rendemen mencapai 12,0-20,9%, memiliki senyawa fenol, tinggi antioksidan, dan rasio Na:K &amp;lt;1 sehingga aman dikonsumsi oleh penderita hipertensi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Riandri Pasccal Saputra </t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Minyak Ikan Tuna (Thunnus Sp) Etil Ester Menggunakan Transesterifikasi</t>
+  </si>
+  <si>
+    <t>20-Nov-2021</t>
+  </si>
+  <si>
+    <t>S00202110437</t>
+  </si>
+  <si>
+    <t>Agus Yulianto, S.Pi</t>
+  </si>
+  <si>
+    <t>Minyak ikan merupakan sumber alami asam lemak tidak jenuh atau polyunsaturated fatty acid (PUFA) omega-3 (n-3), terutama asam eikosapentanoat (C20:5n-3; EPA) dan asam dokosaheksanoat (C22:6n-3; DHA). Tujuan invensi ini adalah menghasilkan minyak ikan etil ester yang tahan terhadap oksidasi. Minyak ikan tuna kasar dimurnikan dengan tahap netralisasi, degumming, bleaching. Minyak yang telah dimurnikan dilanjutkan proses transesterifikasi dengan kondisi optimal yang didapatkan yakni suhu 55 &amp;deg;C dengan konsentrasi NaOH 0,7% dan direaksikan selama 75 menit. Minyak ikan etil ester memiliki rendemen 92%,3%, PV 1,73 meq/kg, AnV 1,08 meq/kg dan total oksidasi 4,54 meq/kg. Minyak ikan etil ester kemudian ditambahkan antioksidan tokoferol 0,6% dan disimpan pada suhu oven 40 &amp;deg;C selama 16 hari lalu diuji setiap 2 hari sekali. Total oksidasi minyak ikan etil ester dapat bertahan selama 12 hari suhu 40 &amp;deg;C jika dikonversi sama dengan 180 hari suhu ruang.</t>
+  </si>
+  <si>
+    <t>Produk Pakan Flushing Dengan Penambahan Emulsi Kalsium Sitrat Dan Vitamin D Untuk Meningkatkan Performa Reproduksi Ruminansia Kecil</t>
+  </si>
+  <si>
+    <t>26-Sep-2025</t>
+  </si>
+  <si>
+    <t>S00202509443</t>
+  </si>
+  <si>
+    <t>drh. Salfina Nurdin Ahmad, M.P.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Produk  pakan  flushing  dengan  bahan  baku  bungkil  kedelai,  jagung,  onggok,  bungkil kelapa, pollard, molases, premix, minyak ikan lemuru dengan penambahan emulsi kalsium sitrat dan vitamin D. Produk pakan flushing dengan penambahan emulsi kalsium sitrat dan vitamin D diberikan pada domba selama 14 hari sebelum dan 14 hari setelah kawin alami dilakukan. Produk pakan flushing yang dihasilkan invensi ini berperan dalam meningkatkan sistem reproduksi domba terutama memicu terjadinya onset estrus 57 jam, lama estrus 24 jam dengan respon estrus 100%, sedangkan jumlah folikel sedang sebanyak 1,8. Produk pakan ini dapat digunakan untuk meningkatkan reproduksi awal ternak ruminansia kecil dan dapat memperbaiki skor tubuh atau BCS (Body Condition Score) serta mempercepat performa  pertumbuhan  domba.  Produk  pakan  ini  diaplikasikan  di  Laboratorium  Lapang Kandang B Fakultas Peternakan IPB yang menghasilkan waktu onset (munculnya) estrus meningkat atau menjadi lebih singkat serta jumlah folikel pro-estrus lebih banyak, yang artinya dapat meningkatkan reproduksi domba maupun kambing.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Bachtar Bakrie, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Eni Siti Rohaeni, M.P.</t>
+  </si>
+  <si>
+    <t>Formula Dan Proses Pembuatan Naget Ikan Nila Dengan Pelapis Ekstrak Air Dan Ekstrak Etanol Bawang Dayak</t>
+  </si>
+  <si>
+    <t>30-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202213962</t>
+  </si>
+  <si>
+    <t>Dr. Andi Early Febrina, S.T.P., M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula dan proses pembuatan naget ikan nila dengan pelapis ekstrak air dan ekstrak etanol bawang dayak. Formula naget ikan nila dengan pelapis ekstrak air dan etanol bawang Dayak yang terdiri dari ekstrak bawang dayak,tepung terigu, fillet ikan nila, tepung tapioka, bawang putih, air, es batu, lada putih, garam, kaldu jamur, minyak sayur. Proses pelapisan kering digunakan tepung maizena. Proses dilanjutkan dengan pelapisan basah menggunakan 74% ekstrak bawang dayak konsetrasi 50.000 ppm dan 26% tepung terigu. Pelapisan terakhir menggunakan tepung panir hingga seluruh bagian naget tertutup. Proses pembuatannya terdiri atas pembuatan ekstrak, pencampuran adonan, pengukusan, pelapisan naget dengan ekstrak bawang dayak dan tepung panir, pembekuan, pengemasan, dan penyimpanan pada freezer -18 oC. Formula dan proses pembuatan naget dengan pelapis ekstrak bawang dayak menghasilkan naget yang memenuhi persyaratan SNI naget ikan (parameter sensori, kimia, ALT dan S.aureus). Penambahan ekstrak etanol dan ekstrak air bawang dayak sebagai pelapis maget ikan nila menghasilkan naget dengan warna yang cerah dan cemerlang dan mampu bertahan selama 7 hari di suhu 4 oC.</t>
+  </si>
+  <si>
+    <t>Dr. Isyana Khaerunisa, S.Pt.</t>
+  </si>
+  <si>
+    <t>Yusti Pujiawati, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Indah Cahaya Lestari</t>
+  </si>
+  <si>
+    <t>Alat Pemberi Pakan Ikan Otomatis Dan Presisi Berbasis Panel Surya</t>
+  </si>
+  <si>
+    <t>22-Dec-2024</t>
+  </si>
+  <si>
+    <t>S00202415964</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Indra Jaya, M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa alat pemberi pakan ikan otomatis dan presisi dalam pengaturan jadwal, frekuensi pemberian pakan, volume atau dosis pemberian pakan dan luas atau jarak jangkauan penyebaran pakan yang dilakukan secara merata ke area kolam/tambak dengan prinsip kerja gerak sentrifugal (melontarkan pakan) yang berputar pada porosnya dengan kecepatan putar 1 - 3500 rpm (putaran per-menit) yang bisa diatur sehingga pakan tersebar merata. Pengaturan dosis dilakukan dengan menggunakan motor DC dengan rpm yang bisa diatur antara 1-600 rpm, sehingga bisa diprediksikan jumlah pakan yang keluar berdasarkan putaran yang dilakukan oleh motor. Daya yang digunakan pada alat ini berasal dari cahaya matahari yang dikonversi dengan panel surya sehingga lebih ramah lingkungan serta dilengkapi dengan sensor-sensor pengukuran kualitas air seperti suhu, DO, Ph, dan salinitas sebagai penentu keberhasilan dalam kegiatan budidaya sehingga kualitas air pada tambak budidaya dapat terawasi dan terjaga dengan baik.</t>
+  </si>
+  <si>
+    <t>dr. Naufal Muharam Nurdin, M.Si.</t>
+  </si>
+  <si>
+    <t>Roni Nugraha, S.Si., M.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t>Sri Ratih Deswati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Ardian Arif Setiawan, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Deteksi Kematangan dan Kualitas Mangga Menggunakan Portabel Spektroskopi Near Infrared</t>
+  </si>
+  <si>
+    <t>16-May-2023</t>
+  </si>
+  <si>
+    <t>P00202304281</t>
+  </si>
+  <si>
+    <t>Dr. Heru Sukoco, S.Si., M.T.</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Mesin dan Biosistem</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan suatu metode deteksi kematangan dan kualitas mangga, lebih khususnya metode pengukuran tingkat kematangan, keasaman (acidity), total padatan terlarut (TPT), kekerasan (firmness), dan kandungan pati mangga secara non destruktif menggunakan machine learning dan fuzzy logic yang diinstal pada perangkat portabel spektroskopi near infrared (NIR). Untuk pengukuran diawali dengan pengambilan data spektrum mangga menggunakan sensor NIR 1350-2500 nm, kemudian dilakukan transformasi spektral menggunakan pendekatan machine learning untuk memperoleh kombinasi operator transformasi yang terbaik pada masing-masing atribut (keasaman, TPT, kekerasan, dan pati). Spektrum hasil transformasi kemudian digunakan dalam pemodelan regresi untuk memperoleh hasil prediksi terbaik. Keempat nilai hasil prediksi (keasaman, TPT, kekerasan, dan pati) digunakan untuk pengukuran tingkat kematangan menggunakan fuzzy logic mamdani. Hasil perhitungan tingkat kematangan, keasaman, TPT, kekerasan, dan pati ditampilkan pada modul aplikasi.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Husin Alatas, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Katrin Roosita, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Untuk Menerjemahkan Tangis Bayi Menggunakan Pemodelan Deep Learning</t>
+  </si>
+  <si>
+    <t>28-Oct-2022</t>
+  </si>
+  <si>
+    <t>P00202212107</t>
+  </si>
+  <si>
+    <t>Dr. Karlisa Priandana, S.T., M.Eng.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai suatu metode untuk menerjemahkan tangis bayi menggunakan pemodelan deep learning, lebih khusus lagi, invensi ini berhubungan dengan metode pengembangan dari convolutional neural network yang dapat menerjemahkan tangis bayi usia 0-3 bulan dari berbagai negara, suku, bangsa, dan bahasa yang tahapannya adalah proses perekaman tangis bayi, proses konversi menjadi file .wav, proses konversi menjadi waveform of signal, proses penambahan noise pada data, proses ekstraksi ciri menggunakan MFCC yang kemudian menghasilkan melspectogram, dan proses klasifikasi menggunakan model convolutional neural network yang memuat convolution, fungsi aktivasi ReLu, max polling, dropout (0,5), kemudian dilakukan proses fully connected layers dan fungsi aktivasi ReLu, dropout (0.5), serta fungsi aktivasi softmax, dimana metode ini selain untuk menerjemahkan tangis bayi juga lebih robust terhadap noise pada tangis bayi yaitu akurasi 94,3% tanpa noise dan 91,4% jika terdapat noise 5-20dB. Tujuan utama dari invensi ini adalah untuk mengatasi permasalahan yang telah ada sebelumnya khususnya metode untuk menerjemahkan tangis bayi menggunakan pemodelan deep learning. Tujuan lain dari invensi ini adalah untuk menerjemahkan tangis bayi usia 0-3 bulan dari semua negara, suku, bangsa, dan bahasa, serta lebih robust terhadap noise pada sistem penerjemah tangis bayi.</t>
+  </si>
+  <si>
+    <t>Vaksin Vibrio Parahaemolyticus Inaktif untuk Pencegahan Penyakit Vibriosis Pada Udang Vaname (Litopenaeus vannamei)</t>
+  </si>
+  <si>
+    <t>07-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202509957</t>
+  </si>
+  <si>
+    <t>Dr. Dinamella Wahjuningrum, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berhubungan  dengan  bidang  akuakultur  khususnya  pencegahan  penyakit vibriosis  pada  udang  vaname  (Litopenaeus  vannamei).  Vaksin  dibuat  dari  isolat Vibrio parahaemolyticus asal Banyuwangi, Jawa Timur yang terkonfirmasi gen toksin PirA dan PirB.  Proses  pembuatan  meliputi  perbanyakan  kultur  bakteri,  inaktivasi  menggunakan larutan formaldehyde  solution selama  24  jam,  pencucian  dengan phosphate  buffered saline (PBS),  dan  formulasi  akhir  dalam  PBS.  Vaksin  yang  dihasilkan  mampu mempertahankan sifat antigenik bakteri sehingga efektif menstimulasi imunitas terlatih pada  udang.  Hasil  uji  menunjukkan  bahwa  pemberian  vaksin  inaktif  ini  meningkatkan respons  imun  non-spesifik  udang,  ditandai  dengan  peningkatan total  haemocyte  count (THC), aktivitas fagositik (AF), phenoloxidase (PO), dan respiratory burst (RB). Selain itu, vaksin  memberikan  tingkat  kelangsungan  hidup  yang  lebih  tinggi  serta  nilai relative percent  survival (RPS)  terbaik,  dengan  perlakuan  dosis  105  CFU  mL?&amp;sup1;  mencapai kelangsungan hidup 94% dan RPS 88,46%. Invensi ini berfungsi sebagai strategi preventif dalam  menekan  mortalitas  akibat  infeksi V.  parahaemolyticus pada  budidaya  udang vaname.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Kertas Filter Oli Mobil Dengan Sistem Aliran Langsung Berbahan Pulp Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>01-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202513358</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irmansyah, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ilter oli merupakan suatu material yang digunakan secara berulang pada mobil
+penumpang dengan waktu penggunaan yang terbatas (singkat). Tandan kosong kelapa
+sawit (TKKS) merupakan limbah yang keberadaannya terus meningkat (23% TBS) linier
+seiring dengan produksi CPO. TKKS memiliki kandungan selulosa berstruktur kristal
+monoklinik face center, berpori dan ringan yang dapat dibentuk menjadi kertas filter
+dengan metode inversi fasa asimetri berpori dan casting serta prinsip osmosis. Invensi ini
+menghasilkan kertas filter oli untuk mobil penumpang 4 dengan sistem aliran langsung
+berbahan pulp TKKS menggantikan material serat pendek kayu dan sintetis (NBKP)
+termodifikasi dengan metode semi mekanis (produksi pulp), casting, coating dan inversi
+fasa asimetri berpori (produksi kertas filter). Filter yang dihasilkan diuji terstandarisasi
+industri suku cadang aftermarket komersial otomotif. Luaran dan hasil yang diperoleh
+adalah material kertas filter terbaik pada filter oli full flow dengan komposisi NBKP dan
+pulp sawit ditambahkan bahan aditif wet strength dan bahan pelapis akrilik. Parameter uji
+yang distandarisasikan oleh industri suku cadang otomotif FSCM pada skala kertas
+laboratorium terpenuhi pada filter oli untuk parameter uji gramatur, ketebalan, ukuran
+pori, air permeability, kekuatan retak, dan warna.</t>
+  </si>
+  <si>
+    <t>Dr. Zaenal Abidin, S.Si., M.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Irzaman, M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Ekstraksi Batang Pisang Ambon (Musa Acuminata Gros Michel Subgroup) Untuk Pengendalian Penyakit White Spot Pada Udang</t>
+  </si>
+  <si>
+    <t>S00202509444</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Alimuddin, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan proses ekstraksi batang pisang ambon (Musa acuminata Gros Michel Subgroup) untuk pengendalian penyakit white spot pada udang, lebih khusus lagi, invensi  ini  berhubungan  dengan  ekstraksi  batang  pisang  ambon  melalui  metode maserasi menggunakan etanol 96% dan pemanfaatannya untuk pengendalian penyakit white  spot pada  udang.  Berdasarkan  pengujian  di  laboratorium  terbukti  bahwa  proses ektrasi  batang  pisang  ambon  dengan  kecepatan  pengadukan  150  rpm  dan  suhu  50&amp;deg;C selama  24 jam mampu  memperoleh bahan aktif  lebih banyak. Hasil  pengujian  ekstrak batang  pisang  ambon  (M. acuminata Gros  Michel  Subgroup) terbukti  berkhasiat  dalam pengendalian penyakit white spot pada udang yang disebabkan oleh virus WSSV (white spot  syndrome  virus)  dengan  peningkatan  kelangsungan  hidup  udang  sebesar  100% setelah diinfeksi dengan virus WSSV.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Deni Noviana</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Despal, S.Pt., M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Endang Warsiki, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Tjahja Muhandri, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Munti Yuhana, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Agus Buono, M.Si., M.Kom.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sukenda, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Idat Galih Permana, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Fakultas Teknik dan Teknologi</t>
+  </si>
+  <si>
+    <t>Mesin Pasteurisasi Susu Kontinu Melalui Pipa Teflon Dengan Pemanas Minyak Goreng</t>
+  </si>
+  <si>
+    <t>18-Nov-2025</t>
+  </si>
+  <si>
+    <t>S00202512435</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Agus Sutejo, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan sebuah mesin pasteurisasi susu sistem kontinu yang
+dirancang untuk mengatasi kebutuhan proses pasteurisasi yang efisien, aman, dan terjangkau, khususnya bagi peternak dan Usaha Mikro, Kecil, dan Menengah (UMKM). Prinsip kerja mesin ini didasarkan pada metode pemanasan tidak langsung untuk memproses susu sesuai standar High Temperature Short Time (HTST) pada suhu 72&amp;deg;C. Susu segar dialirkan secara kontinu menggunakan sebuah pompa DC (1) masuk dari tangki bahan baku (3) melalui selang saluran inlet (2) diteruskan ke sebuah pipa teflon (8) spiral yang terbuat dari material Polytetrafluoroethylene (PTFE). Pipa teflon (8) tersebut direndam sepenuhnya di dalam tangki pemanas (4) berisi minyak goreng dan dipanaskan secara stabil oleh sebuah kompor (7) gas LPG, hingga mengalir ke selang saluran outlet (5) dan tertampung di tangki produk (6). Penggunaan minyak goreng sebagai media pemanas memungkinkan tercapainya suhu tinggi yang konsisten tanpa kontak langsung dengan sumber api, sehingga menjaga kualitas nutrisi dan flavour susu. Sementara itu, pipa PTFE memastikan proses yang higienis, anti-lengket, dan perpindahanpanas yang efisien. Desain ini menawarkan solusi yang sederhana dan efektif untuk mengeliminasi patogen, memperpanjang umur simpan produk susu, serta meningkatkan keamanan pangan dan nilai ekonomis bagi produsen.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irzal Effendi, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Y. Aris Purwanto, M.Sc.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Bioetanol dengan Teknik Sakarifikasi dan Fermentasi Secara Simultan Direkayasa Menggunakan Aspergillus Niger dan Saccharomyces Cerevisiae</t>
+  </si>
+  <si>
+    <t>06-Dec-2019</t>
+  </si>
+  <si>
+    <t>S00201911429</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Khaswar Syamsu, M.Sc.St.</t>
   </si>
   <si>
-    <t>Keju yang dikenal pada umumnya memiliki keterbatasan untuk dinikmati oleh penderita alergi protein susu dan vegetarian. Selain harganya yang mahal, kandungan lemak pada keju juga tinggi. Protein pada kedelai dapat menjadi alternatif pengganti protein dari susu pada pembuatan keju karena memiliki kadar protein yang tidak jauh berbeda serta kadar lemak yang rendah. Penggunaan bakteri asam laktat dari dadih sebagai bakteri probiotik dengan penambahan bahan tambahan pangan perlu dilakukan untuk memperbaiki mutu dari keju nabati.</t>
-[...11 lines deleted...]
-    <t>Tablet indikator berbahan nano zeolit-amonium molibdat digunakan untuk mendeteksi kematangan buah. Tablet disematkan dalam ruangan head space dalam kemasan buah. Warna indikator dapat berubah karena adanya etilena dalam kemasan yang diemisikan oleh buah dan beraksi dengan amonium molibdat yang terjerap dalam pori nano zeolit. Tablet akan berwarna kuning ketika buah memproduksi etilen sedikit atau ketika buah belum matang dan berubah menjadi hijau ketika buah sudah matang karena produksi etilena yang cukup banyak. Selanjutnya tablet indikator akan merespon kelebihan etilena dalam kemasan dengan berubah warna menjadi biru untuk merepresentasikan kondisi buah yang kelewat matang. Sinyal kematangan buah yang dilihat dengan mata tersebut akan memberikan kemudahan bagi konsumen untuk memilih tingkat kematangan buah sesuai dengan kebutuhan.</t>
+    <t>Invensi ini berhubungan dengan metode pembuatan bioetanol menggunakan ko-kultur antara kapang Aspergillus niger dan khamir Saccharomyces cerevisiae melalui rekayasa bioproses akarifikasi dan fermentasi secara simultan (SSF) sehingga dapat meningkatkan perolehan dan rendemen (yield) bioetanol. Invensi ini meliputi kultivasi ko-kultur antara kapang Aspergillus niger dan khamir Saccharomyces cerevisiae pada limbah ampas tahu secara SSF terekayasa. Rekayasa dilakukan dengan penghentian aerasi ketika jumlah sel kapang A niger telah mencapai jumlah maksimum sehingga A. niger kehilangan kemampuan untuk tumbuh, sedangkan khamir S cerevisae mengalami peralihan metabolisme dari respiratif menjadi fermentatif yang menghasilkan lebih banyak bioetanol dari gula yang telah maksimum dihasilkan dari proses hidrolisis pati oleh Aspergillus niger.</t>
+  </si>
+  <si>
+    <t>Proses Dan Komposisi Implan Tulang Temporer Terserap Tubuh Berbahan Besi-Biokeramik</t>
+  </si>
+  <si>
+    <t>10-Nov-2016</t>
+  </si>
+  <si>
+    <t>P00201607652</t>
+  </si>
+  <si>
+    <t>drh. Mokhamad Fakhrul Ulum, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan implan kombinasi komposit besi-biokeramik (Fe-biokeramik) terserap tubuh yang merupakan hal baru dalam bidang biomaterial karena telah mengganti paradigm lama tentang implan yang bersifat anti korosi (innert). Implan komposit besi-biokeramik memiliki sifat biokompatibilitas, osteokonduktifitas, dan biodegradasi sangat baik yang teruji secara in-vitro dan in-vivo pada hewan coba. Implan komposit dapat membantu proses persembuhan tulang dan hilang terserap tubuh setelah terjadl proses persembuhan dalam kurun waktu tertentu. Hal ini akan menguntungkan pasien karena nantinya hanya sekali menjalani pembedahan sehingga menurunkan resiko kematian dan kesakitan.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sulistijorini, M.Si.</t>
+  </si>
+  <si>
+    <t>Teknologi Proses Pembersihan Jeroan Teripang Pasir</t>
+  </si>
+  <si>
+    <t>09-Dec-2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202009600 </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Etty Riani, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Manajemen Sumberdaya Perairan</t>
+  </si>
+  <si>
+    <t>Pembersihan jeroan teripang pasir (Holothuria scabra) dengan memanfaatkan proses evisserasi merupakan inovasi pada pembersihan jeroan teripang untuk menggantikan cara pembersihan jeroan teripang yang selain memerlukan waktu cukup panjang dan tenaga kerja yang cukup banyak, juga dilakukan dengan cara sangat sadis. Inovasi ini merupakan cara membersihkan teripang yang memanfaatkan sifat alami teripang itu sendiri, sehingga pembersihan teripang menjadi efektif, efisien dan lebih beretika. Adapun prosesnya dengan mengumpulkan dan membersihkan teripang pasir, memasukkan teripang pasir dalam kondisi hidup ke dalam plastik, mengisi plastik dengan udara setinggi tumpukan teripang dan menutup atau mengikat plastik. Pemanfaatan sifat alami pada inovasi akan mencegah teripang pasir dari stress yang berkepanjangan, sehingga teknologi ini relatif tidak mengurangi kualitas teripang (asam amino sama, asam lemak, mineral dan rendemen ektraksi kolagen) yang akan dimanfaatkan untuk untuk bahan baku farmasi dan kosmetik. Oleh karena itu maka konsep ini dapat menjadi sebuah inovasi baru dalam bidang pembersihan teripang untuk bahan baku kosmetik dan obat. Konsep yang di usung di sini adalah gagasan untuk lebih menjaga etika kehewanan dan sekaligus untuk mendapatkan kualitas bahan baku kosmetik dan obat yang prima.</t>
+  </si>
+  <si>
+    <t>Dr. Dra. Nisa Rachmania, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Sri Estuningsih, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sri Nuryati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Entang Iskandar, M.Si.</t>
   </si>
   <si>
     <t>Komposisi Penyegar Dan Metode Pembuatannya</t>
   </si>
   <si>
     <t>16-Nov-2018</t>
   </si>
   <si>
     <t>PID201809404</t>
   </si>
   <si>
+    <t>Dr. Dra. Pipih Suptijah, M.B.A.</t>
+  </si>
+  <si>
     <t>Invensi ini berkaitan dengan komposisi penyegar wajah yang mengandung kolagen teripang gama dan kitosan dan metode pembuatannya. Teripang merupakan salah satu komoditas perikanan yang tersebar di perairan Indonesia, beberapa jenis diantaranya teripang gama belum banyak dimanfaatkan. Teripang banyak mengandung kolagen yang dapat dijadikan sebagai penyegar wajah. Kitosan yang berasal dari cangkang udang memiliki aktivitas antibakteri. Formulasi penyegar yang mengandung kolagen dan kitosan tidak hanya berfungsi sebagai penyegar tetapi sekaligus membersihkan wajah.</t>
   </si>
   <si>
-    <t>Metode Ekstraksi Enzim Tripsin dari Jeroan Ikan</t>
-[...166 lines deleted...]
-    <t>Dr. drh. Sri Estuningsih, M.Si.</t>
+    <t>Dr. Ayi Rahmat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sri Darwati, M.Si.</t>
+  </si>
+  <si>
+    <t>Sumur Resapan Berlubang Sistem Knockdown</t>
+  </si>
+  <si>
+    <t>07-Jul-2022</t>
+  </si>
+  <si>
+    <t>P00202207265</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Nana Mulyana, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Manajemen Hutan</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa alat yang berfungsi untuk meresapkan air limpasan permukaan ke dalam tanah yang bila dipasangkan pada bangunan 200 meter persegi dapat membantu mengurangi limpasan permukaan antara 10-18 m3 /hari hujan. Satu set invensi sumur resapan biber ini berbentuk kubus dengan ukuran panjang kali lebar 1x1meter dengan kedalaman 3,20-3,7z0 meter. Dengan sumur resapan yang berbentuk kubus maka dapat memaksimalkan ruang resapan dibandingkan dengan sumur resapan konvensional yang berbentuk silinder. Sumur resapan biber ini juga menggunakan sistem knockdown sehingga memudahkan dalam hal proses pemindahan, penggalian, pemasangan serta pengawasan.</t>
+  </si>
+  <si>
+    <t>Dr. Siti Nikmatin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Pupuk Slow Release Berbasis Limbah Jeroan Ikan Bandeng Dan Residu Garam Rumput Laut Sargassum sp.</t>
+  </si>
+  <si>
+    <t>24-Nov-2025</t>
+  </si>
+  <si>
+    <t>S00202512939</t>
   </si>
   <si>
     <t>Prof. Dr. Tati Nurhayati, S.Pi., M.Si.</t>
   </si>
   <si>
-    <t>Formula Dan Proses Pembuatan Suplemen Kesehatan Hewan Kesayangan Berbasis Ikan Tongkol Dan Kunyit</t>
-[...23 lines deleted...]
-    <t>P00201709591</t>
+    <t xml:space="preserve">Industri pengolahan perikanan menghasilkan jeroan ikan bandeng dan residu garam
+rumput laut (RGRL) Sargassum sp. yang dapat dimanfaatkan sebagai bahan baku
+pembuatan pupuk slow release. Proses pembuatan pupuk slow release dilakukan dengan
+formula variasi rasio RGRL terhadap pupuk organik cair jeroan bandeng. Formula dengan
+hasil terbaik diuji pelepasan nitrogen selama 20 hari untuk melihat kemampuan pupuk
+dalam melepaskan nutrisi secara bertahap. Hasil uji unsur hara pupuk slow release telah
+sesuai dengan SNI 7763:2024 tentang Pupuk Organik Padat, dengan nilai C-organik
+melebihi 15%, akumulasi N+P+K lebih besar dari 2%, pH dalam rentang 4-9, dan kadar air
+dalam rentang 8-25%. Hasil uji pelepasan nitrogen pupuk meningkat secara bertahap
+selama 20 hari pengamatan yang bersifat gradual dan terkontrol, ini merupakan salah satu
+satu karakteristik utama pupuk slow release.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irma Isnafia Arief, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mala Nurilmala, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Mega Safithri, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Departemen Biokimia</t>
-[...68 lines deleted...]
-    <t xml:space="preserve">Invensi  ini  mengenai  alat  pemantauan  kualitas  air  untuk  akuarium  ikan  diskus  yang menggunakan Raspberry Pi sebagai pusat pemroses dan pengendali. Alat ini terintegrasi dengan sensor Dissolved Oxygen (DO), Total Dissolved Solids (TDS), suhu, dan pH untuk mendeteksi  parameter  penting  dalam  budidaya  ikan  diskus.  Dilengkapi  dengan  casing tahan  cipratan,  alat  ini  dapat  dipasang  langsung  di  lingkungan  budidaya  dan  mampu mencatat  data  secara  lokal.  Alat  ini  memberikan  solusi  praktis  dan  efisien  bagi pembudidaya  ikan  hias  untuk  memantau  kualitas  air secara real-time dan  mendukung pengambilan keputusan yang cepat.</t>
+    <t>Dr. Ir. Ade Iskandar, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Nurlisa Alias Butet, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Drs. Mukhlas Ansori, M.Si.</t>
+  </si>
+  <si>
+    <t>Peralatan Ekstraksi Minyak Sawit Mentah dan Minyak Sawit Merah Skala Miniplant</t>
+  </si>
+  <si>
+    <t>18-Mar-2022</t>
+  </si>
+  <si>
+    <t>S00202203403</t>
+  </si>
+  <si>
+    <t>Tujuan invensi ini adalah untuk menyediakan desain alat ekstraksi minyak sawit merah skala miniplant dengan kapasitas 1 ton TBS/jam. Miniplant sawit menggunakan peralatan yang terdiri dari loading ramp (1), conveyor (2), vertical sterilizer (3), thresher (4), digester (5), screw press (6), vibrating screen (7), vertical clarifier tank (8), vacuum dryer (9), tangki berpengaduk (10), storage tank (11), nut and fiber separator (12) dan ripple mill (13). Desain peralatan yang dibuat telah disesuaikan dengan kapasitas olah masing-masing alat. Layout pabrik dan rancangan layout pabrik 3D disusun berdasarkan diagram hubungan antar aktivitas. Berdasarkan perhitungan neraca massa dari 1 ton TBS/jam atau 10 ton TBS/hari yang diolah diperoleh produk CPO, RPO dan Palm Kernel berturut-turut sebesar 1752,8 kg, 418,36 kg dan 486,62 kg sehingga rendemen untuk masing-masing produk sebesar 17,53%, 4,18%, dan 4,87%. Dengan asumsi sebanyak 20% dari total CPO yang diproduksi, dipergunakan dalam proses pengolahan lebih lanjut menjadi minyak sawit merah (RPO).</t>
   </si>
   <si>
     <t>Formula Herbal Antiektoparasit yang Mengandung Ekstrak Buah Bintaro, Daun Tembakau dan Sereh Pada Hewan Peliharaan</t>
   </si>
   <si>
     <t>30-Nov-2025</t>
   </si>
   <si>
     <t>S00202513303</t>
   </si>
   <si>
     <t>Dr. drh. Erni Sulistiawati</t>
   </si>
   <si>
     <t>Departemen Ilmu Penyakit Hewan dan Kesehatan Masyarakat Veteriner</t>
   </si>
   <si>
     <t xml:space="preserve">Anjing dan kucing merupakan hewan peliharaan yang populasinya mengalami
 peningkatan. Salah satu permasalahan yang dihadapi hewan tersebut yaitu infestasi
 ektoparasit berupa pinjal, kutu, dan caplak. Infestasi ektoparasit tersebut menyebabkan
 gatal, rambut rontok botak, anemia, stres, penurunan antibodi dan jangka Panjang
 menyebabkan kematian. Produk obat antiektoparasit umumnya terbuat dari bahan kimia
 dan memiliki efek samping. Invensi ini berkaitan dengan formulasi herbal antiektoparasit
 herbal terbuat dari bahan alami buah bintaro, daun tembakau dan sereh. Produk ini dapat
 digunakan untuk membunuh pinjal, kutu dan caplak pada hewan peliharaan yang aman
 dan ramah lingkungan.</t>
   </si>
   <si>
-    <t>Spons Lamellodysidea Herbacea Sebagai Anti-Biokorosi</t>
-[...14 lines deleted...]
-    <t>Invensi berkaitan dengan material baru anti-biokorosi dari organisme laut dibuktikan melalui asai anti-biokorosi menggunakan kupon termodifikasi. Ekstrak lapisan etil asetat dari L. herbacea dapat menurunkan laju korosi terbaik dibandingkan dengan kontrol positif. Invensi ini selanjutnya akan dikembangakan sebagai produk anti-biokorosi baru yang ampuh dan ramah lingkungan. Semakin tinggi konsentrasi inhibitor maka semakin rendah laju korosinya. Hal ini disebabkan semakin tinggi konsentrasi inhibitornya, maka lapisan pelindung biofilm akan terbentuk diatas permukaan besi akan semakin melindungi besi dari korosi. Lapisan etil asetat dari L. herbacea memiliki laju korosi paling rendah terhadap air laut dengan nilai mpy 7.87 &amp;plusmn; 0.86 (35 &amp;micro;g/mL) dan 4.64 &amp;plusmn; 0.52 (70 &amp;micro;g/mL, sedangkan kontrol positif produk komersial anti-biokorosi TETRACORR CI-2915 memiliki nilai mpy 13.60 &amp;plusmn; 1.70 (35 &amp;micro;g/mL) dan mpy 12.00&amp;plusmn;1.70 (70 &amp;micro;g/mL)). Kontrol negatif air laut menunjukkan nilai mpy 15.60 &amp;plusmn; 2.12.</t>
+    <t>Dr. Medhanita Dewi Renanti, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Walidatush Sholihah, S.Si., M.Kom.</t>
   </si>
   <si>
     <t>Dr. Beata Ratnawati, S.T., M.Si.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Maggy Thenawidjaja</t>
-[...8 lines deleted...]
-    <t>S00202203403</t>
+    <t>Dr. Ridwan Siskandar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>M. Agung Zaim Adzkiya, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Sistem Pengasapan Dingin Ikan</t>
+  </si>
+  <si>
+    <t>28-Dec-2018</t>
+  </si>
+  <si>
+    <t>PID201811236</t>
+  </si>
+  <si>
+    <t>Muhammad Iqbal, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Kualitas pengasapan ikan dipengaruhi oleh beberapa faktor yaitu mutu dan volume asap, suhu dan kelembaban ruang pengasapan, serta sirkulasi udara dalam ruang pengasapan yang pada proses pengasapan ikan konvensional belum dikontrol secara penuh, hanya berdasarkan perkiraan dan pengalaman. Invensi ini menghasilkan sistem cerdas yang mampu mengontrol atau mengendalikan alat pengasapan dingin ikan.</t>
+  </si>
+  <si>
+    <t>drh. Heryudianto Vibowo, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Nurhaliza Amalia Lestari, S.I.K.</t>
+  </si>
+  <si>
+    <t>Mahesa Glagah Agung Satria, S.I.K., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kokom Komalasari,  S. Pt. M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Henny Endah Anggraeni, M.Sc.</t>
+  </si>
+  <si>
+    <t>Rima Fitria Adiati, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Andini Tribuana Tunggadewi, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Made Gayatri Anggarkasih, S.TP., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Novia Amalia Sholeha, S.Si.</t>
+  </si>
+  <si>
+    <t>Saiful Anwar</t>
+  </si>
+  <si>
+    <t>Fakultas Peternakan</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Sediaan Tepung Teripang Pasir Dan Produk Yang Dihasilkannya Untuk Pengobatan Dan Pencegahan Osteoporosis Pada Wanita Menopause</t>
+  </si>
+  <si>
+    <t>17-Jun-2019</t>
+  </si>
+  <si>
+    <t>PID201906152</t>
+  </si>
+  <si>
+    <t>Obat osteoporosis yang ditawarkan umumnya terbuat dari bahan sintetik, merupakan bahan yang mengandung banyak kalsium, ditambah dengan protein tinggi, dan di dalamnya terdapat asam lemak tidak jenuh yang akan mempercepat penyembuhan osteoporosis, yang terbukti dari tingginya kalsium dalam tulang, tingginya osteoblast dan rendahnya osteoklas. Invensi ini menghasilkan proses pembuatan tepung daging teripang pasir (Holothuria scraba) serta produk berbasis hormon dan nutrisi alami dari tepung teripang pasir yang berguna untuk pengobatan dan pencegahan osteoporosis pada wanita menopause.Proses pembuatan tepung daging teripang pasir diperoleh dengan cara mengecilkan ukuran daging teripang pasir, mengeringkannya dengan oven yang dicirikan dengan suhu pengeringan 55&amp;deg;C, selama 60 jam, dan menghaluskan dalam bentuk tepung dengan ukuran 60 mesh, penghalusan dilakukan sebanyak dua kali. Penggunaan sediaan bahan untuk pengobatan dan pencegahan penyakit osteoporosis pada wanita menopause pada invensi ini dosisnya 50 &amp;micro;g/100 g BB.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Produksi Bubur Rumput Laut Kappaphycus Alvarezii dan Halimeda Opuntia Sebagai Bahan Baku Sabun Wajah </t>
+  </si>
+  <si>
+    <t>S00201911248</t>
+  </si>
+  <si>
+    <t>Sabun wajah adalah sediaan kosmetika berbentuk emulsi untuk membersihkan wajah dari kotoran maupun sisa tata rias yang larut air dan minyak secara efisien. Rumput laut Kappaphycus alvarezii dan Halimeda opuntia merupakan bahan baku yang berpotensi untuk dijadikan sabun wajah. Rasio bubur K.alvarezii dan H.opuntia terbaik yaitu 1:1 dengan karakteristik yaitu nilai IC50 sebesar 72.85 ppm ; pH 7.33&amp;plusmn;0.01; kadar air 86.85&amp;plusmn;0.056 ; viskositas 2 936.33&amp;plusmn;0,00 dan juga memiliki senyawa aktif alkaloid, flavonoid dan saponin. Sabun wajah rumput laut memiliki karakteristik yaitu pH 7.2; tinggi busa 5-10 mL/10 menit dengan keadaan stabil, daya sebar 6.1 cm ; nilai IC50 sebesar 93.625 ppm, viskositas 4 392 cP ; nilai angka lempeng total sebesar 2x101 koloni/g.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komposisi Minuman funsional Berbasis Tanaman Herbal  Sebagai Antihiperglikemik</t>
+  </si>
+  <si>
+    <t>22-Dec-2017</t>
+  </si>
+  <si>
+    <t>P00201709591</t>
+  </si>
+  <si>
+    <t>Departemen Biokimia</t>
+  </si>
+  <si>
+    <t>Prevalensi diabetes yang semakin tinggi dapat berdampak pada penurunan produktivitas, disabilitias, dan kematian dini.Pengobatan diabetes dapat dilakukan dengan melakukan suntik insulin ataupun menggunakan obat-obatan yang memaksa pankreas untuk memproduksi insulin. Penggunaan obat-obatan tersebut dalam jangka panjang dapat berdampak negatif. Invensi ini berhubungan dengan komposisi minuman fungsional berbasis tanaman herbal yang dapat menurunkan kadar gula darah. Tanaman herbal yang digunakan, yaitu ekstrak daun sirih merah (Piper crocatum), ekstrak kulit kayu manis (Cinnamomum burmannii), dan ekstrak rimpang jahe (Zingiber officinale) . Minuman fungsional pada invensi ini dapat menurunkan glukosa darah dan dapat meningkatkan jumlah sel ? dan Langerhans islet.</t>
+  </si>
+  <si>
+    <t>Instrumen Digital Pengukur Warna Dan Tingkat Kecerahan Perairan</t>
+  </si>
+  <si>
+    <t>PID201811235</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan pengembangan alat secchi disk, yang pada umumnya digunakan untuk pengukuran kecerahan perairan secara konvensional dengan menggunakan papan bulat yang diberi kuadran warna hitam dan putih serta dilengkapi dengan tali untuk penanda jarak. Invensi ini mampu mengukur kecerahan perairan secara digital berdasarkan nilai RGB (Red, Green, Blue) yang dikonversi menjadi kecerahan. Komponen yang digunakan pada alat ini yaitu mikrontroller, yang berfungsi untuk mengatur pembacaan data pada sensor. Sensor yang digunakan yaitu sensor RGB untuk mengukur intensitas warna merah hijau dan biru di perairan, serta dilengkapi dengan sensor kedalaman sebagai pengganti sistem konvensional pada secchi disk yang menggunakan tali untuk mengukur kedalaman. Data yang diperoleh akan disimpan ke dalam micro SD, data nilai RGB serta kecerahan dapat secara langsung dilihat di LCD (Liquid Crystal Displai) yang terdapat di alat. Invensi ini mampu membantu dan memberikan kemudahan dalam melakukan pengukuran kecerahan dan warna perairan dengan hasil yang lebih akurat dan konsisten.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Dwi Budiono, M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Miranti Fardesiana Putri, S.K.H., M.Si.</t>
   </si>
   <si>
     <t>Neli Muna, STP, M.Si</t>
   </si>
   <si>
-    <t>Tujuan invensi ini adalah untuk menyediakan desain alat ekstraksi minyak sawit merah skala miniplant dengan kapasitas 1 ton TBS/jam. Miniplant sawit menggunakan peralatan yang terdiri dari loading ramp (1), conveyor (2), vertical sterilizer (3), thresher (4), digester (5), screw press (6), vibrating screen (7), vertical clarifier tank (8), vacuum dryer (9), tangki berpengaduk (10), storage tank (11), nut and fiber separator (12) dan ripple mill (13). Desain peralatan yang dibuat telah disesuaikan dengan kapasitas olah masing-masing alat. Layout pabrik dan rancangan layout pabrik 3D disusun berdasarkan diagram hubungan antar aktivitas. Berdasarkan perhitungan neraca massa dari 1 ton TBS/jam atau 10 ton TBS/hari yang diolah diperoleh produk CPO, RPO dan Palm Kernel berturut-turut sebesar 1752,8 kg, 418,36 kg dan 486,62 kg sehingga rendemen untuk masing-masing produk sebesar 17,53%, 4,18%, dan 4,87%. Dengan asumsi sebanyak 20% dari total CPO yang diproduksi, dipergunakan dalam proses pengolahan lebih lanjut menjadi minyak sawit merah (RPO).</t>
-[...174 lines deleted...]
-    <t>Dr. Dra. Pipih Suptijah, M.B.A.</t>
+    <t>drh. Tetty Barunawati Siagian, M.Si.</t>
+  </si>
+  <si>
+    <t>Nur Aziezah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Maya Shofiah, S.Pt</t>
+  </si>
+  <si>
+    <t>Dr. drh. Hera Maheshwari, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Dilla Mareistia Fassah, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nurjanah, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Agoes Mardiono Jacoeb, Dipl.Biol.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Cece Sumantri, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Waras Nurcholis, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Sony Hartono Wijaya, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Heni Rismiyati</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Tun Tedja Irawadi, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Yuni Puji Hastuti, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Huda Shalahudin Darusman, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Maria Bintang, M.S.</t>
   </si>
   <si>
     <t>Formula Penguat Palatabilitas Berbahan Alami dan penggunaannya Sebagai Imbuhan Pakan</t>
   </si>
   <si>
+    <t>29-Dec-2016</t>
+  </si>
+  <si>
     <t>P00201609160</t>
   </si>
   <si>
     <t>Dr. Ir. Suryahadi, D.E.A.</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan formula penguat palatabilitas sebagai imbuhan pakan yang ditambahkan dalam konsentrat yang bertujuan untuk memperbaiki palatabilitas dan konsumsi nutrien ternak terutama pada program penggemukan sapi potong. Formula bahan dasar penguat palatabilitas dengan komponen utama bahan-bahan lokal; pemanis, asam-asam organik, minyak oregano, dan esens pandan. Penguat palatabilitas dapat meningkatkan daya simpan, mutu konsentrat dan palatabilitas pakan. Dengan proses perwujudan invensi ini, formula penguat palatabilitas mempertahankan mutu konsentrat dan sekaligus meningkatkan palatabilitas dan peningkatan produktlvitas ternak sapi</t>
   </si>
   <si>
-    <t>drh. Miranti Fardesiana Putri, S.K.H., M.Si.</t>
-[...277 lines deleted...]
-    <t>Ir. Noor Faiqoh Mardatin, M.Sc.</t>
+    <t>Prof. Dr. Ir. Sedarnawati Yasni, M.Agr.</t>
+  </si>
+  <si>
+    <t>Makaroni Bebas Glute Berprotein Tinggi dari campuran Kacang Kedelai dan Pasta Ubi Jalar Ungu dengan Citarasa Kayu Manis</t>
+  </si>
+  <si>
+    <t>P00201609166</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa produk makaroni non-gluten berprotein tinggi rasa kayu manis. Produk makaroni dibuat dengan komposisi pasta ubi jalar ungu, tepung kedelai, dan pati tapioka dengan perbandingan 50:47:3 (w/w) . Kayu manis ditambahkan 2% dari berat adonan total. Pengolahan pasta ubi jalar ungu meliputi sortasi, pencucian, kemudian mengukus ubi jalar ungu selama 45 menit, mengupas kulitnya, menghancurkan bagian daging, mengemas dalam plastik, dan menyimpan dalam frezer sampai saat dipergunakan. Proses pembuatan makaroni dilakukan dengan mengukus adonan yang sudah homogen selama 10 menit sebelum dimasukkan pada mesin ekstruder. Produk makaroni diproses dengan teknik ekstrusi pada suhu 40oC dan diameter lubang 0.5 cm. Makaroni yang sudah dibentuk kemudian dikeringkan dalam pengering tipe rak pada suhu 50oC selama 10 jam. Tepung kedelai memifiki kadar protein 36.70% dan aktivitas antioksidan 1,685.92 mg AEAC/g. Keunggulan pasta ubi jalar ungu adalah kandungan oligosakarida berupa staklosa (6.20 mg/g) dan rafinosa (31.51 ng/g). Aktivltas antioksidan pasta ubi jalar ungu sebesar 41,397.29 mg AEAC/g dan kadar antosianin 10.10 mgl/100g. Produk makaroni memiliki kadar air 5.34 (%bb) , abu 5.61 (%bb) , lemak 13.72 (%bb) , protein 26.56 (%bb) , karbohidrat 48 .71 (%bb) , enegi 424 .58 kkal , cooking loss 19 .52%, aktivitas antioksidan 10,433.30 mgAEAC/g, kadar antosianin 3.58 mg/g, dan bewarna ungu merah.</t>
+  </si>
+  <si>
+    <t>Sabilla Jahra Anggraeny</t>
+  </si>
+  <si>
+    <t>Ahmad Andra Ramawan</t>
+  </si>
+  <si>
+    <t>Darmawan Darwis</t>
+  </si>
+  <si>
+    <t>Ali Khumaidi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Neri Kautsari Spi, MSi. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Siti Mantiqiah, S.Pi </t>
+  </si>
+  <si>
+    <t>Iikh Nurazizah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Devi Ermasari </t>
+  </si>
+  <si>
+    <t>Chandabalo</t>
+  </si>
+  <si>
+    <t>dr. Muhammad Dzikrifishofa</t>
+  </si>
+  <si>
+    <t>Nur Rahma Wahyuni, SPi</t>
+  </si>
+  <si>
+    <t>Basril Abbas</t>
+  </si>
+  <si>
+    <t>Abung Maruli Simanjuntak, S.Pi, M.Si</t>
+  </si>
+  <si>
+    <t>Octarina Indah Setyowati</t>
+  </si>
+  <si>
+    <t>Dendi Hidayatullah</t>
+  </si>
+  <si>
+    <t>dr. Farah Bilqistiputri</t>
+  </si>
+  <si>
+    <t>Ramadhona Saville, MSc PhD</t>
+  </si>
+  <si>
+    <t>Keyren Johana Ginting S.</t>
+  </si>
+  <si>
+    <t>Aria Tri Wahyudi</t>
   </si>
   <si>
     <t xml:space="preserve">Anggrei Viona Seulalae, SPi </t>
-  </si>
-[...172 lines deleted...]
-    <t>Aulia Izahra Adil Maulidia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1243,74 +1239,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J210" headerRowCount="1">
-  <autoFilter ref="A4:J210"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J206" headerRowCount="1">
+  <autoFilter ref="A4:J206"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J210"/>
+  <dimension ref="A1:J206"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -1347,5360 +1343,5256 @@
       </c>
       <c r="B5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H6" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C8" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H8" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H16" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="0" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>45</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>68</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="0" t="s">
+      <c r="F24" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H24" s="0" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="B25" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>78</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="H26" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="H26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I26" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>81</v>
+        <v>60</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>82</v>
+        <v>62</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="B29" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H29" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>86</v>
+        <v>67</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="B30" s="0" t="s">
+      <c r="H30" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="C30" s="0" t="s">
+      <c r="I30" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="0" t="s">
         <v>89</v>
-      </c>
-[...13 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>93</v>
+        <v>65</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>101</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" s="0" t="s">
         <v>97</v>
-      </c>
-[...16 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>14</v>
+        <v>98</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>105</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>41</v>
+        <v>99</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>41</v>
+        <v>103</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>21</v>
+        <v>111</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B39" s="0" t="s">
+      <c r="F39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="C39" s="0" t="s">
+      <c r="H39" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="F39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I39" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="H41" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J41" s="0" t="s">
         <v>123</v>
-      </c>
-[...16 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>46</v>
+        <v>119</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>47</v>
+        <v>120</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>48</v>
+        <v>121</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>50</v>
+        <v>79</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>51</v>
+        <v>123</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="B43" s="0" t="s">
+      <c r="H43" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="C43" s="0" t="s">
+      <c r="I43" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>134</v>
+        <v>75</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>135</v>
+        <v>76</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>136</v>
+        <v>77</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>50</v>
+        <v>79</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>138</v>
+        <v>80</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>103</v>
+        <v>71</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>146</v>
+        <v>58</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>147</v>
+        <v>59</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>148</v>
+        <v>60</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>144</v>
+        <v>50</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>150</v>
+        <v>62</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>152</v>
+        <v>136</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>153</v>
+        <v>137</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>154</v>
+        <v>138</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>50</v>
+        <v>139</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>24</v>
+        <v>141</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>26</v>
+        <v>143</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>27</v>
+        <v>144</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>30</v>
+        <v>145</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>157</v>
+        <v>101</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>160</v>
+        <v>38</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>162</v>
+        <v>119</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>163</v>
+        <v>120</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>164</v>
+        <v>121</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>166</v>
+        <v>79</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>167</v>
+        <v>123</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>46</v>
+        <v>151</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>47</v>
+        <v>152</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>48</v>
+        <v>153</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>140</v>
+        <v>100</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>141</v>
+        <v>101</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>142</v>
+        <v>102</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>144</v>
+        <v>104</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>145</v>
+        <v>105</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>170</v>
+        <v>46</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>171</v>
+        <v>47</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>172</v>
+        <v>48</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>173</v>
+        <v>158</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>174</v>
+        <v>51</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>19</v>
+        <v>59</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>31</v>
+        <v>159</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>175</v>
+        <v>160</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>179</v>
+        <v>15</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>181</v>
+        <v>119</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>182</v>
+        <v>120</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>183</v>
+        <v>121</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>185</v>
+        <v>79</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>186</v>
+        <v>123</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>187</v>
+        <v>166</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>188</v>
+        <v>167</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>189</v>
+        <v>168</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>192</v>
+        <v>171</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>58</v>
+        <v>172</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>193</v>
+        <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>194</v>
+        <v>174</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>195</v>
+        <v>38</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>196</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>197</v>
+        <v>171</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>198</v>
+        <v>172</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>199</v>
+        <v>173</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>200</v>
+        <v>176</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>201</v>
+        <v>38</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>202</v>
+        <v>175</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>203</v>
+        <v>171</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>204</v>
+        <v>172</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>205</v>
+        <v>173</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>206</v>
+        <v>177</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>207</v>
+        <v>38</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>208</v>
+        <v>175</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>156</v>
+        <v>178</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>157</v>
+        <v>179</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>158</v>
+        <v>180</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>209</v>
+        <v>181</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>160</v>
+        <v>50</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>161</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>140</v>
+        <v>75</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>141</v>
+        <v>76</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>142</v>
+        <v>77</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>210</v>
+        <v>183</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>144</v>
+        <v>79</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>80</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>211</v>
+        <v>171</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>212</v>
+        <v>172</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>213</v>
+        <v>173</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>214</v>
+        <v>184</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>166</v>
+        <v>38</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>215</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>151</v>
+        <v>63</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>152</v>
+        <v>64</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>153</v>
+        <v>65</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>49</v>
+        <v>185</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>155</v>
+        <v>67</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>156</v>
+        <v>186</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>157</v>
+        <v>187</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>158</v>
+        <v>188</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>216</v>
+        <v>189</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>160</v>
+        <v>56</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>161</v>
+        <v>190</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>59</v>
+        <v>107</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>217</v>
+        <v>191</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>39</v>
+        <v>109</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>136</v>
+        <v>168</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>218</v>
+        <v>192</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>138</v>
+        <v>170</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>219</v>
+        <v>186</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>220</v>
+        <v>187</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>221</v>
+        <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>222</v>
+        <v>193</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>223</v>
+        <v>56</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>224</v>
+        <v>190</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>225</v>
+        <v>10</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>226</v>
+        <v>11</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>227</v>
+        <v>12</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>228</v>
+        <v>18</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>229</v>
+        <v>17</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>187</v>
+        <v>10</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>189</v>
+        <v>12</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>230</v>
+        <v>19</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>191</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>32</v>
+        <v>194</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>17</v>
+        <v>117</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>61</v>
+        <v>195</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>62</v>
+        <v>196</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>63</v>
+        <v>197</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>231</v>
+        <v>198</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>28</v>
+        <v>199</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>64</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>232</v>
+        <v>112</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>147</v>
+        <v>113</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>233</v>
+        <v>114</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>234</v>
+        <v>201</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>235</v>
+        <v>117</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>156</v>
+        <v>106</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>157</v>
+        <v>70</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>158</v>
+        <v>107</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>236</v>
+        <v>202</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>160</v>
+        <v>109</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>161</v>
+        <v>110</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>237</v>
+        <v>203</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>238</v>
+        <v>204</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>239</v>
+        <v>205</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>55</v>
+        <v>206</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>240</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>241</v>
+        <v>211</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>242</v>
+        <v>166</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>243</v>
+        <v>167</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>244</v>
+        <v>168</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>245</v>
+        <v>213</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>246</v>
+        <v>15</v>
       </c>
       <c r="I78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>247</v>
+        <v>170</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>10</v>
+        <v>214</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>11</v>
+        <v>215</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>12</v>
+        <v>216</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>33</v>
+        <v>217</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>17</v>
+        <v>218</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>66</v>
+        <v>101</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>248</v>
+        <v>219</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>78</v>
+        <v>105</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>25</v>
+        <v>113</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>26</v>
+        <v>114</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>34</v>
+        <v>220</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>30</v>
+        <v>117</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>203</v>
+        <v>221</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>204</v>
+        <v>172</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>249</v>
+        <v>223</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F83" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H83" s="0" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>128</v>
+        <v>151</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>129</v>
+        <v>152</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>130</v>
+        <v>153</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>250</v>
+        <v>225</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>132</v>
+        <v>155</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>133</v>
+        <v>156</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>251</v>
+        <v>146</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>252</v>
+        <v>101</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>253</v>
+        <v>147</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>254</v>
+        <v>226</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>255</v>
+        <v>38</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>149</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>203</v>
+        <v>69</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>204</v>
+        <v>70</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>205</v>
+        <v>71</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>257</v>
+        <v>227</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>207</v>
+        <v>32</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>208</v>
+        <v>73</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>87</v>
+        <v>135</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>68</v>
+        <v>228</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>69</v>
+        <v>139</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>90</v>
+        <v>140</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>258</v>
+        <v>221</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>259</v>
+        <v>172</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>260</v>
+        <v>222</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>261</v>
+        <v>229</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>100</v>
+        <v>129</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>262</v>
+        <v>224</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>251</v>
+        <v>21</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>252</v>
+        <v>22</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>253</v>
+        <v>23</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>263</v>
+        <v>24</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>255</v>
+        <v>32</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>256</v>
+        <v>27</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>151</v>
+        <v>203</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>152</v>
+        <v>204</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>153</v>
+        <v>205</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>264</v>
+        <v>230</v>
       </c>
       <c r="H90" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>155</v>
+        <v>207</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>36</v>
+        <v>221</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>11</v>
+        <v>172</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>37</v>
+        <v>222</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>38</v>
+        <v>231</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>265</v>
+        <v>129</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>40</v>
+        <v>224</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>135</v>
+        <v>101</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>266</v>
+        <v>232</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="I92" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>267</v>
+        <v>28</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>269</v>
+        <v>30</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>270</v>
+        <v>31</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>179</v>
+        <v>233</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>271</v>
+        <v>33</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>134</v>
+        <v>234</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>135</v>
+        <v>235</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>136</v>
+        <v>236</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>76</v>
+        <v>237</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>50</v>
+        <v>199</v>
       </c>
       <c r="I94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>138</v>
+        <v>238</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>46</v>
+        <v>221</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>47</v>
+        <v>172</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>48</v>
+        <v>222</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>272</v>
+        <v>239</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>50</v>
+        <v>129</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>51</v>
+        <v>224</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>58</v>
+        <v>196</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>273</v>
+        <v>240</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>274</v>
+        <v>241</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>275</v>
+        <v>242</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>276</v>
+        <v>243</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>277</v>
+        <v>244</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>195</v>
+        <v>32</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>278</v>
+        <v>245</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>57</v>
+        <v>246</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>58</v>
+        <v>247</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>59</v>
+        <v>248</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>279</v>
+        <v>249</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>39</v>
+        <v>155</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>175</v>
+        <v>63</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>176</v>
+        <v>64</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>177</v>
+        <v>65</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>280</v>
+        <v>251</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>179</v>
+        <v>50</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>180</v>
+        <v>67</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>281</v>
+        <v>171</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>212</v>
+        <v>172</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>282</v>
+        <v>173</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>283</v>
+        <v>37</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>284</v>
+        <v>175</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>197</v>
+        <v>252</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>198</v>
+        <v>253</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>199</v>
+        <v>254</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>285</v>
+        <v>255</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>201</v>
+        <v>256</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>202</v>
+        <v>257</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>156</v>
+        <v>92</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>157</v>
+        <v>93</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>158</v>
+        <v>94</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>286</v>
+        <v>258</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>160</v>
+        <v>96</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>161</v>
+        <v>97</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>74</v>
+        <v>151</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>66</v>
+        <v>152</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>75</v>
+        <v>153</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>287</v>
+        <v>259</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>77</v>
+        <v>155</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>78</v>
+        <v>156</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>151</v>
+        <v>208</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>152</v>
+        <v>209</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>153</v>
+        <v>210</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>288</v>
+        <v>260</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>50</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>155</v>
+        <v>212</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>46</v>
+        <v>84</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>289</v>
+        <v>261</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>50</v>
+        <v>88</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>225</v>
+        <v>262</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>226</v>
+        <v>263</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>227</v>
+        <v>264</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>79</v>
+        <v>265</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>229</v>
+        <v>266</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>110</v>
+        <v>186</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>111</v>
+        <v>187</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>112</v>
+        <v>188</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>94</v>
+        <v>267</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>113</v>
+        <v>190</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>258</v>
+        <v>21</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>259</v>
+        <v>22</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>260</v>
+        <v>23</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>99</v>
+        <v>34</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>262</v>
+        <v>27</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>281</v>
+        <v>75</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>212</v>
+        <v>76</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>282</v>
+        <v>77</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>14</v>
+        <v>268</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>284</v>
+        <v>80</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>140</v>
+        <v>269</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>141</v>
+        <v>270</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>142</v>
+        <v>271</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>290</v>
+        <v>272</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>144</v>
+        <v>273</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>145</v>
+        <v>274</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>24</v>
+        <v>214</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>25</v>
+        <v>215</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>26</v>
+        <v>216</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>41</v>
+        <v>275</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>30</v>
+        <v>218</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>36</v>
+        <v>276</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>11</v>
+        <v>277</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>37</v>
+        <v>278</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>42</v>
+        <v>279</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>265</v>
+        <v>15</v>
       </c>
       <c r="I112" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>40</v>
+        <v>280</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>291</v>
+        <v>119</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>292</v>
+        <v>120</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>293</v>
+        <v>121</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>294</v>
+        <v>281</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>144</v>
+        <v>79</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>295</v>
+        <v>123</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>296</v>
+        <v>160</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>297</v>
+        <v>161</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>298</v>
+        <v>162</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>117</v>
+        <v>282</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>118</v>
+        <v>15</v>
       </c>
       <c r="I114" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>299</v>
+        <v>164</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>170</v>
+        <v>262</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>171</v>
+        <v>263</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>172</v>
+        <v>264</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>21</v>
+        <v>283</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>174</v>
+        <v>266</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>116</v>
+        <v>71</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>300</v>
+        <v>284</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="I116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>119</v>
+        <v>73</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>274</v>
+        <v>252</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>301</v>
+        <v>285</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>195</v>
+        <v>256</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>278</v>
+        <v>257</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>151</v>
+        <v>252</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>152</v>
+        <v>253</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>153</v>
+        <v>254</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>302</v>
+        <v>286</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>50</v>
+        <v>256</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>155</v>
+        <v>257</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>120</v>
+        <v>40</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="I119" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>175</v>
+        <v>291</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>176</v>
+        <v>292</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>177</v>
+        <v>293</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>179</v>
+        <v>295</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>180</v>
+        <v>296</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>106</v>
+        <v>203</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>107</v>
+        <v>204</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>108</v>
+        <v>205</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>109</v>
+        <v>207</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C122" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="B122" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C122" s="0" t="s">
+      <c r="F122" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="H122" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>93</v>
+        <v>65</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>182</v>
+        <v>113</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>183</v>
+        <v>114</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>185</v>
+        <v>116</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>186</v>
+        <v>117</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>156</v>
+        <v>178</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>157</v>
+        <v>179</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>158</v>
+        <v>180</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>125</v>
+        <v>301</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>160</v>
+        <v>50</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>161</v>
+        <v>182</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>151</v>
+        <v>302</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>152</v>
+        <v>303</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>153</v>
+        <v>304</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>127</v>
+        <v>305</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>155</v>
+        <v>306</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>61</v>
+        <v>291</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>62</v>
+        <v>292</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>63</v>
+        <v>293</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>131</v>
+        <v>307</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>28</v>
+        <v>295</v>
       </c>
       <c r="I127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>64</v>
+        <v>296</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>307</v>
+        <v>186</v>
       </c>
       <c r="B128" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="F128" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="0" t="s">
         <v>308</v>
       </c>
-      <c r="C128" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H128" s="0" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>310</v>
+        <v>190</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>162</v>
+        <v>52</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>163</v>
+        <v>53</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>164</v>
+        <v>54</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>166</v>
+        <v>56</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>167</v>
+        <v>57</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>219</v>
+        <v>171</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>220</v>
+        <v>172</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>221</v>
+        <v>173</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>223</v>
+        <v>38</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>224</v>
+        <v>175</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>128</v>
+        <v>291</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>129</v>
+        <v>292</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>130</v>
+        <v>293</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>132</v>
+        <v>295</v>
       </c>
       <c r="I131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>133</v>
+        <v>296</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>197</v>
+        <v>112</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>198</v>
+        <v>113</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>199</v>
+        <v>114</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>201</v>
+        <v>116</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>202</v>
+        <v>117</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>175</v>
+        <v>63</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>176</v>
+        <v>64</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>177</v>
+        <v>65</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>179</v>
+        <v>50</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>180</v>
+        <v>67</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>96</v>
+        <v>178</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>97</v>
+        <v>179</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>98</v>
+        <v>180</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>139</v>
+        <v>314</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>101</v>
+        <v>182</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>187</v>
+        <v>46</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>188</v>
+        <v>47</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>189</v>
+        <v>48</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="H135" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>191</v>
+        <v>51</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>143</v>
+        <v>316</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>128</v>
+        <v>35</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>129</v>
+        <v>29</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>130</v>
+        <v>36</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>149</v>
+        <v>37</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>132</v>
+        <v>317</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>133</v>
+        <v>39</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>187</v>
+        <v>318</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>188</v>
+        <v>319</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>189</v>
+        <v>320</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>317</v>
+        <v>255</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>50</v>
+        <v>256</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>191</v>
+        <v>321</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>318</v>
+        <v>246</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>319</v>
+        <v>247</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>320</v>
+        <v>248</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>321</v>
+        <v>259</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>207</v>
+        <v>155</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>322</v>
+        <v>250</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>36</v>
+        <v>221</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>11</v>
+        <v>172</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>37</v>
+        <v>222</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>43</v>
+        <v>260</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>265</v>
+        <v>129</v>
       </c>
       <c r="I140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>40</v>
+        <v>224</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>24</v>
+        <v>322</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>26</v>
+        <v>323</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>44</v>
+        <v>279</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>30</v>
+        <v>324</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>203</v>
+        <v>325</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>204</v>
+        <v>326</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>205</v>
+        <v>327</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>323</v>
+        <v>283</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>207</v>
+        <v>328</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>208</v>
+        <v>329</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>219</v>
+        <v>21</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>221</v>
+        <v>23</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>324</v>
+        <v>40</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>223</v>
+        <v>32</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>224</v>
+        <v>27</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>91</v>
+        <v>330</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>92</v>
+        <v>303</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>93</v>
+        <v>331</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>325</v>
+        <v>305</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>95</v>
+        <v>332</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>212</v>
+        <v>292</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>15</v>
+        <v>295</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>274</v>
+        <v>291</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>275</v>
+        <v>292</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>195</v>
+        <v>295</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>181</v>
+        <v>10</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>182</v>
+        <v>11</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>183</v>
+        <v>12</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>328</v>
+        <v>41</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>185</v>
+        <v>74</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>186</v>
+        <v>17</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>225</v>
+        <v>287</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>226</v>
+        <v>288</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>227</v>
+        <v>289</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>229</v>
+        <v>290</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>225</v>
+        <v>291</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>226</v>
+        <v>292</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>227</v>
+        <v>293</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>69</v>
+        <v>295</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>229</v>
+        <v>296</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>291</v>
+        <v>63</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>292</v>
+        <v>64</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>293</v>
+        <v>65</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>144</v>
+        <v>50</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>295</v>
+        <v>67</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>65</v>
+        <v>171</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>66</v>
+        <v>172</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>67</v>
+        <v>173</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>70</v>
+        <v>175</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>65</v>
+        <v>318</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>66</v>
+        <v>319</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>67</v>
+        <v>320</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>69</v>
+        <v>256</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>70</v>
+        <v>321</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>258</v>
+        <v>171</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>259</v>
+        <v>172</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>260</v>
+        <v>173</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="I153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>262</v>
+        <v>175</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>258</v>
+        <v>28</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>259</v>
+        <v>29</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>260</v>
+        <v>30</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>335</v>
+        <v>42</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>100</v>
+        <v>233</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>262</v>
+        <v>33</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>197</v>
+        <v>276</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>198</v>
+        <v>277</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>199</v>
+        <v>278</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>201</v>
+        <v>15</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>202</v>
+        <v>280</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>197</v>
+        <v>166</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>198</v>
+        <v>167</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>199</v>
+        <v>168</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>201</v>
+        <v>15</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>202</v>
+        <v>170</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>197</v>
+        <v>75</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>198</v>
+        <v>76</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>199</v>
+        <v>77</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>201</v>
+        <v>79</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>202</v>
+        <v>80</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>197</v>
+        <v>325</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>198</v>
+        <v>326</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>199</v>
+        <v>327</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>201</v>
+        <v>328</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>202</v>
+        <v>329</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>74</v>
+        <v>195</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>66</v>
+        <v>196</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>75</v>
+        <v>197</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>77</v>
+        <v>199</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>78</v>
+        <v>200</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>281</v>
+        <v>92</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>212</v>
+        <v>93</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>282</v>
+        <v>94</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>15</v>
+        <v>96</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>284</v>
+        <v>97</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>211</v>
+        <v>318</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>212</v>
+        <v>319</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>213</v>
+        <v>320</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>166</v>
+        <v>256</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>215</v>
+        <v>321</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>211</v>
+        <v>125</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>212</v>
+        <v>126</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>213</v>
+        <v>127</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>166</v>
+        <v>129</v>
       </c>
       <c r="I162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>215</v>
+        <v>130</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>146</v>
+        <v>84</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>147</v>
+        <v>85</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>148</v>
+        <v>86</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>144</v>
+        <v>88</v>
       </c>
       <c r="I163" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>150</v>
+        <v>89</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>345</v>
+        <v>43</v>
       </c>
       <c r="H164" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="I164" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="J164" s="0" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>71</v>
+        <v>325</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>58</v>
+        <v>326</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>72</v>
+        <v>327</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>69</v>
+        <v>328</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>73</v>
+        <v>329</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>71</v>
+        <v>351</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>58</v>
+        <v>352</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>72</v>
+        <v>353</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>73</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>80</v>
+        <v>146</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>58</v>
+        <v>101</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>81</v>
+        <v>147</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>329</v>
+        <v>45</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>82</v>
+        <v>149</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>81</v>
+        <v>30</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>348</v>
+        <v>44</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>69</v>
+        <v>233</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>57</v>
+        <v>325</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>58</v>
+        <v>326</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>59</v>
+        <v>327</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>39</v>
+        <v>328</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>60</v>
+        <v>329</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>350</v>
+        <v>336</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>192</v>
+        <v>160</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>58</v>
+        <v>161</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>193</v>
+        <v>162</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>195</v>
+        <v>15</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>196</v>
+        <v>164</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>192</v>
+        <v>322</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>193</v>
+        <v>323</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>352</v>
+        <v>341</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>195</v>
+        <v>15</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>196</v>
+        <v>324</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>267</v>
+        <v>203</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>268</v>
+        <v>204</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>269</v>
+        <v>205</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>179</v>
+        <v>50</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>271</v>
+        <v>207</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>267</v>
+        <v>84</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>268</v>
+        <v>85</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>269</v>
+        <v>86</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>179</v>
+        <v>88</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>271</v>
+        <v>89</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>175</v>
+        <v>35</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>176</v>
+        <v>29</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>177</v>
+        <v>36</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>355</v>
+        <v>45</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>179</v>
+        <v>317</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>180</v>
+        <v>39</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>162</v>
+        <v>357</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>163</v>
+        <v>352</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>164</v>
+        <v>358</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>356</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>166</v>
+        <v>139</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>167</v>
+        <v>359</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>162</v>
+        <v>52</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>163</v>
+        <v>53</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>164</v>
+        <v>54</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>357</v>
+        <v>189</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>166</v>
+        <v>56</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>167</v>
+        <v>57</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>162</v>
+        <v>302</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>163</v>
+        <v>303</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>164</v>
+        <v>304</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>358</v>
+        <v>189</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>166</v>
+        <v>56</v>
       </c>
       <c r="I178" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>167</v>
+        <v>306</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>274</v>
+        <v>330</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>275</v>
+        <v>303</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>276</v>
+        <v>331</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>359</v>
+        <v>189</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>195</v>
+        <v>56</v>
       </c>
       <c r="I179" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>278</v>
+        <v>332</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>307</v>
+        <v>262</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>308</v>
+        <v>263</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>309</v>
+        <v>264</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>360</v>
+        <v>19</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>310</v>
+        <v>266</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>307</v>
+        <v>246</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>308</v>
+        <v>247</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>309</v>
+        <v>248</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>361</v>
+        <v>225</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>310</v>
+        <v>250</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>307</v>
+        <v>141</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>308</v>
+        <v>142</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>309</v>
+        <v>143</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>362</v>
+        <v>244</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>310</v>
+        <v>145</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>307</v>
+        <v>69</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>308</v>
+        <v>70</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>309</v>
+        <v>71</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>363</v>
+        <v>244</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>310</v>
+        <v>73</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>307</v>
+        <v>46</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>308</v>
+        <v>47</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>309</v>
+        <v>48</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="H184" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I184" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>310</v>
+        <v>51</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>46</v>
+        <v>119</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>47</v>
+        <v>120</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>48</v>
+        <v>121</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>50</v>
+        <v>79</v>
       </c>
       <c r="I185" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>51</v>
+        <v>123</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>46</v>
+        <v>151</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>47</v>
+        <v>152</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>48</v>
+        <v>153</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>46</v>
+        <v>195</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>47</v>
+        <v>196</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>48</v>
+        <v>197</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>50</v>
+        <v>199</v>
       </c>
       <c r="I187" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>51</v>
+        <v>200</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>46</v>
+        <v>252</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>47</v>
+        <v>253</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>48</v>
+        <v>254</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>50</v>
+        <v>256</v>
       </c>
       <c r="I188" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>51</v>
+        <v>257</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>46</v>
+        <v>208</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>47</v>
+        <v>209</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>48</v>
+        <v>210</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>50</v>
+        <v>129</v>
       </c>
       <c r="I189" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>51</v>
+        <v>212</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="H190" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>45</v>
+        <v>367</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="I191" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>318</v>
+        <v>160</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>319</v>
+        <v>161</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>320</v>
+        <v>162</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>207</v>
+        <v>15</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>322</v>
+        <v>164</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>252</v>
+        <v>319</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>253</v>
+        <v>320</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="I194" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>256</v>
+        <v>321</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>83</v>
+        <v>322</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>85</v>
+        <v>323</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="I195" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>86</v>
+        <v>324</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>83</v>
+        <v>151</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>84</v>
+        <v>152</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>85</v>
+        <v>153</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>69</v>
+        <v>155</v>
       </c>
       <c r="I196" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>86</v>
+        <v>156</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>83</v>
+        <v>221</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>84</v>
+        <v>172</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>85</v>
+        <v>222</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>329</v>
+        <v>372</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>86</v>
+        <v>224</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>296</v>
+        <v>357</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>297</v>
+        <v>352</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>298</v>
+        <v>358</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>118</v>
+        <v>139</v>
       </c>
       <c r="I198" s="0" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>299</v>
+        <v>359</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>296</v>
+        <v>208</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>297</v>
+        <v>209</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>298</v>
+        <v>210</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="I199" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>299</v>
+        <v>212</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>296</v>
+        <v>252</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>297</v>
+        <v>253</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>298</v>
+        <v>254</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>118</v>
+        <v>256</v>
       </c>
       <c r="I200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>299</v>
+        <v>257</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>87</v>
+        <v>318</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>88</v>
+        <v>319</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>89</v>
+        <v>320</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>329</v>
+        <v>375</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>69</v>
+        <v>256</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>90</v>
+        <v>321</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>87</v>
+        <v>252</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>88</v>
+        <v>253</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>89</v>
+        <v>254</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>69</v>
+        <v>256</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>90</v>
+        <v>257</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>170</v>
+        <v>63</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>171</v>
+        <v>64</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>172</v>
+        <v>65</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>174</v>
+        <v>67</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>91</v>
+        <v>287</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>92</v>
+        <v>288</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>93</v>
+        <v>289</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>95</v>
+        <v>290</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>203</v>
+        <v>322</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>204</v>
+        <v>70</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>205</v>
+        <v>323</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>207</v>
+        <v>15</v>
       </c>
       <c r="I205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>208</v>
+        <v>324</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>122</v>
+        <v>160</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>123</v>
+        <v>161</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>124</v>
+        <v>162</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="I206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>126</v>
-[...103 lines deleted...]
-        <v>126</v>
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>