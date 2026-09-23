--- v3 (2026-08-08)
+++ v4 (2026-09-23)
@@ -5,1231 +5,1340 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="380" uniqueCount="380">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="419">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>JenisPaten</t>
   </si>
   <si>
     <t>Abstrak</t>
-  </si>
-[...31 lines deleted...]
-    <t>Vepryany Oktaviarty, S.T.P.</t>
   </si>
   <si>
     <t xml:space="preserve">Teknik Biodegradasi Makroalga Laut Sebagai Bahan Energi Alteratif Biogas
 </t>
   </si>
   <si>
     <t>16-Dec-2016</t>
   </si>
   <si>
     <t>P00201608730</t>
   </si>
   <si>
+    <t>Pemeriksaan Substantif II</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Joko Santoso, M.Si.</t>
   </si>
   <si>
-    <t>Fakultas Perikanan dan Ilmu Kelautan</t>
+    <t>Departemen Teknologi Industri Pertanian</t>
   </si>
   <si>
     <t>Paten</t>
   </si>
   <si>
     <t xml:space="preserve">Sumber energi berbasis biomassa telah banyak diteliti demi terpenuhinya kebutuhan energi yang semakin meningkat. Salah satunya adalah makroalga yang berasal dari laut. Proses degradasi pada digester anaerobic menjadi salah satu metode dalam menghasilkan biogas dari substrat tersebut. Produksi biogas tidak hanya menghasilkan gas metana tetapi juga menghasilkan gas sampingan yang dapat menurunkan kualitas biogas seperti H2S sehingga perlu dilakukan penanganan yang tepat agar meningkatkan kualitas biogas, salah satunya dengan penyaringan menggunkan filter H2S. Biodigester yang dilengkapi oleh H2S scrubber merupakan salah satu invensi yang dapat menurunkan kandungan H2S pada biogas. Alat biodegradasi sesuai invensi ini terdiri dari komponen-komponen sebagai berikut: bak input; digester, bak output, dan flow meter dicirikan adanya H2S scrubber, sedangkan metode untuk menghasilkan gas sesuai invensi ini memiliki tahapan sebagai berikut: pengeringan substrat, peremndaman substrat dengan air tawar, aklimatisasi starter, akrimatisasi subsrtat makroalga dengan starter, degradasi anaerobik, dan filtrasi gas oleh H2S scrubber.
        Kelebihan dan invensi ini adalah design yang minimalis, ukuran relative kecil, materi eksternal bisa digunakan berkali-kali, tidak mudah terkena korosif, ramah lingkungan, dan dapat diterapkan dalam skala rumah tangga. Sedangkan kelemahan dari invensi ini adalah teknologi yang digunakan masih sederhana, memerlukan penggantian komponen/materi internal tergantung dari beban kerja dari H2S scrubber itu sendiri.</t>
   </si>
   <si>
+    <t xml:space="preserve">Ekstrak Lerak (Sapindus rarak) untuk Menstimulasi Pertumbuhan Sapi Potong
+</t>
+  </si>
+  <si>
+    <t>26-Nov-2012</t>
+  </si>
+  <si>
+    <t>P00201201013</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sri Suharti, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abstrak
+Invensi ini berhubungan dengan penggunaan ekstrak buah dan biji lerak (Sapindus rarak) sebagai pakan aditif untuk menghambat pertumbuhan protozoa rumen dan memodifikasi komposisi mikroba rumen serta menstimulasi pertumbuhan sapi potong. Pemberian ekstrak lerak sebesar 1 mg/ml atau 200 mg/kg bobot badan dapat menurunkan populasi protozoa rumen, meningkatkan populasi bakteri Prevotella ruminicola dan Ruminococcus albus, meningkatkan aktivitas enzim selulase dan protease sehingga dapat meningkatkan produksi VFA (volatile fatty acid) sebagai sumber energi utama sapi potong. Ekstrak lerak digunakan untuk pakan aditif sapi potong yang mendapat ransum hijauan tinggi (70%). Pemberian ekstrak lerak sebesar 200 mg/kg bobot badan selama 90 hari dapat meningkatkan pertambahan bobot badan sapi potong sebesar 11%.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dewi Apri Astuti, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Toto Toharmat, M.Agr.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Dwi Setyaningsih, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Minuman Fungsional Tisane Berbasis Rumput Laut Cokelat (Sargassum Sp.) dan Herbal</t>
+  </si>
+  <si>
+    <t>15-Oct-2023</t>
+  </si>
+  <si>
+    <t>S00202310448</t>
+  </si>
+  <si>
+    <t>Vepryany Oktaviarty, S.T.P.</t>
+  </si>
+  <si>
+    <t>PUSAT KAJIAN SUMBERDAYA PESISIR DAN LAUTAN (PKSPL).</t>
+  </si>
+  <si>
+    <t>Paten Sederhana</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai formula minuman tisane berbasis rumput laut Sargassum, bunga telang dan kayu secang dengan penentuan jenis ekstrak tambahan jahe, lemon atau sereh sebagai perisa alami. Perbedaan nyata terlihat pada warna yang dihasilkan, produk minuman tisane varian sereh dan jahe berwarna biru sedangkan lemon berwarna ungu. Minuman tisane Algatea terdiri dari bahan-bahan seperti terdiri dari rumput laut cokelat (Sargasssum sp.)(0,05-0,1 %b/v), telang (0,15-0,30% b/v), secang (0,05-0,30% b/v), gula sorbitol (0,5-1,0 % b/v), madu (0,3-1,5 % b/v) dengan beberapa pilihan rasa yaitu jahe (0,5-3% b/v), atau sereh (0,5-3% b/v), atau lemon (0,5-3% b/v). Setelah melalui proses pemasakan, bahan yang sudah dicampur disaring lalu dimasukan ke dalam botol steril. Minuman tisane ini dievaluasi komposisi kimia, informasi nilai gizi, uji fitokimia dan antioksidannya. Terdapat tiga varian perisa, yang bersumber dari ekstrak jahe (F1), varian atau ekstrak sereh (F2), dan varian atau ekstrak lemon (F3). Berdasarkan hasil uji fitokimia dan antioksidan, formulasi F1 (Jahe) menunjukkan hasil antioksidan sangat kuat karena memiliki nilai IC50 dibawah 50 ppm. Komponen fitokimia juga terdeteksi positif pada komponen alkaloid, flavonoid, steroid, dan tannin. Setelah melalui proses verifikasi umur simpan dan sterilisasi proses, minuman ini siap diproduksi di industri dan dipasarkan sebagai minuman sehat fungsional ready to drink.</t>
+  </si>
+  <si>
+    <t>Meydia, S.Pi.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Mujizat Kawaroe, M.Si.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Proses Pembuatan Biodiesel dari Tanah Pemucat Bekas Secara In Situ
 </t>
   </si>
   <si>
-    <t>26-Nov-2012</t>
-[...1 lines deleted...]
-  <si>
     <t>P00201201018</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Muhammad Romli, M.Sc.St.</t>
+  </si>
+  <si>
+    <t>Proses pembuatan biodiesel dari residu minyak sawit dalam tanah pemucat bekas secara in situ merupakan proses dua tahap esterifikasi in situ dilanjutkan dengan transesterifikasi in situ dengan pelarut metanol. Katalis untuk proses esterifikasi adalah asam sulfat dan untuk proses transesterifikasi adalah natrium hidroksida, dan proses esterifikasi in situ dengan katalis asam sulfat mampu menurunkan kadar asam lemak bebas dari 21.6 menjadi 1.6%. Konsentrasi katalis asam sulfat adalah 1.5% (v/b) basis padatan dengan waktu reaksi 3 jam dan menghasilkan yield produk 64.5% dengan kadar asam lemak bebas 1.8%. Proses transesterifikasi in situ dilakukan dengan konsentrasi katalis NaOH 1.5% dan waktu reaksi 1 jam. Proses pembuatan biodiesel dari tanah pemucat bekas melalui proses in situ dua tahap esterifikasi dan transesterifikasi terdiri dari tahapan pemrosesan tanah pemucat bekas dengan metanol katalis asam sulfat dengan jumlah metanol dan katalis masing-masing 4/1 (v/b) dan 1.5% (v/b) basis padatan. Reaksi tersebut dilangsungkan pada suhu 65 °C selama 3 jam. Selanjutnya ditambahkan katalis NaOH sebanyak 1.5% (b/b) basis padatan dan direaksikan selama 1 jam.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Wahyu Ramadhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Suprihatin</t>
   </si>
   <si>
-    <t>Departemen Teknologi Industri Pertanian</t>
-[...36 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Ani Suryani, D.E.A.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Toto Toharmat, M.Agr.Sc.</t>
-[...11 lines deleted...]
-    <t>Nadilla Rahmah</t>
+    <t>Prof. Dr. Kustiariyah, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Mega Dwi Yanti</t>
+  </si>
+  <si>
+    <t>Formula Biostimulan Dengan Konsorsium Mikroorganisme dan Rumput Laut</t>
+  </si>
+  <si>
+    <t>30-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202515534</t>
+  </si>
+  <si>
+    <t>Departemen Pemanfaatan Sumberdaya Perikanan</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi dan proses pembuatan biostimulan cair berbasis ekstrak rumput laut dan konsorsium mikroorganisme. Bahan utama yang digunakan terdiri atas ekstrak rumput laut dan konsorsium mikroorganisme yang meliputi Bacillus subtilis, Saccharomyces, dan Trichoderma dengan konsentrasi . Bahan pendukung lainnya meliputi asam sitrat, asam asetat (CH3COOH), molase, dan glukosa. Proses pembuatan dilakukan melalui tahap fermentasi dengan penambahan sumber karbon sebagai pendukung pertumbuhan mikroorganisme. Fermentasi menghasilkan transformasi senyawa kompleks dalam rumput laut menjadi senyawa sederhana yang lebih mudah diserap tanaman. Produk biostimulan yang dihasilkan memiliki kemampuan meningkatkan pertumbuhan vegetatif, produktivitas tanaman, serta memperbaiki kesuburan tanah secara berkelanjutan. Invensi ini menawarkan alternatif ramah lingkungan terhadap penggunaan pupuk kimia sintetis dalam sistem pertanian modern.</t>
+  </si>
+  <si>
+    <t>Fakultas Perikanan dan Ilmu Kelautan</t>
+  </si>
+  <si>
+    <t>Fakultas Peternakan</t>
+  </si>
+  <si>
+    <t>Indikator Pendeteksi Kematangan Buah Berabahan Nano Zeolit-Amonium Molibdat dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>04-Dec-2019</t>
+  </si>
+  <si>
+    <t>S00201911252</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Khaswar Syamsu, M.Sc.St.</t>
+  </si>
+  <si>
+    <t>Tablet indikator berbahan nano zeolit-amonium molibdat digunakan untuk mendeteksi kematangan buah. Tablet disematkan dalam ruangan head space dalam kemasan buah. Warna indikator dapat berubah karena adanya etilena dalam kemasan yang diemisikan oleh buah dan beraksi dengan amonium molibdat yang terjerap dalam pori nano zeolit. Tablet akan berwarna kuning ketika buah memproduksi etilen sedikit atau ketika buah belum matang dan berubah menjadi hijau ketika buah sudah matang karena produksi etilena yang cukup banyak. Selanjutnya tablet indikator akan merespon kelebihan etilena dalam kemasan dengan berubah warna menjadi biru untuk merepresentasikan kondisi buah yang kelewat matang. Sinyal kematangan buah yang dilihat dengan mata tersebut akan memberikan kemudahan bagi konsumen untuk memilih tingkat kematangan buah sesuai dengan kebutuhan.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Bioetanol dengan Teknik Sakarifikasi dan Fermentasi Secara Simultan Direkayasa Menggunakan Aspergillus Niger dan Saccharomyces Cerevisiae</t>
+  </si>
+  <si>
+    <t>06-Dec-2019</t>
+  </si>
+  <si>
+    <t>S00201911429</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pembuatan bioetanol menggunakan ko-kultur antara kapang Aspergillus niger dan khamir Saccharomyces cerevisiae melalui rekayasa bioproses akarifikasi dan fermentasi secara simultan (SSF) sehingga dapat meningkatkan perolehan dan rendemen (yield) bioetanol. Invensi ini meliputi kultivasi ko-kultur antara kapang Aspergillus niger dan khamir Saccharomyces cerevisiae pada limbah ampas tahu secara SSF terekayasa. Rekayasa dilakukan dengan penghentian aerasi ketika jumlah sel kapang A niger telah mencapai jumlah maksimum sehingga A. niger kehilangan kemampuan untuk tumbuh, sedangkan khamir S cerevisae mengalami peralihan metabolisme dari respiratif menjadi fermentatif yang menghasilkan lebih banyak bioetanol dari gula yang telah maksimum dihasilkan dari proses hidrolisis pati oleh Aspergillus niger.</t>
+  </si>
+  <si>
+    <t>Rahadiyan Garuda Langit Dewangga, S.Sos, M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Penyegar Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>16-Nov-2018</t>
+  </si>
+  <si>
+    <t>PID201809404</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan komposisi penyegar wajah yang mengandung kolagen teripang gama dan kitosan dan metode pembuatannya. Teripang merupakan salah satu komoditas perikanan yang tersebar di perairan Indonesia, beberapa jenis diantaranya teripang gama belum banyak dimanfaatkan. Teripang banyak mengandung kolagen yang dapat dijadikan sebagai penyegar wajah. Kitosan yang berasal dari cangkang udang memiliki aktivitas antibakteri. Formulasi penyegar yang mengandung kolagen dan kitosan tidak hanya berfungsi sebagai penyegar tetapi sekaligus membersihkan wajah.</t>
+  </si>
+  <si>
+    <t>Muhammad Arief Budiman, Ph.D.</t>
+  </si>
+  <si>
+    <t>Proses Enkapsulasi Bakteri Probiotik Menggunakan Matriks Berbahan Dasar Inulin Sebagai Sinbiotik Pakan Fungsional</t>
+  </si>
+  <si>
+    <t>18-Dec-2024</t>
+  </si>
+  <si>
+    <t>S00202415629</t>
+  </si>
+  <si>
+    <t>Dr. Dilla Mareistia Fassah, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Enkapsulasi bakteri asam laktat (BAL) dengan inulin sebagai prebiotik bertujuan untuk meningkatkan stabilitas dan viabilitas probiotik selama pemrosesan, penyimpanan, dan transit gastrointestinal. Penelitian ini bertujuan untuk mengevaluasi penggunaan inulin sebagai bahan penyalut (matriks) tunggal maupun campuran dengan bahan matriks lain untuk bakteri menguntungkan seperti bakteri asam laktat, bakteri pendegradasi sianida, bakteri penghasil zat antimikroba dll. Produksi sinbiotik pakan yang mampu mensinergikan antara jenis probiotik dan prebiotik yang mendukung pertumbuhan dan viabilitasnya, agar komponen tersebut bisa diserap oleh tubuh dengan lebih optimal sehingga mampu meningkatkan performa produksi maupun kesehatan ternak. Formulasi sinbiotik yang dienkapsulasi dievaluasi untuk sifat fisikokimia, viabilitas mikroba, dan manfaat fungsionalnya. Hasil penelitian menunjukkan bahwa inulin secara signifikan meningkatkan tingkat kelangsungan hidup BAL selama penyimpanan, meningkatkan efisiensi pakan (FCR, meningkatkan bobot akhir dan karkas serta tinggi dan luas permukaan vili usus. Temuan ini menunjukkan bahwa enkapsulasi inulin merupakan pendekatan yang menjanjikan untuk mengembangkan produk sinbiotik yang stabil dan efektif untuk menungkatkan performa dan kesehatan ternak.</t>
+  </si>
+  <si>
+    <t>Formula Permen Jeli Berbasis Emulsi Minyak Sawit Merah Sebagai Sumber Provitamin A</t>
+  </si>
+  <si>
+    <t>12-Feb-2026</t>
+  </si>
+  <si>
+    <t>S00202601514</t>
+  </si>
+  <si>
+    <t>Dr. Nur Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Pangan</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula permen jeli berbasis emulsi minyak sawit merah (MSM) sebagai sumber provitamin A. Masalah yang dihadapi adalah tingginya prevalensi Kekurangan Vitamin A (KVA) pada anak-anak, sementara program suplementasi kapsul vitamin A masih terbatas cakupannya. MSM dipilih karena mengandung karotenoid, terutama &amp;beta;-karoten, namun sifatnya tidak larut dalam air sehingga perlu diformulasikan ke dalam sistem emulsi. Emulsi oil in water (O/W) dibuat dari MSM, air, Tween 80 sebagai emulsifier, dan BHT sebagai antioksidan, dengan stabilitas &amp;ge;92%. Emulsi ini kemudian diaplikasikan dalam formula permen jeli dengan bahan lain seperti gelatin, serbuk agar, gula, sirup glukosa, sorbitol, asam sitrat, asam laktat, dan perisa buah. Produk yang dihasilkan memiliki kandungan total karotenoid 23,14 ppm, dan mampu menyumbang 20&amp;ndash; 26,7% AKG vitamin A harian anak usia 1&amp;ndash;8 tahun. Invensi ini dapat diproduksi dengan peralatan standar industri pangan dan dikemas menggunakan material ber-barrier tinggi untuk menjaga stabilitas karotenoid. Dengan demikian, invensi ini menawarkan solusi inovatif pangan fungsional yang disukai anak-anak sekaligus mendukung program penanggulangan KVA di Indonesia</t>
+  </si>
+  <si>
+    <t>Metode Untuk Menerjemahkan Tangis Bayi Menggunakan Pemodelan Deep Learning</t>
+  </si>
+  <si>
+    <t>28-Oct-2022</t>
+  </si>
+  <si>
+    <t>P00202212107</t>
+  </si>
+  <si>
+    <t>Dr. Sony Hartono Wijaya, S.Kom., M.Kom.</t>
   </si>
   <si>
     <t>Sekolah Vokasi</t>
   </si>
   <si>
-    <t>Invensi ini bertujuan untuk menghasilkan suatu komposisi tabir surya semprot yang dihasilkan dari ekstrak cangkang telur, ekstrak daun amis-amisan, dan zat pengisi lainnya untuk melindungi kulit dari paparan sinar matahari, menghidrasi kulit, dan membuat kulit tampak cerah alami. Pada invensi ini, terdapat tahap pembuatan komposisi dan uji in vitro berupa uji absorbansi terhadap sinar UV dengan panjang gelombang 290-320 nm. Daun amis-amisan memiliki sifat antioksidan pada amis-amisan bermanfaat untuk mencerahkan kulit. Ekstrak cangkang telur mengandung 98% kalsium karbonat (CaCO3) yang dapat berfungsi sebagai penahan sinar ultraviolet (UV)</t>
+    <t>Invensi ini mengenai suatu metode untuk menerjemahkan tangis bayi menggunakan pemodelan deep learning, lebih khusus lagi, invensi ini berhubungan dengan metode pengembangan dari convolutional neural network yang dapat menerjemahkan tangis bayi usia 0-3 bulan dari berbagai negara, suku, bangsa, dan bahasa yang tahapannya adalah proses perekaman tangis bayi, proses konversi menjadi file .wav, proses konversi menjadi waveform of signal, proses penambahan noise pada data, proses ekstraksi ciri menggunakan MFCC yang kemudian menghasilkan melspectogram, dan proses klasifikasi menggunakan model convolutional neural network yang memuat convolution, fungsi aktivasi ReLu, max polling, dropout (0,5), kemudian dilakukan proses fully connected layers dan fungsi aktivasi ReLu, dropout (0.5), serta fungsi aktivasi softmax, dimana metode ini selain untuk menerjemahkan tangis bayi juga lebih robust terhadap noise pada tangis bayi yaitu akurasi 94,3% tanpa noise dan 91,4% jika terdapat noise 5-20dB. Tujuan utama dari invensi ini adalah untuk mengatasi permasalahan yang telah ada sebelumnya khususnya metode untuk menerjemahkan tangis bayi menggunakan pemodelan deep learning. Tujuan lain dari invensi ini adalah untuk menerjemahkan tangis bayi usia 0-3 bulan dari semua negara, suku, bangsa, dan bahasa, serta lebih robust terhadap noise pada sistem penerjemah tangis bayi.</t>
+  </si>
+  <si>
+    <t>Metode Identifikasi Status Kehamilan Monyet Ekor Panjang Melalui Citra Termal</t>
+  </si>
+  <si>
+    <t>28-Dec-2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202010710 </t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Komputer</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan kecerdasan buatan (arti?cial intelligence) berbasis citra. Secara khusus, invensi ini mengenai metode untuk mengidenti?kasi status kehamilan monyet ekor panjang (Macaca fascicularis) melalui citra termal. Invensi ini menggunakan arsitektur Convolutional Neural Network (CNN) untuk mengolah data citra secara e?sien. Arsitektur tersebut merupakan modi?kasi dari arsitektur VGG yang disesuaikan dengan karakteristik data dan lingkungan pengembangan. Identi?kasi melalui citra utuh dilakukan pada data potongan citra hasil sliding window ke dalam model CNN. Kemudian, hasil prediksi diseleksi dengan teknik thresholding dan Soft Non-Maximum Suppression (SoftNMS) untuk menghasilkan status kehamilan monyet ekor panjang pada bagian abdomen (perut) di dalam suatu citra termal utuh. thresholding menggunakan nilai probabilitas hasil prediksi diantara [0.0, 0.3] untuk non-abdomen, dan nilai probabilitas hasil prediksi diantara [0.7, 1.0] untuk abdomen positif hamil atau abdomen negatif hamil.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Garam Berbahan Baku Rumput Laut Merah Grateloupia angusta</t>
+  </si>
+  <si>
+    <t>19-Oct-2022</t>
+  </si>
+  <si>
+    <t>S00202211596</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nurjanah, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Hasil Perairan</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pembuatan garam dengan bahan baku rumput laut merah Grateloupia angusta. Proses pembuatan garam dimulai dengan preparasi rumput laut Grateloupia angusta menjadi tepung, kemudian dicampurkan akuades pada tiga rasio berbeda (1:5, 1:10 dan 1:15 b/v). Pemanasan sampel dilakukan dalam waterbath shaker pada suhu 40? selama 10 menit. Hasil yang didapatkan disaring dengan kain blacu 85 mesh, kemudian filtrat disaring kembali menggunakan kertas saring Whatman 42. Filtrat dikeringkan selama 48 jam pada suhu 50-60oC menggunakan oven. Hasil pengeringan berupa garam rumput laut dengan warna cokelat, tekstur halus, dan rasa umami. Keunggulan garam rumput laut Grateloupia angusta dalam invensi ini yaitu memiliki rendemen mencapai 12,0-20,9%, memiliki senyawa fenol, tinggi antioksidan, dan rasio Na:K &amp;lt;1 sehingga aman dikonsumsi oleh penderita hipertensi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Produksi Bubur Rumput Laut Kappaphycus Alvarezii dan Halimeda Opuntia Sebagai Bahan Baku Sabun Wajah </t>
+  </si>
+  <si>
+    <t>S00201911248</t>
+  </si>
+  <si>
+    <t>Sabun wajah adalah sediaan kosmetika berbentuk emulsi untuk membersihkan wajah dari kotoran maupun sisa tata rias yang larut air dan minyak secara efisien. Rumput laut Kappaphycus alvarezii dan Halimeda opuntia merupakan bahan baku yang berpotensi untuk dijadikan sabun wajah. Rasio bubur K.alvarezii dan H.opuntia terbaik yaitu 1:1 dengan karakteristik yaitu nilai IC50 sebesar 72.85 ppm ; pH 7.33&amp;plusmn;0.01; kadar air 86.85&amp;plusmn;0.056 ; viskositas 2 936.33&amp;plusmn;0,00 dan juga memiliki senyawa aktif alkaloid, flavonoid dan saponin. Sabun wajah rumput laut memiliki karakteristik yaitu pH 7.2; tinggi busa 5-10 mL/10 menit dengan keadaan stabil, daya sebar 6.1 cm ; nilai IC50 sebesar 93.625 ppm, viskositas 4 392 cP ; nilai angka lempeng total sebesar 2x101 koloni/g.</t>
   </si>
   <si>
     <t>Alat Pendeteksi Tinggi Gelombang Laut</t>
   </si>
   <si>
     <t>29-Dec-2020</t>
   </si>
   <si>
     <t>P00202010749</t>
   </si>
   <si>
-    <t>Agung Tri Nugroho S. Ik</t>
+    <t>Prof. Dr. Ir. Indra Jaya, M.Sc.</t>
   </si>
   <si>
     <t>Departemen Ilmu dan Teknologi Kelautan</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berupa alat pendeteksi tinggi gelombang laut dengan sistem pendeteksian secara real-time dan pengiriman data ke database dengan menggunakan sinyal GSM sehingga data dapat diakses melalui situs web. Alat pendeteksi tinggi gelombang laut sesuai invensi ini terdiri dari sensor tekanan (1), rangka sensor (2), kerangka luar (3), kotak panel yang berisi komponen elektronik seperti akumulator (4), solar panel (8), controller solar panel (5), modem (7), dan kotak elekronik (6), dan hasil data yang dapat ditampilkan pada situs web. Data tinggi gelombang yang ditampilkan pada situs web
 nantinya berupa grafik tinggi muka air dengan interval waktu perekaman data 100 ms sehingga dapat menampilkan gelombang lautnya. Dalam penggunaannya, alat nantinya diletakkan di dasar perairan dan akan mendeteksi tekanan untuk selanjutnya data akan dikalibrasikan menjadi nilai kedalaman atau tinggi muka air.</t>
   </si>
   <si>
-    <t>Formula Dan Proses Pembuatan Suplemen Kesehatan Hewan Kesayangan Berbasis Ikan Tongkol Dan Kunyit</t>
-[...59 lines deleted...]
-    <t>Dr. Ahmad Furqon</t>
+    <t>Sistem Pengasapan Dingin Ikan</t>
+  </si>
+  <si>
+    <t>28-Dec-2018</t>
+  </si>
+  <si>
+    <t>PID201811236</t>
+  </si>
+  <si>
+    <t>Kualitas pengasapan ikan dipengaruhi oleh beberapa faktor yaitu mutu dan volume asap, suhu dan kelembaban ruang pengasapan, serta sirkulasi udara dalam ruang pengasapan yang pada proses pengasapan ikan konvensional belum dikontrol secara penuh, hanya berdasarkan perkiraan dan pengalaman. Invensi ini menghasilkan sistem cerdas yang mampu mengontrol atau mengendalikan alat pengasapan dingin ikan.</t>
+  </si>
+  <si>
+    <t>Instrumen Digital Pengukur Warna Dan Tingkat Kecerahan Perairan</t>
+  </si>
+  <si>
+    <t>PID201811235</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan pengembangan alat secchi disk, yang pada umumnya digunakan untuk pengukuran kecerahan perairan secara konvensional dengan menggunakan papan bulat yang diberi kuadran warna hitam dan putih serta dilengkapi dengan tali untuk penanda jarak. Invensi ini mampu mengukur kecerahan perairan secara digital berdasarkan nilai RGB (Red, Green, Blue) yang dikonversi menjadi kecerahan. Komponen yang digunakan pada alat ini yaitu mikrontroller, yang berfungsi untuk mengatur pembacaan data pada sensor. Sensor yang digunakan yaitu sensor RGB untuk mengukur intensitas warna merah hijau dan biru di perairan, serta dilengkapi dengan sensor kedalaman sebagai pengganti sistem konvensional pada secchi disk yang menggunakan tali untuk mengukur kedalaman. Data yang diperoleh akan disimpan ke dalam micro SD, data nilai RGB serta kecerahan dapat secara langsung dilihat di LCD (Liquid Crystal Displai) yang terdapat di alat. Invensi ini mampu membantu dan memberikan kemudahan dalam melakukan pengukuran kecerahan dan warna perairan dengan hasil yang lebih akurat dan konsisten.</t>
+  </si>
+  <si>
+    <t>Proses Dan Komposisi Implan Tulang Temporer Terserap Tubuh Berbahan Besi-Biokeramik</t>
+  </si>
+  <si>
+    <t>10-Nov-2016</t>
+  </si>
+  <si>
+    <t>P00201607652</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Deni Noviana</t>
+  </si>
+  <si>
+    <t>Departemen Klinik Reproduksi dan Patologi</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan implan kombinasi komposit besi-biokeramik (Fe-biokeramik) terserap tubuh yang merupakan hal baru dalam bidang biomaterial karena telah mengganti paradigm lama tentang implan yang bersifat anti korosi (innert). Implan komposit besi-biokeramik memiliki sifat biokompatibilitas, osteokonduktifitas, dan biodegradasi sangat baik yang teruji secara in-vitro dan in-vivo pada hewan coba. Implan komposit dapat membantu proses persembuhan tulang dan hilang terserap tubuh setelah terjadl proses persembuhan dalam kurun waktu tertentu. Hal ini akan menguntungkan pasien karena nantinya hanya sekali menjalani pembedahan sehingga menurunkan resiko kematian dan kesakitan.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Sri Estuningsih, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Tati Nurhayati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Ekstraksi Batang Pisang Ambon (Musa Acuminata Gros Michel Subgroup) Untuk Pengendalian Penyakit White Spot Pada Udang</t>
+  </si>
+  <si>
+    <t>26-Sep-2025</t>
+  </si>
+  <si>
+    <t>S00202509444</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sri Nuryati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Budidaya Perairan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan proses ekstraksi batang pisang ambon (Musa acuminata Gros Michel Subgroup) untuk pengendalian penyakit white spot pada udang, lebih khusus lagi, invensi  ini  berhubungan  dengan  ekstraksi  batang  pisang  ambon  melalui  metode maserasi menggunakan etanol 96% dan pemanfaatannya untuk pengendalian penyakit white  spot pada  udang.  Berdasarkan  pengujian  di  laboratorium  terbukti  bahwa  proses ektrasi  batang  pisang  ambon  dengan  kecepatan  pengadukan  150  rpm  dan  suhu  50&amp;deg;C selama  24 jam mampu  memperoleh bahan aktif  lebih banyak. Hasil  pengujian  ekstrak batang  pisang  ambon  (M. acuminata Gros  Michel  Subgroup) terbukti  berkhasiat  dalam pengendalian penyakit white spot pada udang yang disebabkan oleh virus WSSV (white spot  syndrome  virus)  dengan  peningkatan  kelangsungan  hidup  udang  sebesar  100% setelah diinfeksi dengan virus WSSV.</t>
+  </si>
+  <si>
+    <t>Primer Spesifik Penanda Molekular Gen DMA Terhadap Konsentrasi Total IgY Dan Titer Antibodi ND pada Calon Galur Ayam IPB-D2</t>
+  </si>
+  <si>
+    <t>04-May-2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202103352 </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Cece Sumantri, M.Sc.</t>
   </si>
   <si>
     <t>Departemen Ilmu Produksi dan Teknologi Peternakan</t>
   </si>
   <si>
-    <t>Invensi ini bertujuan untuk menghasilkan primer spesifik untuk kuantifikasi ekspresi gen mioglobin (MB) ayam yang digunakan pada jaringan hati dan otot paha ayam IPB-D2. Invensi ini diperoleh melalui beberapa tahapan yaitu, koleksi sampel jaringan hati dan otot, isolasi mRNA, sintesis cDNA, perancangan primer gen MB, dan kuantifikasi ekspresi gen. Primer spesifik MB yang digunakan memiliki runutan basa nukleotida yaitu, F: 5&amp;rsquo;- ACCCTGAGACTTTGGATCGC-3&amp;rsquo; dan R: 5&amp;rsquo;-GGGATTTTGTGCTTCGTGGC-3&amp;rsquo; dengan ukuran produk 193 bp. Primer tersebut dapat digunakan dengan baik untuk menghitung ekspresi gen MB pada sampel jaringan hati dan otot paha ayam IPB-D2.</t>
-[...32 lines deleted...]
-    <t>Peter Liong, S.Biotek</t>
+    <t>Invensi ini berhubungan dengan penanda molekular asosiasi gen DMA dengan konsentrasi total IgY dan titer antibodi ND pada calon ayam IPB-D2. Penelitian diawali dengan pemeliharaan ayam IPB-D2, pengambilan sampel darah, analisis konsentrasi total IgY dan analisis titer antibodi ND, serta identifikasi keragaman gen DMA. Invensi selanjutnya yaitu diperoleh primer spesifik untuk analisis keragaman gen DMA ekson 3 dan ekson 4. Primer spesifik yang digunakan pada invensi ini adalah F: 5&amp;rsquo; &amp;ndash; CATTCCCACCGATGTGTC &amp;ndash; 3&amp;rsquo; DAN r: 5&amp;rsquo; &amp;ndash; CTGCTGTCTCCATTGTTCC &amp;ndash; 3&amp;rsquo;. Hasil asosiasi antara keragaman gen DMA dan kosentrasi total IgY dan titer antibodi ND dapat digunakan untuk pengujian molekular penanda gen dalam mendeteksi konsentrasi total IgY dan titer antibodi ND pada ayam IPB-D2. Keragaman gen DMA menunjukkan bahwa SNP g.1728 G&amp;gt;A genotipe AA berasosiasi dengan konsentrasi total IgY dan memiliki rata-rata tertinggi yaitu 10,28-12,05 mg mL-1. Selain itu, diperoleh juga haplotipe 1 beraosiasi dengan konsentrasi total IgY dengan rata-rata 10,50-12,30 mg mL-1 dan haplotipe 5 berasosiasi dengan titer antibodi ND dengan rata-rata 5,00-7,44 log 2 HI unit.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komposisi Minuman funsional Berbasis Tanaman Herbal  Sebagai Antihiperglikemik</t>
+  </si>
+  <si>
+    <t>22-Dec-2017</t>
+  </si>
+  <si>
+    <t>P00201709591</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mega Safithri, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Biokimia</t>
+  </si>
+  <si>
+    <t>Prevalensi diabetes yang semakin tinggi dapat berdampak pada penurunan produktivitas, disabilitias, dan kematian dini.Pengobatan diabetes dapat dilakukan dengan melakukan suntik insulin ataupun menggunakan obat-obatan yang memaksa pankreas untuk memproduksi insulin. Penggunaan obat-obatan tersebut dalam jangka panjang dapat berdampak negatif. Invensi ini berhubungan dengan komposisi minuman fungsional berbasis tanaman herbal yang dapat menurunkan kadar gula darah. Tanaman herbal yang digunakan, yaitu ekstrak daun sirih merah (Piper crocatum), ekstrak kulit kayu manis (Cinnamomum burmannii), dan ekstrak rimpang jahe (Zingiber officinale) . Minuman fungsional pada invensi ini dapat menurunkan glukosa darah dan dapat meningkatkan jumlah sel ? dan Langerhans islet.</t>
+  </si>
+  <si>
+    <t>Muhammad Iqbal, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Makaroni Bebas Glute Berprotein Tinggi dari campuran Kacang Kedelai dan Pasta Ubi Jalar Ungu dengan Citarasa Kayu Manis</t>
+  </si>
+  <si>
+    <t>29-Dec-2016</t>
+  </si>
+  <si>
+    <t>P00201609166</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sedarnawati Yasni, M.Agr.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa produk makaroni non-gluten berprotein tinggi rasa kayu manis. Produk makaroni dibuat dengan komposisi pasta ubi jalar ungu, tepung kedelai, dan pati tapioka dengan perbandingan 50:47:3 (w/w) . Kayu manis ditambahkan 2% dari berat adonan total. Pengolahan pasta ubi jalar ungu meliputi sortasi, pencucian, kemudian mengukus ubi jalar ungu selama 45 menit, mengupas kulitnya, menghancurkan bagian daging, mengemas dalam plastik, dan menyimpan dalam frezer sampai saat dipergunakan. Proses pembuatan makaroni dilakukan dengan mengukus adonan yang sudah homogen selama 10 menit sebelum dimasukkan pada mesin ekstruder. Produk makaroni diproses dengan teknik ekstrusi pada suhu 40oC dan diameter lubang 0.5 cm. Makaroni yang sudah dibentuk kemudian dikeringkan dalam pengering tipe rak pada suhu 50oC selama 10 jam. Tepung kedelai memifiki kadar protein 36.70% dan aktivitas antioksidan 1,685.92 mg AEAC/g. Keunggulan pasta ubi jalar ungu adalah kandungan oligosakarida berupa staklosa (6.20 mg/g) dan rafinosa (31.51 ng/g). Aktivltas antioksidan pasta ubi jalar ungu sebesar 41,397.29 mg AEAC/g dan kadar antosianin 10.10 mgl/100g. Produk makaroni memiliki kadar air 5.34 (%bb) , abu 5.61 (%bb) , lemak 13.72 (%bb) , protein 26.56 (%bb) , karbohidrat 48 .71 (%bb) , enegi 424 .58 kkal , cooking loss 19 .52%, aktivitas antioksidan 10,433.30 mgAEAC/g, kadar antosianin 3.58 mg/g, dan bewarna ungu merah.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Sediaan Tepung Teripang Pasir Dan Produk Yang Dihasilkannya Untuk Pengobatan Dan Pencegahan Osteoporosis Pada Wanita Menopause</t>
+  </si>
+  <si>
+    <t>17-Jun-2019</t>
+  </si>
+  <si>
+    <t>PID201906152</t>
+  </si>
+  <si>
+    <t>Dr. drh. Hera Maheshwari, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Manajemen Sumberdaya Perairan</t>
+  </si>
+  <si>
+    <t>Obat osteoporosis yang ditawarkan umumnya terbuat dari bahan sintetik, merupakan bahan yang mengandung banyak kalsium, ditambah dengan protein tinggi, dan di dalamnya terdapat asam lemak tidak jenuh yang akan mempercepat penyembuhan osteoporosis, yang terbukti dari tingginya kalsium dalam tulang, tingginya osteoblast dan rendahnya osteoklas. Invensi ini menghasilkan proses pembuatan tepung daging teripang pasir (Holothuria scraba) serta produk berbasis hormon dan nutrisi alami dari tepung teripang pasir yang berguna untuk pengobatan dan pencegahan osteoporosis pada wanita menopause.Proses pembuatan tepung daging teripang pasir diperoleh dengan cara mengecilkan ukuran daging teripang pasir, mengeringkannya dengan oven yang dicirikan dengan suhu pengeringan 55&amp;deg;C, selama 60 jam, dan menghaluskan dalam bentuk tepung dengan ukuran 60 mesh, penghalusan dilakukan sebanyak dua kali. Penggunaan sediaan bahan untuk pengobatan dan pencegahan penyakit osteoporosis pada wanita menopause pada invensi ini dosisnya 50 &amp;micro;g/100 g BB.</t>
+  </si>
+  <si>
+    <t>Alat Pemberi Pakan Ikan Otomatis Dan Presisi Berbasis Panel Surya</t>
+  </si>
+  <si>
+    <t>22-Dec-2024</t>
+  </si>
+  <si>
+    <t>S00202415964</t>
+  </si>
+  <si>
+    <t>Dr. Ayi Rahmat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa alat pemberi pakan ikan otomatis dan presisi dalam pengaturan jadwal, frekuensi pemberian pakan, volume atau dosis pemberian pakan dan luas atau jarak jangkauan penyebaran pakan yang dilakukan secara merata ke area kolam/tambak dengan prinsip kerja gerak sentrifugal (melontarkan pakan) yang berputar pada porosnya dengan kecepatan putar 1 - 3500 rpm (putaran per-menit) yang bisa diatur sehingga pakan tersebar merata. Pengaturan dosis dilakukan dengan menggunakan motor DC dengan rpm yang bisa diatur antara 1-600 rpm, sehingga bisa diprediksikan jumlah pakan yang keluar berdasarkan putaran yang dilakukan oleh motor. Daya yang digunakan pada alat ini berasal dari cahaya matahari yang dikonversi dengan panel surya sehingga lebih ramah lingkungan serta dilengkapi dengan sensor-sensor pengukuran kualitas air seperti suhu, DO, Ph, dan salinitas sebagai penentu keberhasilan dalam kegiatan budidaya sehingga kualitas air pada tambak budidaya dapat terawasi dan terjaga dengan baik.</t>
+  </si>
+  <si>
+    <t>Sri Ratih Deswati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Sri Murtini, M.Si.</t>
+  </si>
+  <si>
+    <t>Nurhaliza Amalia Lestari, S.I.K.</t>
   </si>
   <si>
     <t>Formula Pupuk Hayati Konsorsium Mikroorganisme untuk Tanaman Pertanian</t>
   </si>
   <si>
     <t>28-May-2024</t>
   </si>
   <si>
     <t>S00202404721</t>
   </si>
   <si>
-    <t>Febi Muryanto, SHut</t>
+    <t>Dr. Dra. Nisa Rachmania, M.Si.</t>
   </si>
   <si>
     <t>Departemen Biologi</t>
   </si>
   <si>
     <t>Invensi berupa sediaan cair berupa konsorsium mikroorganisme sebagai pupuk hayati yang terdiri atas Rhizobium sp. R1KG, Bacillus subtilis BP2.1.3, Saccharomyces sp. L1, Lactobacillus plantarum IN05, Streptomyces sp. A4J, dan Trichoderma sp. T2J. Bacillus, Lactobacillus, dan Rhizobium ditumbuhkan hingga mencapai jumlah sel 1,0 x 108 cfu/ml hingga 1,0 x 109 cfu/ml. Streptomyces, Trichoderma, dan Saccharomyces ditumbuhkan hingga mencapai jumlah sel 1,0 x 105 cfu/ml hingga 1,0 x 106 cfu/ml. Setiap isolat dicampur di dalam medium untuk konsorsium mikroorganisme, yaitu medium cair steril yang mengandung tepung kedelai 0,1-0,5% dan molase 5-10%. Aplikasi pupuk hayati cair pada penanaman jagung mampu menurunkan penggunaan pupuk NPK hingga separuh dosis yang dianjurkan untuk mendapatkan produktivitas setara penggunaan pupuk NPK 100%.</t>
   </si>
   <si>
-    <t>Dr. Sutikno</t>
-[...2 lines deleted...]
-    <t>Dustirahayu Hermawati Ningsih</t>
+    <t>Peralatan Ekstraksi Minyak Sawit Mentah dan Minyak Sawit Merah Skala Miniplant</t>
+  </si>
+  <si>
+    <t>18-Mar-2022</t>
+  </si>
+  <si>
+    <t>S00202203403</t>
+  </si>
+  <si>
+    <t>Neli Muna, STP, M.Si</t>
+  </si>
+  <si>
+    <t>Tujuan invensi ini adalah untuk menyediakan desain alat ekstraksi minyak sawit merah skala miniplant dengan kapasitas 1 ton TBS/jam. Miniplant sawit menggunakan peralatan yang terdiri dari loading ramp (1), conveyor (2), vertical sterilizer (3), thresher (4), digester (5), screw press (6), vibrating screen (7), vertical clarifier tank (8), vacuum dryer (9), tangki berpengaduk (10), storage tank (11), nut and fiber separator (12) dan ripple mill (13). Desain peralatan yang dibuat telah disesuaikan dengan kapasitas olah masing-masing alat. Layout pabrik dan rancangan layout pabrik 3D disusun berdasarkan diagram hubungan antar aktivitas. Berdasarkan perhitungan neraca massa dari 1 ton TBS/jam atau 10 ton TBS/hari yang diolah diperoleh produk CPO, RPO dan Palm Kernel berturut-turut sebesar 1752,8 kg, 418,36 kg dan 486,62 kg sehingga rendemen untuk masing-masing produk sebesar 17,53%, 4,18%, dan 4,87%. Dengan asumsi sebanyak 20% dari total CPO yang diproduksi, dipergunakan dalam proses pengolahan lebih lanjut menjadi minyak sawit merah (RPO).</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Imunostimulan Cair Rumput Laut Fermentasi Untuk Stimulasi Pertumbuhan Dan Ketahanan Tanaman</t>
+  </si>
+  <si>
+    <t>31-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202515589</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan imunostimulan cair yang diperoleh dari ekstrak rumput laut tropis hasil budidaya yang difermentasi secara terkontrol untuk menghasilkan sediaan cair kaya senyawa bioaktif dan mudah diaplikasikan pada tanaman. Proses dilakukan melalui fermentasi bahan organik rumput laut yang kaya fitohormon, polisakarida, fenolik, dan flavonoid hingga terbentuk sediaan cair berwarna kecokelatan yang mengandung senyawa bioaktif alami. Produk diaplikasikan sebagai biostimulan organik pada tanaman untuk meningkatkan kualitas hasil dan efisiensi pemupukan. Uji lapangan pada tanaman jagung menunjukkan bahwa imunostimulan berbasis rumput laut fermentasi menghasilkan peningkatan nilai total padatan terlarut (&amp;deg;Brix) dari 5 pada kontrol pupuk kimia menjadi 13 dan 18 pada dua formulasi berbeda, serta meningkatkan efisiensi penggunaan pupuk hingga sekitar 30 %. Invensi ini menampilkan proses sederhana, berbasis bahan lokal, dan berpotensi diterapkan pada sistem pertanian berkelanjutan.</t>
+  </si>
+  <si>
+    <t>Komposisi Tabir Surya Semprot Dari Ekstrak Daun Amis-Amisan Dan Cangkang Telur Ayam</t>
+  </si>
+  <si>
+    <t>12-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406481</t>
+  </si>
+  <si>
+    <t>Dr. Novia Amalia Sholeha, S.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk menghasilkan suatu komposisi tabir surya semprot yang dihasilkan dari ekstrak cangkang telur, ekstrak daun amis-amisan, dan zat pengisi lainnya untuk melindungi kulit dari paparan sinar matahari, menghidrasi kulit, dan membuat kulit tampak cerah alami. Pada invensi ini, terdapat tahap pembuatan komposisi dan uji in vitro berupa uji absorbansi terhadap sinar UV dengan panjang gelombang 290-320 nm. Daun amis-amisan memiliki sifat antioksidan pada amis-amisan bermanfaat untuk mencerahkan kulit. Ekstrak cangkang telur mengandung 98% kalsium karbonat (CaCO3) yang dapat berfungsi sebagai penahan sinar ultraviolet (UV)</t>
+  </si>
+  <si>
+    <t>Makanan untuk Ibu Menyusui Berupa Kue (Cookies) Nutrilaktasi Dari Serbuk Galohgor</t>
+  </si>
+  <si>
+    <t>S00201911250</t>
+  </si>
+  <si>
+    <t>dr. Naufal Muharam Nurdin, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Gizi Masyarakat</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan inovasi merubah serbuk galohgor menjadi bentuk Cookies Galohgor Nutrilaktasi yang berkhasiat meningkatkan produksi air susu ibu (ASI). Invensi ini berupa komposisi Cookies Galohgor Nutrilaktasi yang berkhasiat meningkatkan produksi ASI dan memiliki citarasa yang baik berdasarkan uji organoleptik dan survey pasar yang telah dilakukan pada tahun 2017-2019. Komposisi bahan baku pembuatan cookies galohgor yang terdapat pada invensi ini terdiri dari 450 gram mentega, 50 gram margarin, 250 gram gula tepung, 60 gram susu tepung, 40 gram coklat bubuk, 120 gram telur, 4 gram garam dan 700 gram tepung mix galohgor yang terdiri dari 400 gram terigu, 140 gram tepung maizena, 160 gram tepung galohgor yang ada pada klaim 1, 4 gram baking powder, 2 gram soda kue dan 300 gram. Karakteristik cookies galohgor nutrasetikal yang dihasilkan memiliki kandungan gizi kadar protein 6.22%,kadar abu 2.38%, kadar lemak 29.22%, kadar air 3.44 %, karbohidrat 58.3%, kadar beta karotene 1.46 mg/kg, dan energi sebesar 521.06 kkal/100g.</t>
   </si>
   <si>
     <t>Metode Produksi Material Komposit Dari Bahan Plastik Dan Material Nanopori Serta Produk Yang Dihasilkannya Sebagai Penjerap Senyawa Organik</t>
   </si>
   <si>
     <t>15-Nov-2020</t>
   </si>
   <si>
     <t>P00202008555</t>
   </si>
   <si>
-    <t>Alfa aditya Permana</t>
+    <t>Dr. Zaenal Abidin, S.Si., M.Agr.</t>
   </si>
   <si>
     <t>Departemen Kimia</t>
   </si>
   <si>
     <t>Teknik adsorpsi untuk menjerap limbah senyawa pewarna organik menimbulkan masalah pengendapan di bagian bawah bak pengolahan. Untuk memperbaiki kelemahan teknik adsorpsi tersebut, maka dikembangkan material komposit berbasis plastik dan material nanopori. Invensi ini menghasilkan suatu metode untuk memproduksi material komposit yang tersusun dari bahan plastik dengan material nanopori dan produk yang dihasilkan sebagai bahan penjerap senyawa organik baik cair atau gas. Metode produksi dan produk material komposit sesuai invensi ini mengkombinasikan bahan dasar polipropilena dan material penjerap bentonit. Serat polipropilena pertama-tama dipotong kemudian dipanaskan menggunakan oven pada suhu 100-300 ?C selama 1-3 menit. Polipropilena kemudian dicampurkan dengan bentonit dengan perbandingan 1:2 sehingga membentuk komposit polipropilena-bentonit. Komposit kemudian dipanaskan pada suhu 100-300 ?C selama 3 menit. Setelah itu, produk siap digunakan untuk menjerap limbah pewarna biru metilena. Produk material komposit penjerap biru metilena yang diperoleh memiliki warna khas yaitu kuning keabuan. Komposit ini dapat menjerap biru metilena dengan mengikuti model isoterm Langmuir.</t>
   </si>
   <si>
-    <t>Makanan untuk Ibu Menyusui Berupa Kue (Cookies) Nutrilaktasi Dari Serbuk Galohgor</t>
-[...26 lines deleted...]
-    <t>Adinda Nurani, SSi</t>
+    <t>Dr. Ir. Mulyorini Rahayuningsih, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Ade Iskandar, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Agus Buono, M.Si., M.Kom.</t>
+  </si>
+  <si>
+    <t>Komposisi Jamu Pelangsing Cair Berbasis Ekstrak Buah Asam Gelugur (Garcinia Atroviridis) Dan Rimpang Kunci Pepet (Kaempferia Angustifolia)</t>
+  </si>
+  <si>
+    <t>16-Dec-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202415460 </t>
+  </si>
+  <si>
+    <t>Dr. Rini Madyastuti Purwono, S.Si., M.Si., Apt.</t>
+  </si>
+  <si>
+    <t>Departemen Kedokteran Hewan</t>
+  </si>
+  <si>
+    <t>Formula jamu pelangsing berbasis ekstrak buah asam gelugur dan ekstrak rimpang kunci pepet yang telah dilindungi paten sebelumnya adalah formula awal dengan komposisi ekstrak asam gelugur dan ekstrak kunci pepet dalam bentuk sedian campuran ekstrak kering yang dikemas dalam kapsul. Tetapi masih ditemui permasalahan yang berarti yaitu ekstrak asam gelugur merupakan ekstrak yang sangat higroskopis sehingga untuk menjadikan ekstrak kering harus ditambah dengan bahan pengisi. Hal ini menyebabkan khasiat sebagai pelangsing menurun signifikan bila dibandingkan dengan khasiat formula yang mengandung ekstrak asam gelugur murni. Oleh karena itu dilakukan pengembangan produk jamu pelangsing dari ekstrak asam gelugur maupun kunci pepet dalam bentuk sediaan jamu cair untuk memperoleh sediaan pelangsing yang lebih efektif dan ekonomis dengan tetap memperhatikan aktivitasnya sebagai penurun berat badan. Formula jamu pelangsing cair yang mengandung campuran ekstrak buah asam gelugur (Garcinia atroviridis) dan ekstrak rimpang kunci pepet (Kaempferia angustifolia) dengan perbandingan 1:1 pada konsentrasi 200 ppm mampu menghambat aktivitas enzim lipase pankreas mencapai 87.09% melebihi daya inhibisi kontrol positif (orlistat) yaitu 82.50%.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Alimuddin, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Komposisi Kertas Filter Oli Mobil Dengan Sistem Aliran Langsung Berbahan Pulp Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>01-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202513358</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irmansyah, M.Si.</t>
   </si>
   <si>
     <t>Departemen Fisika</t>
-  </si>
-[...302 lines deleted...]
-    <t>Dr. Ir. Irmansyah, M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">ilter oli merupakan suatu material yang digunakan secara berulang pada mobil
 penumpang dengan waktu penggunaan yang terbatas (singkat). Tandan kosong kelapa
 sawit (TKKS) merupakan limbah yang keberadaannya terus meningkat (23% TBS) linier
 seiring dengan produksi CPO. TKKS memiliki kandungan selulosa berstruktur kristal
 monoklinik face center, berpori dan ringan yang dapat dibentuk menjadi kertas filter
 dengan metode inversi fasa asimetri berpori dan casting serta prinsip osmosis. Invensi ini
 menghasilkan kertas filter oli untuk mobil penumpang 4 dengan sistem aliran langsung
 berbahan pulp TKKS menggantikan material serat pendek kayu dan sintetis (NBKP)
 termodifikasi dengan metode semi mekanis (produksi pulp), casting, coating dan inversi
 fasa asimetri berpori (produksi kertas filter). Filter yang dihasilkan diuji terstandarisasi
 industri suku cadang aftermarket komersial otomotif. Luaran dan hasil yang diperoleh
 adalah material kertas filter terbaik pada filter oli full flow dengan komposisi NBKP dan
 pulp sawit ditambahkan bahan aditif wet strength dan bahan pelapis akrilik. Parameter uji
 yang distandarisasikan oleh industri suku cadang otomotif FSCM pada skala kertas
 laboratorium terpenuhi pada filter oli untuk parameter uji gramatur, ketebalan, ukuran
 pori, air permeability, kekuatan retak, dan warna.</t>
   </si>
   <si>
-    <t>Dr. Zaenal Abidin, S.Si., M.Agr.</t>
-[...17 lines deleted...]
-    <t>Prof. Dr. drh. Deni Noviana</t>
+    <t>Dr. Indah Wijayanti, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Dra. Pipih Suptijah, M.B.A.</t>
+  </si>
+  <si>
+    <t>Formula Penguat Palatabilitas Berbahan Alami dan penggunaannya Sebagai Imbuhan Pakan</t>
+  </si>
+  <si>
+    <t>P00201609160</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Suryahadi, D.E.A.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formula penguat palatabilitas sebagai imbuhan pakan yang ditambahkan dalam konsentrat yang bertujuan untuk memperbaiki palatabilitas dan konsumsi nutrien ternak terutama pada program penggemukan sapi potong. Formula bahan dasar penguat palatabilitas dengan komponen utama bahan-bahan lokal; pemanis, asam-asam organik, minyak oregano, dan esens pandan. Penguat palatabilitas dapat meningkatkan daya simpan, mutu konsentrat dan palatabilitas pakan. Dengan proses perwujudan invensi ini, formula penguat palatabilitas mempertahankan mutu konsentrat dan sekaligus meningkatkan palatabilitas dan peningkatan produktlvitas ternak sapi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Produksi Keju Nabati Berbahan Baku Kedelai Menggunakan Bakteri Asam Laktat </t>
+  </si>
+  <si>
+    <t>29-Dec-2017</t>
+  </si>
+  <si>
+    <t>P00201709882</t>
+  </si>
+  <si>
+    <t>Keju yang dikenal pada umumnya memiliki keterbatasan untuk dinikmati oleh penderita alergi protein susu dan vegetarian. Selain harganya yang mahal, kandungan lemak pada keju juga tinggi. Protein pada kedelai dapat menjadi alternatif pengganti protein dari susu pada pembuatan keju karena memiliki kadar protein yang tidak jauh berbeda serta kadar lemak yang rendah. Penggunaan bakteri asam laktat dari dadih sebagai bakteri probiotik dengan penambahan bahan tambahan pangan perlu dilakukan untuk memperbaiki mutu dari keju nabati.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Tun Tedja Irawadi, M.S.</t>
+  </si>
+  <si>
+    <t>Sumur Resapan Berlubang Sistem Knockdown</t>
+  </si>
+  <si>
+    <t>07-Jul-2022</t>
+  </si>
+  <si>
+    <t>P00202207265</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Nana Mulyana, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Manajemen Hutan</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa alat yang berfungsi untuk meresapkan air limpasan permukaan ke dalam tanah yang bila dipasangkan pada bangunan 200 meter persegi dapat membantu mengurangi limpasan permukaan antara 10-18 m3 /hari hujan. Satu set invensi sumur resapan biber ini berbentuk kubus dengan ukuran panjang kali lebar 1x1meter dengan kedalaman 3,20-3,7z0 meter. Dengan sumur resapan yang berbentuk kubus maka dapat memaksimalkan ruang resapan dibandingkan dengan sumur resapan konvensional yang berbentuk silinder. Sumur resapan biber ini juga menggunakan sistem knockdown sehingga memudahkan dalam hal proses pemindahan, penggalian, pemasangan serta pengawasan.</t>
+  </si>
+  <si>
+    <t>Produk Pakan Flushing Dengan Penambahan Emulsi Kalsium Sitrat Dan Vitamin D Untuk Meningkatkan Performa Reproduksi Ruminansia Kecil</t>
+  </si>
+  <si>
+    <t>S00202509443</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Produk  pakan  flushing  dengan  bahan  baku  bungkil  kedelai,  jagung,  onggok,  bungkil kelapa, pollard, molases, premix, minyak ikan lemuru dengan penambahan emulsi kalsium sitrat dan vitamin D. Produk pakan flushing dengan penambahan emulsi kalsium sitrat dan vitamin D diberikan pada domba selama 14 hari sebelum dan 14 hari setelah kawin alami dilakukan. Produk pakan flushing yang dihasilkan invensi ini berperan dalam meningkatkan sistem reproduksi domba terutama memicu terjadinya onset estrus 57 jam, lama estrus 24 jam dengan respon estrus 100%, sedangkan jumlah folikel sedang sebanyak 1,8. Produk pakan ini dapat digunakan untuk meningkatkan reproduksi awal ternak ruminansia kecil dan dapat memperbaiki skor tubuh atau BCS (Body Condition Score) serta mempercepat performa  pertumbuhan  domba.  Produk  pakan  ini  diaplikasikan  di  Laboratorium  Lapang Kandang B Fakultas Peternakan IPB yang menghasilkan waktu onset (munculnya) estrus meningkat atau menjadi lebih singkat serta jumlah folikel pro-estrus lebih banyak, yang artinya dapat meningkatkan reproduksi domba maupun kambing.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Entang Iskandar, M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Deteksi Kematangan dan Kualitas Mangga Menggunakan Portabel Spektroskopi Near Infrared</t>
+  </si>
+  <si>
+    <t>16-May-2023</t>
+  </si>
+  <si>
+    <t>P00202304281</t>
+  </si>
+  <si>
+    <t>Dr. Heru Sukoco, S.Si., M.T.</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Mesin dan Biosistem</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan suatu metode deteksi kematangan dan kualitas mangga, lebih khususnya metode pengukuran tingkat kematangan, keasaman (acidity), total padatan terlarut (TPT), kekerasan (firmness), dan kandungan pati mangga secara non destruktif menggunakan machine learning dan fuzzy logic yang diinstal pada perangkat portabel spektroskopi near infrared (NIR). Untuk pengukuran diawali dengan pengambilan data spektrum mangga menggunakan sensor NIR 1350-2500 nm, kemudian dilakukan transformasi spektral menggunakan pendekatan machine learning untuk memperoleh kombinasi operator transformasi yang terbaik pada masing-masing atribut (keasaman, TPT, kekerasan, dan pati). Spektrum hasil transformasi kemudian digunakan dalam pemodelan regresi untuk memperoleh hasil prediksi terbaik. Keempat nilai hasil prediksi (keasaman, TPT, kekerasan, dan pati) digunakan untuk pengukuran tingkat kematangan menggunakan fuzzy logic mamdani. Hasil perhitungan tingkat kematangan, keasaman, TPT, kekerasan, dan pati ditampilkan pada modul aplikasi.</t>
+  </si>
+  <si>
+    <t>Aulia Hidayati, S.E., M.Ak.</t>
+  </si>
+  <si>
+    <t>Maya Shofiah, S.Pt</t>
+  </si>
+  <si>
+    <t>Biostimulan Berbasis Rumput Laut Hijau (Ulva Lactuca) Terfermentasi Mikroorganisme Laut</t>
+  </si>
+  <si>
+    <t>S00202515489</t>
+  </si>
+  <si>
+    <t>Penggunaan pupuk sintesis komersil untuk meningkatkan produktivitas tanaman pangan menghadapi tantangan terkait keberlanjutan dan degradasi kualitas tanah. Pengembangan pupuk alami yang berbasis biostimulan merupakan alternatif untuk tetap meningkatkan produktivitas tanaman sekaligus menjaga kualitas tanah. Salah satu bahan alami yang cukup melimpah di perairan Indonesia dan dapat digunakan sebagai bahan baku biostimulan adalah rumput laut. Kandungan senyawa rumput laut terbukti memiliki hormon pertumbuhan dan perkembangan yang dapat digunakan sebagai biostimulan. Rumput laut yang digunakan tidak menggunakan jenis yang biasa dimanfaatkan dalam industri pangan, sehingga meminimalisir adanya konflik kepentingan. Invensi ini berkaitan dengan metode dan formula pembuatan biostimulan berbasis rumput laut. Metode ini mengkombinasikan antara metode konvensional dan fermentasi menggunakan</t>
+  </si>
+  <si>
+    <t>Formula Nanocoating Berbasis Serisin Limbah Kokon dan Pektin Kulit Jeruk untuk Peningkatan Umur Simpan Serta Kesegaran Buah Pisang Mas</t>
+  </si>
+  <si>
+    <t>22-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510658</t>
+  </si>
+  <si>
+    <t>Dr. Tetty Kemala, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pisang merupakan salah satu komoditas hortikultura utama Indonesia. Salah satu jenis pisang yang diminati oleh masyarakat adalah pisang mas. Kehilangan hasil panen pisang akibat respirasi dan produksi gas etilen berlebih mencapai 16,36%. Salah satu metode perpanjangan  umur  simpan  buah  yang  sedang  dikembangkan  adalah  pengaplikasian coating dari pektin. Performa coating pektin dapat ditingkatkan melalui pengkombinasian dengan  serisin  untuk  meningkatkan  sifat  mekanis  coating.  Teknologi  nano  dapat meningkatkan kemampuan coating untuk menutupi pori-pori kulit buah dengan lebih baik. Terdapat  3  formula nanocoating (F1,  F2,  F3)  dengan  material  berupa nanopektin/nanoserisin, gliserol, tween-80 dan asam stearat. Pengaplikasian nanocoating dilakukan  dengan  mencelupkan  pisang  kedalam  larutan  NP  dan  dikeringkan  lalu dicelupkan  pada  larutan  NS  dan  dikeringkan.  Formula nanocoating mempengaruhi peningkatan  umur  simpan  dan  kesegaran  buah  pisang  baik  secara  fisikokimia  (susut bobot, kelunakan, tpt, tat, perubahan warna, laju respirasi, dan laju produksi gas etilen) dan organoleptik (mutu hedonik dan hedonik overall).</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Munti Yuhana, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Maria Bintang, M.S.</t>
+  </si>
+  <si>
+    <t>Formula Jeli Agar Berbasis Emulsi Minyak Sawit Merah Sebagai Sumber Provitamin A</t>
+  </si>
+  <si>
+    <t>S00202601515</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula produk jeli agar berbasis emulsi minyak sawit merah (MSM) sebagai sumber provitamin A. Kekurangan vitamin A (KVA) masih menjadi permasalahan gizi serius di Indonesia, terutama pada anak-anak. Minyak sawit merah (MSM) memiliki kandungan karotenoid yang tinggi sebagai sumber provitamin A, tetapi pemanfaatannya masih terbatas. Minyak memiliki sifat tidak larut dalam air sehingga sulit diaplikasikan pada produk pangan. Oleh karena itu, perlu mengubahnya menjadi emulsi dengan komposisi MSM, air, Tween 80, dan BHT. Emulsi diaplikasikan pada produk jeli agar dengan bahan dasar jeli berupa karagenan, gula, asam sitrat, kalium sorbat, dan perisa mangga. Formula sesuai invensi memiliki kekuatan gel mendekati produk komersial, kandungan karotenoid sebesar 25,74 mg/kg dengan tingkat retensi terhadap karotenoid dalam MSM sebesar 25,62%, dan skor penerimaan sensori secara keseluruhan sebesar 5,90 &amp;plusmn; 0,61 yang dikategorikan &amp;ldquo;agak suka&amp;rdquo; mendekati &amp;ldquo;suka&amp;rdquo;. Produk jeli agar emulsi MSM mengandung vitamin A sebesar 86 RE/100 g, dan mampu menyumbang 17,20&amp;ndash;22,93% dari Angka Kecukupan Gizi (AKG) vitamin A untuk anak-anak usia 1&amp;ndash;8 tahun. Oleh karena itu, invensi ini menjadi solusi alternatif untuk membantu mengatasi masalah kekurangan vitamin A di Indonesia.</t>
+  </si>
+  <si>
+    <t>Mahesa Glagah Agung Satria, S.I.K., M.Si.</t>
+  </si>
+  <si>
+    <t>Fakultas Teknik dan Teknologi</t>
+  </si>
+  <si>
+    <t>Dr. Karlisa Priandana, S.T., M.Eng.</t>
+  </si>
+  <si>
+    <t>Heni Rismiyati</t>
+  </si>
+  <si>
+    <t>Komposisi Pupuk Bioremediator Anti-Vibrio Berbahan Baku Bacillus sp. dan Aktivitasnya di Lingkungan Budidaya Air Laut</t>
+  </si>
+  <si>
+    <t>30-May-2024</t>
+  </si>
+  <si>
+    <t>S00202404834</t>
+  </si>
+  <si>
+    <t>Dr. Yuni Puji Hastuti, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Yang diungkapkan disini adalah komposisi produk pupuk bioremediator bakteri jenis Gram positif yang mampu menghasilkan protein aktif bakteriosin untuk menekan pertumbuhan bakteri Vibrio sp. di lingkungan tambak udang. Produk pupuk berbahan dasar bakteri Bacillus sp. yang diisolasi dari laut Indonesia ini juga mampu menekan pertumbuhan bakteri fermentatif yang merugikan. Komposisi bahan produk pupuk bioremediator Bacillus sp. terdiri dari campuran mineral, pasir laut, maltodextrin, dan campuran enzim yang lebih didominasi dengan enzim amilase. Pengaplikasian produk pupuk bioremediator bakteri Bacillus sp. di tambak udang vaname (Litopenaeus vannamei) mampu menekan pertumbuhan bakteri Vibrio sp. yang mampu menjadi sumber penyakit di tambak udang. Formulasi spesifik dari pupuk bioremediator telah terbukti mampu mengendalikan kelimpahan bakteri Vibrio sp. di lingkungan tambak udang.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Katrin Roosita, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Endang Warsiki, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irzal Effendi, M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Pakan Sapi Perah Untuk Memproduksi Susu Fungsional Kaya Conjugated Linoleic Acids</t>
+  </si>
+  <si>
+    <t>S00202008554</t>
   </si>
   <si>
     <t>Prof. Dr. Despal, S.Pt., M.Sc.Agr.</t>
   </si>
   <si>
-    <t>Prof. Dr. Endang Warsiki, S.T.P., M.Si.</t>
-[...81 lines deleted...]
-    <t xml:space="preserve">S00202009600 </t>
+    <t>Invensi ini bertujuan untuk menghasilkan susu fungsional kaya akan conjugated linoleic acid (CLA). Komposisi pakan sapi perah setidaknya dipilih satu dari 5 kg silase jagung, 5.3 kg konsentrat, 5.3 kg ampas tahu dan 2 kg dedak atau 25 kg rumput gajah segar, 20 kg rumput lapang, dan 10 kg konsentrat atau 30 kg rumput gajah segar, 2 kg konsentrat, dan 11 kg ampas tahu atau 20 kg rumput gajah segar, 5 kg jerami padi, 4 kg konsentrat, dan 20 kg ampas tahu atau 20 kg rumput alam, 2 kg konsentrat, 5 kg ampas tahu, dan 5 kg ampas tempe atau 30 kg klobot jagung, 6 kg konsentrat, dan 30 kg ampas tahu. Komposisi pakan sesuai invensi ini diperkaya dengan bungkil kedelai, atau kacang merah, atau bungkil kacang tanah hasil perebusan, pengukusan, sangrai dan ekstrusi dan minyak kedelai, atau minyak jagung, atau minyak kanola, atau minyak wijen, atau minyak bunga matahari atau minyak sawit hasil penyabunan, enkapsulasi (prilling)dan penambahan agen pelindung (tannin). Berdasarkan hasil uji menunjukkan bahwa semua peternakan yang menggunakan komposisi pakan tersebut menghasilkan susu dengan kandungan CLA yang lebih tinggi dibandingkan dengan susu dari industri besar seperti UPBS (0.991%).</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Etty Riani, M.S.</t>
   </si>
   <si>
-    <t>Departemen Manajemen Sumberdaya Perairan</t>
-[...56 lines deleted...]
-    <t>Dr. Siti Nikmatin, S.Si., M.Si.</t>
+    <t>Dr. Ir. Eni Siti Rohaeni, M.P.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Bachtar Bakrie, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Huda Shalahudin Darusman, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Dyah Iswantini, M.Sc.Agr.</t>
   </si>
   <si>
     <t>Formula Pupuk Slow Release Berbasis Limbah Jeroan Ikan Bandeng Dan Residu Garam Rumput Laut Sargassum sp.</t>
   </si>
   <si>
     <t>24-Nov-2025</t>
   </si>
   <si>
     <t>S00202512939</t>
-  </si>
-[...1 lines deleted...]
-    <t>Prof. Dr. Tati Nurhayati, S.Pi., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Industri pengolahan perikanan menghasilkan jeroan ikan bandeng dan residu garam
 rumput laut (RGRL) Sargassum sp. yang dapat dimanfaatkan sebagai bahan baku
 pembuatan pupuk slow release. Proses pembuatan pupuk slow release dilakukan dengan
 formula variasi rasio RGRL terhadap pupuk organik cair jeroan bandeng. Formula dengan
 hasil terbaik diuji pelepasan nitrogen selama 20 hari untuk melihat kemampuan pupuk
 dalam melepaskan nutrisi secara bertahap. Hasil uji unsur hara pupuk slow release telah
 sesuai dengan SNI 7763:2024 tentang Pupuk Organik Padat, dengan nilai C-organik
 melebihi 15%, akumulasi N+P+K lebih besar dari 2%, pH dalam rentang 4-9, dan kadar air
 dalam rentang 8-25%. Hasil uji pelepasan nitrogen pupuk meningkat secara bertahap
 selama 20 hari pengamatan yang bersifat gradual dan terkontrol, ini merupakan salah satu
 satu karakteristik utama pupuk slow release.</t>
   </si>
   <si>
+    <t>Proses Pembuatan Minyak Ikan Tuna (Thunnus Sp) Etil Ester Menggunakan Transesterifikasi</t>
+  </si>
+  <si>
+    <t>20-Nov-2021</t>
+  </si>
+  <si>
+    <t>S00202110437</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Minyak ikan merupakan sumber alami asam lemak tidak jenuh atau polyunsaturated fatty acid (PUFA) omega-3 (n-3), terutama asam eikosapentanoat (C20:5n-3; EPA) dan asam dokosaheksanoat (C22:6n-3; DHA). Tujuan invensi ini adalah menghasilkan minyak ikan etil ester yang tahan terhadap oksidasi. Minyak ikan tuna kasar dimurnikan dengan tahap netralisasi, degumming, bleaching. Minyak yang telah dimurnikan dilanjutkan proses transesterifikasi dengan kondisi optimal yang didapatkan yakni suhu 55 &amp;deg;C dengan konsentrasi NaOH 0,7% dan direaksikan selama 75 menit. Minyak ikan etil ester memiliki rendemen 92%,3%, PV 1,73 meq/kg, AnV 1,08 meq/kg dan total oksidasi 4,54 meq/kg. Minyak ikan etil ester kemudian ditambahkan antioksidan tokoferol 0,6% dan disimpan pada suhu oven 40 &amp;deg;C selama 16 hari lalu diuji setiap 2 hari sekali. Total oksidasi minyak ikan etil ester dapat bertahan selama 12 hari suhu 40 &amp;deg;C jika dikonversi sama dengan 180 hari suhu ruang.</t>
+  </si>
+  <si>
+    <t>Formula Minuman Fungsional Berbahan Baku Campuran Daun Kelor, Kunyit, Bayam Merah, Dan Belimbing Wuluh, Untuk Ibu Menyusui</t>
+  </si>
+  <si>
+    <t>06-Apr-2021</t>
+  </si>
+  <si>
+    <t>S00202102485</t>
+  </si>
+  <si>
+    <t>Dr. Tjahja Muhandri, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini bertujuan untuk menghasilkan minuman dungsional bagi ibu menyusui. Formula minuman fungsional sesuai invensi ini terdiri dari bubuk daun kelor, bubuk kunyit, bubuk bayam merah, dan bubuk belimbing wuluh dikemas menggunakan kemasan kertas celup, dimana perbandingannya adalah bubuk daun kelor 9-10%, bubuk kunyit 44-45%, bubuk bayam merah 9-10%, dan bubuk belimbing wuluh 36-37%. Karakteristik minuman fungsional yang dihasilkan memiliki berat bersih 1.3 gram, kadar air 6-7% (bb), energi per takaran saji 1.3 gram adalah 3 kkal, ukuran partikel lolos ayakan 30 mesh, dan waktu
+penyeduhan 15-20 detik.</t>
+  </si>
+  <si>
+    <t>Bone Allograft Untuk Penanganan Defek Tulang Dan Gigi Pada Hewan Kecil</t>
+  </si>
+  <si>
+    <t>19-Jul-2022</t>
+  </si>
+  <si>
+    <t>P00202207628</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan bone allograft sebagai material transplan tulang dan pengisi defek (bone filler) dalam penanganan kasus fraktur dan ekstraksi gigi pada hewan kecil. Tahapan pembuatannya diawali dengan penyiapan material yang berasal dari tulang bagian cancellous dan cortical dari hewan kecil baik dalam keadaan hidup maupun kadaver, kemudian membersihkannya dari otot dan jaringan ikat. Setelah itu, ukuran tlang diperkecil dan direndam ke dalam campuran larutan kloroform dan metanol dengan perbandingan 1:1. Tulang kemudian dikeringkan dan digiling hingga berbentuk serbuk dan menyaringnya. Serbuk tulang selanjutnya direndam dalam H2O3 3% yang diikuti dengan sonikasi, kemudian mencuci dengan akuades dan melakukan demineralisasi serbuk tulang tersebut menggunakan cairan HCl 0,6 M selama 15 menit di dalam alat sonikasi. Setalah itu, serbuk tulang dicuci kembali untuk kemudian diinkubasi ke dalam buffer berupa fosfat. Hasilnya selanjutnya dilakukan pendingin-bekuan pada suhu -84oC sebelum dilakukan sterilisasi menggunakan sinar gamma dengan dosis iradiasi 10-14 kGy. Produk bone allograft yang dihasilkan memiliki ukuran partikel 1001-1500 &amp;micro;m.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sukenda, M.Sc.</t>
+  </si>
+  <si>
+    <t>Arif Darmawan, S.Pt., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iriani Setyaningsih, M.S.</t>
+  </si>
+  <si>
+    <t>drh. Mokhamad Fakhrul Ulum, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>drh. Salfina Nurdin Ahmad, M.P.</t>
+  </si>
+  <si>
+    <t>Primer Spesifik untuk Kuantifikasi Ekspresi Gen Mioglobin (MB) Pada Jaringan Otot dan Hati Ayam IPB-D2</t>
+  </si>
+  <si>
+    <t>27-Nov-2023</t>
+  </si>
+  <si>
+    <t>S00202312959</t>
+  </si>
+  <si>
+    <t>Saiful Anwar</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk menghasilkan primer spesifik untuk kuantifikasi ekspresi gen mioglobin (MB) ayam yang digunakan pada jaringan hati dan otot paha ayam IPB-D2. Invensi ini diperoleh melalui beberapa tahapan yaitu, koleksi sampel jaringan hati dan otot, isolasi mRNA, sintesis cDNA, perancangan primer gen MB, dan kuantifikasi ekspresi gen. Primer spesifik MB yang digunakan memiliki runutan basa nukleotida yaitu, F: 5&amp;rsquo;- ACCCTGAGACTTTGGATCGC-3&amp;rsquo; dan R: 5&amp;rsquo;-GGGATTTTGTGCTTCGTGGC-3&amp;rsquo; dengan ukuran produk 193 bp. Primer tersebut dapat digunakan dengan baik untuk menghitung ekspresi gen MB pada sampel jaringan hati dan otot paha ayam IPB-D2.</t>
+  </si>
+  <si>
+    <t>Vaksin Vibrio Parahaemolyticus Inaktif untuk Pencegahan Penyakit Vibriosis Pada Udang Vaname (Litopenaeus vannamei)</t>
+  </si>
+  <si>
+    <t>07-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202509957</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berhubungan  dengan  bidang  akuakultur  khususnya  pencegahan  penyakit vibriosis  pada  udang  vaname  (Litopenaeus  vannamei).  Vaksin  dibuat  dari  isolat Vibrio parahaemolyticus asal Banyuwangi, Jawa Timur yang terkonfirmasi gen toksin PirA dan PirB.  Proses  pembuatan  meliputi  perbanyakan  kultur  bakteri,  inaktivasi  menggunakan larutan formaldehyde  solution selama  24  jam,  pencucian  dengan phosphate  buffered saline (PBS),  dan  formulasi  akhir  dalam  PBS.  Vaksin  yang  dihasilkan  mampu mempertahankan sifat antigenik bakteri sehingga efektif menstimulasi imunitas terlatih pada  udang.  Hasil  uji  menunjukkan  bahwa  pemberian  vaksin  inaktif  ini  meningkatkan respons  imun  non-spesifik  udang,  ditandai  dengan  peningkatan total  haemocyte  count (THC), aktivitas fagositik (AF), phenoloxidase (PO), dan respiratory burst (RB). Selain itu, vaksin  memberikan  tingkat  kelangsungan  hidup  yang  lebih  tinggi  serta  nilai relative percent  survival (RPS)  terbaik,  dengan  perlakuan  dosis  105  CFU  mL?&amp;sup1;  mencapai kelangsungan hidup 94% dan RPS 88,46%. Invensi ini berfungsi sebagai strategi preventif dalam  menekan  mortalitas  akibat  infeksi V.  parahaemolyticus pada  budidaya  udang vaname.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Agoes Mardiono Jacoeb, Dipl.Biol.</t>
+  </si>
+  <si>
+    <t>Formula Dan Proses Pembuatan Suplemen Kesehatan Hewan Kesayangan Berbasis Ikan Tongkol Dan Kunyit</t>
+  </si>
+  <si>
+    <t>19-Aug-2021</t>
+  </si>
+  <si>
+    <t>P00202106482</t>
+  </si>
+  <si>
+    <t>drh. Tetty Barunawati Siagian, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini menghasilkan suplemen kesehatan bagi hewan 5 kesayangan. Lebih khusus, suplemen kesehatan sesuai invensi ini terdiri dari ikan tongkol dan kunyit. Ikan tongkol yang digunakan adalah bagian ikan tongkol berupa bagian kepala, perut, tulang, dan ekor ikan tongkol. Ikan tongkol dan kunyit diolah menjadi bentuk serbuk dan kemudian dicampurkan kedalam kapsul. Validasi 10 kandungan gizi dari suplemen kesehatan sesuai invensi ini terdiri dari protein 56.8 mg, lemak 28.35 mg, kadar abu 33.9 mg, serat kasar 24.32 mg, zat besi 0.067 mg, kalsium 0.00148 mg, zink 0.028 mg, kalium 1.742 mg, kurkumin 1.15 mg, glisin 6 mg, lisin 3.875 mg, DHA 28.8 mg, dan EPA 11.25 mg. Sehingga, suplemen ini memiliki 15 banyak manfaat untuk meningkatkan nafsu makan, mempercepat proses penyembuhan, mengurangi infeksi, mengurangi kadar kolesterol dan penyakit kardiovaskular, membantu memperlancar saluran kemih, menyehatkan kulit dan rambut, dan meningkatkan sistem kekebalan dari hewan kesayangan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kokom Komalasari,  S. Pt. M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Y. Aris Purwanto, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Medhanita Dewi Renanti, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Dr. Isyana Khaerunisa, S.Pt.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Waras Nurcholis, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Formulasi Minyak Aromaterapi Dari Minyak Kayu Cendana Dan Minyak Daun Kemangi</t>
+  </si>
+  <si>
+    <t>S00202406485</t>
+  </si>
+  <si>
+    <t>Khoirul Aziz Husyairi, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi minyak aromaterapi berbasis minyak atsiri dari kayu cendana (Santalum album L) dan minyak daun kemangi (Ocimum bacilicum L) dengan tambahan lainnya berupa mentol dan kamfer. Variasi formulasi dibuat sebanyak dua jenis, yaitu variasi &amp;ldquo;warm&amp;rdquo; dan &amp;ldquo;hot&amp;rdquo;. Aplikasi dari invensi ini dengan cara dihirup dan dioleskan ke kulit tubuh.</t>
+  </si>
+  <si>
+    <t>Yusti Pujiawati, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Mesin Pasteurisasi Susu Kontinu Melalui Pipa Teflon Dengan Pemanas Minyak Goreng</t>
+  </si>
+  <si>
+    <t>18-Nov-2025</t>
+  </si>
+  <si>
+    <t>S00202512435</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Agus Sutejo, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan sebuah mesin pasteurisasi susu sistem kontinu yang
+dirancang untuk mengatasi kebutuhan proses pasteurisasi yang efisien, aman, dan terjangkau, khususnya bagi peternak dan Usaha Mikro, Kecil, dan Menengah (UMKM). Prinsip kerja mesin ini didasarkan pada metode pemanasan tidak langsung untuk memproses susu sesuai standar High Temperature Short Time (HTST) pada suhu 72&amp;deg;C. Susu segar dialirkan secara kontinu menggunakan sebuah pompa DC (1) masuk dari tangki bahan baku (3) melalui selang saluran inlet (2) diteruskan ke sebuah pipa teflon (8) spiral yang terbuat dari material Polytetrafluoroethylene (PTFE). Pipa teflon (8) tersebut direndam sepenuhnya di dalam tangki pemanas (4) berisi minyak goreng dan dipanaskan secara stabil oleh sebuah kompor (7) gas LPG, hingga mengalir ke selang saluran outlet (5) dan tertampung di tangki produk (6). Penggunaan minyak goreng sebagai media pemanas memungkinkan tercapainya suhu tinggi yang konsisten tanpa kontak langsung dengan sumber api, sehingga menjaga kualitas nutrisi dan flavour susu. Sementara itu, pipa PTFE memastikan proses yang higienis, anti-lengket, dan perpindahanpanas yang efisien. Desain ini menawarkan solusi yang sederhana dan efektif untuk mengeliminasi patogen, memperpanjang umur simpan produk susu, serta meningkatkan keamanan pangan dan nilai ekonomis bagi produsen.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sumiati, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Wulansih Dwi Astuti, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Riska Amelia Candra, S.Si</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mala Nurilmala, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof.Dr. Roni Ridwan, S.Pt., M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Dinamella Wahjuningrum, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Siti Nikmatin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Niken Ulupi, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. drh. Min Rahminiwati, M.S., Ph.D.</t>
+  </si>
+  <si>
+    <t>Formula Sheet Mask Berbasis Nata De Whey Dengan Penambahan Nano Kolagen Ceker Ayam</t>
+  </si>
+  <si>
+    <t>15-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510289</t>
+  </si>
+  <si>
     <t>Prof. Dr. Irma Isnafia Arief, S.Pt., M.Si.</t>
   </si>
   <si>
-    <t>Prof. Dr. Mala Nurilmala, S.Pi., M.Si.</t>
-[...238 lines deleted...]
-    <t>Invensi ini berupa produk makaroni non-gluten berprotein tinggi rasa kayu manis. Produk makaroni dibuat dengan komposisi pasta ubi jalar ungu, tepung kedelai, dan pati tapioka dengan perbandingan 50:47:3 (w/w) . Kayu manis ditambahkan 2% dari berat adonan total. Pengolahan pasta ubi jalar ungu meliputi sortasi, pencucian, kemudian mengukus ubi jalar ungu selama 45 menit, mengupas kulitnya, menghancurkan bagian daging, mengemas dalam plastik, dan menyimpan dalam frezer sampai saat dipergunakan. Proses pembuatan makaroni dilakukan dengan mengukus adonan yang sudah homogen selama 10 menit sebelum dimasukkan pada mesin ekstruder. Produk makaroni diproses dengan teknik ekstrusi pada suhu 40oC dan diameter lubang 0.5 cm. Makaroni yang sudah dibentuk kemudian dikeringkan dalam pengering tipe rak pada suhu 50oC selama 10 jam. Tepung kedelai memifiki kadar protein 36.70% dan aktivitas antioksidan 1,685.92 mg AEAC/g. Keunggulan pasta ubi jalar ungu adalah kandungan oligosakarida berupa staklosa (6.20 mg/g) dan rafinosa (31.51 ng/g). Aktivltas antioksidan pasta ubi jalar ungu sebesar 41,397.29 mg AEAC/g dan kadar antosianin 10.10 mgl/100g. Produk makaroni memiliki kadar air 5.34 (%bb) , abu 5.61 (%bb) , lemak 13.72 (%bb) , protein 26.56 (%bb) , karbohidrat 48 .71 (%bb) , enegi 424 .58 kkal , cooking loss 19 .52%, aktivitas antioksidan 10,433.30 mgAEAC/g, kadar antosianin 3.58 mg/g, dan bewarna ungu merah.</t>
+    <t xml:space="preserve">Inovasi ini menghasilkan sheet mask berbasis nata de whey yang diperkaya nano kolagen dan antioksidan alami. Produk ini dikembangkan dari hasil fermentasi whey yang diolah menjadi nata de whey sehingga menghasilkan lembaran masker yang biodegradable, kaya nutrisi, dan mampu menutrisi kulit hingga ke lapisan epidermis. Kandungan nano kolagen berperan  memperbaiki  jaringan  kulit,  meningkatkan  elastisitas,  dan  mengurangi munculnya  garis  halus.  Formula  sheet  mask  sesuai  invensi  ini  terdiri  dari  whey,  nano kolagen, asam asetat glasial, sukrosa, pupuk ZA, dan starter Acetobacter xylinum. Setiap lembar  memiliki  berat  70  gram  dan  dikemas  dalam sachet bersegel  untuk  menjaga higienitas  serta  kestabilan  bahan  aktif.  Produk  ini biodegradable,  sehingga  setelah digunakan dapat terurai secara alami tanpa mencemari lingkungan Kandungan kolagen berukuran nano membuat bahan aktif lebih mudah menembus kulit, sementara nata de whey sebagai matriks alami memberikan sensasi lembap lebih lama. Dengan demikian, inovasi  ini  juga  mendukung  pengelolaan  limbah  industri  pengolahan  keju,  serta mendorong penerapan konsep green beauty di Indonesia. Produk ini berpotensi menjadi produk kecantikan fungsional yang tidak hanya memperbaiki tampilan kulit, tetapi juga menghadirkan  nilai  keberlanjutan  dan  pemberdayaan  sumber  daya  lokal  secara berkelanjutan.</t>
+  </si>
+  <si>
+    <t>Roni Nugraha, S.Si., M.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sri Darwati, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Idat Galih Permana, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Yuli Retnani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Tri Joko Santoso, SP., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Eng Uju, S.Pi, M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr.rer.nat. Kustiariyah  Tarman, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Adinda Yulya Rachmawati, S.Pi</t>
+  </si>
+  <si>
+    <t>Zacky Arivaie Santosa, STP</t>
+  </si>
+  <si>
+    <t>Gilang Ramadhan</t>
+  </si>
+  <si>
+    <t>Ivan Taufiq Nugraha</t>
+  </si>
+  <si>
+    <t>Aulia Izahra Adil Maulidia</t>
+  </si>
+  <si>
+    <t>Dwi Lestari</t>
+  </si>
+  <si>
+    <t>Dr. Tria Astika Endah Permatasari, SKM, MKM</t>
+  </si>
+  <si>
+    <t>Agung Tri Nugroho S. Ik</t>
+  </si>
+  <si>
+    <t>Nurhaliza Amalia Lestari, S. I. K</t>
+  </si>
+  <si>
+    <t>Dikma Jogi Andreas Sianipar</t>
+  </si>
+  <si>
+    <t>Dwitami Anzhany</t>
+  </si>
+  <si>
+    <t>dr. Nurul Hiedayati, Ph.D</t>
+  </si>
+  <si>
+    <t>Alfa aditya Permana</t>
+  </si>
+  <si>
+    <t>Octarina Indah Setyowati</t>
+  </si>
+  <si>
+    <t>Kartika Elsahida</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anggrei Viona Seulalae, SPi </t>
+  </si>
+  <si>
+    <t>Nur Rahma Wahyuni, SPi</t>
+  </si>
+  <si>
+    <t>Vivin Jenika Putri, S.TP., Msi</t>
+  </si>
+  <si>
+    <t>Dr. Chananpat Rardniyom</t>
+  </si>
+  <si>
+    <t>Almira Nuraelah, SGz</t>
+  </si>
+  <si>
+    <t>Ratnih Suratnih, SP</t>
+  </si>
+  <si>
+    <t>dr. Farah Bilqistiputri</t>
+  </si>
+  <si>
+    <t>dr. Muhammad Dzikrifishofa</t>
+  </si>
+  <si>
+    <t>Sarah Putri Ayunissa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rivaldo Hutahaean </t>
+  </si>
+  <si>
+    <t>Ignatius Haidanto Pauta</t>
+  </si>
+  <si>
+    <t>Ezekiel Royce Hamonangan</t>
+  </si>
+  <si>
+    <t>Samuel Pataniari Siahaan</t>
+  </si>
+  <si>
+    <t>Formula Feed Additive Berbasis Nanoenkapsulasi Ekstrak Daun Katuk (Sauropus Androgynus), Kunyit (Curcuma Longa), Dan Mineral Proteinat</t>
+  </si>
+  <si>
+    <t>17-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510442</t>
+  </si>
+  <si>
+    <t>Ir. Farizal Hazra, M.Sc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan formulasi feed additive berbasis nanoenkapsulasi ekstrak daun katuk (Sauropus androgynus), kunyit (Curcuma longa), dan mineral proteinat (Zn, Se) yang dirancang untuk meningkatkan produksi susu dan mencegah mastitis subklinis pada sapi perah. Formulasi dibuat dengan teknologi nanoenkapsulasi menggunakan kitosan dan sodium tripolyphosphate (STTP) melalui metode gelasi ionik, sehingga senyawa bioaktif terlindungi dari degradasi di rumen dan dapat diserap lebih optimal di usus halus. Daun katuk berfungsi sebagai galactogogue melalui kandungan fitoestrogen yang menstimulasi hormon laktasi, kunyit mengandung kurkumin yang bersifat antibakteri serta antiinflamasi untuk melindungi ambing dari infeksi, sementara mineral proteinat Zn dan Se berperan sebagai  imunostimulan  dan  antioksidan.Produk  akhir  dikemas  dalam  bentuk  serbuk dengan  dosis  pemberian  20  gram/ekor/hari.  Uji  penerapan  menunjukkan  peningkatan produksi susu hingga 30%, penurunan jumlah sel somatik, serta berkurangnya prevalensi mastitis  subklinis.  Invensi  ini  menawarkan  solusi  pakan  tambahan  yang  alami,  aman, praktis,  dan ramah  lingkungan,  sehingga  dapat  meningkatkan produktivitas  sapi  perah sekaligus mendukung ketahanan pangan nasional melalui pengurangan ketergantungan impor susu.</t>
+  </si>
+  <si>
+    <t>Annisa Nur Setya Wardani</t>
+  </si>
+  <si>
+    <t>Raden Muhammad Rafi Ardiya</t>
+  </si>
+  <si>
+    <t>Putri Apriliyanti Nurhasanah</t>
+  </si>
+  <si>
+    <t>Saffanah Noor Faradisa</t>
+  </si>
+  <si>
+    <t>Ahmad Andra Ramawan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kadisha Azka Fajriani </t>
+  </si>
+  <si>
+    <t>Yuni Rahmah Armeliyah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arya Wijaya </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Riandri Pasccal Saputra </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Siti Mantiqiah, S.Pi </t>
+  </si>
+  <si>
+    <t>Dendi Hidayatullah</t>
+  </si>
+  <si>
+    <t>Abung Maruli Simanjuntak, S.Pi, M.Si</t>
+  </si>
+  <si>
+    <t>Widya Hermawan</t>
+  </si>
+  <si>
+    <t>Marsya Halya Alfrida</t>
+  </si>
+  <si>
+    <t>Restu Saputra</t>
+  </si>
+  <si>
+    <t>Raden Roro Fatimah Azzahra Aulia</t>
+  </si>
+  <si>
+    <t>Abdul Aziz Ramdani</t>
+  </si>
+  <si>
+    <t>Rangga Mahardika Nazarulloh</t>
+  </si>
+  <si>
+    <t>Tegar Dwi Setyohadi</t>
   </si>
   <si>
     <t>Sabilla Jahra Anggraeny</t>
   </si>
   <si>
-    <t>Ahmad Andra Ramawan</t>
+    <t>Nadilla Rahmah</t>
+  </si>
+  <si>
+    <t>Iikh Nurazizah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Devi Ermasari </t>
+  </si>
+  <si>
+    <t>Shabrina Nurul Fatimah, S.Pi</t>
+  </si>
+  <si>
+    <t>Ir. Iwan Sutanto</t>
+  </si>
+  <si>
+    <t>Dustirahayu Hermawati Ningsih</t>
+  </si>
+  <si>
+    <t>Febi Muryanto, SHut</t>
+  </si>
+  <si>
+    <t>Fajrin Shidiq, M.Agr.Sc</t>
+  </si>
+  <si>
+    <t>Peter Liong, S.Biotek</t>
+  </si>
+  <si>
+    <t>Dr. Sutikno</t>
+  </si>
+  <si>
+    <t>Dr. Ahmad Furqon</t>
+  </si>
+  <si>
+    <t>Ali Khumaidi</t>
+  </si>
+  <si>
+    <t>Yasintha Dwi Nur Amalia</t>
+  </si>
+  <si>
+    <t>Chandabalo</t>
+  </si>
+  <si>
+    <t>Basril Abbas</t>
   </si>
   <si>
     <t>Darmawan Darwis</t>
   </si>
   <si>
-    <t>Ali Khumaidi</t>
-[...41 lines deleted...]
-    <t>Keyren Johana Ginting S.</t>
+    <t>Frizky Amelia</t>
   </si>
   <si>
     <t>Aria Tri Wahyudi</t>
   </si>
   <si>
-    <t xml:space="preserve">Anggrei Viona Seulalae, SPi </t>
+    <t>Agus Yulianto, S.Pi</t>
+  </si>
+  <si>
+    <t>Agnisa Yasfa Azzahra</t>
+  </si>
+  <si>
+    <t>Tasya Cantika Dwi Destari</t>
+  </si>
+  <si>
+    <t>Ardhana Az-Zahra, S.T.Pn</t>
+  </si>
+  <si>
+    <t>Della Oryza Febriana, S.T.Pn</t>
+  </si>
+  <si>
+    <t>Dr. Eng.Wahyu Ramadhan., S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Muhammad Haekal, STP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1239,74 +1348,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J206" headerRowCount="1">
-  <autoFilter ref="A4:J206"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J230" headerRowCount="1">
+  <autoFilter ref="A4:J230"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J206"/>
+  <dimension ref="A1:J230"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -1343,5256 +1452,5880 @@
       </c>
       <c r="B5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="H10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I10" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H12" s="0" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="C19" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="C19" s="0" t="s">
+      <c r="F19" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="F19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G19" s="0" t="s">
+      <c r="I19" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J19" s="0" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>62</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>73</v>
+        <v>49</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>65</v>
+        <v>86</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>67</v>
+        <v>88</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="H33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I33" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>75</v>
+        <v>98</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>76</v>
+        <v>99</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C36" s="0" t="s">
+      <c r="H36" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="F36" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I36" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>106</v>
+        <v>18</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>107</v>
+        <v>20</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>108</v>
+        <v>25</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>109</v>
+        <v>51</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>63</v>
+        <v>111</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>64</v>
+        <v>112</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>65</v>
+        <v>113</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>50</v>
+        <v>115</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>115</v>
+        <v>26</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>116</v>
+        <v>50</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>117</v>
+        <v>17</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>70</v>
+        <v>112</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>119</v>
+        <v>95</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>120</v>
+        <v>53</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>123</v>
+        <v>97</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="I42" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>128</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>129</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>75</v>
+        <v>131</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>76</v>
+        <v>132</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>77</v>
+        <v>133</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>79</v>
+        <v>135</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>80</v>
+        <v>136</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>69</v>
+        <v>108</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>71</v>
+        <v>109</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>73</v>
+        <v>110</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>129</v>
+        <v>76</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>58</v>
+        <v>143</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>59</v>
+        <v>144</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>60</v>
+        <v>145</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>50</v>
+        <v>147</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>62</v>
+        <v>148</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>139</v>
+        <v>102</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>146</v>
+        <v>125</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>101</v>
+        <v>126</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>147</v>
+        <v>127</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>38</v>
+        <v>129</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>119</v>
+        <v>27</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>120</v>
+        <v>28</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>150</v>
+        <v>30</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>123</v>
+        <v>33</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C52" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="B52" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="0" t="s">
+      <c r="F52" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="I52" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J52" s="0" t="s">
         <v>153</v>
-      </c>
-[...13 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>100</v>
+        <v>157</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>101</v>
+        <v>158</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>102</v>
+        <v>159</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>104</v>
+        <v>161</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>105</v>
+        <v>162</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>46</v>
+        <v>163</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>47</v>
+        <v>164</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>48</v>
+        <v>165</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>51</v>
+        <v>167</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>58</v>
+        <v>168</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>59</v>
+        <v>169</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>60</v>
+        <v>170</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>159</v>
+        <v>14</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>62</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>119</v>
+        <v>177</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>120</v>
+        <v>53</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>121</v>
+        <v>178</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>79</v>
+        <v>180</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>123</v>
+        <v>181</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>15</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>170</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>171</v>
+        <v>67</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>172</v>
+        <v>68</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>173</v>
+        <v>69</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>175</v>
+        <v>71</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>171</v>
+        <v>52</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>175</v>
+        <v>56</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>171</v>
+        <v>78</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>172</v>
+        <v>79</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>173</v>
+        <v>80</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>83</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>50</v>
+        <v>195</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>75</v>
+        <v>119</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>76</v>
+        <v>120</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>77</v>
+        <v>121</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>79</v>
+        <v>123</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>80</v>
+        <v>124</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>171</v>
+        <v>198</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>172</v>
+        <v>199</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>173</v>
+        <v>200</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>184</v>
+        <v>201</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>38</v>
+        <v>202</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>175</v>
+        <v>203</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>185</v>
+        <v>21</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>186</v>
+        <v>67</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>187</v>
+        <v>68</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>188</v>
+        <v>69</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>190</v>
+        <v>71</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>107</v>
+        <v>64</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>109</v>
+        <v>31</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>110</v>
+        <v>65</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>166</v>
+        <v>206</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>167</v>
+        <v>139</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>168</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>170</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>187</v>
+        <v>211</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>188</v>
+        <v>212</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>193</v>
+        <v>55</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>190</v>
+        <v>213</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>12</v>
+        <v>145</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>18</v>
+        <v>214</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>17</v>
+        <v>148</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>10</v>
+        <v>168</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>11</v>
+        <v>169</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>12</v>
+        <v>170</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>19</v>
+        <v>61</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>17</v>
+        <v>171</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>112</v>
+        <v>215</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>113</v>
+        <v>216</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>114</v>
+        <v>217</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>194</v>
+        <v>218</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>116</v>
+        <v>219</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>117</v>
+        <v>220</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>195</v>
+        <v>221</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>196</v>
+        <v>120</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>197</v>
+        <v>222</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>198</v>
+        <v>24</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>199</v>
+        <v>22</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>223</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>112</v>
+        <v>84</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>113</v>
+        <v>85</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>201</v>
+        <v>224</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>116</v>
+        <v>87</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>117</v>
+        <v>88</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>106</v>
+        <v>225</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>70</v>
+        <v>226</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>107</v>
+        <v>227</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>202</v>
+        <v>228</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>109</v>
+        <v>229</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>110</v>
+        <v>230</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>203</v>
+        <v>168</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>204</v>
+        <v>169</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>205</v>
+        <v>170</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>206</v>
+        <v>231</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>207</v>
+        <v>171</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>208</v>
+        <v>27</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>209</v>
+        <v>28</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>210</v>
+        <v>29</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>211</v>
+        <v>34</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>129</v>
+        <v>93</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>212</v>
+        <v>33</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>166</v>
+        <v>221</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>167</v>
+        <v>120</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>168</v>
+        <v>222</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>213</v>
+        <v>232</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>170</v>
+        <v>223</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>214</v>
+        <v>233</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>215</v>
+        <v>46</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>216</v>
+        <v>234</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>217</v>
+        <v>66</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>116</v>
+        <v>48</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>100</v>
+        <v>221</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>102</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>219</v>
+        <v>70</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>104</v>
+        <v>22</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>105</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>112</v>
+        <v>236</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>113</v>
+        <v>237</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>114</v>
+        <v>238</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>220</v>
+        <v>239</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>116</v>
+        <v>186</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>117</v>
+        <v>240</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>221</v>
+        <v>119</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>172</v>
+        <v>120</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>222</v>
+        <v>121</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>223</v>
+        <v>241</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>224</v>
+        <v>124</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>151</v>
+        <v>131</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>152</v>
+        <v>132</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>153</v>
+        <v>133</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>225</v>
+        <v>242</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>156</v>
+        <v>136</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>146</v>
+        <v>243</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>101</v>
+        <v>73</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>147</v>
+        <v>244</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>226</v>
+        <v>75</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>149</v>
+        <v>245</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>73</v>
+        <v>103</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>135</v>
+        <v>36</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>137</v>
+        <v>37</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>228</v>
+        <v>38</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>139</v>
+        <v>247</v>
       </c>
       <c r="I87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>140</v>
+        <v>39</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>221</v>
+        <v>78</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>172</v>
+        <v>79</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>222</v>
+        <v>80</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>129</v>
+        <v>82</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>224</v>
+        <v>83</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>21</v>
+        <v>157</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>22</v>
+        <v>158</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>23</v>
+        <v>159</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>24</v>
+        <v>249</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>32</v>
+        <v>161</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>27</v>
+        <v>162</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>203</v>
+        <v>250</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>204</v>
+        <v>251</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>205</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>230</v>
+        <v>253</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>50</v>
+        <v>123</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>207</v>
+        <v>254</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>172</v>
+        <v>226</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>231</v>
+        <v>81</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>129</v>
+        <v>229</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>146</v>
+        <v>177</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>101</v>
+        <v>53</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>147</v>
+        <v>178</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>232</v>
+        <v>255</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>149</v>
+        <v>181</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>31</v>
+        <v>256</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>233</v>
+        <v>15</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>234</v>
+        <v>119</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>235</v>
+        <v>120</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>236</v>
+        <v>121</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>237</v>
+        <v>257</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>199</v>
+        <v>123</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>238</v>
+        <v>124</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>221</v>
+        <v>258</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>222</v>
+        <v>259</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>239</v>
+        <v>260</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>224</v>
+        <v>261</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>195</v>
+        <v>143</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>196</v>
+        <v>144</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>197</v>
+        <v>145</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>240</v>
+        <v>262</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>199</v>
+        <v>147</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>200</v>
+        <v>148</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>241</v>
+        <v>221</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>242</v>
+        <v>120</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>243</v>
+        <v>222</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>244</v>
+        <v>263</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>245</v>
+        <v>223</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>246</v>
+        <v>221</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>247</v>
+        <v>120</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>248</v>
+        <v>222</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>249</v>
+        <v>264</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>155</v>
+        <v>22</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>250</v>
+        <v>223</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>65</v>
+        <v>86</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="I99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>67</v>
+        <v>88</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>171</v>
+        <v>191</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>172</v>
+        <v>192</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>173</v>
+        <v>193</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>37</v>
+        <v>266</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>38</v>
+        <v>195</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>252</v>
+        <v>267</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>253</v>
+        <v>268</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>255</v>
+        <v>92</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>256</v>
+        <v>93</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>92</v>
+        <v>271</v>
       </c>
       <c r="B102" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="F102" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="H102" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C102" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I102" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>97</v>
+        <v>275</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C103" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="B103" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="0" t="s">
+      <c r="F103" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="I103" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>153</v>
-      </c>
-[...13 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>208</v>
+        <v>258</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>209</v>
+        <v>183</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>210</v>
+        <v>259</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>260</v>
+        <v>25</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>212</v>
+        <v>261</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>85</v>
+        <v>28</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>86</v>
+        <v>29</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>261</v>
+        <v>40</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>89</v>
+        <v>33</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>262</v>
+        <v>36</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>263</v>
+        <v>19</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>264</v>
+        <v>37</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>265</v>
+        <v>41</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>74</v>
+        <v>247</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>266</v>
+        <v>39</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>186</v>
+        <v>276</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>187</v>
+        <v>277</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>188</v>
+        <v>278</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>21</v>
+        <v>281</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>22</v>
+        <v>282</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>23</v>
+        <v>283</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>34</v>
+        <v>114</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>32</v>
+        <v>115</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>27</v>
+        <v>284</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>75</v>
+        <v>163</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>76</v>
+        <v>164</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>77</v>
+        <v>165</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>268</v>
+        <v>26</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>80</v>
+        <v>167</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>269</v>
+        <v>119</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>270</v>
+        <v>120</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>271</v>
+        <v>121</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>273</v>
+        <v>123</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>274</v>
+        <v>124</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>214</v>
+        <v>67</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>215</v>
+        <v>68</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>216</v>
+        <v>69</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>116</v>
+        <v>22</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>218</v>
+        <v>71</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>276</v>
+        <v>233</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>277</v>
+        <v>46</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>278</v>
+        <v>234</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>280</v>
+        <v>235</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="I113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>160</v>
+        <v>281</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>161</v>
+        <v>282</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>162</v>
+        <v>283</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>282</v>
+        <v>117</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>15</v>
+        <v>115</v>
       </c>
       <c r="I114" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>164</v>
+        <v>284</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>263</v>
+        <v>120</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>264</v>
+        <v>222</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>266</v>
+        <v>223</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>69</v>
+        <v>267</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>70</v>
+        <v>268</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>71</v>
+        <v>269</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>284</v>
+        <v>118</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>73</v>
+        <v>270</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>252</v>
+        <v>290</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>253</v>
+        <v>291</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>254</v>
+        <v>292</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>257</v>
+        <v>294</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>252</v>
+        <v>295</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>253</v>
+        <v>296</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>254</v>
+        <v>297</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>286</v>
+        <v>122</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>256</v>
+        <v>123</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>298</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>289</v>
+        <v>273</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>40</v>
+        <v>299</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>290</v>
+        <v>275</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B120" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="B120" s="0" t="s">
+      <c r="C120" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="C120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="H120" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I120" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>294</v>
-      </c>
-[...7 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>203</v>
+        <v>300</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>204</v>
+        <v>301</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>205</v>
+        <v>302</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>207</v>
+        <v>304</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>63</v>
+        <v>221</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>64</v>
+        <v>120</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>65</v>
+        <v>222</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>67</v>
+        <v>223</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>63</v>
+        <v>225</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>64</v>
+        <v>226</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>65</v>
+        <v>227</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>50</v>
+        <v>229</v>
       </c>
       <c r="I123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>67</v>
+        <v>230</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>112</v>
+        <v>62</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>114</v>
+        <v>64</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>300</v>
+        <v>134</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>116</v>
+        <v>31</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>117</v>
+        <v>65</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>178</v>
+        <v>78</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>179</v>
+        <v>79</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>180</v>
+        <v>80</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>182</v>
+        <v>83</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>302</v>
+        <v>290</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>303</v>
+        <v>291</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>304</v>
+        <v>292</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>56</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>291</v>
+        <v>131</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>292</v>
+        <v>132</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>293</v>
+        <v>133</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>295</v>
+        <v>135</v>
       </c>
       <c r="I127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>296</v>
+        <v>136</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>186</v>
+        <v>310</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>188</v>
+        <v>311</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>190</v>
+        <v>313</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>52</v>
+        <v>221</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>53</v>
+        <v>120</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>54</v>
+        <v>222</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>57</v>
+        <v>223</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>171</v>
+        <v>315</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>172</v>
+        <v>316</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>173</v>
+        <v>317</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>38</v>
+        <v>229</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>175</v>
+        <v>319</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>291</v>
+        <v>67</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>292</v>
+        <v>68</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>293</v>
+        <v>69</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>295</v>
+        <v>22</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>296</v>
+        <v>71</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>312</v>
+        <v>137</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>50</v>
+        <v>195</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>47</v>
+        <v>90</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>50</v>
+        <v>93</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>51</v>
+        <v>94</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>75</v>
+        <v>131</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>76</v>
+        <v>132</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>77</v>
+        <v>133</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>316</v>
+        <v>141</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>79</v>
+        <v>135</v>
       </c>
       <c r="I136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>80</v>
+        <v>136</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>36</v>
+        <v>69</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>37</v>
+        <v>324</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>317</v>
+        <v>22</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>318</v>
+        <v>295</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>319</v>
+        <v>296</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>320</v>
+        <v>297</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>255</v>
+        <v>325</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>256</v>
+        <v>123</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>321</v>
+        <v>298</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>246</v>
+        <v>198</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>247</v>
+        <v>199</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>248</v>
+        <v>200</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>259</v>
+        <v>326</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>155</v>
+        <v>202</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>250</v>
+        <v>203</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>172</v>
+        <v>19</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>222</v>
+        <v>37</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>260</v>
+        <v>42</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>129</v>
+        <v>247</v>
       </c>
       <c r="I140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>224</v>
+        <v>39</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>322</v>
+        <v>27</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>323</v>
+        <v>29</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>279</v>
+        <v>43</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>15</v>
+        <v>93</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>324</v>
+        <v>33</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>325</v>
+        <v>125</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>326</v>
+        <v>126</v>
       </c>
       <c r="C142" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="F142" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="F142" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H142" s="0" t="s">
-        <v>328</v>
+        <v>129</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>329</v>
+        <v>130</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>21</v>
+        <v>191</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>22</v>
+        <v>192</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>23</v>
+        <v>193</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>328</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>32</v>
+        <v>195</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>27</v>
+        <v>196</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="B144" s="0" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>305</v>
+        <v>332</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>56</v>
+        <v>129</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>291</v>
+        <v>271</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>292</v>
+        <v>272</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>293</v>
+        <v>273</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>295</v>
+        <v>93</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>296</v>
+        <v>275</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B146" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="B146" s="0" t="s">
+      <c r="C146" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="C146" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F146" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>295</v>
+        <v>129</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>10</v>
+        <v>258</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>11</v>
+        <v>183</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>41</v>
+        <v>336</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>17</v>
+        <v>261</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>287</v>
+        <v>67</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>288</v>
+        <v>68</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>289</v>
+        <v>69</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>290</v>
+        <v>71</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>291</v>
+        <v>233</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>292</v>
+        <v>46</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>293</v>
+        <v>234</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>295</v>
+        <v>48</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>296</v>
+        <v>235</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>63</v>
+        <v>168</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>64</v>
+        <v>169</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>65</v>
+        <v>170</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>67</v>
+        <v>171</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>171</v>
+        <v>233</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>172</v>
+        <v>46</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>173</v>
+        <v>234</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>175</v>
+        <v>235</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>318</v>
+        <v>45</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>319</v>
+        <v>46</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>320</v>
+        <v>47</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>256</v>
+        <v>48</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>321</v>
+        <v>49</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>171</v>
+        <v>45</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>172</v>
+        <v>46</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>173</v>
+        <v>47</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>175</v>
+        <v>49</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>28</v>
+        <v>300</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>29</v>
+        <v>301</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>30</v>
+        <v>302</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>42</v>
+        <v>343</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>233</v>
+        <v>82</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>33</v>
+        <v>304</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>276</v>
+        <v>300</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>277</v>
+        <v>301</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="I155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>280</v>
+        <v>304</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>166</v>
+        <v>300</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>167</v>
+        <v>301</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>168</v>
+        <v>302</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="I156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>170</v>
+        <v>304</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>76</v>
+        <v>126</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>77</v>
+        <v>127</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>79</v>
+        <v>129</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>80</v>
+        <v>130</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>325</v>
+        <v>276</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>326</v>
+        <v>277</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>327</v>
+        <v>278</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>328</v>
+        <v>76</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>329</v>
+        <v>280</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>195</v>
+        <v>98</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>196</v>
+        <v>99</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>197</v>
+        <v>100</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>199</v>
+        <v>102</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>200</v>
+        <v>103</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="I160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>318</v>
+        <v>84</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>319</v>
+        <v>85</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>320</v>
+        <v>86</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>256</v>
+        <v>87</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>321</v>
+        <v>88</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>125</v>
+        <v>258</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>126</v>
+        <v>183</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>127</v>
+        <v>259</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>130</v>
+        <v>261</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>84</v>
+        <v>182</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>85</v>
+        <v>183</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>86</v>
+        <v>184</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>88</v>
+        <v>186</v>
       </c>
       <c r="I163" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>89</v>
+        <v>187</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>35</v>
+        <v>182</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>29</v>
+        <v>183</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>36</v>
+        <v>184</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>43</v>
+        <v>353</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>317</v>
+        <v>186</v>
       </c>
       <c r="I164" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>39</v>
+        <v>187</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>325</v>
+        <v>138</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>326</v>
+        <v>139</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>327</v>
+        <v>140</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>328</v>
+        <v>76</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>329</v>
+        <v>142</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>351</v>
+        <v>210</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>352</v>
+        <v>211</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>353</v>
+        <v>212</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>355</v>
+        <v>213</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>101</v>
+        <v>53</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>147</v>
+        <v>96</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>45</v>
+        <v>356</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>38</v>
+        <v>93</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>149</v>
+        <v>97</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>28</v>
+        <v>95</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>30</v>
+        <v>96</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>44</v>
+        <v>357</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>233</v>
+        <v>93</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>325</v>
+        <v>52</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>326</v>
+        <v>53</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>327</v>
+        <v>54</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>328</v>
+        <v>15</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>329</v>
+        <v>56</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>336</v>
+        <v>359</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>160</v>
+        <v>177</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>161</v>
+        <v>53</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>341</v>
+        <v>360</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>164</v>
+        <v>181</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>322</v>
+        <v>177</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>323</v>
+        <v>178</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>341</v>
+        <v>361</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>324</v>
+        <v>181</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>203</v>
+        <v>143</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>204</v>
+        <v>144</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>205</v>
+        <v>145</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>50</v>
+        <v>147</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>207</v>
+        <v>148</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>84</v>
+        <v>143</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>85</v>
+        <v>144</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>86</v>
+        <v>145</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>345</v>
+        <v>363</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>88</v>
+        <v>147</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>89</v>
+        <v>148</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>45</v>
+        <v>340</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>317</v>
+        <v>48</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>357</v>
+        <v>236</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>352</v>
+        <v>237</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>358</v>
+        <v>238</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>139</v>
+        <v>186</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>359</v>
+        <v>240</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>52</v>
+        <v>236</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>53</v>
+        <v>237</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>54</v>
+        <v>238</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>189</v>
+        <v>365</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>56</v>
+        <v>186</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>57</v>
+        <v>240</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>302</v>
+        <v>236</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>303</v>
+        <v>237</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>304</v>
+        <v>238</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>189</v>
+        <v>366</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>56</v>
+        <v>186</v>
       </c>
       <c r="I178" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>306</v>
+        <v>240</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>330</v>
+        <v>236</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>303</v>
+        <v>237</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>331</v>
+        <v>238</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>189</v>
+        <v>367</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>56</v>
+        <v>186</v>
       </c>
       <c r="I179" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>332</v>
+        <v>240</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>262</v>
+        <v>236</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>263</v>
+        <v>237</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>264</v>
+        <v>238</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>19</v>
+        <v>368</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>74</v>
+        <v>186</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>266</v>
+        <v>240</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>246</v>
+        <v>369</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>247</v>
+        <v>370</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>248</v>
+        <v>371</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>225</v>
+        <v>372</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>155</v>
+        <v>82</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>250</v>
+        <v>373</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>141</v>
+        <v>369</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>142</v>
+        <v>370</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>143</v>
+        <v>371</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>244</v>
+        <v>374</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>145</v>
+        <v>373</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>69</v>
+        <v>369</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>70</v>
+        <v>370</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>71</v>
+        <v>371</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>244</v>
+        <v>375</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>73</v>
+        <v>373</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>46</v>
+        <v>369</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>47</v>
+        <v>370</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>48</v>
+        <v>371</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>360</v>
+        <v>376</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="I184" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>51</v>
+        <v>373</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>119</v>
+        <v>369</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>120</v>
+        <v>370</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>121</v>
+        <v>371</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>361</v>
+        <v>377</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="I185" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>123</v>
+        <v>373</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>151</v>
+        <v>329</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>152</v>
+        <v>330</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>153</v>
+        <v>331</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>362</v>
+        <v>378</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>155</v>
+        <v>129</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>156</v>
+        <v>333</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>195</v>
+        <v>329</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>196</v>
+        <v>330</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>197</v>
+        <v>331</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>363</v>
+        <v>379</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>199</v>
+        <v>129</v>
       </c>
       <c r="I187" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>200</v>
+        <v>333</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>252</v>
+        <v>329</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>253</v>
+        <v>330</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>254</v>
+        <v>331</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>364</v>
+        <v>380</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="I188" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>257</v>
+        <v>333</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>208</v>
+        <v>329</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>209</v>
+        <v>330</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>210</v>
+        <v>331</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>365</v>
+        <v>381</v>
       </c>
       <c r="H189" s="0" t="s">
         <v>129</v>
       </c>
       <c r="I189" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>212</v>
+        <v>333</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>46</v>
+        <v>329</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>47</v>
+        <v>330</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>48</v>
+        <v>331</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>366</v>
+        <v>382</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>50</v>
+        <v>129</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>51</v>
+        <v>333</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>46</v>
+        <v>295</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>47</v>
+        <v>296</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>48</v>
+        <v>297</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>367</v>
+        <v>383</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>50</v>
+        <v>123</v>
       </c>
       <c r="I191" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>51</v>
+        <v>298</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>160</v>
+        <v>295</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>161</v>
+        <v>296</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>162</v>
+        <v>297</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>368</v>
+        <v>384</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>15</v>
+        <v>123</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>164</v>
+        <v>298</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>252</v>
+        <v>119</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>253</v>
+        <v>120</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>254</v>
+        <v>121</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>369</v>
+        <v>385</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>256</v>
+        <v>123</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>257</v>
+        <v>124</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>318</v>
+        <v>67</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>319</v>
+        <v>68</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>320</v>
+        <v>69</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>369</v>
+        <v>386</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>256</v>
+        <v>22</v>
       </c>
       <c r="I194" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>321</v>
+        <v>71</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>322</v>
+        <v>310</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>70</v>
+        <v>173</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>370</v>
+        <v>387</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="I195" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>151</v>
+        <v>310</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>153</v>
+        <v>311</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>371</v>
+        <v>388</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>155</v>
+        <v>82</v>
       </c>
       <c r="I196" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>156</v>
+        <v>313</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>221</v>
+        <v>310</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>222</v>
+        <v>311</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>372</v>
+        <v>389</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>129</v>
+        <v>82</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>224</v>
+        <v>313</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>357</v>
+        <v>310</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>352</v>
+        <v>173</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>358</v>
+        <v>311</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>373</v>
+        <v>390</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>139</v>
+        <v>82</v>
       </c>
       <c r="I198" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>359</v>
+        <v>313</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>208</v>
+        <v>310</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>209</v>
+        <v>173</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>210</v>
+        <v>311</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>374</v>
+        <v>391</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>129</v>
+        <v>82</v>
       </c>
       <c r="I199" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>212</v>
+        <v>313</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>252</v>
+        <v>172</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>253</v>
+        <v>173</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>254</v>
+        <v>174</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>256</v>
+        <v>82</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>257</v>
+        <v>176</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>318</v>
+        <v>172</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>319</v>
+        <v>173</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>320</v>
+        <v>174</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>375</v>
+        <v>393</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>256</v>
+        <v>82</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>321</v>
+        <v>176</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>252</v>
+        <v>172</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>253</v>
+        <v>173</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>254</v>
+        <v>174</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>376</v>
+        <v>394</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>256</v>
+        <v>82</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>257</v>
+        <v>176</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>63</v>
+        <v>172</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>64</v>
+        <v>173</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>65</v>
+        <v>174</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>377</v>
+        <v>395</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>67</v>
+        <v>176</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>287</v>
+        <v>172</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>288</v>
+        <v>173</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>289</v>
+        <v>174</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>378</v>
+        <v>396</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>290</v>
+        <v>176</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>322</v>
+        <v>250</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>70</v>
+        <v>251</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>323</v>
+        <v>252</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>379</v>
+        <v>397</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>15</v>
+        <v>123</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>324</v>
+        <v>254</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>160</v>
+        <v>250</v>
       </c>
       <c r="B206" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="C206" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F206" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G206" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="H206" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="I206" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J206" s="0" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B207" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C207" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F207" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G207" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="H207" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="C206" s="0" t="s">
+      <c r="I207" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J207" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="F206" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H206" s="0" t="s">
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B208" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C208" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F208" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G208" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="H208" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="I208" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J208" s="0" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B209" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="C209" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="F209" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G209" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="H209" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I209" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J209" s="0" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B210" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="C210" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="F210" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G210" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="H210" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I210" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J210" s="0" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B211" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="C211" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="F211" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G211" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="H211" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I211" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J211" s="0" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B212" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="C212" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="H212" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I212" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J212" s="0" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B213" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C213" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="H213" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="I213" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J213" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B214" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C214" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="F214" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="H214" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="I214" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J214" s="0" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B215" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C215" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F215" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G215" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="H215" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="I215" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J215" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B216" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C216" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F216" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G216" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="H216" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="I216" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J216" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B217" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C217" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F217" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G217" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="H217" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="I217" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J217" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B218" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C218" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="F218" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G218" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="H218" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="I218" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J218" s="0" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B219" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C219" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="H219" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="I219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J219" s="0" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B220" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C220" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="F220" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G220" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="H220" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="I220" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J220" s="0" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B221" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C221" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="F221" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G221" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="H221" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I206" s="0" t="s">
+      <c r="I221" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J221" s="0" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="B222" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C222" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="H222" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="I222" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J222" s="0" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="B223" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="C223" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="H223" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="I223" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="J206" s="0" t="s">
-        <v>164</v>
+      <c r="J223" s="0" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="B224" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="C224" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F224" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G224" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="H224" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="I224" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J224" s="0" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="B225" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C225" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="H225" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="I225" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J225" s="0" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B226" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C226" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F226" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G226" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="H226" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="I226" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J226" s="0" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B227" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C227" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="H227" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I227" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J227" s="0" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B228" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C228" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="H228" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I228" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J228" s="0" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B229" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C229" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="H229" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I229" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J229" s="0" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B230" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C230" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="H230" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I230" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J230" s="0" t="s">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>