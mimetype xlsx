--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -5,4804 +5,4780 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1551" uniqueCount="1551">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1544" uniqueCount="1544">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>JenisPaten</t>
   </si>
   <si>
     <t>Abstrak</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pengering Berputar Sistem Batch Tumpukan Tebal
+</t>
+  </si>
+  <si>
+    <t>26-Nov-2009</t>
+  </si>
+  <si>
+    <t>P00200900623</t>
+  </si>
+  <si>
+    <t>Pemeriksaan Substantif I</t>
+  </si>
+  <si>
+    <t>Dr. Ir. I Nengah Suastawa, M.S.A.E.</t>
+  </si>
+  <si>
+    <t>Fakultas Teknik dan Teknologi</t>
+  </si>
+  <si>
+    <t>Paten</t>
+  </si>
+  <si>
+    <t>Penemuan ini berupa metode pengeringan tumpukan tebal dengan menggunakan drum berputar sebagai wadah pengeringnya. panas pada udara pengering diperoleh dari sistem pemanasan air menggunakan penukar panas dengan bahan bakar yang dapat berupa biomassa atau bahan bakar lain. . Produk yang dikeringkan diletakkan diantara dua dinding drum sedangkan udara panas dialirkan melalui bagian dalam drum kearah radial. Pemutaran wadah dilakukan secara berkala dan dimaksudkan untuk menteragamkan produk yang terkena udara pengering serta menghemat energi pemutarannya.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metode Pembekuan dengan Pentahapan Suhu dan Mesin Pembeku Eksergetik untuk Meningkatkan Efisiensi Energi Pembekuan
+</t>
+  </si>
+  <si>
+    <t>03-Feb-2010</t>
+  </si>
+  <si>
+    <t>P00201000076</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Armansyah Halomoan Tambunan, M.Agr.</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Mesin dan Biosistem</t>
+  </si>
+  <si>
+    <t>Invensi ini meliputi metoda pembekuan dengan tiga tahapan suhu untuk meningkatkan efisiensi penggunaan energi pembekuan, beserta mesin pembeku eksergetik yang sesuai untuk menerapkan metoda tersebut. Penentuan suhu media pembeku secara berurut dari tahap ketiga, tahap kedua, dan tahap pertama, sesuai dengan grafik-grafik yang telah disediakan. Menentukan suhu media pembeku pada tahap ketiga (Tmb), yaitu tahap penurunan suhu ke suhu aman simpan bahan, yang dilakukan sesuai dengan kebutuhan dan bahan yang akan dibekukan. Untuk dapat menerapkan metoda sebagaimana dijelaskan di atas, invensi ini juga menghasilkan rancangan mesin pembeku yang mempunyai enam evaporator, masing-masing tiga evaporator untuk lempeng pembeku di bagian bawah dan tiga evaporator untuk mendinginkan udara hembusan dari bagian atas, yang disusun sedemikian rupa sehingga dapat menyediakan tiga tahapan suhu media. Invensi ini juga menghasilkan system pergerakan wadah bahan yang disesuaikan dengan laju pembekuan yang diinginkan dengan mengatur pergerakan motor penggerak, sedemikian sehingga bahan mencapai media yang tepat sesuai dengan perubahan suhu bahan selama pembekuan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Membran Ultrafiltasi Selulosa Asetat secara Inversi Fasa dari Selulosa Pulp Kayu Sengon (Paraserianthes Falcataria)
+</t>
+  </si>
+  <si>
+    <t>16-Dec-2011</t>
+  </si>
+  <si>
+    <t>P00201100906</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Erliza Noor</t>
+  </si>
+  <si>
+    <t>Invensi ini tentang pembuatan senyawa selulosa diasetat dari pulp kayu sengon. Selanjutnya proses pembuatan senyawa ini menjadi membran selulosa asetat jenis ultrafiltrasi secara inversi fasa. Hingga saat ini belum ada proses serupa yang telah dilakukan. Proses pembuatan membran selulosa asetat secara inversi fasa yang ada umumnya dilakukan dari bahan baku yang berbeda seperti dari kapas, tandan kosong kelapa sawit, Eucalyptus abaca, nata de coco atau selulosa asetat komersial. Dari beberapa penelitian yang telah dilakukan tersebut, sejauh ini belum ada yang memanfaatkan selulosa berbasis kayu sengon sebagai bahan baku pembuatan membran selulosa asetat. Selulosa pulp kayu sengon dengan kadar a-selulosa 92,11% dapat menghasilkan selulosa diasetat dengan kadar asetil 39,66% dan berat molekul 130.221 Da melalui tahapan proses aktivasi, asetilasi dan hidrolisis masing-masing selama 30 menit, 1 jam dan 15 jam, seluruh tahapan dilakukan pada suhu 50°C dan rasio anhidra asetat terhadap selulosa pada asetilasi 3,35. Membran selulosa asetat hasil inversi fasa diperoleh melalui tahapan proses pencampuran larutan polimer dengan perbandingan SDA terhadap pelarut DMF 1:6 pada suhu kamar selama 2 jam. Proses dilanjutkan dengan pendiaman larutan cetak selama 1 jam pada suhu kamar, penguapan 30 detik, perendaman larutan cetak pada bak koagulasi berisi air selama 2 jam. Penambahan porogen PEG dengan berat molekul antara 1450 - 6000 Da dan penggunaaan rasio PEG/SDA 10-30% pada kondisi diatas menghasilkan membran ultrafiltrasi dengan Molecular Weight Cut Off (MWCO) maksimum 67 kDa.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Pati Sagu Tahan Panas, Tahan Pengadukan dan Kekuatan Gel Tinggi
+</t>
+  </si>
+  <si>
+    <t>30-Dec-2009</t>
+  </si>
+  <si>
+    <t>P00200900778</t>
+  </si>
+  <si>
+    <t>Dr. Dian Herawati, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula Gabungan Ekstrak Temulawak, Meniran, Sambiloto dan Temuireng pada Pakan Unggas untuk Menanggulangi dan Mencegah Flu Burung 
+</t>
+  </si>
+  <si>
+    <t>23-Oct-2014</t>
+  </si>
+  <si>
+    <t>P00201406472</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Bambang Pontjo Priosoeryanto, M.S.</t>
+  </si>
+  <si>
+    <t>Fakultas Matematika dan Ilmu Pengetahuan Alam</t>
   </si>
   <si>
     <t xml:space="preserve">Ekstrak Daun Guazuma ulmifolia Lamk sebagai Penurun Kolesterol
 </t>
   </si>
   <si>
     <t>01-Dec-2004</t>
   </si>
   <si>
     <t>P00200400606</t>
   </si>
   <si>
-    <t>Pemeriksaan Substantif I</t>
+    <t>Dr. drh. Sulistiyani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Kimia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metode Pembuatan Sosis Fermentasi Probiotik
+</t>
+  </si>
+  <si>
+    <t>10-Nov-2016</t>
+  </si>
+  <si>
+    <t>P00201607662</t>
+  </si>
+  <si>
+    <t>Dr. Cahyo Budiman, S.Pt., M.Eng.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Produksi dan Teknologi Peternakan</t>
+  </si>
+  <si>
+    <t>Pembuatan sosis fermentasi yang didasarkan pada teknologi proses pembuatan Urutan (sosis tradisional daerah Bali) namun dengan perbaikan teknologi penggunaan bakteri asam laktat isolat lokal Indonesia yang diisolasi dari daging sapi lokal (Peranakan Ongole), yang mempunyai sifat problotik anti diare akan mampu meningkatkan kualitas, nilai tambah serta daya saing produk olahan daging tradisional. Berbagai upaya yang harus dilakukan untuk pengembangan sosis fermentasi menjadi salah satu pangan fungsional yang akhirnya meningkatkan ragam diversifikasi pangan sebagai penunjang ketahanan pangan antara lain melalui perbaikan proses serta alih bahan baku. Pengembangan sosis fermentasi menjadi pangan probiotik dilakukan dengan menggunakan BAL indigenus asal daging sapi yang terbukti mempunyai sifat sebagai probiotik. BAL indigenus asal daging sapi tersebut adalah bakteri Lactobacillus plantarum 2C12 dan Lactobacillus acidophilus 2B4. Melalui pemanfaatan kedua BAL indigenus probiotik ini diharapkan terjadi peningkatan kualitas sosis fermentasi menjadi pangan fungsional probiotik.</t>
+  </si>
+  <si>
+    <t>Dr. Rudi Heryanto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Suminar Setiati Achmadi, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Latifah Kosim, M.S.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAVING BLOCK BERBASIS LIMBAH PADAT SPENT BLEACHING EARTH (SBE)DENGAN PENAMBAHAN ABU SEKAM PADI (ASP) DAN METODE PEMBUATANNYA
+</t>
+  </si>
+  <si>
+    <t>01-Dec-2015</t>
+  </si>
+  <si>
+    <t>P00201507988</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ani Suryani, D.E.A.</t>
+  </si>
+  <si>
+    <t>Bleaching earth merupakan salah satu bahan yang digunakan dalam proses pemurnian minyak goreng kelapa sawit. Dalam proses pemurnian, dibutuhkan bleaching earth sekitar 0.5-2% dari jumlah CPO yang diolah. Alternatif pemanfaatan SBE yang dapat diaplikasikan ialah sebagai bahan pensubstitusi pasir pada pembuatan paving block. Abu sekam padi merupakan salah satu bahan pozzolan yang dapat dimanfaatkan sebagai bahan tambahan dalam pembuatan beton sehingga berpotensi mengurangi jumlah penggunaan semen dalam bahan. Invensi ini menghasilkan komposisi bahan untuk paving block yang terdiri atas tanah pemucat bekas (spent bleacing earth)r agregat halus (pasir), semen dan abu sekam padi, serta metode pembuatanya yang terdiri dari tahapan pencampuran bahan penyusun; pengadukan; penyetakan dan pemadatan. Berdasarkan standar mutu, paving block yang dihasilkan invensi ini termasuk mutu B dan dapat digunakan untuk pelataran parkir.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Munif Ghulamahdi, M.S.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Umpan Buatan Sintetik untuk Penangkapan Ikan Karang
+</t>
+  </si>
+  <si>
+    <t>26-Nov-2012</t>
+  </si>
+  <si>
+    <t>P00201201039</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mochammad Riyanto, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Fakultas Perikanan dan Ilmu Kelautan</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan ibrmulasi bahan unluk umpan bualan yang digunakan untuk penangkapan ikan. Lebih khusus invensi ini digunakan untuk penangkapan ikan karang khususnya ikan kerapu (Epinepheliis sp.), yang menggunakan bahan-bahan sintetik, yang memiliki kandungan asam amino arginina dan leusina serta metode pembutannya. Invensi umpan buatan dari bahan sintelik merupakan sebuah terobosan dalam mengatasi kelangkaan bahan-bahan alami maupun bahan-bahan semi alami dan dalam rangka mengurangi degradasi sumberdaya ikan dan lingkungan perairan akibat praktek penangkapan yang bersifat merusak (destructive fishing). Efektivitas penangkapan ikan karang konsumsi dengan bubu menggunakan invensi ini akan meningkat sehingga selain menguntungkan nelayan juga menekan praktek pengoperasian bubu yang merusak ekosislem lerumbu karang. Invensi ini berupa campuran asam amino arginina, asam amino leusina, celluloce methyl car boxy I (CMC) dan air. Bahan-bahan tersebut melalui proses pencampuran dengan komposisi 0,45 - 0,60% arginina, 0,50 - 0,65% leusina, dan 98,75 -99,05% CMC dari total berat bahan dengan air sebagai pengemulsi menjadi adonan umpan buatan yang siap digunakan.</t>
   </si>
   <si>
     <t>Prof. Dr. Irmanida Batubara, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Departemen Kimia</t>
-[...5 lines deleted...]
-    <t>Dr. drh. Sulistiyani, M.Sc.</t>
+    <t xml:space="preserve">Alat Pencatat Tipe Dan Genus Karang, Suhu, Kedalaman, Serta Visibilitas Berbasis Mikrokontroler Dengan Sistem Akuisisi Data Logger
+</t>
+  </si>
+  <si>
+    <t>28-Dec-2016</t>
+  </si>
+  <si>
+    <t>P00201609135</t>
+  </si>
+  <si>
+    <t>Prof. Henry Munandar Manik, S.Pi., M.T., Ph.D.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Kelautan</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan alat pencatat Iifeform, genus, jarak suatu karang, koordinat, visibititas, suhu, dan tekanan air di bawah laut yang dlbuat dengan memanfaatkan teknologi mikrokontroler I bit sebagai pusat kendali dari keseluruhan kerja sistem. Alat pada invensi ini terdiri dari: panel layar tampilan untuk menampllkan data pencatatan karang, koordinat, dan perekaman parameter kualitas air; tempat peletakan baterai; saklar on/off; sensor tekanan; sensor suhu digital; Real. Time Clock; modul Global Positioning System; konverter analog ke digital 16 bit; modul penyimpanan lebih disukai bentuk micro SD card yang berfungsi menyimpan data pencatatan lifeform, genus dan jarak karang, data koordinat, data pengukuran parameter kualitas air (visibilitas, suhu, tekanan), dan data tanggal; mikrokontroler 8 bit; yang dicirikan oleh pemasangan laser hijau yang digunakan untuk menembakkan cahaya hijau ke sensor cahaya aqar diperoleh nilai visibilitas; dan papan tombol (keypad) berdimensi empat baris dan tiga kolom sebagai antarmuka masukan bagi pengguna atau penyelam.</t>
+  </si>
+  <si>
+    <t>Formulasi Bakteri Metanotrof Dan Denitrifikasi Sebagai Pupuk Hayati Dan Pereduksi Emisi Metan Dan N2O di Lahan Pertanian</t>
+  </si>
+  <si>
+    <t>P00201508011</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iman Rusmana, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan penggunaan dan formulasi bakteri metanotrof dan denitrif ikasi yang dimanfaatkan sebagai pupuk hayati dan pereduksi emisi gas rumah kaca metan dan N2O di lahan sawah. Bakteri metantrof diperbanyak menggunakan media NMS (nitrate minerale salt) yang diberi metanol 1-2%. Kultur bakteri tersebut dicampurkan dengan konsentrasi masing-masing bakteri metanotrof 106-108 sel per mL. Sedangkan bakteri denitrifikasi menggunakan media denitrifikasi yang diinkubasi pada suhu ruang selama 4-5 hari. Formulasi komposisi bakteri metanotrof dan denitrifikasi yang digunakan adalah Methylocyctis rosea, Methylocystis parvus, Methylococcus capsulatus, Methylococcus capsulatus, Methylobacter sp., Ochrobactrum anthropi BL1 dan Ochrobactrum anthropi BL2. Cairan campuran tersebut untuk penggunaannya diencerkan dengan air 10 kali dan digunakan untuk mencelup akar bibit sebelum di tanam. Sisa cairan pada disebarkan merata di lahan sawah.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Suprihatin</t>
+  </si>
+  <si>
+    <t>Drs. Edy Djauhari Purwakusumah, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sugiyono, M.App.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ari Purbayanto, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nuri Andarwulan, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Leopold Oscar Nelwan, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Eva Harlina, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Ahmad Junaedi, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Feri Kusnandar, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula  Inokulan Plant Growth Promoting Rhizobacteria Granul Untuk Meningkatkan Produksi Kedelai
+</t>
+  </si>
+  <si>
+    <t>05-Dec-2012</t>
+  </si>
+  <si>
+    <t>P00201201124</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Aris Tri Wahyudi, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula Inokulan Konsorsium Plant Growth Promoting Rhizobacteria Serbuk untuk  Meningkatkan Produksi Kedelai</t>
+  </si>
+  <si>
+    <t>P00201201123</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Produksi dan Komposisi Bubuk Minuman Kopi Telur Instan
+</t>
+  </si>
+  <si>
+    <t>08-Dec-2015</t>
+  </si>
+  <si>
+    <t>P00201508334</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Khaswar Syamsu, M.Sc.St.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Industri Pertanian</t>
+  </si>
+  <si>
+    <t>Inovasi ini berkaitan dengan teknologi pembuatan bubuk minuman kopi telur instant. Inovasi ini meliputi pembuatan ekstrak bubuk kopi instant pada berbagai suhu outlet pada spray drying, pencampuran ekstrak bubuk kopi instant dan tepung telur pada berbagai komposisi, dan pencampuran bubuk minuman kopi telur instant dengan gula pasir sebelum diseduh menjadi minuman kopi telur instant. Pemcampuran tepung telur kepada ekstrak bubuk kopi instant menghasilkan minuman bubuk kopi telur instant yang praktis, dapat disimpan dalam waktu lama (awet), dan menghasilkan minuman yang menyegarkan, menyehatkan, bergizi tinggi serta disukai konsumen.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Limbah Jeroan Teripang Pasir (Holothuria scraba) sebagai Terapi Sulih Hormon pada Wanita Pascamenopouse yang Aman dan Ramah Lingkungan
+</t>
+  </si>
+  <si>
+    <t>P00201100909</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Etty Riani, M.S.</t>
+  </si>
+  <si>
+    <t>Tepung limbah jeroan teripang pasir (Holothuria scabrd) merupakan inovasi produk untuk terapi sulih hormone (TSH) wanita pasca menopause. Inovasi ini mampu menggantikan TSH sintetis yang berdampak negative dan memenuhi persyaratan food safety, sehingga konsep ini menjadi inovasi baru pada bidang pengobatan pasca menopause. Konsep yang diusung di sini adalah gagasan untuk memenuhi trend gaya hidup kembali ke alam untuk wanita pasca menopause yang selalu ingin tampil cantik, awet muda dan ingin terhindar dari keluhan dengan menggunakan produk alami yang aman dan ramah lingkungan sekaligus gagasan pemanfaatan limbah organic. Produk ini mampu menyediakan hormon testosterone, y ini dirubah menjadi estradiol, sehingga mengurangi keluhan wanita pasca menopause. Produk ini membantung selanjutnya diubah estradiol dalam tubuh wanita pasca menopause, sehingga membantu mengurangi keluhan wanita pasca menopause dan meningkatkan rasa percaya diri. TSH yang beredar di pasaran terbukti menimbulkan efek samping; sedangkan inovasi ini terbukti lebih unggul, karena mampu menyediakan estradiol lebih tinggi dibanding perlakuan estrogen sintetis tanpa menimbulkan efek samping. Karena itu, produk tepung limbah jeroan teripang akan menjadi salah satu alternatif TSH pada wanita pasca menopause. Selain itu juga akan menambah khasanah penggunaan produk (obat dan jamu) yang tepat guna, tepat sasaran, aman bagi pengguna dan ramah lingkungan, sekaligus dapat mendukung trend gaya hidup kembali ke alam yang telah meluas ke berbagai negara di seluruh dunia.</t>
   </si>
   <si>
     <t xml:space="preserve">Alat Pengering Tenaga Surya, Angin dan Biomassa
 </t>
   </si>
   <si>
     <t>09-Sep-2005</t>
   </si>
   <si>
     <t>P00200500504</t>
   </si>
   <si>
-    <t>Dr. Leopold Oscar Nelwan, S.T.P., M.Si.</t>
-[...18 lines deleted...]
-    <t>Fakultas Matematika dan Ilmu Pengetahuan Alam</t>
+    <t>Prof. Dr. Irma Isnafia Arief, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Dra. Nastiti Kusumorini</t>
   </si>
   <si>
     <t xml:space="preserve">Mesin Stabilisasi dan Pengolahan Bekatul Menjadi Bahan Pangan Fungsional
 </t>
   </si>
   <si>
     <t>04-Jun-2012</t>
   </si>
   <si>
     <t>P00201200447</t>
   </si>
   <si>
-    <t>Dr. Ir. Sam Herodian, M.S.</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Proses Produksi dan Komposisi Bubuk Minuman Kopi Telur Instan
+    <t>Prof. Dr.Ing. Azis Boing Sitanggang, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Rika Indri Astuti, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>EKSTRAK, HIDROLISAT, PROSES PEMBUATAN DAN PENGGUNAAN RUMPUT LAUT COKLAT INDONESIA SEBAGAI BAHAN PENCERAH KULIT</t>
+  </si>
+  <si>
+    <t>04-Aug-2015</t>
+  </si>
+  <si>
+    <t>P00201504767</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Linawati, M.S.</t>
+  </si>
+  <si>
+    <t>Penemuan ini berkaitan dengan ekstrak rumput laut coklat asal Indonesia termasuk Dictyota, Hydrochlatrus, Hormophysa, Padina, Sargassum, Turbinaria, proses pembuatan ekstrak dan hidrolisat, penggunaan ekstrak atau hidrolisat sebagai bahan pencerah kulit alami. Ekstrak dan hidrolisat mampu menghambat enzim tirosinase yang berperan dalam pembentukan pigmen melanin. Ekstrak rumput laut cokat memiliki IC50 terhadap enzim tirosinase antara 11 -210 IJg/mL, dan hidrolisat memiliki IC50 antara 170-626 IJg/mL. Kelebihan ekstrak dan hidrolisat sebagai bahan pencerah kulit adalah tidak bersifat toksik karena telah dikonsumsi masyarakat secara turun temurun. Ekstrak pada invensi ini dihasilkan dari seluruh bagian rumput laut coklat yang tumbuh di Indonesia. Hidrolisat pada invensi ini dihasilkan dari proses hidrolisa mikrobiologis pada media air menggunakan kapang laut yang berasosiasi dengan lamun. Ekstrak atau hidrolisat yang dimaksud dapat digunakan untuk bahan pencerah kulit pada produk kosmetik baik secara sendiri atau dicampur dengan bahan lain. Proses penyiapan ekstrak dilakukan dengan tahapan pembersihan rumput laut coklat dilanjutkan dengan pengeringan atau tanpa pengeringan, pemotongan bahan 20 yang akan diekstrak berupa seluruh bagian rumput laut coklat yang sudah dibersihkan, penghalusan bahan kering/basah, maserasi dengan pelarut organik selama 3-48 jam lebih disukai 24 jam pada suhu 20-60 °C atau dengan pelarut air sampai mendidih selama 20-60 menit, penyaringan untuk memisahkan ampas maserasi dengan kain saring atau sentrifuse, pengeringan filtrat hasil maserasi dengan vakum evaporator atau freeze drying. Proses pembuatan hidrolisat yang dimaksud pada invensi ini dilakukan melalui tahapan pembersihan rumput laut coklat dilanjutkan dengan pengeringan atau tanpa pengeringan, pemotongan bahan yang akan dihidrolisa berupa seluruh bagian rumput laut coklat yang sudah dibersihkan, penghalusan bahan kering/basah, hidrolisa pada kondisi steril pada media air dengan jamur laut atau enzim yang dihasilkan oleh jamur laut selama 2-7 hari lebih disukai 4 hari pada suhu 25-30°C, penyaringan untuk memisahkan cairan hidrolisat (filtrat) dengan kain saring atau sentrifuse, pemekatan filtrat dengan ultrafiltasi atau pengeringan filtrat dengan freeze drying.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Waras Nurcholis, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Dyah Iswantini, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formulasi dan Proses Pembuatan Paving Block Berbahan Limbah Padat Tanah Pemucat Bekas
 </t>
   </si>
   <si>
-    <t>08-Dec-2015</t>
-[...11 lines deleted...]
-    <t>Inovasi ini berkaitan dengan teknologi pembuatan bubuk minuman kopi telur instant. Inovasi ini meliputi pembuatan ekstrak bubuk kopi instant pada berbagai suhu outlet pada spray drying, pencampuran ekstrak bubuk kopi instant dan tepung telur pada berbagai komposisi, dan pencampuran bubuk minuman kopi telur instant dengan gula pasir sebelum diseduh menjadi minuman kopi telur instant. Pemcampuran tepung telur kepada ekstrak bubuk kopi instant menghasilkan minuman bubuk kopi telur instant yang praktis, dapat disimpan dalam waktu lama (awet), dan menghasilkan minuman yang menyegarkan, menyehatkan, bergizi tinggi serta disukai konsumen.</t>
+    <t>09-Dec-2014</t>
+  </si>
+  <si>
+    <t>P00201407714</t>
+  </si>
+  <si>
+    <t>Prof. drh. Min Rahminiwati, M.S., Ph.D.</t>
   </si>
   <si>
     <t xml:space="preserve">Akuarium Multiguna 
 </t>
   </si>
   <si>
     <t>26-Dec-2005</t>
   </si>
   <si>
     <t>P00200500746</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Budi Indra Setiawan, M.Agr.</t>
   </si>
   <si>
-    <t>Departemen Teknik Sipil dan Lingkungan</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Formula Ekstrak Terstandar Penurun Kolesterol Berbasis Ekstrak Daun Jati Belanda
+    <t>Prof. Dr. Ir. Indra Jaya, M.Sc.</t>
+  </si>
+  <si>
+    <t>Susi Indariani, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Zakiah Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Susu Bubuk yang Difortifikasi Isolat Protein Asal Pupa Ulat Sutra Bombyx Mori dan Metode Pembuatannya
 </t>
   </si>
   <si>
-    <t>12-Jan-2010</t>
-[...8 lines deleted...]
-    <t>Formula ekstrak terstandar yang terdiri dari ekstrak etano! 70 % daun jati belanda (Guazuma ulmifolia Lamk.), ekstrak air temulawak (Curcuma xanthoriza] dan ekstrak etanol 70 % daun jambu biji (Psidium guajava L.) dengan dosis berturut-turut: 1000 mg/ kg BB, 100 mg/kg BB dan 40 mg/kg BB dan perbandingan 2:1:1 mempunyai khasiat sebagai penurun kolesteroi. Formula tersebut teruji secara in vivo dalam menurunkan kadar kolesteroi total dalam darah dan konsentrasi kolesteroi LDL dan memperbaiki kondisi hiperkolesterolemia. Berdasarkan uji toksisitas akut dan sub kronik, formula terbaik tersebut aman dikonsumsi dan juga dapat melindungi fungsi hati. Komposisi farmasi dari ekstrak penyusun formula dengan bahan pengisi/pembawa yang sesuai dapat digunakan sebagai penurun kolesterol.</t>
+    <t>P00201201020</t>
+  </si>
+  <si>
+    <t>Protein merupakan komponen tubuh terbesar kedua setelah air dan merupakan nutrien yang penting untuk dipenuhi setiap hari. Pola hidup yang sibuk pada masyarakat modern menyebabkan peningkatan permintaan pangan yang bergizi tinggi dan cepat saji. Susu bubuk merupakan pangan yang berprotein tinggi dan cepat saji, namum kebanyakan masyarakat tidak mengonsumsi susu dalam jumlah yang cukup, sehingga fortifikasi protein pada susu bubuk perlu dilakukan. Pupa ulat sutra Bombyx mori yang merupakan limbah dari induslri sulra berpotensi sebagai pangan sumber protein, namun pangan asal serangga kurang umum dikonsumsi di Indonesia. Isolasi protein asal pupa ulat sutra mampu meningkatkan daya lerima produk akhir yang memasukkan pupa ulat sutra dalam komposisi produknya. Isolasi protein diperlukan juga dalam pembuatan susu bubuk tinggi protein yang menggunakan sumber protein dari pupa ulat sutra, sehingga daya terimanya meningkat. Penambahan isolat protein pupa ulat sutra Bombyx mori lebih disukai sebanyak 10% dan mampu meningkatkan kadar protein susu bubuk dari 25,65% menjadi 33,40% dengan daya larut yang baik dan diterima seeara sensori oleh panelis.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sam Herodian, M.S.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aplikasi Surfaktan MES (Metil Ester Sulfonat) dari Minyak Jarak Pagar untuk Enhanced Waterflooding
+</t>
+  </si>
+  <si>
+    <t>04-May-2012</t>
+  </si>
+  <si>
+    <t>P00201200341</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Erliza Hambali, M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Aplikasi Surfaktan Alkil Pologlioksida (APG) pada Enhanced Waterflooding
 </t>
   </si>
   <si>
-    <t>04-May-2012</t>
-[...1 lines deleted...]
-  <si>
     <t>P00201200340</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Erliza Hambali, M.Si.</t>
-[...104 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Slamet Budijanto, M.Agr.</t>
-  </si>
-[...49 lines deleted...]
-    <t>Pembuatan sosis fermentasi yang didasarkan pada teknologi proses pembuatan Urutan (sosis tradisional daerah Bali) namun dengan perbaikan teknologi penggunaan bakteri asam laktat isolat lokal Indonesia yang diisolasi dari daging sapi lokal (Peranakan Ongole), yang mempunyai sifat problotik anti diare akan mampu meningkatkan kualitas, nilai tambah serta daya saing produk olahan daging tradisional. Berbagai upaya yang harus dilakukan untuk pengembangan sosis fermentasi menjadi salah satu pangan fungsional yang akhirnya meningkatkan ragam diversifikasi pangan sebagai penunjang ketahanan pangan antara lain melalui perbaikan proses serta alih bahan baku. Pengembangan sosis fermentasi menjadi pangan probiotik dilakukan dengan menggunakan BAL indigenus asal daging sapi yang terbukti mempunyai sifat sebagai probiotik. BAL indigenus asal daging sapi tersebut adalah bakteri Lactobacillus plantarum 2C12 dan Lactobacillus acidophilus 2B4. Melalui pemanfaatan kedua BAL indigenus probiotik ini diharapkan terjadi peningkatan kualitas sosis fermentasi menjadi pangan fungsional probiotik.</t>
   </si>
   <si>
     <t xml:space="preserve">Granul Effervescent Bio-Yoghurt Temulawak Madu sebagai Pangan Fungsional
 </t>
   </si>
   <si>
     <t>27-Jun-2013</t>
   </si>
   <si>
     <t>P00201300484</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Ronny Rachman Noor, M.Rur.Sc.</t>
   </si>
   <si>
     <t>Fakultas Peternakan</t>
   </si>
   <si>
-    <t>Dr. Zakiah Wulandari, S.T.P., M.Si.</t>
-[...174 lines deleted...]
-    <t>Mega Dwi Yanti</t>
+    <t>Alat Ekstraksi Minyak Serai Wangi Dengan Metode Ohmic Heating</t>
+  </si>
+  <si>
+    <t>22-Dec-2017</t>
+  </si>
+  <si>
+    <t>P00201709589</t>
+  </si>
+  <si>
+    <t>Ilham Maulidin</t>
+  </si>
+  <si>
+    <t>Departemen Fisika</t>
+  </si>
+  <si>
+    <t>Sebuah Alat ekstraksi minyak serai wangi menggunakan Metode Ohmic Heating melalui pemanasan dua buah pelat logam steinless steel (4). Komponen penyusun alat ekstraksi minyak` serai wangi metode ohmic heating ini terdiri dari saklar (11), power supply AC 220 V (7), ACAC Step Down 12A (9), fuse/skring (8), dan plat stainless steel 1.5 mm (6). Metode Ohmic Heating bertujuan untuk meningkatkan efisiensi proses ekstraksi minyak serai wangi dan mengurangi pencemaran lingkungan. Lama waktu proses penguapan dapat diatur dengan mengatur besar aliran arus yang masuk tabung ekstraksi menggunakan potensiometer (10) pada AC-AC Step Down (9).</t>
+  </si>
+  <si>
+    <t>Kalkulator Prediksi Rendemen Gula Tebu Berbasis Machine Learning</t>
+  </si>
+  <si>
+    <t>15-Apr-2025</t>
+  </si>
+  <si>
+    <t>S00202503344</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ida Rosyidah, S.E	</t>
+  </si>
+  <si>
+    <t>Paten Sederhana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan prediksi rendemen gula tebu melalui suatu perangkatlunak berbasis web aplikasi berupa kalkulator prediksi rendemen gula tebu berbasismachine learning dengan algoritma RandomForestmenggunakan 7 (tujuh)variabelkunci.Invensiinibertujuanuntukmemprediksi rendemen gula tebu secara mudah, cepat danakurat pada tingkat kebun menggunakan aplikasi kalkulator rendemen denganmemanfaatkan 7 (tujuh) variabel agronomi dan metereologi yang terintegrasi yaitu: (1)Blok kebun yang merupakan label nama/lokasi kebun, (2) Jenis kebun (Plant Cane / Ratoon
+1 / Ratoon 2 / Ratoon 3 / Ratoon Cane), (3) Masa tanam yaitu berupa bulan ditanam (bulan ke- dan A:awal-tengah bulan / B: tengah-akhir bulan), (4) Varietas (nama varietas), (5)Kemasakan tebu (masak awal / tengah awal / tengah / tengah akhir), (6) Nilai brix yangmerupakan hasil pengukuran di lapang (%), dan (7) Curah hujan (mm, data selama 10bulan sejak masa tanam). Hasil prediksi rendemen sebagai luaran dari invensi Kalkulator
+Prediksi Rendemen Gula Tebu Berbasis Machine Learning diharapkan dapat
+memberikan panduan bagi pelaku industri gula dalam melakukanpengambilan keputusanselanjutnya secara tepat dan cepat.</t>
+  </si>
+  <si>
+    <t>Probe Biomarker Glukosa Darah Non-Invasif dengan Metode Reflektansi</t>
+  </si>
+  <si>
+    <t>30-Dec-2020</t>
+  </si>
+  <si>
+    <t>S00202010818</t>
+  </si>
+  <si>
+    <t>Sabar Pambudi, PhD</t>
+  </si>
+  <si>
+    <t>Probe dapat digunakan sebagai media pengukuran glukosa darah dengan metodereflektansi (in-vitro). Desain probe merupakan langkah awal sebagai tahap pengembanganbiomarker non-invasif glukosa darah. Pengukuran glukosa non-invasif mampu meniadakanproses yang terjadi pada metode invasif, sehingga mampu meminimalisir terjadinyatrauma klinis. Pengujian konsensus kesalahan data dan analisis epidemilogis merupakanparameter penetuan akurasi atau standarisai keberhasilan pengukuran glukosa darah invitro.Keberhasilan desain pada tahap awal mengisyaratkan bahwa pengembanganbiomarker non-invasif dapat dilanjutkan pada tahap selanjutnya (in-vivo).</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Bioplastik Pelindung Buah Dari Pati Dan Ekstrak Klobot Jagung</t>
+  </si>
+  <si>
+    <t>11-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406428</t>
+  </si>
+  <si>
+    <t>Evelyn Egidia Sitopu</t>
+  </si>
+  <si>
+    <t>Departemen Proteksi Tanaman</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pembuatan plastik biodegradable sebagai kantung pelindung buah dari pati jagung dan ekstrak klobot jagung. Bioplastik pelindung buah ini memilikikeunggulan yaitu terbuat dari pati jagung yang mengandung amilosa 25%-30% dan amilopektin 70%-75% dari total berat pati serta ekstrak klobot jagung yang memiliki kandungan selulosa dan hemiselulosa, sehingga bersifat dapat diperbarui dan mudah terurai di alam. Selain itu, bioplastik ini juga didukung oleh penggunaan asamasetat berperan sebagai pelarut dalam melarutkan bahan baku dalam pembuatan bioplastik, gliserol sebagai agen pemlastis yang mudah didegradasi, NaoH berperan meningkatkan kelarutan lignin dalam proses delignifikasi sehingga menghasilkan pulp selulosa yang lebih murni, serta penggunaan Polyvinyl Alcohol (PVA) yangmemiliki kemampuan untuk meningkatkan kekuatan mekanik, sifat barrier, biodegradabilitas, kompatibilitas, dan sifat bioplastik lainnya</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Metode Impregnasi Menggunakan Gliserol-Maleat Anhidrida untuk Meningkatkan Kualitas Kayu Jati Rotasi Pendek</t>
+  </si>
+  <si>
+    <t>30-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202308172</t>
+  </si>
+  <si>
+    <t>Resa Martha</t>
+  </si>
+  <si>
+    <t>Departemen Hasil Hutan</t>
+  </si>
+  <si>
+    <t>Kayu jati rotasi pendek telah dikembangkan untuk mengatasi kelangkaan kayu jati rotasi panjang. Kayu jati rotasi pendek memiliki kualitas yang rendah terutama dalam aspek stabilitas dimensi dan keawetan. Formulasi gliserol-maleat anhidrida (GMA) sebagai bahan pengawet kayu non-biosida diterapkan untuk meningkatkan sifat-sifat kayu jati rotasi pendek (stabilitas dimensi dan keawetan). Impregnasi dengan larutan GMA 10% diikuti dengan modifikasi panas pada suhu 220 &amp;deg;C diaplikasikan pada kayu jati rotasi pendek. Melalui modifikasi kimia menggunakan GMA 10% dikombinasikan dengan modifikasi panas dapat meningkatkan stabilitas dimensi dan keawetan jati rotasi pendek. Kelebihan teknik modifikasi kimia dan panas menggunakan gliserol-maleat anhidrida (GMA) menghasilkan keawetan terhadap jamur dan rayap, sehingga dapat meningkatkan kelas awet kayu jati rotasi pendek sehingga memenuhi syarat sebagai bahan baku produk eksterior atau keperluan furniture. Kelas awet meningkat dari kelas awet IV menjadi kelas awet I untuk jamur dan dari kelas awet V menjadi kelas awet I untuk rayap.</t>
+  </si>
+  <si>
+    <t>Komposisi Tabir Surya Semprot Dari Ekstrak Daun Amis-Amisan Dan Cangkang Telur Ayam</t>
+  </si>
+  <si>
+    <t>12-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406481</t>
+  </si>
+  <si>
+    <t>Nadilla Rahmah</t>
+  </si>
+  <si>
+    <t>Sekolah Vokasi</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk menghasilkan suatu komposisi tabir surya semprot yang dihasilkan dari ekstrak cangkang telur, ekstrak daun amis-amisan, dan zat pengisi lainnya untuk melindungi kulit dari paparan sinar matahari, menghidrasi kulit, dan membuat kulit tampak cerah alami. Pada invensi ini, terdapat tahap pembuatan komposisi dan uji in vitro berupa uji absorbansi terhadap sinar UV dengan panjang gelombang 290-320 nm. Daun amis-amisan memiliki sifat antioksidan pada amis-amisan bermanfaat untuk mencerahkan kulit. Ekstrak cangkang telur mengandung 98% kalsium karbonat (CaCO3) yang dapat berfungsi sebagai penahan sinar ultraviolet (UV)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metode Pembacaan Satwa Menggunakan Augmented Reality Berdasarkan  Koordinat</t>
+  </si>
+  <si>
+    <t>16-May-2024</t>
+  </si>
+  <si>
+    <t>S00202404334</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratna Sari Hasibuan S.  Hut., M.Si</t>
+  </si>
+  <si>
+    <t>Departemen Konservasi Sumberdaya Hutan dan Ekowisata</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan invensi program aplikasi Augmented Reality berdasarkan koordinat keberadaan satwa dengan radius maksimum 10 meter karena satwa merupakan objek yang bergerak. Tujuan pembuatan aplikasi adalah metode pembacaan satwa agar wisatawan mengetahui informasi satwa yang ditemui pada Lembaga Konservasi. Metode pembacaan satwa sesuai invensi ini terdiri dari pengambilan foto dan data koordinat satwa, pembuatan folder canvas informasi serta bahasa pemrogramannya (coding) untuk menampilkan deskripsi satwa, membuat folder tombol satwa untuk menampilkan tombol satwa pada dawai, membuat folder object manager kemudian mengisi dengan data koordinat dengan radius 10 m, kemudian melakukan upload desain pada website AR Core dan mengunduh markerless tersebut dari website AR Core berupa database library yang dijadikan penanda atau dipergunakan untuk pencocokan Augmented Reality. Cara penggunaan program aplikasi Augmented Reality adalah wisatawan mengarahkan kamera gawai android pada marker yang telah dibuat dengan radius koordinat maksimum 10 meter dimana satwa tersebut berada, dengan menekan tombol marker tersebut maka akan muncul informasi mengenai satwa-satwa. Interpretasi satwa yang ada yaitu nama satwa, nama ilmiah satwa, jenis pakan satwa, penyebaran satwa, dan tingkat kelangkaan satwa sehingga wisatawan mendapatkan informasi mengenai satwa-satwa yang ada.</t>
+  </si>
+  <si>
+    <t>Komposisi dan Metode Pembuatan Aditif Pakan Udang</t>
+  </si>
+  <si>
+    <t>28-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215670</t>
+  </si>
+  <si>
+    <t>Muhammad Irfan Afif</t>
+  </si>
+  <si>
+    <t>Upaya terus dilakukan untuk meningkatkan produktivitas udang melalui intensifikasi tambak udang. Invensi dan inovasi teknik budidaya, efisiensi pakan, pemakaian aditif, pengendalian kualitas air, dan pencegahan penyakit. Khusus pengembangan aditif pakan dengan berbagai macam fungsi terus dikembangkan seperti meningkatkan daya cerna pakan, meningkatkan imunitas terhadap penyakit, dan meningkatkan laju pertumbuhan. Invensi ini menghasilkan aditif pakan udang yang terdiri dari isolat protein kedelai (60-80%), betain atau garamnya (15-25%), asam butirat atau garamnya (10-20%), enzim (0,5-2%), dan mineral Zink dan kalsium (10-20%). Aditif pakan udang dibuat dengan teknik pencampuran kering. Cara aplikasi aditif pakan dilakukan dengan mencampurkan aditif sebanyak 16% dan air laut sebanyak 64%. Campuran diaplikasikan ke pakan dengan konsentrasi 5% berdasarkan bobot pakan. Aditif pakan memiliki kinerja untuk meningkatkan efisiensi pakan, rerata bobot udang, dan laju pertumbuhan spesifik.</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Metode Pembuatan Gemuk Litium Kompleks Dari Minyak Kelapa Sawit Menggunakan Radiasi Gelombang Mikro</t>
+  </si>
+  <si>
+    <t>20-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215096</t>
+  </si>
+  <si>
+    <t>Invensi ini berkenaan dengan formulasi dan metode pembuatan gemuk lumas dengan pengental sabun litium kompleks melalui insitu saponifikasi menggunakan radiasi mikrogelombang. Gemuk lumas dalam invensi ini dibuat dengan formula terdiri dari (1) minyak dasar berupa minyak sawit, parafin padat, poliburena; (2) agen pengental berupa LiOH, Li2O, atau LiCO3; (3)aditif berupa antikorosi, antioksidan, pemodifikasi friksi, dan antiwear. Pembuatan gemuk lumas dilakukan dengan meradiasi campuran minyak sawit dan Litium dalam alat mikrogelombang pada daya 750 Watt. Tipe gemuk lumas yang diperoleh memiliki NLGI 0-3, dropping point 54-180 oC, wear scar diameter 0,4-0,89 mm; welding point 150-320 kgf; copper strip corrosion at 100oc @ 24 h sebesar 1a-1b; load wear index sebesar 25-50.</t>
+  </si>
+  <si>
+    <t>Metode Pengikatan Nitrogen dari Komposit Berbasiskan Selulosa Tandan Kosong Kelapa Sawit, Na-Lignosulfonat, dan Alginat</t>
+  </si>
+  <si>
+    <t>18-Nov-2023</t>
+  </si>
+  <si>
+    <t>S00202312445</t>
+  </si>
+  <si>
+    <t>Dr. Melbi Mahardika, S.T.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pengikatan nitrogen dalam matriks selulosa tandan kosong kelapa sawit dan Na-lignosulfonat dalam alginat terikat silang dalam CaCl2. Dalam hal ini, alginat dan Na-lignosulfonat didispersikan dan dihomogenkan dala suspensi selulosa TKKS melalui pengadukan magnetic pada 90 oC selama 60 menit. Sebanyak 10 gram urea ditambahkan dalam campuran komposit pada suhu disekitar 35-40 oC sambil pengadukan stirrer. Selanjutnya, campuran komposit dan urea diikat silang dalam larutan CaCl2 5% (b/v) pada perbandingan 1:1 menghasilkan granula basah. Hasilnya, nitrogen berhasil dijerap dalam matriks komposit dengan kadar hingga 20%. Metode ini dapat dijadikan sebagai strategi pengikatan nitrogen dalam mengembangkan berbagai produk yang dapat diaplikasikan di berbagai bidang.</t>
+  </si>
+  <si>
+    <t>Unmanned Surface Vehicle Pembersih Sampah Dengan Conveyor Belt</t>
+  </si>
+  <si>
+    <t>26-Aug-2023</t>
+  </si>
+  <si>
+    <t>S00202308029</t>
+  </si>
+  <si>
+    <t>Ahmad Lufti Rois</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Komputer</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk mengatasi permasalahan sampah yang ada di sungai dengan mengembangkan sebuah unmanned surface vehicle yang dikendalikan dengan remote control (2) dari jarak jauh dan dilengkapi dengan aktuator pembersih sampah berupa conveyor (13). Unmanned surface vehicle bekerja dengan dikendalikan dengan remote control (2) ke arah sampah yang mengapung di permukaan air. Kelebihan invensi ini terhadap prior art yaitu unmanned surface vehicle ini merupakan kapal tanpa awak yang memiliki mikrokontroler dan diprogram dengan bahasa pemrograman C, serta dapat dikendalikan dengan remote control. Selain itu, sistem pengambilan sampah pada unmanned surface vehicle ini menggunakan metode conveyor yang diletakkan di bagian depan kapal. Hal tersebut berkaitan dengan sistem kerja invensi ini dimana unmanned surface vehicle dikendalikan ke arah sampah, sehingga sampah akan terangkat oleh conveyor menuju kotak sampah.</t>
+  </si>
+  <si>
+    <t>Kombinasi Ekstrak Sirih Merah Terenkapsulasi Nanostructured Lipid Carrier (Nlc) Dengan Nanopropolis Sebagai Bahan Aktif Antimelanogenesis</t>
+  </si>
+  <si>
+    <t>22-Oct-2024</t>
+  </si>
+  <si>
+    <t>S00202411561</t>
+  </si>
+  <si>
+    <t>Roro Intan Sasmaya Akbar</t>
+  </si>
+  <si>
+    <t>Departemen Biokimia</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan kombinasi ekstrak sirih merah (Piper crocatum) terenkapsulasi dalam nanostructured lipid carrier (NLC) dengan nanopropolis asal lebah Apis mellifera sp. sebagai bahan aktif antimelanogenesis. NLC sirih merah dibuat dengan menambahkan tetes demi tetes campuran fasa minyak dan ekstrak sirih merah kedalam fasa air sambil dipanaskan. Sedangkan nanopropolis dibuat dengan melarutkan ekstrak propolis asal lebah Apis melifera untuk selanjutnya dihomogenisasi kecepatan tinggi pada suhu kamar selama 24 jam dan disonikasi. Hasil karakterisasi particle size analyzer (PSA), zeta potential dan TEM menunjukkan NLC sirih merah memiliki bentuk partikel bulat dengan diameter 200 nm dan zeta potential -41,57 mV. Sedangkan nanopropolis memiliki bentuk partikel bulat dengan ukuran lebih kecil namun beragregasi atau saling menyatu satu sama salin sehingga memiliki diameter ukuran lebih besar dari partikel tunggalnya yaitu skala 150 nm. Pada hasil uji inhibisi enzim tirosinase, NLC sirih merah dan nanopropolis menunjukkan aktivitas inhibisi tirosinase yang lebih kuat dibandingkan ekstrak yang tidak dinanokan. Formula kombinasi NLC sirih merah dan nanopropolis terbaik menunjukkan inhibisi enzim tirosinase paling tinggi yaitu 66,47 &amp;plusmn; 2,75 %. Oleh karena itu, formula kombinasi ini menjadi temuan baru dalam penelurusan bahan aktif yang memanfaatkan nanoteknologi untuk pemutih atau anti melanogenesis</t>
+  </si>
+  <si>
+    <t>Komposisi Papan Komposit Dari Limbah Plastik, Sterofoam, Mika, Pelepah Sawit Dan Ampas Sagu</t>
+  </si>
+  <si>
+    <t>13-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406498</t>
+  </si>
+  <si>
+    <t>Muhammad Yazid Ardiansyah Harahap</t>
+  </si>
+  <si>
+    <t>Departemen Agribisnis</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi papan komposit berupa panel dinding sebagai produk pengganti panel dinding berbasis kayu murni. Papan komposit ini terbuat dari limbah plastik LDPE, mika, sterofoam biasa, sterofoam karet, pelepah sawit, dan ampas sagu. Penggunaan berbagai bahan utama yang berasal dari limbah dapat berkontribusi dalam mengurangi jumlah limbah di Indonesia. Bahan-bahan yang digunakan juga menciptakan papan komposit berupa panel dinding yang memiliki keunggulan tahan terhadap kelembaban, cuaca dan serangan rayap; perawatan yang mudah; ramah lingkungan sebab menggunakan bahan daur ulang; serta ringan dan tahan lama.</t>
+  </si>
+  <si>
+    <t>Formula Dry Shampoo Powder Untuk Hewan Peliharaan Berbasis Ekstrak Daun Sirih Merah, Daun Salam, Dan Sabut Kelapa</t>
+  </si>
+  <si>
+    <t>S00202406483</t>
+  </si>
+  <si>
+    <t>Akhmad Imam Firjatullah</t>
+  </si>
+  <si>
+    <t>Invensi ini menghasilkan dry shampoo powder untuk hewan peliharaan. Lebih khusus, dry shampoo powder sesuai invensi ini terdiri dari ekstrak daun sirih merah, daun salam, dan sabut kelapa. Invensi ini memiliki manfaat untuk mengurangi kadar minyak berlebih pada kulit, menghilangkan bau, mengharumkan badan, mengurangi kerontokan rambut, menunjang pertumbuhan rambut, sebagai anti kutu, antimikroba, antijamur, dan anti ketombe. Invensi dapat menjadi solusi untuk membantu pemilik hewan, groomer di salon hewan dan klinik hewan serta tenaga medis veteriner dalam melakukan perawatan kesehatan kulit dan rambut. Kulit dan rambut hewan peliharaan yang sehat dan bebas dari ektoparasit menyebabkan hewan sehat dan pemilik hewan juga terhindar dari penyakit zoonosis, hal ini sesuai implementasi dari SDGs poin ke 3 yaitu kesejahteraan dan kesehatan untuk hewan dan pemilik hewan kesayangan</t>
+  </si>
+  <si>
+    <t>Efektivitas Bakteri Pelarut Fosfat Terhadap Pertumbuhan Fitoplankton</t>
+  </si>
+  <si>
+    <t>13-Aug-2025</t>
+  </si>
+  <si>
+    <t>S00202507670</t>
+  </si>
+  <si>
+    <t>Fina Oktaviana Tanjung</t>
+  </si>
+  <si>
+    <t>Departemen Budidaya Perairan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pemaparan yang diungkapkan disini adalah komposisi penambahan bakteri pelarut fosfat yang efektif untuk pertumbuhan fitoplankton pada lingkungan budidaya udang vaname. Keberadaan  bakteri  pelarut  fosfat  di  lingkungan  perairan  sangat  diperlukan.  Bakteri pelarut fosfat berperan dalam proses dekomposisi senyawa fosfat tidak terlarut menjadi senyawa  fosfat  terlarut  yang  dapat  dimanfaatkan  sebagai  nutrien  bagi  fitoplankton. Peningkatan ketersediaan fitoplankton dapat memberikan dampak positif bagi komoditas budidaya karena fitoplankton menghasilkan glukosa dan oksigen dari proses fotosintesis yang  dimanfaatkan  oleh  bakteri  sebagai  sumber  nutrisi.  Selain  itu,  oksigen  yang dihasilkan juga dimanfaatkan udang untuk proses respirasi. Penambahan bakteri pelarut fosfat  pada  budidaya  udang  vaname  dengan  komposisi  efektif  terbukti  mampu menghasilkan total kelimpahan fitoplankton mencapai 1.072.500 sel mL-1 yang terdiri dari Chlorella  sp., Oscillatoria  sp. Anabaena, Lyngbya,  dan Thalassiosira,  dengan  indeks keberagaman 1,55; indeks keseragaman 0,96; dan indeks dominansi sebesar 0,67.</t>
+  </si>
+  <si>
+    <t>Wisnu Al Hussaeni</t>
+  </si>
+  <si>
+    <t>Detektor Pemutihan Karang (Coral Bleaching Detector) Untuk Pengawasan Ekosistem Terumbu Karang Perairan Indonesia</t>
+  </si>
+  <si>
+    <t>30-Dec-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202416288 </t>
+  </si>
+  <si>
+    <t>Donwill Panggabean</t>
+  </si>
+  <si>
+    <t>Departemen Pemanfaatan Sumberdaya Perikanan</t>
+  </si>
+  <si>
+    <t>Pemutihan karang merupakan ancaman serius bagi ekosistem laut di seluruh dunia, terutama disebabkan oleh kenaikan suhu perairan. Untuk memantau dan mengukur fenomena ini secara efektif, diperlukan alat yang andal dan efisien. Detektor Pemutihan Karang adalah suatu inovasi teknologi yang dilengkapi dengan empat sensor untuk mendeteksi dan mengukur parameter utama faktor pembatas keberlangsungan ekosistem terumbu karang, yaitu suhu, salinitas, oksigen terlarut, dan padatan terlarut total perairan. Detektor Pemutihan Karang ini terdiri dari tiga rangkaian alat yang ditempatkan secara terpisah, yaitu di permukaan perairan, di kolom perairan, dan di dasar perairan untuk mendapatkan data yang komprehensif pada seluruh kawasan ekosistem terumbu karang. Detektor Pemutihan Karang yang ditempatkan pada permukaan perairan mampu melakukan pengiriman data tanpa kabel dengan jaringan internet. Sedangkan Detektor Pemutihan Karang yang ditempatkan pada kolom perairan dan dasar perairan mampu menyimpan data hasil pengukuran pada logger yang selanjutnya dapat diambil setiap saat atau sesuai kebutuhan data, misalnya setiap hari, setiap minggu, atau setiap bulan. Data komprehensif yang dihasilkan oleh Detektor Pemutihan Karang dapat dijadikan acuan untuk melakukan tindakan mitigasi atau rehabilitas terumbu karang pada kawasan tersebut.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Pomade Rumput Laut </t>
+  </si>
+  <si>
+    <t>28-Dec-2018</t>
+  </si>
+  <si>
+    <t>P00201811122</t>
+  </si>
+  <si>
+    <t>Ryan Fachrozan, SPi</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Hasil Perairan</t>
+  </si>
+  <si>
+    <t>Proses pembutan pomade rumput laut menggunakan bubur rumput laut. Proses pembuatan bubur rumput laut menggunakan E.cottonii, Turbinaria sp. Sargassum sp. dan Padina sp. dengan perbandingan 1:1, 1:2, 1:3 sampai dengan 5:1. Perbandingan terbaik yang diperoleh adalah perbandingan 1:1. Pomade berbahan baku rumput laut memiliki karakteristik sesuai dengan standar kosmetik berdasarkan SNI.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Kayu Lapis Menggunakan Lembaran Tipis Kayu Dengan Teknik Furfurilasi</t>
+  </si>
+  <si>
+    <t>21-Jun-2024</t>
+  </si>
+  <si>
+    <t>S00202405663</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Adly Rahandi Lubis</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pembuatan kayu lapis menggunakan lembaran tipis kayu (vinir). Lebih khusus lagi metode pembuatan kayu lapis sesuai invensi ini menggunakan teknik furfurilasi yang ramah lingkungan untuk memodifikasi vinir kayu yang akan digunakan untuk pembuatan kayu lapis. Furfurilasi vinir kayu ini dilakukan dengan metode impregnasi larutan furfuril alkohol (FA) 40%, 70%, atau 100% dengan katalis asam sitrat 3%, dilanjutkan dengan proses polimerasi pada suhu 103&amp;deg;C selama 48 jam. Vinir terfurfurilasi ini kemudian disusun bersilangan dan direkat menggunakan perekat poliuretan (PU) atau epoxy dengan berat labur 180 g/m2, lalu dikempa panas pada suhu 120&amp;deg;C selama 6 menit dengan tekanan spesifik 11 kg/cm2. Hasil pengujian menunjukkan bahwa persen peningkatan berat (WPG) vinir yang diimpregnasi FA 40%, 70%, dan 100% masing-masing memberikan nilai rata-rata sebesar 32,27%, 54,18%, dan 67,96%.</t>
+  </si>
+  <si>
+    <t>Proses Produksi Benang Bedah Berbasis Nanoselulosa Tandan Kosong Kelapa Sawit dan Nanobakterial Selulosa</t>
+  </si>
+  <si>
+    <t>03-Dec-2019</t>
+  </si>
+  <si>
+    <t>P00201911241</t>
+  </si>
+  <si>
+    <t>Muchammad Yunus, DVM., M.Kes., PhD</t>
+  </si>
+  <si>
+    <t>Proses produksi filamen benang bedah non-absorbable dibuat dengan menggunakan PVA, Alginat, dan nanoselulosa atau nanobakterial selulosa. Proses pembuatan filamen benang bedah dibuat dengan tahapan pemintalan basah dalam CaCl2 7%-13%.Invensi ini menghasilkan filamen benang bedah non-absorbable dengan formulasi PVA, alginat, dan nanoselulosa atau nanobakterial selulosa 1% &amp;ndash; 5% lebih disukai dari segi karakteristik fisik, mekanis, dan biokompatibilitas in vitro daripada filamen benang bedah dengan penambahan nanoselulosa atau nanobakterial selulosa 10%-20%. Dengan demikian diharapkan filamen benang bedah dengan pencampuran nanoselulosa dan nanobakterial selulosa akan menjadi alternatif penggunaan benang bedah sehingga dapat meningkatkan penggunaan benang bedah berbahan serat alami.</t>
+  </si>
+  <si>
+    <t>Metode Produksi Larutan Bioherbisida Dari Proses Hidrolisa Suhu Sedang Berbahan Baku Limbah Bonggol Nanas</t>
+  </si>
+  <si>
+    <t>15-Dec-2023</t>
+  </si>
+  <si>
+    <t>S00202314126</t>
+  </si>
+  <si>
+    <t>Alfina Damayanni</t>
+  </si>
+  <si>
+    <t>Departemen Agronomi dan Hortikultura</t>
+  </si>
+  <si>
+    <t>Invensi ini dikaitkan dengan metode produksi bioherbisida ramah lingkungan menggantikan sebagian penggunaan herbisida sintetik dengan proses hidrolisis ampas bonggol nanas pada suhu dan tekanan sedang serta dalam waktu proses yang relatif singkat selama 1 jam menghasilkan senyawa umum gugus fenolat. Bioherbisida tersebut dimanfaatkan sebagai bahan aktif untuk pengendali gulma jenis rumput, teki dan daun lebar, yang kesemuanya diujikan pada fase pra tumbuh, tumbuh awal dan pasca tumbuh. Pengujian efektivitas dilakuakan dengan substitusi penggunaan pestisida standar sintetik sebesar 20% dan 40% dengan menggunakan kontrol air dan aplikasi pestisida standar acuan. Pertumbuhan pada seluruh kelompok gulma pada fase pratumbuh mampu ditekan pada tingkat 100%, pada tingkat awal tumbuh dan pasca tumbuh mampu ditekan 68-94% pada pada gulma golongan rumput dan daun lebar, baik pada Brachiaria, Praxelis dan Borreria. Pada golongan rumput Digitaria substitusi bioherbisida sebesar 20% mampu memperbaiki efektivitas herbisida standar yang tidak mampu menimbulkan kematian dengan 0% daya bunuh rumput tersebut menjadi 44%. Pada level substitusi ini mempunya performa efektivitas yang lebih baik untuk pengendalian Borreria dan Digitaria dibandingkan dengan standar penggunaan herbisida sintetik. Aplikasi pestisida sintetik standar dan biopestisida tidak mampu mengendalikan teki Dactyloteneum.</t>
+  </si>
+  <si>
+    <t>Komposisi Kapsul Pelancar Air Susu Ibu Berbasis Kombinasi Ekstrak Daun Torbangun Dan Daun Katuk</t>
+  </si>
+  <si>
+    <t>02-Oct-2019</t>
+  </si>
+  <si>
+    <t>S00201908672</t>
+  </si>
+  <si>
+    <t>JN. Raisal Haq, SSi, MS</t>
+  </si>
+  <si>
+    <t>Ektrak daun torbangun dan ekstrak daun katuk selama ini masih terbatas digunakan sebagai ekstrak tunggal untuk memperlancar produksi ASI, belum ada invensi yang melakukan kombinasi antara ekstrak daun torbangun dan daun katuk untuk meningkatkan produksi ASI. Untuk itu, invensi ini menghasilkan komposisi kapsul berbasis kombinasi ekstrak daun torbangun dan ekstrak daun katuk dengan bahan pengisi pati yang dapat digunakan untuk meningkatkan produksi air susu ibu. Produk kapsul yang dihasilkan invensi ini mampu meningkatkan produksi air susu ibu dengan dosis sebesar 162 mg/kg BB sampai dengan 324 mg/kg BB.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alat Filter Air Berbasis Aktivitas Mikroba yang Portabel </t>
+  </si>
+  <si>
+    <t>22-Jul-2021</t>
+  </si>
+  <si>
+    <t>S00202105628</t>
+  </si>
+  <si>
+    <t>Suroso</t>
+  </si>
+  <si>
+    <t>Desain produk alat filter yang secara khusus diperuntuKkan untuk akuakulturis demi mendapatkan kemudahan dalam pengelolaan kualitas airnya. Paket portabel urban filter yang selanjutnya di singkat P-PUF memiliki keunggulan desain yang relatif lebih praktis tapi tetap memperhatikan keunggulan fungsinya selama pengelolaan air baik berbasis parameter fisika, kimia dan biologi. Terdiri dari tabung filter yang memiliki fungsi sebagai tempat penempelan bead substrat bakteri dan dapat mengelola air berbasis aerob dan anaerob sesuai aktivitas mikroba di dalamnya. Terdapat 3 saluran input dan 3 saluran output satu saluran untuk mengalirkan air masuk atau keluar, satu saluran untuk kontrol ketinggian air, dan satu saluran untuk penyeimbang tekanan udara. Tabung P-PUF memiliki tiga bagian utama yaitu wadah material filter, penampung limbah lumpur dan penampung air bersih. Antar bagian memiliki membran pembatas dan saringan bersifat knockdown sehingga bisa dilepas dan diganti dengan filter baru apabila salah satu bagian sudah tidak efektif.</t>
+  </si>
+  <si>
+    <t>Proses Penurunan Kalsium Oksalat Dari Umbi Porang (Amorphophallus muelleri Blume) Menggunakan Etanol Dalam Kavitasi Hidrodinamik</t>
+  </si>
+  <si>
+    <t>30-Nov-2023</t>
+  </si>
+  <si>
+    <t>S00202313253</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yeni Sulastri, S.TP., M.Si </t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan penurunan kalsium oksalat dari umbi porang menggunakan larutan etanol dalam kavitasi hidrodinamik. Pada kondisi proses kavitasi hidrodinamik dengan konsentrasi etanol 30 &amp;ndash; 60%. Perbandingan umbi dan etanol yang digunakan adalah 1:5 &amp;ndash; 1:12 (b/v), sehingga campuran yang mengandung suspensi umbi porang. Pemurnian glukomanan umbi porang kavitasi hidrodinamik selama 25 &amp;ndash; 120 menit, dengan ukuran diameter nozel 4 &amp;ndash; 6 mm serta panjang leher 50 dan 100 mm. Proses tersebut mendapatkan tepung glukomanan dari umbi porang dengan dengan kadar kalsium oksalat 0,023 &amp;ndash; 0,024 persen dan kemurnian glukomanan 73,02 &amp;ndash; 82,21 persen.</t>
+  </si>
+  <si>
+    <t>Bakteriosin Dari Whey Hasil Sampingan Produksi Keju Mozarella Dengan Penambahan Gula Tebu</t>
+  </si>
+  <si>
+    <t>28-Aug-2025</t>
+  </si>
+  <si>
+    <t>S00202508283</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. Dr. Ir. Sumiati,  M.Sc</t>
+  </si>
+  <si>
+    <t>Bakteriosin dari whey hasil sampingan produksi keju mozzarella dengan penambahan gula tebu merupakan inovasi pengawet alami yang berpotensi tinggi dalam aplikasi industri pangan. Pemanfaatan whey sebagai media fermentasi memberikan keuntungan ekonomis dan ramah lingkungan, sementara penambahan gula tebu berperan sebagai sumber karbon tambahan yang mendukung pertumbuhan L. plantarum IIA-1A5 serta meningkatkan biosintesis bakteriosin. Komposisi utama bakteriosin ini terdiri dari whey produk sampingan produksi keju mozzarella, gula tebu, kultur bakteri L. plantarum IIA-1A5, yeast ekstrak, NaOH 1N, amonium sulfat, dan aquades. Bakteriosin yang diisolasi dari whey hasil sampingan produksi keju mozzarella dengan penambahan gula tebu menunjukkan aktivitas antimikroba terhadap empat bakteri patogen, yaitu Escherichia coli, Staphylococcus aureus, Salmonella typhimurium, dan Bacillus cereus. Berdasarkan zona hambat, aktivitas antimikroba bakteriosin tergolong kuat (&amp;gt;6 mm), tanpa perbedaan signifikan antara bakteri Gram positif dan Gram negatif. Uji MIC (Minimum Inhibitory Concentration) menunjukkan bahwa E. coli memiliki nilai MIC tertinggi sebesar 2,8%, sedangkan Salmonella, S. aureus, dan B. cereus masing-masing sebesar 0,70%. Meskipun terjadi penurunan nilai absorbansi (OD600) setelah penambahan bakteriosin, efektivitas penghambatan tergolong rendah, dengan persentase penurunan berturut-turut: B. cereus (15,53%), Salmonella (8,46%), E. coli (3,64%), dan S. aureus (1,74%). Secara keseluruhan, bakteriosin ini memiliki potensi sebagai agen pengawet alami dengan spektrum antimikroba luas.</t>
+  </si>
+  <si>
+    <t>Alat Pemanen Buah Kelapa Muda Berbasis Tongkat Teleskopik Dan Troli Portabel</t>
+  </si>
+  <si>
+    <t>11-Oct-2023</t>
+  </si>
+  <si>
+    <t>S00202310308</t>
+  </si>
+  <si>
+    <t>Muhammad Daffa’ Faiz Amsari</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan alat berupa tongkat teleskopik dilengkapi troli portabel sebagai penampung (12) buah kelapa muda yang jatuh dari ketinggian guna menghindari kerusakan memar bahkan pecah pada buah. Alat yang diberi nama cocospic dirancang untuk memudahkan petani atau pemanen kelapa yang bekerja di perkebunan skala besar agar meningkatkan kapasitas kerja. Terciptanya Cocospic akan mengurangi risiko kecelakaan pemanen karena memanjat pohon kelapa dan mengurangi rasa sakit serta kelelahan akibat beratnya pemindahan buah kelapa yang dipanen dengan diangkat secara langsung maupun menggunakan ambung karena pengangkutan akan menjadi lebih mudah. Gergaji elektrik (1) digunakan sebagai alat untuk memotong tandan buah kelapa muda menggunakan mata gergaji (15) 6 inci dengan aktivasi nyala gergaji dengan menggunakan remote wireless relay switch 1CH (17) mampu memotong ketebalan tandan pohon kelapa. Troli portabel digunakan sebagai alat untuk menampung buah kelapa muda yang jatuh yang dirancang dengan ketinggian 80-201 cm dan dapat di teleskopikan. Penampung (12) disusun dari anyaman jaring karet dan dilapisi karung goni sebagai penampung dan peredam buah kelapa muda yang jatuh. Tongkat teleskopik digunakan sebagai sistem untuk menyesuaikan ketinggian tongkat dengan pohon kelapa yang dilengkapi dengan klem siku (3), klem teleskopik troli(2), dan gergaji elektrik (1).</t>
+  </si>
+  <si>
+    <t>Putri Permatasari</t>
+  </si>
+  <si>
+    <t>Formula Nanoemulsi Spray Berbasis Tanin Kulit Pisang Dan Kuersetin Kulit Jeruk Nipis Sebagai Antibakteri Streptococcus Pyogenes Penyebab Faringitis</t>
+  </si>
+  <si>
+    <t>20-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510538</t>
+  </si>
+  <si>
+    <t>Zayin Wahyu Setiyo Rini</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uji potensi antibakteri secara in vitro terhadap Streptococcus pyogenes menunjukkan bahwa  formula  nanoemulsi  spray  kombinasi  ekstrak  tanin dari limbah kulit  pisang  dan kuersetin  dari  limbah  kulit  jeruk  nipis  mampu  menghambat  pertumbuhan  bakteri penyebab faringitis. Formula nanoemulsi spray antibakteri sesuai invensi ini terdiri atas kombinasi  ekstrak  tanin  limbah  kulit  pisang  dan  kuersetin  limbah  kulit  jeruk  nipis, ditambah  surfaktan,  VCO,  PEG  400  dan  air.  Proses  pembuatan  meliputi  pembuatan simplisia, ekstraksi dengan Ultrasonik Assisted Extraction (UAE), dan formula nanoemulsi spray  dengan  ukuran  partikel  &amp;lt;300  nm.  Hasil  uji  fisikokimia  menunjukkan  kestabilan sediaan  dengan pH  6,5&amp;ndash;7,5,  viskositas  &amp;lt;800 cPs, dan daya sebar 5&amp;ndash;7 cm. Formula  ini terbukti  efektif,  stabil,  dan  aman  sebagai  agen  antibakteri  alami  serta  berpotensi digunakan sebagai alternatif pengobatan faringitis dengan risiko resistensi antibiotik yang lebih rendah.</t>
+  </si>
+  <si>
+    <t>Dr. Ahmad Kusumaatmaja, M.Sc</t>
+  </si>
+  <si>
+    <t>Alat Filtrasi Air Limbah Domestik Berbasis Internet Of Things</t>
+  </si>
+  <si>
+    <t>28-Oct-2024</t>
+  </si>
+  <si>
+    <t>S00202412012</t>
+  </si>
+  <si>
+    <t>Muhammad Mardiansyah</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa alat filtrasi air limbah, khususnya untuk air limbah domestik dari kegiatan sekolah/perkantoran/sejenisnya. Alat filtrasi dioperasikan dengan sistem up-flow melewati 3 tabung, antara lain: tabung pre-filter (4), tabung filter 1 (5) dan tabung filter 2 (6) yang berisikan media filter untuk mengurangi kadar pencemar pada air limbah domestik. Alat filtrasi pada invensi ini dilengkapi dengan sistem internet of things (IoT) menggunakan sensor pada bagian inlet (1) dan outletnya (7), sehingga dapat terlihat perbedaan kualitas air limbah sebelum dan sesudah diolah. Adapun parameter yang diukur oleh sensor antara lain: pH, suhu, total dissolved solid (TDS), total suspended solid (TSS), dissolved oxygen (DO), ammonia (NH4), dan ultrasonik untuk mengestimasi debit air. Alat filtrasi limbah domestik sesuai invensi ini memiliki sistem backwash untuk membersihkan alat filtrasi dengan cara membalikkan arah aliran air pada kecepatan tinggi sehingga kotoran dapat terangkut oleh air.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Prof. Dr. Ir. Cece  Sumantri, M.Agr.Sc.</t>
+  </si>
+  <si>
+    <t>Soffi Lutfia Dewi Trizana</t>
+  </si>
+  <si>
+    <t>Komposisi Tempe Rumput Laut Hijau (Ulva sp.)</t>
+  </si>
+  <si>
+    <t>31-Dec-2021</t>
+  </si>
+  <si>
+    <t>S00202112450</t>
+  </si>
+  <si>
+    <t>Bambang Suyikno, MSi</t>
+  </si>
+  <si>
+    <t>Komposisi tempe dengan penambahan rumput laut hijau Ulva sp. bertujuan untuk meningkatkan kandungan gizi dan manfaat tempe kedelai, serta memberikan nilai tambah pada sumber daya laut kita. Rumput laut hijau Ulva sp. mengandung senyawa metabolit diantaranya alkaloid, flavonoid dan terpenoid. Rumput laut hijau Ulva sp. mempunyai kandungan biopigmen klorofil dan sodium yang tinggi, keduanya bermanfaat untuk kesehatan. Komposisi tempe rumput laut terdiri dari kedelai 80-90%, tepung tapioka 9-15%, rumput laut 5-10%. Kandungan protein dan sodium pada tempe rumput laut berturut-turut mencapai 29,14% dan 327,01 mg/100g.</t>
+  </si>
+  <si>
+    <t>Drs. Hendra Sugandhi</t>
+  </si>
+  <si>
+    <t>Alat Penguapan Ekstrak Daun Kering Cengkeh Untuk Mengatasi Hama Kutu Pada Pakan Ternak</t>
+  </si>
+  <si>
+    <t>S00202406502</t>
+  </si>
+  <si>
+    <t>Rendi Septrian</t>
+  </si>
+  <si>
+    <t>Invensi ini memperkenalkan sebuah alat inovatif bernama Zymatic Diffuser yang dirancang untuk mengubah ekstrak daun kering cengkeh menjadi uap dan menyebarkannya ke seluruh ruangan guna menciptakan kondisi lingkungan yang tidak disukai oleh serangga seperti kutu pakan. Alat ini terdiri dari beberapa komponen utama yaitu box stainless steel 304 (6) sebagai wadah cairan ekstrak daun cengkeh, mist maker (4) yang menggunakan teknologi ultrasonic automization untuk mengubah cairan menjadi kabut, power supply (3) untuk menyediakan daya yang stabil, kipas DC 48V (1) untuk menyebarkan kabut, dan rangkaian pipa (5) untuk menyalurkan kabut ke area yang diinginkan. Operasional alat ini melibatkan pengisian box dengan cairan ekstrak daun cengkeh, dimana mist maker (4) akan mengubah cairan tersebut menjadi kabut halus yang kemudian disebarkan oleh kipas DC (1) melalui rangkaian pipa (5). Dengan ukuran box 60cm x 50cm x 40cm, alat terhubung dengan menyambungkannya ke stop kontak listrik dan mengatur kecepatan kipas DC (1) melalui modul dimmer (2). Zymatic Diffuser menawarkan solusi efektif dan ramah lingkungan untuk mengusir kutu pakan di gudang penyimpanan pakan, menjaga kualitas pakan, dan mendukung kesehatan hewan ternak. Alat ini tidak hanya mengurangi ketergantungan pada pestisida kimia, tetapi juga menyediakan metode yang efisien dan berkelanjutan dalam mengelola hama pakan.</t>
+  </si>
+  <si>
+    <t>Primer Spesifik untuk Kuantifikasi Ekspresi Gen Mioglobin (MB) Pada Jaringan Otot dan Hati Ayam IPB-D2</t>
+  </si>
+  <si>
+    <t>27-Nov-2023</t>
+  </si>
+  <si>
+    <t>S00202312959</t>
+  </si>
+  <si>
+    <t>Dr. Ahmad Furqon</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk menghasilkan primer spesifik untuk kuantifikasi ekspresi gen mioglobin (MB) ayam yang digunakan pada jaringan hati dan otot paha ayam IPB-D2. Invensi ini diperoleh melalui beberapa tahapan yaitu, koleksi sampel jaringan hati dan otot, isolasi mRNA, sintesis cDNA, perancangan primer gen MB, dan kuantifikasi ekspresi gen. Primer spesifik MB yang digunakan memiliki runutan basa nukleotida yaitu, F: 5&amp;rsquo;- ACCCTGAGACTTTGGATCGC-3&amp;rsquo; dan R: 5&amp;rsquo;-GGGATTTTGTGCTTCGTGGC-3&amp;rsquo; dengan ukuran produk 193 bp. Primer tersebut dapat digunakan dengan baik untuk menghitung ekspresi gen MB pada sampel jaringan hati dan otot paha ayam IPB-D2.</t>
+  </si>
+  <si>
+    <t>Mesin Pembuat Bioherbisida Granul Berbahan Baku Tepung Umbi Teki (Cyperus rotundus) untuk Pengendalian Gulma Berdaun Lebar</t>
+  </si>
+  <si>
+    <t>26-Sep-2025</t>
+  </si>
+  <si>
+    <t>S00202509445</t>
+  </si>
+  <si>
+    <t>Vitho Alveno, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berupa suatu mesin  granulator bioherbisida  berbahan  baku tepung umbi teki (Cyperus rotundus) yang dirancang untuk menghasilkan granul bioherbisida seragam dan stabil untuk pengendalian gulma berdaun lebar.  Mesin ini terdiri atas pan granulator yang digerakkan (diputar) oleh motor listrik melalui sistem transmisi berupa pulley, belt, gearbox, dan coupling. Kecepatan putar poros pan diatur oleh inverter untuk menyesuaikan  besar  ukuran  granul.  Pan  granulator  dapat  dimiringkan  menggunakan linear actuator pada sudut 0&amp;deg; hingga 30&amp;deg; sehingga proses pembentukan granul dapat dikendalikan  sesuai  kebutuhan.  Selama  proses  granulasi,  maka  air  disemprotkan  oleh sprayer gendong elektrik eksternal agar tepung umbi teki terbasahi sehingga dapat membentuk  butiran  granul  secara  merata.  Mesin  ini  juga  dilengkapi  dengan pan stabilizer berupa dongkrak putar manual dengan roda berdiameter 2 inch hingga 3 inch untuk  menjaga  keseimbangan  pan  granulator  selama  proses  granulasi  berlangsung. Dengan  demikian,  maka  hasil  rancangan  ini  akan  menghasilkan  mesin  yang  mampu memproduksi  granul  bioherbisida  secara  lebih  efisien,  mempertahankan  kandungan bioaktif umbi teki, hemat konsumsi energi, serta mudah dioperasikan oleh petani maupun industri kecil.</t>
+  </si>
+  <si>
+    <t>Kultivasi Spirulina Menggunakan Artificial Sea Water</t>
+  </si>
+  <si>
+    <t>05-Sep-2023</t>
+  </si>
+  <si>
+    <t>S00202308480</t>
+  </si>
+  <si>
+    <t>Khusnul Aini</t>
+  </si>
+  <si>
+    <t>Spirulina termasuk cyanobacteria yang mengandung nutrisi dan komponen aktif lengkap yang diperlukan dalam pengembangan pangan dan kesehatan. Mikroalga ini biasa tumbuh di laut, namun dapat dikultivasi dalam media yang ditambahkan garam seperti artificial sea water (ASW) dengan penambahan pupuk. Spirulina yang dikultivasi dalam garam ASW salinitas 15 ppt ini mengandung komponen aktif golongan fenol hidrokuinon, steroid, saponin, dan flavonoid dengan total fenol 21,06&amp;plusmn;1,39 mgGAE/g, serta menghasilkan pigmen fikosianin dengan konsentrasi 3,64&amp;plusmn;0,80 mg/mL. Spirulina yang dikultivasi dalam garam dapur salinitas 15 ppt ini mengandung komponen aktif golongan fenol hidrokuinon, steroid, saponin, dan flavonoid dengan total fenol 20,22&amp;plusmn;1,20 mgGAE/g, serta menghasilkan pigmen fikosianin dengan konsentrasi 2,92&amp;plusmn;0,61 mg/mL. Kelebihan invensi ini dibandingkan dengan prior art yang terdahulu adalah kultivasi lebih sederhana menggunakan garam ASW atau garam dapur 2% dalam air bersalinitas 15 ppt, dengan fotoperiod terang : gelap = 12 : 12 jam, intensitas cahaya 3000 lux, pH 8, suhu 28-30 &amp;deg;C. Kultivasi dapat dilakukan menggunakan tabung (toples) kaca.</t>
+  </si>
+  <si>
+    <t>Indirect Solar Drye Sebagai Pengering Spirulina</t>
+  </si>
+  <si>
+    <t>25-Jul-2025</t>
+  </si>
+  <si>
+    <t>S00202506903</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spirulina merupakan  cyanobacteria  yang  memiliki  kandungan  pigmen  alami  berupa fikosianin dan aktivitas antioksidan. Pengeringan menggunakan Indirect Solar Dryer (ISD) dapat  memengaruhi  kandungan  nutrisi spirulina.  Penelitian  ini  bertujuan  menentukan penggunaan alat pengering dengan sinar matahari secara tidak langsung atau Indirect Solar  Dryer terhadap  kualitas  biomassa  kering,  kandungan  fikosianin  serta  aktivitas antioksidannya.  Pengeringan  menggunakan  ISD  memperoleh  kualitas  fikosianin  yang tinggi  yaitu  nilai  C-PC  4,31&amp;plusmn;0,06  mg/mL,  rendemen  fikosianin  103,51&amp;plusmn;1,60  mg/g, kemurnian fikosianin 1,01&amp;plusmn;0,12%, dan IC50 20,82&amp;plusmn;1,53 ppm.</t>
+  </si>
+  <si>
+    <t>Komposisi Pakan Kepiting Berbahan Dasar Ampas Tahu, Maggot, Dan, Cangkang Kerang Hijau Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>03-Oct-2022</t>
+  </si>
+  <si>
+    <t>P00202210819</t>
+  </si>
+  <si>
+    <t>Rafli Arya Fahrezi</t>
+  </si>
+  <si>
+    <t>Departemen Manajemen Sumberdaya Perairan</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk menghasil pakan kepiting yang menggunakan ampas tahu, maggot, dan, cangkang kerang hijau sebagai bahan utamanya. Komposisi pakan kepiting sesuai invensi ini terdiri dari tepung maggot, tepung ampas tahu, tepung cangkang kerang hijau, tepung rebon, minyak jagung, minyak ikan, tepung kedelai, tepung tapioka, vitamin dan mineral, serta cacing. Proses pembuatan dilakukan dengan mencampur seluruh adonan. Kemudian adonan dicetak dan dikukus selama 15 menit. Selanjutnya, dioven selama 2 jam. Pelet kepiting ini berbentuk kotak kecil ukuran 1 cm x 1 cm denganberat 2 gram/pelet. Berdasarkan hasil uji menunjukkan bahwa pelet/pakan kepiting sesuai invensi ini dapat meningkatkan laju pertumbuhan kepiting.</t>
+  </si>
+  <si>
+    <t>Salsabila Shafiyah Putri</t>
+  </si>
+  <si>
+    <t>Metode Ekstraksi DNA Babi Dalam Produk Gelatin</t>
+  </si>
+  <si>
+    <t>30-Nov-2022</t>
+  </si>
+  <si>
+    <t>S00202213958</t>
+  </si>
+  <si>
+    <t>Tika Restianingsih</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan parameter optimum ekstrasi DNA dari produk gelatin. Invensi ini selanjutnya berhubungan dengan nilai konsentrasi dan kemurnian (rasio 260/280) ekstrak DNA yang diperoleh pada kondisi parameter optimum ekstraksi. Menurut penemuan ini adalah parameter optimasi yang mempengaruhi konsentrasi dan kualitas (rasio 260/280) ekstrak DNA yaitu massa gelatin, adanya perlakuan replikasi untuk meningkatkan yield DNA, volume buffer lisis, proteinase K, waktu inkubasi saat lisis, volume binding buffer, volume wash buffer, volume buffer elusi, dan waktu inkubasi saat elusi. Hasil konsentrasi optimum dari beberapa parameter percobaan yaitu 19,2 dan 19,5 ng/&amp;micro;L dengan kemurnian (rasio 260/280) 1,78 dan 1,84. Hasil ini menunjukkan metode ekstraksi yang dilakukan berdasarkan kondisi optimumnya mampu menganalisis secara efisien pada DNA cemaran babi dan diharapkan dapat digunakan untuk analisis kelahalan berbasi pada produk makanan halal, kosmetik dan obat-obatan yang dibutuhkan oleh negara berpenduduk muslim.</t>
+  </si>
+  <si>
+    <t>Kertas Aktif Berbasis Valorisasi Limbah Agar Dan Eceng Gondok Dengan Kombinasi Ekstrak Daun Jintan Dan Asam Askorbat</t>
+  </si>
+  <si>
+    <t>15-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510288</t>
+  </si>
+  <si>
+    <t>Rafi Pranaja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berkaitan  dengan  pembuatan  kertas  aktif  ramah  lingkungan  untuk memperpanjang umur simpan pangan mudah rusak seperti daging sapi, ayam, dan ikan. Kertas ini dibuat dari limbah agar dan eceng gondok sebagai sumber serat utama, dengan tambahan  tepung  tapioka  dan  kaolin  sebagai  bahan  pengikat  dan  penguat  struktur. Formulasinya terdiri dari pulp eceng gondok, limbah agar kering, tepung tapioka, kaolin, dan  penyerap  oksigen  non-logam  berbasis  asam  askorbat  dan  arang  aktif.  Selain  itu, kertas  diimpregnasi  dengan  ekstrak  daun  jintan  yang  mengandung  senyawa  timol, karvakrol, p-simen, dan &amp;gamma;-terpinen, berfungsi sebagai antioksidan dan antimikroba alami. Proses pembuatannya meliputi pengeringan serta penggilingan limbah agar, pemasakan eceng  gondok  dengan  larutan  natrium  hidroksida,  pemutihan  menggunakan  hidrogen peroksida,  pencampuran  bahan,  pencetakan  lembaran,  pengeringan,  dan  impregnasi ekstrak  daun  jintan.  Produk  akhir  dipotong  berukuran  A7  dan  dikemas  menggunakan kertas kraft. Uji penyimpanan menunjukkan bahwa kertas aktif ini memperpanjang umur simpan pangan 2&amp;ndash;4 kali lebih lama dibandingkan metode konvensional pada suhu 4 &amp;deg;C, sekaligus bebas dari plastik dan bahan kimia berbahaya.</t>
+  </si>
+  <si>
+    <t>Bayu Prastowo, Msi</t>
+  </si>
+  <si>
+    <t>Produk Kue Tinngi Antioksidan</t>
+  </si>
+  <si>
+    <t>29-Dec-2016</t>
+  </si>
+  <si>
+    <t>P00201609172</t>
+  </si>
+  <si>
+    <t>Auliya Quratul Marian</t>
+  </si>
+  <si>
+    <t>Departemen Gizi Masyarakat</t>
+  </si>
+  <si>
+    <t>Invensi ini mengungkapkan komposisi dan proses pembuatan Kue tinggi antioksidan dengan substitusi minyak sawit merah sebagai salah satu produk alternatif yang dapat digunakan sebagai cemilan untuk mencegah terjadinya aterosklerosis, jantung koroner dan kanker. Kue ini dibuat dengan menggunakan bahan-bahan utama yang biasa digunakan dalam pembuatan kue dan minyak sawit merah untuk menggantikan santan dan minyak goreng yang semula digunakan dalam pembuatan kue. Kue tinggi antioksidan mengandung 201 kkal energi , 3.4 g protein, 10.7 g lemak, 24.3 g karbohidrat dan 122 RE vitamin A (setara 732 &amp;micro;g/g ?-karoten) per takaran saji, sehingga dapat diklaim sebagai produk tinggi ?-karoten. Produk kue ini memenuhi %AKG vitamin A sebesar 20.3%-24.4%. Setiap 100 g kue mampu meredam radikal bebas DPPH setara dengan kemampuan vitamin C sebanyak 43.44 mg (bk), dengan persentase rata-rata aktivitas antioksidan sebesar 75. 11%.</t>
+  </si>
+  <si>
+    <t>Metode Koreksi Topografi Citra Satelit Berbasis Sensor Optik</t>
+  </si>
+  <si>
+    <t>24-Aug-2021</t>
+  </si>
+  <si>
+    <t>S00202106657</t>
+  </si>
+  <si>
+    <t>Desi Ariyadhi Suyamto, S.Hut</t>
+  </si>
+  <si>
+    <t>Invensi ini dikembangkan untuk mengatasi kesalahan nilai reflektansi akibat efek permukaan bumi di beberapa data satelit sensor optik berdasarkan algoritma empirical rotation secara operasional. Metode koreksi topografi sesuai invensi ini dikembangkan dalam kode pemograman Python (Python source code) yang memungkinkan metode koreksi ini dapat dilakukan secara operasional (otomatis) pada skala yang nasional dan regional. Metode untuk koreksi topografi citra satelit ini terdiri dari beberapa tahapan yaitu: penentuan lokasi contoh secara otomatis, perhitungan posisi matahari, kondisi pencahayaan (ilumination), dan analisis nilai reflektansi secara empiris dengan model rotasi.</t>
+  </si>
+  <si>
+    <t>Komposisi Media Tanam Hidroponik Berbahan Dasar Wol Domba Dan Coco Fiber Dengan Lapisan Mikoriza Arbuskular Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>10-Oct-2023</t>
+  </si>
+  <si>
+    <t>P00202310158</t>
+  </si>
+  <si>
+    <t>Ridwan Lazuardi</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Tanah dan Sumberdaya Lahan</t>
+  </si>
+  <si>
+    <t>Semakin terbatasnya ketersediaan lahan pertanian, khususnya di perkotaan membuat kebutuhan sayuran menjadi sulit terpenuhi. Untuk itu, diperlukan sistem penanaman yang mampu menghemat penggunaan lahan dan mampu memproduksi sayuran berkualitas, salah satunya sistem hidroponik. Media tanam hidroponik yang umumnya digunakan ialah rockwool. Padahal, rockwool memiliki kelemahan yaitu memberikan paparan yang dalam skala besar dapat berdampak pada sistem pernapasan dan iritasi kulit. Oleh karena itu, perlu adanya media tanam hidroponik ramah lingkungan dan bekerja efektif. Invensi yang diberi nama Sheeco hadir sebagai solusi atas permasalahan di atas dengan mengusung produk media tanam hidroponik all in one berbahan dasar wol domba dan coco fiber dengan kombinasi nutrisi NPK serta Mikoriza arbuskular. Sheeco berbentuk tabung dengan diameter 3 cm, tinggi 1,5-2 cm; dan berat 3,75 g. Sheeco telah melakukan pengujian pada PT Biodiversitas Bioteknologi Indonesia (ICBB) dengan nomor pengujian 1142/LHP/PTBBI.MARK/IX/2023, diperoleh hasil bahwa pada sampel produk media tanam seberat 150 g terkandung N-Total 6,12%, P2O5 Potensial 1815,90 mg/100g; dan K2O Potensial 3758,52 mg/100 g. Sheeco cocok digunakan untuk keperluan pertanian hidroponik, semai benih, dan keperluan pertanian lainnya sesuai kebutuhan.</t>
+  </si>
+  <si>
+    <t>Alat Pemanenan Dan Sortasi Kematangan Buah Jambu Kristal Secara Simultan Berbasis Fluoresensi</t>
+  </si>
+  <si>
+    <t>11-Oct-2024</t>
+  </si>
+  <si>
+    <t>S00202410990</t>
+  </si>
+  <si>
+    <t>Fareihan Rizki Farikhin</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan alat pendeteksi kematangan buah jambu kristal secara nondestruktif menggunakan sensor fluoresensi adafruit AS7262 yang mempunyai 6 channel warna. Invensi ini dirancang untuk memudahkan petani dalam mengetahui tingkat kematangan buah jambu kristal secara akurat menggunakan nilai Brix dan nilai fluoresensi. Terciptanya alat ini akan mengurangi penurunan buah mutu jambu kristal yang dipanen pada kondisi belum mencapai kematangan. Selanjutnya invensi ini dilengkapi dengan detection box yang berfungsi sebagai mekanisme pembacaan data spektrum dari sensor fluoresensi berdasarkan hubungan antara TPT dan klorofil pada buah jambu kristal. Invensi ini juga dilengkapi dengan electro box sebagai mekanisme untuk mengatur komponen pada rangkaian. Proses penggunaan alat ini diawali dengan menyalakan tombol on lalu mengarahkan detection box ke permukaan buah jambu kristal dan diamkan selama 3 detik hingga proses scanning selesai dilakukan dan hasil ditampilkan pada layar LCD.</t>
+  </si>
+  <si>
+    <t>Isolat Protein Tempe Kedelai Tergerminasi dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>06-Dec-2019</t>
+  </si>
+  <si>
+    <t>P00201911468</t>
+  </si>
+  <si>
+    <t>Rachel Meiliawati Yoshari, S.TP</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Pangan</t>
+  </si>
+  <si>
+    <t>Fermentasi dan germinasi mampu menurunkan kandungan senyawa antigizi dan meningkatkan daya cerna protein kedelai. Invensi ini berhubungan dengan isolat protein yang dibuat dari tempe kedelai tergerminasi. Tujuan invensi ini adalah untuk menyediakan metode pembuatan isolat protein tempe kedelai tergerminasi. Pembuatan isolat protein tempe kedelai tergerminasi dibagi menjadi empat bagian yaitu preparasi bahan baku dan germinasi kedelai, pembuatan tempe kedelai tergerminasi, penepungan tempe kedelai tergerminasi rendah lemak, dan isolasi protein tepung tempe kedelai tergerminasi. Rentang pH ekstraksi dan pengendapan protein maksimum tempe kedelai tergerminasi adalah 11-12.8 dan 3-5. pH ekstraksi protein tempe kedelai tergerminasi berbeda dengan ekstraksi protein kedelai komersial. Isolat protein tempe kedelai tergerminasi memiliki kadar protein lebih dari 80% (6.25x%N).</t>
+  </si>
+  <si>
+    <t>Gracella Florensa Charistia</t>
+  </si>
+  <si>
+    <t>Rake Silverrian</t>
+  </si>
+  <si>
+    <t>Audia Anjani</t>
+  </si>
+  <si>
+    <t>Formula Nanocoating Berbasis Serisin Limbah Kokon dan Pektin Kulit Jeruk untuk Peningkatan Umur Simpan Serta Kesegaran Buah Pisang Mas</t>
+  </si>
+  <si>
+    <t>22-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510658</t>
+  </si>
+  <si>
+    <t>Ezekiel Royce Hamonangan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pisang merupakan salah satu komoditas hortikultura utama Indonesia. Salah satu jenis pisang yang diminati oleh masyarakat adalah pisang mas. Kehilangan hasil panen pisang akibat respirasi dan produksi gas etilen berlebih mencapai 16,36%. Salah satu metode perpanjangan  umur  simpan  buah  yang  sedang  dikembangkan  adalah  pengaplikasian coating dari pektin. Performa coating pektin dapat ditingkatkan melalui pengkombinasian dengan  serisin  untuk  meningkatkan  sifat  mekanis  coating.  Teknologi  nano  dapat meningkatkan kemampuan coating untuk menutupi pori-pori kulit buah dengan lebih baik. Terdapat  3  formula nanocoating (F1,  F2,  F3)  dengan  material  berupa nanopektin/nanoserisin, gliserol, tween-80 dan asam stearat. Pengaplikasian nanocoating dilakukan  dengan  mencelupkan  pisang  kedalam  larutan  NP  dan  dikeringkan  lalu dicelupkan  pada  larutan  NS  dan  dikeringkan.  Formula nanocoating mempengaruhi peningkatan  umur  simpan  dan  kesegaran  buah  pisang  baik  secara  fisikokimia  (susut bobot, kelunakan, tpt, tat, perubahan warna, laju respirasi, dan laju produksi gas etilen) dan organoleptik (mutu hedonik dan hedonik overall).</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Suspensi Getah Kering Gambir (Uncaria Gambir) Sebagai Fibropreventif Dan Antifibrosis</t>
+  </si>
+  <si>
+    <t>28-Nov-2024</t>
+  </si>
+  <si>
+    <t>S00202413952</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dr. Putri C Eyanoer, M.Epid., Ph.D </t>
+  </si>
+  <si>
+    <t>Departemen Kedokteran</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan proses pembuatan suspensi untuk penyakit paru berbasis gambir. Lebih lanjut, suspensi dibuat dari getah kering gambir dan campuran lainnya sebagai kandidat obat herbal yang memiliki kemampuan fibroprevetif dan antifibrosis. Invensi ini mengusulkan pemanfaatan ekstrak getah kering gambir dalam bentuk suspensi yang dibuat dengan dua tahapan utama, yaitu pembuatan serbuk ekstrak getah kering gambir dan pembuatan suspensi. Manfaat dari suspensi ini secara umum dapat menurunkan jumlah sel radang, kadar TGF- &amp;beta;1, NF-&amp;kappa;B, eskpresi TIMP-1 dan Kolagen I, sehingga dapat dijadikan kandidat obat herbal bagi penyakit paru.</t>
+  </si>
+  <si>
+    <t>Formula dan Proses Produk Pakan Spesial Musim Kering Untuk Ternak Ruminansia Berbasis Hijauan Pakan Perkebunan Sawit</t>
+  </si>
+  <si>
+    <t>29-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215754</t>
+  </si>
+  <si>
+    <t>Agus Musta Rindi</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
+  </si>
+  <si>
+    <t>Invensi ini menghasilkan formula dan proses pembuatan pakan spesial musim kering untuk ternak ruminansia yang terdiri dari pelepah sawit, rumput gajah, legume pakan dan aditif silase. Proses pembuatan pakan dilakukan dengan campuran diensilase kemudian dikeringkan sehingga dapat menunjang kebutuhan ternak di musim kering, dan terakhir produk dapat dibentuk menjadi blok, cube, dan pellet agar membantu kegiatan logistik pakan hijauan sehingga distribusinya dapat lebih efisien. Pakan spesial musim kering sesuai invensi ini secara fisik memiliki aroma asam, tekstur utuh dan lepas, serta berwarna hijau kekuningan.</t>
+  </si>
+  <si>
+    <t>Formulasi dan Proses Pembuatan Keripik Tempe Mozaik</t>
+  </si>
+  <si>
+    <t>23-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215382</t>
+  </si>
+  <si>
+    <t>Sulaiman Akbar Mahdi, S.T.P., M.Si</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi dan metode pembuatan keripik tempe mozaik. Invensi ini bertujuan untuk menyediakan formula dan metode pembuatan keripik tempe mozaik. Bahan baku pembuatan keripik tempe mozaik yaitu kedelai 40-45%, tepung tapioka 35-40%, bumbu-bumbu segar 10-15%, dan ragi tempe 0,1-0,3%. Proses pembuatan keripik tempe mozaik meliputi pembuatan campuran tempe setengah jadi dengan tapioka, fermentasi, pengirisan, coating, dan penggorengan. Berdasarkan karakteristik kimia, keripik tempe mozaik telah memenuhi persyaratan berdasarkan SNI 2602:2018 berdasarkan parameter kadar air, abu, dan protein. Berdasarkan hasil uji sensori, keripik tempe mozaik memiliki skor atribut keseluruhan yang tidak berbeda dengan jenis keripik tempe mozaik komersial, sehingga tempe mozaik berpeluang untuk disukai konsumen. Umur simpan keripik tempe mozaik yang dikemas dalam kemasan standing pouch aluminium foil pada suhu 27 dan 30oC berturut-turut adalah 71 dan 69 hari</t>
+  </si>
+  <si>
+    <t>Muhamad Difa Fahrezi</t>
+  </si>
+  <si>
+    <t>Alat Penyiang Gulma Laser Dengan Energi Surya Berbasis Deep Learning Object Detection Pada Budidaya Padi System Of Rice Intensification</t>
+  </si>
+  <si>
+    <t>S00202406495</t>
+  </si>
+  <si>
+    <t>Muhamad Fikri Abdullah</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan alat penyiang gulma secara fisik dengan pembakaran dari sinar laser menggunakan manipulator kartesian sumbu XY dengan rangka adjustable yang dapat disesuaikan ketinggiannya mengikuti tinggi tanaman padi yang diberi nama Weedblazer. Gulma pada areal pertanaman padi menyebabkan kompetisi dengan tanaman budidaya, yang dapat menurunkan hasil pertanian. Weedblazer sebagai alat penyiang gulma dirancang dengan tujuan untuk mengurangi beban kerja petani selama masa tanam sebagai upaya penting untuk meningkatkan efisiensi dan produktivitas tanaman. Alat penyiang gulma yang praktis dan mudah dioperasikan dapat membantu petani dalam proses penyiangan, sehingga petani dapat bekerja lebih efektif. Selain itu, Weedblazer sebagai alat penyiang gulma yang ramah energi dan ramah lingkungan juga mendukung keberlanjutan pertanian dan mengurangi dampak negatif terhadap lingkungan. laser digunakan untuk membasmi gulma secara fisik dari sinar yang dipancarkan. Pergerakan laser dilakukan oleh manipulator kartesian sumbu xy sesuai koordinat yang sudah diprogram dengan sistem objek deteksi You Only Look Once (YOLO)dengan kamera. Ketinggian kolong kaki dapat disesuaikan karena bersifat adjustable dengan tinggi minimal mesin 60 cm dan tinggi maksimal mesin 80 cm. Komponen traksi berupa roda besi bersirip yang bertujuan untuk meningkatkan traksi pada tanah sehingga mesin dapat berjalan pada kondisi tanah berlumpur.</t>
+  </si>
+  <si>
+    <t>Peter Liong, S.Biotek</t>
+  </si>
+  <si>
+    <t>Ir Titah Sihdjati Riadhie</t>
+  </si>
+  <si>
+    <t>Produksi Matrik Saset Antimikroba Berbahan Dasar Nanoselulosa Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>P00201911421</t>
+  </si>
+  <si>
+    <t>Muhamad Sapoan, S.TP</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan komposit matriks saset antimikrobial menggunakan silika dengan nanoselulosa. Nanoselulosa yang dihasilkan dari TKKS yang berfungsi sebagai filer. Produksi matriks silika-nanoselulosa TKKS dilakukan dengan pemadatan nanoselulosa menjadi hidrogel nanoselulosa dan direndam ke dalam larutan sodium silika 25% selama 6 jam, kemudian ditiriskan dan dikeringanginkan selama 15 jam pada suhu 20-25 oC. Selanjutnya direndam dengan asam sulfat 2 M selama 4 jam kemudian hidrogel dinetralkan dan dikeringkan. Hidrogel yang telah kering kemudian dihancurkan dengan blender selama 5 menit dan diayak dengan menggunakan saringan 80 mesh menghasilkan matriks komposit silika-nanoselulosa. Matriks komposit silika-nanoselulosa yang dihasilkan kemudian direndam dalam minyak atsiri jahe merah selama 5 menit. Matriks silika-nanoselulosa yang telah direndam dalam minyak atsiri, kemudian diambil 1 gram lalu dimasukkan ke dalam saset LDPE dengan ukuran 3 x 3 cm dan di sealer. Invensi ini menghasilkan matriks komposit silika-nanoselulosa dengan kadar nanoselulosa 13.65% lebih stabil mempertahankan zat antimikroba yang terserap dibandingkan dengan matriks tanpa penambahan nanoselulosa. Dengan demikian saset antimikroba dengan matriks komposit silika-nanoselulosa dan minyak atsiri jahe mereh sebagai zat antimikroba akan lebih diterima oleh masyarakat sehingga industrialisasinya dapat mendukung program pengurangan angka keracunan makanan yang disebabkan oleh mikroba pada makanan.</t>
+  </si>
+  <si>
+    <t>Sistem Resirkulasi Air Terkendali Menggunakan Membran Ultrafiltrasi Dan Diffuser Gelembung</t>
+  </si>
+  <si>
+    <t>S00202508279</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Eng. Allen  Kurniawan, ST., MT.</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Sipil dan Lingkungan</t>
+  </si>
+  <si>
+    <t>Invensi ini mengembangkan sistem resirkulasi air terkendali (SRAT) yang mengintegrasikan membran ultrafiltrasi SRUF-4040 dengan diffuser gelembung untuk meningkatkan kualitas air budidaya ikan. Sistem ini menggabungkan unit filter multimedia, filter karbon aktif, membran ultrafiltrasi dengan area efektif 4 m2, serta diffuser gelembung mikro untuk meningkatkan efisiensi filtrasi dan aerasi. Pengujian laboratorium dengan ikan nila merah Bangkok (Oreochromis sp.) menunjukkan penurunan konsentrasi amonia dan nitrit ke tingkat aman. peningkatan oksigen terlarut hingga 5,7-6,6 mg/L, serta hasil budidaya yang optimal dengan tingkat kelangsungan hidup 90 &amp;ndash; 95 % dan laju pertumbuhan spesifik 4,0-4,5 %. Sistem ini menawarkan solusi berkelanjutan, hemat air, dan efisien untuk akuakultur intensif.</t>
+  </si>
+  <si>
+    <t>Bibi Ahmad Chahyanto</t>
+  </si>
+  <si>
+    <t>Alat Reaktor Gasifikasi Superkritis untuk Produksi Syngas</t>
+  </si>
+  <si>
+    <t>11-May-2023</t>
+  </si>
+  <si>
+    <t>S00202304115</t>
+  </si>
+  <si>
+    <t>Dr. Asep Bayu</t>
+  </si>
+  <si>
+    <t>PUSAT PENELITIAN SURFAKTAN DAN BIOENERGI</t>
+  </si>
+  <si>
+    <t>Tujuan utama dari invensi ini adalah untuk menyediakan alat reaktor gasifikasi superkritis yang beroperasi pada suhu minimal 347 oC dengan tekanan miniml 22.1 MPa. Alat ini digunakan untuk memproduksi syngas dari bahan baku biomasa makroalga laut khas Indonesia. Alat yang dibuat yaitu furnace dengan elemen pemanas dengan suhu maksimal 1000 oC, alat penukar panas (heat exchanger), frame reaktor dilengkapi dengan sistem kontrol, feeding sistem sebagai pengumpan bahan baku biomassa makroalga, preheater, serta skematik reaktor gasifikasi superkritis secara umum yang diengkapi dengan diagram kelistrikan. Dalam penggunaannya, untuk proses konversi, alat ini membutuhkan waktu yang singkat dalam proses reaksinya. Dengan menggunakan alat ini, proses pengeringan bahan baku biomasa makroalga tidak diperlukan.</t>
+  </si>
+  <si>
+    <t>Formula Deodoran Spray Berbasis Daun Cengkih (Syzygium aromaticum) Dengan Kombinasi Tawas (Alumen)</t>
+  </si>
+  <si>
+    <t>S00202510285</t>
+  </si>
+  <si>
+    <t>Feby Silvia</t>
+  </si>
+  <si>
+    <t>Departemen Manajemen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  menghadirkan  formula  deodoran  spray  berbasis  daun  cengkih  (Syzygium aromaticum) yang dikombinasikan dengan tawas sebagai solusi alami untuk mengatasi bau badan, sekaligus mencegah potensi risiko kanker payudara yang dapat disebabkan oleh  penggunaan  deodoran  komersial.  Deodoran  dapat  mengatasi  bau  badan  dengan menghambat pertumbuhan bakteri penyebab bau badan dan mereduksi jumlah keringat. Formula deodoran ini terdiri dari minyak daun cengkih, tawas, essence lemon, gliserin, akuades,  etanol food  grade,  tween  80 food  grade,  dan  NaOH.  Minyak  daun  cengkih ditemukan  mengandung  flavonoid  dan  eugenol  yang  efektif  sebagai  agen  antibakteri untuk  menghambat  pertumbuhan S.  epidermidis.  Formula  dengan  kombinasi  tawas  ini juga  membantu  mempersempit  pori-pori  saluran  keringat  sehingga  mengurangi  jumlah keringat.  Produk  ini  memiliki  pH  stabil  dan  memanfaatkan  formulasi  spray  sehingga mengurangi kontak fisik berupa gesekan antara produk dengan kulit, lebih higienis, dan tidak meninggalkan noda, serta praktis untuk dibawa bepergian.</t>
+  </si>
+  <si>
+    <t>Mulia Ilmi Ramadhani</t>
+  </si>
+  <si>
+    <t>Muhammad Nibroos Abrar</t>
+  </si>
+  <si>
+    <t>Formula Pupuk Hayati Konsorsium Mikroorganisme untuk Tanaman Pertanian</t>
+  </si>
+  <si>
+    <t>28-May-2024</t>
+  </si>
+  <si>
+    <t>S00202404721</t>
+  </si>
+  <si>
+    <t>Febi Muryanto, SHut</t>
+  </si>
+  <si>
+    <t>Departemen Biologi</t>
+  </si>
+  <si>
+    <t>Invensi berupa sediaan cair berupa konsorsium mikroorganisme sebagai pupuk hayati yang terdiri atas Rhizobium sp. R1KG, Bacillus subtilis BP2.1.3, Saccharomyces sp. L1, Lactobacillus plantarum IN05, Streptomyces sp. A4J, dan Trichoderma sp. T2J. Bacillus, Lactobacillus, dan Rhizobium ditumbuhkan hingga mencapai jumlah sel 1,0 x 108 cfu/ml hingga 1,0 x 109 cfu/ml. Streptomyces, Trichoderma, dan Saccharomyces ditumbuhkan hingga mencapai jumlah sel 1,0 x 105 cfu/ml hingga 1,0 x 106 cfu/ml. Setiap isolat dicampur di dalam medium untuk konsorsium mikroorganisme, yaitu medium cair steril yang mengandung tepung kedelai 0,1-0,5% dan molase 5-10%. Aplikasi pupuk hayati cair pada penanaman jagung mampu menurunkan penggunaan pupuk NPK hingga separuh dosis yang dianjurkan untuk mendapatkan produktivitas setara penggunaan pupuk NPK 100%.</t>
+  </si>
+  <si>
+    <t>Lampu Bawah Air Sebagai Alat Bantu Pengumpul Ikan</t>
+  </si>
+  <si>
+    <t>19-Sep-2025</t>
+  </si>
+  <si>
+    <t>S00202509160</t>
+  </si>
+  <si>
+    <t>Kasab Toharo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lampu bawah air yang terdapat di Indonesia sebagian besar merupakan lampu yang masih bergantung terhadap kabel panjang dan tidak mudah dipindah-pindah, perlu biaya mahal  dalam  pembuatan  satu  unit  lampunya.  Lampu  bawah  air  merupakan pengembangan dari lampu konvensional dan lampu bawah air yang menggunakan bahan dari  akrilik  bening  dan  HDPE,  serta  baterai  yang  dapat  diisi  ulang  dayanya  dan menggunakan remote dengan konsep respon ikan terkait penggunaan intensitas cahaya dalam  memikat  ikan  agar  berkumpul  di  sekitar  lampu.  Atau  dengan  kata  lain,  lampu bawah air dengan remote diinvensikan secara tidak langsung merupakan upaya dalam inovasi  alat  bantu  pengumpul  ikan  yang  dapat  digunakan  kapanpun  dan  di  perairan manapun  yang  diinginkan  khususnya  pada  kondisi  gelap,  sehingga  menyebabkan penghematan  energi  terhadap  bahan  bakar  minyak  pada  kapal  sehingga  tidak  perlu melakukan pencarian daerah penangkapan ikan (fishing ground) dalam pengejaran ikan.</t>
+  </si>
+  <si>
+    <t>Sistem Pemipaan Untuk Pencegahan Serangan Rayap Tanah Pada Bangunan Gedung Pra-Konstruksi</t>
+  </si>
+  <si>
+    <t>31-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215951</t>
+  </si>
+  <si>
+    <t>Januar Parlindungan Bintang</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan penerapan sistem pemipaan di Indonesia untuk mencegah serangan rayap tanah pada bangunan gedung pra-konstruksi. Sistem pemipaan ini dilaksanakan pada tapak pengujian berdasarkan spesifikasi rancang bangun Rumah Tinggal Tipe 21. Pipa penyalur tambahan dipasang pada sisi dalam dan sisi luar pondasi yang dihubungkan dengan pipa penyalur utama menggunakan konektor untuk mengalirkan larutan termitisida ke tanah di sekitar pondasi dengan bantuan kompresor. Melalui aplikasi sistem pemipaan ini, diketahui bahwa waktu standarnya 130,90 menit yang menunjukkan waktunya lebih singkat jika dibandingkan dengan perlakuan tanah pra-konstruksi konvensional (SNI 2404: 2015). Namun demikian, keterampilan operator dalam aplikasi sistem pemipaan tersebut belum memadai, terutama dalam pemasangan alat ukur tekanan. Unsur kerja yang paling kritis (critical path) dalam aplikasi sistem pemipaan adalah penyaluran larutan termitisida. Dalam</t>
+  </si>
+  <si>
+    <t>Produk Minuman Kombucha Bunga Telang (Clitoria Ternatea L.) Untuk Memperbaiki Profil Lipid Dan Status Oksidatif Pada Kondisi Dislipidemia</t>
+  </si>
+  <si>
+    <t>12-Jun-2024</t>
+  </si>
+  <si>
+    <t>S00202405323</t>
+  </si>
+  <si>
+    <t>Rosyanne Kushargina</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan produk kombucha dari teh yang terbuat dari seduhan bunga telang (Clitoria ternatea L.) menggunakan SCOBY (Simbiotic colony/culture of bacteria &amp;amp; yeast) sebagai kultur simbiosis. Kombucha bunga telang dibuat dari bunga telang, SCOBY gel, Starter, dan Gula pasir. Kombucha dibuat dengan menyeduh bunga telang dan mencampur dengan semua bahan lain yang digunakan di dalam toples kaca; menutup dengan kain kassa &amp;amp; Menyimpan di tempat yang tidak terkena sinar matahari secara langsung untuk fermentasi; menyaring dan memisahkan larutan kombucha dengan SCOBY setelah proses fermentasi. Kombucha bunga telang dari invensi ini merupakan minuman dengan potensi zat gizi dan antioksidan yang bermanfaat untuk kesehatan. Kombucha telang pada invensi ini memiliki kandungan antioksidan, asam organik, bakteri, dan khamir yang memiliki potensi untuk memperbaiki kondisi dislipidemia. Kombucha bunga telang hasil invensi ini terbukti dapat memperbaiki profil lipid dengan menurunkan 12 mg/dl TC, 11 mg/dl TG, dan 17 mg/dl LDL-C, serta meningkatkan 7 mg/dl HDL-C. Konsumsi kombucha bunga telang invensi ini juga mampu menurunkan kadar oxidized-LDL (Ox-LDL) sebesar 11,84 (U/L) dan meningkatkan SOD sebesar 20,24 (U/ml) sebagai indikator stress oksidatif pada subjek dewasa dengan dislipidemia melalui uji klinis selama 28 hari menggunakan desain Randomized Controlled Trial (RCT).</t>
+  </si>
+  <si>
+    <t>Formulasi Mie Sagu Dan Kacang Bambara (Vigna subterranea) Dengan Indeks Glikemik Sedang</t>
+  </si>
+  <si>
+    <t>21-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510646</t>
+  </si>
+  <si>
+    <t>Desy Rianita tarigan, S.Gz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berkaitan  dengan  formulasi  dan  metode  produksi  mie  sagu  dan  kacang bambara  sebagai  alternatif  pangan  tinggi  serat  dan  berindeks  glikemik  rendah  bagi penderia obesitas dan diabetes yang menggabungkan tepung sagu (50-70%) dan tepung kacang bambara (30-50%) untuk memperoleh produk mie sehat dengan nilai gizi tinggi dan  indeks  glikemik  rendah.  Penambahan  tepung  kacang  bambara  meningkatkan kandungan protein hingga 11,4%, serat pangan lebih dari 12%, dan pati resisten hingga 11,89%,  membantu  pengelolaan  gula  darah,  khususnya  bagi  penderita  diabetes  tipe 2.Proses produksi meliputi pencampuran bahan alami, pembentukan adonan, pencetakan, pengeringan  suhu  terkendali,  dan  pengemasan  vakum  guna  menjaga  mutu  dan  daya simpan. Produk bebas gluten, tanpa bahan pengawet atau pewarna kimia, serta memiliki tekstur  elastis  dan  warna  alami.  Uji  indeks  glikemik  in  vivo  sesuai  standar  ISO  26642 memastikan  produk  ini  efektif  menurunkan  respons  glukosa.  Invensi  ini  menawarkan alternatif  mie  berbahan  lokal  dengan  keunggulan  nutrisi  dan  fungsi  kesehatan  yang signifikan serta potensi pasar pangan fungsional yang luas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karina Setyawati Hardomo </t>
+  </si>
+  <si>
+    <t>Sistem Irigasi Evapotranspirasi Aliran Bawah Permukaan pada Budidaya Padi SRI dan Salibu</t>
+  </si>
+  <si>
+    <t>04-Dec-2021</t>
+  </si>
+  <si>
+    <t>S00202111113</t>
+  </si>
+  <si>
+    <t>Hilda Agustina</t>
+  </si>
+  <si>
+    <t>Sistem irigasi Evapotranspirasi invensi ini mengatur debit air masuk secara otomatis dengan prinsip Bejana Berhubungan dan persamaan Darcy-Weisbach. Sistem irigasi ini terdiri dari beberapa bagian, yaitu reservoir, pipa inlet, stop kran, sambungan elbow, bak/pot, stop kran pelampung bola, sambungan T, pipa penghubung, pot tanaman, pipa biopori, penghubung antar bak pot, pipa drainase, pipa set, media taman, kain penyaring dan batu split. Pot set berfungsi mengatur kedalaman air pada semua pot dalam sistem. Stop kran pelampung terdapat katup bola yang berfungsi untuk mengalirkan dan menghentikan aliran irigasi dari pipa inlet ke pot/bak set. Katup bola ini akan bekerja otomatis, jika tekanan air menurun, katup bola terbuka dan aliran air irigasi mengalir dari pipa inlet ke bak pot. Jika tekanan yang mendorong katup bola (level air penuh) sehingga katup tertutup dan menghentikan aliran air irigasi dari pipa inlet ke bak/pot set. Stop kran ini akan membuka dan menutup aliran air masuk secara otomatis sesuai dengan kedalaman air yang telah diatur manual pada pot set. Hasil panen yang didapatkan dari budidaya padi SRI dan Salibu yang menggunakan sistem irigasi Evapotranspirasi dapat mencapai 4,8 ton/ha (budidaya SRI) sampai dengan 8 ton/ha (gabungan budidaya padi SRI dan Salibu).</t>
+  </si>
+  <si>
+    <t>Dr. Sutikno</t>
+  </si>
+  <si>
+    <t>Formulasi Pupuk Bokashi Residu Garam Rumput Laut Cokelat (Sargassum sp.) Menggunakan Mikroorganisme Lokal Bonggol Pisang</t>
+  </si>
+  <si>
+    <t>04-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406125</t>
+  </si>
+  <si>
+    <t>Anggrei Viona Seulalae, SPi MSi</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi pupuk bokashi residu garam rumput laut cokelat (Sargassum sp.) menggunakan mikroorganisme lokal bonggol pisang. Formulasi pupuk bokashi residu garam rumput laut cokelat (Sargassum sp.) terdiri dari residu garam rumput laut cokelat (Sargassum sp.), sekam, dedak, dan mol cair bonggol pisang. Invensi ini memiliki nilai pH, C-Organik, dan NPK sesuai dengan standar SNI 7763:2018. Invensi formulasi pupuk bokashi berbahan baku residu garam rumput laut cokelat (Sargassum sp.) menggunakan mikroorganisme lokal bonggol pisang dapat diaplikasikan pada bidang pertanian.</t>
+  </si>
+  <si>
+    <t>Formulasi Minuman Bubuk Instan Berbasis Susu Dengan Penambahan Garam Rumput Laut Cokelat Dan Kolagen</t>
+  </si>
+  <si>
+    <t>S00202308481</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suatu formulasi minuman bubuk instan berbasis susu dengan penambahan garam rumput laut cokelat dengan komposisi terdiri dari gula pasir 38%, krimer nabati 31%, susu bubuk 19%, bubuk rasa 8%, kolagen bubuk 2-2,2%, penstabil nabati 1%, dan garam rumput laut 0,80-1%. Invensi formulasi minuman bubuk instan berbasis susu dengan penambahan garam rumput laut cokelat dan kolagen dapat diaplikasikan pada bidang makanan dan minuman.</t>
+  </si>
+  <si>
+    <t>Formulasi Krim Lulur Kombinasi Residu Garam Rumput Laut Merah (Grateloupia angusta), Bubuk Biji Pepaya Dan Kolagen</t>
+  </si>
+  <si>
+    <t>02-Sep-2023</t>
+  </si>
+  <si>
+    <t>S00202308357</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suatu formulasi lulur kombinasi residu garam rumput laut merah (Grateloupia angusta), bubuk biji pepaya dan kolagen yang terdiri dari asam stearat 7,9%, setil alkohol 1%, propilen glikol 3%, trietanolamine (TEA) 0,5%, kolagen 0,5% yang dilarutkan pada gliserin, akuades 70,7-74,7%, fenoksietanol 0,9%, aroma 1%, residu garam rumput laut merah 7%, dan bubuk biji pepaya 1-5%. Invensi formulasi lulur kombinasi residu garam rumput laut merah (Grateloupia angusta), bubuk biji pepaya dan kolagen dapat diaplikasikan pada bidang kosmetik.</t>
+  </si>
+  <si>
+    <t>Formula Yoghurt Dengan Karaginan Dan Ganggang Laut Mikro Spirulina Sp. Sebagai Sumber Antioksidan</t>
+  </si>
+  <si>
+    <t>02-Sep-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> S00202508427</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Fitriah Khairul, S.Pi.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi yoghurt berbasis susu rendah lemak dengan penambahan karaginan dan Spirulina sp.. Invensi ini bertujuan meningkatkan nilai gizi dan sifat fungsional yoghurt. Karaginan berfungsi sebagai penstabil untuk memperbaiki tekstur dan kekentalan yoghurt, sedangkan Spirulina sp. mengandung protein, pigmen, dan antioksidan yang tinggi. Kombinasi keduanya berpotensi meningkatkan kualitas nutrisi dan daya tarik organoleptik bagi konsumen. Formula pembuatan yoghurt meliputi susu rendah lemak, kultur starter, karaginan, dan Spirulina sp.. Yoghurt yang dihasilkan memiliki Total BAL ,5-10,6 log CFU/mL, TAT 0,8-0,9%, pH 4,0-4,3, kadar protein 3,65%, lemak 0,94%, karbohidrat 5,04%, abu 0,78%, air 89,59%. Hasil penelitian menunjukkan bahwa penambahan karaginan meningkatkan kekentalan yoghurt, sedangkan Spirulina sp. meningkatkan warna hijau alami, nilai antioksidan, dan preferensi konsumen. Formulasi ini menunjukkan potensi sebagai yoghurt fungsional yang sehat dan menarik bagi masyarakat</t>
+  </si>
+  <si>
+    <t>Formula Sediaan Serum Anti Aging Yang Mengandung Ekstrak Kolagen Nano Partikel Dari Gelembung Renang Ikan, Proses Dan Penggunaannya</t>
+  </si>
+  <si>
+    <t>23-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202312751</t>
+  </si>
+  <si>
+    <t>Nabila Amelinda Kartini, S.Pi</t>
+  </si>
+  <si>
+    <t>Yang diungkapkan disini adalah suatu formula sediaan serum antiaging yang mengandung ekstrak nano kolagen dari gelembung renang ikan. Suatu formula sediaan serum antiaging yang terdiri dari ektrak nano kolagen 2-6%, glisin 5%, polietilena 80 4%, transcutol 2%, vitamin B5 0,2%, natriumbenzoat 0,2%, natriumglukonat 1%, gom xantan 0,37%, minyak teh hijau 0,01%, vitamin B5 1%, allantoin 0,5%, dan glutationa 0,2%. Pengecilan ukuran partikel kolagen menjadi nano partikel menggunakan magnetic stirer dan ultrasonik selama 120 menit, formulasi nano kolagen pada sediaan serum sebagai produk antiaging. Ekstrak kolagen yang diperoleh memiliki kandungan protein sebesar Ekstrak kolagen memiliki kandungan protein sebesar 94,90% dan mineral sebesar 0,47%. Formula sediaan serum antiaging dengan kandungan nano kolagen tidak terdeteksi memiliki kandungan merkuri, timbal, dan arsen, nilai Angka Lempeng Total (ALT) terdeteksi sebesar 8,0 x 101 koloni/g dan kapang khamir &amp;lt;10 koloni/g, serta memiliki viabilitas terhadap sel vero sebesar 43%. Penggunaan sediaan serum antiaging sebagai perawatan kulit untuk mempercepat proses penyerapan kolagen ke dalam kulit dalam meningkatkan kelembaban dan peremajaan sel kulit.</t>
+  </si>
+  <si>
+    <t>Abdullah Tsaqif Attaqiy</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Isolat Protein Tempe Menggunakan Kombinasi Metode Ultrasonikasi Dan Enzimatis Untuk Peningkatan Kadar Protein</t>
+  </si>
+  <si>
+    <t>P00202215750</t>
+  </si>
+  <si>
+    <t>Ayu Putri Gitanjali Prayudani, S.TP., M.Si</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pembuatan isolat protein tempe menggunakan kombinasi metode ultrasonikasi untuk perbaikan metode ekstraksi protein dan metode hidrolisis enzimatis untuk perbaikan metode presipitasi/pengendapan protein. Kombinasi perlakuan yang menghasilkan kondisi ekstraksi protein optimum yaitu perlakuan ultrasonikasi selama 15-45 menit dan dilanjutkan dengan ekstraksi maserasi selama 1-3 jam dalam kondisi alkali. Kombinasi perlakuan yang menghasilkan kondisi presipitasi optimum yaitu perlakuan hidrolisis karbohidrat menggunakan enzim karbohidrase (Viscozyme&amp;reg; L) dengan konsentrasi 20-40 FBG/10 g tepung tempe rendah lemak yang diinkubasi selama 1 jam, lalu dilanjutkan dengan presipitasi selama 2 jam dalam kondisi asam. Perbaikan metode produksi isolat protein tempe secara efektif mampu meningkatkan kandungan protein, dari 78.40% (bk) menjadi 90.15% (bk) pada isolat protein tempe dari kedelai germinasi dan dari 74.08% (bk) menjadi 88.66% (bk) pada isolat protein tempe dari kedelai non-germinasi.</t>
+  </si>
+  <si>
+    <t>Pasta Gigi Tablet Kunyah Berbasis Cangkang Keong Sawah (Pila Ampullacea), Buah Lerak (Sapindus Rarak), Dan Daun Sirih (Piper Betle Linn)</t>
+  </si>
+  <si>
+    <t>S00202510537</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Azzahra Nabila </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berupa  pasta  gigi  berbentuk  tablet  kunyah  yang  ramah  lingkungan, mengandung bahan abrasif alami kalsium karbonat dari cangkang keong sawah, saponin dari buah lerak sebagai pembusa alami, dan ekstrak daun sirih sebagai antibakteri. Tablet Dentella praktis digunakan, memiliki tiga varian rasa (original (mint), stroberi, dan lemon), bebas SLS, serta membantu mencegah karies gigi, menyegarkan mulut, dan mencegah peradangan gusi. Proses pembuatannya meliputi ekstraksi bahan aktif, pengolahan tepung cangkang,  pencampuran  homogen,  pengeringan,  pengayakan,  pencetakan  tablet,  dan pengemasan dalam jar. Invensi ini memberikan alternatif inovatif produk perawatan gigi yang praktis, higienis, dan mendukung keberlanjutan lingkungan.</t>
+  </si>
+  <si>
+    <t>Dustirahayu Hermawati Ningsih</t>
+  </si>
+  <si>
+    <t>Rauzatul Nazzla</t>
+  </si>
+  <si>
+    <t>Komposisi Makanan Siap Santap Berbahan Dasar Telur Omega 3 Dan Tepung Ikan Lele</t>
+  </si>
+  <si>
+    <t>S00202406422</t>
+  </si>
+  <si>
+    <t>Suretno</t>
+  </si>
+  <si>
+    <t>Kebutuhan protein merupakan aspek yang penting dalam menunjang tumbuh kembang anak. Produk siap makan tinggi protein yang beredar saat ini didominasi penggunaan daging sebagai bahan baku utama. Penggunaan telur dapat mengurangi biaya bahan baku produk, tanpa mengurangi kandungan gizi produk. Penggunaan tepung ikan lele ditambahkan untuk melengkapi kebutuhan gizi bagi perkembangan tubuh anak. Invensi ini menghasilkan formula produk makanan siap santap berbahan dasar telur omega 3 dan tepung ikan lele. Komposisi makanan siap santap sesuai invensi ini terdiri dari putih telur, kuning telur, tepung ikan lele dan bahan pengisi lainnya berupa agar-agar, tepung sagu, lada, kaldu ayam dan kunyit bubuk.</t>
+  </si>
+  <si>
+    <t>Imam Busyra Abdillah</t>
+  </si>
+  <si>
+    <t>Farhan Fatturahman</t>
+  </si>
+  <si>
+    <t>Aditya Dewanto</t>
+  </si>
+  <si>
+    <t>Mario Limbong</t>
+  </si>
+  <si>
+    <t>Formula Dan Proses Pembuatan Slow-Release Fertilizer Dengan Material Coating Berbasis Kitosan Untuk Peningkatan Pertumbuhan Sengon (Paraserianthes Falcataria (L.) Nielsen)</t>
+  </si>
+  <si>
+    <t>P00202213961</t>
+  </si>
+  <si>
+    <t>Hilmi Naufal Madani</t>
+  </si>
+  <si>
+    <t>Departemen Silvikultur</t>
+  </si>
+  <si>
+    <t>Slow-release fertilizer yang terdiri atas methacrylic acid, kitosan, potassium persulfate, dan NPK menunjukkan formula pupuk yang melepas hara secara lambat dan mampu meningkatkan pertumbuhan sengon (Paraserianthes falcataria). Hasil uji in vitro pada benih benih sengon menunjukkan pengaruh CS-PMAA-NPK SRF dapat meningkatkan pertumbuhan sengon pada peubah kecambah normal dan daya berkecambah sebesar 12% dan 19%. Dosis SRF CS taraf 0,7% dan bobot 0,01 g (P4) menghasilkan pertumbuhan tertinggi pada uji perkecambahan sengon. Berdasarkan uji in vivo, CS-PMAA-NPK SRF dapat meningkatkan pertumbuhan sengon pada peubah tinggi tanaman sengon sebesar 44%. Dosis SRF CS taraf 0,5% dan bobot 0,03 g (P1) menghasilkan pertumbuhan tertinggi pada uji pertumbuhan sengon. Formula CS-PMAA-NPK SRF terbukti mampu melepaskan hara N, P, dan K secara lebih lambat dibandingkan pupuk NPK konvensional. Pelepasan hara N, P, dan K pada SRF dengan material coating kitosan efektif dalam melepaskan hara secara lebih lambat dibandingkan NPK tanpa coating kitosan sebesar 64,56% (N), 91,89% (P), dan 48,23% (K).</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Film Tipis Berbasis Barium Titanat (BaTiO3)</t>
+  </si>
+  <si>
+    <t>13-Nov-2021</t>
+  </si>
+  <si>
+    <t>P00202110006</t>
+  </si>
+  <si>
+    <t>Adinda Nurani, SSi</t>
+  </si>
+  <si>
+    <t>Pembuatan film tipis BaTiO3 dengan variasi konsentrasi pendadah Fe (0%; 2%; 4%; dan 6%) menggunakan metode chemical solution deposition (CSD) berhasil dilakukan. Larutan sampel dideposisikan di atas substrat silikon (100) tipe-p dengan teknik spin coating pada kecepatan anguler 8000 rpm selama 60 detik. Proses annealing dimulai pada suhu kamar hingga mencapai suhu 850&amp;deg;C dan ditahan selama 8 jam dengan kelajuan suhu sebesar 1,67&amp;deg;C/menit, dilanjutkan dengan pendinginan hingga suhu kamar selama 12 jam. Ketebalan film dihitung dengan metode volumetrik dan hasilnya berturut-turut yaitu 3,9867 &amp;mu;m; 3,8759 &amp;mu;m; 3,6913 &amp;mu;m; dan 3,0454 &amp;mu;m. Analisis dengan persamaan Cramer-Cohen menghasilkan parameter kisi a = b yaitu 3,843 &amp;Aring;; 3,882 &amp;Aring;; 3,898 &amp;Aring;; dan 3,909 &amp;Aring; serta parameter kisi c yaitu 4,002 &amp;Aring;; 3,938 &amp;Aring;; 4,070 &amp;Aring;; dan 4,024 &amp;Aring; dengan struktur kristal tetragonal. Nilai energi band gap hasil analisis dengan fungsi Kubelka Munk untuk indirect transition berada dalam rentang 3,0689 &amp;ndash; 3,2051 eV dan direct transition berada dalam rentang 2,7660 &amp;ndash; 3,0417 eV.</t>
+  </si>
+  <si>
+    <t>Metoda Dan Peralatan Injeksi Gelembung Nano Oksigen Pada Bahan Bakar Motor Diesel Dan Bahan Bakar Motor Diesel Terinjeksi Gelembung Nano Oksigen</t>
+  </si>
+  <si>
+    <t>23-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202307895</t>
+  </si>
+  <si>
+    <t>Syamsul Fajar Alfath, S.T</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan menyediakan bahan bakar motor diesel yang mampu meningkatkan performa motor diesel, menghemat konsumsi bahan bakarnya, mengurangi nilai sfc, dan mengurangi nilai emisi gas buang. Metoda dan peralatan injeksi gelembung nano oksigen pada bahan bakar motor diesel dilakukan dalam 3 tahap. Peralatan injeksi memerlukan alat konsentrator oksigen, pompa magnetik, nosel penghasil gelembung nano oksigen, tangki pencampuran bahan bakar, dan selang penghubung. Pada metoda ini injeksi gelembung nano oksigen pada bahan bakar diesel tidak dilakukan langsung pada tangki bahan bakar motor diesel melainkan dilakukan pencampuran di tangki pencampuran terpisah dan setelah proses injeksi selesai, bahan bakar bisa langsung digunakan pada motor bakar diesel.</t>
+  </si>
+  <si>
+    <t>Fairuz Nurul Azhar Firdauz</t>
+  </si>
+  <si>
+    <t>Miftahul Nur Baharuddin</t>
+  </si>
+  <si>
+    <t>Formulasi Yoghurt Rosella Bubuk (Dried Yoghurt) Dengan Probiotik Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>01-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202214088</t>
+  </si>
+  <si>
+    <t>Muh. Achyar Ardat, S.Pt.,M.Si</t>
+  </si>
+  <si>
+    <t>Dried yoghurt diIndonesia belum dikenal masyarakat sehingga hal ini dapat menjadi peluang untuk memproduksi dried yoghurt sebagai salah satu olahan susu dengan umur simpan yang lebih lama, mudah pendistribusian, dengan kandungan bakteri asam laktat tinggi dan bermanfaat untuk tubuh. Formula Dried yoghurt terdiri atas susu segar, starter bakteri L. plantarum 1A5 sebanyak 1-2% dari volume susu, ekstrak bunga rosella dengan perbandingan 1 : 1 dari volume susu, susu skim bubuk 10%, dan maltodextrin 10%. Metode pembuatan dried yoghurt sesuai invensi ini diawali dengan mensterilisasi susu segar dan menginokulasi bakteri asam laktat (Lactobacillus plantarum IA5) sebanyak 1% dari volume susu. Selanjutnya menginkubasi susu segar kedalam inkubator dan mengekstrak bunga rosella. Lalu memanaskan susu hasil inkubasi dan menambahkan ekstrak rosella dengan perbandingan 1:1 dari volume susu, susu skim bubuk (10%) dan maltodextrin (10%) kemudian campuran dihomogenkan. Campuran kemudian dikeringkan menggunakan spray dryer dan produk yoghurt rosella bubuk (dried yoghurt) telah siap. Yoghurt rosella bubuk (dried yoghurt) terbukti mengandung protein sebanyak 16 gram dalam 100 gram dried yoghurt. populasi bakteri asam laktat dried yoghurt sebesar 10^8 (Cfu/ml).</t>
+  </si>
+  <si>
+    <t>Prof. Philippe Geradin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. Dr. dr. Iris Rengganis, Sp.PD-KAI </t>
+  </si>
+  <si>
+    <t>Mayla Hijrah Purwakasih</t>
+  </si>
+  <si>
+    <t>Metode Transplantasi Spons Laut Aaptos suberitoides dengan Aktivitas Antioksidan yang Kuat</t>
+  </si>
+  <si>
+    <t>25-Mar-2025</t>
+  </si>
+  <si>
+    <t>S00202502858</t>
+  </si>
+  <si>
+    <t>Radixa Radhya Ramadhan Haryanto, S. Kel.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  mengenai  cara  transplantasi  spons  laut Aaptos  suberitoides dengan  tiga variasi  perlakuan  yang  dapat  dilakukan  di  perairan  pada  kedalaman  &amp;plusmn;  5  meter  dan mampu  menghasilkan  spons  laut  dengan  aktivitas  antioksidan  yang  kuat.  Variasi perlakuan  ini untuk  melihat  ada tidaknya pengaruh  keberadaan  populasi  lain terhadap eksplan  spons  di  masing-masing  rak  transplantasi.  Metode  transplantasi  terdiri  dari persiapan rak transplantasi, peletakkan rak transplantasi pada dasar perairan, persiapan eksplan spons laut, pengikatan media tali nilon berisi eksplan pada rak transplantasi, dan transplantasi  spons  laut  dengan  tiga  variasi  perlakuan  selama  48  minggu.  Metode transplantasi  dalam  invensi  ini  telah  terbukti  mampu  menghasilkan  spons  laut  dengan aktivitas antioksidan yang kuat dibandingkan spons laut liar yang hanya memiliki aktivitas antioksidan yang lemah. Penggunaan media tali nilon menjadikan metode transplantasi ini lebih praktis saat instalasi dan memungkinkan spons laut bertumbuh lebih baik. Invensi ini dapat  dimanfaatkan  oleh  pembudidaya  spons  laut A.  suberitoides untuk  menghasilkan spons laut dengan aktivitas antioksidan yang kuat sehingga dapat dijadikan bahan baku dalam pengembangan produk farmasi.</t>
+  </si>
+  <si>
+    <t>Set Primer Spesifik Deteksi Cepat Spesies Tongkol Abu Thunnus Tonggol Berbasis Amplifikasi Isotermal</t>
+  </si>
+  <si>
+    <t>09-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514062</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evira Lisnaina, S.Pi. </t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan pengembangan set primer spesifik untuk identifikasi molekuler spesies tongkol abu atau long-tail tuna (Thunnus tonggol) menggunakan metode amplifikasi isotermal Loop-Mediated Isothermal Amplification (LAMP) dengan deteksi kolorimetri. Primer dirancang berdasarkan sekuens target wilayah D-Loop DNA mitokondria yang memiliki variasi antar-spesies, sehingga memungkinkan deteksi secara spesifik dan akurat. Perancangan primer dilakukan melalui analisis in silico menggunakan basis data GenBank, multiple sequence alignment, serta evaluasi termodinamik untuk memastikan tidak terjadi reaktivitas silang. Hasil uji deteksi menunjukkan perubahan warna dari merah muda menjadi kuning pada sampel yang mengandung DNA Thunnus tonggol, sedangkan sampel non-target Euthynnus affinis, Katsuwonus pelamis, dan Thunnus albacares tidak mengalami perubahan warna sebagai indikasi tidak terjadinya amplifikasi. Reaksi LAMP berlangsung pada suhu konstan 60-65&amp;deg;C dengan hasil yang dapat diamati secara visual melalui perubahan warna, tanpa memerlukan peralatan laboratorium kompleks. Invensi ini mendukung deteksi spesies secara portabel baik di laboratorium maupun di lapangan, sehingga berpotensi digunakan dalam kegiatan autentikasi bahan baku, pengawasan mutu, pencegahan mislabeling, serta mendukung perikananberkelanjutan</t>
+  </si>
+  <si>
+    <t>Sri Nurjanah</t>
+  </si>
+  <si>
+    <t>Formula Biostimulan Dengan Konsorsium Mikroorganisme dan Rumput Laut</t>
+  </si>
+  <si>
+    <t>30-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202515534</t>
+  </si>
+  <si>
+    <t>Adinda Yulya Rachmawati, S.Pi</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi dan proses pembuatan biostimulan cair berbasis ekstrak rumput laut dan konsorsium mikroorganisme. Bahan utama yang digunakan terdiri atas ekstrak rumput laut dan konsorsium mikroorganisme yang meliputi Bacillus subtilis, Saccharomyces, dan Trichoderma dengan konsentrasi . Bahan pendukung lainnya meliputi asam sitrat, asam asetat (CH3COOH), molase, dan glukosa. Proses pembuatan dilakukan melalui tahap fermentasi dengan penambahan sumber karbon sebagai pendukung pertumbuhan mikroorganisme. Fermentasi menghasilkan transformasi senyawa kompleks dalam rumput laut menjadi senyawa sederhana yang lebih mudah diserap tanaman. Produk biostimulan yang dihasilkan memiliki kemampuan meningkatkan pertumbuhan vegetatif, produktivitas tanaman, serta memperbaiki kesuburan tanah secara berkelanjutan. Invensi ini menawarkan alternatif ramah lingkungan terhadap penggunaan pupuk kimia sintetis dalam sistem pertanian modern.</t>
+  </si>
+  <si>
+    <t>Rahmadiana Utami</t>
+  </si>
+  <si>
+    <t>Rana Nurul Haniya</t>
+  </si>
+  <si>
+    <t>Formula Sheet Mask Berbasis Nata De Whey Dengan Penambahan Nano Kolagen Ceker Ayam</t>
+  </si>
+  <si>
+    <t>S00202510289</t>
+  </si>
+  <si>
+    <t>Yuni Rahmah Armeliyah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inovasi ini menghasilkan sheet mask berbasis nata de whey yang diperkaya nano kolagen dan antioksidan alami. Produk ini dikembangkan dari hasil fermentasi whey yang diolah menjadi nata de whey sehingga menghasilkan lembaran masker yang biodegradable, kaya nutrisi, dan mampu menutrisi kulit hingga ke lapisan epidermis. Kandungan nano kolagen berperan  memperbaiki  jaringan  kulit,  meningkatkan  elastisitas,  dan  mengurangi munculnya  garis  halus.  Formula  sheet  mask  sesuai  invensi  ini  terdiri  dari  whey,  nano kolagen, asam asetat glasial, sukrosa, pupuk ZA, dan starter Acetobacter xylinum. Setiap lembar  memiliki  berat  70  gram  dan  dikemas  dalam sachet bersegel  untuk  menjaga higienitas  serta  kestabilan  bahan  aktif.  Produk  ini biodegradable,  sehingga  setelah digunakan dapat terurai secara alami tanpa mencemari lingkungan Kandungan kolagen berukuran nano membuat bahan aktif lebih mudah menembus kulit, sementara nata de whey sebagai matriks alami memberikan sensasi lembap lebih lama. Dengan demikian, inovasi  ini  juga  mendukung  pengelolaan  limbah  industri  pengolahan  keju,  serta mendorong penerapan konsep green beauty di Indonesia. Produk ini berpotensi menjadi produk kecantikan fungsional yang tidak hanya memperbaiki tampilan kulit, tetapi juga menghadirkan  nilai  keberlanjutan  dan  pemberdayaan  sumber  daya  lokal  secara berkelanjutan.</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Metode Pembuatan Krim Tabir Surya Dari Bubur Rumput Laut Turbinaria conoides dan Eucheuma cottonii</t>
+  </si>
+  <si>
+    <t>31-Oct-2022</t>
+  </si>
+  <si>
+    <t>P00202212236</t>
+  </si>
+  <si>
+    <t>Rini Yanuarti, S.Pi., M.Si</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi dan metode pambuatan krim tabir surya dari bubur rumput laut Turbinaria conoides Dan Eucheuma cottonii. Kombinasi bubur rumput laut yang digunakan 1:1 sampai dengan 2:2. Metode pembuatan krim tabir surya diawali dengan menambahkan bahan fase air dan bahan fase minyak. Pencampuran fase minyak dan fase air dilakukan pada suhu 70&amp;ndash;750C. Setelah basis krim terbentuk tambahkan bubur rumput laut dan metil paraben (pengawet), pencampuran dilakukan pada suhu &amp;plusmn; 400C, selanjutnya ditambahkan BHT (butylated hydroxytoluene) dan Fragrance diaduk perlahan hingga homogen. Sediaan krim yang dihasilkan di simpan dalam wadah yang tidak tembus cahaya. Krim tabir surya yang dihasilkan memiliki nilai IC50 aktivitas antioksidan dari bubur rumput laut yaitu (1:1) 73.38 &amp;mu;g/mL, (1:2) 115.38 &amp;mu;g/mL, dan (2:1) 95.79 &amp;mu;g/mL. Nilai SPF pada bubur rumput laut yaitu (1:1) 2.4, (1:2) 1.5, (2:1) 2. Kombinasi bubur rumput laut terbaik terdapat pada (1:1). Nilai IC50 aktivitas antioksidan dari krim tabir surya 0% (116.88 &amp;mu;g/mL), 10% (54.26 &amp;mu;g/mL), 20% (46.17 &amp;mu;g/mL), 30% (28.49 &amp;mu;g/mL). Nilai SPF krim tabir surya 0% (2), 10% (5,37), 20% (7.42), 30% (15,22).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kadisha Azka Fajriani </t>
+  </si>
+  <si>
+    <t>Metode Biosintesis Nanopartikel Tembaga (I) Oksida Atau Cuprous Oxide(Cu2onp) Dengan Ekstrak Buah Menteng Sebagai Agens Antivirus</t>
+  </si>
+  <si>
+    <t>23-Oct-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202411693 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Herlina Raharja Putri, S.P., M.Si. </t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode untuk membuat nanopartikel tembaga (I) oksida (Cu2O) yang bersifat sebagai antivirus dengan memanfaatkan reduktor yang berasal dari ekstrak buah menteng (Baccaurea racemosa). Cu2O-NP diproduksi menggunakan metode biosintesis atau green synthesis. Sintesis Cu2O-NP pada invensi ini menggunakan pelarut air dalam proses reaksinya. NP yang dihasilkan terbukti merupakan Cu2O-NP dengan ratarata ukuran partikel 5,1 nm. Metode pembuatan Cu2O-NP sesuai pada invensi terdiri atas (i) penyiapan ekstrak buah menteng; (ii) penyiapan prekursor CuSO4.5H2O pencampuran ekstrak buah menteng dan prekursor; (iii) pencampuran kedua larutan; (iv) pengadukan kontiyu, pengaturan pH, dan pemanasan; dan (v)pemisahan produk dan karakterisasi.</t>
+  </si>
+  <si>
+    <t>Alfikri Ramadhan</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Satrio Budi Arifin</t>
+  </si>
+  <si>
+    <t>Komposisi Pupuk Bioremediator Anti-Vibrio Berbahan Baku Bacillus sp. dan Aktivitasnya di Lingkungan Budidaya Air Laut</t>
+  </si>
+  <si>
+    <t>30-May-2024</t>
+  </si>
+  <si>
+    <t>S00202404834</t>
+  </si>
+  <si>
+    <t>Ir. Iwan Sutanto</t>
+  </si>
+  <si>
+    <t>Yang diungkapkan disini adalah komposisi produk pupuk bioremediator bakteri jenis Gram positif yang mampu menghasilkan protein aktif bakteriosin untuk menekan pertumbuhan bakteri Vibrio sp. di lingkungan tambak udang. Produk pupuk berbahan dasar bakteri Bacillus sp. yang diisolasi dari laut Indonesia ini juga mampu menekan pertumbuhan bakteri fermentatif yang merugikan. Komposisi bahan produk pupuk bioremediator Bacillus sp. terdiri dari campuran mineral, pasir laut, maltodextrin, dan campuran enzim yang lebih didominasi dengan enzim amilase. Pengaplikasian produk pupuk bioremediator bakteri Bacillus sp. di tambak udang vaname (Litopenaeus vannamei) mampu menekan pertumbuhan bakteri Vibrio sp. yang mampu menjadi sumber penyakit di tambak udang. Formulasi spesifik dari pupuk bioremediator telah terbukti mampu mengendalikan kelimpahan bakteri Vibrio sp. di lingkungan tambak udang.</t>
+  </si>
+  <si>
+    <t>Zacky Arivaie Santosa, STP</t>
+  </si>
+  <si>
+    <t>Pembuatan Oleogel Berbasis Minyak Ikan Hasil Samping Industri Pengalengan Sardine</t>
+  </si>
+  <si>
+    <t>06-Aug-2023</t>
+  </si>
+  <si>
+    <t>S00202307174</t>
+  </si>
+  <si>
+    <t>William Vito Krisnawan</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan oleogel dari minyak ikan hasil samping industri pengalengan sardine. Penggunaan hasil samping minyak ikan sardine ini dilakukan untuk memaksimalkan penggunaan limbah cair dan mengurangi pencemaran pada lingkungan. Selain berdampak terhadap lingkungan, penggunaan minyak ikan juga dapat digunakan dalam teknologi oleogel untuk mengurangi asam lemak trans dalam makanan. Minyak hasil laut, terutama produk hasil samping minyak ikan, dapat dimanfaatkan sebagai arsitektur koloid dalam oleogel karena ruang yang cukup luas untuk aplikasinya. Invensi ini bertujuan untuk mengembangkan oleogel melalui penentuan jenis konsentrasi oleogelator berbasis hasil samping industri pengalengan sardine. Pembuatan oleogel minyak ikan diawali dengan penuangan 100 mL minyak ikan ke dalam gelas piala ditambahkan oleogelator. Larutan minyak ikan dipanaskan pada suhu 150oC dengan kecepatan 1.000 rpm selama 15 menit dengan menggunakan kompor listrik stirer. Setelah selesai dipanaskan, larutan minyak ikan ditempatkan pada suhu 25oC selama 30 menit sampai terbentuk gelasi yang utuh. Oleogel minyak ikan disimpan pada suhu 4oC selama 24 jam sebelum dilakukan analisis pengujian. Produk oleogel berbasis minyak ikan hasil samping pengalengan sardine diharapkan mampu diaplikasikan pada berbagai jenis industri produk pangan seperti cakes, spreads, meat patties, cookies, cream cheese, ice cream, frankfurters, dan produk pangan lainnya.</t>
+  </si>
+  <si>
+    <t>Monasdir, S.Pt</t>
+  </si>
+  <si>
+    <t>Formulasi Roti Dengan Penambahan Yoghurt Sebagai Bahan Pengembang</t>
+  </si>
+  <si>
+    <t>12-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313909</t>
+  </si>
+  <si>
+    <t>Reni Sulastriani, S.Pt.</t>
+  </si>
+  <si>
+    <t>Roti dengan penambahan yoghurt sebagai bahan pengembang adalah inovasi untuk mengurangi penggunaan ragi komersi. Invensi ini bertujuan untuk menghasilkan roti yang memberikan manfaat bagi kesehatan dan mampu mengurangi penggunaan ragi komersial. Roti dengan penambahan yoghurt sebagai bahan pengembang diisi dengan fla yoghurt disebut roti yogurupan. Produk ini berbeda jika dibandingkan dengan produk lainnya karena adanya kandungan Lactobacillus plantarum IIA-1A5 berperan sebagai probiotik yang mampu menghasilkan metabolit postbiotik. Penambahan buah stroberi memberikan manfaat sebagai antioksidan dan penambahan bunga rosela dapat memperpanjang umur simpan roti yoghurt karena mampu menghambat proses stalling. Formula roti dengan penambahan yoghurt sebagai bahan pengembang dengan isian fla yoghurt stroberi rosela terdiri atas tepung protein tinggi, susu bubuk, Saccharomyces cerevisiae, garam, air, butter, telur, susu skim bubuk, stroberi, ekstrak bunga rosela, yoghurt dengan starter bakteri L. plantarum IIA-1A5 sebanyak 1-2% dari volume susu. Formulasi isian fla roti yogurupan yaitu campuran 200 g krim kocok dan 200 g yoghurt rosela stroberi. Protein yang terkandung pada roti dengan ragi yoghurt sebesar 9,64%, kadar abu roti yoghurt sebesar 1,11%, kadar air roti sebesar 24,34%. Sedangkan kadar lemak roti sebesar 3,5%.</t>
+  </si>
+  <si>
+    <t>Fajrin Shidiq, M.Agr.Sc</t>
+  </si>
+  <si>
+    <t>Vania Rahmawaty, Ssi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Zakiah Wulandari,  S.TP., M.Si.</t>
+  </si>
+  <si>
+    <t>Penanda Molekuler Gen SEPW1 untuk Seleksi Domba dengan Kandungan Odor Rendah dan Gen CYP2A6 untuk Seleksi Domba dengan Kandungan Flavor Rendah</t>
+  </si>
+  <si>
+    <t>15-May-2019</t>
+  </si>
+  <si>
+    <t>PID201904110</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Jasim Uddin</t>
+  </si>
+  <si>
+    <t>Penanda molekuler gen SEPW1 untuk seleksi domba dengan kandungan odor 0,229 ?g/g dan gen CYP2A6 untuk seleksi domba dengan kandungan flavor kurang dari 0,250 ?g/g diperoleh dengan tahapan ekstraksi RNA, ekstraksi DNA, melakukan sekuensing ekstrak RNA sehingga dihasilkan primer spesifik, amplifikasi PCR-RFLP, identifikasi keragaman dan asosiasi genotipe dengan kandungan odor dan flavor. Penanda molekuler gen SEPW1 genotipe AA dapat digunakan untuk seleksi domba dengan kandungan odor 0,229 ?g/g dan gen CYP2A6 genotipe TT dapat digunakan untuk seleksi domba dengan kandungan flavor kurang dari 0,250 ?g/g.</t>
+  </si>
+  <si>
+    <t>Andika Hisyam Mahendra</t>
+  </si>
+  <si>
+    <t>Yoanita Rosa Indrining Tyas, S.Gz</t>
+  </si>
+  <si>
+    <t>Shabrina Nurul Fatimah, S.Pi</t>
+  </si>
+  <si>
+    <t>Metode Perbanyakan Biomassa Mikroalga Berfilamen Spirogyra Sp. Secara Semi Outdoor</t>
+  </si>
+  <si>
+    <t>08-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406225</t>
+  </si>
+  <si>
+    <t>Inna Puspa Ayu</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan metode perbanyakan Spirogyra sp. dengan sistem yang terkontrol diperlukan agar bisa mendapatkan biomassa dengan kondisi yang baik dan bersih. Spirogyra sp. ditumbuhkan dalam air yang diberikan penambahan nutrisi N dan P dan aerasi dengan pencahayaan bersumber dari sinar matahari dalam kondisi semi outdoor. Nutrisi N dan P diberikan setiap hari untuk menjamin pertumbuhan mikroalgae. Spirogyra sp. dalam sistem ini dapat tumbuh dengan kondisi sel yang sehat dan waktu penggandaan yang lebih cepat.</t>
+  </si>
+  <si>
+    <t>Nazopatul Patonah Har, M.Si</t>
+  </si>
+  <si>
+    <t>Komposisi Snackbar Berbasis Tempe Dengan Penambahan Ganggang Laut Mikro (Spirulina platensis) Dan Kolagen</t>
+  </si>
+  <si>
+    <t>29-Jul-2025</t>
+  </si>
+  <si>
+    <t>S00202507061</t>
+  </si>
+  <si>
+    <t>Vepryany Oktaviarty, S.TP.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aktivitas snacking menyumbang  sepertiga  asupan  harian  dan  kini  difokuskan  untuk pemenuhan  energi,  nutrisi,  serta  manfaat  kesehatan  tambahan. Snack  bar  berbasis spirulina  dan  tempe  merupakan  alternatif  pangan  praktis  yang  kaya  antioksidan, bernutrisi, dan cepat memenuhi kebutuhan energi. Kolagen digunakan sebagai emulsifier untuk  menyatukan  komponen  hidrofilik  dan  hidrofobik  dalam  komposisi snack  bar. Penelitian  ini  bertujuan  untuk  menentukan  pengaruh  konsentrasi  kolagen  terhadap formula snack bar  tempe spirulina, menentukan snack bar  terpilih, dan mengevaluasi karateristik snack  bar terpilih.  Penambahan  kolagen  pada snack  bar  tempe  spirulina dengan berbagai formulasi memberikan pengaruh signifikan terhadap karakteristik kimia, aktivitas  antioksidan,  dan  tingkat  penerimaan  panelis.  Formula  terpilih  berdasarkan metode Bayes adalah SBK3 (snack bar dengan kacang-kacangan) yang memiliki kadar air 14,26%, kadar abu 0,97%, protein 10,88%, lemak 6,97%, serat kasar 1,85%, total fenol 56,17 mg GAE/g. Uji fitokimia menunjukkan bahwa SBK3 mengandung senyawa bioaktif seperti alkaloid, flavonoid, saponin, tanin, steroid, dan fenol, dengan aktivitas antioksidan yang tergolong sangat kuat yaitu IC50 sebesar 22,22 ppm.</t>
+  </si>
+  <si>
+    <t>Rachel Renengsi Sianipar</t>
+  </si>
+  <si>
+    <t>Drs. Kustiyo, M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Renan Prasta Jenie, S.TP, M.T.</t>
+  </si>
+  <si>
+    <t>Samuel Pataniari Siahaan</t>
+  </si>
+  <si>
+    <t>Pelangi Ananda Juandini, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Nadia Safira</t>
+  </si>
+  <si>
+    <t>Formula Herbal Untuk Alzheimer Berbasis Sirih Merah (Piper crocatum), Jahe Merah (Zingiber officinale) Dan Kayumanis (Cinnamomi burmannii)</t>
+  </si>
+  <si>
+    <t>06-Nov-2025</t>
+  </si>
+  <si>
+    <t>S00202511602</t>
+  </si>
+  <si>
+    <t>Tiana Fitrilia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini menghadirkan herbal yang memadukan sirih merah (Piper crocatum), jahe (Zingiber  officinale)  dan  kayumanis  (Cinnamomi  burmannii)  sebagai  obat  alami  anti demensia.  Kombinasi  ini  memanfaatkan  aktivitas  antioksidan  dan  penghambatan asetilkolinesterase  dari  sirih  merah  serta  bahan  lain  yang  mendukung  fungsi  kognitif. Produk ini diharapkan dapat melindungi otak, memperbaiki fungsi kognitif, dan menjadi solusi  aman  serta  berkelanjutan  dalam  penanganan  demensia.  Berdasarkan  hasil pengujian, formula herbal kombinasi ekstrak etanol sirih merah jahe merah kayumanis dapat menghasilkan inhibisi inhibisi enzim asetilkolinesterase sebesar 69,1%. Invensi ini dirancang khusus untuk memberikan terapi yang efektif dan alami, memanfaatkan potensi inhibisi asetilkolinesterase dari sirih merah dan bahan lainnya. Dengan sifat antioksidan, antiinflamasi,  dan  neuroprotektif,  invensi  ini  membantu  meningkatkan  fungsi  kognitif, melindungi sel otak, dan mengurangi risiko neurodegeneratif.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Novi Nurul Fitri </t>
+  </si>
+  <si>
+    <t>Dr. Eng. Apip Amrullah, S.T, M.Eng</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EKSTRAKSI PROPOLIS DENGAN AIR DAN FORMULASINYA MENJADI PERMEN SEBAGAI ANTIEMESIS </t>
+  </si>
+  <si>
+    <t>23-Dec-2019</t>
+  </si>
+  <si>
+    <t>P00201912261</t>
+  </si>
+  <si>
+    <t>Al Mukhlas Fikri</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Resti Rahma Dianti, SSi, MSi</t>
+  </si>
+  <si>
+    <t>Pemodelan Sirkulasi Laut Untuk Prediksi Sebaran Larva Dan Migrasi Ikan Pelagis Kecil Di Perairan Paparan Sunda</t>
+  </si>
+  <si>
+    <t>08-Aug-2024</t>
+  </si>
+  <si>
+    <t>S00202407612</t>
+  </si>
+  <si>
+    <t>Dr. Apriansyah, S.Si, M.Si</t>
+  </si>
+  <si>
+    <t>Invensi ini adalah teknik pemodelan dan simulasi sirkulasi laut 3-dimensi resolusi tinggi untuk prediksi pergerakan massa air dan untuk mendeteksi distribusi larva biota laut (ikan) menggunakan gabungan model numerik CROCO &amp;ldquo;SUNCOM&amp;rdquo; dan model ekologi &amp;ldquo;ICHTHYOP&amp;rdquo;. Invensi ini meliputi proses-proses: langkah (1) mengunduh data kondisi awal dan syarat batas lateral model, yang terdiri dari data komponen laut, atmosfer, debit sungai, dan pasang surut. Masukan model dari data debit limpasan sungai menjadi invensi baru, karena konfigurasi model baru yang dikembangkan dalam model numerik SUNCOM; langkah (2), menjalankan model SUNCOM untuk mensimulasikan dinamika laut secara realistis; langkah (3), memasukkan dataset keluaran model SUNCOM menjadi input model ekologi ICHTHYOP dengan parameterisasi yang telah ditentukan; langkah (4), menjalankan model ekologi &amp;ldquo;ICHTHYOP&amp;rdquo;; langkah (5), melakukan pemrosesan hasil simulasi model sesuai langkah 4 untuk memperoleh hasil prediksi distribusi larva biota laut dan pola migrasi ikan pelagis kecil. Metode ini dijalankan dalam tahapan yang telah disebutkan sebelumnya. Sistem operasi yang digunakan adalah LINUX dengan bahasa pemrogaraman Fortran dan visualisasi dengan program Matlab, Python, Unix, dan Java. Dengan invensi ini, tersedia solusi simulasi sirkulasi laut dan pendeteksian larva biota laut yang efektif dan efisien yang dapat diterapkan dalam proses pengelolaan perikanan pelagis kecil berkelanjutan serta pelestarian lingkungan laut.</t>
+  </si>
+  <si>
+    <t>Iis Erlina</t>
+  </si>
+  <si>
+    <t>Proses Penyiapan Enzim ß-Glukanase sebagai Penghambat Pertumbuhan Cendawan Patogen</t>
+  </si>
+  <si>
+    <t>03-May-2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202103316 </t>
+  </si>
+  <si>
+    <t>Rury Eryna Putri</t>
+  </si>
+  <si>
+    <t>Fungisida sintetik masih banyak digunakan sebagai pengendali penyakit tanaman misalnya yang disebabkan oleh Fusarium oxysporum. Alternatif dalam mengurangi penggunaan fungsida sintetik ialah dengan menggunakan bakteri sebagai agens pengendali hayati. Perkembangan agens pengendali hayati salah satunya yang mampu mendegradasi komponen penyusun dinding sel cendawan, yakni &amp;beta;-glukan, dengan menggunakan enzim glukanase. Invensi ini berhubungan dengan produksi enzim &amp;beta;-glukanase dari Bacillus subtilis W3.15 yang memiliki kemampuan menghambat pertumbuhan cendawan patogen Fusarium oxysporum secara in vitro. Enzim &amp;beta;-glukanase dari Bacillus subtilis W3.15 yang dihasilkan memiliki ciri-ciri yang khas, yaitu mampu tumbuh pada medium dengan penambahan substrat &amp;beta;-glukan. Puncak produksi enzim atau produksi maksimum dari isolat W3.15 didapatkan pada jam ke-21 sebesar 121,8 U/mg. Enzim glukanase dari isolat W3.15 menunjukkan kemampuan menghambat pertumbuhan cendawan Fusarium oxysporum sebesar 63-67% di hari ke-6 inkubasi setelah inokulasi.</t>
+  </si>
+  <si>
+    <t>Anita Nurul Firdaos</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Muhamad Rehan</t>
+  </si>
+  <si>
+    <t>Mohamad Aulady Husain, S.Pi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teknologi Kontrol untuk Mengendalikan Suhu Udara  di Dalam Rumah Kaca</t>
+  </si>
+  <si>
+    <t>05-May-2023</t>
+  </si>
+  <si>
+    <t>P00202303879</t>
+  </si>
+  <si>
+    <t>Folkes E. Laumal</t>
+  </si>
+  <si>
+    <t>Pengendalian suhu udara di dalam rumah kaca dengan pendingin evaporasi fan-pad dan pendingin terbatas memerlukan pengembangan invensi baru untuk tanaman-tanaman yang sensitif terhadap suhu udara. Beberapa invensi sebelumnya telah bekerja baik namun tidak adaptif terhadap perubahan cuaca yang terjadi terus-menerus. Teknologi dan model kendali adaptif diusulkan sebagai invensi untuk mengatasi masalah sensitifitas tanaman di dalam rumah kaca cuaca yang selalu berubah. Invensi ini meliputi perangkat keras yaitu unit pembacaan data mikro, unit gateway, unit controller dan inverter, serta perangkat lunak yaitu proses pengolahan data pada keempat unit perangkat keras. Pengolahan data diawali dengan identifikasi port, pembacaan data mikro, proses prediksi dan optimasi, mengirimkan hasil optimasi ke unit controller, mengkonversi data, mengirim data hasil konversi ke inverter dan inverter melakukan eksekusi ke motor kipas. Model adaptif merupakan kombinasi antara jaringan syaraf tiruan struktur 7-11-1 untuk melakukan prediksi suhu udara di dalam rumah kaca dan algoritma genetika untuk mengoptimasi frekuensi inverter dengan sebuah fungsi fitness sebagai solusi untuk menemukan nilai optimum. Model adaptif bekerja setiap 10 menit menggunakan data history yang tersimpan di gateway.</t>
+  </si>
+  <si>
+    <t>Nando Afigi</t>
+  </si>
+  <si>
+    <t>Muhammad Akbar Zidane</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arya Wijaya </t>
+  </si>
+  <si>
+    <t>Giga Azra Prandana Hastowo</t>
+  </si>
+  <si>
+    <t>Anis Septiyaningsih</t>
+  </si>
+  <si>
+    <t>Proses Produksi Serbuk Nanohidroksiapatit Berbasis Cangkang Telur Ayam Menggunakan Teknik Iradiasi Gelombang Mikro Skala Pilot</t>
+  </si>
+  <si>
+    <t>24-Nov-2020</t>
+  </si>
+  <si>
+    <t>S00202008901</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abdurrahman B., M.Si </t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan proses produksi serbuk hidroksiapatit berukurunan nanometer yang dapat digunakan untuk implan tulang dan gigi serta zat tambahan pada produk perawatan mulut dan gigi serta suplemen tulang dan gigi. Pembuatan serbuk nanohidroksiapatit diawali dengan penyiapan serbuk kalsium dari cangkang telur ayam, kemudian sintesis nanohidroksiapatit menggunakan teknik iradiasi gelombang mikro, terakhir, dilakukan penggilingan menggunakan grinder. Proses yang dilakukan menghasilkan jumlah nanohidroksiapatit sebanyak 179.58 gram selama 150 menit. Jika dibandingkan dengan proses produksi skala laboratorium, terjadi peningkatan massa produksi sebanyak 1795% dan penghematan waktu produksi selama 3,7 menit per gram nanohidroksiapatit yang dihasilkan. Selain itu pencitraan menggunakan mikroskop electron juga berhasil mengkonfirmasi ukuran partikel nanohidroksiapatit yaitu berada pada rentang 37,75 sd 72,65 nm.</t>
+  </si>
+  <si>
+    <t>Hanifa Farafisha</t>
+  </si>
+  <si>
+    <t>Formula Ransum Flushing Kambing Mengandung Sabun Kalsium Minyak Biji Bunga Matahari (Ca-Mbbm), Minyak Flaxseed (Ca-Fx) Dan Ekstrak Daun Nangka Untuk Meningkatkan Performa Reproduksi Induk</t>
+  </si>
+  <si>
+    <t>07-Aug-2024</t>
+  </si>
+  <si>
+    <t>S00202407541</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dr. Simon Petrus Ginting, M.Sc</t>
+  </si>
+  <si>
+    <t>Strategi peningkatan kinerja reproduksi induk kambing dapat dilakukan melalui intervensi ransum. Ransum flushing dirancang dengan kandungan energi dan protein tinggi untuk memperbaiki status nutrisi induk. Pada invensi ransum flushing diperkaya dengan kandungan sabun kalsium minyak biji bunga matahari (Ca-MBBM), sabun kalsium minyak flaxseed (Ca-Fx) dan ekstrak daun nangka. Kandungan asam lemak tidak jenuh dan ekstrak daun nangka diharapkan mampu mengoptimal fungsi reproduksi ternak kambing betina pada fase pra-mating. Formula ransum flushing disusun dari rumput gajah, bungkil kedelai, pollard, onggok, bungkil kelapa, molases, Ca-MBBM, Ca-Fx, CaCO3, premix vitamin dan mineral, garam dan ekstrak daun nangka. Pemberian ransum flushing mampu mempercepat onset estrus, meningkatkan jumlah folikel besar dan tingkat kebuntingan. Pada aspek kapasitas antioksidan tubuh, ransum flushing dapat menurunkan kadar super oxide dismutase (SOD) dan katalase darah.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Murtiningrum, S.TP., M.Si </t>
+  </si>
+  <si>
+    <t>Alat Teknologi Plasma Dingin Terhadap Pengendalian Gulma</t>
+  </si>
+  <si>
+    <t>20-Sep-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202409650 </t>
+  </si>
+  <si>
+    <t>Anwar Bukhori</t>
+  </si>
+  <si>
+    <t>Teknologi plasma dingin dapat dimanfaatkan sebagai alat alternatif pengendalian gulma menggantikan penggunaan herbisida. Alat teknologi plasma dingin pada invensi ini terhubung dengan energi listrik dan menghasilkan energi panas, sinar uv dan radiasi elektromagnetik. Invansi ini merupakan percobaan awal penggunaan alat teknologi plasma dingin terhadap benih tanaman sebelum dilakukannya dengan beberapa jenis gulma pada fase pratumbuh dan fase pascatumbuh. Dibuktikan aplikasi teknologi plasma dingin tegangan 14 kV dengan durasi waktu 80 detik dapat menghambat perkecambahan benih tanaman uji mencapai 100% dan penggunaan jarak jarum elektroda yaitu 0,5 cm dapat menghambat perkecambahan benih tanaman uji mencapai 100%.</t>
+  </si>
+  <si>
+    <t>Alghienka Defaosandi, SP</t>
+  </si>
+  <si>
+    <t>Instalasi Kandang Maggot 3 In 1 Sebagai Alat Pengolahan Sampah Organik</t>
+  </si>
+  <si>
+    <t>08-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514008</t>
+  </si>
+  <si>
+    <t>Deffi Ayu Puspito Sar</t>
+  </si>
+  <si>
+    <t>Departemen Ekonomi Sumberdaya dan Lingkungan</t>
+  </si>
+  <si>
+    <t>Alat pengolahan sampah organik berupa instalasi kandang maggot 3 in 1 merupakan inovasi dalam bidang budidaya maggot Black Soldier Fly (BSF) yang dirancang untuk meningkatkan kapasitas dan kualitas produksi maggot melalui integrasi tiga fungsi utama: pengumpulan telur, penetasan, dan pembesaran larva dalam satu sistem terintegrasi. Maggot BSF yang dapat dihasilkan dari instalasi ini sebanyak 250 kg dengan luasan 8 x 3 x 3 m3. Inovasi ini memanfaatkan konstruksi material yang kuat dan tahan lama, serta mengadopsi desain kandang yang terdiri dari kandang lalat BSF (biopond), rak penetasan, dan rak pembesaran larva. Dengan pendekatan ini, proses budidaya maggot menjadi lebih terkontrol, dan mampu menghasilkan kuantitas maggot yang lebih tinggi, sekaligus mendukung pengelolaan limbah organik secara berkelanjutan</t>
+  </si>
+  <si>
+    <t>Ria Komalasari Indonesia</t>
+  </si>
+  <si>
+    <t>Nurmalisa Lisdayana, STP, MSi</t>
+  </si>
+  <si>
+    <t>Ihsanul In’am</t>
+  </si>
+  <si>
+    <t>Ichsan Hardyanto, S.Si.</t>
+  </si>
+  <si>
+    <t>Marten Maxs</t>
   </si>
   <si>
     <t>Metode Analisis Citra Drone Untuk Menghitung Luasan Area Tutupan Legume Cover Crops (Lcc) Pada Tanaman Kelapa Sawit Belum Menghasilkan</t>
   </si>
   <si>
-    <t>28-Nov-2024</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">S00202413956 </t>
   </si>
   <si>
-    <t>Dr. Inna Novianty, S.Si., M.Si.</t>
-[...2 lines deleted...]
-    <t>Sekolah Vokasi</t>
+    <t>Wempy Sem Tandungan</t>
   </si>
   <si>
     <t>Analisis pertumbuhan tanaman penutup tanah (LCC) di perkebunan kelapa sawit khususnya pada Tanaman Belum Menghasilkan (TBM)belum memiliki metode perhitungan standar. Hal ini diperlukan untuk mendukung perencanaan replanting serta menghitung kebutuhan biaya penanaman ulang. Oleh karena itu, diperlukan suatu inovasi yang dapat menghitung luas lahan LCC secara akurat dan real-time. Analisis citra drone dengan menggunakan metode Normalized Difference Vegetation Index (NDVI) dapat menjadi solusinya. Citra drone diproses melalui teknik ortomosaik, dan data raster dikoreksi secara geometris menggunakan Ground Control Points (GCP) untuk analisis area yang tepat. Metode ini dapat diterapkan pada drone dengan kamera RGB melalui penyesuaian nilai reklasifikasi. Berdasarkan nilai NDVI: (-1) - 0,30 (tidak ada vegetasi), 0,31 - 0,60 (vegetasi sedang), dan 0,61 &amp;ndash; 1 (vegetasi lebat) menunjukkan bahwa area seluas 37,72 ha tertutupi LCC sedangkan areal yang tidak tumbuh sekitar 6%. Total biaya penanaman ulang LCC sebesar Rp 2.328.858. Analisis peta NDVI menunjukkan hasil yang valid ketika dibandingkan dengan kondisi lapangan.</t>
   </si>
   <si>
-    <t>Pesawat Nirawak Semprot Pestisida Dengan Kamera Noir Untuk Deteksi Penyakit Busuk Pangkal Batang Pada Tanaman Kelapa Sawit</t>
-[...56 lines deleted...]
-    <t>Kayu jati rotasi pendek telah dikembangkan untuk mengatasi kelangkaan kayu jati rotasi panjang. Kayu jati rotasi pendek memiliki kualitas yang rendah terutama dalam aspek stabilitas dimensi dan keawetan. Formulasi gliserol-maleat anhidrida (GMA) sebagai bahan pengawet kayu non-biosida diterapkan untuk meningkatkan sifat-sifat kayu jati rotasi pendek (stabilitas dimensi dan keawetan). Impregnasi dengan larutan GMA 10% diikuti dengan modifikasi panas pada suhu 220 &amp;deg;C diaplikasikan pada kayu jati rotasi pendek. Melalui modifikasi kimia menggunakan GMA 10% dikombinasikan dengan modifikasi panas dapat meningkatkan stabilitas dimensi dan keawetan jati rotasi pendek. Kelebihan teknik modifikasi kimia dan panas menggunakan gliserol-maleat anhidrida (GMA) menghasilkan keawetan terhadap jamur dan rayap, sehingga dapat meningkatkan kelas awet kayu jati rotasi pendek sehingga memenuhi syarat sebagai bahan baku produk eksterior atau keperluan furniture. Kelas awet meningkat dari kelas awet IV menjadi kelas awet I untuk jamur dan dari kelas awet V menjadi kelas awet I untuk rayap.</t>
+    <t>Tegar Dwi Setyohadi</t>
+  </si>
+  <si>
+    <t>Komposisi Lempeng Ikan Tongkol Sebagai Makanan Tambahan Untuk Meningkatkan Status Gizi Ibu Hamil</t>
+  </si>
+  <si>
+    <t>08-Nov-2024</t>
+  </si>
+  <si>
+    <t>S00202412623</t>
+  </si>
+  <si>
+    <t>Sukma Elida</t>
+  </si>
+  <si>
+    <t>Invensi menghasilkan lempeng ikan tongkol sebagai makanan tambahan untuk meningkatkan status gizi ibu hamil. Komposisi terdiri dari bawang putih,kunyit, jahe, gula mera dan ai, daging ikan tongkol tanpa tulang, telur ayam, bawang merah goreng, bawang putih goreng, lada, ketumbar bubuk, garam dan daun jeruk cincang, tepung tapioka. Tujuan utama dari invensi ini adalah untuk menyediakan komposisi makanan tambahan yang tinggi protein untuk meningkatkan status gizi ibu hamil.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Surya Fatihah Helmianto	</t>
+  </si>
+  <si>
+    <t>Dwi Indah Yulianti</t>
+  </si>
+  <si>
+    <t>Satimo</t>
+  </si>
+  <si>
+    <t>Irma Julita</t>
+  </si>
+  <si>
+    <t>Edgina Burton, S.Pt.,M.Si</t>
+  </si>
+  <si>
+    <t>Tjandra Chrismadha</t>
   </si>
   <si>
     <t>Formula Minuman Latte Instan Berbasis Alga Laut (Spirulina platensis) Dan Karagenan</t>
   </si>
   <si>
     <t>10-Dec-2021</t>
   </si>
   <si>
     <t>S00202111353</t>
   </si>
   <si>
-    <t>Departemen Teknologi Hasil Perairan</t>
+    <t>Hamidatul Rimadani</t>
   </si>
   <si>
     <t>Formulasi minuman latte instan berbasis Spirulina platensis dan karagenan bertujuan untuk meningkatkan kandungan gizi pada minuman latte. Spirulina platensis mengandung senyawa metabolit seperti tanin, saponin dan steroid. Karagenan hasil ekstraksi dari rumput laut merah Eucheuma cottonii memiliki kandungan serat yang tinggi serta dapat digunakan sebagai penstabil dan pengental pada pembuatan minuman serbuk, keduanya dapat dijadikan bahan tambahan dalam pembuatan latte instan untuk meningkatkan kandungan protein, serat kasar, dan kekentalan. Formula Spirulina latte instan terdiri dari susu vanila bubuk rendah lemak 70-80%, gula pasir 15-20%, krimer nabati 3-5%, perisa vanila 0,4-0,7%, bubuk Spirulina 1-5%, dan karagenan 0,1-1%. Kandungan protein yang terdapat pada Spirulina latte instan mencapai 17,8% dan memiliki serat kasar mencapai 2,66%.</t>
   </si>
   <si>
-    <t>Formula Pupuk Hayati Konsorsium Mikroorganisme untuk Tanaman Pertanian</t>
-[...277 lines deleted...]
-  <si>
     <t>Alat Pelindung Pintar Dan Anti Air Untuk Sensor Ultrasonik HC-SR04</t>
   </si>
   <si>
     <t>21-Aug-2021</t>
   </si>
   <si>
     <t>P00202106531</t>
   </si>
   <si>
-    <t>Prof. Dr. Husin Alatas, S.Si., M.Si.</t>
+    <t>Indi Jaka Nugraha</t>
   </si>
   <si>
     <t>Invensi ini berkenaan dengan sensor ultrasonik HC-SR04. Sensor ini tidak diperuntukan untuk dipasang di luar ruangan. Jika dipasang di luar ruangan maka rangkaian elektronikanya dapat rusak karena terkena benda cair seperti air hujan, kotoran hewan, dan lainnya. Model dari pelindung ini terdiri dari tiga bagian yaitu bagian bracket pelindung (1), badan pelindung (2), dan tutup pelindung (3). Pada bagian bracket pelindung (1) tersedia bagian untuk memasangkan badang pelindung yang dapat diatur kemiringannya dengan motor servo (6). Hal ini ditujukan untuk membuat sensor ultrasonik (5) lebih tepat sasaran ke objek. Pada bagian badan pelindung (2) digunakan untuk menaruh sensor ultrasonik HC-SR04 (5). Badan pelindung (2) dibuat sedemikian rupa agar sensor dapat dipasang dengan baik. Pada bagian tutup pelindung (3) berfungsi melindungi sensor dari ancaman asing dari luar.</t>
   </si>
   <si>
-    <t>Probe Biomarker Glukosa Darah Non-Invasif dengan Metode Reflektansi</t>
-[...501 lines deleted...]
-    <t>Prof. Dr. drh. Ekowati Handharyani, M.Si.</t>
+    <t>Thoifatul Munawwaroh</t>
+  </si>
+  <si>
+    <t>Dwi Saputra Nurangga, S.Pi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Riandri Pasccal Saputra </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr.rer.nat. Kustiariyah  Tarman, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Annisa Nur Fadillah </t>
+  </si>
+  <si>
+    <t>Zachra Lutviani</t>
+  </si>
+  <si>
+    <t>Kasita Listyarini, S.Si., M.Si</t>
+  </si>
+  <si>
+    <t>Fadil Muhammad Fauzan</t>
+  </si>
+  <si>
+    <t>Gilang Ramdani</t>
+  </si>
+  <si>
+    <t>Arvy Adhitya Sutisna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wasis Waskito Ajie, S.T	</t>
+  </si>
+  <si>
+    <t>Arga Ardidarma, SSi, MT</t>
   </si>
   <si>
     <t>Metode Pembuatan Tepung Kulit Buah Nipah Untuk Kualitas Budidaya Air Laut</t>
   </si>
   <si>
-    <t>13-Aug-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>S00202507672</t>
   </si>
   <si>
-    <t>Dr. Yuni Puji Hastuti, S.Pi., M.Si.</t>
-[...2 lines deleted...]
-    <t>Departemen Budidaya Perairan</t>
+    <t>Rizqi Shaleh Syawaludin</t>
   </si>
   <si>
     <t xml:space="preserve">Pemaparan yang tertuang di sini adalah suatu metode pembuatan tepung kulit nipah untuk  memperbaiki  kualitas  air  dalam  kegiatan  budidaya  air  laut.  Metode  pembuatan tepung  umumnya  menerapkan  metode  yang  cukup  panjang.  Invensi  ini  menghasilkan metode pembuatan tepung kulit nipah dengan proses yang lebih singkat dengan biaya yang  murah.  Keunggulan  dari  invensi  metode  pembuatan  tepung  nipah  untuk meningkatkan kualitas air budidaya air laut yaitu prosesnya yang sederhana, singkat, dan tidak membutuhkan banyak biaya. Selain itu, invensi ini juga memberikan nilai tambah pada buah nipah karena umumnya buah nipah hanya terbuang menjadi limbah. Invensi ini juga membuktikan bahwa penambahan tepung kulit nipah pada media budidaya dapat membuat kualitas menjadi lebih optimal.</t>
   </si>
   <si>
-    <t>Komposisi Pupuk Bioremediator Anti-Vibrio Berbahan Baku Bacillus sp. dan Aktivitasnya di Lingkungan Budidaya Air Laut</t>
-[...80 lines deleted...]
-    <t>Dr. Drs. Zainal Alim Mas'ud, D.E.A.</t>
+    <t>Prof. Dr. dr. Samsuridjal Djauzi, Sp.PD-KAI</t>
+  </si>
+  <si>
+    <t>Hafiz Agi Alfasih</t>
+  </si>
+  <si>
+    <t>Maria Sri Kristiana Rahayu, Msi</t>
+  </si>
+  <si>
+    <t>Salsabila Nasywa Prawira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shabrina Basyasyah, S.Kom	</t>
+  </si>
+  <si>
+    <t>Andri Mattola Ginting</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Haikal Arrasuli </t>
+  </si>
+  <si>
+    <t>Miftahul Jannah</t>
+  </si>
+  <si>
+    <t>Alat Modifikasi Pengolahan Air Limbah Tekstil</t>
+  </si>
+  <si>
+    <t>22-Nov-2022</t>
+  </si>
+  <si>
+    <t>S00202213222</t>
+  </si>
+  <si>
+    <t>Allifiya Salsabil Nugrohoputri</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan teknologi modifikasi pengolahan fisik, kimia, dan biologis air limbah tekstil. Lebih khusus, invensi ini berhubungan integrasi unit pengolahan biologis attached growth antara Rotating Biological Contactor (RBC) bioball dan anaerobic honeycomb biofilter melalui sistem otomatisasi mikrokontroler. Tujuan utama dari invensi adalah untuk mengatasi permasalahan pH, nilai oksigen terlarut, dan efisiensi waktu pengolahan yang rendah melalui ekspansi bidang kontak (surface area) antara air limbah dengan mikroorganisme secara biologis. Tujuan lain invensi ini adalah mengintegrasikan sistem kendali mikrokontroler pada unit pengolahan dirancang untuk pamantauan parameter suhu, pH, dan turbiditas. Unit ini terdiri atas: a) pra-pengolahan berupa koagulasi, flokulasi, dan sedimentasi di dalam satu unit yang sama melalui sistem mikrokontroler penentuan koagulan optimum; b) segmen pengolahan utama yang merupakan keunggulan dari proses ini berupa kombinasi biofilter sarang tawon secara anaerobik dan modifikasi RBC secara aerobik untuk memperluas bidang kontak pertumbuhan mikroorganisme untuk meningkatkan proses degradasi kontaminan air limbah; c) pengolahan lanjutan berupa filtrasi multi&amp;ndash;media. Proses ini dilengkapi dengan sistem mikrokontroler temperatur, estimasi kadar koagulan optimum, dan dan kecepatan rotasi RBC sebagai perintah limitasi variabel operasional unit.</t>
   </si>
   <si>
     <t>Proses Pembuatan Hidrogel Responsif pH Berbasis Tapioka dan Kitosan</t>
   </si>
   <si>
     <t>27-Dec-2019</t>
   </si>
   <si>
     <t>P00201912378</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Titi Candra Sunarti, M.Si.</t>
-[...389 lines deleted...]
-    <t>Mesin Pemisah Tangkai Dan Daun Teh Layu (Camellia sinensis) untuk Pengolahan Teh Crush, Tear, Curl</t>
+    <t>Eka Ruriani</t>
+  </si>
+  <si>
+    <t>Dzaki Nauval</t>
+  </si>
+  <si>
+    <t>Stand Holder Kayu Magnetik</t>
+  </si>
+  <si>
+    <t>23-Dec-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202416055 </t>
+  </si>
+  <si>
+    <t>Dhiya Khairunissa</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan pemanfaatan limbah kayu yang dijadikan suatu produk kreatif dan inovasi yaitu stand holder. Stand holder ini tidak seperti stand holder pada umumnya, tetapi sudah dimodifikasi dengan mengaplikasikan larutan magnetik menggunakan spraygun yang dibantu tekanan sebanyak 8 lapis. Bentuk dan desain stand holder kayu magnetik ini memiliki 2 bagian ukuran yaitu (1) 22 cm x 8.5 cm x 0.8 cm dan (2) 12.5 cm x 8.5 cm x 0.8. Sistem stand holder kayu magnetik ini yaitu knock-down (bongkar pasang), sehingga memudahkan untuk dibawa dan disimpan. stand holder kayu magnetik yang diuji menggunakan alat Elektromagnetik Field (EMF)- Tester menghasilkan kemampuan menyerap radiasi gelombang elektromagnetik sebesar 70-90% baik pada kayu pinus maupun kayu mahoni. Kelebihan dari invensi ini yaitu stand holder kayu magnetik yang terbuat dari limbah potongan kayu meningkatkan nilai tambah dan ramah lingkungan karena invensi mendaur ulang limbah dan dimanfaatkan menjadi produk kretif. Selain itu juga, stand holder kayu magnetik memiliki fungsi baru dan memberikan manfaat terhadap kesehatan masyarakat seperti dapat menyerap radiasi gelombang elektromagnetik yang dipancarkan oleh handphone.</t>
+  </si>
+  <si>
+    <t>Ananda Putri SPt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhamad Fadhil </t>
+  </si>
+  <si>
+    <t>Kunto Wibisono, SSi, MSi</t>
+  </si>
+  <si>
+    <t>Dr. Indra Refipal Sembiring, S.E., M.M.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Papan Partikel Berbasis Kulit Rotan Termodifikasi Gliserol–Asam Sitrat Untuk Meningkatkan Stabilitas Dimensi, Ketahanan Termal, Dan Ketahanan Terhadap Rayap</t>
   </si>
   <si>
     <t>18-Nov-2025</t>
   </si>
   <si>
-    <t>S00202512433</t>
-[...469 lines deleted...]
-  <si>
     <t>S00202512437</t>
   </si>
   <si>
-    <t>Eko Setio Wibowo, S.Si., Ph.D.</t>
+    <t>Prof (R). Dr. Sukma Surya Kusumah, S.Hut, M.Si</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berkaitan dengan metode pembuatan papan partikel berbasis kulit rotan
 (rattan skin) yang dimodifikasi menggunakan gliserol&amp;ndash;asam sitrat (Gly&amp;ndash;CA) serta
 direkatkan dengan perekat poliuretan (PU) untuk menghasilkan produk dengan stabilitas
 dimensi tinggi, ketahanan termal yang baik, dan ketahanan terhadap rayap. Metode ini
 meliputi tahap: (a) menyiapkan partikel kulit rotan kering; (b) merendam partikel dalam
 larutan Gly&amp;ndash;CA dengan perbandingan molar gliserol dan asam sitrat dan konsentrasi
 larutan impregnasi sebesar 20&amp;ndash;40%; (c) mengeringkan dan memanaskan partikel pada
 suhu 120&amp;ndash;150 &amp;deg;C untuk memicu reaksi esterifikasi; (d) mencampur partikel termodifikasi
 dengan perekat poliuretan sebanyak 6&amp;ndash;12% terhadap berat kering; dan (e) melakukan
 pengepresan panas pada suhu 140&amp;ndash;160 &amp;deg;C selama 10&amp;ndash;15 menit. Papan partikel yang
 dihasilkan menunjukkan penurunan penyerapan air hingga 35&amp;ndash;40%, pengembangan tebal
 2-6%, nilai kehilangan massa akibat serangan rayap 6-24%, dan peningkatan suhu
 dekomposisi maksimum (Tmax) hingga 356 &amp;deg;C. Analisis FTIR menunjukkan pembentukan
 ikatan ester dan urethane yang meningkatkan kekompakan struktur papan. Invensi ini
 menawarkan solusi teknis ramah lingkungan untuk meningkatkan performa papan partikel
 berbasis limbah kulit rotan melalui bio-modifikasi alami bebas formaldehida, yang dapat
 diterapkan secara industri untuk aplikasi panel interior dan eksterior di wilayah tropis.</t>
   </si>
   <si>
-    <t>Komposisi Tabir Surya Semprot Dari Ekstrak Daun Amis-Amisan Dan Cangkang Telur Ayam</t>
-[...4 lines deleted...]
-  <si>
     <t>Dr. Novia Amalia Sholeha, S.Si.</t>
   </si>
   <si>
-    <t>Invensi ini bertujuan untuk menghasilkan suatu komposisi tabir surya semprot yang dihasilkan dari ekstrak cangkang telur, ekstrak daun amis-amisan, dan zat pengisi lainnya untuk melindungi kulit dari paparan sinar matahari, menghidrasi kulit, dan membuat kulit tampak cerah alami. Pada invensi ini, terdapat tahap pembuatan komposisi dan uji in vitro berupa uji absorbansi terhadap sinar UV dengan panjang gelombang 290-320 nm. Daun amis-amisan memiliki sifat antioksidan pada amis-amisan bermanfaat untuk mencerahkan kulit. Ekstrak cangkang telur mengandung 98% kalsium karbonat (CaCO3) yang dapat berfungsi sebagai penahan sinar ultraviolet (UV)</t>
-[...2 lines deleted...]
-    <t>Prof. Dr. Ir. Luky Adrianto, M.Sc.</t>
+    <t>Muhammad Arief Budiman, Ph.D.</t>
+  </si>
+  <si>
+    <t>Formula Sampo Dengan Ekstrak Daun Pandan untuk Mengurangi Rambut Rontok dan Psoriasis Pada Kulit Kepala</t>
+  </si>
+  <si>
+    <t>05-Mar-2025</t>
+  </si>
+  <si>
+    <t>S00202502116</t>
+  </si>
+  <si>
+    <t>Pramita Nurillisan, S.E.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan produk Sampo berbahan dasar ekstrak daun pandan wangi (Pandanus  amaryllifolius  Roxb),  yang  digunakan  sebagai  solusi  alami  untuk  mengatasi kerontokan rambut  dan masalah psoriasis  pada  kulit kepala.  Sampo  ini  memanfaatkan kandungan antioksidan alami dalam daun pandan yang berfungsi melindungi rambut dari kerusakan  sel  dan  mendorong  pertumbuhan  rambut  sehat.  Proses  produksi  dilakukan dengan metode ekstraksi maserasi untuk memperoleh kualitas ekstrak terbaik. Formula produk  ini  dikombinasikan  dengan  bahan  pendukung  seperti Cocamide  DEA,  Sodium Methyl  Cocoyl  Taurate,  Coco  Betaine, Sodium  Cocoyl  Isethionate,  Decyl  Glucoside, Glycerin, Salicylic Acid, Ekstrak daun lidah buaya (Aloe vera), HPMC, Rosemary Oil, Tea Tree Oil, Panthenol, PEG-40 Hydrogenated Castor Oil, Fragrance Oil Chamomile, Sodium benzoate,  Air  murni  (Akuades)  untuk  menghasilkan  sampo  yang  tidak  hanya membersihkan rambut, tetapi juga menutrisi, melembapkan, serta membantu mengurangi ketombe dan psoriasis pada kulit kepala. Sebagai produk alami yang inovatif dan halal, sampo  ini  menawarkan  alternatif  perawatan  rambut  yang  aman  dan  sesuai  dengan kebutuhan konsumen di Indonesia maupun pasar global</t>
+  </si>
+  <si>
+    <t>Irvan Didi Pramana, S.E.</t>
+  </si>
+  <si>
+    <t>Saiful Anwar</t>
+  </si>
+  <si>
+    <t>Rahadiyan Garuda Langit Dewangga, S.Sos, M.Si.</t>
+  </si>
+  <si>
+    <t>Mesin Fertigasi Otomatik</t>
+  </si>
+  <si>
+    <t>S00202407542</t>
+  </si>
+  <si>
+    <t>Dr. Heri Harti, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Tanah merupakan media tumbuh bagi tanaman karena mengandung mineral yang dibutuhkan tanaman untuk tumbuh dan berkembang. Ketersediaan mineral di dalam tanah lambat laun dapat berkurang dan berdampak pada perkembangan pertumbuhan tanaman. Pola penyiraman dan pemupukan yang kurang tepat dapat memperngaruhi kualitas dan proses pertumbuhan pada tanaman. Penambahan unsur hara pada tanah dengan memberikan pupuk masih dilakukan dengan dosis yang belum terbukti secara ilmiah, sehingga dapat memberikan dampak yang kurang baik bagi pertumbuhan tanaman. Pada penelitian ini, sistem kontrol mesin fertigasi (fertilization dan irrigation) otomatik ini dirancang dengan dua mode yaitu pengaturan penyiraman dan pemupukan dengan sistem penjadwalan, otomatis dan manual. Mode otomatis memanfaatkan teknologi Internet of Things (IoT) sebagai pengendali jarak jauh melalui aplikasi website dan aplikasi mobile. Pengaturan penyiraman dan pemupukan dilakukan secara otomatis berdasarkan penjadwalan pada website dan aplikasi mobile atau secara manual sesuai dengan keinginan pengguna, difasilitasi dengan rekomendasi pupuk sesuai dengan jenis tanah dan tanaman. Rekomendasi ini diperoleh melalui analisis kumpulan data seperti jenis tanah dan karakteristik tanaman, yang disimpan di cloud melalui situs web aplikasi untuk membantu petani melakukan pemupukan sesuai dengan tanaman yang dibudidayakan.</t>
+  </si>
+  <si>
+    <t>Gilang Dwi Laksono, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Desdiani, Sp.P., M.K.K., M.Sc.(M.Bio.Et.)</t>
+  </si>
+  <si>
+    <t>Produk Pakan Flushing Dengan Penambahan Emulsi Kalsium Sitrat Dan Vitamin D Untuk Meningkatkan Performa Reproduksi Ruminansia Kecil</t>
+  </si>
+  <si>
+    <t>S00202509443</t>
+  </si>
+  <si>
+    <t>drh. Salfina Nurdin Ahmad, M.P.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Produk  pakan  flushing  dengan  bahan  baku  bungkil  kedelai,  jagung,  onggok,  bungkil kelapa, pollard, molases, premix, minyak ikan lemuru dengan penambahan emulsi kalsium sitrat dan vitamin D. Produk pakan flushing dengan penambahan emulsi kalsium sitrat dan vitamin D diberikan pada domba selama 14 hari sebelum dan 14 hari setelah kawin alami dilakukan. Produk pakan flushing yang dihasilkan invensi ini berperan dalam meningkatkan sistem reproduksi domba terutama memicu terjadinya onset estrus 57 jam, lama estrus 24 jam dengan respon estrus 100%, sedangkan jumlah folikel sedang sebanyak 1,8. Produk pakan ini dapat digunakan untuk meningkatkan reproduksi awal ternak ruminansia kecil dan dapat memperbaiki skor tubuh atau BCS (Body Condition Score) serta mempercepat performa  pertumbuhan  domba.  Produk  pakan  ini  diaplikasikan  di  Laboratorium  Lapang Kandang B Fakultas Peternakan IPB yang menghasilkan waktu onset (munculnya) estrus meningkat atau menjadi lebih singkat serta jumlah folikel pro-estrus lebih banyak, yang artinya dapat meningkatkan reproduksi domba maupun kambing.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Bachtar Bakrie, M.Sc.</t>
+  </si>
+  <si>
+    <t>Drone Penyemprot Cairan Pertanian Dengan Mekanisme Kendali Distribusi Nozel Berdasarkan Parameter Lingkungan Secara Real Time</t>
+  </si>
+  <si>
+    <t>05-Nov-2025</t>
+  </si>
+  <si>
+    <t>S00202511525</t>
+  </si>
+  <si>
+    <t>Lathifunnisa Fathonah, M.T.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan sistem penyemprotan cairan pertanian menggunakan drone yang mampu mengatur debit semprotan secara otomatis berdasarkan kondisi suhu dan kelembapan lingkungan. Sistem terdiri atas sensor DHT22, mikrokontroler ESP32, pompa dan nozel penyemprot, serta modul komunikasi berbasis Wi-Fi yang terintegrasi dengan cloud untuk pencatatan data real time. Ketika drone beroperasi, sensor membaca kondisi lingkungan, kemudian mikrokontroler memproses data dan mengatur intensitas semprotan sesuai  algoritma  kendali.  Data  hasil  pengukuran  dikirim  ke  Google  Spreadsheet  untuk pemantauan  jarak  jauh.  Sistem  ini  meningkatkan  keseragaman  penyemprotan  dan efisiensi  penggunaan  bahan  cair,  sehingga  meningkatkan  produktivitas  pertanian  dan menurunkan pemborosan bahan kimia.</t>
+  </si>
+  <si>
+    <t>Eko Setio Wibowo, S.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Taufik Hidayat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Arifin </t>
+  </si>
+  <si>
+    <t>Komposisi Obat Herbal Pelangsing Berbasis Ekstrak Buah Asam Gelugur (Garcinia atroviridis) dan Ekstrak Rimpang Kunci Pepet (Kaempferia angustifolia) Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>04-Apr-2022</t>
+  </si>
+  <si>
+    <t>P00202203963</t>
+  </si>
+  <si>
+    <t>Anggia Murni, S.Si</t>
+  </si>
+  <si>
+    <t>Formula pelangsing berbasis ekstrak asam gelugur dan ekstrak kunci pepet yang telah dilindungi paten sebelumnya adalah formula awal dengan komposisi ekstrak asam gelugur dan ekstrak kunci pepet = 1:1, dimana proses ekstraksi mengunakan pelarut etanol 70%. Halinimenjadi masalah dalam proses produksi di industri terutama dalam hal rendemen ekstrak dan biaya ekstraksi yang cukup tinggi. Oleh karena itu, dilakukan pengembangan proses ekstraksi dan formula pelangsing yang mudahdiaplikasikandiindustriserta memiliki nilai ekonomi tinggi dengantetapmemperhatikanaktivitas fisiologisnya sebagai penurun berat badan. Komposisiekstrak air buah asam gelugur dan ekstrak etanol 50 % rimpang kunci pepet dengan perbandingan 2:1 mampu menurunkan bobot badan mencit yang telah digemukkan, dengan persentase penurunan bobot badan sekitar 12.6% pada dosis 13.44 mg/20 g BB.</t>
   </si>
   <si>
     <t>Putri Hawa Syaifie, M.Si.</t>
   </si>
   <si>
-    <t>Mesin Pembuat Bioherbisida Granul Berbahan Baku Tepung Umbi Teki (Cyperus rotundus) untuk Pengendalian Gulma Berdaun Lebar</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Invensi ini berupa suatu mesin  granulator bioherbisida  berbahan  baku tepung umbi teki (Cyperus rotundus) yang dirancang untuk menghasilkan granul bioherbisida seragam dan stabil untuk pengendalian gulma berdaun lebar.  Mesin ini terdiri atas pan granulator yang digerakkan (diputar) oleh motor listrik melalui sistem transmisi berupa pulley, belt, gearbox, dan coupling. Kecepatan putar poros pan diatur oleh inverter untuk menyesuaikan  besar  ukuran  granul.  Pan  granulator  dapat  dimiringkan  menggunakan linear actuator pada sudut 0&amp;deg; hingga 30&amp;deg; sehingga proses pembentukan granul dapat dikendalikan  sesuai  kebutuhan.  Selama  proses  granulasi,  maka  air  disemprotkan  oleh sprayer gendong elektrik eksternal agar tepung umbi teki terbasahi sehingga dapat membentuk  butiran  granul  secara  merata.  Mesin  ini  juga  dilengkapi  dengan pan stabilizer berupa dongkrak putar manual dengan roda berdiameter 2 inch hingga 3 inch untuk  menjaga  keseimbangan  pan  granulator  selama  proses  granulasi  berlangsung. Dengan  demikian,  maka  hasil  rancangan  ini  akan  menghasilkan  mesin  yang  mampu memproduksi  granul  bioherbisida  secara  lebih  efisien,  mempertahankan  kandungan bioaktif umbi teki, hemat konsumsi energi, serta mudah dioperasikan oleh petani maupun industri kecil.</t>
+    <t>Formula Ransum Ayam Lokal Pedaging Fase Pertumbuhan (Grower) Dengan Suplementasi Tepung Larva Black Soldier Fly</t>
+  </si>
+  <si>
+    <t>14-Sep-2022</t>
+  </si>
+  <si>
+    <t>S00202209892</t>
+  </si>
+  <si>
+    <t>Gilang Ayuningtyas, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi berupa formula ransum ayam lokal pedaging fase pertumbuhan (grower) dengan memanfaatkan tepung larva Black Soldier Fly (BSF) sebagai salah satu bahan pakan sumber protein telah ditemukan. Formula ransum yang dibuat terdiri atas bahan-bahan dan komposisi sebagai berikut: jagung kuning 54%, dedak padi 10%, CGM (Corn Gluten Meal) 5,5%, CPO (Crude Palm Oil) 2%, SBM (Soya Bean Meal) 18%, tepung larva Black Soldier Fly 7,5%, CaCO 1%, DCP 1%, NaCl 0,5%, dan Premix 0,5%. Bahan-bahan baku tersebut didapat dari berbagai penyedia bahan pakan. Untuk tepung larva BSF diproses melalui metode pengeringan dan penepungan. Semua bahan baku tersebut kemudian dicampur menggunakan mixer agar memastikan semua bahan tercampur dengan baik. Performa ayam dan efisiensi pakan cukup tinggi dilihat dari konsumsi pakan, bobot badan, dan FCR. Pemanfaatan tepung larva BSF sebagai salah satu sumber protein hewani dalam ransum ayam lokal pedaging periode pertumbuhan (grower) memiliki potensi untuk dikembangkan.</t>
+  </si>
+  <si>
+    <t>Formula Pembersih Wajah Berbahan Surfaktan Metil Ester Sulfonat Dan Kolagen Laut Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>15-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202312199</t>
+  </si>
+  <si>
+    <t>Rista Fitria, S.TP</t>
+  </si>
+  <si>
+    <t>Invensi yang diungkapkan adalah suatu formula pembersih wajah yang terdiri dari bahan dietanolamida 0-5,0%, cocoamidopropyl betaine (CAPB) 0-5,0%, SLES 0-1,0%, gliserin 0- 3,0%, PEG-40 0-2,0%, Propilen glikol 0-1,0%, phenoxy ethanol 0-1,0%, natrium benzoate 0- 1,0% dan pelarut air dengan konsentrasi mencukupi 100,0% (b/b), yang dicirikan dengan penambahan surfaktan metil ester sulfonate (MES) dari minyak sawit dengan konsentrasi lebih besar dari 0 (nol) sampai dengan 5,0% (b/b) dan kolagen laut dengan konsentrasi lebih besar dari 0 (nol) sampai dengan 0,9% (b/b). Dan proses pembuatan formula pembersih wajah dengan penambahan surfaktan metil ester sulfonate (MES) dan kolagen laut untuk aplikasi pembersihan dan mengencangkan kulit wajah.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Nur Budi Mulyono</t>
+  </si>
+  <si>
+    <t>Ridwan Siskandar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Laela Wulan Sari, S.Si</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Tintin Rostini, S.Pt., M.P., IPM.</t>
+  </si>
+  <si>
+    <t>Dr. Etik Mardliyati, M.Eng.</t>
+  </si>
+  <si>
+    <t>Taopik Ridwan, SP., M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Dwiyoga Nugroho, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Dr. Anto Tri Sugiarto, M.Eng.</t>
+  </si>
+  <si>
+    <t>Metode Produksi Enzim Rekombinan DNA Polimerase Termofil Asal Gen Sintetik Pyrococcus Furiosus</t>
+  </si>
+  <si>
+    <t>31-Dec-2018</t>
+  </si>
+  <si>
+    <t>P00201811278</t>
+  </si>
+  <si>
+    <t>Dr. drh. Diah Iskandriati, IFBA., PC.</t>
+  </si>
+  <si>
+    <t>PUSAT STUDI SATWA PRIMATA (PSSP).</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa metode untuk menghasilkan enzim rekombinan DNA polimerase asal gen sintetik Pirococcus furiosus (Pfu) menggunakan sistem ekspresi .Escherichia coli. Sumber DNA yang digunakan adalah gen sintetik untuk memudahkan dilakukannya konstruksi rekayasa genetik dengan memutasi beberapa sekuens nukleotida sehingga dihasilkan enzim DNA polimerase Pfu yang lebih optimum ketika diekspresikan secara heterolog pada sistem ekspresi E.coli. Proses dari invensi ini adalah melakukan konstruksi gen sintetik DNA polimerase Pfu dengan mengacu pada data di Genbank (kode akses D12983.1) dan dilakukan modifikasi nukleotida dari cetakan DNA asalnya. Kloning gen dilakukan menggunakan vektor ekspresi pET151 dengan metode site specific recombination. Proses pemekatan enzim kasar dilakukan menggunakan PEG sampai diperoleh 1/10 dari volume asalnya. Pemurnian protein rekombinan dilakukan menggunakan kromatografi afinitas dan dilanjutkan dengan kromatografi filtrasi gel Sephadex. Diperoleh kandungan protein rekombinan DNA polimerase Pfu sebesar 3.1 mg/mL dan analisis hasil ekspresinya dengan teknik SDS PAGE menunjukkan adanya pita spesifik berukuran sekitar 90 kDa yang merupakan pita spesifik enzim DNA polimerase Pfu. Formulasi enzim DNA polimerase Pfu dibuat dalam bentuk master mix PCR dan berhasil diaplikasikan pada teknik PCR untuk mengamplifikasi target gen DNA asal provirus SRV-2 yang ditunjukkan dengan adanya pita amplicon berukuran 206 bp, 506 bp, 1371 bp, 1971 bp dan 4601 bp.</t>
+  </si>
+  <si>
+    <t>Dr. Mira Rivai, S.TP., M.Si</t>
+  </si>
+  <si>
+    <t>drh. Mokhamad Fahrudin, Ph.D.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Eni Siti Rohaeni, M.P.</t>
+  </si>
+  <si>
+    <t>Fariz Am Kurniawan, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Danang Priyambodo, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Andi Early Febrina, S.T.P., M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Isyana Khaerunisa, S.Pt.</t>
+  </si>
+  <si>
+    <t>Yusti Pujiawati, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Asep Bayu, M.T.</t>
   </si>
   <si>
     <t>Formula Pestisida Nabati Daun Pepaya untuk Pengendalian Hama Tanaman</t>
   </si>
   <si>
+    <t>24-May-2023</t>
+  </si>
+  <si>
     <t>S00202304561</t>
   </si>
   <si>
-    <t>Agief Julio Pratama, S.P., M.Si.</t>
+    <t>Dr. Ir. Abdul Qadir, M.Si.</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan formula pestisida nabati berbahan dasar daun pepaya untuk pengendalian hama tanaman. Formula pestisida nabati ini terdiri atas daun pepaya 10-15%, air 80-90%, minyak nabati 2-5% dan sabun halus 3-5%. Pestisida nabati daun pepaya ini dibuat dari daun pepaya yang berasal dari tanaman pepaya yang umurnya lebih dari 1 tahun. Proses pembuatan pestisida nabati pada invensi ini terdiri dari tahapan menyiapkan daun pepaya segar, menumbuk ataupun memblender bahan segar, perendaman daun pepaya halus dengan air, penyaringan dan penambahan minyak nabati dan sabun halus. Dengan adanya invensi ini dapat diproduksi pestisida nabati daun pepaya yang dapat mengendalikan hama tanaman seperti ulat, kepik dan kutu daun.</t>
   </si>
   <si>
-    <t>Formula Pakan Lengkap Berbasis Indigofera Dan Suplemen Protein-Energi (Nc) Dalam Bentuk Pelet Untuk Domba Muda Pasca Sapih</t>
-[...11 lines deleted...]
-    <t>Dr. Heri Harti, S.P., M.Si.</t>
+    <t>Prof. Dr. Ir. Made Astawan, M.S.</t>
+  </si>
+  <si>
+    <t>Metode Penanaman Ubi Kayu (Cassava) Untuk Meningkatkan Produktivitas</t>
+  </si>
+  <si>
+    <t>27-Jan-2022</t>
+  </si>
+  <si>
+    <t>S00202200703</t>
+  </si>
+  <si>
+    <t>Faktor penyebab rendahnya produktivitas adalah beragamnya kegiatan budaya yang meliputi teknik pengolahan tanah, pemberian pupuk organik, jenis dan dosis pemupukkan, dan klon yang ditanam. Invensi ini merupakan suatu metode penanaman ubi kayu (Cassava) untuk meningkatkan produktivitas ubi kayu (Cassava). Metode penanaman ubi kayu sesuai invensi ini dilakukan dengan menentuan waktu tanam yang tepat, mengembalikan biomass sebagai pupuk organik, restorasi lahan dengan penanaman legume cover crop, pemilihan bahan tanam, persiapan lahan, penanaman, pengairan, pemupukan, pewiwilan, dan pengendalian OPT. Ubi kayu yang dihasilkan memiliki produktivitas 4 kg/pohon atau 40 ton/ha dan berumur 6 bulan saat panen.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Drs. Rimbawan</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Marimin, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Drs. Zainal Alim Mas'ud, D.E.A.</t>
+  </si>
+  <si>
+    <t>Alat Pengupas Buah Durian Berbasis Mesin Pres dan Mesin Kupas</t>
+  </si>
+  <si>
+    <t>08-Sep-2021</t>
+  </si>
+  <si>
+    <t>S00202107310</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Radite Praeko Agus Setiawan, M.Agr.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa suatu alat pengupas durian 3 in 1 dengan mengombinasikan tiga komponen, yakni pembelahan durian, pemisahan buah durian dari kulitnya, dan pemisahan daging buah durian dari bijinya. Alat pengupas durian sesuai invensi ini bekerja dengan bantuan gearbox dan dinamo yang dihubungkan dengan sumber listrik. Pembelahan durian dilakukan dengan sistem ulir (2) yang dirakitkan dengan gearbox (1) di bagian atas alat, ulir tersebut akan menekan dan membelah durian yang diletakkan pada plat besi (3) bagian tengah alat. Kemudian, buah durian akan diambil menggunakan sendok dan dijatuhkan ke dalam silinder (5) sebagai komponen untuk memisahkan daging buah durian dari bijinya. Di dalam silinder terdapat silinder lain yang alasnya berputar dengan bantuan dinamo, sehingga menghasilkan gaya sentripetal terhadap buah durian dan buah akan terdorong ke dinding silinder tersebut yang dikelilingi mata pisau (Gambar 2). Hasilnya, daging buah akan terpisah dari bijinya dan keluar dari saluran (4).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kapsul Ekstrak Keong Matah Merah (Cerithidea obtusa) Untuk Pengobatan Kanker </t>
+  </si>
+  <si>
+    <t>S00202215650</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Ekowati Handharyani, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini menyediakan tentang formula kapsul ekstrak keong matah merah (Cerithidea obtusa) sebagai obat herbal antikanker. Formula kapsul ini terbukti memiliki aktivitas antikanker baik secara in vitro pada berbagai sel kanker (MCF-7, HeLa, Raji dan WiDr) serta in vivo dengan hewan coba tikus yang diinduksi senyawa karsinogen DMBA, dan anjing yang mempunyai penyakit kanker. Uji in vivo pada tikus menunjukkan tumor mammae mengecil dan mengering. Uji in vivo pada anjing menunjukkan kapsul ekstrak keong matah merah dapat mengobati pasien dengan tumor limpa, tumor pada wajah, tumor paru-paru dan ekor, tumor anus, Squamous Cell Carcinoma, Lipoma Subcutan, dan tumor digiti. Kapsul ini terbukti aman dan tidak menunjukkan efek toksisitas sub akut pada tikus dan kelinci selama 28 dan 90 hari.</t>
+  </si>
+  <si>
+    <t>Departemen Klinik Reproduksi dan Patologi</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nurjanah, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Tri Prartono, M.Sc.</t>
+  </si>
+  <si>
+    <t>Formula Pakan Fungsional Untuk Ayam Lokal IPB-D1</t>
+  </si>
+  <si>
+    <t>S00202507669</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Cece Sumantri, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula pakan yang dihasilkan dari invensi ini terdiri dari minyak ikan lemuru, jagung, dedak  padi,  tepung  ikan,  bungkil  kedelai,  dikalsium  fosfat,  kalsium  karbonat,  garam, premiks ungags, metionin dan triptopan, mineral zn, mineral Fe dan mineral Cr 0,8 mg/kg pakan. Uji formula pakan fungsional IPB-D1 dilakukan dengan pengujian secara langsung ke ayam IPB-D1 sejak fase starter, grower, dan finisher selama 12 minggu. Formula ini mengandung minyak ikan lemuru dengan suplementasi mineral Zn 120 ppm, mineral Fe 40 ppm, mineral Cr 0,8 ppm. Formula ini menghasilkan omega 3 yang lebih tinggi dengan rasio omega 3:omega 6 yang baik, yaitu 1:9,35. Hasil uji laboratorium terhadap kandungan nutrien  pada  formula  pakan  ini  juga  menunjukkan  bahwa  pakan  memiliki  mutu  I  jika dibandingkan dengan SNI 2023. Formula ini menghasilkan mineral yang lebih tinggi karena adanya  penambahan  mineral  Zn,  Fe,  dan  Cr.  Hasil  pengujian  pada  ayam  IPB-D1 menunjukkan  bahwa  formula  pakan  signifikan  meningkatkan  bobot  badan  ayam, meningkatkan kandungan omega 3 pada daging ayam IPB-D1, dan tidak memengaruhi kesehatan ayam IPB-D1.</t>
+  </si>
+  <si>
+    <t>Metode Seleksi Galur Sintetik Progo Dan Tawang Ulat Sutra Samia Cynthia Ricini</t>
+  </si>
+  <si>
+    <t>12-Jul-2023</t>
+  </si>
+  <si>
+    <t>S00202306277</t>
+  </si>
+  <si>
+    <t>Ulat sutra Samia cynthia ricini mempunyai keragaman genetik yang tinggi ditandai dengan fenotipik larva (warna dan pola warna) yang beragam. Keragaman fenotipik ini berpengaruh pada karakteristik produksinya. Proses seleksi ulat sutra S. ricini berdasarkan fenotipik larva menghasilkan galur sintetik PROGO dan TAWANG dengan pakan 100% daun singkong (Manihot utilissima). Metode seleksi dimulai dari proses pemurnian berdasarkan sifat fenotipik warna dan pola warna dengan metode isofemale line. Karakteristik produksi yang digunakan adalah mortalitas (&amp;lt;10%), produktivitas kokon &amp;gt;75%, dan seleksi 5% kokon terbaik untuk generasi berikutnya. Karakteristik fenotipik dan produksi yang dihasilkan sama antara pemeliharaan di laboratorium dan di lingkungan alami. Karakteristik fenotipik galur PROGO adalah larva putih zebra sedangkan galur TAWANG adalah biru polos. Karakteristik produksi dengan siklus hidup lebih pendek dari Samia cynthia ricini liar berkisar 43-49 hari untuk PROGO dan 44-49 untuk TAWANG; serta lama fase larva lebih pendek yaitu 17-20 hari yang bermanfaat dalam mengurangi total kebutuhan pakan.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nahrowi, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Siti Sa'diah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Minuman Jeli Dengan Menggunakan Sari Buah Okra Hijau dan Stroberi yang Mengandung Kalsium dan Fosfor</t>
+  </si>
+  <si>
+    <t>S00201911240</t>
+  </si>
+  <si>
+    <t>Pemanfaatan okra sebagai sumber nutrisi saat ini masih terbatas. Hal tersebut karena adanya aroma langu sehingga mengurangi palatabilitas buah okra. Proses pembuatan minuman jeli yang mengandung kalsium dan fosfor dihasilkan dengan menggunakan metode gelling agent. Bahan baku formulasi minuman jeli meliputi sari buah okra hijau (Abelmoschus esculentus) dan stroberi (Fragaria ananassa), serbuk jeli, kalium sitrat, sukralosa, dan sari lemon. Minuman jeli yang dihasilkan invensi ini lebih disukai karena rasa dan aroma organoleptik yang baik dan dapat menyumbangkan angka kecukupan gizi sebesar 0.28% untuk mineral kalsium dan 0.38% untuk mineral fosfor.</t>
+  </si>
+  <si>
+    <t>Alat Dan Metode Pemantauan Tingkat Kematangan Mangga Menggunakan Internet of Things Dan Machine Learning</t>
+  </si>
+  <si>
+    <t>31-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202308248</t>
+  </si>
+  <si>
+    <t>Dr. Sony Hartono Wijaya, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Tujuan dari alat dan metode pemantauan tingkat kematangan mangga selama transportasi adalah untuk memberikan informasi perubahan mutu buah mangga selama transportasi, membantu pengambilan keputusan logistik pelaku rantai pasok, dan meningkatkan jaminan mutu buah mangga. Alat Internet of Things (IoT) untuk mengambil, mengirimkan, merekam, dan menyajikan data transportasi buah mangga secara real time terdiri dari sensor suhu dan kelembaban relatif DHT22, ESP32 microcontroller dan PCB board, GPS module, unit power switch, MiFi module, unit power supply, paket casing, serta aplikasi berbasis web. Metode prediksi tingkat kematangan buah mangga selama transportasi secara real time dengan tahapan pengelompokan tingkat kematangan berdasarkan parameter mutu (total padatan terlarut, keasaman, dan kekerasan) menggunakan K-Means Clustering, pemodelan perubahan tingkat kematangan berdasarkan perubahan mutu, membangun model prediksi menggunakan Deep Learning, dan melakukan prediksi tingkat kematangan secara real time selama transportasi. Metode integrasi menggabungkan perangkat IoT dengan metode prediksi dengan tahapan pengembangan struktur dan implementasi database dan aplikasi berbasis web, serta melakukan integrasi API. Kelebihan invensi ini adalah menggunakan komponen perangkat IoT yang dapat memberikan informasi kondisi transportasi dan machine learning sehingga dapat melakukan prediksi perubahan tingkat kematangan secara real time selama transportasi, komponen sederhana dan mudah didapatkan, desain kompak, mudah diinstalasi, konsumsi energi relatif rendah, dan biaya terjangkau.</t>
+  </si>
+  <si>
+    <t>Heni Rismiyati</t>
+  </si>
+  <si>
+    <t>Sintesis Selulosa Mikrokristalin (MCC) Berbahan Baku Serabut Ampas Sagu</t>
+  </si>
+  <si>
+    <t>13-Dec-2021</t>
+  </si>
+  <si>
+    <t>S00202111426</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Tun Tedja Irawadi, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode sintesis selulosa mikrokristalin menggunakan serabut ampas sagu. Proses yang digunakan terdiri atas beberapa metode yaitu, hidrolisis, pulping, dan bleaching. Invensi ini menunjukkan bahwa serabut ampas sagu memiliki potensi sebagai sumber selulosa dalam proses sintesis selulosa mikrokristalin. Selulosa mikrokristalin yang dihasilkan memiliki ciri-ciri yang paling mendekati standar MCC dengan kandungan &amp;alpha;-selulosa yang tinggi (78,61%), bobot terdegradasi dan suhu degradasi yang cukup tinggi (81,87% dan 396,26 &amp;deg;C), dan derajat kristalinitas yang cukup tinggi (56,7%). Selulosa mikrokristalin yang dihasilkan dapat digunakan sebagai bahan sediaan obat.</t>
+  </si>
+  <si>
+    <t>Devi Murtini, S.Pt., M.Sc</t>
+  </si>
+  <si>
+    <t>Telur Ayam Buras Tinggi Omega dan Vitamin E</t>
+  </si>
+  <si>
+    <t>S00202304515</t>
+  </si>
+  <si>
+    <t>Winarno, S.P.,M.Si.</t>
+  </si>
+  <si>
+    <t>Telur tinggi omega 3, 6 dan 9 serta vitamin E dengan kandungan masing-masing adalah 113,5 mg, 1.505,5 mg, 3.606,4 mg serta 80,12 mg. Ayam dibudidayakan secara intesif dengan pemberian pakan mengandung tinggi omega 3, 6 dan 9 serta vitamin E. Formula pakan ayam petelur dengan penambahan ulat hongkong (Tenebrio molitor) dan Vitamin E yang menghasilkan telur tinggi omega dan Vitamin E. Budidaya ayam petelur dapat diterapkan dalam industri karena dan berulang dengan hasil yang sama seperti yang diungkapkan dalam deskripsi ini.</t>
+  </si>
+  <si>
+    <t>Dr. Yuni Puji Hastuti, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Alat Neurosains Fungsi Memori Spasial Satwa Primata</t>
+  </si>
+  <si>
+    <t>S00201811149</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Huda Shalahudin Darusman, M.Si.</t>
+  </si>
+  <si>
+    <t>Perkembangan penelitian memori spasial horisontal monyet membutuhkan inovasi alat uji berupa tempat meletakkan stimulasi pakan secara horisontal karena mengingat ketersediaan alat uji seperti ini di pasaran memiliki dua keterbatasan yaitu permanen (tidak dapat dipindah-pindahkan dari kandang satu ke kandang lain) dan tidak dapat didorong maju mendekati kandang maupun ditarik mundur menjauh kandang. Kedua masalah pengujian di atas penting untuk mendapat solusi mengingat kebutuhan akan dua hal yaitu kebutuhan menghemat biaya untuk membuat setup uji memori spasial horisontal dan solusi agar proses eksperimentasi absen dari gangguan subyek monyet terhadap eksperimenter ketika sedang menyiapkan stimulasi. Untuk menjawab kebutuhan tersebut maka diciptakanlah prisma yang memiliki dua portabilitas yaitu dapat dipindah-pindahkan dari kandang satu ke kandang lain dan dapat didorong maju mendekati kandang maupun ditarik mundur menjauh kandang.</t>
+  </si>
+  <si>
+    <t>Dr. Inna Puspa Ayu, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sri Wahjuni, M.T.</t>
+  </si>
+  <si>
+    <t>Dr. Yessie Widya Sari, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Iyep Komala, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Asep Gunawan, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Yuni Cahya Endrawati, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Dan Proses Pembuatan Ekstrak Silase Berbasis Daun Herbal Dan Jagung Sebagai Antibakteri</t>
+  </si>
+  <si>
+    <t>20-Apr-2021</t>
+  </si>
+  <si>
+    <t>P00202102884</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Anuraga Jayanegara, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi dan proses pembuatan ekstrak silase berbasis daun herbal dan jagung sebagai senyawa antibakteri. Kombinasi daun herbal dan tanaman jagung menghasilkan beberapa senyawa aktif seperti asam organik, bakteri asam laktat dan fitokimia seperti flavonoid, tanin dan saponin. Masing-masing senyawa aktif tersebut memiliki kemampuan untuk menghambat bakteri yang diujikan seperti Escherichia coli, Salmonella thypimurium dan Bacillus cereus. Dengan proses perwujudan invensi ini, ekstrak silase berbasis daun herbal dengan masa fermentasi 10 hari dapat digunakan lebih efektif dalam menghambat bakteri patogen dan memiliki potensi besar dalam penggantian antibiotik.</t>
+  </si>
+  <si>
+    <t>Dr. Istie Sekartining Rahayu, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Awang Maharijaya, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Teknologi Tata Air Bawah Permukaan dengan Sistem Cerdas</t>
+  </si>
+  <si>
+    <t>28-Oct-2022</t>
+  </si>
+  <si>
+    <t>S00202212105</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Satyanto Krido Saptomo, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai Teknologi Tata Air Bawah Permukaan Dengan Sistem Cerdas untuk tata air lahan pertanian. Lebih khusus lagi, invensi ini berhubungan dengan teknik irigasi dan drainase mempergunakan pipa berperforasi yang diletakkan di bawah permukaan tanah, bekerja secara otomatis dengan sensor, solenoid valve dan programmable controller serta terhubung dengan operator melalui koneksi internet nirkabel, cloud server dan dashboard. Tujuan utama dari invensi ini adalah untuk mengatasi permasalahan yang telah ada sebelumnya khususnya pengaturan tinggi muka air tanah yang memanfaatkan irigasi dan drainase bawah permukaan yang beroperasi secara otomatis. Teknologi Tata Air Bawah Permukaan Dengan Sistem Cerdas, dimana suatu teknologi tata air bawah permukaan dengan sistem cerdas sesuai dengan invensi ini terdiri dari 1) sistem jaringan pipa berperforasi bawah permukaan, 2) sistem reservoir inlet irigasi, 3) sistem kendali otomatis dan 4) sistem Internet of Things. Tujuan lain dari invensi ini adalah meningkatkan fleksibilitas penggunaan lahan pertanian untuk berbagai kondisi tata air sesuai teknik budidaya yang dilakukan misalnya jenuh dan tidak jenuh air sehingga dapat menyesuaikan dengan komoditi yang paling menguntungkan pada saat itu.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Farah Fahma, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Teknologi Fertigator Otomatis Nirdaya Untuk Budidaya Sayuran</t>
+  </si>
+  <si>
+    <t>30-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215852</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Chusnul Arif, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini menghasilkan fertigator otomatis nirdaya untuk budidaya sayuran berdasarkan prinsip evapotranspirasi yang dapat diaplikasikan di berbagai tempat dan dapat menekan biaya yang tinggi. Fertigator ini merupakan pengembangan lebih lanjut dengan struktur portable dan knockdown. Fertigator otomatis nirdaya untuk budidaya sayuran terdiri dari rangkaian pot khusus yang masing-masing disambungkan baik secara serial dan paralel serta mendapatkan suplai air/nutrisi dari tangki penyuplai yang dijaga level airnya menggunakan klep air tipe pelampung (water bulb-valve). Ukuran potnya disesuaikan pada jenis tanaman sayuran yang akan dibudidayakan. Hasil uji menunjukkan rangkaian fertigator otomatis nirdaya untuk budidaya sayuran tidak terjadi adanya kebocoran dan air dari pot inlet fertigasi dapat mengalir dengan baik melalui pipa distribusi menuju ke pot tanam. Tinggi muka air juga dapat mencapai muka air yang sama pada seluruh pot baik pot reservoir air maupun 24 pot tanam dan pot outlet drainase. Hal ini mengindikasikan bahwa teknologi fertigator otomatis nirdaya untuk budidaya sayuran dapat bekerja dan berfungsi dengan baik.</t>
+  </si>
+  <si>
+    <t>Formula Obat Herbal Antiinfalamasi Dari Ekstrak Wedelia (Sphagneticola trilobata) Dan Ekstrak Sembung Rambat (Mikania micrantha)</t>
+  </si>
+  <si>
+    <t>P00202110007</t>
+  </si>
+  <si>
+    <t>Dr. Setyanto Tri Wahyudi, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai formula obat herbal yang terdiri dari ekstrak air wedelia (Sphagneticola trilobata) dan ekstrak air sembung rambat (Mikania micrantha) yang berpotensi sebagai antiinflamasi. Berdasarkan hasil pengujian daya inhibisi ekstrak tunggal wedelia dan sembung rambat terhadap enzim COX-2 dibandingkan dengan beberapa tanaman lainnya, menunjukkan bahwa ekstrak wedelia dan sembung rambat memiliki potensi sebagai COX-2 inhibitor dengan daya inhibisi yang cukup tinggi, masing-masing dengan nilai daya inhibisi sebesar 90-98% dan 87-96%. Hasil uji preklinik pada tikus penderita inflamasi yang diinduksi dengan karagenan, menunjukkan bahwa formula kombinasi ekstrak air wedelia dan ekstrak air sambung rambat memiliki potensi sebagai antiinflamasi.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Mira Dewi, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. drh. Dondin Sajuthi, M.S.T., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Muhamad Achmad Chozin, M.Agr.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Asnath Maria Fuah, M.S.</t>
   </si>
   <si>
-    <t>Formulasi Bioinsektisida Berbahan Aktif Cendawan Endofit Nigrospora sp. dan Cendawan Entomopatogen Lecanicillium sp. untuk Mengendalikan Wereng Batang Coklat pada Tanaman Padi</t>
-[...11 lines deleted...]
-    <t>Devi Murtini, S.Pt., M.Sc</t>
+    <t>Ekstrak Bidara Laut Sebagai Obat Antimalaria</t>
+  </si>
+  <si>
+    <t>08-Sep-2020</t>
+  </si>
+  <si>
+    <t>P00202006562</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Wasrin Syafii, M.Agr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode ekstraksi bidara laut (Strichnos liquirita) menggunakan metode maserasi dengan pelarut etanol atau air yang efektif sebagai antimalaria. Keunggulan invensi ini dibanding invensi sebelumnya berkaitan dengan ekstrak bidara laut adalah bahwa invensi ini ditujukan sebagai anti malaria. Selain sebagai ekstrak tunggal, invensi ini juga berkaitan dengan komposisi kombinasi ekstrak bidara laut dengan senyawa murni dihydroartemisin dan piperaquin fosfat. Penggunaan ekstrak bidara laut sebagai antimalaria telah dibuat dengan konversi dosis pada manusia juga
+telah teruji efektif secara in vivo mampu menurunkan persentasi kematian mencit yang diinfeksi jauh lebih baik dibandingkan kontrol obat pada dosis yang sama (200 mg/kgBB mencit). Pengaplikasian dosis kapsul kombinasi ekstrak bidara laut: dihydroartemisin:piperaquin fosfat = 162,5:40:320 (mg/kapsul) pada manusia adalah sebanyak 3 kapsul sehari atau satu kapsul tiga kali sehari.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sudradjat, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Umi Cahyaningsih, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dodi Nandika, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Illah Sailah, M.S.</t>
+  </si>
+  <si>
+    <t>Primer Spesifik Penanda Molekular Gen DMA Terhadap Konsentrasi Total IgY Dan Titer Antibodi ND pada Calon Galur Ayam IPB-D2</t>
+  </si>
+  <si>
+    <t>04-May-2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202103352 </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Niken Ulupi, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan penanda molekular asosiasi gen DMA dengan konsentrasi total IgY dan titer antibodi ND pada calon ayam IPB-D2. Penelitian diawali dengan pemeliharaan ayam IPB-D2, pengambilan sampel darah, analisis konsentrasi total IgY dan analisis titer antibodi ND, serta identifikasi keragaman gen DMA. Invensi selanjutnya yaitu diperoleh primer spesifik untuk analisis keragaman gen DMA ekson 3 dan ekson 4. Primer spesifik yang digunakan pada invensi ini adalah F: 5&amp;rsquo; &amp;ndash; CATTCCCACCGATGTGTC &amp;ndash; 3&amp;rsquo; DAN r: 5&amp;rsquo; &amp;ndash; CTGCTGTCTCCATTGTTCC &amp;ndash; 3&amp;rsquo;. Hasil asosiasi antara keragaman gen DMA dan kosentrasi total IgY dan titer antibodi ND dapat digunakan untuk pengujian molekular penanda gen dalam mendeteksi konsentrasi total IgY dan titer antibodi ND pada ayam IPB-D2. Keragaman gen DMA menunjukkan bahwa SNP g.1728 G&amp;gt;A genotipe AA berasosiasi dengan konsentrasi total IgY dan memiliki rata-rata tertinggi yaitu 10,28-12,05 mg mL-1. Selain itu, diperoleh juga haplotipe 1 beraosiasi dengan konsentrasi total IgY dengan rata-rata 10,50-12,30 mg mL-1 dan haplotipe 5 berasosiasi dengan titer antibodi ND dengan rata-rata 5,00-7,44 log 2 HI unit.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Herdhata Agusta</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Hardinsyah, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dietriech Geoffrey Bengen, D.E.A.</t>
+  </si>
+  <si>
+    <t>Primer Spesifik Penanda Molekuler Gen HSP70 Untuk Seleksi Pembentukan Galur Ayam Tahan Cekaman Panas</t>
+  </si>
+  <si>
+    <t>S00202112462</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Dedy Duryadi Solihin, D.E.A.</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk menghasilkan perbaikan mutu genetik dengan mengeksplorasi keragaman gen HSP 70. Metode yang digunakan adalah metode perkawinan terstruktur pada genotipe-genotipe yang diduga tahan terhadap cekaman panas dimana identifikasi dan karkterisasi genotipe tersebut telah dilakukan melalui identitas molekuler gen HSP70. Analisis MAS digunakan dalam melihat hubungan atau asosiasi antara genotipe dengan sifat resistensi panas pada ayam hasil kawin silang (Cross-breed) tersebut. Primer spesifik penanda molekuler gen HSP70 menghasilkan peningkatan ekspresi gen HSP70 sebesar 6,8 kalinya setelah mendapat cekaman panas dan genotipe AG, AC, GC dan GG yang tahan terhadap cekaman panas dengan suhu 40 0C.</t>
+  </si>
+  <si>
+    <t>Rohmat Ismail, S.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Herry Suhardiyanto, M.Sc.</t>
+  </si>
+  <si>
+    <t>Alat Pemberi Pakan Ikan Otomatis Dan Presisi Berbasis Panel Surya</t>
+  </si>
+  <si>
+    <t>22-Dec-2024</t>
+  </si>
+  <si>
+    <t>S00202415964</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa alat pemberi pakan ikan otomatis dan presisi dalam pengaturan jadwal, frekuensi pemberian pakan, volume atau dosis pemberian pakan dan luas atau jarak jangkauan penyebaran pakan yang dilakukan secara merata ke area kolam/tambak dengan prinsip kerja gerak sentrifugal (melontarkan pakan) yang berputar pada porosnya dengan kecepatan putar 1 - 3500 rpm (putaran per-menit) yang bisa diatur sehingga pakan tersebar merata. Pengaturan dosis dilakukan dengan menggunakan motor DC dengan rpm yang bisa diatur antara 1-600 rpm, sehingga bisa diprediksikan jumlah pakan yang keluar berdasarkan putaran yang dilakukan oleh motor. Daya yang digunakan pada alat ini berasal dari cahaya matahari yang dikonversi dengan panel surya sehingga lebih ramah lingkungan serta dilengkapi dengan sensor-sensor pengukuran kualitas air seperti suhu, DO, Ph, dan salinitas sebagai penentu keberhasilan dalam kegiatan budidaya sehingga kualitas air pada tambak budidaya dapat terawasi dan terjaga dengan baik.</t>
+  </si>
+  <si>
+    <t>Dr. Mahdi Mubarok, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Deteksi Jenis Susu Sapi Berdasarkan Cara Pengolahannya Menggunakan Kombinasi Sidik Jari Voltammetry Dan Analisis Kemometrik</t>
+  </si>
+  <si>
+    <t>15-Jul-2025</t>
+  </si>
+  <si>
+    <t>S00202506510</t>
+  </si>
+  <si>
+    <t>Dr. Wulan Tri Wahyuni S., S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">:  Invensi  ini  berhubungan  dengan  metode  analisis  untuk  identifikasi  jenis  susu menggunakan kombinasi sidik jari voltammetry dan kemometrik. Lebih khusus, metode voltammetry yang digunakan adalah cyclic voltammetry dengan elektrode kerja berupa glassy  carbon  electrode  (GCE),  sedangkan  analisis  kemometrik  menggunakan  principal component analysis (PCA) dan hierarchical clustering analysis (HCA). Metode terdiri dari langkah-langkah  berikut:  1)  modifikisasi  permukaan  GCE  dengan  multi-walled  carbon nantubes (MWCNT) terfungsionalisasi; 2) preparasi sampel susu; 3) pengukuran sampel menggunakan  cyclic  voltammetry  untuk  mendapatkan  data  nilai  arus;  4)  pengolahan pendahuluan data arus; 5) pembuatan model untuk mengelompokkan berbagai jenis susu sapi  berupa  PCA  dan  HCA.  Kelebihan  invensi  ini  dibandingkan  dengan  prior  art  yang terdahulu adalah metode deteksi yang dikembangkan berdasarkan sidik jari voltammetry menggunakan instrument yang sederhana, yaitu potensiostat yang mudah dioperasikan oleh  setiap  orang.  Pada  teknik  voltammetry  preparasi  sampel  sederhana  dan  hanya digunakan  satu  jenis  bahan  kimia,  yaitu  KCl  0.1  M.  Kelebihan  lain  dari  invensi  ini dibandingkan dengan prior art yang terdahulu adalah waktu analisis singkat dan biaya analisis rendah. Sidik jari cyclic voltammetry (CV) yang dikombinasikan dengan analisis kemometrik  berupa  hierarchical  clustering  analysis  (HCA)  dapat  menghasilkan  metode analisis yang andal dalam mengidentifikasi jenis susu.</t>
+  </si>
+  <si>
+    <t>Dr. Auliya Ilmiawati, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Eng. Allen Kurniawan, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Dr. Roza Yusfiandayani, S.Pi.</t>
+  </si>
+  <si>
+    <t>Formula Bioedible Coating dari Ekstrak Bawang Putih dan Ekstrak Kunyit untuk Meningkatkan Antioksidan Pada Mie Basah Tepung Mocaf dan Tepung Ceker</t>
+  </si>
+  <si>
+    <t>S00202502119</t>
+  </si>
+  <si>
+    <t>Ni Made Rusmiati, A.Md.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi berkaitan dengan formula bioedible coating yang terbuat dari ekstrak bawang putih  dan  ekstrak  kunyit  yang  digunakan  untuk  melapisi  mie  basah  berbahan  dasar campuran mocaf dan tepung ceker. Pelapisan ini bertujuan untuk mendapatkan mie basah berbahan dasar campuran tepung mocaf dan tepung ceker dengan daya antioksidan yang cukup dibandingkan pada campuran mie basah lainnya. Formula bioedible coating sesuai invensi ini terdiri dari tepung mocaf, aquades, plasticizer gliserol dan ekstrak kunyit dan ekstrak bawang putih. Tahapan pembuatan bioedible coating ini adalah melarutkan tepung mocaf dengan aquades. Setelah dilarutkan campuran tersebut dipanaskan menggunakan hotplate  dan terus diaduk secara konstan 700 rpm hingga mencapai suhu gelatinisasi yaitu  80-900C. plasticizer gliserol  ditambahkan  setelah  suhu  gelatinisasi  tercapai  dan pemanasan terus dilanjutkan hingga 25-30 menit. Larutan yang terbentuk disaring dengan kertas saring whatman. Filtrat yang terkumpul ditambahkan ekstrak bawang putih dan ekstrak  kunyit.  Larutan bioedible  coating siap  digunakan  untuk  melapisi  mie  berbahan dasar campuran tepung ceker dan mocaf. Formula bioedible coating dari ekstrak bawang putih dan ekstrak kunyit memiliki daya antioksidan 259971,035 mg/L</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Ekstrak Minyak Ikan Gindara (Lepidocybium flavobrunneum) Dengan Metode Wet Rendering</t>
+  </si>
+  <si>
+    <t>S00202213966</t>
+  </si>
+  <si>
+    <t>Roni Nugraha, S.Si., M.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses produksi dan pengujian minyak ikan laut dalam yaitu ikan gindara (Lepidocybium flavobrunneum) yang berpotensi sebagai imunostimulan. Pembuatan minyak ikan gindara dengan wet rendering yang telah dimodifikasi dimana yang dimodifikasi adalah suhu didalam waterbath sebesar 70 oC. Invensi ini menghasilkan minyak dengan rendemen 9.39%, nilai asam lemak bebas/free fatty acid (FFA) 0.44%, bilangan peroksida/peroxide value (PV) 0.94 mEq/kg, bilangan anisidin/anisidine value (p-AV) 2.51 mEq/kg, nilai total oksidasi (Totox) 4.39 mEq/kg. Hasil perhitungan rata-rata proliferasi splenosit minyak ikan gindara dengan perlakuan tanpa conA lebih tinggi dibandingkan dengan minyak ikan komersil, sedangkan perlakuan dengan conA lebih rendah dibandingkan dengan minyak ikan komersil. Minyak ikan gindara konsentrasi 100 &amp;micro;g/mL memiliki nilai proliferasi splenosit tertinggi pada perlakuan tanpa conA. Minyak ikan gindara konsentrasi 6.25 &amp;micro;g/mL memiliki nilai proliferasi splenosit tertinggi pada perlakuan dengan conA. Minyak ikan gindara memiliki nilai indeks fagositosis 1.16 dengan kapasitas fagositosis 26%. Hasil analisis perhitungan proliferasi splenosit dapat disimpulkan bahwa minyak ikan gindara berpotensi sebagai agen imunostimulan.</t>
+  </si>
+  <si>
+    <t>Anne Carolina, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Dimas Andrianto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Rini Madyastuti Purwono, S.Si., M.Si., Apt.</t>
+  </si>
+  <si>
+    <t>Sri Ratih Deswati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Yudi Setiawan, S.P., M.Env.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Arinana, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mohamad Rafi, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Budi Arifin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Antioksidan dan Antiyeast dari Kombinasi Propolis dan Temulawak Serta Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>30-Apr-2019</t>
+  </si>
+  <si>
+    <t>PID201903601</t>
+  </si>
+  <si>
+    <t>Dr. Suryani, S.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini menyediakan suatu ekstrak propolis dan ekstrak temulawak yang berperan sebagai antioksidan yang tinggi, khususnya sebagai antiyeast. Propolis menurut invensi ini berasal dari sarang lebah yang tidak menyengat (disebut Trigona sp.). Temulawak diperoleh dari rimpang temulawak yang dikeringkan dan diekstrak dengan bantuan pelarut etanol. Aktivitas antioksidan maksimum terdapat pada kombinasi konsentrasi propolis 95,340 &amp;micro;g/ml dan konsentrasi temulawak 107,010 &amp;micro;g/ml yang menghasilkan nilai IC50 sebesar 48,572 ?g/ml. Konsentrasi propolis dan konsentrasi temulawak maksimum diperoleh pada konsentrasi propolis 6,015 ?g/ml dan konsentrasi temulawak 9,068 ?g/ml dengan jumlah sel petit 91,867%.</t>
+  </si>
+  <si>
+    <t>Irman Hermadi, S.Kom., M.S., Ph.D.</t>
+  </si>
+  <si>
+    <t>Dr. Meti Ekayani, S.Hut., M.Sc.</t>
+  </si>
+  <si>
+    <t>Martini Hudayanti, S.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Kustiariyah, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Willy Bayuardi Suwarno, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Meydia, S.Pi.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Rudi Afnan, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Ardian Arif Setiawan, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Sri Martini, S.Kom, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Eng. Wisnu Ananta Kusuma, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Dr. Beginer Subhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Endang Gunawan, S.P., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Proses Amidasi Minyak Sawit Dengan Alkil- dan Alkanol Amine Menggunakan Irradiasi Mikrogelombang Sebagai Bahan Aktif Permukaan </t>
   </si>
   <si>
     <t>P00202215716</t>
   </si>
   <si>
+    <t>Dr. Mohammad Khotib, S.Si., M.Si.</t>
+  </si>
+  <si>
     <t>Invensi merupakan proses amidasi minyak sawit dengan Alkil- dan alkanolamina menjadi bahan aktif permukaan melalui irradiasi mikrogelombang. Invensi ini memberikan alternatif proses pembuatan alkil- dan alkanolamida dari minyak sawit dengan kandungan asam lemak bebas 0.1-100% serta memiliki fungsi sebagai bahan aktif permukaan. Tahapan proses amidasi meliputi (a) pencampuran minyak sawit dengan alkil atau alkanolamina dengan perbandingan bobot 1:0,4 sampai 1:4 (b) Irradiasi mikrogelombang dengan daya 450-750 watt selama 10-30 menit pada tekanan 1 atm. Jenis minyak sawit yang digunakan berupa minyak sawit mentah, high acid crude palm oil, dan Refined Bleached Deodorized Crude palm oil (RBDPO). Tipe alkilamina berupa polieter amina, dietilentriamina (DETA), dan trietilenatetramina (TETA). Tipe alkanolamina berupa monoetanolamina, dietanolamina, dan aminoetiletilendiamina (AEEA). Amida yang diperoleh memiliki fungsi sebagai pembusa, inhibitor korosi, dan pemodifikasi friksi.</t>
   </si>
   <si>
-    <t>Metode Pengikatan Nitrogen dari Komposit Berbasiskan Selulosa Tandan Kosong Kelapa Sawit, Na-Lignosulfonat, dan Alginat</t>
-[...26 lines deleted...]
-    <t>Invensi ini merupakan invensi program aplikasi Augmented Reality berdasarkan koordinat keberadaan satwa dengan radius maksimum 10 meter karena satwa merupakan objek yang bergerak. Tujuan pembuatan aplikasi adalah metode pembacaan satwa agar wisatawan mengetahui informasi satwa yang ditemui pada Lembaga Konservasi. Metode pembacaan satwa sesuai invensi ini terdiri dari pengambilan foto dan data koordinat satwa, pembuatan folder canvas informasi serta bahasa pemrogramannya (coding) untuk menampilkan deskripsi satwa, membuat folder tombol satwa untuk menampilkan tombol satwa pada dawai, membuat folder object manager kemudian mengisi dengan data koordinat dengan radius 10 m, kemudian melakukan upload desain pada website AR Core dan mengunduh markerless tersebut dari website AR Core berupa database library yang dijadikan penanda atau dipergunakan untuk pencocokan Augmented Reality. Cara penggunaan program aplikasi Augmented Reality adalah wisatawan mengarahkan kamera gawai android pada marker yang telah dibuat dengan radius koordinat maksimum 10 meter dimana satwa tersebut berada, dengan menekan tombol marker tersebut maka akan muncul informasi mengenai satwa-satwa. Interpretasi satwa yang ada yaitu nama satwa, nama ilmiah satwa, jenis pakan satwa, penyebaran satwa, dan tingkat kelangkaan satwa sehingga wisatawan mendapatkan informasi mengenai satwa-satwa yang ada.</t>
+    <t>Ian Subastiar, S.T.P.</t>
+  </si>
+  <si>
+    <t>Primer-Primer Spesifik Ikan Hiu Martil Terindeks Cites Appendix II Pendukung Kit Deteksi Cepat Berbasis Amplifikasi DNA Isothermal</t>
+  </si>
+  <si>
+    <t>29-Oct-2022</t>
+  </si>
+  <si>
+    <t>S00202212138</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Asadatun Abdullah, S.Pi., M.S.M., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai primer-primer spesifik pendeteksi spesies ikan hiu martil yang merupakan ikan terindeks CITES appendix II, sebagai bahan utama penyusun kit deteksi cepat pada produk pangan dan pakan, baik di Indonesia maupun di dunia. Uji spesifitas telah dilakukan untuk menentukan kesesuaian primer yang dirancang dengan sekuen target DNA yang diinginkan. Pengujian spesivitas dilakukan secara in silico dan dibuktikan secara in vitro di laboratorium. Uji spesifitas dilakukan dengan menguji primer rancangan yang direaksikan dengan DNA non target dari ikan hiu lainnya, hewan terrestrial, kelompok krustasea, sefalopoda, kerang, ikan air tawar, ikan laut non hiu dan pari serta rumput laut. Dari uraian di atas jelas bahwa hasil dari invensi ini dapat sangat bermanfaat untuk mencegah terjadinya insiden penyalahgunaan bahan baku spesies ikan hiu dan pari yang dilindungi di berbagai produk komersial perikanan Indonesia.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Dede Hermawan, M.Sc.F.Trop.</t>
   </si>
   <si>
-    <t>Metode Seleksi Galur Sintetik Progo Dan Tawang Ulat Sutra Samia Cynthia Ricini</t>
-[...389 lines deleted...]
-    <t>Prof. Dr. Ir. Mulyono, M.Sc.</t>
+    <t>Dr. Heru Sukoco, S.Si., M.T.</t>
+  </si>
+  <si>
+    <t>Mesin Portabel Untuk Akusisi Data Beban dan deformasi Luaran Universal Testing Machine Yang Terintegrasi dengan Sensor RH-T dan Thermocouple</t>
+  </si>
+  <si>
+    <t>P00201609170</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Effendi Tri Bahtiar, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Telah ditemukan suatu alat portabel yang mampu mengakuisisi output dari loadcell, strain gauge, dan deflektometer, dapat ditambahkan pula sensor-sensor lain untuk mengukur kondisi lingkungan pengujian (suhu, kelembaban) dan suhu contoh uji. Mesin portabel ini mengintegrasikan seluruh data hasil pengujian secara real time dan mencatatnya secara periodik. Upgrading UTM dengan menambahkan sensor-sensor tersebut memberikan nilai tambah yang tinggi bagi setiap pengujian sifat material, karena beraneka ragam variabel dimungkinkan untuk diukur sekaligus dalam satu kali pengujian. Akuisisi data secara digital sekaligus secara real time akan sangat membantu memudahkan pengolahan data berlkutnya.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Husin Alatas, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Sintesis Nanopartikel Kitosan Sebagai Agens Antivirus Dan Antiserangga</t>
+  </si>
+  <si>
+    <t>16-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510436</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Akhiruddin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  bertujuan  menjelaskan  metode  sintesis  nanopartikel  kitosan  (Kit-NP) menggunakan metode gelasi ionik dengan modifikasi tambahan ultrasonikasi. Kit-NP yang dihasilkan ini mampu menginduksi ketahanan sistemik tanaman, bersifat antivirus, antifeedant dan  antiserangga  kutu  daun  yang  dibuktikan  dari  serangkaian  pengujian. Nanopartikel  kitosan  disintesis  dengan  tahapan  sebagai  berikut;  (1)  bubuk  kitosan sebanyak 0,25 g dilarutkan ke dalam 0,5 L larutan 1% asam asetat, (2) Sodium tripolifosfat sebanyak 0,112 g dilarutkan secara terpisah dalam 0,160 L akuades steril (0,7 g/L), (3) Larutan  kitosan  dicampurkan  dengan  larutan  sodium  tripolifosfat  dengan  pengadukan terus-menerus  selama  1  jam  sampai  tercampur  sempurna,  kemudian diultrasonikasi selama  30  menit  pada  frekuensi  20  kHz.  Berdasarkan  analisis  dengan  TEM,  Kit-NP berukuran rata-rata 99,7 nm berbentuk bola (sferis). Aplikasi nanopartikel kitosan terbukti mampu menghambat pembentukan gejala lesio lokal nekrotik akibat infeksi Bean common mosaic virus (BCMV) dengan keefektifan tertinggi mencapai 99,7%-100% pada konsentrasi 100  ppm.  Kit-NP  menunjukkan  efek antifeedant dan  insektisidal  terhadap  kutu  daun melalui penghambatan aktivitas makan dan menyebabkan mortalitas kutu daun dengan keefektifan tertinggi sebesar 78.6% pada 48 jam setelah perlakuan (JSP). Konsentrasi yang mematikan 50% populasi kutu daun uji(lethal concentration 50%-LC50) pada 24 dan 48 JSP pada konsentrasi 131,4 ppm dan 815,5 ppm.</t>
+  </si>
+  <si>
+    <t>Dr. drh. I Ketut Mudite Adnyane, M.Si.</t>
+  </si>
+  <si>
+    <t>Bambang Riyanto, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Karlisa Priandana, S.T., M.Eng.</t>
+  </si>
+  <si>
+    <t>Dr. Ahmad Yani, S.T.P., M.Si.</t>
   </si>
   <si>
     <t>Dr. Tetty Kemala, M.Si.</t>
   </si>
   <si>
-    <t>Prof. Dr. Munti Yuhana, S.Pi., M.Si.</t>
-[...394 lines deleted...]
-  <si>
     <t>Ekstrak Etanolik A1 Simbion Spons Spirastrella hartmani Sebagai Antiparasit Argulus sp. Pada Ikan Budidaya</t>
   </si>
   <si>
     <t>27-Nov-2025</t>
   </si>
   <si>
     <t>S00202513186</t>
   </si>
   <si>
-    <t>Ir. Endang Sunarwati Srimariana, M.Si.</t>
+    <t>Dr. Dinamella Wahjuningrum, S.Si., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berhubungan dengan ekstrak etanolik bakteri simbion A1 yang ada di spons
 Spirastrella hartmani yang memiliki aktivitas sebagai antiparasit Argulus sp. pada ikan mas
 koki(Carassius auratus). Ekstrak bakteri A1 tersebut menunjukkan efektivitas 100% dalam
 menangani parasit Argulus sp. selama empat hari pada konsentrasi 50 ppm dengan dosis
 75,64 mg/L dalam media budidaya ikan tawar. Metode penanganan ini menjadi inovasi
 penanganan parasite yang lebih efektif dan ramah lingkungan dibandingkan penanganan
 fisik dan kimiawi.</t>
   </si>
   <si>
-    <t>Prof. Dr. Satyanto Krido Saptomo, S.T.P., M.Si.</t>
-[...2 lines deleted...]
-    <t>Dr. Suryani, S.P., M.Sc.</t>
+    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Fraksinasi Minyak Sereh Wangi untuk Mendapatkan Rhodinol</t>
+  </si>
+  <si>
+    <t>19-Dec-2023</t>
+  </si>
+  <si>
+    <t>S00202314306</t>
+  </si>
+  <si>
+    <t>Dr. Prayoga Suryadarma, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses fraksinasi minyak sereh wangi dengan kadar geraniol &amp;ge; 50% untuk mendapatkan Rhodinol kemurnian tinggi. Proses fraksinasi menggunakan alat distilasi fraksinasi vakum tipe packed column dengan menggunakan pengaturan suhu, tekanan vakum, dan rasio refluks. Proses fraksinasi minyak sereh wangi diperoleh yaitu pada kondisi suhu pemanas 110 - 243 oC, suhu bahan 113 - 148 oC, suhu uap 55 - 122 oC yang diatur secara bertahap, tekanan -734/76 cmHg dan rasio refluks bervariasi (12/3 dan 12/6). Dari fraksinasi minyak sereh wangi dengan kadar geraniol awal &amp;ge; 50% dengan kondisi proses tersebut dapat di peroleh kadar Rhodinol (campuran sitronelol dan geraniol) sebesar &amp;ge; 80%, recovery 81,29%, dan rendemen 71,84%. Karakteristik produk berwarna bening agak kekuningan; aroma lembut, segar, dan floral; bobot jenis 0,881, indeks bias 1,654, putaran optic -5,1, kelarutan dalam alkohol 1:1.</t>
+  </si>
+  <si>
+    <t>Formulasi Bioinsektisida Berbahan Aktif Cendawan Endofit Nigrospora sp. dan Cendawan Entomopatogen Lecanicillium sp. untuk Mengendalikan Wereng Batang Coklat pada Tanaman Padi</t>
+  </si>
+  <si>
+    <t>P00202215945</t>
+  </si>
+  <si>
+    <t>Bonjok Istiaji, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Insektisida untuk WBC di Indonesia hampir semua merupakan insektisida kimia sintetik. Hanya beberapa jenis merk saja yang merupakan bioinsektisida yang berbahan aktif mikrob. Kekurangan dari mikrob ialah tidak dapat bertahan lama pada tanaman padi, sehingga perlu aplikasi yang berulang. Klaim dari paten ini adalah formulasi bioinsektisida berbahan aktif cendawan endofit Nigrospora sp. dan cendawan entomopatogen Lecanicillium sp. dapat mengendalikan wereng coklat dengan cara ganda yaitu mematikan wereng secara langsung dan meningkatkan ketahanan tanaman padi dalam seluruh periode pertumbuhan tanaman padi.</t>
+  </si>
+  <si>
+    <t>Esti Prihatini, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Muhamad Syukur, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. R. Nunung Nuryartono, M.Si.</t>
+  </si>
+  <si>
+    <t>Biokomposit Material Anti Peluru Kaliber 9 x 19 mm Filler Serat Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>19-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510512</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irmansyah, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan metode proses dalam rekayasa material komposit anti peluru. Kelebihan invensi adalah menggunakan filler kain dari serat tandan kosong kelapa sawit. TKKS diproduksi tanpa bahan kimia, rendah energi, ramah lingkungan. Material anti peluru disusun secara berurutan yang meliputi 4 bagian yaitu kevlar (16-20 lapis), kain sawit (16-20 lapis), kain polyetilen (10-14 lapis) dan EVA (1 lapis). Massa total material anti peluru adalah maksimum 2 kg dengan tebal maksimum 2 cm dengan luasan 30 x 30 cm. Uji balistik material anti peluru menggunakan pistol kaliber 9 x 19 mm pada jarak tembak 5 meter. Metode fabrikasi material menekankan pada pembuatan serat TKKS menjadi kain secara bertahap  yaitu retting,  pengeringan,  milling,  pemintalan  dan  tenun membentuk kain. Metode susunan komposit menggunakan orientasi sudut 0 dan 90o sistem sandwich. Hasil uji memperlihatkan material dapat menahan laju peluru (tidak tembus). Pemanfaatan serat tandan kosong kelapa sawit merupakan bagian dari pengembangan biomaterial serta merupakan upaya dalam menjawab permasalahan terkait melimpahnya limbah di pabrik kelapa sawit (PKS). Tandan kosong kelapa sawit merupakan hasil samping dari produksi CPO di Indonesia.</t>
+  </si>
+  <si>
+    <t>Dr. Zaenal Abidin, S.Si., M.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Irzaman, M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Ekstraksi Batang Pisang Ambon (Musa Acuminata Gros Michel Subgroup) Untuk Pengendalian Penyakit White Spot Pada Udang</t>
+  </si>
+  <si>
+    <t>S00202509444</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Alimuddin, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan proses ekstraksi batang pisang ambon (Musa acuminata Gros Michel Subgroup) untuk pengendalian penyakit white spot pada udang, lebih khusus lagi, invensi  ini  berhubungan  dengan  ekstraksi  batang  pisang  ambon  melalui  metode maserasi menggunakan etanol 96% dan pemanfaatannya untuk pengendalian penyakit white  spot pada  udang.  Berdasarkan  pengujian  di  laboratorium  terbukti  bahwa  proses ektrasi  batang  pisang  ambon  dengan  kecepatan  pengadukan  150  rpm  dan  suhu  50&amp;deg;C selama  24 jam mampu  memperoleh bahan aktif  lebih banyak. Hasil  pengujian  ekstrak batang  pisang  ambon  (M. acuminata Gros  Michel  Subgroup) terbukti  berkhasiat  dalam pengendalian penyakit white spot pada udang yang disebabkan oleh virus WSSV (white spot  syndrome  virus)  dengan  peningkatan  kelangsungan  hidup  udang  sebesar  100% setelah diinfeksi dengan virus WSSV.</t>
+  </si>
+  <si>
+    <t>Metode Induksi Eksudat Balsam Dari Pohon Rasamala</t>
+  </si>
+  <si>
+    <t>S00202308033</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Rita Kartika Sari, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode induksi yang disempurnakan untuk meningkatkan produksi eksudat tanaman. Telah diketahui bahwa untuk memproduksi eksudat tanaman harus dilakukan pelukaan pada batang dan eksudat akan keluar dari luka tersebut. Akan tetapi, rasamala hanya sedikit sekali dan dalam waktu lama dapat menghasilkan eksudat balsam, seperti halnya ketika merespon adanya gangguan/stres lingkungan. Invensi ini bertujuan untuk meningkatkan kuantitas dan mempercepat aliran eksudat balsam rasamala. Kelebihan invensi ini adalah proses induksi dengan menggunakan stimulan metil jasmonat yang relatif aman, dilakukan pada dahan berdiameter kecil (4-10 cm) yang telah dikelupas. Perlakuan induksi dilakukan selama 3 minggu. Untuk selanjutnya, setelah 3 minggu dapat dilakukan pengulangan pemberian stimulan. Proses induksi selama 3-6 minggu menghasilkan eksudat balsam sebanyak 5-15 gram yang tertampung dalam plastik mika bening.</t>
+  </si>
+  <si>
+    <t>Vepryany Oktaviarty, S.T.P.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Deni Noviana</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Nugraha Edhi Suyatma, S.T.P., D.E.A.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Edi Santosa, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Endang Warsiki, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Minuman Kelapa Muda Ready To Drink Dalam Kemasan Pouch Tahan Panas yang Diawetkan Dengan Teknik Pasteurisasi </t>
+  </si>
+  <si>
+    <t>23-May-2025</t>
+  </si>
+  <si>
+    <t>S00202504723</t>
   </si>
   <si>
     <t>Dr. Tjahja Muhandri, S.T.P., M.T.</t>
   </si>
   <si>
-    <t>Prof. Dr. drh. Deni Noviana</t>
-[...5 lines deleted...]
-    <t>Prof. Dr. Ir. Trisna Priadi, M.Eng.Sc.</t>
+    <t xml:space="preserve">Metode pembuatan minuman ready to drink dari kelapa muda, yang diawetkan dengan pasteurisasi, memiliki pH rendah (pH&amp;lt;4,5) dan dapat disimpan di suhu ruang dengan umur simpan 4-6 bulan. Metode penurunan pH dilakukan dengan menggunakan glukono delta lakton (GDL), sehingga tidak terlalu asam di lidah manusia. Metode pembuatan minuman ready to drink dari kelapa muda sesuai invensi ini dilakukan dengan melukai bagian ujung kelapa untuk mengambil air kelapa, memisahkan air dari daging kelapanya, mengukus daging kelapa dengan batoknya, memisahkan daging kelapa dari batok, memotong daging kelapa,  mencampur  air  kelapa  dan  daging  kelapa  dengan  gula,  GDL  dan  garam, memanaskan campuran, memasukkan ke dalam kemasan pouch tahan panas, meng-klem kemasan,  memasukkan  pouch  berisi  produk  ke  dalam  air  mendidih  dan  mendinginkan dalam bak berisi air mengalir.  Metode pembuatan minuman dari air dan daging kelapa muda sesuai invensi ini dapat menghasilkan minuman ready to drink yang dapat bertahan selama 4-6 bulan di suhu ruang.</t>
+  </si>
+  <si>
+    <t>Dr. Efi Toding Tondok, S.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Substrat Cair Induktor Untuk Produksi Pelet Jamur</t>
+  </si>
+  <si>
+    <t>SID201811287</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Hanifah Nuryani Lioe, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan bioteknologi jamur Pleurotus spp. (jamur tiram) pada substrat cair induktor mengandung kayu jabon dan limbah substrat jamur tiram untuk produksi pelet jamur di dalam sistem budidaya terendam jamur. Pelet yang dihasilkan dengan mennggunakan substrat cair induktor dapat menjadi pangan fungsional yang mengandung senyawa bioaktif, seperti polisakarida (&amp;szlig;-glukan), total protein dan total fenol. Komposisi substrat yang optimal dan adanya perlakuan tertentu akan menghasilkan pertumbuhan miselium ke segala arah dan membentuk bola-bola semacam pelet.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Arief Hartono, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Probe Elastis Untuk Pengukuran Sifat Kelistrikan Daging</t>
+  </si>
+  <si>
+    <t>07-Sep-2023</t>
+  </si>
+  <si>
+    <t>S00202308623</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Jakaria, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Kedokteran Hewan</t>
+  </si>
+  <si>
+    <t>Grading karkas umumnya dilakukan pada ternak pedaging yang telah dipotong untuk menentukan kualitas daging menjadi kontraproduktif pada ternak bibit unggul. Pendekatan non-potong dengan pengembangan alat grading untuk prediksi kualitas karkas hidup dengan menilai sifat kelistrikan daging menjadi harapan baru dalam bidang ini. Probe ini terdiri atas bagian badan utama probe (1), bagian elastis probe (2), bagian batang elektroda probe (3), bagian benang penguat elektroda probe(4), dan bagian kawat penghantar listrik (5). Probe pengukur sifat kelistrikan daging bekerja dengan cara menghubungkan ujung batang elektroda (3) kepada permukaan kulit/daging yang diukur, kemudian sejumlah arus disuntikkan melalui kawat penghantar listrik (5) dan perubahan yang terjadi pada arus dan tegangan listrik kemudian diukur dengan multimeter. Invensi ini mempunyai kelebihan pada penggunaan bahan silikon sebagai matrik fleksibel pada probe untuk pengukuran sifat kelistrikan jaringan penyusun daging seperti otot, lemak, lemak dalam otot, jaringan ikat, dan sebagainya. Probe dengan bagian yang fleksibel dapat mengikuti kontur permukaan jaringan yang diukur sifat kelistrikannya.</t>
+  </si>
+  <si>
+    <t>Sistem Pengukuran Lingkungan Mikro Perkebunan Berbasis IoT</t>
+  </si>
+  <si>
+    <t>14-Apr-2022</t>
+  </si>
+  <si>
+    <t>S00202204398</t>
+  </si>
+  <si>
+    <t>Bregas Budianto, S.Si</t>
+  </si>
+  <si>
+    <t>Sistem pengukuran iklim mikro terpadu yang terdiri dari stasiun utama (stationary) dan portable dipersiapkan untuk dapat dioperasikan di wilayah perkebunan yang tercover oleh layanan internet. Sistem pengukuran near real time ini mengandalkan basis data di Cloud untuk kepentingan evaluasi performa komoditas perkebunan. Sistem ini memanfaatkan smart phone sebagai agen perantara komunikasi data internet. Sensor lingkungan berupa iklim mikro dan tanah merupakan lini depan penyediaan informasi spesifik kebun secara spasial.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Munti Yuhana, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Laksmi Ambarsari, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Joko Santoso, M.Si.</t>
+  </si>
+  <si>
+    <t>Formulasi Pelapis Antimikroba Alami Benang Operasi Multifilamen Tak-Serap Dengan Grafena Oksida dan Kitosan Serta Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>04-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313463</t>
+  </si>
+  <si>
+    <t>Dr. Drs. Muhamad Farid, M.Si.</t>
+  </si>
+  <si>
+    <t>Benang operasi antimikroba sangat penting dalam memberikan perlindungan efektif terhadap infeksi postoperatif, potensi pengurangan penggunaan antibiotik, dan dampak positif terhadap proses penyembuhan luka. Pada inovasi ini dilakukan pengujian sifat antimikroba alami dengan metode difusi cakram terhadap kitosan dan grafena oksida dari biji pinang terhadap bakteri gram positif dan negatif. Dilanjutkan dengan evaluasi campuran larutan kitosan dan grafena oksida serta penentuan waktu impregnasi benang operasi. Terakhir, dilakukan pengujian efikasi antimikroba benang operasi yang dilapisi larutan tersebut selama 0 dan 24 jam. Kitosan dan grafena oksida memiliki kemampuan sebagai antimikroba, begitu juga campuran kitosan 0,1% dan grafena 0,1% dengan memiliki daya hambatan terhadap pertumbuhan mikroba. Pelapisan campuran pada benang operasi multifilament tak-serap memberikan sifat efikasi antimikroba dasar perhitungan Standar ISO 20743-2021 dan JIS Z 2801-2010 terhadap bakteri E. Coli dan S. Aureus. Dengan nilai 4,86 dan 2,02 terhadap E. Coli serta 99,99% dan 99,92% terhadap S. Aureus. Pelapis antimikroba alami ini menghasilkan benang yang mampu memberikan perlindungan antimikroba yang kuat dan signifikan.</t>
+  </si>
+  <si>
+    <t>Dr.rer.nat Noviyan Darmawan, S.Si., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Suryo Wiyono, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Niken Tunjung Murti Pratiwi, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Agus Saleh Atmadipoera, D.E.S.S.</t>
+  </si>
+  <si>
+    <t>Alat Pencacah Daun Bambu Kering Dengan Sensor Limit Switch</t>
+  </si>
+  <si>
+    <t>17-Aug-2023</t>
+  </si>
+  <si>
+    <t>S00202307661</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Agus Buono, M.Si., M.Kom.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa alat pencacah daun bambu kering dengan Arduino uno dan sensor limit switch sehingga dapat memutarkan dan menghentikan pisau pencacah secara otomatis. Tidak terdapat tombol apapun untuk mengoperasikan alat. Pencacahan daun bambu kering yang dilakukan secara manual menggunakan tangan dengan alat gunting ataupun pisau cukup menyita waktu dan tenaga. Alat pencacah daun bambu yang tersedia di pasaran memiliki harga yang tinggi, dimensi yang besar, dan bobot yang berat sehingga tidak terjangkau dan kurang cocok untuk digunakan pada pedesaan atau skala rumah tangga. Kelebihan invensi ini terhadap prior art yang ada invensi ini adalah alat pencacah daun bambu kering skala rumah tangga yang memiliki harga lebih terjangkau dan mudah dalam hal mobilisasi karena dimensinya yang tidak terlalu besar serta bobot yang lebih ringan. Alat tersebut juga mudah secara pengoperasian karena pencacahan terjadi ketika ditutup dan proses pencacahan berhenti ketika dibuka sehingga aman digunakan oleh berbagai kalangan.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Tri Asmira Damayanti, M.Agr.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Sukenda, M.Sc.</t>
   </si>
   <si>
-    <t>Kusuma Darma, M.Si.</t>
-[...155 lines deleted...]
-    <t>Prof. Dr. Ir. Ronny Irawan Wahju, M.Phil.</t>
+    <t>Formula Pakan Lengkap Berbasis Indigofera Dan Suplemen Protein-Energi (Nc) Dalam Bentuk Pelet Untuk Domba Muda Pasca Sapih</t>
+  </si>
+  <si>
+    <t>04-Dec-2024</t>
+  </si>
+  <si>
+    <t>S00202414323</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Luki Abdullah, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Penyediaan bahan pakan lokal sumber protein dan sumber serat mudah dicerna sangat penting untuk menekan biaya. Indigofera merupakan tanaman pakan leguminosa yang mengandung protein yang tinggi. Penggunaan suplemen Protein-Energi (NC) dapat meningkatkan kandungan protein kasar dengan biaya lebih murah. Formula pakan untuk domba muda dengan penggunaan bahan baku utama adalah Indigofera zollingeriana dan suplemen NC serta ditambahkan konsentrat dengan bahan baku terdiri dari bungkil kelapa sawit, bungkil kelapa kopra, dedak halus, pollard, onggok, corn gluten feed (CGF), kulit kopi, molases, garam, NC, CaCO3, Premix, kemudian dilakukan pemrosesan pelleting.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Titi Candra Sunarti, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. I Wayan Darmawan, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t>Dr. Meutia Samira Ismet, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula dan Metoda Pembuatan Suplemen NC (Nitrogen Carbon) untuk Pakan Hijauan Lengkap Fermentasi</t>
+  </si>
+  <si>
+    <t>11-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313831</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Idat Galih Permana, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Salah satu sumber protein murah adalah Nitrogen Non Protein (NPN) yang dapat menyediakan sumber nitrogen yang dapat dijadikan protein melalui sintesis protein oleh mikroba rumen. Salah satu sumber NPN adalah suplemen NC (Nitrogen Carbon). Sumber protein ini hanya dapat digunakan untuk sumber protein bagi ternak ruminansia. Suplemen NC merupakan sumber protein yang berasal dari kombinasi urea, molases dan larutan mikroba yang difermentasi kemudian dicampurkan dengan bahan sumber energi yaitu limbah tapioka (onggok).</t>
+  </si>
+  <si>
+    <t>Dra. Dewi Sartiami, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Domu Simbolon, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Agik Suprayogi, M.Sc.Agr.</t>
   </si>
   <si>
-    <t>Dr. Wiyoto, S.Pi., M.Sc.</t>
-[...35 lines deleted...]
-    <t>Invensi ini berkenaan tentang produk dengan fungsi sebagai pewarna dan pelembut kain alam ramah lingkungan untuk memenuhi kebutuhan masyarakat akan tekstil yang aman dan berkelanjutan. Penggunaan zat pewarna sintetik pada industri tekstil dapat memberikan dampak buruk bagi lingkungan maupun tubuh manusia. Akan tetapi dengan adanya produk inovasi baru yang memanfaatkan kandungan antosianin daun jati, dapat menghasilkan produk pewarna kain alami yang ramah lingkungan. Hadirnya produk CLC tidak hanya menjadi referensi bagi berbagai industri tekstil, pengrajin tenun, UMKM batik, dan ecoprint, namun juga menarik bagi konsumen yang peduli akan kesehatan dan lingkungan. Sasaran pasar yang luas, hadirnya produk CLC diharapkan dapat menarik minat banyak pelanggan dan membangun basis langganan yang kuat.</t>
+    <t>Prof. Dr. Ir. Rokhani, M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. Yaya Suryanata</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Akhmad Endang Zainal Hasan, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Yandra, M.Eng.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Sandra Arifin Aziz, M.S.</t>
-[...8 lines deleted...]
-    <t>Yusti Pujiawati, S.Pt., M.Si.</t>
+    <t>Metode Pembuatan Serbuk Ekstrak Daun Undis (Cajanus cajan) Dan Jahe Emprit (Zingiber officinale Var Amarum) Skala Pilot Dengan Penambahan Amilum Jagung Sebagai Penurun Kolesterol Dan Produk Yang Dihasilkannya</t>
+  </si>
+  <si>
+    <t>29-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202313167</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Tutik Wresdiyati</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode pembuatan serbuk ekstrak daun undis dan serbuk ekstrak jahe emprit dalam skala pilot dengan penambahan amilum jagung sebagai penurun kolesterol. Metode pembuatan ekstrak dimulai simplisia daun undis kering dan serbuk rimpang jahe masing-masing dimaserasi dalam pelarut etanol 70% perbandingan bahan kering dan pelarut sebesar 1:2 selama 30 menit, kemudian dimaserasi/perendaman. Hasil perendaman disaring sehingga terpisah antara filtrat ekstrak dan ampas. Ampas dimaserasi kembali sebanyak dua kali. Semua filtrat ekstrak kemudian dievaporasi dengan evaporator pada suhu 70 &amp;deg;C hingga diperoleh ekstrak pekat/sari. Ekstrak pekat (granulasi basah) ditambahkan dengan kalium sorbat, amilum jagung (corn starch) dan aerosil yang dibantu dengan mesin kneader. Proses pengeringan dan penggilingan dilakukan dalam mesin giling hingga diperoleh ekstrak kering. Serbuk ekstrak daun undis dan serbuk ekstrak jahe yang dihasilkan mampu menghambat aktivitas enzim HMG-CoA Reduktase berturut-turut 39.37% dan 47.87%. Gabungan serbuk ekstrak daun undis (600 mg/kg bb) dan serbuk ekstrak jahe (120 mg/kg bb) mampu menurunkan total kolesterol, LDL, dan trigliserida; meningatkan HDL; dan menghambat pembentukan plak aorta pada kelinci hiperkolesterolemia.</t>
   </si>
   <si>
     <t>Mesin Pasteurisasi Susu Kontinu Melalui Pipa Teflon Dengan Pemanas Minyak Goreng</t>
   </si>
   <si>
     <t>S00202512435</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Agus Sutejo, M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini mengungkapkan sebuah mesin pasteurisasi susu sistem kontinu yang
 dirancang untuk mengatasi kebutuhan proses pasteurisasi yang efisien, aman, dan terjangkau, khususnya bagi peternak dan Usaha Mikro, Kecil, dan Menengah (UMKM). Prinsip kerja mesin ini didasarkan pada metode pemanasan tidak langsung untuk memproses susu sesuai standar High Temperature Short Time (HTST) pada suhu 72&amp;deg;C. Susu segar dialirkan secara kontinu menggunakan sebuah pompa DC (1) masuk dari tangki bahan baku (3) melalui selang saluran inlet (2) diteruskan ke sebuah pipa teflon (8) spiral yang terbuat dari material Polytetrafluoroethylene (PTFE). Pipa teflon (8) tersebut direndam sepenuhnya di dalam tangki pemanas (4) berisi minyak goreng dan dipanaskan secara stabil oleh sebuah kompor (7) gas LPG, hingga mengalir ke selang saluran outlet (5) dan tertampung di tangki produk (6). Penggunaan minyak goreng sebagai media pemanas memungkinkan tercapainya suhu tinggi yang konsisten tanpa kontak langsung dengan sumber api, sehingga menjaga kualitas nutrisi dan flavour susu. Sementara itu, pipa PTFE memastikan proses yang higienis, anti-lengket, dan perpindahanpanas yang efisien. Desain ini menawarkan solusi yang sederhana dan efektif untuk mengeliminasi patogen, memperpanjang umur simpan produk susu, serta meningkatkan keamanan pangan dan nilai ekonomis bagi produsen.</t>
   </si>
   <si>
+    <t>Dr. Ir. Irzal Effendi, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Mohamad Agus Setiadi</t>
+  </si>
+  <si>
+    <t>Metode Deteksi Kematangan dan Kualitas Mangga Menggunakan Portabel Spektroskopi Near Infrared</t>
+  </si>
+  <si>
+    <t>16-May-2023</t>
+  </si>
+  <si>
+    <t>P00202304281</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Y. Aris Purwanto, M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan suatu metode deteksi kematangan dan kualitas mangga, lebih khususnya metode pengukuran tingkat kematangan, keasaman (acidity), total padatan terlarut (TPT), kekerasan (firmness), dan kandungan pati mangga secara non destruktif menggunakan machine learning dan fuzzy logic yang diinstal pada perangkat portabel spektroskopi near infrared (NIR). Untuk pengukuran diawali dengan pengambilan data spektrum mangga menggunakan sensor NIR 1350-2500 nm, kemudian dilakukan transformasi spektral menggunakan pendekatan machine learning untuk memperoleh kombinasi operator transformasi yang terbaik pada masing-masing atribut (keasaman, TPT, kekerasan, dan pati). Spektrum hasil transformasi kemudian digunakan dalam pemodelan regresi untuk memperoleh hasil prediksi terbaik. Keempat nilai hasil prediksi (keasaman, TPT, kekerasan, dan pati) digunakan untuk pengukuran tingkat kematangan menggunakan fuzzy logic mamdani. Hasil perhitungan tingkat kematangan, keasaman, TPT, kekerasan, dan pati ditampilkan pada modul aplikasi.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Edy Hartulistiyoso, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Meika Syahbana Rusli, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Ir. Fahrizal Hazra, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Abdul Munif, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sugeng Santoso, M.Agr.</t>
+  </si>
+  <si>
+    <t>Drs. Ahmad Sjahriza, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Naresworo Nugroho, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. I Made Artika, M.App.Sc.</t>
+  </si>
+  <si>
+    <t>Formula Dan Proses Produksi Beras Kencur Dalam Kemasan Kertas Celup</t>
+  </si>
+  <si>
+    <t>25-Nov-2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202008987 </t>
+  </si>
+  <si>
+    <t>Ir. Subarna, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula dan proses pembuatan minuman serbuk beras kencur yang dikemas menggunakan kemasan kertas celup. Invensi ini memiliki komposisi campuran bubuk (kencur 67%, jahe 20% dan kunyit 13%) dan pati beras dengan perbandingan 1,2:1. Proses dimulai dengan pembuatan bubuk rimpang (kencur, jahe dan kunyit) dan pati beras. Bubuk rimpang dan pati beras dimasukkan ke dalam kertas celup dengan perbandingan 1:1,2 dan di-seal, dengan berat bersih total antara 2.0-2.2 gram per kemasan. Selama ini distribusi dan penyimpanan produk beras kencur dalam bentuk ready to drink menjadi kendala bagi Industri Kecil (IK) karena produk sangat berat dan kamba. Invensi ini diharapkan dapat membantu Industri Kecil dalam efisiensi biaya distribusi.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ahmad Sulaeman, M.S.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Keripik Tempe Tanpa Rasa Pahit</t>
+  </si>
+  <si>
+    <t>01-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202513359</t>
+  </si>
+  <si>
+    <t>Zuraidah Nasution, S.T.P., M.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode pembuatan keripik tempe bebas rasa pahit, dimana
+penghilangan rasa pahit dilakukan melalui pengendalian waktu fermentasi tempe. Proses
+fermentasi dilakukan dalam kondisi terkontrol selama 36-60 jam untuk mencegah
+terbentuknya asam amino atau peptida yang memberikan profil rasa pahit. Tempe hasil
+fermentasi kemudian diproses menjadi keripik melalui tahapan pengirisan, perendaman
+bumbu, dan penggorengan. Keripik tempe bebas pahit telah memenuhi persyaratan
+berdasarkan SNI 2602:2018 pada parameter kadar air dan protein. Berdasarkan hasil uji
+sensori, atribut sensori yang paling terasa pada keripik tempe bebas pahit meliputi aroma
+nutty, aroma beany, aroma bawang putih, rasa umami, rasa beany, warna golden brown,
+dan tekstur crispiness. Selain itu, keripik tempe bebas pahit memiliki atribut bitter
+aftertaste yang lebih rendah dan tingkat kesukaan keseluruhan yang lebih tinggi
+dibandingkan keripik tempe komersial.</t>
+  </si>
+  <si>
+    <t>drh. Mokhamad Fakhrul Ulum, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Hadi Susilo Arifin, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sulistijorini, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dewi Apri Astuti, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Achmad, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sandra Arifin Aziz, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Widodo, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Evy Damayanthi, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nurheni Wijayanto, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sri Mulatsih, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Machfud, M.S.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Sediaan Tepung Teripang Pasir Dan Produk Yang Dihasilkannya Untuk Pengobatan Dan Pencegahan Osteoporosis Pada Wanita Menopause</t>
+  </si>
+  <si>
+    <t>17-Jun-2019</t>
+  </si>
+  <si>
+    <t>PID201906152</t>
+  </si>
+  <si>
+    <t>Obat osteoporosis yang ditawarkan umumnya terbuat dari bahan sintetik, merupakan bahan yang mengandung banyak kalsium, ditambah dengan protein tinggi, dan di dalamnya terdapat asam lemak tidak jenuh yang akan mempercepat penyembuhan osteoporosis, yang terbukti dari tingginya kalsium dalam tulang, tingginya osteoblast dan rendahnya osteoklas. Invensi ini menghasilkan proses pembuatan tepung daging teripang pasir (Holothuria scraba) serta produk berbasis hormon dan nutrisi alami dari tepung teripang pasir yang berguna untuk pengobatan dan pencegahan osteoporosis pada wanita menopause.Proses pembuatan tepung daging teripang pasir diperoleh dengan cara mengecilkan ukuran daging teripang pasir, mengeringkannya dengan oven yang dicirikan dengan suhu pengeringan 55&amp;deg;C, selama 60 jam, dan menghaluskan dalam bentuk tepung dengan ukuran 60 mesh, penghalusan dilakukan sebanyak dua kali. Penggunaan sediaan bahan untuk pengobatan dan pencegahan penyakit osteoporosis pada wanita menopause pada invensi ini dosisnya 50 &amp;micro;g/100 g BB.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Henny Nuraini, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Heri Purnomo, M.Comp.</t>
+  </si>
+  <si>
+    <t>Dr. Dra. Nisa Rachmania, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sumiati, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sri Anna Marliyati, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Bustami, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Suwarto, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dwi Guntoro, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Kusuma Darma, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sri Purwaningsih, M.Si.</t>
+  </si>
+  <si>
+    <t>Vaksin Vibrio Parahaemolyticus Inaktif untuk Pencegahan Penyakit Vibriosis Pada Udang Vaname (Litopenaeus vannamei)</t>
+  </si>
+  <si>
+    <t>07-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202509957</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sri Nuryati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berhubungan  dengan  bidang  akuakultur  khususnya  pencegahan  penyakit vibriosis  pada  udang  vaname  (Litopenaeus  vannamei).  Vaksin  dibuat  dari  isolat Vibrio parahaemolyticus asal Banyuwangi, Jawa Timur yang terkonfirmasi gen toksin PirA dan PirB.  Proses  pembuatan  meliputi  perbanyakan  kultur  bakteri,  inaktivasi  menggunakan larutan formaldehyde  solution selama  24  jam,  pencucian  dengan phosphate  buffered saline (PBS),  dan  formulasi  akhir  dalam  PBS.  Vaksin  yang  dihasilkan  mampu mempertahankan sifat antigenik bakteri sehingga efektif menstimulasi imunitas terlatih pada  udang.  Hasil  uji  menunjukkan  bahwa  pemberian  vaksin  inaktif  ini  meningkatkan respons  imun  non-spesifik  udang,  ditandai  dengan  peningkatan total  haemocyte  count (THC), aktivitas fagositik (AF), phenoloxidase (PO), dan respiratory burst (RB). Selain itu, vaksin  memberikan  tingkat  kelangsungan  hidup  yang  lebih  tinggi  serta  nilai relative percent  survival (RPS)  terbaik,  dengan  perlakuan  dosis  105  CFU  mL?&amp;sup1;  mencapai kelangsungan hidup 94% dan RPS 88,46%. Invensi ini berfungsi sebagai strategi preventif dalam  menekan  mortalitas  akibat  infeksi V.  parahaemolyticus pada  budidaya  udang vaname.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Sri Murtini, M.Si.</t>
+  </si>
+  <si>
+    <t>Booster Rumpon Pemikat dan Pengumpul Ikan</t>
+  </si>
+  <si>
+    <t>P00202215937</t>
+  </si>
+  <si>
+    <t>Dr. Fis Purwangka, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkenaan dengan alat bantu penangkapan ikan yang disebut dengan booster rumpon yang bekerja memanfaatkan tingkah laku ikan yang terpikat oleh rangsangan kimiawi (chemical stimuli) yaitu suatu rangsangan yang umumnya akan merangsang indera penciuman (olfactory) dan perasa (gustatory) sehingga ikan cepat dan aktif mendekati sumber rangsangan. Invensi ini dioperasikan di permukaan air, dimana pada pengoperasiannya akan terendam seluruhnya, terikat pada kapal dan bergerak mengikuti arus. Booster rumpon ini terdiri dari 2 komponen utama, yaitu rumpon berbahan jaring 2-rangkap (1) yang dibentuk secara vertikal dengan tiga kantong umpan (6), dan umpan kombinasi jenis tembang dan cumi-cumi sebagai booster pemikat dan pengumpul ikan. Keunggulan invensi ini adalah desain dan prototype booster rumpon sederhana, mudah dibuat, dapat dilipat atau digulung dan ringan untuk dibawa, serta mudah dipasang di permukaan air dengan pelampung hingga kedalaman maksimum 7 m.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Wini Trilaksani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iriani Setyaningsih, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Zulkarnain, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ronny Irawan Wahju, M.Phil.</t>
+  </si>
+  <si>
+    <t>Dr. Syamsul Bahri Agus, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ayi Rahmat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sri Darwati, M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Produksi Endomikoriza Dengan Teknik Fertigasi Tertutup Sistem Semprot Secara Otomatis</t>
+  </si>
+  <si>
+    <t>S00202107308</t>
+  </si>
+  <si>
+    <t>Dr. Iwan Prihantoro, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Endomikoriza dapat bersimbiosis dengan akar tanaman sehingga dapat membantu tanaman dalam penyerapan unsur hara P yang rendah. Invensi ini berkaitan dengan produksi massal endomikoriza jenis Gigaspora margarita, Glomus manihotis, Glomus etunicatum, Glomus sp. dan Acaulospora tuberculata dengan menggunakan tanaman inang Sorghum bicolor varietas Numbu dengan menggunakan kontainer plastik yang besar kapasitas 70 kg. Tahapan proses produksi stater inokulum endomikoriza meliputi persiapan media tanaman, benih tanaman inang dan wadah, persiapan inokulum dan teknik fertigasi tertutup sistem semprot secara otomatis, Inokulasi 5 jenis Endomikoriza pada benih tanaman inang dan penanaman, pemeliharaan, pemupukan dan penyiraman (fertigasi), pemanenan dengan memberhentikan penyiraman selama 2 minggu, dan evaluasi kualitas inokulum yang dihasilkan. Media tanam yang digunakan zeolit ukuran 2 mm dan ditambahkan nutrisi AB mix konsentrasi 1000, 2000 dan 3000 ppm. Sistem pemeliharaan dengan teknik fertigasi tertutup menggunakan sistem spray (semprot) secara otomatis.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Lilis Khotijah, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Elis Nina Herliyana, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Trisna Priadi, M.Eng.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Mohamad Solahudin, M.Si.</t>
+  </si>
+  <si>
+    <t>Rayon Viskosa Berbahan Serat Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>S00202212102</t>
+  </si>
+  <si>
+    <t>Dr. Siti Nikmatin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan formulasi rayon viskosa berbahan serat alam. Serat alam yang digunakan adalah serat tandan kosong kelapa sawit pada bagain stalk dengan proses pulping rotary digester menggunakan tahapan prahidrolisi asam sulfat 0,4% pada suhu 165 oC ; 150 menit dan pemasakan alkali aktif NaOH 24%, sulfiditas 30% pada suhu 165 oC ; 150 menit serta pemutihan menggunakan klorin dioksida 0,22 KN ; peroksida 1%.  Rayon viskosa dibuat dengan teknik wet spinning melalui lubang spineret sehingga berbentuk serat berfilamen halus. Spinning bath yang digunakan adalah asam sulfat 8 - 10%, natrium sulfat 20%, dan seng sulfat 1 - 2%. Pencucian rayon viskosa yang dihasilkan menggunakan air panas dan air dingin serta Na2S 3 g/L untuk menghilangkan belerang dalam serat. Pemanfaatan serat tandan kosong kelapa sawit merupakan bagian dari pengembangan biomaterial dan merupakan upaya untuk menjawab permasalahan terkait kebutuhan bahan baku dari serat alam di industri tekstil. Penggunaan serat tandan kosong kelapa sawit sebagai bahan baku rayon viskosa juga merupakan cara untuk mengatasi melimpahnya limbah padat sawit yang merupakan hasil samping dari tingginya produktifitas CPO di Indonesia.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Tati Nurhayati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Endang Prangdimurti, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mala Nurilmala, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mega Safithri, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Drs. Komar Sutriah, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Henny Purwaningsih, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Ade Iskandar, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sugiarto, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Desniar, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Burhanuddin, M.M.</t>
+  </si>
+  <si>
+    <t>Dr.rer.nat. Nur Rochmah Kumalasari, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Didid Diapari, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Puji Rianti, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Uus Saepuloh, S.Si., M.Biomed.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Irma Herawati Suparto, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Gatot Pramuhadi, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Dwi Setyaningsih, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Herbal Antiektoparasit yang Mengandung Ekstrak Buah Bintaro, Daun Tembakau dan Sereh Pada Hewan Peliharaan</t>
+  </si>
+  <si>
+    <t>30-Nov-2025</t>
+  </si>
+  <si>
+    <t>S00202513303</t>
+  </si>
+  <si>
+    <t>Dr. drh. Erni Sulistiawati</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Penyakit Hewan dan Kesehatan Masyarakat Veteriner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anjing dan kucing merupakan hewan peliharaan yang populasinya mengalami
+peningkatan. Salah satu permasalahan yang dihadapi hewan tersebut yaitu infestasi
+ektoparasit berupa pinjal, kutu, dan caplak. Infestasi ektoparasit tersebut menyebabkan
+gatal, rambut rontok botak, anemia, stres, penurunan antibodi dan jangka Panjang
+menyebabkan kematian. Produk obat antiektoparasit umumnya terbuat dari bahan kimia
+dan memiliki efek samping. Invensi ini berkaitan dengan formulasi herbal antiektoparasit
+herbal terbuat dari bahan alami buah bintaro, daun tembakau dan sereh. Produk ini dapat
+digunakan untuk membunuh pinjal, kutu dan caplak pada hewan peliharaan yang aman
+dan ramah lingkungan.</t>
+  </si>
+  <si>
+    <t>Formula Dan Proses Pembuatan Squash Buah Pala</t>
+  </si>
+  <si>
+    <t>06-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202214306</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Dewi Sarastani, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suatu proses pembuatan squash buah pala. Lebih khusus lagi dalam proses pembuatan squash buah pala tersebut ditambahkan putih telur dan dilakukan proses pengendapan. Proses produksi dan formulasi squash buah pala dilakukan dengan beberapa tahapan yaitu pengupasan kulit buah pala, ekstraksi sari buah pala, pemanasan awal, penambahan putih telur, pengendapan, pencampuran gula dan natrium benzoat dan pemanasan, serta pengisian secara hot filling ke dalam kemasan botol kaca steril. Invensi ini menghasilkan produk squash buah pala yang lebih stabil mutunya selama penyimpanan yang ditandai dengan minimnya endapan.</t>
+  </si>
+  <si>
+    <t>Bakteri Probiotik (BcDER2) untuk Ketahanan Terhadap Infeksi Vibrio Harveyi dan Meningkatkan Efisiensi Pakan Udang</t>
+  </si>
+  <si>
+    <t>27-Dec-2023</t>
+  </si>
+  <si>
+    <t>S00202314805</t>
+  </si>
+  <si>
+    <t>Wida Lesmanawati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Penyakit virus dan bakteri menjadi permasalahan global pada kegiatan budidaya udang, sehingga mengakibatkan kerugian secara ekonomi. Bakteri probiotik umumnya digunakan untuk ketahanan udang terhadap infeksi dan bakteri. Invensi ini menyediakan spesies bakteri probitok (BcDER2) yang menunjukkan kemiripan 99,86% dengan bakteri Acinetobacter sp. strain NIPH 605. Spesies bakteri probiotik ini mampu meningkatkan ketahanan udang terhadap inveksi Vibrio harveyi ditunjukan adanya zona hambat sebesar 5,5 mm. dan mampu meningkatkan efisiensi pakan dengan menghasilkan enzim protease, amilase dan lipase. Spesies bakteri probiotik Bakteri probiotik ini aman untuk udang dan
+aman untuk lingkungan yang ditunjukkan dengan kerentanan tinggi terhadap antibiotik dicirikan dengan bakteri tidak tumbuh setelah diberi antiobiotik dengan dosis rendah yaitu sebesar 10 &amp;mu;g/mL.</t>
+  </si>
+  <si>
+    <t>Faranita Ratih Listiasari, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Dr. Dwi Yuni Hastati, S.TP., D.E.A.</t>
+  </si>
+  <si>
+    <t>Walidatush Sholihah, S.Si., M.Kom.</t>
+  </si>
+  <si>
+    <t>Dr. Andri Hendriana, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Restu Puji Mumpuni, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Wien Kuntari, M.Si.</t>
+  </si>
+  <si>
+    <t>Eka Merdekawati, S.E., M.Ak.</t>
+  </si>
+  <si>
+    <t>Ani Nuraeni, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>Dr. Inna Novianty, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Annisa Kartinawati, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Prototipe Alat Bantu Mobilitas Kucing Penderita Disabilitas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202103350 </t>
+  </si>
+  <si>
+    <t>Amata Fami, M.Ds.</t>
+  </si>
+  <si>
+    <t>Invensi ini adalah prototipe alat bantu mobilitas kucing penderita disabilitas yang mengalami kelumpuhan ataupun kehilangan kaki belakang. Pemilihan bahan disesuaikan dengan kemudahan dan keamanan produk yang akan dihasilkan. Prototipe Kursi roda ini dilengkapi dengan rangka kursi roda (1), tali dada (2) penahan bagian dada yang terbuat dari bahan yang kuat dan lentur, sehingga pada saat berjalan badan kucing tetap tertahan dengan baik, dua tali penahan punggung (3), dua tali penahan kaki belakang yang simetris (4), dan dilengkapi dengan dua buah roda yang terletak di bagian belakang (5). Konsep rancangan yang dihasilkan diharapkan dapat memenuhi kebutuhan kucing yaitu alat yang ergonomis, aman dan nyaman. Kursi roda ini selain dipergunakan untuk membantu kucing pasca amputasi kaki belakang, dapat digunakan juga untuk rahabilitasi melatih kekuatan kaki belakang kucing dalam berjalan (dengan menyesuaikan kondisi kaki belakang kucing).</t>
+  </si>
+  <si>
+    <t>Muhammad Iqbal Nurulhaq, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Lili Dahliani, M.M., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ridwan Siskandar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Gema Parasti Mindara, S.Si., M.Kom.</t>
+  </si>
+  <si>
+    <t>Verika Armansyah Mendrofa, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Ridwan Diaguna, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Alat Pengukur Pasang Surut Air Laut Dan Level Permukaan Air</t>
+  </si>
+  <si>
+    <t>SID201811234</t>
+  </si>
+  <si>
+    <t>Muhammad Iqbal, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Instrumen yang dirancang ini adalah alat yang mampu melakukan pengukuran level air dan pasang surut air laut dengan teknologi akustik (gelombang ultrasonik) dan menggunakan komponen-komponen elektronika murah sehingga dihasilkan instrumen dengan biaya produksi yang sangat murah namun memiliki fungsi dan kehandalan yang sama dengan alat lain. Instrumen ini menggunakan tranducer akustik 40 KHz sebagai sensor pengukur jarak antara instrument dan permukaan air serta sensor suhu sebagai pengkoreksi. Beda waktu antara pengiriman dan penerimaan sinyal akustik ini kemudian di konversi menjadi jarak oleh mikrokontroler, data jarak ini kemudian disimpan dalam sebuah data logger MMC/SD Mini-SD Card. Instrumen ini juga didesain dengan beberapa kemampuan tambahan yaitu kemudahan pengaturan waktu perekaman dan memiliki sistem peringatan (alert) jika level air telah melebihi batas tertentu yang ditentukan oleh pengguna, sehingga cocok untuk sistem peringatan dini (early warning system). Instrumen dapat ditempatkan dengan mudah pada situasi apapun, portable serta ringan.</t>
+  </si>
+  <si>
+    <t>Aliati Iswantari, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Formulasi Pakan Untuk Produksi Daging Ayam Broiler Fungsional</t>
+  </si>
+  <si>
+    <t>P00201911485</t>
+  </si>
+  <si>
+    <t>Arif Darmawan, S.Pt., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa komposisi pakan broiler yang dapat meningkatkan performa ayam broiler dan menghasilkan daging broiler fungsional tinggi asam lemak omega-3 dengan imbangan asam lemak omega-6 : asam lemak omega-3 yang rendah. Formulasi pakan didasarkan kebutuhan nutiren setiap fase yaitu pre starter ( umur 1-7 hari),starter (umur 8-21 hari) dan grower (umur 22-35 hari). Minyak ikan lemuru digunakan sebagai sumber asam lemak Omega-3 dan vitamin E sebagai antioksidan untuk melindungi asam tak jenuh khususnya asam lemak omega-3 dan asam lemak omega-6. Formula pakan broiler ini dapat meningkatkan efesiensi pakan, bobot potong dan karkas serta menekan tingkat kematian broiler dibandingkan dengan formula pakan yang menggunakan minyak sawit (CPO) dan tanpa vitamin E. Pakan broiler ini juga mampu menghasilkan produk daging ayam broiler dengan kandungan tinggi asam lemak omega- 3 sebesar 1.35 %, dengan rasio asam lemak omega-6 terhadap asam lemak omega 3 yang rendah (omega-3 : omega-6 =1:11.21).</t>
+  </si>
+  <si>
+    <t>Dr. Nia Rosiana, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Adisti Permatasari Putri Hartoyo, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. Endang Sunarwati Srimariana, M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Heryudianto Vibowo, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Okti Syah Isyani Permatasari, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Wiyoto, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Trivadila, S.Si., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komposisi Pakan Ternak Ruminansia Berbasis Limbah Kopi Sebagai Pakan  Tambahan</t>
+  </si>
+  <si>
+    <t>S00202502856</t>
+  </si>
+  <si>
+    <t>Ir. Nurul Jannah, M.M., Ph.D.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi pembuatan pelet pakan ternak ruminansia sebagai pakan tambahan dengan memanfaatkan limbah pertanian dan limbah makanan. Komposisi pakan menggunakan bahan utama limbah kopi dengan penambahan konsentrat pendukung yang terdiri dari pollard, bonggol jagung, ampas tahu, limbah tepung roti, ampas kecap kedelai, molase dan probiotik yang berasal dari fermentasi kulit nanas. Kandungan nilai gizi pada pakan yang dihasilkan sudah memenuhi SNI No 8819-2019 tentang pakan konsentrat domba penggemukan menggunakan analisis proksimat. Hasil invensi bertujuan untuk mengurangi volume limbah pertanian hasil pengolahan kopi, sehingga dapat menjadi inovasi pengembangan produk baru pakan ternak organik ramah lingkungan dengan memanfaatkan limbah kopi yang sesuai dengan kebutuhan nutrisi ternak. Tujuan lain invensi ini adalah menyediakan pakan tambahan berkualitas untuk ternak ruminansia.</t>
+  </si>
+  <si>
+    <t>Komposisi dan Proses Pembuatan Suplemen Ekstrak Okra Ungu</t>
+  </si>
+  <si>
+    <t>P00202215904</t>
+  </si>
+  <si>
+    <t>Muhammad Aries, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Pemanfaatan okra sebagai nutrasetikal saat ini masih terus digali untuk mutu dan manfaat yang optimal. Komposisi suplemen suplemen ekstrak okra ungu terdiri dari okra ungu dan etanol 96%. Suplemen okra ungu mengandung kadar air sebanyak 13,26%, kadar abu 10,32%, rendemen 3% dengan waktu hancur selama 15 menit. Suplemen okra ungu berupa ekstrak serbuk berwarna kecoklatan, memiliki bau yang khas dan memiliki rasa yang pahit. Pembuatan suplemen ekstrak okra ungu menggunakan metode maserasi. Okra ungu diblanching selama 2 menit dan diekstraksi menggunakan etanol 96% selama 3x24 jam secara bertingkat. Hasil ekstraksi dikeringkan menggunakan vacuum pan evaporator pada suhu 60&amp;deg;C selama 35 menit dengan tekanan 65 cmHg. Hasil pengeringan ekstrak okra ungu dihaluskan untuk menghasilkan bentuk serbuk dan dikemas ke dalam kapsul.</t>
+  </si>
+  <si>
+    <t>Maheswari Alfira Dwicesaria, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Nurhaliza Amalia Lestari, S.I.K.</t>
+  </si>
+  <si>
+    <t>M. Miftah Rahman, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Fikri Wibiksana, A.Md</t>
+  </si>
+  <si>
+    <t>Ukhradiya Magharaniq Safira Purwanto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kokom Komalasari,  S. Pt. M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhamad Saprudin,  A.Md.</t>
+  </si>
+  <si>
+    <t>Budi Riza Putra, S.Si., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Rara Annisaur Rosyidah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Henny Endah Anggraeni, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dondy Arafat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Ima Kusumanti, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dian Eka Ramadhani, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Muchamad Bachtiar, S.T.P., M.M.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Obie Farobie, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Asty Khairi Inayah Syahwani, S.Stat., M.M., M.S.M.</t>
+  </si>
+  <si>
+    <t>Faldiena Marcelita, S.T., M.Kom.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Lisman Suryanegara, S.Si., M.Agr.</t>
+  </si>
+  <si>
+    <t>Miesriany Hidiya, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Aidil Azhar, S.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Rima Fitria Adiati, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Andini Tribuana Tunggadewi, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Fitriya Nur Annisa Dewi, Ph.D.</t>
+  </si>
+  <si>
+    <t>Made Gayatri Anggarkasih, S.TP., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Tekad Urip Pambudi Sujarnoko, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Rini Kurniasih, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Kertas Filter Oli Mobil Dengan Sistem Aliran Langsung Berbahan Pulp Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>S00202513358</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ilter oli merupakan suatu material yang digunakan secara berulang pada mobil
+penumpang dengan waktu penggunaan yang terbatas (singkat). Tandan kosong kelapa
+sawit (TKKS) merupakan limbah yang keberadaannya terus meningkat (23% TBS) linier
+seiring dengan produksi CPO. TKKS memiliki kandungan selulosa berstruktur kristal
+monoklinik face center, berpori dan ringan yang dapat dibentuk menjadi kertas filter
+dengan metode inversi fasa asimetri berpori dan casting serta prinsip osmosis. Invensi ini
+menghasilkan kertas filter oli untuk mobil penumpang 4 dengan sistem aliran langsung
+berbahan pulp TKKS menggantikan material serat pendek kayu dan sintetis (NBKP)
+termodifikasi dengan metode semi mekanis (produksi pulp), casting, coating dan inversi
+fasa asimetri berpori (produksi kertas filter). Filter yang dihasilkan diuji terstandarisasi
+industri suku cadang aftermarket komersial otomotif. Luaran dan hasil yang diperoleh
+adalah material kertas filter terbaik pada filter oli full flow dengan komposisi NBKP dan
+pulp sawit ditambahkan bahan aditif wet strength dan bahan pelapis akrilik. Parameter uji
+yang distandarisasikan oleh industri suku cadang otomotif FSCM pada skala kertas
+laboratorium terpenuhi pada filter oli untuk parameter uji gramatur, ketebalan, ukuran
+pori, air permeability, kekuatan retak, dan warna.</t>
+  </si>
+  <si>
+    <t>Formula Ransum Komplit Berbasis Sorgum dan Indigofera</t>
+  </si>
+  <si>
+    <t>10-Jan-2023</t>
+  </si>
+  <si>
+    <t>S00202300245</t>
+  </si>
+  <si>
+    <t>Lahan kering di Indonesia, seperti di wilayah Indonesia yaitu Nusa Tenggara Timur dan Nusa Tenggara Barat. Pakan komplit yang diawetkan dalam bentuk segar melalui proses fermentasi sangat diperlukan saat musim kemarau dan saat bencana. Pakan komplit hasil fermentasi berbahan sorgum dan indigofera dalam kemasan kedap udara yang diproduksi skala ekonomi merupakan solusi kelangkaan pakan pada kondisi tersebut. Formula ransum komplit berbasis sorgum dan indigofera sebagai pakan hijauan komplit terdiri dari sorgum, indigofera, dan konsentrat sebagai bahan baku. Konsentrat terdiri dari : dedak halus, pollard, bungkil inti sawit, molases dan mineral.</t>
+  </si>
+  <si>
+    <t>Formula dan Metode Pembuatan Granul Instan Kombinasi Ekstrak Daun Undis Dan Jahe Emprit Sebagai Penurun Gula Darah</t>
+  </si>
+  <si>
+    <t>01-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202212300</t>
+  </si>
+  <si>
+    <t>Departemen Anatomi, Fisiologi dan Farmakologi</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula granul instan kombinasi serbuk ekstrak daun undis dan serbuk ekstrak jahe untuk penurun gula darah dan proses pembuatan granulnya. Formula granul instan penurun gula darah terdiri dari serbuk ekstrak daun undis, serbuk ekstrak jahe emprit, Polivinil pirolidon, Natrium benzoate, aerosil, stevia, perasa dan susu skim hingga. Tahap pembuatan granul instan dimulai dengan menimbang bahan formula masing-masing sesuai komposisinya, kemudian mencampurkan semua bahan kecuali aerosil hingga homogen. Selanjutnya akuades sedikit demi sedikit ditambahkan ke dalam campuran bahan sambil diaduk hingga membentuk massa yang kompak (dapat dikepal. Tahap berikutnya mengayak massa dengan ayakan no 12 hingga terbentuk granul. Granul yang diperoleh kemudian dikeringkan dengan oven pengering suhu 40-50 C. Selanjutnya kandungan lembab Granul diukur dan dilanjutkan dengan mengayak granul kering dengan ayakan nomor 16 lalu menambahkan aerosil pada granul kering dan mengaduknya hingga homogen. Granul instan pada uji in vivo mampu menurunkan glukosa darah terbaik pada dosis 400 mg/kg BB.</t>
+  </si>
+  <si>
+    <t>Mesin Pemisah Tangkai Dan Daun Teh Layu (Camellia sinensis) untuk Pengolahan Teh Crush, Tear, Curl</t>
+  </si>
+  <si>
+    <t>S00202512433</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan mesin pemisah tangkai dan daun teh layu (Camellia sinensis) yang dirancang untuk memisahkan kedua komponen pada tahap awal pengolahan teh dengan memanfaatkan perbedaan sifat aerodinamik. Mesin terdiri atas tiga unit utama, yaitu unit pencacah, unit pengayak getar, dan unit penghisap daun teh. Bahan baku berupa campuran daun dan tangkai dimasukkan melalui hopper (3) menuju rumah pencacah (4) yang digerakkan motor listrik 2 HP (1) melalui pulley (2), dengan putaran ditopang pillow block (5). Hasil cacahan dialirkan melalui saluran pengeluaran (6) menuju ayakan (9,10) yang digetarkan oleh poros nok (13) dengan motor listrik 0,5 HP (12) untuk memisahkan fraksi berdasarkan ukuran. Daun yang lebih ringan dialirkan melalui saluran hisap (15) ke rumah blower (16) yang digerakkan motor listrik 3 HP (20) dengan poros blower (17), sehingga daun terhisap menuju penampungan sementara tangkai tertahan. Hasil pengujian menunjukkan kinerja optimal pada kecepatan putar silinder 480 rpm dengan persentase daun terhisap 91,43% dan tangkai tidak terhisap 86,05%, dengan kapasitas perontokan rata-rata 156,71 kg/jam dan kecepatan udara hisap
+1,78&amp;ndash;2,98 m/s sesuai kecepatan terminal daun teh.</t>
+  </si>
+  <si>
+    <t>Alat Mekanis Untuk Pengupasan Kulit Luar Kacang Koro Pedang (Canavalia ensiformis)</t>
+  </si>
+  <si>
+    <t>S00202512439</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan mesin pengupas kulit luar kacang koro pedang (Canavalia
+ensiformis) yang dirancang untuk meningkatkan efisiensi, kapasitas, dan kualitas hasil
+pengupasan biji yang selama ini masih dilakukan secara manual. Mesin ini terdiri dari
+dudukan mesin (1) sebagai kerangka utama, hopper (5) sebagai wadah pemasukan,
+silinder pengupas yang dilengkapi pisau-pisau miring (4) dengan sudut 7,7&amp;deg; untuk
+menghasilkan gaya geser optimal, serta saringan internal yang memisahkan kulit luar dari
+biji. Proses pemisahan lanjutan dilakukan dengan pengayak (2) dua lapis mesh yang
+digerakkan oleh mekanisme lengan engkol (7) sehingga biji yang sudah terkupas dapat
+dipisahkan secara bersih dari kulit luar. Sistem transmisi menggunakan kombinasi pulley
+25 cm (9), pulley 8 in (11), dan pulley 4 in (10) yang dihubungkan dengan motor diesel 8
+HP (12) sebagai penggerak utama. Mesin ini dirancang dengan konstruksi rangka baja
+yang kokoh, pillow block P208 (8) sebagai penopang poros, serta dimensi silinder yang
+mampu menampung volume biji dalam jumlah besar. Melalui konfigurasi tersebut, invensi
+ini mampu mempercepat proses pengupasan, mengurangi kehilangan hasil, menjaga
+kualitas biji tetap utuh.</t>
+  </si>
+  <si>
+    <t>Komposisi Dan Proses Pembuatan Puding Okra Ungu</t>
+  </si>
+  <si>
+    <t>17-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202213007</t>
+  </si>
+  <si>
+    <t>Pemanfaatan okra sebagai pangan fungsional saat ini masih terus dieksplor untuk mutu dan manfaat yang optimal. Komposisi bahan puding okra ungu terdiri dari bahan utama okra ungu dan lender okra ungu serta penambahan komponen lainnya. Proses pembuatan puding diawali dengan blanching okra ungu; penghalusan okra ungu; ekstraksi lendir okra ungu; perebusan bahan-bahan lainnya yaitu agar-agar, buah naga, susu skim, perasan lemon, sorbitol, vanili dan air hingga mendidih; pencampuran adonan dan pengadukan hingga rata; penuangan adonan ke dalam cup puding, kemudian ditunggu hingga dingin untuk kemudian disimpan dalam chiller. Puding okra ungu berkontribusi menyumbangkan energi 1,25%, protein 0,91%, lemak &amp;lt;0,02% dan karbohidrat 5,84% terhadap angka kecukupan gizi.</t>
+  </si>
+  <si>
+    <t>Formula Ransum Starter dengan Penggunaan Tepung Larva Black Soldier Fly (Hermetia illucens) untuk Pembesaran Ternak Ruminansia Kecil Lepas Sapih</t>
+  </si>
+  <si>
+    <t>17-Jan-2023</t>
+  </si>
+  <si>
+    <t>S00202300474</t>
+  </si>
+  <si>
+    <t>Manipulasi komposisi asam lemak dalam ransum starter berbasis pakan lokal merupakan salah satu strategi yang dapat dilakukan untuk meningkatkan efisiensi produksi dari ternak ruminansia kecil. Formula ransum starter sesuai invensi ini terdiri dari jagung 43%, bungkil kedelai 11%; tepung larva black soldier fly 10%; pollard 27%; minyak kelapa sawit 3%; molasses 1%; tepung tapioca 1,5%; CaCO3 2%; dikalsium fosfat 0,5%; garam 0,5%; dan premix 0,5%. Ransum ini dapat digunakan untuk pembesaran ternak ruminansia kecil lepas sapih dan dapat memperbaiki performa anak ruminansia kecil lepas sapih. Ransum starter mengandung tepung larva BSF dapat diaplikasikan di masyarakat, karena bahan baku utama yaitu tepung larva black soldier fly dapat digunakan dalam ransum starter untuk menggantikan bungkil kedelai sebanyak 50% tanpa adanya perbedaan yang nyata pada performa anak domba lepas sapih.</t>
+  </si>
+  <si>
+    <t>Komposisi Biokomposit Filler Serat Tandan Kosong Kelapa Sawit Sebagai Pengganti Komponen Otomotif Berpenguat Serat Sintesis</t>
+  </si>
+  <si>
+    <t>07-Oct-2020</t>
+  </si>
+  <si>
+    <t>S00202007289</t>
+  </si>
+  <si>
+    <t>Penelitian rekayasa biomaterial merupakan upaya pengembangan sains dan teknologi guna mensubstitusi serat sintetis dengan lignoselulosa TKKS termodifikasi. Rekayasa biomaterial dalam bentuk biokomposit filler serat tandan kosong kelapa sawit sebagai pengganti komponen otomotif berpenguat fiberglass dapat dihasilkan dari serat tandan kosong kelapa sawit (TKKS) ukuran mikropartikel 10% (b/b), ABS 90% (b/b) dan aditif dengan konsentrasi 2%. Tujuan penggunaan serat TKKS adalah sebagai material biokomposit dengan sifat mekanik yang tangguh dan high impact. Keunggulan dari serat TKKS dibandingkan serat sintetis, yaitu tersedia melimpah, dapat diperbaharui, dapat terdegradasi secara biologis, harga murah, mudah dalam pemprosesan, berdensitas tinggi, dan memiliki sifat mekanis yang baik. Berdasarkan hasil pengujian, biokomposit mikropartikel TKKS memiliki nilai tensile strength 21,21 MPa, nilai Modulus Young 731,1 MPa, dan nilai elongation at break 4.296%, nilai flexural strength 43.03 MPa, nilai impact strength 65,67%. Hasil uji pada jarak tempuh 15.000 km menunjukkan tidak adanya perubahan dimensi. Serat TKKS memiliki fungsi penting dalam resistansi komposit terhadap impact, serat dapat berperan sebagai media transfer stress. Selain itu, keberadaan serat dalam komposit dapat meningkatkan frekuensi alami dari material sehingga kemampuan suatu material untuk menahan gaya eksternal meningkat.</t>
+  </si>
+  <si>
+    <t>Komposisi Lembaran Anti Peluru Berbahan Baku Serat Tandan Kosong Kelapa Sawit Non-Anyam</t>
+  </si>
+  <si>
+    <t>PID201904109</t>
+  </si>
+  <si>
+    <t>Lembaran anti peluru dihasilkan dari serat lignoselulosa tandan kosong kelapa sawit (TKKS) non-anyam dengan gramasi 335 g/m2. Konsentrasi yang digunakan 18% (b/b) serat TKKS dan epoksi 82% (b/b). Serat TKKS yang digunakan mendapatkan perlakuan pendahuluan yaitu perendaman menggunakan bahan tahan api CaOH2 dengan konsentrasi 3 molar selama 30 menit. Epoksi yang digunakan diperoleh dari campuran epoksi dan pengeras dengan perbandingan 1:1. Hasil pengujian balistik menunjukkan lembaran anti peluru dengan tebal 1 cm tidak tembus peluru. Pengujian balistik yang dilakukan menggunakan peluru MUI-JHP A1 9 x 19 mm, kecepatan 320 m/s dalam waktu 0,07 detik, massa 12,25 g, dan jarak tembak 30 m dengan senjata yang digunakan bertipe Glock. INC. SMYRNA. GA. Lembaran anti peluru dapat menyerap momentum dan merambatkan energy kinetic ke seluruh luasan tanpa retak dan pecah.</t>
+  </si>
+  <si>
+    <t>Formulasi Kompon Karet Alam Filler Biokarbon Untuk Pembuatan Material Elastomer Pada Produk Karet Bantalan Tahan Gempa Jenis High Damping Rubber Bearing (HDRB)</t>
+  </si>
+  <si>
+    <t>S00202314105</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi kompon karet alam berbasis filler biokarbon dari bahan baku biomassa yang dapat digunakan dalam pembuatan material elastomer sebagai lapisan penyusun produk karet bantalan tahan gempa jenis HDRB. Formulasi kompon karet tersebut terdiri atas 100 bsk karet alam jenis SIR 20; 5 bsk seng oksida dan 2 bsk asam stearat sebagai bahan pengaktif; 4 bsk lilin parafin sebagai bahan antiozonan; 1,5 bsk N-1,3-dimetilbutil-N&amp;rsquo;-fenil-p-fenilindiamina dan 1,5 bsk 1,2-dihidro-2,2,4-trimetil-kuinolina sebagai bahan antioksidan; 50 bsk filler biokarbon sebagai bahan pengisi; 1,35 bsk 2-2&amp;rsquo;-dithiobenzothiazole (MBTS) sebagai bahan pencepat; dan 2,9 bsk belerang sebagai bahan pemvulkanisasi. Lapisan material elastomer yang diperoleh dari formulasi tersebut berwarna hitam, memiliki sifat elastis dan redaman, dengan dimensi dapat disesuaikan dengan desain struktur atau konstruksi bangunan.</t>
+  </si>
+  <si>
+    <t>Primer Mini DNA Barcoding Spesifik untuk Identifikasi Spesies Hiu Lanjaman dan Hiu Tikus</t>
+  </si>
+  <si>
+    <t>29-Dec-2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202010772 </t>
+  </si>
+  <si>
+    <t>Ikan hiu diperdagangkan dalam bentuk sirip, sebagai bahan baku minyak ikan dan sumber protein hewani. Setelah mengalami proses pengolahan, identifikasi dengan metode berbasis morfologi dan meristik sulit dilakukan. Primer-primer spesifik PCR DNA mini barcoding spesifik ikan hiu lanjaman dan hiu tikus telah berhasil dirancang dan dioptimasi pada invensi ini. Primer yang dihasilkan memiliki panjang produk 352 pb dengan suhu annealing optimal pada 59&amp;deg;C untuk hiu lanjaman dan 285 pb dengan suhu annealing optimal 69&amp;deg;C untuk hiu tikus. Pasangan primer tersebut menggunakan CF (forward) 5&amp;rsquo;-TGAGCTTGGACAACCTGGATCAC-3&amp;rsquo; dan CF (reverse) 5&amp;rsquo;-TGACACACCGGCTAAGTGAAGAG-3&amp;rsquo; untuk hiu lanjaman serta AP (forward) 5&amp;rsquo;-CCTCCATTAGCTGGCAATTTAGC-3&amp;rsquo; dan AP (reverse) 5&amp;rsquo;-GCCTGCTGGATCAAAGAATGTTG-3&amp;rsquo; untuk hiu tikus. Isolat DNA ikan hiu dilindungi hiu tikus (Alopias pelagicus) dan hiu lanjaman (Carcharinus falciformis) dapat diamplifikasi dengan primer spesifik DNA mini barcoding dari masing-masing spesies yang didukung oleh hasil validasi melalui Sanger sekuensing. Pasangan primer spesifik barcoding mini yang dirancang dapat digunakan untuk identifikasi produk olahan perikanan dengan berbagai teknik pengolahan.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Etil Ester Minyak Sacha Inchi Dan Penggunaannya Sebagai Pelembab Dan Antioksidan Alami Untuk Produk Kosmetik</t>
+  </si>
+  <si>
+    <t>13-Sep-2023</t>
+  </si>
+  <si>
+    <t>P00202308876</t>
+  </si>
+  <si>
+    <t>Minyak sacha inchi (Plukenetia volubilis) kaya asam lemak esensial omega-3 (&amp;alpha;-linolenic acid) yang memiliki banyak manfaat dalam perawatan kulit terutama anti inflamasi, antioksidan dan anti-aging. Mengubah minyak sacha inchi asli menjadi bentuk ester merupakan upaya untuk mengatasi kelemahan minyak sacha inchi seperti sifat berminyak, lebih lama meresap sempurna ke dalam permukaan kulit dan stabilitasnya dalam sediaan produk akhir. Invensi ini menghasilkan metode pembuatan etil ester minyak sacha inchi yang dapat dipergunakan sebagai bahan pelembab dalam sediaan kosmetik dan produk perawatan tubuh. Kegunaannya proses esterifikasi mampu mengkonversi minyak sacha inchi menjadi etil ester. Hasil pengujian menunjukkan penurunan bobot jenis dan viskositas yang signifikan antara minyak sacha inchi native dengan etil ester yaitu berturut-turut sebesar 1.0785 (g/ml) dan 29.5759 (mPa.s) menjadi 0.8898 (g/ml) dan 5.6894 (mPa.s). Etil ester sacha inchi bebas dari cemaran mikroorganisme dan logam berat. Keunggulan formula kosmetik yang dihasilkan dari invensi ini adalah menggunakan kombinasi etil ester sacha inchi dan minyak sacha inchi yang berdasarkan hasil penelitian memiliki aktivitas antioksidan kuat. Etil ester sacha inchi sekaligus penggunaannya sebagai pelembab dan antioksidan alami di dalam produk kosmetik khususnya krim wajah dan face oil. Proses esterifikasi minyak sacha inchi berlangsung sederhana, menggunakan katalis basa dan etanol yang mudah ditemukan serta menggunakan suhu rendah.</t>
+  </si>
+  <si>
+    <t>Pesawat Nirawak Semprot Pestisida Dengan Kamera Noir Untuk Deteksi Penyakit Busuk Pangkal Batang Pada Tanaman Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>24-Oct-2024</t>
+  </si>
+  <si>
+    <t>S00202411761</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai Pesawat Nirawak Semprot Pestisida dengan Kamera NoIR untuk Deteksi Penyakit Busuk Pangkal Batang pada Tanaman Kelapa Sawit dilengkapi dengan sistem deteksi penyakit berupa modul kamera NoIR dari Raspberry untuk meningkatkan efisiensi dalam pengelolaan pertanian kelapa sawit dengan memberikan solusi yang lebih efektif dalam mendeteksi penyakit pada tanaman, mengoptimalkan penggunaan sumber daya pertanian dengan melakukan deteksi terhadap penyakit. Sistem deteksi penyakit busuk pangkal batang pada tanaman kelapa sawit menggunakan pesawat nirawak terdiri dari komponen utama modul kendali, jaringan, GPS, Raspberry Pi, dan modul kamera NoIR. Raspberry Pi dilengkapi dengan kode program yang berjalan pada sistem operasi Bookworm. Invensi ini menawarkan alternatif yang lebih terjangkau, ringan, dan mudah dipindahkan dibandingkan pesawat nirawak penyemprot pestisida yang ada di pasaran. Selain itu, sistem ini memberikan solusi deteksi dini penyakit yang lebih efektif, memungkinkan pengelola perkebunan untuk mengambil tindakan pencegahan dengan lebih cepat dan efisien.</t>
+  </si>
+  <si>
+    <t>Ade Astri Muliasari, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Edi Wiraguna, S.P., M.Ag.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t>Merry Gloria Meliala, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Agief Julio Pratama, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Dhika Prita Hapsari, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Sari Nurulita, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Dwi Budiono, M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Rahajeng Harnastiti</t>
+  </si>
+  <si>
+    <t>drh. Miranti Fardesiana Putri, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Muhammad Arif Mulya, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dudi Muhammad Wildan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Wahyu Ramadhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Didin Komarudin, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Pria Sembada, S.Pt., M.S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>Muhamad Arifin, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Sari Putri Dewi, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Irsan Alipraja, S.Hut., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Fifi Gus Dwiyanti, S.Hut., M.Agr., Ph.D.</t>
+  </si>
+  <si>
+    <t>Dodik Ariyanto, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Harum Fadhilatunnur, S.TP., M.Sc.</t>
+  </si>
+  <si>
+    <t>Neli Muna, STP, M.Si</t>
+  </si>
+  <si>
+    <t>Rianti Dyah Hapsari, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Asrol, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Tetty Barunawati Siagian, M.Si.</t>
+  </si>
+  <si>
+    <t>Nur Aziezah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Nur Aisyah Nuzulia, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Maya Shofiah, S.Pt</t>
+  </si>
+  <si>
+    <t>Herawati, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Eny Palupi, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Slamet Widodo, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Rinekso Soekmadi, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Hera Maheshwari, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Lilik Budi Prasetyo, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. drh. Agus Setiyono, M.S., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Purwantiningsih, M.S.</t>
+  </si>
+  <si>
+    <t>E-Rumpon Sebagai Deteksi Ukuran Dan Sebaran Ikan</t>
+  </si>
+  <si>
+    <t>S00202112444</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Mulyono, M.Sc.</t>
+  </si>
+  <si>
+    <t>Rumpon yang terdapat di Indonesia sebagian besar merupakan rumpon yang menetap di perairan dan tidak dapat dibawa dan dipindah-pindah, perlu biaya mahal dalam pembuatan satu unit rumponnya. E-rumpon merupakan pengembangan dari rumpon portable yang menggunakan konsep respon ikan terkait penggunaan frekuensi suara sebagai atraktor dan diintegrasikan dengan wifi echosounder yang dapat mentransmisikan data ke smartphone di atas kapal mengenai distribusi ukuran dan sebaran ikan. Dengan kata lain, e-rumpon dari bahan fibre menggunakan frekuensi suara dan sistem transmisi data dari wifi echosounder dan smartphone yang diinvensikan ini secara tidak langsung adalah merupakan upaya dalam inovasi alat bantu penangkapan yang dapat digunakan kapanpun dan di perairan manapun yang diinginkan sehingga menyebabkan penghematan energi terhadap bahan bakar minyak pada kapal sehingga tidak perlu melakukan pencarian daerah penangkapan ikan (fishing ground) dalam pengejaran ikan.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Neviaty Putri Zamani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Dilla Mareistia Fassah, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Heriyanto Syafutra, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Safrina Dyah Hardiningtyas, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Anas Dinurrohman Susila, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Erika Budiarti Laconi, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. I Komang Gede Wiryawan</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Panca Dewi Manu Hara Karti Soewondo, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Joko Pamungkas, M.Sc.</t>
+  </si>
+  <si>
+    <t>Drs. Mohammad Nur Indro, M.Sc.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Budy Wiryawan, M.Sc.</t>
   </si>
   <si>
-    <t>Dr. Efi Toding Tondok, S.P., M.Sc.</t>
-[...158 lines deleted...]
-    <t>Imam Busyra Abdillah</t>
+    <t>Novriyandi Hanif, S.Si., M.Sc., D.Sc.</t>
+  </si>
+  <si>
+    <t>Metode Optimasi Galur Sintetik Ulat Sutra Non Murbei Samia cynthia ricini untuk Wilayah Marginal</t>
+  </si>
+  <si>
+    <t>26-Jan-2023</t>
+  </si>
+  <si>
+    <t>S00202300801</t>
+  </si>
+  <si>
+    <t>Invensi ini berkenaan dengan metode optimasi galur sintetik (JOGLO, PASOPATI, JOPATI, dan PRASOJO) ulat sutra non murbei Samia cynthia ricini pada daerah marginal. Proses dimulai dengan seleksi dan pemurnian ulat sutra non murbei S. ricini berdasarkan warna dan pola warna larva serta ketahanan terhadap paparan suhu dan kelembapan ekstrim (lingkungan panas dan kering). Dihasilkan larva dengan karakteristik putih polos yang mempunyai tingkat survabilitas tertinggi dengan paparan suhu dan kelembapan ekstrim. Dilanjutkan dengan tahapan pemurnian dan persilangan resiprokal berdasarkan parameter genetik dan nilai ekonomi dengan menggunakan Program GENUP. Proses pemantapan galur dilakukan selama delapan generasi pada skala laboratorium, sedangkan uji lokasi di lingkungan alami dilakukan selama tiga generasi. Karakteristik fenotipik sebagai berikut: telur berwarna putih kehijauan; larva/ ulat instar 1 berwarna hitam, instar 2 berwarna hijau kekuningan, instar 3 berwarna putih kehijauan dengan kepala hitam, instar 4 berwarna putih kehijauan dengan kepala putih, dan instar 5 berwarna putih polos; pupa berwarna coklat tua dengan warna kokon putih tulang. Karakteristik produksi dengan siklus hidup lebih pendek berkisar 42-45 hari untuk JOGLO dan PASOPATI, 42-44 hari untuk JOPATI, dan 39-42 hari untuk PRASOJO; dan lama fase larva lebih pendek yaitu 17-18 hari yang bermanfaat dalam mengurangi total kebutuhan pakan.</t>
+  </si>
+  <si>
+    <t>Urinoir Pendeteksi Status Hidrasi</t>
+  </si>
+  <si>
+    <t>P00201709570</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan urinoir pendeteksi status hidrasi memanfaatkan sensor yang dapat mendeteksi warna warna urin yang diprogram menggunakan arduino uno. Data acuan pengelompokkan dibuat dalam database yang berisi notasi warna urin dan nilai RGB. Pengelompokkan warna didasarkan pada kertas PURI. Hasil pembacaan urin terbagi menjadi tiga yaitu terhidrasi dengan baik, dehidrasi ringan-sedang, dan dehidrasi berat. Hasil uji Speatman menunjukkan korelasi positif antara BJU dengan URITES dengan nilai p&amp;lt;0.05 dan nilai r 0.935. Hasil uji Bland - altman menunujukkan nilai Limit of agireement URITES dengan BJU maupun PURI berada dalam rentang -5 sampai 5 yang menunjukkan reabilitas yang baik.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sistem Fertigator Otomatis Nirdaya Untuk Persemaian Tanaman Kehutanan </t>
+  </si>
+  <si>
+    <t>10-Sep-2025</t>
+  </si>
+  <si>
+    <t>S00202508707</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan suatu sistem fertigator otomatis nirdaya untuk persemaian tanaman kehutanan, yang bekerja tanpa sumber daya listrik, dengan menerapkan prinsip tekanan  hidrostatik  dan  kapilaritas.  Sistem  ini  mampu  mendeteksi  kebutuhan  air  dan nutrisi  berdasarkan  evapotranspirasi  yang  terjadi  dengan  penggunaan  stopkeran pelampung pada ember kontrol. Stopkeran pelampung pada ember kontrol akan menjaga level tinggi muka air pada ember kontrol dengan tinggi muka air pada baki persemaian. Ketika terjadi kehilangan air yang disebabkan oleh evapotranspirasi pada baki persemaian, air akan mengalir secara otomatis dari ember kontrol menuju baki persemaian dengan penerapan prinsip bejana berhubungan. Dengan demikian, invensi ini cocok diterapkan di daerah terpencil yang memiliki keterbatasan akses listrik dan mendukung efisiensi sumber daya dalam proses persemaian tanaman kehutanan.</t>
+  </si>
+  <si>
+    <t>Aplikasi Surfaktan MES (Metil Ester Sulfonat) Stearin Sawit untuk Enhanced Waterflooding</t>
+  </si>
+  <si>
+    <t>P00201200339</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi larutan surfaktan metil ester sulfonat (MES) dari stearin sawit untuk aplikasi Enhanced Waterflooding. Invensi ini selanjutnya berkenaan dengan pembuatan larutan surfaktan MES berbasis minyak stearin sawit menggunakan air injeksi dan atau air formasi dari lapangan minyak untuk Enhanced Waterflooding dan kinerjanya. Produk surfaktan MES berbasis stearin sawit, hasil formulasi memiliki karakteristik nilai IFT yang rendah (7,88x10-3 &amp;ndash; 1,32x10-2 dyne/cm) dengan densitas 0,9868 &amp;ndash; 0,9941 g/cm3. Hasil uji kinerja larutan surfaktan MES berbasis stearin sawit hasil formulasi memberikan nilai positif (+) untuk uji compatibility, phase bawah untuk uji phase behaviour. Sementara untuk thermal stability memberikan hasil IFT 7,88x10-3 -1,99x10-1 dyne/cm, densitas 0,9878 - 0,9852 g/cm3, dan viskositas 0,6733 - 0,7167 cP. Hasil injeksi surfaktan dengan porevolume surfaktan pada selang 0.1 PV - 0.3 PV pada uji core flooding menghasilkan incremental recovery minyak 13,46 &amp;ndash; 14,48%. Formula larutan surfaktan MES stearin sawit ini dapat diaplikasikan untuk enhanced waterflooding.</t>
+  </si>
+  <si>
+    <t>Metode Penetapan Rekomendasi Dosis Pemupukan Presisi Untuk Fertigasi Tanaman Cabai</t>
+  </si>
+  <si>
+    <t>01-Jul-2022</t>
+  </si>
+  <si>
+    <t>S00202207117</t>
+  </si>
+  <si>
+    <t>Invensi ini adalah metode penetapan rekomendasi dosis pemupukan presisi disusun berdasarkan uji korelasi dan kalibrasi hasil analisis tanah secara real time. Aplikasi pemupukan dapat dilakukan secara presisi sesuai kebutuhan tanaman, di luar daya dukung lahan. Pada penetapan dosis pemupukan hanya diperlukan analisis P-tersedia, K-tersedia menggunakan pelarut Mechlich 1 (HCl 0.05 N +H2SO4 0.025 N) untuk pH dibawah 7, dan Mehlich-3 (CH3COOH 0.2 N, NH4N03 0.25 N, NH4F 0.015 N, 0,013 HNO3) untuk pH tanah di atas 7. Hasil analisis selanjutnya ditetapkan dalam kisaran kecukupan hara P-tersedia (ppm) &amp;lt;11:sangat rendah, &amp;ge;11-&amp;lt;15:rendah, &amp;ge;15-&amp;lt;30:sedang, &amp;ge;30-&amp;lt;60: tinggi, &amp;gt;60:sangat tinggi. K-tersedia (ppm) &amp;lt;20:sangat rendah, &amp;ge;20-&amp;lt;35:rendah, &amp;ge;35-&amp;lt;60:sedang, &amp;ge;60-&amp;lt;125:tinggi, &amp;gt;125:sangat tinggi. Satus hara di atas dapat digunakan untuk menetapkan rekomendasi dosis pemupukan tanaman Cabai berdasarkan berdasarkan table rekomendasi berikut : target pH 6.5, N :196 kg/ha, P2O5 (sangat rendah:168 kg/ha, rendah:135 kg/ha, sedang :112 kg.ha, tinggi : 0, sangat tinggi:0), K2O (sangat rendah : 168 kg/ha, rendah:135 kg/ha, sedang :112 kg/ha, tinggi :: 0, sangat tinggi=0. Hasil rekomendasi selanjutnya dikalikan dengan persentase kandungan hara masing-masing sumber pupuk untuk diaplikasikan secara manual maupun secara fertigasi.</t>
+  </si>
+  <si>
+    <t>Aulia Sufi Sihab</t>
+  </si>
+  <si>
+    <t>Syakira Nisrina Hardiati</t>
+  </si>
+  <si>
+    <t>Sari Intan Kailaku</t>
+  </si>
+  <si>
+    <t>Ivan Maulana</t>
+  </si>
+  <si>
+    <t>Sabilla Jahra Anggraeny</t>
+  </si>
+  <si>
+    <t>Ahmad Andra Ramawan</t>
+  </si>
+  <si>
+    <t>Dr. Syamsul Bachry, SSi, MSi</t>
+  </si>
+  <si>
+    <t>Hanna Husnia Mumtaz</t>
+  </si>
+  <si>
+    <t>Desi Septiani</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rivaldo Hutahaean </t>
+  </si>
+  <si>
+    <t>Yulia Yasmin Pratiwi, S.Pt</t>
+  </si>
+  <si>
+    <t>Ahmad Yusuf Ridho</t>
+  </si>
+  <si>
+    <t>Adzani Gaisani Arda, S. Biotek</t>
+  </si>
+  <si>
+    <t>Dwi Yuni Wulandari</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. Dr. dr. Suradi, M.A.R.S., Sp.P(K) </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ridwan Affandi, DEA</t>
+  </si>
+  <si>
+    <t>Dr.rer.nat. Chaidir, Apt.</t>
+  </si>
+  <si>
+    <t>Ignatius Haidanto Pauta</t>
+  </si>
+  <si>
+    <t>Riani Muharomah</t>
+  </si>
+  <si>
+    <t>Meli Setya Ningrum</t>
+  </si>
+  <si>
+    <t>Faqih Udin</t>
+  </si>
+  <si>
+    <t>Ali Khumaidi</t>
+  </si>
+  <si>
+    <t>Mutasem Ali Abuzahra, B.Sc, M.Si</t>
+  </si>
+  <si>
+    <t>Hazfi Setiyawan</t>
+  </si>
+  <si>
+    <t>Yubil Christyan Parasian Gultom, S.T</t>
+  </si>
+  <si>
+    <t>Feni Shintarika</t>
+  </si>
+  <si>
+    <t>Nabila Dyah Puspita</t>
+  </si>
+  <si>
+    <t>Shabrina Nurul Fatimah Indonesia</t>
+  </si>
+  <si>
+    <t>Prof. Effionara Anwar MS APt</t>
+  </si>
+  <si>
+    <t>Esza Cahya Dewantara, SPi</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Yusti Pujiawati, S.Pt., M.Si</t>
+  </si>
+  <si>
+    <t>M.Fikry Nasrudin</t>
+  </si>
+  <si>
+    <t>Muhammad Wildan Bagir Hakim</t>
+  </si>
+  <si>
+    <t>Rizky Nadia, S.Pt.,M.Si.</t>
+  </si>
+  <si>
+    <t>Angga Saputra, S.Si</t>
+  </si>
+  <si>
+    <t>Sita Ayu Dwi Lestari</t>
+  </si>
+  <si>
+    <t>Francois Gustav Naryadi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Windi Destiar Utami </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Siti Mantiqiah, S.Pi </t>
+  </si>
+  <si>
+    <t>Altaf Husain</t>
+  </si>
+  <si>
+    <t>Chairul Imam Mardiansyah</t>
+  </si>
+  <si>
+    <t>Febrinita Ulfah, S.Pt, M.Si</t>
+  </si>
+  <si>
+    <t>Siti Anggi</t>
+  </si>
+  <si>
+    <t>Nanda Duha</t>
+  </si>
+  <si>
+    <t>Naufal Muharam Nurdin, S.Ked.,M.Si.</t>
+  </si>
+  <si>
+    <t>Nisa Salsabila Fardah</t>
+  </si>
+  <si>
+    <t>Adi Cifriadi</t>
+  </si>
+  <si>
+    <t>Dwi Lestari</t>
+  </si>
+  <si>
+    <t>Dr. Grandprix T. M. Kadja</t>
+  </si>
+  <si>
+    <t>Putri Natalie</t>
+  </si>
+  <si>
+    <t>Egi Agustian, M.Eng</t>
+  </si>
+  <si>
+    <t>Murtezha Hadijaya El Hasyibi</t>
+  </si>
+  <si>
+    <t>Putri Ardiani</t>
+  </si>
+  <si>
+    <t>Ade Kurniawan, S.Si.</t>
+  </si>
+  <si>
+    <t>Nabiilah Syifa Muthia Ikhsan</t>
+  </si>
+  <si>
+    <t>Indah Nur Baiti Salsabila Setiawan</t>
+  </si>
+  <si>
+    <t>Shelly Hafira Nikma</t>
+  </si>
+  <si>
+    <t>Rosvita Nurlaeli</t>
+  </si>
+  <si>
+    <t>Rais Rahmadi</t>
+  </si>
+  <si>
+    <t>Nisa Fadhila Islami, S.P</t>
+  </si>
+  <si>
+    <t>Putri Dewi Pelangi Permata Wijaya, Amd</t>
+  </si>
+  <si>
+    <t>Nikita Amanda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ari Elisa Ratih, SPi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Delia Putri Rahayu </t>
+  </si>
+  <si>
+    <t>Iikh Nurazizah</t>
+  </si>
+  <si>
+    <t>Dianty Dwi Nandita, S.Pi.</t>
+  </si>
+  <si>
+    <t>Rasha Rukma Anggi Nikita, SPi</t>
+  </si>
+  <si>
+    <t>Ahmad Rijani Hasby</t>
+  </si>
+  <si>
+    <t>Viona Nathania Christanti Tampubolon</t>
+  </si>
+  <si>
+    <t>Aura Ahza Hanania</t>
+  </si>
+  <si>
+    <t>Muhammad Faiz Kahendran</t>
+  </si>
+  <si>
+    <t>Muhammad Danu Fadli Atqia, S. Pi</t>
+  </si>
+  <si>
+    <t>Muhammad Haikal Adhim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Devi Ermasari </t>
+  </si>
+  <si>
+    <t>Dr. Zainal Wassahua SPi, MSc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. dr. Mohammad Sadikin, D.Sc </t>
+  </si>
+  <si>
+    <t>Hemas Aulia Fazzahra</t>
+  </si>
+  <si>
+    <t>Nurul Fadilah</t>
+  </si>
+  <si>
+    <t>Suherlan</t>
+  </si>
+  <si>
+    <t>dr. Nurjati Chairani Siregar, M.S., Sp.PA(K), Ph.D</t>
+  </si>
+  <si>
+    <t>Rohayati,S.Pd.,M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Teuku Devan Assiddiqi,  ST.</t>
+  </si>
+  <si>
+    <t>Afrinal Firmanda, S.TP, M.T.</t>
+  </si>
+  <si>
+    <t>Cindy Aula Salsabila</t>
+  </si>
+  <si>
+    <t>Rafli Buyung Surya</t>
+  </si>
+  <si>
+    <t>dr. Muhammad Dzikrifishofa</t>
+  </si>
+  <si>
+    <t>Nofa Mardia Ningsih Kaswati, S.Si, M.Si.</t>
+  </si>
+  <si>
+    <t>Yuniar E. Priharanto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edmund Banyu Kauripan </t>
+  </si>
+  <si>
+    <t>Dwi Arso Yedi Irwanto, ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nopa Aris Iskandar, SPi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. Dr. Ir. Iriani  Setyaningsih, MS.</t>
+  </si>
+  <si>
+    <t>Muhammad Syamsul Fazry</t>
+  </si>
+  <si>
+    <t>Aliyah Baida Wiwiyanti</t>
+  </si>
+  <si>
+    <t>Sarah Putri Ayunissa</t>
   </si>
   <si>
     <t>Prof. Yusuf Sudo Hadi</t>
   </si>
   <si>
-    <t>Dr. Muhammad Adly Rahandi Lubis</t>
-[...11 lines deleted...]
-    <t>Al Mukhlas Fikri</t>
+    <t>Aisyah Ulfa Safitri</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Rino R. Mukti, Dr. rer. nat</t>
+  </si>
+  <si>
+    <t>Listiana Ningrum</t>
+  </si>
+  <si>
+    <t>Nurmalisa Lisdayana, STP, MS</t>
+  </si>
+  <si>
+    <t>Tri Rachmanto Prihambodo</t>
+  </si>
+  <si>
+    <t>Sahid Agustian Hudjimartsu, ST., M.Kom</t>
+  </si>
+  <si>
+    <t>Muh Ricky Rahman</t>
+  </si>
+  <si>
+    <t>Nurhazizah Waddaulah</t>
+  </si>
+  <si>
+    <t>Reynaldo Manurung</t>
+  </si>
+  <si>
+    <t>Johan Iskandar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Agus Mulyana, MT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fatata A'izza Rosyada, S.Mat	</t>
+  </si>
+  <si>
+    <t>Lystia Anggraini</t>
+  </si>
+  <si>
+    <t>Abung Maruli Simanjuntak, S.Pi, M.Si</t>
+  </si>
+  <si>
+    <t>Riyan Alifbi Putra Irsal</t>
+  </si>
+  <si>
+    <t>Dendi Hidayatullah</t>
+  </si>
+  <si>
+    <t>Gita Novita Sari</t>
+  </si>
+  <si>
+    <t>Ibrahim Kholilullah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Mutiara Fajar Ananda</t>
+  </si>
+  <si>
+    <t>Hadyan Faruqi Hermawan</t>
+  </si>
+  <si>
+    <t>dr. Farah Bilqistiputri</t>
+  </si>
+  <si>
+    <t>Prof. Dr. dr. Sri Widia A. Jusman, M.S.</t>
   </si>
   <si>
     <t>Karsi Ambarwati</t>
   </si>
   <si>
-    <t>Rachel Meiliawati Yoshari, S.TP</t>
-[...41 lines deleted...]
-    <t>Chairul Imam Mardiansyah</t>
+    <t>Fidel Harmanda Prima, S.T.P., M.Si</t>
+  </si>
+  <si>
+    <t>Nur Afra Nabilla</t>
+  </si>
+  <si>
+    <t>Yosua Pratama Simangunsong</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dea Hardiyani </t>
+  </si>
+  <si>
+    <t>M. Aziz Izzatullah</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Vepryany Oktaviarty,  S.TP.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Mohamad Yani, M.Eng</t>
+  </si>
+  <si>
+    <t>Rahmatika Inayati</t>
+  </si>
+  <si>
+    <t>Fitrah Aji Pamungkas</t>
+  </si>
+  <si>
+    <t>Safira Gina, S.T</t>
+  </si>
+  <si>
+    <t>Sila Damayanti</t>
+  </si>
+  <si>
+    <t>Tika Widayanti, M.Biomed</t>
+  </si>
+  <si>
+    <t>Muhamad Yusuf Firdaus</t>
+  </si>
+  <si>
+    <t>Sabila Diana Ahmad S, S.Pi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Daffa Juliansyah </t>
+  </si>
+  <si>
+    <t>Azzahra Aulia Lubis</t>
   </si>
   <si>
     <t>Sri Wardatun</t>
   </si>
   <si>
-    <t>Abdullah Tsaqif Attaqiy</t>
-[...700 lines deleted...]
-  <si>
     <t>Wirza Revinda</t>
-  </si>
-[...229 lines deleted...]
-    <t>Inna Puspa Ayu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4812,74 +4788,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J1027" headerRowCount="1">
-  <autoFilter ref="A4:J1027"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J1010" headerRowCount="1">
+  <autoFilter ref="A4:J1010"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J1027"/>
+  <dimension ref="A1:J1010"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -4910,26404 +4886,25962 @@
         <v>9</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
+      <c r="J5" s="0" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J19" s="0" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J20" s="0" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H22" s="0" t="s">
-        <v>78</v>
+        <v>37</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J24" s="0" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J26" s="0" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>86</v>
+        <v>38</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>87</v>
+        <v>39</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>88</v>
+        <v>40</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>43</v>
+        <v>88</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>44</v>
+        <v>85</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>103</v>
+        <v>25</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J34" s="0" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>107</v>
+        <v>80</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>109</v>
+        <v>44</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>110</v>
+        <v>45</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>100</v>
+        <v>47</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>111</v>
+        <v>48</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J37" s="0" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>86</v>
+        <v>105</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>78</v>
+        <v>37</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>43</v>
+        <v>110</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>44</v>
+        <v>111</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>45</v>
+        <v>112</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>113</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>47</v>
+        <v>114</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>114</v>
+        <v>33</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>109</v>
+        <v>34</v>
       </c>
       <c r="C41" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="F41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H41" s="0" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>118</v>
+        <v>38</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>119</v>
+        <v>39</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>120</v>
+        <v>40</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>21</v>
+        <v>116</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>84</v>
+        <v>40</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>122</v>
+        <v>55</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>64</v>
+        <v>121</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>65</v>
+        <v>122</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>66</v>
+        <v>123</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>124</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>125</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="B48" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H48" s="0" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>96</v>
+        <v>38</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>97</v>
+        <v>39</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>131</v>
+        <v>64</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>86</v>
+        <v>43</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>87</v>
+        <v>44</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>46</v>
+        <v>127</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J50" s="0" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>51</v>
+        <v>127</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J51" s="0" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>114</v>
+        <v>136</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>109</v>
+        <v>133</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>115</v>
+        <v>137</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>86</v>
+        <v>105</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>81</v>
+        <v>138</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="B57" s="0" t="s">
+      <c r="H57" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I57" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>57</v>
+        <v>144</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>58</v>
+        <v>145</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>59</v>
+        <v>146</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="H58" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="H58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>62</v>
+        <v>149</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>58</v>
+        <v>151</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>22</v>
+        <v>94</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>86</v>
+        <v>156</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>87</v>
+        <v>157</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>88</v>
+        <v>158</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>27</v>
+        <v>148</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J60" s="0" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>137</v>
+        <v>162</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>27</v>
+        <v>165</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>10</v>
+        <v>167</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>11</v>
+        <v>168</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>12</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J62" s="0" t="s">
+        <v>172</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>136</v>
+        <v>173</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>137</v>
+        <v>174</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>138</v>
+        <v>175</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>94</v>
+        <v>176</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>22</v>
+        <v>177</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>74</v>
+        <v>179</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>75</v>
+        <v>180</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>76</v>
+        <v>181</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>159</v>
+        <v>182</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>78</v>
+        <v>183</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>80</v>
+        <v>184</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>10</v>
+        <v>185</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>12</v>
+        <v>187</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>160</v>
+        <v>188</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J65" s="0" t="s">
+        <v>189</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>118</v>
+        <v>190</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>119</v>
+        <v>191</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>120</v>
+        <v>192</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>161</v>
+        <v>188</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>121</v>
+        <v>193</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>68</v>
+        <v>194</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>69</v>
+        <v>195</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>70</v>
+        <v>196</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>162</v>
+        <v>197</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>73</v>
+        <v>198</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>75</v>
+        <v>200</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>76</v>
+        <v>201</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>163</v>
+        <v>202</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>78</v>
+        <v>203</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>80</v>
+        <v>204</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>164</v>
+        <v>205</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>165</v>
+        <v>206</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>166</v>
+        <v>207</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>167</v>
+        <v>208</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>168</v>
+        <v>209</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>169</v>
+        <v>210</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>170</v>
+        <v>211</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>171</v>
+        <v>212</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>172</v>
+        <v>213</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>168</v>
+        <v>215</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>173</v>
+        <v>216</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B71" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="B71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="0" t="s">
-        <v>176</v>
+        <v>218</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>167</v>
+        <v>219</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>177</v>
+        <v>220</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>178</v>
+        <v>221</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>179</v>
+        <v>222</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>180</v>
+        <v>223</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>181</v>
+        <v>224</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>182</v>
+        <v>225</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>183</v>
+        <v>226</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>10</v>
+        <v>161</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>11</v>
+        <v>162</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>12</v>
+        <v>163</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>14</v>
+        <v>227</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>27</v>
+        <v>165</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J73" s="0" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>184</v>
+        <v>228</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>185</v>
+        <v>229</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>186</v>
+        <v>230</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>187</v>
+        <v>231</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>188</v>
+        <v>232</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>189</v>
+        <v>233</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>190</v>
+        <v>234</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>191</v>
+        <v>235</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>192</v>
+        <v>236</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>113</v>
+        <v>237</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>193</v>
+        <v>238</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>194</v>
+        <v>239</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>10</v>
+        <v>240</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>11</v>
+        <v>241</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>12</v>
+        <v>242</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>17</v>
+        <v>243</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J76" s="0" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>195</v>
+        <v>245</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>197</v>
+        <v>247</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>198</v>
+        <v>248</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>199</v>
+        <v>148</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>201</v>
+        <v>250</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>202</v>
+        <v>251</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>203</v>
+        <v>252</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>198</v>
+        <v>253</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>199</v>
+        <v>254</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>204</v>
+        <v>255</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>18</v>
+        <v>256</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>19</v>
+        <v>257</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>20</v>
+        <v>258</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>21</v>
+        <v>259</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>146</v>
+        <v>209</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J79" s="0" t="s">
+        <v>260</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>205</v>
+        <v>261</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>206</v>
+        <v>262</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>207</v>
+        <v>263</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>208</v>
+        <v>264</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>210</v>
+        <v>265</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>211</v>
+        <v>266</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>212</v>
+        <v>267</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>213</v>
+        <v>268</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>214</v>
+        <v>269</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>215</v>
+        <v>270</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>216</v>
+        <v>271</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>217</v>
+        <v>272</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>219</v>
+        <v>274</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>193</v>
+        <v>47</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>190</v>
+        <v>276</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>191</v>
+        <v>277</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>192</v>
+        <v>278</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>219</v>
+        <v>279</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>193</v>
+        <v>22</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>194</v>
+        <v>280</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>221</v>
+        <v>190</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>222</v>
+        <v>191</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>223</v>
+        <v>192</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>224</v>
+        <v>281</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>225</v>
+        <v>42</v>
       </c>
       <c r="I84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>193</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>227</v>
+        <v>282</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>228</v>
+        <v>283</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>229</v>
+        <v>284</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>224</v>
+        <v>285</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>225</v>
+        <v>171</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>286</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>234</v>
+        <v>287</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>225</v>
+        <v>148</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>236</v>
+        <v>288</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>237</v>
+        <v>289</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>238</v>
+        <v>290</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>234</v>
+        <v>291</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>225</v>
+        <v>177</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>239</v>
+        <v>292</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>240</v>
+        <v>271</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>241</v>
+        <v>272</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>242</v>
+        <v>273</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>243</v>
+        <v>293</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>244</v>
+        <v>47</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>275</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>246</v>
+        <v>144</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>247</v>
+        <v>145</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>248</v>
+        <v>146</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>249</v>
+        <v>294</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>209</v>
+        <v>148</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>250</v>
+        <v>149</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>251</v>
+        <v>295</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>252</v>
+        <v>296</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>253</v>
+        <v>297</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>249</v>
+        <v>298</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>254</v>
+        <v>299</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>211</v>
+        <v>261</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>212</v>
+        <v>262</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>213</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>255</v>
+        <v>300</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>15</v>
+        <v>225</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>215</v>
+        <v>265</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>256</v>
+        <v>301</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>257</v>
+        <v>212</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>258</v>
+        <v>302</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>304</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>260</v>
+        <v>305</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>261</v>
+        <v>306</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>262</v>
+        <v>307</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>255</v>
+        <v>308</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>263</v>
+        <v>309</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>264</v>
+        <v>310</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>265</v>
+        <v>311</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>266</v>
+        <v>312</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>267</v>
+        <v>313</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>268</v>
+        <v>314</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>269</v>
+        <v>315</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>270</v>
+        <v>316</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>271</v>
+        <v>317</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>267</v>
+        <v>318</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>272</v>
+        <v>238</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>319</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>274</v>
+        <v>320</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>275</v>
+        <v>321</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>276</v>
+        <v>322</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>277</v>
+        <v>318</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>278</v>
+        <v>323</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>279</v>
+        <v>324</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>280</v>
+        <v>325</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>281</v>
+        <v>326</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>277</v>
+        <v>327</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>100</v>
+        <v>328</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>282</v>
+        <v>329</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>283</v>
+        <v>324</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>284</v>
+        <v>325</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>285</v>
+        <v>326</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>286</v>
+        <v>330</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>15</v>
+        <v>328</v>
       </c>
       <c r="I98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>287</v>
+        <v>329</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>288</v>
+        <v>331</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>289</v>
+        <v>332</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>290</v>
+        <v>333</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>291</v>
+        <v>334</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>272</v>
+        <v>42</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>292</v>
+        <v>335</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>293</v>
+        <v>336</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>294</v>
+        <v>337</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>295</v>
+        <v>338</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>291</v>
+        <v>339</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>272</v>
+        <v>238</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>296</v>
+        <v>340</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>23</v>
+        <v>156</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>24</v>
+        <v>157</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>25</v>
+        <v>158</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>26</v>
+        <v>341</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>199</v>
+        <v>148</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J101" s="0" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>211</v>
+        <v>342</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>212</v>
+        <v>343</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>213</v>
+        <v>344</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>297</v>
+        <v>345</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>15</v>
+        <v>346</v>
       </c>
       <c r="I102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>215</v>
+        <v>347</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>298</v>
+        <v>348</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>299</v>
+        <v>349</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>300</v>
+        <v>350</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>301</v>
+        <v>351</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>302</v>
+        <v>352</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>174</v>
+        <v>353</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>175</v>
+        <v>354</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>176</v>
+        <v>355</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>303</v>
+        <v>356</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>168</v>
+        <v>357</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>177</v>
+        <v>358</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>28</v>
+        <v>359</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>29</v>
+        <v>360</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>30</v>
+        <v>361</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>31</v>
+        <v>362</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>146</v>
+        <v>22</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J105" s="0" t="s">
+        <v>363</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>304</v>
+        <v>364</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>305</v>
+        <v>365</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>306</v>
+        <v>366</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>307</v>
+        <v>367</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>308</v>
+        <v>368</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>309</v>
+        <v>369</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>310</v>
+        <v>211</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>311</v>
+        <v>212</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>312</v>
+        <v>213</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>313</v>
+        <v>370</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>272</v>
+        <v>215</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>216</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>315</v>
+        <v>199</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>316</v>
+        <v>200</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>317</v>
+        <v>201</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>313</v>
+        <v>371</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>272</v>
+        <v>203</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>318</v>
+        <v>204</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>313</v>
+        <v>372</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>272</v>
+        <v>328</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>323</v>
+        <v>373</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>324</v>
+        <v>374</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>325</v>
+        <v>375</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>313</v>
+        <v>376</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>272</v>
+        <v>42</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>326</v>
+        <v>377</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>327</v>
+        <v>378</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>328</v>
+        <v>379</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>329</v>
+        <v>380</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>330</v>
+        <v>381</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>331</v>
+        <v>382</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>332</v>
+        <v>383</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>333</v>
+        <v>384</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>334</v>
+        <v>385</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>335</v>
+        <v>386</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>330</v>
+        <v>387</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>336</v>
+        <v>388</v>
       </c>
       <c r="I112" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>337</v>
+        <v>389</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>338</v>
+        <v>390</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>265</v>
+        <v>391</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>339</v>
+        <v>392</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>330</v>
+        <v>393</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>331</v>
+        <v>368</v>
       </c>
       <c r="I113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>340</v>
+        <v>394</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>304</v>
+        <v>288</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>341</v>
+        <v>395</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>308</v>
+        <v>177</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>309</v>
+        <v>292</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>236</v>
+        <v>396</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>238</v>
+        <v>397</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>342</v>
+        <v>398</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>225</v>
+        <v>22</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>239</v>
+        <v>399</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>343</v>
+        <v>305</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>344</v>
+        <v>306</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>345</v>
+        <v>307</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>346</v>
+        <v>400</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>347</v>
+        <v>47</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>348</v>
+        <v>309</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>349</v>
+        <v>156</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>350</v>
+        <v>157</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>351</v>
+        <v>158</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>352</v>
+        <v>401</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>188</v>
+        <v>148</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>353</v>
+        <v>160</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>32</v>
+        <v>402</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>33</v>
+        <v>365</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>34</v>
+        <v>403</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>35</v>
+        <v>404</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>22</v>
+        <v>94</v>
       </c>
       <c r="I118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>37</v>
+        <v>405</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>354</v>
+        <v>406</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>355</v>
+        <v>272</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>356</v>
+        <v>407</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>35</v>
+        <v>408</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>36</v>
+        <v>409</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>357</v>
+        <v>410</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>358</v>
+        <v>342</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>359</v>
+        <v>343</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>360</v>
+        <v>344</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>361</v>
+        <v>411</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>362</v>
+        <v>346</v>
       </c>
       <c r="I120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>363</v>
+        <v>347</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>364</v>
+        <v>412</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>365</v>
+        <v>413</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>366</v>
+        <v>414</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>367</v>
+        <v>415</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>188</v>
+        <v>416</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>368</v>
+        <v>417</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>369</v>
+        <v>418</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>370</v>
+        <v>337</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>371</v>
+        <v>419</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>367</v>
+        <v>420</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>372</v>
+        <v>421</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>373</v>
+        <v>422</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>333</v>
+        <v>288</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>334</v>
+        <v>289</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>335</v>
+        <v>290</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>367</v>
+        <v>423</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>336</v>
+        <v>177</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>337</v>
+        <v>292</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>374</v>
+        <v>396</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>375</v>
+        <v>212</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>376</v>
+        <v>397</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>377</v>
+        <v>424</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>209</v>
+        <v>22</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>378</v>
+        <v>399</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>379</v>
+        <v>425</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>380</v>
+        <v>426</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>381</v>
+        <v>427</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>377</v>
+        <v>428</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>209</v>
+        <v>429</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>382</v>
+        <v>430</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>379</v>
+        <v>431</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>380</v>
+        <v>432</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>381</v>
+        <v>433</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>383</v>
+        <v>434</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>209</v>
+        <v>232</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>382</v>
+        <v>435</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>384</v>
+        <v>436</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>385</v>
+        <v>437</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>386</v>
+        <v>438</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>387</v>
+        <v>439</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>146</v>
+        <v>171</v>
       </c>
       <c r="I127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>388</v>
+        <v>440</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>389</v>
+        <v>441</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>320</v>
+        <v>442</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>390</v>
+        <v>443</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>391</v>
+        <v>444</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>225</v>
+        <v>346</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>392</v>
+        <v>445</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>190</v>
+        <v>446</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>191</v>
+        <v>447</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>192</v>
+        <v>448</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>125</v>
+        <v>449</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>193</v>
+        <v>346</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>194</v>
+        <v>450</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>393</v>
+        <v>288</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>311</v>
+        <v>289</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>394</v>
+        <v>290</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>41</v>
+        <v>451</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>42</v>
+        <v>177</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>395</v>
+        <v>292</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>396</v>
+        <v>452</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>397</v>
+        <v>453</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>41</v>
+        <v>455</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>42</v>
+        <v>409</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>399</v>
+        <v>456</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>38</v>
+        <v>305</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>39</v>
+        <v>306</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>40</v>
+        <v>307</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>41</v>
+        <v>457</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J132" s="0" t="s">
+        <v>309</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>400</v>
+        <v>458</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>401</v>
+        <v>459</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>402</v>
+        <v>460</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>41</v>
+        <v>461</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>403</v>
+        <v>462</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>404</v>
+        <v>463</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>405</v>
+        <v>316</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>406</v>
+        <v>464</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>41</v>
+        <v>461</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>407</v>
+        <v>465</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>379</v>
+        <v>466</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>380</v>
+        <v>467</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>381</v>
+        <v>468</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>408</v>
+        <v>461</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>382</v>
+        <v>469</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>221</v>
+        <v>470</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>222</v>
+        <v>471</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>223</v>
+        <v>472</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>409</v>
+        <v>473</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>226</v>
+        <v>474</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>410</v>
+        <v>475</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>284</v>
+        <v>476</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>411</v>
+        <v>477</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>412</v>
+        <v>478</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>272</v>
+        <v>238</v>
       </c>
       <c r="I137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>413</v>
+        <v>479</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>414</v>
+        <v>324</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>415</v>
+        <v>325</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>416</v>
+        <v>326</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>417</v>
+        <v>480</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>188</v>
+        <v>328</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>418</v>
+        <v>329</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>184</v>
+        <v>481</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>185</v>
+        <v>385</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>186</v>
+        <v>482</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>417</v>
+        <v>483</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>188</v>
+        <v>368</v>
       </c>
       <c r="I139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>189</v>
+        <v>484</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>43</v>
+        <v>485</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>44</v>
+        <v>283</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>45</v>
+        <v>486</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>46</v>
+        <v>487</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>308</v>
+        <v>357</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>47</v>
+        <v>488</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>10</v>
+        <v>425</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>11</v>
+        <v>426</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>12</v>
+        <v>427</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>46</v>
+        <v>489</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>27</v>
+        <v>429</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J141" s="0" t="s">
+        <v>430</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>283</v>
+        <v>228</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>284</v>
+        <v>229</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>285</v>
+        <v>230</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>419</v>
+        <v>490</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>15</v>
+        <v>232</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>287</v>
+        <v>233</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>288</v>
+        <v>491</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>289</v>
+        <v>162</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>290</v>
+        <v>492</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>420</v>
+        <v>493</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>272</v>
+        <v>47</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>292</v>
+        <v>494</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>293</v>
+        <v>240</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>294</v>
+        <v>241</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>295</v>
+        <v>242</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>420</v>
+        <v>495</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>272</v>
+        <v>171</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>296</v>
+        <v>244</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>421</v>
+        <v>288</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>422</v>
+        <v>289</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>423</v>
+        <v>290</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>424</v>
+        <v>496</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>244</v>
+        <v>177</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>425</v>
+        <v>292</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>426</v>
+        <v>336</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>217</v>
+        <v>337</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>427</v>
+        <v>338</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>424</v>
+        <v>497</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>182</v>
+        <v>238</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>428</v>
+        <v>340</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>429</v>
+        <v>228</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>430</v>
+        <v>229</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>431</v>
+        <v>230</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>432</v>
+        <v>498</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>193</v>
+        <v>232</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>433</v>
+        <v>233</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>434</v>
+        <v>499</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>435</v>
+        <v>332</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>436</v>
+        <v>500</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>432</v>
+        <v>501</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>193</v>
+        <v>502</v>
       </c>
       <c r="I148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>437</v>
+        <v>503</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>438</v>
+        <v>504</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>439</v>
+        <v>505</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>440</v>
+        <v>506</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>432</v>
+        <v>507</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>193</v>
+        <v>148</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>441</v>
+        <v>508</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>442</v>
+        <v>509</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>443</v>
+        <v>510</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>444</v>
+        <v>511</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>432</v>
+        <v>512</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>445</v>
+        <v>513</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>269</v>
+        <v>491</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>270</v>
+        <v>162</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>271</v>
+        <v>492</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>446</v>
+        <v>514</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>272</v>
+        <v>47</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>273</v>
+        <v>494</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>364</v>
+        <v>396</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>365</v>
+        <v>212</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>366</v>
+        <v>397</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>447</v>
+        <v>515</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>188</v>
+        <v>22</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>368</v>
+        <v>399</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>48</v>
+        <v>516</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>49</v>
+        <v>517</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>50</v>
+        <v>518</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>51</v>
+        <v>519</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="I153" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J153" s="0" t="s">
+        <v>520</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>448</v>
+        <v>167</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>49</v>
+        <v>168</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>449</v>
+        <v>169</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>51</v>
+        <v>521</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>36</v>
+        <v>171</v>
       </c>
       <c r="I154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>450</v>
+        <v>172</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>52</v>
+        <v>378</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>53</v>
+        <v>379</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>54</v>
+        <v>380</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>51</v>
+        <v>522</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>36</v>
+        <v>382</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>55</v>
+        <v>383</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>451</v>
+        <v>161</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>452</v>
+        <v>162</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>453</v>
+        <v>163</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>51</v>
+        <v>523</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>36</v>
+        <v>165</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>454</v>
+        <v>166</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>283</v>
+        <v>524</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>284</v>
+        <v>525</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>285</v>
+        <v>526</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>56</v>
+        <v>527</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>287</v>
+        <v>528</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>10</v>
+        <v>529</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>11</v>
+        <v>530</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>12</v>
+        <v>531</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>56</v>
+        <v>532</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>27</v>
+        <v>238</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J158" s="0" t="s">
+        <v>533</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>221</v>
+        <v>144</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>222</v>
+        <v>145</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>223</v>
+        <v>146</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>455</v>
+        <v>534</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>225</v>
+        <v>148</v>
       </c>
       <c r="I159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>226</v>
+        <v>149</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>456</v>
+        <v>535</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>457</v>
+        <v>536</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>458</v>
+        <v>537</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>459</v>
+        <v>538</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>460</v>
+        <v>232</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>461</v>
+        <v>539</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>464</v>
+        <v>477</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>459</v>
+        <v>540</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>460</v>
+        <v>238</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>465</v>
+        <v>479</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>466</v>
+        <v>250</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>467</v>
+        <v>251</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>468</v>
+        <v>252</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>459</v>
+        <v>541</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>460</v>
+        <v>254</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>469</v>
+        <v>255</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>384</v>
+        <v>542</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>385</v>
+        <v>337</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>386</v>
+        <v>543</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>470</v>
+        <v>544</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>146</v>
+        <v>47</v>
       </c>
       <c r="I163" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>388</v>
+        <v>545</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>231</v>
+        <v>546</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>232</v>
+        <v>547</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>233</v>
+        <v>548</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>471</v>
+        <v>549</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="I164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>235</v>
+        <v>550</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>236</v>
+        <v>542</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>237</v>
+        <v>337</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>238</v>
+        <v>543</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>471</v>
+        <v>551</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>225</v>
+        <v>47</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>239</v>
+        <v>545</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>472</v>
+        <v>552</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>270</v>
+        <v>553</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>473</v>
+        <v>554</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>471</v>
+        <v>555</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>474</v>
+        <v>556</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>475</v>
+        <v>301</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>476</v>
+        <v>212</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>477</v>
+        <v>302</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>478</v>
+        <v>557</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>460</v>
+        <v>177</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>479</v>
+        <v>304</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>57</v>
+        <v>310</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>58</v>
+        <v>311</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>59</v>
+        <v>312</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>60</v>
+        <v>558</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>336</v>
+        <v>22</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>62</v>
+        <v>314</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>480</v>
+        <v>559</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>481</v>
+        <v>560</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>482</v>
+        <v>561</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>483</v>
+        <v>562</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>193</v>
+        <v>225</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>484</v>
+        <v>563</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>429</v>
+        <v>475</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>430</v>
+        <v>476</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>431</v>
+        <v>477</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>483</v>
+        <v>564</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>193</v>
+        <v>238</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>433</v>
+        <v>479</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>485</v>
+        <v>535</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>375</v>
+        <v>536</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>486</v>
+        <v>537</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>487</v>
+        <v>564</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>36</v>
+        <v>232</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>488</v>
+        <v>539</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>260</v>
+        <v>565</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>261</v>
+        <v>566</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>262</v>
+        <v>567</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>489</v>
+        <v>568</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>15</v>
+        <v>238</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>263</v>
+        <v>569</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>490</v>
+        <v>516</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>491</v>
+        <v>517</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>492</v>
+        <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>493</v>
+        <v>570</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="I173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>226</v>
+        <v>520</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>264</v>
+        <v>571</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>265</v>
+        <v>572</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>266</v>
+        <v>573</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>493</v>
+        <v>574</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="I174" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>268</v>
+        <v>575</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>494</v>
+        <v>305</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>495</v>
+        <v>306</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>496</v>
+        <v>307</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>497</v>
+        <v>576</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>146</v>
+        <v>47</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>498</v>
+        <v>309</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>283</v>
+        <v>156</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>284</v>
+        <v>157</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>285</v>
+        <v>158</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>63</v>
+        <v>577</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>287</v>
+        <v>160</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>43</v>
+        <v>271</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>44</v>
+        <v>272</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>45</v>
+        <v>273</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>63</v>
+        <v>578</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>308</v>
+        <v>47</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>47</v>
+        <v>275</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>10</v>
+        <v>579</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>11</v>
+        <v>580</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>12</v>
+        <v>581</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>63</v>
+        <v>582</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="I178" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J178" s="0" t="s">
+        <v>583</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>64</v>
+        <v>353</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>65</v>
+        <v>354</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>66</v>
+        <v>355</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>67</v>
+        <v>584</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>331</v>
+        <v>357</v>
       </c>
       <c r="I179" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J179" s="0" t="s">
+        <v>358</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>174</v>
+        <v>446</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>175</v>
+        <v>447</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>176</v>
+        <v>448</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>499</v>
+        <v>585</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>168</v>
+        <v>346</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>177</v>
+        <v>450</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>500</v>
+        <v>559</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>501</v>
+        <v>560</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>502</v>
+        <v>561</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>503</v>
+        <v>586</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>193</v>
+        <v>225</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>504</v>
+        <v>563</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>505</v>
+        <v>221</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>506</v>
+        <v>222</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>507</v>
+        <v>223</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>503</v>
+        <v>586</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>193</v>
+        <v>225</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>508</v>
+        <v>226</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>434</v>
+        <v>587</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>435</v>
+        <v>588</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>436</v>
+        <v>589</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>503</v>
+        <v>590</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>193</v>
+        <v>328</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>437</v>
+        <v>591</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>509</v>
+        <v>156</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>510</v>
+        <v>157</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>511</v>
+        <v>158</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>503</v>
+        <v>592</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>193</v>
+        <v>148</v>
       </c>
       <c r="I184" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>512</v>
+        <v>160</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>327</v>
+        <v>593</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>328</v>
+        <v>594</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>329</v>
+        <v>595</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>513</v>
+        <v>596</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>331</v>
+        <v>238</v>
       </c>
       <c r="I185" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>332</v>
+        <v>597</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>333</v>
+        <v>396</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>334</v>
+        <v>212</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>335</v>
+        <v>397</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>513</v>
+        <v>598</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>336</v>
+        <v>22</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>337</v>
+        <v>399</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>265</v>
+        <v>349</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>339</v>
+        <v>350</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>513</v>
+        <v>599</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>331</v>
+        <v>183</v>
       </c>
       <c r="I187" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>514</v>
+        <v>156</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>324</v>
+        <v>157</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>515</v>
+        <v>158</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>513</v>
+        <v>600</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>331</v>
+        <v>148</v>
       </c>
       <c r="I188" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>516</v>
+        <v>160</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>513</v>
+        <v>601</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>372</v>
+        <v>42</v>
       </c>
       <c r="I189" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>517</v>
+        <v>571</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>518</v>
+        <v>572</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>519</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>520</v>
+        <v>602</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>193</v>
+        <v>47</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>521</v>
+        <v>575</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>522</v>
+        <v>384</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>523</v>
+        <v>385</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>524</v>
+        <v>386</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>525</v>
+        <v>603</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>193</v>
+        <v>388</v>
       </c>
       <c r="I191" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>526</v>
+        <v>389</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>527</v>
+        <v>604</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>528</v>
+        <v>605</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>529</v>
+        <v>606</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>525</v>
+        <v>607</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>530</v>
+        <v>608</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>531</v>
+        <v>288</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>435</v>
+        <v>289</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>532</v>
+        <v>290</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>71</v>
+        <v>609</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>72</v>
+        <v>177</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>533</v>
+        <v>292</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>68</v>
+        <v>412</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>69</v>
+        <v>413</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>70</v>
+        <v>414</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>71</v>
+        <v>610</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>61</v>
+        <v>416</v>
       </c>
       <c r="I194" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>73</v>
+        <v>417</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>256</v>
+        <v>611</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>257</v>
+        <v>612</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>258</v>
+        <v>613</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>534</v>
+        <v>614</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>15</v>
+        <v>346</v>
       </c>
       <c r="I195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>259</v>
+        <v>615</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>517</v>
+        <v>256</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>518</v>
+        <v>257</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>519</v>
+        <v>258</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>77</v>
+        <v>616</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="I196" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>521</v>
+        <v>260</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>216</v>
+        <v>617</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>217</v>
+        <v>618</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>218</v>
+        <v>619</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>77</v>
+        <v>620</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>193</v>
+        <v>69</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>220</v>
+        <v>621</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>190</v>
+        <v>353</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>191</v>
+        <v>354</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>192</v>
+        <v>355</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>77</v>
+        <v>622</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="I198" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>194</v>
+        <v>358</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>535</v>
+        <v>623</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>536</v>
+        <v>624</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>537</v>
+        <v>625</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>77</v>
+        <v>626</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>193</v>
+        <v>429</v>
       </c>
       <c r="I199" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>538</v>
+        <v>627</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>522</v>
+        <v>565</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>523</v>
+        <v>566</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>524</v>
+        <v>567</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>77</v>
+        <v>628</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>193</v>
+        <v>238</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>526</v>
+        <v>569</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>74</v>
+        <v>491</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>75</v>
+        <v>162</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>76</v>
+        <v>492</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>77</v>
+        <v>629</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>193</v>
+        <v>47</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>80</v>
+        <v>494</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>283</v>
+        <v>529</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>284</v>
+        <v>530</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>285</v>
+        <v>531</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>539</v>
+        <v>630</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>15</v>
+        <v>238</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>287</v>
+        <v>533</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>540</v>
+        <v>631</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>541</v>
+        <v>632</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>542</v>
+        <v>633</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>543</v>
+        <v>634</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>544</v>
+        <v>635</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>545</v>
+        <v>485</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>546</v>
+        <v>283</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>547</v>
+        <v>486</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>548</v>
+        <v>636</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>272</v>
+        <v>357</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>549</v>
+        <v>488</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>389</v>
+        <v>211</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>320</v>
+        <v>212</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>390</v>
+        <v>213</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>550</v>
+        <v>637</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>392</v>
+        <v>216</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>43</v>
+        <v>542</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>44</v>
+        <v>337</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>45</v>
+        <v>543</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>81</v>
+        <v>638</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>308</v>
+        <v>47</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>47</v>
+        <v>545</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>10</v>
+        <v>288</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>11</v>
+        <v>289</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>12</v>
+        <v>290</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>81</v>
+        <v>639</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>27</v>
+        <v>177</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J207" s="0" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>551</v>
+        <v>228</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>552</v>
+        <v>229</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>553</v>
+        <v>230</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>554</v>
+        <v>640</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>193</v>
+        <v>232</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>555</v>
+        <v>233</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>556</v>
+        <v>641</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>557</v>
+        <v>642</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>558</v>
+        <v>643</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>554</v>
+        <v>644</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>193</v>
+        <v>148</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>559</v>
+        <v>645</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>560</v>
+        <v>509</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>561</v>
+        <v>510</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>562</v>
+        <v>511</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>563</v>
+        <v>646</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>372</v>
+        <v>22</v>
       </c>
       <c r="I210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>564</v>
+        <v>513</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>256</v>
+        <v>647</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>257</v>
+        <v>648</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>258</v>
+        <v>649</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>565</v>
+        <v>650</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>15</v>
+        <v>388</v>
       </c>
       <c r="I211" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>259</v>
+        <v>651</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>566</v>
+        <v>266</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>567</v>
+        <v>267</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>568</v>
+        <v>268</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>569</v>
+        <v>652</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="I212" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>270</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>283</v>
+        <v>653</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>284</v>
+        <v>654</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>285</v>
+        <v>655</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>569</v>
+        <v>656</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>287</v>
+        <v>657</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>178</v>
+        <v>436</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>179</v>
+        <v>437</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>180</v>
+        <v>438</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>571</v>
+        <v>658</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="I214" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>183</v>
+        <v>440</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>509</v>
+        <v>659</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>510</v>
+        <v>660</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>511</v>
+        <v>661</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>572</v>
+        <v>662</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>193</v>
+        <v>663</v>
       </c>
       <c r="I215" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>512</v>
+        <v>664</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>500</v>
+        <v>228</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>501</v>
+        <v>229</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>502</v>
+        <v>230</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>572</v>
+        <v>665</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>193</v>
+        <v>232</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>504</v>
+        <v>233</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>429</v>
+        <v>245</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>430</v>
+        <v>246</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>431</v>
+        <v>247</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>572</v>
+        <v>666</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>193</v>
+        <v>148</v>
       </c>
       <c r="I217" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>433</v>
+        <v>249</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>556</v>
+        <v>485</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>557</v>
+        <v>283</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>558</v>
+        <v>486</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>573</v>
+        <v>667</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>559</v>
+        <v>488</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>574</v>
+        <v>156</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>575</v>
+        <v>157</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>576</v>
+        <v>158</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>577</v>
+        <v>668</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>460</v>
+        <v>148</v>
       </c>
       <c r="I219" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>578</v>
+        <v>160</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>517</v>
+        <v>524</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>579</v>
+        <v>669</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>193</v>
+        <v>69</v>
       </c>
       <c r="I220" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="B221" s="0" t="s">
         <v>379</v>
       </c>
-      <c r="B221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C221" s="0" t="s">
-        <v>381</v>
+        <v>671</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>580</v>
+        <v>672</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>209</v>
+        <v>177</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>382</v>
+        <v>673</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>283</v>
+        <v>173</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>284</v>
+        <v>174</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>285</v>
+        <v>175</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>581</v>
+        <v>674</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>287</v>
+        <v>178</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>582</v>
+        <v>675</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>583</v>
+        <v>676</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>584</v>
+        <v>677</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>585</v>
+        <v>678</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>100</v>
+        <v>346</v>
       </c>
       <c r="I223" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>586</v>
+        <v>679</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>587</v>
+        <v>150</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>528</v>
+        <v>151</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>588</v>
+        <v>152</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>585</v>
+        <v>680</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="I224" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>589</v>
+        <v>155</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>164</v>
+        <v>353</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>165</v>
+        <v>354</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>166</v>
+        <v>355</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>590</v>
+        <v>681</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>168</v>
+        <v>357</v>
       </c>
       <c r="I225" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>169</v>
+        <v>358</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>170</v>
+        <v>436</v>
       </c>
       <c r="B226" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="C226" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="F226" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G226" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="H226" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="C226" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I226" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>173</v>
+        <v>440</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>591</v>
+        <v>396</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>592</v>
+        <v>212</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>593</v>
+        <v>397</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>594</v>
+        <v>683</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>168</v>
+        <v>22</v>
       </c>
       <c r="I227" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>595</v>
+        <v>399</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>545</v>
+        <v>516</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>546</v>
+        <v>517</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>547</v>
+        <v>518</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>596</v>
+        <v>684</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>272</v>
+        <v>47</v>
       </c>
       <c r="I228" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>549</v>
+        <v>520</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>414</v>
+        <v>315</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>415</v>
+        <v>316</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>416</v>
+        <v>317</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>596</v>
+        <v>685</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>188</v>
+        <v>238</v>
       </c>
       <c r="I229" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>418</v>
+        <v>319</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>184</v>
+        <v>686</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>185</v>
+        <v>687</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>186</v>
+        <v>688</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>596</v>
+        <v>689</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>188</v>
+        <v>238</v>
       </c>
       <c r="I230" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>189</v>
+        <v>690</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>23</v>
+        <v>691</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>24</v>
+        <v>692</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>25</v>
+        <v>693</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>82</v>
+        <v>694</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>199</v>
+        <v>148</v>
       </c>
       <c r="I231" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J231" s="0" t="s">
+        <v>695</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>83</v>
+        <v>217</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>24</v>
+        <v>174</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>84</v>
+        <v>218</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>82</v>
+        <v>696</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>199</v>
+        <v>177</v>
       </c>
       <c r="I232" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J232" s="0" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>374</v>
+        <v>593</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>375</v>
+        <v>594</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>376</v>
+        <v>595</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G233" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="H233" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="I233" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>597</v>
-      </c>
-[...7 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>379</v>
+        <v>542</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>380</v>
+        <v>337</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>381</v>
+        <v>543</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>597</v>
+        <v>698</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="I234" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>382</v>
+        <v>545</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>598</v>
+        <v>535</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>599</v>
+        <v>536</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>600</v>
+        <v>537</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>601</v>
+        <v>699</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="I235" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>602</v>
+        <v>539</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>304</v>
+        <v>470</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>305</v>
+        <v>471</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>306</v>
+        <v>472</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>603</v>
+        <v>699</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>308</v>
+        <v>238</v>
       </c>
       <c r="I236" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>309</v>
+        <v>474</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>556</v>
+        <v>282</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>557</v>
+        <v>283</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>558</v>
+        <v>284</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>603</v>
+        <v>700</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>193</v>
+        <v>171</v>
       </c>
       <c r="I237" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>559</v>
+        <v>286</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>421</v>
+        <v>336</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>422</v>
+        <v>337</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>423</v>
+        <v>338</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>85</v>
+        <v>701</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I238" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>425</v>
+        <v>340</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>28</v>
+        <v>579</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>29</v>
+        <v>580</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>30</v>
+        <v>581</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>85</v>
+        <v>702</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>146</v>
+        <v>47</v>
       </c>
       <c r="I239" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J239" s="0" t="s">
+        <v>583</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>604</v>
+        <v>150</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>605</v>
+        <v>151</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>606</v>
+        <v>152</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>607</v>
+        <v>703</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="I240" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>608</v>
+        <v>155</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>566</v>
+        <v>276</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>567</v>
+        <v>277</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>568</v>
+        <v>278</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>607</v>
+        <v>704</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I241" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>570</v>
+        <v>280</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>609</v>
+        <v>691</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>610</v>
+        <v>692</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>611</v>
+        <v>693</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>612</v>
+        <v>705</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="I242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>613</v>
+        <v>695</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>260</v>
+        <v>150</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>261</v>
+        <v>151</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>262</v>
+        <v>152</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>612</v>
+        <v>706</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="I243" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>263</v>
+        <v>155</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>614</v>
+        <v>156</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>615</v>
+        <v>157</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>616</v>
+        <v>158</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>89</v>
+        <v>707</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>308</v>
+        <v>148</v>
       </c>
       <c r="I244" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>617</v>
+        <v>160</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>86</v>
+        <v>708</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>87</v>
+        <v>222</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>88</v>
+        <v>709</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>89</v>
+        <v>710</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>618</v>
+        <v>225</v>
       </c>
       <c r="I245" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J245" s="0" t="s">
+        <v>711</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>619</v>
+        <v>378</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>620</v>
+        <v>379</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>621</v>
+        <v>380</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>622</v>
+        <v>712</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>146</v>
+        <v>382</v>
       </c>
       <c r="I246" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>623</v>
+        <v>383</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>624</v>
+        <v>288</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>625</v>
+        <v>289</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>626</v>
+        <v>290</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>622</v>
+        <v>713</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>146</v>
+        <v>177</v>
       </c>
       <c r="I247" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>627</v>
+        <v>292</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>628</v>
+        <v>156</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>620</v>
+        <v>157</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>629</v>
+        <v>158</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>622</v>
+        <v>714</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="I248" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>630</v>
+        <v>160</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>170</v>
+        <v>418</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>171</v>
+        <v>337</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>172</v>
+        <v>419</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>631</v>
+        <v>715</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>168</v>
+        <v>421</v>
       </c>
       <c r="I249" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>173</v>
+        <v>422</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>175</v>
+        <v>151</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>631</v>
+        <v>716</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>168</v>
+        <v>94</v>
       </c>
       <c r="I250" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>177</v>
+        <v>155</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>632</v>
+        <v>288</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>633</v>
+        <v>289</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>634</v>
+        <v>290</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>635</v>
+        <v>717</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>100</v>
+        <v>177</v>
       </c>
       <c r="I251" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>636</v>
+        <v>292</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>274</v>
+        <v>240</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>275</v>
+        <v>241</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>276</v>
+        <v>242</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>637</v>
+        <v>718</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>209</v>
+        <v>171</v>
       </c>
       <c r="I252" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>278</v>
+        <v>244</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>638</v>
+        <v>686</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>265</v>
+        <v>687</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>639</v>
+        <v>688</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>637</v>
+        <v>719</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="I253" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>640</v>
+        <v>690</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>641</v>
+        <v>720</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>642</v>
+        <v>721</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>643</v>
+        <v>722</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>644</v>
+        <v>723</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>146</v>
+        <v>409</v>
       </c>
       <c r="I254" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>645</v>
+        <v>724</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>246</v>
+        <v>725</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>247</v>
+        <v>726</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>248</v>
+        <v>727</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>646</v>
+        <v>728</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>209</v>
+        <v>94</v>
       </c>
       <c r="I255" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>250</v>
+        <v>615</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>647</v>
+        <v>720</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>648</v>
+        <v>721</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>649</v>
+        <v>722</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>646</v>
+        <v>729</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>209</v>
+        <v>409</v>
       </c>
       <c r="I256" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>650</v>
+        <v>724</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>651</v>
+        <v>730</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>652</v>
+        <v>731</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>653</v>
+        <v>732</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>654</v>
+        <v>733</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>460</v>
+        <v>171</v>
       </c>
       <c r="I257" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>655</v>
+        <v>734</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>656</v>
+        <v>384</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>657</v>
+        <v>385</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>658</v>
+        <v>386</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>654</v>
+        <v>735</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>168</v>
+        <v>388</v>
       </c>
       <c r="I258" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>659</v>
+        <v>389</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>660</v>
+        <v>288</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>661</v>
+        <v>289</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>662</v>
+        <v>290</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>663</v>
+        <v>736</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>146</v>
+        <v>177</v>
       </c>
       <c r="I259" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>664</v>
+        <v>292</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>421</v>
+        <v>256</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>422</v>
+        <v>257</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>423</v>
+        <v>258</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>663</v>
+        <v>737</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>244</v>
+        <v>209</v>
       </c>
       <c r="I260" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>425</v>
+        <v>260</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>28</v>
+        <v>418</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>29</v>
+        <v>337</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>30</v>
+        <v>419</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>90</v>
+        <v>738</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>146</v>
+        <v>421</v>
       </c>
       <c r="I261" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J261" s="0" t="s">
+        <v>422</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>315</v>
+        <v>739</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>316</v>
+        <v>740</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>317</v>
+        <v>741</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>665</v>
+        <v>742</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>272</v>
+        <v>171</v>
       </c>
       <c r="I262" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>318</v>
+        <v>743</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>666</v>
+        <v>173</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>633</v>
+        <v>174</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>667</v>
+        <v>175</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>665</v>
+        <v>744</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>272</v>
+        <v>177</v>
       </c>
       <c r="I263" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>668</v>
+        <v>178</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>319</v>
+        <v>535</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>320</v>
+        <v>536</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>321</v>
+        <v>537</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>665</v>
+        <v>745</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>272</v>
+        <v>232</v>
       </c>
       <c r="I264" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>322</v>
+        <v>539</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>323</v>
+        <v>746</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>324</v>
+        <v>747</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>325</v>
+        <v>748</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>665</v>
+        <v>749</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>272</v>
+        <v>94</v>
       </c>
       <c r="I265" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>326</v>
+        <v>750</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>669</v>
+        <v>746</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>670</v>
+        <v>747</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>671</v>
+        <v>748</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>665</v>
+        <v>751</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>272</v>
+        <v>94</v>
       </c>
       <c r="I266" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>672</v>
+        <v>750</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>673</v>
+        <v>305</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>674</v>
+        <v>306</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>675</v>
+        <v>307</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>665</v>
+        <v>752</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="I267" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>676</v>
+        <v>309</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>91</v>
+        <v>535</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>92</v>
+        <v>536</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>93</v>
+        <v>537</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>94</v>
+        <v>753</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>36</v>
+        <v>232</v>
       </c>
       <c r="I268" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J268" s="0" t="s">
+        <v>539</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>421</v>
+        <v>754</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>422</v>
+        <v>648</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>423</v>
+        <v>755</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>677</v>
+        <v>756</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="I269" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>425</v>
+        <v>757</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>556</v>
+        <v>730</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>557</v>
+        <v>731</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>558</v>
+        <v>732</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>159</v>
+        <v>758</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>193</v>
+        <v>171</v>
       </c>
       <c r="I270" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>559</v>
+        <v>734</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>216</v>
+        <v>378</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>217</v>
+        <v>379</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>218</v>
+        <v>380</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>159</v>
+        <v>759</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>193</v>
+        <v>382</v>
       </c>
       <c r="I271" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>220</v>
+        <v>383</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>190</v>
+        <v>760</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>191</v>
+        <v>311</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>192</v>
+        <v>761</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>159</v>
+        <v>762</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>193</v>
+        <v>388</v>
       </c>
       <c r="I272" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>194</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>678</v>
+        <v>760</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>679</v>
+        <v>311</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>680</v>
+        <v>761</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>159</v>
+        <v>764</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>193</v>
+        <v>388</v>
       </c>
       <c r="I273" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>681</v>
+        <v>763</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>231</v>
+        <v>765</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>232</v>
+        <v>766</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>233</v>
+        <v>767</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>682</v>
+        <v>768</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>225</v>
+        <v>177</v>
       </c>
       <c r="I274" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>235</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>236</v>
+        <v>739</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>237</v>
+        <v>740</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>238</v>
+        <v>741</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>682</v>
+        <v>770</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>225</v>
+        <v>171</v>
       </c>
       <c r="I275" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>239</v>
+        <v>743</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>566</v>
+        <v>234</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>567</v>
+        <v>235</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>568</v>
+        <v>236</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>682</v>
+        <v>771</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>15</v>
+        <v>238</v>
       </c>
       <c r="I276" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>570</v>
+        <v>239</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>260</v>
+        <v>516</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>261</v>
+        <v>517</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>262</v>
+        <v>518</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>683</v>
+        <v>772</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="I277" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>263</v>
+        <v>520</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>684</v>
+        <v>773</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>685</v>
+        <v>774</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>686</v>
+        <v>775</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>687</v>
+        <v>776</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>244</v>
+        <v>42</v>
       </c>
       <c r="I278" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>688</v>
+        <v>777</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>283</v>
+        <v>205</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>284</v>
+        <v>206</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>285</v>
+        <v>207</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>95</v>
+        <v>778</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>15</v>
+        <v>209</v>
       </c>
       <c r="I279" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>287</v>
+        <v>210</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>43</v>
+        <v>779</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>44</v>
+        <v>780</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>45</v>
+        <v>781</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>95</v>
+        <v>782</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>308</v>
+        <v>177</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>47</v>
+        <v>783</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>10</v>
+        <v>784</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>11</v>
+        <v>785</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>12</v>
+        <v>786</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>95</v>
+        <v>787</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="I281" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J281" s="0" t="s">
+        <v>788</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>689</v>
+        <v>179</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>405</v>
+        <v>180</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>690</v>
+        <v>181</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>99</v>
+        <v>789</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>100</v>
+        <v>183</v>
       </c>
       <c r="I282" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>691</v>
+        <v>184</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="B283" s="0" t="s">
         <v>692</v>
       </c>
-      <c r="B283" s="0" t="s">
+      <c r="C283" s="0" t="s">
         <v>693</v>
       </c>
-      <c r="C283" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F283" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>99</v>
+        <v>790</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>100</v>
+        <v>148</v>
       </c>
       <c r="I283" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>96</v>
+        <v>773</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>97</v>
+        <v>774</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>98</v>
+        <v>775</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>99</v>
+        <v>791</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="I284" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>101</v>
+        <v>777</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>279</v>
+        <v>384</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>280</v>
+        <v>385</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>281</v>
+        <v>386</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>105</v>
+        <v>792</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>100</v>
+        <v>388</v>
       </c>
       <c r="I285" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>282</v>
+        <v>389</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>102</v>
+        <v>205</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>103</v>
+        <v>206</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>104</v>
+        <v>207</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>105</v>
+        <v>793</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>100</v>
+        <v>209</v>
       </c>
       <c r="I286" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J286" s="0" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>170</v>
+        <v>773</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>171</v>
+        <v>774</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>172</v>
+        <v>775</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>696</v>
+        <v>794</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>168</v>
+        <v>42</v>
       </c>
       <c r="I287" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>173</v>
+        <v>777</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>227</v>
+        <v>617</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>228</v>
+        <v>618</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>229</v>
+        <v>619</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>697</v>
+        <v>795</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>225</v>
+        <v>69</v>
       </c>
       <c r="I288" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>230</v>
+        <v>621</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>96</v>
+        <v>653</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>97</v>
+        <v>654</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>98</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>107</v>
+        <v>796</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>106</v>
+        <v>254</v>
       </c>
       <c r="I289" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>101</v>
+        <v>657</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>108</v>
+        <v>797</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>109</v>
+        <v>798</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>110</v>
+        <v>799</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>107</v>
+        <v>800</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>106</v>
+        <v>801</v>
       </c>
       <c r="I290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>111</v>
+        <v>802</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>358</v>
+        <v>784</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>359</v>
+        <v>785</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>360</v>
+        <v>786</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>698</v>
+        <v>803</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>362</v>
+        <v>94</v>
       </c>
       <c r="I291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>363</v>
+        <v>788</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>699</v>
+        <v>611</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>700</v>
+        <v>612</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>701</v>
+        <v>613</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>167</v>
+        <v>804</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>168</v>
+        <v>346</v>
       </c>
       <c r="I292" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>702</v>
+        <v>615</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>86</v>
+        <v>760</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>87</v>
+        <v>311</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>88</v>
+        <v>761</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>112</v>
+        <v>805</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>618</v>
+        <v>388</v>
       </c>
       <c r="I293" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J293" s="0" t="s">
+        <v>763</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>703</v>
+        <v>779</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>704</v>
+        <v>780</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>705</v>
+        <v>781</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>181</v>
+        <v>806</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>72</v>
+        <v>177</v>
       </c>
       <c r="I294" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>706</v>
+        <v>783</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>707</v>
+        <v>779</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>708</v>
+        <v>780</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>709</v>
+        <v>781</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>710</v>
+        <v>807</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="I295" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>711</v>
+        <v>783</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>86</v>
+        <v>390</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>87</v>
+        <v>391</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>88</v>
+        <v>392</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>14</v>
+        <v>808</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>618</v>
+        <v>368</v>
       </c>
       <c r="I296" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J296" s="0" t="s">
+        <v>394</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>485</v>
+        <v>305</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>375</v>
+        <v>306</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>486</v>
+        <v>307</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>712</v>
+        <v>809</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="I297" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>488</v>
+        <v>309</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>703</v>
+        <v>760</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>704</v>
+        <v>311</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>705</v>
+        <v>761</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>713</v>
+        <v>810</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>72</v>
+        <v>388</v>
       </c>
       <c r="I298" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>706</v>
+        <v>763</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>714</v>
+        <v>412</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>715</v>
+        <v>413</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>716</v>
+        <v>414</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>717</v>
+        <v>811</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>15</v>
+        <v>416</v>
       </c>
       <c r="I299" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>718</v>
+        <v>417</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>719</v>
+        <v>10</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>720</v>
+        <v>11</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>721</v>
+        <v>12</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>187</v>
+        <v>14</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>188</v>
+        <v>22</v>
       </c>
       <c r="I300" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>722</v>
+        <v>17</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>74</v>
+        <v>812</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>75</v>
+        <v>813</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>76</v>
+        <v>814</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>113</v>
+        <v>815</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="I301" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>80</v>
+        <v>816</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>43</v>
+        <v>784</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>44</v>
+        <v>785</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>45</v>
+        <v>786</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>308</v>
+        <v>94</v>
       </c>
       <c r="I302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>47</v>
+        <v>788</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>434</v>
+        <v>18</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>435</v>
+        <v>19</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>436</v>
+        <v>20</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>723</v>
+        <v>21</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>193</v>
+        <v>15</v>
       </c>
       <c r="I303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>437</v>
+        <v>23</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>724</v>
+        <v>24</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>725</v>
+        <v>25</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>726</v>
+        <v>26</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>727</v>
+        <v>27</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>168</v>
+        <v>94</v>
       </c>
       <c r="I304" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>728</v>
+        <v>28</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>714</v>
+        <v>481</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>715</v>
+        <v>385</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>716</v>
+        <v>482</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>729</v>
+        <v>817</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>15</v>
+        <v>368</v>
       </c>
       <c r="I305" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>718</v>
+        <v>484</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>730</v>
+        <v>818</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>731</v>
+        <v>819</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>732</v>
+        <v>820</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>733</v>
+        <v>138</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>734</v>
+        <v>254</v>
       </c>
       <c r="I306" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>735</v>
+        <v>821</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>703</v>
+        <v>29</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>704</v>
+        <v>30</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>705</v>
+        <v>31</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>736</v>
+        <v>32</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>72</v>
+        <v>368</v>
       </c>
       <c r="I307" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>706</v>
+        <v>16</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>556</v>
+        <v>446</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>557</v>
+        <v>447</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>558</v>
+        <v>448</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>737</v>
+        <v>822</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>193</v>
+        <v>346</v>
       </c>
       <c r="I308" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>559</v>
+        <v>450</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>604</v>
+        <v>150</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>605</v>
+        <v>151</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>606</v>
+        <v>152</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>198</v>
+        <v>823</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="I309" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>608</v>
+        <v>155</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>114</v>
+        <v>185</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>109</v>
+        <v>186</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>115</v>
+        <v>187</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>116</v>
+        <v>824</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>182</v>
+        <v>42</v>
       </c>
       <c r="I310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>117</v>
+        <v>189</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>118</v>
+        <v>825</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>119</v>
+        <v>826</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>120</v>
+        <v>827</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>21</v>
+        <v>828</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>146</v>
+        <v>22</v>
       </c>
       <c r="I311" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>121</v>
+        <v>829</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>738</v>
+        <v>830</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>739</v>
+        <v>186</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>740</v>
+        <v>831</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>741</v>
+        <v>832</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>742</v>
+        <v>238</v>
       </c>
       <c r="I312" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>743</v>
+        <v>833</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>744</v>
+        <v>33</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>745</v>
+        <v>35</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>746</v>
+        <v>36</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>747</v>
+        <v>834</v>
       </c>
       <c r="I313" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>748</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>354</v>
+        <v>463</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>355</v>
+        <v>316</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>356</v>
+        <v>464</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>749</v>
+        <v>835</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>36</v>
+        <v>238</v>
       </c>
       <c r="I314" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>357</v>
+        <v>465</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>750</v>
+        <v>818</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>661</v>
+        <v>819</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>751</v>
+        <v>820</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>752</v>
+        <v>836</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>753</v>
+        <v>254</v>
       </c>
       <c r="I315" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>754</v>
+        <v>821</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>647</v>
+        <v>837</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>648</v>
+        <v>222</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>649</v>
+        <v>838</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>208</v>
+        <v>839</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>209</v>
+        <v>388</v>
       </c>
       <c r="I316" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>650</v>
+        <v>840</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>421</v>
+        <v>841</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>422</v>
+        <v>842</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>423</v>
+        <v>843</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>755</v>
+        <v>142</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>244</v>
+        <v>388</v>
       </c>
       <c r="I317" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>425</v>
+        <v>844</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>283</v>
+        <v>384</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>284</v>
+        <v>385</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>285</v>
+        <v>386</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>756</v>
+        <v>845</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>15</v>
+        <v>388</v>
       </c>
       <c r="I318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>287</v>
+        <v>389</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>692</v>
+        <v>773</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>693</v>
+        <v>774</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>694</v>
+        <v>775</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>757</v>
+        <v>846</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="I319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>695</v>
+        <v>777</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>758</v>
+        <v>847</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>759</v>
+        <v>246</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>760</v>
+        <v>848</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>214</v>
+        <v>115</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>362</v>
+        <v>346</v>
       </c>
       <c r="I320" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>761</v>
+        <v>849</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>656</v>
+        <v>850</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>657</v>
+        <v>851</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>658</v>
+        <v>852</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>762</v>
+        <v>853</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>168</v>
+        <v>254</v>
       </c>
       <c r="I321" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>659</v>
+        <v>854</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>566</v>
+        <v>425</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>567</v>
+        <v>426</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>568</v>
+        <v>427</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>763</v>
+        <v>855</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>15</v>
+        <v>429</v>
       </c>
       <c r="I322" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>570</v>
+        <v>430</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>540</v>
+        <v>856</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>541</v>
+        <v>857</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>542</v>
+        <v>858</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>764</v>
+        <v>859</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I323" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>544</v>
+        <v>860</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>765</v>
+        <v>38</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>766</v>
+        <v>39</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>767</v>
+        <v>40</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>219</v>
+        <v>41</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>193</v>
+        <v>37</v>
       </c>
       <c r="I324" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>768</v>
+        <v>16</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>620</v>
+        <v>774</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>771</v>
+        <v>116</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>188</v>
+        <v>42</v>
       </c>
       <c r="I325" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>772</v>
+        <v>777</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>773</v>
+        <v>571</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>592</v>
+        <v>572</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>774</v>
+        <v>573</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>775</v>
+        <v>861</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>168</v>
+        <v>47</v>
       </c>
       <c r="I326" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>776</v>
+        <v>575</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>475</v>
+        <v>862</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>476</v>
+        <v>813</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>477</v>
+        <v>863</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>777</v>
+        <v>864</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>460</v>
+        <v>388</v>
       </c>
       <c r="I327" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>479</v>
+        <v>865</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>421</v>
+        <v>221</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>422</v>
+        <v>222</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>423</v>
+        <v>223</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>224</v>
+        <v>866</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="I328" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>425</v>
+        <v>226</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>514</v>
+        <v>867</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>324</v>
+        <v>235</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>515</v>
+        <v>868</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>234</v>
+        <v>869</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>331</v>
+        <v>834</v>
       </c>
       <c r="I329" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>516</v>
+        <v>870</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>304</v>
+        <v>524</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>305</v>
+        <v>525</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>306</v>
+        <v>526</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>778</v>
+        <v>871</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>308</v>
+        <v>69</v>
       </c>
       <c r="I330" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>309</v>
+        <v>528</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>779</v>
+        <v>754</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>575</v>
+        <v>648</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>780</v>
+        <v>755</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>243</v>
+        <v>872</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>146</v>
+        <v>254</v>
       </c>
       <c r="I331" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>781</v>
+        <v>757</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>782</v>
+        <v>641</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>275</v>
+        <v>642</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>783</v>
+        <v>643</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>784</v>
+        <v>873</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="I332" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>785</v>
+        <v>645</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>786</v>
+        <v>571</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>787</v>
+        <v>572</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>788</v>
+        <v>573</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>249</v>
+        <v>874</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>209</v>
+        <v>47</v>
       </c>
       <c r="I333" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>789</v>
+        <v>575</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>240</v>
+        <v>579</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>241</v>
+        <v>580</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>242</v>
+        <v>581</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>790</v>
+        <v>875</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>244</v>
+        <v>47</v>
       </c>
       <c r="I334" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>245</v>
+        <v>583</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>274</v>
+        <v>841</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>275</v>
+        <v>842</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>276</v>
+        <v>843</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>791</v>
+        <v>876</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>209</v>
+        <v>388</v>
       </c>
       <c r="I335" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>278</v>
+        <v>844</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>792</v>
+        <v>43</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>232</v>
+        <v>44</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>793</v>
+        <v>45</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>794</v>
+        <v>46</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>753</v>
+        <v>143</v>
       </c>
       <c r="I336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>795</v>
+        <v>48</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>692</v>
+        <v>877</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>693</v>
+        <v>878</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>694</v>
+        <v>879</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>796</v>
+        <v>880</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>100</v>
+        <v>388</v>
       </c>
       <c r="I337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>695</v>
+        <v>881</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>797</v>
+        <v>730</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>212</v>
+        <v>731</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>798</v>
+        <v>732</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>255</v>
+        <v>882</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="I338" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>799</v>
+        <v>734</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>800</v>
+        <v>754</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>801</v>
+        <v>648</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>802</v>
+        <v>755</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>267</v>
+        <v>883</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>36</v>
+        <v>254</v>
       </c>
       <c r="I339" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>803</v>
+        <v>757</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>804</v>
+        <v>884</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>805</v>
+        <v>885</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>806</v>
+        <v>886</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>807</v>
+        <v>887</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>808</v>
+        <v>409</v>
       </c>
       <c r="I340" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>809</v>
+        <v>888</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>414</v>
+        <v>402</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>415</v>
+        <v>365</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>416</v>
+        <v>403</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>810</v>
+        <v>889</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>188</v>
+        <v>94</v>
       </c>
       <c r="I341" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>418</v>
+        <v>405</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>811</v>
+        <v>890</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>812</v>
+        <v>891</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>813</v>
+        <v>892</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>277</v>
+        <v>893</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>209</v>
+        <v>409</v>
       </c>
       <c r="I342" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>814</v>
+        <v>894</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>566</v>
+        <v>895</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>567</v>
+        <v>505</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>568</v>
+        <v>896</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>286</v>
+        <v>897</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="I343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>570</v>
+        <v>898</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>410</v>
+        <v>38</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>284</v>
+        <v>39</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>411</v>
+        <v>40</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>291</v>
+        <v>49</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>272</v>
+        <v>37</v>
       </c>
       <c r="I344" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>83</v>
+        <v>441</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>24</v>
+        <v>442</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>84</v>
+        <v>443</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>26</v>
+        <v>899</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>199</v>
+        <v>346</v>
       </c>
       <c r="I345" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J345" s="0" t="s">
+        <v>445</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>758</v>
+        <v>38</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>759</v>
+        <v>39</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>760</v>
+        <v>40</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>297</v>
+        <v>50</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>362</v>
+        <v>37</v>
       </c>
       <c r="I346" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>761</v>
+        <v>16</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>442</v>
+        <v>33</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>443</v>
+        <v>34</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>444</v>
+        <v>35</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>815</v>
+        <v>51</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>72</v>
+        <v>834</v>
       </c>
       <c r="I347" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>16</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>421</v>
+        <v>867</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>422</v>
+        <v>235</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>423</v>
+        <v>868</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>816</v>
+        <v>900</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>244</v>
+        <v>834</v>
       </c>
       <c r="I348" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>425</v>
+        <v>870</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>251</v>
+        <v>310</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>252</v>
+        <v>311</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>253</v>
+        <v>312</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>817</v>
+        <v>901</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>209</v>
+        <v>22</v>
       </c>
       <c r="I349" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>254</v>
+        <v>314</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>818</v>
+        <v>862</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>820</v>
+        <v>863</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>821</v>
+        <v>902</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>168</v>
+        <v>388</v>
       </c>
       <c r="I350" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>822</v>
+        <v>865</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>730</v>
+        <v>903</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>731</v>
+        <v>904</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>732</v>
+        <v>905</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>301</v>
+        <v>906</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>734</v>
+        <v>171</v>
       </c>
       <c r="I351" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>735</v>
+        <v>907</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>823</v>
+        <v>653</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>824</v>
+        <v>654</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>825</v>
+        <v>655</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>826</v>
+        <v>908</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>827</v>
+        <v>254</v>
       </c>
       <c r="I352" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>828</v>
+        <v>657</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>10</v>
+        <v>903</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>11</v>
+        <v>904</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>12</v>
+        <v>905</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>122</v>
+        <v>909</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="I353" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J353" s="0" t="s">
+        <v>907</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>692</v>
+        <v>436</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>693</v>
+        <v>437</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>694</v>
+        <v>438</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>829</v>
+        <v>910</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="I354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>695</v>
+        <v>440</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>442</v>
+        <v>266</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>443</v>
+        <v>267</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>444</v>
+        <v>268</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>830</v>
+        <v>911</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="I355" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>445</v>
+        <v>270</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>804</v>
+        <v>912</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>805</v>
+        <v>913</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>806</v>
+        <v>914</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>831</v>
+        <v>915</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>808</v>
+        <v>47</v>
       </c>
       <c r="I356" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>809</v>
+        <v>916</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>779</v>
+        <v>250</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>575</v>
+        <v>251</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>780</v>
+        <v>252</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>832</v>
+        <v>917</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>146</v>
+        <v>254</v>
       </c>
       <c r="I357" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>781</v>
+        <v>255</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>707</v>
+        <v>52</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>708</v>
+        <v>53</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>709</v>
+        <v>54</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>303</v>
+        <v>55</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>168</v>
+        <v>94</v>
       </c>
       <c r="I358" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>711</v>
+        <v>56</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>730</v>
+        <v>675</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>731</v>
+        <v>676</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>732</v>
+        <v>677</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>833</v>
+        <v>918</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>734</v>
+        <v>346</v>
       </c>
       <c r="I359" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>735</v>
+        <v>679</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>421</v>
+        <v>524</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>422</v>
+        <v>525</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>423</v>
+        <v>526</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>834</v>
+        <v>919</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>244</v>
+        <v>69</v>
       </c>
       <c r="I360" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>425</v>
+        <v>528</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>264</v>
+        <v>920</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>265</v>
+        <v>296</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>266</v>
+        <v>921</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>835</v>
+        <v>922</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>36</v>
+        <v>429</v>
       </c>
       <c r="I361" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>268</v>
+        <v>923</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>818</v>
+        <v>730</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>819</v>
+        <v>731</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>820</v>
+        <v>732</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>836</v>
+        <v>924</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="I362" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>822</v>
+        <v>734</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>494</v>
+        <v>38</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>495</v>
+        <v>39</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>496</v>
+        <v>40</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>146</v>
+        <v>37</v>
       </c>
       <c r="I363" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>174</v>
+        <v>773</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>175</v>
+        <v>774</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>176</v>
+        <v>775</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>837</v>
+        <v>120</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>168</v>
+        <v>42</v>
       </c>
       <c r="I364" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>177</v>
+        <v>777</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>724</v>
+        <v>631</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>725</v>
+        <v>632</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>726</v>
+        <v>633</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>307</v>
+        <v>925</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>168</v>
+        <v>22</v>
       </c>
       <c r="I365" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>728</v>
+        <v>635</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>838</v>
+        <v>890</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>661</v>
+        <v>891</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>839</v>
+        <v>892</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>840</v>
+        <v>124</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>100</v>
+        <v>409</v>
       </c>
       <c r="I366" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>841</v>
+        <v>894</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>842</v>
+        <v>926</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>217</v>
+        <v>927</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>843</v>
+        <v>928</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>844</v>
+        <v>125</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>199</v>
+        <v>69</v>
       </c>
       <c r="I367" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>845</v>
+        <v>929</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>846</v>
+        <v>739</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>847</v>
+        <v>740</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>848</v>
+        <v>741</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>849</v>
+        <v>930</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="I368" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>850</v>
+        <v>743</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>851</v>
+        <v>931</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>852</v>
+        <v>932</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>853</v>
+        <v>933</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>854</v>
+        <v>934</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>244</v>
+        <v>42</v>
       </c>
       <c r="I369" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>855</v>
+        <v>935</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>10</v>
+        <v>240</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>11</v>
+        <v>241</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>12</v>
+        <v>242</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>123</v>
+        <v>936</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="I370" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J370" s="0" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>656</v>
+        <v>720</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>657</v>
+        <v>721</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>658</v>
+        <v>722</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>856</v>
+        <v>937</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>168</v>
+        <v>409</v>
       </c>
       <c r="I371" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>659</v>
+        <v>724</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>857</v>
+        <v>431</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>252</v>
+        <v>432</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>858</v>
+        <v>433</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>859</v>
+        <v>938</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>146</v>
+        <v>232</v>
       </c>
       <c r="I372" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>860</v>
+        <v>435</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>861</v>
+        <v>58</v>
       </c>
       <c r="B373" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C373" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="H373" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="C373" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I373" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>864</v>
+        <v>63</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>609</v>
+        <v>939</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>610</v>
+        <v>747</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>611</v>
+        <v>940</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>865</v>
+        <v>941</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="I374" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>613</v>
+        <v>942</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>574</v>
+        <v>943</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>575</v>
+        <v>332</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>576</v>
+        <v>944</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>866</v>
+        <v>945</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>460</v>
+        <v>238</v>
       </c>
       <c r="I375" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>578</v>
+        <v>946</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>451</v>
+        <v>282</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>452</v>
+        <v>283</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>453</v>
+        <v>284</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>867</v>
+        <v>947</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>36</v>
+        <v>171</v>
       </c>
       <c r="I376" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>454</v>
+        <v>286</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>669</v>
+        <v>604</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>670</v>
+        <v>605</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>671</v>
+        <v>606</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>313</v>
+        <v>948</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>272</v>
+        <v>177</v>
       </c>
       <c r="I377" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>672</v>
+        <v>608</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>868</v>
+        <v>604</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>869</v>
+        <v>605</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>870</v>
+        <v>606</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>871</v>
+        <v>949</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>331</v>
+        <v>177</v>
       </c>
       <c r="I378" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>872</v>
+        <v>608</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>873</v>
+        <v>926</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>874</v>
+        <v>927</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>875</v>
+        <v>928</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>876</v>
+        <v>950</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>36</v>
+        <v>69</v>
       </c>
       <c r="I379" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>877</v>
+        <v>929</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>369</v>
+        <v>348</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>370</v>
+        <v>349</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>371</v>
+        <v>350</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>330</v>
+        <v>951</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>372</v>
+        <v>183</v>
       </c>
       <c r="I380" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>373</v>
+        <v>352</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>724</v>
+        <v>436</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>725</v>
+        <v>437</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>726</v>
+        <v>438</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>341</v>
+        <v>952</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="I381" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>728</v>
+        <v>440</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>782</v>
+        <v>931</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>275</v>
+        <v>932</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>783</v>
+        <v>933</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>878</v>
+        <v>953</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>168</v>
+        <v>42</v>
       </c>
       <c r="I382" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>785</v>
+        <v>935</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>442</v>
+        <v>739</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>443</v>
+        <v>740</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>444</v>
+        <v>741</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>879</v>
+        <v>954</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>72</v>
+        <v>171</v>
       </c>
       <c r="I383" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>445</v>
+        <v>743</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>374</v>
+        <v>955</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>375</v>
+        <v>956</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>376</v>
+        <v>957</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>880</v>
+        <v>958</v>
       </c>
       <c r="H384" s="0" t="s">
         <v>209</v>
       </c>
       <c r="I384" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>378</v>
+        <v>959</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>566</v>
+        <v>150</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>567</v>
+        <v>151</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>568</v>
+        <v>152</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>881</v>
+        <v>960</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="I385" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>570</v>
+        <v>155</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>64</v>
+        <v>659</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>65</v>
+        <v>660</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>66</v>
+        <v>661</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>124</v>
+        <v>961</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>331</v>
+        <v>663</v>
       </c>
       <c r="I386" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J386" s="0" t="s">
+        <v>664</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>231</v>
+        <v>205</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>232</v>
+        <v>206</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>233</v>
+        <v>207</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>342</v>
+        <v>962</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="I387" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>235</v>
+        <v>210</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>442</v>
+        <v>593</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>443</v>
+        <v>594</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>444</v>
+        <v>595</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>882</v>
+        <v>963</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>72</v>
+        <v>238</v>
       </c>
       <c r="I388" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>445</v>
+        <v>597</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>346</v>
+        <v>964</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>347</v>
+        <v>409</v>
       </c>
       <c r="I389" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>551</v>
+        <v>686</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>552</v>
+        <v>687</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>553</v>
+        <v>688</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>887</v>
+        <v>965</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>193</v>
+        <v>238</v>
       </c>
       <c r="I390" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>555</v>
+        <v>690</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>888</v>
+        <v>920</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>889</v>
+        <v>296</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>890</v>
+        <v>921</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>891</v>
+        <v>966</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>72</v>
+        <v>429</v>
       </c>
       <c r="I391" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>892</v>
+        <v>923</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>354</v>
+        <v>504</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>355</v>
+        <v>505</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>356</v>
+        <v>506</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>893</v>
+        <v>967</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>36</v>
+        <v>148</v>
       </c>
       <c r="I392" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>357</v>
+        <v>508</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>288</v>
+        <v>150</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>289</v>
+        <v>151</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>290</v>
+        <v>152</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>894</v>
+        <v>968</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>272</v>
+        <v>94</v>
       </c>
       <c r="I393" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>292</v>
+        <v>155</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>201</v>
+        <v>895</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>202</v>
+        <v>505</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>203</v>
+        <v>896</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>895</v>
+        <v>969</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>199</v>
+        <v>42</v>
       </c>
       <c r="I394" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>204</v>
+        <v>898</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>730</v>
+        <v>524</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>731</v>
+        <v>525</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>732</v>
+        <v>526</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>896</v>
+        <v>970</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>734</v>
+        <v>69</v>
       </c>
       <c r="I395" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>735</v>
+        <v>528</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>897</v>
+        <v>310</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>884</v>
+        <v>311</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>898</v>
+        <v>312</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>352</v>
+        <v>971</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>188</v>
+        <v>22</v>
       </c>
       <c r="I396" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>899</v>
+        <v>314</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>800</v>
+        <v>773</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>801</v>
+        <v>774</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>802</v>
+        <v>775</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>35</v>
+        <v>126</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I397" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>803</v>
+        <v>777</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>598</v>
+        <v>33</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>599</v>
+        <v>34</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>600</v>
+        <v>35</v>
       </c>
       <c r="F398" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>900</v>
+        <v>64</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>244</v>
+        <v>834</v>
       </c>
       <c r="I398" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>260</v>
+        <v>972</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>261</v>
+        <v>186</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>262</v>
+        <v>973</v>
       </c>
       <c r="F399" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>361</v>
+        <v>974</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="I399" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>263</v>
+        <v>975</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>566</v>
+        <v>972</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>567</v>
+        <v>186</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>568</v>
+        <v>973</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>367</v>
+        <v>976</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="I400" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>570</v>
+        <v>975</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>410</v>
+        <v>977</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>284</v>
+        <v>978</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>411</v>
+        <v>979</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>901</v>
+        <v>980</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>272</v>
+        <v>238</v>
       </c>
       <c r="I401" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>413</v>
+        <v>981</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>699</v>
+        <v>240</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>700</v>
+        <v>241</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>701</v>
+        <v>242</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>902</v>
+        <v>982</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="I402" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>702</v>
+        <v>244</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>466</v>
+        <v>850</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>467</v>
+        <v>851</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>468</v>
+        <v>852</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G403" s="0" t="s">
-        <v>903</v>
+        <v>983</v>
       </c>
       <c r="H403" s="0" t="s">
-        <v>460</v>
+        <v>254</v>
       </c>
       <c r="I403" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>469</v>
+        <v>854</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>861</v>
+        <v>984</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>232</v>
+        <v>343</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>862</v>
+        <v>985</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G404" s="0" t="s">
-        <v>904</v>
+        <v>986</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>188</v>
+        <v>171</v>
       </c>
       <c r="I404" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>864</v>
+        <v>987</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>905</v>
+        <v>65</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>906</v>
+        <v>66</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>907</v>
+        <v>67</v>
       </c>
       <c r="F405" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>908</v>
+        <v>68</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>362</v>
+        <v>62</v>
       </c>
       <c r="I405" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>909</v>
+        <v>70</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>910</v>
+        <v>504</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>575</v>
+        <v>505</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>911</v>
+        <v>506</v>
       </c>
       <c r="F406" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>377</v>
+        <v>988</v>
       </c>
       <c r="H406" s="0" t="s">
-        <v>209</v>
+        <v>148</v>
       </c>
       <c r="I406" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>912</v>
+        <v>508</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>393</v>
+        <v>989</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>311</v>
+        <v>990</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>394</v>
+        <v>991</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G407" s="0" t="s">
-        <v>913</v>
+        <v>992</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>42</v>
+        <v>165</v>
       </c>
       <c r="I407" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>395</v>
+        <v>993</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>786</v>
+        <v>475</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>787</v>
+        <v>476</v>
       </c>
       <c r="C408" s="0" t="s">
-        <v>788</v>
+        <v>477</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>383</v>
+        <v>994</v>
       </c>
       <c r="H408" s="0" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="I408" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>789</v>
+        <v>479</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>598</v>
+        <v>571</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>599</v>
+        <v>572</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>600</v>
+        <v>573</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>387</v>
+        <v>127</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>244</v>
+        <v>47</v>
       </c>
       <c r="I409" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>602</v>
+        <v>575</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>914</v>
+        <v>475</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>915</v>
+        <v>476</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>916</v>
+        <v>477</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G410" s="0" t="s">
-        <v>391</v>
+        <v>995</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="I410" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>917</v>
+        <v>479</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>75</v>
+        <v>200</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>76</v>
+        <v>201</v>
       </c>
       <c r="F411" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G411" s="0" t="s">
-        <v>125</v>
+        <v>996</v>
       </c>
       <c r="H411" s="0" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="I411" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>80</v>
+        <v>204</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>910</v>
+        <v>571</v>
       </c>
       <c r="B412" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="C412" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="F412" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G412" s="0" t="s">
+        <v>997</v>
+      </c>
+      <c r="H412" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="I412" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J412" s="0" t="s">
         <v>575</v>
-      </c>
-[...16 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>126</v>
+        <v>373</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>127</v>
+        <v>374</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>128</v>
+        <v>375</v>
       </c>
       <c r="F413" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G413" s="0" t="s">
-        <v>129</v>
+        <v>998</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>193</v>
+        <v>42</v>
       </c>
       <c r="I413" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>130</v>
+        <v>377</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>724</v>
+        <v>999</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>725</v>
+        <v>1000</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>726</v>
+        <v>1001</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G414" s="0" t="s">
-        <v>919</v>
+        <v>1002</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>168</v>
+        <v>69</v>
       </c>
       <c r="I414" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>728</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>920</v>
+        <v>943</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>921</v>
+        <v>332</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>922</v>
+        <v>944</v>
       </c>
       <c r="F415" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G415" s="0" t="s">
-        <v>41</v>
+        <v>1004</v>
       </c>
       <c r="H415" s="0" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="I415" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>923</v>
+        <v>946</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>924</v>
+        <v>1005</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>674</v>
+        <v>1006</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>925</v>
+        <v>1007</v>
       </c>
       <c r="F416" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G416" s="0" t="s">
-        <v>926</v>
+        <v>1008</v>
       </c>
       <c r="H416" s="0" t="s">
-        <v>244</v>
+        <v>94</v>
       </c>
       <c r="I416" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>927</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>910</v>
+        <v>1010</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>575</v>
+        <v>437</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>911</v>
+        <v>1011</v>
       </c>
       <c r="F417" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G417" s="0" t="s">
-        <v>408</v>
+        <v>1012</v>
       </c>
       <c r="H417" s="0" t="s">
-        <v>209</v>
+        <v>165</v>
       </c>
       <c r="I417" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>912</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>421</v>
+        <v>730</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>422</v>
+        <v>731</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>423</v>
+        <v>732</v>
       </c>
       <c r="F418" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G418" s="0" t="s">
-        <v>928</v>
+        <v>1014</v>
       </c>
       <c r="H418" s="0" t="s">
-        <v>244</v>
+        <v>171</v>
       </c>
       <c r="I418" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>425</v>
+        <v>734</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>769</v>
+        <v>847</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>620</v>
+        <v>246</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>770</v>
+        <v>848</v>
       </c>
       <c r="F419" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G419" s="0" t="s">
-        <v>929</v>
+        <v>1015</v>
       </c>
       <c r="H419" s="0" t="s">
-        <v>188</v>
+        <v>346</v>
       </c>
       <c r="I419" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>772</v>
+        <v>849</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>421</v>
+        <v>818</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>422</v>
+        <v>819</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>423</v>
+        <v>820</v>
       </c>
       <c r="F420" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G420" s="0" t="s">
-        <v>930</v>
+        <v>1016</v>
       </c>
       <c r="H420" s="0" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="I420" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>425</v>
+        <v>821</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>931</v>
+        <v>1017</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>546</v>
+        <v>1018</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>932</v>
+        <v>1019</v>
       </c>
       <c r="F421" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G421" s="0" t="s">
-        <v>933</v>
+        <v>1020</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="I421" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>934</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>96</v>
+        <v>571</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>97</v>
+        <v>572</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>98</v>
+        <v>573</v>
       </c>
       <c r="F422" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G422" s="0" t="s">
-        <v>131</v>
+        <v>1022</v>
       </c>
       <c r="H422" s="0" t="s">
-        <v>106</v>
+        <v>47</v>
       </c>
       <c r="I422" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>101</v>
+        <v>575</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>535</v>
+        <v>504</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>536</v>
+        <v>505</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>537</v>
+        <v>506</v>
       </c>
       <c r="F423" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G423" s="0" t="s">
-        <v>935</v>
+        <v>1023</v>
       </c>
       <c r="H423" s="0" t="s">
-        <v>193</v>
+        <v>148</v>
       </c>
       <c r="I423" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>538</v>
+        <v>508</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>936</v>
+        <v>1024</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>739</v>
+        <v>311</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>937</v>
+        <v>1025</v>
       </c>
       <c r="F424" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G424" s="0" t="s">
-        <v>938</v>
+        <v>1026</v>
       </c>
       <c r="H424" s="0" t="s">
-        <v>331</v>
+        <v>225</v>
       </c>
       <c r="I424" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>939</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>426</v>
+        <v>1028</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>217</v>
+        <v>200</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>427</v>
+        <v>1029</v>
       </c>
       <c r="F425" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G425" s="0" t="s">
-        <v>940</v>
+        <v>1030</v>
       </c>
       <c r="H425" s="0" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="I425" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>428</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>914</v>
+        <v>686</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>915</v>
+        <v>687</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>916</v>
+        <v>688</v>
       </c>
       <c r="F426" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G426" s="0" t="s">
-        <v>409</v>
+        <v>1032</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="I426" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>917</v>
+        <v>690</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>699</v>
+        <v>245</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>700</v>
+        <v>246</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>701</v>
+        <v>247</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G427" s="0" t="s">
-        <v>412</v>
+        <v>1033</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="I427" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>702</v>
+        <v>249</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>673</v>
+        <v>939</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>674</v>
+        <v>747</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>675</v>
+        <v>940</v>
       </c>
       <c r="F428" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G428" s="0" t="s">
-        <v>941</v>
+        <v>1034</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="I428" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>676</v>
+        <v>942</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>719</v>
+        <v>818</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>720</v>
+        <v>819</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>721</v>
+        <v>820</v>
       </c>
       <c r="F429" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G429" s="0" t="s">
-        <v>417</v>
+        <v>1035</v>
       </c>
       <c r="H429" s="0" t="s">
-        <v>188</v>
+        <v>254</v>
       </c>
       <c r="I429" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>722</v>
+        <v>821</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>574</v>
+        <v>850</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>575</v>
+        <v>851</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>576</v>
+        <v>852</v>
       </c>
       <c r="F430" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G430" s="0" t="s">
-        <v>942</v>
+        <v>1036</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>460</v>
+        <v>254</v>
       </c>
       <c r="I430" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>578</v>
+        <v>854</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>846</v>
+        <v>1037</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>847</v>
+        <v>1038</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>848</v>
+        <v>1039</v>
       </c>
       <c r="F431" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G431" s="0" t="s">
-        <v>943</v>
+        <v>1040</v>
       </c>
       <c r="H431" s="0" t="s">
-        <v>168</v>
+        <v>368</v>
       </c>
       <c r="I431" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>850</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>944</v>
+        <v>250</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>945</v>
+        <v>251</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>946</v>
+        <v>252</v>
       </c>
       <c r="F432" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G432" s="0" t="s">
-        <v>947</v>
+        <v>1042</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>808</v>
+        <v>254</v>
       </c>
       <c r="I432" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>948</v>
+        <v>255</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>86</v>
+        <v>1043</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>87</v>
+        <v>798</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>88</v>
+        <v>1044</v>
       </c>
       <c r="F433" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G433" s="0" t="s">
-        <v>46</v>
+        <v>1045</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>618</v>
+        <v>368</v>
       </c>
       <c r="I433" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J433" s="0" t="s">
+        <v>1046</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>936</v>
+        <v>818</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>739</v>
+        <v>819</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>937</v>
+        <v>820</v>
       </c>
       <c r="F434" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G434" s="0" t="s">
-        <v>949</v>
+        <v>1047</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>331</v>
+        <v>254</v>
       </c>
       <c r="I434" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>939</v>
+        <v>821</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>298</v>
+        <v>1048</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>299</v>
+        <v>1049</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>300</v>
+        <v>1050</v>
       </c>
       <c r="F435" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G435" s="0" t="s">
-        <v>950</v>
+        <v>1051</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>168</v>
+        <v>1052</v>
       </c>
       <c r="I435" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>302</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>609</v>
+        <v>818</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>610</v>
+        <v>819</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>611</v>
+        <v>820</v>
       </c>
       <c r="F436" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G436" s="0" t="s">
-        <v>951</v>
+        <v>83</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="I436" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>613</v>
+        <v>821</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>566</v>
+        <v>1054</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>567</v>
+        <v>1055</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>568</v>
+        <v>1056</v>
       </c>
       <c r="F437" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G437" s="0" t="s">
-        <v>419</v>
+        <v>1057</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="I437" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>570</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>804</v>
+        <v>1024</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>805</v>
+        <v>311</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>806</v>
+        <v>1025</v>
       </c>
       <c r="F438" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G438" s="0" t="s">
-        <v>952</v>
+        <v>1059</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>808</v>
+        <v>225</v>
       </c>
       <c r="I438" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>809</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>410</v>
+        <v>623</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>284</v>
+        <v>624</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>411</v>
+        <v>625</v>
       </c>
       <c r="F439" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G439" s="0" t="s">
-        <v>420</v>
+        <v>1060</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>272</v>
+        <v>429</v>
       </c>
       <c r="I439" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>413</v>
+        <v>627</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>953</v>
+        <v>535</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>954</v>
+        <v>536</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>955</v>
+        <v>537</v>
       </c>
       <c r="F440" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G440" s="0" t="s">
-        <v>424</v>
+        <v>1061</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>182</v>
+        <v>232</v>
       </c>
       <c r="I440" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>956</v>
+        <v>539</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>304</v>
+        <v>1062</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>305</v>
+        <v>1063</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>306</v>
+        <v>1064</v>
       </c>
       <c r="F441" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G441" s="0" t="s">
-        <v>957</v>
+        <v>1065</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>308</v>
+        <v>42</v>
       </c>
       <c r="I441" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>309</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>936</v>
+        <v>331</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>739</v>
+        <v>332</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>937</v>
+        <v>333</v>
       </c>
       <c r="F442" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G442" s="0" t="s">
-        <v>958</v>
+        <v>1067</v>
       </c>
       <c r="H442" s="0" t="s">
-        <v>331</v>
+        <v>42</v>
       </c>
       <c r="I442" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>335</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>480</v>
+        <v>1010</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>481</v>
+        <v>437</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>482</v>
+        <v>1011</v>
       </c>
       <c r="F443" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G443" s="0" t="s">
-        <v>432</v>
+        <v>1068</v>
       </c>
       <c r="H443" s="0" t="s">
-        <v>193</v>
+        <v>165</v>
       </c>
       <c r="I443" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>484</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>959</v>
+        <v>587</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>355</v>
+        <v>588</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>960</v>
+        <v>589</v>
       </c>
       <c r="F444" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G444" s="0" t="s">
-        <v>961</v>
+        <v>1069</v>
       </c>
       <c r="H444" s="0" t="s">
-        <v>168</v>
+        <v>328</v>
       </c>
       <c r="I444" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>962</v>
+        <v>591</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>963</v>
+        <v>617</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>964</v>
+        <v>618</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>965</v>
+        <v>619</v>
       </c>
       <c r="F445" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G445" s="0" t="s">
-        <v>446</v>
+        <v>1070</v>
       </c>
       <c r="H445" s="0" t="s">
-        <v>272</v>
+        <v>69</v>
       </c>
       <c r="I445" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>966</v>
+        <v>621</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>349</v>
+        <v>1071</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>350</v>
+        <v>1072</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>351</v>
+        <v>1073</v>
       </c>
       <c r="F446" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G446" s="0" t="s">
-        <v>447</v>
+        <v>1074</v>
       </c>
       <c r="H446" s="0" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="I446" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>353</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>944</v>
+        <v>989</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>945</v>
+        <v>990</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>946</v>
+        <v>991</v>
       </c>
       <c r="F447" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G447" s="0" t="s">
-        <v>967</v>
+        <v>1076</v>
       </c>
       <c r="H447" s="0" t="s">
-        <v>808</v>
+        <v>165</v>
       </c>
       <c r="I447" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>948</v>
+        <v>993</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>873</v>
+        <v>1024</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>874</v>
+        <v>311</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>875</v>
+        <v>1025</v>
       </c>
       <c r="F448" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G448" s="0" t="s">
-        <v>968</v>
+        <v>1077</v>
       </c>
       <c r="H448" s="0" t="s">
-        <v>36</v>
+        <v>225</v>
       </c>
       <c r="I448" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>877</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>656</v>
+        <v>1078</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>657</v>
+        <v>1079</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>658</v>
+        <v>1080</v>
       </c>
       <c r="F449" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G449" s="0" t="s">
-        <v>969</v>
+        <v>1081</v>
       </c>
       <c r="H449" s="0" t="s">
-        <v>168</v>
+        <v>388</v>
       </c>
       <c r="I449" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>659</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>959</v>
+        <v>266</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>355</v>
+        <v>267</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>960</v>
+        <v>268</v>
       </c>
       <c r="F450" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G450" s="0" t="s">
-        <v>970</v>
+        <v>1083</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>168</v>
+        <v>94</v>
       </c>
       <c r="I450" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>962</v>
+        <v>270</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>240</v>
+        <v>730</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>241</v>
+        <v>731</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>242</v>
+        <v>732</v>
       </c>
       <c r="F451" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G451" s="0" t="s">
-        <v>971</v>
+        <v>1084</v>
       </c>
       <c r="H451" s="0" t="s">
-        <v>244</v>
+        <v>171</v>
       </c>
       <c r="I451" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>245</v>
+        <v>734</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>972</v>
+        <v>999</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>232</v>
+        <v>1000</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>973</v>
+        <v>1001</v>
       </c>
       <c r="F452" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G452" s="0" t="s">
-        <v>974</v>
+        <v>1085</v>
       </c>
       <c r="H452" s="0" t="s">
-        <v>182</v>
+        <v>69</v>
       </c>
       <c r="I452" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>975</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>959</v>
+        <v>1086</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>355</v>
+        <v>1087</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>960</v>
+        <v>1088</v>
       </c>
       <c r="F453" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G453" s="0" t="s">
-        <v>976</v>
+        <v>1089</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>168</v>
+        <v>388</v>
       </c>
       <c r="I453" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>962</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>719</v>
+        <v>71</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>720</v>
+        <v>53</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>721</v>
+        <v>72</v>
       </c>
       <c r="F454" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G454" s="0" t="s">
-        <v>977</v>
+        <v>73</v>
       </c>
       <c r="H454" s="0" t="s">
-        <v>188</v>
+        <v>429</v>
       </c>
       <c r="I454" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>722</v>
+        <v>74</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>647</v>
+        <v>161</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>648</v>
+        <v>162</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>649</v>
+        <v>163</v>
       </c>
       <c r="F455" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G455" s="0" t="s">
-        <v>978</v>
+        <v>1091</v>
       </c>
       <c r="H455" s="0" t="s">
-        <v>209</v>
+        <v>165</v>
       </c>
       <c r="I455" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>650</v>
+        <v>166</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>792</v>
+        <v>623</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>232</v>
+        <v>624</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>793</v>
+        <v>625</v>
       </c>
       <c r="F456" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G456" s="0" t="s">
-        <v>979</v>
+        <v>87</v>
       </c>
       <c r="H456" s="0" t="s">
-        <v>753</v>
+        <v>429</v>
       </c>
       <c r="I456" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>795</v>
+        <v>627</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>132</v>
+        <v>431</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>49</v>
+        <v>432</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>133</v>
+        <v>433</v>
       </c>
       <c r="F457" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G457" s="0" t="s">
-        <v>51</v>
+        <v>1092</v>
       </c>
       <c r="H457" s="0" t="s">
-        <v>36</v>
+        <v>232</v>
       </c>
       <c r="I457" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J457" s="0" t="s">
+        <v>435</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>566</v>
+        <v>52</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>567</v>
+        <v>53</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>568</v>
+        <v>54</v>
       </c>
       <c r="F458" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G458" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="H458" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I458" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J458" s="0" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>674</v>
+        <v>296</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
       <c r="F459" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G459" s="0" t="s">
-        <v>980</v>
+        <v>1093</v>
       </c>
       <c r="H459" s="0" t="s">
-        <v>244</v>
+        <v>429</v>
       </c>
       <c r="I459" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>927</v>
+        <v>923</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>888</v>
+        <v>33</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>889</v>
+        <v>34</v>
       </c>
       <c r="C460" s="0" t="s">
-        <v>890</v>
+        <v>35</v>
       </c>
       <c r="F460" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G460" s="0" t="s">
-        <v>981</v>
+        <v>76</v>
       </c>
       <c r="H460" s="0" t="s">
-        <v>72</v>
+        <v>834</v>
       </c>
       <c r="I460" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>892</v>
+        <v>16</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>982</v>
+        <v>818</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>350</v>
+        <v>819</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>983</v>
+        <v>820</v>
       </c>
       <c r="F461" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G461" s="0" t="s">
-        <v>984</v>
+        <v>1094</v>
       </c>
       <c r="H461" s="0" t="s">
-        <v>985</v>
+        <v>254</v>
       </c>
       <c r="I461" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>986</v>
+        <v>821</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>987</v>
+        <v>156</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>988</v>
+        <v>157</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>989</v>
+        <v>158</v>
       </c>
       <c r="F462" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G462" s="0" t="s">
-        <v>990</v>
+        <v>1095</v>
       </c>
       <c r="H462" s="0" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="I462" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>991</v>
+        <v>160</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>992</v>
+        <v>955</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>212</v>
+        <v>956</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>993</v>
+        <v>957</v>
       </c>
       <c r="F463" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G463" s="0" t="s">
-        <v>455</v>
+        <v>1096</v>
       </c>
       <c r="H463" s="0" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="I463" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>994</v>
+        <v>959</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>421</v>
+        <v>850</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>422</v>
+        <v>851</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>423</v>
+        <v>852</v>
       </c>
       <c r="F464" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G464" s="0" t="s">
-        <v>995</v>
+        <v>1097</v>
       </c>
       <c r="H464" s="0" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="I464" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>425</v>
+        <v>854</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>996</v>
+        <v>29</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>997</v>
+        <v>30</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>998</v>
+        <v>31</v>
       </c>
       <c r="F465" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G465" s="0" t="s">
-        <v>999</v>
+        <v>77</v>
       </c>
       <c r="H465" s="0" t="s">
-        <v>36</v>
+        <v>368</v>
       </c>
       <c r="I465" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>16</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>195</v>
+        <v>1098</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>196</v>
+        <v>1099</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>197</v>
+        <v>1100</v>
       </c>
       <c r="F466" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G466" s="0" t="s">
-        <v>1001</v>
+        <v>1101</v>
       </c>
       <c r="H466" s="0" t="s">
-        <v>199</v>
+        <v>1052</v>
       </c>
       <c r="I466" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>200</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>1002</v>
+        <v>58</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>1003</v>
+        <v>59</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>1004</v>
+        <v>60</v>
       </c>
       <c r="F467" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G467" s="0" t="s">
-        <v>1005</v>
+        <v>78</v>
       </c>
       <c r="H467" s="0" t="s">
-        <v>308</v>
+        <v>232</v>
       </c>
       <c r="I467" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>1006</v>
+        <v>63</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>1007</v>
+        <v>1103</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>457</v>
+        <v>740</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>1008</v>
+        <v>1104</v>
       </c>
       <c r="F468" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G468" s="0" t="s">
-        <v>459</v>
+        <v>1105</v>
       </c>
       <c r="H468" s="0" t="s">
-        <v>460</v>
+        <v>22</v>
       </c>
       <c r="I468" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>1009</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>1010</v>
+        <v>1024</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>1011</v>
+        <v>311</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>1012</v>
+        <v>1025</v>
       </c>
       <c r="F469" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G469" s="0" t="s">
-        <v>1013</v>
+        <v>1107</v>
       </c>
       <c r="H469" s="0" t="s">
-        <v>331</v>
+        <v>225</v>
       </c>
       <c r="I469" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>1014</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>587</v>
+        <v>647</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>528</v>
+        <v>648</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>588</v>
+        <v>649</v>
       </c>
       <c r="F470" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G470" s="0" t="s">
-        <v>1015</v>
+        <v>1108</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>15</v>
+        <v>388</v>
       </c>
       <c r="I470" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>589</v>
+        <v>651</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>846</v>
+        <v>1109</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>847</v>
+        <v>1110</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>848</v>
+        <v>1111</v>
       </c>
       <c r="F471" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G471" s="0" t="s">
-        <v>1016</v>
+        <v>1112</v>
       </c>
       <c r="H471" s="0" t="s">
-        <v>168</v>
+        <v>22</v>
       </c>
       <c r="I471" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>850</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>598</v>
+        <v>412</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>599</v>
+        <v>413</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>600</v>
+        <v>414</v>
       </c>
       <c r="F472" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G472" s="0" t="s">
-        <v>470</v>
+        <v>1114</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>244</v>
+        <v>416</v>
       </c>
       <c r="I472" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>602</v>
+        <v>417</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>10</v>
+        <v>1005</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>11</v>
+        <v>1006</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>12</v>
+        <v>1007</v>
       </c>
       <c r="F473" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G473" s="0" t="s">
-        <v>134</v>
+        <v>1115</v>
       </c>
       <c r="H473" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="I473" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J473" s="0" t="s">
+        <v>1009</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>707</v>
+        <v>485</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>708</v>
+        <v>283</v>
       </c>
       <c r="C474" s="0" t="s">
-        <v>709</v>
+        <v>486</v>
       </c>
       <c r="F474" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G474" s="0" t="s">
-        <v>1017</v>
+        <v>1116</v>
       </c>
       <c r="H474" s="0" t="s">
-        <v>168</v>
+        <v>357</v>
       </c>
       <c r="I474" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>711</v>
+        <v>488</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>1018</v>
+        <v>1043</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>1019</v>
+        <v>798</v>
       </c>
       <c r="C475" s="0" t="s">
-        <v>1020</v>
+        <v>1044</v>
       </c>
       <c r="F475" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G475" s="0" t="s">
-        <v>471</v>
+        <v>1117</v>
       </c>
       <c r="H475" s="0" t="s">
-        <v>225</v>
+        <v>368</v>
       </c>
       <c r="I475" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1021</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>598</v>
+        <v>989</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>599</v>
+        <v>990</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>600</v>
+        <v>991</v>
       </c>
       <c r="F476" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G476" s="0" t="s">
-        <v>1022</v>
+        <v>1118</v>
       </c>
       <c r="H476" s="0" t="s">
-        <v>244</v>
+        <v>165</v>
       </c>
       <c r="I476" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>602</v>
+        <v>993</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>574</v>
+        <v>1062</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>575</v>
+        <v>1063</v>
       </c>
       <c r="C477" s="0" t="s">
-        <v>576</v>
+        <v>1064</v>
       </c>
       <c r="F477" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G477" s="0" t="s">
-        <v>478</v>
+        <v>1119</v>
       </c>
       <c r="H477" s="0" t="s">
-        <v>460</v>
+        <v>42</v>
       </c>
       <c r="I477" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>578</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>414</v>
+        <v>984</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>415</v>
+        <v>343</v>
       </c>
       <c r="C478" s="0" t="s">
-        <v>416</v>
+        <v>985</v>
       </c>
       <c r="F478" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G478" s="0" t="s">
-        <v>1023</v>
+        <v>1120</v>
       </c>
       <c r="H478" s="0" t="s">
-        <v>188</v>
+        <v>171</v>
       </c>
       <c r="I478" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>418</v>
+        <v>987</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>358</v>
+        <v>955</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>359</v>
+        <v>956</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>360</v>
+        <v>957</v>
       </c>
       <c r="F479" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G479" s="0" t="s">
-        <v>60</v>
+        <v>1121</v>
       </c>
       <c r="H479" s="0" t="s">
-        <v>362</v>
+        <v>209</v>
       </c>
       <c r="I479" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>363</v>
+        <v>959</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>438</v>
+        <v>746</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>439</v>
+        <v>747</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>440</v>
+        <v>748</v>
       </c>
       <c r="F480" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G480" s="0" t="s">
-        <v>483</v>
+        <v>93</v>
       </c>
       <c r="H480" s="0" t="s">
-        <v>193</v>
+        <v>94</v>
       </c>
       <c r="I480" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>441</v>
+        <v>750</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>996</v>
+        <v>1122</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>997</v>
+        <v>1123</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>998</v>
+        <v>1124</v>
       </c>
       <c r="F481" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G481" s="0" t="s">
-        <v>487</v>
+        <v>1125</v>
       </c>
       <c r="H481" s="0" t="s">
-        <v>36</v>
+        <v>368</v>
       </c>
       <c r="I481" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1000</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>738</v>
+        <v>675</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>739</v>
+        <v>676</v>
       </c>
       <c r="C482" s="0" t="s">
-        <v>740</v>
+        <v>677</v>
       </c>
       <c r="F482" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G482" s="0" t="s">
-        <v>1024</v>
+        <v>1127</v>
       </c>
       <c r="H482" s="0" t="s">
-        <v>742</v>
+        <v>346</v>
       </c>
       <c r="I482" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>743</v>
+        <v>679</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>221</v>
+        <v>1128</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>222</v>
+        <v>1129</v>
       </c>
       <c r="C483" s="0" t="s">
-        <v>223</v>
+        <v>1130</v>
       </c>
       <c r="F483" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G483" s="0" t="s">
-        <v>1025</v>
+        <v>1131</v>
       </c>
       <c r="H483" s="0" t="s">
-        <v>225</v>
+        <v>368</v>
       </c>
       <c r="I483" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>226</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>211</v>
+        <v>1048</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>212</v>
+        <v>1049</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>213</v>
+        <v>1050</v>
       </c>
       <c r="F484" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G484" s="0" t="s">
-        <v>489</v>
+        <v>1133</v>
       </c>
       <c r="H484" s="0" t="s">
-        <v>15</v>
+        <v>1052</v>
       </c>
       <c r="I484" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>215</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>485</v>
+        <v>862</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>375</v>
+        <v>813</v>
       </c>
       <c r="C485" s="0" t="s">
-        <v>486</v>
+        <v>863</v>
       </c>
       <c r="F485" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G485" s="0" t="s">
-        <v>493</v>
+        <v>1134</v>
       </c>
       <c r="H485" s="0" t="s">
-        <v>36</v>
+        <v>388</v>
       </c>
       <c r="I485" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>488</v>
+        <v>865</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>910</v>
+        <v>288</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>575</v>
+        <v>289</v>
       </c>
       <c r="C486" s="0" t="s">
-        <v>911</v>
+        <v>290</v>
       </c>
       <c r="F486" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G486" s="0" t="s">
-        <v>1026</v>
+        <v>1135</v>
       </c>
       <c r="H486" s="0" t="s">
-        <v>209</v>
+        <v>177</v>
       </c>
       <c r="I486" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>912</v>
+        <v>292</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>987</v>
+        <v>760</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>988</v>
+        <v>311</v>
       </c>
       <c r="C487" s="0" t="s">
-        <v>989</v>
+        <v>761</v>
       </c>
       <c r="F487" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G487" s="0" t="s">
-        <v>1027</v>
+        <v>1136</v>
       </c>
       <c r="H487" s="0" t="s">
-        <v>168</v>
+        <v>388</v>
       </c>
       <c r="I487" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>991</v>
+        <v>763</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>800</v>
+        <v>1043</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="C488" s="0" t="s">
-        <v>802</v>
+        <v>1044</v>
       </c>
       <c r="F488" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G488" s="0" t="s">
-        <v>1028</v>
+        <v>1137</v>
       </c>
       <c r="H488" s="0" t="s">
-        <v>36</v>
+        <v>368</v>
       </c>
       <c r="I488" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>803</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>451</v>
+        <v>773</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>452</v>
+        <v>774</v>
       </c>
       <c r="C489" s="0" t="s">
-        <v>453</v>
+        <v>775</v>
       </c>
       <c r="F489" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G489" s="0" t="s">
-        <v>1029</v>
+        <v>1138</v>
       </c>
       <c r="H489" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I489" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>454</v>
+        <v>777</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>730</v>
+        <v>1010</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>731</v>
+        <v>437</v>
       </c>
       <c r="C490" s="0" t="s">
-        <v>732</v>
+        <v>1011</v>
       </c>
       <c r="F490" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G490" s="0" t="s">
-        <v>1030</v>
+        <v>1139</v>
       </c>
       <c r="H490" s="0" t="s">
-        <v>734</v>
+        <v>165</v>
       </c>
       <c r="I490" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>735</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>851</v>
+        <v>38</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>852</v>
+        <v>39</v>
       </c>
       <c r="C491" s="0" t="s">
-        <v>853</v>
+        <v>40</v>
       </c>
       <c r="F491" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G491" s="0" t="s">
-        <v>497</v>
+        <v>79</v>
       </c>
       <c r="H491" s="0" t="s">
-        <v>244</v>
+        <v>37</v>
       </c>
       <c r="I491" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>855</v>
+        <v>16</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>910</v>
+        <v>441</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>575</v>
+        <v>442</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>911</v>
+        <v>443</v>
       </c>
       <c r="F492" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G492" s="0" t="s">
-        <v>1031</v>
+        <v>1140</v>
       </c>
       <c r="H492" s="0" t="s">
-        <v>209</v>
+        <v>346</v>
       </c>
       <c r="I492" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>912</v>
+        <v>445</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>442</v>
+        <v>499</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>443</v>
+        <v>332</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>444</v>
+        <v>500</v>
       </c>
       <c r="F493" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G493" s="0" t="s">
-        <v>1032</v>
+        <v>1141</v>
       </c>
       <c r="H493" s="0" t="s">
-        <v>72</v>
+        <v>502</v>
       </c>
       <c r="I493" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>445</v>
+        <v>503</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>1033</v>
+        <v>818</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>435</v>
+        <v>819</v>
       </c>
       <c r="C494" s="0" t="s">
-        <v>1034</v>
+        <v>820</v>
       </c>
       <c r="F494" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G494" s="0" t="s">
-        <v>1035</v>
+        <v>1142</v>
       </c>
       <c r="H494" s="0" t="s">
-        <v>618</v>
+        <v>254</v>
       </c>
       <c r="I494" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1036</v>
+        <v>821</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>1002</v>
+        <v>150</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>1003</v>
+        <v>151</v>
       </c>
       <c r="C495" s="0" t="s">
-        <v>1004</v>
+        <v>152</v>
       </c>
       <c r="F495" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G495" s="0" t="s">
-        <v>1037</v>
+        <v>1143</v>
       </c>
       <c r="H495" s="0" t="s">
-        <v>308</v>
+        <v>94</v>
       </c>
       <c r="I495" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1006</v>
+        <v>155</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>566</v>
+        <v>1144</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>567</v>
+        <v>1145</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>568</v>
+        <v>1146</v>
       </c>
       <c r="F496" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G496" s="0" t="s">
-        <v>63</v>
+        <v>98</v>
       </c>
       <c r="H496" s="0" t="s">
-        <v>15</v>
+        <v>328</v>
       </c>
       <c r="I496" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>570</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>421</v>
+        <v>862</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>422</v>
+        <v>813</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>423</v>
+        <v>863</v>
       </c>
       <c r="F497" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G497" s="0" t="s">
-        <v>67</v>
+        <v>1148</v>
       </c>
       <c r="H497" s="0" t="s">
-        <v>244</v>
+        <v>388</v>
       </c>
       <c r="I497" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>425</v>
+        <v>865</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="F498" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G498" s="0" t="s">
-        <v>499</v>
+        <v>1149</v>
       </c>
       <c r="H498" s="0" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="I498" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>293</v>
+        <v>425</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>294</v>
+        <v>426</v>
       </c>
       <c r="C499" s="0" t="s">
-        <v>295</v>
+        <v>427</v>
       </c>
       <c r="F499" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G499" s="0" t="s">
-        <v>1038</v>
+        <v>1150</v>
       </c>
       <c r="H499" s="0" t="s">
-        <v>272</v>
+        <v>429</v>
       </c>
       <c r="I499" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>296</v>
+        <v>430</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>338</v>
+        <v>837</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>265</v>
+        <v>222</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>339</v>
+        <v>838</v>
       </c>
       <c r="F500" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G500" s="0" t="s">
-        <v>1039</v>
+        <v>1151</v>
       </c>
       <c r="H500" s="0" t="s">
-        <v>331</v>
+        <v>388</v>
       </c>
       <c r="I500" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>340</v>
+        <v>840</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>707</v>
+        <v>10</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>708</v>
+        <v>11</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>709</v>
+        <v>12</v>
       </c>
       <c r="F501" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G501" s="0" t="s">
-        <v>1040</v>
+        <v>80</v>
       </c>
       <c r="H501" s="0" t="s">
-        <v>168</v>
+        <v>22</v>
       </c>
       <c r="I501" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>711</v>
+        <v>17</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>1041</v>
+        <v>818</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>557</v>
+        <v>819</v>
       </c>
       <c r="C502" s="0" t="s">
-        <v>1042</v>
+        <v>820</v>
       </c>
       <c r="F502" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G502" s="0" t="s">
-        <v>503</v>
+        <v>1152</v>
       </c>
       <c r="H502" s="0" t="s">
-        <v>193</v>
+        <v>254</v>
       </c>
       <c r="I502" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1043</v>
+        <v>821</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>656</v>
+        <v>320</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>657</v>
+        <v>321</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>658</v>
+        <v>322</v>
       </c>
       <c r="F503" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G503" s="0" t="s">
-        <v>1044</v>
+        <v>1153</v>
       </c>
       <c r="H503" s="0" t="s">
-        <v>168</v>
+        <v>238</v>
       </c>
       <c r="I503" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>659</v>
+        <v>323</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>1045</v>
+        <v>818</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>648</v>
+        <v>819</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>1046</v>
+        <v>820</v>
       </c>
       <c r="F504" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G504" s="0" t="s">
-        <v>513</v>
+        <v>1154</v>
       </c>
       <c r="H504" s="0" t="s">
-        <v>331</v>
+        <v>254</v>
       </c>
       <c r="I504" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1047</v>
+        <v>821</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>1048</v>
+        <v>33</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>443</v>
+        <v>34</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>1049</v>
+        <v>35</v>
       </c>
       <c r="F505" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G505" s="0" t="s">
-        <v>1050</v>
+        <v>81</v>
       </c>
       <c r="H505" s="0" t="s">
-        <v>168</v>
+        <v>834</v>
       </c>
       <c r="I505" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>1051</v>
+        <v>16</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>1052</v>
+        <v>38</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>1053</v>
+        <v>39</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>1054</v>
+        <v>40</v>
       </c>
       <c r="F506" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G506" s="0" t="s">
-        <v>520</v>
+        <v>82</v>
       </c>
       <c r="H506" s="0" t="s">
-        <v>193</v>
+        <v>37</v>
       </c>
       <c r="I506" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>1055</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>274</v>
+        <v>653</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>275</v>
+        <v>654</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>276</v>
+        <v>655</v>
       </c>
       <c r="F507" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G507" s="0" t="s">
-        <v>1056</v>
+        <v>1155</v>
       </c>
       <c r="H507" s="0" t="s">
-        <v>209</v>
+        <v>254</v>
       </c>
       <c r="I507" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J507" s="0" t="s">
-        <v>278</v>
+        <v>657</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>364</v>
+        <v>310</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>365</v>
+        <v>311</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>366</v>
+        <v>312</v>
       </c>
       <c r="F508" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G508" s="0" t="s">
-        <v>1057</v>
+        <v>1156</v>
       </c>
       <c r="H508" s="0" t="s">
-        <v>188</v>
+        <v>22</v>
       </c>
       <c r="I508" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J508" s="0" t="s">
-        <v>368</v>
+        <v>314</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>535</v>
+        <v>830</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>536</v>
+        <v>186</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>537</v>
+        <v>831</v>
       </c>
       <c r="F509" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G509" s="0" t="s">
-        <v>525</v>
+        <v>1157</v>
       </c>
       <c r="H509" s="0" t="s">
-        <v>193</v>
+        <v>238</v>
       </c>
       <c r="I509" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J509" s="0" t="s">
-        <v>538</v>
+        <v>833</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>304</v>
+        <v>1158</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>305</v>
+        <v>1159</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>306</v>
+        <v>1160</v>
       </c>
       <c r="F510" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G510" s="0" t="s">
-        <v>1058</v>
+        <v>1161</v>
       </c>
       <c r="H510" s="0" t="s">
-        <v>308</v>
+        <v>225</v>
       </c>
       <c r="I510" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J510" s="0" t="s">
-        <v>309</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>703</v>
+        <v>912</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>704</v>
+        <v>913</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>705</v>
+        <v>914</v>
       </c>
       <c r="F511" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G511" s="0" t="s">
-        <v>71</v>
+        <v>1163</v>
       </c>
       <c r="H511" s="0" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="I511" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J511" s="0" t="s">
-        <v>706</v>
+        <v>916</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>211</v>
+        <v>1164</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>212</v>
+        <v>437</v>
       </c>
       <c r="C512" s="0" t="s">
-        <v>213</v>
+        <v>1165</v>
       </c>
       <c r="F512" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G512" s="0" t="s">
-        <v>534</v>
+        <v>1166</v>
       </c>
       <c r="H512" s="0" t="s">
-        <v>15</v>
+        <v>232</v>
       </c>
       <c r="I512" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J512" s="0" t="s">
-        <v>215</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>1059</v>
+        <v>475</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>241</v>
+        <v>476</v>
       </c>
       <c r="C513" s="0" t="s">
-        <v>1060</v>
+        <v>477</v>
       </c>
       <c r="F513" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G513" s="0" t="s">
-        <v>1061</v>
+        <v>1168</v>
       </c>
       <c r="H513" s="0" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="I513" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J513" s="0" t="s">
-        <v>1062</v>
+        <v>479</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>873</v>
+        <v>593</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>874</v>
+        <v>594</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>875</v>
+        <v>595</v>
       </c>
       <c r="F514" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G514" s="0" t="s">
-        <v>1063</v>
+        <v>1169</v>
       </c>
       <c r="H514" s="0" t="s">
-        <v>36</v>
+        <v>238</v>
       </c>
       <c r="I514" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J514" s="0" t="s">
-        <v>877</v>
+        <v>597</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>421</v>
+        <v>1164</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>422</v>
+        <v>437</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>423</v>
+        <v>1165</v>
       </c>
       <c r="F515" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G515" s="0" t="s">
-        <v>1064</v>
+        <v>1170</v>
       </c>
       <c r="H515" s="0" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="I515" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J515" s="0" t="s">
-        <v>425</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>724</v>
+        <v>1164</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>725</v>
+        <v>437</v>
       </c>
       <c r="C516" s="0" t="s">
-        <v>726</v>
+        <v>1165</v>
       </c>
       <c r="F516" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G516" s="0" t="s">
-        <v>1065</v>
+        <v>1171</v>
       </c>
       <c r="H516" s="0" t="s">
-        <v>168</v>
+        <v>232</v>
       </c>
       <c r="I516" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J516" s="0" t="s">
-        <v>728</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>421</v>
+        <v>261</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>422</v>
+        <v>262</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>423</v>
+        <v>263</v>
       </c>
       <c r="F517" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G517" s="0" t="s">
-        <v>1066</v>
+        <v>1172</v>
       </c>
       <c r="H517" s="0" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="I517" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J517" s="0" t="s">
-        <v>425</v>
+        <v>265</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>64</v>
+        <v>926</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>65</v>
+        <v>927</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>66</v>
+        <v>928</v>
       </c>
       <c r="F518" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G518" s="0" t="s">
-        <v>135</v>
+        <v>1173</v>
       </c>
       <c r="H518" s="0" t="s">
-        <v>331</v>
+        <v>69</v>
       </c>
       <c r="I518" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J518" s="0" t="s">
+        <v>929</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>421</v>
+        <v>305</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>422</v>
+        <v>306</v>
       </c>
       <c r="C519" s="0" t="s">
-        <v>423</v>
+        <v>307</v>
       </c>
       <c r="F519" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G519" s="0" t="s">
-        <v>1067</v>
+        <v>1174</v>
       </c>
       <c r="H519" s="0" t="s">
-        <v>244</v>
+        <v>47</v>
       </c>
       <c r="I519" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J519" s="0" t="s">
-        <v>425</v>
+        <v>309</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>818</v>
+        <v>1175</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>819</v>
+        <v>826</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>820</v>
+        <v>1176</v>
       </c>
       <c r="F520" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G520" s="0" t="s">
-        <v>1068</v>
+        <v>1177</v>
       </c>
       <c r="H520" s="0" t="s">
-        <v>168</v>
+        <v>388</v>
       </c>
       <c r="I520" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J520" s="0" t="s">
-        <v>822</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>556</v>
+        <v>647</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>557</v>
+        <v>648</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>558</v>
+        <v>649</v>
       </c>
       <c r="F521" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G521" s="0" t="s">
-        <v>77</v>
+        <v>1179</v>
       </c>
       <c r="H521" s="0" t="s">
-        <v>193</v>
+        <v>388</v>
       </c>
       <c r="I521" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J521" s="0" t="s">
-        <v>559</v>
+        <v>651</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>846</v>
+        <v>1043</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>847</v>
+        <v>798</v>
       </c>
       <c r="C522" s="0" t="s">
-        <v>848</v>
+        <v>1044</v>
       </c>
       <c r="F522" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G522" s="0" t="s">
-        <v>1069</v>
+        <v>1180</v>
       </c>
       <c r="H522" s="0" t="s">
-        <v>168</v>
+        <v>368</v>
       </c>
       <c r="I522" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J522" s="0" t="s">
-        <v>850</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>566</v>
+        <v>739</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>567</v>
+        <v>740</v>
       </c>
       <c r="C523" s="0" t="s">
-        <v>568</v>
+        <v>741</v>
       </c>
       <c r="F523" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G523" s="0" t="s">
-        <v>539</v>
+        <v>1181</v>
       </c>
       <c r="H523" s="0" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="I523" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J523" s="0" t="s">
-        <v>570</v>
+        <v>743</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>792</v>
+        <v>631</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>232</v>
+        <v>632</v>
       </c>
       <c r="C524" s="0" t="s">
-        <v>793</v>
+        <v>633</v>
       </c>
       <c r="F524" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G524" s="0" t="s">
-        <v>1070</v>
+        <v>1182</v>
       </c>
       <c r="H524" s="0" t="s">
-        <v>753</v>
+        <v>22</v>
       </c>
       <c r="I524" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J524" s="0" t="s">
-        <v>795</v>
+        <v>635</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>936</v>
+        <v>1183</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>739</v>
+        <v>885</v>
       </c>
       <c r="C525" s="0" t="s">
-        <v>937</v>
+        <v>1184</v>
       </c>
       <c r="F525" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G525" s="0" t="s">
-        <v>1071</v>
+        <v>1185</v>
       </c>
       <c r="H525" s="0" t="s">
-        <v>331</v>
+        <v>148</v>
       </c>
       <c r="I525" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J525" s="0" t="s">
-        <v>939</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>673</v>
+        <v>234</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>674</v>
+        <v>235</v>
       </c>
       <c r="C526" s="0" t="s">
-        <v>675</v>
+        <v>236</v>
       </c>
       <c r="F526" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G526" s="0" t="s">
-        <v>1072</v>
+        <v>1187</v>
       </c>
       <c r="H526" s="0" t="s">
-        <v>15</v>
+        <v>238</v>
       </c>
       <c r="I526" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J526" s="0" t="s">
-        <v>676</v>
+        <v>239</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>1059</v>
+        <v>364</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>241</v>
+        <v>365</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>1060</v>
+        <v>366</v>
       </c>
       <c r="F527" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G527" s="0" t="s">
-        <v>1073</v>
+        <v>1188</v>
       </c>
       <c r="H527" s="0" t="s">
-        <v>209</v>
+        <v>368</v>
       </c>
       <c r="I527" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J527" s="0" t="s">
-        <v>1062</v>
+        <v>369</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>1074</v>
+        <v>271</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>1075</v>
+        <v>272</v>
       </c>
       <c r="C528" s="0" t="s">
-        <v>1076</v>
+        <v>273</v>
       </c>
       <c r="F528" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G528" s="0" t="s">
-        <v>1077</v>
+        <v>103</v>
       </c>
       <c r="H528" s="0" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="I528" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J528" s="0" t="s">
-        <v>1078</v>
+        <v>275</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>393</v>
+        <v>234</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>311</v>
+        <v>235</v>
       </c>
       <c r="C529" s="0" t="s">
-        <v>394</v>
+        <v>236</v>
       </c>
       <c r="F529" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G529" s="0" t="s">
-        <v>1079</v>
+        <v>1189</v>
       </c>
       <c r="H529" s="0" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="I529" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J529" s="0" t="s">
-        <v>395</v>
+        <v>239</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>1002</v>
+        <v>604</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>1003</v>
+        <v>605</v>
       </c>
       <c r="C530" s="0" t="s">
-        <v>1004</v>
+        <v>606</v>
       </c>
       <c r="F530" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G530" s="0" t="s">
-        <v>1080</v>
+        <v>1190</v>
       </c>
       <c r="H530" s="0" t="s">
-        <v>308</v>
+        <v>177</v>
       </c>
       <c r="I530" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J530" s="0" t="s">
-        <v>1006</v>
+        <v>608</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>136</v>
+        <v>190</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>137</v>
+        <v>191</v>
       </c>
       <c r="C531" s="0" t="s">
-        <v>138</v>
+        <v>192</v>
       </c>
       <c r="F531" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G531" s="0" t="s">
-        <v>139</v>
+        <v>1191</v>
       </c>
       <c r="H531" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I531" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J531" s="0" t="s">
-        <v>140</v>
+        <v>193</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>868</v>
+        <v>1062</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>869</v>
+        <v>1063</v>
       </c>
       <c r="C532" s="0" t="s">
-        <v>870</v>
+        <v>1064</v>
       </c>
       <c r="F532" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G532" s="0" t="s">
-        <v>1081</v>
+        <v>1192</v>
       </c>
       <c r="H532" s="0" t="s">
-        <v>331</v>
+        <v>42</v>
       </c>
       <c r="I532" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J532" s="0" t="s">
-        <v>872</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>269</v>
+        <v>402</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>270</v>
+        <v>365</v>
       </c>
       <c r="C533" s="0" t="s">
-        <v>271</v>
+        <v>403</v>
       </c>
       <c r="F533" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G533" s="0" t="s">
-        <v>1082</v>
+        <v>1193</v>
       </c>
       <c r="H533" s="0" t="s">
-        <v>272</v>
+        <v>94</v>
       </c>
       <c r="I533" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J533" s="0" t="s">
-        <v>273</v>
+        <v>405</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>264</v>
+        <v>402</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>265</v>
+        <v>365</v>
       </c>
       <c r="C534" s="0" t="s">
-        <v>266</v>
+        <v>403</v>
       </c>
       <c r="F534" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G534" s="0" t="s">
-        <v>1083</v>
+        <v>1194</v>
       </c>
       <c r="H534" s="0" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="I534" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J534" s="0" t="s">
-        <v>268</v>
+        <v>405</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>769</v>
+        <v>470</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>620</v>
+        <v>471</v>
       </c>
       <c r="C535" s="0" t="s">
-        <v>770</v>
+        <v>472</v>
       </c>
       <c r="F535" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G535" s="0" t="s">
-        <v>1084</v>
+        <v>1195</v>
       </c>
       <c r="H535" s="0" t="s">
-        <v>188</v>
+        <v>238</v>
       </c>
       <c r="I535" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J535" s="0" t="s">
-        <v>772</v>
+        <v>474</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>996</v>
+        <v>818</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>997</v>
+        <v>819</v>
       </c>
       <c r="C536" s="0" t="s">
-        <v>998</v>
+        <v>820</v>
       </c>
       <c r="F536" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G536" s="0" t="s">
-        <v>543</v>
+        <v>1196</v>
       </c>
       <c r="H536" s="0" t="s">
-        <v>36</v>
+        <v>254</v>
       </c>
       <c r="I536" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J536" s="0" t="s">
-        <v>1000</v>
+        <v>821</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>574</v>
+        <v>1086</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>575</v>
+        <v>1087</v>
       </c>
       <c r="C537" s="0" t="s">
-        <v>576</v>
+        <v>1088</v>
       </c>
       <c r="F537" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G537" s="0" t="s">
-        <v>1085</v>
+        <v>1197</v>
       </c>
       <c r="H537" s="0" t="s">
-        <v>460</v>
+        <v>388</v>
       </c>
       <c r="I537" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J537" s="0" t="s">
-        <v>578</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>779</v>
+        <v>1078</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>575</v>
+        <v>1079</v>
       </c>
       <c r="C538" s="0" t="s">
-        <v>780</v>
+        <v>1080</v>
       </c>
       <c r="F538" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G538" s="0" t="s">
-        <v>1086</v>
+        <v>1198</v>
       </c>
       <c r="H538" s="0" t="s">
-        <v>146</v>
+        <v>388</v>
       </c>
       <c r="I538" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J538" s="0" t="s">
-        <v>781</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>638</v>
+        <v>529</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>265</v>
+        <v>530</v>
       </c>
       <c r="C539" s="0" t="s">
-        <v>639</v>
+        <v>531</v>
       </c>
       <c r="F539" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G539" s="0" t="s">
-        <v>1087</v>
+        <v>1199</v>
       </c>
       <c r="H539" s="0" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="I539" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J539" s="0" t="s">
-        <v>640</v>
+        <v>533</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>1088</v>
+        <v>797</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>1089</v>
+        <v>798</v>
       </c>
       <c r="C540" s="0" t="s">
-        <v>1090</v>
+        <v>799</v>
       </c>
       <c r="F540" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G540" s="0" t="s">
-        <v>548</v>
+        <v>1200</v>
       </c>
       <c r="H540" s="0" t="s">
-        <v>753</v>
+        <v>801</v>
       </c>
       <c r="I540" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J540" s="0" t="s">
-        <v>1091</v>
+        <v>802</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>1092</v>
+        <v>331</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>766</v>
+        <v>332</v>
       </c>
       <c r="C541" s="0" t="s">
-        <v>1093</v>
+        <v>333</v>
       </c>
       <c r="F541" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G541" s="0" t="s">
-        <v>1094</v>
+        <v>1201</v>
       </c>
       <c r="H541" s="0" t="s">
-        <v>1095</v>
+        <v>42</v>
       </c>
       <c r="I541" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J541" s="0" t="s">
-        <v>1096</v>
+        <v>335</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>283</v>
+        <v>310</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>284</v>
+        <v>311</v>
       </c>
       <c r="C542" s="0" t="s">
-        <v>285</v>
+        <v>312</v>
       </c>
       <c r="F542" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G542" s="0" t="s">
-        <v>1097</v>
+        <v>1202</v>
       </c>
       <c r="H542" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I542" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J542" s="0" t="s">
-        <v>287</v>
+        <v>314</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>114</v>
+        <v>1005</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>109</v>
+        <v>1006</v>
       </c>
       <c r="C543" s="0" t="s">
-        <v>115</v>
+        <v>1007</v>
       </c>
       <c r="F543" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G543" s="0" t="s">
-        <v>141</v>
+        <v>1203</v>
       </c>
       <c r="H543" s="0" t="s">
-        <v>182</v>
+        <v>94</v>
       </c>
       <c r="I543" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J543" s="0" t="s">
-        <v>117</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>319</v>
+        <v>1204</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>320</v>
+        <v>1205</v>
       </c>
       <c r="C544" s="0" t="s">
-        <v>321</v>
+        <v>1206</v>
       </c>
       <c r="F544" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G544" s="0" t="s">
-        <v>550</v>
+        <v>1207</v>
       </c>
       <c r="H544" s="0" t="s">
-        <v>272</v>
+        <v>1208</v>
       </c>
       <c r="I544" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J544" s="0" t="s">
-        <v>322</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>274</v>
+        <v>1210</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>275</v>
+        <v>1211</v>
       </c>
       <c r="C545" s="0" t="s">
-        <v>276</v>
+        <v>1212</v>
       </c>
       <c r="F545" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G545" s="0" t="s">
-        <v>1098</v>
+        <v>1213</v>
       </c>
       <c r="H545" s="0" t="s">
-        <v>209</v>
+        <v>177</v>
       </c>
       <c r="I545" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J545" s="0" t="s">
-        <v>278</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>86</v>
+        <v>1215</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>87</v>
+        <v>1216</v>
       </c>
       <c r="C546" s="0" t="s">
-        <v>88</v>
+        <v>1217</v>
       </c>
       <c r="F546" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G546" s="0" t="s">
-        <v>81</v>
+        <v>1218</v>
       </c>
       <c r="H546" s="0" t="s">
-        <v>618</v>
+        <v>177</v>
       </c>
       <c r="I546" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J546" s="0" t="s">
+        <v>1219</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>678</v>
+        <v>939</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>679</v>
+        <v>747</v>
       </c>
       <c r="C547" s="0" t="s">
-        <v>680</v>
+        <v>940</v>
       </c>
       <c r="F547" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G547" s="0" t="s">
-        <v>554</v>
+        <v>1220</v>
       </c>
       <c r="H547" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="I547" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J547" s="0" t="s">
-        <v>681</v>
+        <v>942</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>842</v>
+        <v>939</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>217</v>
+        <v>747</v>
       </c>
       <c r="C548" s="0" t="s">
-        <v>843</v>
+        <v>940</v>
       </c>
       <c r="F548" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G548" s="0" t="s">
-        <v>1099</v>
+        <v>1221</v>
       </c>
       <c r="H548" s="0" t="s">
-        <v>199</v>
+        <v>177</v>
       </c>
       <c r="I548" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J548" s="0" t="s">
-        <v>845</v>
+        <v>942</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>1100</v>
+        <v>288</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>561</v>
+        <v>289</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>1101</v>
+        <v>290</v>
       </c>
       <c r="F549" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G549" s="0" t="s">
-        <v>563</v>
+        <v>1222</v>
       </c>
       <c r="H549" s="0" t="s">
-        <v>372</v>
+        <v>177</v>
       </c>
       <c r="I549" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J549" s="0" t="s">
-        <v>1102</v>
+        <v>292</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>846</v>
+        <v>1215</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>847</v>
+        <v>1216</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>848</v>
+        <v>1217</v>
       </c>
       <c r="F550" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G550" s="0" t="s">
-        <v>1103</v>
+        <v>1223</v>
       </c>
       <c r="H550" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="I550" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J550" s="0" t="s">
-        <v>850</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>873</v>
+        <v>812</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>874</v>
+        <v>813</v>
       </c>
       <c r="C551" s="0" t="s">
-        <v>875</v>
+        <v>814</v>
       </c>
       <c r="F551" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G551" s="0" t="s">
-        <v>1104</v>
+        <v>1224</v>
       </c>
       <c r="H551" s="0" t="s">
-        <v>36</v>
+        <v>177</v>
       </c>
       <c r="I551" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J551" s="0" t="s">
-        <v>877</v>
+        <v>816</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>914</v>
+        <v>939</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>915</v>
+        <v>747</v>
       </c>
       <c r="C552" s="0" t="s">
-        <v>916</v>
+        <v>940</v>
       </c>
       <c r="F552" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G552" s="0" t="s">
-        <v>1105</v>
+        <v>1225</v>
       </c>
       <c r="H552" s="0" t="s">
-        <v>225</v>
+        <v>177</v>
       </c>
       <c r="I552" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J552" s="0" t="s">
-        <v>917</v>
+        <v>942</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>846</v>
+        <v>1054</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>847</v>
+        <v>1055</v>
       </c>
       <c r="C553" s="0" t="s">
-        <v>848</v>
+        <v>1056</v>
       </c>
       <c r="F553" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G553" s="0" t="s">
-        <v>1106</v>
+        <v>1226</v>
       </c>
       <c r="H553" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="I553" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J553" s="0" t="s">
-        <v>850</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>797</v>
+        <v>939</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>212</v>
+        <v>747</v>
       </c>
       <c r="C554" s="0" t="s">
-        <v>798</v>
+        <v>940</v>
       </c>
       <c r="F554" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G554" s="0" t="s">
-        <v>565</v>
+        <v>1227</v>
       </c>
       <c r="H554" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="I554" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J554" s="0" t="s">
-        <v>799</v>
+        <v>942</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>924</v>
+        <v>765</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>674</v>
+        <v>766</v>
       </c>
       <c r="C555" s="0" t="s">
-        <v>925</v>
+        <v>767</v>
       </c>
       <c r="F555" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G555" s="0" t="s">
-        <v>1107</v>
+        <v>1228</v>
       </c>
       <c r="H555" s="0" t="s">
-        <v>244</v>
+        <v>177</v>
       </c>
       <c r="I555" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J555" s="0" t="s">
-        <v>927</v>
+        <v>769</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>164</v>
+        <v>1210</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>165</v>
+        <v>1211</v>
       </c>
       <c r="C556" s="0" t="s">
-        <v>166</v>
+        <v>1212</v>
       </c>
       <c r="F556" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G556" s="0" t="s">
-        <v>1108</v>
+        <v>1229</v>
       </c>
       <c r="H556" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="I556" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J556" s="0" t="s">
-        <v>169</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>910</v>
+        <v>1230</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>575</v>
+        <v>913</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>911</v>
+        <v>1231</v>
       </c>
       <c r="F557" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G557" s="0" t="s">
-        <v>1109</v>
+        <v>1232</v>
       </c>
       <c r="H557" s="0" t="s">
-        <v>209</v>
+        <v>177</v>
       </c>
       <c r="I557" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J557" s="0" t="s">
-        <v>912</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>714</v>
+        <v>812</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>715</v>
+        <v>813</v>
       </c>
       <c r="C558" s="0" t="s">
-        <v>716</v>
+        <v>814</v>
       </c>
       <c r="F558" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G558" s="0" t="s">
-        <v>569</v>
+        <v>1234</v>
       </c>
       <c r="H558" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="I558" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J558" s="0" t="s">
-        <v>718</v>
+        <v>816</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>475</v>
+        <v>1054</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>476</v>
+        <v>1055</v>
       </c>
       <c r="C559" s="0" t="s">
-        <v>477</v>
+        <v>1056</v>
       </c>
       <c r="F559" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G559" s="0" t="s">
-        <v>1110</v>
+        <v>1235</v>
       </c>
       <c r="H559" s="0" t="s">
-        <v>460</v>
+        <v>177</v>
       </c>
       <c r="I559" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J559" s="0" t="s">
-        <v>479</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>953</v>
+        <v>765</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>954</v>
+        <v>766</v>
       </c>
       <c r="C560" s="0" t="s">
-        <v>955</v>
+        <v>767</v>
       </c>
       <c r="F560" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G560" s="0" t="s">
-        <v>571</v>
+        <v>1236</v>
       </c>
       <c r="H560" s="0" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="I560" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J560" s="0" t="s">
-        <v>956</v>
+        <v>769</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>987</v>
+        <v>765</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>988</v>
+        <v>766</v>
       </c>
       <c r="C561" s="0" t="s">
-        <v>989</v>
+        <v>767</v>
       </c>
       <c r="F561" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G561" s="0" t="s">
-        <v>1111</v>
+        <v>1237</v>
       </c>
       <c r="H561" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="I561" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J561" s="0" t="s">
-        <v>991</v>
+        <v>769</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>992</v>
+        <v>862</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>212</v>
+        <v>813</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>993</v>
+        <v>863</v>
       </c>
       <c r="F562" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G562" s="0" t="s">
-        <v>1112</v>
+        <v>1238</v>
       </c>
       <c r="H562" s="0" t="s">
-        <v>193</v>
+        <v>388</v>
       </c>
       <c r="I562" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J562" s="0" t="s">
-        <v>994</v>
+        <v>865</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>719</v>
+        <v>818</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>720</v>
+        <v>819</v>
       </c>
       <c r="C563" s="0" t="s">
-        <v>721</v>
+        <v>820</v>
       </c>
       <c r="F563" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G563" s="0" t="s">
-        <v>1113</v>
+        <v>1239</v>
       </c>
       <c r="H563" s="0" t="s">
-        <v>188</v>
+        <v>254</v>
       </c>
       <c r="I563" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J563" s="0" t="s">
-        <v>722</v>
+        <v>821</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>434</v>
+        <v>1240</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>435</v>
+        <v>235</v>
       </c>
       <c r="C564" s="0" t="s">
-        <v>436</v>
+        <v>1241</v>
       </c>
       <c r="F564" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G564" s="0" t="s">
-        <v>572</v>
+        <v>1242</v>
       </c>
       <c r="H564" s="0" t="s">
-        <v>193</v>
+        <v>69</v>
       </c>
       <c r="I564" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J564" s="0" t="s">
-        <v>437</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="C565" s="0" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="F565" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G565" s="0" t="s">
-        <v>1114</v>
+        <v>1244</v>
       </c>
       <c r="H565" s="0" t="s">
-        <v>100</v>
+        <v>328</v>
       </c>
       <c r="I565" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J565" s="0" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>1052</v>
+        <v>1245</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>1053</v>
+        <v>365</v>
       </c>
       <c r="C566" s="0" t="s">
-        <v>1054</v>
+        <v>1246</v>
       </c>
       <c r="F566" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G566" s="0" t="s">
-        <v>573</v>
+        <v>1247</v>
       </c>
       <c r="H566" s="0" t="s">
-        <v>193</v>
+        <v>388</v>
       </c>
       <c r="I566" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J566" s="0" t="s">
-        <v>1055</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>651</v>
+        <v>185</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>652</v>
+        <v>186</v>
       </c>
       <c r="C567" s="0" t="s">
-        <v>653</v>
+        <v>187</v>
       </c>
       <c r="F567" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G567" s="0" t="s">
-        <v>577</v>
+        <v>1249</v>
       </c>
       <c r="H567" s="0" t="s">
-        <v>460</v>
+        <v>42</v>
       </c>
       <c r="I567" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J567" s="0" t="s">
-        <v>655</v>
+        <v>189</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>1088</v>
+        <v>499</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>1089</v>
+        <v>332</v>
       </c>
       <c r="C568" s="0" t="s">
-        <v>1090</v>
+        <v>500</v>
       </c>
       <c r="F568" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G568" s="0" t="s">
-        <v>1115</v>
+        <v>1250</v>
       </c>
       <c r="H568" s="0" t="s">
-        <v>753</v>
+        <v>502</v>
       </c>
       <c r="I568" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J568" s="0" t="s">
-        <v>1091</v>
+        <v>503</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>851</v>
+        <v>999</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>852</v>
+        <v>1000</v>
       </c>
       <c r="C569" s="0" t="s">
-        <v>853</v>
+        <v>1001</v>
       </c>
       <c r="F569" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G569" s="0" t="s">
-        <v>1116</v>
+        <v>1251</v>
       </c>
       <c r="H569" s="0" t="s">
-        <v>244</v>
+        <v>69</v>
       </c>
       <c r="I569" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J569" s="0" t="s">
-        <v>855</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>1117</v>
+        <v>1204</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>1118</v>
+        <v>1205</v>
       </c>
       <c r="C570" s="0" t="s">
-        <v>1119</v>
+        <v>1206</v>
       </c>
       <c r="F570" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G570" s="0" t="s">
-        <v>1120</v>
+        <v>1252</v>
       </c>
       <c r="H570" s="0" t="s">
-        <v>42</v>
+        <v>1208</v>
       </c>
       <c r="I570" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J570" s="0" t="s">
-        <v>1121</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>1052</v>
+        <v>250</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>1053</v>
+        <v>251</v>
       </c>
       <c r="C571" s="0" t="s">
-        <v>1054</v>
+        <v>252</v>
       </c>
       <c r="F571" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G571" s="0" t="s">
-        <v>579</v>
+        <v>1253</v>
       </c>
       <c r="H571" s="0" t="s">
-        <v>193</v>
+        <v>254</v>
       </c>
       <c r="I571" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J571" s="0" t="s">
-        <v>1055</v>
+        <v>255</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>1059</v>
+        <v>1215</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>241</v>
+        <v>1216</v>
       </c>
       <c r="C572" s="0" t="s">
-        <v>1060</v>
+        <v>1217</v>
       </c>
       <c r="F572" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G572" s="0" t="s">
-        <v>580</v>
+        <v>1254</v>
       </c>
       <c r="H572" s="0" t="s">
-        <v>209</v>
+        <v>177</v>
       </c>
       <c r="I572" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J572" s="0" t="s">
-        <v>1062</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>205</v>
+        <v>773</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>206</v>
+        <v>774</v>
       </c>
       <c r="C573" s="0" t="s">
-        <v>207</v>
+        <v>775</v>
       </c>
       <c r="F573" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G573" s="0" t="s">
-        <v>1122</v>
+        <v>1255</v>
       </c>
       <c r="H573" s="0" t="s">
-        <v>209</v>
+        <v>42</v>
       </c>
       <c r="I573" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J573" s="0" t="s">
-        <v>210</v>
+        <v>777</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>142</v>
+        <v>1256</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>143</v>
+        <v>525</v>
       </c>
       <c r="C574" s="0" t="s">
-        <v>144</v>
+        <v>1257</v>
       </c>
       <c r="F574" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G574" s="0" t="s">
-        <v>145</v>
+        <v>1258</v>
       </c>
       <c r="H574" s="0" t="s">
-        <v>22</v>
+        <v>177</v>
       </c>
       <c r="I574" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J574" s="0" t="s">
-        <v>147</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>566</v>
+        <v>1260</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>567</v>
+        <v>437</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>568</v>
+        <v>1261</v>
       </c>
       <c r="F575" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G575" s="0" t="s">
-        <v>581</v>
+        <v>1262</v>
       </c>
       <c r="H575" s="0" t="s">
-        <v>15</v>
+        <v>346</v>
       </c>
       <c r="I575" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J575" s="0" t="s">
-        <v>570</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>641</v>
+        <v>604</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>642</v>
+        <v>605</v>
       </c>
       <c r="C576" s="0" t="s">
-        <v>643</v>
+        <v>606</v>
       </c>
       <c r="F576" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G576" s="0" t="s">
-        <v>1123</v>
+        <v>1264</v>
       </c>
       <c r="H576" s="0" t="s">
-        <v>146</v>
+        <v>177</v>
       </c>
       <c r="I576" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J576" s="0" t="s">
-        <v>645</v>
+        <v>608</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>641</v>
+        <v>926</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>642</v>
+        <v>927</v>
       </c>
       <c r="C577" s="0" t="s">
-        <v>643</v>
+        <v>928</v>
       </c>
       <c r="F577" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G577" s="0" t="s">
-        <v>1124</v>
+        <v>1265</v>
       </c>
       <c r="H577" s="0" t="s">
-        <v>146</v>
+        <v>69</v>
       </c>
       <c r="I577" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J577" s="0" t="s">
-        <v>645</v>
+        <v>929</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>164</v>
+        <v>436</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>165</v>
+        <v>437</v>
       </c>
       <c r="C578" s="0" t="s">
-        <v>166</v>
+        <v>438</v>
       </c>
       <c r="F578" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G578" s="0" t="s">
-        <v>1125</v>
+        <v>1266</v>
       </c>
       <c r="H578" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="I578" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J578" s="0" t="s">
-        <v>169</v>
+        <v>440</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>1126</v>
+        <v>779</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>457</v>
+        <v>780</v>
       </c>
       <c r="C579" s="0" t="s">
-        <v>1127</v>
+        <v>781</v>
       </c>
       <c r="F579" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G579" s="0" t="s">
-        <v>585</v>
+        <v>1267</v>
       </c>
       <c r="H579" s="0" t="s">
-        <v>209</v>
+        <v>177</v>
       </c>
       <c r="I579" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J579" s="0" t="s">
-        <v>1128</v>
+        <v>783</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>846</v>
+        <v>604</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>847</v>
+        <v>605</v>
       </c>
       <c r="C580" s="0" t="s">
-        <v>848</v>
+        <v>606</v>
       </c>
       <c r="F580" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G580" s="0" t="s">
-        <v>1129</v>
+        <v>1268</v>
       </c>
       <c r="H580" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="I580" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J580" s="0" t="s">
-        <v>850</v>
+        <v>608</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>699</v>
+        <v>760</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>700</v>
+        <v>311</v>
       </c>
       <c r="C581" s="0" t="s">
-        <v>701</v>
+        <v>761</v>
       </c>
       <c r="F581" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G581" s="0" t="s">
-        <v>590</v>
+        <v>1269</v>
       </c>
       <c r="H581" s="0" t="s">
-        <v>168</v>
+        <v>388</v>
       </c>
       <c r="I581" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J581" s="0" t="s">
-        <v>702</v>
+        <v>763</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>730</v>
+        <v>310</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>731</v>
+        <v>311</v>
       </c>
       <c r="C582" s="0" t="s">
-        <v>732</v>
+        <v>312</v>
       </c>
       <c r="F582" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G582" s="0" t="s">
-        <v>594</v>
+        <v>1270</v>
       </c>
       <c r="H582" s="0" t="s">
-        <v>734</v>
+        <v>22</v>
       </c>
       <c r="I582" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J582" s="0" t="s">
-        <v>735</v>
+        <v>314</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>873</v>
+        <v>931</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>874</v>
+        <v>932</v>
       </c>
       <c r="C583" s="0" t="s">
-        <v>875</v>
+        <v>933</v>
       </c>
       <c r="F583" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G583" s="0" t="s">
-        <v>1130</v>
+        <v>1271</v>
       </c>
       <c r="H583" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I583" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J583" s="0" t="s">
-        <v>877</v>
+        <v>935</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>987</v>
+        <v>604</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>988</v>
+        <v>605</v>
       </c>
       <c r="C584" s="0" t="s">
-        <v>989</v>
+        <v>606</v>
       </c>
       <c r="F584" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G584" s="0" t="s">
-        <v>1131</v>
+        <v>1272</v>
       </c>
       <c r="H584" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="I584" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J584" s="0" t="s">
-        <v>991</v>
+        <v>608</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1132</v>
+        <v>1204</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>1133</v>
+        <v>1205</v>
       </c>
       <c r="C585" s="0" t="s">
-        <v>1134</v>
+        <v>1206</v>
       </c>
       <c r="F585" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G585" s="0" t="s">
-        <v>1135</v>
+        <v>1273</v>
       </c>
       <c r="H585" s="0" t="s">
-        <v>1136</v>
+        <v>1208</v>
       </c>
       <c r="I585" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J585" s="0" t="s">
-        <v>1137</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>972</v>
+        <v>524</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>232</v>
+        <v>525</v>
       </c>
       <c r="C586" s="0" t="s">
-        <v>973</v>
+        <v>526</v>
       </c>
       <c r="F586" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G586" s="0" t="s">
-        <v>1138</v>
+        <v>1274</v>
       </c>
       <c r="H586" s="0" t="s">
-        <v>182</v>
+        <v>69</v>
       </c>
       <c r="I586" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J586" s="0" t="s">
-        <v>975</v>
+        <v>528</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>620</v>
+        <v>780</v>
       </c>
       <c r="C587" s="0" t="s">
-        <v>770</v>
+        <v>781</v>
       </c>
       <c r="F587" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G587" s="0" t="s">
-        <v>596</v>
+        <v>1275</v>
       </c>
       <c r="H587" s="0" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="I587" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J587" s="0" t="s">
-        <v>772</v>
+        <v>783</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>842</v>
+        <v>1215</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>217</v>
+        <v>1216</v>
       </c>
       <c r="C588" s="0" t="s">
-        <v>843</v>
+        <v>1217</v>
       </c>
       <c r="F588" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G588" s="0" t="s">
-        <v>1139</v>
+        <v>1276</v>
       </c>
       <c r="H588" s="0" t="s">
-        <v>199</v>
+        <v>177</v>
       </c>
       <c r="I588" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J588" s="0" t="s">
-        <v>845</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>656</v>
+        <v>850</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>657</v>
+        <v>851</v>
       </c>
       <c r="C589" s="0" t="s">
-        <v>658</v>
+        <v>852</v>
       </c>
       <c r="F589" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G589" s="0" t="s">
-        <v>1140</v>
+        <v>1277</v>
       </c>
       <c r="H589" s="0" t="s">
-        <v>168</v>
+        <v>254</v>
       </c>
       <c r="I589" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J589" s="0" t="s">
-        <v>659</v>
+        <v>854</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>57</v>
+        <v>412</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>58</v>
+        <v>413</v>
       </c>
       <c r="C590" s="0" t="s">
-        <v>59</v>
+        <v>414</v>
       </c>
       <c r="F590" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G590" s="0" t="s">
-        <v>148</v>
+        <v>1278</v>
       </c>
       <c r="H590" s="0" t="s">
-        <v>336</v>
+        <v>416</v>
       </c>
       <c r="I590" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J590" s="0" t="s">
-        <v>62</v>
+        <v>417</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>201</v>
+        <v>779</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>202</v>
+        <v>780</v>
       </c>
       <c r="C591" s="0" t="s">
-        <v>203</v>
+        <v>781</v>
       </c>
       <c r="F591" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G591" s="0" t="s">
-        <v>82</v>
+        <v>1279</v>
       </c>
       <c r="H591" s="0" t="s">
-        <v>199</v>
+        <v>177</v>
       </c>
       <c r="I591" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J591" s="0" t="s">
-        <v>204</v>
+        <v>783</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>910</v>
+        <v>1071</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>575</v>
+        <v>1072</v>
       </c>
       <c r="C592" s="0" t="s">
-        <v>911</v>
+        <v>1073</v>
       </c>
       <c r="F592" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G592" s="0" t="s">
-        <v>597</v>
+        <v>1280</v>
       </c>
       <c r="H592" s="0" t="s">
-        <v>209</v>
+        <v>177</v>
       </c>
       <c r="I592" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J592" s="0" t="s">
-        <v>912</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>393</v>
+        <v>194</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>311</v>
+        <v>195</v>
       </c>
       <c r="C593" s="0" t="s">
-        <v>394</v>
+        <v>196</v>
       </c>
       <c r="F593" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G593" s="0" t="s">
-        <v>1141</v>
+        <v>1281</v>
       </c>
       <c r="H593" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="I593" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J593" s="0" t="s">
-        <v>395</v>
+        <v>198</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>719</v>
+        <v>288</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>720</v>
+        <v>289</v>
       </c>
       <c r="C594" s="0" t="s">
-        <v>721</v>
+        <v>290</v>
       </c>
       <c r="F594" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G594" s="0" t="s">
-        <v>1142</v>
+        <v>1282</v>
       </c>
       <c r="H594" s="0" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="I594" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J594" s="0" t="s">
-        <v>722</v>
+        <v>292</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>384</v>
+        <v>1054</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>385</v>
+        <v>1055</v>
       </c>
       <c r="C595" s="0" t="s">
-        <v>386</v>
+        <v>1056</v>
       </c>
       <c r="F595" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G595" s="0" t="s">
-        <v>601</v>
+        <v>1283</v>
       </c>
       <c r="H595" s="0" t="s">
-        <v>146</v>
+        <v>177</v>
       </c>
       <c r="I595" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J595" s="0" t="s">
-        <v>388</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>707</v>
+        <v>504</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>708</v>
+        <v>505</v>
       </c>
       <c r="C596" s="0" t="s">
-        <v>709</v>
+        <v>506</v>
       </c>
       <c r="F596" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G596" s="0" t="s">
-        <v>1143</v>
+        <v>1284</v>
       </c>
       <c r="H596" s="0" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="I596" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J596" s="0" t="s">
-        <v>711</v>
+        <v>508</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>327</v>
+        <v>288</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>328</v>
+        <v>289</v>
       </c>
       <c r="C597" s="0" t="s">
-        <v>329</v>
+        <v>290</v>
       </c>
       <c r="F597" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G597" s="0" t="s">
-        <v>1144</v>
+        <v>1285</v>
       </c>
       <c r="H597" s="0" t="s">
-        <v>331</v>
+        <v>177</v>
       </c>
       <c r="I597" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J597" s="0" t="s">
-        <v>332</v>
+        <v>292</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>724</v>
+        <v>773</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>725</v>
+        <v>774</v>
       </c>
       <c r="C598" s="0" t="s">
-        <v>726</v>
+        <v>775</v>
       </c>
       <c r="F598" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G598" s="0" t="s">
-        <v>603</v>
+        <v>1286</v>
       </c>
       <c r="H598" s="0" t="s">
-        <v>168</v>
+        <v>42</v>
       </c>
       <c r="I598" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J598" s="0" t="s">
-        <v>728</v>
+        <v>777</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1145</v>
+        <v>1210</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>165</v>
+        <v>1211</v>
       </c>
       <c r="C599" s="0" t="s">
-        <v>1146</v>
+        <v>1212</v>
       </c>
       <c r="F599" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G599" s="0" t="s">
-        <v>1147</v>
+        <v>1287</v>
       </c>
       <c r="H599" s="0" t="s">
-        <v>1148</v>
+        <v>177</v>
       </c>
       <c r="I599" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J599" s="0" t="s">
-        <v>1149</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1010</v>
+        <v>301</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>1011</v>
+        <v>212</v>
       </c>
       <c r="C600" s="0" t="s">
-        <v>1012</v>
+        <v>302</v>
       </c>
       <c r="F600" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G600" s="0" t="s">
-        <v>85</v>
+        <v>1288</v>
       </c>
       <c r="H600" s="0" t="s">
-        <v>331</v>
+        <v>177</v>
       </c>
       <c r="I600" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J600" s="0" t="s">
-        <v>1014</v>
+        <v>304</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>283</v>
+        <v>604</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>284</v>
+        <v>605</v>
       </c>
       <c r="C601" s="0" t="s">
-        <v>285</v>
+        <v>606</v>
       </c>
       <c r="F601" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G601" s="0" t="s">
-        <v>607</v>
+        <v>1289</v>
       </c>
       <c r="H601" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="I601" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J601" s="0" t="s">
-        <v>287</v>
+        <v>608</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>1150</v>
+        <v>144</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>546</v>
+        <v>145</v>
       </c>
       <c r="C602" s="0" t="s">
-        <v>1151</v>
+        <v>146</v>
       </c>
       <c r="F602" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G602" s="0" t="s">
-        <v>612</v>
+        <v>1020</v>
       </c>
       <c r="H602" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="I602" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J602" s="0" t="s">
-        <v>1152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>598</v>
+        <v>1290</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>599</v>
+        <v>1129</v>
       </c>
       <c r="C603" s="0" t="s">
-        <v>600</v>
+        <v>1291</v>
       </c>
       <c r="F603" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G603" s="0" t="s">
-        <v>1153</v>
+        <v>1020</v>
       </c>
       <c r="H603" s="0" t="s">
-        <v>244</v>
+        <v>148</v>
       </c>
       <c r="I603" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J603" s="0" t="s">
-        <v>602</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>566</v>
+        <v>516</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>567</v>
+        <v>517</v>
       </c>
       <c r="C604" s="0" t="s">
-        <v>568</v>
+        <v>518</v>
       </c>
       <c r="F604" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G604" s="0" t="s">
-        <v>1154</v>
+        <v>1022</v>
       </c>
       <c r="H604" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="I604" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J604" s="0" t="s">
-        <v>570</v>
+        <v>520</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>582</v>
+        <v>691</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>583</v>
+        <v>692</v>
       </c>
       <c r="C605" s="0" t="s">
-        <v>584</v>
+        <v>693</v>
       </c>
       <c r="F605" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G605" s="0" t="s">
-        <v>1155</v>
+        <v>1023</v>
       </c>
       <c r="H605" s="0" t="s">
-        <v>100</v>
+        <v>148</v>
       </c>
       <c r="I605" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J605" s="0" t="s">
-        <v>586</v>
+        <v>695</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>861</v>
+        <v>156</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>232</v>
+        <v>157</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>862</v>
+        <v>158</v>
       </c>
       <c r="F606" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G606" s="0" t="s">
-        <v>1156</v>
+        <v>1023</v>
       </c>
       <c r="H606" s="0" t="s">
-        <v>188</v>
+        <v>148</v>
       </c>
       <c r="I606" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J606" s="0" t="s">
-        <v>864</v>
+        <v>160</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>472</v>
+        <v>903</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>270</v>
+        <v>904</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>473</v>
+        <v>905</v>
       </c>
       <c r="F607" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G607" s="0" t="s">
-        <v>89</v>
+        <v>1030</v>
       </c>
       <c r="H607" s="0" t="s">
-        <v>225</v>
+        <v>171</v>
       </c>
       <c r="I607" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J607" s="0" t="s">
-        <v>474</v>
+        <v>907</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>910</v>
+        <v>1122</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>575</v>
+        <v>1123</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>911</v>
+        <v>1124</v>
       </c>
       <c r="F608" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G608" s="0" t="s">
-        <v>1157</v>
+        <v>1040</v>
       </c>
       <c r="H608" s="0" t="s">
-        <v>209</v>
+        <v>368</v>
       </c>
       <c r="I608" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J608" s="0" t="s">
-        <v>912</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>1158</v>
+        <v>579</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>620</v>
+        <v>580</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>1159</v>
+        <v>581</v>
       </c>
       <c r="F609" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G609" s="0" t="s">
-        <v>622</v>
+        <v>1051</v>
       </c>
       <c r="H609" s="0" t="s">
-        <v>146</v>
+        <v>47</v>
       </c>
       <c r="I609" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J609" s="0" t="s">
-        <v>1160</v>
+        <v>583</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>699</v>
+        <v>29</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>700</v>
+        <v>30</v>
       </c>
       <c r="C610" s="0" t="s">
-        <v>701</v>
+        <v>31</v>
       </c>
       <c r="F610" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G610" s="0" t="s">
-        <v>631</v>
+        <v>83</v>
       </c>
       <c r="H610" s="0" t="s">
-        <v>168</v>
+        <v>368</v>
       </c>
       <c r="I610" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>16</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>178</v>
+        <v>336</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>179</v>
+        <v>337</v>
       </c>
       <c r="C611" s="0" t="s">
-        <v>180</v>
+        <v>338</v>
       </c>
       <c r="F611" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G611" s="0" t="s">
-        <v>1161</v>
+        <v>1061</v>
       </c>
       <c r="H611" s="0" t="s">
-        <v>182</v>
+        <v>238</v>
       </c>
       <c r="I611" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J611" s="0" t="s">
-        <v>183</v>
+        <v>340</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>924</v>
+        <v>295</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>674</v>
+        <v>296</v>
       </c>
       <c r="C612" s="0" t="s">
-        <v>925</v>
+        <v>297</v>
       </c>
       <c r="F612" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G612" s="0" t="s">
-        <v>1162</v>
+        <v>1061</v>
       </c>
       <c r="H612" s="0" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I612" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J612" s="0" t="s">
-        <v>927</v>
+        <v>299</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>438</v>
+        <v>686</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>439</v>
+        <v>687</v>
       </c>
       <c r="C613" s="0" t="s">
-        <v>440</v>
+        <v>688</v>
       </c>
       <c r="F613" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G613" s="0" t="s">
-        <v>1163</v>
+        <v>1061</v>
       </c>
       <c r="H613" s="0" t="s">
-        <v>193</v>
+        <v>238</v>
       </c>
       <c r="I613" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J613" s="0" t="s">
-        <v>441</v>
+        <v>690</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>818</v>
+        <v>185</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>819</v>
+        <v>186</v>
       </c>
       <c r="C614" s="0" t="s">
-        <v>820</v>
+        <v>187</v>
       </c>
       <c r="F614" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G614" s="0" t="s">
-        <v>1164</v>
+        <v>1069</v>
       </c>
       <c r="H614" s="0" t="s">
-        <v>168</v>
+        <v>42</v>
       </c>
       <c r="I614" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J614" s="0" t="s">
-        <v>822</v>
+        <v>189</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>475</v>
+        <v>552</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>476</v>
+        <v>553</v>
       </c>
       <c r="C615" s="0" t="s">
-        <v>477</v>
+        <v>554</v>
       </c>
       <c r="F615" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G615" s="0" t="s">
-        <v>1165</v>
+        <v>1076</v>
       </c>
       <c r="H615" s="0" t="s">
-        <v>460</v>
+        <v>165</v>
       </c>
       <c r="I615" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J615" s="0" t="s">
-        <v>479</v>
+        <v>556</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>421</v>
+        <v>1086</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>422</v>
+        <v>1087</v>
       </c>
       <c r="C616" s="0" t="s">
-        <v>423</v>
+        <v>1088</v>
       </c>
       <c r="F616" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G616" s="0" t="s">
-        <v>1166</v>
+        <v>1081</v>
       </c>
       <c r="H616" s="0" t="s">
-        <v>244</v>
+        <v>388</v>
       </c>
       <c r="I616" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J616" s="0" t="s">
-        <v>425</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>1100</v>
+        <v>1293</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>561</v>
+        <v>1294</v>
       </c>
       <c r="C617" s="0" t="s">
-        <v>1101</v>
+        <v>1295</v>
       </c>
       <c r="F617" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G617" s="0" t="s">
-        <v>635</v>
+        <v>1081</v>
       </c>
       <c r="H617" s="0" t="s">
-        <v>372</v>
+        <v>388</v>
       </c>
       <c r="I617" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J617" s="0" t="s">
-        <v>1102</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>779</v>
+        <v>384</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>575</v>
+        <v>385</v>
       </c>
       <c r="C618" s="0" t="s">
-        <v>780</v>
+        <v>386</v>
       </c>
       <c r="F618" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G618" s="0" t="s">
-        <v>1167</v>
+        <v>1081</v>
       </c>
       <c r="H618" s="0" t="s">
-        <v>146</v>
+        <v>388</v>
       </c>
       <c r="I618" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J618" s="0" t="s">
-        <v>781</v>
+        <v>389</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>744</v>
+        <v>725</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>528</v>
+        <v>726</v>
       </c>
       <c r="C619" s="0" t="s">
-        <v>745</v>
+        <v>727</v>
       </c>
       <c r="F619" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G619" s="0" t="s">
-        <v>1168</v>
+        <v>1083</v>
       </c>
       <c r="H619" s="0" t="s">
-        <v>747</v>
+        <v>94</v>
       </c>
       <c r="I619" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J619" s="0" t="s">
-        <v>748</v>
+        <v>615</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>149</v>
+        <v>402</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>58</v>
+        <v>365</v>
       </c>
       <c r="C620" s="0" t="s">
-        <v>150</v>
+        <v>403</v>
       </c>
       <c r="F620" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G620" s="0" t="s">
-        <v>151</v>
+        <v>1083</v>
       </c>
       <c r="H620" s="0" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="I620" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J620" s="0" t="s">
-        <v>152</v>
+        <v>405</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>1169</v>
+        <v>240</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="C621" s="0" t="s">
-        <v>1170</v>
+        <v>242</v>
       </c>
       <c r="F621" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G621" s="0" t="s">
-        <v>1171</v>
+        <v>1084</v>
       </c>
       <c r="H621" s="0" t="s">
-        <v>188</v>
+        <v>171</v>
       </c>
       <c r="I621" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J621" s="0" t="s">
-        <v>1172</v>
+        <v>244</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>1126</v>
+        <v>167</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>457</v>
+        <v>168</v>
       </c>
       <c r="C622" s="0" t="s">
-        <v>1127</v>
+        <v>169</v>
       </c>
       <c r="F622" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G622" s="0" t="s">
-        <v>637</v>
+        <v>1084</v>
       </c>
       <c r="H622" s="0" t="s">
-        <v>209</v>
+        <v>171</v>
       </c>
       <c r="I622" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J622" s="0" t="s">
-        <v>1128</v>
+        <v>172</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>846</v>
+        <v>84</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>847</v>
+        <v>85</v>
       </c>
       <c r="C623" s="0" t="s">
-        <v>848</v>
+        <v>86</v>
       </c>
       <c r="F623" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G623" s="0" t="s">
-        <v>1173</v>
+        <v>87</v>
       </c>
       <c r="H623" s="0" t="s">
-        <v>168</v>
+        <v>429</v>
       </c>
       <c r="I623" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>16</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>531</v>
+        <v>88</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>435</v>
+        <v>85</v>
       </c>
       <c r="C624" s="0" t="s">
-        <v>532</v>
+        <v>89</v>
       </c>
       <c r="F624" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G624" s="0" t="s">
-        <v>1174</v>
+        <v>87</v>
       </c>
       <c r="H624" s="0" t="s">
-        <v>72</v>
+        <v>429</v>
       </c>
       <c r="I624" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>16</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>963</v>
+        <v>228</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>964</v>
+        <v>229</v>
       </c>
       <c r="C625" s="0" t="s">
-        <v>965</v>
+        <v>230</v>
       </c>
       <c r="F625" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G625" s="0" t="s">
-        <v>1175</v>
+        <v>1092</v>
       </c>
       <c r="H625" s="0" t="s">
-        <v>272</v>
+        <v>232</v>
       </c>
       <c r="I625" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J625" s="0" t="s">
-        <v>966</v>
+        <v>233</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>1176</v>
+        <v>38</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>546</v>
+        <v>39</v>
       </c>
       <c r="C626" s="0" t="s">
-        <v>1177</v>
+        <v>40</v>
       </c>
       <c r="F626" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G626" s="0" t="s">
-        <v>644</v>
+        <v>76</v>
       </c>
       <c r="H626" s="0" t="s">
-        <v>146</v>
+        <v>37</v>
       </c>
       <c r="I626" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>1178</v>
+        <v>16</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>782</v>
+        <v>390</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>275</v>
+        <v>391</v>
       </c>
       <c r="C627" s="0" t="s">
-        <v>783</v>
+        <v>392</v>
       </c>
       <c r="F627" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G627" s="0" t="s">
-        <v>1179</v>
+        <v>1101</v>
       </c>
       <c r="H627" s="0" t="s">
-        <v>168</v>
+        <v>368</v>
       </c>
       <c r="I627" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J627" s="0" t="s">
-        <v>785</v>
+        <v>394</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>86</v>
+        <v>1297</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>87</v>
+        <v>1298</v>
       </c>
       <c r="C628" s="0" t="s">
-        <v>88</v>
+        <v>1299</v>
       </c>
       <c r="F628" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G628" s="0" t="s">
-        <v>153</v>
+        <v>1101</v>
       </c>
       <c r="H628" s="0" t="s">
-        <v>618</v>
+        <v>1300</v>
       </c>
       <c r="I628" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J628" s="0" t="s">
+        <v>1301</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>434</v>
+        <v>364</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>435</v>
+        <v>365</v>
       </c>
       <c r="C629" s="0" t="s">
-        <v>436</v>
+        <v>366</v>
       </c>
       <c r="F629" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G629" s="0" t="s">
-        <v>1180</v>
+        <v>1101</v>
       </c>
       <c r="H629" s="0" t="s">
-        <v>193</v>
+        <v>368</v>
       </c>
       <c r="I629" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J629" s="0" t="s">
-        <v>437</v>
+        <v>369</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1074</v>
+        <v>1302</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>1075</v>
+        <v>740</v>
       </c>
       <c r="C630" s="0" t="s">
-        <v>1076</v>
+        <v>1303</v>
       </c>
       <c r="F630" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G630" s="0" t="s">
-        <v>1181</v>
+        <v>1105</v>
       </c>
       <c r="H630" s="0" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="I630" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J630" s="0" t="s">
-        <v>1078</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>782</v>
+        <v>276</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C631" s="0" t="s">
-        <v>783</v>
+        <v>278</v>
       </c>
       <c r="F631" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G631" s="0" t="s">
-        <v>1182</v>
+        <v>1105</v>
       </c>
       <c r="H631" s="0" t="s">
-        <v>168</v>
+        <v>22</v>
       </c>
       <c r="I631" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J631" s="0" t="s">
-        <v>785</v>
+        <v>280</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>786</v>
+        <v>1305</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>787</v>
+        <v>740</v>
       </c>
       <c r="C632" s="0" t="s">
-        <v>788</v>
+        <v>1306</v>
       </c>
       <c r="F632" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G632" s="0" t="s">
-        <v>646</v>
+        <v>1105</v>
       </c>
       <c r="H632" s="0" t="s">
-        <v>209</v>
+        <v>22</v>
       </c>
       <c r="I632" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J632" s="0" t="s">
-        <v>789</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>240</v>
+        <v>850</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>241</v>
+        <v>851</v>
       </c>
       <c r="C633" s="0" t="s">
-        <v>242</v>
+        <v>852</v>
       </c>
       <c r="F633" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G633" s="0" t="s">
-        <v>1183</v>
+        <v>1112</v>
       </c>
       <c r="H633" s="0" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="I633" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J633" s="0" t="s">
-        <v>245</v>
+        <v>854</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>154</v>
+        <v>353</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>137</v>
+        <v>354</v>
       </c>
       <c r="C634" s="0" t="s">
-        <v>155</v>
+        <v>355</v>
       </c>
       <c r="F634" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G634" s="0" t="s">
-        <v>156</v>
+        <v>1116</v>
       </c>
       <c r="H634" s="0" t="s">
-        <v>199</v>
+        <v>357</v>
       </c>
       <c r="I634" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J634" s="0" t="s">
-        <v>157</v>
+        <v>358</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>959</v>
+        <v>1010</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>355</v>
+        <v>437</v>
       </c>
       <c r="C635" s="0" t="s">
-        <v>960</v>
+        <v>1011</v>
       </c>
       <c r="F635" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G635" s="0" t="s">
-        <v>1184</v>
+        <v>1118</v>
       </c>
       <c r="H635" s="0" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="I635" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J635" s="0" t="s">
-        <v>962</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>1074</v>
+        <v>194</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>1075</v>
+        <v>195</v>
       </c>
       <c r="C636" s="0" t="s">
-        <v>1076</v>
+        <v>196</v>
       </c>
       <c r="F636" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G636" s="0" t="s">
-        <v>654</v>
+        <v>93</v>
       </c>
       <c r="H636" s="0" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="I636" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J636" s="0" t="s">
-        <v>1078</v>
+        <v>198</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>274</v>
+        <v>90</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>275</v>
+        <v>91</v>
       </c>
       <c r="C637" s="0" t="s">
-        <v>276</v>
+        <v>92</v>
       </c>
       <c r="F637" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G637" s="0" t="s">
-        <v>1185</v>
+        <v>93</v>
       </c>
       <c r="H637" s="0" t="s">
-        <v>209</v>
+        <v>15</v>
       </c>
       <c r="I637" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J637" s="0" t="s">
-        <v>278</v>
+        <v>95</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>10</v>
+        <v>611</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>11</v>
+        <v>612</v>
       </c>
       <c r="C638" s="0" t="s">
-        <v>12</v>
+        <v>613</v>
       </c>
       <c r="F638" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G638" s="0" t="s">
-        <v>158</v>
+        <v>1127</v>
       </c>
       <c r="H638" s="0" t="s">
-        <v>27</v>
+        <v>346</v>
       </c>
       <c r="I638" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J638" s="0" t="s">
+        <v>615</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>779</v>
+        <v>1260</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>575</v>
+        <v>437</v>
       </c>
       <c r="C639" s="0" t="s">
-        <v>780</v>
+        <v>1261</v>
       </c>
       <c r="F639" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G639" s="0" t="s">
-        <v>663</v>
+        <v>1131</v>
       </c>
       <c r="H639" s="0" t="s">
-        <v>146</v>
+        <v>346</v>
       </c>
       <c r="I639" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J639" s="0" t="s">
-        <v>781</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>1010</v>
+        <v>1308</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>1011</v>
+        <v>1309</v>
       </c>
       <c r="C640" s="0" t="s">
-        <v>1012</v>
+        <v>1310</v>
       </c>
       <c r="F640" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G640" s="0" t="s">
-        <v>90</v>
+        <v>1131</v>
       </c>
       <c r="H640" s="0" t="s">
-        <v>331</v>
+        <v>346</v>
       </c>
       <c r="I640" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J640" s="0" t="s">
-        <v>1014</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>738</v>
+        <v>1312</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>739</v>
+        <v>1313</v>
       </c>
       <c r="C641" s="0" t="s">
-        <v>740</v>
+        <v>1314</v>
       </c>
       <c r="F641" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G641" s="0" t="s">
-        <v>1186</v>
+        <v>1136</v>
       </c>
       <c r="H641" s="0" t="s">
-        <v>742</v>
+        <v>388</v>
       </c>
       <c r="I641" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J641" s="0" t="s">
-        <v>743</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>1145</v>
+        <v>1260</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>165</v>
+        <v>437</v>
       </c>
       <c r="C642" s="0" t="s">
-        <v>1146</v>
+        <v>1261</v>
       </c>
       <c r="F642" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G642" s="0" t="s">
-        <v>1187</v>
+        <v>1140</v>
       </c>
       <c r="H642" s="0" t="s">
-        <v>1148</v>
+        <v>346</v>
       </c>
       <c r="I642" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J642" s="0" t="s">
-        <v>1149</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>310</v>
+        <v>1308</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>311</v>
+        <v>1309</v>
       </c>
       <c r="C643" s="0" t="s">
-        <v>312</v>
+        <v>1310</v>
       </c>
       <c r="F643" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G643" s="0" t="s">
-        <v>665</v>
+        <v>1140</v>
       </c>
       <c r="H643" s="0" t="s">
-        <v>272</v>
+        <v>346</v>
       </c>
       <c r="I643" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J643" s="0" t="s">
-        <v>314</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>274</v>
+        <v>847</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>275</v>
+        <v>246</v>
       </c>
       <c r="C644" s="0" t="s">
-        <v>276</v>
+        <v>848</v>
       </c>
       <c r="F644" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G644" s="0" t="s">
-        <v>1188</v>
+        <v>1140</v>
       </c>
       <c r="H644" s="0" t="s">
-        <v>209</v>
+        <v>346</v>
       </c>
       <c r="I644" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J644" s="0" t="s">
-        <v>278</v>
+        <v>849</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>137</v>
+        <v>25</v>
       </c>
       <c r="C645" s="0" t="s">
-        <v>138</v>
+        <v>97</v>
       </c>
       <c r="F645" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G645" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="H645" s="0" t="s">
-        <v>36</v>
+        <v>1300</v>
       </c>
       <c r="I645" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J645" s="0" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>1052</v>
+        <v>623</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>1053</v>
+        <v>624</v>
       </c>
       <c r="C646" s="0" t="s">
-        <v>1054</v>
+        <v>625</v>
       </c>
       <c r="F646" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G646" s="0" t="s">
-        <v>677</v>
+        <v>1150</v>
       </c>
       <c r="H646" s="0" t="s">
-        <v>193</v>
+        <v>429</v>
       </c>
       <c r="I646" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J646" s="0" t="s">
-        <v>1055</v>
+        <v>627</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>74</v>
+        <v>862</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>75</v>
+        <v>813</v>
       </c>
       <c r="C647" s="0" t="s">
-        <v>76</v>
+        <v>863</v>
       </c>
       <c r="F647" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G647" s="0" t="s">
-        <v>159</v>
+        <v>1151</v>
       </c>
       <c r="H647" s="0" t="s">
-        <v>193</v>
+        <v>388</v>
       </c>
       <c r="I647" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J647" s="0" t="s">
-        <v>80</v>
+        <v>865</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>792</v>
+        <v>1245</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>232</v>
+        <v>365</v>
       </c>
       <c r="C648" s="0" t="s">
-        <v>793</v>
+        <v>1246</v>
       </c>
       <c r="F648" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G648" s="0" t="s">
-        <v>1189</v>
+        <v>1151</v>
       </c>
       <c r="H648" s="0" t="s">
-        <v>753</v>
+        <v>388</v>
       </c>
       <c r="I648" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J648" s="0" t="s">
-        <v>795</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>719</v>
+        <v>100</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>720</v>
+        <v>101</v>
       </c>
       <c r="C649" s="0" t="s">
-        <v>721</v>
+        <v>102</v>
       </c>
       <c r="F649" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G649" s="0" t="s">
-        <v>1190</v>
+        <v>80</v>
       </c>
       <c r="H649" s="0" t="s">
-        <v>188</v>
+        <v>15</v>
       </c>
       <c r="I649" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>16</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>1018</v>
+        <v>611</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>1019</v>
+        <v>612</v>
       </c>
       <c r="C650" s="0" t="s">
-        <v>1020</v>
+        <v>613</v>
       </c>
       <c r="F650" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G650" s="0" t="s">
-        <v>682</v>
+        <v>1152</v>
       </c>
       <c r="H650" s="0" t="s">
-        <v>225</v>
+        <v>346</v>
       </c>
       <c r="I650" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J650" s="0" t="s">
-        <v>1021</v>
+        <v>615</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>256</v>
+        <v>342</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>257</v>
+        <v>343</v>
       </c>
       <c r="C651" s="0" t="s">
-        <v>258</v>
+        <v>344</v>
       </c>
       <c r="F651" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G651" s="0" t="s">
-        <v>683</v>
+        <v>1152</v>
       </c>
       <c r="H651" s="0" t="s">
-        <v>15</v>
+        <v>346</v>
       </c>
       <c r="I651" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J651" s="0" t="s">
-        <v>259</v>
+        <v>347</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>240</v>
+        <v>1024</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>241</v>
+        <v>311</v>
       </c>
       <c r="C652" s="0" t="s">
-        <v>242</v>
+        <v>1025</v>
       </c>
       <c r="F652" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G652" s="0" t="s">
-        <v>687</v>
+        <v>1161</v>
       </c>
       <c r="H652" s="0" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="I652" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J652" s="0" t="s">
-        <v>245</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
+        <v>565</v>
+      </c>
+      <c r="B653" s="0" t="s">
         <v>566</v>
       </c>
-      <c r="B653" s="0" t="s">
+      <c r="C653" s="0" t="s">
         <v>567</v>
       </c>
-      <c r="C653" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F653" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G653" s="0" t="s">
-        <v>95</v>
+        <v>1168</v>
       </c>
       <c r="H653" s="0" t="s">
-        <v>15</v>
+        <v>238</v>
       </c>
       <c r="I653" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J653" s="0" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>10</v>
+        <v>320</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>11</v>
+        <v>321</v>
       </c>
       <c r="C654" s="0" t="s">
-        <v>12</v>
+        <v>322</v>
       </c>
       <c r="F654" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G654" s="0" t="s">
-        <v>160</v>
+        <v>1169</v>
       </c>
       <c r="H654" s="0" t="s">
-        <v>27</v>
+        <v>238</v>
       </c>
       <c r="I654" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
+      </c>
+      <c r="J654" s="0" t="s">
+        <v>323</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>410</v>
+        <v>315</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>284</v>
+        <v>316</v>
       </c>
       <c r="C655" s="0" t="s">
-        <v>411</v>
+        <v>317</v>
       </c>
       <c r="F655" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G655" s="0" t="s">
-        <v>1191</v>
+        <v>1169</v>
       </c>
       <c r="H655" s="0" t="s">
-        <v>272</v>
+        <v>238</v>
       </c>
       <c r="I655" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J655" s="0" t="s">
-        <v>413</v>
+        <v>319</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>868</v>
+        <v>228</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>869</v>
+        <v>229</v>
       </c>
       <c r="C656" s="0" t="s">
-        <v>870</v>
+        <v>230</v>
       </c>
       <c r="F656" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G656" s="0" t="s">
-        <v>1192</v>
+        <v>1173</v>
       </c>
       <c r="H656" s="0" t="s">
-        <v>331</v>
+        <v>232</v>
       </c>
       <c r="I656" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J656" s="0" t="s">
-        <v>872</v>
+        <v>233</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>1193</v>
+        <v>1312</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>766</v>
+        <v>1313</v>
       </c>
       <c r="C657" s="0" t="s">
-        <v>1194</v>
+        <v>1314</v>
       </c>
       <c r="F657" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G657" s="0" t="s">
-        <v>99</v>
+        <v>1179</v>
       </c>
       <c r="H657" s="0" t="s">
-        <v>100</v>
+        <v>388</v>
       </c>
       <c r="I657" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J657" s="0" t="s">
-        <v>1195</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>769</v>
+        <v>1316</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>620</v>
+        <v>1317</v>
       </c>
       <c r="C658" s="0" t="s">
-        <v>770</v>
+        <v>1318</v>
       </c>
       <c r="F658" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G658" s="0" t="s">
-        <v>1196</v>
+        <v>1185</v>
       </c>
       <c r="H658" s="0" t="s">
-        <v>188</v>
+        <v>148</v>
       </c>
       <c r="I658" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J658" s="0" t="s">
-        <v>772</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>959</v>
+        <v>1320</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>355</v>
+        <v>580</v>
       </c>
       <c r="C659" s="0" t="s">
-        <v>960</v>
+        <v>1321</v>
       </c>
       <c r="F659" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G659" s="0" t="s">
-        <v>1197</v>
+        <v>1185</v>
       </c>
       <c r="H659" s="0" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="I659" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J659" s="0" t="s">
-        <v>962</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>118</v>
+        <v>144</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>119</v>
+        <v>145</v>
       </c>
       <c r="C660" s="0" t="s">
-        <v>120</v>
+        <v>146</v>
       </c>
       <c r="F660" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G660" s="0" t="s">
-        <v>161</v>
+        <v>1185</v>
       </c>
       <c r="H660" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="I660" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J660" s="0" t="s">
-        <v>121</v>
+        <v>149</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1132</v>
+        <v>1290</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>1133</v>
+        <v>1129</v>
       </c>
       <c r="C661" s="0" t="s">
-        <v>1134</v>
+        <v>1291</v>
       </c>
       <c r="F661" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G661" s="0" t="s">
-        <v>1198</v>
+        <v>1185</v>
       </c>
       <c r="H661" s="0" t="s">
-        <v>1136</v>
+        <v>148</v>
       </c>
       <c r="I661" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J661" s="0" t="s">
-        <v>1137</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>632</v>
+        <v>1017</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>633</v>
+        <v>1018</v>
       </c>
       <c r="C662" s="0" t="s">
-        <v>634</v>
+        <v>1019</v>
       </c>
       <c r="F662" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G662" s="0" t="s">
-        <v>1199</v>
+        <v>1185</v>
       </c>
       <c r="H662" s="0" t="s">
-        <v>100</v>
+        <v>148</v>
       </c>
       <c r="I662" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J662" s="0" t="s">
-        <v>636</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>1169</v>
+        <v>1323</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>228</v>
+        <v>251</v>
       </c>
       <c r="C663" s="0" t="s">
-        <v>1170</v>
+        <v>1324</v>
       </c>
       <c r="F663" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G663" s="0" t="s">
-        <v>1200</v>
+        <v>1185</v>
       </c>
       <c r="H663" s="0" t="s">
-        <v>188</v>
+        <v>42</v>
       </c>
       <c r="I663" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J663" s="0" t="s">
-        <v>1172</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>811</v>
+        <v>458</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>812</v>
+        <v>459</v>
       </c>
       <c r="C664" s="0" t="s">
-        <v>813</v>
+        <v>460</v>
       </c>
       <c r="F664" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G664" s="0" t="s">
-        <v>105</v>
+        <v>1187</v>
       </c>
       <c r="H664" s="0" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="I664" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J664" s="0" t="s">
-        <v>814</v>
+        <v>462</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>724</v>
+        <v>466</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>725</v>
+        <v>467</v>
       </c>
       <c r="C665" s="0" t="s">
-        <v>726</v>
+        <v>468</v>
       </c>
       <c r="F665" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G665" s="0" t="s">
-        <v>1201</v>
+        <v>1187</v>
       </c>
       <c r="H665" s="0" t="s">
-        <v>168</v>
+        <v>238</v>
       </c>
       <c r="I665" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J665" s="0" t="s">
-        <v>728</v>
+        <v>469</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>699</v>
+        <v>1326</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>700</v>
+        <v>1327</v>
       </c>
       <c r="C666" s="0" t="s">
-        <v>701</v>
+        <v>1328</v>
       </c>
       <c r="F666" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G666" s="0" t="s">
-        <v>696</v>
+        <v>1187</v>
       </c>
       <c r="H666" s="0" t="s">
-        <v>168</v>
+        <v>238</v>
       </c>
       <c r="I666" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J666" s="0" t="s">
-        <v>702</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>1033</v>
+        <v>571</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>435</v>
+        <v>572</v>
       </c>
       <c r="C667" s="0" t="s">
-        <v>1034</v>
+        <v>573</v>
       </c>
       <c r="F667" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G667" s="0" t="s">
-        <v>1202</v>
+        <v>103</v>
       </c>
       <c r="H667" s="0" t="s">
-        <v>618</v>
+        <v>47</v>
       </c>
       <c r="I667" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J667" s="0" t="s">
-        <v>1036</v>
+        <v>575</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>1132</v>
+        <v>516</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>1133</v>
+        <v>517</v>
       </c>
       <c r="C668" s="0" t="s">
-        <v>1134</v>
+        <v>518</v>
       </c>
       <c r="F668" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G668" s="0" t="s">
-        <v>1203</v>
+        <v>103</v>
       </c>
       <c r="H668" s="0" t="s">
-        <v>1136</v>
+        <v>47</v>
       </c>
       <c r="I668" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J668" s="0" t="s">
-        <v>1137</v>
+        <v>520</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>527</v>
+        <v>43</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>528</v>
+        <v>44</v>
       </c>
       <c r="C669" s="0" t="s">
-        <v>529</v>
+        <v>45</v>
       </c>
       <c r="F669" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G669" s="0" t="s">
-        <v>1204</v>
+        <v>103</v>
       </c>
       <c r="H669" s="0" t="s">
-        <v>193</v>
+        <v>143</v>
       </c>
       <c r="I669" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J669" s="0" t="s">
-        <v>530</v>
+        <v>48</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>582</v>
+        <v>542</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>583</v>
+        <v>337</v>
       </c>
       <c r="C670" s="0" t="s">
-        <v>584</v>
+        <v>543</v>
       </c>
       <c r="F670" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G670" s="0" t="s">
-        <v>1205</v>
+        <v>103</v>
       </c>
       <c r="H670" s="0" t="s">
-        <v>100</v>
+        <v>47</v>
       </c>
       <c r="I670" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J670" s="0" t="s">
-        <v>586</v>
+        <v>545</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>1088</v>
+        <v>205</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>1089</v>
+        <v>206</v>
       </c>
       <c r="C671" s="0" t="s">
-        <v>1090</v>
+        <v>207</v>
       </c>
       <c r="F671" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G671" s="0" t="s">
-        <v>1206</v>
+        <v>1190</v>
       </c>
       <c r="H671" s="0" t="s">
-        <v>753</v>
+        <v>209</v>
       </c>
       <c r="I671" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J671" s="0" t="s">
-        <v>1091</v>
+        <v>210</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>68</v>
+        <v>315</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>69</v>
+        <v>316</v>
       </c>
       <c r="C672" s="0" t="s">
-        <v>70</v>
+        <v>317</v>
       </c>
       <c r="F672" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G672" s="0" t="s">
-        <v>162</v>
+        <v>1190</v>
       </c>
       <c r="H672" s="0" t="s">
-        <v>61</v>
+        <v>238</v>
       </c>
       <c r="I672" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J672" s="0" t="s">
-        <v>73</v>
+        <v>319</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>1018</v>
+        <v>856</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>1019</v>
+        <v>857</v>
       </c>
       <c r="C673" s="0" t="s">
-        <v>1020</v>
+        <v>858</v>
       </c>
       <c r="F673" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G673" s="0" t="s">
-        <v>697</v>
+        <v>1191</v>
       </c>
       <c r="H673" s="0" t="s">
-        <v>225</v>
+        <v>42</v>
       </c>
       <c r="I673" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J673" s="0" t="s">
-        <v>1021</v>
+        <v>860</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>364</v>
+        <v>856</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>365</v>
+        <v>857</v>
       </c>
       <c r="C674" s="0" t="s">
-        <v>366</v>
+        <v>858</v>
       </c>
       <c r="F674" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G674" s="0" t="s">
-        <v>1207</v>
+        <v>1192</v>
       </c>
       <c r="H674" s="0" t="s">
-        <v>188</v>
+        <v>42</v>
       </c>
       <c r="I674" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J674" s="0" t="s">
-        <v>368</v>
+        <v>860</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>692</v>
+        <v>315</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>693</v>
+        <v>316</v>
       </c>
       <c r="C675" s="0" t="s">
-        <v>694</v>
+        <v>317</v>
       </c>
       <c r="F675" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G675" s="0" t="s">
-        <v>107</v>
+        <v>1195</v>
       </c>
       <c r="H675" s="0" t="s">
-        <v>100</v>
+        <v>238</v>
       </c>
       <c r="I675" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J675" s="0" t="s">
-        <v>695</v>
+        <v>319</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>959</v>
+        <v>1312</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>355</v>
+        <v>1313</v>
       </c>
       <c r="C676" s="0" t="s">
-        <v>960</v>
+        <v>1314</v>
       </c>
       <c r="F676" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G676" s="0" t="s">
-        <v>1208</v>
+        <v>1198</v>
       </c>
       <c r="H676" s="0" t="s">
-        <v>168</v>
+        <v>388</v>
       </c>
       <c r="I676" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J676" s="0" t="s">
-        <v>962</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>587</v>
+        <v>977</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>528</v>
+        <v>978</v>
       </c>
       <c r="C677" s="0" t="s">
-        <v>588</v>
+        <v>979</v>
       </c>
       <c r="F677" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G677" s="0" t="s">
-        <v>1209</v>
+        <v>1199</v>
       </c>
       <c r="H677" s="0" t="s">
-        <v>15</v>
+        <v>238</v>
       </c>
       <c r="I677" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J677" s="0" t="s">
-        <v>589</v>
+        <v>981</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>972</v>
+        <v>1326</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>232</v>
+        <v>1327</v>
       </c>
       <c r="C678" s="0" t="s">
-        <v>973</v>
+        <v>1328</v>
       </c>
       <c r="F678" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G678" s="0" t="s">
-        <v>1210</v>
+        <v>1199</v>
       </c>
       <c r="H678" s="0" t="s">
-        <v>182</v>
+        <v>238</v>
       </c>
       <c r="I678" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J678" s="0" t="s">
-        <v>975</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>319</v>
+        <v>818</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>320</v>
+        <v>819</v>
       </c>
       <c r="C679" s="0" t="s">
-        <v>321</v>
+        <v>820</v>
       </c>
       <c r="F679" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G679" s="0" t="s">
-        <v>1211</v>
+        <v>1202</v>
       </c>
       <c r="H679" s="0" t="s">
-        <v>272</v>
+        <v>254</v>
       </c>
       <c r="I679" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J679" s="0" t="s">
-        <v>322</v>
+        <v>821</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>472</v>
+        <v>1330</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>270</v>
+        <v>1331</v>
       </c>
       <c r="C680" s="0" t="s">
-        <v>473</v>
+        <v>1332</v>
       </c>
       <c r="F680" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G680" s="0" t="s">
-        <v>1212</v>
+        <v>1203</v>
       </c>
       <c r="H680" s="0" t="s">
-        <v>225</v>
+        <v>94</v>
       </c>
       <c r="I680" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J680" s="0" t="s">
-        <v>474</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>972</v>
+        <v>1071</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>232</v>
+        <v>1072</v>
       </c>
       <c r="C681" s="0" t="s">
-        <v>973</v>
+        <v>1073</v>
       </c>
       <c r="F681" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G681" s="0" t="s">
-        <v>1213</v>
+        <v>1222</v>
       </c>
       <c r="H681" s="0" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="I681" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J681" s="0" t="s">
-        <v>975</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>414</v>
+        <v>670</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>415</v>
+        <v>379</v>
       </c>
       <c r="C682" s="0" t="s">
-        <v>416</v>
+        <v>671</v>
       </c>
       <c r="F682" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G682" s="0" t="s">
-        <v>1214</v>
+        <v>1228</v>
       </c>
       <c r="H682" s="0" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="I682" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J682" s="0" t="s">
-        <v>418</v>
+        <v>673</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>414</v>
+        <v>1334</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>415</v>
+        <v>1335</v>
       </c>
       <c r="C683" s="0" t="s">
-        <v>416</v>
+        <v>1336</v>
       </c>
       <c r="F683" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G683" s="0" t="s">
-        <v>1215</v>
+        <v>1228</v>
       </c>
       <c r="H683" s="0" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="I683" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J683" s="0" t="s">
-        <v>418</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>414</v>
+        <v>1071</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>415</v>
+        <v>1072</v>
       </c>
       <c r="C684" s="0" t="s">
-        <v>416</v>
+        <v>1073</v>
       </c>
       <c r="F684" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G684" s="0" t="s">
-        <v>1216</v>
+        <v>1228</v>
       </c>
       <c r="H684" s="0" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="I684" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J684" s="0" t="s">
-        <v>418</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>414</v>
+        <v>504</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>415</v>
+        <v>505</v>
       </c>
       <c r="C685" s="0" t="s">
-        <v>416</v>
+        <v>506</v>
       </c>
       <c r="F685" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G685" s="0" t="s">
-        <v>1217</v>
+        <v>1236</v>
       </c>
       <c r="H685" s="0" t="s">
-        <v>188</v>
+        <v>148</v>
       </c>
       <c r="I685" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J685" s="0" t="s">
-        <v>418</v>
+        <v>508</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>319</v>
+        <v>1334</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>320</v>
+        <v>1335</v>
       </c>
       <c r="C686" s="0" t="s">
-        <v>321</v>
+        <v>1336</v>
       </c>
       <c r="F686" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G686" s="0" t="s">
-        <v>1218</v>
+        <v>1237</v>
       </c>
       <c r="H686" s="0" t="s">
-        <v>272</v>
+        <v>177</v>
       </c>
       <c r="I686" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J686" s="0" t="s">
-        <v>322</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>227</v>
+        <v>1071</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>228</v>
+        <v>1072</v>
       </c>
       <c r="C687" s="0" t="s">
-        <v>229</v>
+        <v>1073</v>
       </c>
       <c r="F687" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G687" s="0" t="s">
-        <v>1219</v>
+        <v>1237</v>
       </c>
       <c r="H687" s="0" t="s">
-        <v>225</v>
+        <v>177</v>
       </c>
       <c r="I687" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J687" s="0" t="s">
-        <v>230</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>227</v>
+        <v>185</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="C688" s="0" t="s">
-        <v>229</v>
+        <v>187</v>
       </c>
       <c r="F688" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G688" s="0" t="s">
-        <v>1220</v>
+        <v>1244</v>
       </c>
       <c r="H688" s="0" t="s">
-        <v>225</v>
+        <v>42</v>
       </c>
       <c r="I688" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J688" s="0" t="s">
-        <v>230</v>
+        <v>189</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>221</v>
+        <v>190</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>222</v>
+        <v>191</v>
       </c>
       <c r="C689" s="0" t="s">
-        <v>223</v>
+        <v>192</v>
       </c>
       <c r="F689" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G689" s="0" t="s">
-        <v>1221</v>
+        <v>1249</v>
       </c>
       <c r="H689" s="0" t="s">
-        <v>225</v>
+        <v>42</v>
       </c>
       <c r="I689" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J689" s="0" t="s">
-        <v>226</v>
+        <v>193</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>472</v>
+        <v>895</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>270</v>
+        <v>505</v>
       </c>
       <c r="C690" s="0" t="s">
-        <v>473</v>
+        <v>896</v>
       </c>
       <c r="F690" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G690" s="0" t="s">
-        <v>1222</v>
+        <v>1255</v>
       </c>
       <c r="H690" s="0" t="s">
-        <v>225</v>
+        <v>42</v>
       </c>
       <c r="I690" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J690" s="0" t="s">
-        <v>474</v>
+        <v>898</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>338</v>
+        <v>1308</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>265</v>
+        <v>1309</v>
       </c>
       <c r="C691" s="0" t="s">
-        <v>339</v>
+        <v>1310</v>
       </c>
       <c r="F691" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G691" s="0" t="s">
-        <v>1223</v>
+        <v>1262</v>
       </c>
       <c r="H691" s="0" t="s">
-        <v>331</v>
+        <v>346</v>
       </c>
       <c r="I691" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J691" s="0" t="s">
-        <v>340</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>614</v>
+        <v>1312</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>615</v>
+        <v>1313</v>
       </c>
       <c r="C692" s="0" t="s">
-        <v>616</v>
+        <v>1314</v>
       </c>
       <c r="F692" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G692" s="0" t="s">
-        <v>1224</v>
+        <v>1269</v>
       </c>
       <c r="H692" s="0" t="s">
-        <v>308</v>
+        <v>388</v>
       </c>
       <c r="I692" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J692" s="0" t="s">
-        <v>617</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>614</v>
+        <v>1230</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>615</v>
+        <v>913</v>
       </c>
       <c r="C693" s="0" t="s">
-        <v>616</v>
+        <v>1231</v>
       </c>
       <c r="F693" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G693" s="0" t="s">
-        <v>1225</v>
+        <v>1273</v>
       </c>
       <c r="H693" s="0" t="s">
-        <v>308</v>
+        <v>177</v>
       </c>
       <c r="I693" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J693" s="0" t="s">
-        <v>617</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>614</v>
+        <v>1334</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>615</v>
+        <v>1335</v>
       </c>
       <c r="C694" s="0" t="s">
-        <v>616</v>
+        <v>1336</v>
       </c>
       <c r="F694" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G694" s="0" t="s">
-        <v>1226</v>
+        <v>1280</v>
       </c>
       <c r="H694" s="0" t="s">
-        <v>308</v>
+        <v>177</v>
       </c>
       <c r="I694" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J694" s="0" t="s">
-        <v>617</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>614</v>
+        <v>895</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>615</v>
+        <v>505</v>
       </c>
       <c r="C695" s="0" t="s">
-        <v>616</v>
+        <v>896</v>
       </c>
       <c r="F695" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G695" s="0" t="s">
-        <v>1227</v>
+        <v>1286</v>
       </c>
       <c r="H695" s="0" t="s">
-        <v>308</v>
+        <v>42</v>
       </c>
       <c r="I695" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J695" s="0" t="s">
-        <v>617</v>
+        <v>898</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>264</v>
+        <v>1334</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>265</v>
+        <v>1335</v>
       </c>
       <c r="C696" s="0" t="s">
-        <v>266</v>
+        <v>1336</v>
       </c>
       <c r="F696" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G696" s="0" t="s">
-        <v>1228</v>
+        <v>768</v>
       </c>
       <c r="H696" s="0" t="s">
-        <v>36</v>
+        <v>177</v>
       </c>
       <c r="I696" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J696" s="0" t="s">
-        <v>268</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>264</v>
+        <v>895</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>265</v>
+        <v>505</v>
       </c>
       <c r="C697" s="0" t="s">
-        <v>266</v>
+        <v>896</v>
       </c>
       <c r="F697" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G697" s="0" t="s">
-        <v>1229</v>
+        <v>794</v>
       </c>
       <c r="H697" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I697" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J697" s="0" t="s">
-        <v>268</v>
+        <v>898</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>269</v>
+        <v>509</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>270</v>
+        <v>510</v>
       </c>
       <c r="C698" s="0" t="s">
-        <v>271</v>
+        <v>511</v>
       </c>
       <c r="F698" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G698" s="0" t="s">
-        <v>1230</v>
+        <v>796</v>
       </c>
       <c r="H698" s="0" t="s">
-        <v>272</v>
+        <v>22</v>
       </c>
       <c r="I698" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J698" s="0" t="s">
-        <v>273</v>
+        <v>513</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>269</v>
+        <v>765</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>270</v>
+        <v>766</v>
       </c>
       <c r="C699" s="0" t="s">
-        <v>271</v>
+        <v>767</v>
       </c>
       <c r="F699" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G699" s="0" t="s">
-        <v>1231</v>
+        <v>1338</v>
       </c>
       <c r="H699" s="0" t="s">
-        <v>272</v>
+        <v>177</v>
       </c>
       <c r="I699" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J699" s="0" t="s">
-        <v>273</v>
+        <v>769</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>269</v>
+        <v>670</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>270</v>
+        <v>379</v>
       </c>
       <c r="C700" s="0" t="s">
-        <v>271</v>
+        <v>671</v>
       </c>
       <c r="F700" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G700" s="0" t="s">
-        <v>1232</v>
+        <v>1339</v>
       </c>
       <c r="H700" s="0" t="s">
-        <v>272</v>
+        <v>177</v>
       </c>
       <c r="I700" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J700" s="0" t="s">
-        <v>273</v>
+        <v>673</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>269</v>
+        <v>670</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>270</v>
+        <v>379</v>
       </c>
       <c r="C701" s="0" t="s">
-        <v>271</v>
+        <v>671</v>
       </c>
       <c r="F701" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G701" s="0" t="s">
-        <v>1233</v>
+        <v>1340</v>
       </c>
       <c r="H701" s="0" t="s">
-        <v>272</v>
+        <v>177</v>
       </c>
       <c r="I701" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J701" s="0" t="s">
-        <v>273</v>
+        <v>673</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>269</v>
+        <v>812</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>270</v>
+        <v>813</v>
       </c>
       <c r="C702" s="0" t="s">
-        <v>271</v>
+        <v>814</v>
       </c>
       <c r="F702" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G702" s="0" t="s">
-        <v>1234</v>
+        <v>1341</v>
       </c>
       <c r="H702" s="0" t="s">
-        <v>272</v>
+        <v>177</v>
       </c>
       <c r="I702" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J702" s="0" t="s">
-        <v>273</v>
+        <v>816</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>358</v>
+        <v>250</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>359</v>
+        <v>251</v>
       </c>
       <c r="C703" s="0" t="s">
-        <v>360</v>
+        <v>252</v>
       </c>
       <c r="F703" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G703" s="0" t="s">
-        <v>1235</v>
+        <v>1342</v>
       </c>
       <c r="H703" s="0" t="s">
-        <v>362</v>
+        <v>254</v>
       </c>
       <c r="I703" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J703" s="0" t="s">
-        <v>363</v>
+        <v>255</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>358</v>
+        <v>552</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>359</v>
+        <v>553</v>
       </c>
       <c r="C704" s="0" t="s">
-        <v>360</v>
+        <v>554</v>
       </c>
       <c r="F704" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G704" s="0" t="s">
-        <v>1236</v>
+        <v>1343</v>
       </c>
       <c r="H704" s="0" t="s">
-        <v>362</v>
+        <v>165</v>
       </c>
       <c r="I704" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J704" s="0" t="s">
-        <v>363</v>
+        <v>556</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1002</v>
+        <v>1204</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>1003</v>
+        <v>1205</v>
       </c>
       <c r="C705" s="0" t="s">
-        <v>1004</v>
+        <v>1206</v>
       </c>
       <c r="F705" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G705" s="0" t="s">
-        <v>1237</v>
+        <v>1344</v>
       </c>
       <c r="H705" s="0" t="s">
-        <v>308</v>
+        <v>1208</v>
       </c>
       <c r="I705" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J705" s="0" t="s">
-        <v>1006</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>1002</v>
+        <v>773</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>1003</v>
+        <v>774</v>
       </c>
       <c r="C706" s="0" t="s">
-        <v>1004</v>
+        <v>775</v>
       </c>
       <c r="F706" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G706" s="0" t="s">
-        <v>1238</v>
+        <v>1345</v>
       </c>
       <c r="H706" s="0" t="s">
-        <v>308</v>
+        <v>42</v>
       </c>
       <c r="I706" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J706" s="0" t="s">
-        <v>1006</v>
+        <v>777</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>905</v>
+        <v>1204</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>906</v>
+        <v>1205</v>
       </c>
       <c r="C707" s="0" t="s">
-        <v>907</v>
+        <v>1206</v>
       </c>
       <c r="F707" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G707" s="0" t="s">
-        <v>1239</v>
+        <v>1346</v>
       </c>
       <c r="H707" s="0" t="s">
-        <v>362</v>
+        <v>1208</v>
       </c>
       <c r="I707" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J707" s="0" t="s">
-        <v>909</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>905</v>
+        <v>1215</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>906</v>
+        <v>1216</v>
       </c>
       <c r="C708" s="0" t="s">
-        <v>907</v>
+        <v>1217</v>
       </c>
       <c r="F708" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G708" s="0" t="s">
-        <v>1240</v>
+        <v>1347</v>
       </c>
       <c r="H708" s="0" t="s">
-        <v>362</v>
+        <v>177</v>
       </c>
       <c r="I708" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J708" s="0" t="s">
-        <v>909</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>566</v>
+        <v>324</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>567</v>
+        <v>325</v>
       </c>
       <c r="C709" s="0" t="s">
-        <v>568</v>
+        <v>326</v>
       </c>
       <c r="F709" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G709" s="0" t="s">
-        <v>1241</v>
+        <v>1348</v>
       </c>
       <c r="H709" s="0" t="s">
-        <v>15</v>
+        <v>328</v>
       </c>
       <c r="I709" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J709" s="0" t="s">
-        <v>570</v>
+        <v>329</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>842</v>
+        <v>315</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>217</v>
+        <v>316</v>
       </c>
       <c r="C710" s="0" t="s">
-        <v>843</v>
+        <v>317</v>
       </c>
       <c r="F710" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G710" s="0" t="s">
-        <v>1242</v>
+        <v>1349</v>
       </c>
       <c r="H710" s="0" t="s">
-        <v>199</v>
+        <v>238</v>
       </c>
       <c r="I710" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J710" s="0" t="s">
-        <v>845</v>
+        <v>319</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>426</v>
+        <v>1164</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>217</v>
+        <v>437</v>
       </c>
       <c r="C711" s="0" t="s">
-        <v>427</v>
+        <v>1165</v>
       </c>
       <c r="F711" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G711" s="0" t="s">
-        <v>1243</v>
+        <v>1350</v>
       </c>
       <c r="H711" s="0" t="s">
-        <v>182</v>
+        <v>232</v>
       </c>
       <c r="I711" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J711" s="0" t="s">
-        <v>428</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>216</v>
+        <v>779</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>217</v>
+        <v>780</v>
       </c>
       <c r="C712" s="0" t="s">
-        <v>218</v>
+        <v>781</v>
       </c>
       <c r="F712" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G712" s="0" t="s">
-        <v>1244</v>
+        <v>1351</v>
       </c>
       <c r="H712" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="I712" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J712" s="0" t="s">
-        <v>220</v>
+        <v>783</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>190</v>
+        <v>491</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>191</v>
+        <v>162</v>
       </c>
       <c r="C713" s="0" t="s">
-        <v>192</v>
+        <v>492</v>
       </c>
       <c r="F713" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G713" s="0" t="s">
-        <v>1245</v>
+        <v>1352</v>
       </c>
       <c r="H713" s="0" t="s">
-        <v>193</v>
+        <v>47</v>
       </c>
       <c r="I713" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J713" s="0" t="s">
-        <v>194</v>
+        <v>494</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>190</v>
+        <v>779</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>191</v>
+        <v>780</v>
       </c>
       <c r="C714" s="0" t="s">
-        <v>192</v>
+        <v>781</v>
       </c>
       <c r="F714" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G714" s="0" t="s">
-        <v>1246</v>
+        <v>1353</v>
       </c>
       <c r="H714" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="I714" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J714" s="0" t="s">
-        <v>194</v>
+        <v>783</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>396</v>
+        <v>730</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>397</v>
+        <v>731</v>
       </c>
       <c r="C715" s="0" t="s">
-        <v>398</v>
+        <v>732</v>
       </c>
       <c r="F715" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G715" s="0" t="s">
-        <v>1247</v>
+        <v>1354</v>
       </c>
       <c r="H715" s="0" t="s">
-        <v>42</v>
+        <v>171</v>
       </c>
       <c r="I715" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J715" s="0" t="s">
-        <v>399</v>
+        <v>734</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>410</v>
+        <v>529</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>284</v>
+        <v>530</v>
       </c>
       <c r="C716" s="0" t="s">
-        <v>411</v>
+        <v>531</v>
       </c>
       <c r="F716" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G716" s="0" t="s">
-        <v>1248</v>
+        <v>1355</v>
       </c>
       <c r="H716" s="0" t="s">
-        <v>272</v>
+        <v>238</v>
       </c>
       <c r="I716" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J716" s="0" t="s">
-        <v>413</v>
+        <v>533</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>434</v>
+        <v>765</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>435</v>
+        <v>766</v>
       </c>
       <c r="C717" s="0" t="s">
-        <v>436</v>
+        <v>767</v>
       </c>
       <c r="F717" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G717" s="0" t="s">
-        <v>1249</v>
+        <v>1356</v>
       </c>
       <c r="H717" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="I717" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J717" s="0" t="s">
-        <v>437</v>
+        <v>769</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>434</v>
+        <v>1122</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>435</v>
+        <v>1123</v>
       </c>
       <c r="C718" s="0" t="s">
-        <v>436</v>
+        <v>1124</v>
       </c>
       <c r="F718" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G718" s="0" t="s">
-        <v>1250</v>
+        <v>1357</v>
       </c>
       <c r="H718" s="0" t="s">
-        <v>193</v>
+        <v>368</v>
       </c>
       <c r="I718" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J718" s="0" t="s">
-        <v>437</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>857</v>
+        <v>1330</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>252</v>
+        <v>1331</v>
       </c>
       <c r="C719" s="0" t="s">
-        <v>858</v>
+        <v>1332</v>
       </c>
       <c r="F719" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G719" s="0" t="s">
-        <v>1251</v>
+        <v>1358</v>
       </c>
       <c r="H719" s="0" t="s">
-        <v>146</v>
+        <v>94</v>
       </c>
       <c r="I719" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J719" s="0" t="s">
-        <v>860</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>857</v>
+        <v>1210</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>252</v>
+        <v>1211</v>
       </c>
       <c r="C720" s="0" t="s">
-        <v>858</v>
+        <v>1212</v>
       </c>
       <c r="F720" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G720" s="0" t="s">
-        <v>1252</v>
+        <v>1359</v>
       </c>
       <c r="H720" s="0" t="s">
-        <v>146</v>
+        <v>177</v>
       </c>
       <c r="I720" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J720" s="0" t="s">
-        <v>860</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>857</v>
+        <v>150</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>252</v>
+        <v>151</v>
       </c>
       <c r="C721" s="0" t="s">
-        <v>858</v>
+        <v>152</v>
       </c>
       <c r="F721" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G721" s="0" t="s">
-        <v>1253</v>
+        <v>1360</v>
       </c>
       <c r="H721" s="0" t="s">
-        <v>146</v>
+        <v>94</v>
       </c>
       <c r="I721" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J721" s="0" t="s">
-        <v>860</v>
+        <v>155</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>857</v>
+        <v>1204</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>252</v>
+        <v>1205</v>
       </c>
       <c r="C722" s="0" t="s">
-        <v>858</v>
+        <v>1206</v>
       </c>
       <c r="F722" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G722" s="0" t="s">
-        <v>1254</v>
+        <v>1361</v>
       </c>
       <c r="H722" s="0" t="s">
-        <v>146</v>
+        <v>1208</v>
       </c>
       <c r="I722" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J722" s="0" t="s">
-        <v>860</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>944</v>
+        <v>288</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>945</v>
+        <v>289</v>
       </c>
       <c r="C723" s="0" t="s">
-        <v>946</v>
+        <v>290</v>
       </c>
       <c r="F723" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G723" s="0" t="s">
-        <v>1255</v>
+        <v>1362</v>
       </c>
       <c r="H723" s="0" t="s">
-        <v>808</v>
+        <v>177</v>
       </c>
       <c r="I723" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J723" s="0" t="s">
-        <v>948</v>
+        <v>292</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>944</v>
+        <v>641</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>945</v>
+        <v>642</v>
       </c>
       <c r="C724" s="0" t="s">
-        <v>946</v>
+        <v>643</v>
       </c>
       <c r="F724" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G724" s="0" t="s">
-        <v>1256</v>
+        <v>1363</v>
       </c>
       <c r="H724" s="0" t="s">
-        <v>808</v>
+        <v>148</v>
       </c>
       <c r="I724" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J724" s="0" t="s">
-        <v>948</v>
+        <v>645</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>944</v>
+        <v>760</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>945</v>
+        <v>311</v>
       </c>
       <c r="C725" s="0" t="s">
-        <v>946</v>
+        <v>761</v>
       </c>
       <c r="F725" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G725" s="0" t="s">
-        <v>1257</v>
+        <v>1364</v>
       </c>
       <c r="H725" s="0" t="s">
-        <v>808</v>
+        <v>388</v>
       </c>
       <c r="I725" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J725" s="0" t="s">
-        <v>948</v>
+        <v>763</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>288</v>
+        <v>211</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>289</v>
+        <v>212</v>
       </c>
       <c r="C726" s="0" t="s">
-        <v>290</v>
+        <v>213</v>
       </c>
       <c r="F726" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G726" s="0" t="s">
-        <v>1258</v>
+        <v>1365</v>
       </c>
       <c r="H726" s="0" t="s">
-        <v>272</v>
+        <v>215</v>
       </c>
       <c r="I726" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J726" s="0" t="s">
-        <v>292</v>
+        <v>216</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>288</v>
+        <v>446</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>289</v>
+        <v>447</v>
       </c>
       <c r="C727" s="0" t="s">
-        <v>290</v>
+        <v>448</v>
       </c>
       <c r="F727" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G727" s="0" t="s">
-        <v>1259</v>
+        <v>1366</v>
       </c>
       <c r="H727" s="0" t="s">
-        <v>272</v>
+        <v>346</v>
       </c>
       <c r="I727" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J727" s="0" t="s">
-        <v>292</v>
+        <v>450</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>466</v>
+        <v>396</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>467</v>
+        <v>212</v>
       </c>
       <c r="C728" s="0" t="s">
-        <v>468</v>
+        <v>397</v>
       </c>
       <c r="F728" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G728" s="0" t="s">
-        <v>1260</v>
+        <v>1367</v>
       </c>
       <c r="H728" s="0" t="s">
-        <v>460</v>
+        <v>22</v>
       </c>
       <c r="I728" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J728" s="0" t="s">
-        <v>469</v>
+        <v>399</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>466</v>
+        <v>179</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>467</v>
+        <v>180</v>
       </c>
       <c r="C729" s="0" t="s">
-        <v>468</v>
+        <v>181</v>
       </c>
       <c r="F729" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G729" s="0" t="s">
-        <v>1261</v>
+        <v>1368</v>
       </c>
       <c r="H729" s="0" t="s">
-        <v>460</v>
+        <v>183</v>
       </c>
       <c r="I729" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J729" s="0" t="s">
-        <v>469</v>
+        <v>184</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>466</v>
+        <v>1144</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>467</v>
+        <v>1145</v>
       </c>
       <c r="C730" s="0" t="s">
-        <v>468</v>
+        <v>1146</v>
       </c>
       <c r="F730" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G730" s="0" t="s">
-        <v>1262</v>
+        <v>1369</v>
       </c>
       <c r="H730" s="0" t="s">
-        <v>460</v>
+        <v>328</v>
       </c>
       <c r="I730" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J730" s="0" t="s">
-        <v>469</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>298</v>
+        <v>348</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>299</v>
+        <v>349</v>
       </c>
       <c r="C731" s="0" t="s">
-        <v>300</v>
+        <v>350</v>
       </c>
       <c r="F731" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G731" s="0" t="s">
-        <v>1263</v>
+        <v>1370</v>
       </c>
       <c r="H731" s="0" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="I731" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J731" s="0" t="s">
-        <v>302</v>
+        <v>352</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>201</v>
+        <v>378</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>202</v>
+        <v>379</v>
       </c>
       <c r="C732" s="0" t="s">
-        <v>203</v>
+        <v>380</v>
       </c>
       <c r="F732" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G732" s="0" t="s">
-        <v>1264</v>
+        <v>1371</v>
       </c>
       <c r="H732" s="0" t="s">
-        <v>199</v>
+        <v>382</v>
       </c>
       <c r="I732" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J732" s="0" t="s">
-        <v>204</v>
+        <v>383</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>205</v>
+        <v>1323</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>206</v>
+        <v>251</v>
       </c>
       <c r="C733" s="0" t="s">
-        <v>207</v>
+        <v>1324</v>
       </c>
       <c r="F733" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G733" s="0" t="s">
-        <v>1265</v>
+        <v>1372</v>
       </c>
       <c r="H733" s="0" t="s">
-        <v>209</v>
+        <v>42</v>
       </c>
       <c r="I733" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J733" s="0" t="s">
-        <v>210</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
-        <v>293</v>
+        <v>1373</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C734" s="0" t="s">
-        <v>295</v>
+        <v>1374</v>
       </c>
       <c r="F734" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G734" s="0" t="s">
-        <v>1266</v>
+        <v>1375</v>
       </c>
       <c r="H734" s="0" t="s">
-        <v>272</v>
+        <v>232</v>
       </c>
       <c r="I734" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J734" s="0" t="s">
-        <v>296</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>293</v>
+        <v>524</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>294</v>
+        <v>525</v>
       </c>
       <c r="C735" s="0" t="s">
-        <v>295</v>
+        <v>526</v>
       </c>
       <c r="F735" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G735" s="0" t="s">
-        <v>1267</v>
+        <v>1377</v>
       </c>
       <c r="H735" s="0" t="s">
-        <v>272</v>
+        <v>69</v>
       </c>
       <c r="I735" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J735" s="0" t="s">
-        <v>296</v>
+        <v>528</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>293</v>
+        <v>760</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="C736" s="0" t="s">
-        <v>295</v>
+        <v>761</v>
       </c>
       <c r="F736" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G736" s="0" t="s">
-        <v>1268</v>
+        <v>1378</v>
       </c>
       <c r="H736" s="0" t="s">
-        <v>272</v>
+        <v>388</v>
       </c>
       <c r="I736" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J736" s="0" t="s">
-        <v>296</v>
+        <v>763</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>293</v>
+        <v>144</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>294</v>
+        <v>145</v>
       </c>
       <c r="C737" s="0" t="s">
-        <v>295</v>
+        <v>146</v>
       </c>
       <c r="F737" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G737" s="0" t="s">
-        <v>1269</v>
+        <v>1379</v>
       </c>
       <c r="H737" s="0" t="s">
-        <v>272</v>
+        <v>148</v>
       </c>
       <c r="I737" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J737" s="0" t="s">
-        <v>296</v>
+        <v>149</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>293</v>
+        <v>475</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>294</v>
+        <v>476</v>
       </c>
       <c r="C738" s="0" t="s">
-        <v>295</v>
+        <v>477</v>
       </c>
       <c r="F738" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G738" s="0" t="s">
-        <v>1270</v>
+        <v>1380</v>
       </c>
       <c r="H738" s="0" t="s">
-        <v>272</v>
+        <v>238</v>
       </c>
       <c r="I738" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J738" s="0" t="s">
-        <v>296</v>
+        <v>479</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>293</v>
+        <v>96</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>294</v>
+        <v>25</v>
       </c>
       <c r="C739" s="0" t="s">
-        <v>295</v>
+        <v>97</v>
       </c>
       <c r="F739" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G739" s="0" t="s">
-        <v>1271</v>
+        <v>104</v>
       </c>
       <c r="H739" s="0" t="s">
-        <v>272</v>
+        <v>1300</v>
       </c>
       <c r="I739" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J739" s="0" t="s">
-        <v>296</v>
+        <v>99</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>293</v>
+        <v>105</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>294</v>
+        <v>106</v>
       </c>
       <c r="C740" s="0" t="s">
-        <v>295</v>
+        <v>107</v>
       </c>
       <c r="F740" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G740" s="0" t="s">
-        <v>1272</v>
+        <v>108</v>
       </c>
       <c r="H740" s="0" t="s">
-        <v>272</v>
+        <v>22</v>
       </c>
       <c r="I740" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>16</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>293</v>
+        <v>754</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>294</v>
+        <v>648</v>
       </c>
       <c r="C741" s="0" t="s">
-        <v>295</v>
+        <v>755</v>
       </c>
       <c r="F741" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G741" s="0" t="s">
-        <v>1273</v>
+        <v>1381</v>
       </c>
       <c r="H741" s="0" t="s">
-        <v>272</v>
+        <v>254</v>
       </c>
       <c r="I741" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J741" s="0" t="s">
-        <v>296</v>
+        <v>757</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>293</v>
+        <v>818</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>294</v>
+        <v>819</v>
       </c>
       <c r="C742" s="0" t="s">
-        <v>295</v>
+        <v>820</v>
       </c>
       <c r="F742" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G742" s="0" t="s">
-        <v>1274</v>
+        <v>1382</v>
       </c>
       <c r="H742" s="0" t="s">
-        <v>272</v>
+        <v>254</v>
       </c>
       <c r="I742" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J742" s="0" t="s">
-        <v>296</v>
+        <v>821</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>293</v>
+        <v>647</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>294</v>
+        <v>648</v>
       </c>
       <c r="C743" s="0" t="s">
-        <v>295</v>
+        <v>649</v>
       </c>
       <c r="F743" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G743" s="0" t="s">
-        <v>1275</v>
+        <v>1383</v>
       </c>
       <c r="H743" s="0" t="s">
-        <v>272</v>
+        <v>388</v>
       </c>
       <c r="I743" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J743" s="0" t="s">
-        <v>296</v>
+        <v>651</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>293</v>
+        <v>509</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>294</v>
+        <v>510</v>
       </c>
       <c r="C744" s="0" t="s">
-        <v>295</v>
+        <v>511</v>
       </c>
       <c r="F744" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G744" s="0" t="s">
-        <v>1276</v>
+        <v>131</v>
       </c>
       <c r="H744" s="0" t="s">
-        <v>272</v>
+        <v>22</v>
       </c>
       <c r="I744" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J744" s="0" t="s">
-        <v>296</v>
+        <v>513</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>293</v>
+        <v>1086</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>294</v>
+        <v>1087</v>
       </c>
       <c r="C745" s="0" t="s">
-        <v>295</v>
+        <v>1088</v>
       </c>
       <c r="F745" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G745" s="0" t="s">
-        <v>1277</v>
+        <v>1384</v>
       </c>
       <c r="H745" s="0" t="s">
-        <v>272</v>
+        <v>388</v>
       </c>
       <c r="I745" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J745" s="0" t="s">
-        <v>296</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>293</v>
+        <v>797</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>294</v>
+        <v>798</v>
       </c>
       <c r="C746" s="0" t="s">
-        <v>295</v>
+        <v>799</v>
       </c>
       <c r="F746" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G746" s="0" t="s">
-        <v>1278</v>
+        <v>1385</v>
       </c>
       <c r="H746" s="0" t="s">
-        <v>272</v>
+        <v>801</v>
       </c>
       <c r="I746" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J746" s="0" t="s">
-        <v>296</v>
+        <v>802</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B747" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C747" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="F747" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G747" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="H747" s="0" t="s">
         <v>429</v>
       </c>
-      <c r="B747" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I747" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>16</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>963</v>
+        <v>144</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>964</v>
+        <v>145</v>
       </c>
       <c r="C748" s="0" t="s">
-        <v>965</v>
+        <v>146</v>
       </c>
       <c r="F748" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G748" s="0" t="s">
-        <v>1280</v>
+        <v>1386</v>
       </c>
       <c r="H748" s="0" t="s">
-        <v>272</v>
+        <v>148</v>
       </c>
       <c r="I748" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J748" s="0" t="s">
-        <v>966</v>
+        <v>149</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>963</v>
+        <v>110</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>964</v>
+        <v>111</v>
       </c>
       <c r="C749" s="0" t="s">
-        <v>965</v>
+        <v>112</v>
       </c>
       <c r="F749" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G749" s="0" t="s">
-        <v>1281</v>
+        <v>113</v>
       </c>
       <c r="H749" s="0" t="s">
-        <v>272</v>
+        <v>238</v>
       </c>
       <c r="I749" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J749" s="0" t="s">
-        <v>966</v>
+        <v>114</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>632</v>
+        <v>228</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>633</v>
+        <v>229</v>
       </c>
       <c r="C750" s="0" t="s">
-        <v>634</v>
+        <v>230</v>
       </c>
       <c r="F750" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G750" s="0" t="s">
-        <v>1282</v>
+        <v>1387</v>
       </c>
       <c r="H750" s="0" t="s">
-        <v>100</v>
+        <v>232</v>
       </c>
       <c r="I750" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J750" s="0" t="s">
-        <v>636</v>
+        <v>233</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>632</v>
+        <v>895</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>633</v>
+        <v>505</v>
       </c>
       <c r="C751" s="0" t="s">
-        <v>634</v>
+        <v>896</v>
       </c>
       <c r="F751" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G751" s="0" t="s">
-        <v>1283</v>
+        <v>1388</v>
       </c>
       <c r="H751" s="0" t="s">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="I751" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J751" s="0" t="s">
-        <v>636</v>
+        <v>898</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>632</v>
+        <v>33</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>633</v>
+        <v>34</v>
       </c>
       <c r="C752" s="0" t="s">
-        <v>634</v>
+        <v>35</v>
       </c>
       <c r="F752" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G752" s="0" t="s">
-        <v>1284</v>
+        <v>115</v>
       </c>
       <c r="H752" s="0" t="s">
-        <v>100</v>
+        <v>834</v>
       </c>
       <c r="I752" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>490</v>
+        <v>1109</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>491</v>
+        <v>1110</v>
       </c>
       <c r="C753" s="0" t="s">
-        <v>492</v>
+        <v>1111</v>
       </c>
       <c r="F753" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G753" s="0" t="s">
-        <v>1285</v>
+        <v>853</v>
       </c>
       <c r="H753" s="0" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I753" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J753" s="0" t="s">
-        <v>226</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>319</v>
+        <v>1144</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>320</v>
+        <v>1145</v>
       </c>
       <c r="C754" s="0" t="s">
-        <v>321</v>
+        <v>1146</v>
       </c>
       <c r="F754" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G754" s="0" t="s">
-        <v>1286</v>
+        <v>859</v>
       </c>
       <c r="H754" s="0" t="s">
-        <v>272</v>
+        <v>328</v>
       </c>
       <c r="I754" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J754" s="0" t="s">
-        <v>322</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>319</v>
+        <v>895</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>320</v>
+        <v>505</v>
       </c>
       <c r="C755" s="0" t="s">
-        <v>321</v>
+        <v>896</v>
       </c>
       <c r="F755" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G755" s="0" t="s">
-        <v>1287</v>
+        <v>116</v>
       </c>
       <c r="H755" s="0" t="s">
-        <v>272</v>
+        <v>42</v>
       </c>
       <c r="I755" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J755" s="0" t="s">
-        <v>322</v>
+        <v>898</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>319</v>
+        <v>38</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>320</v>
+        <v>39</v>
       </c>
       <c r="C756" s="0" t="s">
-        <v>321</v>
+        <v>40</v>
       </c>
       <c r="F756" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G756" s="0" t="s">
-        <v>1288</v>
+        <v>116</v>
       </c>
       <c r="H756" s="0" t="s">
-        <v>272</v>
+        <v>37</v>
       </c>
       <c r="I756" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>1018</v>
+        <v>516</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>1019</v>
+        <v>517</v>
       </c>
       <c r="C757" s="0" t="s">
-        <v>1020</v>
+        <v>518</v>
       </c>
       <c r="F757" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G757" s="0" t="s">
-        <v>1289</v>
+        <v>861</v>
       </c>
       <c r="H757" s="0" t="s">
-        <v>225</v>
+        <v>47</v>
       </c>
       <c r="I757" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J757" s="0" t="s">
-        <v>1021</v>
+        <v>520</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>462</v>
+        <v>708</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>463</v>
+        <v>222</v>
       </c>
       <c r="C758" s="0" t="s">
-        <v>464</v>
+        <v>709</v>
       </c>
       <c r="F758" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G758" s="0" t="s">
-        <v>1290</v>
+        <v>866</v>
       </c>
       <c r="H758" s="0" t="s">
-        <v>460</v>
+        <v>225</v>
       </c>
       <c r="I758" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J758" s="0" t="s">
-        <v>465</v>
+        <v>711</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>462</v>
+        <v>559</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>463</v>
+        <v>560</v>
       </c>
       <c r="C759" s="0" t="s">
-        <v>464</v>
+        <v>561</v>
       </c>
       <c r="F759" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G759" s="0" t="s">
-        <v>1291</v>
+        <v>866</v>
       </c>
       <c r="H759" s="0" t="s">
-        <v>460</v>
+        <v>225</v>
       </c>
       <c r="I759" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J759" s="0" t="s">
-        <v>465</v>
+        <v>563</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>195</v>
+        <v>261</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>196</v>
+        <v>262</v>
       </c>
       <c r="C760" s="0" t="s">
-        <v>197</v>
+        <v>263</v>
       </c>
       <c r="F760" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G760" s="0" t="s">
-        <v>1292</v>
+        <v>866</v>
       </c>
       <c r="H760" s="0" t="s">
-        <v>199</v>
+        <v>225</v>
       </c>
       <c r="I760" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J760" s="0" t="s">
-        <v>200</v>
+        <v>265</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>195</v>
+        <v>245</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="C761" s="0" t="s">
-        <v>197</v>
+        <v>247</v>
       </c>
       <c r="F761" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G761" s="0" t="s">
-        <v>1293</v>
+        <v>873</v>
       </c>
       <c r="H761" s="0" t="s">
-        <v>199</v>
+        <v>148</v>
       </c>
       <c r="I761" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J761" s="0" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>804</v>
+        <v>862</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>805</v>
+        <v>813</v>
       </c>
       <c r="C762" s="0" t="s">
-        <v>806</v>
+        <v>863</v>
       </c>
       <c r="F762" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G762" s="0" t="s">
-        <v>1294</v>
+        <v>876</v>
       </c>
       <c r="H762" s="0" t="s">
-        <v>808</v>
+        <v>388</v>
       </c>
       <c r="I762" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J762" s="0" t="s">
-        <v>809</v>
+        <v>865</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>996</v>
+        <v>1389</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>997</v>
+        <v>1390</v>
       </c>
       <c r="C763" s="0" t="s">
-        <v>998</v>
+        <v>1391</v>
       </c>
       <c r="F763" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G763" s="0" t="s">
-        <v>1295</v>
+        <v>876</v>
       </c>
       <c r="H763" s="0" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="I763" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J763" s="0" t="s">
-        <v>1000</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>924</v>
+        <v>167</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>674</v>
+        <v>168</v>
       </c>
       <c r="C764" s="0" t="s">
-        <v>925</v>
+        <v>169</v>
       </c>
       <c r="F764" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G764" s="0" t="s">
-        <v>1296</v>
+        <v>882</v>
       </c>
       <c r="H764" s="0" t="s">
-        <v>244</v>
+        <v>171</v>
       </c>
       <c r="I764" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J764" s="0" t="s">
-        <v>927</v>
+        <v>172</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>924</v>
+        <v>245</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>674</v>
+        <v>246</v>
       </c>
       <c r="C765" s="0" t="s">
-        <v>925</v>
+        <v>247</v>
       </c>
       <c r="F765" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G765" s="0" t="s">
-        <v>1297</v>
+        <v>889</v>
       </c>
       <c r="H765" s="0" t="s">
-        <v>244</v>
+        <v>148</v>
       </c>
       <c r="I765" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J765" s="0" t="s">
-        <v>927</v>
+        <v>249</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>924</v>
+        <v>194</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>674</v>
+        <v>195</v>
       </c>
       <c r="C766" s="0" t="s">
-        <v>925</v>
+        <v>196</v>
       </c>
       <c r="F766" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G766" s="0" t="s">
-        <v>1298</v>
+        <v>889</v>
       </c>
       <c r="H766" s="0" t="s">
-        <v>244</v>
+        <v>94</v>
       </c>
       <c r="I766" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J766" s="0" t="s">
-        <v>927</v>
+        <v>198</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>924</v>
+        <v>884</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>674</v>
+        <v>885</v>
       </c>
       <c r="C767" s="0" t="s">
-        <v>925</v>
+        <v>886</v>
       </c>
       <c r="F767" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G767" s="0" t="s">
-        <v>1299</v>
+        <v>893</v>
       </c>
       <c r="H767" s="0" t="s">
-        <v>244</v>
+        <v>409</v>
       </c>
       <c r="I767" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J767" s="0" t="s">
-        <v>927</v>
+        <v>888</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>924</v>
+        <v>1260</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>674</v>
+        <v>437</v>
       </c>
       <c r="C768" s="0" t="s">
-        <v>925</v>
+        <v>1261</v>
       </c>
       <c r="F768" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G768" s="0" t="s">
-        <v>1300</v>
+        <v>899</v>
       </c>
       <c r="H768" s="0" t="s">
-        <v>244</v>
+        <v>346</v>
       </c>
       <c r="I768" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J768" s="0" t="s">
-        <v>927</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>924</v>
+        <v>1308</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>674</v>
+        <v>1309</v>
       </c>
       <c r="C769" s="0" t="s">
-        <v>925</v>
+        <v>1310</v>
       </c>
       <c r="F769" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G769" s="0" t="s">
-        <v>1301</v>
+        <v>899</v>
       </c>
       <c r="H769" s="0" t="s">
-        <v>244</v>
+        <v>346</v>
       </c>
       <c r="I769" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J769" s="0" t="s">
-        <v>927</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>924</v>
+        <v>773</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>674</v>
+        <v>774</v>
       </c>
       <c r="C770" s="0" t="s">
-        <v>925</v>
+        <v>775</v>
       </c>
       <c r="F770" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G770" s="0" t="s">
-        <v>1302</v>
+        <v>899</v>
       </c>
       <c r="H770" s="0" t="s">
-        <v>244</v>
+        <v>42</v>
       </c>
       <c r="I770" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J770" s="0" t="s">
-        <v>927</v>
+        <v>777</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>924</v>
+        <v>38</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>674</v>
+        <v>39</v>
       </c>
       <c r="C771" s="0" t="s">
-        <v>925</v>
+        <v>40</v>
       </c>
       <c r="F771" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G771" s="0" t="s">
-        <v>1303</v>
+        <v>51</v>
       </c>
       <c r="H771" s="0" t="s">
-        <v>244</v>
+        <v>37</v>
       </c>
       <c r="I771" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>927</v>
+        <v>16</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>673</v>
+        <v>117</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>674</v>
+        <v>118</v>
       </c>
       <c r="C772" s="0" t="s">
-        <v>675</v>
+        <v>119</v>
       </c>
       <c r="F772" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G772" s="0" t="s">
-        <v>1304</v>
+        <v>55</v>
       </c>
       <c r="H772" s="0" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="I772" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>16</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>485</v>
+        <v>1393</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>375</v>
+        <v>145</v>
       </c>
       <c r="C773" s="0" t="s">
-        <v>486</v>
+        <v>1394</v>
       </c>
       <c r="F773" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G773" s="0" t="s">
-        <v>1305</v>
+        <v>918</v>
       </c>
       <c r="H773" s="0" t="s">
-        <v>36</v>
+        <v>346</v>
       </c>
       <c r="I773" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J773" s="0" t="s">
-        <v>488</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>485</v>
+        <v>895</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>375</v>
+        <v>505</v>
       </c>
       <c r="C774" s="0" t="s">
-        <v>486</v>
+        <v>896</v>
       </c>
       <c r="F774" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G774" s="0" t="s">
-        <v>1306</v>
+        <v>120</v>
       </c>
       <c r="H774" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I774" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J774" s="0" t="s">
-        <v>488</v>
+        <v>898</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>582</v>
+        <v>38</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>583</v>
+        <v>39</v>
       </c>
       <c r="C775" s="0" t="s">
-        <v>584</v>
+        <v>40</v>
       </c>
       <c r="F775" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G775" s="0" t="s">
-        <v>1307</v>
+        <v>120</v>
       </c>
       <c r="H775" s="0" t="s">
-        <v>100</v>
+        <v>37</v>
       </c>
       <c r="I775" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>16</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>582</v>
+        <v>884</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>583</v>
+        <v>885</v>
       </c>
       <c r="C776" s="0" t="s">
-        <v>584</v>
+        <v>886</v>
       </c>
       <c r="F776" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G776" s="0" t="s">
-        <v>1308</v>
+        <v>124</v>
       </c>
       <c r="H776" s="0" t="s">
-        <v>100</v>
+        <v>409</v>
       </c>
       <c r="I776" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J776" s="0" t="s">
-        <v>586</v>
+        <v>888</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>582</v>
+        <v>452</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>583</v>
+        <v>453</v>
       </c>
       <c r="C777" s="0" t="s">
-        <v>584</v>
+        <v>454</v>
       </c>
       <c r="F777" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G777" s="0" t="s">
-        <v>1309</v>
+        <v>124</v>
       </c>
       <c r="H777" s="0" t="s">
-        <v>100</v>
+        <v>409</v>
       </c>
       <c r="I777" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J777" s="0" t="s">
-        <v>586</v>
+        <v>456</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>582</v>
+        <v>121</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>583</v>
+        <v>122</v>
       </c>
       <c r="C778" s="0" t="s">
-        <v>584</v>
+        <v>123</v>
       </c>
       <c r="F778" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G778" s="0" t="s">
-        <v>1310</v>
+        <v>124</v>
       </c>
       <c r="H778" s="0" t="s">
-        <v>100</v>
+        <v>409</v>
       </c>
       <c r="I778" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>16</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>1052</v>
+        <v>1396</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>1053</v>
+        <v>1397</v>
       </c>
       <c r="C779" s="0" t="s">
-        <v>1054</v>
+        <v>1398</v>
       </c>
       <c r="F779" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G779" s="0" t="s">
-        <v>1311</v>
+        <v>124</v>
       </c>
       <c r="H779" s="0" t="s">
-        <v>193</v>
+        <v>409</v>
       </c>
       <c r="I779" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J779" s="0" t="s">
-        <v>1055</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>1052</v>
+        <v>406</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>1053</v>
+        <v>272</v>
       </c>
       <c r="C780" s="0" t="s">
-        <v>1054</v>
+        <v>407</v>
       </c>
       <c r="F780" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G780" s="0" t="s">
-        <v>1312</v>
+        <v>124</v>
       </c>
       <c r="H780" s="0" t="s">
-        <v>193</v>
+        <v>409</v>
       </c>
       <c r="I780" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J780" s="0" t="s">
-        <v>1055</v>
+        <v>410</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>1052</v>
+        <v>1240</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>1053</v>
+        <v>235</v>
       </c>
       <c r="C781" s="0" t="s">
-        <v>1054</v>
+        <v>1241</v>
       </c>
       <c r="F781" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G781" s="0" t="s">
-        <v>1313</v>
+        <v>125</v>
       </c>
       <c r="H781" s="0" t="s">
-        <v>193</v>
+        <v>69</v>
       </c>
       <c r="I781" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J781" s="0" t="s">
-        <v>1055</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>800</v>
+        <v>65</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>801</v>
+        <v>66</v>
       </c>
       <c r="C782" s="0" t="s">
-        <v>802</v>
+        <v>67</v>
       </c>
       <c r="F782" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G782" s="0" t="s">
-        <v>1314</v>
+        <v>125</v>
       </c>
       <c r="H782" s="0" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="I782" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J782" s="0" t="s">
-        <v>803</v>
+        <v>70</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>800</v>
+        <v>211</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>801</v>
+        <v>212</v>
       </c>
       <c r="C783" s="0" t="s">
-        <v>802</v>
+        <v>213</v>
       </c>
       <c r="F783" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G783" s="0" t="s">
-        <v>1315</v>
+        <v>930</v>
       </c>
       <c r="H783" s="0" t="s">
-        <v>36</v>
+        <v>215</v>
       </c>
       <c r="I783" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J783" s="0" t="s">
-        <v>803</v>
+        <v>216</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>624</v>
+        <v>240</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>625</v>
+        <v>241</v>
       </c>
       <c r="C784" s="0" t="s">
-        <v>626</v>
+        <v>242</v>
       </c>
       <c r="F784" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G784" s="0" t="s">
-        <v>1316</v>
+        <v>930</v>
       </c>
       <c r="H784" s="0" t="s">
-        <v>146</v>
+        <v>171</v>
       </c>
       <c r="I784" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J784" s="0" t="s">
-        <v>627</v>
+        <v>244</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>624</v>
+        <v>167</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>625</v>
+        <v>168</v>
       </c>
       <c r="C785" s="0" t="s">
-        <v>626</v>
+        <v>169</v>
       </c>
       <c r="F785" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G785" s="0" t="s">
-        <v>1317</v>
+        <v>930</v>
       </c>
       <c r="H785" s="0" t="s">
-        <v>146</v>
+        <v>171</v>
       </c>
       <c r="I785" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J785" s="0" t="s">
-        <v>627</v>
+        <v>172</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>624</v>
+        <v>818</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>625</v>
+        <v>819</v>
       </c>
       <c r="C786" s="0" t="s">
-        <v>626</v>
+        <v>820</v>
       </c>
       <c r="F786" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G786" s="0" t="s">
-        <v>1318</v>
+        <v>938</v>
       </c>
       <c r="H786" s="0" t="s">
-        <v>146</v>
+        <v>254</v>
       </c>
       <c r="I786" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J786" s="0" t="s">
-        <v>627</v>
+        <v>821</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>624</v>
+        <v>1373</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>625</v>
+        <v>296</v>
       </c>
       <c r="C787" s="0" t="s">
-        <v>626</v>
+        <v>1374</v>
       </c>
       <c r="F787" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G787" s="0" t="s">
-        <v>1319</v>
+        <v>938</v>
       </c>
       <c r="H787" s="0" t="s">
-        <v>146</v>
+        <v>232</v>
       </c>
       <c r="I787" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J787" s="0" t="s">
-        <v>627</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>624</v>
+        <v>1028</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>625</v>
+        <v>200</v>
       </c>
       <c r="C788" s="0" t="s">
-        <v>626</v>
+        <v>1029</v>
       </c>
       <c r="F788" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G788" s="0" t="s">
-        <v>1320</v>
+        <v>947</v>
       </c>
       <c r="H788" s="0" t="s">
-        <v>146</v>
+        <v>171</v>
       </c>
       <c r="I788" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J788" s="0" t="s">
-        <v>627</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>343</v>
+        <v>205</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>344</v>
+        <v>206</v>
       </c>
       <c r="C789" s="0" t="s">
-        <v>345</v>
+        <v>207</v>
       </c>
       <c r="F789" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G789" s="0" t="s">
-        <v>1321</v>
+        <v>948</v>
       </c>
       <c r="H789" s="0" t="s">
-        <v>347</v>
+        <v>209</v>
       </c>
       <c r="I789" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J789" s="0" t="s">
-        <v>348</v>
+        <v>210</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>343</v>
+        <v>205</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>344</v>
+        <v>206</v>
       </c>
       <c r="C790" s="0" t="s">
-        <v>345</v>
+        <v>207</v>
       </c>
       <c r="F790" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G790" s="0" t="s">
-        <v>1322</v>
+        <v>949</v>
       </c>
       <c r="H790" s="0" t="s">
-        <v>347</v>
+        <v>209</v>
       </c>
       <c r="I790" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J790" s="0" t="s">
-        <v>348</v>
+        <v>210</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>343</v>
+        <v>773</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>344</v>
+        <v>774</v>
       </c>
       <c r="C791" s="0" t="s">
-        <v>345</v>
+        <v>775</v>
       </c>
       <c r="F791" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G791" s="0" t="s">
-        <v>1323</v>
+        <v>953</v>
       </c>
       <c r="H791" s="0" t="s">
-        <v>347</v>
+        <v>42</v>
       </c>
       <c r="I791" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J791" s="0" t="s">
-        <v>348</v>
+        <v>777</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>343</v>
+        <v>895</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>344</v>
+        <v>505</v>
       </c>
       <c r="C792" s="0" t="s">
-        <v>345</v>
+        <v>896</v>
       </c>
       <c r="F792" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G792" s="0" t="s">
-        <v>1324</v>
+        <v>953</v>
       </c>
       <c r="H792" s="0" t="s">
-        <v>347</v>
+        <v>42</v>
       </c>
       <c r="I792" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J792" s="0" t="s">
-        <v>348</v>
+        <v>898</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>343</v>
+        <v>315</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>344</v>
+        <v>316</v>
       </c>
       <c r="C793" s="0" t="s">
-        <v>345</v>
+        <v>317</v>
       </c>
       <c r="F793" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G793" s="0" t="s">
-        <v>1325</v>
+        <v>963</v>
       </c>
       <c r="H793" s="0" t="s">
-        <v>347</v>
+        <v>238</v>
       </c>
       <c r="I793" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J793" s="0" t="s">
-        <v>348</v>
+        <v>319</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>74</v>
+        <v>295</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>75</v>
+        <v>296</v>
       </c>
       <c r="C794" s="0" t="s">
-        <v>76</v>
+        <v>297</v>
       </c>
       <c r="F794" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G794" s="0" t="s">
-        <v>163</v>
+        <v>963</v>
       </c>
       <c r="H794" s="0" t="s">
-        <v>193</v>
+        <v>238</v>
       </c>
       <c r="I794" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J794" s="0" t="s">
-        <v>80</v>
+        <v>299</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>1100</v>
+        <v>686</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>561</v>
+        <v>687</v>
       </c>
       <c r="C795" s="0" t="s">
-        <v>1101</v>
+        <v>688</v>
       </c>
       <c r="F795" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G795" s="0" t="s">
-        <v>1326</v>
+        <v>963</v>
       </c>
       <c r="H795" s="0" t="s">
-        <v>372</v>
+        <v>238</v>
       </c>
       <c r="I795" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J795" s="0" t="s">
-        <v>1102</v>
+        <v>690</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>560</v>
+        <v>754</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>561</v>
+        <v>648</v>
       </c>
       <c r="C796" s="0" t="s">
-        <v>562</v>
+        <v>755</v>
       </c>
       <c r="F796" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G796" s="0" t="s">
-        <v>1327</v>
+        <v>971</v>
       </c>
       <c r="H796" s="0" t="s">
-        <v>372</v>
+        <v>254</v>
       </c>
       <c r="I796" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J796" s="0" t="s">
-        <v>564</v>
+        <v>757</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>560</v>
+        <v>895</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>561</v>
+        <v>505</v>
       </c>
       <c r="C797" s="0" t="s">
-        <v>562</v>
+        <v>896</v>
       </c>
       <c r="F797" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G797" s="0" t="s">
-        <v>1328</v>
+        <v>126</v>
       </c>
       <c r="H797" s="0" t="s">
-        <v>372</v>
+        <v>42</v>
       </c>
       <c r="I797" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J797" s="0" t="s">
-        <v>564</v>
+        <v>898</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>560</v>
+        <v>38</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>561</v>
+        <v>39</v>
       </c>
       <c r="C798" s="0" t="s">
-        <v>562</v>
+        <v>40</v>
       </c>
       <c r="F798" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G798" s="0" t="s">
-        <v>1329</v>
+        <v>126</v>
       </c>
       <c r="H798" s="0" t="s">
-        <v>372</v>
+        <v>37</v>
       </c>
       <c r="I798" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>560</v>
+        <v>38</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>561</v>
+        <v>39</v>
       </c>
       <c r="C799" s="0" t="s">
-        <v>562</v>
+        <v>40</v>
       </c>
       <c r="F799" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G799" s="0" t="s">
-        <v>1330</v>
+        <v>64</v>
       </c>
       <c r="H799" s="0" t="s">
-        <v>372</v>
+        <v>37</v>
       </c>
       <c r="I799" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>560</v>
+        <v>185</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>561</v>
+        <v>186</v>
       </c>
       <c r="C800" s="0" t="s">
-        <v>562</v>
+        <v>187</v>
       </c>
       <c r="F800" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G800" s="0" t="s">
-        <v>1331</v>
+        <v>974</v>
       </c>
       <c r="H800" s="0" t="s">
-        <v>372</v>
+        <v>42</v>
       </c>
       <c r="I800" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J800" s="0" t="s">
-        <v>564</v>
+        <v>189</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>560</v>
+        <v>190</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>561</v>
+        <v>191</v>
       </c>
       <c r="C801" s="0" t="s">
-        <v>562</v>
+        <v>192</v>
       </c>
       <c r="F801" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G801" s="0" t="s">
-        <v>1332</v>
+        <v>974</v>
       </c>
       <c r="H801" s="0" t="s">
-        <v>372</v>
+        <v>42</v>
       </c>
       <c r="I801" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J801" s="0" t="s">
-        <v>564</v>
+        <v>193</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>556</v>
+        <v>856</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>557</v>
+        <v>857</v>
       </c>
       <c r="C802" s="0" t="s">
-        <v>558</v>
+        <v>858</v>
       </c>
       <c r="F802" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G802" s="0" t="s">
-        <v>1333</v>
+        <v>974</v>
       </c>
       <c r="H802" s="0" t="s">
-        <v>193</v>
+        <v>42</v>
       </c>
       <c r="I802" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J802" s="0" t="s">
-        <v>559</v>
+        <v>860</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>556</v>
+        <v>190</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>557</v>
+        <v>191</v>
       </c>
       <c r="C803" s="0" t="s">
-        <v>558</v>
+        <v>192</v>
       </c>
       <c r="F803" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G803" s="0" t="s">
-        <v>1334</v>
+        <v>976</v>
       </c>
       <c r="H803" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="I803" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J803" s="0" t="s">
         <v>193</v>
-      </c>
-[...4 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>1041</v>
+        <v>1326</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>557</v>
+        <v>1327</v>
       </c>
       <c r="C804" s="0" t="s">
-        <v>1042</v>
+        <v>1328</v>
       </c>
       <c r="F804" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G804" s="0" t="s">
-        <v>1335</v>
+        <v>980</v>
       </c>
       <c r="H804" s="0" t="s">
-        <v>193</v>
+        <v>238</v>
       </c>
       <c r="I804" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J804" s="0" t="s">
-        <v>1043</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>1041</v>
+        <v>234</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>557</v>
+        <v>235</v>
       </c>
       <c r="C805" s="0" t="s">
-        <v>1042</v>
+        <v>236</v>
       </c>
       <c r="F805" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G805" s="0" t="s">
-        <v>1336</v>
+        <v>980</v>
       </c>
       <c r="H805" s="0" t="s">
-        <v>193</v>
+        <v>238</v>
       </c>
       <c r="I805" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J805" s="0" t="s">
-        <v>1043</v>
+        <v>239</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>598</v>
+        <v>529</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>599</v>
+        <v>530</v>
       </c>
       <c r="C806" s="0" t="s">
-        <v>600</v>
+        <v>531</v>
       </c>
       <c r="F806" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G806" s="0" t="s">
-        <v>1337</v>
+        <v>980</v>
       </c>
       <c r="H806" s="0" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="I806" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J806" s="0" t="s">
-        <v>602</v>
+        <v>533</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>598</v>
+        <v>524</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>599</v>
+        <v>525</v>
       </c>
       <c r="C807" s="0" t="s">
-        <v>600</v>
+        <v>526</v>
       </c>
       <c r="F807" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G807" s="0" t="s">
-        <v>1338</v>
+        <v>980</v>
       </c>
       <c r="H807" s="0" t="s">
-        <v>244</v>
+        <v>69</v>
       </c>
       <c r="I807" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J807" s="0" t="s">
-        <v>602</v>
+        <v>528</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>598</v>
+        <v>1109</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>599</v>
+        <v>1110</v>
       </c>
       <c r="C808" s="0" t="s">
-        <v>600</v>
+        <v>1111</v>
       </c>
       <c r="F808" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G808" s="0" t="s">
-        <v>1339</v>
+        <v>983</v>
       </c>
       <c r="H808" s="0" t="s">
-        <v>244</v>
+        <v>22</v>
       </c>
       <c r="I808" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J808" s="0" t="s">
-        <v>602</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>598</v>
+        <v>691</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>599</v>
+        <v>692</v>
       </c>
       <c r="C809" s="0" t="s">
-        <v>600</v>
+        <v>693</v>
       </c>
       <c r="F809" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G809" s="0" t="s">
-        <v>1340</v>
+        <v>988</v>
       </c>
       <c r="H809" s="0" t="s">
-        <v>244</v>
+        <v>148</v>
       </c>
       <c r="I809" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J809" s="0" t="s">
-        <v>602</v>
+        <v>695</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>500</v>
+        <v>156</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>501</v>
+        <v>157</v>
       </c>
       <c r="C810" s="0" t="s">
-        <v>502</v>
+        <v>158</v>
       </c>
       <c r="F810" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G810" s="0" t="s">
-        <v>1335</v>
+        <v>988</v>
       </c>
       <c r="H810" s="0" t="s">
-        <v>193</v>
+        <v>148</v>
       </c>
       <c r="I810" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J810" s="0" t="s">
-        <v>504</v>
+        <v>160</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>500</v>
+        <v>552</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>501</v>
+        <v>553</v>
       </c>
       <c r="C811" s="0" t="s">
-        <v>502</v>
+        <v>554</v>
       </c>
       <c r="F811" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G811" s="0" t="s">
-        <v>1341</v>
+        <v>992</v>
       </c>
       <c r="H811" s="0" t="s">
-        <v>193</v>
+        <v>165</v>
       </c>
       <c r="I811" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J811" s="0" t="s">
-        <v>504</v>
+        <v>556</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>184</v>
+        <v>818</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>185</v>
+        <v>819</v>
       </c>
       <c r="C812" s="0" t="s">
-        <v>186</v>
+        <v>820</v>
       </c>
       <c r="F812" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G812" s="0" t="s">
-        <v>1342</v>
+        <v>994</v>
       </c>
       <c r="H812" s="0" t="s">
-        <v>188</v>
+        <v>254</v>
       </c>
       <c r="I812" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J812" s="0" t="s">
-        <v>189</v>
+        <v>821</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>184</v>
+        <v>516</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>185</v>
+        <v>517</v>
       </c>
       <c r="C813" s="0" t="s">
-        <v>186</v>
+        <v>518</v>
       </c>
       <c r="F813" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G813" s="0" t="s">
-        <v>1343</v>
+        <v>127</v>
       </c>
       <c r="H813" s="0" t="s">
-        <v>188</v>
+        <v>47</v>
       </c>
       <c r="I813" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J813" s="0" t="s">
-        <v>189</v>
+        <v>520</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>494</v>
+        <v>43</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>495</v>
+        <v>44</v>
       </c>
       <c r="C814" s="0" t="s">
-        <v>496</v>
+        <v>45</v>
       </c>
       <c r="F814" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G814" s="0" t="s">
-        <v>1344</v>
+        <v>127</v>
       </c>
       <c r="H814" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="I814" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J814" s="0" t="s">
-        <v>498</v>
+        <v>48</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>494</v>
+        <v>128</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>495</v>
+        <v>59</v>
       </c>
       <c r="C815" s="0" t="s">
-        <v>496</v>
+        <v>129</v>
       </c>
       <c r="F815" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G815" s="0" t="s">
-        <v>1345</v>
+        <v>127</v>
       </c>
       <c r="H815" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="I815" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J815" s="0" t="s">
-        <v>498</v>
+        <v>130</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>494</v>
+        <v>565</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>495</v>
+        <v>566</v>
       </c>
       <c r="C816" s="0" t="s">
-        <v>496</v>
+        <v>567</v>
       </c>
       <c r="F816" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G816" s="0" t="s">
-        <v>1346</v>
+        <v>995</v>
       </c>
       <c r="H816" s="0" t="s">
-        <v>146</v>
+        <v>238</v>
       </c>
       <c r="I816" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J816" s="0" t="s">
-        <v>498</v>
+        <v>569</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>982</v>
+        <v>1323</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>350</v>
+        <v>251</v>
       </c>
       <c r="C817" s="0" t="s">
-        <v>983</v>
+        <v>1324</v>
       </c>
       <c r="F817" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G817" s="0" t="s">
-        <v>1347</v>
+        <v>998</v>
       </c>
       <c r="H817" s="0" t="s">
-        <v>985</v>
+        <v>42</v>
       </c>
       <c r="I817" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J817" s="0" t="s">
-        <v>986</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>982</v>
+        <v>1158</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>350</v>
+        <v>1159</v>
       </c>
       <c r="C818" s="0" t="s">
-        <v>983</v>
+        <v>1160</v>
       </c>
       <c r="F818" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G818" s="0" t="s">
-        <v>1348</v>
+        <v>1002</v>
       </c>
       <c r="H818" s="0" t="s">
-        <v>985</v>
+        <v>225</v>
       </c>
       <c r="I818" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J818" s="0" t="s">
-        <v>986</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>174</v>
+        <v>1215</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>175</v>
+        <v>1216</v>
       </c>
       <c r="C819" s="0" t="s">
-        <v>176</v>
+        <v>1217</v>
       </c>
       <c r="F819" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G819" s="0" t="s">
-        <v>1349</v>
+        <v>1002</v>
       </c>
       <c r="H819" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="I819" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J819" s="0" t="s">
-        <v>177</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>517</v>
+        <v>266</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>518</v>
+        <v>267</v>
       </c>
       <c r="C820" s="0" t="s">
-        <v>519</v>
+        <v>268</v>
       </c>
       <c r="F820" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G820" s="0" t="s">
-        <v>1350</v>
+        <v>1008</v>
       </c>
       <c r="H820" s="0" t="s">
-        <v>193</v>
+        <v>94</v>
       </c>
       <c r="I820" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J820" s="0" t="s">
-        <v>521</v>
+        <v>270</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>517</v>
+        <v>1183</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>518</v>
+        <v>885</v>
       </c>
       <c r="C821" s="0" t="s">
-        <v>519</v>
+        <v>1184</v>
       </c>
       <c r="F821" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G821" s="0" t="s">
-        <v>1351</v>
+        <v>1020</v>
       </c>
       <c r="H821" s="0" t="s">
-        <v>193</v>
+        <v>148</v>
       </c>
       <c r="I821" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J821" s="0" t="s">
-        <v>521</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>384</v>
+        <v>1316</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>385</v>
+        <v>1317</v>
       </c>
       <c r="C822" s="0" t="s">
-        <v>386</v>
+        <v>1318</v>
       </c>
       <c r="F822" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G822" s="0" t="s">
-        <v>1338</v>
+        <v>1020</v>
       </c>
       <c r="H822" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="I822" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J822" s="0" t="s">
-        <v>388</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>1132</v>
+        <v>105</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>1133</v>
+        <v>106</v>
       </c>
       <c r="C823" s="0" t="s">
-        <v>1134</v>
+        <v>107</v>
       </c>
       <c r="F823" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G823" s="0" t="s">
-        <v>1352</v>
+        <v>131</v>
       </c>
       <c r="H823" s="0" t="s">
-        <v>1136</v>
+        <v>22</v>
       </c>
       <c r="I823" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>1137</v>
+        <v>16</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>1132</v>
+        <v>1293</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>1133</v>
+        <v>1294</v>
       </c>
       <c r="C824" s="0" t="s">
-        <v>1134</v>
+        <v>1295</v>
       </c>
       <c r="F824" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G824" s="0" t="s">
-        <v>1353</v>
+        <v>1384</v>
       </c>
       <c r="H824" s="0" t="s">
-        <v>1136</v>
+        <v>388</v>
       </c>
       <c r="I824" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J824" s="0" t="s">
-        <v>1137</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>641</v>
+        <v>1175</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>642</v>
+        <v>826</v>
       </c>
       <c r="C825" s="0" t="s">
-        <v>643</v>
+        <v>1176</v>
       </c>
       <c r="F825" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G825" s="0" t="s">
-        <v>1354</v>
+        <v>1384</v>
       </c>
       <c r="H825" s="0" t="s">
-        <v>146</v>
+        <v>388</v>
       </c>
       <c r="I825" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J825" s="0" t="s">
-        <v>645</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>861</v>
+        <v>1078</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>232</v>
+        <v>1079</v>
       </c>
       <c r="C826" s="0" t="s">
-        <v>862</v>
+        <v>1080</v>
       </c>
       <c r="F826" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G826" s="0" t="s">
-        <v>1355</v>
+        <v>1384</v>
       </c>
       <c r="H826" s="0" t="s">
-        <v>188</v>
+        <v>388</v>
       </c>
       <c r="I826" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J826" s="0" t="s">
-        <v>864</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>861</v>
+        <v>84</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>232</v>
+        <v>85</v>
       </c>
       <c r="C827" s="0" t="s">
-        <v>862</v>
+        <v>86</v>
       </c>
       <c r="F827" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G827" s="0" t="s">
-        <v>1356</v>
+        <v>109</v>
       </c>
       <c r="H827" s="0" t="s">
-        <v>188</v>
+        <v>429</v>
       </c>
       <c r="I827" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>861</v>
+        <v>773</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>232</v>
+        <v>774</v>
       </c>
       <c r="C828" s="0" t="s">
-        <v>862</v>
+        <v>775</v>
       </c>
       <c r="F828" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G828" s="0" t="s">
-        <v>1357</v>
+        <v>1388</v>
       </c>
       <c r="H828" s="0" t="s">
-        <v>188</v>
+        <v>42</v>
       </c>
       <c r="I828" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J828" s="0" t="s">
-        <v>864</v>
+        <v>777</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>920</v>
+        <v>132</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>921</v>
+        <v>133</v>
       </c>
       <c r="C829" s="0" t="s">
-        <v>922</v>
+        <v>134</v>
       </c>
       <c r="F829" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G829" s="0" t="s">
-        <v>1358</v>
+        <v>135</v>
       </c>
       <c r="H829" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="I829" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>923</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>1045</v>
+        <v>136</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>648</v>
+        <v>133</v>
       </c>
       <c r="C830" s="0" t="s">
-        <v>1046</v>
+        <v>137</v>
       </c>
       <c r="F830" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G830" s="0" t="s">
-        <v>1359</v>
+        <v>135</v>
       </c>
       <c r="H830" s="0" t="s">
-        <v>331</v>
+        <v>94</v>
       </c>
       <c r="I830" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>1047</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>647</v>
+        <v>1400</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>648</v>
+        <v>133</v>
       </c>
       <c r="C831" s="0" t="s">
-        <v>649</v>
+        <v>1401</v>
       </c>
       <c r="F831" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G831" s="0" t="s">
-        <v>1360</v>
+        <v>135</v>
       </c>
       <c r="H831" s="0" t="s">
-        <v>209</v>
+        <v>94</v>
       </c>
       <c r="I831" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J831" s="0" t="s">
-        <v>650</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>647</v>
+        <v>390</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>648</v>
+        <v>391</v>
       </c>
       <c r="C832" s="0" t="s">
-        <v>649</v>
+        <v>392</v>
       </c>
       <c r="F832" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G832" s="0" t="s">
-        <v>1361</v>
+        <v>817</v>
       </c>
       <c r="H832" s="0" t="s">
-        <v>209</v>
+        <v>368</v>
       </c>
       <c r="I832" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J832" s="0" t="s">
-        <v>650</v>
+        <v>394</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>647</v>
+        <v>1297</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>648</v>
+        <v>1298</v>
       </c>
       <c r="C833" s="0" t="s">
-        <v>649</v>
+        <v>1299</v>
       </c>
       <c r="F833" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G833" s="0" t="s">
-        <v>1362</v>
+        <v>817</v>
       </c>
       <c r="H833" s="0" t="s">
-        <v>209</v>
+        <v>1300</v>
       </c>
       <c r="I833" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J833" s="0" t="s">
-        <v>650</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>647</v>
+        <v>364</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>648</v>
+        <v>365</v>
       </c>
       <c r="C834" s="0" t="s">
-        <v>649</v>
+        <v>366</v>
       </c>
       <c r="F834" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G834" s="0" t="s">
-        <v>1363</v>
+        <v>817</v>
       </c>
       <c r="H834" s="0" t="s">
-        <v>209</v>
+        <v>368</v>
       </c>
       <c r="I834" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J834" s="0" t="s">
-        <v>650</v>
+        <v>369</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>647</v>
+        <v>1128</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>648</v>
+        <v>1129</v>
       </c>
       <c r="C835" s="0" t="s">
-        <v>649</v>
+        <v>1130</v>
       </c>
       <c r="F835" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G835" s="0" t="s">
-        <v>1364</v>
+        <v>817</v>
       </c>
       <c r="H835" s="0" t="s">
-        <v>209</v>
+        <v>368</v>
       </c>
       <c r="I835" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J835" s="0" t="s">
-        <v>650</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>647</v>
+        <v>1098</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>648</v>
+        <v>1099</v>
       </c>
       <c r="C836" s="0" t="s">
-        <v>649</v>
+        <v>1100</v>
       </c>
       <c r="F836" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G836" s="0" t="s">
-        <v>1365</v>
+        <v>817</v>
       </c>
       <c r="H836" s="0" t="s">
-        <v>209</v>
+        <v>1052</v>
       </c>
       <c r="I836" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J836" s="0" t="s">
-        <v>650</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>797</v>
+        <v>105</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>212</v>
+        <v>106</v>
       </c>
       <c r="C837" s="0" t="s">
-        <v>798</v>
+        <v>107</v>
       </c>
       <c r="F837" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G837" s="0" t="s">
-        <v>1366</v>
+        <v>138</v>
       </c>
       <c r="H837" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I837" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>211</v>
+        <v>441</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>212</v>
+        <v>442</v>
       </c>
       <c r="C838" s="0" t="s">
-        <v>213</v>
+        <v>443</v>
       </c>
       <c r="F838" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G838" s="0" t="s">
-        <v>1367</v>
+        <v>822</v>
       </c>
       <c r="H838" s="0" t="s">
-        <v>15</v>
+        <v>346</v>
       </c>
       <c r="I838" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J838" s="0" t="s">
-        <v>215</v>
+        <v>445</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>327</v>
+        <v>342</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>328</v>
+        <v>343</v>
       </c>
       <c r="C839" s="0" t="s">
-        <v>329</v>
+        <v>344</v>
       </c>
       <c r="F839" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G839" s="0" t="s">
-        <v>1368</v>
+        <v>822</v>
       </c>
       <c r="H839" s="0" t="s">
-        <v>331</v>
+        <v>346</v>
       </c>
       <c r="I839" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J839" s="0" t="s">
-        <v>332</v>
+        <v>347</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>256</v>
+        <v>856</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>257</v>
+        <v>857</v>
       </c>
       <c r="C840" s="0" t="s">
-        <v>258</v>
+        <v>858</v>
       </c>
       <c r="F840" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G840" s="0" t="s">
-        <v>1369</v>
+        <v>824</v>
       </c>
       <c r="H840" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="I840" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J840" s="0" t="s">
-        <v>259</v>
+        <v>860</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>256</v>
+        <v>611</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>257</v>
+        <v>612</v>
       </c>
       <c r="C841" s="0" t="s">
-        <v>258</v>
+        <v>613</v>
       </c>
       <c r="F841" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G841" s="0" t="s">
-        <v>1370</v>
+        <v>832</v>
       </c>
       <c r="H841" s="0" t="s">
-        <v>15</v>
+        <v>346</v>
       </c>
       <c r="I841" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J841" s="0" t="s">
-        <v>259</v>
+        <v>615</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>256</v>
+        <v>466</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>257</v>
+        <v>467</v>
       </c>
       <c r="C842" s="0" t="s">
-        <v>258</v>
+        <v>468</v>
       </c>
       <c r="F842" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G842" s="0" t="s">
-        <v>1367</v>
+        <v>835</v>
       </c>
       <c r="H842" s="0" t="s">
-        <v>15</v>
+        <v>238</v>
       </c>
       <c r="I842" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J842" s="0" t="s">
-        <v>259</v>
+        <v>469</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>692</v>
+        <v>546</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>693</v>
+        <v>547</v>
       </c>
       <c r="C843" s="0" t="s">
-        <v>694</v>
+        <v>548</v>
       </c>
       <c r="F843" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G843" s="0" t="s">
-        <v>1371</v>
+        <v>835</v>
       </c>
       <c r="H843" s="0" t="s">
-        <v>100</v>
+        <v>238</v>
       </c>
       <c r="I843" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J843" s="0" t="s">
-        <v>695</v>
+        <v>550</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>692</v>
+        <v>234</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>693</v>
+        <v>235</v>
       </c>
       <c r="C844" s="0" t="s">
-        <v>694</v>
+        <v>236</v>
       </c>
       <c r="F844" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G844" s="0" t="s">
-        <v>1372</v>
+        <v>835</v>
       </c>
       <c r="H844" s="0" t="s">
-        <v>100</v>
+        <v>238</v>
       </c>
       <c r="I844" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J844" s="0" t="s">
-        <v>695</v>
+        <v>239</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>692</v>
+        <v>458</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>693</v>
+        <v>459</v>
       </c>
       <c r="C845" s="0" t="s">
-        <v>694</v>
+        <v>460</v>
       </c>
       <c r="F845" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G845" s="0" t="s">
-        <v>1373</v>
+        <v>835</v>
       </c>
       <c r="H845" s="0" t="s">
-        <v>100</v>
+        <v>238</v>
       </c>
       <c r="I845" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J845" s="0" t="s">
-        <v>695</v>
+        <v>462</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>692</v>
+        <v>305</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>693</v>
+        <v>306</v>
       </c>
       <c r="C846" s="0" t="s">
-        <v>694</v>
+        <v>307</v>
       </c>
       <c r="F846" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G846" s="0" t="s">
-        <v>1374</v>
+        <v>839</v>
       </c>
       <c r="H846" s="0" t="s">
-        <v>100</v>
+        <v>47</v>
       </c>
       <c r="I846" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J846" s="0" t="s">
-        <v>695</v>
+        <v>309</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>527</v>
+        <v>331</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>528</v>
+        <v>332</v>
       </c>
       <c r="C847" s="0" t="s">
-        <v>529</v>
+        <v>333</v>
       </c>
       <c r="F847" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G847" s="0" t="s">
-        <v>1375</v>
+        <v>839</v>
       </c>
       <c r="H847" s="0" t="s">
-        <v>193</v>
+        <v>42</v>
       </c>
       <c r="I847" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J847" s="0" t="s">
-        <v>530</v>
+        <v>335</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>744</v>
+        <v>912</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>528</v>
+        <v>913</v>
       </c>
       <c r="C848" s="0" t="s">
-        <v>745</v>
+        <v>914</v>
       </c>
       <c r="F848" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G848" s="0" t="s">
-        <v>1376</v>
+        <v>839</v>
       </c>
       <c r="H848" s="0" t="s">
-        <v>747</v>
+        <v>47</v>
       </c>
       <c r="I848" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J848" s="0" t="s">
-        <v>748</v>
+        <v>916</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>587</v>
+        <v>1389</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>528</v>
+        <v>1390</v>
       </c>
       <c r="C849" s="0" t="s">
-        <v>588</v>
+        <v>1391</v>
       </c>
       <c r="F849" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G849" s="0" t="s">
-        <v>1377</v>
+        <v>142</v>
       </c>
       <c r="H849" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="I849" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J849" s="0" t="s">
-        <v>589</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>587</v>
+        <v>139</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>528</v>
+        <v>140</v>
       </c>
       <c r="C850" s="0" t="s">
-        <v>588</v>
+        <v>141</v>
       </c>
       <c r="F850" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G850" s="0" t="s">
-        <v>1378</v>
+        <v>142</v>
       </c>
       <c r="H850" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="I850" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>16</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>1117</v>
+        <v>877</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>1118</v>
+        <v>878</v>
       </c>
       <c r="C851" s="0" t="s">
-        <v>1119</v>
+        <v>879</v>
       </c>
       <c r="F851" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G851" s="0" t="s">
-        <v>1379</v>
+        <v>845</v>
       </c>
       <c r="H851" s="0" t="s">
-        <v>42</v>
+        <v>388</v>
       </c>
       <c r="I851" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J851" s="0" t="s">
-        <v>1121</v>
+        <v>881</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>1117</v>
+        <v>903</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>1118</v>
+        <v>904</v>
       </c>
       <c r="C852" s="0" t="s">
-        <v>1119</v>
+        <v>905</v>
       </c>
       <c r="F852" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G852" s="0" t="s">
-        <v>1380</v>
+        <v>846</v>
       </c>
       <c r="H852" s="0" t="s">
-        <v>42</v>
+        <v>171</v>
       </c>
       <c r="I852" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J852" s="0" t="s">
-        <v>1121</v>
+        <v>907</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>1117</v>
+        <v>1098</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>1118</v>
+        <v>1099</v>
       </c>
       <c r="C853" s="0" t="s">
-        <v>1119</v>
+        <v>1100</v>
       </c>
       <c r="F853" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G853" s="0" t="s">
-        <v>1381</v>
+        <v>846</v>
       </c>
       <c r="H853" s="0" t="s">
-        <v>42</v>
+        <v>1052</v>
       </c>
       <c r="I853" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J853" s="0" t="s">
-        <v>1121</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>1117</v>
+        <v>1297</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>1118</v>
+        <v>1298</v>
       </c>
       <c r="C854" s="0" t="s">
-        <v>1119</v>
+        <v>1299</v>
       </c>
       <c r="F854" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G854" s="0" t="s">
-        <v>1382</v>
+        <v>846</v>
       </c>
       <c r="H854" s="0" t="s">
-        <v>42</v>
+        <v>1300</v>
       </c>
       <c r="I854" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J854" s="0" t="s">
-        <v>1121</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>1117</v>
+        <v>256</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>1118</v>
+        <v>257</v>
       </c>
       <c r="C855" s="0" t="s">
-        <v>1119</v>
+        <v>258</v>
       </c>
       <c r="F855" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G855" s="0" t="s">
-        <v>1383</v>
+        <v>115</v>
       </c>
       <c r="H855" s="0" t="s">
-        <v>42</v>
+        <v>209</v>
       </c>
       <c r="I855" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J855" s="0" t="s">
-        <v>1121</v>
+        <v>260</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>1117</v>
+        <v>670</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>1118</v>
+        <v>379</v>
       </c>
       <c r="C856" s="0" t="s">
-        <v>1119</v>
+        <v>671</v>
       </c>
       <c r="F856" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G856" s="0" t="s">
-        <v>1384</v>
+        <v>1338</v>
       </c>
       <c r="H856" s="0" t="s">
-        <v>42</v>
+        <v>177</v>
       </c>
       <c r="I856" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J856" s="0" t="s">
-        <v>1121</v>
+        <v>673</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>480</v>
+        <v>1334</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>481</v>
+        <v>1335</v>
       </c>
       <c r="C857" s="0" t="s">
-        <v>482</v>
+        <v>1336</v>
       </c>
       <c r="F857" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G857" s="0" t="s">
-        <v>1279</v>
+        <v>1338</v>
       </c>
       <c r="H857" s="0" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="I857" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J857" s="0" t="s">
-        <v>484</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
+        <v>895</v>
+      </c>
+      <c r="B858" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="B858" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C858" s="0" t="s">
-        <v>507</v>
+        <v>896</v>
       </c>
       <c r="F858" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G858" s="0" t="s">
-        <v>1385</v>
+        <v>1345</v>
       </c>
       <c r="H858" s="0" t="s">
-        <v>193</v>
+        <v>42</v>
       </c>
       <c r="I858" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J858" s="0" t="s">
-        <v>508</v>
+        <v>898</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>505</v>
+        <v>565</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>506</v>
+        <v>566</v>
       </c>
       <c r="C859" s="0" t="s">
-        <v>507</v>
+        <v>567</v>
       </c>
       <c r="F859" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G859" s="0" t="s">
-        <v>1250</v>
+        <v>1349</v>
       </c>
       <c r="H859" s="0" t="s">
-        <v>193</v>
+        <v>238</v>
       </c>
       <c r="I859" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J859" s="0" t="s">
-        <v>508</v>
+        <v>569</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>310</v>
+        <v>295</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>311</v>
+        <v>296</v>
       </c>
       <c r="C860" s="0" t="s">
-        <v>312</v>
+        <v>297</v>
       </c>
       <c r="F860" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G860" s="0" t="s">
-        <v>1386</v>
+        <v>1349</v>
       </c>
       <c r="H860" s="0" t="s">
-        <v>272</v>
+        <v>238</v>
       </c>
       <c r="I860" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J860" s="0" t="s">
-        <v>314</v>
+        <v>299</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>905</v>
+        <v>686</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>906</v>
+        <v>687</v>
       </c>
       <c r="C861" s="0" t="s">
-        <v>907</v>
+        <v>688</v>
       </c>
       <c r="F861" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G861" s="0" t="s">
-        <v>1387</v>
+        <v>1349</v>
       </c>
       <c r="H861" s="0" t="s">
-        <v>362</v>
+        <v>238</v>
       </c>
       <c r="I861" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J861" s="0" t="s">
-        <v>909</v>
+        <v>690</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>905</v>
+        <v>571</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>906</v>
+        <v>572</v>
       </c>
       <c r="C862" s="0" t="s">
-        <v>907</v>
+        <v>573</v>
       </c>
       <c r="F862" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G862" s="0" t="s">
-        <v>1388</v>
+        <v>1352</v>
       </c>
       <c r="H862" s="0" t="s">
-        <v>362</v>
+        <v>47</v>
       </c>
       <c r="I862" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J862" s="0" t="s">
-        <v>909</v>
+        <v>575</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>905</v>
+        <v>217</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>906</v>
+        <v>174</v>
       </c>
       <c r="C863" s="0" t="s">
-        <v>907</v>
+        <v>218</v>
       </c>
       <c r="F863" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G863" s="0" t="s">
-        <v>1389</v>
+        <v>1361</v>
       </c>
       <c r="H863" s="0" t="s">
-        <v>362</v>
+        <v>177</v>
       </c>
       <c r="I863" s="0" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="J863" s="0" t="s">
-        <v>909</v>
+        <v>220</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>438</v>
+        <v>675</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>439</v>
+        <v>676</v>
       </c>
       <c r="C864" s="0" t="s">
-        <v>440</v>
+        <v>677</v>
       </c>
       <c r="F864" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G864" s="0" t="s">
-        <v>1390</v>
+        <v>1366</v>
       </c>
       <c r="H864" s="0" t="s">
-        <v>193</v>
+        <v>346</v>
       </c>
       <c r="I864" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J864" s="0" t="s">
-        <v>441</v>
+        <v>679</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>438</v>
+        <v>631</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>439</v>
+        <v>632</v>
       </c>
       <c r="C865" s="0" t="s">
-        <v>440</v>
+        <v>633</v>
       </c>
       <c r="F865" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G865" s="0" t="s">
-        <v>1391</v>
+        <v>1367</v>
       </c>
       <c r="H865" s="0" t="s">
-        <v>193</v>
+        <v>22</v>
       </c>
       <c r="I865" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J865" s="0" t="s">
-        <v>441</v>
+        <v>635</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>438</v>
+        <v>1312</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>439</v>
+        <v>1313</v>
       </c>
       <c r="C866" s="0" t="s">
-        <v>440</v>
+        <v>1314</v>
       </c>
       <c r="F866" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G866" s="0" t="s">
-        <v>1392</v>
+        <v>1378</v>
       </c>
       <c r="H866" s="0" t="s">
-        <v>193</v>
+        <v>388</v>
       </c>
       <c r="I866" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J866" s="0" t="s">
-        <v>441</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>438</v>
+        <v>1393</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>439</v>
+        <v>145</v>
       </c>
       <c r="C867" s="0" t="s">
-        <v>440</v>
+        <v>1394</v>
       </c>
       <c r="F867" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G867" s="0" t="s">
-        <v>1393</v>
+        <v>1379</v>
       </c>
       <c r="H867" s="0" t="s">
-        <v>193</v>
+        <v>346</v>
       </c>
       <c r="I867" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J867" s="0" t="s">
-        <v>441</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>438</v>
+        <v>315</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>439</v>
+        <v>316</v>
       </c>
       <c r="C868" s="0" t="s">
-        <v>440</v>
+        <v>317</v>
       </c>
       <c r="F868" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G868" s="0" t="s">
-        <v>1394</v>
+        <v>1380</v>
       </c>
       <c r="H868" s="0" t="s">
-        <v>193</v>
+        <v>238</v>
       </c>
       <c r="I868" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J868" s="0" t="s">
-        <v>441</v>
+        <v>319</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>823</v>
+        <v>1403</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>824</v>
+        <v>1404</v>
       </c>
       <c r="C869" s="0" t="s">
-        <v>825</v>
+        <v>1405</v>
       </c>
       <c r="F869" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G869" s="0" t="s">
-        <v>1395</v>
+        <v>1381</v>
       </c>
       <c r="H869" s="0" t="s">
-        <v>827</v>
+        <v>254</v>
       </c>
       <c r="I869" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J869" s="0" t="s">
-        <v>828</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>823</v>
+        <v>211</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>824</v>
+        <v>212</v>
       </c>
       <c r="C870" s="0" t="s">
-        <v>825</v>
+        <v>213</v>
       </c>
       <c r="F870" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G870" s="0" t="s">
-        <v>1396</v>
+        <v>1407</v>
       </c>
       <c r="H870" s="0" t="s">
-        <v>827</v>
+        <v>215</v>
       </c>
       <c r="I870" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J870" s="0" t="s">
-        <v>828</v>
+        <v>216</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>724</v>
+        <v>336</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>725</v>
+        <v>337</v>
       </c>
       <c r="C871" s="0" t="s">
-        <v>726</v>
+        <v>338</v>
       </c>
       <c r="F871" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G871" s="0" t="s">
-        <v>1397</v>
+        <v>1408</v>
       </c>
       <c r="H871" s="0" t="s">
-        <v>168</v>
+        <v>238</v>
       </c>
       <c r="I871" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J871" s="0" t="s">
-        <v>728</v>
+        <v>340</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>897</v>
+        <v>850</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>884</v>
+        <v>851</v>
       </c>
       <c r="C872" s="0" t="s">
-        <v>898</v>
+        <v>852</v>
       </c>
       <c r="F872" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G872" s="0" t="s">
-        <v>1398</v>
+        <v>1409</v>
       </c>
       <c r="H872" s="0" t="s">
-        <v>188</v>
+        <v>254</v>
       </c>
       <c r="I872" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J872" s="0" t="s">
-        <v>899</v>
+        <v>854</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>897</v>
+        <v>485</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>884</v>
+        <v>283</v>
       </c>
       <c r="C873" s="0" t="s">
-        <v>898</v>
+        <v>486</v>
       </c>
       <c r="F873" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G873" s="0" t="s">
-        <v>1399</v>
+        <v>1410</v>
       </c>
       <c r="H873" s="0" t="s">
-        <v>188</v>
+        <v>357</v>
       </c>
       <c r="I873" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J873" s="0" t="s">
-        <v>899</v>
+        <v>488</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>897</v>
+        <v>173</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>884</v>
+        <v>174</v>
       </c>
       <c r="C874" s="0" t="s">
-        <v>898</v>
+        <v>175</v>
       </c>
       <c r="F874" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G874" s="0" t="s">
-        <v>1400</v>
+        <v>1411</v>
       </c>
       <c r="H874" s="0" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="I874" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J874" s="0" t="s">
-        <v>899</v>
+        <v>178</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>897</v>
+        <v>542</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>884</v>
+        <v>337</v>
       </c>
       <c r="C875" s="0" t="s">
-        <v>898</v>
+        <v>543</v>
       </c>
       <c r="F875" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G875" s="0" t="s">
-        <v>1401</v>
+        <v>1412</v>
       </c>
       <c r="H875" s="0" t="s">
-        <v>188</v>
+        <v>47</v>
       </c>
       <c r="I875" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J875" s="0" t="s">
-        <v>899</v>
+        <v>545</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>883</v>
+        <v>920</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>884</v>
+        <v>296</v>
       </c>
       <c r="C876" s="0" t="s">
-        <v>885</v>
+        <v>921</v>
       </c>
       <c r="F876" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G876" s="0" t="s">
-        <v>1402</v>
+        <v>1413</v>
       </c>
       <c r="H876" s="0" t="s">
-        <v>347</v>
+        <v>429</v>
       </c>
       <c r="I876" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J876" s="0" t="s">
-        <v>886</v>
+        <v>923</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>883</v>
+        <v>301</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>884</v>
+        <v>212</v>
       </c>
       <c r="C877" s="0" t="s">
-        <v>885</v>
+        <v>302</v>
       </c>
       <c r="F877" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G877" s="0" t="s">
-        <v>1403</v>
+        <v>1414</v>
       </c>
       <c r="H877" s="0" t="s">
-        <v>347</v>
+        <v>177</v>
       </c>
       <c r="I877" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J877" s="0" t="s">
-        <v>886</v>
+        <v>304</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>883</v>
+        <v>250</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>884</v>
+        <v>251</v>
       </c>
       <c r="C878" s="0" t="s">
-        <v>885</v>
+        <v>252</v>
       </c>
       <c r="F878" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G878" s="0" t="s">
-        <v>1404</v>
+        <v>1415</v>
       </c>
       <c r="H878" s="0" t="s">
-        <v>347</v>
+        <v>254</v>
       </c>
       <c r="I878" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J878" s="0" t="s">
-        <v>886</v>
+        <v>255</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>883</v>
+        <v>373</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>884</v>
+        <v>374</v>
       </c>
       <c r="C879" s="0" t="s">
-        <v>885</v>
+        <v>375</v>
       </c>
       <c r="F879" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G879" s="0" t="s">
-        <v>1405</v>
+        <v>1416</v>
       </c>
       <c r="H879" s="0" t="s">
-        <v>347</v>
+        <v>42</v>
       </c>
       <c r="I879" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J879" s="0" t="s">
-        <v>886</v>
+        <v>377</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>883</v>
+        <v>516</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>884</v>
+        <v>517</v>
       </c>
       <c r="C880" s="0" t="s">
-        <v>885</v>
+        <v>518</v>
       </c>
       <c r="F880" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G880" s="0" t="s">
-        <v>1406</v>
+        <v>1417</v>
       </c>
       <c r="H880" s="0" t="s">
-        <v>347</v>
+        <v>47</v>
       </c>
       <c r="I880" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J880" s="0" t="s">
-        <v>886</v>
+        <v>520</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>765</v>
+        <v>276</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>766</v>
+        <v>277</v>
       </c>
       <c r="C881" s="0" t="s">
-        <v>767</v>
+        <v>278</v>
       </c>
       <c r="F881" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G881" s="0" t="s">
-        <v>1407</v>
+        <v>1418</v>
       </c>
       <c r="H881" s="0" t="s">
-        <v>193</v>
+        <v>22</v>
       </c>
       <c r="I881" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J881" s="0" t="s">
-        <v>768</v>
+        <v>280</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>765</v>
+        <v>205</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>766</v>
+        <v>206</v>
       </c>
       <c r="C882" s="0" t="s">
-        <v>767</v>
+        <v>207</v>
       </c>
       <c r="F882" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G882" s="0" t="s">
-        <v>1408</v>
+        <v>1419</v>
       </c>
       <c r="H882" s="0" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="I882" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J882" s="0" t="s">
-        <v>768</v>
+        <v>210</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>765</v>
+        <v>587</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>766</v>
+        <v>588</v>
       </c>
       <c r="C883" s="0" t="s">
-        <v>767</v>
+        <v>589</v>
       </c>
       <c r="F883" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G883" s="0" t="s">
-        <v>1409</v>
+        <v>1420</v>
       </c>
       <c r="H883" s="0" t="s">
-        <v>193</v>
+        <v>328</v>
       </c>
       <c r="I883" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J883" s="0" t="s">
-        <v>768</v>
+        <v>591</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>765</v>
+        <v>378</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>766</v>
+        <v>379</v>
       </c>
       <c r="C884" s="0" t="s">
-        <v>767</v>
+        <v>380</v>
       </c>
       <c r="F884" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G884" s="0" t="s">
-        <v>1410</v>
+        <v>1421</v>
       </c>
       <c r="H884" s="0" t="s">
-        <v>193</v>
+        <v>382</v>
       </c>
       <c r="I884" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J884" s="0" t="s">
-        <v>768</v>
+        <v>383</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>765</v>
+        <v>261</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>766</v>
+        <v>262</v>
       </c>
       <c r="C885" s="0" t="s">
-        <v>767</v>
+        <v>263</v>
       </c>
       <c r="F885" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G885" s="0" t="s">
-        <v>1411</v>
+        <v>1422</v>
       </c>
       <c r="H885" s="0" t="s">
-        <v>193</v>
+        <v>225</v>
       </c>
       <c r="I885" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J885" s="0" t="s">
-        <v>768</v>
+        <v>265</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>1092</v>
+        <v>773</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="C886" s="0" t="s">
-        <v>1093</v>
+        <v>775</v>
       </c>
       <c r="F886" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G886" s="0" t="s">
-        <v>1412</v>
+        <v>1423</v>
       </c>
       <c r="H886" s="0" t="s">
-        <v>1095</v>
+        <v>42</v>
       </c>
       <c r="I886" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J886" s="0" t="s">
-        <v>1096</v>
+        <v>777</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>1092</v>
+        <v>373</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>766</v>
+        <v>374</v>
       </c>
       <c r="C887" s="0" t="s">
-        <v>1093</v>
+        <v>375</v>
       </c>
       <c r="F887" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G887" s="0" t="s">
-        <v>1413</v>
+        <v>1424</v>
       </c>
       <c r="H887" s="0" t="s">
-        <v>1095</v>
+        <v>42</v>
       </c>
       <c r="I887" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J887" s="0" t="s">
-        <v>1096</v>
+        <v>377</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>1092</v>
+        <v>890</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>766</v>
+        <v>891</v>
       </c>
       <c r="C888" s="0" t="s">
-        <v>1093</v>
+        <v>892</v>
       </c>
       <c r="F888" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G888" s="0" t="s">
-        <v>1414</v>
+        <v>1425</v>
       </c>
       <c r="H888" s="0" t="s">
-        <v>1095</v>
+        <v>409</v>
       </c>
       <c r="I888" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J888" s="0" t="s">
-        <v>1096</v>
+        <v>894</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1092</v>
+        <v>972</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>766</v>
+        <v>186</v>
       </c>
       <c r="C889" s="0" t="s">
-        <v>1093</v>
+        <v>973</v>
       </c>
       <c r="F889" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G889" s="0" t="s">
-        <v>1415</v>
+        <v>1426</v>
       </c>
       <c r="H889" s="0" t="s">
-        <v>1095</v>
+        <v>42</v>
       </c>
       <c r="I889" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J889" s="0" t="s">
-        <v>1096</v>
+        <v>975</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>1092</v>
+        <v>850</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>766</v>
+        <v>851</v>
       </c>
       <c r="C890" s="0" t="s">
-        <v>1093</v>
+        <v>852</v>
       </c>
       <c r="F890" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G890" s="0" t="s">
-        <v>1416</v>
+        <v>1427</v>
       </c>
       <c r="H890" s="0" t="s">
-        <v>1095</v>
+        <v>254</v>
       </c>
       <c r="I890" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J890" s="0" t="s">
-        <v>1096</v>
+        <v>854</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>1193</v>
+        <v>850</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>766</v>
+        <v>851</v>
       </c>
       <c r="C891" s="0" t="s">
-        <v>1194</v>
+        <v>852</v>
       </c>
       <c r="F891" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G891" s="0" t="s">
-        <v>1417</v>
+        <v>1428</v>
       </c>
       <c r="H891" s="0" t="s">
-        <v>100</v>
+        <v>254</v>
       </c>
       <c r="I891" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J891" s="0" t="s">
-        <v>1195</v>
+        <v>854</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>1193</v>
+        <v>1109</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>766</v>
+        <v>1110</v>
       </c>
       <c r="C892" s="0" t="s">
-        <v>1194</v>
+        <v>1111</v>
       </c>
       <c r="F892" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G892" s="0" t="s">
-        <v>1418</v>
+        <v>1428</v>
       </c>
       <c r="H892" s="0" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="I892" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J892" s="0" t="s">
-        <v>1195</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>1193</v>
+        <v>579</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>766</v>
+        <v>580</v>
       </c>
       <c r="C893" s="0" t="s">
-        <v>1194</v>
+        <v>581</v>
       </c>
       <c r="F893" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G893" s="0" t="s">
-        <v>1419</v>
+        <v>1429</v>
       </c>
       <c r="H893" s="0" t="s">
-        <v>100</v>
+        <v>47</v>
       </c>
       <c r="I893" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J893" s="0" t="s">
-        <v>1195</v>
+        <v>583</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>1193</v>
+        <v>491</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>766</v>
+        <v>162</v>
       </c>
       <c r="C894" s="0" t="s">
-        <v>1194</v>
+        <v>492</v>
       </c>
       <c r="F894" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G894" s="0" t="s">
-        <v>1420</v>
+        <v>1430</v>
       </c>
       <c r="H894" s="0" t="s">
-        <v>100</v>
+        <v>47</v>
       </c>
       <c r="I894" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J894" s="0" t="s">
-        <v>1195</v>
+        <v>494</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>1193</v>
+        <v>509</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>766</v>
+        <v>510</v>
       </c>
       <c r="C895" s="0" t="s">
-        <v>1194</v>
+        <v>511</v>
       </c>
       <c r="F895" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G895" s="0" t="s">
-        <v>1421</v>
+        <v>1431</v>
       </c>
       <c r="H895" s="0" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="I895" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J895" s="0" t="s">
-        <v>1195</v>
+        <v>513</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>651</v>
+        <v>250</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>652</v>
+        <v>251</v>
       </c>
       <c r="C896" s="0" t="s">
-        <v>653</v>
+        <v>252</v>
       </c>
       <c r="F896" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G896" s="0" t="s">
-        <v>1422</v>
+        <v>1432</v>
       </c>
       <c r="H896" s="0" t="s">
-        <v>460</v>
+        <v>254</v>
       </c>
       <c r="I896" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J896" s="0" t="s">
-        <v>655</v>
+        <v>255</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>651</v>
+        <v>825</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>652</v>
+        <v>826</v>
       </c>
       <c r="C897" s="0" t="s">
-        <v>653</v>
+        <v>827</v>
       </c>
       <c r="F897" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G897" s="0" t="s">
-        <v>1423</v>
+        <v>1433</v>
       </c>
       <c r="H897" s="0" t="s">
-        <v>460</v>
+        <v>22</v>
       </c>
       <c r="I897" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J897" s="0" t="s">
-        <v>655</v>
+        <v>829</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>574</v>
+        <v>708</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>575</v>
+        <v>222</v>
       </c>
       <c r="C898" s="0" t="s">
-        <v>576</v>
+        <v>709</v>
       </c>
       <c r="F898" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G898" s="0" t="s">
-        <v>1424</v>
+        <v>1434</v>
       </c>
       <c r="H898" s="0" t="s">
-        <v>460</v>
+        <v>225</v>
       </c>
       <c r="I898" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J898" s="0" t="s">
-        <v>578</v>
+        <v>711</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>779</v>
+        <v>234</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>575</v>
+        <v>235</v>
       </c>
       <c r="C899" s="0" t="s">
-        <v>780</v>
+        <v>236</v>
       </c>
       <c r="F899" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G899" s="0" t="s">
-        <v>1425</v>
+        <v>1435</v>
       </c>
       <c r="H899" s="0" t="s">
-        <v>146</v>
+        <v>238</v>
       </c>
       <c r="I899" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J899" s="0" t="s">
-        <v>781</v>
+        <v>239</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>779</v>
+        <v>546</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>575</v>
+        <v>547</v>
       </c>
       <c r="C900" s="0" t="s">
-        <v>780</v>
+        <v>548</v>
       </c>
       <c r="F900" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G900" s="0" t="s">
-        <v>1426</v>
+        <v>1435</v>
       </c>
       <c r="H900" s="0" t="s">
-        <v>146</v>
+        <v>238</v>
       </c>
       <c r="I900" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J900" s="0" t="s">
-        <v>781</v>
+        <v>550</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>953</v>
+        <v>256</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>954</v>
+        <v>257</v>
       </c>
       <c r="C901" s="0" t="s">
-        <v>955</v>
+        <v>258</v>
       </c>
       <c r="F901" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G901" s="0" t="s">
-        <v>1427</v>
+        <v>1436</v>
       </c>
       <c r="H901" s="0" t="s">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="I901" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J901" s="0" t="s">
-        <v>956</v>
+        <v>260</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>400</v>
+        <v>647</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>401</v>
+        <v>648</v>
       </c>
       <c r="C902" s="0" t="s">
-        <v>402</v>
+        <v>649</v>
       </c>
       <c r="F902" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G902" s="0" t="s">
-        <v>1428</v>
+        <v>1437</v>
       </c>
       <c r="H902" s="0" t="s">
-        <v>42</v>
+        <v>388</v>
       </c>
       <c r="I902" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J902" s="0" t="s">
-        <v>403</v>
+        <v>651</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>689</v>
+        <v>190</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>405</v>
+        <v>191</v>
       </c>
       <c r="C903" s="0" t="s">
-        <v>690</v>
+        <v>192</v>
       </c>
       <c r="F903" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G903" s="0" t="s">
-        <v>1429</v>
+        <v>1438</v>
       </c>
       <c r="H903" s="0" t="s">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="I903" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J903" s="0" t="s">
-        <v>691</v>
+        <v>193</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>689</v>
+        <v>276</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>405</v>
+        <v>277</v>
       </c>
       <c r="C904" s="0" t="s">
-        <v>690</v>
+        <v>278</v>
       </c>
       <c r="F904" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G904" s="0" t="s">
-        <v>1430</v>
+        <v>1439</v>
       </c>
       <c r="H904" s="0" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="I904" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J904" s="0" t="s">
-        <v>691</v>
+        <v>280</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>689</v>
+        <v>837</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>405</v>
+        <v>222</v>
       </c>
       <c r="C905" s="0" t="s">
-        <v>690</v>
+        <v>838</v>
       </c>
       <c r="F905" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G905" s="0" t="s">
-        <v>1431</v>
+        <v>1440</v>
       </c>
       <c r="H905" s="0" t="s">
-        <v>100</v>
+        <v>388</v>
       </c>
       <c r="I905" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J905" s="0" t="s">
-        <v>691</v>
+        <v>840</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>404</v>
+        <v>641</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>405</v>
+        <v>642</v>
       </c>
       <c r="C906" s="0" t="s">
-        <v>406</v>
+        <v>643</v>
       </c>
       <c r="F906" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G906" s="0" t="s">
-        <v>1432</v>
+        <v>1441</v>
       </c>
       <c r="H906" s="0" t="s">
-        <v>42</v>
+        <v>148</v>
       </c>
       <c r="I906" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J906" s="0" t="s">
-        <v>407</v>
+        <v>645</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>404</v>
+        <v>250</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>405</v>
+        <v>251</v>
       </c>
       <c r="C907" s="0" t="s">
-        <v>406</v>
+        <v>252</v>
       </c>
       <c r="F907" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G907" s="0" t="s">
-        <v>1433</v>
+        <v>1442</v>
       </c>
       <c r="H907" s="0" t="s">
-        <v>42</v>
+        <v>254</v>
       </c>
       <c r="I907" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J907" s="0" t="s">
-        <v>407</v>
+        <v>255</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>1007</v>
+        <v>384</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>457</v>
+        <v>385</v>
       </c>
       <c r="C908" s="0" t="s">
-        <v>1008</v>
+        <v>386</v>
       </c>
       <c r="F908" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G908" s="0" t="s">
-        <v>1434</v>
+        <v>1443</v>
       </c>
       <c r="H908" s="0" t="s">
-        <v>460</v>
+        <v>388</v>
       </c>
       <c r="I908" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J908" s="0" t="s">
-        <v>1009</v>
+        <v>389</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>1007</v>
+        <v>485</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>457</v>
+        <v>283</v>
       </c>
       <c r="C909" s="0" t="s">
-        <v>1008</v>
+        <v>486</v>
       </c>
       <c r="F909" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G909" s="0" t="s">
-        <v>1435</v>
+        <v>1444</v>
       </c>
       <c r="H909" s="0" t="s">
-        <v>460</v>
+        <v>357</v>
       </c>
       <c r="I909" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J909" s="0" t="s">
-        <v>1009</v>
+        <v>488</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>1007</v>
+        <v>1158</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>457</v>
+        <v>1159</v>
       </c>
       <c r="C910" s="0" t="s">
-        <v>1008</v>
+        <v>1160</v>
       </c>
       <c r="F910" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G910" s="0" t="s">
-        <v>1290</v>
+        <v>1445</v>
       </c>
       <c r="H910" s="0" t="s">
-        <v>460</v>
+        <v>225</v>
       </c>
       <c r="I910" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J910" s="0" t="s">
-        <v>1009</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>456</v>
+        <v>359</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>457</v>
+        <v>360</v>
       </c>
       <c r="C911" s="0" t="s">
-        <v>458</v>
+        <v>361</v>
       </c>
       <c r="F911" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G911" s="0" t="s">
-        <v>1436</v>
+        <v>1446</v>
       </c>
       <c r="H911" s="0" t="s">
-        <v>460</v>
+        <v>22</v>
       </c>
       <c r="I911" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J911" s="0" t="s">
-        <v>461</v>
+        <v>363</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>456</v>
+        <v>955</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>457</v>
+        <v>956</v>
       </c>
       <c r="C912" s="0" t="s">
-        <v>458</v>
+        <v>957</v>
       </c>
       <c r="F912" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G912" s="0" t="s">
-        <v>1437</v>
+        <v>1447</v>
       </c>
       <c r="H912" s="0" t="s">
-        <v>460</v>
+        <v>209</v>
       </c>
       <c r="I912" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J912" s="0" t="s">
-        <v>461</v>
+        <v>959</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>678</v>
+        <v>384</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>679</v>
+        <v>385</v>
       </c>
       <c r="C913" s="0" t="s">
-        <v>680</v>
+        <v>386</v>
       </c>
       <c r="F913" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G913" s="0" t="s">
-        <v>1438</v>
+        <v>1448</v>
       </c>
       <c r="H913" s="0" t="s">
-        <v>193</v>
+        <v>388</v>
       </c>
       <c r="I913" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J913" s="0" t="s">
-        <v>681</v>
+        <v>389</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>678</v>
+        <v>491</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>679</v>
+        <v>162</v>
       </c>
       <c r="C914" s="0" t="s">
-        <v>680</v>
+        <v>492</v>
       </c>
       <c r="F914" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G914" s="0" t="s">
-        <v>1439</v>
+        <v>1449</v>
       </c>
       <c r="H914" s="0" t="s">
-        <v>193</v>
+        <v>47</v>
       </c>
       <c r="I914" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J914" s="0" t="s">
-        <v>681</v>
+        <v>494</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>1126</v>
+        <v>161</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>457</v>
+        <v>162</v>
       </c>
       <c r="C915" s="0" t="s">
-        <v>1127</v>
+        <v>163</v>
       </c>
       <c r="F915" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G915" s="0" t="s">
-        <v>1440</v>
+        <v>1450</v>
       </c>
       <c r="H915" s="0" t="s">
-        <v>209</v>
+        <v>165</v>
       </c>
       <c r="I915" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J915" s="0" t="s">
-        <v>1128</v>
+        <v>166</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>551</v>
+        <v>156</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>552</v>
+        <v>157</v>
       </c>
       <c r="C916" s="0" t="s">
-        <v>553</v>
+        <v>158</v>
       </c>
       <c r="F916" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G916" s="0" t="s">
-        <v>1441</v>
+        <v>1451</v>
       </c>
       <c r="H916" s="0" t="s">
-        <v>193</v>
+        <v>148</v>
       </c>
       <c r="I916" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J916" s="0" t="s">
-        <v>555</v>
+        <v>160</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>551</v>
+        <v>221</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>552</v>
+        <v>222</v>
       </c>
       <c r="C917" s="0" t="s">
-        <v>553</v>
+        <v>223</v>
       </c>
       <c r="F917" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G917" s="0" t="s">
-        <v>1333</v>
+        <v>1452</v>
       </c>
       <c r="H917" s="0" t="s">
-        <v>193</v>
+        <v>225</v>
       </c>
       <c r="I917" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J917" s="0" t="s">
-        <v>555</v>
+        <v>226</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>714</v>
+        <v>1323</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>715</v>
+        <v>251</v>
       </c>
       <c r="C918" s="0" t="s">
-        <v>716</v>
+        <v>1324</v>
       </c>
       <c r="F918" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G918" s="0" t="s">
-        <v>1442</v>
+        <v>1453</v>
       </c>
       <c r="H918" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="I918" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J918" s="0" t="s">
-        <v>718</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>475</v>
+        <v>912</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>476</v>
+        <v>913</v>
       </c>
       <c r="C919" s="0" t="s">
-        <v>477</v>
+        <v>914</v>
       </c>
       <c r="F919" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G919" s="0" t="s">
-        <v>1443</v>
+        <v>1454</v>
       </c>
       <c r="H919" s="0" t="s">
-        <v>460</v>
+        <v>47</v>
       </c>
       <c r="I919" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J919" s="0" t="s">
-        <v>479</v>
+        <v>916</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>873</v>
+        <v>245</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>874</v>
+        <v>246</v>
       </c>
       <c r="C920" s="0" t="s">
-        <v>875</v>
+        <v>247</v>
       </c>
       <c r="F920" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G920" s="0" t="s">
-        <v>1444</v>
+        <v>1455</v>
       </c>
       <c r="H920" s="0" t="s">
-        <v>36</v>
+        <v>148</v>
       </c>
       <c r="I920" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J920" s="0" t="s">
-        <v>877</v>
+        <v>249</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>873</v>
+        <v>288</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>874</v>
+        <v>289</v>
       </c>
       <c r="C921" s="0" t="s">
-        <v>875</v>
+        <v>290</v>
       </c>
       <c r="F921" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G921" s="0" t="s">
-        <v>1445</v>
+        <v>1456</v>
       </c>
       <c r="H921" s="0" t="s">
-        <v>36</v>
+        <v>177</v>
       </c>
       <c r="I921" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J921" s="0" t="s">
-        <v>877</v>
+        <v>292</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>873</v>
+        <v>1005</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>874</v>
+        <v>1006</v>
       </c>
       <c r="C922" s="0" t="s">
-        <v>875</v>
+        <v>1007</v>
       </c>
       <c r="F922" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G922" s="0" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="H922" s="0" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="I922" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J922" s="0" t="s">
-        <v>877</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>873</v>
+        <v>144</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>874</v>
+        <v>145</v>
       </c>
       <c r="C923" s="0" t="s">
-        <v>875</v>
+        <v>146</v>
       </c>
       <c r="F923" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G923" s="0" t="s">
-        <v>1447</v>
+        <v>1458</v>
       </c>
       <c r="H923" s="0" t="s">
-        <v>36</v>
+        <v>148</v>
       </c>
       <c r="I923" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J923" s="0" t="s">
-        <v>877</v>
+        <v>149</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>873</v>
+        <v>301</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>874</v>
+        <v>212</v>
       </c>
       <c r="C924" s="0" t="s">
-        <v>875</v>
+        <v>302</v>
       </c>
       <c r="F924" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G924" s="0" t="s">
-        <v>1448</v>
+        <v>1459</v>
       </c>
       <c r="H924" s="0" t="s">
-        <v>36</v>
+        <v>177</v>
       </c>
       <c r="I924" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J924" s="0" t="s">
-        <v>877</v>
+        <v>304</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>873</v>
+        <v>156</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>874</v>
+        <v>157</v>
       </c>
       <c r="C925" s="0" t="s">
-        <v>875</v>
+        <v>158</v>
       </c>
       <c r="F925" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G925" s="0" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="H925" s="0" t="s">
-        <v>36</v>
+        <v>148</v>
       </c>
       <c r="I925" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J925" s="0" t="s">
-        <v>877</v>
+        <v>160</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>873</v>
+        <v>353</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>874</v>
+        <v>354</v>
       </c>
       <c r="C926" s="0" t="s">
-        <v>875</v>
+        <v>355</v>
       </c>
       <c r="F926" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G926" s="0" t="s">
-        <v>1450</v>
+        <v>1461</v>
       </c>
       <c r="H926" s="0" t="s">
-        <v>36</v>
+        <v>357</v>
       </c>
       <c r="I926" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J926" s="0" t="s">
-        <v>877</v>
+        <v>358</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>873</v>
+        <v>418</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>874</v>
+        <v>337</v>
       </c>
       <c r="C927" s="0" t="s">
-        <v>875</v>
+        <v>419</v>
       </c>
       <c r="F927" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G927" s="0" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="H927" s="0" t="s">
-        <v>36</v>
+        <v>421</v>
       </c>
       <c r="I927" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J927" s="0" t="s">
-        <v>877</v>
+        <v>422</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>442</v>
+        <v>931</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>443</v>
+        <v>932</v>
       </c>
       <c r="C928" s="0" t="s">
-        <v>444</v>
+        <v>933</v>
       </c>
       <c r="F928" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G928" s="0" t="s">
-        <v>1452</v>
+        <v>1463</v>
       </c>
       <c r="H928" s="0" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="I928" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J928" s="0" t="s">
-        <v>445</v>
+        <v>935</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>442</v>
+        <v>418</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>443</v>
+        <v>337</v>
       </c>
       <c r="C929" s="0" t="s">
-        <v>444</v>
+        <v>419</v>
       </c>
       <c r="F929" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G929" s="0" t="s">
-        <v>1453</v>
+        <v>1464</v>
       </c>
       <c r="H929" s="0" t="s">
-        <v>72</v>
+        <v>421</v>
       </c>
       <c r="I929" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J929" s="0" t="s">
-        <v>445</v>
+        <v>422</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C930" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="F930" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G930" s="0" t="s">
-        <v>1454</v>
+        <v>1465</v>
       </c>
       <c r="H930" s="0" t="s">
-        <v>188</v>
+        <v>409</v>
       </c>
       <c r="I930" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J930" s="0" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>178</v>
+        <v>989</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>179</v>
+        <v>990</v>
       </c>
       <c r="C931" s="0" t="s">
-        <v>180</v>
+        <v>991</v>
       </c>
       <c r="F931" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G931" s="0" t="s">
-        <v>1455</v>
+        <v>1466</v>
       </c>
       <c r="H931" s="0" t="s">
-        <v>182</v>
+        <v>165</v>
       </c>
       <c r="I931" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J931" s="0" t="s">
-        <v>183</v>
+        <v>993</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>178</v>
+        <v>1230</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>179</v>
+        <v>913</v>
       </c>
       <c r="C932" s="0" t="s">
-        <v>180</v>
+        <v>1231</v>
       </c>
       <c r="F932" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G932" s="0" t="s">
-        <v>1456</v>
+        <v>1467</v>
       </c>
       <c r="H932" s="0" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="I932" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J932" s="0" t="s">
-        <v>183</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>178</v>
+        <v>359</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>179</v>
+        <v>360</v>
       </c>
       <c r="C933" s="0" t="s">
-        <v>180</v>
+        <v>361</v>
       </c>
       <c r="F933" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G933" s="0" t="s">
-        <v>1457</v>
+        <v>1468</v>
       </c>
       <c r="H933" s="0" t="s">
-        <v>182</v>
+        <v>22</v>
       </c>
       <c r="I933" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J933" s="0" t="s">
-        <v>183</v>
+        <v>363</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>178</v>
+        <v>1326</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>179</v>
+        <v>1327</v>
       </c>
       <c r="C934" s="0" t="s">
-        <v>180</v>
+        <v>1328</v>
       </c>
       <c r="F934" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G934" s="0" t="s">
-        <v>1458</v>
+        <v>1469</v>
       </c>
       <c r="H934" s="0" t="s">
-        <v>182</v>
+        <v>238</v>
       </c>
       <c r="I934" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J934" s="0" t="s">
-        <v>183</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>178</v>
+        <v>977</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>179</v>
+        <v>978</v>
       </c>
       <c r="C935" s="0" t="s">
-        <v>180</v>
+        <v>979</v>
       </c>
       <c r="F935" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G935" s="0" t="s">
-        <v>1459</v>
+        <v>1469</v>
       </c>
       <c r="H935" s="0" t="s">
-        <v>182</v>
+        <v>238</v>
       </c>
       <c r="I935" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J935" s="0" t="s">
-        <v>183</v>
+        <v>981</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>178</v>
+        <v>282</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>179</v>
+        <v>283</v>
       </c>
       <c r="C936" s="0" t="s">
-        <v>180</v>
+        <v>284</v>
       </c>
       <c r="F936" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G936" s="0" t="s">
-        <v>1460</v>
+        <v>1470</v>
       </c>
       <c r="H936" s="0" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="I936" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J936" s="0" t="s">
-        <v>183</v>
+        <v>286</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>604</v>
+        <v>173</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>605</v>
+        <v>174</v>
       </c>
       <c r="C937" s="0" t="s">
-        <v>606</v>
+        <v>175</v>
       </c>
       <c r="F937" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G937" s="0" t="s">
-        <v>763</v>
+        <v>1471</v>
       </c>
       <c r="H937" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="I937" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J937" s="0" t="s">
-        <v>608</v>
+        <v>178</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>604</v>
+        <v>529</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>605</v>
+        <v>530</v>
       </c>
       <c r="C938" s="0" t="s">
-        <v>606</v>
+        <v>531</v>
       </c>
       <c r="F938" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G938" s="0" t="s">
-        <v>1461</v>
+        <v>1472</v>
       </c>
       <c r="H938" s="0" t="s">
-        <v>15</v>
+        <v>238</v>
       </c>
       <c r="I938" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J938" s="0" t="s">
-        <v>608</v>
+        <v>533</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>604</v>
+        <v>466</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>605</v>
+        <v>467</v>
       </c>
       <c r="C939" s="0" t="s">
-        <v>606</v>
+        <v>468</v>
       </c>
       <c r="F939" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G939" s="0" t="s">
-        <v>1462</v>
+        <v>1473</v>
       </c>
       <c r="H939" s="0" t="s">
-        <v>15</v>
+        <v>238</v>
       </c>
       <c r="I939" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J939" s="0" t="s">
-        <v>608</v>
+        <v>469</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>164</v>
+        <v>720</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>165</v>
+        <v>721</v>
       </c>
       <c r="C940" s="0" t="s">
-        <v>166</v>
+        <v>722</v>
       </c>
       <c r="F940" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G940" s="0" t="s">
-        <v>1463</v>
+        <v>1474</v>
       </c>
       <c r="H940" s="0" t="s">
-        <v>168</v>
+        <v>409</v>
       </c>
       <c r="I940" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J940" s="0" t="s">
-        <v>169</v>
+        <v>724</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>165</v>
+        <v>212</v>
       </c>
       <c r="C941" s="0" t="s">
-        <v>166</v>
+        <v>213</v>
       </c>
       <c r="F941" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G941" s="0" t="s">
-        <v>1464</v>
+        <v>1475</v>
       </c>
       <c r="H941" s="0" t="s">
-        <v>168</v>
+        <v>215</v>
       </c>
       <c r="I941" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J941" s="0" t="s">
-        <v>169</v>
+        <v>216</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>914</v>
+        <v>336</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>915</v>
+        <v>337</v>
       </c>
       <c r="C942" s="0" t="s">
-        <v>916</v>
+        <v>338</v>
       </c>
       <c r="F942" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G942" s="0" t="s">
-        <v>1465</v>
+        <v>1476</v>
       </c>
       <c r="H942" s="0" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="I942" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J942" s="0" t="s">
-        <v>917</v>
+        <v>340</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>1145</v>
+        <v>720</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>165</v>
+        <v>721</v>
       </c>
       <c r="C943" s="0" t="s">
-        <v>1146</v>
+        <v>722</v>
       </c>
       <c r="F943" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G943" s="0" t="s">
-        <v>1466</v>
+        <v>1477</v>
       </c>
       <c r="H943" s="0" t="s">
-        <v>1148</v>
+        <v>409</v>
       </c>
       <c r="I943" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J943" s="0" t="s">
-        <v>1149</v>
+        <v>724</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>1145</v>
+        <v>320</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>165</v>
+        <v>321</v>
       </c>
       <c r="C944" s="0" t="s">
-        <v>1146</v>
+        <v>322</v>
       </c>
       <c r="F944" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G944" s="0" t="s">
-        <v>1467</v>
+        <v>1478</v>
       </c>
       <c r="H944" s="0" t="s">
-        <v>1148</v>
+        <v>238</v>
       </c>
       <c r="I944" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J944" s="0" t="s">
-        <v>1149</v>
+        <v>323</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>1145</v>
+        <v>217</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C945" s="0" t="s">
-        <v>1146</v>
+        <v>218</v>
       </c>
       <c r="F945" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G945" s="0" t="s">
-        <v>1468</v>
+        <v>1479</v>
       </c>
       <c r="H945" s="0" t="s">
-        <v>1148</v>
+        <v>177</v>
       </c>
       <c r="I945" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J945" s="0" t="s">
-        <v>1149</v>
+        <v>220</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>1145</v>
+        <v>173</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C946" s="0" t="s">
-        <v>1146</v>
+        <v>175</v>
       </c>
       <c r="F946" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G946" s="0" t="s">
-        <v>1469</v>
+        <v>1480</v>
       </c>
       <c r="H946" s="0" t="s">
-        <v>1148</v>
+        <v>177</v>
       </c>
       <c r="I946" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J946" s="0" t="s">
-        <v>1149</v>
+        <v>178</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>1145</v>
+        <v>670</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>165</v>
+        <v>379</v>
       </c>
       <c r="C947" s="0" t="s">
-        <v>1146</v>
+        <v>671</v>
       </c>
       <c r="F947" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G947" s="0" t="s">
-        <v>1470</v>
+        <v>1481</v>
       </c>
       <c r="H947" s="0" t="s">
-        <v>1148</v>
+        <v>177</v>
       </c>
       <c r="I947" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J947" s="0" t="s">
-        <v>1149</v>
+        <v>673</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>1145</v>
+        <v>378</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>165</v>
+        <v>379</v>
       </c>
       <c r="C948" s="0" t="s">
-        <v>1146</v>
+        <v>380</v>
       </c>
       <c r="F948" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G948" s="0" t="s">
-        <v>1471</v>
+        <v>1482</v>
       </c>
       <c r="H948" s="0" t="s">
-        <v>1148</v>
+        <v>382</v>
       </c>
       <c r="I948" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J948" s="0" t="s">
-        <v>1149</v>
+        <v>383</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>1145</v>
+        <v>161</v>
       </c>
       <c r="B949" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C949" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="F949" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G949" s="0" t="s">
+        <v>1483</v>
+      </c>
+      <c r="H949" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="C949" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I949" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J949" s="0" t="s">
-        <v>1149</v>
+        <v>166</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>707</v>
+        <v>825</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>708</v>
+        <v>826</v>
       </c>
       <c r="C950" s="0" t="s">
-        <v>709</v>
+        <v>827</v>
       </c>
       <c r="F950" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G950" s="0" t="s">
-        <v>1473</v>
+        <v>1484</v>
       </c>
       <c r="H950" s="0" t="s">
-        <v>168</v>
+        <v>22</v>
       </c>
       <c r="I950" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J950" s="0" t="s">
-        <v>711</v>
+        <v>829</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>707</v>
+        <v>659</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>708</v>
+        <v>660</v>
       </c>
       <c r="C951" s="0" t="s">
-        <v>709</v>
+        <v>661</v>
       </c>
       <c r="F951" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G951" s="0" t="s">
-        <v>1474</v>
+        <v>1485</v>
       </c>
       <c r="H951" s="0" t="s">
-        <v>168</v>
+        <v>663</v>
       </c>
       <c r="I951" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J951" s="0" t="s">
-        <v>711</v>
+        <v>664</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>707</v>
+        <v>378</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>708</v>
+        <v>379</v>
       </c>
       <c r="C952" s="0" t="s">
-        <v>709</v>
+        <v>380</v>
       </c>
       <c r="F952" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G952" s="0" t="s">
-        <v>1475</v>
+        <v>1486</v>
       </c>
       <c r="H952" s="0" t="s">
-        <v>168</v>
+        <v>382</v>
       </c>
       <c r="I952" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J952" s="0" t="s">
-        <v>711</v>
+        <v>383</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>707</v>
+        <v>150</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>708</v>
+        <v>151</v>
       </c>
       <c r="C953" s="0" t="s">
-        <v>709</v>
+        <v>152</v>
       </c>
       <c r="F953" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G953" s="0" t="s">
-        <v>1476</v>
+        <v>1487</v>
       </c>
       <c r="H953" s="0" t="s">
-        <v>168</v>
+        <v>94</v>
       </c>
       <c r="I953" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J953" s="0" t="s">
-        <v>711</v>
+        <v>155</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>707</v>
+        <v>406</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>708</v>
+        <v>272</v>
       </c>
       <c r="C954" s="0" t="s">
-        <v>709</v>
+        <v>407</v>
       </c>
       <c r="F954" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G954" s="0" t="s">
-        <v>1477</v>
+        <v>1488</v>
       </c>
       <c r="H954" s="0" t="s">
-        <v>168</v>
+        <v>409</v>
       </c>
       <c r="I954" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J954" s="0" t="s">
-        <v>711</v>
+        <v>410</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>707</v>
+        <v>194</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>708</v>
+        <v>195</v>
       </c>
       <c r="C955" s="0" t="s">
-        <v>709</v>
+        <v>196</v>
       </c>
       <c r="F955" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G955" s="0" t="s">
-        <v>1478</v>
+        <v>1489</v>
       </c>
       <c r="H955" s="0" t="s">
-        <v>168</v>
+        <v>94</v>
       </c>
       <c r="I955" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J955" s="0" t="s">
-        <v>711</v>
+        <v>198</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>707</v>
+        <v>288</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>708</v>
+        <v>289</v>
       </c>
       <c r="C956" s="0" t="s">
-        <v>709</v>
+        <v>290</v>
       </c>
       <c r="F956" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G956" s="0" t="s">
-        <v>1479</v>
+        <v>1490</v>
       </c>
       <c r="H956" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="I956" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J956" s="0" t="s">
-        <v>711</v>
+        <v>292</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>707</v>
+        <v>288</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>708</v>
+        <v>289</v>
       </c>
       <c r="C957" s="0" t="s">
-        <v>709</v>
+        <v>290</v>
       </c>
       <c r="F957" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G957" s="0" t="s">
-        <v>1480</v>
+        <v>1491</v>
       </c>
       <c r="H957" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="I957" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J957" s="0" t="s">
-        <v>711</v>
+        <v>292</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>707</v>
+        <v>1144</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>708</v>
+        <v>1145</v>
       </c>
       <c r="C958" s="0" t="s">
-        <v>709</v>
+        <v>1146</v>
       </c>
       <c r="F958" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G958" s="0" t="s">
-        <v>1481</v>
+        <v>1492</v>
       </c>
       <c r="H958" s="0" t="s">
-        <v>168</v>
+        <v>328</v>
       </c>
       <c r="I958" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J958" s="0" t="s">
-        <v>711</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>707</v>
+        <v>205</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>708</v>
+        <v>206</v>
       </c>
       <c r="C959" s="0" t="s">
-        <v>709</v>
+        <v>207</v>
       </c>
       <c r="F959" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G959" s="0" t="s">
-        <v>1482</v>
+        <v>1493</v>
       </c>
       <c r="H959" s="0" t="s">
-        <v>168</v>
+        <v>209</v>
       </c>
       <c r="I959" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J959" s="0" t="s">
-        <v>711</v>
+        <v>210</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>707</v>
+        <v>228</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>708</v>
+        <v>229</v>
       </c>
       <c r="C960" s="0" t="s">
-        <v>709</v>
+        <v>230</v>
       </c>
       <c r="F960" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G960" s="0" t="s">
-        <v>1483</v>
+        <v>1494</v>
       </c>
       <c r="H960" s="0" t="s">
-        <v>168</v>
+        <v>232</v>
       </c>
       <c r="I960" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J960" s="0" t="s">
-        <v>711</v>
+        <v>233</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>707</v>
+        <v>288</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>708</v>
+        <v>289</v>
       </c>
       <c r="C961" s="0" t="s">
-        <v>709</v>
+        <v>290</v>
       </c>
       <c r="F961" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G961" s="0" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="H961" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="I961" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J961" s="0" t="s">
-        <v>711</v>
+        <v>292</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>707</v>
+        <v>1183</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>708</v>
+        <v>885</v>
       </c>
       <c r="C962" s="0" t="s">
-        <v>709</v>
+        <v>1184</v>
       </c>
       <c r="F962" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G962" s="0" t="s">
-        <v>1485</v>
+        <v>1496</v>
       </c>
       <c r="H962" s="0" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="I962" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J962" s="0" t="s">
-        <v>711</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>707</v>
+        <v>458</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>708</v>
+        <v>459</v>
       </c>
       <c r="C963" s="0" t="s">
-        <v>709</v>
+        <v>460</v>
       </c>
       <c r="F963" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G963" s="0" t="s">
-        <v>1486</v>
+        <v>1497</v>
       </c>
       <c r="H963" s="0" t="s">
-        <v>168</v>
+        <v>238</v>
       </c>
       <c r="I963" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J963" s="0" t="s">
-        <v>711</v>
+        <v>462</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>707</v>
+        <v>463</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>708</v>
+        <v>316</v>
       </c>
       <c r="C964" s="0" t="s">
-        <v>709</v>
+        <v>464</v>
       </c>
       <c r="F964" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G964" s="0" t="s">
-        <v>1487</v>
+        <v>1497</v>
       </c>
       <c r="H964" s="0" t="s">
-        <v>168</v>
+        <v>238</v>
       </c>
       <c r="I964" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J964" s="0" t="s">
-        <v>711</v>
+        <v>465</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>707</v>
+        <v>470</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>708</v>
+        <v>471</v>
       </c>
       <c r="C965" s="0" t="s">
-        <v>709</v>
+        <v>472</v>
       </c>
       <c r="F965" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G965" s="0" t="s">
-        <v>1488</v>
+        <v>1498</v>
       </c>
       <c r="H965" s="0" t="s">
-        <v>168</v>
+        <v>238</v>
       </c>
       <c r="I965" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J965" s="0" t="s">
-        <v>711</v>
+        <v>474</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>304</v>
+        <v>825</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>305</v>
+        <v>826</v>
       </c>
       <c r="C966" s="0" t="s">
-        <v>306</v>
+        <v>827</v>
       </c>
       <c r="F966" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G966" s="0" t="s">
-        <v>1489</v>
+        <v>1499</v>
       </c>
       <c r="H966" s="0" t="s">
-        <v>308</v>
+        <v>22</v>
       </c>
       <c r="I966" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J966" s="0" t="s">
-        <v>309</v>
+        <v>829</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>304</v>
+        <v>720</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>305</v>
+        <v>721</v>
       </c>
       <c r="C967" s="0" t="s">
-        <v>306</v>
+        <v>722</v>
       </c>
       <c r="F967" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G967" s="0" t="s">
-        <v>1490</v>
+        <v>1500</v>
       </c>
       <c r="H967" s="0" t="s">
-        <v>308</v>
+        <v>409</v>
       </c>
       <c r="I967" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J967" s="0" t="s">
-        <v>309</v>
+        <v>724</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>304</v>
+        <v>373</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>305</v>
+        <v>374</v>
       </c>
       <c r="C968" s="0" t="s">
-        <v>306</v>
+        <v>375</v>
       </c>
       <c r="F968" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G968" s="0" t="s">
-        <v>1491</v>
+        <v>1501</v>
       </c>
       <c r="H968" s="0" t="s">
-        <v>308</v>
+        <v>42</v>
       </c>
       <c r="I968" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J968" s="0" t="s">
-        <v>309</v>
+        <v>377</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>304</v>
+        <v>240</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>305</v>
+        <v>241</v>
       </c>
       <c r="C969" s="0" t="s">
-        <v>306</v>
+        <v>242</v>
       </c>
       <c r="F969" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G969" s="0" t="s">
-        <v>1492</v>
+        <v>1502</v>
       </c>
       <c r="H969" s="0" t="s">
-        <v>308</v>
+        <v>171</v>
       </c>
       <c r="I969" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J969" s="0" t="s">
-        <v>309</v>
+        <v>244</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>1088</v>
+        <v>418</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>1089</v>
+        <v>337</v>
       </c>
       <c r="C970" s="0" t="s">
-        <v>1090</v>
+        <v>419</v>
       </c>
       <c r="F970" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G970" s="0" t="s">
-        <v>1493</v>
+        <v>1503</v>
       </c>
       <c r="H970" s="0" t="s">
-        <v>753</v>
+        <v>421</v>
       </c>
       <c r="I970" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J970" s="0" t="s">
-        <v>1091</v>
+        <v>422</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>1494</v>
+        <v>245</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>1495</v>
+        <v>246</v>
       </c>
       <c r="C971" s="0" t="s">
-        <v>1496</v>
+        <v>247</v>
       </c>
       <c r="F971" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G971" s="0" t="s">
-        <v>1497</v>
+        <v>1504</v>
       </c>
       <c r="H971" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="I971" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J971" s="0" t="s">
-        <v>1498</v>
+        <v>249</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>1494</v>
+        <v>850</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>1495</v>
+        <v>851</v>
       </c>
       <c r="C972" s="0" t="s">
-        <v>1496</v>
+        <v>852</v>
       </c>
       <c r="F972" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G972" s="0" t="s">
-        <v>1499</v>
+        <v>1505</v>
       </c>
       <c r="H972" s="0" t="s">
-        <v>146</v>
+        <v>254</v>
       </c>
       <c r="I972" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J972" s="0" t="s">
-        <v>1498</v>
+        <v>854</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>1494</v>
+        <v>402</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>1495</v>
+        <v>365</v>
       </c>
       <c r="C973" s="0" t="s">
-        <v>1496</v>
+        <v>403</v>
       </c>
       <c r="F973" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G973" s="0" t="s">
-        <v>1500</v>
+        <v>1506</v>
       </c>
       <c r="H973" s="0" t="s">
-        <v>146</v>
+        <v>94</v>
       </c>
       <c r="I973" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J973" s="0" t="s">
-        <v>1498</v>
+        <v>405</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>1494</v>
+        <v>877</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>1495</v>
+        <v>878</v>
       </c>
       <c r="C974" s="0" t="s">
-        <v>1496</v>
+        <v>879</v>
       </c>
       <c r="F974" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G974" s="0" t="s">
-        <v>1330</v>
+        <v>1507</v>
       </c>
       <c r="H974" s="0" t="s">
-        <v>146</v>
+        <v>388</v>
       </c>
       <c r="I974" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J974" s="0" t="s">
-        <v>1498</v>
+        <v>881</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>851</v>
+        <v>348</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>852</v>
+        <v>349</v>
       </c>
       <c r="C975" s="0" t="s">
-        <v>853</v>
+        <v>350</v>
       </c>
       <c r="F975" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G975" s="0" t="s">
-        <v>1501</v>
+        <v>1508</v>
       </c>
       <c r="H975" s="0" t="s">
-        <v>244</v>
+        <v>183</v>
       </c>
       <c r="I975" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J975" s="0" t="s">
-        <v>855</v>
+        <v>352</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>888</v>
+        <v>217</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>889</v>
+        <v>174</v>
       </c>
       <c r="C976" s="0" t="s">
-        <v>890</v>
+        <v>218</v>
       </c>
       <c r="F976" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G976" s="0" t="s">
-        <v>1502</v>
+        <v>1509</v>
       </c>
       <c r="H976" s="0" t="s">
-        <v>72</v>
+        <v>177</v>
       </c>
       <c r="I976" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J976" s="0" t="s">
-        <v>892</v>
+        <v>220</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>240</v>
+        <v>301</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>241</v>
+        <v>212</v>
       </c>
       <c r="C977" s="0" t="s">
-        <v>242</v>
+        <v>302</v>
       </c>
       <c r="F977" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G977" s="0" t="s">
-        <v>1503</v>
+        <v>1510</v>
       </c>
       <c r="H977" s="0" t="s">
-        <v>244</v>
+        <v>177</v>
       </c>
       <c r="I977" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J977" s="0" t="s">
-        <v>245</v>
+        <v>304</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>1059</v>
+        <v>825</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>241</v>
+        <v>826</v>
       </c>
       <c r="C978" s="0" t="s">
-        <v>1060</v>
+        <v>827</v>
       </c>
       <c r="F978" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G978" s="0" t="s">
-        <v>1504</v>
+        <v>1511</v>
       </c>
       <c r="H978" s="0" t="s">
-        <v>209</v>
+        <v>22</v>
       </c>
       <c r="I978" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J978" s="0" t="s">
-        <v>1062</v>
+        <v>829</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
-        <v>1059</v>
+        <v>156</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>241</v>
+        <v>157</v>
       </c>
       <c r="C979" s="0" t="s">
-        <v>1060</v>
+        <v>158</v>
       </c>
       <c r="F979" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G979" s="0" t="s">
-        <v>1505</v>
+        <v>1512</v>
       </c>
       <c r="H979" s="0" t="s">
-        <v>209</v>
+        <v>148</v>
       </c>
       <c r="I979" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J979" s="0" t="s">
-        <v>1062</v>
+        <v>160</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>1010</v>
+        <v>754</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>1011</v>
+        <v>648</v>
       </c>
       <c r="C980" s="0" t="s">
-        <v>1012</v>
+        <v>755</v>
       </c>
       <c r="F980" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G980" s="0" t="s">
-        <v>1506</v>
+        <v>1513</v>
       </c>
       <c r="H980" s="0" t="s">
-        <v>331</v>
+        <v>254</v>
       </c>
       <c r="I980" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J980" s="0" t="s">
-        <v>1014</v>
+        <v>757</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
-        <v>1010</v>
+        <v>150</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>1011</v>
+        <v>151</v>
       </c>
       <c r="C981" s="0" t="s">
-        <v>1012</v>
+        <v>152</v>
       </c>
       <c r="F981" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G981" s="0" t="s">
-        <v>1507</v>
+        <v>1514</v>
       </c>
       <c r="H981" s="0" t="s">
-        <v>331</v>
+        <v>94</v>
       </c>
       <c r="I981" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J981" s="0" t="s">
-        <v>1014</v>
+        <v>155</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
-        <v>931</v>
+        <v>359</v>
       </c>
       <c r="B982" s="0" t="s">
-        <v>546</v>
+        <v>360</v>
       </c>
       <c r="C982" s="0" t="s">
-        <v>932</v>
+        <v>361</v>
       </c>
       <c r="F982" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G982" s="0" t="s">
-        <v>1508</v>
+        <v>1515</v>
       </c>
       <c r="H982" s="0" t="s">
-        <v>168</v>
+        <v>22</v>
       </c>
       <c r="I982" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J982" s="0" t="s">
-        <v>934</v>
+        <v>363</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
-        <v>931</v>
+        <v>1024</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>546</v>
+        <v>311</v>
       </c>
       <c r="C983" s="0" t="s">
-        <v>932</v>
+        <v>1025</v>
       </c>
       <c r="F983" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G983" s="0" t="s">
-        <v>1509</v>
+        <v>1516</v>
       </c>
       <c r="H983" s="0" t="s">
-        <v>168</v>
+        <v>225</v>
       </c>
       <c r="I983" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J983" s="0" t="s">
-        <v>934</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>931</v>
+        <v>205</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>546</v>
+        <v>206</v>
       </c>
       <c r="C984" s="0" t="s">
-        <v>932</v>
+        <v>207</v>
       </c>
       <c r="F984" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G984" s="0" t="s">
-        <v>1510</v>
+        <v>1517</v>
       </c>
       <c r="H984" s="0" t="s">
-        <v>168</v>
+        <v>209</v>
       </c>
       <c r="I984" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J984" s="0" t="s">
-        <v>934</v>
+        <v>210</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>931</v>
+        <v>1158</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>546</v>
+        <v>1159</v>
       </c>
       <c r="C985" s="0" t="s">
-        <v>932</v>
+        <v>1160</v>
       </c>
       <c r="F985" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G985" s="0" t="s">
-        <v>1511</v>
+        <v>1518</v>
       </c>
       <c r="H985" s="0" t="s">
-        <v>168</v>
+        <v>225</v>
       </c>
       <c r="I985" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J985" s="0" t="s">
-        <v>934</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>931</v>
+        <v>943</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>546</v>
+        <v>332</v>
       </c>
       <c r="C986" s="0" t="s">
-        <v>932</v>
+        <v>944</v>
       </c>
       <c r="F986" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G986" s="0" t="s">
-        <v>1512</v>
+        <v>1519</v>
       </c>
       <c r="H986" s="0" t="s">
-        <v>168</v>
+        <v>238</v>
       </c>
       <c r="I986" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J986" s="0" t="s">
-        <v>934</v>
+        <v>946</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>545</v>
+        <v>1373</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>546</v>
+        <v>296</v>
       </c>
       <c r="C987" s="0" t="s">
-        <v>547</v>
+        <v>1374</v>
       </c>
       <c r="F987" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G987" s="0" t="s">
-        <v>1513</v>
+        <v>1520</v>
       </c>
       <c r="H987" s="0" t="s">
-        <v>272</v>
+        <v>232</v>
       </c>
       <c r="I987" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J987" s="0" t="s">
-        <v>549</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>545</v>
+        <v>529</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>546</v>
+        <v>530</v>
       </c>
       <c r="C988" s="0" t="s">
-        <v>547</v>
+        <v>531</v>
       </c>
       <c r="F988" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G988" s="0" t="s">
-        <v>1514</v>
+        <v>1521</v>
       </c>
       <c r="H988" s="0" t="s">
-        <v>272</v>
+        <v>238</v>
       </c>
       <c r="I988" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J988" s="0" t="s">
-        <v>549</v>
+        <v>533</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
-        <v>545</v>
+        <v>276</v>
       </c>
       <c r="B989" s="0" t="s">
-        <v>546</v>
+        <v>277</v>
       </c>
       <c r="C989" s="0" t="s">
-        <v>547</v>
+        <v>278</v>
       </c>
       <c r="F989" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G989" s="0" t="s">
-        <v>1515</v>
+        <v>1522</v>
       </c>
       <c r="H989" s="0" t="s">
-        <v>272</v>
+        <v>22</v>
       </c>
       <c r="I989" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J989" s="0" t="s">
-        <v>549</v>
+        <v>280</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
-        <v>1150</v>
+        <v>1144</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>546</v>
+        <v>1145</v>
       </c>
       <c r="C990" s="0" t="s">
-        <v>1151</v>
+        <v>1146</v>
       </c>
       <c r="F990" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G990" s="0" t="s">
-        <v>1516</v>
+        <v>1523</v>
       </c>
       <c r="H990" s="0" t="s">
-        <v>15</v>
+        <v>328</v>
       </c>
       <c r="I990" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J990" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
-        <v>1150</v>
+        <v>378</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>546</v>
+        <v>379</v>
       </c>
       <c r="C991" s="0" t="s">
-        <v>1151</v>
+        <v>380</v>
       </c>
       <c r="F991" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G991" s="0" t="s">
-        <v>1517</v>
+        <v>1524</v>
       </c>
       <c r="H991" s="0" t="s">
-        <v>15</v>
+        <v>382</v>
       </c>
       <c r="I991" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J991" s="0" t="s">
-        <v>1152</v>
+        <v>383</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
-        <v>1150</v>
+        <v>847</v>
       </c>
       <c r="B992" s="0" t="s">
-        <v>546</v>
+        <v>246</v>
       </c>
       <c r="C992" s="0" t="s">
-        <v>1151</v>
+        <v>848</v>
       </c>
       <c r="F992" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G992" s="0" t="s">
-        <v>1518</v>
+        <v>1525</v>
       </c>
       <c r="H992" s="0" t="s">
-        <v>15</v>
+        <v>346</v>
       </c>
       <c r="I992" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J992" s="0" t="s">
-        <v>1152</v>
+        <v>849</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>1150</v>
+        <v>1396</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>546</v>
+        <v>1397</v>
       </c>
       <c r="C993" s="0" t="s">
-        <v>1151</v>
+        <v>1398</v>
       </c>
       <c r="F993" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G993" s="0" t="s">
-        <v>1519</v>
+        <v>1526</v>
       </c>
       <c r="H993" s="0" t="s">
-        <v>15</v>
+        <v>409</v>
       </c>
       <c r="I993" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J993" s="0" t="s">
-        <v>1152</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
-        <v>1176</v>
+        <v>324</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>546</v>
+        <v>325</v>
       </c>
       <c r="C994" s="0" t="s">
-        <v>1177</v>
+        <v>326</v>
       </c>
       <c r="F994" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G994" s="0" t="s">
-        <v>1520</v>
+        <v>1527</v>
       </c>
       <c r="H994" s="0" t="s">
-        <v>146</v>
+        <v>328</v>
       </c>
       <c r="I994" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J994" s="0" t="s">
-        <v>1178</v>
+        <v>329</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
-        <v>1176</v>
+        <v>250</v>
       </c>
       <c r="B995" s="0" t="s">
-        <v>546</v>
+        <v>251</v>
       </c>
       <c r="C995" s="0" t="s">
-        <v>1177</v>
+        <v>252</v>
       </c>
       <c r="F995" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G995" s="0" t="s">
-        <v>1521</v>
+        <v>1528</v>
       </c>
       <c r="H995" s="0" t="s">
-        <v>146</v>
+        <v>254</v>
       </c>
       <c r="I995" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J995" s="0" t="s">
-        <v>1178</v>
+        <v>255</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
-        <v>1176</v>
+        <v>282</v>
       </c>
       <c r="B996" s="0" t="s">
-        <v>546</v>
+        <v>283</v>
       </c>
       <c r="C996" s="0" t="s">
-        <v>1177</v>
+        <v>284</v>
       </c>
       <c r="F996" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G996" s="0" t="s">
-        <v>1522</v>
+        <v>1529</v>
       </c>
       <c r="H996" s="0" t="s">
-        <v>146</v>
+        <v>171</v>
       </c>
       <c r="I996" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J996" s="0" t="s">
-        <v>1178</v>
+        <v>286</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
-        <v>1176</v>
+        <v>250</v>
       </c>
       <c r="B997" s="0" t="s">
-        <v>546</v>
+        <v>251</v>
       </c>
       <c r="C997" s="0" t="s">
-        <v>1177</v>
+        <v>252</v>
       </c>
       <c r="F997" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G997" s="0" t="s">
-        <v>1523</v>
+        <v>1530</v>
       </c>
       <c r="H997" s="0" t="s">
-        <v>146</v>
+        <v>254</v>
       </c>
       <c r="I997" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J997" s="0" t="s">
-        <v>1178</v>
+        <v>255</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
-        <v>1176</v>
+        <v>470</v>
       </c>
       <c r="B998" s="0" t="s">
-        <v>546</v>
+        <v>471</v>
       </c>
       <c r="C998" s="0" t="s">
-        <v>1177</v>
+        <v>472</v>
       </c>
       <c r="F998" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G998" s="0" t="s">
-        <v>1524</v>
+        <v>1531</v>
       </c>
       <c r="H998" s="0" t="s">
-        <v>146</v>
+        <v>238</v>
       </c>
       <c r="I998" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J998" s="0" t="s">
-        <v>1178</v>
+        <v>474</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
-        <v>591</v>
+        <v>150</v>
       </c>
       <c r="B999" s="0" t="s">
-        <v>592</v>
+        <v>151</v>
       </c>
       <c r="C999" s="0" t="s">
-        <v>593</v>
+        <v>152</v>
       </c>
       <c r="F999" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G999" s="0" t="s">
-        <v>1525</v>
+        <v>1532</v>
       </c>
       <c r="H999" s="0" t="s">
-        <v>168</v>
+        <v>94</v>
       </c>
       <c r="I999" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J999" s="0" t="s">
-        <v>595</v>
+        <v>155</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
-        <v>591</v>
+        <v>384</v>
       </c>
       <c r="B1000" s="0" t="s">
-        <v>592</v>
+        <v>385</v>
       </c>
       <c r="C1000" s="0" t="s">
-        <v>593</v>
+        <v>386</v>
       </c>
       <c r="F1000" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G1000" s="0" t="s">
-        <v>1526</v>
+        <v>1533</v>
       </c>
       <c r="H1000" s="0" t="s">
-        <v>168</v>
+        <v>388</v>
       </c>
       <c r="I1000" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J1000" s="0" t="s">
-        <v>595</v>
+        <v>389</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
-        <v>591</v>
+        <v>1048</v>
       </c>
       <c r="B1001" s="0" t="s">
-        <v>592</v>
+        <v>1049</v>
       </c>
       <c r="C1001" s="0" t="s">
-        <v>593</v>
+        <v>1050</v>
       </c>
       <c r="F1001" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G1001" s="0" t="s">
-        <v>1527</v>
+        <v>1534</v>
       </c>
       <c r="H1001" s="0" t="s">
-        <v>168</v>
+        <v>1052</v>
       </c>
       <c r="I1001" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J1001" s="0" t="s">
-        <v>595</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
-        <v>591</v>
+        <v>331</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>592</v>
+        <v>332</v>
       </c>
       <c r="C1002" s="0" t="s">
-        <v>593</v>
+        <v>333</v>
       </c>
       <c r="F1002" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G1002" s="0" t="s">
-        <v>1528</v>
+        <v>1535</v>
       </c>
       <c r="H1002" s="0" t="s">
-        <v>168</v>
+        <v>42</v>
       </c>
       <c r="I1002" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J1002" s="0" t="s">
-        <v>595</v>
+        <v>335</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
-        <v>591</v>
+        <v>1071</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>592</v>
+        <v>1072</v>
       </c>
       <c r="C1003" s="0" t="s">
-        <v>593</v>
+        <v>1073</v>
       </c>
       <c r="F1003" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G1003" s="0" t="s">
-        <v>1529</v>
+        <v>1536</v>
       </c>
       <c r="H1003" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="I1003" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J1003" s="0" t="s">
-        <v>595</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
-        <v>773</v>
+        <v>156</v>
       </c>
       <c r="B1004" s="0" t="s">
-        <v>592</v>
+        <v>157</v>
       </c>
       <c r="C1004" s="0" t="s">
-        <v>774</v>
+        <v>158</v>
       </c>
       <c r="F1004" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G1004" s="0" t="s">
-        <v>1530</v>
+        <v>1537</v>
       </c>
       <c r="H1004" s="0" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="I1004" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J1004" s="0" t="s">
-        <v>776</v>
+        <v>160</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
-        <v>773</v>
+        <v>217</v>
       </c>
       <c r="B1005" s="0" t="s">
-        <v>592</v>
+        <v>174</v>
       </c>
       <c r="C1005" s="0" t="s">
-        <v>774</v>
+        <v>218</v>
       </c>
       <c r="F1005" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G1005" s="0" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
       <c r="H1005" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="I1005" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J1005" s="0" t="s">
-        <v>776</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
-        <v>773</v>
+        <v>529</v>
       </c>
       <c r="B1006" s="0" t="s">
-        <v>592</v>
+        <v>530</v>
       </c>
       <c r="C1006" s="0" t="s">
-        <v>774</v>
+        <v>531</v>
       </c>
       <c r="F1006" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G1006" s="0" t="s">
-        <v>1532</v>
+        <v>1539</v>
       </c>
       <c r="H1006" s="0" t="s">
-        <v>168</v>
+        <v>238</v>
       </c>
       <c r="I1006" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J1006" s="0" t="s">
-        <v>776</v>
+        <v>533</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
-        <v>773</v>
+        <v>288</v>
       </c>
       <c r="B1007" s="0" t="s">
-        <v>592</v>
+        <v>289</v>
       </c>
       <c r="C1007" s="0" t="s">
-        <v>774</v>
+        <v>290</v>
       </c>
       <c r="F1007" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G1007" s="0" t="s">
-        <v>1533</v>
+        <v>1540</v>
       </c>
       <c r="H1007" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="I1007" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J1007" s="0" t="s">
-        <v>776</v>
+        <v>292</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
-        <v>773</v>
+        <v>250</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>592</v>
+        <v>251</v>
       </c>
       <c r="C1008" s="0" t="s">
-        <v>774</v>
+        <v>252</v>
       </c>
       <c r="F1008" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G1008" s="0" t="s">
-        <v>1534</v>
+        <v>1541</v>
       </c>
       <c r="H1008" s="0" t="s">
-        <v>168</v>
+        <v>254</v>
       </c>
       <c r="I1008" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J1008" s="0" t="s">
-        <v>776</v>
+        <v>255</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
-        <v>838</v>
+        <v>955</v>
       </c>
       <c r="B1009" s="0" t="s">
-        <v>661</v>
+        <v>956</v>
       </c>
       <c r="C1009" s="0" t="s">
-        <v>839</v>
+        <v>957</v>
       </c>
       <c r="F1009" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G1009" s="0" t="s">
-        <v>1535</v>
+        <v>1542</v>
       </c>
       <c r="H1009" s="0" t="s">
-        <v>100</v>
+        <v>209</v>
       </c>
       <c r="I1009" s="0" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="J1009" s="0" t="s">
-        <v>841</v>
+        <v>959</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
-        <v>838</v>
+        <v>288</v>
       </c>
       <c r="B1010" s="0" t="s">
-        <v>661</v>
+        <v>289</v>
       </c>
       <c r="C1010" s="0" t="s">
-        <v>839</v>
+        <v>290</v>
       </c>
       <c r="F1010" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G1010" s="0" t="s">
-        <v>1536</v>
+        <v>1543</v>
       </c>
       <c r="H1010" s="0" t="s">
-        <v>100</v>
+        <v>177</v>
       </c>
       <c r="I1010" s="0" t="s">
-        <v>79</v>
+        <v>154</v>
       </c>
       <c r="J1010" s="0" t="s">
-        <v>841</v>
-[...441 lines deleted...]
-        <v>512</v>
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>