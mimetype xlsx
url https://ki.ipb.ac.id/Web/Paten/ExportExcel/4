--- v1 (2026-05-03)
+++ v2 (2026-06-18)
@@ -5,4780 +5,4573 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1544" uniqueCount="1544">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1475" uniqueCount="1475">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>JenisPaten</t>
   </si>
   <si>
     <t>Abstrak</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ekstrak Daun Guazuma ulmifolia Lamk sebagai Penurun Kolesterol
+</t>
+  </si>
+  <si>
+    <t>01-Dec-2004</t>
+  </si>
+  <si>
+    <t>P00200400606</t>
+  </si>
+  <si>
+    <t>Pemeriksaan Substantif I</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irmanida Batubara, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Kimia</t>
+  </si>
+  <si>
+    <t>Paten</t>
+  </si>
+  <si>
+    <t>Dr. drh. Sulistiyani, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alat Pengering Tenaga Surya, Angin dan Biomassa
+</t>
+  </si>
+  <si>
+    <t>09-Sep-2005</t>
+  </si>
+  <si>
+    <t>P00200500504</t>
+  </si>
+  <si>
+    <t>Dr. Leopold Oscar Nelwan, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Fakultas Teknik dan Teknologi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula Inokulan Konsorsium Plant Growth Promoting Rhizobacteria Serbuk untuk  Meningkatkan Produksi Kedelai</t>
+  </si>
+  <si>
+    <t>05-Dec-2012</t>
+  </si>
+  <si>
+    <t>P00201201123</t>
+  </si>
+  <si>
+    <t>Dr. Rika Indri Astuti, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Fakultas Matematika dan Ilmu Pengetahuan Alam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mesin Stabilisasi dan Pengolahan Bekatul Menjadi Bahan Pangan Fungsional
+</t>
+  </si>
+  <si>
+    <t>04-Jun-2012</t>
+  </si>
+  <si>
+    <t>P00201200447</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sam Herodian, M.S.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Produksi dan Komposisi Bubuk Minuman Kopi Telur Instan
+</t>
+  </si>
+  <si>
+    <t>08-Dec-2015</t>
+  </si>
+  <si>
+    <t>P00201508334</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Khaswar Syamsu, M.Sc.St.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Industri Pertanian</t>
+  </si>
+  <si>
+    <t>Inovasi ini berkaitan dengan teknologi pembuatan bubuk minuman kopi telur instant. Inovasi ini meliputi pembuatan ekstrak bubuk kopi instant pada berbagai suhu outlet pada spray drying, pencampuran ekstrak bubuk kopi instant dan tepung telur pada berbagai komposisi, dan pencampuran bubuk minuman kopi telur instant dengan gula pasir sebelum diseduh menjadi minuman kopi telur instant. Pemcampuran tepung telur kepada ekstrak bubuk kopi instant menghasilkan minuman bubuk kopi telur instant yang praktis, dapat disimpan dalam waktu lama (awet), dan menghasilkan minuman yang menyegarkan, menyehatkan, bergizi tinggi serta disukai konsumen.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akuarium Multiguna 
+</t>
+  </si>
+  <si>
+    <t>26-Dec-2005</t>
+  </si>
+  <si>
+    <t>P00200500746</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Budi Indra Setiawan, M.Agr.</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Sipil dan Lingkungan</t>
+  </si>
+  <si>
+    <t>Drs. Edy Djauhari Purwakusumah, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aplikasi Surfaktan MES (Metil Ester Sulfonat) dari Minyak Jarak Pagar untuk Enhanced Waterflooding
+</t>
+  </si>
+  <si>
+    <t>04-May-2012</t>
+  </si>
+  <si>
+    <t>P00201200341</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Erliza Hambali, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aplikasi Surfaktan Alkil Pologlioksida (APG) pada Enhanced Waterflooding
+</t>
+  </si>
+  <si>
+    <t>P00201200340</t>
+  </si>
+  <si>
+    <t>Susi Indariani, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Dyah Iswantini, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Pati Sagu Tahan Panas, Tahan Pengadukan dan Kekuatan Gel Tinggi
+</t>
+  </si>
+  <si>
+    <t>30-Dec-2009</t>
+  </si>
+  <si>
+    <t>P00200900778</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Feri Kusnandar, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Pangan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alat Pencatat Tipe Dan Genus Karang, Suhu, Kedalaman, Serta Visibilitas Berbasis Mikrokontroler Dengan Sistem Akuisisi Data Logger
+</t>
+  </si>
+  <si>
+    <t>28-Dec-2016</t>
+  </si>
+  <si>
+    <t>P00201609135</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Indra Jaya, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Kelautan</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan alat pencatat Iifeform, genus, jarak suatu karang, koordinat, visibititas, suhu, dan tekanan air di bawah laut yang dlbuat dengan memanfaatkan teknologi mikrokontroler I bit sebagai pusat kendali dari keseluruhan kerja sistem. Alat pada invensi ini terdiri dari: panel layar tampilan untuk menampllkan data pencatatan karang, koordinat, dan perekaman parameter kualitas air; tempat peletakan baterai; saklar on/off; sensor tekanan; sensor suhu digital; Real. Time Clock; modul Global Positioning System; konverter analog ke digital 16 bit; modul penyimpanan lebih disukai bentuk micro SD card yang berfungsi menyimpan data pencatatan lifeform, genus dan jarak karang, data koordinat, data pengukuran parameter kualitas air (visibilitas, suhu, tekanan), dan data tanggal; mikrokontroler 8 bit; yang dicirikan oleh pemasangan laser hijau yang digunakan untuk menembakkan cahaya hijau ke sensor cahaya aqar diperoleh nilai visibilitas; dan papan tombol (keypad) berdimensi empat baris dan tiga kolom sebagai antarmuka masukan bagi pengguna atau penyelam.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Latifah Kosim, M.S.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula  Inokulan Plant Growth Promoting Rhizobacteria Granul Untuk Meningkatkan Produksi Kedelai
+</t>
+  </si>
+  <si>
+    <t>P00201201124</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Aris Tri Wahyudi, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Biologi</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Slamet Budijanto, M.Agr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula Gabungan Ekstrak Temulawak, Meniran, Sambiloto dan Temuireng pada Pakan Unggas untuk Menanggulangi dan Mencegah Flu Burung 
+</t>
+  </si>
+  <si>
+    <t>23-Oct-2014</t>
+  </si>
+  <si>
+    <t>P00201406472</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Waras Nurcholis, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formulasi dan Proses Pembuatan Paving Block Berbahan Limbah Padat Tanah Pemucat Bekas
+</t>
+  </si>
+  <si>
+    <t>09-Dec-2014</t>
+  </si>
+  <si>
+    <t>P00201407714</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ani Suryani, D.E.A.</t>
+  </si>
+  <si>
+    <t>Prof. drh. Min Rahminiwati, M.S., Ph.D.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metode Pembuatan Sosis Fermentasi Probiotik
+</t>
+  </si>
+  <si>
+    <t>10-Nov-2016</t>
+  </si>
+  <si>
+    <t>P00201607662</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irma Isnafia Arief, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Produksi dan Teknologi Peternakan</t>
+  </si>
+  <si>
+    <t>Pembuatan sosis fermentasi yang didasarkan pada teknologi proses pembuatan Urutan (sosis tradisional daerah Bali) namun dengan perbaikan teknologi penggunaan bakteri asam laktat isolat lokal Indonesia yang diisolasi dari daging sapi lokal (Peranakan Ongole), yang mempunyai sifat problotik anti diare akan mampu meningkatkan kualitas, nilai tambah serta daya saing produk olahan daging tradisional. Berbagai upaya yang harus dilakukan untuk pengembangan sosis fermentasi menjadi salah satu pangan fungsional yang akhirnya meningkatkan ragam diversifikasi pangan sebagai penunjang ketahanan pangan antara lain melalui perbaikan proses serta alih bahan baku. Pengembangan sosis fermentasi menjadi pangan probiotik dilakukan dengan menggunakan BAL indigenus asal daging sapi yang terbukti mempunyai sifat sebagai probiotik. BAL indigenus asal daging sapi tersebut adalah bakteri Lactobacillus plantarum 2C12 dan Lactobacillus acidophilus 2B4. Melalui pemanfaatan kedua BAL indigenus probiotik ini diharapkan terjadi peningkatan kualitas sosis fermentasi menjadi pangan fungsional probiotik.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Granul Effervescent Bio-Yoghurt Temulawak Madu sebagai Pangan Fungsional
+</t>
+  </si>
+  <si>
+    <t>27-Jun-2013</t>
+  </si>
+  <si>
+    <t>P00201300484</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ronny Rachman Noor, M.Rur.Sc.</t>
+  </si>
+  <si>
+    <t>Fakultas Peternakan</t>
+  </si>
+  <si>
+    <t>Dr. Zakiah Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Susu Bubuk yang Difortifikasi Isolat Protein Asal Pupa Ulat Sutra Bombyx Mori dan Metode Pembuatannya
+</t>
+  </si>
+  <si>
+    <t>26-Nov-2012</t>
+  </si>
+  <si>
+    <t>P00201201020</t>
+  </si>
+  <si>
+    <t>Protein merupakan komponen tubuh terbesar kedua setelah air dan merupakan nutrien yang penting untuk dipenuhi setiap hari. Pola hidup yang sibuk pada masyarakat modern menyebabkan peningkatan permintaan pangan yang bergizi tinggi dan cepat saji. Susu bubuk merupakan pangan yang berprotein tinggi dan cepat saji, namum kebanyakan masyarakat tidak mengonsumsi susu dalam jumlah yang cukup, sehingga fortifikasi protein pada susu bubuk perlu dilakukan. Pupa ulat sutra Bombyx mori yang merupakan limbah dari induslri sulra berpotensi sebagai pangan sumber protein, namun pangan asal serangga kurang umum dikonsumsi di Indonesia. Isolasi protein asal pupa ulat sutra mampu meningkatkan daya lerima produk akhir yang memasukkan pupa ulat sutra dalam komposisi produknya. Isolasi protein diperlukan juga dalam pembuatan susu bubuk tinggi protein yang menggunakan sumber protein dari pupa ulat sutra, sehingga daya terimanya meningkat. Penambahan isolat protein pupa ulat sutra Bombyx mori lebih disukai sebanyak 10% dan mampu meningkatkan kadar protein susu bubuk dari 25,65% menjadi 33,40% dengan daya larut yang baik dan diterima seeara sensori oleh panelis.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Bambang Pontjo Priosoeryanto, M.S.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Umpan Buatan Sintetik untuk Penangkapan Ikan Karang
+</t>
+  </si>
+  <si>
+    <t>P00201201039</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mochammad Riyanto, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Fakultas Perikanan dan Ilmu Kelautan</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan ibrmulasi bahan unluk umpan bualan yang digunakan untuk penangkapan ikan. Lebih khusus invensi ini digunakan untuk penangkapan ikan karang khususnya ikan kerapu (Epinepheliis sp.), yang menggunakan bahan-bahan sintetik, yang memiliki kandungan asam amino arginina dan leusina serta metode pembutannya. Invensi umpan buatan dari bahan sintelik merupakan sebuah terobosan dalam mengatasi kelangkaan bahan-bahan alami maupun bahan-bahan semi alami dan dalam rangka mengurangi degradasi sumberdaya ikan dan lingkungan perairan akibat praktek penangkapan yang bersifat merusak (destructive fishing). Efektivitas penangkapan ikan karang konsumsi dengan bubu menggunakan invensi ini akan meningkat sehingga selain menguntungkan nelayan juga menekan praktek pengoperasian bubu yang merusak ekosislem lerumbu karang. Invensi ini berupa campuran asam amino arginina, asam amino leusina, celluloce methyl car boxy I (CMC) dan air. Bahan-bahan tersebut melalui proses pencampuran dengan komposisi 0,45 - 0,60% arginina, 0,50 - 0,65% leusina, dan 98,75 -99,05% CMC dari total berat bahan dengan air sebagai pengemulsi menjadi adonan umpan buatan yang siap digunakan.</t>
   </si>
   <si>
     <t xml:space="preserve">Pengering Berputar Sistem Batch Tumpukan Tebal
 </t>
   </si>
   <si>
     <t>26-Nov-2009</t>
   </si>
   <si>
     <t>P00200900623</t>
   </si>
   <si>
-    <t>Pemeriksaan Substantif I</t>
-[...10 lines deleted...]
-  <si>
     <t>Penemuan ini berupa metode pengeringan tumpukan tebal dengan menggunakan drum berputar sebagai wadah pengeringnya. panas pada udara pengering diperoleh dari sistem pemanasan air menggunakan penukar panas dengan bahan bakar yang dapat berupa biomassa atau bahan bakar lain. . Produk yang dikeringkan diletakkan diantara dua dinding drum sedangkan udara panas dialirkan melalui bagian dalam drum kearah radial. Pemutaran wadah dilakukan secara berkala dan dimaksudkan untuk menteragamkan produk yang terkena udara pengering serta menghemat energi pemutarannya.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nuri Andarwulan, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Ahmad Junaedi, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sugiyono, M.App.Sc.</t>
+  </si>
+  <si>
+    <t>EKSTRAK, HIDROLISAT, PROSES PEMBUATAN DAN PENGGUNAAN RUMPUT LAUT COKLAT INDONESIA SEBAGAI BAHAN PENCERAH KULIT</t>
+  </si>
+  <si>
+    <t>04-Aug-2015</t>
+  </si>
+  <si>
+    <t>P00201504767</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Linawati, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Hasil Perairan</t>
+  </si>
+  <si>
+    <t>Penemuan ini berkaitan dengan ekstrak rumput laut coklat asal Indonesia termasuk Dictyota, Hydrochlatrus, Hormophysa, Padina, Sargassum, Turbinaria, proses pembuatan ekstrak dan hidrolisat, penggunaan ekstrak atau hidrolisat sebagai bahan pencerah kulit alami. Ekstrak dan hidrolisat mampu menghambat enzim tirosinase yang berperan dalam pembentukan pigmen melanin. Ekstrak rumput laut cokat memiliki IC50 terhadap enzim tirosinase antara 11 -210 IJg/mL, dan hidrolisat memiliki IC50 antara 170-626 IJg/mL. Kelebihan ekstrak dan hidrolisat sebagai bahan pencerah kulit adalah tidak bersifat toksik karena telah dikonsumsi masyarakat secara turun temurun. Ekstrak pada invensi ini dihasilkan dari seluruh bagian rumput laut coklat yang tumbuh di Indonesia. Hidrolisat pada invensi ini dihasilkan dari proses hidrolisa mikrobiologis pada media air menggunakan kapang laut yang berasosiasi dengan lamun. Ekstrak atau hidrolisat yang dimaksud dapat digunakan untuk bahan pencerah kulit pada produk kosmetik baik secara sendiri atau dicampur dengan bahan lain. Proses penyiapan ekstrak dilakukan dengan tahapan pembersihan rumput laut coklat dilanjutkan dengan pengeringan atau tanpa pengeringan, pemotongan bahan 20 yang akan diekstrak berupa seluruh bagian rumput laut coklat yang sudah dibersihkan, penghalusan bahan kering/basah, maserasi dengan pelarut organik selama 3-48 jam lebih disukai 24 jam pada suhu 20-60 °C atau dengan pelarut air sampai mendidih selama 20-60 menit, penyaringan untuk memisahkan ampas maserasi dengan kain saring atau sentrifuse, pengeringan filtrat hasil maserasi dengan vakum evaporator atau freeze drying. Proses pembuatan hidrolisat yang dimaksud pada invensi ini dilakukan melalui tahapan pembersihan rumput laut coklat dilanjutkan dengan pengeringan atau tanpa pengeringan, pemotongan bahan yang akan dihidrolisa berupa seluruh bagian rumput laut coklat yang sudah dibersihkan, penghalusan bahan kering/basah, hidrolisa pada kondisi steril pada media air dengan jamur laut atau enzim yang dihasilkan oleh jamur laut selama 2-7 hari lebih disukai 4 hari pada suhu 25-30°C, penyaringan untuk memisahkan cairan hidrolisat (filtrat) dengan kain saring atau sentrifuse, pemekatan filtrat dengan ultrafiltasi atau pengeringan filtrat dengan freeze drying.</t>
+  </si>
+  <si>
+    <t>Dr. Cahyo Budiman, S.Pt., M.Eng.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Suminar Setiati Achmadi, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Limbah Jeroan Teripang Pasir (Holothuria scraba) sebagai Terapi Sulih Hormon pada Wanita Pascamenopouse yang Aman dan Ramah Lingkungan
+</t>
+  </si>
+  <si>
+    <t>16-Dec-2011</t>
+  </si>
+  <si>
+    <t>P00201100909</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Etty Riani, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Anatomi, Fisiologi dan Farmakologi</t>
+  </si>
+  <si>
+    <t>Tepung limbah jeroan teripang pasir (Holothuria scabrd) merupakan inovasi produk untuk terapi sulih hormone (TSH) wanita pasca menopause. Inovasi ini mampu menggantikan TSH sintetis yang berdampak negative dan memenuhi persyaratan food safety, sehingga konsep ini menjadi inovasi baru pada bidang pengobatan pasca menopause. Konsep yang diusung di sini adalah gagasan untuk memenuhi trend gaya hidup kembali ke alam untuk wanita pasca menopause yang selalu ingin tampil cantik, awet muda dan ingin terhindar dari keluhan dengan menggunakan produk alami yang aman dan ramah lingkungan sekaligus gagasan pemanfaatan limbah organic. Produk ini mampu menyediakan hormon testosterone, y ini dirubah menjadi estradiol, sehingga mengurangi keluhan wanita pasca menopause. Produk ini membantung selanjutnya diubah estradiol dalam tubuh wanita pasca menopause, sehingga membantu mengurangi keluhan wanita pasca menopause dan meningkatkan rasa percaya diri. TSH yang beredar di pasaran terbukti menimbulkan efek samping; sedangkan inovasi ini terbukti lebih unggul, karena mampu menyediakan estradiol lebih tinggi dibanding perlakuan estrogen sintetis tanpa menimbulkan efek samping. Karena itu, produk tepung limbah jeroan teripang akan menjadi salah satu alternatif TSH pada wanita pasca menopause. Selain itu juga akan menambah khasanah penggunaan produk (obat dan jamu) yang tepat guna, tepat sasaran, aman bagi pengguna dan ramah lingkungan, sekaligus dapat mendukung trend gaya hidup kembali ke alam yang telah meluas ke berbagai negara di seluruh dunia.</t>
+  </si>
+  <si>
+    <t>Dr. Dian Herawati, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAVING BLOCK BERBASIS LIMBAH PADAT SPENT BLEACHING EARTH (SBE)DENGAN PENAMBAHAN ABU SEKAM PADI (ASP) DAN METODE PEMBUATANNYA
+</t>
+  </si>
+  <si>
+    <t>01-Dec-2015</t>
+  </si>
+  <si>
+    <t>P00201507988</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Suprihatin</t>
+  </si>
+  <si>
+    <t>Bleaching earth merupakan salah satu bahan yang digunakan dalam proses pemurnian minyak goreng kelapa sawit. Dalam proses pemurnian, dibutuhkan bleaching earth sekitar 0.5-2% dari jumlah CPO yang diolah. Alternatif pemanfaatan SBE yang dapat diaplikasikan ialah sebagai bahan pensubstitusi pasir pada pembuatan paving block. Abu sekam padi merupakan salah satu bahan pozzolan yang dapat dimanfaatkan sebagai bahan tambahan dalam pembuatan beton sehingga berpotensi mengurangi jumlah penggunaan semen dalam bahan. Invensi ini menghasilkan komposisi bahan untuk paving block yang terdiri atas tanah pemucat bekas (spent bleacing earth)r agregat halus (pasir), semen dan abu sekam padi, serta metode pembuatanya yang terdiri dari tahapan pencampuran bahan penyusun; pengadukan; penyetakan dan pemadatan. Berdasarkan standar mutu, paving block yang dihasilkan invensi ini termasuk mutu B dan dapat digunakan untuk pelataran parkir.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ari Purbayanto, M.Sc.</t>
   </si>
   <si>
     <t xml:space="preserve">Metode Pembekuan dengan Pentahapan Suhu dan Mesin Pembeku Eksergetik untuk Meningkatkan Efisiensi Energi Pembekuan
 </t>
   </si>
   <si>
     <t>03-Feb-2010</t>
   </si>
   <si>
     <t>P00201000076</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Armansyah Halomoan Tambunan, M.Agr.</t>
   </si>
   <si>
-    <t>Departemen Teknik Mesin dan Biosistem</t>
-[...1 lines deleted...]
-  <si>
     <t>Invensi ini meliputi metoda pembekuan dengan tiga tahapan suhu untuk meningkatkan efisiensi penggunaan energi pembekuan, beserta mesin pembeku eksergetik yang sesuai untuk menerapkan metoda tersebut. Penentuan suhu media pembeku secara berurut dari tahap ketiga, tahap kedua, dan tahap pertama, sesuai dengan grafik-grafik yang telah disediakan. Menentukan suhu media pembeku pada tahap ketiga (Tmb), yaitu tahap penurunan suhu ke suhu aman simpan bahan, yang dilakukan sesuai dengan kebutuhan dan bahan yang akan dibekukan. Untuk dapat menerapkan metoda sebagaimana dijelaskan di atas, invensi ini juga menghasilkan rancangan mesin pembeku yang mempunyai enam evaporator, masing-masing tiga evaporator untuk lempeng pembeku di bagian bawah dan tiga evaporator untuk mendinginkan udara hembusan dari bagian atas, yang disusun sedemikian rupa sehingga dapat menyediakan tiga tahapan suhu media. Invensi ini juga menghasilkan system pergerakan wadah bahan yang disesuaikan dengan laju pembekuan yang diinginkan dengan mengatur pergerakan motor penggerak, sedemikian sehingga bahan mencapai media yang tepat sesuai dengan perubahan suhu bahan selama pembekuan.</t>
+  </si>
+  <si>
+    <t>Dr. Dra. Nastiti Kusumorini</t>
   </si>
   <si>
     <t xml:space="preserve">Proses Pembuatan Membran Ultrafiltasi Selulosa Asetat secara Inversi Fasa dari Selulosa Pulp Kayu Sengon (Paraserianthes Falcataria)
 </t>
   </si>
   <si>
-    <t>16-Dec-2011</t>
-[...1 lines deleted...]
-  <si>
     <t>P00201100906</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Erliza Noor</t>
   </si>
   <si>
     <t>Invensi ini tentang pembuatan senyawa selulosa diasetat dari pulp kayu sengon. Selanjutnya proses pembuatan senyawa ini menjadi membran selulosa asetat jenis ultrafiltrasi secara inversi fasa. Hingga saat ini belum ada proses serupa yang telah dilakukan. Proses pembuatan membran selulosa asetat secara inversi fasa yang ada umumnya dilakukan dari bahan baku yang berbeda seperti dari kapas, tandan kosong kelapa sawit, Eucalyptus abaca, nata de coco atau selulosa asetat komersial. Dari beberapa penelitian yang telah dilakukan tersebut, sejauh ini belum ada yang memanfaatkan selulosa berbasis kayu sengon sebagai bahan baku pembuatan membran selulosa asetat. Selulosa pulp kayu sengon dengan kadar a-selulosa 92,11% dapat menghasilkan selulosa diasetat dengan kadar asetil 39,66% dan berat molekul 130.221 Da melalui tahapan proses aktivasi, asetilasi dan hidrolisis masing-masing selama 30 menit, 1 jam dan 15 jam, seluruh tahapan dilakukan pada suhu 50°C dan rasio anhidra asetat terhadap selulosa pada asetilasi 3,35. Membran selulosa asetat hasil inversi fasa diperoleh melalui tahapan proses pencampuran larutan polimer dengan perbandingan SDA terhadap pelarut DMF 1:6 pada suhu kamar selama 2 jam. Proses dilanjutkan dengan pendiaman larutan cetak selama 1 jam pada suhu kamar, penguapan 30 detik, perendaman larutan cetak pada bak koagulasi berisi air selama 2 jam. Penambahan porogen PEG dengan berat molekul antara 1450 - 6000 Da dan penggunaaan rasio PEG/SDA 10-30% pada kondisi diatas menghasilkan membran ultrafiltrasi dengan Molecular Weight Cut Off (MWCO) maksimum 67 kDa.</t>
   </si>
   <si>
-    <t xml:space="preserve">Proses Pembuatan Pati Sagu Tahan Panas, Tahan Pengadukan dan Kekuatan Gel Tinggi
-[...60 lines deleted...]
-    <t>Pembuatan sosis fermentasi yang didasarkan pada teknologi proses pembuatan Urutan (sosis tradisional daerah Bali) namun dengan perbaikan teknologi penggunaan bakteri asam laktat isolat lokal Indonesia yang diisolasi dari daging sapi lokal (Peranakan Ongole), yang mempunyai sifat problotik anti diare akan mampu meningkatkan kualitas, nilai tambah serta daya saing produk olahan daging tradisional. Berbagai upaya yang harus dilakukan untuk pengembangan sosis fermentasi menjadi salah satu pangan fungsional yang akhirnya meningkatkan ragam diversifikasi pangan sebagai penunjang ketahanan pangan antara lain melalui perbaikan proses serta alih bahan baku. Pengembangan sosis fermentasi menjadi pangan probiotik dilakukan dengan menggunakan BAL indigenus asal daging sapi yang terbukti mempunyai sifat sebagai probiotik. BAL indigenus asal daging sapi tersebut adalah bakteri Lactobacillus plantarum 2C12 dan Lactobacillus acidophilus 2B4. Melalui pemanfaatan kedua BAL indigenus probiotik ini diharapkan terjadi peningkatan kualitas sosis fermentasi menjadi pangan fungsional probiotik.</t>
+    <t>Dr. drh. Eva Harlina, M.Si.</t>
+  </si>
+  <si>
+    <t>Formulasi Bakteri Metanotrof Dan Denitrifikasi Sebagai Pupuk Hayati Dan Pereduksi Emisi Metan Dan N2O di Lahan Pertanian</t>
+  </si>
+  <si>
+    <t>P00201508011</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iman Rusmana, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan penggunaan dan formulasi bakteri metanotrof dan denitrif ikasi yang dimanfaatkan sebagai pupuk hayati dan pereduksi emisi gas rumah kaca metan dan N2O di lahan sawah. Bakteri metantrof diperbanyak menggunakan media NMS (nitrate minerale salt) yang diberi metanol 1-2%. Kultur bakteri tersebut dicampurkan dengan konsentrasi masing-masing bakteri metanotrof 106-108 sel per mL. Sedangkan bakteri denitrifikasi menggunakan media denitrifikasi yang diinkubasi pada suhu ruang selama 4-5 hari. Formulasi komposisi bakteri metanotrof dan denitrifikasi yang digunakan adalah Methylocyctis rosea, Methylocystis parvus, Methylococcus capsulatus, Methylococcus capsulatus, Methylobacter sp., Ochrobactrum anthropi BL1 dan Ochrobactrum anthropi BL2. Cairan campuran tersebut untuk penggunaannya diencerkan dengan air 10 kali dan digunakan untuk mencelup akar bibit sebelum di tanam. Sisa cairan pada disebarkan merata di lahan sawah.</t>
   </si>
   <si>
     <t>Dr. Rudi Heryanto, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Suminar Setiati Achmadi, M.Sc.</t>
-[...18 lines deleted...]
-    <t>Bleaching earth merupakan salah satu bahan yang digunakan dalam proses pemurnian minyak goreng kelapa sawit. Dalam proses pemurnian, dibutuhkan bleaching earth sekitar 0.5-2% dari jumlah CPO yang diolah. Alternatif pemanfaatan SBE yang dapat diaplikasikan ialah sebagai bahan pensubstitusi pasir pada pembuatan paving block. Abu sekam padi merupakan salah satu bahan pozzolan yang dapat dimanfaatkan sebagai bahan tambahan dalam pembuatan beton sehingga berpotensi mengurangi jumlah penggunaan semen dalam bahan. Invensi ini menghasilkan komposisi bahan untuk paving block yang terdiri atas tanah pemucat bekas (spent bleacing earth)r agregat halus (pasir), semen dan abu sekam padi, serta metode pembuatanya yang terdiri dari tahapan pencampuran bahan penyusun; pengadukan; penyetakan dan pemadatan. Berdasarkan standar mutu, paving block yang dihasilkan invensi ini termasuk mutu B dan dapat digunakan untuk pelataran parkir.</t>
+    <t>Prof. Dr.Ing. Azis Boing Sitanggang, S.T.P., M.Sc.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Munif Ghulamahdi, M.S.</t>
   </si>
   <si>
-    <t xml:space="preserve">Umpan Buatan Sintetik untuk Penangkapan Ikan Karang
-[...28 lines deleted...]
-    <t>P00201609135</t>
+    <t>Dr. Ir. I Nengah Suastawa, M.S.A.E.</t>
   </si>
   <si>
     <t>Prof. Henry Munandar Manik, S.Pi., M.T., Ph.D.</t>
   </si>
   <si>
-    <t>Departemen Ilmu dan Teknologi Kelautan</t>
-[...232 lines deleted...]
-    <t>Fakultas Peternakan</t>
+    <t>Metode Analisis Citra Drone Untuk Menghitung Luasan Area Tutupan Legume Cover Crops (Lcc) Pada Tanaman Kelapa Sawit Belum Menghasilkan</t>
+  </si>
+  <si>
+    <t>28-Nov-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202413956 </t>
+  </si>
+  <si>
+    <t>Dr. Inna Novianty, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Sekolah Vokasi</t>
+  </si>
+  <si>
+    <t>Paten Sederhana</t>
+  </si>
+  <si>
+    <t>Analisis pertumbuhan tanaman penutup tanah (LCC) di perkebunan kelapa sawit khususnya pada Tanaman Belum Menghasilkan (TBM)belum memiliki metode perhitungan standar. Hal ini diperlukan untuk mendukung perencanaan replanting serta menghitung kebutuhan biaya penanaman ulang. Oleh karena itu, diperlukan suatu inovasi yang dapat menghitung luas lahan LCC secara akurat dan real-time. Analisis citra drone dengan menggunakan metode Normalized Difference Vegetation Index (NDVI) dapat menjadi solusinya. Citra drone diproses melalui teknik ortomosaik, dan data raster dikoreksi secara geometris menggunakan Ground Control Points (GCP) untuk analisis area yang tepat. Metode ini dapat diterapkan pada drone dengan kamera RGB melalui penyesuaian nilai reklasifikasi. Berdasarkan nilai NDVI: (-1) - 0,30 (tidak ada vegetasi), 0,31 - 0,60 (vegetasi sedang), dan 0,61 &amp;ndash; 1 (vegetasi lebat) menunjukkan bahwa area seluas 37,72 ha tertutupi LCC sedangkan areal yang tidak tumbuh sekitar 6%. Total biaya penanaman ulang LCC sebesar Rp 2.328.858. Analisis peta NDVI menunjukkan hasil yang valid ketika dibandingkan dengan kondisi lapangan.</t>
+  </si>
+  <si>
+    <t>Pesawat Nirawak Semprot Pestisida Dengan Kamera Noir Untuk Deteksi Penyakit Busuk Pangkal Batang Pada Tanaman Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>24-Oct-2024</t>
+  </si>
+  <si>
+    <t>S00202411761</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai Pesawat Nirawak Semprot Pestisida dengan Kamera NoIR untuk Deteksi Penyakit Busuk Pangkal Batang pada Tanaman Kelapa Sawit dilengkapi dengan sistem deteksi penyakit berupa modul kamera NoIR dari Raspberry untuk meningkatkan efisiensi dalam pengelolaan pertanian kelapa sawit dengan memberikan solusi yang lebih efektif dalam mendeteksi penyakit pada tanaman, mengoptimalkan penggunaan sumber daya pertanian dengan melakukan deteksi terhadap penyakit. Sistem deteksi penyakit busuk pangkal batang pada tanaman kelapa sawit menggunakan pesawat nirawak terdiri dari komponen utama modul kendali, jaringan, GPS, Raspberry Pi, dan modul kamera NoIR. Raspberry Pi dilengkapi dengan kode program yang berjalan pada sistem operasi Bookworm. Invensi ini menawarkan alternatif yang lebih terjangkau, ringan, dan mudah dipindahkan dibandingkan pesawat nirawak penyemprot pestisida yang ada di pasaran. Selain itu, sistem ini memberikan solusi deteksi dini penyakit yang lebih efektif, memungkinkan pengelola perkebunan untuk mengambil tindakan pencegahan dengan lebih cepat dan efisien.</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Metode Impregnasi Menggunakan Gliserol-Maleat Anhidrida untuk Meningkatkan Kualitas Kayu Jati Rotasi Pendek</t>
+  </si>
+  <si>
+    <t>30-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202308172</t>
+  </si>
+  <si>
+    <t>Dr. Istie Sekartining Rahayu, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Hasil Hutan</t>
+  </si>
+  <si>
+    <t>Kayu jati rotasi pendek telah dikembangkan untuk mengatasi kelangkaan kayu jati rotasi panjang. Kayu jati rotasi pendek memiliki kualitas yang rendah terutama dalam aspek stabilitas dimensi dan keawetan. Formulasi gliserol-maleat anhidrida (GMA) sebagai bahan pengawet kayu non-biosida diterapkan untuk meningkatkan sifat-sifat kayu jati rotasi pendek (stabilitas dimensi dan keawetan). Impregnasi dengan larutan GMA 10% diikuti dengan modifikasi panas pada suhu 220 &amp;deg;C diaplikasikan pada kayu jati rotasi pendek. Melalui modifikasi kimia menggunakan GMA 10% dikombinasikan dengan modifikasi panas dapat meningkatkan stabilitas dimensi dan keawetan jati rotasi pendek. Kelebihan teknik modifikasi kimia dan panas menggunakan gliserol-maleat anhidrida (GMA) menghasilkan keawetan terhadap jamur dan rayap, sehingga dapat meningkatkan kelas awet kayu jati rotasi pendek sehingga memenuhi syarat sebagai bahan baku produk eksterior atau keperluan furniture. Kelas awet meningkat dari kelas awet IV menjadi kelas awet I untuk jamur dan dari kelas awet V menjadi kelas awet I untuk rayap.</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Mesin dan Biosistem</t>
+  </si>
+  <si>
+    <t>Komposisi Dan Proses Pembuatan Ekstrak Silase Berbasis Daun Herbal Dan Jagung Sebagai Antibakteri</t>
+  </si>
+  <si>
+    <t>20-Apr-2021</t>
+  </si>
+  <si>
+    <t>P00202102884</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nahrowi, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi dan proses pembuatan ekstrak silase berbasis daun herbal dan jagung sebagai senyawa antibakteri. Kombinasi daun herbal dan tanaman jagung menghasilkan beberapa senyawa aktif seperti asam organik, bakteri asam laktat dan fitokimia seperti flavonoid, tanin dan saponin. Masing-masing senyawa aktif tersebut memiliki kemampuan untuk menghambat bakteri yang diujikan seperti Escherichia coli, Salmonella thypimurium dan Bacillus cereus. Dengan proses perwujudan invensi ini, ekstrak silase berbasis daun herbal dengan masa fermentasi 10 hari dapat digunakan lebih efektif dalam menghambat bakteri patogen dan memiliki potensi besar dalam penggantian antibiotik.</t>
+  </si>
+  <si>
+    <t>Komposisi dan Metode Pembuatan Aditif Pakan Udang</t>
+  </si>
+  <si>
+    <t>28-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215670</t>
+  </si>
+  <si>
+    <t>Aliati Iswantari, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Upaya terus dilakukan untuk meningkatkan produktivitas udang melalui intensifikasi tambak udang. Invensi dan inovasi teknik budidaya, efisiensi pakan, pemakaian aditif, pengendalian kualitas air, dan pencegahan penyakit. Khusus pengembangan aditif pakan dengan berbagai macam fungsi terus dikembangkan seperti meningkatkan daya cerna pakan, meningkatkan imunitas terhadap penyakit, dan meningkatkan laju pertumbuhan. Invensi ini menghasilkan aditif pakan udang yang terdiri dari isolat protein kedelai (60-80%), betain atau garamnya (15-25%), asam butirat atau garamnya (10-20%), enzim (0,5-2%), dan mineral Zink dan kalsium (10-20%). Aditif pakan udang dibuat dengan teknik pencampuran kering. Cara aplikasi aditif pakan dilakukan dengan mencampurkan aditif sebanyak 16% dan air laut sebanyak 64%. Campuran diaplikasikan ke pakan dengan konsentrasi 5% berdasarkan bobot pakan. Aditif pakan memiliki kinerja untuk meningkatkan efisiensi pakan, rerata bobot udang, dan laju pertumbuhan spesifik.</t>
+  </si>
+  <si>
+    <t>Komposisi Tempe Rumput Laut Hijau (Ulva sp.)</t>
+  </si>
+  <si>
+    <t>31-Dec-2021</t>
+  </si>
+  <si>
+    <t>S00202112450</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Joko Santoso, M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi tempe dengan penambahan rumput laut hijau Ulva sp. bertujuan untuk meningkatkan kandungan gizi dan manfaat tempe kedelai, serta memberikan nilai tambah pada sumber daya laut kita. Rumput laut hijau Ulva sp. mengandung senyawa metabolit diantaranya alkaloid, flavonoid dan terpenoid. Rumput laut hijau Ulva sp. mempunyai kandungan biopigmen klorofil dan sodium yang tinggi, keduanya bermanfaat untuk kesehatan. Komposisi tempe rumput laut terdiri dari kedelai 80-90%, tepung tapioka 9-15%, rumput laut 5-10%. Kandungan protein dan sodium pada tempe rumput laut berturut-turut mencapai 29,14% dan 327,01 mg/100g.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EKSTRAKSI PROPOLIS DENGAN AIR DAN FORMULASINYA MENJADI PERMEN SEBAGAI ANTIEMESIS </t>
+  </si>
+  <si>
+    <t>23-Dec-2019</t>
+  </si>
+  <si>
+    <t>P00201912261</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sri Anna Marliyati, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Gizi Masyarakat</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Produk Kue Tinngi Antioksidan</t>
+  </si>
+  <si>
+    <t>29-Dec-2016</t>
+  </si>
+  <si>
+    <t>P00201609172</t>
+  </si>
+  <si>
+    <t>Invensi ini mengungkapkan komposisi dan proses pembuatan Kue tinggi antioksidan dengan substitusi minyak sawit merah sebagai salah satu produk alternatif yang dapat digunakan sebagai cemilan untuk mencegah terjadinya aterosklerosis, jantung koroner dan kanker. Kue ini dibuat dengan menggunakan bahan-bahan utama yang biasa digunakan dalam pembuatan kue dan minyak sawit merah untuk menggantikan santan dan minyak goreng yang semula digunakan dalam pembuatan kue. Kue tinggi antioksidan mengandung 201 kkal energi , 3.4 g protein, 10.7 g lemak, 24.3 g karbohidrat dan 122 RE vitamin A (setara 732 &amp;micro;g/g ?-karoten) per takaran saji, sehingga dapat diklaim sebagai produk tinggi ?-karoten. Produk kue ini memenuhi %AKG vitamin A sebesar 20.3%-24.4%. Setiap 100 g kue mampu meredam radikal bebas DPPH setara dengan kemampuan vitamin C sebanyak 43.44 mg (bk), dengan persentase rata-rata aktivitas antioksidan sebesar 75. 11%.</t>
+  </si>
+  <si>
+    <t>Komposisi Dan Proses Pembuatan Puding Okra Ungu</t>
+  </si>
+  <si>
+    <t>17-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202213007</t>
+  </si>
+  <si>
+    <t>Zuraidah Nasution, S.T.P., M.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t>Pemanfaatan okra sebagai pangan fungsional saat ini masih terus dieksplor untuk mutu dan manfaat yang optimal. Komposisi bahan puding okra ungu terdiri dari bahan utama okra ungu dan lender okra ungu serta penambahan komponen lainnya. Proses pembuatan puding diawali dengan blanching okra ungu; penghalusan okra ungu; ekstraksi lendir okra ungu; perebusan bahan-bahan lainnya yaitu agar-agar, buah naga, susu skim, perasan lemon, sorbitol, vanili dan air hingga mendidih; pencampuran adonan dan pengadukan hingga rata; penuangan adonan ke dalam cup puding, kemudian ditunggu hingga dingin untuk kemudian disimpan dalam chiller. Puding okra ungu berkontribusi menyumbangkan energi 1,25%, protein 0,91%, lemak &amp;lt;0,02% dan karbohidrat 5,84% terhadap angka kecukupan gizi.</t>
+  </si>
+  <si>
+    <t>Formula dan Metoda Pembuatan Suplemen NC (Nitrogen Carbon) untuk Pakan Hijauan Lengkap Fermentasi</t>
+  </si>
+  <si>
+    <t>11-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313831</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Panca Dewi Manu Hara Karti Soewondo, M.Si.</t>
+  </si>
+  <si>
+    <t>Salah satu sumber protein murah adalah Nitrogen Non Protein (NPN) yang dapat menyediakan sumber nitrogen yang dapat dijadikan protein melalui sintesis protein oleh mikroba rumen. Salah satu sumber NPN adalah suplemen NC (Nitrogen Carbon). Sumber protein ini hanya dapat digunakan untuk sumber protein bagi ternak ruminansia. Suplemen NC merupakan sumber protein yang berasal dari kombinasi urea, molases dan larutan mikroba yang difermentasi kemudian dicampurkan dengan bahan sumber energi yaitu limbah tapioka (onggok).</t>
+  </si>
+  <si>
+    <t>Proses Produksi Endomikoriza Dengan Teknik Fertigasi Tertutup Sistem Semprot Secara Otomatis</t>
+  </si>
+  <si>
+    <t>08-Sep-2021</t>
+  </si>
+  <si>
+    <t>S00202107308</t>
+  </si>
+  <si>
+    <t>Endomikoriza dapat bersimbiosis dengan akar tanaman sehingga dapat membantu tanaman dalam penyerapan unsur hara P yang rendah. Invensi ini berkaitan dengan produksi massal endomikoriza jenis Gigaspora margarita, Glomus manihotis, Glomus etunicatum, Glomus sp. dan Acaulospora tuberculata dengan menggunakan tanaman inang Sorghum bicolor varietas Numbu dengan menggunakan kontainer plastik yang besar kapasitas 70 kg. Tahapan proses produksi stater inokulum endomikoriza meliputi persiapan media tanaman, benih tanaman inang dan wadah, persiapan inokulum dan teknik fertigasi tertutup sistem semprot secara otomatis, Inokulasi 5 jenis Endomikoriza pada benih tanaman inang dan penanaman, pemeliharaan, pemupukan dan penyiraman (fertigasi), pemanenan dengan memberhentikan penyiraman selama 2 minggu, dan evaluasi kualitas inokulum yang dihasilkan. Media tanam yang digunakan zeolit ukuran 2 mm dan ditambahkan nutrisi AB mix konsentrasi 1000, 2000 dan 3000 ppm. Sistem pemeliharaan dengan teknik fertigasi tertutup menggunakan sistem spray (semprot) secara otomatis.</t>
+  </si>
+  <si>
+    <t>Formulasi Yoghurt Rosella Bubuk (Dried Yoghurt) Dengan Probiotik Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>01-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202214088</t>
+  </si>
+  <si>
+    <t>Devi Murtini, S.Pt., M.Sc</t>
+  </si>
+  <si>
+    <t>Dried yoghurt diIndonesia belum dikenal masyarakat sehingga hal ini dapat menjadi peluang untuk memproduksi dried yoghurt sebagai salah satu olahan susu dengan umur simpan yang lebih lama, mudah pendistribusian, dengan kandungan bakteri asam laktat tinggi dan bermanfaat untuk tubuh. Formula Dried yoghurt terdiri atas susu segar, starter bakteri L. plantarum 1A5 sebanyak 1-2% dari volume susu, ekstrak bunga rosella dengan perbandingan 1 : 1 dari volume susu, susu skim bubuk 10%, dan maltodextrin 10%. Metode pembuatan dried yoghurt sesuai invensi ini diawali dengan mensterilisasi susu segar dan menginokulasi bakteri asam laktat (Lactobacillus plantarum IA5) sebanyak 1% dari volume susu. Selanjutnya menginkubasi susu segar kedalam inkubator dan mengekstrak bunga rosella. Lalu memanaskan susu hasil inkubasi dan menambahkan ekstrak rosella dengan perbandingan 1:1 dari volume susu, susu skim bubuk (10%) dan maltodextrin (10%) kemudian campuran dihomogenkan. Campuran kemudian dikeringkan menggunakan spray dryer dan produk yoghurt rosella bubuk (dried yoghurt) telah siap. Yoghurt rosella bubuk (dried yoghurt) terbukti mengandung protein sebanyak 16 gram dalam 100 gram dried yoghurt. populasi bakteri asam laktat dried yoghurt sebesar 10^8 (Cfu/ml).</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Metode Pembuatan Gemuk Litium Kompleks Dari Minyak Kelapa Sawit Menggunakan Radiasi Gelombang Mikro</t>
+  </si>
+  <si>
+    <t>20-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215096</t>
+  </si>
+  <si>
+    <t>Dr. Mohammad Khotib, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkenaan dengan formulasi dan metode pembuatan gemuk lumas dengan pengental sabun litium kompleks melalui insitu saponifikasi menggunakan radiasi mikrogelombang. Gemuk lumas dalam invensi ini dibuat dengan formula terdiri dari (1) minyak dasar berupa minyak sawit, parafin padat, poliburena; (2) agen pengental berupa LiOH, Li2O, atau LiCO3; (3)aditif berupa antikorosi, antioksidan, pemodifikasi friksi, dan antiwear. Pembuatan gemuk lumas dilakukan dengan meradiasi campuran minyak sawit dan Litium dalam alat mikrogelombang pada daya 750 Watt. Tipe gemuk lumas yang diperoleh memiliki NLGI 0-3, dropping point 54-180 oC, wear scar diameter 0,4-0,89 mm; welding point 150-320 kgf; copper strip corrosion at 100oc @ 24 h sebesar 1a-1b; load wear index sebesar 25-50.</t>
+  </si>
+  <si>
+    <t>Sintesis Selulosa Mikrokristalin (MCC) Berbahan Baku Serabut Ampas Sagu</t>
+  </si>
+  <si>
+    <t>13-Dec-2021</t>
+  </si>
+  <si>
+    <t>S00202111426</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode sintesis selulosa mikrokristalin menggunakan serabut ampas sagu. Proses yang digunakan terdiri atas beberapa metode yaitu, hidrolisis, pulping, dan bleaching. Invensi ini menunjukkan bahwa serabut ampas sagu memiliki potensi sebagai sumber selulosa dalam proses sintesis selulosa mikrokristalin. Selulosa mikrokristalin yang dihasilkan memiliki ciri-ciri yang paling mendekati standar MCC dengan kandungan &amp;alpha;-selulosa yang tinggi (78,61%), bobot terdegradasi dan suhu degradasi yang cukup tinggi (81,87% dan 396,26 &amp;deg;C), dan derajat kristalinitas yang cukup tinggi (56,7%). Selulosa mikrokristalin yang dihasilkan dapat digunakan sebagai bahan sediaan obat.</t>
+  </si>
+  <si>
+    <t>Proses Produksi Benang Bedah Berbasis Nanoselulosa Tandan Kosong Kelapa Sawit dan Nanobakterial Selulosa</t>
+  </si>
+  <si>
+    <t>03-Dec-2019</t>
+  </si>
+  <si>
+    <t>P00201911241</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Farah Fahma, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Departemen Fisika</t>
+  </si>
+  <si>
+    <t>Proses produksi filamen benang bedah non-absorbable dibuat dengan menggunakan PVA, Alginat, dan nanoselulosa atau nanobakterial selulosa. Proses pembuatan filamen benang bedah dibuat dengan tahapan pemintalan basah dalam CaCl2 7%-13%.Invensi ini menghasilkan filamen benang bedah non-absorbable dengan formulasi PVA, alginat, dan nanoselulosa atau nanobakterial selulosa 1% &amp;ndash; 5% lebih disukai dari segi karakteristik fisik, mekanis, dan biokompatibilitas in vitro daripada filamen benang bedah dengan penambahan nanoselulosa atau nanobakterial selulosa 10%-20%. Dengan demikian diharapkan filamen benang bedah dengan pencampuran nanoselulosa dan nanobakterial selulosa akan menjadi alternatif penggunaan benang bedah sehingga dapat meningkatkan penggunaan benang bedah berbahan serat alami.</t>
+  </si>
+  <si>
+    <t>Metode Pengikatan Nitrogen dari Komposit Berbasiskan Selulosa Tandan Kosong Kelapa Sawit, Na-Lignosulfonat, dan Alginat</t>
+  </si>
+  <si>
+    <t>18-Nov-2023</t>
+  </si>
+  <si>
+    <t>S00202312445</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pengikatan nitrogen dalam matriks selulosa tandan kosong kelapa sawit dan Na-lignosulfonat dalam alginat terikat silang dalam CaCl2. Dalam hal ini, alginat dan Na-lignosulfonat didispersikan dan dihomogenkan dala suspensi selulosa TKKS melalui pengadukan magnetic pada 90 oC selama 60 menit. Sebanyak 10 gram urea ditambahkan dalam campuran komposit pada suhu disekitar 35-40 oC sambil pengadukan stirrer. Selanjutnya, campuran komposit dan urea diikat silang dalam larutan CaCl2 5% (b/v) pada perbandingan 1:1 menghasilkan granula basah. Hasilnya, nitrogen berhasil dijerap dalam matriks komposit dengan kadar hingga 20%. Metode ini dapat dijadikan sebagai strategi pengikatan nitrogen dalam mengembangkan berbagai produk yang dapat diaplikasikan di berbagai bidang.</t>
+  </si>
+  <si>
+    <t>Metode Optimasi Galur Sintetik Ulat Sutra Non Murbei Samia cynthia ricini untuk Wilayah Marginal</t>
+  </si>
+  <si>
+    <t>26-Jan-2023</t>
+  </si>
+  <si>
+    <t>S00202300801</t>
+  </si>
+  <si>
+    <t>Dr. Yuni Cahya Endrawati, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkenaan dengan metode optimasi galur sintetik (JOGLO, PASOPATI, JOPATI, dan PRASOJO) ulat sutra non murbei Samia cynthia ricini pada daerah marginal. Proses dimulai dengan seleksi dan pemurnian ulat sutra non murbei S. ricini berdasarkan warna dan pola warna larva serta ketahanan terhadap paparan suhu dan kelembapan ekstrim (lingkungan panas dan kering). Dihasilkan larva dengan karakteristik putih polos yang mempunyai tingkat survabilitas tertinggi dengan paparan suhu dan kelembapan ekstrim. Dilanjutkan dengan tahapan pemurnian dan persilangan resiprokal berdasarkan parameter genetik dan nilai ekonomi dengan menggunakan Program GENUP. Proses pemantapan galur dilakukan selama delapan generasi pada skala laboratorium, sedangkan uji lokasi di lingkungan alami dilakukan selama tiga generasi. Karakteristik fenotipik sebagai berikut: telur berwarna putih kehijauan; larva/ ulat instar 1 berwarna hitam, instar 2 berwarna hijau kekuningan, instar 3 berwarna putih kehijauan dengan kepala hitam, instar 4 berwarna putih kehijauan dengan kepala putih, dan instar 5 berwarna putih polos; pupa berwarna coklat tua dengan warna kokon putih tulang. Karakteristik produksi dengan siklus hidup lebih pendek berkisar 42-45 hari untuk JOGLO dan PASOPATI, 42-44 hari untuk JOPATI, dan 39-42 hari untuk PRASOJO; dan lama fase larva lebih pendek yaitu 17-18 hari yang bermanfaat dalam mengurangi total kebutuhan pakan.</t>
+  </si>
+  <si>
+    <t>Formula Obat Herbal Antiinfalamasi Dari Ekstrak Wedelia (Sphagneticola trilobata) Dan Ekstrak Sembung Rambat (Mikania micrantha)</t>
+  </si>
+  <si>
+    <t>13-Nov-2021</t>
+  </si>
+  <si>
+    <t>P00202110007</t>
+  </si>
+  <si>
+    <t>drh. Rahajeng Harnastiti</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai formula obat herbal yang terdiri dari ekstrak air wedelia (Sphagneticola trilobata) dan ekstrak air sembung rambat (Mikania micrantha) yang berpotensi sebagai antiinflamasi. Berdasarkan hasil pengujian daya inhibisi ekstrak tunggal wedelia dan sembung rambat terhadap enzim COX-2 dibandingkan dengan beberapa tanaman lainnya, menunjukkan bahwa ekstrak wedelia dan sembung rambat memiliki potensi sebagai COX-2 inhibitor dengan daya inhibisi yang cukup tinggi, masing-masing dengan nilai daya inhibisi sebesar 90-98% dan 87-96%. Hasil uji preklinik pada tikus penderita inflamasi yang diinduksi dengan karagenan, menunjukkan bahwa formula kombinasi ekstrak air wedelia dan ekstrak air sambung rambat memiliki potensi sebagai antiinflamasi.</t>
+  </si>
+  <si>
+    <t>Probe Biomarker Glukosa Darah Non-Invasif dengan Metode Reflektansi</t>
+  </si>
+  <si>
+    <t>30-Dec-2020</t>
+  </si>
+  <si>
+    <t>S00202010818</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Husin Alatas, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Probe dapat digunakan sebagai media pengukuran glukosa darah dengan metodereflektansi (in-vitro). Desain probe merupakan langkah awal sebagai tahap pengembanganbiomarker non-invasif glukosa darah. Pengukuran glukosa non-invasif mampu meniadakanproses yang terjadi pada metode invasif, sehingga mampu meminimalisir terjadinyatrauma klinis. Pengujian konsensus kesalahan data dan analisis epidemilogis merupakanparameter penetuan akurasi atau standarisai keberhasilan pengukuran glukosa darah invitro.Keberhasilan desain pada tahap awal mengisyaratkan bahwa pengembanganbiomarker non-invasif dapat dilanjutkan pada tahap selanjutnya (in-vivo).</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Niken Tunjung Murti Pratiwi, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Zaenal Abidin, S.Si., M.Agr.</t>
+  </si>
+  <si>
+    <t>Produk Nano Zink Oksida Terenkapsulasi Komplek Polisakarida-Protein Termodifikasi Sebagai Material Fungsional Diproduk Pangan Olahan Berbahan Dasar Susu Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>30-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202213970</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan suatu metode baru pembuatan material fungsional nano zink oksida (ZnO) yang terenkapsulasi pada komplek polisakarida-protein termodifikasi secara in situ dalam one-pot proses. Metode ini memiliki kebaruan pada proses enkapsulasi nano zink oksida yang dilakukan secara in situ karena pektin sebagai capping agent pada saat pembuatan nano zink oksida tidak dihilangkan dengan proses pencucian atau kalsinasi. Proses enkapsulasi terjadi karena sisi aktif pada pektin langsung bereaksi dengan sisi aktif pada protein termodifikasi untuk membentuk komplek pektin-protein termodifikasi yang stabil. Produk tersebut mudah dipisahkan dengan supernatant sehingga proses pencucian dapat dilakukan secara pemisahan sederhana. Produk akhir yang dihasilkan tersebut mudah dikeringkan dan dicampurkan kembali dengan produk olahan berbahan dasar susu karena dapat terdispersi sempurna.
+Metode ini memiliki keunggulan lain yaitu nano zink oksida dapat dibuat dengan waktu reaksi hidrotermal kurang dari 3 jam pada suhu di bawah 100oC dan tanpa proses kalsinasi pada suhu hingga 700 oC. Bila dibandingkan zink oksida dengan produk impor, zink oksida yang dihasilkan memiliki ukuran di bawah 100 nm dengan lebih seragaman bentuk morfologi dan memiliki akitivitas anti bakteri yang lebih tinggi.</t>
+  </si>
+  <si>
+    <t>Kombinasi Ekstrak Sirih Merah Terenkapsulasi Nanostructured Lipid Carrier (Nlc) Dengan Nanopropolis Sebagai Bahan Aktif Antimelanogenesis</t>
+  </si>
+  <si>
+    <t>22-Oct-2024</t>
+  </si>
+  <si>
+    <t>S00202411561</t>
+  </si>
+  <si>
+    <t>Dr. Rini Madyastuti Purwono, S.Si., M.Si., Apt.</t>
+  </si>
+  <si>
+    <t>Departemen Biokimia</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan kombinasi ekstrak sirih merah (Piper crocatum) terenkapsulasi dalam nanostructured lipid carrier (NLC) dengan nanopropolis asal lebah Apis mellifera sp. sebagai bahan aktif antimelanogenesis. NLC sirih merah dibuat dengan menambahkan tetes demi tetes campuran fasa minyak dan ekstrak sirih merah kedalam fasa air sambil dipanaskan. Sedangkan nanopropolis dibuat dengan melarutkan ekstrak propolis asal lebah Apis melifera untuk selanjutnya dihomogenisasi kecepatan tinggi pada suhu kamar selama 24 jam dan disonikasi. Hasil karakterisasi particle size analyzer (PSA), zeta potential dan TEM menunjukkan NLC sirih merah memiliki bentuk partikel bulat dengan diameter 200 nm dan zeta potential -41,57 mV. Sedangkan nanopropolis memiliki bentuk partikel bulat dengan ukuran lebih kecil namun beragregasi atau saling menyatu satu sama salin sehingga memiliki diameter ukuran lebih besar dari partikel tunggalnya yaitu skala 150 nm. Pada hasil uji inhibisi enzim tirosinase, NLC sirih merah dan nanopropolis menunjukkan aktivitas inhibisi tirosinase yang lebih kuat dibandingkan ekstrak yang tidak dinanokan. Formula kombinasi NLC sirih merah dan nanopropolis terbaik menunjukkan inhibisi enzim tirosinase paling tinggi yaitu 66,47 &amp;plusmn; 2,75 %. Oleh karena itu, formula kombinasi ini menjadi temuan baru dalam penelurusan bahan aktif yang memanfaatkan nanoteknologi untuk pemutih atau anti melanogenesis</t>
+  </si>
+  <si>
+    <t>Formulasi Roti Dengan Penambahan Yoghurt Sebagai Bahan Pengembang</t>
+  </si>
+  <si>
+    <t>12-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313909</t>
+  </si>
+  <si>
+    <t>Muhamad Arifin, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Roti dengan penambahan yoghurt sebagai bahan pengembang adalah inovasi untuk mengurangi penggunaan ragi komersi. Invensi ini bertujuan untuk menghasilkan roti yang memberikan manfaat bagi kesehatan dan mampu mengurangi penggunaan ragi komersial. Roti dengan penambahan yoghurt sebagai bahan pengembang diisi dengan fla yoghurt disebut roti yogurupan. Produk ini berbeda jika dibandingkan dengan produk lainnya karena adanya kandungan Lactobacillus plantarum IIA-1A5 berperan sebagai probiotik yang mampu menghasilkan metabolit postbiotik. Penambahan buah stroberi memberikan manfaat sebagai antioksidan dan penambahan bunga rosela dapat memperpanjang umur simpan roti yoghurt karena mampu menghambat proses stalling. Formula roti dengan penambahan yoghurt sebagai bahan pengembang dengan isian fla yoghurt stroberi rosela terdiri atas tepung protein tinggi, susu bubuk, Saccharomyces cerevisiae, garam, air, butter, telur, susu skim bubuk, stroberi, ekstrak bunga rosela, yoghurt dengan starter bakteri L. plantarum IIA-1A5 sebanyak 1-2% dari volume susu. Formulasi isian fla roti yogurupan yaitu campuran 200 g krim kocok dan 200 g yoghurt rosela stroberi. Protein yang terkandung pada roti dengan ragi yoghurt sebesar 9,64%, kadar abu roti yoghurt sebesar 1,11%, kadar air roti sebesar 24,34%. Sedangkan kadar lemak roti sebesar 3,5%.</t>
+  </si>
+  <si>
+    <t>Rayon Viskosa Berbahan Serat Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>28-Oct-2022</t>
+  </si>
+  <si>
+    <t>S00202212102</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irmansyah, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan formulasi rayon viskosa berbahan serat alam. Serat alam yang digunakan adalah serat tandan kosong kelapa sawit pada bagain stalk dengan proses pulping rotary digester menggunakan tahapan prahidrolisi asam sulfat 0,4% pada suhu 165 oC ; 150 menit dan pemasakan alkali aktif NaOH 24%, sulfiditas 30% pada suhu 165 oC ; 150 menit serta pemutihan menggunakan klorin dioksida 0,22 KN ; peroksida 1%.  Rayon viskosa dibuat dengan teknik wet spinning melalui lubang spineret sehingga berbentuk serat berfilamen halus. Spinning bath yang digunakan adalah asam sulfat 8 - 10%, natrium sulfat 20%, dan seng sulfat 1 - 2%. Pencucian rayon viskosa yang dihasilkan menggunakan air panas dan air dingin serta Na2S 3 g/L untuk menghilangkan belerang dalam serat. Pemanfaatan serat tandan kosong kelapa sawit merupakan bagian dari pengembangan biomaterial dan merupakan upaya untuk menjawab permasalahan terkait kebutuhan bahan baku dari serat alam di industri tekstil. Penggunaan serat tandan kosong kelapa sawit sebagai bahan baku rayon viskosa juga merupakan cara untuk mengatasi melimpahnya limbah padat sawit yang merupakan hasil samping dari tingginya produktifitas CPO di Indonesia.</t>
+  </si>
+  <si>
+    <t>Komposisi Biokomposit Filler Serat Tandan Kosong Kelapa Sawit Sebagai Pengganti Komponen Otomotif Berpenguat Serat Sintesis</t>
+  </si>
+  <si>
+    <t>07-Oct-2020</t>
+  </si>
+  <si>
+    <t>S00202007289</t>
+  </si>
+  <si>
+    <t>Penelitian rekayasa biomaterial merupakan upaya pengembangan sains dan teknologi guna mensubstitusi serat sintetis dengan lignoselulosa TKKS termodifikasi. Rekayasa biomaterial dalam bentuk biokomposit filler serat tandan kosong kelapa sawit sebagai pengganti komponen otomotif berpenguat fiberglass dapat dihasilkan dari serat tandan kosong kelapa sawit (TKKS) ukuran mikropartikel 10% (b/b), ABS 90% (b/b) dan aditif dengan konsentrasi 2%. Tujuan penggunaan serat TKKS adalah sebagai material biokomposit dengan sifat mekanik yang tangguh dan high impact. Keunggulan dari serat TKKS dibandingkan serat sintetis, yaitu tersedia melimpah, dapat diperbaharui, dapat terdegradasi secara biologis, harga murah, mudah dalam pemprosesan, berdensitas tinggi, dan memiliki sifat mekanis yang baik. Berdasarkan hasil pengujian, biokomposit mikropartikel TKKS memiliki nilai tensile strength 21,21 MPa, nilai Modulus Young 731,1 MPa, dan nilai elongation at break 4.296%, nilai flexural strength 43.03 MPa, nilai impact strength 65,67%. Hasil uji pada jarak tempuh 15.000 km menunjukkan tidak adanya perubahan dimensi. Serat TKKS memiliki fungsi penting dalam resistansi komposit terhadap impact, serat dapat berperan sebagai media transfer stress. Selain itu, keberadaan serat dalam komposit dapat meningkatkan frekuensi alami dari material sehingga kemampuan suatu material untuk menahan gaya eksternal meningkat.</t>
   </si>
   <si>
     <t>Alat Ekstraksi Minyak Serai Wangi Dengan Metode Ohmic Heating</t>
   </si>
   <si>
     <t>22-Dec-2017</t>
   </si>
   <si>
     <t>P00201709589</t>
   </si>
   <si>
-    <t>Ilham Maulidin</t>
-[...4 lines deleted...]
-  <si>
     <t>Sebuah Alat ekstraksi minyak serai wangi menggunakan Metode Ohmic Heating melalui pemanasan dua buah pelat logam steinless steel (4). Komponen penyusun alat ekstraksi minyak` serai wangi metode ohmic heating ini terdiri dari saklar (11), power supply AC 220 V (7), ACAC Step Down 12A (9), fuse/skring (8), dan plat stainless steel 1.5 mm (6). Metode Ohmic Heating bertujuan untuk meningkatkan efisiensi proses ekstraksi minyak serai wangi dan mengurangi pencemaran lingkungan. Lama waktu proses penguapan dapat diatur dengan mengatur besar aliran arus yang masuk tabung ekstraksi menggunakan potensiometer (10) pada AC-AC Step Down (9).</t>
   </si>
   <si>
-    <t>Kalkulator Prediksi Rendemen Gula Tebu Berbasis Machine Learning</t>
-[...35 lines deleted...]
-    <t>Metode Pembuatan Bioplastik Pelindung Buah Dari Pati Dan Ekstrak Klobot Jagung</t>
+    <t>Formulasi dan Proses Pembuatan Keripik Tempe Mozaik</t>
+  </si>
+  <si>
+    <t>23-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215382</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Tutik Wresdiyati</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi dan metode pembuatan keripik tempe mozaik. Invensi ini bertujuan untuk menyediakan formula dan metode pembuatan keripik tempe mozaik. Bahan baku pembuatan keripik tempe mozaik yaitu kedelai 40-45%, tepung tapioka 35-40%, bumbu-bumbu segar 10-15%, dan ragi tempe 0,1-0,3%. Proses pembuatan keripik tempe mozaik meliputi pembuatan campuran tempe setengah jadi dengan tapioka, fermentasi, pengirisan, coating, dan penggorengan. Berdasarkan karakteristik kimia, keripik tempe mozaik telah memenuhi persyaratan berdasarkan SNI 2602:2018 berdasarkan parameter kadar air, abu, dan protein. Berdasarkan hasil uji sensori, keripik tempe mozaik memiliki skor atribut keseluruhan yang tidak berbeda dengan jenis keripik tempe mozaik komersial, sehingga tempe mozaik berpeluang untuk disukai konsumen. Umur simpan keripik tempe mozaik yang dikemas dalam kemasan standing pouch aluminium foil pada suhu 27 dan 30oC berturut-turut adalah 71 dan 69 hari</t>
+  </si>
+  <si>
+    <t>Formula dan Metode Pembuatan Granul Instan Kombinasi Ekstrak Daun Undis Dan Jahe Emprit Sebagai Penurun Gula Darah</t>
+  </si>
+  <si>
+    <t>01-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202212300</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula granul instan kombinasi serbuk ekstrak daun undis dan serbuk ekstrak jahe untuk penurun gula darah dan proses pembuatan granulnya. Formula granul instan penurun gula darah terdiri dari serbuk ekstrak daun undis, serbuk ekstrak jahe emprit, Polivinil pirolidon, Natrium benzoate, aerosil, stevia, perasa dan susu skim hingga. Tahap pembuatan granul instan dimulai dengan menimbang bahan formula masing-masing sesuai komposisinya, kemudian mencampurkan semua bahan kecuali aerosil hingga homogen. Selanjutnya akuades sedikit demi sedikit ditambahkan ke dalam campuran bahan sambil diaduk hingga membentuk massa yang kompak (dapat dikepal. Tahap berikutnya mengayak massa dengan ayakan no 12 hingga terbentuk granul. Granul yang diperoleh kemudian dikeringkan dengan oven pengering suhu 40-50 C. Selanjutnya kandungan lembab Granul diukur dan dilanjutkan dengan mengayak granul kering dengan ayakan nomor 16 lalu menambahkan aerosil pada granul kering dan mengaduknya hingga homogen. Granul instan pada uji in vivo mampu menurunkan glukosa darah terbaik pada dosis 400 mg/kg BB.</t>
+  </si>
+  <si>
+    <t>Isolat Protein Tempe Kedelai Tergerminasi dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>06-Dec-2019</t>
+  </si>
+  <si>
+    <t>P00201911468</t>
+  </si>
+  <si>
+    <t>Fermentasi dan germinasi mampu menurunkan kandungan senyawa antigizi dan meningkatkan daya cerna protein kedelai. Invensi ini berhubungan dengan isolat protein yang dibuat dari tempe kedelai tergerminasi. Tujuan invensi ini adalah untuk menyediakan metode pembuatan isolat protein tempe kedelai tergerminasi. Pembuatan isolat protein tempe kedelai tergerminasi dibagi menjadi empat bagian yaitu preparasi bahan baku dan germinasi kedelai, pembuatan tempe kedelai tergerminasi, penepungan tempe kedelai tergerminasi rendah lemak, dan isolasi protein tepung tempe kedelai tergerminasi. Rentang pH ekstraksi dan pengendapan protein maksimum tempe kedelai tergerminasi adalah 11-12.8 dan 3-5. pH ekstraksi protein tempe kedelai tergerminasi berbeda dengan ekstraksi protein kedelai komersial. Isolat protein tempe kedelai tergerminasi memiliki kadar protein lebih dari 80% (6.25x%N).</t>
+  </si>
+  <si>
+    <t>Dr. Dimas Andrianto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Plester Cair Nanoemulgel Dengan Ekstrak Maggot Black Soldier Fly (Hermetia Illucens) Dan Ekstrak Batang Brotowali (Tinospora Crispa L.)</t>
+  </si>
+  <si>
+    <t>12-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406484</t>
+  </si>
+  <si>
+    <t>Ir. Fahrizal Hazra, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Tanah dan Sumberdaya Lahan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luka lecet, iris atau sayat, dan luka bakar merupakan jenis luka yang seirng terjadi di Indonesia.  Perawatan luka diperlukan untuk merawat luka sehingga mencegah terjadinya infeksi dan perdarahan. Penutup luka yang biasa digunakan adalah kasa, plester, perban alami atau sintesis, dan kapas yang memiliki karakteristik kering, tidak memberikan lingkungan lembap serta menyebabkan rasa sakit dan perdarahan saat dilepas. Plester luka yang banyak dijual dipasaran masih memiliki kekurangan yaitu kurang elastis, menyebabkan iritasi, dan tidak memiliki kandungan zat aktif didalamnya yang dapat mempercepat dalam penyembuhan luka. Keunggulan produk invensi ini diantaranya mengatasi permasalahan luka karena kandungan protein maggot yang tinggi (40-50%) serta kandungan batang brotowali sebagai antibakteri, memberikan rasa dingin yang dapat mengurangi pembengkakan, mempercepat proses penyembuhan, serta dapat menurunkan rasa sakit di sekitar luka. Invensi ini bertujuan untuk memaksimalkan pemanfaatan kombinasi ekstrak maggot pada konsentrasi 3-5% dan ekstrak batang brotowali dengan konsentrasi 1-3% di bidang medis. Belum ada produk sejenis dengan manfaat dan keunggulan serupa sehingga invensi ini bernilai inovatif, mempunyai peluang yang menjanjikan, serta berdaya saing.</t>
+  </si>
+  <si>
+    <t>Komposisi Media Tanam Hidroponik Berbahan Dasar Wol Domba Dan Coco Fiber Dengan Lapisan Mikoriza Arbuskular Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>10-Oct-2023</t>
+  </si>
+  <si>
+    <t>P00202310158</t>
+  </si>
+  <si>
+    <t>Semakin terbatasnya ketersediaan lahan pertanian, khususnya di perkotaan membuat kebutuhan sayuran menjadi sulit terpenuhi. Untuk itu, diperlukan sistem penanaman yang mampu menghemat penggunaan lahan dan mampu memproduksi sayuran berkualitas, salah satunya sistem hidroponik. Media tanam hidroponik yang umumnya digunakan ialah rockwool. Padahal, rockwool memiliki kelemahan yaitu memberikan paparan yang dalam skala besar dapat berdampak pada sistem pernapasan dan iritasi kulit. Oleh karena itu, perlu adanya media tanam hidroponik ramah lingkungan dan bekerja efektif. Invensi yang diberi nama Sheeco hadir sebagai solusi atas permasalahan di atas dengan mengusung produk media tanam hidroponik all in one berbahan dasar wol domba dan coco fiber dengan kombinasi nutrisi NPK serta Mikoriza arbuskular. Sheeco berbentuk tabung dengan diameter 3 cm, tinggi 1,5-2 cm; dan berat 3,75 g. Sheeco telah melakukan pengujian pada PT Biodiversitas Bioteknologi Indonesia (ICBB) dengan nomor pengujian 1142/LHP/PTBBI.MARK/IX/2023, diperoleh hasil bahwa pada sampel produk media tanam seberat 150 g terkandung N-Total 6,12%, P2O5 Potensial 1815,90 mg/100g; dan K2O Potensial 3758,52 mg/100 g. Sheeco cocok digunakan untuk keperluan pertanian hidroponik, semai benih, dan keperluan pertanian lainnya sesuai kebutuhan.</t>
+  </si>
+  <si>
+    <t>Ekstrak Bidara Laut Sebagai Obat Antimalaria</t>
+  </si>
+  <si>
+    <t>08-Sep-2020</t>
+  </si>
+  <si>
+    <t>P00202006562</t>
+  </si>
+  <si>
+    <t>Dr. apt. Siti Sa'diah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode ekstraksi bidara laut (Strichnos liquirita) menggunakan metode maserasi dengan pelarut etanol atau air yang efektif sebagai antimalaria. Keunggulan invensi ini dibanding invensi sebelumnya berkaitan dengan ekstrak bidara laut adalah bahwa invensi ini ditujukan sebagai anti malaria. Selain sebagai ekstrak tunggal, invensi ini juga berkaitan dengan komposisi kombinasi ekstrak bidara laut dengan senyawa murni dihydroartemisin dan piperaquin fosfat. Penggunaan ekstrak bidara laut sebagai antimalaria telah dibuat dengan konversi dosis pada manusia juga
+telah teruji efektif secara in vivo mampu menurunkan persentasi kematian mencit yang diinfeksi jauh lebih baik dibandingkan kontrol obat pada dosis yang sama (200 mg/kgBB mencit). Pengaplikasian dosis kapsul kombinasi ekstrak bidara laut: dihydroartemisin:piperaquin fosfat = 162,5:40:320 (mg/kapsul) pada manusia adalah sebanyak 3 kapsul sehari atau satu kapsul tiga kali sehari.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Serbuk Ekstrak Daun Undis (Cajanus cajan) Dan Jahe Emprit (Zingiber officinale Var Amarum) Skala Pilot Dengan Penambahan Amilum Jagung Sebagai Penurun Kolesterol Dan Produk Yang Dihasilkannya</t>
+  </si>
+  <si>
+    <t>29-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202313167</t>
+  </si>
+  <si>
+    <t>Departemen Kedokteran Hewan</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode pembuatan serbuk ekstrak daun undis dan serbuk ekstrak jahe emprit dalam skala pilot dengan penambahan amilum jagung sebagai penurun kolesterol. Metode pembuatan ekstrak dimulai simplisia daun undis kering dan serbuk rimpang jahe masing-masing dimaserasi dalam pelarut etanol 70% perbandingan bahan kering dan pelarut sebesar 1:2 selama 30 menit, kemudian dimaserasi/perendaman. Hasil perendaman disaring sehingga terpisah antara filtrat ekstrak dan ampas. Ampas dimaserasi kembali sebanyak dua kali. Semua filtrat ekstrak kemudian dievaporasi dengan evaporator pada suhu 70 &amp;deg;C hingga diperoleh ekstrak pekat/sari. Ekstrak pekat (granulasi basah) ditambahkan dengan kalium sorbat, amilum jagung (corn starch) dan aerosil yang dibantu dengan mesin kneader. Proses pengeringan dan penggilingan dilakukan dalam mesin giling hingga diperoleh ekstrak kering. Serbuk ekstrak daun undis dan serbuk ekstrak jahe yang dihasilkan mampu menghambat aktivitas enzim HMG-CoA Reduktase berturut-turut 39.37% dan 47.87%. Gabungan serbuk ekstrak daun undis (600 mg/kg bb) dan serbuk ekstrak jahe (120 mg/kg bb) mampu menurunkan total kolesterol, LDL, dan trigliserida; meningatkan HDL; dan menghambat pembentukan plak aorta pada kelinci hiperkolesterolemia.</t>
+  </si>
+  <si>
+    <t>Metode Deteksi Kematangan dan Kualitas Mangga Menggunakan Portabel Spektroskopi Near Infrared</t>
+  </si>
+  <si>
+    <t>16-May-2023</t>
+  </si>
+  <si>
+    <t>P00202304281</t>
+  </si>
+  <si>
+    <t>Dr. Heru Sukoco, S.Si., M.T.</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan suatu metode deteksi kematangan dan kualitas mangga, lebih khususnya metode pengukuran tingkat kematangan, keasaman (acidity), total padatan terlarut (TPT), kekerasan (firmness), dan kandungan pati mangga secara non destruktif menggunakan machine learning dan fuzzy logic yang diinstal pada perangkat portabel spektroskopi near infrared (NIR). Untuk pengukuran diawali dengan pengambilan data spektrum mangga menggunakan sensor NIR 1350-2500 nm, kemudian dilakukan transformasi spektral menggunakan pendekatan machine learning untuk memperoleh kombinasi operator transformasi yang terbaik pada masing-masing atribut (keasaman, TPT, kekerasan, dan pati). Spektrum hasil transformasi kemudian digunakan dalam pemodelan regresi untuk memperoleh hasil prediksi terbaik. Keempat nilai hasil prediksi (keasaman, TPT, kekerasan, dan pati) digunakan untuk pengukuran tingkat kematangan menggunakan fuzzy logic mamdani. Hasil perhitungan tingkat kematangan, keasaman, TPT, kekerasan, dan pati ditampilkan pada modul aplikasi.</t>
+  </si>
+  <si>
+    <t>Urinoir Pendeteksi Status Hidrasi</t>
+  </si>
+  <si>
+    <t>P00201709570</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Hardinsyah, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan urinoir pendeteksi status hidrasi memanfaatkan sensor yang dapat mendeteksi warna warna urin yang diprogram menggunakan arduino uno. Data acuan pengelompokkan dibuat dalam database yang berisi notasi warna urin dan nilai RGB. Pengelompokkan warna didasarkan pada kertas PURI. Hasil pembacaan urin terbagi menjadi tiga yaitu terhidrasi dengan baik, dehidrasi ringan-sedang, dan dehidrasi berat. Hasil uji Speatman menunjukkan korelasi positif antara BJU dengan URITES dengan nilai p&amp;lt;0.05 dan nilai r 0.935. Hasil uji Bland - altman menunujukkan nilai Limit of agireement URITES dengan BJU maupun PURI berada dalam rentang -5 sampai 5 yang menunjukkan reabilitas yang baik.</t>
+  </si>
+  <si>
+    <t>Teknologi Tata Air Bawah Permukaan dengan Sistem Cerdas</t>
+  </si>
+  <si>
+    <t>S00202212105</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai Teknologi Tata Air Bawah Permukaan Dengan Sistem Cerdas untuk tata air lahan pertanian. Lebih khusus lagi, invensi ini berhubungan dengan teknik irigasi dan drainase mempergunakan pipa berperforasi yang diletakkan di bawah permukaan tanah, bekerja secara otomatis dengan sensor, solenoid valve dan programmable controller serta terhubung dengan operator melalui koneksi internet nirkabel, cloud server dan dashboard. Tujuan utama dari invensi ini adalah untuk mengatasi permasalahan yang telah ada sebelumnya khususnya pengaturan tinggi muka air tanah yang memanfaatkan irigasi dan drainase bawah permukaan yang beroperasi secara otomatis. Teknologi Tata Air Bawah Permukaan Dengan Sistem Cerdas, dimana suatu teknologi tata air bawah permukaan dengan sistem cerdas sesuai dengan invensi ini terdiri dari 1) sistem jaringan pipa berperforasi bawah permukaan, 2) sistem reservoir inlet irigasi, 3) sistem kendali otomatis dan 4) sistem Internet of Things. Tujuan lain dari invensi ini adalah meningkatkan fleksibilitas penggunaan lahan pertanian untuk berbagai kondisi tata air sesuai teknik budidaya yang dilakukan misalnya jenuh dan tidak jenuh air sehingga dapat menyesuaikan dengan komoditi yang paling menguntungkan pada saat itu.</t>
+  </si>
+  <si>
+    <t>Sistem Irigasi Evapotranspirasi Aliran Bawah Permukaan pada Budidaya Padi SRI dan Salibu</t>
+  </si>
+  <si>
+    <t>04-Dec-2021</t>
+  </si>
+  <si>
+    <t>S00202111113</t>
+  </si>
+  <si>
+    <t>Sistem irigasi Evapotranspirasi invensi ini mengatur debit air masuk secara otomatis dengan prinsip Bejana Berhubungan dan persamaan Darcy-Weisbach. Sistem irigasi ini terdiri dari beberapa bagian, yaitu reservoir, pipa inlet, stop kran, sambungan elbow, bak/pot, stop kran pelampung bola, sambungan T, pipa penghubung, pot tanaman, pipa biopori, penghubung antar bak pot, pipa drainase, pipa set, media taman, kain penyaring dan batu split. Pot set berfungsi mengatur kedalaman air pada semua pot dalam sistem. Stop kran pelampung terdapat katup bola yang berfungsi untuk mengalirkan dan menghentikan aliran irigasi dari pipa inlet ke pot/bak set. Katup bola ini akan bekerja otomatis, jika tekanan air menurun, katup bola terbuka dan aliran air irigasi mengalir dari pipa inlet ke bak pot. Jika tekanan yang mendorong katup bola (level air penuh) sehingga katup tertutup dan menghentikan aliran air irigasi dari pipa inlet ke bak/pot set. Stop kran ini akan membuka dan menutup aliran air masuk secara otomatis sesuai dengan kedalaman air yang telah diatur manual pada pot set. Hasil panen yang didapatkan dari budidaya padi SRI dan Salibu yang menggunakan sistem irigasi Evapotranspirasi dapat mencapai 4,8 ton/ha (budidaya SRI) sampai dengan 8 ton/ha (gabungan budidaya padi SRI dan Salibu).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sistem Fertigator Otomatis Nirdaya Untuk Persemaian Tanaman Kehutanan </t>
+  </si>
+  <si>
+    <t>10-Sep-2025</t>
+  </si>
+  <si>
+    <t>S00202508707</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan suatu sistem fertigator otomatis nirdaya untuk persemaian tanaman kehutanan, yang bekerja tanpa sumber daya listrik, dengan menerapkan prinsip tekanan  hidrostatik  dan  kapilaritas.  Sistem  ini  mampu  mendeteksi  kebutuhan  air  dan nutrisi  berdasarkan  evapotranspirasi  yang  terjadi  dengan  penggunaan  stopkeran pelampung pada ember kontrol. Stopkeran pelampung pada ember kontrol akan menjaga level tinggi muka air pada ember kontrol dengan tinggi muka air pada baki persemaian. Ketika terjadi kehilangan air yang disebabkan oleh evapotranspirasi pada baki persemaian, air akan mengalir secara otomatis dari ember kontrol menuju baki persemaian dengan penerapan prinsip bejana berhubungan. Dengan demikian, invensi ini cocok diterapkan di daerah terpencil yang memiliki keterbatasan akses listrik dan mendukung efisiensi sumber daya dalam proses persemaian tanaman kehutanan.</t>
+  </si>
+  <si>
+    <t>Minuman Isotonik Ternak Ayam Dari Limbah Cair Tahu Dan Kecap Sebagai Pengganti Antibiotic Growth Prtomoter</t>
   </si>
   <si>
     <t>11-Jul-2024</t>
   </si>
   <si>
-    <t>S00202406428</t>
-[...2 lines deleted...]
-    <t>Evelyn Egidia Sitopu</t>
+    <t>S00202406427</t>
+  </si>
+  <si>
+    <t>Dr. Tekad Urip Pambudi Sujarnoko, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa Minuman Isotonik Ternak Ayam dari Limbah Cair Tahu dan Kecap Sebagai Pengganti AGP yang bertujuan untuk membuat suatu minuman probiotik alternatif berbahan limbah cair tahu dan kecap sebagai penggati AGP yang dapat meningkatkan berat badan ayam dan menambah kekebalan tubuh pada ayam sehingga ayam tidak mudah terkenapenyakit. Moinuman isotonik dibuat dengan fermentasi secara anaerob melalui beberapa tahapan dimulai dari pengujian brix masing-masing limbah kemudian mencampurkan kedua limbah cair tahu dan kecap kedalam satu wadah hingga kadar brix mencapai angka 20%-25% lalu ditambahkan EM4 dengan dosis 1mL/1 L. Proses fermentasi selama 14 hari dan melakukan uji brix dan uji PH ketika fermentasi sudah mencapai 14 hari, kemudian mencampurkan hasil fermentasi dengan air sesuai perlakuan. Penentuan efektifitas formula dilakukan dengan uji in vitro. Berdasarkan hasil uji terhadap formulasi didapat formulasi terbaik yaitu 1 NGP : 1 air.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ahmad Sulaeman, M.S.</t>
+  </si>
+  <si>
+    <t>Formulasi Kompon Karet Alam Filler Biokarbon Untuk Pembuatan Material Elastomer Pada Produk Karet Bantalan Tahan Gempa Jenis High Damping Rubber Bearing (HDRB)</t>
+  </si>
+  <si>
+    <t>15-Dec-2023</t>
+  </si>
+  <si>
+    <t>S00202314105</t>
+  </si>
+  <si>
+    <t>Dr. Tetty Kemala, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi kompon karet alam berbasis filler biokarbon dari bahan baku biomassa yang dapat digunakan dalam pembuatan material elastomer sebagai lapisan penyusun produk karet bantalan tahan gempa jenis HDRB. Formulasi kompon karet tersebut terdiri atas 100 bsk karet alam jenis SIR 20; 5 bsk seng oksida dan 2 bsk asam stearat sebagai bahan pengaktif; 4 bsk lilin parafin sebagai bahan antiozonan; 1,5 bsk N-1,3-dimetilbutil-N&amp;rsquo;-fenil-p-fenilindiamina dan 1,5 bsk 1,2-dihidro-2,2,4-trimetil-kuinolina sebagai bahan antioksidan; 50 bsk filler biokarbon sebagai bahan pengisi; 1,35 bsk 2-2&amp;rsquo;-dithiobenzothiazole (MBTS) sebagai bahan pencepat; dan 2,9 bsk belerang sebagai bahan pemvulkanisasi. Lapisan material elastomer yang diperoleh dari formulasi tersebut berwarna hitam, memiliki sifat elastis dan redaman, dengan dimensi dapat disesuaikan dengan desain struktur atau konstruksi bangunan.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Kayu Lapis Menggunakan Lembaran Tipis Kayu Dengan Teknik Furfurilasi</t>
+  </si>
+  <si>
+    <t>21-Jun-2024</t>
+  </si>
+  <si>
+    <t>S00202405663</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. I Wayan Darmawan, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pembuatan kayu lapis menggunakan lembaran tipis kayu (vinir). Lebih khusus lagi metode pembuatan kayu lapis sesuai invensi ini menggunakan teknik furfurilasi yang ramah lingkungan untuk memodifikasi vinir kayu yang akan digunakan untuk pembuatan kayu lapis. Furfurilasi vinir kayu ini dilakukan dengan metode impregnasi larutan furfuril alkohol (FA) 40%, 70%, atau 100% dengan katalis asam sitrat 3%, dilanjutkan dengan proses polimerasi pada suhu 103&amp;deg;C selama 48 jam. Vinir terfurfurilasi ini kemudian disusun bersilangan dan direkat menggunakan perekat poliuretan (PU) atau epoxy dengan berat labur 180 g/m2, lalu dikempa panas pada suhu 120&amp;deg;C selama 6 menit dengan tekanan spesifik 11 kg/cm2. Hasil pengujian menunjukkan bahwa persen peningkatan berat (WPG) vinir yang diimpregnasi FA 40%, 70%, dan 100% masing-masing memberikan nilai rata-rata sebesar 32,27%, 54,18%, dan 67,96%.</t>
+  </si>
+  <si>
+    <t>Taopik Ridwan, SP., M.Si</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Irzaman, M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Penanaman Ubi Kayu (Cassava) Untuk Meningkatkan Produktivitas</t>
+  </si>
+  <si>
+    <t>27-Jan-2022</t>
+  </si>
+  <si>
+    <t>S00202200703</t>
+  </si>
+  <si>
+    <t>Dr. Roza Yusfiandayani, S.Pi.</t>
+  </si>
+  <si>
+    <t>Departemen Agronomi dan Hortikultura</t>
+  </si>
+  <si>
+    <t>Faktor penyebab rendahnya produktivitas adalah beragamnya kegiatan budaya yang meliputi teknik pengolahan tanah, pemberian pupuk organik, jenis dan dosis pemupukkan, dan klon yang ditanam. Invensi ini merupakan suatu metode penanaman ubi kayu (Cassava) untuk meningkatkan produktivitas ubi kayu (Cassava). Metode penanaman ubi kayu sesuai invensi ini dilakukan dengan menentuan waktu tanam yang tepat, mengembalikan biomass sebagai pupuk organik, restorasi lahan dengan penanaman legume cover crop, pemilihan bahan tanam, persiapan lahan, penanaman, pengairan, pemupukan, pewiwilan, dan pengendalian OPT. Ubi kayu yang dihasilkan memiliki produktivitas 4 kg/pohon atau 40 ton/ha dan berumur 6 bulan saat panen.</t>
+  </si>
+  <si>
+    <t>E-Rumpon Sebagai Deteksi Ukuran Dan Sebaran Ikan</t>
+  </si>
+  <si>
+    <t>S00202112444</t>
+  </si>
+  <si>
+    <t>Departemen Pemanfaatan Sumberdaya Perikanan</t>
+  </si>
+  <si>
+    <t>Rumpon yang terdapat di Indonesia sebagian besar merupakan rumpon yang menetap di perairan dan tidak dapat dibawa dan dipindah-pindah, perlu biaya mahal dalam pembuatan satu unit rumponnya. E-rumpon merupakan pengembangan dari rumpon portable yang menggunakan konsep respon ikan terkait penggunaan frekuensi suara sebagai atraktor dan diintegrasikan dengan wifi echosounder yang dapat mentransmisikan data ke smartphone di atas kapal mengenai distribusi ukuran dan sebaran ikan. Dengan kata lain, e-rumpon dari bahan fibre menggunakan frekuensi suara dan sistem transmisi data dari wifi echosounder dan smartphone yang diinvensikan ini secara tidak langsung adalah merupakan upaya dalam inovasi alat bantu penangkapan yang dapat digunakan kapanpun dan di perairan manapun yang diinginkan sehingga menyebabkan penghematan energi terhadap bahan bakar minyak pada kapal sehingga tidak perlu melakukan pencarian daerah penangkapan ikan (fishing ground) dalam pengejaran ikan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Pomade Rumput Laut </t>
+  </si>
+  <si>
+    <t>28-Dec-2018</t>
+  </si>
+  <si>
+    <t>P00201811122</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Asadatun Abdullah, S.Pi., M.S.M., M.Si.</t>
+  </si>
+  <si>
+    <t>Proses pembutan pomade rumput laut menggunakan bubur rumput laut. Proses pembuatan bubur rumput laut menggunakan E.cottonii, Turbinaria sp. Sargassum sp. dan Padina sp. dengan perbandingan 1:1, 1:2, 1:3 sampai dengan 5:1. Perbandingan terbaik yang diperoleh adalah perbandingan 1:1. Pomade berbahan baku rumput laut memiliki karakteristik sesuai dengan standar kosmetik berdasarkan SNI.</t>
+  </si>
+  <si>
+    <t>Metode Transplantasi Spons Laut Aaptos suberitoides dengan Aktivitas Antioksidan yang Kuat</t>
+  </si>
+  <si>
+    <t>25-Mar-2025</t>
+  </si>
+  <si>
+    <t>S00202502858</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  mengenai  cara  transplantasi  spons  laut Aaptos  suberitoides dengan  tiga variasi  perlakuan  yang  dapat  dilakukan  di  perairan  pada  kedalaman  &amp;plusmn;  5  meter  dan mampu  menghasilkan  spons  laut  dengan  aktivitas  antioksidan  yang  kuat.  Variasi perlakuan  ini untuk  melihat  ada tidaknya pengaruh  keberadaan  populasi  lain terhadap eksplan  spons  di  masing-masing  rak  transplantasi.  Metode  transplantasi  terdiri  dari persiapan rak transplantasi, peletakkan rak transplantasi pada dasar perairan, persiapan eksplan spons laut, pengikatan media tali nilon berisi eksplan pada rak transplantasi, dan transplantasi  spons  laut  dengan  tiga  variasi  perlakuan  selama  48  minggu.  Metode transplantasi  dalam  invensi  ini  telah  terbukti  mampu  menghasilkan  spons  laut  dengan aktivitas antioksidan yang kuat dibandingkan spons laut liar yang hanya memiliki aktivitas antioksidan yang lemah. Penggunaan media tali nilon menjadikan metode transplantasi ini lebih praktis saat instalasi dan memungkinkan spons laut bertumbuh lebih baik. Invensi ini dapat  dimanfaatkan  oleh  pembudidaya  spons  laut A.  suberitoides untuk  menghasilkan spons laut dengan aktivitas antioksidan yang kuat sehingga dapat dijadikan bahan baku dalam pengembangan produk farmasi.</t>
+  </si>
+  <si>
+    <t>Dr. Yessie Widya Sari, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Aplikasi Surfaktan MES (Metil Ester Sulfonat) Stearin Sawit untuk Enhanced Waterflooding</t>
+  </si>
+  <si>
+    <t>P00201200339</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi larutan surfaktan metil ester sulfonat (MES) dari stearin sawit untuk aplikasi Enhanced Waterflooding. Invensi ini selanjutnya berkenaan dengan pembuatan larutan surfaktan MES berbasis minyak stearin sawit menggunakan air injeksi dan atau air formasi dari lapangan minyak untuk Enhanced Waterflooding dan kinerjanya. Produk surfaktan MES berbasis stearin sawit, hasil formulasi memiliki karakteristik nilai IFT yang rendah (7,88x10-3 &amp;ndash; 1,32x10-2 dyne/cm) dengan densitas 0,9868 &amp;ndash; 0,9941 g/cm3. Hasil uji kinerja larutan surfaktan MES berbasis stearin sawit hasil formulasi memberikan nilai positif (+) untuk uji compatibility, phase bawah untuk uji phase behaviour. Sementara untuk thermal stability memberikan hasil IFT 7,88x10-3 -1,99x10-1 dyne/cm, densitas 0,9878 - 0,9852 g/cm3, dan viskositas 0,6733 - 0,7167 cP. Hasil injeksi surfaktan dengan porevolume surfaktan pada selang 0.1 PV - 0.3 PV pada uji core flooding menghasilkan incremental recovery minyak 13,46 &amp;ndash; 14,48%. Formula larutan surfaktan MES stearin sawit ini dapat diaplikasikan untuk enhanced waterflooding.</t>
+  </si>
+  <si>
+    <t>Komposisi Obat Herbal Pelangsing Berbasis Ekstrak Buah Asam Gelugur (Garcinia atroviridis) dan Ekstrak Rimpang Kunci Pepet (Kaempferia angustifolia) Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>04-Apr-2022</t>
+  </si>
+  <si>
+    <t>P00202203963</t>
+  </si>
+  <si>
+    <t>Formula pelangsing berbasis ekstrak asam gelugur dan ekstrak kunci pepet yang telah dilindungi paten sebelumnya adalah formula awal dengan komposisi ekstrak asam gelugur dan ekstrak kunci pepet = 1:1, dimana proses ekstraksi mengunakan pelarut etanol 70%. Halinimenjadi masalah dalam proses produksi di industri terutama dalam hal rendemen ekstrak dan biaya ekstraksi yang cukup tinggi. Oleh karena itu, dilakukan pengembangan proses ekstraksi dan formula pelangsing yang mudahdiaplikasikandiindustriserta memiliki nilai ekonomi tinggi dengantetapmemperhatikanaktivitas fisiologisnya sebagai penurun berat badan. Komposisiekstrak air buah asam gelugur dan ekstrak etanol 50 % rimpang kunci pepet dengan perbandingan 2:1 mampu menurunkan bobot badan mencit yang telah digemukkan, dengan persentase penurunan bobot badan sekitar 12.6% pada dosis 13.44 mg/20 g BB.</t>
+  </si>
+  <si>
+    <t>Formula Obat Herbal Antiinflamasi Dari Ekstrak Legetan Warak (Adenostemma lavenia L.), Ekstrak Wedelia (Sphagneticola trilobata) Dan Ekstrak Sembung Rambat (Mikania micrantha)</t>
+  </si>
+  <si>
+    <t>P00202213827</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai komposisi obat herbal yang terdiri dari ekstrak etanol 96% legetan warak (Adenostemma lavenia L.), ekstrak air wedelia (Sphagneticola trilobata) dan ekstrak air sembung rambat (Mikania micrantha) yang berpotensi sebagai antiinflamasi. Lebih lanjut invensi ini mengenai penggunaan komposisi ekstrak tersebut sebagai antiinflamasi.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Ekowati Handharyani, M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Pupuk Bioremediator Anti-Vibrio Berbahan Baku Bacillus sp. dan Aktivitasnya di Lingkungan Budidaya Air Laut</t>
+  </si>
+  <si>
+    <t>30-May-2024</t>
+  </si>
+  <si>
+    <t>S00202404834</t>
+  </si>
+  <si>
+    <t>Dr. Yuni Puji Hastuti, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Budidaya Perairan</t>
+  </si>
+  <si>
+    <t>Yang diungkapkan disini adalah komposisi produk pupuk bioremediator bakteri jenis Gram positif yang mampu menghasilkan protein aktif bakteriosin untuk menekan pertumbuhan bakteri Vibrio sp. di lingkungan tambak udang. Produk pupuk berbahan dasar bakteri Bacillus sp. yang diisolasi dari laut Indonesia ini juga mampu menekan pertumbuhan bakteri fermentatif yang merugikan. Komposisi bahan produk pupuk bioremediator Bacillus sp. terdiri dari campuran mineral, pasir laut, maltodextrin, dan campuran enzim yang lebih didominasi dengan enzim amilase. Pengaplikasian produk pupuk bioremediator bakteri Bacillus sp. di tambak udang vaname (Litopenaeus vannamei) mampu menekan pertumbuhan bakteri Vibrio sp. yang mampu menjadi sumber penyakit di tambak udang. Formulasi spesifik dari pupuk bioremediator telah terbukti mampu mengendalikan kelimpahan bakteri Vibrio sp. di lingkungan tambak udang.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alat Filter Air Berbasis Aktivitas Mikroba yang Portabel </t>
+  </si>
+  <si>
+    <t>22-Jul-2021</t>
+  </si>
+  <si>
+    <t>S00202105628</t>
+  </si>
+  <si>
+    <t>Desain produk alat filter yang secara khusus diperuntuKkan untuk akuakulturis demi mendapatkan kemudahan dalam pengelolaan kualitas airnya. Paket portabel urban filter yang selanjutnya di singkat P-PUF memiliki keunggulan desain yang relatif lebih praktis tapi tetap memperhatikan keunggulan fungsinya selama pengelolaan air baik berbasis parameter fisika, kimia dan biologi. Terdiri dari tabung filter yang memiliki fungsi sebagai tempat penempelan bead substrat bakteri dan dapat mengelola air berbasis aerob dan anaerob sesuai aktivitas mikroba di dalamnya. Terdapat 3 saluran input dan 3 saluran output satu saluran untuk mengalirkan air masuk atau keluar, satu saluran untuk kontrol ketinggian air, dan satu saluran untuk penyeimbang tekanan udara. Tabung P-PUF memiliki tiga bagian utama yaitu wadah material filter, penampung limbah lumpur dan penampung air bersih. Antar bagian memiliki membran pembatas dan saringan bersifat knockdown sehingga bisa dilepas dan diganti dengan filter baru apabila salah satu bagian sudah tidak efektif.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Irma Herawati Suparto, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Sony Hartono Wijaya, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Evy Damayanthi, M.S.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Minuman Jeli Dengan Menggunakan Sari Buah Okra Hijau dan Stroberi yang Mengandung Kalsium dan Fosfor</t>
+  </si>
+  <si>
+    <t>S00201911240</t>
+  </si>
+  <si>
+    <t>Pemanfaatan okra sebagai sumber nutrisi saat ini masih terbatas. Hal tersebut karena adanya aroma langu sehingga mengurangi palatabilitas buah okra. Proses pembuatan minuman jeli yang mengandung kalsium dan fosfor dihasilkan dengan menggunakan metode gelling agent. Bahan baku formulasi minuman jeli meliputi sari buah okra hijau (Abelmoschus esculentus) dan stroberi (Fragaria ananassa), serbuk jeli, kalium sitrat, sukralosa, dan sari lemon. Minuman jeli yang dihasilkan invensi ini lebih disukai karena rasa dan aroma organoleptik yang baik dan dapat menyumbangkan angka kecukupan gizi sebesar 0.28% untuk mineral kalsium dan 0.38% untuk mineral fosfor.</t>
+  </si>
+  <si>
+    <t>Primer Mini DNA Barcoding Spesifik untuk Identifikasi Spesies Hiu Lanjaman dan Hiu Tikus</t>
+  </si>
+  <si>
+    <t>29-Dec-2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202010772 </t>
+  </si>
+  <si>
+    <t>Dr. Puji Rianti, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Ikan hiu diperdagangkan dalam bentuk sirip, sebagai bahan baku minyak ikan dan sumber protein hewani. Setelah mengalami proses pengolahan, identifikasi dengan metode berbasis morfologi dan meristik sulit dilakukan. Primer-primer spesifik PCR DNA mini barcoding spesifik ikan hiu lanjaman dan hiu tikus telah berhasil dirancang dan dioptimasi pada invensi ini. Primer yang dihasilkan memiliki panjang produk 352 pb dengan suhu annealing optimal pada 59&amp;deg;C untuk hiu lanjaman dan 285 pb dengan suhu annealing optimal 69&amp;deg;C untuk hiu tikus. Pasangan primer tersebut menggunakan CF (forward) 5&amp;rsquo;-TGAGCTTGGACAACCTGGATCAC-3&amp;rsquo; dan CF (reverse) 5&amp;rsquo;-TGACACACCGGCTAAGTGAAGAG-3&amp;rsquo; untuk hiu lanjaman serta AP (forward) 5&amp;rsquo;-CCTCCATTAGCTGGCAATTTAGC-3&amp;rsquo; dan AP (reverse) 5&amp;rsquo;-GCCTGCTGGATCAAAGAATGTTG-3&amp;rsquo; untuk hiu tikus. Isolat DNA ikan hiu dilindungi hiu tikus (Alopias pelagicus) dan hiu lanjaman (Carcharinus falciformis) dapat diamplifikasi dengan primer spesifik DNA mini barcoding dari masing-masing spesies yang didukung oleh hasil validasi melalui Sanger sekuensing. Pasangan primer spesifik barcoding mini yang dirancang dapat digunakan untuk identifikasi produk olahan perikanan dengan berbagai teknik pengolahan.</t>
+  </si>
+  <si>
+    <t>Proses Penurunan Kalsium Oksalat Dari Umbi Porang (Amorphophallus muelleri Blume) Menggunakan Etanol Dalam Kavitasi Hidrodinamik</t>
+  </si>
+  <si>
+    <t>30-Nov-2023</t>
+  </si>
+  <si>
+    <t>S00202313253</t>
+  </si>
+  <si>
+    <t>Dr. Prayoga Suryadarma, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan penurunan kalsium oksalat dari umbi porang menggunakan larutan etanol dalam kavitasi hidrodinamik. Pada kondisi proses kavitasi hidrodinamik dengan konsentrasi etanol 30 &amp;ndash; 60%. Perbandingan umbi dan etanol yang digunakan adalah 1:5 &amp;ndash; 1:12 (b/v), sehingga campuran yang mengandung suspensi umbi porang. Pemurnian glukomanan umbi porang kavitasi hidrodinamik selama 25 &amp;ndash; 120 menit, dengan ukuran diameter nozel 4 &amp;ndash; 6 mm serta panjang leher 50 dan 100 mm. Proses tersebut mendapatkan tepung glukomanan dari umbi porang dengan dengan kadar kalsium oksalat 0,023 &amp;ndash; 0,024 persen dan kemurnian glukomanan 73,02 &amp;ndash; 82,21 persen.</t>
+  </si>
+  <si>
+    <t>Dr. Drs. Zainal Alim Mas'ud, D.E.A.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Hidrogel Responsif pH Berbasis Tapioka dan Kitosan</t>
+  </si>
+  <si>
+    <t>27-Dec-2019</t>
+  </si>
+  <si>
+    <t>P00201912378</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Titi Candra Sunarti, M.Si.</t>
+  </si>
+  <si>
+    <t>Produksi Matrik Saset Antimikroba Berbahan Dasar Nanoselulosa Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>P00201911421</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan komposit matriks saset antimikrobial menggunakan silika dengan nanoselulosa. Nanoselulosa yang dihasilkan dari TKKS yang berfungsi sebagai filer. Produksi matriks silika-nanoselulosa TKKS dilakukan dengan pemadatan nanoselulosa menjadi hidrogel nanoselulosa dan direndam ke dalam larutan sodium silika 25% selama 6 jam, kemudian ditiriskan dan dikeringanginkan selama 15 jam pada suhu 20-25 oC. Selanjutnya direndam dengan asam sulfat 2 M selama 4 jam kemudian hidrogel dinetralkan dan dikeringkan. Hidrogel yang telah kering kemudian dihancurkan dengan blender selama 5 menit dan diayak dengan menggunakan saringan 80 mesh menghasilkan matriks komposit silika-nanoselulosa. Matriks komposit silika-nanoselulosa yang dihasilkan kemudian direndam dalam minyak atsiri jahe merah selama 5 menit. Matriks silika-nanoselulosa yang telah direndam dalam minyak atsiri, kemudian diambil 1 gram lalu dimasukkan ke dalam saset LDPE dengan ukuran 3 x 3 cm dan di sealer. Invensi ini menghasilkan matriks komposit silika-nanoselulosa dengan kadar nanoselulosa 13.65% lebih stabil mempertahankan zat antimikroba yang terserap dibandingkan dengan matriks tanpa penambahan nanoselulosa. Dengan demikian saset antimikroba dengan matriks komposit silika-nanoselulosa dan minyak atsiri jahe mereh sebagai zat antimikroba akan lebih diterima oleh masyarakat sehingga industrialisasinya dapat mendukung program pengurangan angka keracunan makanan yang disebabkan oleh mikroba pada makanan.</t>
+  </si>
+  <si>
+    <t>Metoda Dan Peralatan Injeksi Gelembung Nano Oksigen Pada Bahan Bakar Motor Diesel Dan Bahan Bakar Motor Diesel Terinjeksi Gelembung Nano Oksigen</t>
+  </si>
+  <si>
+    <t>23-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202307895</t>
+  </si>
+  <si>
+    <t>Dr. Anto Tri Sugiarto, M.Eng.</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan menyediakan bahan bakar motor diesel yang mampu meningkatkan performa motor diesel, menghemat konsumsi bahan bakarnya, mengurangi nilai sfc, dan mengurangi nilai emisi gas buang. Metoda dan peralatan injeksi gelembung nano oksigen pada bahan bakar motor diesel dilakukan dalam 3 tahap. Peralatan injeksi memerlukan alat konsentrator oksigen, pompa magnetik, nosel penghasil gelembung nano oksigen, tangki pencampuran bahan bakar, dan selang penghubung. Pada metoda ini injeksi gelembung nano oksigen pada bahan bakar diesel tidak dilakukan langsung pada tangki bahan bakar motor diesel melainkan dilakukan pencampuran di tangki pencampuran terpisah dan setelah proses injeksi selesai, bahan bakar bisa langsung digunakan pada motor bakar diesel.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Endang Prangdimurti, M.Si.</t>
+  </si>
+  <si>
+    <t>Formulasi Krim Lulur Kombinasi Residu Garam Rumput Laut Merah (Grateloupia angusta), Bubuk Biji Pepaya Dan Kolagen</t>
+  </si>
+  <si>
+    <t>02-Sep-2023</t>
+  </si>
+  <si>
+    <t>S00202308357</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nurjanah, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suatu formulasi lulur kombinasi residu garam rumput laut merah (Grateloupia angusta), bubuk biji pepaya dan kolagen yang terdiri dari asam stearat 7,9%, setil alkohol 1%, propilen glikol 3%, trietanolamine (TEA) 0,5%, kolagen 0,5% yang dilarutkan pada gliserin, akuades 70,7-74,7%, fenoksietanol 0,9%, aroma 1%, residu garam rumput laut merah 7%, dan bubuk biji pepaya 1-5%. Invensi formulasi lulur kombinasi residu garam rumput laut merah (Grateloupia angusta), bubuk biji pepaya dan kolagen dapat diaplikasikan pada bidang kosmetik.</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Metode Pembuatan Krim Tabir Surya Dari Bubur Rumput Laut Turbinaria conoides dan Eucheuma cottonii</t>
+  </si>
+  <si>
+    <t>31-Oct-2022</t>
+  </si>
+  <si>
+    <t>P00202212236</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi dan metode pambuatan krim tabir surya dari bubur rumput laut Turbinaria conoides Dan Eucheuma cottonii. Kombinasi bubur rumput laut yang digunakan 1:1 sampai dengan 2:2. Metode pembuatan krim tabir surya diawali dengan menambahkan bahan fase air dan bahan fase minyak. Pencampuran fase minyak dan fase air dilakukan pada suhu 70&amp;ndash;750C. Setelah basis krim terbentuk tambahkan bubur rumput laut dan metil paraben (pengawet), pencampuran dilakukan pada suhu &amp;plusmn; 400C, selanjutnya ditambahkan BHT (butylated hydroxytoluene) dan Fragrance diaduk perlahan hingga homogen. Sediaan krim yang dihasilkan di simpan dalam wadah yang tidak tembus cahaya. Krim tabir surya yang dihasilkan memiliki nilai IC50 aktivitas antioksidan dari bubur rumput laut yaitu (1:1) 73.38 &amp;mu;g/mL, (1:2) 115.38 &amp;mu;g/mL, dan (2:1) 95.79 &amp;mu;g/mL. Nilai SPF pada bubur rumput laut yaitu (1:1) 2.4, (1:2) 1.5, (2:1) 2. Kombinasi bubur rumput laut terbaik terdapat pada (1:1). Nilai IC50 aktivitas antioksidan dari krim tabir surya 0% (116.88 &amp;mu;g/mL), 10% (54.26 &amp;mu;g/mL), 20% (46.17 &amp;mu;g/mL), 30% (28.49 &amp;mu;g/mL). Nilai SPF krim tabir surya 0% (2), 10% (5,37), 20% (7.42), 30% (15,22).</t>
+  </si>
+  <si>
+    <t>Formula Pupuk Slow Release Berbasis Limbah Jeroan Ikan Bandeng Dan Residu Garam Rumput Laut Sargassum sp.</t>
+  </si>
+  <si>
+    <t>24-Nov-2025</t>
+  </si>
+  <si>
+    <t>S00202512939</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Industri pengolahan perikanan menghasilkan jeroan ikan bandeng dan residu garam
+rumput laut (RGRL) Sargassum sp. yang dapat dimanfaatkan sebagai bahan baku
+pembuatan pupuk slow release. Proses pembuatan pupuk slow release dilakukan dengan
+formula variasi rasio RGRL terhadap pupuk organik cair jeroan bandeng. Formula dengan
+hasil terbaik diuji pelepasan nitrogen selama 20 hari untuk melihat kemampuan pupuk
+dalam melepaskan nutrisi secara bertahap. Hasil uji unsur hara pupuk slow release telah
+sesuai dengan SNI 7763:2024 tentang Pupuk Organik Padat, dengan nilai C-organik
+melebihi 15%, akumulasi N+P+K lebih besar dari 2%, pH dalam rentang 4-9, dan kadar air
+dalam rentang 8-25%. Hasil uji pelepasan nitrogen pupuk meningkat secara bertahap
+selama 20 hari pengamatan yang bersifat gradual dan terkontrol, ini merupakan salah satu
+satu karakteristik utama pupuk slow release.</t>
+  </si>
+  <si>
+    <t>Formulasi Pupuk Bokashi Residu Garam Rumput Laut Cokelat (Sargassum sp.) Menggunakan Mikroorganisme Lokal Bonggol Pisang</t>
+  </si>
+  <si>
+    <t>04-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406125</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi pupuk bokashi residu garam rumput laut cokelat (Sargassum sp.) menggunakan mikroorganisme lokal bonggol pisang. Formulasi pupuk bokashi residu garam rumput laut cokelat (Sargassum sp.) terdiri dari residu garam rumput laut cokelat (Sargassum sp.), sekam, dedak, dan mol cair bonggol pisang. Invensi ini memiliki nilai pH, C-Organik, dan NPK sesuai dengan standar SNI 7763:2018. Invensi formulasi pupuk bokashi berbahan baku residu garam rumput laut cokelat (Sargassum sp.) menggunakan mikroorganisme lokal bonggol pisang dapat diaplikasikan pada bidang pertanian.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Made Astawan, M.S.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Keripik Tempe Tanpa Rasa Pahit</t>
+  </si>
+  <si>
+    <t>01-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202513359</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode pembuatan keripik tempe bebas rasa pahit, dimana
+penghilangan rasa pahit dilakukan melalui pengendalian waktu fermentasi tempe. Proses
+fermentasi dilakukan dalam kondisi terkontrol selama 36-60 jam untuk mencegah
+terbentuknya asam amino atau peptida yang memberikan profil rasa pahit. Tempe hasil
+fermentasi kemudian diproses menjadi keripik melalui tahapan pengirisan, perendaman
+bumbu, dan penggorengan. Keripik tempe bebas pahit telah memenuhi persyaratan
+berdasarkan SNI 2602:2018 pada parameter kadar air dan protein. Berdasarkan hasil uji
+sensori, atribut sensori yang paling terasa pada keripik tempe bebas pahit meliputi aroma
+nutty, aroma beany, aroma bawang putih, rasa umami, rasa beany, warna golden brown,
+dan tekstur crispiness. Selain itu, keripik tempe bebas pahit memiliki atribut bitter
+aftertaste yang lebih rendah dan tingkat kesukaan keseluruhan yang lebih tinggi
+dibandingkan keripik tempe komersial.</t>
+  </si>
+  <si>
+    <t>Alat Pengukur Pasang Surut Air Laut Dan Level Permukaan Air</t>
+  </si>
+  <si>
+    <t>SID201811234</t>
+  </si>
+  <si>
+    <t>Instrumen yang dirancang ini adalah alat yang mampu melakukan pengukuran level air dan pasang surut air laut dengan teknologi akustik (gelombang ultrasonik) dan menggunakan komponen-komponen elektronika murah sehingga dihasilkan instrumen dengan biaya produksi yang sangat murah namun memiliki fungsi dan kehandalan yang sama dengan alat lain. Instrumen ini menggunakan tranducer akustik 40 KHz sebagai sensor pengukur jarak antara instrument dan permukaan air serta sensor suhu sebagai pengkoreksi. Beda waktu antara pengiriman dan penerimaan sinyal akustik ini kemudian di konversi menjadi jarak oleh mikrokontroler, data jarak ini kemudian disimpan dalam sebuah data logger MMC/SD Mini-SD Card. Instrumen ini juga didesain dengan beberapa kemampuan tambahan yaitu kemudahan pengaturan waktu perekaman dan memiliki sistem peringatan (alert) jika level air telah melebihi batas tertentu yang ditentukan oleh pengguna, sehingga cocok untuk sistem peringatan dini (early warning system). Instrumen dapat ditempatkan dengan mudah pada situasi apapun, portable serta ringan.</t>
+  </si>
+  <si>
+    <t>Dr. Nia Rosiana, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Trivadila, S.Si., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Formula Dan Proses Produksi Beras Kencur Dalam Kemasan Kertas Celup</t>
+  </si>
+  <si>
+    <t>25-Nov-2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202008987 </t>
+  </si>
+  <si>
+    <t>Dr. Tjahja Muhandri, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula dan proses pembuatan minuman serbuk beras kencur yang dikemas menggunakan kemasan kertas celup. Invensi ini memiliki komposisi campuran bubuk (kencur 67%, jahe 20% dan kunyit 13%) dan pati beras dengan perbandingan 1,2:1. Proses dimulai dengan pembuatan bubuk rimpang (kencur, jahe dan kunyit) dan pati beras. Bubuk rimpang dan pati beras dimasukkan ke dalam kertas celup dengan perbandingan 1:1,2 dan di-seal, dengan berat bersih total antara 2.0-2.2 gram per kemasan. Selama ini distribusi dan penyimpanan produk beras kencur dalam bentuk ready to drink menjadi kendala bagi Industri Kecil (IK) karena produk sangat berat dan kamba. Invensi ini diharapkan dapat membantu Industri Kecil dalam efisiensi biaya distribusi.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Etil Ester Minyak Sacha Inchi Dan Penggunaannya Sebagai Pelembab Dan Antioksidan Alami Untuk Produk Kosmetik</t>
+  </si>
+  <si>
+    <t>13-Sep-2023</t>
+  </si>
+  <si>
+    <t>P00202308876</t>
+  </si>
+  <si>
+    <t>Dr. Dwi Setyaningsih, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Minyak sacha inchi (Plukenetia volubilis) kaya asam lemak esensial omega-3 (&amp;alpha;-linolenic acid) yang memiliki banyak manfaat dalam perawatan kulit terutama anti inflamasi, antioksidan dan anti-aging. Mengubah minyak sacha inchi asli menjadi bentuk ester merupakan upaya untuk mengatasi kelemahan minyak sacha inchi seperti sifat berminyak, lebih lama meresap sempurna ke dalam permukaan kulit dan stabilitasnya dalam sediaan produk akhir. Invensi ini menghasilkan metode pembuatan etil ester minyak sacha inchi yang dapat dipergunakan sebagai bahan pelembab dalam sediaan kosmetik dan produk perawatan tubuh. Kegunaannya proses esterifikasi mampu mengkonversi minyak sacha inchi menjadi etil ester. Hasil pengujian menunjukkan penurunan bobot jenis dan viskositas yang signifikan antara minyak sacha inchi native dengan etil ester yaitu berturut-turut sebesar 1.0785 (g/ml) dan 29.5759 (mPa.s) menjadi 0.8898 (g/ml) dan 5.6894 (mPa.s). Etil ester sacha inchi bebas dari cemaran mikroorganisme dan logam berat. Keunggulan formula kosmetik yang dihasilkan dari invensi ini adalah menggunakan kombinasi etil ester sacha inchi dan minyak sacha inchi yang berdasarkan hasil penelitian memiliki aktivitas antioksidan kuat. Etil ester sacha inchi sekaligus penggunaannya sebagai pelembab dan antioksidan alami di dalam produk kosmetik khususnya krim wajah dan face oil. Proses esterifikasi minyak sacha inchi berlangsung sederhana, menggunakan katalis basa dan etanol yang mudah ditemukan serta menggunakan suhu rendah.</t>
+  </si>
+  <si>
+    <t>Metode Biosintesis Nanopartikel Tembaga (I) Oksida Atau Cuprous Oxide(Cu2onp) Dengan Ekstrak Buah Menteng Sebagai Agens Antivirus</t>
+  </si>
+  <si>
+    <t>23-Oct-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202411693 </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Akhiruddin, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Departemen Proteksi Tanaman</t>
   </si>
   <si>
-    <t>Invensi ini berhubungan dengan metode pembuatan plastik biodegradable sebagai kantung pelindung buah dari pati jagung dan ekstrak klobot jagung. Bioplastik pelindung buah ini memilikikeunggulan yaitu terbuat dari pati jagung yang mengandung amilosa 25%-30% dan amilopektin 70%-75% dari total berat pati serta ekstrak klobot jagung yang memiliki kandungan selulosa dan hemiselulosa, sehingga bersifat dapat diperbarui dan mudah terurai di alam. Selain itu, bioplastik ini juga didukung oleh penggunaan asamasetat berperan sebagai pelarut dalam melarutkan bahan baku dalam pembuatan bioplastik, gliserol sebagai agen pemlastis yang mudah didegradasi, NaoH berperan meningkatkan kelarutan lignin dalam proses delignifikasi sehingga menghasilkan pulp selulosa yang lebih murni, serta penggunaan Polyvinyl Alcohol (PVA) yangmemiliki kemampuan untuk meningkatkan kekuatan mekanik, sifat barrier, biodegradabilitas, kompatibilitas, dan sifat bioplastik lainnya</t>
-[...182 lines deleted...]
-    <t>Wisnu Al Hussaeni</t>
+    <t>Invensi ini berkaitan dengan metode untuk membuat nanopartikel tembaga (I) oksida (Cu2O) yang bersifat sebagai antivirus dengan memanfaatkan reduktor yang berasal dari ekstrak buah menteng (Baccaurea racemosa). Cu2O-NP diproduksi menggunakan metode biosintesis atau green synthesis. Sintesis Cu2O-NP pada invensi ini menggunakan pelarut air dalam proses reaksinya. NP yang dihasilkan terbukti merupakan Cu2O-NP dengan ratarata ukuran partikel 5,1 nm. Metode pembuatan Cu2O-NP sesuai pada invensi terdiri atas (i) penyiapan ekstrak buah menteng; (ii) penyiapan prekursor CuSO4.5H2O pencampuran ekstrak buah menteng dan prekursor; (iii) pencampuran kedua larutan; (iv) pengadukan kontiyu, pengaturan pH, dan pemanasan; dan (v)pemisahan produk dan karakterisasi.</t>
+  </si>
+  <si>
+    <t>Dr. Heriyanto Syafutra, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Indirect Solar Drye Sebagai Pengering Spirulina</t>
+  </si>
+  <si>
+    <t>25-Jul-2025</t>
+  </si>
+  <si>
+    <t>S00202506903</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iriani Setyaningsih, M.S.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spirulina merupakan  cyanobacteria  yang  memiliki  kandungan  pigmen  alami  berupa fikosianin dan aktivitas antioksidan. Pengeringan menggunakan Indirect Solar Dryer (ISD) dapat  memengaruhi  kandungan  nutrisi spirulina.  Penelitian  ini  bertujuan  menentukan penggunaan alat pengering dengan sinar matahari secara tidak langsung atau Indirect Solar  Dryer terhadap  kualitas  biomassa  kering,  kandungan  fikosianin  serta  aktivitas antioksidannya.  Pengeringan  menggunakan  ISD  memperoleh  kualitas  fikosianin  yang tinggi  yaitu  nilai  C-PC  4,31&amp;plusmn;0,06  mg/mL,  rendemen  fikosianin  103,51&amp;plusmn;1,60  mg/g, kemurnian fikosianin 1,01&amp;plusmn;0,12%, dan IC50 20,82&amp;plusmn;1,53 ppm.</t>
+  </si>
+  <si>
+    <t>Komposisi Lempeng Ikan Tongkol Sebagai Makanan Tambahan Untuk Meningkatkan Status Gizi Ibu Hamil</t>
+  </si>
+  <si>
+    <t>08-Nov-2024</t>
+  </si>
+  <si>
+    <t>S00202412623</t>
+  </si>
+  <si>
+    <t>Dr. Eny Palupi, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi menghasilkan lempeng ikan tongkol sebagai makanan tambahan untuk meningkatkan status gizi ibu hamil. Komposisi terdiri dari bawang putih,kunyit, jahe, gula mera dan ai, daging ikan tongkol tanpa tulang, telur ayam, bawang merah goreng, bawang putih goreng, lada, ketumbar bubuk, garam dan daun jeruk cincang, tepung tapioka. Tujuan utama dari invensi ini adalah untuk menyediakan komposisi makanan tambahan yang tinggi protein untuk meningkatkan status gizi ibu hamil.</t>
+  </si>
+  <si>
+    <t>Komposisi Yoghurt Dari Bunga Dan Bubuk Batang Saraca Ashoka</t>
+  </si>
+  <si>
+    <t>S00202406482</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi yoghurt berbahan bunga dan bubuk batang Saraca ashoka sebagai minuman yang dapat mencegah kanker payudara, SOPK, dan nyeri haid. Minuman ini terbuat dari bunga dan bubuk batang Saraca ashoka yang dicampur dengan yoghurt yang terbuat dari susu dan starter yoghurt. Buah stroberi dan nanas madu pemalang dijadikan selai dan ditambahkan sebagai pemanis alami sehhingga dapat mengurangi penggunaan gula tambahan. Batang Saraca ashoka mengandung senyawa bioaktif seperti steroid, alkaloid, flavonoid, tanin, glikosida dan saponin. Sementara itu, bunga ashoka mengandung karotenoid, flavonoid, fenol, flavon glikosida, dan phytoestrogen. Senyawa-senyawa tersebut secara teori dapat bersifat spasmogenik, uterotonic, oksitosin, antibakteri, anti-tumor, anti-implantasi, anti-progestational, dan anti estrogenik untuk mencegah kanker payudara, SOPK, dan nyeri haid.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mohamad Rafi, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Detektor Pemutihan Karang (Coral Bleaching Detector) Untuk Pengawasan Ekosistem Terumbu Karang Perairan Indonesia</t>
   </si>
   <si>
     <t>30-Dec-2024</t>
   </si>
   <si>
     <t xml:space="preserve">S00202416288 </t>
   </si>
   <si>
-    <t>Donwill Panggabean</t>
-[...2 lines deleted...]
-    <t>Departemen Pemanfaatan Sumberdaya Perikanan</t>
+    <t>Prof. Dr. Ir. Domu Simbolon, M.Si.</t>
   </si>
   <si>
     <t>Pemutihan karang merupakan ancaman serius bagi ekosistem laut di seluruh dunia, terutama disebabkan oleh kenaikan suhu perairan. Untuk memantau dan mengukur fenomena ini secara efektif, diperlukan alat yang andal dan efisien. Detektor Pemutihan Karang adalah suatu inovasi teknologi yang dilengkapi dengan empat sensor untuk mendeteksi dan mengukur parameter utama faktor pembatas keberlangsungan ekosistem terumbu karang, yaitu suhu, salinitas, oksigen terlarut, dan padatan terlarut total perairan. Detektor Pemutihan Karang ini terdiri dari tiga rangkaian alat yang ditempatkan secara terpisah, yaitu di permukaan perairan, di kolom perairan, dan di dasar perairan untuk mendapatkan data yang komprehensif pada seluruh kawasan ekosistem terumbu karang. Detektor Pemutihan Karang yang ditempatkan pada permukaan perairan mampu melakukan pengiriman data tanpa kabel dengan jaringan internet. Sedangkan Detektor Pemutihan Karang yang ditempatkan pada kolom perairan dan dasar perairan mampu menyimpan data hasil pengukuran pada logger yang selanjutnya dapat diambil setiap saat atau sesuai kebutuhan data, misalnya setiap hari, setiap minggu, atau setiap bulan. Data komprehensif yang dihasilkan oleh Detektor Pemutihan Karang dapat dijadikan acuan untuk melakukan tindakan mitigasi atau rehabilitas terumbu karang pada kawasan tersebut.</t>
   </si>
   <si>
-    <t xml:space="preserve">Proses Pembuatan Pomade Rumput Laut </t>
-[...227 lines deleted...]
-    <t>Mesin Pembuat Bioherbisida Granul Berbahan Baku Tepung Umbi Teki (Cyperus rotundus) untuk Pengendalian Gulma Berdaun Lebar</t>
+    <t xml:space="preserve">Kapsul Ekstrak Keong Matah Merah (Cerithidea obtusa) Untuk Pengobatan Kanker </t>
+  </si>
+  <si>
+    <t>S00202215650</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sri Purwaningsih, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini menyediakan tentang formula kapsul ekstrak keong matah merah (Cerithidea obtusa) sebagai obat herbal antikanker. Formula kapsul ini terbukti memiliki aktivitas antikanker baik secara in vitro pada berbagai sel kanker (MCF-7, HeLa, Raji dan WiDr) serta in vivo dengan hewan coba tikus yang diinduksi senyawa karsinogen DMBA, dan anjing yang mempunyai penyakit kanker. Uji in vivo pada tikus menunjukkan tumor mammae mengecil dan mengering. Uji in vivo pada anjing menunjukkan kapsul ekstrak keong matah merah dapat mengobati pasien dengan tumor limpa, tumor pada wajah, tumor paru-paru dan ekor, tumor anus, Squamous Cell Carcinoma, Lipoma Subcutan, dan tumor digiti. Kapsul ini terbukti aman dan tidak menunjukkan efek toksisitas sub akut pada tikus dan kelinci selama 28 dan 90 hari.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Tati Nurhayati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Ekstraksi Batang Pisang Ambon (Musa Acuminata Gros Michel Subgroup) Untuk Pengendalian Penyakit White Spot Pada Udang</t>
   </si>
   <si>
     <t>26-Sep-2025</t>
   </si>
   <si>
-    <t>S00202509445</t>
-[...53 lines deleted...]
-    <t>Salsabila Shafiyah Putri</t>
+    <t>S00202509444</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sri Nuryati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan proses ekstraksi batang pisang ambon (Musa acuminata Gros Michel Subgroup) untuk pengendalian penyakit white spot pada udang, lebih khusus lagi, invensi  ini  berhubungan  dengan  ekstraksi  batang  pisang  ambon  melalui  metode maserasi menggunakan etanol 96% dan pemanfaatannya untuk pengendalian penyakit white  spot pada  udang.  Berdasarkan  pengujian  di  laboratorium  terbukti  bahwa  proses ektrasi  batang  pisang  ambon  dengan  kecepatan  pengadukan  150  rpm  dan  suhu  50&amp;deg;C selama  24 jam mampu  memperoleh bahan aktif  lebih banyak. Hasil  pengujian  ekstrak batang  pisang  ambon  (M. acuminata Gros  Michel  Subgroup) terbukti  berkhasiat  dalam pengendalian penyakit white spot pada udang yang disebabkan oleh virus WSSV (white spot  syndrome  virus)  dengan  peningkatan  kelangsungan  hidup  udang  sebesar  100% setelah diinfeksi dengan virus WSSV.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Tri Asmira Damayanti, M.Agr.</t>
+  </si>
+  <si>
+    <t>drh. Fitriya Nur Annisa Dewi, Ph.D.</t>
   </si>
   <si>
     <t>Metode Ekstraksi DNA Babi Dalam Produk Gelatin</t>
   </si>
   <si>
-    <t>30-Nov-2022</t>
-[...1 lines deleted...]
-  <si>
     <t>S00202213958</t>
   </si>
   <si>
-    <t>Tika Restianingsih</t>
+    <t>Prof. Dr. Ir. Cece Sumantri, M.Sc.</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan parameter optimum ekstrasi DNA dari produk gelatin. Invensi ini selanjutnya berhubungan dengan nilai konsentrasi dan kemurnian (rasio 260/280) ekstrak DNA yang diperoleh pada kondisi parameter optimum ekstraksi. Menurut penemuan ini adalah parameter optimasi yang mempengaruhi konsentrasi dan kualitas (rasio 260/280) ekstrak DNA yaitu massa gelatin, adanya perlakuan replikasi untuk meningkatkan yield DNA, volume buffer lisis, proteinase K, waktu inkubasi saat lisis, volume binding buffer, volume wash buffer, volume buffer elusi, dan waktu inkubasi saat elusi. Hasil konsentrasi optimum dari beberapa parameter percobaan yaitu 19,2 dan 19,5 ng/&amp;micro;L dengan kemurnian (rasio 260/280) 1,78 dan 1,84. Hasil ini menunjukkan metode ekstraksi yang dilakukan berdasarkan kondisi optimumnya mampu menganalisis secara efisien pada DNA cemaran babi dan diharapkan dapat digunakan untuk analisis kelahalan berbasi pada produk makanan halal, kosmetik dan obat-obatan yang dibutuhkan oleh negara berpenduduk muslim.</t>
   </si>
   <si>
-    <t>Kertas Aktif Berbasis Valorisasi Limbah Agar Dan Eceng Gondok Dengan Kombinasi Ekstrak Daun Jintan Dan Asam Askorbat</t>
-[...224 lines deleted...]
-    <t>Bibi Ahmad Chahyanto</t>
+    <t>Primer Spesifik Penanda Molekular Gen DMA Terhadap Konsentrasi Total IgY Dan Titer Antibodi ND pada Calon Galur Ayam IPB-D2</t>
+  </si>
+  <si>
+    <t>04-May-2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202103352 </t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan penanda molekular asosiasi gen DMA dengan konsentrasi total IgY dan titer antibodi ND pada calon ayam IPB-D2. Penelitian diawali dengan pemeliharaan ayam IPB-D2, pengambilan sampel darah, analisis konsentrasi total IgY dan analisis titer antibodi ND, serta identifikasi keragaman gen DMA. Invensi selanjutnya yaitu diperoleh primer spesifik untuk analisis keragaman gen DMA ekson 3 dan ekson 4. Primer spesifik yang digunakan pada invensi ini adalah F: 5&amp;rsquo; &amp;ndash; CATTCCCACCGATGTGTC &amp;ndash; 3&amp;rsquo; DAN r: 5&amp;rsquo; &amp;ndash; CTGCTGTCTCCATTGTTCC &amp;ndash; 3&amp;rsquo;. Hasil asosiasi antara keragaman gen DMA dan kosentrasi total IgY dan titer antibodi ND dapat digunakan untuk pengujian molekular penanda gen dalam mendeteksi konsentrasi total IgY dan titer antibodi ND pada ayam IPB-D2. Keragaman gen DMA menunjukkan bahwa SNP g.1728 G&amp;gt;A genotipe AA berasosiasi dengan konsentrasi total IgY dan memiliki rata-rata tertinggi yaitu 10,28-12,05 mg mL-1. Selain itu, diperoleh juga haplotipe 1 beraosiasi dengan konsentrasi total IgY dengan rata-rata 10,50-12,30 mg mL-1 dan haplotipe 5 berasosiasi dengan titer antibodi ND dengan rata-rata 5,00-7,44 log 2 HI unit.</t>
+  </si>
+  <si>
+    <t>Ade Astri Muliasari, S.P., M.Si.</t>
   </si>
   <si>
     <t>Alat Reaktor Gasifikasi Superkritis untuk Produksi Syngas</t>
   </si>
   <si>
     <t>11-May-2023</t>
   </si>
   <si>
     <t>S00202304115</t>
   </si>
   <si>
-    <t>Dr. Asep Bayu</t>
+    <t>Dr.Eng. Obie Farobie, S.Si., M.Si.</t>
   </si>
   <si>
     <t>PUSAT PENELITIAN SURFAKTAN DAN BIOENERGI</t>
   </si>
   <si>
     <t>Tujuan utama dari invensi ini adalah untuk menyediakan alat reaktor gasifikasi superkritis yang beroperasi pada suhu minimal 347 oC dengan tekanan miniml 22.1 MPa. Alat ini digunakan untuk memproduksi syngas dari bahan baku biomasa makroalga laut khas Indonesia. Alat yang dibuat yaitu furnace dengan elemen pemanas dengan suhu maksimal 1000 oC, alat penukar panas (heat exchanger), frame reaktor dilengkapi dengan sistem kontrol, feeding sistem sebagai pengumpan bahan baku biomassa makroalga, preheater, serta skematik reaktor gasifikasi superkritis secara umum yang diengkapi dengan diagram kelistrikan. Dalam penggunaannya, untuk proses konversi, alat ini membutuhkan waktu yang singkat dalam proses reaksinya. Dengan menggunakan alat ini, proses pengeringan bahan baku biomasa makroalga tidak diperlukan.</t>
   </si>
   <si>
-    <t>Formula Deodoran Spray Berbasis Daun Cengkih (Syzygium aromaticum) Dengan Kombinasi Tawas (Alumen)</t>
-[...961 lines deleted...]
-  <si>
     <t>Metode Pembuatan Papan Partikel Berbasis Kulit Rotan Termodifikasi Gliserol–Asam Sitrat Untuk Meningkatkan Stabilitas Dimensi, Ketahanan Termal, Dan Ketahanan Terhadap Rayap</t>
   </si>
   <si>
     <t>18-Nov-2025</t>
   </si>
   <si>
     <t>S00202512437</t>
   </si>
   <si>
-    <t>Prof (R). Dr. Sukma Surya Kusumah, S.Hut, M.Si</t>
+    <t>Dr. Mahdi Mubarok, S.Si., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berkaitan dengan metode pembuatan papan partikel berbasis kulit rotan
 (rattan skin) yang dimodifikasi menggunakan gliserol&amp;ndash;asam sitrat (Gly&amp;ndash;CA) serta
 direkatkan dengan perekat poliuretan (PU) untuk menghasilkan produk dengan stabilitas
 dimensi tinggi, ketahanan termal yang baik, dan ketahanan terhadap rayap. Metode ini
 meliputi tahap: (a) menyiapkan partikel kulit rotan kering; (b) merendam partikel dalam
 larutan Gly&amp;ndash;CA dengan perbandingan molar gliserol dan asam sitrat dan konsentrasi
 larutan impregnasi sebesar 20&amp;ndash;40%; (c) mengeringkan dan memanaskan partikel pada
 suhu 120&amp;ndash;150 &amp;deg;C untuk memicu reaksi esterifikasi; (d) mencampur partikel termodifikasi
 dengan perekat poliuretan sebanyak 6&amp;ndash;12% terhadap berat kering; dan (e) melakukan
 pengepresan panas pada suhu 140&amp;ndash;160 &amp;deg;C selama 10&amp;ndash;15 menit. Papan partikel yang
 dihasilkan menunjukkan penurunan penyerapan air hingga 35&amp;ndash;40%, pengembangan tebal
 2-6%, nilai kehilangan massa akibat serangan rayap 6-24%, dan peningkatan suhu
 dekomposisi maksimum (Tmax) hingga 356 &amp;deg;C. Analisis FTIR menunjukkan pembentukan
 ikatan ester dan urethane yang meningkatkan kekompakan struktur papan. Invensi ini
 menawarkan solusi teknis ramah lingkungan untuk meningkatkan performa papan partikel
 berbasis limbah kulit rotan melalui bio-modifikasi alami bebas formaldehida, yang dapat
 diterapkan secara industri untuk aplikasi panel interior dan eksterior di wilayah tropis.</t>
   </si>
   <si>
+    <t>Komposisi Papan Komposit Dari Limbah Plastik, Sterofoam, Mika, Pelepah Sawit Dan Ampas Sagu</t>
+  </si>
+  <si>
+    <t>13-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406498</t>
+  </si>
+  <si>
+    <t>Departemen Agribisnis</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi papan komposit berupa panel dinding sebagai produk pengganti panel dinding berbasis kayu murni. Papan komposit ini terbuat dari limbah plastik LDPE, mika, sterofoam biasa, sterofoam karet, pelepah sawit, dan ampas sagu. Penggunaan berbagai bahan utama yang berasal dari limbah dapat berkontribusi dalam mengurangi jumlah limbah di Indonesia. Bahan-bahan yang digunakan juga menciptakan papan komposit berupa panel dinding yang memiliki keunggulan tahan terhadap kelembaban, cuaca dan serangan rayap; perawatan yang mudah; ramah lingkungan sebab menggunakan bahan daur ulang; serta ringan dan tahan lama.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Y. Aris Purwanto, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mega Safithri, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Suspensi Getah Kering Gambir (Uncaria Gambir) Sebagai Fibropreventif Dan Antifibrosis</t>
+  </si>
+  <si>
+    <t>S00202413952</t>
+  </si>
+  <si>
+    <t>Prof. drh. Agus Setiyono, M.S., Ph.D.</t>
+  </si>
+  <si>
+    <t>Departemen Kedokteran</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan proses pembuatan suspensi untuk penyakit paru berbasis gambir. Lebih lanjut, suspensi dibuat dari getah kering gambir dan campuran lainnya sebagai kandidat obat herbal yang memiliki kemampuan fibroprevetif dan antifibrosis. Invensi ini mengusulkan pemanfaatan ekstrak getah kering gambir dalam bentuk suspensi yang dibuat dengan dua tahapan utama, yaitu pembuatan serbuk ekstrak getah kering gambir dan pembuatan suspensi. Manfaat dari suspensi ini secara umum dapat menurunkan jumlah sel radang, kadar TGF- &amp;beta;1, NF-&amp;kappa;B, eskpresi TIMP-1 dan Kolagen I, sehingga dapat dijadikan kandidat obat herbal bagi penyakit paru.</t>
+  </si>
+  <si>
+    <t>Metode Asetilasi Molekul Oksi-Difenil Eter Terpolibrominasi Melalui Sonikasi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202105631 </t>
+  </si>
+  <si>
+    <t>Novriyandi Hanif, S.Si., M.Sc., D.Sc.</t>
+  </si>
+  <si>
+    <t>Suatu metode baru, mudah dan efisien dalam reaksi asetilasi molekul 2,3,4,5-tetrabromo-6-(3&amp;cent;,5&amp;cent;-dibromo-2&amp;cent;-hidroksifenoksi) fenol dengan Ac2O, tanpa pelarut dan tanpa katalis berhasil dilakukan pada suhu ruang dengan bantuan sonikasi selama kurang lebih 1-2 jam menghasilkan produk asetilasi total 2,3,4,5-tetrabromo-6-(3&amp;cent;,5&amp;cent;-dibromo-2&amp;cent;-asetoksifenoksi) fenil asetat. Konversi starting material menjadi produk dapat mencapai 95-100% berdasarkan analisis kualitatif TLC. Adapun persentase hasil isolasi yang diperoleh dari produk berkisar 38%. Pencirian produk dilakukan dengan menggunakan TLC dan spektroskopi 1H NMR. Identifikasi Rf untuk produk asetilasi yang dihasilkan sesuai invensi ini adalah 0,52 (Heksana/EtOAc = 8/1, normal silika). Metode ini merupakan metode ramah lingkungan (Green Chemistry) yang tidak menggunakan katalis yang harganya relatif mahal dan mempunyai resiko terhadap lingkungan.</t>
+  </si>
+  <si>
+    <t>Metode Efektif Dan Efisien Kristalisasi Senyawa Antikanker Ampuh Manzamina A</t>
+  </si>
+  <si>
+    <t>31-Dec-2022</t>
+  </si>
+  <si>
+    <t>S00202215949</t>
+  </si>
+  <si>
+    <t>Suatu metode baru, mudah dan efisien dalam penyediaan senyawa murni manzamina A (1) dengan tahapan ekstraksi, partisi cair-cair, pemurnian dengan kromatografi kolom, rekristalisasi dengan CHCl3/MeCN 7:3 menghasilkan senyawa murni manzamina A dengan ukuran kristal besar dan transparan, verifikasi senyawa manzamina A dengan TLC [Rf senyawa manzamina A = 0.86 (CHCl3/MeOH/H2O 30:3:1)], sudut putar jenis [&amp;alpha;]D = +53.1&amp;deg; (c 0.05, CHCl3), NMR, MS, dan kristal tunggal sinar-X, evaluasi aktivitas biologis manzamina A terhadap sel HEK293T dengan nilai IC50 0.60 &amp;plusmn; 0.05 &amp;micro;M. Metode ini merupakan metode efektif dan efisien untuk penyediaan senyawa murni manzamina A yang sangat berpotensi untuk dijadikan obat antikanker, sebagai chemical probes dan senyawa komersial (blue gold compounds).</t>
+  </si>
+  <si>
+    <t>Dr. Henny Purwaningsih, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Kapsul Pelancar Air Susu Ibu Berbasis Kombinasi Ekstrak Daun Torbangun Dan Daun Katuk</t>
+  </si>
+  <si>
+    <t>02-Oct-2019</t>
+  </si>
+  <si>
+    <t>S00201908672</t>
+  </si>
+  <si>
+    <t>Ektrak daun torbangun dan ekstrak daun katuk selama ini masih terbatas digunakan sebagai ekstrak tunggal untuk memperlancar produksi ASI, belum ada invensi yang melakukan kombinasi antara ekstrak daun torbangun dan daun katuk untuk meningkatkan produksi ASI. Untuk itu, invensi ini menghasilkan komposisi kapsul berbasis kombinasi ekstrak daun torbangun dan ekstrak daun katuk dengan bahan pengisi pati yang dapat digunakan untuk meningkatkan produksi air susu ibu. Produk kapsul yang dihasilkan invensi ini mampu meningkatkan produksi air susu ibu dengan dosis sebesar 162 mg/kg BB sampai dengan 324 mg/kg BB.</t>
+  </si>
+  <si>
+    <t>Departemen Klinik Reproduksi dan Patologi</t>
+  </si>
+  <si>
+    <t>Komposisi Deterjen Lembaran Anti Nyamuk Dari Ekstrak Kulit Jeruk Purut</t>
+  </si>
+  <si>
+    <t>S00202406480</t>
+  </si>
+  <si>
+    <t>Khoirul Aziz Husyairi, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi deterjen lembaran repelan nyamuk dan relaksan bagi penggunanya sebagai produk ramah lingkungan pengganti lotion atau spray anti-nyamuk. Penggunaan ekstrak kulit jeruk purut memiliki kandungan sitronelal sehingga mempunyai kemampuan dalam mengusir dan melindungi kulit dari gigitan nyamuk. Etanol digunakan sebagai pelarut dalam proses ekstraksi kulit jeruk purut, ekstrak lerak digunakan sebagai penghasil busa deterjen, ekoenzim berperan sebagai pembersih noda pada pakaian, sedangkan metil selulosa dan PVA digunakan dalam pembuatan lembaran kertas deterjen.</t>
+  </si>
+  <si>
+    <t>Mesin Pemisah Tangkai Dan Daun Teh Layu (Camellia sinensis) untuk Pengolahan Teh Crush, Tear, Curl</t>
+  </si>
+  <si>
+    <t>S00202512433</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Agus Sutejo, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan mesin pemisah tangkai dan daun teh layu (Camellia sinensis) yang dirancang untuk memisahkan kedua komponen pada tahap awal pengolahan teh dengan memanfaatkan perbedaan sifat aerodinamik. Mesin terdiri atas tiga unit utama, yaitu unit pencacah, unit pengayak getar, dan unit penghisap daun teh. Bahan baku berupa campuran daun dan tangkai dimasukkan melalui hopper (3) menuju rumah pencacah (4) yang digerakkan motor listrik 2 HP (1) melalui pulley (2), dengan putaran ditopang pillow block (5). Hasil cacahan dialirkan melalui saluran pengeluaran (6) menuju ayakan (9,10) yang digetarkan oleh poros nok (13) dengan motor listrik 0,5 HP (12) untuk memisahkan fraksi berdasarkan ukuran. Daun yang lebih ringan dialirkan melalui saluran hisap (15) ke rumah blower (16) yang digerakkan motor listrik 3 HP (20) dengan poros blower (17), sehingga daun terhisap menuju penampungan sementara tangkai tertahan. Hasil pengujian menunjukkan kinerja optimal pada kecepatan putar silinder 480 rpm dengan persentase daun terhisap 91,43% dan tangkai tidak terhisap 86,05%, dengan kapasitas perontokan rata-rata 156,71 kg/jam dan kecepatan udara hisap
+1,78&amp;ndash;2,98 m/s sesuai kecepatan terminal daun teh.</t>
+  </si>
+  <si>
+    <t>Alat Aplikator Pestisida Hama Pucuk Sawit (Elaeis Guineensis Jacq)</t>
+  </si>
+  <si>
+    <t>S00202512432</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan bidang teknologi pertanian, khususnya alataplikator pestisida portabel yang dirancang untuk tanaman pucuk kelapa sawit. Alat ini berupa tongkat teleskopik (1) berbasis pipa aluminium yang dilengkapi sistem pengunci, sehingga dapat diperpanjang hingga 3 meter untuk menjangkau pucuk dan pelepah kelapa sawit tanpa perlu pemanjatan. Sistem utama terdiri atas hopper (1) plastik tahan korosi berkapasitas 300 gram, auger (4) baja tahan karat yang digerakkan oleh motor DC (5), serta pipa penyalur (3) yang menyalurkan pestisida secara stabil hingga ke ujung tongkat. Operasi alat dikendalikan oleh monostabil multivibrator (7) yang memungkinkan pengaturan dosis aplikasi pestisida dengan pilihan 5, 10, atau 15 detik. Energi diperoleh dari aki 12V (8) yang membuat alat ini portabel dan mandiri. Seluruh komponen didukung oleh sistem klem (6) untuk menjaga kestabilan dan posisi saat digunakan. Dengan desain ini, alat aplikator pestisida teleskopik mampu meningkatkan efisiensi, presisi, dan keamanan aplikasi pestisida, sekaligus mengurangi risiko operator dan pemborosan pestisida pada perkebunan kelapa sawit.</t>
+  </si>
+  <si>
+    <t>Gema Parasti Mindara, S.Si., M.Kom.</t>
+  </si>
+  <si>
+    <t>Penanda Molekuler Gen SEPW1 untuk Seleksi Domba dengan Kandungan Odor Rendah dan Gen CYP2A6 untuk Seleksi Domba dengan Kandungan Flavor Rendah</t>
+  </si>
+  <si>
+    <t>15-May-2019</t>
+  </si>
+  <si>
+    <t>PID201904110</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Jakaria, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Penanda molekuler gen SEPW1 untuk seleksi domba dengan kandungan odor 0,229 ?g/g dan gen CYP2A6 untuk seleksi domba dengan kandungan flavor kurang dari 0,250 ?g/g diperoleh dengan tahapan ekstraksi RNA, ekstraksi DNA, melakukan sekuensing ekstrak RNA sehingga dihasilkan primer spesifik, amplifikasi PCR-RFLP, identifikasi keragaman dan asosiasi genotipe dengan kandungan odor dan flavor. Penanda molekuler gen SEPW1 genotipe AA dapat digunakan untuk seleksi domba dengan kandungan odor 0,229 ?g/g dan gen CYP2A6 genotipe TT dapat digunakan untuk seleksi domba dengan kandungan flavor kurang dari 0,250 ?g/g.</t>
+  </si>
+  <si>
+    <t>Formula Pakan Fungsional Untuk Ayam Lokal IPB-D1</t>
+  </si>
+  <si>
+    <t>13-Aug-2025</t>
+  </si>
+  <si>
+    <t>S00202507669</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sumiati, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula pakan yang dihasilkan dari invensi ini terdiri dari minyak ikan lemuru, jagung, dedak  padi,  tepung  ikan,  bungkil  kedelai,  dikalsium  fosfat,  kalsium  karbonat,  garam, premiks ungags, metionin dan triptopan, mineral zn, mineral Fe dan mineral Cr 0,8 mg/kg pakan. Uji formula pakan fungsional IPB-D1 dilakukan dengan pengujian secara langsung ke ayam IPB-D1 sejak fase starter, grower, dan finisher selama 12 minggu. Formula ini mengandung minyak ikan lemuru dengan suplementasi mineral Zn 120 ppm, mineral Fe 40 ppm, mineral Cr 0,8 ppm. Formula ini menghasilkan omega 3 yang lebih tinggi dengan rasio omega 3:omega 6 yang baik, yaitu 1:9,35. Hasil uji laboratorium terhadap kandungan nutrien  pada  formula  pakan  ini  juga  menunjukkan  bahwa  pakan  memiliki  mutu  I  jika dibandingkan dengan SNI 2023. Formula ini menghasilkan mineral yang lebih tinggi karena adanya  penambahan  mineral  Zn,  Fe,  dan  Cr.  Hasil  pengujian  pada  ayam  IPB-D1 menunjukkan  bahwa  formula  pakan  signifikan  meningkatkan  bobot  badan  ayam, meningkatkan kandungan omega 3 pada daging ayam IPB-D1, dan tidak memengaruhi kesehatan ayam IPB-D1.</t>
+  </si>
+  <si>
+    <t>Formulasi Pakan Untuk Produksi Daging Ayam Broiler Fungsional</t>
+  </si>
+  <si>
+    <t>P00201911485</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa komposisi pakan broiler yang dapat meningkatkan performa ayam broiler dan menghasilkan daging broiler fungsional tinggi asam lemak omega-3 dengan imbangan asam lemak omega-6 : asam lemak omega-3 yang rendah. Formulasi pakan didasarkan kebutuhan nutiren setiap fase yaitu pre starter ( umur 1-7 hari),starter (umur 8-21 hari) dan grower (umur 22-35 hari). Minyak ikan lemuru digunakan sebagai sumber asam lemak Omega-3 dan vitamin E sebagai antioksidan untuk melindungi asam tak jenuh khususnya asam lemak omega-3 dan asam lemak omega-6. Formula pakan broiler ini dapat meningkatkan efesiensi pakan, bobot potong dan karkas serta menekan tingkat kematian broiler dibandingkan dengan formula pakan yang menggunakan minyak sawit (CPO) dan tanpa vitamin E. Pakan broiler ini juga mampu menghasilkan produk daging ayam broiler dengan kandungan tinggi asam lemak omega- 3 sebesar 1.35 %, dengan rasio asam lemak omega-6 terhadap asam lemak omega 3 yang rendah (omega-3 : omega-6 =1:11.21).</t>
+  </si>
+  <si>
+    <t>Muhammad Iqbal, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Luki Abdullah, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Formula dan Proses Produk Pakan Spesial Musim Kering Untuk Ternak Ruminansia Berbasis Hijauan Pakan Perkebunan Sawit</t>
+  </si>
+  <si>
+    <t>29-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215754</t>
+  </si>
+  <si>
+    <t>Invensi ini menghasilkan formula dan proses pembuatan pakan spesial musim kering untuk ternak ruminansia yang terdiri dari pelepah sawit, rumput gajah, legume pakan dan aditif silase. Proses pembuatan pakan dilakukan dengan campuran diensilase kemudian dikeringkan sehingga dapat menunjang kebutuhan ternak di musim kering, dan terakhir produk dapat dibentuk menjadi blok, cube, dan pellet agar membantu kegiatan logistik pakan hijauan sehingga distribusinya dapat lebih efisien. Pakan spesial musim kering sesuai invensi ini secara fisik memiliki aroma asam, tekstur utuh dan lepas, serta berwarna hijau kekuningan.</t>
+  </si>
+  <si>
+    <t>Vaksin Vibrio Parahaemolyticus Inaktif untuk Pencegahan Penyakit Vibriosis Pada Udang Vaname (Litopenaeus vannamei)</t>
+  </si>
+  <si>
+    <t>07-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202509957</t>
+  </si>
+  <si>
+    <t>Dr. Dinamella Wahjuningrum, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berhubungan  dengan  bidang  akuakultur  khususnya  pencegahan  penyakit vibriosis  pada  udang  vaname  (Litopenaeus  vannamei).  Vaksin  dibuat  dari  isolat Vibrio parahaemolyticus asal Banyuwangi, Jawa Timur yang terkonfirmasi gen toksin PirA dan PirB.  Proses  pembuatan  meliputi  perbanyakan  kultur  bakteri,  inaktivasi  menggunakan larutan formaldehyde  solution selama  24  jam,  pencucian  dengan phosphate  buffered saline (PBS),  dan  formulasi  akhir  dalam  PBS.  Vaksin  yang  dihasilkan  mampu mempertahankan sifat antigenik bakteri sehingga efektif menstimulasi imunitas terlatih pada  udang.  Hasil  uji  menunjukkan  bahwa  pemberian  vaksin  inaktif  ini  meningkatkan respons  imun  non-spesifik  udang,  ditandai  dengan  peningkatan total  haemocyte  count (THC), aktivitas fagositik (AF), phenoloxidase (PO), dan respiratory burst (RB). Selain itu, vaksin  memberikan  tingkat  kelangsungan  hidup  yang  lebih  tinggi  serta  nilai relative percent  survival (RPS)  terbaik,  dengan  perlakuan  dosis  105  CFU  mL?&amp;sup1;  mencapai kelangsungan hidup 94% dan RPS 88,46%. Invensi ini berfungsi sebagai strategi preventif dalam  menekan  mortalitas  akibat  infeksi V.  parahaemolyticus pada  budidaya  udang vaname.</t>
+  </si>
+  <si>
+    <t>Bakteri Probiotik (BcDER2) untuk Ketahanan Terhadap Infeksi Vibrio Harveyi dan Meningkatkan Efisiensi Pakan Udang</t>
+  </si>
+  <si>
+    <t>27-Dec-2023</t>
+  </si>
+  <si>
+    <t>S00202314805</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Penyakit virus dan bakteri menjadi permasalahan global pada kegiatan budidaya udang, sehingga mengakibatkan kerugian secara ekonomi. Bakteri probiotik umumnya digunakan untuk ketahanan udang terhadap infeksi dan bakteri. Invensi ini menyediakan spesies bakteri probitok (BcDER2) yang menunjukkan kemiripan 99,86% dengan bakteri Acinetobacter sp. strain NIPH 605. Spesies bakteri probiotik ini mampu meningkatkan ketahanan udang terhadap inveksi Vibrio harveyi ditunjukan adanya zona hambat sebesar 5,5 mm. dan mampu meningkatkan efisiensi pakan dengan menghasilkan enzim protease, amilase dan lipase. Spesies bakteri probiotik Bakteri probiotik ini aman untuk udang dan
+aman untuk lingkungan yang ditunjukkan dengan kerentanan tinggi terhadap antibiotik dicirikan dengan bakteri tidak tumbuh setelah diberi antiobiotik dengan dosis rendah yaitu sebesar 10 &amp;mu;g/mL.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Desdiani, Sp.P., M.K.K., M.Sc.(M.Bio.Et.)</t>
+  </si>
+  <si>
+    <t>Dr. Siti Nikmatin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Lembaran Anti Peluru Berbahan Baku Serat Tandan Kosong Kelapa Sawit Non-Anyam</t>
+  </si>
+  <si>
+    <t>PID201904109</t>
+  </si>
+  <si>
+    <t>Lembaran anti peluru dihasilkan dari serat lignoselulosa tandan kosong kelapa sawit (TKKS) non-anyam dengan gramasi 335 g/m2. Konsentrasi yang digunakan 18% (b/b) serat TKKS dan epoksi 82% (b/b). Serat TKKS yang digunakan mendapatkan perlakuan pendahuluan yaitu perendaman menggunakan bahan tahan api CaOH2 dengan konsentrasi 3 molar selama 30 menit. Epoksi yang digunakan diperoleh dari campuran epoksi dan pengeras dengan perbandingan 1:1. Hasil pengujian balistik menunjukkan lembaran anti peluru dengan tebal 1 cm tidak tembus peluru. Pengujian balistik yang dilakukan menggunakan peluru MUI-JHP A1 9 x 19 mm, kecepatan 320 m/s dalam waktu 0,07 detik, massa 12,25 g, dan jarak tembak 30 m dengan senjata yang digunakan bertipe Glock. INC. SMYRNA. GA. Lembaran anti peluru dapat menyerap momentum dan merambatkan energy kinetic ke seluruh luasan tanpa retak dan pecah.</t>
+  </si>
+  <si>
+    <t>Biokomposit Material Anti Peluru Kaliber 9 x 19 mm Filler Serat Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>19-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510512</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan metode proses dalam rekayasa material komposit anti peluru. Kelebihan invensi adalah menggunakan filler kain dari serat tandan kosong kelapa sawit. TKKS diproduksi tanpa bahan kimia, rendah energi, ramah lingkungan. Material anti peluru disusun secara berurutan yang meliputi 4 bagian yaitu kevlar (16-20 lapis), kain sawit (16-20 lapis), kain polyetilen (10-14 lapis) dan EVA (1 lapis). Massa total material anti peluru adalah maksimum 2 kg dengan tebal maksimum 2 cm dengan luasan 30 x 30 cm. Uji balistik material anti peluru menggunakan pistol kaliber 9 x 19 mm pada jarak tembak 5 meter. Metode fabrikasi material menekankan pada pembuatan serat TKKS menjadi kain secara bertahap  yaitu retting,  pengeringan,  milling,  pemintalan  dan  tenun membentuk kain. Metode susunan komposit menggunakan orientasi sudut 0 dan 90o sistem sandwich. Hasil uji memperlihatkan material dapat menahan laju peluru (tidak tembus). Pemanfaatan serat tandan kosong kelapa sawit merupakan bagian dari pengembangan biomaterial serta merupakan upaya dalam menjawab permasalahan terkait melimpahnya limbah di pabrik kelapa sawit (PKS). Tandan kosong kelapa sawit merupakan hasil samping dari produksi CPO di Indonesia.</t>
+  </si>
+  <si>
+    <t>Dr. drh. I Ketut Mudite Adnyane, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Kustiariyah, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Mira Dewi, M.Si.</t>
+  </si>
+  <si>
+    <t>Produk Minuman Kombucha Bunga Telang (Clitoria Ternatea L.) Untuk Memperbaiki Profil Lipid Dan Status Oksidatif Pada Kondisi Dislipidemia</t>
+  </si>
+  <si>
+    <t>12-Jun-2024</t>
+  </si>
+  <si>
+    <t>S00202405323</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan produk kombucha dari teh yang terbuat dari seduhan bunga telang (Clitoria ternatea L.) menggunakan SCOBY (Simbiotic colony/culture of bacteria &amp;amp; yeast) sebagai kultur simbiosis. Kombucha bunga telang dibuat dari bunga telang, SCOBY gel, Starter, dan Gula pasir. Kombucha dibuat dengan menyeduh bunga telang dan mencampur dengan semua bahan lain yang digunakan di dalam toples kaca; menutup dengan kain kassa &amp;amp; Menyimpan di tempat yang tidak terkena sinar matahari secara langsung untuk fermentasi; menyaring dan memisahkan larutan kombucha dengan SCOBY setelah proses fermentasi. Kombucha bunga telang dari invensi ini merupakan minuman dengan potensi zat gizi dan antioksidan yang bermanfaat untuk kesehatan. Kombucha telang pada invensi ini memiliki kandungan antioksidan, asam organik, bakteri, dan khamir yang memiliki potensi untuk memperbaiki kondisi dislipidemia. Kombucha bunga telang hasil invensi ini terbukti dapat memperbaiki profil lipid dengan menurunkan 12 mg/dl TC, 11 mg/dl TG, dan 17 mg/dl LDL-C, serta meningkatkan 7 mg/dl HDL-C. Konsumsi kombucha bunga telang invensi ini juga mampu menurunkan kadar oxidized-LDL (Ox-LDL) sebesar 11,84 (U/L) dan meningkatkan SOD sebesar 20,24 (U/ml) sebagai indikator stress oksidatif pada subjek dewasa dengan dislipidemia melalui uji klinis selama 28 hari menggunakan desain Randomized Controlled Trial (RCT).</t>
+  </si>
+  <si>
+    <t>Dr. Drs. Komar Sutriah, M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Penetapan Rekomendasi Dosis Pemupukan Presisi Untuk Fertigasi Tanaman Cabai</t>
+  </si>
+  <si>
+    <t>01-Jul-2022</t>
+  </si>
+  <si>
+    <t>S00202207117</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Anas Dinurrohman Susila, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini adalah metode penetapan rekomendasi dosis pemupukan presisi disusun berdasarkan uji korelasi dan kalibrasi hasil analisis tanah secara real time. Aplikasi pemupukan dapat dilakukan secara presisi sesuai kebutuhan tanaman, di luar daya dukung lahan. Pada penetapan dosis pemupukan hanya diperlukan analisis P-tersedia, K-tersedia menggunakan pelarut Mechlich 1 (HCl 0.05 N +H2SO4 0.025 N) untuk pH dibawah 7, dan Mehlich-3 (CH3COOH 0.2 N, NH4N03 0.25 N, NH4F 0.015 N, 0,013 HNO3) untuk pH tanah di atas 7. Hasil analisis selanjutnya ditetapkan dalam kisaran kecukupan hara P-tersedia (ppm) &amp;lt;11:sangat rendah, &amp;ge;11-&amp;lt;15:rendah, &amp;ge;15-&amp;lt;30:sedang, &amp;ge;30-&amp;lt;60: tinggi, &amp;gt;60:sangat tinggi. K-tersedia (ppm) &amp;lt;20:sangat rendah, &amp;ge;20-&amp;lt;35:rendah, &amp;ge;35-&amp;lt;60:sedang, &amp;ge;60-&amp;lt;125:tinggi, &amp;gt;125:sangat tinggi. Satus hara di atas dapat digunakan untuk menetapkan rekomendasi dosis pemupukan tanaman Cabai berdasarkan berdasarkan table rekomendasi berikut : target pH 6.5, N :196 kg/ha, P2O5 (sangat rendah:168 kg/ha, rendah:135 kg/ha, sedang :112 kg.ha, tinggi : 0, sangat tinggi:0), K2O (sangat rendah : 168 kg/ha, rendah:135 kg/ha, sedang :112 kg/ha, tinggi :: 0, sangat tinggi=0. Hasil rekomendasi selanjutnya dikalikan dengan persentase kandungan hara masing-masing sumber pupuk untuk diaplikasikan secara manual maupun secara fertigasi.</t>
+  </si>
+  <si>
+    <t>Bakteriosin Dari Whey Hasil Sampingan Produksi Keju Mozarella Dengan Penambahan Gula Tebu</t>
+  </si>
+  <si>
+    <t>28-Aug-2025</t>
+  </si>
+  <si>
+    <t>S00202508283</t>
+  </si>
+  <si>
+    <t>Bakteriosin dari whey hasil sampingan produksi keju mozzarella dengan penambahan gula tebu merupakan inovasi pengawet alami yang berpotensi tinggi dalam aplikasi industri pangan. Pemanfaatan whey sebagai media fermentasi memberikan keuntungan ekonomis dan ramah lingkungan, sementara penambahan gula tebu berperan sebagai sumber karbon tambahan yang mendukung pertumbuhan L. plantarum IIA-1A5 serta meningkatkan biosintesis bakteriosin. Komposisi utama bakteriosin ini terdiri dari whey produk sampingan produksi keju mozzarella, gula tebu, kultur bakteri L. plantarum IIA-1A5, yeast ekstrak, NaOH 1N, amonium sulfat, dan aquades. Bakteriosin yang diisolasi dari whey hasil sampingan produksi keju mozzarella dengan penambahan gula tebu menunjukkan aktivitas antimikroba terhadap empat bakteri patogen, yaitu Escherichia coli, Staphylococcus aureus, Salmonella typhimurium, dan Bacillus cereus. Berdasarkan zona hambat, aktivitas antimikroba bakteriosin tergolong kuat (&amp;gt;6 mm), tanpa perbedaan signifikan antara bakteri Gram positif dan Gram negatif. Uji MIC (Minimum Inhibitory Concentration) menunjukkan bahwa E. coli memiliki nilai MIC tertinggi sebesar 2,8%, sedangkan Salmonella, S. aureus, dan B. cereus masing-masing sebesar 0,70%. Meskipun terjadi penurunan nilai absorbansi (OD600) setelah penambahan bakteriosin, efektivitas penghambatan tergolong rendah, dengan persentase penurunan berturut-turut: B. cereus (15,53%), Salmonella (8,46%), E. coli (3,64%), dan S. aureus (1,74%). Secara keseluruhan, bakteriosin ini memiliki potensi sebagai agen pengawet alami dengan spektrum antimikroba luas.</t>
+  </si>
+  <si>
+    <t>Lathifunnisa Fathonah, M.T.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Edy Hartulistiyoso, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Drs. Rimbawan</t>
+  </si>
+  <si>
+    <t>Drone Penyemprot Cairan Pertanian Dengan Mekanisme Kendali Distribusi Nozel Berdasarkan Parameter Lingkungan Secara Real Time</t>
+  </si>
+  <si>
+    <t>05-Nov-2025</t>
+  </si>
+  <si>
+    <t>S00202511525</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan sistem penyemprotan cairan pertanian menggunakan drone yang mampu mengatur debit semprotan secara otomatis berdasarkan kondisi suhu dan kelembapan lingkungan. Sistem terdiri atas sensor DHT22, mikrokontroler ESP32, pompa dan nozel penyemprot, serta modul komunikasi berbasis Wi-Fi yang terintegrasi dengan cloud untuk pencatatan data real time. Ketika drone beroperasi, sensor membaca kondisi lingkungan, kemudian mikrokontroler memproses data dan mengatur intensitas semprotan sesuai  algoritma  kendali.  Data  hasil  pengukuran  dikirim  ke  Google  Spreadsheet  untuk pemantauan  jarak  jauh.  Sistem  ini  meningkatkan  keseragaman  penyemprotan  dan efisiensi  penggunaan  bahan  cair,  sehingga  meningkatkan  produktivitas  pertanian  dan menurunkan pemborosan bahan kimia.</t>
+  </si>
+  <si>
+    <t>Dr. Ayi Rahmat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Alat Filtrasi Air Limbah Domestik Berbasis Internet Of Things</t>
+  </si>
+  <si>
+    <t>28-Oct-2024</t>
+  </si>
+  <si>
+    <t>S00202412012</t>
+  </si>
+  <si>
+    <t>Miesriany Hidiya, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa alat filtrasi air limbah, khususnya untuk air limbah domestik dari kegiatan sekolah/perkantoran/sejenisnya. Alat filtrasi dioperasikan dengan sistem up-flow melewati 3 tabung, antara lain: tabung pre-filter (4), tabung filter 1 (5) dan tabung filter 2 (6) yang berisikan media filter untuk mengurangi kadar pencemar pada air limbah domestik. Alat filtrasi pada invensi ini dilengkapi dengan sistem internet of things (IoT) menggunakan sensor pada bagian inlet (1) dan outletnya (7), sehingga dapat terlihat perbedaan kualitas air limbah sebelum dan sesudah diolah. Adapun parameter yang diukur oleh sensor antara lain: pH, suhu, total dissolved solid (TDS), total suspended solid (TSS), dissolved oxygen (DO), ammonia (NH4), dan ultrasonik untuk mengestimasi debit air. Alat filtrasi limbah domestik sesuai invensi ini memiliki sistem backwash untuk membersihkan alat filtrasi dengan cara membalikkan arah aliran air pada kecepatan tinggi sehingga kotoran dapat terangkut oleh air.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Illah Sailah, M.S.</t>
+  </si>
+  <si>
+    <t>Metode Deteksi Jenis Susu Sapi Berdasarkan Cara Pengolahannya Menggunakan Kombinasi Sidik Jari Voltammetry Dan Analisis Kemometrik</t>
+  </si>
+  <si>
+    <t>15-Jul-2025</t>
+  </si>
+  <si>
+    <t>S00202506510</t>
+  </si>
+  <si>
+    <t>Budi Riza Putra, S.Si., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">:  Invensi  ini  berhubungan  dengan  metode  analisis  untuk  identifikasi  jenis  susu menggunakan kombinasi sidik jari voltammetry dan kemometrik. Lebih khusus, metode voltammetry yang digunakan adalah cyclic voltammetry dengan elektrode kerja berupa glassy  carbon  electrode  (GCE),  sedangkan  analisis  kemometrik  menggunakan  principal component analysis (PCA) dan hierarchical clustering analysis (HCA). Metode terdiri dari langkah-langkah  berikut:  1)  modifikisasi  permukaan  GCE  dengan  multi-walled  carbon nantubes (MWCNT) terfungsionalisasi; 2) preparasi sampel susu; 3) pengukuran sampel menggunakan  cyclic  voltammetry  untuk  mendapatkan  data  nilai  arus;  4)  pengolahan pendahuluan data arus; 5) pembuatan model untuk mengelompokkan berbagai jenis susu sapi  berupa  PCA  dan  HCA.  Kelebihan  invensi  ini  dibandingkan  dengan  prior  art  yang terdahulu adalah metode deteksi yang dikembangkan berdasarkan sidik jari voltammetry menggunakan instrument yang sederhana, yaitu potensiostat yang mudah dioperasikan oleh  setiap  orang.  Pada  teknik  voltammetry  preparasi  sampel  sederhana  dan  hanya digunakan  satu  jenis  bahan  kimia,  yaitu  KCl  0.1  M.  Kelebihan  lain  dari  invensi  ini dibandingkan dengan prior art yang terdahulu adalah waktu analisis singkat dan biaya analisis rendah. Sidik jari cyclic voltammetry (CV) yang dikombinasikan dengan analisis kemometrik  berupa  hierarchical  clustering  analysis  (HCA)  dapat  menghasilkan  metode analisis yang andal dalam mengidentifikasi jenis susu.</t>
+  </si>
+  <si>
+    <t>Dr.rer.nat. Nur Rochmah Kumalasari, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Stand Holder Kayu Magnetik</t>
+  </si>
+  <si>
+    <t>23-Dec-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202416055 </t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan pemanfaatan limbah kayu yang dijadikan suatu produk kreatif dan inovasi yaitu stand holder. Stand holder ini tidak seperti stand holder pada umumnya, tetapi sudah dimodifikasi dengan mengaplikasikan larutan magnetik menggunakan spraygun yang dibantu tekanan sebanyak 8 lapis. Bentuk dan desain stand holder kayu magnetik ini memiliki 2 bagian ukuran yaitu (1) 22 cm x 8.5 cm x 0.8 cm dan (2) 12.5 cm x 8.5 cm x 0.8. Sistem stand holder kayu magnetik ini yaitu knock-down (bongkar pasang), sehingga memudahkan untuk dibawa dan disimpan. stand holder kayu magnetik yang diuji menggunakan alat Elektromagnetik Field (EMF)- Tester menghasilkan kemampuan menyerap radiasi gelombang elektromagnetik sebesar 70-90% baik pada kayu pinus maupun kayu mahoni. Kelebihan dari invensi ini yaitu stand holder kayu magnetik yang terbuat dari limbah potongan kayu meningkatkan nilai tambah dan ramah lingkungan karena invensi mendaur ulang limbah dan dimanfaatkan menjadi produk kretif. Selain itu juga, stand holder kayu magnetik memiliki fungsi baru dan memberikan manfaat terhadap kesehatan masyarakat seperti dapat menyerap radiasi gelombang elektromagnetik yang dipancarkan oleh handphone.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Sri Murtini, M.Si.</t>
+  </si>
+  <si>
+    <t>Nanokapsul Ekstrak Andaliman (Zanthoxylum acanthopodium DC.) Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>25-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202213519</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan suatu nanokapsul ekstrak andaliman (Zanthoxylum acanthopodium DC.) yang terbuat dari ekstrak andaliman dan bahan dinding kapsul atau penyalut yaitu campuran maltodekstrin dengan pati termodifikasi atau isolat whey protein dan proses pembuatannya. Proses pembuatan nanokapsul ekstrak andaliman. Proses pembuatan nanokapsul ekstrak andaliman dimulai dari penyiapan ekstrak andaliman sebagai inti kapsul, penyiapan bahan dinding kapsul atau penyalut yang terdiri dari campuran maltodekstrin dengan pati termodifikasi atau campuran maltodekstrin dengan isolat whey protein, penyiapan emulsi ekstrak andaliman dan bahan dinding kapsul atau penyalut serta pengeringan larutan emulsi sehingga menghasilkan serbuk nanokapsul ekstrak andaliman.</t>
+  </si>
+  <si>
+    <t>Taufik Hidayat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Herawati, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Herbal Untuk Alzheimer Berbasis Sirih Merah (Piper crocatum), Jahe Merah (Zingiber officinale) Dan Kayumanis (Cinnamomi burmannii)</t>
+  </si>
+  <si>
+    <t>06-Nov-2025</t>
+  </si>
+  <si>
+    <t>S00202511602</t>
+  </si>
+  <si>
+    <t>Rara Annisaur Rosyidah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini menghadirkan herbal yang memadukan sirih merah (Piper crocatum), jahe (Zingiber  officinale)  dan  kayumanis  (Cinnamomi  burmannii)  sebagai  obat  alami  anti demensia.  Kombinasi  ini  memanfaatkan  aktivitas  antioksidan  dan  penghambatan asetilkolinesterase  dari  sirih  merah  serta  bahan  lain  yang  mendukung  fungsi  kognitif. Produk ini diharapkan dapat melindungi otak, memperbaiki fungsi kognitif, dan menjadi solusi  aman  serta  berkelanjutan  dalam  penanganan  demensia.  Berdasarkan  hasil pengujian, formula herbal kombinasi ekstrak etanol sirih merah jahe merah kayumanis dapat menghasilkan inhibisi inhibisi enzim asetilkolinesterase sebesar 69,1%. Invensi ini dirancang khusus untuk memberikan terapi yang efektif dan alami, memanfaatkan potensi inhibisi asetilkolinesterase dari sirih merah dan bahan lainnya. Dengan sifat antioksidan, antiinflamasi,  dan  neuroprotektif,  invensi  ini  membantu  meningkatkan  fungsi  kognitif, melindungi sel otak, dan mengurangi risiko neurodegeneratif.</t>
+  </si>
+  <si>
+    <t>Dr. Wulan Tri Wahyuni S., S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Yoghurt Dengan Karaginan Dan Ganggang Laut Mikro Spirulina Sp. Sebagai Sumber Antioksidan</t>
+  </si>
+  <si>
+    <t>02-Sep-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> S00202508427</t>
+  </si>
+  <si>
+    <t>Dr. Desniar, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi yoghurt berbasis susu rendah lemak dengan penambahan karaginan dan Spirulina sp.. Invensi ini bertujuan meningkatkan nilai gizi dan sifat fungsional yoghurt. Karaginan berfungsi sebagai penstabil untuk memperbaiki tekstur dan kekentalan yoghurt, sedangkan Spirulina sp. mengandung protein, pigmen, dan antioksidan yang tinggi. Kombinasi keduanya berpotensi meningkatkan kualitas nutrisi dan daya tarik organoleptik bagi konsumen. Formula pembuatan yoghurt meliputi susu rendah lemak, kultur starter, karaginan, dan Spirulina sp.. Yoghurt yang dihasilkan memiliki Total BAL ,5-10,6 log CFU/mL, TAT 0,8-0,9%, pH 4,0-4,3, kadar protein 3,65%, lemak 0,94%, karbohidrat 5,04%, abu 0,78%, air 89,59%. Hasil penelitian menunjukkan bahwa penambahan karaginan meningkatkan kekentalan yoghurt, sedangkan Spirulina sp. meningkatkan warna hijau alami, nilai antioksidan, dan preferensi konsumen. Formulasi ini menunjukkan potensi sebagai yoghurt fungsional yang sehat dan menarik bagi masyarakat</t>
+  </si>
+  <si>
+    <t>Proses Penyiapan Enzim ß-Glukanase sebagai Penghambat Pertumbuhan Cendawan Patogen</t>
+  </si>
+  <si>
+    <t>03-May-2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202103316 </t>
+  </si>
+  <si>
+    <t>Dr. Dra. Nisa Rachmania, M.Si.</t>
+  </si>
+  <si>
+    <t>Fungisida sintetik masih banyak digunakan sebagai pengendali penyakit tanaman misalnya yang disebabkan oleh Fusarium oxysporum. Alternatif dalam mengurangi penggunaan fungsida sintetik ialah dengan menggunakan bakteri sebagai agens pengendali hayati. Perkembangan agens pengendali hayati salah satunya yang mampu mendegradasi komponen penyusun dinding sel cendawan, yakni &amp;beta;-glukan, dengan menggunakan enzim glukanase. Invensi ini berhubungan dengan produksi enzim &amp;beta;-glukanase dari Bacillus subtilis W3.15 yang memiliki kemampuan menghambat pertumbuhan cendawan patogen Fusarium oxysporum secara in vitro. Enzim &amp;beta;-glukanase dari Bacillus subtilis W3.15 yang dihasilkan memiliki ciri-ciri yang khas, yaitu mampu tumbuh pada medium dengan penambahan substrat &amp;beta;-glukan. Puncak produksi enzim atau produksi maksimum dari isolat W3.15 didapatkan pada jam ke-21 sebesar 121,8 U/mg. Enzim glukanase dari isolat W3.15 menunjukkan kemampuan menghambat pertumbuhan cendawan Fusarium oxysporum sebesar 63-67% di hari ke-6 inkubasi setelah inokulasi.</t>
+  </si>
+  <si>
+    <t>Metode Produksi Enzim Rekombinan DNA Polimerase Termofil Asal Gen Sintetik Pyrococcus Furiosus</t>
+  </si>
+  <si>
+    <t>31-Dec-2018</t>
+  </si>
+  <si>
+    <t>P00201811278</t>
+  </si>
+  <si>
+    <t>Dr. Uus Saepuloh, S.Si., M.Biomed.</t>
+  </si>
+  <si>
+    <t>PUSAT STUDI SATWA PRIMATA (PSSP).</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa metode untuk menghasilkan enzim rekombinan DNA polimerase asal gen sintetik Pirococcus furiosus (Pfu) menggunakan sistem ekspresi .Escherichia coli. Sumber DNA yang digunakan adalah gen sintetik untuk memudahkan dilakukannya konstruksi rekayasa genetik dengan memutasi beberapa sekuens nukleotida sehingga dihasilkan enzim DNA polimerase Pfu yang lebih optimum ketika diekspresikan secara heterolog pada sistem ekspresi E.coli. Proses dari invensi ini adalah melakukan konstruksi gen sintetik DNA polimerase Pfu dengan mengacu pada data di Genbank (kode akses D12983.1) dan dilakukan modifikasi nukleotida dari cetakan DNA asalnya. Kloning gen dilakukan menggunakan vektor ekspresi pET151 dengan metode site specific recombination. Proses pemekatan enzim kasar dilakukan menggunakan PEG sampai diperoleh 1/10 dari volume asalnya. Pemurnian protein rekombinan dilakukan menggunakan kromatografi afinitas dan dilanjutkan dengan kromatografi filtrasi gel Sephadex. Diperoleh kandungan protein rekombinan DNA polimerase Pfu sebesar 3.1 mg/mL dan analisis hasil ekspresinya dengan teknik SDS PAGE menunjukkan adanya pita spesifik berukuran sekitar 90 kDa yang merupakan pita spesifik enzim DNA polimerase Pfu. Formulasi enzim DNA polimerase Pfu dibuat dalam bentuk master mix PCR dan berhasil diaplikasikan pada teknik PCR untuk mengamplifikasi target gen DNA asal provirus SRV-2 yang ditunjukkan dengan adanya pita amplicon berukuran 206 bp, 506 bp, 1371 bp, 1971 bp dan 4601 bp.</t>
+  </si>
+  <si>
+    <t>Formula Dan Proses Pembuatan Slow-Release Fertilizer Dengan Material Coating Berbasis Kitosan Untuk Peningkatan Pertumbuhan Sengon (Paraserianthes Falcataria (L.) Nielsen)</t>
+  </si>
+  <si>
+    <t>P00202213961</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nurheni Wijayanto, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Silvikultur</t>
+  </si>
+  <si>
+    <t>Slow-release fertilizer yang terdiri atas methacrylic acid, kitosan, potassium persulfate, dan NPK menunjukkan formula pupuk yang melepas hara secara lambat dan mampu meningkatkan pertumbuhan sengon (Paraserianthes falcataria). Hasil uji in vitro pada benih benih sengon menunjukkan pengaruh CS-PMAA-NPK SRF dapat meningkatkan pertumbuhan sengon pada peubah kecambah normal dan daya berkecambah sebesar 12% dan 19%. Dosis SRF CS taraf 0,7% dan bobot 0,01 g (P4) menghasilkan pertumbuhan tertinggi pada uji perkecambahan sengon. Berdasarkan uji in vivo, CS-PMAA-NPK SRF dapat meningkatkan pertumbuhan sengon pada peubah tinggi tanaman sengon sebesar 44%. Dosis SRF CS taraf 0,5% dan bobot 0,03 g (P1) menghasilkan pertumbuhan tertinggi pada uji pertumbuhan sengon. Formula CS-PMAA-NPK SRF terbukti mampu melepaskan hara N, P, dan K secara lebih lambat dibandingkan pupuk NPK konvensional. Pelepasan hara N, P, dan K pada SRF dengan material coating kitosan efektif dalam melepaskan hara secara lebih lambat dibandingkan NPK tanpa coating kitosan sebesar 64,56% (N), 91,89% (P), dan 48,23% (K).</t>
+  </si>
+  <si>
+    <t>Formula Sampo Dengan Ekstrak Daun Pandan untuk Mengurangi Rambut Rontok dan Psoriasis Pada Kulit Kepala</t>
+  </si>
+  <si>
+    <t>05-Mar-2025</t>
+  </si>
+  <si>
+    <t>S00202502116</t>
+  </si>
+  <si>
+    <t>Irvan Didi Pramana, S.E.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan produk Sampo berbahan dasar ekstrak daun pandan wangi (Pandanus  amaryllifolius  Roxb),  yang  digunakan  sebagai  solusi  alami  untuk  mengatasi kerontokan rambut  dan masalah psoriasis  pada  kulit kepala.  Sampo  ini  memanfaatkan kandungan antioksidan alami dalam daun pandan yang berfungsi melindungi rambut dari kerusakan  sel  dan  mendorong  pertumbuhan  rambut  sehat.  Proses  produksi  dilakukan dengan metode ekstraksi maserasi untuk memperoleh kualitas ekstrak terbaik. Formula produk  ini  dikombinasikan  dengan  bahan  pendukung  seperti Cocamide  DEA,  Sodium Methyl  Cocoyl  Taurate,  Coco  Betaine, Sodium  Cocoyl  Isethionate,  Decyl  Glucoside, Glycerin, Salicylic Acid, Ekstrak daun lidah buaya (Aloe vera), HPMC, Rosemary Oil, Tea Tree Oil, Panthenol, PEG-40 Hydrogenated Castor Oil, Fragrance Oil Chamomile, Sodium benzoate,  Air  murni  (Akuades)  untuk  menghasilkan  sampo  yang  tidak  hanya membersihkan rambut, tetapi juga menutrisi, melembapkan, serta membantu mengurangi ketombe dan psoriasis pada kulit kepala. Sebagai produk alami yang inovatif dan halal, sampo  ini  menawarkan  alternatif  perawatan  rambut  yang  aman  dan  sesuai  dengan kebutuhan konsumen di Indonesia maupun pasar global</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Bioplastik Pelindung Buah Dari Pati Dan Ekstrak Klobot Jagung</t>
+  </si>
+  <si>
+    <t>S00202406428</t>
+  </si>
+  <si>
+    <t>Dra. Dewi Sartiami, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pembuatan plastik biodegradable sebagai kantung pelindung buah dari pati jagung dan ekstrak klobot jagung. Bioplastik pelindung buah ini memilikikeunggulan yaitu terbuat dari pati jagung yang mengandung amilosa 25%-30% dan amilopektin 70%-75% dari total berat pati serta ekstrak klobot jagung yang memiliki kandungan selulosa dan hemiselulosa, sehingga bersifat dapat diperbarui dan mudah terurai di alam. Selain itu, bioplastik ini juga didukung oleh penggunaan asamasetat berperan sebagai pelarut dalam melarutkan bahan baku dalam pembuatan bioplastik, gliserol sebagai agen pemlastis yang mudah didegradasi, NaoH berperan meningkatkan kelarutan lignin dalam proses delignifikasi sehingga menghasilkan pulp selulosa yang lebih murni, serta penggunaan Polyvinyl Alcohol (PVA) yangmemiliki kemampuan untuk meningkatkan kekuatan mekanik, sifat barrier, biodegradabilitas, kompatibilitas, dan sifat bioplastik lainnya</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Edi Santosa, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Setyanto Tri Wahyudi, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Arifin </t>
+  </si>
+  <si>
+    <t>Metode Perbanyakan Biomassa Mikroalga Berfilamen Spirogyra Sp. Secara Semi Outdoor</t>
+  </si>
+  <si>
+    <t>08-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406225</t>
+  </si>
+  <si>
+    <t>Departemen Manajemen Sumberdaya Perairan</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan metode perbanyakan Spirogyra sp. dengan sistem yang terkontrol diperlukan agar bisa mendapatkan biomassa dengan kondisi yang baik dan bersih. Spirogyra sp. ditumbuhkan dalam air yang diberikan penambahan nutrisi N dan P dan aerasi dengan pencahayaan bersumber dari sinar matahari dalam kondisi semi outdoor. Nutrisi N dan P diberikan setiap hari untuk menjamin pertumbuhan mikroalgae. Spirogyra sp. dalam sistem ini dapat tumbuh dengan kondisi sel yang sehat dan waktu penggandaan yang lebih cepat.</t>
+  </si>
+  <si>
+    <t>Dian Eka Ramadhani, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Anggia Murni, S.Si</t>
+  </si>
+  <si>
+    <t>Neli Muna, STP, M.Si</t>
+  </si>
+  <si>
+    <t>Kertas Aktif Berbasis Valorisasi Limbah Agar Dan Eceng Gondok Dengan Kombinasi Ekstrak Daun Jintan Dan Asam Askorbat</t>
+  </si>
+  <si>
+    <t>15-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510288</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berkaitan  dengan  pembuatan  kertas  aktif  ramah  lingkungan  untuk memperpanjang umur simpan pangan mudah rusak seperti daging sapi, ayam, dan ikan. Kertas ini dibuat dari limbah agar dan eceng gondok sebagai sumber serat utama, dengan tambahan  tepung  tapioka  dan  kaolin  sebagai  bahan  pengikat  dan  penguat  struktur. Formulasinya terdiri dari pulp eceng gondok, limbah agar kering, tepung tapioka, kaolin, dan  penyerap  oksigen  non-logam  berbasis  asam  askorbat  dan  arang  aktif.  Selain  itu, kertas  diimpregnasi  dengan  ekstrak  daun  jintan  yang  mengandung  senyawa  timol, karvakrol, p-simen, dan &amp;gamma;-terpinen, berfungsi sebagai antioksidan dan antimikroba alami. Proses pembuatannya meliputi pengeringan serta penggilingan limbah agar, pemasakan eceng  gondok  dengan  larutan  natrium  hidroksida,  pemutihan  menggunakan  hidrogen peroksida,  pencampuran  bahan,  pencetakan  lembaran,  pengeringan,  dan  impregnasi ekstrak  daun  jintan.  Produk  akhir  dipotong  berukuran  A7  dan  dikemas  menggunakan kertas kraft. Uji penyimpanan menunjukkan bahwa kertas aktif ini memperpanjang umur simpan pangan 2&amp;ndash;4 kali lebih lama dibandingkan metode konvensional pada suhu 4 &amp;deg;C, sekaligus bebas dari plastik dan bahan kimia berbahaya.</t>
+  </si>
+  <si>
+    <t>Eko Setio Wibowo, S.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Komposisi Tabir Surya Semprot Dari Ekstrak Daun Amis-Amisan Dan Cangkang Telur Ayam</t>
+  </si>
+  <si>
+    <t>S00202406481</t>
+  </si>
+  <si>
     <t>Dr. Novia Amalia Sholeha, S.Si.</t>
   </si>
   <si>
-    <t>Muhammad Arief Budiman, Ph.D.</t>
-[...8 lines deleted...]
-    <t>S00202502116</t>
+    <t>Invensi ini bertujuan untuk menghasilkan suatu komposisi tabir surya semprot yang dihasilkan dari ekstrak cangkang telur, ekstrak daun amis-amisan, dan zat pengisi lainnya untuk melindungi kulit dari paparan sinar matahari, menghidrasi kulit, dan membuat kulit tampak cerah alami. Pada invensi ini, terdapat tahap pembuatan komposisi dan uji in vitro berupa uji absorbansi terhadap sinar UV dengan panjang gelombang 290-320 nm. Daun amis-amisan memiliki sifat antioksidan pada amis-amisan bermanfaat untuk mencerahkan kulit. Ekstrak cangkang telur mengandung 98% kalsium karbonat (CaCO3) yang dapat berfungsi sebagai penahan sinar ultraviolet (UV)</t>
+  </si>
+  <si>
+    <t>Putri Hawa Syaifie, M.Si.</t>
+  </si>
+  <si>
+    <t>Mesin Fertigasi Otomatik</t>
+  </si>
+  <si>
+    <t>07-Aug-2024</t>
+  </si>
+  <si>
+    <t>S00202407542</t>
+  </si>
+  <si>
+    <t>Dr. Endang Gunawan, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Tanah merupakan media tumbuh bagi tanaman karena mengandung mineral yang dibutuhkan tanaman untuk tumbuh dan berkembang. Ketersediaan mineral di dalam tanah lambat laun dapat berkurang dan berdampak pada perkembangan pertumbuhan tanaman. Pola penyiraman dan pemupukan yang kurang tepat dapat memperngaruhi kualitas dan proses pertumbuhan pada tanaman. Penambahan unsur hara pada tanah dengan memberikan pupuk masih dilakukan dengan dosis yang belum terbukti secara ilmiah, sehingga dapat memberikan dampak yang kurang baik bagi pertumbuhan tanaman. Pada penelitian ini, sistem kontrol mesin fertigasi (fertilization dan irrigation) otomatik ini dirancang dengan dua mode yaitu pengaturan penyiraman dan pemupukan dengan sistem penjadwalan, otomatis dan manual. Mode otomatis memanfaatkan teknologi Internet of Things (IoT) sebagai pengendali jarak jauh melalui aplikasi website dan aplikasi mobile. Pengaturan penyiraman dan pemupukan dilakukan secara otomatis berdasarkan penjadwalan pada website dan aplikasi mobile atau secara manual sesuai dengan keinginan pengguna, difasilitasi dengan rekomendasi pupuk sesuai dengan jenis tanah dan tanaman. Rekomendasi ini diperoleh melalui analisis kumpulan data seperti jenis tanah dan karakteristik tanaman, yang disimpan di cloud melalui situs web aplikasi untuk membantu petani melakukan pemupukan sesuai dengan tanaman yang dibudidayakan.</t>
+  </si>
+  <si>
+    <t>Formula Pakan Lengkap Berbasis Indigofera Dan Suplemen Protein-Energi (Nc) Dalam Bentuk Pelet Untuk Domba Muda Pasca Sapih</t>
+  </si>
+  <si>
+    <t>04-Dec-2024</t>
+  </si>
+  <si>
+    <t>S00202414323</t>
+  </si>
+  <si>
+    <t>Penyediaan bahan pakan lokal sumber protein dan sumber serat mudah dicerna sangat penting untuk menekan biaya. Indigofera merupakan tanaman pakan leguminosa yang mengandung protein yang tinggi. Penggunaan suplemen Protein-Energi (NC) dapat meningkatkan kandungan protein kasar dengan biaya lebih murah. Formula pakan untuk domba muda dengan penggunaan bahan baku utama adalah Indigofera zollingeriana dan suplemen NC serta ditambahkan konsentrat dengan bahan baku terdiri dari bungkil kelapa sawit, bungkil kelapa kopra, dedak halus, pollard, onggok, corn gluten feed (CGF), kulit kopi, molases, garam, NC, CaCO3, Premix, kemudian dilakukan pemrosesan pelleting.</t>
+  </si>
+  <si>
+    <t>Dr. Heri Harti, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metode Pembacaan Satwa Menggunakan Augmented Reality Berdasarkan  Koordinat</t>
+  </si>
+  <si>
+    <t>16-May-2024</t>
+  </si>
+  <si>
+    <t>S00202404334</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Rinekso Soekmadi, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t>Departemen Konservasi Sumberdaya Hutan dan Ekowisata</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan invensi program aplikasi Augmented Reality berdasarkan koordinat keberadaan satwa dengan radius maksimum 10 meter karena satwa merupakan objek yang bergerak. Tujuan pembuatan aplikasi adalah metode pembacaan satwa agar wisatawan mengetahui informasi satwa yang ditemui pada Lembaga Konservasi. Metode pembacaan satwa sesuai invensi ini terdiri dari pengambilan foto dan data koordinat satwa, pembuatan folder canvas informasi serta bahasa pemrogramannya (coding) untuk menampilkan deskripsi satwa, membuat folder tombol satwa untuk menampilkan tombol satwa pada dawai, membuat folder object manager kemudian mengisi dengan data koordinat dengan radius 10 m, kemudian melakukan upload desain pada website AR Core dan mengunduh markerless tersebut dari website AR Core berupa database library yang dijadikan penanda atau dipergunakan untuk pencocokan Augmented Reality. Cara penggunaan program aplikasi Augmented Reality adalah wisatawan mengarahkan kamera gawai android pada marker yang telah dibuat dengan radius koordinat maksimum 10 meter dimana satwa tersebut berada, dengan menekan tombol marker tersebut maka akan muncul informasi mengenai satwa-satwa. Interpretasi satwa yang ada yaitu nama satwa, nama ilmiah satwa, jenis pakan satwa, penyebaran satwa, dan tingkat kelangkaan satwa sehingga wisatawan mendapatkan informasi mengenai satwa-satwa yang ada.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dede Hermawan, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t>Metode Seleksi Galur Sintetik Progo Dan Tawang Ulat Sutra Samia Cynthia Ricini</t>
+  </si>
+  <si>
+    <t>12-Jul-2023</t>
+  </si>
+  <si>
+    <t>S00202306277</t>
+  </si>
+  <si>
+    <t>Ulat sutra Samia cynthia ricini mempunyai keragaman genetik yang tinggi ditandai dengan fenotipik larva (warna dan pola warna) yang beragam. Keragaman fenotipik ini berpengaruh pada karakteristik produksinya. Proses seleksi ulat sutra S. ricini berdasarkan fenotipik larva menghasilkan galur sintetik PROGO dan TAWANG dengan pakan 100% daun singkong (Manihot utilissima). Metode seleksi dimulai dari proses pemurnian berdasarkan sifat fenotipik warna dan pola warna dengan metode isofemale line. Karakteristik produksi yang digunakan adalah mortalitas (&amp;lt;10%), produktivitas kokon &amp;gt;75%, dan seleksi 5% kokon terbaik untuk generasi berikutnya. Karakteristik fenotipik dan produksi yang dihasilkan sama antara pemeliharaan di laboratorium dan di lingkungan alami. Karakteristik fenotipik galur PROGO adalah larva putih zebra sedangkan galur TAWANG adalah biru polos. Karakteristik produksi dengan siklus hidup lebih pendek dari Samia cynthia ricini liar berkisar 43-49 hari untuk PROGO dan 44-49 untuk TAWANG; serta lama fase larva lebih pendek yaitu 17-20 hari yang bermanfaat dalam mengurangi total kebutuhan pakan.</t>
+  </si>
+  <si>
+    <t>Alat Pelindung Pintar Dan Anti Air Untuk Sensor Ultrasonik HC-SR04</t>
+  </si>
+  <si>
+    <t>21-Aug-2021</t>
+  </si>
+  <si>
+    <t>P00202106531</t>
+  </si>
+  <si>
+    <t>Invensi ini berkenaan dengan sensor ultrasonik HC-SR04. Sensor ini tidak diperuntukan untuk dipasang di luar ruangan. Jika dipasang di luar ruangan maka rangkaian elektronikanya dapat rusak karena terkena benda cair seperti air hujan, kotoran hewan, dan lainnya. Model dari pelindung ini terdiri dari tiga bagian yaitu bagian bracket pelindung (1), badan pelindung (2), dan tutup pelindung (3). Pada bagian bracket pelindung (1) tersedia bagian untuk memasangkan badang pelindung yang dapat diatur kemiringannya dengan motor servo (6). Hal ini ditujukan untuk membuat sensor ultrasonik (5) lebih tepat sasaran ke objek. Pada bagian badan pelindung (2) digunakan untuk menaruh sensor ultrasonik HC-SR04 (5). Badan pelindung (2) dibuat sedemikian rupa agar sensor dapat dipasang dengan baik. Pada bagian tutup pelindung (3) berfungsi melindungi sensor dari ancaman asing dari luar.</t>
+  </si>
+  <si>
+    <t>Dr. Inna Puspa Ayu, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sri Mulatsih, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. Iwan Prihantoro, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Sistem Pengukuran Lingkungan Mikro Perkebunan Berbasis IoT</t>
+  </si>
+  <si>
+    <t>14-Apr-2022</t>
+  </si>
+  <si>
+    <t>S00202204398</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Lili Dahliani, M.M., M.Si.</t>
+  </si>
+  <si>
+    <t>Sistem pengukuran iklim mikro terpadu yang terdiri dari stasiun utama (stationary) dan portable dipersiapkan untuk dapat dioperasikan di wilayah perkebunan yang tercover oleh layanan internet. Sistem pengukuran near real time ini mengandalkan basis data di Cloud untuk kepentingan evaluasi performa komoditas perkebunan. Sistem ini memanfaatkan smart phone sebagai agen perantara komunikasi data internet. Sensor lingkungan berupa iklim mikro dan tanah merupakan lini depan penyediaan informasi spesifik kebun secara spasial.</t>
+  </si>
+  <si>
+    <t>Formula Suplemen Herbal Untuk Meningkatkan Fungsi Ginjal Pada Hewan Peliharaan</t>
+  </si>
+  <si>
+    <t>S00202415969</t>
+  </si>
+  <si>
+    <t>drh. Henny Endah Anggraeni, M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula suplemen herbal untuk meningkatkan fungsi ginjal dan membantu detoksifikasi pada hewan peliharaan. Formula ini terdiri dari ekstrak daun randu, astaxanthin, collagen fish peptide, dan mannan oligosakarida, yang dirancang untuk mendukung pengelolaan penyakit ginjal kronis (Chronic Kidney Disease/CKD) pada hewan peliharaan, terutama pada usia lanjut. Ekstrak daun randu bertindak sebagai antioksidan dan anti-inflamasi, astaxanthin sebagai immunomodulator, dan collagen fish peptide untuk memperbaiki jaringan ginjal. Proses pembuatan melibatkan ekstraksi daun randu, penambahan collagen fish peptide, astaxanthin, serta proses pengeringan hingga menjadi tablet. Penelusuran paten menunjukkan bahwa kombinasi bahan ini belum pernah dipatenkan sebelumnya, sehingga inovasi ini menawarkan solusi baru bagi kesehatan ginjal kucing dengan risiko efek samping yang rendah.</t>
+  </si>
+  <si>
+    <t>Instalasi Kandang Maggot 3 In 1 Sebagai Alat Pengolahan Sampah Organik</t>
+  </si>
+  <si>
+    <t>08-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514008</t>
+  </si>
+  <si>
+    <t>Dr. Meti Ekayani, S.Hut., M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ekonomi Sumberdaya dan Lingkungan</t>
+  </si>
+  <si>
+    <t>Alat pengolahan sampah organik berupa instalasi kandang maggot 3 in 1 merupakan inovasi dalam bidang budidaya maggot Black Soldier Fly (BSF) yang dirancang untuk meningkatkan kapasitas dan kualitas produksi maggot melalui integrasi tiga fungsi utama: pengumpulan telur, penetasan, dan pembesaran larva dalam satu sistem terintegrasi. Maggot BSF yang dapat dihasilkan dari instalasi ini sebanyak 250 kg dengan luasan 8 x 3 x 3 m3. Inovasi ini memanfaatkan konstruksi material yang kuat dan tahan lama, serta mengadopsi desain kandang yang terdiri dari kandang lalat BSF (biopond), rak penetasan, dan rak pembesaran larva. Dengan pendekatan ini, proses budidaya maggot menjadi lebih terkontrol, dan mampu menghasilkan kuantitas maggot yang lebih tinggi, sekaligus mendukung pengelolaan limbah organik secara berkelanjutan</t>
+  </si>
+  <si>
+    <t>Dr. Beginer Subhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Nur Budi Mulyono</t>
+  </si>
+  <si>
+    <t>Walidatush Sholihah, S.Si., M.Kom.</t>
+  </si>
+  <si>
+    <t>drh. Heryudianto Vibowo, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Burhanuddin, M.M.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Ade Iskandar, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Aidil Azhar, S.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Komposisi Makanan Siap Santap Berbahan Dasar Telur Omega 3 Dan Tepung Ikan Lele</t>
+  </si>
+  <si>
+    <t>S00202406422</t>
+  </si>
+  <si>
+    <t>Kebutuhan protein merupakan aspek yang penting dalam menunjang tumbuh kembang anak. Produk siap makan tinggi protein yang beredar saat ini didominasi penggunaan daging sebagai bahan baku utama. Penggunaan telur dapat mengurangi biaya bahan baku produk, tanpa mengurangi kandungan gizi produk. Penggunaan tepung ikan lele ditambahkan untuk melengkapi kebutuhan gizi bagi perkembangan tubuh anak. Invensi ini menghasilkan formula produk makanan siap santap berbahan dasar telur omega 3 dan tepung ikan lele. Komposisi makanan siap santap sesuai invensi ini terdiri dari putih telur, kuning telur, tepung ikan lele dan bahan pengisi lainnya berupa agar-agar, tepung sagu, lada, kaldu ayam dan kunyit bubuk.</t>
+  </si>
+  <si>
+    <t>Primer Spesifik Penanda Molekuler Gen HSP70 Untuk Seleksi Pembentukan Galur Ayam Tahan Cekaman Panas</t>
+  </si>
+  <si>
+    <t>S00202112462</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Rudi Afnan, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk menghasilkan perbaikan mutu genetik dengan mengeksplorasi keragaman gen HSP 70. Metode yang digunakan adalah metode perkawinan terstruktur pada genotipe-genotipe yang diduga tahan terhadap cekaman panas dimana identifikasi dan karkterisasi genotipe tersebut telah dilakukan melalui identitas molekuler gen HSP70. Analisis MAS digunakan dalam melihat hubungan atau asosiasi antara genotipe dengan sifat resistensi panas pada ayam hasil kawin silang (Cross-breed) tersebut. Primer spesifik penanda molekuler gen HSP70 menghasilkan peningkatan ekspresi gen HSP70 sebesar 6,8 kalinya setelah mendapat cekaman panas dan genotipe AG, AC, GC dan GG yang tahan terhadap cekaman panas dengan suhu 40 0C.</t>
+  </si>
+  <si>
+    <t>Formula Ransum Ayam Lokal Pedaging Fase Pertumbuhan (Grower) Dengan Suplementasi Tepung Larva Black Soldier Fly</t>
+  </si>
+  <si>
+    <t>14-Sep-2022</t>
+  </si>
+  <si>
+    <t>S00202209892</t>
+  </si>
+  <si>
+    <t>Gilang Ayuningtyas, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi berupa formula ransum ayam lokal pedaging fase pertumbuhan (grower) dengan memanfaatkan tepung larva Black Soldier Fly (BSF) sebagai salah satu bahan pakan sumber protein telah ditemukan. Formula ransum yang dibuat terdiri atas bahan-bahan dan komposisi sebagai berikut: jagung kuning 54%, dedak padi 10%, CGM (Corn Gluten Meal) 5,5%, CPO (Crude Palm Oil) 2%, SBM (Soya Bean Meal) 18%, tepung larva Black Soldier Fly 7,5%, CaCO 1%, DCP 1%, NaCl 0,5%, dan Premix 0,5%. Bahan-bahan baku tersebut didapat dari berbagai penyedia bahan pakan. Untuk tepung larva BSF diproses melalui metode pengeringan dan penepungan. Semua bahan baku tersebut kemudian dicampur menggunakan mixer agar memastikan semua bahan tercampur dengan baik. Performa ayam dan efisiensi pakan cukup tinggi dilihat dari konsumsi pakan, bobot badan, dan FCR. Pemanfaatan tepung larva BSF sebagai salah satu sumber protein hewani dalam ransum ayam lokal pedaging periode pertumbuhan (grower) memiliki potensi untuk dikembangkan.</t>
+  </si>
+  <si>
+    <t>Alat Teknologi Plasma Dingin Terhadap Pengendalian Gulma</t>
+  </si>
+  <si>
+    <t>20-Sep-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202409650 </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dwi Guntoro, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Teknologi plasma dingin dapat dimanfaatkan sebagai alat alternatif pengendalian gulma menggantikan penggunaan herbisida. Alat teknologi plasma dingin pada invensi ini terhubung dengan energi listrik dan menghasilkan energi panas, sinar uv dan radiasi elektromagnetik. Invansi ini merupakan percobaan awal penggunaan alat teknologi plasma dingin terhadap benih tanaman sebelum dilakukannya dengan beberapa jenis gulma pada fase pratumbuh dan fase pascatumbuh. Dibuktikan aplikasi teknologi plasma dingin tegangan 14 kV dengan durasi waktu 80 detik dapat menghambat perkecambahan benih tanaman uji mencapai 100% dan penggunaan jarak jarum elektroda yaitu 0,5 cm dapat menghambat perkecambahan benih tanaman uji mencapai 100%.</t>
+  </si>
+  <si>
+    <t>Muhammad Arif Mulya, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Alat Pengupas Buah Durian Berbasis Mesin Pres dan Mesin Kupas</t>
+  </si>
+  <si>
+    <t>S00202107310</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Radite Praeko Agus Setiawan, M.Agr.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa suatu alat pengupas durian 3 in 1 dengan mengombinasikan tiga komponen, yakni pembelahan durian, pemisahan buah durian dari kulitnya, dan pemisahan daging buah durian dari bijinya. Alat pengupas durian sesuai invensi ini bekerja dengan bantuan gearbox dan dinamo yang dihubungkan dengan sumber listrik. Pembelahan durian dilakukan dengan sistem ulir (2) yang dirakitkan dengan gearbox (1) di bagian atas alat, ulir tersebut akan menekan dan membelah durian yang diletakkan pada plat besi (3) bagian tengah alat. Kemudian, buah durian akan diambil menggunakan sendok dan dijatuhkan ke dalam silinder (5) sebagai komponen untuk memisahkan daging buah durian dari bijinya. Di dalam silinder terdapat silinder lain yang alasnya berputar dengan bantuan dinamo, sehingga menghasilkan gaya sentripetal terhadap buah durian dan buah akan terdorong ke dinding silinder tersebut yang dikelilingi mata pisau (Gambar 2). Hasilnya, daging buah akan terpisah dari bijinya dan keluar dari saluran (4).</t>
+  </si>
+  <si>
+    <t>Sistem Pemipaan Untuk Pencegahan Serangan Rayap Tanah Pada Bangunan Gedung Pra-Konstruksi</t>
+  </si>
+  <si>
+    <t>P00202215951</t>
+  </si>
+  <si>
+    <t>Dr. Arinana, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan penerapan sistem pemipaan di Indonesia untuk mencegah serangan rayap tanah pada bangunan gedung pra-konstruksi. Sistem pemipaan ini dilaksanakan pada tapak pengujian berdasarkan spesifikasi rancang bangun Rumah Tinggal Tipe 21. Pipa penyalur tambahan dipasang pada sisi dalam dan sisi luar pondasi yang dihubungkan dengan pipa penyalur utama menggunakan konektor untuk mengalirkan larutan termitisida ke tanah di sekitar pondasi dengan bantuan kompresor. Melalui aplikasi sistem pemipaan ini, diketahui bahwa waktu standarnya 130,90 menit yang menunjukkan waktunya lebih singkat jika dibandingkan dengan perlakuan tanah pra-konstruksi konvensional (SNI 2404: 2015). Namun demikian, keterampilan operator dalam aplikasi sistem pemipaan tersebut belum memadai, terutama dalam pemasangan alat ukur tekanan. Unsur kerja yang paling kritis (critical path) dalam aplikasi sistem pemipaan adalah penyaluran larutan termitisida. Dalam</t>
+  </si>
+  <si>
+    <t>Formulasi Pelapis Antimikroba Alami Benang Operasi Multifilamen Tak-Serap Dengan Grafena Oksida dan Kitosan Serta Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>04-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313463</t>
+  </si>
+  <si>
+    <t>Drs. Ahmad Sjahriza, M.Si.</t>
+  </si>
+  <si>
+    <t>Benang operasi antimikroba sangat penting dalam memberikan perlindungan efektif terhadap infeksi postoperatif, potensi pengurangan penggunaan antibiotik, dan dampak positif terhadap proses penyembuhan luka. Pada inovasi ini dilakukan pengujian sifat antimikroba alami dengan metode difusi cakram terhadap kitosan dan grafena oksida dari biji pinang terhadap bakteri gram positif dan negatif. Dilanjutkan dengan evaluasi campuran larutan kitosan dan grafena oksida serta penentuan waktu impregnasi benang operasi. Terakhir, dilakukan pengujian efikasi antimikroba benang operasi yang dilapisi larutan tersebut selama 0 dan 24 jam. Kitosan dan grafena oksida memiliki kemampuan sebagai antimikroba, begitu juga campuran kitosan 0,1% dan grafena 0,1% dengan memiliki daya hambatan terhadap pertumbuhan mikroba. Pelapisan campuran pada benang operasi multifilament tak-serap memberikan sifat efikasi antimikroba dasar perhitungan Standar ISO 20743-2021 dan JIS Z 2801-2010 terhadap bakteri E. Coli dan S. Aureus. Dengan nilai 4,86 dan 2,02 terhadap E. Coli serta 99,99% dan 99,92% terhadap S. Aureus. Pelapis antimikroba alami ini menghasilkan benang yang mampu memberikan perlindungan antimikroba yang kuat dan signifikan.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Alimuddin, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Formula Pembersih Wajah Berbahan Surfaktan Metil Ester Sulfonat Dan Kolagen Laut Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>15-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202312199</t>
+  </si>
+  <si>
+    <t>Rista Fitria, S.TP</t>
+  </si>
+  <si>
+    <t>Invensi yang diungkapkan adalah suatu formula pembersih wajah yang terdiri dari bahan dietanolamida 0-5,0%, cocoamidopropyl betaine (CAPB) 0-5,0%, SLES 0-1,0%, gliserin 0- 3,0%, PEG-40 0-2,0%, Propilen glikol 0-1,0%, phenoxy ethanol 0-1,0%, natrium benzoate 0- 1,0% dan pelarut air dengan konsentrasi mencukupi 100,0% (b/b), yang dicirikan dengan penambahan surfaktan metil ester sulfonate (MES) dari minyak sawit dengan konsentrasi lebih besar dari 0 (nol) sampai dengan 5,0% (b/b) dan kolagen laut dengan konsentrasi lebih besar dari 0 (nol) sampai dengan 0,9% (b/b). Dan proses pembuatan formula pembersih wajah dengan penambahan surfaktan metil ester sulfonate (MES) dan kolagen laut untuk aplikasi pembersihan dan mengencangkan kulit wajah.</t>
+  </si>
+  <si>
+    <t>Harum Fadhilatunnur, S.TP., M.Sc.</t>
+  </si>
+  <si>
+    <t>Kalkulator Prediksi Rendemen Gula Tebu Berbasis Machine Learning</t>
+  </si>
+  <si>
+    <t>15-Apr-2025</t>
+  </si>
+  <si>
+    <t>S00202503344</t>
+  </si>
+  <si>
+    <t>Irman Hermadi, S.Kom., M.S., Ph.D.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan prediksi rendemen gula tebu melalui suatu perangkatlunak berbasis web aplikasi berupa kalkulator prediksi rendemen gula tebu berbasismachine learning dengan algoritma RandomForestmenggunakan 7 (tujuh)variabelkunci.Invensiinibertujuanuntukmemprediksi rendemen gula tebu secara mudah, cepat danakurat pada tingkat kebun menggunakan aplikasi kalkulator rendemen denganmemanfaatkan 7 (tujuh) variabel agronomi dan metereologi yang terintegrasi yaitu: (1)Blok kebun yang merupakan label nama/lokasi kebun, (2) Jenis kebun (Plant Cane / Ratoon
+1 / Ratoon 2 / Ratoon 3 / Ratoon Cane), (3) Masa tanam yaitu berupa bulan ditanam (bulan ke- dan A:awal-tengah bulan / B: tengah-akhir bulan), (4) Varietas (nama varietas), (5)Kemasakan tebu (masak awal / tengah awal / tengah / tengah akhir), (6) Nilai brix yangmerupakan hasil pengukuran di lapang (%), dan (7) Curah hujan (mm, data selama 10bulan sejak masa tanam). Hasil prediksi rendemen sebagai luaran dari invensi Kalkulator
+Prediksi Rendemen Gula Tebu Berbasis Machine Learning diharapkan dapat
+memberikan panduan bagi pelaku industri gula dalam melakukanpengambilan keputusanselanjutnya secara tepat dan cepat.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Neviaty Putri Zamani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Laela Wulan Sari, S.Si</t>
+  </si>
+  <si>
+    <t>Muhammad Aries, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dondy Arafat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Pasta Gigi Tablet Kunyah Berbasis Cangkang Keong Sawah (Pila Ampullacea), Buah Lerak (Sapindus Rarak), Dan Daun Sirih (Piper Betle Linn)</t>
+  </si>
+  <si>
+    <t>20-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510537</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berupa  pasta  gigi  berbentuk  tablet  kunyah  yang  ramah  lingkungan, mengandung bahan abrasif alami kalsium karbonat dari cangkang keong sawah, saponin dari buah lerak sebagai pembusa alami, dan ekstrak daun sirih sebagai antibakteri. Tablet Dentella praktis digunakan, memiliki tiga varian rasa (original (mint), stroberi, dan lemon), bebas SLS, serta membantu mencegah karies gigi, menyegarkan mulut, dan mencegah peradangan gusi. Proses pembuatannya meliputi ekstraksi bahan aktif, pengolahan tepung cangkang,  pencampuran  homogen,  pengeringan,  pengayakan,  pencetakan  tablet,  dan pengemasan dalam jar. Invensi ini memberikan alternatif inovatif produk perawatan gigi yang praktis, higienis, dan mendukung keberlanjutan lingkungan.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Bustami, M.Sc.</t>
+  </si>
+  <si>
+    <t>Pemodelan Sirkulasi Laut Untuk Prediksi Sebaran Larva Dan Migrasi Ikan Pelagis Kecil Di Perairan Paparan Sunda</t>
+  </si>
+  <si>
+    <t>08-Aug-2024</t>
+  </si>
+  <si>
+    <t>S00202407612</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Agus Saleh Atmadipoera, D.E.S.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini adalah teknik pemodelan dan simulasi sirkulasi laut 3-dimensi resolusi tinggi untuk prediksi pergerakan massa air dan untuk mendeteksi distribusi larva biota laut (ikan) menggunakan gabungan model numerik CROCO &amp;ldquo;SUNCOM&amp;rdquo; dan model ekologi &amp;ldquo;ICHTHYOP&amp;rdquo;. Invensi ini meliputi proses-proses: langkah (1) mengunduh data kondisi awal dan syarat batas lateral model, yang terdiri dari data komponen laut, atmosfer, debit sungai, dan pasang surut. Masukan model dari data debit limpasan sungai menjadi invensi baru, karena konfigurasi model baru yang dikembangkan dalam model numerik SUNCOM; langkah (2), menjalankan model SUNCOM untuk mensimulasikan dinamika laut secara realistis; langkah (3), memasukkan dataset keluaran model SUNCOM menjadi input model ekologi ICHTHYOP dengan parameterisasi yang telah ditentukan; langkah (4), menjalankan model ekologi &amp;ldquo;ICHTHYOP&amp;rdquo;; langkah (5), melakukan pemrosesan hasil simulasi model sesuai langkah 4 untuk memperoleh hasil prediksi distribusi larva biota laut dan pola migrasi ikan pelagis kecil. Metode ini dijalankan dalam tahapan yang telah disebutkan sebelumnya. Sistem operasi yang digunakan adalah LINUX dengan bahasa pemrogaraman Fortran dan visualisasi dengan program Matlab, Python, Unix, dan Java. Dengan invensi ini, tersedia solusi simulasi sirkulasi laut dan pendeteksian larva biota laut yang efektif dan efisien yang dapat diterapkan dalam proses pengelolaan perikanan pelagis kecil berkelanjutan serta pelestarian lingkungan laut.</t>
   </si>
   <si>
     <t>Pramita Nurillisan, S.E.</t>
   </si>
   <si>
-    <t xml:space="preserve">Invensi ini berkaitan dengan produk Sampo berbahan dasar ekstrak daun pandan wangi (Pandanus  amaryllifolius  Roxb),  yang  digunakan  sebagai  solusi  alami  untuk  mengatasi kerontokan rambut  dan masalah psoriasis  pada  kulit kepala.  Sampo  ini  memanfaatkan kandungan antioksidan alami dalam daun pandan yang berfungsi melindungi rambut dari kerusakan  sel  dan  mendorong  pertumbuhan  rambut  sehat.  Proses  produksi  dilakukan dengan metode ekstraksi maserasi untuk memperoleh kualitas ekstrak terbaik. Formula produk  ini  dikombinasikan  dengan  bahan  pendukung  seperti Cocamide  DEA,  Sodium Methyl  Cocoyl  Taurate,  Coco  Betaine, Sodium  Cocoyl  Isethionate,  Decyl  Glucoside, Glycerin, Salicylic Acid, Ekstrak daun lidah buaya (Aloe vera), HPMC, Rosemary Oil, Tea Tree Oil, Panthenol, PEG-40 Hydrogenated Castor Oil, Fragrance Oil Chamomile, Sodium benzoate,  Air  murni  (Akuades)  untuk  menghasilkan  sampo  yang  tidak  hanya membersihkan rambut, tetapi juga menutrisi, melembapkan, serta membantu mengurangi ketombe dan psoriasis pada kulit kepala. Sebagai produk alami yang inovatif dan halal, sampo  ini  menawarkan  alternatif  perawatan  rambut  yang  aman  dan  sesuai  dengan kebutuhan konsumen di Indonesia maupun pasar global</t>
-[...20 lines deleted...]
-    <t>Tanah merupakan media tumbuh bagi tanaman karena mengandung mineral yang dibutuhkan tanaman untuk tumbuh dan berkembang. Ketersediaan mineral di dalam tanah lambat laun dapat berkurang dan berdampak pada perkembangan pertumbuhan tanaman. Pola penyiraman dan pemupukan yang kurang tepat dapat memperngaruhi kualitas dan proses pertumbuhan pada tanaman. Penambahan unsur hara pada tanah dengan memberikan pupuk masih dilakukan dengan dosis yang belum terbukti secara ilmiah, sehingga dapat memberikan dampak yang kurang baik bagi pertumbuhan tanaman. Pada penelitian ini, sistem kontrol mesin fertigasi (fertilization dan irrigation) otomatik ini dirancang dengan dua mode yaitu pengaturan penyiraman dan pemupukan dengan sistem penjadwalan, otomatis dan manual. Mode otomatis memanfaatkan teknologi Internet of Things (IoT) sebagai pengendali jarak jauh melalui aplikasi website dan aplikasi mobile. Pengaturan penyiraman dan pemupukan dilakukan secara otomatis berdasarkan penjadwalan pada website dan aplikasi mobile atau secara manual sesuai dengan keinginan pengguna, difasilitasi dengan rekomendasi pupuk sesuai dengan jenis tanah dan tanaman. Rekomendasi ini diperoleh melalui analisis kumpulan data seperti jenis tanah dan karakteristik tanaman, yang disimpan di cloud melalui situs web aplikasi untuk membantu petani melakukan pemupukan sesuai dengan tanaman yang dibudidayakan.</t>
+    <t>Ridwan Siskandar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Laksmi Ambarsari, M.S.</t>
+  </si>
+  <si>
+    <t>Formula Nanoemulsi Spray Berbasis Tanin Kulit Pisang Dan Kuersetin Kulit Jeruk Nipis Sebagai Antibakteri Streptococcus Pyogenes Penyebab Faringitis</t>
+  </si>
+  <si>
+    <t>S00202510538</t>
+  </si>
+  <si>
+    <t>Anne Carolina, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uji potensi antibakteri secara in vitro terhadap Streptococcus pyogenes menunjukkan bahwa  formula  nanoemulsi  spray  kombinasi  ekstrak  tanin dari limbah kulit  pisang  dan kuersetin  dari  limbah  kulit  jeruk  nipis  mampu  menghambat  pertumbuhan  bakteri penyebab faringitis. Formula nanoemulsi spray antibakteri sesuai invensi ini terdiri atas kombinasi  ekstrak  tanin  limbah  kulit  pisang  dan  kuersetin  limbah  kulit  jeruk  nipis, ditambah  surfaktan,  VCO,  PEG  400  dan  air.  Proses  pembuatan  meliputi  pembuatan simplisia, ekstraksi dengan Ultrasonik Assisted Extraction (UAE), dan formula nanoemulsi spray  dengan  ukuran  partikel  &amp;lt;300  nm.  Hasil  uji  fisikokimia  menunjukkan  kestabilan sediaan  dengan pH  6,5&amp;ndash;7,5,  viskositas  &amp;lt;800 cPs, dan daya sebar 5&amp;ndash;7 cm. Formula  ini terbukti  efektif,  stabil,  dan  aman  sebagai  agen  antibakteri  alami  serta  berpotensi digunakan sebagai alternatif pengobatan faringitis dengan risiko resistensi antibiotik yang lebih rendah.</t>
+  </si>
+  <si>
+    <t>Alat Dan Metode Pemantauan Tingkat Kematangan Mangga Menggunakan Internet of Things Dan Machine Learning</t>
+  </si>
+  <si>
+    <t>31-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202308248</t>
+  </si>
+  <si>
+    <t>Dr. Muchamad Bachtiar, S.T.P., M.M.</t>
+  </si>
+  <si>
+    <t>Tujuan dari alat dan metode pemantauan tingkat kematangan mangga selama transportasi adalah untuk memberikan informasi perubahan mutu buah mangga selama transportasi, membantu pengambilan keputusan logistik pelaku rantai pasok, dan meningkatkan jaminan mutu buah mangga. Alat Internet of Things (IoT) untuk mengambil, mengirimkan, merekam, dan menyajikan data transportasi buah mangga secara real time terdiri dari sensor suhu dan kelembaban relatif DHT22, ESP32 microcontroller dan PCB board, GPS module, unit power switch, MiFi module, unit power supply, paket casing, serta aplikasi berbasis web. Metode prediksi tingkat kematangan buah mangga selama transportasi secara real time dengan tahapan pengelompokan tingkat kematangan berdasarkan parameter mutu (total padatan terlarut, keasaman, dan kekerasan) menggunakan K-Means Clustering, pemodelan perubahan tingkat kematangan berdasarkan perubahan mutu, membangun model prediksi menggunakan Deep Learning, dan melakukan prediksi tingkat kematangan secara real time selama transportasi. Metode integrasi menggabungkan perangkat IoT dengan metode prediksi dengan tahapan pengembangan struktur dan implementasi database dan aplikasi berbasis web, serta melakukan integrasi API. Kelebihan invensi ini adalah menggunakan komponen perangkat IoT yang dapat memberikan informasi kondisi transportasi dan machine learning sehingga dapat melakukan prediksi perubahan tingkat kematangan secara real time selama transportasi, komponen sederhana dan mudah didapatkan, desain kompak, mudah diinstalasi, konsumsi energi relatif rendah, dan biaya terjangkau.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Tun Tedja Irawadi, M.S.</t>
+  </si>
+  <si>
+    <t>Dodik Ariyanto, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Syamsul Bahri Agus, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>M. Miftah Rahman, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Pakan Kepiting Berbahan Dasar Ampas Tahu, Maggot, Dan, Cangkang Kerang Hijau Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>03-Oct-2022</t>
+  </si>
+  <si>
+    <t>P00202210819</t>
+  </si>
+  <si>
+    <t>Dudi Muhammad Wildan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk menghasil pakan kepiting yang menggunakan ampas tahu, maggot, dan, cangkang kerang hijau sebagai bahan utamanya. Komposisi pakan kepiting sesuai invensi ini terdiri dari tepung maggot, tepung ampas tahu, tepung cangkang kerang hijau, tepung rebon, minyak jagung, minyak ikan, tepung kedelai, tepung tapioka, vitamin dan mineral, serta cacing. Proses pembuatan dilakukan dengan mencampur seluruh adonan. Kemudian adonan dicetak dan dikukus selama 15 menit. Selanjutnya, dioven selama 2 jam. Pelet kepiting ini berbentuk kotak kecil ukuran 1 cm x 1 cm denganberat 2 gram/pelet. Berdasarkan hasil uji menunjukkan bahwa pelet/pakan kepiting sesuai invensi ini dapat meningkatkan laju pertumbuhan kepiting.</t>
+  </si>
+  <si>
+    <t>Dr. Willy Bayuardi Suwarno, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Didid Diapari, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Ing. Dase Hunaefi, S.T.P., M.Food.St.</t>
+  </si>
+  <si>
+    <t>Rini Kurniasih, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Sistem Resirkulasi Air Terkendali Menggunakan Membran Ultrafiltrasi Dan Diffuser Gelembung</t>
+  </si>
+  <si>
+    <t>S00202508279</t>
+  </si>
+  <si>
+    <t>Invensi ini mengembangkan sistem resirkulasi air terkendali (SRAT) yang mengintegrasikan membran ultrafiltrasi SRUF-4040 dengan diffuser gelembung untuk meningkatkan kualitas air budidaya ikan. Sistem ini menggabungkan unit filter multimedia, filter karbon aktif, membran ultrafiltrasi dengan area efektif 4 m2, serta diffuser gelembung mikro untuk meningkatkan efisiensi filtrasi dan aerasi. Pengujian laboratorium dengan ikan nila merah Bangkok (Oreochromis sp.) menunjukkan penurunan konsentrasi amonia dan nitrit ke tingkat aman. peningkatan oksigen terlarut hingga 5,7-6,6 mg/L, serta hasil budidaya yang optimal dengan tingkat kelangsungan hidup 90 &amp;ndash; 95 % dan laju pertumbuhan spesifik 4,0-4,5 %. Sistem ini menawarkan solusi berkelanjutan, hemat air, dan efisien untuk akuakultur intensif.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Erika Budiarti Laconi, M.S.</t>
+  </si>
+  <si>
+    <t>Prof (R). Dr. Sukma Surya Kusumah, S.Hut, M.Si</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. R. Nunung Nuryartono, M.Si.</t>
+  </si>
+  <si>
+    <t>Alat Penguapan Ekstrak Daun Kering Cengkeh Untuk Mengatasi Hama Kutu Pada Pakan Ternak</t>
+  </si>
+  <si>
+    <t>S00202406502</t>
+  </si>
+  <si>
+    <t>Invensi ini memperkenalkan sebuah alat inovatif bernama Zymatic Diffuser yang dirancang untuk mengubah ekstrak daun kering cengkeh menjadi uap dan menyebarkannya ke seluruh ruangan guna menciptakan kondisi lingkungan yang tidak disukai oleh serangga seperti kutu pakan. Alat ini terdiri dari beberapa komponen utama yaitu box stainless steel 304 (6) sebagai wadah cairan ekstrak daun cengkeh, mist maker (4) yang menggunakan teknologi ultrasonic automization untuk mengubah cairan menjadi kabut, power supply (3) untuk menyediakan daya yang stabil, kipas DC 48V (1) untuk menyebarkan kabut, dan rangkaian pipa (5) untuk menyalurkan kabut ke area yang diinginkan. Operasional alat ini melibatkan pengisian box dengan cairan ekstrak daun cengkeh, dimana mist maker (4) akan mengubah cairan tersebut menjadi kabut halus yang kemudian disebarkan oleh kipas DC (1) melalui rangkaian pipa (5). Dengan ukuran box 60cm x 50cm x 40cm, alat terhubung dengan menyambungkannya ke stop kontak listrik dan mengatur kecepatan kipas DC (1) melalui modul dimmer (2). Zymatic Diffuser menawarkan solusi efektif dan ramah lingkungan untuk mengusir kutu pakan di gudang penyimpanan pakan, menjaga kualitas pakan, dan mendukung kesehatan hewan ternak. Alat ini tidak hanya mengurangi ketergantungan pada pestisida kimia, tetapi juga menyediakan metode yang efisien dan berkelanjutan dalam mengelola hama pakan.</t>
+  </si>
+  <si>
+    <t>Substrat Cair Induktor Untuk Produksi Pelet Jamur</t>
+  </si>
+  <si>
+    <t>SID201811287</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Elis Nina Herliyana, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan bioteknologi jamur Pleurotus spp. (jamur tiram) pada substrat cair induktor mengandung kayu jabon dan limbah substrat jamur tiram untuk produksi pelet jamur di dalam sistem budidaya terendam jamur. Pelet yang dihasilkan dengan mennggunakan substrat cair induktor dapat menjadi pangan fungsional yang mengandung senyawa bioaktif, seperti polisakarida (&amp;szlig;-glukan), total protein dan total fenol. Komposisi substrat yang optimal dan adanya perlakuan tertentu akan menghasilkan pertumbuhan miselium ke segala arah dan membentuk bola-bola semacam pelet.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Mulyono, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ridwan Siskandar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Nanocoating Berbasis Serisin Limbah Kokon dan Pektin Kulit Jeruk untuk Peningkatan Umur Simpan Serta Kesegaran Buah Pisang Mas</t>
+  </si>
+  <si>
+    <t>22-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510658</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pisang merupakan salah satu komoditas hortikultura utama Indonesia. Salah satu jenis pisang yang diminati oleh masyarakat adalah pisang mas. Kehilangan hasil panen pisang akibat respirasi dan produksi gas etilen berlebih mencapai 16,36%. Salah satu metode perpanjangan  umur  simpan  buah  yang  sedang  dikembangkan  adalah  pengaplikasian coating dari pektin. Performa coating pektin dapat ditingkatkan melalui pengkombinasian dengan  serisin  untuk  meningkatkan  sifat  mekanis  coating.  Teknologi  nano  dapat meningkatkan kemampuan coating untuk menutupi pori-pori kulit buah dengan lebih baik. Terdapat  3  formula nanocoating (F1,  F2,  F3)  dengan  material  berupa nanopektin/nanoserisin, gliserol, tween-80 dan asam stearat. Pengaplikasian nanocoating dilakukan  dengan  mencelupkan  pisang  kedalam  larutan  NP  dan  dikeringkan  lalu dicelupkan  pada  larutan  NS  dan  dikeringkan.  Formula nanocoating mempengaruhi peningkatan  umur  simpan  dan  kesegaran  buah  pisang  baik  secara  fisikokimia  (susut bobot, kelunakan, tpt, tat, perubahan warna, laju respirasi, dan laju produksi gas etilen) dan organoleptik (mutu hedonik dan hedonik overall).</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Munti Yuhana, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Fikri Wibiksana, A.Md</t>
+  </si>
+  <si>
+    <t>Formula Bioplastik Antimikrob Berbasis Selulosa Pelepah Pisang Klutuk Dengan Penambahan Essential Oil Serai Wangi Untuk Meningkatkan Umur Simpan Daging Segar</t>
+  </si>
+  <si>
+    <t>03-Oct-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202410618 </t>
+  </si>
+  <si>
+    <t>Dr. Nur Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Konsumen Indonesia lebih menyukai daging dalam kondisi segar yang umumnya memiliki masa simpan 2 hari pada suhu refrigerator sehingga menjadi tantangan bagi swalayan dan restoran yang menawarkan daging kualitas premium. Daging premium umumnya dikemas dalam plastic wrap yang tidak mampu mempertahankan kualitas akibat pertumbuhan mikrob dan menimbulkan sampah yang berdampak bagi lingkungan. Penambahan minyak asiri serai wangi (SW) ke dalam plastik biodegradable berbasis selulosa pelepah pisang berpotensi sebagai kemasan antimikrob. Formula bioplastik yaitu selulosa pelepah pisang klutuk, pati jagung, kitosan, aquades, asam asetat, gliserol dan essential oil serai wangi dengan nilai elongasi 172,15%, migrasi 320 mg/dm&amp;sup2;, permeabilitas uap air 0,165 g H2O/m&amp;sup2;/24 jam, ketahanan air 60,37%, dan biodegradabilitas 8 hari. Uji umur simpan daging menunjukkan bahwa daging yang dikemas dalam bioplastik P4 memenuhi standar angka lempeng total (ALT) hingga hari ke-4 dengan hasil negatif untuk Escherichia coli dan kapang, sedangkan pada plastic wrap hanya hingga hari ke-2. Perubahan parameter bau, warna, dan tekstur pada bioplastik P4 lebih baik dibandingkan plastic wrap. Dengan demikian, bioplastik P4 memiliki karakteristik mekanik terbaik dan efektif memperpanjang umur simpan daging segar hingga hari ke-4.</t>
+  </si>
+  <si>
+    <t>Metode Koreksi Topografi Citra Satelit Berbasis Sensor Optik</t>
+  </si>
+  <si>
+    <t>24-Aug-2021</t>
+  </si>
+  <si>
+    <t>S00202106657</t>
+  </si>
+  <si>
+    <t>Dr. Yudi Setiawan, S.P., M.Env.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini dikembangkan untuk mengatasi kesalahan nilai reflektansi akibat efek permukaan bumi di beberapa data satelit sensor optik berdasarkan algoritma empirical rotation secara operasional. Metode koreksi topografi sesuai invensi ini dikembangkan dalam kode pemograman Python (Python source code) yang memungkinkan metode koreksi ini dapat dilakukan secara operasional (otomatis) pada skala yang nasional dan regional. Metode untuk koreksi topografi citra satelit ini terdiri dari beberapa tahapan yaitu: penentuan lokasi contoh secara otomatis, perhitungan posisi matahari, kondisi pencahayaan (ilumination), dan analisis nilai reflektansi secara empiris dengan model rotasi.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Hanifah Nuryani Lioe, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Drs. Muhamad Farid, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Heri Purnomo, M.Comp.</t>
+  </si>
+  <si>
+    <t>Lampu Bawah Air Sebagai Alat Bantu Pengumpul Ikan</t>
+  </si>
+  <si>
+    <t>19-Sep-2025</t>
+  </si>
+  <si>
+    <t>S00202509160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lampu bawah air yang terdapat di Indonesia sebagian besar merupakan lampu yang masih bergantung terhadap kabel panjang dan tidak mudah dipindah-pindah, perlu biaya mahal  dalam  pembuatan  satu  unit  lampunya.  Lampu  bawah  air  merupakan pengembangan dari lampu konvensional dan lampu bawah air yang menggunakan bahan dari  akrilik  bening  dan  HDPE,  serta  baterai  yang  dapat  diisi  ulang  dayanya  dan menggunakan remote dengan konsep respon ikan terkait penggunaan intensitas cahaya dalam  memikat  ikan  agar  berkumpul  di  sekitar  lampu.  Atau  dengan  kata  lain,  lampu bawah air dengan remote diinvensikan secara tidak langsung merupakan upaya dalam inovasi  alat  bantu  pengumpul  ikan  yang  dapat  digunakan  kapanpun  dan  di  perairan manapun  yang  diinginkan  khususnya  pada  kondisi  gelap,  sehingga  menyebabkan penghematan  energi  terhadap  bahan  bakar  minyak  pada  kapal  sehingga  tidak  perlu melakukan pencarian daerah penangkapan ikan (fishing ground) dalam pengejaran ikan.</t>
+  </si>
+  <si>
+    <t>Dr. Etik Mardliyati, M.Eng.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Achmad, M.S.</t>
+  </si>
+  <si>
+    <t>Formula Bioedible Coating dari Ekstrak Bawang Putih dan Ekstrak Kunyit untuk Meningkatkan Antioksidan Pada Mie Basah Tepung Mocaf dan Tepung Ceker</t>
+  </si>
+  <si>
+    <t>S00202502119</t>
+  </si>
+  <si>
+    <t>Ani Nuraeni, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi berkaitan dengan formula bioedible coating yang terbuat dari ekstrak bawang putih  dan  ekstrak  kunyit  yang  digunakan  untuk  melapisi  mie  basah  berbahan  dasar campuran mocaf dan tepung ceker. Pelapisan ini bertujuan untuk mendapatkan mie basah berbahan dasar campuran tepung mocaf dan tepung ceker dengan daya antioksidan yang cukup dibandingkan pada campuran mie basah lainnya. Formula bioedible coating sesuai invensi ini terdiri dari tepung mocaf, aquades, plasticizer gliserol dan ekstrak kunyit dan ekstrak bawang putih. Tahapan pembuatan bioedible coating ini adalah melarutkan tepung mocaf dengan aquades. Setelah dilarutkan campuran tersebut dipanaskan menggunakan hotplate  dan terus diaduk secara konstan 700 rpm hingga mencapai suhu gelatinisasi yaitu  80-900C. plasticizer gliserol  ditambahkan  setelah  suhu  gelatinisasi  tercapai  dan pemanasan terus dilanjutkan hingga 25-30 menit. Larutan yang terbentuk disaring dengan kertas saring whatman. Filtrat yang terkumpul ditambahkan ekstrak bawang putih dan ekstrak  kunyit.  Larutan bioedible  coating siap  digunakan  untuk  melapisi  mie  berbahan dasar campuran tepung ceker dan mocaf. Formula bioedible coating dari ekstrak bawang putih dan ekstrak kunyit memiliki daya antioksidan 259971,035 mg/L</t>
+  </si>
+  <si>
+    <t>Proses Produksi Serbuk Nanohidroksiapatit Berbasis Cangkang Telur Ayam Menggunakan Teknik Iradiasi Gelombang Mikro Skala Pilot</t>
+  </si>
+  <si>
+    <t>24-Nov-2020</t>
+  </si>
+  <si>
+    <t>S00202008901</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan proses produksi serbuk hidroksiapatit berukurunan nanometer yang dapat digunakan untuk implan tulang dan gigi serta zat tambahan pada produk perawatan mulut dan gigi serta suplemen tulang dan gigi. Pembuatan serbuk nanohidroksiapatit diawali dengan penyiapan serbuk kalsium dari cangkang telur ayam, kemudian sintesis nanohidroksiapatit menggunakan teknik iradiasi gelombang mikro, terakhir, dilakukan penggilingan menggunakan grinder. Proses yang dilakukan menghasilkan jumlah nanohidroksiapatit sebanyak 179.58 gram selama 150 menit. Jika dibandingkan dengan proses produksi skala laboratorium, terjadi peningkatan massa produksi sebanyak 1795% dan penghematan waktu produksi selama 3,7 menit per gram nanohidroksiapatit yang dihasilkan. Selain itu pencitraan menggunakan mikroskop electron juga berhasil mengkonfirmasi ukuran partikel nanohidroksiapatit yaitu berada pada rentang 37,75 sd 72,65 nm.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Rita Kartika Sari, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Lilik Budi Prasetyo, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Marimin, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Andri Hendriana, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Nugraha Edhi Suyatma, S.T.P., D.E.A.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sri Wahjuni, M.T.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. C. Hanny Wijaya, M.Sc.</t>
+  </si>
+  <si>
+    <t>Booster Rumpon Pemikat dan Pengumpul Ikan</t>
+  </si>
+  <si>
+    <t>P00202215937</t>
+  </si>
+  <si>
+    <t>Dr. Didin Komarudin, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkenaan dengan alat bantu penangkapan ikan yang disebut dengan booster rumpon yang bekerja memanfaatkan tingkah laku ikan yang terpikat oleh rangsangan kimiawi (chemical stimuli) yaitu suatu rangsangan yang umumnya akan merangsang indera penciuman (olfactory) dan perasa (gustatory) sehingga ikan cepat dan aktif mendekati sumber rangsangan. Invensi ini dioperasikan di permukaan air, dimana pada pengoperasiannya akan terendam seluruhnya, terikat pada kapal dan bergerak mengikuti arus. Booster rumpon ini terdiri dari 2 komponen utama, yaitu rumpon berbahan jaring 2-rangkap (1) yang dibentuk secara vertikal dengan tiga kantong umpan (6), dan umpan kombinasi jenis tembang dan cumi-cumi sebagai booster pemikat dan pengumpul ikan. Keunggulan invensi ini adalah desain dan prototype booster rumpon sederhana, mudah dibuat, dapat dilipat atau digulung dan ringan untuk dibawa, serta mudah dipasang di permukaan air dengan pelampung hingga kedalaman maksimum 7 m.</t>
+  </si>
+  <si>
+    <t>Dr. Dwi Yuni Hastati, S.TP., D.E.A.</t>
   </si>
   <si>
     <t>Gilang Dwi Laksono, S.Hut., M.Si.</t>
   </si>
   <si>
-    <t>Dr. dr. Desdiani, Sp.P., M.K.K., M.Sc.(M.Bio.Et.)</t>
-[...97 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Tintin Rostini, S.Pt., M.P., IPM.</t>
   </si>
   <si>
-    <t>Dr. Etik Mardliyati, M.Eng.</t>
-[...4 lines deleted...]
-  <si>
     <t>Dr. Dwiyoga Nugroho, S.T., M.T.</t>
   </si>
   <si>
-    <t>Dr. Anto Tri Sugiarto, M.Eng.</t>
-[...8 lines deleted...]
-    <t>P00201811278</t>
+    <t>Unmanned Surface Vehicle Pembersih Sampah Dengan Conveyor Belt</t>
+  </si>
+  <si>
+    <t>26-Aug-2023</t>
+  </si>
+  <si>
+    <t>S00202308029</t>
+  </si>
+  <si>
+    <t>Dr. Karlisa Priandana, S.T., M.Eng.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Komputer</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk mengatasi permasalahan sampah yang ada di sungai dengan mengembangkan sebuah unmanned surface vehicle yang dikendalikan dengan remote control (2) dari jarak jauh dan dilengkapi dengan aktuator pembersih sampah berupa conveyor (13). Unmanned surface vehicle bekerja dengan dikendalikan dengan remote control (2) ke arah sampah yang mengapung di permukaan air. Kelebihan invensi ini terhadap prior art yaitu unmanned surface vehicle ini merupakan kapal tanpa awak yang memiliki mikrokontroler dan diprogram dengan bahasa pemrograman C, serta dapat dikendalikan dengan remote control. Selain itu, sistem pengambilan sampah pada unmanned surface vehicle ini menggunakan metode conveyor yang diletakkan di bagian depan kapal. Hal tersebut berkaitan dengan sistem kerja invensi ini dimana unmanned surface vehicle dikendalikan ke arah sampah, sehingga sampah akan terangkat oleh conveyor menuju kotak sampah.</t>
+  </si>
+  <si>
+    <t>Formula Dan Proses Pembuatan Squash Buah Pala</t>
+  </si>
+  <si>
+    <t>06-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202214306</t>
+  </si>
+  <si>
+    <t>Rianti Dyah Hapsari, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suatu proses pembuatan squash buah pala. Lebih khusus lagi dalam proses pembuatan squash buah pala tersebut ditambahkan putih telur dan dilakukan proses pengendapan. Proses produksi dan formulasi squash buah pala dilakukan dengan beberapa tahapan yaitu pengupasan kulit buah pala, ekstraksi sari buah pala, pemanasan awal, penambahan putih telur, pengendapan, pencampuran gula dan natrium benzoat dan pemanasan, serta pengisian secara hot filling ke dalam kemasan botol kaca steril. Invensi ini menghasilkan produk squash buah pala yang lebih stabil mutunya selama penyimpanan yang ditandai dengan minimnya endapan.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Rokhani, M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Fraksinasi Minyak Sereh Wangi untuk Mendapatkan Rhodinol</t>
+  </si>
+  <si>
+    <t>19-Dec-2023</t>
+  </si>
+  <si>
+    <t>S00202314306</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Meika Syahbana Rusli, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses fraksinasi minyak sereh wangi dengan kadar geraniol &amp;ge; 50% untuk mendapatkan Rhodinol kemurnian tinggi. Proses fraksinasi menggunakan alat distilasi fraksinasi vakum tipe packed column dengan menggunakan pengaturan suhu, tekanan vakum, dan rasio refluks. Proses fraksinasi minyak sereh wangi diperoleh yaitu pada kondisi suhu pemanas 110 - 243 oC, suhu bahan 113 - 148 oC, suhu uap 55 - 122 oC yang diatur secara bertahap, tekanan -734/76 cmHg dan rasio refluks bervariasi (12/3 dan 12/6). Dari fraksinasi minyak sereh wangi dengan kadar geraniol awal &amp;ge; 50% dengan kondisi proses tersebut dapat di peroleh kadar Rhodinol (campuran sitronelol dan geraniol) sebesar &amp;ge; 80%, recovery 81,29%, dan rendemen 71,84%. Karakteristik produk berwarna bening agak kekuningan; aroma lembut, segar, dan floral; bobot jenis 0,881, indeks bias 1,654, putaran optic -5,1, kelarutan dalam alkohol 1:1.</t>
+  </si>
+  <si>
+    <t>Antioksidan dan Antiyeast dari Kombinasi Propolis dan Temulawak Serta Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>30-Apr-2019</t>
+  </si>
+  <si>
+    <t>PID201903601</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Akhmad Endang Zainal Hasan, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini menyediakan suatu ekstrak propolis dan ekstrak temulawak yang berperan sebagai antioksidan yang tinggi, khususnya sebagai antiyeast. Propolis menurut invensi ini berasal dari sarang lebah yang tidak menyengat (disebut Trigona sp.). Temulawak diperoleh dari rimpang temulawak yang dikeringkan dan diekstrak dengan bantuan pelarut etanol. Aktivitas antioksidan maksimum terdapat pada kombinasi konsentrasi propolis 95,340 &amp;micro;g/ml dan konsentrasi temulawak 107,010 &amp;micro;g/ml yang menghasilkan nilai IC50 sebesar 48,572 ?g/ml. Konsentrasi propolis dan konsentrasi temulawak maksimum diperoleh pada konsentrasi propolis 6,015 ?g/ml dan konsentrasi temulawak 9,068 ?g/ml dengan jumlah sel petit 91,867%.</t>
+  </si>
+  <si>
+    <t>Efektivitas Bakteri Pelarut Fosfat Terhadap Pertumbuhan Fitoplankton</t>
+  </si>
+  <si>
+    <t>S00202507670</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pemaparan yang diungkapkan disini adalah komposisi penambahan bakteri pelarut fosfat yang efektif untuk pertumbuhan fitoplankton pada lingkungan budidaya udang vaname. Keberadaan  bakteri  pelarut  fosfat  di  lingkungan  perairan  sangat  diperlukan.  Bakteri pelarut fosfat berperan dalam proses dekomposisi senyawa fosfat tidak terlarut menjadi senyawa  fosfat  terlarut  yang  dapat  dimanfaatkan  sebagai  nutrien  bagi  fitoplankton. Peningkatan ketersediaan fitoplankton dapat memberikan dampak positif bagi komoditas budidaya karena fitoplankton menghasilkan glukosa dan oksigen dari proses fotosintesis yang  dimanfaatkan  oleh  bakteri  sebagai  sumber  nutrisi.  Selain  itu,  oksigen  yang dihasilkan juga dimanfaatkan udang untuk proses respirasi. Penambahan bakteri pelarut fosfat  pada  budidaya  udang  vaname  dengan  komposisi  efektif  terbukti  mampu menghasilkan total kelimpahan fitoplankton mencapai 1.072.500 sel mL-1 yang terdiri dari Chlorella  sp., Oscillatoria  sp. Anabaena, Lyngbya,  dan Thalassiosira,  dengan  indeks keberagaman 1,55; indeks keseragaman 0,96; dan indeks dominansi sebesar 0,67.</t>
+  </si>
+  <si>
+    <t>Asty Khairi Inayah Syahwani, S.Stat., M.M., M.S.M.</t>
+  </si>
+  <si>
+    <t>Andini Tribuana Tunggadewi, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Endang Warsiki, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irzal Effendi, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Auliya Ilmiawati, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Set Primer Spesifik Deteksi Cepat Spesies Cakalang Katsuwonus Pelamis Berbasis Amplifikasi Isotermal</t>
+  </si>
+  <si>
+    <t>09-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514059</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan set primer spesifik untuk deteksi cepat spesies cakalang (Katsuwonus pelamis) menggunakan metode amplifikasi isotermal kolorimetri Loopmediated Isothermal Amplification (LAMP). Desain primer yang dikembangkan mengacu pada gen mitokondria cytochrome b (Cyt b) yang digunakan sebagai penanda molekuler spesies. Set primer yang dihasilkan terdiri atas dua primer luar (F3 SJT dan B3 SJT), dua primer dalam (FIP SJT dan BIP SJT), serta satu primer loop (LB SJT). Primer-primer tersebut memiliki karakteristik suhu leleh (Tm), komposisi GC, dan panjang oligonukleotida yang disesuaikan untuk mendukung amplifikasi optimal pada suhu konstan 60-65&amp;deg;C. Hasil uji in silico menunjukkan bahwa set primer ini secara spesifik hanya mengikat pada sekuens target Katsuwonus pelamis dan tidak bereaksi silang dengan spesies dari famili Scombridae lainnya. Invensi ini memberikan kontribusi penting terhadap pengembangan alat deteksi cepat berbasis DNA untuk memastikan keaslian bahan baku ikan cakalang pada berbagai bentuk produk perikanan. Set primer yang dikembangkan memiliki keunggulan karena dapat diaplikasikan baik pada sistem aplifikasi DNA isotermal di laboratorium maupun pada platform lapangan (on-site test). Invensi ini memungkinkan proses autentikasi spesies dilakukan dengan cepat, akurat, dan tanpa memerlukan peralatan PCR konvensional, sehingga mendukung peningkatan keamanan pangan serta pencegahan praktik kecurangan dalam perdagangan hasil laut.</t>
   </si>
   <si>
     <t>Dr. drh. Diah Iskandriati, IFBA., PC.</t>
   </si>
   <si>
-    <t>PUSAT STUDI SATWA PRIMATA (PSSP).</t>
-[...2 lines deleted...]
-    <t>Invensi ini berupa metode untuk menghasilkan enzim rekombinan DNA polimerase asal gen sintetik Pirococcus furiosus (Pfu) menggunakan sistem ekspresi .Escherichia coli. Sumber DNA yang digunakan adalah gen sintetik untuk memudahkan dilakukannya konstruksi rekayasa genetik dengan memutasi beberapa sekuens nukleotida sehingga dihasilkan enzim DNA polimerase Pfu yang lebih optimum ketika diekspresikan secara heterolog pada sistem ekspresi E.coli. Proses dari invensi ini adalah melakukan konstruksi gen sintetik DNA polimerase Pfu dengan mengacu pada data di Genbank (kode akses D12983.1) dan dilakukan modifikasi nukleotida dari cetakan DNA asalnya. Kloning gen dilakukan menggunakan vektor ekspresi pET151 dengan metode site specific recombination. Proses pemekatan enzim kasar dilakukan menggunakan PEG sampai diperoleh 1/10 dari volume asalnya. Pemurnian protein rekombinan dilakukan menggunakan kromatografi afinitas dan dilanjutkan dengan kromatografi filtrasi gel Sephadex. Diperoleh kandungan protein rekombinan DNA polimerase Pfu sebesar 3.1 mg/mL dan analisis hasil ekspresinya dengan teknik SDS PAGE menunjukkan adanya pita spesifik berukuran sekitar 90 kDa yang merupakan pita spesifik enzim DNA polimerase Pfu. Formulasi enzim DNA polimerase Pfu dibuat dalam bentuk master mix PCR dan berhasil diaplikasikan pada teknik PCR untuk mengamplifikasi target gen DNA asal provirus SRV-2 yang ditunjukkan dengan adanya pita amplicon berukuran 206 bp, 506 bp, 1371 bp, 1971 bp dan 4601 bp.</t>
+    <t>drh. Mokhamad Fahrudin, Ph.D.</t>
+  </si>
+  <si>
+    <t>Attractive Toxic Blood Sugar Bait (ATBSB) Sebagai Alternatif Pengendalian Nyamuk Vektor Demam Berdarah Dengue (Aedes aegypti)</t>
+  </si>
+  <si>
+    <t>16-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202314149</t>
+  </si>
+  <si>
+    <t>Dr. drh. Susi Soviana, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nyamuk Aedes aegypti dan Ae. albopictus merupakan vektor utama demam dengue. Nyamuk Ae. aegypti umumnya berkembang biak pada air tergenang yang jernih di dalam ruangan. Metode attractive toxic blood sugar bait (ATBSB) merupakan metode untuk menarik nyamuk menggunakan bahan yang mengandung darah, gula dan insektisida. Nyamuk akan datang untuk mengisap cairan umpan dan akan mati karena kontak dengan insektisida. ATBSB dibuat dengan komposisi perbandingan darah, gula dan insektisida sebesar 60:39:1. Darah yang digunakan dalam pembuatas ATBSB adalah darah sapi dari rumah potong hewan, sedangkan gula berasal dari gula pasir putih. Insektisida yang digunakan merupakan sipermetrin dengan konsentrasi 0,1%. Penggunaan ATBSB dilakukan dengan aplikator yang terbuat dari bahan peralon dan memiliki sumber cahaya lampu sebagai pemanas. Berdasarkan uji efikasi formulasi ATBSB menunjukkan bahwa formulasi dapat menarik nyamuk Ae. aegypti untuk datang dan mengakibatkan kematian nyamuk sampai dengan 81% setelah 24 jam pemasangan. Uji toksikologi akut oral dan dermal juga menunjukkan bahwa formulasi ATBSB termasuk dalam bahan formulasi
+insektisida golongan IV atau tidak toksik.</t>
+  </si>
+  <si>
+    <t>Drs. Dudi Tohir, M.S.</t>
+  </si>
+  <si>
+    <t>Annisa Kartinawati, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Lisman Suryanegara, S.Si., M.Agr.</t>
   </si>
   <si>
     <t>Dr. Mira Rivai, S.TP., M.Si</t>
   </si>
   <si>
-    <t>drh. Mokhamad Fahrudin, Ph.D.</t>
-[...92 lines deleted...]
-    <t>Prof. Dr. Ir. Nurjanah, M.S.</t>
+    <t>Dr. drh. Anisa Rahma, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dietriech Geoffrey Bengen, D.E.A.</t>
+  </si>
+  <si>
+    <t>Alat Neurosains Fungsi Memori Spasial Satwa Primata</t>
+  </si>
+  <si>
+    <t>S00201811149</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Huda Shalahudin Darusman, M.Si.</t>
+  </si>
+  <si>
+    <t>Perkembangan penelitian memori spasial horisontal monyet membutuhkan inovasi alat uji berupa tempat meletakkan stimulasi pakan secara horisontal karena mengingat ketersediaan alat uji seperti ini di pasaran memiliki dua keterbatasan yaitu permanen (tidak dapat dipindah-pindahkan dari kandang satu ke kandang lain) dan tidak dapat didorong maju mendekati kandang maupun ditarik mundur menjauh kandang. Kedua masalah pengujian di atas penting untuk mendapat solusi mengingat kebutuhan akan dua hal yaitu kebutuhan menghemat biaya untuk membuat setup uji memori spasial horisontal dan solusi agar proses eksperimentasi absen dari gangguan subyek monyet terhadap eksperimenter ketika sedang menyiapkan stimulasi. Untuk menjawab kebutuhan tersebut maka diciptakanlah prisma yang memiliki dua portabilitas yaitu dapat dipindah-pindahkan dari kandang satu ke kandang lain dan dapat didorong maju mendekati kandang maupun ditarik mundur menjauh kandang.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. I Made Artika, M.App.Sc.</t>
+  </si>
+  <si>
+    <t>Faldiena Marcelita, S.T., M.Kom.</t>
+  </si>
+  <si>
+    <t>Dr. Ahmad Yani, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. Yaya Suryanata</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sulistijorini, M.Si.</t>
+  </si>
+  <si>
+    <t>Formulasi Minuman Bubuk Instan Berbasis Susu Dengan Penambahan Garam Rumput Laut Cokelat Dan Kolagen</t>
+  </si>
+  <si>
+    <t>05-Sep-2023</t>
+  </si>
+  <si>
+    <t>S00202308481</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suatu formulasi minuman bubuk instan berbasis susu dengan penambahan garam rumput laut cokelat dengan komposisi terdiri dari gula pasir 38%, krimer nabati 31%, susu bubuk 19%, bubuk rasa 8%, kolagen bubuk 2-2,2%, penstabil nabati 1%, dan garam rumput laut 0,80-1%. Invensi formulasi minuman bubuk instan berbasis susu dengan penambahan garam rumput laut cokelat dan kolagen dapat diaplikasikan pada bidang makanan dan minuman.</t>
+  </si>
+  <si>
+    <t>Wida Lesmanawati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Isolat Protein Tempe Menggunakan Kombinasi Metode Ultrasonikasi Dan Enzimatis Untuk Peningkatan Kadar Protein</t>
+  </si>
+  <si>
+    <t>P00202215750</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pembuatan isolat protein tempe menggunakan kombinasi metode ultrasonikasi untuk perbaikan metode ekstraksi protein dan metode hidrolisis enzimatis untuk perbaikan metode presipitasi/pengendapan protein. Kombinasi perlakuan yang menghasilkan kondisi ekstraksi protein optimum yaitu perlakuan ultrasonikasi selama 15-45 menit dan dilanjutkan dengan ekstraksi maserasi selama 1-3 jam dalam kondisi alkali. Kombinasi perlakuan yang menghasilkan kondisi presipitasi optimum yaitu perlakuan hidrolisis karbohidrat menggunakan enzim karbohidrase (Viscozyme&amp;reg; L) dengan konsentrasi 20-40 FBG/10 g tepung tempe rendah lemak yang diinkubasi selama 1 jam, lalu dilanjutkan dengan presipitasi selama 2 jam dalam kondisi asam. Perbaikan metode produksi isolat protein tempe secara efektif mampu meningkatkan kandungan protein, dari 78.40% (bk) menjadi 90.15% (bk) pada isolat protein tempe dari kedelai germinasi dan dari 74.08% (bk) menjadi 88.66% (bk) pada isolat protein tempe dari kedelai non-germinasi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komposisi Pakan Ternak Ruminansia Berbasis Limbah Kopi Sebagai Pakan  Tambahan</t>
+  </si>
+  <si>
+    <t>S00202502856</t>
+  </si>
+  <si>
+    <t>Ir. Nurul Jannah, M.M., Ph.D.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi pembuatan pelet pakan ternak ruminansia sebagai pakan tambahan dengan memanfaatkan limbah pertanian dan limbah makanan. Komposisi pakan menggunakan bahan utama limbah kopi dengan penambahan konsentrat pendukung yang terdiri dari pollard, bonggol jagung, ampas tahu, limbah tepung roti, ampas kecap kedelai, molase dan probiotik yang berasal dari fermentasi kulit nanas. Kandungan nilai gizi pada pakan yang dihasilkan sudah memenuhi SNI No 8819-2019 tentang pakan konsentrat domba penggemukan menggunakan analisis proksimat. Hasil invensi bertujuan untuk mengurangi volume limbah pertanian hasil pengolahan kopi, sehingga dapat menjadi inovasi pengembangan produk baru pakan ternak organik ramah lingkungan dengan memanfaatkan limbah kopi yang sesuai dengan kebutuhan nutrisi ternak. Tujuan lain invensi ini adalah menyediakan pakan tambahan berkualitas untuk ternak ruminansia.</t>
+  </si>
+  <si>
+    <t>Formula Sediaan Serum Anti Aging Yang Mengandung Ekstrak Kolagen Nano Partikel Dari Gelembung Renang Ikan, Proses Dan Penggunaannya</t>
+  </si>
+  <si>
+    <t>23-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202312751</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Wini Trilaksani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Yang diungkapkan disini adalah suatu formula sediaan serum antiaging yang mengandung ekstrak nano kolagen dari gelembung renang ikan. Suatu formula sediaan serum antiaging yang terdiri dari ektrak nano kolagen 2-6%, glisin 5%, polietilena 80 4%, transcutol 2%, vitamin B5 0,2%, natriumbenzoat 0,2%, natriumglukonat 1%, gom xantan 0,37%, minyak teh hijau 0,01%, vitamin B5 1%, allantoin 0,5%, dan glutationa 0,2%. Pengecilan ukuran partikel kolagen menjadi nano partikel menggunakan magnetic stirer dan ultrasonik selama 120 menit, formulasi nano kolagen pada sediaan serum sebagai produk antiaging. Ekstrak kolagen yang diperoleh memiliki kandungan protein sebesar Ekstrak kolagen memiliki kandungan protein sebesar 94,90% dan mineral sebesar 0,47%. Formula sediaan serum antiaging dengan kandungan nano kolagen tidak terdeteksi memiliki kandungan merkuri, timbal, dan arsen, nilai Angka Lempeng Total (ALT) terdeteksi sebesar 8,0 x 101 koloni/g dan kapang khamir &amp;lt;10 koloni/g, serta memiliki viabilitas terhadap sel vero sebesar 43%. Penggunaan sediaan serum antiaging sebagai perawatan kulit untuk mempercepat proses penyerapan kolagen ke dalam kulit dalam meningkatkan kelembaban dan peremajaan sel kulit.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Wasrin Syafii, M.Agr.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Ekstrak Minyak Ikan Gindara (Lepidocybium flavobrunneum) Dengan Metode Wet Rendering</t>
+  </si>
+  <si>
+    <t>S00202213966</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses produksi dan pengujian minyak ikan laut dalam yaitu ikan gindara (Lepidocybium flavobrunneum) yang berpotensi sebagai imunostimulan. Pembuatan minyak ikan gindara dengan wet rendering yang telah dimodifikasi dimana yang dimodifikasi adalah suhu didalam waterbath sebesar 70 oC. Invensi ini menghasilkan minyak dengan rendemen 9.39%, nilai asam lemak bebas/free fatty acid (FFA) 0.44%, bilangan peroksida/peroxide value (PV) 0.94 mEq/kg, bilangan anisidin/anisidine value (p-AV) 2.51 mEq/kg, nilai total oksidasi (Totox) 4.39 mEq/kg. Hasil perhitungan rata-rata proliferasi splenosit minyak ikan gindara dengan perlakuan tanpa conA lebih tinggi dibandingkan dengan minyak ikan komersil, sedangkan perlakuan dengan conA lebih rendah dibandingkan dengan minyak ikan komersil. Minyak ikan gindara konsentrasi 100 &amp;micro;g/mL memiliki nilai proliferasi splenosit tertinggi pada perlakuan tanpa conA. Minyak ikan gindara konsentrasi 6.25 &amp;micro;g/mL memiliki nilai proliferasi splenosit tertinggi pada perlakuan dengan conA. Minyak ikan gindara memiliki nilai indeks fagositosis 1.16 dengan kapasitas fagositosis 26%. Hasil analisis perhitungan proliferasi splenosit dapat disimpulkan bahwa minyak ikan gindara berpotensi sebagai agen imunostimulan.</t>
+  </si>
+  <si>
+    <t>Martini Hudayanti, S.Si.</t>
+  </si>
+  <si>
+    <t>Wahana Observasi Bawah Air Yang Dioperasikan Otonom Berbasis Kabel Dan Nirkabel</t>
+  </si>
+  <si>
+    <t>08-May-2025</t>
+  </si>
+  <si>
+    <t>S00202504187</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wahana ROV-AUV Hibrida dirancang dan dikembangkan untuk observasi bawah air
+multifungsi yang mengintegrasikan kemampuan Remotely Operated Vehicle (ROV) dan
+Autonomous Underwater Vehicle (AUV) untuk observasi bawah air dengan bagian-bagian
+terdiri dari frame (1), tabung pressure Hull (2), motor penggerak (3), kamera (4), sistem
+elektronik ROV-AUV yang dihubungkan dengan socket dengan system penggerak (5), fitur
+modular(6), yang dapat beroperasi dalam dua mode, yaitu mode otonom dan mode
+kendali jarak jauh. ROV-AUV Hibrida dilengkapi dengan sistem transisi otomatis yang
+memungkinkan perubahan mode operasi sesuai kebutuhan, memadukan keunggulan
+eksplorasi luas dari AUV dengan kemampuan manipulasi fisik dan pengawasan langsung
+atau real-time dari ROV. Sistem ini memungkinkan wahana beroperasi secara otonom
+menggunakan navigasi cerdas berbasis sensor dan algoritma, serta dapat dikendalikan
+secara langsung melalui kabel (sistem tether) untuk tugas-tugas yang memerlukan presisi
+tinggi.</t>
+  </si>
+  <si>
+    <t>Formula Ransum Flushing Kambing Mengandung Sabun Kalsium Minyak Biji Bunga Matahari (Ca-Mbbm), Minyak Flaxseed (Ca-Fx) Dan Ekstrak Daun Nangka Untuk Meningkatkan Performa Reproduksi Induk</t>
+  </si>
+  <si>
+    <t>S00202407541</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. I Komang Gede Wiryawan</t>
+  </si>
+  <si>
+    <t>Strategi peningkatan kinerja reproduksi induk kambing dapat dilakukan melalui intervensi ransum. Ransum flushing dirancang dengan kandungan energi dan protein tinggi untuk memperbaiki status nutrisi induk. Pada invensi ransum flushing diperkaya dengan kandungan sabun kalsium minyak biji bunga matahari (Ca-MBBM), sabun kalsium minyak flaxseed (Ca-Fx) dan ekstrak daun nangka. Kandungan asam lemak tidak jenuh dan ekstrak daun nangka diharapkan mampu mengoptimal fungsi reproduksi ternak kambing betina pada fase pra-mating. Formula ransum flushing disusun dari rumput gajah, bungkil kedelai, pollard, onggok, bungkil kelapa, molases, Ca-MBBM, Ca-Fx, CaCO3, premix vitamin dan mineral, garam dan ekstrak daun nangka. Pemberian ransum flushing mampu mempercepat onset estrus, meningkatkan jumlah folikel besar dan tingkat kebuntingan. Pada aspek kapasitas antioksidan tubuh, ransum flushing dapat menurunkan kadar super oxide dismutase (SOD) dan katalase darah.</t>
+  </si>
+  <si>
+    <t>Sri Martini, S.Kom, M.Si.</t>
+  </si>
+  <si>
+    <t>Ridwan Diaguna, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Ukhradiya Magharaniq Safira Purwanto, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Tri Prartono, M.Sc.</t>
   </si>
   <si>
-    <t>Formula Pakan Fungsional Untuk Ayam Lokal IPB-D1</t>
-[...453 lines deleted...]
-    <t>Prof. Dr. Husin Alatas, S.Si., M.Si.</t>
+    <t>Prof. Dr. Ir. Suwarto, M.Si.</t>
+  </si>
+  <si>
+    <t>Eka Merdekawati, S.E., M.Ak.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Wahyu Ramadhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Sari Putri Dewi, S.Pt., M.Si.</t>
   </si>
   <si>
     <t>Metode Sintesis Nanopartikel Kitosan Sebagai Agens Antivirus Dan Antiserangga</t>
   </si>
   <si>
     <t>16-Oct-2025</t>
   </si>
   <si>
     <t>S00202510436</t>
   </si>
   <si>
-    <t>Prof. Dr. Akhiruddin, S.Si., M.Si.</t>
+    <t>Dr. Ir. Sugeng Santoso, M.Agr.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi  ini  bertujuan  menjelaskan  metode  sintesis  nanopartikel  kitosan  (Kit-NP) menggunakan metode gelasi ionik dengan modifikasi tambahan ultrasonikasi. Kit-NP yang dihasilkan ini mampu menginduksi ketahanan sistemik tanaman, bersifat antivirus, antifeedant dan  antiserangga  kutu  daun  yang  dibuktikan  dari  serangkaian  pengujian. Nanopartikel  kitosan  disintesis  dengan  tahapan  sebagai  berikut;  (1)  bubuk  kitosan sebanyak 0,25 g dilarutkan ke dalam 0,5 L larutan 1% asam asetat, (2) Sodium tripolifosfat sebanyak 0,112 g dilarutkan secara terpisah dalam 0,160 L akuades steril (0,7 g/L), (3) Larutan  kitosan  dicampurkan  dengan  larutan  sodium  tripolifosfat  dengan  pengadukan terus-menerus  selama  1  jam  sampai  tercampur  sempurna,  kemudian diultrasonikasi selama  30  menit  pada  frekuensi  20  kHz.  Berdasarkan  analisis  dengan  TEM,  Kit-NP berukuran rata-rata 99,7 nm berbentuk bola (sferis). Aplikasi nanopartikel kitosan terbukti mampu menghambat pembentukan gejala lesio lokal nekrotik akibat infeksi Bean common mosaic virus (BCMV) dengan keefektifan tertinggi mencapai 99,7%-100% pada konsentrasi 100  ppm.  Kit-NP  menunjukkan  efek antifeedant dan  insektisidal  terhadap  kutu  daun melalui penghambatan aktivitas makan dan menyebabkan mortalitas kutu daun dengan keefektifan tertinggi sebesar 78.6% pada 48 jam setelah perlakuan (JSP). Konsentrasi yang mematikan 50% populasi kutu daun uji(lethal concentration 50%-LC50) pada 24 dan 48 JSP pada konsentrasi 131,4 ppm dan 815,5 ppm.</t>
   </si>
   <si>
-    <t>Dr. drh. I Ketut Mudite Adnyane, M.Si.</t>
-[...11 lines deleted...]
-    <t>Dr. Tetty Kemala, M.Si.</t>
+    <t>Prof. Dr. Ir. Abdul Munif, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Purwantiningsih, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Mohamad Agus Setiadi</t>
   </si>
   <si>
     <t>Ekstrak Etanolik A1 Simbion Spons Spirastrella hartmani Sebagai Antiparasit Argulus sp. Pada Ikan Budidaya</t>
   </si>
   <si>
     <t>27-Nov-2025</t>
   </si>
   <si>
     <t>S00202513186</t>
   </si>
   <si>
-    <t>Dr. Dinamella Wahjuningrum, S.Si., M.Si.</t>
+    <t>Ir. Endang Sunarwati Srimariana, M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berhubungan dengan ekstrak etanolik bakteri simbion A1 yang ada di spons
 Spirastrella hartmani yang memiliki aktivitas sebagai antiparasit Argulus sp. pada ikan mas
 koki(Carassius auratus). Ekstrak bakteri A1 tersebut menunjukkan efektivitas 100% dalam
 menangani parasit Argulus sp. selama empat hari pada konsentrasi 50 ppm dengan dosis
 75,64 mg/L dalam media budidaya ikan tawar. Metode penanganan ini menjadi inovasi
 penanganan parasite yang lebih efektif dan ramah lingkungan dibandingkan penanganan
 fisik dan kimiawi.</t>
   </si>
   <si>
-    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
-[...83 lines deleted...]
-    <t>Vepryany Oktaviarty, S.T.P.</t>
+    <t>Prof. Dr. Satyanto Krido Saptomo, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Suryani, S.P., M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Minuman Kelapa Muda Ready To Drink Dalam Kemasan Pouch Tahan Panas yang Diawetkan Dengan Teknik Pasteurisasi </t>
+  </si>
+  <si>
+    <t>23-May-2025</t>
+  </si>
+  <si>
+    <t>S00202504723</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metode pembuatan minuman ready to drink dari kelapa muda, yang diawetkan dengan pasteurisasi, memiliki pH rendah (pH&amp;lt;4,5) dan dapat disimpan di suhu ruang dengan umur simpan 4-6 bulan. Metode penurunan pH dilakukan dengan menggunakan glukono delta lakton (GDL), sehingga tidak terlalu asam di lidah manusia. Metode pembuatan minuman ready to drink dari kelapa muda sesuai invensi ini dilakukan dengan melukai bagian ujung kelapa untuk mengambil air kelapa, memisahkan air dari daging kelapanya, mengukus daging kelapa dengan batoknya, memisahkan daging kelapa dari batok, memotong daging kelapa,  mencampur  air  kelapa  dan  daging  kelapa  dengan  gula,  GDL  dan  garam, memanaskan campuran, memasukkan ke dalam kemasan pouch tahan panas, meng-klem kemasan,  memasukkan  pouch  berisi  produk  ke  dalam  air  mendidih  dan  mendinginkan dalam bak berisi air mengalir.  Metode pembuatan minuman dari air dan daging kelapa muda sesuai invensi ini dapat menghasilkan minuman ready to drink yang dapat bertahan selama 4-6 bulan di suhu ruang.</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Deni Noviana</t>
   </si>
   <si>
-    <t>Prof. Dr. Nugraha Edhi Suyatma, S.T.P., D.E.A.</t>
-[...38 lines deleted...]
-    <t>Prof. Dr. Ir. Arief Hartono, M.Sc.Agr.</t>
+    <t>Dr. Ir. Sugiarto, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Trisna Priadi, M.Eng.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sukenda, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Nancy Dewi Yuliana, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Arif Darmawan, S.Pt., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Eng. Wisnu Ananta Kusuma, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Komposisi Snackbar Berbasis Tempe Dengan Penambahan Ganggang Laut Mikro (Spirulina platensis) Dan Kolagen</t>
+  </si>
+  <si>
+    <t>29-Jul-2025</t>
+  </si>
+  <si>
+    <t>S00202507061</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aktivitas snacking menyumbang  sepertiga  asupan  harian  dan  kini  difokuskan  untuk pemenuhan  energi,  nutrisi,  serta  manfaat  kesehatan  tambahan. Snack  bar  berbasis spirulina  dan  tempe  merupakan  alternatif  pangan  praktis  yang  kaya  antioksidan, bernutrisi, dan cepat memenuhi kebutuhan energi. Kolagen digunakan sebagai emulsifier untuk  menyatukan  komponen  hidrofilik  dan  hidrofobik  dalam  komposisi snack  bar. Penelitian  ini  bertujuan  untuk  menentukan  pengaruh  konsentrasi  kolagen  terhadap formula snack bar  tempe spirulina, menentukan snack bar  terpilih, dan mengevaluasi karateristik snack  bar terpilih.  Penambahan  kolagen  pada snack  bar  tempe  spirulina dengan berbagai formulasi memberikan pengaruh signifikan terhadap karakteristik kimia, aktivitas  antioksidan,  dan  tingkat  penerimaan  panelis.  Formula  terpilih  berdasarkan metode Bayes adalah SBK3 (snack bar dengan kacang-kacangan) yang memiliki kadar air 14,26%, kadar abu 0,97%, protein 10,88%, lemak 6,97%, serat kasar 1,85%, total fenol 56,17 mg GAE/g. Uji fitokimia menunjukkan bahwa SBK3 mengandung senyawa bioaktif seperti alkaloid, flavonoid, saponin, tanin, steroid, dan fenol, dengan aktivitas antioksidan yang tergolong sangat kuat yaitu IC50 sebesar 22,22 ppm.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Dedy Duryadi Solihin, D.E.A.</t>
   </si>
   <si>
     <t>Probe Elastis Untuk Pengukuran Sifat Kelistrikan Daging</t>
   </si>
   <si>
     <t>07-Sep-2023</t>
   </si>
   <si>
     <t>S00202308623</t>
   </si>
   <si>
-    <t>Prof. Dr. Jakaria, S.Pt., M.Si.</t>
-[...2 lines deleted...]
-    <t>Departemen Kedokteran Hewan</t>
+    <t>drh. Mokhamad Fakhrul Ulum, M.Si., Ph.D.</t>
   </si>
   <si>
     <t>Grading karkas umumnya dilakukan pada ternak pedaging yang telah dipotong untuk menentukan kualitas daging menjadi kontraproduktif pada ternak bibit unggul. Pendekatan non-potong dengan pengembangan alat grading untuk prediksi kualitas karkas hidup dengan menilai sifat kelistrikan daging menjadi harapan baru dalam bidang ini. Probe ini terdiri atas bagian badan utama probe (1), bagian elastis probe (2), bagian batang elektroda probe (3), bagian benang penguat elektroda probe(4), dan bagian kawat penghantar listrik (5). Probe pengukur sifat kelistrikan daging bekerja dengan cara menghubungkan ujung batang elektroda (3) kepada permukaan kulit/daging yang diukur, kemudian sejumlah arus disuntikkan melalui kawat penghantar listrik (5) dan perubahan yang terjadi pada arus dan tegangan listrik kemudian diukur dengan multimeter. Invensi ini mempunyai kelebihan pada penggunaan bahan silikon sebagai matrik fleksibel pada probe untuk pengukuran sifat kelistrikan jaringan penyusun daging seperti otot, lemak, lemak dalam otot, jaringan ikat, dan sebagainya. Probe dengan bagian yang fleksibel dapat mengikuti kontur permukaan jaringan yang diukur sifat kelistrikannya.</t>
   </si>
   <si>
-    <t>Sistem Pengukuran Lingkungan Mikro Perkebunan Berbasis IoT</t>
-[...113 lines deleted...]
-    <t>Prof. Dr. Ir. Domu Simbolon, M.Si.</t>
+    <t>Fariz Am Kurniawan, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Asrol, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Formulasi Mie Sagu Dan Kacang Bambara (Vigna subterranea) Dengan Indeks Glikemik Sedang</t>
+  </si>
+  <si>
+    <t>21-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510646</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berkaitan  dengan  formulasi  dan  metode  produksi  mie  sagu  dan  kacang bambara  sebagai  alternatif  pangan  tinggi  serat  dan  berindeks  glikemik  rendah  bagi penderia obesitas dan diabetes yang menggabungkan tepung sagu (50-70%) dan tepung kacang bambara (30-50%) untuk memperoleh produk mie sehat dengan nilai gizi tinggi dan  indeks  glikemik  rendah.  Penambahan  tepung  kacang  bambara  meningkatkan kandungan protein hingga 11,4%, serat pangan lebih dari 12%, dan pati resisten hingga 11,89%,  membantu  pengelolaan  gula  darah,  khususnya  bagi  penderita  diabetes  tipe 2.Proses produksi meliputi pencampuran bahan alami, pembentukan adonan, pencetakan, pengeringan  suhu  terkendali,  dan  pengemasan  vakum  guna  menjaga  mutu  dan  daya simpan. Produk bebas gluten, tanpa bahan pengawet atau pewarna kimia, serta memiliki tekstur  elastis  dan  warna  alami.  Uji  indeks  glikemik  in  vivo  sesuai  standar  ISO  26642 memastikan  produk  ini  efektif  menurunkan  respons  glukosa.  Invensi  ini  menawarkan alternatif  mie  berbahan  lokal  dengan  keunggulan  nutrisi  dan  fungsi  kesehatan  yang signifikan serta potensi pasar pangan fungsional yang luas.</t>
+  </si>
+  <si>
+    <t>Ima Kusumanti, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Ian Subastiar, S.T.P.</t>
+  </si>
+  <si>
+    <t>Merry Gloria Meliala, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Iyep Komala, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Made Gayatri Anggarkasih, S.TP., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Sup Krim Berbasis Rumput Laut Untuk Menurunkan Kadar Gula Darah</t>
+  </si>
+  <si>
+    <t>S00202512434</t>
+  </si>
+  <si>
+    <t>Rumput laut Gracilaria sp. merupakan salah satu potensi lokal dari Jawa Baratyang mudah dibudidaya namun selama ini kurang dimanfaatkan sehingga harga murah. Tujuan invensi ini adalah memanfaatkan potensi lokal berupa rumput laut menjadi sup krim untuk penderita diabetes. Komposisi sup krim sesuai invensi ini secara lengkap terdiri dari tepung Gracilaria sp., tepung sagu, tepung singkong, susu bubuk full krim, garam, lada bubuk, kaldu jamur, bawang putih bubuk, nori.Hasil uji in vivo menunjukkan sup krim Gracilaria sp. menurunkan kadar glukosa darah dan pada gambaran imunohistokimia terjadi perbaikan sel beta pankreas.</t>
+  </si>
+  <si>
+    <t>Rohmat Ismail, S.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Safrina Dyah Hardiningtyas, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sudradjat, M.S.</t>
+  </si>
+  <si>
+    <t>Alat Modifikasi Pengolahan Air Limbah Tekstil</t>
+  </si>
+  <si>
+    <t>22-Nov-2022</t>
+  </si>
+  <si>
+    <t>S00202213222</t>
+  </si>
+  <si>
+    <t>Dr. Eng. Allen Kurniawan, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan teknologi modifikasi pengolahan fisik, kimia, dan biologis air limbah tekstil. Lebih khusus, invensi ini berhubungan integrasi unit pengolahan biologis attached growth antara Rotating Biological Contactor (RBC) bioball dan anaerobic honeycomb biofilter melalui sistem otomatisasi mikrokontroler. Tujuan utama dari invensi adalah untuk mengatasi permasalahan pH, nilai oksigen terlarut, dan efisiensi waktu pengolahan yang rendah melalui ekspansi bidang kontak (surface area) antara air limbah dengan mikroorganisme secara biologis. Tujuan lain invensi ini adalah mengintegrasikan sistem kendali mikrokontroler pada unit pengolahan dirancang untuk pamantauan parameter suhu, pH, dan turbiditas. Unit ini terdiri atas: a) pra-pengolahan berupa koagulasi, flokulasi, dan sedimentasi di dalam satu unit yang sama melalui sistem mikrokontroler penentuan koagulan optimum; b) segmen pengolahan utama yang merupakan keunggulan dari proses ini berupa kombinasi biofilter sarang tawon secara anaerobik dan modifikasi RBC secara aerobik untuk memperluas bidang kontak pertumbuhan mikroorganisme untuk meningkatkan proses degradasi kontaminan air limbah; c) pengolahan lanjutan berupa filtrasi multi&amp;ndash;media. Proses ini dilengkapi dengan sistem mikrokontroler temperatur, estimasi kadar koagulan optimum, dan dan kecepatan rotasi RBC sebagai perintah limitasi variabel operasional unit.</t>
+  </si>
+  <si>
+    <t>Bambang Riyanto, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Lilis Khotijah, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Anuraga Jayanegara, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teknologi Kontrol untuk Mengendalikan Suhu Udara  di Dalam Rumah Kaca</t>
+  </si>
+  <si>
+    <t>05-May-2023</t>
+  </si>
+  <si>
+    <t>P00202303879</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Mohamad Solahudin, M.Si.</t>
+  </si>
+  <si>
+    <t>Pengendalian suhu udara di dalam rumah kaca dengan pendingin evaporasi fan-pad dan pendingin terbatas memerlukan pengembangan invensi baru untuk tanaman-tanaman yang sensitif terhadap suhu udara. Beberapa invensi sebelumnya telah bekerja baik namun tidak adaptif terhadap perubahan cuaca yang terjadi terus-menerus. Teknologi dan model kendali adaptif diusulkan sebagai invensi untuk mengatasi masalah sensitifitas tanaman di dalam rumah kaca cuaca yang selalu berubah. Invensi ini meliputi perangkat keras yaitu unit pembacaan data mikro, unit gateway, unit controller dan inverter, serta perangkat lunak yaitu proses pengolahan data pada keempat unit perangkat keras. Pengolahan data diawali dengan identifikasi port, pembacaan data mikro, proses prediksi dan optimasi, mengirimkan hasil optimasi ke unit controller, mengkonversi data, mengirim data hasil konversi ke inverter dan inverter melakukan eksekusi ke motor kipas. Model adaptif merupakan kombinasi antara jaringan syaraf tiruan struktur 7-11-1 untuk melakukan prediksi suhu udara di dalam rumah kaca dan algoritma genetika untuk mengoptimasi frekuensi inverter dengan sebuah fungsi fitness sebagai solusi untuk menemukan nilai optimum. Model adaptif bekerja setiap 10 menit menggunakan data history yang tersimpan di gateway.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Herry Suhardiyanto, M.Sc.</t>
+  </si>
+  <si>
+    <t>Edi Wiraguna, S.P., M.Ag.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t>Danang Priyambodo, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Machfud, M.S.</t>
+  </si>
+  <si>
+    <t>Formula Pakan Buatan Untuk Larva Hama Boktor (Xystrocera Festiva)</t>
+  </si>
+  <si>
+    <t>04-Nov-2025</t>
+  </si>
+  <si>
+    <t>S00202511481</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ulfah Juniarti, M.Agr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  merupakan  suatu  cara  untuk  memahami  perilaku  makan,  sifat,  cara penggerekan, zat kimia penghambat dan pemacu pertumbuhan dari hama boktor melalui pakan buatan dan informasi lainnya yang dapat dijadikan dasar dalam pengendalian hama boktor. Bahan utama dari pakan buatan yang dikembangkan adalah serbuk kayu sengon yang  mengandung  trypsin  inhibitor  dan  alpha-amylase  inhibitor.  Serbuk  kayu  yang merupakan  bahan  organik  dicampurkan  dengan  bahan  kimia  berupa  yeast  extract (0,64%),  streptomucin  (0,42%),  natrium  benzoate  (0,42%),  dan  ascorbic  acid  (0,42%). Selain bahan kimia tersebut, ditambahkan juga aquades (84,75%) sebagai pelarut, sukrosa (4,24%) sebagai sumber energi bagi larva, dan agar-agar (0,64%) sebagai pemberi tekstur pakan.  Hasil menunjukkan bahwa kondisi pohon sehat dengan aktivitas trypsin inhibitor yang  tinggi  tidak  diminati  larva  boktor  ukuran  kecil,  sedangkan  kondisi  pohon  sehat dengan aktivitas alfa&amp;ndash;amylase inhibitor tinggi tidak diminati larva boktor ukuran besar, dan berlaku hal yang sebaliknya pada kondisi pohon sakit.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Dewi Sarastani, M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Biogas Dari Air Lindi</t>
+  </si>
+  <si>
+    <t>10-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514250</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan proses pembuatan biogas berbasis air lindi (leachate) sebagai bahan baku utama melalui sistem fermentasi anaerob. Proses dilakukan dalam digester sistem batch yang dioperasikan pada suhu ruang (27&amp;ndash;30&amp;deg;C) tanpa tekanan eksternal. Tahapan proses meliputi: (a) pengisian digester dengan air lindi sebanyak tiga per empat (&amp;frac34;) kapasitas reaktor, (b) penambahan aktivator mikroba EM-4 sebesar 10% dari total volume substrat, (c) proses aktivasi mikroba selama &amp;plusmn;7 hari, dan (d) fermentasi anaerob selama &amp;plusmn;20 hari hingga terbentuk gas hasil dekomposisi bahan organik. Gas yang dihasilkan dialirkan melalui pipa dengan katup pengatur tekanan menuju wadah penampung, sedangkan sisa hasil fermentasi (slurry) dimanfaatkan sebagai pupuk organik cair. Proses ini memanfaatkan mikroorganisme dalam EM-4 untuk mempercepat degradasi bahan organik dan meningkatkan aktivitas bakteri metanogenik. Invensi ini menghasilkan biogas dengan kandungan metana (CH4) sekitar 62%, serta karbon dioksida (CO2) dan gas minor lainnya. Keunggulan proses ini terletak pada pemanfaatan limbah cair air lindi sebagai substrat baru, komposisi bahan yang sederhana, tidak memerlukan energi tambahan, dan ramah lingkungan. Invensi ini menyediakan metode efektif untuk menghasilkan energi terbarukan sekaligus mengurangi pencemaran lingkungan di sekitar tempat pembuangan akhir.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ronny Irawan Wahju, M.Phil.</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Agik Suprayogi, M.Sc.Agr.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Rokhani, M.Si.</t>
-[...5 lines deleted...]
-    <t>Prof. Dr. Ir. Akhmad Endang Zainal Hasan, M.Si.</t>
+    <t>Dr. Wiyoto, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Supriyono, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Chusnul Arif, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Irsan Alipraja, S.Hut., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Nur Aziezah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Andi Early Febrina, S.T.P., M.S.</t>
+  </si>
+  <si>
+    <t>Komposisi Suspensi Getah Kering Gambir (Uncaria Gambir) Sebagai Fibropreventif Dan Antifibrosis</t>
+  </si>
+  <si>
+    <t>S00202413953</t>
+  </si>
+  <si>
+    <t>Fibrosis paru merupakan kelainan paru yang ditandai dengan pembentukan jaringan parut, sehingga menyebabkan kerusakan struktur dan fungsi paru. Gambir terbukti memiliki aktivitas antioksidan kuat yang hampir setara dengan vitamin C in vitro, menghambat aktivasi NF-&amp;kappa;B in vivo, sehingga memungkinkan perannya sebagai terapi antifibrosis pada paru. Invensi yang diajukan ini bertujuan untuk mengusulkan komposisi ekstrak getah kering gambir sebagai alternatif pengobatan fibrosis paru. Gambaran makroskopik dan mikroskopik yang menunjukkan pengaruh positif terhadap jumlah sel radang BAL dan Gambaran histopatologi berdasarkan skor modifikasi Aschroft.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Yandra, M.Eng.</t>
   </si>
   <si>
-    <t>Metode Pembuatan Serbuk Ekstrak Daun Undis (Cajanus cajan) Dan Jahe Emprit (Zingiber officinale Var Amarum) Skala Pilot Dengan Penambahan Amilum Jagung Sebagai Penurun Kolesterol Dan Produk Yang Dihasilkannya</t>
-[...130 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Sandra Arifin Aziz, M.S.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Widodo, M.S.</t>
-[...519 lines deleted...]
-1,78&amp;ndash;2,98 m/s sesuai kecepatan terminal daun teh.</t>
+    <t>Prof. Dr. Ir. Dodi Nandika, M.S.</t>
+  </si>
+  <si>
+    <t>Formulasi Minyak Aromaterapi Dari Minyak Kayu Cendana Dan Minyak Daun Kemangi</t>
+  </si>
+  <si>
+    <t>S00202406485</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi minyak aromaterapi berbasis minyak atsiri dari kayu cendana (Santalum album L) dan minyak daun kemangi (Ocimum bacilicum L) dengan tambahan lainnya berupa mentol dan kamfer. Variasi formulasi dibuat sebanyak dua jenis, yaitu variasi &amp;ldquo;warm&amp;rdquo; dan &amp;ldquo;hot&amp;rdquo;. Aplikasi dari invensi ini dengan cara dihirup dan dioleskan ke kulit tubuh.</t>
   </si>
   <si>
     <t>Alat Mekanis Untuk Pengupasan Kulit Luar Kacang Koro Pedang (Canavalia ensiformis)</t>
   </si>
   <si>
     <t>S00202512439</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berkaitan dengan mesin pengupas kulit luar kacang koro pedang (Canavalia
 ensiformis) yang dirancang untuk meningkatkan efisiensi, kapasitas, dan kualitas hasil
 pengupasan biji yang selama ini masih dilakukan secara manual. Mesin ini terdiri dari
 dudukan mesin (1) sebagai kerangka utama, hopper (5) sebagai wadah pemasukan,
 silinder pengupas yang dilengkapi pisau-pisau miring (4) dengan sudut 7,7&amp;deg; untuk
 menghasilkan gaya geser optimal, serta saringan internal yang memisahkan kulit luar dari
 biji. Proses pemisahan lanjutan dilakukan dengan pengayak (2) dua lapis mesh yang
 digerakkan oleh mekanisme lengan engkol (7) sehingga biji yang sudah terkupas dapat
 dipisahkan secara bersih dari kulit luar. Sistem transmisi menggunakan kombinasi pulley
 25 cm (9), pulley 8 in (11), dan pulley 4 in (10) yang dihubungkan dengan motor diesel 8
 HP (12) sebagai penggerak utama. Mesin ini dirancang dengan konstruksi rangka baja
 yang kokoh, pillow block P208 (8) sebagai penopang poros, serta dimensi silinder yang
 mampu menampung volume biji dalam jumlah besar. Melalui konfigurasi tersebut, invensi
 ini mampu mempercepat proses pengupasan, mengurangi kehilangan hasil, menjaga
 kualitas biji tetap utuh.</t>
   </si>
   <si>
-    <t>Komposisi Dan Proses Pembuatan Puding Okra Ungu</t>
-[...101 lines deleted...]
-    <t>Dr. Dhika Prita Hapsari, S.P., M.Si.</t>
+    <t>Prof. Dr. Ir. Budy Wiryawan, M.Sc.</t>
+  </si>
+  <si>
+    <t>Fifi Gus Dwiyanti, S.Hut., M.Agr., Ph.D.</t>
+  </si>
+  <si>
+    <t>Bregas Budianto, S.Si</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Arief Hartono, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. Adisti Permatasari Putri Hartoyo, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Mesin Portabel Untuk Akusisi Data Beban dan deformasi Luaran Universal Testing Machine Yang Terintegrasi dengan Sensor RH-T dan Thermocouple</t>
+  </si>
+  <si>
+    <t>P00201609170</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Effendi Tri Bahtiar, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Telah ditemukan suatu alat portabel yang mampu mengakuisisi output dari loadcell, strain gauge, dan deflektometer, dapat ditambahkan pula sensor-sensor lain untuk mengukur kondisi lingkungan pengujian (suhu, kelembaban) dan suhu contoh uji. Mesin portabel ini mengintegrasikan seluruh data hasil pengujian secara real time dan mencatatnya secara periodik. Upgrading UTM dengan menambahkan sensor-sensor tersebut memberikan nilai tambah yang tinggi bagi setiap pengujian sifat material, karena beraneka ragam variabel dimungkinkan untuk diukur sekaligus dalam satu kali pengujian. Akuisisi data secara digital sekaligus secara real time akan sangat membantu memudahkan pengolahan data berlkutnya.</t>
+  </si>
+  <si>
+    <t>Formula Pakan Fungsional Untuk Ayam Broiler</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> S00202508426</t>
+  </si>
+  <si>
+    <t>Uji potensi minyak ikan lemuru dan tepung daun kelor yang dilakukan secara in vivo terhadap ayam broiler strain cobb menunjukkan bahwa formulasi ransum yang mengandung minyak ikan lemuru dan tepung daun kelor memiliki potensi paling tinggi untuk menghasilkan daging ayam broiler fungsional yang mengandung omega-3 dan Vitamin A. Pemanfaatan pakan yang mengandung minyak ikan lemuru dan tepung daun kelor dapat meningkatkan kandungan asam lemak omega-3 hingga 185,11% dibandingkan dengan pakan yang tidak mengandung minyak ikan lemuru dan tepung daun kelor. Pemberian pakan yang mengandung minyak ikan lemuru dan tepung daun kelor juga dapat meningkatkan kandungan vitamin A daging hingga 84,93 IU dibandingkan dengan tanpa penambahan minyak ikan lemuru dan tepung daun kelor dalam pakan</t>
+  </si>
+  <si>
+    <t>Dr. Pria Sembada, S.Pt., M.S.T., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula Minuman Bubuk Instan Berbasis Kolagen Tulang Ayam Dengan Penambahan Tepung Oat dan Tepung Cangkang Telur </t>
+  </si>
+  <si>
+    <t>20-Jun-2025</t>
+  </si>
+  <si>
+    <t>S00202505633</t>
+  </si>
+  <si>
+    <t>Aulia Irhamni Fajri, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan suatu formula minuman bubuk instan berbasis kolagen tulang  ayam  dengan  penambahan  tepung  oat  dan  tepung  cangkang  telur  dengan komposisi terdiri dari bubuk kolagen tulang ayam, tepung oat, krimer nabati, gula pasir, tepung cangkang  telur, pemanis alami glikosida steviol (ekstrak dari daun stevia), dan perisa bubuk. Invensi tersebut dapat diaplikasikan pada industri pengolahan pangan atau industri minuman siap saji.</t>
+  </si>
+  <si>
+    <t>Nur Aisyah Nuzulia, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Slamet Widodo, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Upik Kesumawati, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mala Nurilmala, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Meutia Samira Ismet, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Awang Maharijaya, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Faranita Ratih Listiasari, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Gatot Pramuhadi, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Rita Mutia, M.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Joko Pamungkas, M.Sc.</t>
+  </si>
+  <si>
+    <t>Esti Prihatini, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>drh Leliana Nugrahaning Widi</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Niken Ulupi, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Asaduddin Abdullah, B.Sc., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Noor Farikhah Haneda, M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. Subarna, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Budi Arifin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Ni Made Rusmiati, A.Md.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Asep Bayu, M.T.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Asep Gunawan, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Naresworo Nugroho, M.S.</t>
+  </si>
+  <si>
+    <t>Maheswari Alfira Dwicesaria, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. drh. Dondin Sajuthi, M.S.T., Ph.D.</t>
+  </si>
+  <si>
+    <t>Roni Nugraha, S.Si., M.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Idat Galih Permana, M.Sc.Agr.</t>
   </si>
   <si>
     <t>Dr. Sari Nurulita, S.P., M.Si.</t>
   </si>
   <si>
-    <t>Dr. drh. Dwi Budiono, M.Si.</t>
-[...122 lines deleted...]
-    <t>Dr. drh. Joko Pamungkas, M.Sc.</t>
+    <t>Prof. Dr. drh. Umi Cahyaningsih, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Wien Kuntari, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.rer.nat Noviyan Darmawan, S.Si., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Fis Purwangka, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Drs. Mohammad Nur Indro, M.Sc.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Budy Wiryawan, M.Sc.</t>
-[...56 lines deleted...]
-    <t>Invensi ini adalah metode penetapan rekomendasi dosis pemupukan presisi disusun berdasarkan uji korelasi dan kalibrasi hasil analisis tanah secara real time. Aplikasi pemupukan dapat dilakukan secara presisi sesuai kebutuhan tanaman, di luar daya dukung lahan. Pada penetapan dosis pemupukan hanya diperlukan analisis P-tersedia, K-tersedia menggunakan pelarut Mechlich 1 (HCl 0.05 N +H2SO4 0.025 N) untuk pH dibawah 7, dan Mehlich-3 (CH3COOH 0.2 N, NH4N03 0.25 N, NH4F 0.015 N, 0,013 HNO3) untuk pH tanah di atas 7. Hasil analisis selanjutnya ditetapkan dalam kisaran kecukupan hara P-tersedia (ppm) &amp;lt;11:sangat rendah, &amp;ge;11-&amp;lt;15:rendah, &amp;ge;15-&amp;lt;30:sedang, &amp;ge;30-&amp;lt;60: tinggi, &amp;gt;60:sangat tinggi. K-tersedia (ppm) &amp;lt;20:sangat rendah, &amp;ge;20-&amp;lt;35:rendah, &amp;ge;35-&amp;lt;60:sedang, &amp;ge;60-&amp;lt;125:tinggi, &amp;gt;125:sangat tinggi. Satus hara di atas dapat digunakan untuk menetapkan rekomendasi dosis pemupukan tanaman Cabai berdasarkan berdasarkan table rekomendasi berikut : target pH 6.5, N :196 kg/ha, P2O5 (sangat rendah:168 kg/ha, rendah:135 kg/ha, sedang :112 kg.ha, tinggi : 0, sangat tinggi:0), K2O (sangat rendah : 168 kg/ha, rendah:135 kg/ha, sedang :112 kg/ha, tinggi :: 0, sangat tinggi=0. Hasil rekomendasi selanjutnya dikalikan dengan persentase kandungan hara masing-masing sumber pupuk untuk diaplikasikan secara manual maupun secara fertigasi.</t>
+    <t>Prof. Dr. Muhamad Syukur, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Zulkarnain, M.Si.</t>
+  </si>
+  <si>
+    <t>Nadilla Rahmah</t>
+  </si>
+  <si>
+    <t>Iikh Nurazizah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Devi Ermasari </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rahmadani Fitria </t>
+  </si>
+  <si>
+    <t>Sri Nurjanah</t>
+  </si>
+  <si>
+    <t>Soffi Lutfia Dewi Trizana</t>
+  </si>
+  <si>
+    <t>Ilham Maulidin</t>
+  </si>
+  <si>
+    <t>Bibi Ahmad Chahyanto</t>
+  </si>
+  <si>
+    <t>Auliya Quratul Marian</t>
+  </si>
+  <si>
+    <t>Al Mukhlas Fikri</t>
+  </si>
+  <si>
+    <t>Karsi Ambarwati</t>
+  </si>
+  <si>
+    <t>Rachel Meiliawati Yoshari, S.TP</t>
+  </si>
+  <si>
+    <t>Esza Cahya Dewantara, SPi</t>
+  </si>
+  <si>
+    <t>JN. Raisal Haq, SSi, MS</t>
+  </si>
+  <si>
+    <t>Resti Rahma Dianti, SSi, MSi</t>
+  </si>
+  <si>
+    <t>Kunto Wibisono, SSi, MSi</t>
+  </si>
+  <si>
+    <t>Nurmalisa Lisdayana, STP, MS</t>
+  </si>
+  <si>
+    <t>Muhamad Sapoan, S.TP</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Rino R. Mukti, Dr. rer. nat</t>
+  </si>
+  <si>
+    <t>Dr. Grandprix T. M. Kadja</t>
+  </si>
+  <si>
+    <t>Dr. Ahmad Kusumaatmaja, M.Sc</t>
+  </si>
+  <si>
+    <t>Muchammad Yunus, DVM., M.Kes., PhD</t>
+  </si>
+  <si>
+    <t>Nurmalisa Lisdayana, STP, MSi</t>
+  </si>
+  <si>
+    <t>Chairul Imam Mardiansyah</t>
+  </si>
+  <si>
+    <t>Sri Wardatun</t>
+  </si>
+  <si>
+    <t>Audia Anjani</t>
+  </si>
+  <si>
+    <t>Salsabila Shafiyah Putri</t>
+  </si>
+  <si>
+    <t>Abdullah Tsaqif Attaqiy</t>
+  </si>
+  <si>
+    <t>Rafli Arya Fahrezi</t>
+  </si>
+  <si>
+    <t>Dr.rer.nat. Chaidir, Apt.</t>
+  </si>
+  <si>
+    <t>Dr. Syamsul Bachry, SSi, MSi</t>
+  </si>
+  <si>
+    <t>Ibrahim Kholilullah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Bambang Suyikno, MSi</t>
+  </si>
+  <si>
+    <t>Hilda Agustina</t>
+  </si>
+  <si>
+    <t>Ryan Fachrozan, SPi</t>
+  </si>
+  <si>
+    <t>Prof. Effionara Anwar MS APt</t>
+  </si>
+  <si>
+    <t>Nabila Dyah Puspita</t>
+  </si>
+  <si>
+    <t>Nurul Fadilah</t>
+  </si>
+  <si>
+    <t>Reynaldo Manurung</t>
+  </si>
+  <si>
+    <t>Muhammad Syamsul Fazry</t>
+  </si>
+  <si>
+    <t>Drs. Kustiyo, M.Si</t>
+  </si>
+  <si>
+    <t>Desi Ariyadhi Suyamto, S.Hut</t>
+  </si>
+  <si>
+    <t>Sahid Agustian Hudjimartsu, ST., M.Kom</t>
+  </si>
+  <si>
+    <t>Indi Jaka Nugraha</t>
+  </si>
+  <si>
+    <t>Arvy Adhitya Sutisna</t>
+  </si>
+  <si>
+    <t>Anggia Murni, S.Si.</t>
+  </si>
+  <si>
+    <t>Dian Provita, S.Si.</t>
+  </si>
+  <si>
+    <t>Trianda Ayuning Tyas, S.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ridwan Affandi, DEA</t>
+  </si>
+  <si>
+    <t>Suroso</t>
+  </si>
+  <si>
+    <t>Drs. Hendra Sugandhi</t>
+  </si>
+  <si>
+    <t>Dwi Lestari</t>
+  </si>
+  <si>
+    <t>Rury Eryna Putri</t>
+  </si>
+  <si>
+    <t>Tri Rachmanto Prihambodo</t>
+  </si>
+  <si>
+    <t>Bayu Prastowo, Msi</t>
+  </si>
+  <si>
+    <t>Sabar Pambudi, PhD</t>
+  </si>
+  <si>
+    <t>Tika Widayanti, M.Biomed</t>
+  </si>
+  <si>
+    <t>Arga Ardidarma, SSi, MT</t>
+  </si>
+  <si>
+    <t>Maria Sri Kristiana Rahayu, Msi</t>
+  </si>
+  <si>
+    <t>Ir Titah Sihdjati Riadhie</t>
+  </si>
+  <si>
+    <t>Dr. Renan Prasta Jenie, S.TP, M.T.</t>
+  </si>
+  <si>
+    <t>Ichsan Hardyanto, S.Si.</t>
+  </si>
+  <si>
+    <t>Naufal Muharam Nurdin, S.Ked.,M.Si.</t>
+  </si>
+  <si>
+    <t>Vania Rahmawaty, Ssi</t>
+  </si>
+  <si>
+    <t>Nazopatul Patonah Har, M.Si</t>
+  </si>
+  <si>
+    <t>Johan Iskandar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Ade Kurniawan, S.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ari Elisa Ratih, SPi </t>
+  </si>
+  <si>
+    <t>Angga Saputra, S.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abdurrahman B., M.Si </t>
+  </si>
+  <si>
+    <t>Mutasem Ali Abuzahra, B.Sc, M.Si</t>
+  </si>
+  <si>
+    <t>Kasita Listyarini, S.Si., M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Jasim Uddin</t>
+  </si>
+  <si>
+    <t>Eka Ruriani</t>
+  </si>
+  <si>
+    <t>Murtezha Hadijaya El Hasyibi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alinggar Agli Nugroho </t>
+  </si>
+  <si>
+    <t>Lestari Ayuning Anggraeni</t>
+  </si>
+  <si>
+    <t>Kukuh Setiawan</t>
+  </si>
+  <si>
+    <t>Chintya Dwi Azizah</t>
+  </si>
+  <si>
+    <t>Fairuz Nurul Azhar Firdauz</t>
+  </si>
+  <si>
+    <t>Hazfi Setiyawan</t>
+  </si>
+  <si>
+    <t>Siti Anggi</t>
+  </si>
+  <si>
+    <t>Suretno</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Muhamad Rehan</t>
+  </si>
+  <si>
+    <t>Faij Horul Nasrudin</t>
+  </si>
+  <si>
+    <t>Yukio Zion Hadar</t>
+  </si>
+  <si>
+    <t>Sekar Putri Maharani</t>
+  </si>
+  <si>
+    <t>Amelia Nur Ajizah</t>
+  </si>
+  <si>
+    <t>Fadila Tul Rahmi</t>
+  </si>
+  <si>
+    <t>Nanda Duha</t>
+  </si>
+  <si>
+    <t>Hemas Aulia Fazzahra</t>
+  </si>
+  <si>
+    <t>Mayla Hijrah Purwakasih</t>
+  </si>
+  <si>
+    <t>Wisnu Al Hussaeni</t>
+  </si>
+  <si>
+    <t>Evelyn Egidia Sitopu</t>
+  </si>
+  <si>
+    <t>Dwi Yuni Wulandari</t>
+  </si>
+  <si>
+    <t>Inna Puspa Ayu</t>
+  </si>
+  <si>
+    <t>Anggrei Viona Seulalae, SPi MSi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nopa Aris Iskandar, SPi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Haikal Arrasuli </t>
+  </si>
+  <si>
+    <t>Imam Busyra Abdillah</t>
+  </si>
+  <si>
+    <t>Prof. Yusuf Sudo Hadi</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Adly Rahandi Lubis</t>
+  </si>
+  <si>
+    <t>Rosyanne Kushargina</t>
+  </si>
+  <si>
+    <t>Shabrina Nurul Fatimah, S.Pi</t>
+  </si>
+  <si>
+    <t>Ir. Iwan Sutanto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratna Sari Hasibuan S.  Hut., M.Si</t>
+  </si>
+  <si>
+    <t>Egi Agustian, M.Eng</t>
+  </si>
+  <si>
+    <t>Pelangi Ananda Juandini, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Reni Sulastriani, S.Pt.</t>
+  </si>
+  <si>
+    <t>Adi Cifriadi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Murtiningrum, S.TP., M.Si </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yeni Sulastri, S.TP., M.Si </t>
+  </si>
+  <si>
+    <t>Zacky Arivaie Santosa, STP</t>
+  </si>
+  <si>
+    <t>Nabila Amelinda Kartini, S.Pi</t>
+  </si>
+  <si>
+    <t>Rahmadiana Utami</t>
+  </si>
+  <si>
+    <t>Dr. Melbi Mahardika, S.T.</t>
+  </si>
+  <si>
+    <t>Afrinal Firmanda, S.TP, M.T.</t>
+  </si>
+  <si>
+    <t>Andika Hisyam Mahendra</t>
+  </si>
+  <si>
+    <t>Ridwan Lazuardi</t>
+  </si>
+  <si>
+    <t>Nabiilah Syifa Muthia Ikhsan</t>
+  </si>
+  <si>
+    <t>Iis Erlina</t>
+  </si>
+  <si>
+    <t>Dwi Indah Yulianti</t>
+  </si>
+  <si>
+    <t>Fitrah Aji Pamungkas</t>
+  </si>
+  <si>
+    <t>Listiana Ningrum</t>
+  </si>
+  <si>
+    <t>Ali Khumaidi</t>
+  </si>
+  <si>
+    <t>Sari Intan Kailaku</t>
+  </si>
+  <si>
+    <t>Faqih Udin</t>
+  </si>
+  <si>
+    <t>Rasha Rukma Anggi Nikita, SPi</t>
+  </si>
+  <si>
+    <t>Prof. Philippe Geradin</t>
+  </si>
+  <si>
+    <t>Resa Martha</t>
+  </si>
+  <si>
+    <t>Yubil Christyan Parasian Gultom, S.T</t>
+  </si>
+  <si>
+    <t>Syamsul Fajar Alfath, S.T</t>
+  </si>
+  <si>
+    <t>Hanifa Farafisha</t>
+  </si>
+  <si>
+    <t>Rake Silverrian</t>
+  </si>
+  <si>
+    <t>Ahmad Lufti Rois</t>
+  </si>
+  <si>
+    <t>Dr. Asep Bayu</t>
+  </si>
+  <si>
+    <t>Dr. Eng. Apip Amrullah, S.T, M.Eng</t>
+  </si>
+  <si>
+    <t>Folkes E. Laumal</t>
+  </si>
+  <si>
+    <t>Fabians Faisal Dinelsa, S.Si.</t>
+  </si>
+  <si>
+    <t>Gibral Abdul Khalik, S.Si.</t>
+  </si>
+  <si>
+    <t>Andi Setiawan, Drs., Ph.D., Prof.</t>
+  </si>
+  <si>
+    <t>Januar Parlindungan Bintang</t>
+  </si>
+  <si>
+    <t>Alghienka Defaosandi, SP</t>
+  </si>
+  <si>
+    <t>Satimo</t>
+  </si>
+  <si>
+    <t>Ayu Putri Gitanjali Prayudani, S.TP., M.Si</t>
+  </si>
+  <si>
+    <t>Rahmatika Inayati</t>
+  </si>
+  <si>
+    <t>Francois Gustav Naryadi</t>
+  </si>
+  <si>
+    <t>Febrinita Ulfah, S.Pt, M.Si</t>
+  </si>
+  <si>
+    <t>Ananda Putri SPt</t>
+  </si>
+  <si>
+    <t>Nadia Safira</t>
+  </si>
+  <si>
+    <t>Agus Musta Rindi</t>
+  </si>
+  <si>
+    <t>Muhammad Irfan Afif</t>
+  </si>
+  <si>
+    <t>Sulaiman Akbar Mahdi, S.T.P., M.Si</t>
+  </si>
+  <si>
+    <t>Putri Permatasari</t>
+  </si>
+  <si>
+    <t>M.Fikry Nasrudin</t>
+  </si>
+  <si>
+    <t>Monasdir, S.Pt</t>
+  </si>
+  <si>
+    <t>Edgina Burton, S.Pt.,M.Si</t>
+  </si>
+  <si>
+    <t>Yulia Yasmin Pratiwi, S.Pt</t>
+  </si>
+  <si>
+    <t>Muh. Achyar Ardat, S.Pt.,M.Si</t>
+  </si>
+  <si>
+    <t>Gita Novita Sari</t>
+  </si>
+  <si>
+    <t>Hilmi Naufal Madani</t>
+  </si>
+  <si>
+    <t>Tika Restianingsih</t>
+  </si>
+  <si>
+    <t>Safira Gina, S.T</t>
+  </si>
+  <si>
+    <t>Elfa Aida Kamila, SSi</t>
+  </si>
+  <si>
+    <t>Dr. F. Irena R. Napitulu, STP.</t>
+  </si>
+  <si>
+    <t>Putu Cathay Varianthy, STP.</t>
+  </si>
+  <si>
+    <t>Sigit Suharta, M.Si.</t>
+  </si>
+  <si>
+    <t>Muhammad Faiz Kahendran</t>
+  </si>
+  <si>
+    <t>Allifiya Salsabil Nugrohoputri</t>
+  </si>
+  <si>
+    <t>Rais Rahmadi</t>
+  </si>
+  <si>
+    <t>Aliyah Baida Wiwiyanti</t>
+  </si>
+  <si>
+    <t>Ahmad Rijani Hasby</t>
+  </si>
+  <si>
+    <t>Dzaki Nauval</t>
+  </si>
+  <si>
+    <t>Rini Yanuarti, S.Pi., M.Si</t>
+  </si>
+  <si>
+    <t>Dwi Arso Yedi Irwanto, ST</t>
+  </si>
+  <si>
+    <t>Nur Afra Nabilla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lalu Miftahul Ulum, ST. </t>
+  </si>
+  <si>
+    <t>Paniran ST., MT</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Made Ginarsa</t>
+  </si>
+  <si>
+    <t>Dr. Misbahuddin</t>
+  </si>
+  <si>
+    <t>Dr. Eng. Ir. Apip Amrullah, ST., M.Eng</t>
+  </si>
+  <si>
+    <t>Mohamad Aulady Husain, S.Pi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evira Lisnaina, S.Pi. </t>
+  </si>
+  <si>
+    <t>Mutiara Fajar Ananda</t>
+  </si>
+  <si>
+    <t>Dianty Dwi Nandita, S.Pi.</t>
+  </si>
+  <si>
+    <t>Sabila Diana Ahmad S, S.Pi.</t>
+  </si>
+  <si>
+    <t>Suherlan</t>
+  </si>
+  <si>
+    <t>Deffi Ayu Puspito Sar</t>
+  </si>
+  <si>
+    <t>Tiana Fitrilia</t>
+  </si>
+  <si>
+    <t>Sarah Putri Ayunissa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rivaldo Hutahaean </t>
+  </si>
+  <si>
+    <t>Ignatius Haidanto Pauta</t>
+  </si>
+  <si>
+    <t>Ezekiel Royce Hamonangan</t>
+  </si>
+  <si>
+    <t>Samuel Pataniari Siahaan</t>
+  </si>
+  <si>
+    <t>Yoanita Rosa Indrining Tyas, S.Gz</t>
+  </si>
+  <si>
+    <t>Desy Rianita tarigan, S.Gz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Delia Putri Rahayu </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Annisa Nur Fadillah </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dea Hardiyani </t>
+  </si>
+  <si>
+    <t>Zayin Wahyu Setiyo Rini</t>
+  </si>
+  <si>
+    <t>Nando Afigi</t>
+  </si>
+  <si>
+    <t>Ihsanul In’am</t>
+  </si>
+  <si>
+    <t>Ivan Maulana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Windi Destiar Utami </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Azzahra Nabila </t>
+  </si>
+  <si>
+    <t>Formula Feed Additive Berbasis Nanoenkapsulasi Ekstrak Daun Katuk (Sauropus Androgynus), Kunyit (Curcuma Longa), Dan Mineral Proteinat</t>
+  </si>
+  <si>
+    <t>17-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510442</t>
+  </si>
+  <si>
+    <t>Ir. Farizal Hazra, M.Sc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan formulasi feed additive berbasis nanoenkapsulasi ekstrak daun katuk (Sauropus androgynus), kunyit (Curcuma longa), dan mineral proteinat (Zn, Se) yang dirancang untuk meningkatkan produksi susu dan mencegah mastitis subklinis pada sapi perah. Formulasi dibuat dengan teknologi nanoenkapsulasi menggunakan kitosan dan sodium tripolyphosphate (STTP) melalui metode gelasi ionik, sehingga senyawa bioaktif terlindungi dari degradasi di rumen dan dapat diserap lebih optimal di usus halus. Daun katuk berfungsi sebagai galactogogue melalui kandungan fitoestrogen yang menstimulasi hormon laktasi, kunyit mengandung kurkumin yang bersifat antibakteri serta antiinflamasi untuk melindungi ambing dari infeksi, sementara mineral proteinat Zn dan Se berperan sebagai  imunostimulan  dan  antioksidan.Produk  akhir  dikemas  dalam  bentuk  serbuk dengan  dosis  pemberian  20  gram/ekor/hari.  Uji  penerapan  menunjukkan  peningkatan produksi susu hingga 30%, penurunan jumlah sel somatik, serta berkurangnya prevalensi mastitis  subklinis.  Invensi  ini  menawarkan  solusi  pakan  tambahan  yang  alami,  aman, praktis,  dan ramah  lingkungan,  sehingga  dapat  meningkatkan produktivitas  sapi  perah sekaligus mendukung ketahanan pangan nasional melalui pengurangan ketergantungan impor susu.</t>
+  </si>
+  <si>
+    <t>Annisa Nur Setya Wardani</t>
+  </si>
+  <si>
+    <t>Raden Muhammad Rafi Ardiya</t>
+  </si>
+  <si>
+    <t>Putri Apriliyanti Nurhasanah</t>
+  </si>
+  <si>
+    <t>Saffanah Noor Faradisa</t>
+  </si>
+  <si>
+    <t>Nisa Fadhila Islami, S.P</t>
+  </si>
+  <si>
+    <t>Aura Ahza Hanania</t>
+  </si>
+  <si>
+    <t>Syakira Nisrina Hardiati</t>
+  </si>
+  <si>
+    <t>Zachra Lutviani</t>
+  </si>
+  <si>
+    <t>Rafi Pranaja</t>
+  </si>
+  <si>
+    <t>Aditya Dewanto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Siti Mantiqiah, S.Pi </t>
+  </si>
+  <si>
+    <t>Dendi Hidayatullah</t>
+  </si>
+  <si>
+    <t>Abung Maruli Simanjuntak, S.Pi, M.Si</t>
+  </si>
+  <si>
+    <t>Kasab Toharo</t>
+  </si>
+  <si>
+    <t>Fidel Harmanda Prima, S.T.P., M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Vepryany Oktaviarty,  S.TP.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Fitriah Khairul, S.Pi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. Dr. Ir. Iriani  Setyaningsih, MS.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr.rer.nat. Kustiariyah  Tarman, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Rizky Nadia, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Nur Rezki Rahim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Zakiah Wulandari,  S.TP., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. Dr. Ir. Sumiati,  M.Sc</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Prof. Dr. Ir. Cece  Sumantri, M.Agr.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Eng. Allen  Kurniawan, ST., MT.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Teuku Devan Assiddiqi,  ST.</t>
+  </si>
+  <si>
+    <t>Fina Oktaviana Tanjung</t>
+  </si>
+  <si>
+    <t>Nisa Salsabila Fardah</t>
+  </si>
+  <si>
+    <t>Vepryany Oktaviarty, S.TP.</t>
+  </si>
+  <si>
+    <t>Dwi Saputra Nurangga, S.Pi.</t>
+  </si>
+  <si>
+    <t>Rizky Nadia, S.Pt.,M.Si.</t>
+  </si>
+  <si>
+    <t>Muhammad Danu Fadli Atqia, S. Pi</t>
+  </si>
+  <si>
+    <t>Khusnul Aini</t>
+  </si>
+  <si>
+    <t>Shelly Hafira Nikma</t>
+  </si>
+  <si>
+    <t>Alif Permata Gusti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ida Rosyidah, S.E	</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Mohamad Yani, M.Eng</t>
+  </si>
+  <si>
+    <t>Rohayati,S.Pd.,M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fatata A'izza Rosyada, S.Mat	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wasis Waskito Ajie, S.T	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shabrina Basyasyah, S.Kom	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Surya Fatihah Helmianto	</t>
+  </si>
+  <si>
+    <t>Fadil Muhammad Fauzan</t>
+  </si>
+  <si>
+    <t>Agung Tri Nugroho S. Ik</t>
+  </si>
+  <si>
+    <t>Nurhaliza Amalia Lestari, S. I. K</t>
+  </si>
+  <si>
+    <t>Radixa Radhya Ramadhan Haryanto, S. Kel.</t>
+  </si>
+  <si>
+    <t>Marten Maxs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rifqi Hafidz Ash Shiddiq </t>
+  </si>
+  <si>
+    <t>Ivan Taufiq Nugraha</t>
+  </si>
+  <si>
+    <t>Dhiya Khairunissa</t>
+  </si>
+  <si>
+    <t>Ria Komalasari Indonesia</t>
+  </si>
+  <si>
+    <t>Anis Septiyaningsih</t>
+  </si>
+  <si>
+    <t>Yuniar E. Priharanto</t>
+  </si>
+  <si>
+    <t>Rauzatul Nazzla</t>
+  </si>
+  <si>
+    <t>Mario Limbong</t>
+  </si>
+  <si>
+    <t>Donwill Panggabean</t>
+  </si>
+  <si>
+    <t>Dr. Zainal Wassahua SPi, MSc</t>
+  </si>
+  <si>
+    <t>Wempy Sem Tandungan</t>
+  </si>
+  <si>
+    <t>Sukma Elida</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dr. Putri C Eyanoer, M.Epid., Ph.D </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. Dr. dr. Suradi, M.A.R.S., Sp.P(K) </t>
+  </si>
+  <si>
+    <t>dr. Nurjati Chairani Siregar, M.S., Sp.PA(K), Ph.D</t>
+  </si>
+  <si>
+    <t>Prof. Dr. dr. Sri Widia A. Jusman, M.S.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. dr. Mohammad Sadikin, D.Sc </t>
+  </si>
+  <si>
+    <t>Prof. Dr. dr. Samsuridjal Djauzi, Sp.PD-KAI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. Dr. dr. Iris Rengganis, Sp.PD-KAI </t>
+  </si>
+  <si>
+    <t>Wirza Revinda</t>
+  </si>
+  <si>
+    <t>Rafli Buyung Surya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Novi Nurul Fitri </t>
+  </si>
+  <si>
+    <t>Mulia Ilmi Ramadhani</t>
+  </si>
+  <si>
+    <t>Muhammad Mardiansyah</t>
+  </si>
+  <si>
+    <t>Muhamad Difa Fahrezi</t>
+  </si>
+  <si>
+    <t>Farhan Fatturahman</t>
+  </si>
+  <si>
+    <t>Cindy Aula Salsabila</t>
+  </si>
+  <si>
+    <t>Andri Mattola Ginting</t>
+  </si>
+  <si>
+    <t>Hafiz Agi Alfasih</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhamad Fadhil </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edmund Banyu Kauripan </t>
+  </si>
+  <si>
+    <t>Putri Natalie</t>
+  </si>
+  <si>
+    <t>Giga Azra Prandana Hastowo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karina Setyawati Hardomo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Daffa Juliansyah </t>
+  </si>
+  <si>
+    <t>Nofa Mardia Ningsih Kaswati, S.Si, M.Si.</t>
+  </si>
+  <si>
+    <t>Roro Intan Sasmaya Akbar</t>
+  </si>
+  <si>
+    <t>Riyan Alifbi Putra Irsal</t>
+  </si>
+  <si>
+    <t>Adzani Gaisani Arda, S. Biotek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Herlina Raharja Putri, S.P., M.Si. </t>
+  </si>
+  <si>
+    <t>Alat Pemanenan Dan Sortasi Kematangan Buah Jambu Kristal Secara Simultan Berbasis Fluoresensi</t>
+  </si>
+  <si>
+    <t>11-Oct-2024</t>
+  </si>
+  <si>
+    <t>S00202410990</t>
+  </si>
+  <si>
+    <t>Lystia Anggraini</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan alat pendeteksi kematangan buah jambu kristal secara nondestruktif menggunakan sensor fluoresensi adafruit AS7262 yang mempunyai 6 channel warna. Invensi ini dirancang untuk memudahkan petani dalam mengetahui tingkat kematangan buah jambu kristal secara akurat menggunakan nilai Brix dan nilai fluoresensi. Terciptanya alat ini akan mengurangi penurunan buah mutu jambu kristal yang dipanen pada kondisi belum mencapai kematangan. Selanjutnya invensi ini dilengkapi dengan detection box yang berfungsi sebagai mekanisme pembacaan data spektrum dari sensor fluoresensi berdasarkan hubungan antara TPT dan klorofil pada buah jambu kristal. Invensi ini juga dilengkapi dengan electro box sebagai mekanisme untuk mengatur komponen pada rangkaian. Proses penggunaan alat ini diawali dengan menyalakan tombol on lalu mengarahkan detection box ke permukaan buah jambu kristal dan diamkan selama 3 detik hingga proses scanning selesai dilakukan dan hasil ditampilkan pada layar LCD.</t>
+  </si>
+  <si>
+    <t>Nikita Amanda</t>
+  </si>
+  <si>
+    <t>Fareihan Rizki Farikhin</t>
+  </si>
+  <si>
+    <t>Altaf Husain</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Erizka Febiazni </t>
+  </si>
+  <si>
+    <t>Pharidisya Rachmi Sativa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nurul Izzah Fasya </t>
+  </si>
+  <si>
+    <t>Della Orya Febriana</t>
+  </si>
+  <si>
+    <t>Anwar Bukhori</t>
+  </si>
+  <si>
+    <t>Dr. Apriansyah, S.Si, M.Si</t>
+  </si>
+  <si>
+    <t>Agus Mulyana, MT</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Yusti Pujiawati, S.Pt., M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dr. Simon Petrus Ginting, M.Sc</t>
+  </si>
+  <si>
+    <t>Rendi Septrian</t>
+  </si>
+  <si>
+    <t>Alfikri Ramadhan</t>
+  </si>
+  <si>
+    <t>Hanna Husnia Mumtaz</t>
+  </si>
+  <si>
+    <t>Putri Ardiani</t>
+  </si>
+  <si>
+    <t>Nurhazizah Waddaulah</t>
+  </si>
+  <si>
+    <t>Muhammad Akbar Zidane</t>
+  </si>
+  <si>
+    <t>Muhammad Yazid Ardiansyah Harahap</t>
+  </si>
+  <si>
+    <t>Gracella Florensa Charistia</t>
   </si>
   <si>
     <t>Aulia Sufi Sihab</t>
   </si>
   <si>
-    <t>Syakira Nisrina Hardiati</t>
-[...5 lines deleted...]
-    <t>Ivan Maulana</t>
+    <t>Viona Nathania Christanti Tampubolon</t>
+  </si>
+  <si>
+    <t>Marsya Halya Alfrida</t>
+  </si>
+  <si>
+    <t>Restu Saputra</t>
+  </si>
+  <si>
+    <t>Raden Roro Fatimah Azzahra Aulia</t>
+  </si>
+  <si>
+    <t>Abdul Aziz Ramdani</t>
+  </si>
+  <si>
+    <t>Rangga Mahardika Nazarulloh</t>
+  </si>
+  <si>
+    <t>Novia Miftakhul Qisthi</t>
+  </si>
+  <si>
+    <t>Renhard Al Rasyid</t>
+  </si>
+  <si>
+    <t>Seni Fitriani Safitri</t>
+  </si>
+  <si>
+    <t>Suci Meyditia Oktafiri</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Neng Wiwi Whidiningsih</t>
+  </si>
+  <si>
+    <t>Siti Rohmah</t>
+  </si>
+  <si>
+    <t>Puja Mutiara Hati</t>
+  </si>
+  <si>
+    <t>Rachmalia Isni Oktaviani</t>
+  </si>
+  <si>
+    <t>Dewi Anggraini</t>
+  </si>
+  <si>
+    <t>Fidela Nailan Faza Prasetyaji</t>
+  </si>
+  <si>
+    <t>Tegar Dwi Setyohadi</t>
   </si>
   <si>
     <t>Sabilla Jahra Anggraeny</t>
-  </si>
-[...394 lines deleted...]
-    <t>Wirza Revinda</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4788,74 +4581,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J1010" headerRowCount="1">
-  <autoFilter ref="A4:J1010"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J949" headerRowCount="1">
+  <autoFilter ref="A4:J949"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J1010"/>
+  <dimension ref="A1:J949"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -4886,25962 +4679,24376 @@
         <v>9</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J10" s="0" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="J15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J18" s="0" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>65</v>
+        <v>10</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>10</v>
+        <v>78</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>12</v>
+        <v>80</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>17</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>33</v>
+        <v>84</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>34</v>
+        <v>85</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>35</v>
+        <v>86</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>37</v>
+        <v>88</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>39</v>
+        <v>79</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="H28" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="H28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I28" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J28" s="0" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>30</v>
+        <v>91</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>31</v>
+        <v>92</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J29" s="0" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>88</v>
+        <v>69</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>38</v>
+        <v>95</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>40</v>
+        <v>96</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>42</v>
+        <v>98</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J32" s="0" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>94</v>
+        <v>22</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>96</v>
+        <v>64</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>98</v>
+        <v>26</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>96</v>
+        <v>52</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>15</v>
+        <v>111</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>111</v>
+        <v>70</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>112</v>
+        <v>71</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>38</v>
+        <v>115</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>39</v>
+        <v>116</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>40</v>
+        <v>117</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>42</v>
+        <v>119</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J42" s="0" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>51</v>
+        <v>121</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>55</v>
+        <v>125</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J44" s="0" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>38</v>
+        <v>95</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>40</v>
+        <v>96</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>42</v>
+        <v>98</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J45" s="0" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>121</v>
+        <v>69</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>122</v>
+        <v>70</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>123</v>
+        <v>71</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>65</v>
+        <v>128</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>66</v>
+        <v>129</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>67</v>
+        <v>130</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>70</v>
+        <v>132</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>38</v>
+        <v>115</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>39</v>
+        <v>116</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>40</v>
+        <v>117</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>42</v>
+        <v>119</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J48" s="0" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>38</v>
+        <v>134</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>39</v>
+        <v>116</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>40</v>
+        <v>135</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>64</v>
+        <v>136</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J49" s="0" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>59</v>
+        <v>123</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>84</v>
+        <v>28</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>85</v>
+        <v>29</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>86</v>
+        <v>30</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>109</v>
+        <v>144</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>135</v>
+        <v>76</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J54" s="0" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>137</v>
+        <v>12</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J56" s="0" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>139</v>
+        <v>57</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>140</v>
+        <v>58</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>141</v>
+        <v>59</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>143</v>
+        <v>61</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J57" s="0" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="C59" s="0" t="s">
+      <c r="H59" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="F59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>156</v>
+        <v>10</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>158</v>
+        <v>12</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>159</v>
+        <v>14</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>148</v>
+        <v>27</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C61" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="B61" s="0" t="s">
+      <c r="F61" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="C61" s="0" t="s">
+      <c r="H61" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="F61" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G61" s="0" t="s">
+      <c r="I61" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J61" s="0" t="s">
         <v>164</v>
-      </c>
-[...7 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>170</v>
+        <v>17</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>173</v>
+        <v>18</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>174</v>
+        <v>19</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>175</v>
+        <v>20</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>176</v>
+        <v>21</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>180</v>
+        <v>167</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>181</v>
+        <v>168</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>182</v>
+        <v>169</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>183</v>
+        <v>170</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>189</v>
+        <v>176</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>190</v>
+        <v>177</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>42</v>
+        <v>111</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>94</v>
+        <v>186</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>202</v>
+        <v>185</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>203</v>
+        <v>186</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>209</v>
+        <v>186</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>215</v>
+        <v>170</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>201</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>217</v>
+        <v>202</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>174</v>
+        <v>203</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>200</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>220</v>
+        <v>205</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>221</v>
+        <v>206</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>222</v>
+        <v>207</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>223</v>
+        <v>208</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>224</v>
+        <v>209</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>225</v>
+        <v>82</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>226</v>
+        <v>210</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>161</v>
+        <v>211</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>162</v>
+        <v>212</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>163</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>165</v>
+        <v>15</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>232</v>
+        <v>15</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>240</v>
+        <v>226</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>243</v>
+        <v>223</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>171</v>
+        <v>36</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>245</v>
+        <v>230</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>247</v>
+        <v>232</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>248</v>
+        <v>233</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>148</v>
+        <v>82</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>250</v>
+        <v>235</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>251</v>
+        <v>236</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>252</v>
+        <v>237</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>253</v>
+        <v>238</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>254</v>
+        <v>15</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>257</v>
+        <v>241</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>258</v>
+        <v>242</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>259</v>
+        <v>243</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>260</v>
+        <v>244</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>261</v>
+        <v>23</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>262</v>
+        <v>24</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>263</v>
+        <v>25</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>264</v>
+        <v>26</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>225</v>
+        <v>67</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>266</v>
+        <v>172</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>267</v>
+        <v>173</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>268</v>
+        <v>174</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>269</v>
+        <v>245</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>270</v>
+        <v>176</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>271</v>
+        <v>206</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>272</v>
+        <v>207</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>273</v>
+        <v>208</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>274</v>
+        <v>246</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>275</v>
+        <v>210</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>276</v>
+        <v>247</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>277</v>
+        <v>248</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>278</v>
+        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>279</v>
+        <v>246</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>190</v>
+        <v>28</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>191</v>
+        <v>29</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>192</v>
+        <v>30</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>281</v>
+        <v>31</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>42</v>
+        <v>165</v>
       </c>
       <c r="I84" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>282</v>
+        <v>251</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>283</v>
+        <v>252</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>284</v>
+        <v>253</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>285</v>
+        <v>254</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>171</v>
+        <v>255</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>286</v>
+        <v>256</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>287</v>
+        <v>260</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>148</v>
+        <v>82</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>288</v>
+        <v>262</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>289</v>
+        <v>263</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>290</v>
+        <v>264</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>291</v>
+        <v>265</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>292</v>
+        <v>266</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>293</v>
+        <v>265</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>47</v>
+        <v>224</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>144</v>
+        <v>271</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>145</v>
+        <v>272</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>146</v>
+        <v>273</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>294</v>
+        <v>265</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>148</v>
+        <v>224</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>149</v>
+        <v>274</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>295</v>
+        <v>275</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>296</v>
+        <v>276</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>297</v>
+        <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>298</v>
+        <v>278</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>238</v>
+        <v>56</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>299</v>
+        <v>279</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>261</v>
+        <v>280</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>262</v>
+        <v>281</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>300</v>
+        <v>278</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>225</v>
+        <v>119</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>212</v>
+        <v>285</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>302</v>
+        <v>286</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>303</v>
+        <v>278</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>304</v>
+        <v>287</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>305</v>
+        <v>251</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>306</v>
+        <v>252</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>307</v>
+        <v>253</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>308</v>
+        <v>288</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>47</v>
+        <v>255</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>309</v>
+        <v>256</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>310</v>
+        <v>289</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>311</v>
+        <v>290</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>312</v>
+        <v>291</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>313</v>
+        <v>292</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>22</v>
+        <v>293</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>314</v>
+        <v>294</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>315</v>
+        <v>295</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>316</v>
+        <v>296</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>317</v>
+        <v>297</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>318</v>
+        <v>292</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>238</v>
+        <v>293</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>319</v>
+        <v>298</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>320</v>
+        <v>226</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>321</v>
+        <v>227</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>322</v>
+        <v>228</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>318</v>
+        <v>35</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>238</v>
+        <v>36</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>323</v>
+        <v>229</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>324</v>
+        <v>32</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>325</v>
+        <v>33</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>326</v>
+        <v>34</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>327</v>
+        <v>35</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>328</v>
+        <v>22</v>
       </c>
       <c r="I97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>329</v>
+        <v>37</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>324</v>
+        <v>299</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>325</v>
+        <v>300</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>326</v>
+        <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>330</v>
+        <v>302</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>328</v>
+        <v>163</v>
       </c>
       <c r="I98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>329</v>
+        <v>303</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>331</v>
+        <v>304</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>332</v>
+        <v>305</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>333</v>
+        <v>306</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>334</v>
+        <v>302</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>42</v>
+        <v>307</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>335</v>
+        <v>308</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>336</v>
+        <v>280</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>337</v>
+        <v>281</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>338</v>
+        <v>282</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>339</v>
+        <v>302</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>238</v>
+        <v>119</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>340</v>
+        <v>283</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>156</v>
+        <v>309</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>157</v>
+        <v>310</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>158</v>
+        <v>311</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>341</v>
+        <v>312</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>148</v>
+        <v>165</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>160</v>
+        <v>313</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>342</v>
+        <v>314</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>343</v>
+        <v>272</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>344</v>
+        <v>315</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>345</v>
+        <v>316</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>346</v>
+        <v>186</v>
       </c>
       <c r="I102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>347</v>
+        <v>317</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>348</v>
+        <v>318</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>349</v>
+        <v>263</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>350</v>
+        <v>319</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>351</v>
+        <v>41</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>183</v>
+        <v>42</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>352</v>
+        <v>320</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>353</v>
+        <v>321</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>354</v>
+        <v>322</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>355</v>
+        <v>323</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>356</v>
+        <v>41</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>357</v>
+        <v>42</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>358</v>
+        <v>324</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>359</v>
+        <v>38</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>360</v>
+        <v>39</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>361</v>
+        <v>40</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>362</v>
+        <v>41</v>
       </c>
       <c r="H105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>364</v>
+        <v>325</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>365</v>
+        <v>326</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>366</v>
+        <v>327</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>367</v>
+        <v>41</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>368</v>
+        <v>42</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>369</v>
+        <v>328</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>211</v>
+        <v>329</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>212</v>
+        <v>330</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>213</v>
+        <v>331</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>370</v>
+        <v>332</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>215</v>
+        <v>170</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>216</v>
+        <v>333</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>199</v>
+        <v>182</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>200</v>
+        <v>183</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>201</v>
+        <v>184</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>371</v>
+        <v>334</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>203</v>
+        <v>186</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>204</v>
+        <v>187</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>324</v>
+        <v>335</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>372</v>
+        <v>338</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>328</v>
+        <v>15</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>373</v>
+        <v>340</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>374</v>
+        <v>341</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>375</v>
+        <v>342</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>376</v>
+        <v>343</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>42</v>
+        <v>163</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>377</v>
+        <v>344</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>378</v>
+        <v>159</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>379</v>
+        <v>160</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>380</v>
+        <v>161</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>381</v>
+        <v>343</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>382</v>
+        <v>163</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>383</v>
+        <v>164</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>384</v>
+        <v>10</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>385</v>
+        <v>11</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>386</v>
+        <v>12</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>387</v>
+        <v>43</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>388</v>
+        <v>27</v>
       </c>
       <c r="I112" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>390</v>
+        <v>235</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>391</v>
+        <v>236</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>392</v>
+        <v>237</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>393</v>
+        <v>345</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>368</v>
+        <v>15</v>
       </c>
       <c r="I113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>394</v>
+        <v>239</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>288</v>
+        <v>240</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>289</v>
+        <v>241</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>290</v>
+        <v>242</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>395</v>
+        <v>346</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>292</v>
+        <v>244</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>396</v>
+        <v>347</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>212</v>
+        <v>348</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>397</v>
+        <v>349</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>398</v>
+        <v>350</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>22</v>
+        <v>351</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>399</v>
+        <v>352</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>305</v>
+        <v>353</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>306</v>
+        <v>178</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>307</v>
+        <v>354</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>400</v>
+        <v>350</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>47</v>
+        <v>355</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>309</v>
+        <v>356</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>156</v>
+        <v>357</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>157</v>
+        <v>358</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>158</v>
+        <v>359</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>401</v>
+        <v>360</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>148</v>
+        <v>111</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>160</v>
+        <v>361</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>402</v>
+        <v>362</v>
       </c>
       <c r="B118" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="F118" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="H118" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I118" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="J118" s="0" t="s">
         <v>365</v>
-      </c>
-[...16 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>406</v>
+        <v>220</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>272</v>
+        <v>221</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>407</v>
+        <v>222</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>408</v>
+        <v>366</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>409</v>
+        <v>224</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>410</v>
+        <v>225</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>342</v>
+        <v>44</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>343</v>
+        <v>45</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>344</v>
+        <v>46</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>411</v>
+        <v>47</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>346</v>
+        <v>36</v>
       </c>
       <c r="I120" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>412</v>
+        <v>48</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>413</v>
+        <v>45</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>414</v>
+        <v>49</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>415</v>
+        <v>47</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>416</v>
+        <v>36</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>418</v>
+        <v>367</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>337</v>
+        <v>45</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>419</v>
+        <v>368</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>420</v>
+        <v>47</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>421</v>
+        <v>36</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>422</v>
+        <v>369</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>288</v>
+        <v>370</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>289</v>
+        <v>371</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>290</v>
+        <v>372</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>423</v>
+        <v>50</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>292</v>
+        <v>373</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>396</v>
+        <v>235</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>212</v>
+        <v>236</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>397</v>
+        <v>237</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>424</v>
+        <v>50</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>399</v>
+        <v>239</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>425</v>
+        <v>10</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>426</v>
+        <v>11</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>427</v>
+        <v>12</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>428</v>
+        <v>50</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>429</v>
+        <v>27</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>431</v>
+        <v>374</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>432</v>
+        <v>248</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>433</v>
+        <v>375</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>434</v>
+        <v>50</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>232</v>
+        <v>15</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>435</v>
+        <v>376</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>436</v>
+        <v>182</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>437</v>
+        <v>183</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>438</v>
+        <v>184</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>439</v>
+        <v>377</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
       <c r="I127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>440</v>
+        <v>187</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>441</v>
+        <v>378</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>442</v>
+        <v>379</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>443</v>
+        <v>380</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>444</v>
+        <v>381</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>346</v>
+        <v>382</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>445</v>
+        <v>383</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>446</v>
+        <v>384</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>447</v>
+        <v>385</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>448</v>
+        <v>386</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>449</v>
+        <v>381</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>346</v>
+        <v>382</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>450</v>
+        <v>387</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>288</v>
+        <v>374</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>289</v>
+        <v>248</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>290</v>
+        <v>375</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>451</v>
+        <v>388</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>292</v>
+        <v>376</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>452</v>
+        <v>309</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>453</v>
+        <v>310</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>454</v>
+        <v>311</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>455</v>
+        <v>389</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>409</v>
+        <v>165</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>456</v>
+        <v>313</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>305</v>
+        <v>192</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>306</v>
+        <v>193</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>307</v>
+        <v>194</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>457</v>
+        <v>390</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>47</v>
+        <v>186</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>309</v>
+        <v>196</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>458</v>
+        <v>391</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>459</v>
+        <v>221</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>460</v>
+        <v>392</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>238</v>
+        <v>186</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>462</v>
+        <v>393</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>463</v>
+        <v>394</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>316</v>
+        <v>395</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>464</v>
+        <v>396</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>461</v>
+        <v>397</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>238</v>
+        <v>111</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>465</v>
+        <v>398</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>466</v>
+        <v>399</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>467</v>
+        <v>400</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>468</v>
+        <v>401</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>461</v>
+        <v>402</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>238</v>
+        <v>36</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>469</v>
+        <v>403</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>470</v>
+        <v>216</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>471</v>
+        <v>217</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>472</v>
+        <v>218</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>473</v>
+        <v>404</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>238</v>
+        <v>15</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>474</v>
+        <v>219</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>475</v>
+        <v>405</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>476</v>
+        <v>406</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>477</v>
+        <v>407</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>478</v>
+        <v>408</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>238</v>
+        <v>36</v>
       </c>
       <c r="I137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>479</v>
+        <v>187</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>324</v>
+        <v>409</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>325</v>
+        <v>285</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>326</v>
+        <v>410</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>480</v>
+        <v>408</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>328</v>
+        <v>36</v>
       </c>
       <c r="I138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>329</v>
+        <v>411</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>481</v>
+        <v>412</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>385</v>
+        <v>413</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>482</v>
+        <v>414</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>483</v>
+        <v>415</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>368</v>
+        <v>165</v>
       </c>
       <c r="I139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>484</v>
+        <v>416</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>485</v>
+        <v>370</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>283</v>
+        <v>371</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>486</v>
+        <v>372</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>487</v>
+        <v>51</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>357</v>
+        <v>15</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>488</v>
+        <v>373</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>425</v>
+        <v>235</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>426</v>
+        <v>236</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>427</v>
+        <v>237</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>489</v>
+        <v>51</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>429</v>
+        <v>15</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>430</v>
+        <v>239</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>228</v>
+        <v>10</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>229</v>
+        <v>11</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>230</v>
+        <v>12</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>490</v>
+        <v>51</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>232</v>
+        <v>27</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>491</v>
+        <v>52</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>162</v>
+        <v>53</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>492</v>
+        <v>54</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>493</v>
+        <v>55</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>240</v>
+        <v>284</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>241</v>
+        <v>285</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>242</v>
+        <v>286</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>495</v>
+        <v>417</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>171</v>
+        <v>56</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>244</v>
+        <v>287</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>288</v>
+        <v>418</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>289</v>
+        <v>419</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>290</v>
+        <v>420</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>496</v>
+        <v>421</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>177</v>
+        <v>111</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>292</v>
+        <v>422</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>336</v>
+        <v>423</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>337</v>
+        <v>424</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>338</v>
+        <v>425</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>497</v>
+        <v>421</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>238</v>
+        <v>111</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>340</v>
+        <v>426</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>228</v>
+        <v>357</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>229</v>
+        <v>358</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>230</v>
+        <v>359</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>498</v>
+        <v>421</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>232</v>
+        <v>111</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>233</v>
+        <v>361</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>499</v>
+        <v>427</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>332</v>
+        <v>428</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>500</v>
+        <v>429</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>501</v>
+        <v>421</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>502</v>
+        <v>111</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>503</v>
+        <v>430</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>504</v>
+        <v>431</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>505</v>
+        <v>432</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>506</v>
+        <v>433</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>507</v>
+        <v>421</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>148</v>
+        <v>111</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>508</v>
+        <v>434</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>509</v>
+        <v>275</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>510</v>
+        <v>276</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>511</v>
+        <v>277</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>512</v>
+        <v>435</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="I150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>513</v>
+        <v>279</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>491</v>
+        <v>280</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>162</v>
+        <v>281</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>492</v>
+        <v>282</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>514</v>
+        <v>435</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>47</v>
+        <v>119</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>494</v>
+        <v>283</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>396</v>
+        <v>284</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>212</v>
+        <v>285</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>397</v>
+        <v>286</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>515</v>
+        <v>435</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>399</v>
+        <v>287</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>516</v>
+        <v>436</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>517</v>
+        <v>437</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>518</v>
+        <v>438</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>519</v>
+        <v>435</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>520</v>
+        <v>439</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>167</v>
+        <v>304</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>168</v>
+        <v>305</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>169</v>
+        <v>306</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>521</v>
+        <v>435</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>171</v>
+        <v>307</v>
       </c>
       <c r="I154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>172</v>
+        <v>308</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>378</v>
+        <v>440</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>379</v>
+        <v>358</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>380</v>
+        <v>441</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>522</v>
+        <v>60</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>382</v>
+        <v>61</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>383</v>
+        <v>442</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>161</v>
+        <v>57</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>162</v>
+        <v>58</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>163</v>
+        <v>59</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>523</v>
+        <v>60</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>165</v>
+        <v>98</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>166</v>
+        <v>62</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>524</v>
+        <v>211</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>525</v>
+        <v>212</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>526</v>
+        <v>213</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>527</v>
+        <v>443</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>528</v>
+        <v>215</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>529</v>
+        <v>370</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>530</v>
+        <v>371</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>531</v>
+        <v>372</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>532</v>
+        <v>444</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>238</v>
+        <v>15</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>533</v>
+        <v>373</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>144</v>
+        <v>235</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>145</v>
+        <v>236</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>146</v>
+        <v>237</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>534</v>
+        <v>444</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="I159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>149</v>
+        <v>239</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>535</v>
+        <v>445</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>536</v>
+        <v>446</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>537</v>
+        <v>447</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>538</v>
+        <v>448</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>232</v>
+        <v>56</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>539</v>
+        <v>449</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>475</v>
+        <v>450</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>476</v>
+        <v>451</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>477</v>
+        <v>452</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>540</v>
+        <v>453</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>238</v>
+        <v>36</v>
       </c>
       <c r="I161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>479</v>
+        <v>454</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>250</v>
+        <v>455</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>251</v>
+        <v>456</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>252</v>
+        <v>457</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>541</v>
+        <v>458</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>254</v>
+        <v>459</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>255</v>
+        <v>460</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>542</v>
+        <v>314</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>337</v>
+        <v>272</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>543</v>
+        <v>315</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>544</v>
+        <v>461</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>47</v>
+        <v>186</v>
       </c>
       <c r="I163" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>545</v>
+        <v>317</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>546</v>
+        <v>10</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>547</v>
+        <v>11</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>548</v>
+        <v>12</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>549</v>
+        <v>63</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>238</v>
+        <v>27</v>
       </c>
       <c r="I164" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>542</v>
+        <v>462</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>337</v>
+        <v>463</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>543</v>
+        <v>464</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>551</v>
+        <v>465</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>47</v>
+        <v>111</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>545</v>
+        <v>466</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>552</v>
+        <v>467</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>553</v>
+        <v>468</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>554</v>
+        <v>469</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>555</v>
+        <v>470</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>165</v>
+        <v>186</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>556</v>
+        <v>471</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>301</v>
+        <v>472</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>212</v>
+        <v>290</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>302</v>
+        <v>473</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>557</v>
+        <v>470</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>304</v>
+        <v>474</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>310</v>
+        <v>370</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>311</v>
+        <v>371</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>312</v>
+        <v>372</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>558</v>
+        <v>475</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>314</v>
+        <v>373</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>559</v>
+        <v>235</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>560</v>
+        <v>236</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>561</v>
+        <v>237</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>562</v>
+        <v>475</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>225</v>
+        <v>15</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>563</v>
+        <v>239</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>564</v>
+        <v>479</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>238</v>
+        <v>355</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>535</v>
+        <v>481</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>536</v>
+        <v>173</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>537</v>
+        <v>482</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>564</v>
+        <v>483</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>232</v>
+        <v>111</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>539</v>
+        <v>484</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>565</v>
+        <v>431</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>566</v>
+        <v>432</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>567</v>
+        <v>433</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>568</v>
+        <v>485</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>238</v>
+        <v>111</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>569</v>
+        <v>434</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>516</v>
+        <v>418</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>517</v>
+        <v>419</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>518</v>
+        <v>420</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>570</v>
+        <v>485</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>47</v>
+        <v>111</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>520</v>
+        <v>422</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>571</v>
+        <v>394</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>572</v>
+        <v>395</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>573</v>
+        <v>396</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>574</v>
+        <v>485</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>47</v>
+        <v>111</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>575</v>
+        <v>398</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>305</v>
+        <v>357</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>306</v>
+        <v>358</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>307</v>
+        <v>359</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>576</v>
+        <v>485</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>47</v>
+        <v>111</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>309</v>
+        <v>361</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>156</v>
+        <v>486</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>157</v>
+        <v>487</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>158</v>
+        <v>488</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>577</v>
+        <v>489</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>148</v>
+        <v>382</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>160</v>
+        <v>490</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>271</v>
+        <v>455</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>272</v>
+        <v>456</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>273</v>
+        <v>457</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>578</v>
+        <v>491</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>47</v>
+        <v>459</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>275</v>
+        <v>460</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>579</v>
+        <v>235</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>580</v>
+        <v>236</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>581</v>
+        <v>237</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>582</v>
+        <v>492</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="I178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>583</v>
+        <v>239</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>353</v>
+        <v>493</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>354</v>
+        <v>248</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>355</v>
+        <v>494</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>584</v>
+        <v>495</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>357</v>
+        <v>15</v>
       </c>
       <c r="I179" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>358</v>
+        <v>496</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>446</v>
+        <v>497</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>447</v>
+        <v>498</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>448</v>
+        <v>499</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>585</v>
+        <v>495</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>346</v>
+        <v>82</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>559</v>
+        <v>148</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>560</v>
+        <v>149</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>561</v>
+        <v>150</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>586</v>
+        <v>501</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>225</v>
+        <v>152</v>
       </c>
       <c r="I181" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="J181" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>221</v>
+        <v>155</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>222</v>
+        <v>156</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>223</v>
+        <v>157</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>586</v>
+        <v>501</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>225</v>
+        <v>152</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>226</v>
+        <v>158</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>587</v>
+        <v>502</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>588</v>
+        <v>503</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>589</v>
+        <v>504</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>590</v>
+        <v>505</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>328</v>
+        <v>506</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>591</v>
+        <v>507</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>156</v>
+        <v>508</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>157</v>
+        <v>509</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>158</v>
+        <v>510</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>592</v>
+        <v>511</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="I184" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>160</v>
+        <v>512</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>593</v>
+        <v>513</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>594</v>
+        <v>514</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>595</v>
+        <v>515</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>596</v>
+        <v>511</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>238</v>
+        <v>516</v>
       </c>
       <c r="I185" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>597</v>
+        <v>517</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>396</v>
+        <v>340</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>212</v>
+        <v>341</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>397</v>
+        <v>342</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>598</v>
+        <v>511</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>22</v>
+        <v>163</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>399</v>
+        <v>344</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>348</v>
+        <v>64</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>349</v>
+        <v>24</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>350</v>
+        <v>65</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>599</v>
+        <v>66</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>183</v>
+        <v>27</v>
       </c>
       <c r="I187" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>158</v>
+        <v>25</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>600</v>
+        <v>66</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>148</v>
+        <v>67</v>
       </c>
       <c r="I188" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>373</v>
+        <v>309</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>374</v>
+        <v>310</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>375</v>
+        <v>311</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>601</v>
+        <v>518</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>42</v>
+        <v>165</v>
       </c>
       <c r="I189" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>377</v>
+        <v>313</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>571</v>
+        <v>251</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>572</v>
+        <v>252</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>573</v>
+        <v>253</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>602</v>
+        <v>519</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>47</v>
+        <v>255</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>575</v>
+        <v>256</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>384</v>
+        <v>520</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>385</v>
+        <v>149</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>386</v>
+        <v>521</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>603</v>
+        <v>522</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>388</v>
+        <v>523</v>
       </c>
       <c r="I191" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>389</v>
+        <v>524</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>604</v>
+        <v>28</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>605</v>
+        <v>29</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>606</v>
+        <v>30</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>607</v>
+        <v>68</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>288</v>
+        <v>525</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>289</v>
+        <v>385</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>290</v>
+        <v>526</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>609</v>
+        <v>527</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>292</v>
+        <v>528</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>412</v>
+        <v>529</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>413</v>
+        <v>530</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>414</v>
+        <v>531</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>610</v>
+        <v>527</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>416</v>
+        <v>15</v>
       </c>
       <c r="I194" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>417</v>
+        <v>532</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>611</v>
+        <v>370</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>612</v>
+        <v>371</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>613</v>
+        <v>372</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>614</v>
+        <v>527</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>346</v>
+        <v>15</v>
       </c>
       <c r="I195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>615</v>
+        <v>373</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>256</v>
+        <v>216</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>258</v>
+        <v>218</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>616</v>
+        <v>533</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>209</v>
+        <v>15</v>
       </c>
       <c r="I196" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>260</v>
+        <v>219</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>617</v>
+        <v>534</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>618</v>
+        <v>535</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>619</v>
+        <v>536</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>620</v>
+        <v>72</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>69</v>
+        <v>255</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>621</v>
+        <v>537</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>353</v>
+        <v>69</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>354</v>
+        <v>70</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>355</v>
+        <v>71</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>622</v>
+        <v>72</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>357</v>
+        <v>538</v>
       </c>
       <c r="I198" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>623</v>
+        <v>539</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>624</v>
+        <v>290</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>625</v>
+        <v>540</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>626</v>
+        <v>541</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>429</v>
+        <v>152</v>
       </c>
       <c r="I199" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>627</v>
+        <v>542</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>565</v>
+        <v>543</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>566</v>
+        <v>509</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>567</v>
+        <v>544</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>628</v>
+        <v>545</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>238</v>
+        <v>165</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>569</v>
+        <v>546</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>491</v>
+        <v>547</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>162</v>
+        <v>509</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>492</v>
+        <v>548</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>629</v>
+        <v>545</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>47</v>
+        <v>165</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>494</v>
+        <v>549</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>529</v>
+        <v>155</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>530</v>
+        <v>156</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>531</v>
+        <v>157</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>630</v>
+        <v>550</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>238</v>
+        <v>152</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>533</v>
+        <v>158</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>631</v>
+        <v>551</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>632</v>
+        <v>552</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>633</v>
+        <v>553</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>634</v>
+        <v>554</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="I203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>635</v>
+        <v>555</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>485</v>
+        <v>556</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>283</v>
+        <v>557</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>486</v>
+        <v>558</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>636</v>
+        <v>559</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>357</v>
+        <v>170</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>488</v>
+        <v>560</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>211</v>
+        <v>561</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>212</v>
+        <v>285</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>213</v>
+        <v>562</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>637</v>
+        <v>559</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>215</v>
+        <v>170</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>216</v>
+        <v>563</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>542</v>
+        <v>440</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>337</v>
+        <v>358</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>543</v>
+        <v>441</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>638</v>
+        <v>564</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>545</v>
+        <v>442</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>288</v>
+        <v>197</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>289</v>
+        <v>198</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>290</v>
+        <v>199</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>639</v>
+        <v>565</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>292</v>
+        <v>201</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>228</v>
+        <v>566</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>229</v>
+        <v>567</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>230</v>
+        <v>568</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>640</v>
+        <v>565</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>232</v>
+        <v>170</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>233</v>
+        <v>569</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>641</v>
+        <v>570</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>642</v>
+        <v>571</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>643</v>
+        <v>572</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>644</v>
+        <v>573</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>148</v>
+        <v>382</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>645</v>
+        <v>574</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>509</v>
+        <v>575</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>510</v>
+        <v>576</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>511</v>
+        <v>577</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>646</v>
+        <v>573</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="I210" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>513</v>
+        <v>578</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>647</v>
+        <v>520</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>648</v>
+        <v>149</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>649</v>
+        <v>521</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>650</v>
+        <v>579</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>388</v>
+        <v>523</v>
       </c>
       <c r="I211" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>651</v>
+        <v>524</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>652</v>
+        <v>580</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>94</v>
+        <v>224</v>
       </c>
       <c r="I212" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>653</v>
+        <v>581</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>654</v>
+        <v>552</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>655</v>
+        <v>582</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>656</v>
+        <v>580</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>254</v>
+        <v>224</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>657</v>
+        <v>583</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>436</v>
+        <v>271</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>437</v>
+        <v>272</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>438</v>
+        <v>273</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>658</v>
+        <v>580</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>171</v>
+        <v>224</v>
       </c>
       <c r="I214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>440</v>
+        <v>274</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>659</v>
+        <v>584</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>660</v>
+        <v>585</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>661</v>
+        <v>586</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>662</v>
+        <v>580</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>663</v>
+        <v>224</v>
       </c>
       <c r="I215" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>664</v>
+        <v>587</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>228</v>
+        <v>335</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>229</v>
+        <v>336</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>230</v>
+        <v>337</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>665</v>
+        <v>580</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>232</v>
+        <v>15</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>233</v>
+        <v>339</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>245</v>
+        <v>73</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>246</v>
+        <v>74</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>247</v>
+        <v>75</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>666</v>
+        <v>76</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>148</v>
+        <v>36</v>
       </c>
       <c r="I217" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>485</v>
+        <v>347</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>283</v>
+        <v>348</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>486</v>
+        <v>349</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>667</v>
+        <v>588</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>488</v>
+        <v>352</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>156</v>
+        <v>177</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>157</v>
+        <v>178</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>158</v>
+        <v>179</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>668</v>
+        <v>589</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>148</v>
+        <v>111</v>
       </c>
       <c r="I219" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>160</v>
+        <v>181</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>524</v>
+        <v>370</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>525</v>
+        <v>371</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>526</v>
+        <v>372</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>669</v>
+        <v>590</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="I220" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>528</v>
+        <v>373</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>670</v>
+        <v>591</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>379</v>
+        <v>592</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>671</v>
+        <v>593</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>672</v>
+        <v>590</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>673</v>
+        <v>594</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>173</v>
+        <v>216</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>174</v>
+        <v>217</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>175</v>
+        <v>218</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>674</v>
+        <v>595</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>178</v>
+        <v>219</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>675</v>
+        <v>596</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>676</v>
+        <v>597</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>677</v>
+        <v>598</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>678</v>
+        <v>599</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="I223" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>679</v>
+        <v>600</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>150</v>
+        <v>370</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>151</v>
+        <v>371</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>152</v>
+        <v>372</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>680</v>
+        <v>77</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="I224" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>155</v>
+        <v>373</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>353</v>
+        <v>235</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>354</v>
+        <v>236</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>355</v>
+        <v>237</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>681</v>
+        <v>77</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>357</v>
+        <v>15</v>
       </c>
       <c r="I225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>358</v>
+        <v>239</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>436</v>
+        <v>10</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>437</v>
+        <v>11</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>438</v>
+        <v>12</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>682</v>
+        <v>77</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="I226" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>396</v>
+        <v>206</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>397</v>
+        <v>208</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>683</v>
+        <v>81</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="I227" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>399</v>
+        <v>210</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>516</v>
+        <v>247</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>517</v>
+        <v>248</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>518</v>
+        <v>249</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>684</v>
+        <v>81</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="I228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>520</v>
+        <v>250</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>315</v>
+        <v>78</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>316</v>
+        <v>79</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>317</v>
+        <v>80</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>685</v>
+        <v>81</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>238</v>
+        <v>88</v>
       </c>
       <c r="I229" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>319</v>
+        <v>83</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>686</v>
+        <v>601</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>687</v>
+        <v>602</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>688</v>
+        <v>603</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>689</v>
+        <v>81</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>238</v>
+        <v>82</v>
       </c>
       <c r="I230" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>690</v>
+        <v>604</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>691</v>
+        <v>230</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>692</v>
+        <v>231</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>693</v>
+        <v>232</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>694</v>
+        <v>87</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>148</v>
+        <v>82</v>
       </c>
       <c r="I231" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>695</v>
+        <v>234</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>217</v>
+        <v>84</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>174</v>
+        <v>85</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>218</v>
+        <v>86</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>696</v>
+        <v>87</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>177</v>
+        <v>82</v>
       </c>
       <c r="I232" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>16</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>593</v>
+        <v>155</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>594</v>
+        <v>156</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>595</v>
+        <v>157</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>697</v>
+        <v>605</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>238</v>
+        <v>152</v>
       </c>
       <c r="I233" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>597</v>
+        <v>158</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>542</v>
+        <v>502</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>337</v>
+        <v>503</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>543</v>
+        <v>504</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>698</v>
+        <v>606</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>47</v>
+        <v>506</v>
       </c>
       <c r="I234" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>545</v>
+        <v>507</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>535</v>
+        <v>591</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>536</v>
+        <v>592</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>537</v>
+        <v>593</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>699</v>
+        <v>607</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>232</v>
+        <v>186</v>
       </c>
       <c r="I235" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>539</v>
+        <v>594</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>470</v>
+        <v>188</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>471</v>
+        <v>189</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>472</v>
+        <v>190</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>699</v>
+        <v>607</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>238</v>
+        <v>186</v>
       </c>
       <c r="I236" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>474</v>
+        <v>191</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>282</v>
+        <v>206</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>283</v>
+        <v>207</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>284</v>
+        <v>208</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>700</v>
+        <v>89</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>171</v>
+        <v>82</v>
       </c>
       <c r="I237" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>286</v>
+        <v>210</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>336</v>
+        <v>78</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>337</v>
+        <v>79</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>338</v>
+        <v>80</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>701</v>
+        <v>89</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>238</v>
+        <v>88</v>
       </c>
       <c r="I238" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>340</v>
+        <v>83</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>579</v>
+        <v>90</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>580</v>
+        <v>91</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>581</v>
+        <v>92</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>702</v>
+        <v>89</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="I239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>583</v>
+        <v>93</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>150</v>
+        <v>608</v>
       </c>
       <c r="B240" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="C240" s="0" t="s">
+        <v>610</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G240" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="C240" s="0" t="s">
+      <c r="H240" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="F240" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I240" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>155</v>
+        <v>611</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>276</v>
+        <v>69</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>277</v>
+        <v>70</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>278</v>
+        <v>71</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>704</v>
+        <v>94</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>22</v>
+        <v>538</v>
       </c>
       <c r="I241" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>16</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>691</v>
+        <v>476</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>692</v>
+        <v>477</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>693</v>
+        <v>478</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>705</v>
+        <v>612</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>148</v>
+        <v>355</v>
       </c>
       <c r="I242" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>695</v>
+        <v>480</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>150</v>
+        <v>613</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>151</v>
+        <v>614</v>
       </c>
       <c r="C243" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="H243" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="F243" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I243" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>155</v>
+        <v>617</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>156</v>
+        <v>69</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>157</v>
+        <v>70</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>158</v>
+        <v>71</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>707</v>
+        <v>14</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>148</v>
+        <v>538</v>
       </c>
       <c r="I244" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>16</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>708</v>
+        <v>399</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>222</v>
+        <v>400</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>709</v>
+        <v>401</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>710</v>
+        <v>618</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>225</v>
+        <v>36</v>
       </c>
       <c r="I245" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>711</v>
+        <v>403</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>378</v>
+        <v>619</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>379</v>
+        <v>620</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>380</v>
+        <v>621</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>712</v>
+        <v>622</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>382</v>
+        <v>15</v>
       </c>
       <c r="I246" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>383</v>
+        <v>623</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>288</v>
+        <v>197</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>289</v>
+        <v>198</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>290</v>
+        <v>199</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>713</v>
+        <v>624</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="I247" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>292</v>
+        <v>201</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>156</v>
+        <v>625</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>157</v>
+        <v>626</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>158</v>
+        <v>627</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>714</v>
+        <v>162</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="I248" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>160</v>
+        <v>628</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>418</v>
+        <v>497</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>337</v>
+        <v>498</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>419</v>
+        <v>499</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>715</v>
+        <v>629</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>421</v>
+        <v>82</v>
       </c>
       <c r="I249" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>422</v>
+        <v>500</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>150</v>
+        <v>630</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>151</v>
+        <v>631</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>152</v>
+        <v>632</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>716</v>
+        <v>17</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>94</v>
+        <v>56</v>
       </c>
       <c r="I250" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>155</v>
+        <v>633</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>288</v>
+        <v>357</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>289</v>
+        <v>358</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>290</v>
+        <v>359</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>717</v>
+        <v>634</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>177</v>
+        <v>111</v>
       </c>
       <c r="I251" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>292</v>
+        <v>361</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>240</v>
+        <v>513</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>241</v>
+        <v>514</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>242</v>
+        <v>515</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>718</v>
+        <v>635</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>171</v>
+        <v>516</v>
       </c>
       <c r="I252" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>244</v>
+        <v>517</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>686</v>
+        <v>636</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>687</v>
+        <v>637</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>688</v>
+        <v>638</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>719</v>
+        <v>639</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>238</v>
+        <v>152</v>
       </c>
       <c r="I253" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>690</v>
+        <v>640</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>720</v>
+        <v>619</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>721</v>
+        <v>620</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>722</v>
+        <v>621</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>723</v>
+        <v>641</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>409</v>
+        <v>15</v>
       </c>
       <c r="I254" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>724</v>
+        <v>623</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>725</v>
+        <v>642</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>726</v>
+        <v>643</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>727</v>
+        <v>644</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>728</v>
+        <v>645</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="I255" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>615</v>
+        <v>646</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>720</v>
+        <v>647</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>721</v>
+        <v>648</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>722</v>
+        <v>649</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>729</v>
+        <v>650</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>409</v>
+        <v>67</v>
       </c>
       <c r="I256" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>724</v>
+        <v>651</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>730</v>
+        <v>95</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>731</v>
+        <v>91</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>732</v>
+        <v>96</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>733</v>
+        <v>97</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>171</v>
+        <v>355</v>
       </c>
       <c r="I257" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>734</v>
+        <v>99</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>384</v>
+        <v>100</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>385</v>
+        <v>101</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>386</v>
+        <v>102</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>735</v>
+        <v>21</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>388</v>
+        <v>165</v>
       </c>
       <c r="I258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>389</v>
+        <v>103</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>288</v>
+        <v>652</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>289</v>
+        <v>653</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>290</v>
+        <v>654</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>736</v>
+        <v>655</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>177</v>
+        <v>656</v>
       </c>
       <c r="I259" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>292</v>
+        <v>657</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>256</v>
+        <v>658</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>258</v>
+        <v>659</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>737</v>
+        <v>660</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>209</v>
+        <v>661</v>
       </c>
       <c r="I260" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>260</v>
+        <v>662</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>418</v>
+        <v>663</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>337</v>
+        <v>664</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>419</v>
+        <v>665</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>738</v>
+        <v>666</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>421</v>
+        <v>36</v>
       </c>
       <c r="I261" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>422</v>
+        <v>667</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>739</v>
+        <v>668</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>740</v>
+        <v>330</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>741</v>
+        <v>669</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>742</v>
+        <v>670</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>171</v>
+        <v>459</v>
       </c>
       <c r="I262" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>743</v>
+        <v>671</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>173</v>
+        <v>566</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>174</v>
+        <v>567</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>175</v>
+        <v>568</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>744</v>
+        <v>169</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="I263" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>178</v>
+        <v>569</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>535</v>
+        <v>347</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>536</v>
+        <v>348</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>537</v>
+        <v>349</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>745</v>
+        <v>672</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>232</v>
+        <v>351</v>
       </c>
       <c r="I264" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>539</v>
+        <v>352</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>746</v>
+        <v>235</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>747</v>
+        <v>236</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>748</v>
+        <v>237</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>749</v>
+        <v>673</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="I265" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>750</v>
+        <v>239</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>746</v>
+        <v>206</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>747</v>
+        <v>207</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>748</v>
+        <v>208</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>751</v>
+        <v>674</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I266" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>750</v>
+        <v>210</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>305</v>
+        <v>675</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>306</v>
+        <v>676</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>307</v>
+        <v>677</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>752</v>
+        <v>175</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>47</v>
+        <v>678</v>
       </c>
       <c r="I267" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>309</v>
+        <v>679</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>535</v>
+        <v>575</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>536</v>
+        <v>576</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>537</v>
+        <v>577</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>753</v>
+        <v>680</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>232</v>
+        <v>152</v>
       </c>
       <c r="I268" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>539</v>
+        <v>578</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>754</v>
+        <v>370</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>648</v>
+        <v>371</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>755</v>
+        <v>372</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>756</v>
+        <v>681</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>254</v>
+        <v>15</v>
       </c>
       <c r="I269" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>757</v>
+        <v>373</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>730</v>
+        <v>450</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>731</v>
+        <v>451</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>732</v>
+        <v>452</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>758</v>
+        <v>682</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>171</v>
+        <v>36</v>
       </c>
       <c r="I270" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>734</v>
+        <v>454</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>378</v>
+        <v>683</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>379</v>
+        <v>684</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>380</v>
+        <v>685</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>759</v>
+        <v>180</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>382</v>
+        <v>111</v>
       </c>
       <c r="I271" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>383</v>
+        <v>686</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>760</v>
+        <v>508</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>311</v>
+        <v>509</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>761</v>
+        <v>510</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>762</v>
+        <v>687</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>388</v>
+        <v>163</v>
       </c>
       <c r="I272" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>763</v>
+        <v>512</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>760</v>
+        <v>688</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>311</v>
+        <v>290</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>761</v>
+        <v>689</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>764</v>
+        <v>690</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>388</v>
+        <v>152</v>
       </c>
       <c r="I273" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>763</v>
+        <v>691</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>765</v>
+        <v>347</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>766</v>
+        <v>348</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>767</v>
+        <v>349</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>768</v>
+        <v>185</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>177</v>
+        <v>351</v>
       </c>
       <c r="I274" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>769</v>
+        <v>352</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>739</v>
+        <v>436</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>740</v>
+        <v>437</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>741</v>
+        <v>438</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>770</v>
+        <v>195</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>171</v>
+        <v>56</v>
       </c>
       <c r="I275" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>743</v>
+        <v>439</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>234</v>
+        <v>251</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>771</v>
+        <v>692</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>238</v>
+        <v>255</v>
       </c>
       <c r="I276" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>239</v>
+        <v>256</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>516</v>
+        <v>693</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>517</v>
+        <v>694</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>518</v>
+        <v>695</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>772</v>
+        <v>696</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>47</v>
+        <v>351</v>
       </c>
       <c r="I277" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>520</v>
+        <v>697</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>773</v>
+        <v>698</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>774</v>
+        <v>699</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>775</v>
+        <v>700</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>776</v>
+        <v>200</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>42</v>
+        <v>170</v>
       </c>
       <c r="I278" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>701</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>205</v>
+        <v>693</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>206</v>
+        <v>694</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>207</v>
+        <v>695</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>778</v>
+        <v>702</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>209</v>
+        <v>351</v>
       </c>
       <c r="I279" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>210</v>
+        <v>697</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>779</v>
+        <v>257</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>780</v>
+        <v>258</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>781</v>
+        <v>259</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>782</v>
+        <v>209</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>177</v>
+        <v>82</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>261</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>784</v>
+        <v>172</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>785</v>
+        <v>173</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>786</v>
+        <v>174</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>787</v>
+        <v>214</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="I281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>788</v>
+        <v>176</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>179</v>
+        <v>409</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>180</v>
+        <v>285</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>181</v>
+        <v>410</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>789</v>
+        <v>223</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>183</v>
+        <v>36</v>
       </c>
       <c r="I282" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>184</v>
+        <v>411</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>691</v>
+        <v>703</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>692</v>
+        <v>704</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>693</v>
+        <v>705</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>790</v>
+        <v>706</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>148</v>
+        <v>707</v>
       </c>
       <c r="I283" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>695</v>
+        <v>708</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>773</v>
+        <v>340</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>774</v>
+        <v>341</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>775</v>
+        <v>342</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>791</v>
+        <v>709</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>42</v>
+        <v>163</v>
       </c>
       <c r="I284" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>777</v>
+        <v>344</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>384</v>
+        <v>710</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>385</v>
+        <v>711</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>386</v>
+        <v>712</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>792</v>
+        <v>233</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>388</v>
+        <v>170</v>
       </c>
       <c r="I285" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>389</v>
+        <v>713</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>205</v>
+        <v>370</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>206</v>
+        <v>371</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>207</v>
+        <v>372</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>793</v>
+        <v>238</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>209</v>
+        <v>15</v>
       </c>
       <c r="I286" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>210</v>
+        <v>373</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>773</v>
+        <v>714</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>774</v>
+        <v>715</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>775</v>
+        <v>716</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>794</v>
+        <v>243</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="I287" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>777</v>
+        <v>717</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>617</v>
+        <v>64</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>618</v>
+        <v>24</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>619</v>
+        <v>65</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>795</v>
+        <v>26</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="I288" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>621</v>
+        <v>16</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>653</v>
+        <v>675</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>654</v>
+        <v>676</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>655</v>
+        <v>677</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>796</v>
+        <v>245</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>254</v>
+        <v>678</v>
       </c>
       <c r="I289" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>657</v>
+        <v>679</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>797</v>
+        <v>362</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>798</v>
+        <v>363</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>799</v>
+        <v>364</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>800</v>
+        <v>718</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>801</v>
+        <v>61</v>
       </c>
       <c r="I290" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>802</v>
+        <v>365</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>784</v>
+        <v>347</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>785</v>
+        <v>348</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>786</v>
+        <v>349</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>803</v>
+        <v>719</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>94</v>
+        <v>351</v>
       </c>
       <c r="I291" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>788</v>
+        <v>352</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>611</v>
+        <v>202</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>612</v>
+        <v>203</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>613</v>
+        <v>204</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>804</v>
+        <v>720</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>346</v>
+        <v>170</v>
       </c>
       <c r="I292" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>615</v>
+        <v>205</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>760</v>
+        <v>721</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>311</v>
+        <v>722</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>761</v>
+        <v>723</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>805</v>
+        <v>724</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>388</v>
+        <v>152</v>
       </c>
       <c r="I293" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>763</v>
+        <v>725</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>779</v>
+        <v>726</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>780</v>
+        <v>626</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>781</v>
+        <v>727</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>806</v>
+        <v>728</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="I294" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>783</v>
+        <v>729</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>779</v>
+        <v>730</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>780</v>
+        <v>731</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>781</v>
+        <v>732</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>807</v>
+        <v>733</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>177</v>
+        <v>734</v>
       </c>
       <c r="I295" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>783</v>
+        <v>735</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>390</v>
+        <v>10</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>391</v>
+        <v>11</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>392</v>
+        <v>12</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>808</v>
+        <v>104</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>368</v>
+        <v>27</v>
       </c>
       <c r="I296" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>305</v>
+        <v>257</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>306</v>
+        <v>258</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>307</v>
+        <v>259</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>809</v>
+        <v>246</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="I297" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>309</v>
+        <v>261</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>760</v>
+        <v>362</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>311</v>
+        <v>363</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>761</v>
+        <v>364</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>810</v>
+        <v>736</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>388</v>
+        <v>61</v>
       </c>
       <c r="I298" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>763</v>
+        <v>365</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>412</v>
+        <v>703</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>413</v>
+        <v>704</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>414</v>
+        <v>705</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>811</v>
+        <v>737</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>416</v>
+        <v>707</v>
       </c>
       <c r="I299" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>417</v>
+        <v>708</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>10</v>
+        <v>613</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>11</v>
+        <v>614</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>12</v>
+        <v>615</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>14</v>
+        <v>738</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="I300" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>17</v>
+        <v>617</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>812</v>
+        <v>726</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>813</v>
+        <v>626</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>814</v>
+        <v>727</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>815</v>
+        <v>739</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="I301" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>816</v>
+        <v>729</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>784</v>
+        <v>347</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>785</v>
+        <v>348</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>786</v>
+        <v>349</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>135</v>
+        <v>740</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>94</v>
+        <v>351</v>
       </c>
       <c r="I302" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>788</v>
+        <v>352</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>18</v>
+        <v>409</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>19</v>
+        <v>285</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>20</v>
+        <v>410</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>21</v>
+        <v>741</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="I303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>23</v>
+        <v>411</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>24</v>
+        <v>721</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>25</v>
+        <v>722</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>26</v>
+        <v>723</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>27</v>
+        <v>742</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>94</v>
+        <v>152</v>
       </c>
       <c r="I304" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>28</v>
+        <v>725</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>481</v>
+        <v>412</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>385</v>
+        <v>413</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>482</v>
+        <v>414</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>817</v>
+        <v>31</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>368</v>
+        <v>165</v>
       </c>
       <c r="I305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>484</v>
+        <v>416</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>818</v>
+        <v>636</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>819</v>
+        <v>637</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>820</v>
+        <v>638</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>138</v>
+        <v>254</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>254</v>
+        <v>152</v>
       </c>
       <c r="I306" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>821</v>
+        <v>640</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>29</v>
+        <v>743</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>30</v>
+        <v>330</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>31</v>
+        <v>744</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>32</v>
+        <v>260</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>368</v>
+        <v>82</v>
       </c>
       <c r="I307" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J307" s="0" t="s">
+        <v>745</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>446</v>
+        <v>746</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>447</v>
+        <v>178</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>448</v>
+        <v>747</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>822</v>
+        <v>748</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>346</v>
+        <v>67</v>
       </c>
       <c r="I308" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>450</v>
+        <v>749</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>150</v>
+        <v>750</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>151</v>
+        <v>751</v>
       </c>
       <c r="C309" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="F309" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G309" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="H309" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I309" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>155</v>
+        <v>754</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>185</v>
+        <v>755</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>186</v>
+        <v>756</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>187</v>
+        <v>757</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>824</v>
+        <v>758</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>42</v>
+        <v>351</v>
       </c>
       <c r="I310" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>189</v>
+        <v>759</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>825</v>
+        <v>10</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>826</v>
+        <v>11</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>827</v>
+        <v>12</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>828</v>
+        <v>105</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="I311" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>829</v>
+        <v>16</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>830</v>
+        <v>575</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>186</v>
+        <v>576</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>831</v>
+        <v>577</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>832</v>
+        <v>760</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>238</v>
+        <v>152</v>
       </c>
       <c r="I312" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>833</v>
+        <v>578</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>33</v>
+        <v>761</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>34</v>
+        <v>203</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>35</v>
+        <v>762</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>36</v>
+        <v>763</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>834</v>
+        <v>165</v>
       </c>
       <c r="I313" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J313" s="0" t="s">
+        <v>764</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>463</v>
+        <v>765</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>316</v>
+        <v>530</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>464</v>
+        <v>766</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>835</v>
+        <v>767</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>238</v>
+        <v>163</v>
       </c>
       <c r="I314" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>465</v>
+        <v>768</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>818</v>
+        <v>769</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>819</v>
+        <v>770</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>820</v>
+        <v>771</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>836</v>
+        <v>772</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>254</v>
+        <v>15</v>
       </c>
       <c r="I315" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>821</v>
+        <v>773</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>837</v>
+        <v>486</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>222</v>
+        <v>487</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>838</v>
+        <v>488</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>839</v>
+        <v>774</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="I316" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>840</v>
+        <v>490</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>841</v>
+        <v>775</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>842</v>
+        <v>776</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>843</v>
+        <v>777</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>142</v>
+        <v>778</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>388</v>
+        <v>36</v>
       </c>
       <c r="I317" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>844</v>
+        <v>779</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>384</v>
+        <v>584</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>385</v>
+        <v>585</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>386</v>
+        <v>586</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>845</v>
+        <v>265</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>388</v>
+        <v>224</v>
       </c>
       <c r="I318" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>389</v>
+        <v>587</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>773</v>
+        <v>445</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>774</v>
+        <v>446</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>775</v>
+        <v>447</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>846</v>
+        <v>780</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="I319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>777</v>
+        <v>449</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>847</v>
+        <v>781</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>246</v>
+        <v>782</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>848</v>
+        <v>783</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>115</v>
+        <v>784</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>346</v>
+        <v>36</v>
       </c>
       <c r="I320" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>849</v>
+        <v>785</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>850</v>
+        <v>304</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>851</v>
+        <v>305</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>852</v>
+        <v>306</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>853</v>
+        <v>278</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>254</v>
+        <v>307</v>
       </c>
       <c r="I321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>854</v>
+        <v>308</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>425</v>
+        <v>636</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>426</v>
+        <v>637</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>427</v>
+        <v>638</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>855</v>
+        <v>288</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>429</v>
+        <v>152</v>
       </c>
       <c r="I322" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>430</v>
+        <v>640</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>856</v>
+        <v>362</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>857</v>
+        <v>363</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>858</v>
+        <v>364</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>859</v>
+        <v>786</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="I323" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>860</v>
+        <v>365</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>38</v>
+        <v>370</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>39</v>
+        <v>371</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>40</v>
+        <v>372</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>41</v>
+        <v>787</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="I324" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>373</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>773</v>
+        <v>52</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>774</v>
+        <v>53</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>775</v>
+        <v>54</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="I325" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>777</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>571</v>
+        <v>192</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>572</v>
+        <v>193</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>573</v>
+        <v>194</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>861</v>
+        <v>788</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>47</v>
+        <v>186</v>
       </c>
       <c r="I326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>575</v>
+        <v>196</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>862</v>
+        <v>362</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>813</v>
+        <v>363</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>863</v>
+        <v>364</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>864</v>
+        <v>789</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>388</v>
+        <v>61</v>
       </c>
       <c r="I327" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>865</v>
+        <v>365</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>221</v>
+        <v>790</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>222</v>
+        <v>791</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>223</v>
+        <v>792</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>866</v>
+        <v>292</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="I328" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>226</v>
+        <v>793</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>867</v>
+        <v>462</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>235</v>
+        <v>463</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>868</v>
+        <v>464</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>869</v>
+        <v>794</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>834</v>
+        <v>111</v>
       </c>
       <c r="I329" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>870</v>
+        <v>466</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>524</v>
+        <v>795</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>525</v>
+        <v>796</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>526</v>
+        <v>797</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>871</v>
+        <v>798</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="I330" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>528</v>
+        <v>799</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>754</v>
+        <v>663</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>648</v>
+        <v>664</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>755</v>
+        <v>665</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>872</v>
+        <v>800</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>254</v>
+        <v>36</v>
       </c>
       <c r="I331" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>757</v>
+        <v>667</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>641</v>
+        <v>714</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>642</v>
+        <v>715</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>643</v>
+        <v>716</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>873</v>
+        <v>801</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>148</v>
+        <v>224</v>
       </c>
       <c r="I332" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>645</v>
+        <v>717</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>571</v>
+        <v>647</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>572</v>
+        <v>648</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>573</v>
+        <v>649</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>874</v>
+        <v>802</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="I333" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>575</v>
+        <v>651</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>579</v>
+        <v>803</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>580</v>
+        <v>791</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>581</v>
+        <v>804</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>875</v>
+        <v>805</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>47</v>
+        <v>163</v>
       </c>
       <c r="I334" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>583</v>
+        <v>806</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>841</v>
+        <v>663</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>842</v>
+        <v>664</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>843</v>
+        <v>665</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>876</v>
+        <v>35</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>388</v>
+        <v>36</v>
       </c>
       <c r="I335" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>844</v>
+        <v>667</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>43</v>
+        <v>807</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>44</v>
+        <v>808</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>45</v>
+        <v>809</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>46</v>
+        <v>810</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>143</v>
+        <v>351</v>
       </c>
       <c r="I336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>48</v>
+        <v>811</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>877</v>
+        <v>216</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>878</v>
+        <v>217</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>879</v>
+        <v>218</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>880</v>
+        <v>812</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>388</v>
+        <v>15</v>
       </c>
       <c r="I337" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>881</v>
+        <v>219</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>730</v>
+        <v>370</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>731</v>
+        <v>371</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>732</v>
+        <v>372</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>882</v>
+        <v>302</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="I338" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>734</v>
+        <v>373</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>754</v>
+        <v>608</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>648</v>
+        <v>609</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>755</v>
+        <v>610</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>883</v>
+        <v>813</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>254</v>
+        <v>152</v>
       </c>
       <c r="I339" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>757</v>
+        <v>611</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>884</v>
+        <v>384</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>885</v>
+        <v>385</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>886</v>
+        <v>386</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>887</v>
+        <v>814</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>409</v>
+        <v>382</v>
       </c>
       <c r="I340" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>888</v>
+        <v>387</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>402</v>
+        <v>765</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>365</v>
+        <v>530</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>403</v>
+        <v>766</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>889</v>
+        <v>815</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>94</v>
+        <v>163</v>
       </c>
       <c r="I341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>405</v>
+        <v>768</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>890</v>
+        <v>816</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>891</v>
+        <v>817</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>892</v>
+        <v>818</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>893</v>
+        <v>819</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>409</v>
+        <v>678</v>
       </c>
       <c r="I342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>894</v>
+        <v>820</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>895</v>
+        <v>318</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>505</v>
+        <v>263</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>896</v>
+        <v>319</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>897</v>
+        <v>821</v>
       </c>
       <c r="H343" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I343" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>898</v>
+        <v>320</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>38</v>
+        <v>698</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>39</v>
+        <v>699</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>40</v>
+        <v>700</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>49</v>
+        <v>822</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="I344" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J344" s="0" t="s">
+        <v>701</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>441</v>
+        <v>807</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>442</v>
+        <v>808</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>443</v>
+        <v>809</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>899</v>
+        <v>312</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="I345" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>445</v>
+        <v>811</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>38</v>
+        <v>630</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>39</v>
+        <v>631</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>40</v>
+        <v>632</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>50</v>
+        <v>823</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="I346" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J346" s="0" t="s">
+        <v>633</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>33</v>
+        <v>467</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>34</v>
+        <v>468</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>35</v>
+        <v>469</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>51</v>
+        <v>316</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>834</v>
+        <v>186</v>
       </c>
       <c r="I347" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J347" s="0" t="s">
+        <v>471</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>867</v>
+        <v>107</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>235</v>
+        <v>108</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>868</v>
+        <v>109</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>900</v>
+        <v>110</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>834</v>
+        <v>98</v>
       </c>
       <c r="I348" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>870</v>
+        <v>112</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>310</v>
+        <v>636</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>311</v>
+        <v>637</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>312</v>
+        <v>638</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>901</v>
+        <v>824</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="I349" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>314</v>
+        <v>640</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>862</v>
+        <v>825</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>813</v>
+        <v>602</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>863</v>
+        <v>826</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>902</v>
+        <v>41</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>388</v>
+        <v>42</v>
       </c>
       <c r="I350" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>865</v>
+        <v>827</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>903</v>
+        <v>347</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>904</v>
+        <v>348</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>905</v>
+        <v>349</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>906</v>
+        <v>828</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>171</v>
+        <v>351</v>
       </c>
       <c r="I351" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>907</v>
+        <v>352</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>653</v>
+        <v>508</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>654</v>
+        <v>509</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>655</v>
+        <v>510</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>908</v>
+        <v>829</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>254</v>
+        <v>163</v>
       </c>
       <c r="I352" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>657</v>
+        <v>512</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>903</v>
+        <v>347</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>904</v>
+        <v>348</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>905</v>
+        <v>349</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>909</v>
+        <v>830</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>171</v>
+        <v>351</v>
       </c>
       <c r="I353" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>907</v>
+        <v>352</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>436</v>
+        <v>831</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>437</v>
+        <v>514</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>438</v>
+        <v>832</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>910</v>
+        <v>332</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="I354" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>440</v>
+        <v>833</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>266</v>
+        <v>78</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>267</v>
+        <v>79</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>268</v>
+        <v>80</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>911</v>
+        <v>113</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="I355" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>270</v>
+        <v>83</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>912</v>
+        <v>834</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>913</v>
+        <v>653</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>914</v>
+        <v>835</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>915</v>
+        <v>836</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="I356" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>916</v>
+        <v>837</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>250</v>
+        <v>353</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>251</v>
+        <v>178</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>252</v>
+        <v>354</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>917</v>
+        <v>838</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>254</v>
+        <v>355</v>
       </c>
       <c r="I357" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>255</v>
+        <v>356</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>52</v>
+        <v>467</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>53</v>
+        <v>468</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>54</v>
+        <v>469</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>55</v>
+        <v>334</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>94</v>
+        <v>186</v>
       </c>
       <c r="I358" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>56</v>
+        <v>471</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>675</v>
+        <v>608</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>676</v>
+        <v>609</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>677</v>
+        <v>610</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>918</v>
+        <v>839</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>346</v>
+        <v>152</v>
       </c>
       <c r="I359" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>679</v>
+        <v>611</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>524</v>
+        <v>840</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>525</v>
+        <v>841</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>526</v>
+        <v>842</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>919</v>
+        <v>338</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="I360" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>528</v>
+        <v>843</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>920</v>
+        <v>625</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>296</v>
+        <v>626</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>921</v>
+        <v>627</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>922</v>
+        <v>343</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>429</v>
+        <v>163</v>
       </c>
       <c r="I361" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>923</v>
+        <v>628</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>730</v>
+        <v>486</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>731</v>
+        <v>487</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>732</v>
+        <v>488</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>924</v>
+        <v>844</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>171</v>
+        <v>382</v>
       </c>
       <c r="I362" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>734</v>
+        <v>490</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>38</v>
+        <v>750</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>39</v>
+        <v>751</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>40</v>
+        <v>752</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>57</v>
+        <v>845</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>37</v>
+        <v>152</v>
       </c>
       <c r="I363" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J363" s="0" t="s">
+        <v>754</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>773</v>
+        <v>846</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>774</v>
+        <v>847</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>775</v>
+        <v>848</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>120</v>
+        <v>849</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="I364" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>777</v>
+        <v>850</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>631</v>
+        <v>851</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>632</v>
+        <v>852</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>633</v>
+        <v>853</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>925</v>
+        <v>854</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>22</v>
+        <v>707</v>
       </c>
       <c r="I365" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>635</v>
+        <v>855</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>890</v>
+        <v>69</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>891</v>
+        <v>70</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>892</v>
+        <v>71</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>124</v>
+        <v>43</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>409</v>
+        <v>538</v>
       </c>
       <c r="I366" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>926</v>
+        <v>834</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>927</v>
+        <v>653</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>928</v>
+        <v>835</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>125</v>
+        <v>856</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="I367" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>929</v>
+        <v>837</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>739</v>
+        <v>769</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>740</v>
+        <v>770</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>741</v>
+        <v>771</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>930</v>
+        <v>857</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="I368" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>743</v>
+        <v>773</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>931</v>
+        <v>370</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>932</v>
+        <v>371</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>933</v>
+        <v>372</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>934</v>
+        <v>345</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I369" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>935</v>
+        <v>373</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>240</v>
+        <v>703</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>241</v>
+        <v>704</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>242</v>
+        <v>705</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>936</v>
+        <v>858</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>171</v>
+        <v>707</v>
       </c>
       <c r="I370" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>244</v>
+        <v>708</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>720</v>
+        <v>714</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>721</v>
+        <v>715</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>722</v>
+        <v>716</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>937</v>
+        <v>346</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>409</v>
+        <v>224</v>
       </c>
       <c r="I371" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>724</v>
+        <v>717</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>431</v>
+        <v>859</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>432</v>
+        <v>860</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>433</v>
+        <v>861</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>938</v>
+        <v>350</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>232</v>
+        <v>355</v>
       </c>
       <c r="I372" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>435</v>
+        <v>862</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>58</v>
+        <v>251</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>59</v>
+        <v>252</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>60</v>
+        <v>253</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>61</v>
+        <v>863</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>232</v>
+        <v>255</v>
       </c>
       <c r="I373" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>63</v>
+        <v>256</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>939</v>
+        <v>834</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>747</v>
+        <v>653</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>940</v>
+        <v>835</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>941</v>
+        <v>864</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="I374" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>942</v>
+        <v>837</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>943</v>
+        <v>394</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>332</v>
+        <v>395</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>944</v>
+        <v>396</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>945</v>
+        <v>360</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>238</v>
+        <v>111</v>
       </c>
       <c r="I375" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>946</v>
+        <v>398</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>282</v>
+        <v>865</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>283</v>
+        <v>664</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>284</v>
+        <v>866</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>947</v>
+        <v>867</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="I376" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>286</v>
+        <v>868</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>604</v>
+        <v>869</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>605</v>
+        <v>870</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>606</v>
+        <v>871</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>948</v>
+        <v>366</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="I377" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>608</v>
+        <v>872</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>604</v>
+        <v>299</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>605</v>
+        <v>300</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>606</v>
+        <v>301</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>949</v>
+        <v>873</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="I378" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>608</v>
+        <v>303</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>926</v>
+        <v>851</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>927</v>
+        <v>852</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>928</v>
+        <v>853</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>950</v>
+        <v>874</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>69</v>
+        <v>707</v>
       </c>
       <c r="I379" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>929</v>
+        <v>855</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>348</v>
+        <v>781</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>349</v>
+        <v>782</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>350</v>
+        <v>783</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>951</v>
+        <v>875</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>183</v>
+        <v>36</v>
       </c>
       <c r="I380" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>352</v>
+        <v>785</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>436</v>
+        <v>575</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>437</v>
+        <v>576</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>438</v>
+        <v>577</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>952</v>
+        <v>876</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="I381" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>440</v>
+        <v>578</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>931</v>
+        <v>865</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>932</v>
+        <v>664</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>933</v>
+        <v>866</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>953</v>
+        <v>877</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="I382" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>935</v>
+        <v>868</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>739</v>
+        <v>693</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>740</v>
+        <v>694</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>741</v>
+        <v>695</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>954</v>
+        <v>878</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>171</v>
+        <v>351</v>
       </c>
       <c r="I383" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>743</v>
+        <v>697</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>955</v>
+        <v>630</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>956</v>
+        <v>631</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>957</v>
+        <v>632</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>958</v>
+        <v>879</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>209</v>
+        <v>56</v>
       </c>
       <c r="I384" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>959</v>
+        <v>633</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>150</v>
+        <v>880</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>151</v>
+        <v>530</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>152</v>
+        <v>881</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>960</v>
+        <v>882</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>94</v>
+        <v>355</v>
       </c>
       <c r="I385" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>155</v>
+        <v>883</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>659</v>
+        <v>865</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>661</v>
+        <v>866</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>961</v>
+        <v>884</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>663</v>
+        <v>152</v>
       </c>
       <c r="I386" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>664</v>
+        <v>868</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>205</v>
+        <v>625</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>206</v>
+        <v>626</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>207</v>
+        <v>627</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>962</v>
+        <v>885</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>209</v>
+        <v>163</v>
       </c>
       <c r="I387" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>210</v>
+        <v>628</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>593</v>
+        <v>566</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>594</v>
+        <v>567</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>595</v>
+        <v>568</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>963</v>
+        <v>886</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>238</v>
+        <v>170</v>
       </c>
       <c r="I388" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>597</v>
+        <v>569</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>884</v>
+        <v>775</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>885</v>
+        <v>776</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>886</v>
+        <v>777</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>964</v>
+        <v>47</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>409</v>
+        <v>36</v>
       </c>
       <c r="I389" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>888</v>
+        <v>779</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>686</v>
+        <v>630</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>687</v>
+        <v>631</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>688</v>
+        <v>632</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>965</v>
+        <v>50</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>238</v>
+        <v>56</v>
       </c>
       <c r="I390" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>690</v>
+        <v>633</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>920</v>
+        <v>795</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>296</v>
+        <v>796</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>921</v>
+        <v>797</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>966</v>
+        <v>887</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>429</v>
+        <v>61</v>
       </c>
       <c r="I391" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>923</v>
+        <v>799</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>504</v>
+        <v>888</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>505</v>
+        <v>889</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>506</v>
+        <v>890</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>967</v>
+        <v>891</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>148</v>
+        <v>892</v>
       </c>
       <c r="I392" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>508</v>
+        <v>893</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>150</v>
+        <v>894</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>151</v>
+        <v>895</v>
       </c>
       <c r="C393" s="0" t="s">
+        <v>896</v>
+      </c>
+      <c r="F393" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G393" s="0" t="s">
+        <v>897</v>
+      </c>
+      <c r="H393" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="F393" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I393" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>155</v>
+        <v>898</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>895</v>
+        <v>481</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>505</v>
+        <v>173</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>896</v>
+        <v>482</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>969</v>
+        <v>377</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>42</v>
+        <v>111</v>
       </c>
       <c r="I394" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>898</v>
+        <v>484</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>524</v>
+        <v>347</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>525</v>
+        <v>348</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>526</v>
+        <v>349</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>970</v>
+        <v>899</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>69</v>
+        <v>351</v>
       </c>
       <c r="I395" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>528</v>
+        <v>352</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>310</v>
+        <v>900</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>311</v>
+        <v>901</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>312</v>
+        <v>902</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>971</v>
+        <v>903</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="I396" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>314</v>
+        <v>904</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>773</v>
+        <v>905</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>774</v>
+        <v>906</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>775</v>
+        <v>907</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>126</v>
+        <v>908</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>42</v>
+        <v>255</v>
       </c>
       <c r="I397" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>777</v>
+        <v>909</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>33</v>
+        <v>910</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>34</v>
+        <v>557</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>35</v>
+        <v>911</v>
       </c>
       <c r="F398" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>64</v>
+        <v>381</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>834</v>
+        <v>382</v>
       </c>
       <c r="I398" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J398" s="0" t="s">
+        <v>912</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>972</v>
+        <v>493</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>186</v>
+        <v>248</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>973</v>
+        <v>494</v>
       </c>
       <c r="F399" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>974</v>
+        <v>388</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I399" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>975</v>
+        <v>496</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>972</v>
+        <v>750</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>186</v>
+        <v>751</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>973</v>
+        <v>752</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>976</v>
+        <v>913</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="I400" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>975</v>
+        <v>754</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>977</v>
+        <v>807</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>978</v>
+        <v>808</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>979</v>
+        <v>809</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>980</v>
+        <v>389</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>238</v>
+        <v>351</v>
       </c>
       <c r="I401" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>981</v>
+        <v>811</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>240</v>
+        <v>10</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>241</v>
+        <v>11</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>242</v>
+        <v>12</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>982</v>
+        <v>114</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
       <c r="I402" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>16</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>850</v>
+        <v>613</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>851</v>
+        <v>614</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>852</v>
+        <v>615</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G403" s="0" t="s">
-        <v>983</v>
+        <v>914</v>
       </c>
       <c r="H403" s="0" t="s">
-        <v>254</v>
+        <v>152</v>
       </c>
       <c r="I403" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>854</v>
+        <v>617</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>984</v>
+        <v>591</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>343</v>
+        <v>592</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>985</v>
+        <v>593</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G404" s="0" t="s">
-        <v>986</v>
+        <v>390</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
       <c r="I404" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>987</v>
+        <v>594</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>65</v>
+        <v>807</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>66</v>
+        <v>808</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>67</v>
+        <v>809</v>
       </c>
       <c r="F405" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>68</v>
+        <v>915</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>62</v>
+        <v>351</v>
       </c>
       <c r="I405" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>70</v>
+        <v>811</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>504</v>
+        <v>486</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>505</v>
+        <v>487</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="F406" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>988</v>
+        <v>916</v>
       </c>
       <c r="H406" s="0" t="s">
-        <v>148</v>
+        <v>382</v>
       </c>
       <c r="I406" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>508</v>
+        <v>490</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>989</v>
+        <v>340</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>990</v>
+        <v>341</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>991</v>
+        <v>342</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G407" s="0" t="s">
-        <v>992</v>
+        <v>917</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="I407" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>993</v>
+        <v>344</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>475</v>
+        <v>115</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>476</v>
+        <v>116</v>
       </c>
       <c r="C408" s="0" t="s">
-        <v>477</v>
+        <v>117</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>994</v>
+        <v>118</v>
       </c>
       <c r="H408" s="0" t="s">
-        <v>238</v>
+        <v>98</v>
       </c>
       <c r="I408" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>479</v>
+        <v>120</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>571</v>
+        <v>918</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>572</v>
+        <v>919</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>573</v>
+        <v>920</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>127</v>
+        <v>397</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>47</v>
+        <v>111</v>
       </c>
       <c r="I409" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>575</v>
+        <v>921</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>475</v>
+        <v>900</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>476</v>
+        <v>901</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>477</v>
+        <v>902</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G410" s="0" t="s">
-        <v>995</v>
+        <v>402</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>238</v>
+        <v>36</v>
       </c>
       <c r="I410" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>479</v>
+        <v>904</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>199</v>
+        <v>652</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>200</v>
+        <v>653</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>201</v>
+        <v>654</v>
       </c>
       <c r="F411" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G411" s="0" t="s">
-        <v>996</v>
+        <v>922</v>
       </c>
       <c r="H411" s="0" t="s">
-        <v>203</v>
+        <v>656</v>
       </c>
       <c r="I411" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>204</v>
+        <v>657</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>571</v>
+        <v>182</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>572</v>
+        <v>183</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>573</v>
+        <v>184</v>
       </c>
       <c r="F412" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G412" s="0" t="s">
-        <v>997</v>
+        <v>923</v>
       </c>
       <c r="H412" s="0" t="s">
-        <v>47</v>
+        <v>186</v>
       </c>
       <c r="I412" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>575</v>
+        <v>187</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>373</v>
+        <v>172</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>374</v>
+        <v>173</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>375</v>
+        <v>174</v>
       </c>
       <c r="F413" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G413" s="0" t="s">
-        <v>998</v>
+        <v>404</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I413" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>377</v>
+        <v>176</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>999</v>
+        <v>924</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>1000</v>
+        <v>925</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>1001</v>
+        <v>926</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G414" s="0" t="s">
-        <v>1002</v>
+        <v>927</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>69</v>
+        <v>307</v>
       </c>
       <c r="I414" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>1003</v>
+        <v>928</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>943</v>
+        <v>399</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>332</v>
+        <v>400</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>944</v>
+        <v>401</v>
       </c>
       <c r="F415" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G415" s="0" t="s">
-        <v>1004</v>
+        <v>408</v>
       </c>
       <c r="H415" s="0" t="s">
-        <v>238</v>
+        <v>36</v>
       </c>
       <c r="I415" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>946</v>
+        <v>403</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>1005</v>
+        <v>525</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>1006</v>
+        <v>385</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>1007</v>
+        <v>526</v>
       </c>
       <c r="F416" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G416" s="0" t="s">
-        <v>1008</v>
+        <v>929</v>
       </c>
       <c r="H416" s="0" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="I416" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>1009</v>
+        <v>528</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>1010</v>
+        <v>894</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>437</v>
+        <v>895</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>1011</v>
+        <v>896</v>
       </c>
       <c r="F417" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G417" s="0" t="s">
-        <v>1012</v>
+        <v>930</v>
       </c>
       <c r="H417" s="0" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="I417" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>1013</v>
+        <v>898</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>730</v>
+        <v>226</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>731</v>
+        <v>227</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>732</v>
+        <v>228</v>
       </c>
       <c r="F418" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G418" s="0" t="s">
-        <v>1014</v>
+        <v>931</v>
       </c>
       <c r="H418" s="0" t="s">
-        <v>171</v>
+        <v>36</v>
       </c>
       <c r="I418" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>734</v>
+        <v>229</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>847</v>
+        <v>775</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>246</v>
+        <v>776</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>848</v>
+        <v>777</v>
       </c>
       <c r="F419" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G419" s="0" t="s">
-        <v>1015</v>
+        <v>932</v>
       </c>
       <c r="H419" s="0" t="s">
-        <v>346</v>
+        <v>36</v>
       </c>
       <c r="I419" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>849</v>
+        <v>779</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>818</v>
+        <v>755</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>819</v>
+        <v>756</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>820</v>
+        <v>757</v>
       </c>
       <c r="F420" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G420" s="0" t="s">
-        <v>1016</v>
+        <v>415</v>
       </c>
       <c r="H420" s="0" t="s">
-        <v>254</v>
+        <v>351</v>
       </c>
       <c r="I420" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>821</v>
+        <v>759</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>1017</v>
+        <v>726</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>1018</v>
+        <v>626</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>1019</v>
+        <v>727</v>
       </c>
       <c r="F421" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G421" s="0" t="s">
-        <v>1020</v>
+        <v>933</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="I421" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>1021</v>
+        <v>729</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>571</v>
+        <v>362</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>572</v>
+        <v>363</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>573</v>
+        <v>364</v>
       </c>
       <c r="F422" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G422" s="0" t="s">
-        <v>1022</v>
+        <v>934</v>
       </c>
       <c r="H422" s="0" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="I422" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>575</v>
+        <v>365</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>504</v>
+        <v>935</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>505</v>
+        <v>358</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>506</v>
+        <v>936</v>
       </c>
       <c r="F423" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G423" s="0" t="s">
-        <v>1023</v>
+        <v>937</v>
       </c>
       <c r="H423" s="0" t="s">
-        <v>148</v>
+        <v>538</v>
       </c>
       <c r="I423" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>508</v>
+        <v>938</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>1024</v>
+        <v>905</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>311</v>
+        <v>906</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>1025</v>
+        <v>907</v>
       </c>
       <c r="F424" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G424" s="0" t="s">
-        <v>1026</v>
+        <v>939</v>
       </c>
       <c r="H424" s="0" t="s">
-        <v>225</v>
+        <v>255</v>
       </c>
       <c r="I424" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>1027</v>
+        <v>909</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>1028</v>
+        <v>374</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>200</v>
+        <v>248</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>1029</v>
+        <v>375</v>
       </c>
       <c r="F425" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G425" s="0" t="s">
-        <v>1030</v>
+        <v>51</v>
       </c>
       <c r="H425" s="0" t="s">
-        <v>171</v>
+        <v>15</v>
       </c>
       <c r="I425" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>1031</v>
+        <v>376</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>686</v>
+        <v>347</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>687</v>
+        <v>348</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>688</v>
+        <v>349</v>
       </c>
       <c r="F426" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G426" s="0" t="s">
-        <v>1032</v>
+        <v>55</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>238</v>
+        <v>351</v>
       </c>
       <c r="I426" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>690</v>
+        <v>352</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>245</v>
+        <v>155</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>246</v>
+        <v>156</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>247</v>
+        <v>157</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G427" s="0" t="s">
-        <v>1033</v>
+        <v>940</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="I427" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>249</v>
+        <v>158</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>939</v>
+        <v>257</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>747</v>
+        <v>258</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>940</v>
+        <v>259</v>
       </c>
       <c r="F428" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G428" s="0" t="s">
-        <v>1034</v>
+        <v>941</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>177</v>
+        <v>82</v>
       </c>
       <c r="I428" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>942</v>
+        <v>261</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>818</v>
+        <v>240</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>819</v>
+        <v>241</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>820</v>
+        <v>242</v>
       </c>
       <c r="F429" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G429" s="0" t="s">
-        <v>1035</v>
+        <v>942</v>
       </c>
       <c r="H429" s="0" t="s">
-        <v>254</v>
+        <v>224</v>
       </c>
       <c r="I429" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>821</v>
+        <v>244</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>850</v>
+        <v>630</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>851</v>
+        <v>631</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>852</v>
+        <v>632</v>
       </c>
       <c r="F430" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G430" s="0" t="s">
-        <v>1036</v>
+        <v>417</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>254</v>
+        <v>56</v>
       </c>
       <c r="I430" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>854</v>
+        <v>633</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>1037</v>
+        <v>613</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>1038</v>
+        <v>614</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>1039</v>
+        <v>615</v>
       </c>
       <c r="F431" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G431" s="0" t="s">
-        <v>1040</v>
+        <v>943</v>
       </c>
       <c r="H431" s="0" t="s">
-        <v>368</v>
+        <v>152</v>
       </c>
       <c r="I431" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>1041</v>
+        <v>617</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>250</v>
+        <v>944</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>251</v>
+        <v>945</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>252</v>
+        <v>946</v>
       </c>
       <c r="F432" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G432" s="0" t="s">
-        <v>1042</v>
+        <v>421</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>254</v>
+        <v>111</v>
       </c>
       <c r="I432" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>255</v>
+        <v>947</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>1043</v>
+        <v>575</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>798</v>
+        <v>576</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>1044</v>
+        <v>577</v>
       </c>
       <c r="F433" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G433" s="0" t="s">
-        <v>1045</v>
+        <v>948</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>368</v>
+        <v>152</v>
       </c>
       <c r="I433" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>1046</v>
+        <v>578</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>818</v>
+        <v>949</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>819</v>
+        <v>567</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>820</v>
+        <v>950</v>
       </c>
       <c r="F434" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G434" s="0" t="s">
-        <v>1047</v>
+        <v>435</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>254</v>
+        <v>56</v>
       </c>
       <c r="I434" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>821</v>
+        <v>951</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>1048</v>
+        <v>952</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>1049</v>
+        <v>363</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>1050</v>
+        <v>953</v>
       </c>
       <c r="F435" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G435" s="0" t="s">
-        <v>1051</v>
+        <v>954</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>1052</v>
+        <v>152</v>
       </c>
       <c r="I435" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>1053</v>
+        <v>955</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>818</v>
+        <v>956</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>819</v>
+        <v>957</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>820</v>
+        <v>958</v>
       </c>
       <c r="F436" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G436" s="0" t="s">
-        <v>83</v>
+        <v>959</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>254</v>
+        <v>111</v>
       </c>
       <c r="I436" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>821</v>
+        <v>960</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>1054</v>
+        <v>299</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>1055</v>
+        <v>300</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>1056</v>
+        <v>301</v>
       </c>
       <c r="F437" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G437" s="0" t="s">
-        <v>1057</v>
+        <v>961</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="I437" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>1058</v>
+        <v>303</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>1024</v>
+        <v>962</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>311</v>
+        <v>248</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>1025</v>
+        <v>963</v>
       </c>
       <c r="F438" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G438" s="0" t="s">
-        <v>1059</v>
+        <v>964</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>225</v>
+        <v>111</v>
       </c>
       <c r="I438" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>1027</v>
+        <v>965</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>623</v>
+        <v>251</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>624</v>
+        <v>252</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>625</v>
+        <v>253</v>
       </c>
       <c r="F439" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G439" s="0" t="s">
-        <v>1060</v>
+        <v>966</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>429</v>
+        <v>255</v>
       </c>
       <c r="I439" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>627</v>
+        <v>256</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>535</v>
+        <v>967</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>536</v>
+        <v>968</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>537</v>
+        <v>969</v>
       </c>
       <c r="F440" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G440" s="0" t="s">
-        <v>1061</v>
+        <v>60</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>232</v>
+        <v>61</v>
       </c>
       <c r="I440" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>539</v>
+        <v>970</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>1062</v>
+        <v>172</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>1063</v>
+        <v>173</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>1064</v>
+        <v>174</v>
       </c>
       <c r="F441" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G441" s="0" t="s">
-        <v>1065</v>
+        <v>443</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I441" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>1066</v>
+        <v>176</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>331</v>
+        <v>971</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>332</v>
+        <v>694</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>333</v>
+        <v>972</v>
       </c>
       <c r="F442" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G442" s="0" t="s">
-        <v>1067</v>
+        <v>973</v>
       </c>
       <c r="H442" s="0" t="s">
-        <v>42</v>
+        <v>170</v>
       </c>
       <c r="I442" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>335</v>
+        <v>974</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>1010</v>
+        <v>781</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>437</v>
+        <v>782</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>1011</v>
+        <v>783</v>
       </c>
       <c r="F443" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G443" s="0" t="s">
-        <v>1068</v>
+        <v>975</v>
       </c>
       <c r="H443" s="0" t="s">
-        <v>165</v>
+        <v>36</v>
       </c>
       <c r="I443" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>1013</v>
+        <v>785</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>587</v>
+        <v>347</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>588</v>
+        <v>348</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>589</v>
+        <v>349</v>
       </c>
       <c r="F444" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G444" s="0" t="s">
-        <v>1069</v>
+        <v>976</v>
       </c>
       <c r="H444" s="0" t="s">
-        <v>328</v>
+        <v>351</v>
       </c>
       <c r="I444" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>591</v>
+        <v>352</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>617</v>
+        <v>636</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>618</v>
+        <v>637</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>619</v>
+        <v>638</v>
       </c>
       <c r="F445" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G445" s="0" t="s">
-        <v>1070</v>
+        <v>977</v>
       </c>
       <c r="H445" s="0" t="s">
-        <v>69</v>
+        <v>152</v>
       </c>
       <c r="I445" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>621</v>
+        <v>640</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>1071</v>
+        <v>347</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>1072</v>
+        <v>348</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>1073</v>
+        <v>349</v>
       </c>
       <c r="F446" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G446" s="0" t="s">
-        <v>1074</v>
+        <v>978</v>
       </c>
       <c r="H446" s="0" t="s">
-        <v>177</v>
+        <v>351</v>
       </c>
       <c r="I446" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>1075</v>
+        <v>352</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>989</v>
+        <v>52</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>990</v>
+        <v>53</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>991</v>
+        <v>54</v>
       </c>
       <c r="F447" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G447" s="0" t="s">
-        <v>1076</v>
+        <v>121</v>
       </c>
       <c r="H447" s="0" t="s">
-        <v>165</v>
+        <v>22</v>
       </c>
       <c r="I447" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>993</v>
+        <v>16</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>1024</v>
+        <v>347</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>311</v>
+        <v>348</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>1025</v>
+        <v>349</v>
       </c>
       <c r="F448" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G448" s="0" t="s">
-        <v>1077</v>
+        <v>979</v>
       </c>
       <c r="H448" s="0" t="s">
-        <v>225</v>
+        <v>351</v>
       </c>
       <c r="I448" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>1027</v>
+        <v>352</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>1078</v>
+        <v>721</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>1079</v>
+        <v>722</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>1080</v>
+        <v>723</v>
       </c>
       <c r="F449" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G449" s="0" t="s">
-        <v>1081</v>
+        <v>980</v>
       </c>
       <c r="H449" s="0" t="s">
-        <v>388</v>
+        <v>152</v>
       </c>
       <c r="I449" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>1082</v>
+        <v>725</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>266</v>
+        <v>177</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>267</v>
+        <v>178</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>268</v>
+        <v>179</v>
       </c>
       <c r="F450" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G450" s="0" t="s">
-        <v>1083</v>
+        <v>981</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="I450" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>270</v>
+        <v>181</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>730</v>
+        <v>750</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>731</v>
+        <v>751</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>732</v>
+        <v>752</v>
       </c>
       <c r="F451" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G451" s="0" t="s">
-        <v>1084</v>
+        <v>982</v>
       </c>
       <c r="H451" s="0" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="I451" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>734</v>
+        <v>754</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>999</v>
+        <v>374</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>1000</v>
+        <v>248</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>1001</v>
+        <v>375</v>
       </c>
       <c r="F452" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G452" s="0" t="s">
-        <v>1085</v>
+        <v>444</v>
       </c>
       <c r="H452" s="0" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="I452" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>1003</v>
+        <v>376</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>1086</v>
+        <v>983</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>1087</v>
+        <v>984</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>1088</v>
+        <v>985</v>
       </c>
       <c r="F453" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G453" s="0" t="s">
-        <v>1089</v>
+        <v>986</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>388</v>
+        <v>459</v>
       </c>
       <c r="I453" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>1090</v>
+        <v>987</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>71</v>
+        <v>834</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>53</v>
+        <v>653</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>72</v>
+        <v>835</v>
       </c>
       <c r="F454" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G454" s="0" t="s">
-        <v>73</v>
+        <v>988</v>
       </c>
       <c r="H454" s="0" t="s">
-        <v>429</v>
+        <v>56</v>
       </c>
       <c r="I454" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>74</v>
+        <v>837</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>161</v>
+        <v>335</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>162</v>
+        <v>336</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>163</v>
+        <v>337</v>
       </c>
       <c r="F455" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G455" s="0" t="s">
-        <v>1091</v>
+        <v>989</v>
       </c>
       <c r="H455" s="0" t="s">
-        <v>165</v>
+        <v>15</v>
       </c>
       <c r="I455" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>166</v>
+        <v>339</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>623</v>
+        <v>971</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>624</v>
+        <v>694</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>625</v>
+        <v>972</v>
       </c>
       <c r="F456" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G456" s="0" t="s">
-        <v>87</v>
+        <v>990</v>
       </c>
       <c r="H456" s="0" t="s">
-        <v>429</v>
+        <v>170</v>
       </c>
       <c r="I456" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>627</v>
+        <v>974</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>431</v>
+        <v>991</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>432</v>
+        <v>992</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>433</v>
+        <v>993</v>
       </c>
       <c r="F457" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G457" s="0" t="s">
-        <v>1092</v>
+        <v>994</v>
       </c>
       <c r="H457" s="0" t="s">
-        <v>232</v>
+        <v>61</v>
       </c>
       <c r="I457" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>435</v>
+        <v>995</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>52</v>
+        <v>318</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>53</v>
+        <v>263</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>54</v>
+        <v>319</v>
       </c>
       <c r="F458" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G458" s="0" t="s">
-        <v>75</v>
+        <v>996</v>
       </c>
       <c r="H458" s="0" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="I458" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>56</v>
+        <v>320</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>920</v>
+        <v>905</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>296</v>
+        <v>906</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>921</v>
+        <v>907</v>
       </c>
       <c r="F459" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G459" s="0" t="s">
-        <v>1093</v>
+        <v>997</v>
       </c>
       <c r="H459" s="0" t="s">
-        <v>429</v>
+        <v>255</v>
       </c>
       <c r="I459" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>923</v>
+        <v>909</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>33</v>
+        <v>122</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>34</v>
+        <v>123</v>
       </c>
       <c r="C460" s="0" t="s">
-        <v>35</v>
+        <v>124</v>
       </c>
       <c r="F460" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G460" s="0" t="s">
-        <v>76</v>
+        <v>125</v>
       </c>
       <c r="H460" s="0" t="s">
-        <v>834</v>
+        <v>36</v>
       </c>
       <c r="I460" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J460" s="0" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>818</v>
+        <v>998</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>819</v>
+        <v>999</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>820</v>
+        <v>1000</v>
       </c>
       <c r="F461" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G461" s="0" t="s">
-        <v>1094</v>
+        <v>448</v>
       </c>
       <c r="H461" s="0" t="s">
-        <v>254</v>
+        <v>56</v>
       </c>
       <c r="I461" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>821</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>156</v>
+        <v>220</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>157</v>
+        <v>221</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>158</v>
+        <v>222</v>
       </c>
       <c r="F462" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G462" s="0" t="s">
-        <v>1095</v>
+        <v>1002</v>
       </c>
       <c r="H462" s="0" t="s">
-        <v>148</v>
+        <v>224</v>
       </c>
       <c r="I462" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>160</v>
+        <v>225</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>955</v>
+        <v>409</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>956</v>
+        <v>285</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>957</v>
+        <v>410</v>
       </c>
       <c r="F463" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G463" s="0" t="s">
-        <v>1096</v>
+        <v>1003</v>
       </c>
       <c r="H463" s="0" t="s">
-        <v>209</v>
+        <v>36</v>
       </c>
       <c r="I463" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>959</v>
+        <v>411</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>850</v>
+        <v>508</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>851</v>
+        <v>509</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>852</v>
+        <v>510</v>
       </c>
       <c r="F464" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G464" s="0" t="s">
-        <v>1097</v>
+        <v>1004</v>
       </c>
       <c r="H464" s="0" t="s">
-        <v>254</v>
+        <v>163</v>
       </c>
       <c r="I464" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>854</v>
+        <v>512</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>29</v>
+        <v>900</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>30</v>
+        <v>901</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>31</v>
+        <v>902</v>
       </c>
       <c r="F465" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G465" s="0" t="s">
-        <v>77</v>
+        <v>453</v>
       </c>
       <c r="H465" s="0" t="s">
-        <v>368</v>
+        <v>36</v>
       </c>
       <c r="I465" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J465" s="0" t="s">
+        <v>904</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>1098</v>
+        <v>486</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>1099</v>
+        <v>487</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>1100</v>
+        <v>488</v>
       </c>
       <c r="F466" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G466" s="0" t="s">
-        <v>1101</v>
+        <v>1005</v>
       </c>
       <c r="H466" s="0" t="s">
-        <v>1052</v>
+        <v>382</v>
       </c>
       <c r="I466" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>1102</v>
+        <v>490</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>58</v>
+        <v>630</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>59</v>
+        <v>631</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>60</v>
+        <v>632</v>
       </c>
       <c r="F467" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G467" s="0" t="s">
-        <v>78</v>
+        <v>1006</v>
       </c>
       <c r="H467" s="0" t="s">
-        <v>232</v>
+        <v>56</v>
       </c>
       <c r="I467" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>63</v>
+        <v>633</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>1103</v>
+        <v>561</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>740</v>
+        <v>285</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>1104</v>
+        <v>562</v>
       </c>
       <c r="F468" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G468" s="0" t="s">
-        <v>1105</v>
+        <v>1007</v>
       </c>
       <c r="H468" s="0" t="s">
-        <v>22</v>
+        <v>170</v>
       </c>
       <c r="I468" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>1106</v>
+        <v>563</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>1024</v>
+        <v>983</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>311</v>
+        <v>984</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>1025</v>
+        <v>985</v>
       </c>
       <c r="F469" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G469" s="0" t="s">
-        <v>1107</v>
+        <v>458</v>
       </c>
       <c r="H469" s="0" t="s">
-        <v>225</v>
+        <v>459</v>
       </c>
       <c r="I469" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>1027</v>
+        <v>987</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>647</v>
+        <v>235</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>648</v>
+        <v>236</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>649</v>
+        <v>237</v>
       </c>
       <c r="F470" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G470" s="0" t="s">
-        <v>1108</v>
+        <v>1008</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>388</v>
+        <v>15</v>
       </c>
       <c r="I470" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>651</v>
+        <v>239</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>1109</v>
+        <v>95</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>1110</v>
+        <v>91</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>1111</v>
+        <v>96</v>
       </c>
       <c r="F471" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G471" s="0" t="s">
-        <v>1112</v>
+        <v>127</v>
       </c>
       <c r="H471" s="0" t="s">
-        <v>22</v>
+        <v>355</v>
       </c>
       <c r="I471" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1113</v>
+        <v>99</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>412</v>
+        <v>271</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>413</v>
+        <v>272</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>414</v>
+        <v>273</v>
       </c>
       <c r="F472" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G472" s="0" t="s">
-        <v>1114</v>
+        <v>461</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>416</v>
+        <v>224</v>
       </c>
       <c r="I472" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>417</v>
+        <v>274</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>1005</v>
+        <v>69</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>1006</v>
+        <v>70</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>1007</v>
+        <v>71</v>
       </c>
       <c r="F473" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G473" s="0" t="s">
-        <v>1115</v>
+        <v>63</v>
       </c>
       <c r="H473" s="0" t="s">
-        <v>94</v>
+        <v>538</v>
       </c>
       <c r="I473" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>1009</v>
+        <v>16</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>485</v>
+        <v>1009</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>283</v>
+        <v>1010</v>
       </c>
       <c r="C474" s="0" t="s">
-        <v>486</v>
+        <v>1011</v>
       </c>
       <c r="F474" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G474" s="0" t="s">
-        <v>1116</v>
+        <v>465</v>
       </c>
       <c r="H474" s="0" t="s">
-        <v>357</v>
+        <v>111</v>
       </c>
       <c r="I474" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>488</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>1043</v>
+        <v>746</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>798</v>
+        <v>178</v>
       </c>
       <c r="C475" s="0" t="s">
-        <v>1044</v>
+        <v>747</v>
       </c>
       <c r="F475" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G475" s="0" t="s">
-        <v>1117</v>
+        <v>1013</v>
       </c>
       <c r="H475" s="0" t="s">
-        <v>368</v>
+        <v>67</v>
       </c>
       <c r="I475" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1046</v>
+        <v>749</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>989</v>
+        <v>1014</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>990</v>
+        <v>1015</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>991</v>
+        <v>1016</v>
       </c>
       <c r="F476" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G476" s="0" t="s">
-        <v>1118</v>
+        <v>1017</v>
       </c>
       <c r="H476" s="0" t="s">
-        <v>165</v>
+        <v>307</v>
       </c>
       <c r="I476" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>993</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>1062</v>
+        <v>750</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>1063</v>
+        <v>751</v>
       </c>
       <c r="C477" s="0" t="s">
-        <v>1064</v>
+        <v>752</v>
       </c>
       <c r="F477" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G477" s="0" t="s">
-        <v>1119</v>
+        <v>1019</v>
       </c>
       <c r="H477" s="0" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="I477" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1066</v>
+        <v>754</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>984</v>
+        <v>781</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>343</v>
+        <v>782</v>
       </c>
       <c r="C478" s="0" t="s">
-        <v>985</v>
+        <v>783</v>
       </c>
       <c r="F478" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G478" s="0" t="s">
-        <v>1120</v>
+        <v>1020</v>
       </c>
       <c r="H478" s="0" t="s">
-        <v>171</v>
+        <v>36</v>
       </c>
       <c r="I478" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>987</v>
+        <v>785</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>955</v>
+        <v>1021</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>956</v>
+        <v>1022</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>957</v>
+        <v>1023</v>
       </c>
       <c r="F479" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G479" s="0" t="s">
-        <v>1121</v>
+        <v>470</v>
       </c>
       <c r="H479" s="0" t="s">
-        <v>209</v>
+        <v>186</v>
       </c>
       <c r="I479" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>959</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="F480" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G480" s="0" t="s">
-        <v>93</v>
+        <v>1025</v>
       </c>
       <c r="H480" s="0" t="s">
-        <v>94</v>
+        <v>152</v>
       </c>
       <c r="I480" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>1122</v>
+        <v>211</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>1123</v>
+        <v>212</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>1124</v>
+        <v>213</v>
       </c>
       <c r="F481" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G481" s="0" t="s">
-        <v>1125</v>
+        <v>1026</v>
       </c>
       <c r="H481" s="0" t="s">
-        <v>368</v>
+        <v>15</v>
       </c>
       <c r="I481" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1126</v>
+        <v>215</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>675</v>
+        <v>148</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>676</v>
+        <v>149</v>
       </c>
       <c r="C482" s="0" t="s">
-        <v>677</v>
+        <v>150</v>
       </c>
       <c r="F482" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G482" s="0" t="s">
-        <v>1127</v>
+        <v>1027</v>
       </c>
       <c r="H482" s="0" t="s">
-        <v>346</v>
+        <v>152</v>
       </c>
       <c r="I482" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="J482" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>1128</v>
+        <v>257</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>1129</v>
+        <v>258</v>
       </c>
       <c r="C483" s="0" t="s">
-        <v>1130</v>
+        <v>259</v>
       </c>
       <c r="F483" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G483" s="0" t="s">
-        <v>1131</v>
+        <v>1028</v>
       </c>
       <c r="H483" s="0" t="s">
-        <v>368</v>
+        <v>82</v>
       </c>
       <c r="I483" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1132</v>
+        <v>261</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>1048</v>
+        <v>619</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>1049</v>
+        <v>620</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>1050</v>
+        <v>621</v>
       </c>
       <c r="F484" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G484" s="0" t="s">
-        <v>1133</v>
+        <v>475</v>
       </c>
       <c r="H484" s="0" t="s">
-        <v>1052</v>
+        <v>15</v>
       </c>
       <c r="I484" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1053</v>
+        <v>623</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
+        <v>859</v>
+      </c>
+      <c r="B485" s="0" t="s">
+        <v>860</v>
+      </c>
+      <c r="C485" s="0" t="s">
+        <v>861</v>
+      </c>
+      <c r="F485" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G485" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="H485" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="I485" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="J485" s="0" t="s">
         <v>862</v>
-      </c>
-[...19 lines deleted...]
-        <v>865</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>288</v>
+        <v>894</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>289</v>
+        <v>895</v>
       </c>
       <c r="C486" s="0" t="s">
-        <v>290</v>
+        <v>896</v>
       </c>
       <c r="F486" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G486" s="0" t="s">
-        <v>1135</v>
+        <v>1029</v>
       </c>
       <c r="H486" s="0" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="I486" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>292</v>
+        <v>898</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>760</v>
+        <v>1030</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>311</v>
+        <v>509</v>
       </c>
       <c r="C487" s="0" t="s">
-        <v>761</v>
+        <v>1031</v>
       </c>
       <c r="F487" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G487" s="0" t="s">
-        <v>1136</v>
+        <v>483</v>
       </c>
       <c r="H487" s="0" t="s">
-        <v>388</v>
+        <v>111</v>
       </c>
       <c r="I487" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>763</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>1043</v>
+        <v>625</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>798</v>
+        <v>626</v>
       </c>
       <c r="C488" s="0" t="s">
-        <v>1044</v>
+        <v>627</v>
       </c>
       <c r="F488" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G488" s="0" t="s">
-        <v>1137</v>
+        <v>1033</v>
       </c>
       <c r="H488" s="0" t="s">
-        <v>368</v>
+        <v>163</v>
       </c>
       <c r="I488" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1046</v>
+        <v>628</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>773</v>
+        <v>427</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>774</v>
+        <v>428</v>
       </c>
       <c r="C489" s="0" t="s">
-        <v>775</v>
+        <v>429</v>
       </c>
       <c r="F489" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G489" s="0" t="s">
-        <v>1138</v>
+        <v>485</v>
       </c>
       <c r="H489" s="0" t="s">
-        <v>42</v>
+        <v>111</v>
       </c>
       <c r="I489" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>777</v>
+        <v>430</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>1010</v>
+        <v>956</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>437</v>
+        <v>957</v>
       </c>
       <c r="C490" s="0" t="s">
-        <v>1011</v>
+        <v>958</v>
       </c>
       <c r="F490" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G490" s="0" t="s">
-        <v>1139</v>
+        <v>1034</v>
       </c>
       <c r="H490" s="0" t="s">
-        <v>165</v>
+        <v>111</v>
       </c>
       <c r="I490" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1013</v>
+        <v>960</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>38</v>
+        <v>570</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>39</v>
+        <v>571</v>
       </c>
       <c r="C491" s="0" t="s">
-        <v>40</v>
+        <v>572</v>
       </c>
       <c r="F491" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G491" s="0" t="s">
-        <v>79</v>
+        <v>489</v>
       </c>
       <c r="H491" s="0" t="s">
-        <v>37</v>
+        <v>382</v>
       </c>
       <c r="I491" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J491" s="0" t="s">
+        <v>574</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>441</v>
+        <v>983</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>442</v>
+        <v>984</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>443</v>
+        <v>985</v>
       </c>
       <c r="F492" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G492" s="0" t="s">
-        <v>1140</v>
+        <v>491</v>
       </c>
       <c r="H492" s="0" t="s">
-        <v>346</v>
+        <v>459</v>
       </c>
       <c r="I492" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>445</v>
+        <v>987</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>499</v>
+        <v>755</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>332</v>
+        <v>756</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>500</v>
+        <v>757</v>
       </c>
       <c r="F493" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G493" s="0" t="s">
-        <v>1141</v>
+        <v>1035</v>
       </c>
       <c r="H493" s="0" t="s">
-        <v>502</v>
+        <v>351</v>
       </c>
       <c r="I493" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>503</v>
+        <v>759</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>818</v>
+        <v>1036</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>819</v>
+        <v>1037</v>
       </c>
       <c r="C494" s="0" t="s">
-        <v>820</v>
+        <v>1038</v>
       </c>
       <c r="F494" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G494" s="0" t="s">
-        <v>1142</v>
+        <v>1039</v>
       </c>
       <c r="H494" s="0" t="s">
-        <v>254</v>
+        <v>42</v>
       </c>
       <c r="I494" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>821</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>150</v>
+        <v>956</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>151</v>
+        <v>957</v>
       </c>
       <c r="C495" s="0" t="s">
-        <v>152</v>
+        <v>958</v>
       </c>
       <c r="F495" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G495" s="0" t="s">
-        <v>1143</v>
+        <v>1041</v>
       </c>
       <c r="H495" s="0" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="I495" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>155</v>
+        <v>960</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>1144</v>
+        <v>971</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>1145</v>
+        <v>694</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>1146</v>
+        <v>972</v>
       </c>
       <c r="F496" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G496" s="0" t="s">
-        <v>98</v>
+        <v>1042</v>
       </c>
       <c r="H496" s="0" t="s">
-        <v>328</v>
+        <v>170</v>
       </c>
       <c r="I496" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1147</v>
+        <v>974</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>862</v>
+        <v>166</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>813</v>
+        <v>167</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>863</v>
+        <v>168</v>
       </c>
       <c r="F497" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G497" s="0" t="s">
-        <v>1148</v>
+        <v>1043</v>
       </c>
       <c r="H497" s="0" t="s">
-        <v>388</v>
+        <v>170</v>
       </c>
       <c r="I497" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>865</v>
+        <v>171</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>179</v>
+        <v>128</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>180</v>
+        <v>129</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>181</v>
+        <v>130</v>
       </c>
       <c r="F498" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G498" s="0" t="s">
-        <v>1149</v>
+        <v>131</v>
       </c>
       <c r="H498" s="0" t="s">
-        <v>183</v>
+        <v>165</v>
       </c>
       <c r="I498" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>184</v>
+        <v>132</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>425</v>
+        <v>370</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>426</v>
+        <v>371</v>
       </c>
       <c r="C499" s="0" t="s">
-        <v>427</v>
+        <v>372</v>
       </c>
       <c r="F499" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G499" s="0" t="s">
-        <v>1150</v>
+        <v>492</v>
       </c>
       <c r="H499" s="0" t="s">
-        <v>429</v>
+        <v>15</v>
       </c>
       <c r="I499" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>430</v>
+        <v>373</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>837</v>
+        <v>1044</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>222</v>
+        <v>1045</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>838</v>
+        <v>1046</v>
       </c>
       <c r="F500" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G500" s="0" t="s">
-        <v>1151</v>
+        <v>1047</v>
       </c>
       <c r="H500" s="0" t="s">
-        <v>388</v>
+        <v>165</v>
       </c>
       <c r="I500" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>840</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>10</v>
+        <v>1044</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>11</v>
+        <v>1045</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>12</v>
+        <v>1046</v>
       </c>
       <c r="F501" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G501" s="0" t="s">
-        <v>80</v>
+        <v>1049</v>
       </c>
       <c r="H501" s="0" t="s">
-        <v>22</v>
+        <v>165</v>
       </c>
       <c r="I501" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>17</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>818</v>
+        <v>148</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>819</v>
+        <v>149</v>
       </c>
       <c r="C502" s="0" t="s">
-        <v>820</v>
+        <v>150</v>
       </c>
       <c r="F502" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G502" s="0" t="s">
-        <v>1152</v>
+        <v>1050</v>
       </c>
       <c r="H502" s="0" t="s">
-        <v>254</v>
+        <v>152</v>
       </c>
       <c r="I502" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="J502" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>821</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>320</v>
+        <v>556</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>321</v>
+        <v>557</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>322</v>
+        <v>558</v>
       </c>
       <c r="F503" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G503" s="0" t="s">
-        <v>1153</v>
+        <v>495</v>
       </c>
       <c r="H503" s="0" t="s">
-        <v>238</v>
+        <v>170</v>
       </c>
       <c r="I503" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>323</v>
+        <v>560</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>818</v>
+        <v>750</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>819</v>
+        <v>751</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>820</v>
+        <v>752</v>
       </c>
       <c r="F504" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G504" s="0" t="s">
-        <v>1154</v>
+        <v>1051</v>
       </c>
       <c r="H504" s="0" t="s">
-        <v>254</v>
+        <v>152</v>
       </c>
       <c r="I504" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>821</v>
+        <v>754</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>33</v>
+        <v>608</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>34</v>
+        <v>609</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>35</v>
+        <v>610</v>
       </c>
       <c r="F505" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G505" s="0" t="s">
-        <v>81</v>
+        <v>501</v>
       </c>
       <c r="H505" s="0" t="s">
-        <v>834</v>
+        <v>152</v>
       </c>
       <c r="I505" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J505" s="0" t="s">
+        <v>611</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>38</v>
+        <v>781</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>39</v>
+        <v>782</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>40</v>
+        <v>783</v>
       </c>
       <c r="F506" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G506" s="0" t="s">
-        <v>82</v>
+        <v>1052</v>
       </c>
       <c r="H506" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="I506" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J506" s="0" t="s">
+        <v>785</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>653</v>
+        <v>1053</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>654</v>
+        <v>1054</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>655</v>
+        <v>1055</v>
       </c>
       <c r="F507" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G507" s="0" t="s">
-        <v>1155</v>
+        <v>1056</v>
       </c>
       <c r="H507" s="0" t="s">
-        <v>254</v>
+        <v>661</v>
       </c>
       <c r="I507" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J507" s="0" t="s">
-        <v>657</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>310</v>
+        <v>894</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>311</v>
+        <v>895</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>312</v>
+        <v>896</v>
       </c>
       <c r="F508" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G508" s="0" t="s">
-        <v>1156</v>
+        <v>1058</v>
       </c>
       <c r="H508" s="0" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="I508" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J508" s="0" t="s">
-        <v>314</v>
+        <v>898</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>830</v>
+        <v>1059</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>186</v>
+        <v>1060</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>831</v>
+        <v>1061</v>
       </c>
       <c r="F509" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G509" s="0" t="s">
-        <v>1157</v>
+        <v>505</v>
       </c>
       <c r="H509" s="0" t="s">
-        <v>238</v>
+        <v>165</v>
       </c>
       <c r="I509" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J509" s="0" t="s">
-        <v>833</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>1158</v>
+        <v>880</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>1159</v>
+        <v>530</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>1160</v>
+        <v>881</v>
       </c>
       <c r="F510" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G510" s="0" t="s">
-        <v>1161</v>
+        <v>1063</v>
       </c>
       <c r="H510" s="0" t="s">
-        <v>225</v>
+        <v>355</v>
       </c>
       <c r="I510" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J510" s="0" t="s">
-        <v>1162</v>
+        <v>883</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>912</v>
+        <v>159</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>913</v>
+        <v>160</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>914</v>
+        <v>161</v>
       </c>
       <c r="F511" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G511" s="0" t="s">
-        <v>1163</v>
+        <v>511</v>
       </c>
       <c r="H511" s="0" t="s">
-        <v>47</v>
+        <v>163</v>
       </c>
       <c r="I511" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J511" s="0" t="s">
-        <v>916</v>
+        <v>164</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>1164</v>
+        <v>746</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>437</v>
+        <v>178</v>
       </c>
       <c r="C512" s="0" t="s">
-        <v>1165</v>
+        <v>747</v>
       </c>
       <c r="F512" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G512" s="0" t="s">
-        <v>1166</v>
+        <v>1064</v>
       </c>
       <c r="H512" s="0" t="s">
-        <v>232</v>
+        <v>67</v>
       </c>
       <c r="I512" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J512" s="0" t="s">
-        <v>1167</v>
+        <v>749</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>475</v>
+        <v>575</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>476</v>
+        <v>576</v>
       </c>
       <c r="C513" s="0" t="s">
-        <v>477</v>
+        <v>577</v>
       </c>
       <c r="F513" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G513" s="0" t="s">
-        <v>1168</v>
+        <v>1065</v>
       </c>
       <c r="H513" s="0" t="s">
-        <v>238</v>
+        <v>152</v>
       </c>
       <c r="I513" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J513" s="0" t="s">
-        <v>479</v>
+        <v>578</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>593</v>
+        <v>115</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>594</v>
+        <v>116</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>595</v>
+        <v>117</v>
       </c>
       <c r="F514" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G514" s="0" t="s">
-        <v>1169</v>
+        <v>133</v>
       </c>
       <c r="H514" s="0" t="s">
-        <v>238</v>
+        <v>98</v>
       </c>
       <c r="I514" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J514" s="0" t="s">
-        <v>597</v>
+        <v>120</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>1164</v>
+        <v>924</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>437</v>
+        <v>925</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>1165</v>
+        <v>926</v>
       </c>
       <c r="F515" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G515" s="0" t="s">
-        <v>1170</v>
+        <v>1066</v>
       </c>
       <c r="H515" s="0" t="s">
-        <v>232</v>
+        <v>307</v>
       </c>
       <c r="I515" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J515" s="0" t="s">
-        <v>1167</v>
+        <v>928</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>1164</v>
+        <v>647</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>437</v>
+        <v>648</v>
       </c>
       <c r="C516" s="0" t="s">
-        <v>1165</v>
+        <v>649</v>
       </c>
       <c r="F516" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G516" s="0" t="s">
-        <v>1171</v>
+        <v>66</v>
       </c>
       <c r="H516" s="0" t="s">
-        <v>232</v>
+        <v>67</v>
       </c>
       <c r="I516" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J516" s="0" t="s">
-        <v>1167</v>
+        <v>651</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>261</v>
+        <v>318</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>263</v>
+        <v>319</v>
       </c>
       <c r="F517" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G517" s="0" t="s">
-        <v>1172</v>
+        <v>1067</v>
       </c>
       <c r="H517" s="0" t="s">
-        <v>225</v>
+        <v>42</v>
       </c>
       <c r="I517" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J517" s="0" t="s">
-        <v>265</v>
+        <v>320</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>926</v>
+        <v>625</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>927</v>
+        <v>626</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>928</v>
+        <v>627</v>
       </c>
       <c r="F518" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G518" s="0" t="s">
-        <v>1173</v>
+        <v>1068</v>
       </c>
       <c r="H518" s="0" t="s">
-        <v>69</v>
+        <v>163</v>
       </c>
       <c r="I518" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J518" s="0" t="s">
-        <v>929</v>
+        <v>628</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>305</v>
+        <v>807</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>306</v>
+        <v>808</v>
       </c>
       <c r="C519" s="0" t="s">
-        <v>307</v>
+        <v>809</v>
       </c>
       <c r="F519" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G519" s="0" t="s">
-        <v>1174</v>
+        <v>518</v>
       </c>
       <c r="H519" s="0" t="s">
-        <v>47</v>
+        <v>351</v>
       </c>
       <c r="I519" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J519" s="0" t="s">
-        <v>309</v>
+        <v>811</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>1175</v>
+        <v>613</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>826</v>
+        <v>614</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>1176</v>
+        <v>615</v>
       </c>
       <c r="F520" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G520" s="0" t="s">
-        <v>1177</v>
+        <v>1069</v>
       </c>
       <c r="H520" s="0" t="s">
-        <v>388</v>
+        <v>152</v>
       </c>
       <c r="I520" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J520" s="0" t="s">
-        <v>1178</v>
+        <v>617</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>647</v>
+        <v>275</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>648</v>
+        <v>276</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>649</v>
+        <v>277</v>
       </c>
       <c r="F521" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G521" s="0" t="s">
-        <v>1179</v>
+        <v>1070</v>
       </c>
       <c r="H521" s="0" t="s">
-        <v>388</v>
+        <v>56</v>
       </c>
       <c r="I521" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J521" s="0" t="s">
-        <v>651</v>
+        <v>279</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>1043</v>
+        <v>636</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>798</v>
+        <v>637</v>
       </c>
       <c r="C522" s="0" t="s">
-        <v>1044</v>
+        <v>638</v>
       </c>
       <c r="F522" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G522" s="0" t="s">
-        <v>1180</v>
+        <v>519</v>
       </c>
       <c r="H522" s="0" t="s">
-        <v>368</v>
+        <v>152</v>
       </c>
       <c r="I522" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J522" s="0" t="s">
-        <v>1046</v>
+        <v>640</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>739</v>
+        <v>1071</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>740</v>
+        <v>149</v>
       </c>
       <c r="C523" s="0" t="s">
-        <v>741</v>
+        <v>1072</v>
       </c>
       <c r="F523" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G523" s="0" t="s">
-        <v>1181</v>
+        <v>522</v>
       </c>
       <c r="H523" s="0" t="s">
-        <v>171</v>
+        <v>523</v>
       </c>
       <c r="I523" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J523" s="0" t="s">
-        <v>743</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>631</v>
+        <v>347</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>632</v>
+        <v>348</v>
       </c>
       <c r="C524" s="0" t="s">
-        <v>633</v>
+        <v>349</v>
       </c>
       <c r="F524" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G524" s="0" t="s">
-        <v>1182</v>
+        <v>68</v>
       </c>
       <c r="H524" s="0" t="s">
-        <v>22</v>
+        <v>351</v>
       </c>
       <c r="I524" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J524" s="0" t="s">
-        <v>635</v>
+        <v>352</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>1183</v>
+        <v>235</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>885</v>
+        <v>236</v>
       </c>
       <c r="C525" s="0" t="s">
-        <v>1184</v>
+        <v>237</v>
       </c>
       <c r="F525" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G525" s="0" t="s">
-        <v>1185</v>
+        <v>527</v>
       </c>
       <c r="H525" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="I525" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J525" s="0" t="s">
-        <v>1186</v>
+        <v>239</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>234</v>
+        <v>769</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>235</v>
+        <v>770</v>
       </c>
       <c r="C526" s="0" t="s">
-        <v>236</v>
+        <v>771</v>
       </c>
       <c r="F526" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G526" s="0" t="s">
-        <v>1187</v>
+        <v>533</v>
       </c>
       <c r="H526" s="0" t="s">
-        <v>238</v>
+        <v>15</v>
       </c>
       <c r="I526" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J526" s="0" t="s">
-        <v>239</v>
+        <v>773</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>364</v>
+        <v>807</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>365</v>
+        <v>808</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>366</v>
+        <v>809</v>
       </c>
       <c r="F527" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G527" s="0" t="s">
-        <v>1188</v>
+        <v>1074</v>
       </c>
       <c r="H527" s="0" t="s">
-        <v>368</v>
+        <v>351</v>
       </c>
       <c r="I527" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J527" s="0" t="s">
-        <v>369</v>
+        <v>811</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>271</v>
+        <v>370</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>272</v>
+        <v>371</v>
       </c>
       <c r="C528" s="0" t="s">
-        <v>273</v>
+        <v>372</v>
       </c>
       <c r="F528" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G528" s="0" t="s">
-        <v>103</v>
+        <v>1075</v>
       </c>
       <c r="H528" s="0" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="I528" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J528" s="0" t="s">
-        <v>275</v>
+        <v>373</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>234</v>
+        <v>765</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>235</v>
+        <v>530</v>
       </c>
       <c r="C529" s="0" t="s">
-        <v>236</v>
+        <v>766</v>
       </c>
       <c r="F529" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G529" s="0" t="s">
-        <v>1189</v>
+        <v>1076</v>
       </c>
       <c r="H529" s="0" t="s">
-        <v>238</v>
+        <v>163</v>
       </c>
       <c r="I529" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J529" s="0" t="s">
-        <v>239</v>
+        <v>768</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>604</v>
+        <v>391</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>605</v>
+        <v>221</v>
       </c>
       <c r="C530" s="0" t="s">
-        <v>606</v>
+        <v>392</v>
       </c>
       <c r="F530" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G530" s="0" t="s">
-        <v>1190</v>
+        <v>72</v>
       </c>
       <c r="H530" s="0" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="I530" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J530" s="0" t="s">
-        <v>608</v>
+        <v>393</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>190</v>
+        <v>1077</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>191</v>
+        <v>290</v>
       </c>
       <c r="C531" s="0" t="s">
-        <v>192</v>
+        <v>1078</v>
       </c>
       <c r="F531" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G531" s="0" t="s">
-        <v>1191</v>
+        <v>541</v>
       </c>
       <c r="H531" s="0" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="I531" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J531" s="0" t="s">
-        <v>193</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>1062</v>
+        <v>1080</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>1063</v>
+        <v>509</v>
       </c>
       <c r="C532" s="0" t="s">
-        <v>1064</v>
+        <v>1081</v>
       </c>
       <c r="F532" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G532" s="0" t="s">
-        <v>1192</v>
+        <v>545</v>
       </c>
       <c r="H532" s="0" t="s">
-        <v>42</v>
+        <v>165</v>
       </c>
       <c r="I532" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J532" s="0" t="s">
-        <v>1066</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>402</v>
+        <v>608</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>365</v>
+        <v>609</v>
       </c>
       <c r="C533" s="0" t="s">
-        <v>403</v>
+        <v>610</v>
       </c>
       <c r="F533" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G533" s="0" t="s">
-        <v>1193</v>
+        <v>550</v>
       </c>
       <c r="H533" s="0" t="s">
-        <v>94</v>
+        <v>152</v>
       </c>
       <c r="I533" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J533" s="0" t="s">
-        <v>405</v>
+        <v>611</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>402</v>
+        <v>476</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>365</v>
+        <v>477</v>
       </c>
       <c r="C534" s="0" t="s">
-        <v>403</v>
+        <v>478</v>
       </c>
       <c r="F534" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G534" s="0" t="s">
-        <v>1194</v>
+        <v>1083</v>
       </c>
       <c r="H534" s="0" t="s">
-        <v>94</v>
+        <v>355</v>
       </c>
       <c r="I534" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J534" s="0" t="s">
-        <v>405</v>
+        <v>480</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>470</v>
+        <v>918</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>471</v>
+        <v>919</v>
       </c>
       <c r="C535" s="0" t="s">
-        <v>472</v>
+        <v>920</v>
       </c>
       <c r="F535" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G535" s="0" t="s">
-        <v>1195</v>
+        <v>1084</v>
       </c>
       <c r="H535" s="0" t="s">
-        <v>238</v>
+        <v>111</v>
       </c>
       <c r="I535" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J535" s="0" t="s">
-        <v>474</v>
+        <v>921</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>818</v>
+        <v>721</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>819</v>
+        <v>722</v>
       </c>
       <c r="C536" s="0" t="s">
-        <v>820</v>
+        <v>723</v>
       </c>
       <c r="F536" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G536" s="0" t="s">
-        <v>1196</v>
+        <v>1085</v>
       </c>
       <c r="H536" s="0" t="s">
-        <v>254</v>
+        <v>152</v>
       </c>
       <c r="I536" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J536" s="0" t="s">
-        <v>821</v>
+        <v>725</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="B537" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="C537" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="F537" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G537" s="0" t="s">
         <v>1086</v>
       </c>
-      <c r="B537" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H537" s="0" t="s">
-        <v>388</v>
+        <v>351</v>
       </c>
       <c r="I537" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J537" s="0" t="s">
-        <v>1090</v>
+        <v>352</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>1078</v>
+        <v>1014</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>1079</v>
+        <v>1015</v>
       </c>
       <c r="C538" s="0" t="s">
-        <v>1080</v>
+        <v>1016</v>
       </c>
       <c r="F538" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G538" s="0" t="s">
-        <v>1198</v>
+        <v>554</v>
       </c>
       <c r="H538" s="0" t="s">
-        <v>388</v>
+        <v>307</v>
       </c>
       <c r="I538" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J538" s="0" t="s">
-        <v>1082</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>529</v>
+        <v>658</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>530</v>
+        <v>248</v>
       </c>
       <c r="C539" s="0" t="s">
-        <v>531</v>
+        <v>659</v>
       </c>
       <c r="F539" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G539" s="0" t="s">
-        <v>1199</v>
+        <v>1087</v>
       </c>
       <c r="H539" s="0" t="s">
-        <v>238</v>
+        <v>661</v>
       </c>
       <c r="I539" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J539" s="0" t="s">
-        <v>533</v>
+        <v>662</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>797</v>
+        <v>134</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>798</v>
+        <v>116</v>
       </c>
       <c r="C540" s="0" t="s">
-        <v>799</v>
+        <v>135</v>
       </c>
       <c r="F540" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G540" s="0" t="s">
-        <v>1200</v>
+        <v>136</v>
       </c>
       <c r="H540" s="0" t="s">
-        <v>801</v>
+        <v>36</v>
       </c>
       <c r="I540" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J540" s="0" t="s">
-        <v>802</v>
+        <v>137</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>331</v>
+        <v>1088</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>332</v>
+        <v>189</v>
       </c>
       <c r="C541" s="0" t="s">
-        <v>333</v>
+        <v>1089</v>
       </c>
       <c r="F541" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G541" s="0" t="s">
-        <v>1201</v>
+        <v>1090</v>
       </c>
       <c r="H541" s="0" t="s">
-        <v>42</v>
+        <v>163</v>
       </c>
       <c r="I541" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J541" s="0" t="s">
-        <v>335</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>310</v>
+        <v>1092</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>311</v>
+        <v>643</v>
       </c>
       <c r="C542" s="0" t="s">
-        <v>312</v>
+        <v>1093</v>
       </c>
       <c r="F542" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G542" s="0" t="s">
-        <v>1202</v>
+        <v>559</v>
       </c>
       <c r="H542" s="0" t="s">
-        <v>22</v>
+        <v>170</v>
       </c>
       <c r="I542" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J542" s="0" t="s">
-        <v>314</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>1005</v>
+        <v>750</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>1006</v>
+        <v>751</v>
       </c>
       <c r="C543" s="0" t="s">
-        <v>1007</v>
+        <v>752</v>
       </c>
       <c r="F543" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G543" s="0" t="s">
-        <v>1203</v>
+        <v>1095</v>
       </c>
       <c r="H543" s="0" t="s">
-        <v>94</v>
+        <v>152</v>
       </c>
       <c r="I543" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J543" s="0" t="s">
-        <v>1009</v>
+        <v>754</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>1204</v>
+        <v>967</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>1205</v>
+        <v>968</v>
       </c>
       <c r="C544" s="0" t="s">
-        <v>1206</v>
+        <v>969</v>
       </c>
       <c r="F544" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G544" s="0" t="s">
-        <v>1207</v>
+        <v>564</v>
       </c>
       <c r="H544" s="0" t="s">
-        <v>1208</v>
+        <v>61</v>
       </c>
       <c r="I544" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J544" s="0" t="s">
-        <v>1209</v>
+        <v>970</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>1210</v>
+        <v>1096</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>1211</v>
+        <v>1097</v>
       </c>
       <c r="C545" s="0" t="s">
-        <v>1212</v>
+        <v>1098</v>
       </c>
       <c r="F545" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G545" s="0" t="s">
-        <v>1213</v>
+        <v>1099</v>
       </c>
       <c r="H545" s="0" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="I545" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J545" s="0" t="s">
-        <v>1214</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>1215</v>
+        <v>869</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>1216</v>
+        <v>870</v>
       </c>
       <c r="C546" s="0" t="s">
-        <v>1217</v>
+        <v>871</v>
       </c>
       <c r="F546" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G546" s="0" t="s">
-        <v>1218</v>
+        <v>1101</v>
       </c>
       <c r="H546" s="0" t="s">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="I546" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J546" s="0" t="s">
-        <v>1219</v>
+        <v>872</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>939</v>
+        <v>1044</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>747</v>
+        <v>1045</v>
       </c>
       <c r="C547" s="0" t="s">
-        <v>940</v>
+        <v>1046</v>
       </c>
       <c r="F547" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G547" s="0" t="s">
-        <v>1220</v>
+        <v>1102</v>
       </c>
       <c r="H547" s="0" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="I547" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J547" s="0" t="s">
-        <v>942</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>939</v>
+        <v>924</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>747</v>
+        <v>925</v>
       </c>
       <c r="C548" s="0" t="s">
-        <v>940</v>
+        <v>926</v>
       </c>
       <c r="F548" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G548" s="0" t="s">
-        <v>1221</v>
+        <v>1103</v>
       </c>
       <c r="H548" s="0" t="s">
-        <v>177</v>
+        <v>307</v>
       </c>
       <c r="I548" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J548" s="0" t="s">
-        <v>942</v>
+        <v>928</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>288</v>
+        <v>69</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>289</v>
+        <v>70</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>290</v>
+        <v>71</v>
       </c>
       <c r="F549" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G549" s="0" t="s">
-        <v>1222</v>
+        <v>138</v>
       </c>
       <c r="H549" s="0" t="s">
-        <v>177</v>
+        <v>538</v>
       </c>
       <c r="I549" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>16</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>1215</v>
+        <v>357</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>1216</v>
+        <v>358</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>1217</v>
+        <v>359</v>
       </c>
       <c r="F550" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G550" s="0" t="s">
-        <v>1223</v>
+        <v>1104</v>
       </c>
       <c r="H550" s="0" t="s">
-        <v>177</v>
+        <v>111</v>
       </c>
       <c r="I550" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J550" s="0" t="s">
-        <v>1219</v>
+        <v>361</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>812</v>
+        <v>991</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>813</v>
+        <v>992</v>
       </c>
       <c r="C551" s="0" t="s">
-        <v>814</v>
+        <v>993</v>
       </c>
       <c r="F551" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G551" s="0" t="s">
-        <v>1224</v>
+        <v>1105</v>
       </c>
       <c r="H551" s="0" t="s">
-        <v>177</v>
+        <v>61</v>
       </c>
       <c r="I551" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J551" s="0" t="s">
-        <v>816</v>
+        <v>995</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>939</v>
+        <v>698</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>747</v>
+        <v>699</v>
       </c>
       <c r="C552" s="0" t="s">
-        <v>940</v>
+        <v>700</v>
       </c>
       <c r="F552" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G552" s="0" t="s">
-        <v>1225</v>
+        <v>565</v>
       </c>
       <c r="H552" s="0" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="I552" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J552" s="0" t="s">
-        <v>942</v>
+        <v>701</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>1054</v>
+        <v>693</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>1055</v>
+        <v>694</v>
       </c>
       <c r="C553" s="0" t="s">
-        <v>1056</v>
+        <v>695</v>
       </c>
       <c r="F553" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G553" s="0" t="s">
-        <v>1226</v>
+        <v>1106</v>
       </c>
       <c r="H553" s="0" t="s">
-        <v>177</v>
+        <v>351</v>
       </c>
       <c r="I553" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J553" s="0" t="s">
-        <v>1058</v>
+        <v>697</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>939</v>
+        <v>139</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>747</v>
+        <v>123</v>
       </c>
       <c r="C554" s="0" t="s">
-        <v>940</v>
+        <v>140</v>
       </c>
       <c r="F554" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G554" s="0" t="s">
-        <v>1227</v>
+        <v>141</v>
       </c>
       <c r="H554" s="0" t="s">
-        <v>177</v>
+        <v>67</v>
       </c>
       <c r="I554" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J554" s="0" t="s">
-        <v>942</v>
+        <v>142</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>765</v>
+        <v>865</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>766</v>
+        <v>664</v>
       </c>
       <c r="C555" s="0" t="s">
-        <v>767</v>
+        <v>866</v>
       </c>
       <c r="F555" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G555" s="0" t="s">
-        <v>1228</v>
+        <v>1107</v>
       </c>
       <c r="H555" s="0" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="I555" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J555" s="0" t="s">
-        <v>769</v>
+        <v>868</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>1210</v>
+        <v>991</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>1211</v>
+        <v>992</v>
       </c>
       <c r="C556" s="0" t="s">
-        <v>1212</v>
+        <v>993</v>
       </c>
       <c r="F556" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G556" s="0" t="s">
-        <v>1229</v>
+        <v>573</v>
       </c>
       <c r="H556" s="0" t="s">
-        <v>177</v>
+        <v>61</v>
       </c>
       <c r="I556" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J556" s="0" t="s">
-        <v>1214</v>
+        <v>995</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>1230</v>
+        <v>10</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>913</v>
+        <v>11</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>1231</v>
+        <v>12</v>
       </c>
       <c r="F557" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G557" s="0" t="s">
-        <v>1232</v>
+        <v>143</v>
       </c>
       <c r="H557" s="0" t="s">
-        <v>177</v>
+        <v>27</v>
       </c>
       <c r="I557" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>1233</v>
+        <v>16</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>812</v>
+        <v>347</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>813</v>
+        <v>348</v>
       </c>
       <c r="C558" s="0" t="s">
-        <v>814</v>
+        <v>349</v>
       </c>
       <c r="F558" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G558" s="0" t="s">
-        <v>1234</v>
+        <v>1108</v>
       </c>
       <c r="H558" s="0" t="s">
-        <v>177</v>
+        <v>351</v>
       </c>
       <c r="I558" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J558" s="0" t="s">
-        <v>816</v>
+        <v>352</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>1054</v>
+        <v>28</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>1055</v>
+        <v>29</v>
       </c>
       <c r="C559" s="0" t="s">
-        <v>1056</v>
+        <v>30</v>
       </c>
       <c r="F559" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G559" s="0" t="s">
-        <v>1235</v>
+        <v>144</v>
       </c>
       <c r="H559" s="0" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="I559" s="0" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>1058</v>
+        <v>16</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>765</v>
+        <v>1092</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>766</v>
+        <v>643</v>
       </c>
       <c r="C560" s="0" t="s">
-        <v>767</v>
+        <v>1093</v>
       </c>
       <c r="F560" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G560" s="0" t="s">
-        <v>1236</v>
+        <v>1109</v>
       </c>
       <c r="H560" s="0" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="I560" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J560" s="0" t="s">
-        <v>769</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>765</v>
+        <v>652</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>766</v>
+        <v>653</v>
       </c>
       <c r="C561" s="0" t="s">
-        <v>767</v>
+        <v>654</v>
       </c>
       <c r="F561" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G561" s="0" t="s">
-        <v>1237</v>
+        <v>1110</v>
       </c>
       <c r="H561" s="0" t="s">
-        <v>177</v>
+        <v>656</v>
       </c>
       <c r="I561" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J561" s="0" t="s">
-        <v>769</v>
+        <v>657</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>862</v>
+        <v>1071</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>813</v>
+        <v>149</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>863</v>
+        <v>1072</v>
       </c>
       <c r="F562" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G562" s="0" t="s">
-        <v>1238</v>
+        <v>579</v>
       </c>
       <c r="H562" s="0" t="s">
-        <v>388</v>
+        <v>523</v>
       </c>
       <c r="I562" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J562" s="0" t="s">
-        <v>865</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>818</v>
+        <v>262</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>819</v>
+        <v>263</v>
       </c>
       <c r="C563" s="0" t="s">
-        <v>820</v>
+        <v>264</v>
       </c>
       <c r="F563" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G563" s="0" t="s">
-        <v>1239</v>
+        <v>580</v>
       </c>
       <c r="H563" s="0" t="s">
-        <v>254</v>
+        <v>224</v>
       </c>
       <c r="I563" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J563" s="0" t="s">
-        <v>821</v>
+        <v>266</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>1240</v>
+        <v>122</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>235</v>
+        <v>123</v>
       </c>
       <c r="C564" s="0" t="s">
-        <v>1241</v>
+        <v>124</v>
       </c>
       <c r="F564" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G564" s="0" t="s">
-        <v>1242</v>
+        <v>76</v>
       </c>
       <c r="H564" s="0" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="I564" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J564" s="0" t="s">
-        <v>1243</v>
+        <v>126</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>587</v>
+        <v>956</v>
       </c>
       <c r="B565" s="0" t="s">
+        <v>957</v>
+      </c>
+      <c r="C565" s="0" t="s">
+        <v>958</v>
+      </c>
+      <c r="F565" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G565" s="0" t="s">
         <v>588</v>
       </c>
-      <c r="C565" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H565" s="0" t="s">
-        <v>328</v>
+        <v>111</v>
       </c>
       <c r="I565" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J565" s="0" t="s">
-        <v>591</v>
+        <v>960</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>1245</v>
+        <v>1009</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>365</v>
+        <v>1010</v>
       </c>
       <c r="C566" s="0" t="s">
-        <v>1246</v>
+        <v>1011</v>
       </c>
       <c r="F566" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G566" s="0" t="s">
-        <v>1247</v>
+        <v>589</v>
       </c>
       <c r="H566" s="0" t="s">
-        <v>388</v>
+        <v>111</v>
       </c>
       <c r="I566" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J566" s="0" t="s">
-        <v>1248</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>185</v>
+        <v>625</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>186</v>
+        <v>626</v>
       </c>
       <c r="C567" s="0" t="s">
-        <v>187</v>
+        <v>627</v>
       </c>
       <c r="F567" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G567" s="0" t="s">
-        <v>1249</v>
+        <v>1111</v>
       </c>
       <c r="H567" s="0" t="s">
-        <v>42</v>
+        <v>163</v>
       </c>
       <c r="I567" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J567" s="0" t="s">
-        <v>189</v>
+        <v>628</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>499</v>
+        <v>192</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>332</v>
+        <v>193</v>
       </c>
       <c r="C568" s="0" t="s">
-        <v>500</v>
+        <v>194</v>
       </c>
       <c r="F568" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G568" s="0" t="s">
-        <v>1250</v>
+        <v>590</v>
       </c>
       <c r="H568" s="0" t="s">
-        <v>502</v>
+        <v>186</v>
       </c>
       <c r="I568" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J568" s="0" t="s">
-        <v>503</v>
+        <v>196</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>999</v>
+        <v>374</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>1000</v>
+        <v>248</v>
       </c>
       <c r="C569" s="0" t="s">
-        <v>1001</v>
+        <v>375</v>
       </c>
       <c r="F569" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G569" s="0" t="s">
-        <v>1251</v>
+        <v>1112</v>
       </c>
       <c r="H569" s="0" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="I569" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J569" s="0" t="s">
-        <v>1003</v>
+        <v>376</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>1204</v>
+        <v>211</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>1205</v>
+        <v>212</v>
       </c>
       <c r="C570" s="0" t="s">
-        <v>1206</v>
+        <v>213</v>
       </c>
       <c r="F570" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G570" s="0" t="s">
-        <v>1252</v>
+        <v>595</v>
       </c>
       <c r="H570" s="0" t="s">
-        <v>1208</v>
+        <v>15</v>
       </c>
       <c r="I570" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J570" s="0" t="s">
-        <v>1209</v>
+        <v>215</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>250</v>
+        <v>497</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>251</v>
+        <v>498</v>
       </c>
       <c r="C571" s="0" t="s">
-        <v>252</v>
+        <v>499</v>
       </c>
       <c r="F571" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G571" s="0" t="s">
-        <v>1253</v>
+        <v>1113</v>
       </c>
       <c r="H571" s="0" t="s">
-        <v>254</v>
+        <v>82</v>
       </c>
       <c r="I571" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J571" s="0" t="s">
-        <v>255</v>
+        <v>500</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>1215</v>
+        <v>693</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>1216</v>
+        <v>694</v>
       </c>
       <c r="C572" s="0" t="s">
-        <v>1217</v>
+        <v>695</v>
       </c>
       <c r="F572" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G572" s="0" t="s">
-        <v>1254</v>
+        <v>599</v>
       </c>
       <c r="H572" s="0" t="s">
-        <v>177</v>
+        <v>351</v>
       </c>
       <c r="I572" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J572" s="0" t="s">
-        <v>1219</v>
+        <v>697</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>773</v>
+        <v>918</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>774</v>
+        <v>919</v>
       </c>
       <c r="C573" s="0" t="s">
-        <v>775</v>
+        <v>920</v>
       </c>
       <c r="F573" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G573" s="0" t="s">
-        <v>1255</v>
+        <v>1114</v>
       </c>
       <c r="H573" s="0" t="s">
-        <v>42</v>
+        <v>111</v>
       </c>
       <c r="I573" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J573" s="0" t="s">
-        <v>777</v>
+        <v>921</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>1256</v>
+        <v>374</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>525</v>
+        <v>248</v>
       </c>
       <c r="C574" s="0" t="s">
-        <v>1257</v>
+        <v>375</v>
       </c>
       <c r="F574" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G574" s="0" t="s">
-        <v>1258</v>
+        <v>77</v>
       </c>
       <c r="H574" s="0" t="s">
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="I574" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J574" s="0" t="s">
-        <v>1259</v>
+        <v>376</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>1260</v>
+        <v>10</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>437</v>
+        <v>11</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>1261</v>
+        <v>12</v>
       </c>
       <c r="F575" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G575" s="0" t="s">
-        <v>1262</v>
+        <v>145</v>
       </c>
       <c r="H575" s="0" t="s">
-        <v>346</v>
+        <v>27</v>
       </c>
       <c r="I575" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>1263</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>604</v>
+        <v>1053</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>605</v>
+        <v>1054</v>
       </c>
       <c r="C576" s="0" t="s">
-        <v>606</v>
+        <v>1055</v>
       </c>
       <c r="F576" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G576" s="0" t="s">
-        <v>1264</v>
+        <v>1115</v>
       </c>
       <c r="H576" s="0" t="s">
-        <v>177</v>
+        <v>661</v>
       </c>
       <c r="I576" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J576" s="0" t="s">
-        <v>608</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>926</v>
+        <v>445</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>927</v>
+        <v>446</v>
       </c>
       <c r="C577" s="0" t="s">
-        <v>928</v>
+        <v>447</v>
       </c>
       <c r="F577" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G577" s="0" t="s">
-        <v>1265</v>
+        <v>1116</v>
       </c>
       <c r="H577" s="0" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="I577" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J577" s="0" t="s">
-        <v>929</v>
+        <v>449</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>436</v>
+        <v>257</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>437</v>
+        <v>258</v>
       </c>
       <c r="C578" s="0" t="s">
-        <v>438</v>
+        <v>259</v>
       </c>
       <c r="F578" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G578" s="0" t="s">
-        <v>1266</v>
+        <v>81</v>
       </c>
       <c r="H578" s="0" t="s">
-        <v>171</v>
+        <v>82</v>
       </c>
       <c r="I578" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J578" s="0" t="s">
-        <v>440</v>
+        <v>261</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>779</v>
+        <v>508</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>780</v>
+        <v>509</v>
       </c>
       <c r="C579" s="0" t="s">
-        <v>781</v>
+        <v>510</v>
       </c>
       <c r="F579" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G579" s="0" t="s">
-        <v>1267</v>
+        <v>1117</v>
       </c>
       <c r="H579" s="0" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="I579" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J579" s="0" t="s">
-        <v>783</v>
+        <v>512</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>604</v>
+        <v>865</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>605</v>
+        <v>664</v>
       </c>
       <c r="C580" s="0" t="s">
-        <v>606</v>
+        <v>866</v>
       </c>
       <c r="F580" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G580" s="0" t="s">
-        <v>1268</v>
+        <v>1118</v>
       </c>
       <c r="H580" s="0" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="I580" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J580" s="0" t="s">
-        <v>608</v>
+        <v>868</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>760</v>
+        <v>100</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>311</v>
+        <v>101</v>
       </c>
       <c r="C581" s="0" t="s">
-        <v>761</v>
+        <v>102</v>
       </c>
       <c r="F581" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G581" s="0" t="s">
-        <v>1269</v>
+        <v>146</v>
       </c>
       <c r="H581" s="0" t="s">
-        <v>388</v>
+        <v>165</v>
       </c>
       <c r="I581" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J581" s="0" t="s">
-        <v>763</v>
+        <v>103</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>310</v>
+        <v>502</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>311</v>
+        <v>503</v>
       </c>
       <c r="C582" s="0" t="s">
-        <v>312</v>
+        <v>504</v>
       </c>
       <c r="F582" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G582" s="0" t="s">
-        <v>1270</v>
+        <v>1119</v>
       </c>
       <c r="H582" s="0" t="s">
-        <v>22</v>
+        <v>506</v>
       </c>
       <c r="I582" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J582" s="0" t="s">
-        <v>314</v>
+        <v>507</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>931</v>
+        <v>551</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>932</v>
+        <v>552</v>
       </c>
       <c r="C583" s="0" t="s">
-        <v>933</v>
+        <v>553</v>
       </c>
       <c r="F583" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G583" s="0" t="s">
-        <v>1271</v>
+        <v>1120</v>
       </c>
       <c r="H583" s="0" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="I583" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J583" s="0" t="s">
-        <v>935</v>
+        <v>555</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>604</v>
+        <v>1088</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>605</v>
+        <v>189</v>
       </c>
       <c r="C584" s="0" t="s">
-        <v>606</v>
+        <v>1089</v>
       </c>
       <c r="F584" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G584" s="0" t="s">
-        <v>1272</v>
+        <v>1121</v>
       </c>
       <c r="H584" s="0" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="I584" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J584" s="0" t="s">
-        <v>608</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1204</v>
+        <v>710</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>1205</v>
+        <v>711</v>
       </c>
       <c r="C585" s="0" t="s">
-        <v>1206</v>
+        <v>712</v>
       </c>
       <c r="F585" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G585" s="0" t="s">
-        <v>1273</v>
+        <v>87</v>
       </c>
       <c r="H585" s="0" t="s">
-        <v>1208</v>
+        <v>170</v>
       </c>
       <c r="I585" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J585" s="0" t="s">
-        <v>1209</v>
+        <v>713</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>524</v>
+        <v>636</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>525</v>
+        <v>637</v>
       </c>
       <c r="C586" s="0" t="s">
-        <v>526</v>
+        <v>638</v>
       </c>
       <c r="F586" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G586" s="0" t="s">
-        <v>1274</v>
+        <v>1122</v>
       </c>
       <c r="H586" s="0" t="s">
-        <v>69</v>
+        <v>152</v>
       </c>
       <c r="I586" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J586" s="0" t="s">
-        <v>528</v>
+        <v>640</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>779</v>
+        <v>608</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>780</v>
+        <v>609</v>
       </c>
       <c r="C587" s="0" t="s">
-        <v>781</v>
+        <v>610</v>
       </c>
       <c r="F587" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G587" s="0" t="s">
-        <v>1275</v>
+        <v>605</v>
       </c>
       <c r="H587" s="0" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="I587" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J587" s="0" t="s">
-        <v>783</v>
+        <v>611</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>1215</v>
+        <v>935</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>1216</v>
+        <v>358</v>
       </c>
       <c r="C588" s="0" t="s">
-        <v>1217</v>
+        <v>936</v>
       </c>
       <c r="F588" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G588" s="0" t="s">
-        <v>1276</v>
+        <v>1123</v>
       </c>
       <c r="H588" s="0" t="s">
-        <v>177</v>
+        <v>538</v>
       </c>
       <c r="I588" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J588" s="0" t="s">
-        <v>1219</v>
+        <v>938</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>850</v>
+        <v>1059</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>851</v>
+        <v>1060</v>
       </c>
       <c r="C589" s="0" t="s">
-        <v>852</v>
+        <v>1061</v>
       </c>
       <c r="F589" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G589" s="0" t="s">
-        <v>1277</v>
+        <v>606</v>
       </c>
       <c r="H589" s="0" t="s">
-        <v>254</v>
+        <v>165</v>
       </c>
       <c r="I589" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J589" s="0" t="s">
-        <v>854</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>412</v>
+        <v>962</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>413</v>
+        <v>248</v>
       </c>
       <c r="C590" s="0" t="s">
-        <v>414</v>
+        <v>963</v>
       </c>
       <c r="F590" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G590" s="0" t="s">
-        <v>1278</v>
+        <v>1124</v>
       </c>
       <c r="H590" s="0" t="s">
-        <v>416</v>
+        <v>111</v>
       </c>
       <c r="I590" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J590" s="0" t="s">
-        <v>417</v>
+        <v>965</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>779</v>
+        <v>197</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>780</v>
+        <v>198</v>
       </c>
       <c r="C591" s="0" t="s">
-        <v>781</v>
+        <v>199</v>
       </c>
       <c r="F591" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G591" s="0" t="s">
-        <v>1279</v>
+        <v>1125</v>
       </c>
       <c r="H591" s="0" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="I591" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J591" s="0" t="s">
-        <v>783</v>
+        <v>201</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>1071</v>
+        <v>455</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>1072</v>
+        <v>456</v>
       </c>
       <c r="C592" s="0" t="s">
-        <v>1073</v>
+        <v>457</v>
       </c>
       <c r="F592" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G592" s="0" t="s">
-        <v>1280</v>
+        <v>1126</v>
       </c>
       <c r="H592" s="0" t="s">
-        <v>177</v>
+        <v>459</v>
       </c>
       <c r="I592" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J592" s="0" t="s">
-        <v>1075</v>
+        <v>460</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>194</v>
+        <v>57</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>195</v>
+        <v>58</v>
       </c>
       <c r="C593" s="0" t="s">
-        <v>196</v>
+        <v>59</v>
       </c>
       <c r="F593" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G593" s="0" t="s">
-        <v>1281</v>
+        <v>147</v>
       </c>
       <c r="H593" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="I593" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J593" s="0" t="s">
-        <v>198</v>
+        <v>62</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>288</v>
+        <v>1021</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>289</v>
+        <v>1022</v>
       </c>
       <c r="C594" s="0" t="s">
-        <v>290</v>
+        <v>1023</v>
       </c>
       <c r="F594" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G594" s="0" t="s">
-        <v>1282</v>
+        <v>607</v>
       </c>
       <c r="H594" s="0" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="I594" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J594" s="0" t="s">
-        <v>292</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>1054</v>
+        <v>299</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>1055</v>
+        <v>300</v>
       </c>
       <c r="C595" s="0" t="s">
-        <v>1056</v>
+        <v>301</v>
       </c>
       <c r="F595" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G595" s="0" t="s">
-        <v>1283</v>
+        <v>1127</v>
       </c>
       <c r="H595" s="0" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="I595" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J595" s="0" t="s">
-        <v>1058</v>
+        <v>303</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>504</v>
+        <v>257</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>505</v>
+        <v>258</v>
       </c>
       <c r="C596" s="0" t="s">
-        <v>506</v>
+        <v>259</v>
       </c>
       <c r="F596" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G596" s="0" t="s">
-        <v>1284</v>
+        <v>89</v>
       </c>
       <c r="H596" s="0" t="s">
-        <v>148</v>
+        <v>82</v>
       </c>
       <c r="I596" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J596" s="0" t="s">
-        <v>508</v>
+        <v>261</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>288</v>
+        <v>865</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>289</v>
+        <v>664</v>
       </c>
       <c r="C597" s="0" t="s">
-        <v>290</v>
+        <v>866</v>
       </c>
       <c r="F597" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G597" s="0" t="s">
-        <v>1285</v>
+        <v>1128</v>
       </c>
       <c r="H597" s="0" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="I597" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J597" s="0" t="s">
-        <v>292</v>
+        <v>868</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>773</v>
+        <v>493</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>774</v>
+        <v>248</v>
       </c>
       <c r="C598" s="0" t="s">
-        <v>775</v>
+        <v>494</v>
       </c>
       <c r="F598" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G598" s="0" t="s">
-        <v>1286</v>
+        <v>1129</v>
       </c>
       <c r="H598" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I598" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J598" s="0" t="s">
-        <v>777</v>
+        <v>496</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1210</v>
+        <v>880</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>1211</v>
+        <v>530</v>
       </c>
       <c r="C599" s="0" t="s">
-        <v>1212</v>
+        <v>881</v>
       </c>
       <c r="F599" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G599" s="0" t="s">
-        <v>1287</v>
+        <v>1130</v>
       </c>
       <c r="H599" s="0" t="s">
-        <v>177</v>
+        <v>355</v>
       </c>
       <c r="I599" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J599" s="0" t="s">
-        <v>1214</v>
+        <v>883</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>301</v>
+        <v>271</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>212</v>
+        <v>272</v>
       </c>
       <c r="C600" s="0" t="s">
-        <v>302</v>
+        <v>273</v>
       </c>
       <c r="F600" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G600" s="0" t="s">
-        <v>1288</v>
+        <v>1131</v>
       </c>
       <c r="H600" s="0" t="s">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="I600" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J600" s="0" t="s">
-        <v>304</v>
+        <v>274</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>604</v>
+        <v>391</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>605</v>
+        <v>221</v>
       </c>
       <c r="C601" s="0" t="s">
-        <v>606</v>
+        <v>392</v>
       </c>
       <c r="F601" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G601" s="0" t="s">
-        <v>1289</v>
+        <v>1132</v>
       </c>
       <c r="H601" s="0" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="I601" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J601" s="0" t="s">
-        <v>608</v>
+        <v>393</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>144</v>
+        <v>880</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>145</v>
+        <v>530</v>
       </c>
       <c r="C602" s="0" t="s">
-        <v>146</v>
+        <v>881</v>
       </c>
       <c r="F602" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G602" s="0" t="s">
-        <v>1020</v>
+        <v>1133</v>
       </c>
       <c r="H602" s="0" t="s">
-        <v>148</v>
+        <v>355</v>
       </c>
       <c r="I602" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J602" s="0" t="s">
-        <v>149</v>
+        <v>883</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>1290</v>
+        <v>688</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>1129</v>
+        <v>290</v>
       </c>
       <c r="C603" s="0" t="s">
-        <v>1291</v>
+        <v>689</v>
       </c>
       <c r="F603" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G603" s="0" t="s">
-        <v>1020</v>
+        <v>1134</v>
       </c>
       <c r="H603" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="I603" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J603" s="0" t="s">
-        <v>1292</v>
+        <v>691</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>516</v>
+        <v>688</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>517</v>
+        <v>290</v>
       </c>
       <c r="C604" s="0" t="s">
-        <v>518</v>
+        <v>689</v>
       </c>
       <c r="F604" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G604" s="0" t="s">
-        <v>1022</v>
+        <v>1135</v>
       </c>
       <c r="H604" s="0" t="s">
-        <v>47</v>
+        <v>152</v>
       </c>
       <c r="I604" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J604" s="0" t="s">
-        <v>520</v>
+        <v>691</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="B605" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C605" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F605" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G605" s="0" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H605" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="I605" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="J605" s="0" t="s">
         <v>691</v>
-      </c>
-[...19 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>156</v>
+        <v>539</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>157</v>
+        <v>290</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>158</v>
+        <v>540</v>
       </c>
       <c r="F606" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G606" s="0" t="s">
-        <v>1023</v>
+        <v>1137</v>
       </c>
       <c r="H606" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="I606" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J606" s="0" t="s">
-        <v>160</v>
+        <v>542</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>903</v>
+        <v>271</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>904</v>
+        <v>272</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>905</v>
+        <v>273</v>
       </c>
       <c r="F607" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G607" s="0" t="s">
-        <v>1030</v>
+        <v>1138</v>
       </c>
       <c r="H607" s="0" t="s">
-        <v>171</v>
+        <v>224</v>
       </c>
       <c r="I607" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J607" s="0" t="s">
-        <v>907</v>
+        <v>274</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>1122</v>
+        <v>271</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>1123</v>
+        <v>272</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>1124</v>
+        <v>273</v>
       </c>
       <c r="F608" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G608" s="0" t="s">
-        <v>1040</v>
+        <v>1139</v>
       </c>
       <c r="H608" s="0" t="s">
-        <v>368</v>
+        <v>224</v>
       </c>
       <c r="I608" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J608" s="0" t="s">
-        <v>1126</v>
+        <v>274</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>579</v>
+        <v>271</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>580</v>
+        <v>272</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>581</v>
+        <v>273</v>
       </c>
       <c r="F609" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G609" s="0" t="s">
-        <v>1051</v>
+        <v>1140</v>
       </c>
       <c r="H609" s="0" t="s">
-        <v>47</v>
+        <v>224</v>
       </c>
       <c r="I609" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J609" s="0" t="s">
-        <v>583</v>
+        <v>274</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>29</v>
+        <v>188</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>30</v>
+        <v>189</v>
       </c>
       <c r="C610" s="0" t="s">
-        <v>31</v>
+        <v>190</v>
       </c>
       <c r="F610" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G610" s="0" t="s">
-        <v>83</v>
+        <v>1141</v>
       </c>
       <c r="H610" s="0" t="s">
-        <v>368</v>
+        <v>186</v>
       </c>
       <c r="I610" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J610" s="0" t="s">
+        <v>191</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>336</v>
+        <v>188</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>337</v>
+        <v>189</v>
       </c>
       <c r="C611" s="0" t="s">
-        <v>338</v>
+        <v>190</v>
       </c>
       <c r="F611" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G611" s="0" t="s">
-        <v>1061</v>
+        <v>1142</v>
       </c>
       <c r="H611" s="0" t="s">
-        <v>238</v>
+        <v>186</v>
       </c>
       <c r="I611" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J611" s="0" t="s">
-        <v>340</v>
+        <v>191</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>295</v>
+        <v>182</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>296</v>
+        <v>183</v>
       </c>
       <c r="C612" s="0" t="s">
-        <v>297</v>
+        <v>184</v>
       </c>
       <c r="F612" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G612" s="0" t="s">
-        <v>1061</v>
+        <v>1143</v>
       </c>
       <c r="H612" s="0" t="s">
-        <v>238</v>
+        <v>186</v>
       </c>
       <c r="I612" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J612" s="0" t="s">
-        <v>299</v>
+        <v>187</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>686</v>
+        <v>391</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>687</v>
+        <v>221</v>
       </c>
       <c r="C613" s="0" t="s">
-        <v>688</v>
+        <v>392</v>
       </c>
       <c r="F613" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G613" s="0" t="s">
-        <v>1061</v>
+        <v>1144</v>
       </c>
       <c r="H613" s="0" t="s">
-        <v>238</v>
+        <v>186</v>
       </c>
       <c r="I613" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J613" s="0" t="s">
-        <v>690</v>
+        <v>393</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>185</v>
+        <v>284</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>186</v>
+        <v>285</v>
       </c>
       <c r="C614" s="0" t="s">
-        <v>187</v>
+        <v>286</v>
       </c>
       <c r="F614" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G614" s="0" t="s">
-        <v>1069</v>
+        <v>1145</v>
       </c>
       <c r="H614" s="0" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="I614" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J614" s="0" t="s">
-        <v>189</v>
+        <v>287</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>552</v>
+        <v>534</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>553</v>
+        <v>535</v>
       </c>
       <c r="C615" s="0" t="s">
-        <v>554</v>
+        <v>536</v>
       </c>
       <c r="F615" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G615" s="0" t="s">
-        <v>1076</v>
+        <v>1146</v>
       </c>
       <c r="H615" s="0" t="s">
-        <v>165</v>
+        <v>255</v>
       </c>
       <c r="I615" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J615" s="0" t="s">
-        <v>556</v>
+        <v>537</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>1086</v>
+        <v>534</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>1087</v>
+        <v>535</v>
       </c>
       <c r="C616" s="0" t="s">
-        <v>1088</v>
+        <v>536</v>
       </c>
       <c r="F616" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G616" s="0" t="s">
-        <v>1081</v>
+        <v>1147</v>
       </c>
       <c r="H616" s="0" t="s">
-        <v>388</v>
+        <v>255</v>
       </c>
       <c r="I616" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J616" s="0" t="s">
-        <v>1090</v>
+        <v>537</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>1293</v>
+        <v>534</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>1294</v>
+        <v>535</v>
       </c>
       <c r="C617" s="0" t="s">
-        <v>1295</v>
+        <v>536</v>
       </c>
       <c r="F617" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G617" s="0" t="s">
-        <v>1081</v>
+        <v>1148</v>
       </c>
       <c r="H617" s="0" t="s">
-        <v>388</v>
+        <v>255</v>
       </c>
       <c r="I617" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J617" s="0" t="s">
-        <v>1296</v>
+        <v>537</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>384</v>
+        <v>534</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>385</v>
+        <v>535</v>
       </c>
       <c r="C618" s="0" t="s">
-        <v>386</v>
+        <v>536</v>
       </c>
       <c r="F618" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G618" s="0" t="s">
-        <v>1081</v>
+        <v>1149</v>
       </c>
       <c r="H618" s="0" t="s">
-        <v>388</v>
+        <v>255</v>
       </c>
       <c r="I618" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J618" s="0" t="s">
-        <v>389</v>
+        <v>537</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>725</v>
+        <v>409</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>726</v>
+        <v>285</v>
       </c>
       <c r="C619" s="0" t="s">
-        <v>727</v>
+        <v>410</v>
       </c>
       <c r="F619" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G619" s="0" t="s">
-        <v>1083</v>
+        <v>1150</v>
       </c>
       <c r="H619" s="0" t="s">
-        <v>94</v>
+        <v>36</v>
       </c>
       <c r="I619" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J619" s="0" t="s">
-        <v>615</v>
+        <v>411</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>365</v>
+        <v>285</v>
       </c>
       <c r="C620" s="0" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="F620" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G620" s="0" t="s">
-        <v>1083</v>
+        <v>1151</v>
       </c>
       <c r="H620" s="0" t="s">
-        <v>94</v>
+        <v>36</v>
       </c>
       <c r="I620" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J620" s="0" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>240</v>
+        <v>220</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>241</v>
+        <v>221</v>
       </c>
       <c r="C621" s="0" t="s">
-        <v>242</v>
+        <v>222</v>
       </c>
       <c r="F621" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G621" s="0" t="s">
-        <v>1084</v>
+        <v>1152</v>
       </c>
       <c r="H621" s="0" t="s">
-        <v>171</v>
+        <v>224</v>
       </c>
       <c r="I621" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J621" s="0" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>167</v>
+        <v>220</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>168</v>
+        <v>221</v>
       </c>
       <c r="C622" s="0" t="s">
-        <v>169</v>
+        <v>222</v>
       </c>
       <c r="F622" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G622" s="0" t="s">
-        <v>1084</v>
+        <v>1153</v>
       </c>
       <c r="H622" s="0" t="s">
-        <v>171</v>
+        <v>224</v>
       </c>
       <c r="I622" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J622" s="0" t="s">
-        <v>172</v>
+        <v>225</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>84</v>
+        <v>220</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>85</v>
+        <v>221</v>
       </c>
       <c r="C623" s="0" t="s">
-        <v>86</v>
+        <v>222</v>
       </c>
       <c r="F623" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G623" s="0" t="s">
-        <v>87</v>
+        <v>1154</v>
       </c>
       <c r="H623" s="0" t="s">
-        <v>429</v>
+        <v>224</v>
       </c>
       <c r="I623" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J623" s="0" t="s">
+        <v>225</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>88</v>
+        <v>220</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>85</v>
+        <v>221</v>
       </c>
       <c r="C624" s="0" t="s">
-        <v>89</v>
+        <v>222</v>
       </c>
       <c r="F624" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G624" s="0" t="s">
-        <v>87</v>
+        <v>1155</v>
       </c>
       <c r="H624" s="0" t="s">
-        <v>429</v>
+        <v>224</v>
       </c>
       <c r="I624" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J624" s="0" t="s">
+        <v>225</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="C625" s="0" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="F625" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G625" s="0" t="s">
-        <v>1092</v>
+        <v>1156</v>
       </c>
       <c r="H625" s="0" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="I625" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J625" s="0" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>38</v>
+        <v>905</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>39</v>
+        <v>906</v>
       </c>
       <c r="C626" s="0" t="s">
-        <v>40</v>
+        <v>907</v>
       </c>
       <c r="F626" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G626" s="0" t="s">
-        <v>76</v>
+        <v>1157</v>
       </c>
       <c r="H626" s="0" t="s">
-        <v>37</v>
+        <v>255</v>
       </c>
       <c r="I626" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J626" s="0" t="s">
+        <v>909</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>390</v>
+        <v>905</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>391</v>
+        <v>906</v>
       </c>
       <c r="C627" s="0" t="s">
-        <v>392</v>
+        <v>907</v>
       </c>
       <c r="F627" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G627" s="0" t="s">
-        <v>1101</v>
+        <v>1158</v>
       </c>
       <c r="H627" s="0" t="s">
-        <v>368</v>
+        <v>255</v>
       </c>
       <c r="I627" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J627" s="0" t="s">
-        <v>394</v>
+        <v>909</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1297</v>
+        <v>816</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>1298</v>
+        <v>817</v>
       </c>
       <c r="C628" s="0" t="s">
-        <v>1299</v>
+        <v>818</v>
       </c>
       <c r="F628" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G628" s="0" t="s">
-        <v>1101</v>
+        <v>1159</v>
       </c>
       <c r="H628" s="0" t="s">
-        <v>1300</v>
+        <v>678</v>
       </c>
       <c r="I628" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J628" s="0" t="s">
-        <v>1301</v>
+        <v>820</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>364</v>
+        <v>816</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>365</v>
+        <v>817</v>
       </c>
       <c r="C629" s="0" t="s">
-        <v>366</v>
+        <v>818</v>
       </c>
       <c r="F629" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G629" s="0" t="s">
-        <v>1101</v>
+        <v>1160</v>
       </c>
       <c r="H629" s="0" t="s">
-        <v>368</v>
+        <v>678</v>
       </c>
       <c r="I629" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J629" s="0" t="s">
-        <v>369</v>
+        <v>820</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1302</v>
+        <v>816</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>740</v>
+        <v>817</v>
       </c>
       <c r="C630" s="0" t="s">
-        <v>1303</v>
+        <v>818</v>
       </c>
       <c r="F630" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G630" s="0" t="s">
-        <v>1105</v>
+        <v>1161</v>
       </c>
       <c r="H630" s="0" t="s">
-        <v>22</v>
+        <v>678</v>
       </c>
       <c r="I630" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J630" s="0" t="s">
-        <v>1304</v>
+        <v>820</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>276</v>
+        <v>816</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>277</v>
+        <v>817</v>
       </c>
       <c r="C631" s="0" t="s">
-        <v>278</v>
+        <v>818</v>
       </c>
       <c r="F631" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G631" s="0" t="s">
-        <v>1105</v>
+        <v>1162</v>
       </c>
       <c r="H631" s="0" t="s">
-        <v>22</v>
+        <v>678</v>
       </c>
       <c r="I631" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J631" s="0" t="s">
-        <v>280</v>
+        <v>820</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>1305</v>
+        <v>370</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>740</v>
+        <v>371</v>
       </c>
       <c r="C632" s="0" t="s">
-        <v>1306</v>
+        <v>372</v>
       </c>
       <c r="F632" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G632" s="0" t="s">
-        <v>1105</v>
+        <v>1163</v>
       </c>
       <c r="H632" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I632" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J632" s="0" t="s">
-        <v>1307</v>
+        <v>373</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>850</v>
+        <v>746</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>851</v>
+        <v>178</v>
       </c>
       <c r="C633" s="0" t="s">
-        <v>852</v>
+        <v>747</v>
       </c>
       <c r="F633" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G633" s="0" t="s">
-        <v>1112</v>
+        <v>1164</v>
       </c>
       <c r="H633" s="0" t="s">
-        <v>254</v>
+        <v>67</v>
       </c>
       <c r="I633" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J633" s="0" t="s">
-        <v>854</v>
+        <v>749</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B634" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C634" s="0" t="s">
         <v>354</v>
       </c>
-      <c r="C634" s="0" t="s">
+      <c r="F634" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G634" s="0" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H634" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="F634" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I634" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J634" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>1010</v>
+        <v>177</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>437</v>
+        <v>178</v>
       </c>
       <c r="C635" s="0" t="s">
-        <v>1011</v>
+        <v>179</v>
       </c>
       <c r="F635" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G635" s="0" t="s">
-        <v>1118</v>
+        <v>1166</v>
       </c>
       <c r="H635" s="0" t="s">
-        <v>165</v>
+        <v>111</v>
       </c>
       <c r="I635" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J635" s="0" t="s">
-        <v>1013</v>
+        <v>181</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>194</v>
+        <v>321</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>195</v>
+        <v>322</v>
       </c>
       <c r="C636" s="0" t="s">
-        <v>196</v>
+        <v>323</v>
       </c>
       <c r="F636" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G636" s="0" t="s">
-        <v>93</v>
+        <v>1167</v>
       </c>
       <c r="H636" s="0" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="I636" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J636" s="0" t="s">
-        <v>198</v>
+        <v>324</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>90</v>
+        <v>357</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>91</v>
+        <v>358</v>
       </c>
       <c r="C637" s="0" t="s">
-        <v>92</v>
+        <v>359</v>
       </c>
       <c r="F637" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G637" s="0" t="s">
-        <v>93</v>
+        <v>1168</v>
       </c>
       <c r="H637" s="0" t="s">
-        <v>15</v>
+        <v>111</v>
       </c>
       <c r="I637" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J637" s="0" t="s">
-        <v>95</v>
+        <v>361</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>611</v>
+        <v>357</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>612</v>
+        <v>358</v>
       </c>
       <c r="C638" s="0" t="s">
-        <v>613</v>
+        <v>359</v>
       </c>
       <c r="F638" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G638" s="0" t="s">
-        <v>1127</v>
+        <v>1169</v>
       </c>
       <c r="H638" s="0" t="s">
-        <v>346</v>
+        <v>111</v>
       </c>
       <c r="I638" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J638" s="0" t="s">
-        <v>615</v>
+        <v>361</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>1260</v>
+        <v>761</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>437</v>
+        <v>203</v>
       </c>
       <c r="C639" s="0" t="s">
-        <v>1261</v>
+        <v>762</v>
       </c>
       <c r="F639" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G639" s="0" t="s">
-        <v>1131</v>
+        <v>1170</v>
       </c>
       <c r="H639" s="0" t="s">
-        <v>346</v>
+        <v>165</v>
       </c>
       <c r="I639" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J639" s="0" t="s">
-        <v>1263</v>
+        <v>764</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>1308</v>
+        <v>761</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>1309</v>
+        <v>203</v>
       </c>
       <c r="C640" s="0" t="s">
-        <v>1310</v>
+        <v>762</v>
       </c>
       <c r="F640" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G640" s="0" t="s">
-        <v>1131</v>
+        <v>1171</v>
       </c>
       <c r="H640" s="0" t="s">
-        <v>346</v>
+        <v>165</v>
       </c>
       <c r="I640" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J640" s="0" t="s">
-        <v>1311</v>
+        <v>764</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>1312</v>
+        <v>761</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>1313</v>
+        <v>203</v>
       </c>
       <c r="C641" s="0" t="s">
-        <v>1314</v>
+        <v>762</v>
       </c>
       <c r="F641" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G641" s="0" t="s">
-        <v>1136</v>
+        <v>1172</v>
       </c>
       <c r="H641" s="0" t="s">
-        <v>388</v>
+        <v>165</v>
       </c>
       <c r="I641" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J641" s="0" t="s">
-        <v>1315</v>
+        <v>764</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>1260</v>
+        <v>761</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>437</v>
+        <v>203</v>
       </c>
       <c r="C642" s="0" t="s">
-        <v>1261</v>
+        <v>762</v>
       </c>
       <c r="F642" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G642" s="0" t="s">
-        <v>1140</v>
+        <v>1173</v>
       </c>
       <c r="H642" s="0" t="s">
-        <v>346</v>
+        <v>165</v>
       </c>
       <c r="I642" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J642" s="0" t="s">
-        <v>1263</v>
+        <v>764</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>1308</v>
+        <v>851</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>1309</v>
+        <v>852</v>
       </c>
       <c r="C643" s="0" t="s">
-        <v>1310</v>
+        <v>853</v>
       </c>
       <c r="F643" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G643" s="0" t="s">
-        <v>1140</v>
+        <v>1174</v>
       </c>
       <c r="H643" s="0" t="s">
-        <v>346</v>
+        <v>707</v>
       </c>
       <c r="I643" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J643" s="0" t="s">
-        <v>1311</v>
+        <v>855</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>246</v>
+        <v>852</v>
       </c>
       <c r="C644" s="0" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="F644" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G644" s="0" t="s">
-        <v>1140</v>
+        <v>1175</v>
       </c>
       <c r="H644" s="0" t="s">
-        <v>346</v>
+        <v>707</v>
       </c>
       <c r="I644" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J644" s="0" t="s">
-        <v>849</v>
+        <v>855</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>96</v>
+        <v>851</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>25</v>
+        <v>852</v>
       </c>
       <c r="C645" s="0" t="s">
-        <v>97</v>
+        <v>853</v>
       </c>
       <c r="F645" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G645" s="0" t="s">
-        <v>98</v>
+        <v>1176</v>
       </c>
       <c r="H645" s="0" t="s">
-        <v>1300</v>
+        <v>707</v>
       </c>
       <c r="I645" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J645" s="0" t="s">
-        <v>99</v>
+        <v>855</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>623</v>
+        <v>714</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>624</v>
+        <v>715</v>
       </c>
       <c r="C646" s="0" t="s">
-        <v>625</v>
+        <v>716</v>
       </c>
       <c r="F646" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G646" s="0" t="s">
-        <v>1150</v>
+        <v>1177</v>
       </c>
       <c r="H646" s="0" t="s">
-        <v>429</v>
+        <v>224</v>
       </c>
       <c r="I646" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J646" s="0" t="s">
-        <v>627</v>
+        <v>717</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>862</v>
+        <v>714</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>813</v>
+        <v>715</v>
       </c>
       <c r="C647" s="0" t="s">
-        <v>863</v>
+        <v>716</v>
       </c>
       <c r="F647" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G647" s="0" t="s">
-        <v>1151</v>
+        <v>1178</v>
       </c>
       <c r="H647" s="0" t="s">
-        <v>388</v>
+        <v>224</v>
       </c>
       <c r="I647" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J647" s="0" t="s">
-        <v>865</v>
+        <v>717</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>1245</v>
+        <v>525</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>365</v>
+        <v>385</v>
       </c>
       <c r="C648" s="0" t="s">
-        <v>1246</v>
+        <v>526</v>
       </c>
       <c r="F648" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G648" s="0" t="s">
-        <v>1151</v>
+        <v>1179</v>
       </c>
       <c r="H648" s="0" t="s">
-        <v>388</v>
+        <v>15</v>
       </c>
       <c r="I648" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J648" s="0" t="s">
-        <v>1248</v>
+        <v>528</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>100</v>
+        <v>525</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>101</v>
+        <v>385</v>
       </c>
       <c r="C649" s="0" t="s">
-        <v>102</v>
+        <v>526</v>
       </c>
       <c r="F649" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G649" s="0" t="s">
-        <v>80</v>
+        <v>1180</v>
       </c>
       <c r="H649" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I649" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J649" s="0" t="s">
+        <v>528</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>611</v>
+        <v>525</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>612</v>
+        <v>385</v>
       </c>
       <c r="C650" s="0" t="s">
-        <v>613</v>
+        <v>526</v>
       </c>
       <c r="F650" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G650" s="0" t="s">
-        <v>1152</v>
+        <v>1181</v>
       </c>
       <c r="H650" s="0" t="s">
-        <v>346</v>
+        <v>15</v>
       </c>
       <c r="I650" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J650" s="0" t="s">
-        <v>615</v>
+        <v>528</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>342</v>
+        <v>384</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>343</v>
+        <v>385</v>
       </c>
       <c r="C651" s="0" t="s">
-        <v>344</v>
+        <v>386</v>
       </c>
       <c r="F651" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G651" s="0" t="s">
-        <v>1152</v>
+        <v>1182</v>
       </c>
       <c r="H651" s="0" t="s">
-        <v>346</v>
+        <v>382</v>
       </c>
       <c r="I651" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J651" s="0" t="s">
-        <v>347</v>
+        <v>387</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>1024</v>
+        <v>384</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>311</v>
+        <v>385</v>
       </c>
       <c r="C652" s="0" t="s">
-        <v>1025</v>
+        <v>386</v>
       </c>
       <c r="F652" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G652" s="0" t="s">
-        <v>1161</v>
+        <v>1183</v>
       </c>
       <c r="H652" s="0" t="s">
-        <v>225</v>
+        <v>382</v>
       </c>
       <c r="I652" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J652" s="0" t="s">
-        <v>1027</v>
+        <v>387</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>565</v>
+        <v>384</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>566</v>
+        <v>385</v>
       </c>
       <c r="C653" s="0" t="s">
-        <v>567</v>
+        <v>386</v>
       </c>
       <c r="F653" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G653" s="0" t="s">
-        <v>1168</v>
+        <v>1184</v>
       </c>
       <c r="H653" s="0" t="s">
-        <v>238</v>
+        <v>382</v>
       </c>
       <c r="I653" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J653" s="0" t="s">
-        <v>569</v>
+        <v>387</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>320</v>
+        <v>497</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>321</v>
+        <v>498</v>
       </c>
       <c r="C654" s="0" t="s">
-        <v>322</v>
+        <v>499</v>
       </c>
       <c r="F654" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G654" s="0" t="s">
-        <v>1169</v>
+        <v>1185</v>
       </c>
       <c r="H654" s="0" t="s">
-        <v>238</v>
+        <v>82</v>
       </c>
       <c r="I654" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J654" s="0" t="s">
-        <v>323</v>
+        <v>500</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>315</v>
+        <v>647</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>316</v>
+        <v>648</v>
       </c>
       <c r="C655" s="0" t="s">
-        <v>317</v>
+        <v>649</v>
       </c>
       <c r="F655" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G655" s="0" t="s">
-        <v>1169</v>
+        <v>1186</v>
       </c>
       <c r="H655" s="0" t="s">
-        <v>238</v>
+        <v>67</v>
       </c>
       <c r="I655" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J655" s="0" t="s">
-        <v>319</v>
+        <v>651</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>228</v>
+        <v>166</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>229</v>
+        <v>167</v>
       </c>
       <c r="C656" s="0" t="s">
-        <v>230</v>
+        <v>168</v>
       </c>
       <c r="F656" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G656" s="0" t="s">
-        <v>1173</v>
+        <v>1187</v>
       </c>
       <c r="H656" s="0" t="s">
-        <v>232</v>
+        <v>170</v>
       </c>
       <c r="I656" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J656" s="0" t="s">
-        <v>233</v>
+        <v>171</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>1312</v>
+        <v>240</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>1313</v>
+        <v>241</v>
       </c>
       <c r="C657" s="0" t="s">
-        <v>1314</v>
+        <v>242</v>
       </c>
       <c r="F657" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G657" s="0" t="s">
-        <v>1179</v>
+        <v>1188</v>
       </c>
       <c r="H657" s="0" t="s">
-        <v>388</v>
+        <v>224</v>
       </c>
       <c r="I657" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J657" s="0" t="s">
-        <v>1315</v>
+        <v>244</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>1316</v>
+        <v>240</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>1317</v>
+        <v>241</v>
       </c>
       <c r="C658" s="0" t="s">
-        <v>1318</v>
+        <v>242</v>
       </c>
       <c r="F658" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G658" s="0" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="H658" s="0" t="s">
-        <v>148</v>
+        <v>224</v>
       </c>
       <c r="I658" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J658" s="0" t="s">
-        <v>1319</v>
+        <v>244</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>1320</v>
+        <v>240</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>580</v>
+        <v>241</v>
       </c>
       <c r="C659" s="0" t="s">
-        <v>1321</v>
+        <v>242</v>
       </c>
       <c r="F659" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G659" s="0" t="s">
-        <v>1185</v>
+        <v>1190</v>
       </c>
       <c r="H659" s="0" t="s">
-        <v>148</v>
+        <v>224</v>
       </c>
       <c r="I659" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J659" s="0" t="s">
-        <v>1322</v>
+        <v>244</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>144</v>
+        <v>240</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>145</v>
+        <v>241</v>
       </c>
       <c r="C660" s="0" t="s">
-        <v>146</v>
+        <v>242</v>
       </c>
       <c r="F660" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G660" s="0" t="s">
-        <v>1185</v>
+        <v>1191</v>
       </c>
       <c r="H660" s="0" t="s">
-        <v>148</v>
+        <v>224</v>
       </c>
       <c r="I660" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J660" s="0" t="s">
-        <v>149</v>
+        <v>244</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1290</v>
+        <v>240</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>1129</v>
+        <v>241</v>
       </c>
       <c r="C661" s="0" t="s">
-        <v>1291</v>
+        <v>242</v>
       </c>
       <c r="F661" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G661" s="0" t="s">
-        <v>1185</v>
+        <v>1192</v>
       </c>
       <c r="H661" s="0" t="s">
-        <v>148</v>
+        <v>224</v>
       </c>
       <c r="I661" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J661" s="0" t="s">
-        <v>1292</v>
+        <v>244</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>1017</v>
+        <v>240</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>1018</v>
+        <v>241</v>
       </c>
       <c r="C662" s="0" t="s">
-        <v>1019</v>
+        <v>242</v>
       </c>
       <c r="F662" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G662" s="0" t="s">
-        <v>1185</v>
+        <v>1193</v>
       </c>
       <c r="H662" s="0" t="s">
-        <v>148</v>
+        <v>224</v>
       </c>
       <c r="I662" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J662" s="0" t="s">
-        <v>1021</v>
+        <v>244</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>1323</v>
+        <v>240</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="C663" s="0" t="s">
-        <v>1324</v>
+        <v>242</v>
       </c>
       <c r="F663" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G663" s="0" t="s">
-        <v>1185</v>
+        <v>1194</v>
       </c>
       <c r="H663" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="I663" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J663" s="0" t="s">
-        <v>1325</v>
+        <v>244</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>458</v>
+        <v>240</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>459</v>
+        <v>241</v>
       </c>
       <c r="C664" s="0" t="s">
-        <v>460</v>
+        <v>242</v>
       </c>
       <c r="F664" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G664" s="0" t="s">
-        <v>1187</v>
+        <v>1195</v>
       </c>
       <c r="H664" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="I664" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J664" s="0" t="s">
-        <v>462</v>
+        <v>244</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>466</v>
+        <v>240</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>467</v>
+        <v>241</v>
       </c>
       <c r="C665" s="0" t="s">
-        <v>468</v>
+        <v>242</v>
       </c>
       <c r="F665" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G665" s="0" t="s">
-        <v>1187</v>
+        <v>1196</v>
       </c>
       <c r="H665" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="I665" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J665" s="0" t="s">
-        <v>469</v>
+        <v>244</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>1326</v>
+        <v>240</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>1327</v>
+        <v>241</v>
       </c>
       <c r="C666" s="0" t="s">
-        <v>1328</v>
+        <v>242</v>
       </c>
       <c r="F666" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G666" s="0" t="s">
-        <v>1187</v>
+        <v>1197</v>
       </c>
       <c r="H666" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="I666" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J666" s="0" t="s">
-        <v>1329</v>
+        <v>244</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>571</v>
+        <v>240</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>572</v>
+        <v>241</v>
       </c>
       <c r="C667" s="0" t="s">
-        <v>573</v>
+        <v>242</v>
       </c>
       <c r="F667" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G667" s="0" t="s">
-        <v>103</v>
+        <v>1198</v>
       </c>
       <c r="H667" s="0" t="s">
-        <v>47</v>
+        <v>224</v>
       </c>
       <c r="I667" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J667" s="0" t="s">
-        <v>575</v>
+        <v>244</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>516</v>
+        <v>240</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>517</v>
+        <v>241</v>
       </c>
       <c r="C668" s="0" t="s">
-        <v>518</v>
+        <v>242</v>
       </c>
       <c r="F668" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G668" s="0" t="s">
-        <v>103</v>
+        <v>1199</v>
       </c>
       <c r="H668" s="0" t="s">
-        <v>47</v>
+        <v>224</v>
       </c>
       <c r="I668" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J668" s="0" t="s">
-        <v>520</v>
+        <v>244</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>43</v>
+        <v>240</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>44</v>
+        <v>241</v>
       </c>
       <c r="C669" s="0" t="s">
-        <v>45</v>
+        <v>242</v>
       </c>
       <c r="F669" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G669" s="0" t="s">
-        <v>103</v>
+        <v>1200</v>
       </c>
       <c r="H669" s="0" t="s">
-        <v>143</v>
+        <v>224</v>
       </c>
       <c r="I669" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J669" s="0" t="s">
-        <v>48</v>
+        <v>244</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>542</v>
+        <v>394</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>337</v>
+        <v>395</v>
       </c>
       <c r="C670" s="0" t="s">
-        <v>543</v>
+        <v>396</v>
       </c>
       <c r="F670" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G670" s="0" t="s">
-        <v>103</v>
+        <v>1201</v>
       </c>
       <c r="H670" s="0" t="s">
-        <v>47</v>
+        <v>111</v>
       </c>
       <c r="I670" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J670" s="0" t="s">
-        <v>545</v>
+        <v>398</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>205</v>
+        <v>869</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>206</v>
+        <v>870</v>
       </c>
       <c r="C671" s="0" t="s">
-        <v>207</v>
+        <v>871</v>
       </c>
       <c r="F671" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G671" s="0" t="s">
-        <v>1190</v>
+        <v>1202</v>
       </c>
       <c r="H671" s="0" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="I671" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J671" s="0" t="s">
-        <v>210</v>
+        <v>872</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>315</v>
+        <v>869</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>316</v>
+        <v>870</v>
       </c>
       <c r="C672" s="0" t="s">
-        <v>317</v>
+        <v>871</v>
       </c>
       <c r="F672" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G672" s="0" t="s">
-        <v>1190</v>
+        <v>1203</v>
       </c>
       <c r="H672" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="I672" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J672" s="0" t="s">
-        <v>319</v>
+        <v>872</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>856</v>
+        <v>551</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>857</v>
+        <v>552</v>
       </c>
       <c r="C673" s="0" t="s">
-        <v>858</v>
+        <v>553</v>
       </c>
       <c r="F673" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G673" s="0" t="s">
-        <v>1191</v>
+        <v>1204</v>
       </c>
       <c r="H673" s="0" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="I673" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J673" s="0" t="s">
-        <v>860</v>
+        <v>555</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>856</v>
+        <v>551</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>857</v>
+        <v>552</v>
       </c>
       <c r="C674" s="0" t="s">
-        <v>858</v>
+        <v>553</v>
       </c>
       <c r="F674" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G674" s="0" t="s">
-        <v>1192</v>
+        <v>1205</v>
       </c>
       <c r="H674" s="0" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="I674" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J674" s="0" t="s">
-        <v>860</v>
+        <v>555</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>315</v>
+        <v>551</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>316</v>
+        <v>552</v>
       </c>
       <c r="C675" s="0" t="s">
-        <v>317</v>
+        <v>553</v>
       </c>
       <c r="F675" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G675" s="0" t="s">
-        <v>1195</v>
+        <v>1206</v>
       </c>
       <c r="H675" s="0" t="s">
-        <v>238</v>
+        <v>82</v>
       </c>
       <c r="I675" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J675" s="0" t="s">
-        <v>319</v>
+        <v>555</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>1312</v>
+        <v>405</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>1313</v>
+        <v>406</v>
       </c>
       <c r="C676" s="0" t="s">
-        <v>1314</v>
+        <v>407</v>
       </c>
       <c r="F676" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G676" s="0" t="s">
-        <v>1198</v>
+        <v>1207</v>
       </c>
       <c r="H676" s="0" t="s">
-        <v>388</v>
+        <v>36</v>
       </c>
       <c r="I676" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J676" s="0" t="s">
-        <v>1315</v>
+        <v>187</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>977</v>
+        <v>271</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>978</v>
+        <v>272</v>
       </c>
       <c r="C677" s="0" t="s">
-        <v>979</v>
+        <v>273</v>
       </c>
       <c r="F677" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G677" s="0" t="s">
-        <v>1199</v>
+        <v>1208</v>
       </c>
       <c r="H677" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="I677" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J677" s="0" t="s">
-        <v>981</v>
+        <v>274</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>1326</v>
+        <v>539</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>1327</v>
+        <v>290</v>
       </c>
       <c r="C678" s="0" t="s">
-        <v>1328</v>
+        <v>540</v>
       </c>
       <c r="F678" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G678" s="0" t="s">
-        <v>1199</v>
+        <v>1209</v>
       </c>
       <c r="H678" s="0" t="s">
-        <v>238</v>
+        <v>152</v>
       </c>
       <c r="I678" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J678" s="0" t="s">
-        <v>1329</v>
+        <v>542</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>818</v>
+        <v>539</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>819</v>
+        <v>290</v>
       </c>
       <c r="C679" s="0" t="s">
-        <v>820</v>
+        <v>540</v>
       </c>
       <c r="F679" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G679" s="0" t="s">
-        <v>1202</v>
+        <v>1210</v>
       </c>
       <c r="H679" s="0" t="s">
-        <v>254</v>
+        <v>152</v>
       </c>
       <c r="I679" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J679" s="0" t="s">
-        <v>821</v>
+        <v>542</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>1330</v>
+        <v>539</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>1331</v>
+        <v>290</v>
       </c>
       <c r="C680" s="0" t="s">
-        <v>1332</v>
+        <v>540</v>
       </c>
       <c r="F680" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G680" s="0" t="s">
-        <v>1203</v>
+        <v>1211</v>
       </c>
       <c r="H680" s="0" t="s">
-        <v>94</v>
+        <v>152</v>
       </c>
       <c r="I680" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J680" s="0" t="s">
-        <v>1333</v>
+        <v>542</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>1071</v>
+        <v>539</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>1072</v>
+        <v>290</v>
       </c>
       <c r="C681" s="0" t="s">
-        <v>1073</v>
+        <v>540</v>
       </c>
       <c r="F681" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G681" s="0" t="s">
-        <v>1222</v>
+        <v>1212</v>
       </c>
       <c r="H681" s="0" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="I681" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J681" s="0" t="s">
-        <v>1075</v>
+        <v>542</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>670</v>
+        <v>743</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>379</v>
+        <v>330</v>
       </c>
       <c r="C682" s="0" t="s">
-        <v>671</v>
+        <v>744</v>
       </c>
       <c r="F682" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G682" s="0" t="s">
-        <v>1228</v>
+        <v>1213</v>
       </c>
       <c r="H682" s="0" t="s">
-        <v>177</v>
+        <v>82</v>
       </c>
       <c r="I682" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J682" s="0" t="s">
-        <v>673</v>
+        <v>745</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1334</v>
+        <v>743</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>1335</v>
+        <v>330</v>
       </c>
       <c r="C683" s="0" t="s">
-        <v>1336</v>
+        <v>744</v>
       </c>
       <c r="F683" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G683" s="0" t="s">
-        <v>1228</v>
+        <v>1214</v>
       </c>
       <c r="H683" s="0" t="s">
-        <v>177</v>
+        <v>82</v>
       </c>
       <c r="I683" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J683" s="0" t="s">
-        <v>1337</v>
+        <v>745</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1071</v>
+        <v>743</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>1072</v>
+        <v>330</v>
       </c>
       <c r="C684" s="0" t="s">
-        <v>1073</v>
+        <v>744</v>
       </c>
       <c r="F684" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G684" s="0" t="s">
-        <v>1228</v>
+        <v>1215</v>
       </c>
       <c r="H684" s="0" t="s">
-        <v>177</v>
+        <v>82</v>
       </c>
       <c r="I684" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J684" s="0" t="s">
-        <v>1075</v>
+        <v>745</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>504</v>
+        <v>743</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>505</v>
+        <v>330</v>
       </c>
       <c r="C685" s="0" t="s">
-        <v>506</v>
+        <v>744</v>
       </c>
       <c r="F685" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G685" s="0" t="s">
-        <v>1236</v>
+        <v>1216</v>
       </c>
       <c r="H685" s="0" t="s">
-        <v>148</v>
+        <v>82</v>
       </c>
       <c r="I685" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J685" s="0" t="s">
-        <v>508</v>
+        <v>745</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>1334</v>
+        <v>743</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>1335</v>
+        <v>330</v>
       </c>
       <c r="C686" s="0" t="s">
-        <v>1336</v>
+        <v>744</v>
       </c>
       <c r="F686" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G686" s="0" t="s">
-        <v>1237</v>
+        <v>1217</v>
       </c>
       <c r="H686" s="0" t="s">
-        <v>177</v>
+        <v>82</v>
       </c>
       <c r="I686" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J686" s="0" t="s">
-        <v>1337</v>
+        <v>745</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>1071</v>
+        <v>329</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>1072</v>
+        <v>330</v>
       </c>
       <c r="C687" s="0" t="s">
-        <v>1073</v>
+        <v>331</v>
       </c>
       <c r="F687" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G687" s="0" t="s">
-        <v>1237</v>
+        <v>1218</v>
       </c>
       <c r="H687" s="0" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="I687" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J687" s="0" t="s">
-        <v>1075</v>
+        <v>333</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>185</v>
+        <v>329</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>186</v>
+        <v>330</v>
       </c>
       <c r="C688" s="0" t="s">
-        <v>187</v>
+        <v>331</v>
       </c>
       <c r="F688" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G688" s="0" t="s">
-        <v>1244</v>
+        <v>1219</v>
       </c>
       <c r="H688" s="0" t="s">
-        <v>42</v>
+        <v>170</v>
       </c>
       <c r="I688" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J688" s="0" t="s">
-        <v>189</v>
+        <v>333</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>190</v>
+        <v>329</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>191</v>
+        <v>330</v>
       </c>
       <c r="C689" s="0" t="s">
-        <v>192</v>
+        <v>331</v>
       </c>
       <c r="F689" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G689" s="0" t="s">
-        <v>1249</v>
+        <v>1220</v>
       </c>
       <c r="H689" s="0" t="s">
-        <v>42</v>
+        <v>170</v>
       </c>
       <c r="I689" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J689" s="0" t="s">
-        <v>193</v>
+        <v>333</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>895</v>
+        <v>329</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>505</v>
+        <v>330</v>
       </c>
       <c r="C690" s="0" t="s">
-        <v>896</v>
+        <v>331</v>
       </c>
       <c r="F690" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G690" s="0" t="s">
-        <v>1255</v>
+        <v>1221</v>
       </c>
       <c r="H690" s="0" t="s">
-        <v>42</v>
+        <v>170</v>
       </c>
       <c r="I690" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J690" s="0" t="s">
-        <v>898</v>
+        <v>333</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>1308</v>
+        <v>329</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>1309</v>
+        <v>330</v>
       </c>
       <c r="C691" s="0" t="s">
-        <v>1310</v>
+        <v>331</v>
       </c>
       <c r="F691" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G691" s="0" t="s">
-        <v>1262</v>
+        <v>1222</v>
       </c>
       <c r="H691" s="0" t="s">
-        <v>346</v>
+        <v>170</v>
       </c>
       <c r="I691" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J691" s="0" t="s">
-        <v>1311</v>
+        <v>333</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>1312</v>
+        <v>668</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>1313</v>
+        <v>330</v>
       </c>
       <c r="C692" s="0" t="s">
-        <v>1314</v>
+        <v>669</v>
       </c>
       <c r="F692" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G692" s="0" t="s">
-        <v>1269</v>
+        <v>1223</v>
       </c>
       <c r="H692" s="0" t="s">
-        <v>388</v>
+        <v>459</v>
       </c>
       <c r="I692" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J692" s="0" t="s">
-        <v>1315</v>
+        <v>671</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>1230</v>
+        <v>668</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>913</v>
+        <v>330</v>
       </c>
       <c r="C693" s="0" t="s">
-        <v>1231</v>
+        <v>669</v>
       </c>
       <c r="F693" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G693" s="0" t="s">
-        <v>1273</v>
+        <v>1224</v>
       </c>
       <c r="H693" s="0" t="s">
-        <v>177</v>
+        <v>459</v>
       </c>
       <c r="I693" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J693" s="0" t="s">
-        <v>1233</v>
+        <v>671</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>1334</v>
+        <v>668</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>1335</v>
+        <v>330</v>
       </c>
       <c r="C694" s="0" t="s">
-        <v>1336</v>
+        <v>669</v>
       </c>
       <c r="F694" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G694" s="0" t="s">
-        <v>1280</v>
+        <v>1225</v>
       </c>
       <c r="H694" s="0" t="s">
-        <v>177</v>
+        <v>459</v>
       </c>
       <c r="I694" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J694" s="0" t="s">
-        <v>1337</v>
+        <v>671</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>895</v>
+        <v>668</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>505</v>
+        <v>330</v>
       </c>
       <c r="C695" s="0" t="s">
-        <v>896</v>
+        <v>669</v>
       </c>
       <c r="F695" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G695" s="0" t="s">
-        <v>1286</v>
+        <v>1226</v>
       </c>
       <c r="H695" s="0" t="s">
-        <v>42</v>
+        <v>459</v>
       </c>
       <c r="I695" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J695" s="0" t="s">
-        <v>898</v>
+        <v>671</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>1334</v>
+        <v>668</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>1335</v>
+        <v>330</v>
       </c>
       <c r="C696" s="0" t="s">
-        <v>1336</v>
+        <v>669</v>
       </c>
       <c r="F696" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G696" s="0" t="s">
-        <v>768</v>
+        <v>1227</v>
       </c>
       <c r="H696" s="0" t="s">
-        <v>177</v>
+        <v>459</v>
       </c>
       <c r="I696" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J696" s="0" t="s">
-        <v>1337</v>
+        <v>671</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>895</v>
+        <v>675</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>505</v>
+        <v>676</v>
       </c>
       <c r="C697" s="0" t="s">
-        <v>896</v>
+        <v>677</v>
       </c>
       <c r="F697" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G697" s="0" t="s">
-        <v>794</v>
+        <v>1228</v>
       </c>
       <c r="H697" s="0" t="s">
-        <v>42</v>
+        <v>678</v>
       </c>
       <c r="I697" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J697" s="0" t="s">
-        <v>898</v>
+        <v>679</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>509</v>
+        <v>675</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>510</v>
+        <v>676</v>
       </c>
       <c r="C698" s="0" t="s">
-        <v>511</v>
+        <v>677</v>
       </c>
       <c r="F698" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G698" s="0" t="s">
-        <v>796</v>
+        <v>1229</v>
       </c>
       <c r="H698" s="0" t="s">
-        <v>22</v>
+        <v>678</v>
       </c>
       <c r="I698" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J698" s="0" t="s">
-        <v>513</v>
+        <v>679</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>765</v>
+        <v>431</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>766</v>
+        <v>432</v>
       </c>
       <c r="C699" s="0" t="s">
-        <v>767</v>
+        <v>433</v>
       </c>
       <c r="F699" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G699" s="0" t="s">
-        <v>1338</v>
+        <v>1230</v>
       </c>
       <c r="H699" s="0" t="s">
-        <v>177</v>
+        <v>111</v>
       </c>
       <c r="I699" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J699" s="0" t="s">
-        <v>769</v>
+        <v>434</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>670</v>
+        <v>431</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>379</v>
+        <v>432</v>
       </c>
       <c r="C700" s="0" t="s">
-        <v>671</v>
+        <v>433</v>
       </c>
       <c r="F700" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G700" s="0" t="s">
-        <v>1339</v>
+        <v>1231</v>
       </c>
       <c r="H700" s="0" t="s">
-        <v>177</v>
+        <v>111</v>
       </c>
       <c r="I700" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J700" s="0" t="s">
-        <v>673</v>
+        <v>434</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>670</v>
+        <v>340</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>379</v>
+        <v>341</v>
       </c>
       <c r="C701" s="0" t="s">
-        <v>671</v>
+        <v>342</v>
       </c>
       <c r="F701" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G701" s="0" t="s">
-        <v>1340</v>
+        <v>1232</v>
       </c>
       <c r="H701" s="0" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="I701" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J701" s="0" t="s">
-        <v>673</v>
+        <v>344</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>812</v>
+        <v>340</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>813</v>
+        <v>341</v>
       </c>
       <c r="C702" s="0" t="s">
-        <v>814</v>
+        <v>342</v>
       </c>
       <c r="F702" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G702" s="0" t="s">
-        <v>1341</v>
+        <v>1233</v>
       </c>
       <c r="H702" s="0" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="I702" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J702" s="0" t="s">
-        <v>816</v>
+        <v>344</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>250</v>
+        <v>340</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>251</v>
+        <v>341</v>
       </c>
       <c r="C703" s="0" t="s">
-        <v>252</v>
+        <v>342</v>
       </c>
       <c r="F703" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G703" s="0" t="s">
-        <v>1342</v>
+        <v>1234</v>
       </c>
       <c r="H703" s="0" t="s">
-        <v>254</v>
+        <v>163</v>
       </c>
       <c r="I703" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J703" s="0" t="s">
-        <v>255</v>
+        <v>344</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>552</v>
+        <v>340</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>553</v>
+        <v>341</v>
       </c>
       <c r="C704" s="0" t="s">
-        <v>554</v>
+        <v>342</v>
       </c>
       <c r="F704" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G704" s="0" t="s">
-        <v>1343</v>
+        <v>1235</v>
       </c>
       <c r="H704" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="I704" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J704" s="0" t="s">
-        <v>556</v>
+        <v>344</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1204</v>
+        <v>591</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>1205</v>
+        <v>592</v>
       </c>
       <c r="C705" s="0" t="s">
-        <v>1206</v>
+        <v>593</v>
       </c>
       <c r="F705" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G705" s="0" t="s">
-        <v>1344</v>
+        <v>1236</v>
       </c>
       <c r="H705" s="0" t="s">
-        <v>1208</v>
+        <v>186</v>
       </c>
       <c r="I705" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J705" s="0" t="s">
-        <v>1209</v>
+        <v>594</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>773</v>
+        <v>378</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>774</v>
+        <v>379</v>
       </c>
       <c r="C706" s="0" t="s">
-        <v>775</v>
+        <v>380</v>
       </c>
       <c r="F706" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G706" s="0" t="s">
-        <v>1345</v>
+        <v>1237</v>
       </c>
       <c r="H706" s="0" t="s">
-        <v>42</v>
+        <v>382</v>
       </c>
       <c r="I706" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J706" s="0" t="s">
-        <v>777</v>
+        <v>383</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>1204</v>
+        <v>378</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>1205</v>
+        <v>379</v>
       </c>
       <c r="C707" s="0" t="s">
-        <v>1206</v>
+        <v>380</v>
       </c>
       <c r="F707" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G707" s="0" t="s">
-        <v>1346</v>
+        <v>1238</v>
       </c>
       <c r="H707" s="0" t="s">
-        <v>1208</v>
+        <v>382</v>
       </c>
       <c r="I707" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J707" s="0" t="s">
-        <v>1209</v>
+        <v>383</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>1215</v>
+        <v>703</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>1216</v>
+        <v>704</v>
       </c>
       <c r="C708" s="0" t="s">
-        <v>1217</v>
+        <v>705</v>
       </c>
       <c r="F708" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G708" s="0" t="s">
-        <v>1347</v>
+        <v>1239</v>
       </c>
       <c r="H708" s="0" t="s">
-        <v>177</v>
+        <v>707</v>
       </c>
       <c r="I708" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J708" s="0" t="s">
-        <v>1219</v>
+        <v>708</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>324</v>
+        <v>900</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>325</v>
+        <v>901</v>
       </c>
       <c r="C709" s="0" t="s">
-        <v>326</v>
+        <v>902</v>
       </c>
       <c r="F709" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G709" s="0" t="s">
-        <v>1348</v>
+        <v>1240</v>
       </c>
       <c r="H709" s="0" t="s">
-        <v>328</v>
+        <v>36</v>
       </c>
       <c r="I709" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J709" s="0" t="s">
-        <v>329</v>
+        <v>904</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>315</v>
+        <v>257</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>316</v>
+        <v>258</v>
       </c>
       <c r="C710" s="0" t="s">
-        <v>317</v>
+        <v>259</v>
       </c>
       <c r="F710" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G710" s="0" t="s">
-        <v>1349</v>
+        <v>1241</v>
       </c>
       <c r="H710" s="0" t="s">
-        <v>238</v>
+        <v>82</v>
       </c>
       <c r="I710" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J710" s="0" t="s">
-        <v>319</v>
+        <v>261</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>1164</v>
+        <v>257</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>437</v>
+        <v>258</v>
       </c>
       <c r="C711" s="0" t="s">
-        <v>1165</v>
+        <v>259</v>
       </c>
       <c r="F711" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G711" s="0" t="s">
-        <v>1350</v>
+        <v>1242</v>
       </c>
       <c r="H711" s="0" t="s">
-        <v>232</v>
+        <v>82</v>
       </c>
       <c r="I711" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J711" s="0" t="s">
-        <v>1167</v>
+        <v>261</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>779</v>
+        <v>335</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>780</v>
+        <v>336</v>
       </c>
       <c r="C712" s="0" t="s">
-        <v>781</v>
+        <v>337</v>
       </c>
       <c r="F712" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G712" s="0" t="s">
-        <v>1351</v>
+        <v>1243</v>
       </c>
       <c r="H712" s="0" t="s">
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="I712" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J712" s="0" t="s">
-        <v>783</v>
+        <v>339</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>491</v>
+        <v>399</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>162</v>
+        <v>400</v>
       </c>
       <c r="C713" s="0" t="s">
-        <v>492</v>
+        <v>401</v>
       </c>
       <c r="F713" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G713" s="0" t="s">
-        <v>1352</v>
+        <v>1244</v>
       </c>
       <c r="H713" s="0" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="I713" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J713" s="0" t="s">
-        <v>494</v>
+        <v>403</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>779</v>
+        <v>399</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>780</v>
+        <v>400</v>
       </c>
       <c r="C714" s="0" t="s">
-        <v>781</v>
+        <v>401</v>
       </c>
       <c r="F714" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G714" s="0" t="s">
-        <v>1353</v>
+        <v>1245</v>
       </c>
       <c r="H714" s="0" t="s">
-        <v>177</v>
+        <v>36</v>
       </c>
       <c r="I714" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J714" s="0" t="s">
-        <v>783</v>
+        <v>403</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>730</v>
+        <v>956</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>731</v>
+        <v>957</v>
       </c>
       <c r="C715" s="0" t="s">
-        <v>732</v>
+        <v>958</v>
       </c>
       <c r="F715" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G715" s="0" t="s">
-        <v>1354</v>
+        <v>1246</v>
       </c>
       <c r="H715" s="0" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="I715" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J715" s="0" t="s">
-        <v>734</v>
+        <v>960</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>529</v>
+        <v>956</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>530</v>
+        <v>957</v>
       </c>
       <c r="C716" s="0" t="s">
-        <v>531</v>
+        <v>958</v>
       </c>
       <c r="F716" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G716" s="0" t="s">
-        <v>1355</v>
+        <v>1247</v>
       </c>
       <c r="H716" s="0" t="s">
-        <v>238</v>
+        <v>111</v>
       </c>
       <c r="I716" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J716" s="0" t="s">
-        <v>533</v>
+        <v>960</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>765</v>
+        <v>956</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>766</v>
+        <v>957</v>
       </c>
       <c r="C717" s="0" t="s">
-        <v>767</v>
+        <v>958</v>
       </c>
       <c r="F717" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G717" s="0" t="s">
-        <v>1356</v>
+        <v>1248</v>
       </c>
       <c r="H717" s="0" t="s">
-        <v>177</v>
+        <v>111</v>
       </c>
       <c r="I717" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J717" s="0" t="s">
-        <v>769</v>
+        <v>960</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>1122</v>
+        <v>226</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>1123</v>
+        <v>227</v>
       </c>
       <c r="C718" s="0" t="s">
-        <v>1124</v>
+        <v>228</v>
       </c>
       <c r="F718" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G718" s="0" t="s">
-        <v>1357</v>
+        <v>1249</v>
       </c>
       <c r="H718" s="0" t="s">
-        <v>368</v>
+        <v>36</v>
       </c>
       <c r="I718" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J718" s="0" t="s">
-        <v>1126</v>
+        <v>229</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>1330</v>
+        <v>226</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>1331</v>
+        <v>227</v>
       </c>
       <c r="C719" s="0" t="s">
-        <v>1332</v>
+        <v>228</v>
       </c>
       <c r="F719" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G719" s="0" t="s">
-        <v>1358</v>
+        <v>1250</v>
       </c>
       <c r="H719" s="0" t="s">
-        <v>94</v>
+        <v>36</v>
       </c>
       <c r="I719" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J719" s="0" t="s">
-        <v>1333</v>
+        <v>229</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>1210</v>
+        <v>295</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>1211</v>
+        <v>296</v>
       </c>
       <c r="C720" s="0" t="s">
-        <v>1212</v>
+        <v>297</v>
       </c>
       <c r="F720" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G720" s="0" t="s">
-        <v>1359</v>
+        <v>1251</v>
       </c>
       <c r="H720" s="0" t="s">
-        <v>177</v>
+        <v>293</v>
       </c>
       <c r="I720" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J720" s="0" t="s">
-        <v>1214</v>
+        <v>298</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>150</v>
+        <v>295</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>151</v>
+        <v>296</v>
       </c>
       <c r="C721" s="0" t="s">
-        <v>152</v>
+        <v>297</v>
       </c>
       <c r="F721" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G721" s="0" t="s">
-        <v>1360</v>
+        <v>1252</v>
       </c>
       <c r="H721" s="0" t="s">
-        <v>94</v>
+        <v>293</v>
       </c>
       <c r="I721" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J721" s="0" t="s">
-        <v>155</v>
+        <v>298</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>1204</v>
+        <v>295</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>1205</v>
+        <v>296</v>
       </c>
       <c r="C722" s="0" t="s">
-        <v>1206</v>
+        <v>297</v>
       </c>
       <c r="F722" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G722" s="0" t="s">
-        <v>1361</v>
+        <v>1253</v>
       </c>
       <c r="H722" s="0" t="s">
-        <v>1208</v>
+        <v>293</v>
       </c>
       <c r="I722" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J722" s="0" t="s">
-        <v>1209</v>
+        <v>298</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="C723" s="0" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="F723" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G723" s="0" t="s">
-        <v>1362</v>
+        <v>1254</v>
       </c>
       <c r="H723" s="0" t="s">
-        <v>177</v>
+        <v>293</v>
       </c>
       <c r="I723" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J723" s="0" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>641</v>
+        <v>295</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>642</v>
+        <v>296</v>
       </c>
       <c r="C724" s="0" t="s">
-        <v>643</v>
+        <v>297</v>
       </c>
       <c r="F724" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G724" s="0" t="s">
-        <v>1363</v>
+        <v>1255</v>
       </c>
       <c r="H724" s="0" t="s">
-        <v>148</v>
+        <v>293</v>
       </c>
       <c r="I724" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J724" s="0" t="s">
-        <v>645</v>
+        <v>298</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>760</v>
+        <v>1014</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>311</v>
+        <v>1015</v>
       </c>
       <c r="C725" s="0" t="s">
-        <v>761</v>
+        <v>1016</v>
       </c>
       <c r="F725" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G725" s="0" t="s">
-        <v>1364</v>
+        <v>1256</v>
       </c>
       <c r="H725" s="0" t="s">
-        <v>388</v>
+        <v>307</v>
       </c>
       <c r="I725" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J725" s="0" t="s">
-        <v>763</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>211</v>
+        <v>944</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>212</v>
+        <v>945</v>
       </c>
       <c r="C726" s="0" t="s">
-        <v>213</v>
+        <v>946</v>
       </c>
       <c r="F726" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G726" s="0" t="s">
-        <v>1365</v>
+        <v>1230</v>
       </c>
       <c r="H726" s="0" t="s">
-        <v>215</v>
+        <v>111</v>
       </c>
       <c r="I726" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J726" s="0" t="s">
-        <v>216</v>
+        <v>947</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>446</v>
+        <v>944</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>447</v>
+        <v>945</v>
       </c>
       <c r="C727" s="0" t="s">
-        <v>448</v>
+        <v>946</v>
       </c>
       <c r="F727" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G727" s="0" t="s">
-        <v>1366</v>
+        <v>1231</v>
       </c>
       <c r="H727" s="0" t="s">
-        <v>346</v>
+        <v>111</v>
       </c>
       <c r="I727" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J727" s="0" t="s">
-        <v>450</v>
+        <v>947</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>396</v>
+        <v>807</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>212</v>
+        <v>808</v>
       </c>
       <c r="C728" s="0" t="s">
-        <v>397</v>
+        <v>809</v>
       </c>
       <c r="F728" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G728" s="0" t="s">
-        <v>1367</v>
+        <v>1257</v>
       </c>
       <c r="H728" s="0" t="s">
-        <v>22</v>
+        <v>351</v>
       </c>
       <c r="I728" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J728" s="0" t="s">
-        <v>399</v>
+        <v>811</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>179</v>
+        <v>807</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>180</v>
+        <v>808</v>
       </c>
       <c r="C729" s="0" t="s">
-        <v>181</v>
+        <v>809</v>
       </c>
       <c r="F729" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G729" s="0" t="s">
-        <v>1368</v>
+        <v>1258</v>
       </c>
       <c r="H729" s="0" t="s">
-        <v>183</v>
+        <v>351</v>
       </c>
       <c r="I729" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J729" s="0" t="s">
-        <v>184</v>
+        <v>811</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>1144</v>
+        <v>807</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>1145</v>
+        <v>808</v>
       </c>
       <c r="C730" s="0" t="s">
-        <v>1146</v>
+        <v>809</v>
       </c>
       <c r="F730" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G730" s="0" t="s">
-        <v>1369</v>
+        <v>1259</v>
       </c>
       <c r="H730" s="0" t="s">
-        <v>328</v>
+        <v>351</v>
       </c>
       <c r="I730" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J730" s="0" t="s">
-        <v>1147</v>
+        <v>811</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>348</v>
+        <v>807</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>349</v>
+        <v>808</v>
       </c>
       <c r="C731" s="0" t="s">
-        <v>350</v>
+        <v>809</v>
       </c>
       <c r="F731" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G731" s="0" t="s">
-        <v>1370</v>
+        <v>1260</v>
       </c>
       <c r="H731" s="0" t="s">
-        <v>183</v>
+        <v>351</v>
       </c>
       <c r="I731" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J731" s="0" t="s">
-        <v>352</v>
+        <v>811</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>378</v>
+        <v>418</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>379</v>
+        <v>419</v>
       </c>
       <c r="C732" s="0" t="s">
-        <v>380</v>
+        <v>420</v>
       </c>
       <c r="F732" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G732" s="0" t="s">
-        <v>1371</v>
+        <v>1230</v>
       </c>
       <c r="H732" s="0" t="s">
-        <v>382</v>
+        <v>111</v>
       </c>
       <c r="I732" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J732" s="0" t="s">
-        <v>383</v>
+        <v>422</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>1323</v>
+        <v>418</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>251</v>
+        <v>419</v>
       </c>
       <c r="C733" s="0" t="s">
-        <v>1324</v>
+        <v>420</v>
       </c>
       <c r="F733" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G733" s="0" t="s">
-        <v>1372</v>
+        <v>1261</v>
       </c>
       <c r="H733" s="0" t="s">
-        <v>42</v>
+        <v>111</v>
       </c>
       <c r="I733" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J733" s="0" t="s">
-        <v>1325</v>
+        <v>422</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
-        <v>1373</v>
+        <v>159</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>296</v>
+        <v>160</v>
       </c>
       <c r="C734" s="0" t="s">
-        <v>1374</v>
+        <v>161</v>
       </c>
       <c r="F734" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G734" s="0" t="s">
-        <v>1375</v>
+        <v>1262</v>
       </c>
       <c r="H734" s="0" t="s">
-        <v>232</v>
+        <v>163</v>
       </c>
       <c r="I734" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J734" s="0" t="s">
-        <v>1376</v>
+        <v>164</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>524</v>
+        <v>159</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>525</v>
+        <v>160</v>
       </c>
       <c r="C735" s="0" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="F735" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G735" s="0" t="s">
-        <v>1377</v>
+        <v>1263</v>
       </c>
       <c r="H735" s="0" t="s">
-        <v>69</v>
+        <v>163</v>
       </c>
       <c r="I735" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J735" s="0" t="s">
-        <v>528</v>
+        <v>164</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>760</v>
+        <v>412</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>311</v>
+        <v>413</v>
       </c>
       <c r="C736" s="0" t="s">
-        <v>761</v>
+        <v>414</v>
       </c>
       <c r="F736" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G736" s="0" t="s">
-        <v>1378</v>
+        <v>1264</v>
       </c>
       <c r="H736" s="0" t="s">
-        <v>388</v>
+        <v>165</v>
       </c>
       <c r="I736" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J736" s="0" t="s">
-        <v>763</v>
+        <v>416</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>144</v>
+        <v>412</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>145</v>
+        <v>413</v>
       </c>
       <c r="C737" s="0" t="s">
-        <v>146</v>
+        <v>414</v>
       </c>
       <c r="F737" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G737" s="0" t="s">
-        <v>1379</v>
+        <v>1265</v>
       </c>
       <c r="H737" s="0" t="s">
-        <v>148</v>
+        <v>165</v>
       </c>
       <c r="I737" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J737" s="0" t="s">
-        <v>149</v>
+        <v>416</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>475</v>
+        <v>412</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>476</v>
+        <v>413</v>
       </c>
       <c r="C738" s="0" t="s">
-        <v>477</v>
+        <v>414</v>
       </c>
       <c r="F738" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G738" s="0" t="s">
-        <v>1380</v>
+        <v>1266</v>
       </c>
       <c r="H738" s="0" t="s">
-        <v>238</v>
+        <v>165</v>
       </c>
       <c r="I738" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J738" s="0" t="s">
-        <v>479</v>
+        <v>416</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>96</v>
+        <v>888</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>25</v>
+        <v>889</v>
       </c>
       <c r="C739" s="0" t="s">
-        <v>97</v>
+        <v>890</v>
       </c>
       <c r="F739" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G739" s="0" t="s">
-        <v>104</v>
+        <v>1267</v>
       </c>
       <c r="H739" s="0" t="s">
-        <v>1300</v>
+        <v>892</v>
       </c>
       <c r="I739" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J739" s="0" t="s">
-        <v>99</v>
+        <v>893</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>105</v>
+        <v>888</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>106</v>
+        <v>889</v>
       </c>
       <c r="C740" s="0" t="s">
-        <v>107</v>
+        <v>890</v>
       </c>
       <c r="F740" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G740" s="0" t="s">
-        <v>108</v>
+        <v>1268</v>
       </c>
       <c r="H740" s="0" t="s">
-        <v>22</v>
+        <v>892</v>
       </c>
       <c r="I740" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J740" s="0" t="s">
+        <v>893</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>754</v>
+        <v>309</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>648</v>
+        <v>310</v>
       </c>
       <c r="C741" s="0" t="s">
-        <v>755</v>
+        <v>311</v>
       </c>
       <c r="F741" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G741" s="0" t="s">
-        <v>1381</v>
+        <v>1258</v>
       </c>
       <c r="H741" s="0" t="s">
-        <v>254</v>
+        <v>165</v>
       </c>
       <c r="I741" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J741" s="0" t="s">
-        <v>757</v>
+        <v>313</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>818</v>
+        <v>502</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>819</v>
+        <v>503</v>
       </c>
       <c r="C742" s="0" t="s">
-        <v>820</v>
+        <v>504</v>
       </c>
       <c r="F742" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G742" s="0" t="s">
-        <v>1382</v>
+        <v>1269</v>
       </c>
       <c r="H742" s="0" t="s">
-        <v>254</v>
+        <v>506</v>
       </c>
       <c r="I742" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J742" s="0" t="s">
-        <v>821</v>
+        <v>507</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>647</v>
+        <v>502</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>648</v>
+        <v>503</v>
       </c>
       <c r="C743" s="0" t="s">
-        <v>649</v>
+        <v>504</v>
       </c>
       <c r="F743" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G743" s="0" t="s">
-        <v>1383</v>
+        <v>1270</v>
       </c>
       <c r="H743" s="0" t="s">
-        <v>388</v>
+        <v>506</v>
       </c>
       <c r="I743" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J743" s="0" t="s">
-        <v>651</v>
+        <v>507</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>509</v>
+        <v>1044</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>510</v>
+        <v>1045</v>
       </c>
       <c r="C744" s="0" t="s">
-        <v>511</v>
+        <v>1046</v>
       </c>
       <c r="F744" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G744" s="0" t="s">
-        <v>131</v>
+        <v>1271</v>
       </c>
       <c r="H744" s="0" t="s">
-        <v>22</v>
+        <v>165</v>
       </c>
       <c r="I744" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J744" s="0" t="s">
-        <v>513</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>1086</v>
+        <v>529</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>1087</v>
+        <v>530</v>
       </c>
       <c r="C745" s="0" t="s">
-        <v>1088</v>
+        <v>531</v>
       </c>
       <c r="F745" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G745" s="0" t="s">
-        <v>1384</v>
+        <v>1272</v>
       </c>
       <c r="H745" s="0" t="s">
-        <v>388</v>
+        <v>15</v>
       </c>
       <c r="I745" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J745" s="0" t="s">
-        <v>1090</v>
+        <v>532</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>797</v>
+        <v>529</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>798</v>
+        <v>530</v>
       </c>
       <c r="C746" s="0" t="s">
-        <v>799</v>
+        <v>531</v>
       </c>
       <c r="F746" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G746" s="0" t="s">
-        <v>1385</v>
+        <v>1273</v>
       </c>
       <c r="H746" s="0" t="s">
-        <v>801</v>
+        <v>15</v>
       </c>
       <c r="I746" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J746" s="0" t="s">
-        <v>802</v>
+        <v>532</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>88</v>
+        <v>529</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>85</v>
+        <v>530</v>
       </c>
       <c r="C747" s="0" t="s">
-        <v>89</v>
+        <v>531</v>
       </c>
       <c r="F747" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G747" s="0" t="s">
-        <v>109</v>
+        <v>1274</v>
       </c>
       <c r="H747" s="0" t="s">
-        <v>429</v>
+        <v>15</v>
       </c>
       <c r="I747" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J747" s="0" t="s">
+        <v>532</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>144</v>
+        <v>765</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>145</v>
+        <v>530</v>
       </c>
       <c r="C748" s="0" t="s">
-        <v>146</v>
+        <v>766</v>
       </c>
       <c r="F748" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G748" s="0" t="s">
-        <v>1386</v>
+        <v>1275</v>
       </c>
       <c r="H748" s="0" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="I748" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J748" s="0" t="s">
-        <v>149</v>
+        <v>768</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>110</v>
+        <v>765</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>111</v>
+        <v>530</v>
       </c>
       <c r="C749" s="0" t="s">
-        <v>112</v>
+        <v>766</v>
       </c>
       <c r="F749" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G749" s="0" t="s">
-        <v>113</v>
+        <v>1276</v>
       </c>
       <c r="H749" s="0" t="s">
-        <v>238</v>
+        <v>163</v>
       </c>
       <c r="I749" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J749" s="0" t="s">
-        <v>114</v>
+        <v>768</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>228</v>
+        <v>765</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>229</v>
+        <v>530</v>
       </c>
       <c r="C750" s="0" t="s">
-        <v>230</v>
+        <v>766</v>
       </c>
       <c r="F750" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G750" s="0" t="s">
-        <v>1387</v>
+        <v>1277</v>
       </c>
       <c r="H750" s="0" t="s">
-        <v>232</v>
+        <v>163</v>
       </c>
       <c r="I750" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J750" s="0" t="s">
-        <v>233</v>
+        <v>768</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>895</v>
+        <v>949</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>505</v>
+        <v>567</v>
       </c>
       <c r="C751" s="0" t="s">
-        <v>896</v>
+        <v>950</v>
       </c>
       <c r="F751" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G751" s="0" t="s">
-        <v>1388</v>
+        <v>1278</v>
       </c>
       <c r="H751" s="0" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="I751" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J751" s="0" t="s">
-        <v>898</v>
+        <v>951</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>33</v>
+        <v>566</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>34</v>
+        <v>567</v>
       </c>
       <c r="C752" s="0" t="s">
-        <v>35</v>
+        <v>568</v>
       </c>
       <c r="F752" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G752" s="0" t="s">
-        <v>115</v>
+        <v>1279</v>
       </c>
       <c r="H752" s="0" t="s">
-        <v>834</v>
+        <v>170</v>
       </c>
       <c r="I752" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J752" s="0" t="s">
+        <v>569</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>1109</v>
+        <v>566</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>1110</v>
+        <v>567</v>
       </c>
       <c r="C753" s="0" t="s">
-        <v>1111</v>
+        <v>568</v>
       </c>
       <c r="F753" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G753" s="0" t="s">
-        <v>853</v>
+        <v>1280</v>
       </c>
       <c r="H753" s="0" t="s">
-        <v>22</v>
+        <v>170</v>
       </c>
       <c r="I753" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J753" s="0" t="s">
-        <v>1113</v>
+        <v>569</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>1144</v>
+        <v>566</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>1145</v>
+        <v>567</v>
       </c>
       <c r="C754" s="0" t="s">
-        <v>1146</v>
+        <v>568</v>
       </c>
       <c r="F754" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G754" s="0" t="s">
-        <v>859</v>
+        <v>1281</v>
       </c>
       <c r="H754" s="0" t="s">
-        <v>328</v>
+        <v>170</v>
       </c>
       <c r="I754" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J754" s="0" t="s">
-        <v>1147</v>
+        <v>569</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>895</v>
+        <v>566</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>505</v>
+        <v>567</v>
       </c>
       <c r="C755" s="0" t="s">
-        <v>896</v>
+        <v>568</v>
       </c>
       <c r="F755" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G755" s="0" t="s">
-        <v>116</v>
+        <v>1282</v>
       </c>
       <c r="H755" s="0" t="s">
-        <v>42</v>
+        <v>170</v>
       </c>
       <c r="I755" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J755" s="0" t="s">
-        <v>898</v>
+        <v>569</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>38</v>
+        <v>566</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>39</v>
+        <v>567</v>
       </c>
       <c r="C756" s="0" t="s">
-        <v>40</v>
+        <v>568</v>
       </c>
       <c r="F756" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G756" s="0" t="s">
-        <v>116</v>
+        <v>1283</v>
       </c>
       <c r="H756" s="0" t="s">
-        <v>37</v>
+        <v>170</v>
       </c>
       <c r="I756" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J756" s="0" t="s">
+        <v>569</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>516</v>
+        <v>566</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>517</v>
+        <v>567</v>
       </c>
       <c r="C757" s="0" t="s">
-        <v>518</v>
+        <v>568</v>
       </c>
       <c r="F757" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G757" s="0" t="s">
-        <v>861</v>
+        <v>1284</v>
       </c>
       <c r="H757" s="0" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="I757" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J757" s="0" t="s">
-        <v>520</v>
+        <v>569</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>708</v>
+        <v>172</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>222</v>
+        <v>173</v>
       </c>
       <c r="C758" s="0" t="s">
-        <v>709</v>
+        <v>174</v>
       </c>
       <c r="F758" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G758" s="0" t="s">
-        <v>866</v>
+        <v>1285</v>
       </c>
       <c r="H758" s="0" t="s">
-        <v>225</v>
+        <v>15</v>
       </c>
       <c r="I758" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J758" s="0" t="s">
-        <v>711</v>
+        <v>176</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>559</v>
+        <v>275</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>560</v>
+        <v>276</v>
       </c>
       <c r="C759" s="0" t="s">
-        <v>561</v>
+        <v>277</v>
       </c>
       <c r="F759" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G759" s="0" t="s">
-        <v>866</v>
+        <v>1286</v>
       </c>
       <c r="H759" s="0" t="s">
-        <v>225</v>
+        <v>56</v>
       </c>
       <c r="I759" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J759" s="0" t="s">
-        <v>563</v>
+        <v>279</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>261</v>
+        <v>211</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>262</v>
+        <v>212</v>
       </c>
       <c r="C760" s="0" t="s">
-        <v>263</v>
+        <v>213</v>
       </c>
       <c r="F760" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G760" s="0" t="s">
-        <v>866</v>
+        <v>1287</v>
       </c>
       <c r="H760" s="0" t="s">
-        <v>225</v>
+        <v>15</v>
       </c>
       <c r="I760" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J760" s="0" t="s">
-        <v>265</v>
+        <v>215</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>245</v>
+        <v>211</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>246</v>
+        <v>212</v>
       </c>
       <c r="C761" s="0" t="s">
-        <v>247</v>
+        <v>213</v>
       </c>
       <c r="F761" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G761" s="0" t="s">
-        <v>873</v>
+        <v>1288</v>
       </c>
       <c r="H761" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="I761" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J761" s="0" t="s">
-        <v>249</v>
+        <v>215</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>862</v>
+        <v>211</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>813</v>
+        <v>212</v>
       </c>
       <c r="C762" s="0" t="s">
-        <v>863</v>
+        <v>213</v>
       </c>
       <c r="F762" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G762" s="0" t="s">
-        <v>876</v>
+        <v>1285</v>
       </c>
       <c r="H762" s="0" t="s">
-        <v>388</v>
+        <v>15</v>
       </c>
       <c r="I762" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J762" s="0" t="s">
-        <v>865</v>
+        <v>215</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>1389</v>
+        <v>206</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>1390</v>
+        <v>207</v>
       </c>
       <c r="C763" s="0" t="s">
-        <v>1391</v>
+        <v>208</v>
       </c>
       <c r="F763" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G763" s="0" t="s">
-        <v>876</v>
+        <v>1289</v>
       </c>
       <c r="H763" s="0" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="I763" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J763" s="0" t="s">
-        <v>1392</v>
+        <v>210</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>167</v>
+        <v>206</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>168</v>
+        <v>207</v>
       </c>
       <c r="C764" s="0" t="s">
-        <v>169</v>
+        <v>208</v>
       </c>
       <c r="F764" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G764" s="0" t="s">
-        <v>882</v>
+        <v>1290</v>
       </c>
       <c r="H764" s="0" t="s">
-        <v>171</v>
+        <v>82</v>
       </c>
       <c r="I764" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J764" s="0" t="s">
-        <v>172</v>
+        <v>210</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>245</v>
+        <v>206</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>246</v>
+        <v>207</v>
       </c>
       <c r="C765" s="0" t="s">
-        <v>247</v>
+        <v>208</v>
       </c>
       <c r="F765" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G765" s="0" t="s">
-        <v>889</v>
+        <v>1291</v>
       </c>
       <c r="H765" s="0" t="s">
-        <v>148</v>
+        <v>82</v>
       </c>
       <c r="I765" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J765" s="0" t="s">
-        <v>249</v>
+        <v>210</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="C766" s="0" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="F766" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G766" s="0" t="s">
-        <v>889</v>
+        <v>1292</v>
       </c>
       <c r="H766" s="0" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I766" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J766" s="0" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>884</v>
+        <v>962</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>885</v>
+        <v>248</v>
       </c>
       <c r="C767" s="0" t="s">
-        <v>886</v>
+        <v>963</v>
       </c>
       <c r="F767" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G767" s="0" t="s">
-        <v>893</v>
+        <v>1293</v>
       </c>
       <c r="H767" s="0" t="s">
-        <v>409</v>
+        <v>111</v>
       </c>
       <c r="I767" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J767" s="0" t="s">
-        <v>888</v>
+        <v>965</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>1260</v>
+        <v>658</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>437</v>
+        <v>248</v>
       </c>
       <c r="C768" s="0" t="s">
-        <v>1261</v>
+        <v>659</v>
       </c>
       <c r="F768" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G768" s="0" t="s">
-        <v>899</v>
+        <v>1294</v>
       </c>
       <c r="H768" s="0" t="s">
-        <v>346</v>
+        <v>661</v>
       </c>
       <c r="I768" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J768" s="0" t="s">
-        <v>1263</v>
+        <v>662</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>1308</v>
+        <v>493</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>1309</v>
+        <v>248</v>
       </c>
       <c r="C769" s="0" t="s">
-        <v>1310</v>
+        <v>494</v>
       </c>
       <c r="F769" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G769" s="0" t="s">
-        <v>899</v>
+        <v>1295</v>
       </c>
       <c r="H769" s="0" t="s">
-        <v>346</v>
+        <v>15</v>
       </c>
       <c r="I769" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J769" s="0" t="s">
-        <v>1311</v>
+        <v>496</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>773</v>
+        <v>493</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>774</v>
+        <v>248</v>
       </c>
       <c r="C770" s="0" t="s">
-        <v>775</v>
+        <v>494</v>
       </c>
       <c r="F770" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G770" s="0" t="s">
-        <v>899</v>
+        <v>1296</v>
       </c>
       <c r="H770" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I770" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J770" s="0" t="s">
-        <v>777</v>
+        <v>496</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>38</v>
+        <v>247</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>39</v>
+        <v>248</v>
       </c>
       <c r="C771" s="0" t="s">
-        <v>40</v>
+        <v>249</v>
       </c>
       <c r="F771" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G771" s="0" t="s">
-        <v>51</v>
+        <v>1297</v>
       </c>
       <c r="H771" s="0" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="I771" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J771" s="0" t="s">
+        <v>250</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>117</v>
+        <v>630</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>118</v>
+        <v>631</v>
       </c>
       <c r="C772" s="0" t="s">
-        <v>119</v>
+        <v>632</v>
       </c>
       <c r="F772" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G772" s="0" t="s">
-        <v>55</v>
+        <v>1298</v>
       </c>
       <c r="H772" s="0" t="s">
-        <v>94</v>
+        <v>56</v>
       </c>
       <c r="I772" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J772" s="0" t="s">
+        <v>633</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>1393</v>
+        <v>630</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>145</v>
+        <v>631</v>
       </c>
       <c r="C773" s="0" t="s">
-        <v>1394</v>
+        <v>632</v>
       </c>
       <c r="F773" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G773" s="0" t="s">
-        <v>918</v>
+        <v>1299</v>
       </c>
       <c r="H773" s="0" t="s">
-        <v>346</v>
+        <v>56</v>
       </c>
       <c r="I773" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J773" s="0" t="s">
-        <v>1395</v>
+        <v>633</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>895</v>
+        <v>630</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>505</v>
+        <v>631</v>
       </c>
       <c r="C774" s="0" t="s">
-        <v>896</v>
+        <v>632</v>
       </c>
       <c r="F774" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G774" s="0" t="s">
-        <v>120</v>
+        <v>1300</v>
       </c>
       <c r="H774" s="0" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="I774" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J774" s="0" t="s">
-        <v>898</v>
+        <v>633</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>38</v>
+        <v>1036</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>39</v>
+        <v>1037</v>
       </c>
       <c r="C775" s="0" t="s">
-        <v>40</v>
+        <v>1038</v>
       </c>
       <c r="F775" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G775" s="0" t="s">
-        <v>120</v>
+        <v>1301</v>
       </c>
       <c r="H775" s="0" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="I775" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J775" s="0" t="s">
+        <v>1040</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>884</v>
+        <v>1036</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>885</v>
+        <v>1037</v>
       </c>
       <c r="C776" s="0" t="s">
-        <v>886</v>
+        <v>1038</v>
       </c>
       <c r="F776" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G776" s="0" t="s">
-        <v>124</v>
+        <v>1302</v>
       </c>
       <c r="H776" s="0" t="s">
-        <v>409</v>
+        <v>42</v>
       </c>
       <c r="I776" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J776" s="0" t="s">
-        <v>888</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>452</v>
+        <v>1036</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>453</v>
+        <v>1037</v>
       </c>
       <c r="C777" s="0" t="s">
-        <v>454</v>
+        <v>1038</v>
       </c>
       <c r="F777" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G777" s="0" t="s">
-        <v>124</v>
+        <v>1303</v>
       </c>
       <c r="H777" s="0" t="s">
-        <v>409</v>
+        <v>42</v>
       </c>
       <c r="I777" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J777" s="0" t="s">
-        <v>456</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>121</v>
+        <v>1036</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>122</v>
+        <v>1037</v>
       </c>
       <c r="C778" s="0" t="s">
-        <v>123</v>
+        <v>1038</v>
       </c>
       <c r="F778" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G778" s="0" t="s">
-        <v>124</v>
+        <v>1304</v>
       </c>
       <c r="H778" s="0" t="s">
-        <v>409</v>
+        <v>42</v>
       </c>
       <c r="I778" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J778" s="0" t="s">
+        <v>1040</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>1396</v>
+        <v>1036</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>1397</v>
+        <v>1037</v>
       </c>
       <c r="C779" s="0" t="s">
-        <v>1398</v>
+        <v>1038</v>
       </c>
       <c r="F779" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G779" s="0" t="s">
-        <v>124</v>
+        <v>1305</v>
       </c>
       <c r="H779" s="0" t="s">
-        <v>409</v>
+        <v>42</v>
       </c>
       <c r="I779" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J779" s="0" t="s">
-        <v>1399</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>406</v>
+        <v>1036</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>272</v>
+        <v>1037</v>
       </c>
       <c r="C780" s="0" t="s">
-        <v>407</v>
+        <v>1038</v>
       </c>
       <c r="F780" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G780" s="0" t="s">
-        <v>124</v>
+        <v>1306</v>
       </c>
       <c r="H780" s="0" t="s">
-        <v>409</v>
+        <v>42</v>
       </c>
       <c r="I780" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J780" s="0" t="s">
-        <v>410</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>1240</v>
+        <v>423</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>235</v>
+        <v>424</v>
       </c>
       <c r="C781" s="0" t="s">
-        <v>1241</v>
+        <v>425</v>
       </c>
       <c r="F781" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G781" s="0" t="s">
-        <v>125</v>
+        <v>1307</v>
       </c>
       <c r="H781" s="0" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="I781" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J781" s="0" t="s">
-        <v>1243</v>
+        <v>426</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>65</v>
+        <v>423</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>66</v>
+        <v>424</v>
       </c>
       <c r="C782" s="0" t="s">
-        <v>67</v>
+        <v>425</v>
       </c>
       <c r="F782" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G782" s="0" t="s">
-        <v>125</v>
+        <v>1169</v>
       </c>
       <c r="H782" s="0" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="I782" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J782" s="0" t="s">
-        <v>70</v>
+        <v>426</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>211</v>
+        <v>262</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>212</v>
+        <v>263</v>
       </c>
       <c r="C783" s="0" t="s">
-        <v>213</v>
+        <v>264</v>
       </c>
       <c r="F783" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G783" s="0" t="s">
-        <v>930</v>
+        <v>1308</v>
       </c>
       <c r="H783" s="0" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="I783" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J783" s="0" t="s">
-        <v>216</v>
+        <v>266</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>240</v>
+        <v>816</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>241</v>
+        <v>817</v>
       </c>
       <c r="C784" s="0" t="s">
-        <v>242</v>
+        <v>818</v>
       </c>
       <c r="F784" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G784" s="0" t="s">
-        <v>930</v>
+        <v>1309</v>
       </c>
       <c r="H784" s="0" t="s">
-        <v>171</v>
+        <v>678</v>
       </c>
       <c r="I784" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="J784" s="0" t="s">
-        <v>244</v>
+        <v>820</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>167</v>
+        <v>1059</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>168</v>
+        <v>1060</v>
       </c>
       <c r="C785" s="0" t="s">
-        <v>169</v>
+        <v>1061</v>
       </c>
       <c r="F785" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G785" s="0" t="s">
-        <v>930</v>
+        <v>1310</v>
       </c>
       <c r="H785" s="0" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="I785" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J785" s="0" t="s">
-        <v>172</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>818</v>
+        <v>1059</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>819</v>
+        <v>1060</v>
       </c>
       <c r="C786" s="0" t="s">
-        <v>820</v>
+        <v>1061</v>
       </c>
       <c r="F786" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G786" s="0" t="s">
-        <v>938</v>
+        <v>1311</v>
       </c>
       <c r="H786" s="0" t="s">
-        <v>254</v>
+        <v>165</v>
       </c>
       <c r="I786" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J786" s="0" t="s">
-        <v>821</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>1373</v>
+        <v>1059</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>296</v>
+        <v>1060</v>
       </c>
       <c r="C787" s="0" t="s">
-        <v>1374</v>
+        <v>1061</v>
       </c>
       <c r="F787" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G787" s="0" t="s">
-        <v>938</v>
+        <v>1312</v>
       </c>
       <c r="H787" s="0" t="s">
-        <v>232</v>
+        <v>165</v>
       </c>
       <c r="I787" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J787" s="0" t="s">
-        <v>1376</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>1028</v>
+        <v>1059</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>200</v>
+        <v>1060</v>
       </c>
       <c r="C788" s="0" t="s">
-        <v>1029</v>
+        <v>1061</v>
       </c>
       <c r="F788" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G788" s="0" t="s">
-        <v>947</v>
+        <v>1313</v>
       </c>
       <c r="H788" s="0" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="I788" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J788" s="0" t="s">
-        <v>1031</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>205</v>
+        <v>1059</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>206</v>
+        <v>1060</v>
       </c>
       <c r="C789" s="0" t="s">
-        <v>207</v>
+        <v>1061</v>
       </c>
       <c r="F789" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G789" s="0" t="s">
-        <v>948</v>
+        <v>1314</v>
       </c>
       <c r="H789" s="0" t="s">
-        <v>209</v>
+        <v>165</v>
       </c>
       <c r="I789" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J789" s="0" t="s">
-        <v>210</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>205</v>
+        <v>918</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>206</v>
+        <v>919</v>
       </c>
       <c r="C790" s="0" t="s">
-        <v>207</v>
+        <v>920</v>
       </c>
       <c r="F790" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G790" s="0" t="s">
-        <v>949</v>
+        <v>1315</v>
       </c>
       <c r="H790" s="0" t="s">
-        <v>209</v>
+        <v>111</v>
       </c>
       <c r="I790" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J790" s="0" t="s">
-        <v>210</v>
+        <v>921</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>773</v>
+        <v>918</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>774</v>
+        <v>919</v>
       </c>
       <c r="C791" s="0" t="s">
-        <v>775</v>
+        <v>920</v>
       </c>
       <c r="F791" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G791" s="0" t="s">
-        <v>953</v>
+        <v>1316</v>
       </c>
       <c r="H791" s="0" t="s">
-        <v>42</v>
+        <v>111</v>
       </c>
       <c r="I791" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J791" s="0" t="s">
-        <v>777</v>
+        <v>921</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>895</v>
+        <v>918</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>505</v>
+        <v>919</v>
       </c>
       <c r="C792" s="0" t="s">
-        <v>896</v>
+        <v>920</v>
       </c>
       <c r="F792" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G792" s="0" t="s">
-        <v>953</v>
+        <v>1317</v>
       </c>
       <c r="H792" s="0" t="s">
-        <v>42</v>
+        <v>111</v>
       </c>
       <c r="I792" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J792" s="0" t="s">
-        <v>898</v>
+        <v>921</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>315</v>
+        <v>918</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>316</v>
+        <v>919</v>
       </c>
       <c r="C793" s="0" t="s">
-        <v>317</v>
+        <v>920</v>
       </c>
       <c r="F793" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G793" s="0" t="s">
-        <v>963</v>
+        <v>1318</v>
       </c>
       <c r="H793" s="0" t="s">
-        <v>238</v>
+        <v>111</v>
       </c>
       <c r="I793" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J793" s="0" t="s">
-        <v>319</v>
+        <v>921</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>295</v>
+        <v>918</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>296</v>
+        <v>919</v>
       </c>
       <c r="C794" s="0" t="s">
-        <v>297</v>
+        <v>920</v>
       </c>
       <c r="F794" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G794" s="0" t="s">
-        <v>963</v>
+        <v>1319</v>
       </c>
       <c r="H794" s="0" t="s">
-        <v>238</v>
+        <v>111</v>
       </c>
       <c r="I794" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J794" s="0" t="s">
-        <v>299</v>
+        <v>921</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>686</v>
+        <v>730</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>687</v>
+        <v>731</v>
       </c>
       <c r="C795" s="0" t="s">
-        <v>688</v>
+        <v>732</v>
       </c>
       <c r="F795" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G795" s="0" t="s">
-        <v>963</v>
+        <v>1320</v>
       </c>
       <c r="H795" s="0" t="s">
-        <v>238</v>
+        <v>734</v>
       </c>
       <c r="I795" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J795" s="0" t="s">
-        <v>690</v>
+        <v>735</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>754</v>
+        <v>730</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>648</v>
+        <v>731</v>
       </c>
       <c r="C796" s="0" t="s">
-        <v>755</v>
+        <v>732</v>
       </c>
       <c r="F796" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G796" s="0" t="s">
-        <v>971</v>
+        <v>1321</v>
       </c>
       <c r="H796" s="0" t="s">
-        <v>254</v>
+        <v>734</v>
       </c>
       <c r="I796" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J796" s="0" t="s">
-        <v>757</v>
+        <v>735</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>895</v>
+        <v>636</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>505</v>
+        <v>637</v>
       </c>
       <c r="C797" s="0" t="s">
-        <v>896</v>
+        <v>638</v>
       </c>
       <c r="F797" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G797" s="0" t="s">
-        <v>126</v>
+        <v>1322</v>
       </c>
       <c r="H797" s="0" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="I797" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J797" s="0" t="s">
-        <v>898</v>
+        <v>640</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>38</v>
+        <v>840</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>39</v>
+        <v>841</v>
       </c>
       <c r="C798" s="0" t="s">
-        <v>40</v>
+        <v>842</v>
       </c>
       <c r="F798" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G798" s="0" t="s">
-        <v>126</v>
+        <v>1323</v>
       </c>
       <c r="H798" s="0" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="I798" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J798" s="0" t="s">
+        <v>843</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>38</v>
+        <v>840</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>39</v>
+        <v>841</v>
       </c>
       <c r="C799" s="0" t="s">
-        <v>40</v>
+        <v>842</v>
       </c>
       <c r="F799" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G799" s="0" t="s">
-        <v>64</v>
+        <v>1324</v>
       </c>
       <c r="H799" s="0" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="I799" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J799" s="0" t="s">
+        <v>843</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>185</v>
+        <v>840</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>186</v>
+        <v>841</v>
       </c>
       <c r="C800" s="0" t="s">
-        <v>187</v>
+        <v>842</v>
       </c>
       <c r="F800" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G800" s="0" t="s">
-        <v>974</v>
+        <v>1325</v>
       </c>
       <c r="H800" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I800" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J800" s="0" t="s">
-        <v>189</v>
+        <v>843</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>190</v>
+        <v>840</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>191</v>
+        <v>841</v>
       </c>
       <c r="C801" s="0" t="s">
-        <v>192</v>
+        <v>842</v>
       </c>
       <c r="F801" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G801" s="0" t="s">
-        <v>974</v>
+        <v>1326</v>
       </c>
       <c r="H801" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I801" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J801" s="0" t="s">
-        <v>193</v>
+        <v>843</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>856</v>
+        <v>840</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>857</v>
+        <v>841</v>
       </c>
       <c r="C802" s="0" t="s">
-        <v>858</v>
+        <v>842</v>
       </c>
       <c r="F802" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G802" s="0" t="s">
-        <v>974</v>
+        <v>1327</v>
       </c>
       <c r="H802" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I802" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J802" s="0" t="s">
-        <v>860</v>
+        <v>843</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>190</v>
+        <v>1021</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>191</v>
+        <v>1022</v>
       </c>
       <c r="C803" s="0" t="s">
-        <v>192</v>
+        <v>1023</v>
       </c>
       <c r="F803" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G803" s="0" t="s">
-        <v>976</v>
+        <v>1328</v>
       </c>
       <c r="H803" s="0" t="s">
-        <v>42</v>
+        <v>186</v>
       </c>
       <c r="I803" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J803" s="0" t="s">
-        <v>193</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>1326</v>
+        <v>1021</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>1327</v>
+        <v>1022</v>
       </c>
       <c r="C804" s="0" t="s">
-        <v>1328</v>
+        <v>1023</v>
       </c>
       <c r="F804" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G804" s="0" t="s">
-        <v>980</v>
+        <v>1329</v>
       </c>
       <c r="H804" s="0" t="s">
-        <v>238</v>
+        <v>186</v>
       </c>
       <c r="I804" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J804" s="0" t="s">
-        <v>1329</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>234</v>
+        <v>803</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>235</v>
+        <v>791</v>
       </c>
       <c r="C805" s="0" t="s">
-        <v>236</v>
+        <v>804</v>
       </c>
       <c r="F805" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G805" s="0" t="s">
-        <v>980</v>
+        <v>1330</v>
       </c>
       <c r="H805" s="0" t="s">
-        <v>238</v>
+        <v>163</v>
       </c>
       <c r="I805" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J805" s="0" t="s">
-        <v>239</v>
+        <v>806</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>529</v>
+        <v>803</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>530</v>
+        <v>791</v>
       </c>
       <c r="C806" s="0" t="s">
-        <v>531</v>
+        <v>804</v>
       </c>
       <c r="F806" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G806" s="0" t="s">
-        <v>980</v>
+        <v>1331</v>
       </c>
       <c r="H806" s="0" t="s">
-        <v>238</v>
+        <v>163</v>
       </c>
       <c r="I806" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J806" s="0" t="s">
-        <v>533</v>
+        <v>806</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>524</v>
+        <v>803</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>525</v>
+        <v>791</v>
       </c>
       <c r="C807" s="0" t="s">
-        <v>526</v>
+        <v>804</v>
       </c>
       <c r="F807" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G807" s="0" t="s">
-        <v>980</v>
+        <v>1332</v>
       </c>
       <c r="H807" s="0" t="s">
-        <v>69</v>
+        <v>163</v>
       </c>
       <c r="I807" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J807" s="0" t="s">
-        <v>528</v>
+        <v>806</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>1109</v>
+        <v>803</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>1110</v>
+        <v>791</v>
       </c>
       <c r="C808" s="0" t="s">
-        <v>1111</v>
+        <v>804</v>
       </c>
       <c r="F808" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G808" s="0" t="s">
-        <v>983</v>
+        <v>1333</v>
       </c>
       <c r="H808" s="0" t="s">
-        <v>22</v>
+        <v>163</v>
       </c>
       <c r="I808" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J808" s="0" t="s">
-        <v>1113</v>
+        <v>806</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>691</v>
+        <v>790</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>692</v>
+        <v>791</v>
       </c>
       <c r="C809" s="0" t="s">
-        <v>693</v>
+        <v>792</v>
       </c>
       <c r="F809" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G809" s="0" t="s">
-        <v>988</v>
+        <v>1334</v>
       </c>
       <c r="H809" s="0" t="s">
-        <v>148</v>
+        <v>293</v>
       </c>
       <c r="I809" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J809" s="0" t="s">
-        <v>695</v>
+        <v>793</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>156</v>
+        <v>790</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>157</v>
+        <v>791</v>
       </c>
       <c r="C810" s="0" t="s">
-        <v>158</v>
+        <v>792</v>
       </c>
       <c r="F810" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G810" s="0" t="s">
-        <v>988</v>
+        <v>1335</v>
       </c>
       <c r="H810" s="0" t="s">
-        <v>148</v>
+        <v>293</v>
       </c>
       <c r="I810" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J810" s="0" t="s">
-        <v>160</v>
+        <v>793</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>552</v>
+        <v>790</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>553</v>
+        <v>791</v>
       </c>
       <c r="C811" s="0" t="s">
-        <v>554</v>
+        <v>792</v>
       </c>
       <c r="F811" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G811" s="0" t="s">
-        <v>992</v>
+        <v>1336</v>
       </c>
       <c r="H811" s="0" t="s">
-        <v>165</v>
+        <v>293</v>
       </c>
       <c r="I811" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J811" s="0" t="s">
-        <v>556</v>
+        <v>793</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>818</v>
+        <v>790</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>819</v>
+        <v>791</v>
       </c>
       <c r="C812" s="0" t="s">
-        <v>820</v>
+        <v>792</v>
       </c>
       <c r="F812" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G812" s="0" t="s">
-        <v>994</v>
+        <v>1337</v>
       </c>
       <c r="H812" s="0" t="s">
-        <v>254</v>
+        <v>293</v>
       </c>
       <c r="I812" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J812" s="0" t="s">
-        <v>821</v>
+        <v>793</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>516</v>
+        <v>790</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>517</v>
+        <v>791</v>
       </c>
       <c r="C813" s="0" t="s">
-        <v>518</v>
+        <v>792</v>
       </c>
       <c r="F813" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G813" s="0" t="s">
-        <v>127</v>
+        <v>1338</v>
       </c>
       <c r="H813" s="0" t="s">
-        <v>47</v>
+        <v>293</v>
       </c>
       <c r="I813" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J813" s="0" t="s">
-        <v>520</v>
+        <v>793</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>43</v>
+        <v>1339</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>44</v>
+        <v>1340</v>
       </c>
       <c r="C814" s="0" t="s">
-        <v>45</v>
+        <v>1341</v>
       </c>
       <c r="F814" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G814" s="0" t="s">
-        <v>127</v>
+        <v>1342</v>
       </c>
       <c r="H814" s="0" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="I814" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J814" s="0" t="s">
-        <v>48</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>128</v>
+        <v>1339</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>59</v>
+        <v>1340</v>
       </c>
       <c r="C815" s="0" t="s">
-        <v>129</v>
+        <v>1341</v>
       </c>
       <c r="F815" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G815" s="0" t="s">
-        <v>127</v>
+        <v>1344</v>
       </c>
       <c r="H815" s="0" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="I815" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J815" s="0" t="s">
-        <v>130</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>565</v>
+        <v>1339</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>566</v>
+        <v>1340</v>
       </c>
       <c r="C816" s="0" t="s">
-        <v>567</v>
+        <v>1341</v>
       </c>
       <c r="F816" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G816" s="0" t="s">
-        <v>995</v>
+        <v>1345</v>
       </c>
       <c r="H816" s="0" t="s">
-        <v>238</v>
+        <v>152</v>
       </c>
       <c r="I816" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J816" s="0" t="s">
-        <v>569</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>1323</v>
+        <v>1339</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>251</v>
+        <v>1340</v>
       </c>
       <c r="C817" s="0" t="s">
-        <v>1324</v>
+        <v>1341</v>
       </c>
       <c r="F817" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G817" s="0" t="s">
-        <v>998</v>
+        <v>1346</v>
       </c>
       <c r="H817" s="0" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="I817" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J817" s="0" t="s">
-        <v>1325</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>1158</v>
+        <v>1339</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>1159</v>
+        <v>1340</v>
       </c>
       <c r="C818" s="0" t="s">
-        <v>1160</v>
+        <v>1341</v>
       </c>
       <c r="F818" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G818" s="0" t="s">
-        <v>1002</v>
+        <v>1347</v>
       </c>
       <c r="H818" s="0" t="s">
-        <v>225</v>
+        <v>152</v>
       </c>
       <c r="I818" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J818" s="0" t="s">
-        <v>1162</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>1215</v>
+        <v>983</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>1216</v>
+        <v>984</v>
       </c>
       <c r="C819" s="0" t="s">
-        <v>1217</v>
+        <v>985</v>
       </c>
       <c r="F819" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G819" s="0" t="s">
-        <v>1002</v>
+        <v>1348</v>
       </c>
       <c r="H819" s="0" t="s">
-        <v>177</v>
+        <v>459</v>
       </c>
       <c r="I819" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J819" s="0" t="s">
-        <v>1219</v>
+        <v>987</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>266</v>
+        <v>683</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>267</v>
+        <v>684</v>
       </c>
       <c r="C820" s="0" t="s">
-        <v>268</v>
+        <v>685</v>
       </c>
       <c r="F820" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G820" s="0" t="s">
-        <v>1008</v>
+        <v>1349</v>
       </c>
       <c r="H820" s="0" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="I820" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J820" s="0" t="s">
-        <v>270</v>
+        <v>686</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>1183</v>
+        <v>683</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>885</v>
+        <v>684</v>
       </c>
       <c r="C821" s="0" t="s">
-        <v>1184</v>
+        <v>685</v>
       </c>
       <c r="F821" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G821" s="0" t="s">
-        <v>1020</v>
+        <v>1350</v>
       </c>
       <c r="H821" s="0" t="s">
-        <v>148</v>
+        <v>111</v>
       </c>
       <c r="I821" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J821" s="0" t="s">
-        <v>1186</v>
+        <v>686</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>1316</v>
+        <v>683</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>1317</v>
+        <v>684</v>
       </c>
       <c r="C822" s="0" t="s">
-        <v>1318</v>
+        <v>685</v>
       </c>
       <c r="F822" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G822" s="0" t="s">
-        <v>1020</v>
+        <v>1351</v>
       </c>
       <c r="H822" s="0" t="s">
-        <v>148</v>
+        <v>111</v>
       </c>
       <c r="I822" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J822" s="0" t="s">
-        <v>1319</v>
+        <v>686</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>105</v>
+        <v>683</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>106</v>
+        <v>684</v>
       </c>
       <c r="C823" s="0" t="s">
-        <v>107</v>
+        <v>685</v>
       </c>
       <c r="F823" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G823" s="0" t="s">
-        <v>131</v>
+        <v>1352</v>
       </c>
       <c r="H823" s="0" t="s">
-        <v>22</v>
+        <v>111</v>
       </c>
       <c r="I823" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J823" s="0" t="s">
+        <v>686</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>1293</v>
+        <v>683</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>1294</v>
+        <v>684</v>
       </c>
       <c r="C824" s="0" t="s">
-        <v>1295</v>
+        <v>685</v>
       </c>
       <c r="F824" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G824" s="0" t="s">
-        <v>1384</v>
+        <v>1353</v>
       </c>
       <c r="H824" s="0" t="s">
-        <v>388</v>
+        <v>111</v>
       </c>
       <c r="I824" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J824" s="0" t="s">
-        <v>1296</v>
+        <v>686</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>1175</v>
+        <v>570</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>826</v>
+        <v>571</v>
       </c>
       <c r="C825" s="0" t="s">
-        <v>1176</v>
+        <v>572</v>
       </c>
       <c r="F825" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G825" s="0" t="s">
-        <v>1384</v>
+        <v>1354</v>
       </c>
       <c r="H825" s="0" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="I825" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J825" s="0" t="s">
-        <v>1178</v>
+        <v>574</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>1078</v>
+        <v>570</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>1079</v>
+        <v>571</v>
       </c>
       <c r="C826" s="0" t="s">
-        <v>1080</v>
+        <v>572</v>
       </c>
       <c r="F826" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G826" s="0" t="s">
-        <v>1384</v>
+        <v>1355</v>
       </c>
       <c r="H826" s="0" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="I826" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J826" s="0" t="s">
-        <v>1082</v>
+        <v>574</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>84</v>
+        <v>486</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>85</v>
+        <v>487</v>
       </c>
       <c r="C827" s="0" t="s">
-        <v>86</v>
+        <v>488</v>
       </c>
       <c r="F827" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G827" s="0" t="s">
-        <v>109</v>
+        <v>1356</v>
       </c>
       <c r="H827" s="0" t="s">
-        <v>429</v>
+        <v>382</v>
       </c>
       <c r="I827" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J827" s="0" t="s">
+        <v>490</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>773</v>
+        <v>859</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>774</v>
+        <v>860</v>
       </c>
       <c r="C828" s="0" t="s">
-        <v>775</v>
+        <v>861</v>
       </c>
       <c r="F828" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G828" s="0" t="s">
-        <v>1388</v>
+        <v>1357</v>
       </c>
       <c r="H828" s="0" t="s">
-        <v>42</v>
+        <v>355</v>
       </c>
       <c r="I828" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J828" s="0" t="s">
-        <v>777</v>
+        <v>862</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>132</v>
+        <v>325</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>133</v>
+        <v>326</v>
       </c>
       <c r="C829" s="0" t="s">
-        <v>134</v>
+        <v>327</v>
       </c>
       <c r="F829" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G829" s="0" t="s">
-        <v>135</v>
+        <v>1358</v>
       </c>
       <c r="H829" s="0" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="I829" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J829" s="0" t="s">
+        <v>328</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>136</v>
+        <v>642</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>133</v>
+        <v>643</v>
       </c>
       <c r="C830" s="0" t="s">
-        <v>137</v>
+        <v>644</v>
       </c>
       <c r="F830" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G830" s="0" t="s">
-        <v>135</v>
+        <v>1359</v>
       </c>
       <c r="H830" s="0" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="I830" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J830" s="0" t="s">
+        <v>646</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>1400</v>
+        <v>642</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>133</v>
+        <v>643</v>
       </c>
       <c r="C831" s="0" t="s">
-        <v>1401</v>
+        <v>644</v>
       </c>
       <c r="F831" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G831" s="0" t="s">
-        <v>135</v>
+        <v>1360</v>
       </c>
       <c r="H831" s="0" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="I831" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J831" s="0" t="s">
-        <v>1402</v>
+        <v>646</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>390</v>
+        <v>642</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>391</v>
+        <v>643</v>
       </c>
       <c r="C832" s="0" t="s">
-        <v>392</v>
+        <v>644</v>
       </c>
       <c r="F832" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G832" s="0" t="s">
-        <v>817</v>
+        <v>1361</v>
       </c>
       <c r="H832" s="0" t="s">
-        <v>368</v>
+        <v>111</v>
       </c>
       <c r="I832" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J832" s="0" t="s">
-        <v>394</v>
+        <v>646</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>1297</v>
+        <v>642</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>1298</v>
+        <v>643</v>
       </c>
       <c r="C833" s="0" t="s">
-        <v>1299</v>
+        <v>644</v>
       </c>
       <c r="F833" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G833" s="0" t="s">
-        <v>817</v>
+        <v>1362</v>
       </c>
       <c r="H833" s="0" t="s">
-        <v>1300</v>
+        <v>111</v>
       </c>
       <c r="I833" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J833" s="0" t="s">
-        <v>1301</v>
+        <v>646</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>364</v>
+        <v>1092</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>365</v>
+        <v>643</v>
       </c>
       <c r="C834" s="0" t="s">
-        <v>366</v>
+        <v>1093</v>
       </c>
       <c r="F834" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G834" s="0" t="s">
-        <v>817</v>
+        <v>1363</v>
       </c>
       <c r="H834" s="0" t="s">
-        <v>368</v>
+        <v>170</v>
       </c>
       <c r="I834" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J834" s="0" t="s">
-        <v>369</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>1128</v>
+        <v>1092</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>1129</v>
+        <v>643</v>
       </c>
       <c r="C835" s="0" t="s">
-        <v>1130</v>
+        <v>1093</v>
       </c>
       <c r="F835" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G835" s="0" t="s">
-        <v>817</v>
+        <v>1364</v>
       </c>
       <c r="H835" s="0" t="s">
-        <v>368</v>
+        <v>170</v>
       </c>
       <c r="I835" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J835" s="0" t="s">
-        <v>1132</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>1098</v>
+        <v>601</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>1099</v>
+        <v>602</v>
       </c>
       <c r="C836" s="0" t="s">
-        <v>1100</v>
+        <v>603</v>
       </c>
       <c r="F836" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G836" s="0" t="s">
-        <v>817</v>
+        <v>1365</v>
       </c>
       <c r="H836" s="0" t="s">
-        <v>1052</v>
+        <v>82</v>
       </c>
       <c r="I836" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J836" s="0" t="s">
-        <v>1102</v>
+        <v>604</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>105</v>
+        <v>601</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>106</v>
+        <v>602</v>
       </c>
       <c r="C837" s="0" t="s">
-        <v>107</v>
+        <v>603</v>
       </c>
       <c r="F837" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G837" s="0" t="s">
-        <v>138</v>
+        <v>1366</v>
       </c>
       <c r="H837" s="0" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="I837" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J837" s="0" t="s">
+        <v>604</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>441</v>
+        <v>601</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>442</v>
+        <v>602</v>
       </c>
       <c r="C838" s="0" t="s">
-        <v>443</v>
+        <v>603</v>
       </c>
       <c r="F838" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G838" s="0" t="s">
-        <v>822</v>
+        <v>1367</v>
       </c>
       <c r="H838" s="0" t="s">
-        <v>346</v>
+        <v>82</v>
       </c>
       <c r="I838" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J838" s="0" t="s">
-        <v>445</v>
+        <v>604</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>342</v>
+        <v>825</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>343</v>
+        <v>602</v>
       </c>
       <c r="C839" s="0" t="s">
-        <v>344</v>
+        <v>826</v>
       </c>
       <c r="F839" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G839" s="0" t="s">
-        <v>822</v>
+        <v>1368</v>
       </c>
       <c r="H839" s="0" t="s">
-        <v>346</v>
+        <v>42</v>
       </c>
       <c r="I839" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J839" s="0" t="s">
-        <v>347</v>
+        <v>827</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>856</v>
+        <v>825</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>857</v>
+        <v>602</v>
       </c>
       <c r="C840" s="0" t="s">
-        <v>858</v>
+        <v>826</v>
       </c>
       <c r="F840" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G840" s="0" t="s">
-        <v>824</v>
+        <v>1369</v>
       </c>
       <c r="H840" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I840" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J840" s="0" t="s">
-        <v>860</v>
+        <v>827</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>611</v>
+        <v>910</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>612</v>
+        <v>557</v>
       </c>
       <c r="C841" s="0" t="s">
-        <v>613</v>
+        <v>911</v>
       </c>
       <c r="F841" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G841" s="0" t="s">
-        <v>832</v>
+        <v>1370</v>
       </c>
       <c r="H841" s="0" t="s">
-        <v>346</v>
+        <v>382</v>
       </c>
       <c r="I841" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J841" s="0" t="s">
-        <v>615</v>
+        <v>912</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>466</v>
+        <v>910</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>467</v>
+        <v>557</v>
       </c>
       <c r="C842" s="0" t="s">
-        <v>468</v>
+        <v>911</v>
       </c>
       <c r="F842" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G842" s="0" t="s">
-        <v>835</v>
+        <v>1371</v>
       </c>
       <c r="H842" s="0" t="s">
-        <v>238</v>
+        <v>382</v>
       </c>
       <c r="I842" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J842" s="0" t="s">
-        <v>469</v>
+        <v>912</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>546</v>
+        <v>910</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="C843" s="0" t="s">
-        <v>548</v>
+        <v>911</v>
       </c>
       <c r="F843" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G843" s="0" t="s">
-        <v>835</v>
+        <v>1237</v>
       </c>
       <c r="H843" s="0" t="s">
-        <v>238</v>
+        <v>382</v>
       </c>
       <c r="I843" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J843" s="0" t="s">
-        <v>550</v>
+        <v>912</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>234</v>
+        <v>1009</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>235</v>
+        <v>1010</v>
       </c>
       <c r="C844" s="0" t="s">
-        <v>236</v>
+        <v>1011</v>
       </c>
       <c r="F844" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G844" s="0" t="s">
-        <v>835</v>
+        <v>1372</v>
       </c>
       <c r="H844" s="0" t="s">
-        <v>238</v>
+        <v>111</v>
       </c>
       <c r="I844" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J844" s="0" t="s">
-        <v>239</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>458</v>
+        <v>1009</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>459</v>
+        <v>1010</v>
       </c>
       <c r="C845" s="0" t="s">
-        <v>460</v>
+        <v>1011</v>
       </c>
       <c r="F845" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G845" s="0" t="s">
-        <v>835</v>
+        <v>1373</v>
       </c>
       <c r="H845" s="0" t="s">
-        <v>238</v>
+        <v>111</v>
       </c>
       <c r="I845" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J845" s="0" t="s">
-        <v>462</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>305</v>
+        <v>556</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>306</v>
+        <v>557</v>
       </c>
       <c r="C846" s="0" t="s">
-        <v>307</v>
+        <v>558</v>
       </c>
       <c r="F846" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G846" s="0" t="s">
-        <v>839</v>
+        <v>1374</v>
       </c>
       <c r="H846" s="0" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="I846" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J846" s="0" t="s">
-        <v>309</v>
+        <v>560</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>331</v>
+        <v>462</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>332</v>
+        <v>463</v>
       </c>
       <c r="C847" s="0" t="s">
-        <v>333</v>
+        <v>464</v>
       </c>
       <c r="F847" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G847" s="0" t="s">
-        <v>839</v>
+        <v>1375</v>
       </c>
       <c r="H847" s="0" t="s">
-        <v>42</v>
+        <v>111</v>
       </c>
       <c r="I847" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J847" s="0" t="s">
-        <v>335</v>
+        <v>466</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>912</v>
+        <v>462</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>913</v>
+        <v>463</v>
       </c>
       <c r="C848" s="0" t="s">
-        <v>914</v>
+        <v>464</v>
       </c>
       <c r="F848" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G848" s="0" t="s">
-        <v>839</v>
+        <v>1376</v>
       </c>
       <c r="H848" s="0" t="s">
-        <v>47</v>
+        <v>111</v>
       </c>
       <c r="I848" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J848" s="0" t="s">
-        <v>916</v>
+        <v>466</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>1389</v>
+        <v>619</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>1390</v>
+        <v>620</v>
       </c>
       <c r="C849" s="0" t="s">
-        <v>1391</v>
+        <v>621</v>
       </c>
       <c r="F849" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G849" s="0" t="s">
-        <v>142</v>
+        <v>1377</v>
       </c>
       <c r="H849" s="0" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="I849" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J849" s="0" t="s">
-        <v>1392</v>
+        <v>623</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>139</v>
+        <v>1096</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>140</v>
+        <v>1097</v>
       </c>
       <c r="C850" s="0" t="s">
-        <v>141</v>
+        <v>1098</v>
       </c>
       <c r="F850" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G850" s="0" t="s">
-        <v>142</v>
+        <v>1378</v>
       </c>
       <c r="H850" s="0" t="s">
-        <v>47</v>
+        <v>152</v>
       </c>
       <c r="I850" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
+      </c>
+      <c r="J850" s="0" t="s">
+        <v>1100</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>877</v>
+        <v>781</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>878</v>
+        <v>782</v>
       </c>
       <c r="C851" s="0" t="s">
-        <v>879</v>
+        <v>783</v>
       </c>
       <c r="F851" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G851" s="0" t="s">
-        <v>845</v>
+        <v>1379</v>
       </c>
       <c r="H851" s="0" t="s">
-        <v>388</v>
+        <v>36</v>
       </c>
       <c r="I851" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J851" s="0" t="s">
-        <v>881</v>
+        <v>785</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>903</v>
+        <v>781</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>904</v>
+        <v>782</v>
       </c>
       <c r="C852" s="0" t="s">
-        <v>905</v>
+        <v>783</v>
       </c>
       <c r="F852" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G852" s="0" t="s">
-        <v>846</v>
+        <v>1380</v>
       </c>
       <c r="H852" s="0" t="s">
-        <v>171</v>
+        <v>36</v>
       </c>
       <c r="I852" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J852" s="0" t="s">
-        <v>907</v>
+        <v>785</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>1098</v>
+        <v>781</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>1099</v>
+        <v>782</v>
       </c>
       <c r="C853" s="0" t="s">
-        <v>1100</v>
+        <v>783</v>
       </c>
       <c r="F853" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G853" s="0" t="s">
-        <v>846</v>
+        <v>1381</v>
       </c>
       <c r="H853" s="0" t="s">
-        <v>1052</v>
+        <v>36</v>
       </c>
       <c r="I853" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J853" s="0" t="s">
-        <v>1102</v>
+        <v>785</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>1297</v>
+        <v>781</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>1298</v>
+        <v>782</v>
       </c>
       <c r="C854" s="0" t="s">
-        <v>1299</v>
+        <v>783</v>
       </c>
       <c r="F854" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G854" s="0" t="s">
-        <v>846</v>
+        <v>1382</v>
       </c>
       <c r="H854" s="0" t="s">
-        <v>1300</v>
+        <v>36</v>
       </c>
       <c r="I854" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J854" s="0" t="s">
-        <v>1301</v>
+        <v>785</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>256</v>
+        <v>781</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>257</v>
+        <v>782</v>
       </c>
       <c r="C855" s="0" t="s">
-        <v>258</v>
+        <v>783</v>
       </c>
       <c r="F855" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G855" s="0" t="s">
-        <v>115</v>
+        <v>1383</v>
       </c>
       <c r="H855" s="0" t="s">
-        <v>209</v>
+        <v>36</v>
       </c>
       <c r="I855" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J855" s="0" t="s">
-        <v>260</v>
+        <v>785</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>670</v>
+        <v>781</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>379</v>
+        <v>782</v>
       </c>
       <c r="C856" s="0" t="s">
-        <v>671</v>
+        <v>783</v>
       </c>
       <c r="F856" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G856" s="0" t="s">
-        <v>1338</v>
+        <v>1384</v>
       </c>
       <c r="H856" s="0" t="s">
-        <v>177</v>
+        <v>36</v>
       </c>
       <c r="I856" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J856" s="0" t="s">
-        <v>673</v>
+        <v>785</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>1334</v>
+        <v>781</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>1335</v>
+        <v>782</v>
       </c>
       <c r="C857" s="0" t="s">
-        <v>1336</v>
+        <v>783</v>
       </c>
       <c r="F857" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G857" s="0" t="s">
-        <v>1338</v>
+        <v>1385</v>
       </c>
       <c r="H857" s="0" t="s">
-        <v>177</v>
+        <v>36</v>
       </c>
       <c r="I857" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J857" s="0" t="s">
-        <v>1337</v>
+        <v>785</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>895</v>
+        <v>781</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>505</v>
+        <v>782</v>
       </c>
       <c r="C858" s="0" t="s">
-        <v>896</v>
+        <v>783</v>
       </c>
       <c r="F858" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G858" s="0" t="s">
-        <v>1345</v>
+        <v>1386</v>
       </c>
       <c r="H858" s="0" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="I858" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J858" s="0" t="s">
-        <v>898</v>
+        <v>785</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>565</v>
+        <v>967</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>566</v>
+        <v>968</v>
       </c>
       <c r="C859" s="0" t="s">
-        <v>567</v>
+        <v>969</v>
       </c>
       <c r="F859" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G859" s="0" t="s">
-        <v>1349</v>
+        <v>1387</v>
       </c>
       <c r="H859" s="0" t="s">
-        <v>238</v>
+        <v>61</v>
       </c>
       <c r="I859" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J859" s="0" t="s">
-        <v>569</v>
+        <v>970</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>295</v>
+        <v>967</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>296</v>
+        <v>968</v>
       </c>
       <c r="C860" s="0" t="s">
-        <v>297</v>
+        <v>969</v>
       </c>
       <c r="F860" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G860" s="0" t="s">
-        <v>1349</v>
+        <v>1388</v>
       </c>
       <c r="H860" s="0" t="s">
-        <v>238</v>
+        <v>61</v>
       </c>
       <c r="I860" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J860" s="0" t="s">
-        <v>299</v>
+        <v>970</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>686</v>
+        <v>362</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>687</v>
+        <v>363</v>
       </c>
       <c r="C861" s="0" t="s">
-        <v>688</v>
+        <v>364</v>
       </c>
       <c r="F861" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G861" s="0" t="s">
-        <v>1349</v>
+        <v>1389</v>
       </c>
       <c r="H861" s="0" t="s">
-        <v>238</v>
+        <v>61</v>
       </c>
       <c r="I861" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J861" s="0" t="s">
-        <v>690</v>
+        <v>365</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>571</v>
+        <v>362</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>572</v>
+        <v>363</v>
       </c>
       <c r="C862" s="0" t="s">
-        <v>573</v>
+        <v>364</v>
       </c>
       <c r="F862" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G862" s="0" t="s">
-        <v>1352</v>
+        <v>1390</v>
       </c>
       <c r="H862" s="0" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="I862" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J862" s="0" t="s">
-        <v>575</v>
+        <v>365</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>217</v>
+        <v>726</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>174</v>
+        <v>626</v>
       </c>
       <c r="C863" s="0" t="s">
-        <v>218</v>
+        <v>727</v>
       </c>
       <c r="F863" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G863" s="0" t="s">
-        <v>1361</v>
+        <v>1391</v>
       </c>
       <c r="H863" s="0" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="I863" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J863" s="0" t="s">
-        <v>220</v>
+        <v>729</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>675</v>
+        <v>726</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>676</v>
+        <v>626</v>
       </c>
       <c r="C864" s="0" t="s">
-        <v>677</v>
+        <v>727</v>
       </c>
       <c r="F864" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G864" s="0" t="s">
-        <v>1366</v>
+        <v>1392</v>
       </c>
       <c r="H864" s="0" t="s">
-        <v>346</v>
+        <v>152</v>
       </c>
       <c r="I864" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J864" s="0" t="s">
-        <v>679</v>
+        <v>729</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="C865" s="0" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="F865" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G865" s="0" t="s">
-        <v>1367</v>
+        <v>1393</v>
       </c>
       <c r="H865" s="0" t="s">
-        <v>22</v>
+        <v>163</v>
       </c>
       <c r="I865" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J865" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>1312</v>
+        <v>476</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>1313</v>
+        <v>477</v>
       </c>
       <c r="C866" s="0" t="s">
-        <v>1314</v>
+        <v>478</v>
       </c>
       <c r="F866" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G866" s="0" t="s">
-        <v>1378</v>
+        <v>1394</v>
       </c>
       <c r="H866" s="0" t="s">
-        <v>388</v>
+        <v>355</v>
       </c>
       <c r="I866" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J866" s="0" t="s">
-        <v>1315</v>
+        <v>480</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>1393</v>
+        <v>476</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>145</v>
+        <v>477</v>
       </c>
       <c r="C867" s="0" t="s">
-        <v>1394</v>
+        <v>478</v>
       </c>
       <c r="F867" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G867" s="0" t="s">
-        <v>1379</v>
+        <v>1395</v>
       </c>
       <c r="H867" s="0" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="I867" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J867" s="0" t="s">
-        <v>1395</v>
+        <v>480</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>315</v>
+        <v>476</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>316</v>
+        <v>477</v>
       </c>
       <c r="C868" s="0" t="s">
-        <v>317</v>
+        <v>478</v>
       </c>
       <c r="F868" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G868" s="0" t="s">
-        <v>1380</v>
+        <v>1396</v>
       </c>
       <c r="H868" s="0" t="s">
-        <v>238</v>
+        <v>355</v>
       </c>
       <c r="I868" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J868" s="0" t="s">
-        <v>319</v>
+        <v>480</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>1403</v>
+        <v>476</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>1404</v>
+        <v>477</v>
       </c>
       <c r="C869" s="0" t="s">
-        <v>1405</v>
+        <v>478</v>
       </c>
       <c r="F869" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G869" s="0" t="s">
-        <v>1381</v>
+        <v>1397</v>
       </c>
       <c r="H869" s="0" t="s">
-        <v>254</v>
+        <v>355</v>
       </c>
       <c r="I869" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J869" s="0" t="s">
-        <v>1406</v>
+        <v>480</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>211</v>
+        <v>476</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>212</v>
+        <v>477</v>
       </c>
       <c r="C870" s="0" t="s">
-        <v>213</v>
+        <v>478</v>
       </c>
       <c r="F870" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G870" s="0" t="s">
-        <v>1407</v>
+        <v>1398</v>
       </c>
       <c r="H870" s="0" t="s">
-        <v>215</v>
+        <v>355</v>
       </c>
       <c r="I870" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J870" s="0" t="s">
-        <v>216</v>
+        <v>480</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>336</v>
+        <v>476</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>337</v>
+        <v>477</v>
       </c>
       <c r="C871" s="0" t="s">
-        <v>338</v>
+        <v>478</v>
       </c>
       <c r="F871" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G871" s="0" t="s">
-        <v>1408</v>
+        <v>1399</v>
       </c>
       <c r="H871" s="0" t="s">
-        <v>238</v>
+        <v>355</v>
       </c>
       <c r="I871" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J871" s="0" t="s">
-        <v>340</v>
+        <v>480</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>850</v>
+        <v>148</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>851</v>
+        <v>149</v>
       </c>
       <c r="C872" s="0" t="s">
-        <v>852</v>
+        <v>150</v>
       </c>
       <c r="F872" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G872" s="0" t="s">
-        <v>1409</v>
+        <v>1400</v>
       </c>
       <c r="H872" s="0" t="s">
-        <v>254</v>
+        <v>152</v>
       </c>
       <c r="I872" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J872" s="0" t="s">
-        <v>854</v>
+        <v>154</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>485</v>
+        <v>148</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>283</v>
+        <v>149</v>
       </c>
       <c r="C873" s="0" t="s">
-        <v>486</v>
+        <v>150</v>
       </c>
       <c r="F873" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G873" s="0" t="s">
-        <v>1410</v>
+        <v>1401</v>
       </c>
       <c r="H873" s="0" t="s">
-        <v>357</v>
+        <v>152</v>
       </c>
       <c r="I873" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="J873" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>173</v>
+        <v>467</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>174</v>
+        <v>468</v>
       </c>
       <c r="C874" s="0" t="s">
-        <v>175</v>
+        <v>469</v>
       </c>
       <c r="F874" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G874" s="0" t="s">
-        <v>1411</v>
+        <v>1402</v>
       </c>
       <c r="H874" s="0" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="I874" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J874" s="0" t="s">
-        <v>178</v>
+        <v>471</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>542</v>
+        <v>1071</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>337</v>
+        <v>149</v>
       </c>
       <c r="C875" s="0" t="s">
-        <v>543</v>
+        <v>1072</v>
       </c>
       <c r="F875" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G875" s="0" t="s">
-        <v>1412</v>
+        <v>1403</v>
       </c>
       <c r="H875" s="0" t="s">
-        <v>47</v>
+        <v>523</v>
       </c>
       <c r="I875" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J875" s="0" t="s">
-        <v>545</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>920</v>
+        <v>1071</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>296</v>
+        <v>149</v>
       </c>
       <c r="C876" s="0" t="s">
-        <v>921</v>
+        <v>1072</v>
       </c>
       <c r="F876" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G876" s="0" t="s">
-        <v>1413</v>
+        <v>1404</v>
       </c>
       <c r="H876" s="0" t="s">
-        <v>429</v>
+        <v>523</v>
       </c>
       <c r="I876" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J876" s="0" t="s">
-        <v>923</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>301</v>
+        <v>1071</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>212</v>
+        <v>149</v>
       </c>
       <c r="C877" s="0" t="s">
-        <v>302</v>
+        <v>1072</v>
       </c>
       <c r="F877" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G877" s="0" t="s">
-        <v>1414</v>
+        <v>1405</v>
       </c>
       <c r="H877" s="0" t="s">
-        <v>177</v>
+        <v>523</v>
       </c>
       <c r="I877" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J877" s="0" t="s">
-        <v>304</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>250</v>
+        <v>1071</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="C878" s="0" t="s">
-        <v>252</v>
+        <v>1072</v>
       </c>
       <c r="F878" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G878" s="0" t="s">
-        <v>1415</v>
+        <v>1406</v>
       </c>
       <c r="H878" s="0" t="s">
-        <v>254</v>
+        <v>523</v>
       </c>
       <c r="I878" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J878" s="0" t="s">
-        <v>255</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>373</v>
+        <v>1071</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>374</v>
+        <v>149</v>
       </c>
       <c r="C879" s="0" t="s">
-        <v>375</v>
+        <v>1072</v>
       </c>
       <c r="F879" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G879" s="0" t="s">
-        <v>1416</v>
+        <v>1407</v>
       </c>
       <c r="H879" s="0" t="s">
-        <v>42</v>
+        <v>523</v>
       </c>
       <c r="I879" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J879" s="0" t="s">
-        <v>377</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>516</v>
+        <v>1071</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>517</v>
+        <v>149</v>
       </c>
       <c r="C880" s="0" t="s">
-        <v>518</v>
+        <v>1072</v>
       </c>
       <c r="F880" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G880" s="0" t="s">
-        <v>1417</v>
+        <v>1408</v>
       </c>
       <c r="H880" s="0" t="s">
-        <v>47</v>
+        <v>523</v>
       </c>
       <c r="I880" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J880" s="0" t="s">
-        <v>520</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>276</v>
+        <v>1071</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>277</v>
+        <v>149</v>
       </c>
       <c r="C881" s="0" t="s">
-        <v>278</v>
+        <v>1072</v>
       </c>
       <c r="F881" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G881" s="0" t="s">
-        <v>1418</v>
+        <v>1409</v>
       </c>
       <c r="H881" s="0" t="s">
-        <v>22</v>
+        <v>523</v>
       </c>
       <c r="I881" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J881" s="0" t="s">
-        <v>280</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>205</v>
+        <v>520</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>206</v>
+        <v>149</v>
       </c>
       <c r="C882" s="0" t="s">
-        <v>207</v>
+        <v>521</v>
       </c>
       <c r="F882" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G882" s="0" t="s">
-        <v>1419</v>
+        <v>1403</v>
       </c>
       <c r="H882" s="0" t="s">
-        <v>209</v>
+        <v>523</v>
       </c>
       <c r="I882" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J882" s="0" t="s">
-        <v>210</v>
+        <v>524</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>587</v>
+        <v>520</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>588</v>
+        <v>149</v>
       </c>
       <c r="C883" s="0" t="s">
-        <v>589</v>
+        <v>521</v>
       </c>
       <c r="F883" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G883" s="0" t="s">
-        <v>1420</v>
+        <v>1404</v>
       </c>
       <c r="H883" s="0" t="s">
-        <v>328</v>
+        <v>523</v>
       </c>
       <c r="I883" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J883" s="0" t="s">
-        <v>591</v>
+        <v>524</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>378</v>
+        <v>520</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>379</v>
+        <v>149</v>
       </c>
       <c r="C884" s="0" t="s">
-        <v>380</v>
+        <v>521</v>
       </c>
       <c r="F884" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G884" s="0" t="s">
-        <v>1421</v>
+        <v>1405</v>
       </c>
       <c r="H884" s="0" t="s">
-        <v>382</v>
+        <v>523</v>
       </c>
       <c r="I884" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J884" s="0" t="s">
-        <v>383</v>
+        <v>524</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>261</v>
+        <v>520</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>262</v>
+        <v>149</v>
       </c>
       <c r="C885" s="0" t="s">
-        <v>263</v>
+        <v>521</v>
       </c>
       <c r="F885" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G885" s="0" t="s">
-        <v>1422</v>
+        <v>1406</v>
       </c>
       <c r="H885" s="0" t="s">
-        <v>225</v>
+        <v>523</v>
       </c>
       <c r="I885" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J885" s="0" t="s">
-        <v>265</v>
+        <v>524</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>773</v>
+        <v>520</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>774</v>
+        <v>149</v>
       </c>
       <c r="C886" s="0" t="s">
-        <v>775</v>
+        <v>521</v>
       </c>
       <c r="F886" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G886" s="0" t="s">
-        <v>1423</v>
+        <v>1407</v>
       </c>
       <c r="H886" s="0" t="s">
-        <v>42</v>
+        <v>523</v>
       </c>
       <c r="I886" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J886" s="0" t="s">
-        <v>777</v>
+        <v>524</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>373</v>
+        <v>520</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>374</v>
+        <v>149</v>
       </c>
       <c r="C887" s="0" t="s">
-        <v>375</v>
+        <v>521</v>
       </c>
       <c r="F887" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G887" s="0" t="s">
-        <v>1424</v>
+        <v>1408</v>
       </c>
       <c r="H887" s="0" t="s">
-        <v>42</v>
+        <v>523</v>
       </c>
       <c r="I887" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J887" s="0" t="s">
-        <v>377</v>
+        <v>524</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>890</v>
+        <v>520</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>891</v>
+        <v>149</v>
       </c>
       <c r="C888" s="0" t="s">
-        <v>892</v>
+        <v>521</v>
       </c>
       <c r="F888" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G888" s="0" t="s">
-        <v>1425</v>
+        <v>1409</v>
       </c>
       <c r="H888" s="0" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
       <c r="I888" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J888" s="0" t="s">
-        <v>894</v>
+        <v>524</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>972</v>
+        <v>613</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>186</v>
+        <v>614</v>
       </c>
       <c r="C889" s="0" t="s">
-        <v>973</v>
+        <v>615</v>
       </c>
       <c r="F889" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G889" s="0" t="s">
-        <v>1426</v>
+        <v>1410</v>
       </c>
       <c r="H889" s="0" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="I889" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J889" s="0" t="s">
-        <v>975</v>
+        <v>617</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>850</v>
+        <v>613</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>851</v>
+        <v>614</v>
       </c>
       <c r="C890" s="0" t="s">
-        <v>852</v>
+        <v>615</v>
       </c>
       <c r="F890" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G890" s="0" t="s">
-        <v>1427</v>
+        <v>1411</v>
       </c>
       <c r="H890" s="0" t="s">
-        <v>254</v>
+        <v>152</v>
       </c>
       <c r="I890" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J890" s="0" t="s">
-        <v>854</v>
+        <v>617</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>850</v>
+        <v>613</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>851</v>
+        <v>614</v>
       </c>
       <c r="C891" s="0" t="s">
-        <v>852</v>
+        <v>615</v>
       </c>
       <c r="F891" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G891" s="0" t="s">
-        <v>1428</v>
+        <v>1412</v>
       </c>
       <c r="H891" s="0" t="s">
-        <v>254</v>
+        <v>152</v>
       </c>
       <c r="I891" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J891" s="0" t="s">
-        <v>854</v>
+        <v>617</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>1109</v>
+        <v>613</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>1110</v>
+        <v>614</v>
       </c>
       <c r="C892" s="0" t="s">
-        <v>1111</v>
+        <v>615</v>
       </c>
       <c r="F892" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G892" s="0" t="s">
-        <v>1428</v>
+        <v>1413</v>
       </c>
       <c r="H892" s="0" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="I892" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J892" s="0" t="s">
-        <v>1113</v>
+        <v>617</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>579</v>
+        <v>613</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>580</v>
+        <v>614</v>
       </c>
       <c r="C893" s="0" t="s">
-        <v>581</v>
+        <v>615</v>
       </c>
       <c r="F893" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G893" s="0" t="s">
-        <v>1429</v>
+        <v>1414</v>
       </c>
       <c r="H893" s="0" t="s">
-        <v>47</v>
+        <v>152</v>
       </c>
       <c r="I893" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J893" s="0" t="s">
-        <v>583</v>
+        <v>617</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>491</v>
+        <v>613</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>162</v>
+        <v>614</v>
       </c>
       <c r="C894" s="0" t="s">
-        <v>492</v>
+        <v>615</v>
       </c>
       <c r="F894" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G894" s="0" t="s">
-        <v>1430</v>
+        <v>1415</v>
       </c>
       <c r="H894" s="0" t="s">
-        <v>47</v>
+        <v>152</v>
       </c>
       <c r="I894" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J894" s="0" t="s">
-        <v>494</v>
+        <v>617</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>509</v>
+        <v>613</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>510</v>
+        <v>614</v>
       </c>
       <c r="C895" s="0" t="s">
-        <v>511</v>
+        <v>615</v>
       </c>
       <c r="F895" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G895" s="0" t="s">
-        <v>1431</v>
+        <v>1416</v>
       </c>
       <c r="H895" s="0" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="I895" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J895" s="0" t="s">
-        <v>513</v>
+        <v>617</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>250</v>
+        <v>613</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>251</v>
+        <v>614</v>
       </c>
       <c r="C896" s="0" t="s">
-        <v>252</v>
+        <v>615</v>
       </c>
       <c r="F896" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G896" s="0" t="s">
-        <v>1432</v>
+        <v>1417</v>
       </c>
       <c r="H896" s="0" t="s">
-        <v>254</v>
+        <v>152</v>
       </c>
       <c r="I896" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J896" s="0" t="s">
-        <v>255</v>
+        <v>617</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>825</v>
+        <v>613</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>826</v>
+        <v>614</v>
       </c>
       <c r="C897" s="0" t="s">
-        <v>827</v>
+        <v>615</v>
       </c>
       <c r="F897" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G897" s="0" t="s">
-        <v>1433</v>
+        <v>1418</v>
       </c>
       <c r="H897" s="0" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="I897" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J897" s="0" t="s">
-        <v>829</v>
+        <v>617</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>708</v>
+        <v>613</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>222</v>
+        <v>614</v>
       </c>
       <c r="C898" s="0" t="s">
-        <v>709</v>
+        <v>615</v>
       </c>
       <c r="F898" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G898" s="0" t="s">
-        <v>1434</v>
+        <v>1419</v>
       </c>
       <c r="H898" s="0" t="s">
-        <v>225</v>
+        <v>152</v>
       </c>
       <c r="I898" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J898" s="0" t="s">
-        <v>711</v>
+        <v>617</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>234</v>
+        <v>613</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>235</v>
+        <v>614</v>
       </c>
       <c r="C899" s="0" t="s">
-        <v>236</v>
+        <v>615</v>
       </c>
       <c r="F899" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G899" s="0" t="s">
-        <v>1435</v>
+        <v>1420</v>
       </c>
       <c r="H899" s="0" t="s">
-        <v>238</v>
+        <v>152</v>
       </c>
       <c r="I899" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J899" s="0" t="s">
-        <v>239</v>
+        <v>617</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>546</v>
+        <v>613</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>547</v>
+        <v>614</v>
       </c>
       <c r="C900" s="0" t="s">
-        <v>548</v>
+        <v>615</v>
       </c>
       <c r="F900" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G900" s="0" t="s">
-        <v>1435</v>
+        <v>1421</v>
       </c>
       <c r="H900" s="0" t="s">
-        <v>238</v>
+        <v>152</v>
       </c>
       <c r="I900" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J900" s="0" t="s">
-        <v>550</v>
+        <v>617</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>256</v>
+        <v>613</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>257</v>
+        <v>614</v>
       </c>
       <c r="C901" s="0" t="s">
-        <v>258</v>
+        <v>615</v>
       </c>
       <c r="F901" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G901" s="0" t="s">
-        <v>1436</v>
+        <v>1422</v>
       </c>
       <c r="H901" s="0" t="s">
-        <v>209</v>
+        <v>152</v>
       </c>
       <c r="I901" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J901" s="0" t="s">
-        <v>260</v>
+        <v>617</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>647</v>
+        <v>613</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>648</v>
+        <v>614</v>
       </c>
       <c r="C902" s="0" t="s">
-        <v>649</v>
+        <v>615</v>
       </c>
       <c r="F902" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G902" s="0" t="s">
-        <v>1437</v>
+        <v>1423</v>
       </c>
       <c r="H902" s="0" t="s">
-        <v>388</v>
+        <v>152</v>
       </c>
       <c r="I902" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J902" s="0" t="s">
-        <v>651</v>
+        <v>617</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>190</v>
+        <v>613</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>191</v>
+        <v>614</v>
       </c>
       <c r="C903" s="0" t="s">
-        <v>192</v>
+        <v>615</v>
       </c>
       <c r="F903" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G903" s="0" t="s">
-        <v>1438</v>
+        <v>1424</v>
       </c>
       <c r="H903" s="0" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="I903" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J903" s="0" t="s">
-        <v>193</v>
+        <v>617</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>276</v>
+        <v>613</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>277</v>
+        <v>614</v>
       </c>
       <c r="C904" s="0" t="s">
-        <v>278</v>
+        <v>615</v>
       </c>
       <c r="F904" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G904" s="0" t="s">
-        <v>1439</v>
+        <v>1425</v>
       </c>
       <c r="H904" s="0" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="I904" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J904" s="0" t="s">
-        <v>280</v>
+        <v>617</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>837</v>
+        <v>251</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>222</v>
+        <v>252</v>
       </c>
       <c r="C905" s="0" t="s">
-        <v>838</v>
+        <v>253</v>
       </c>
       <c r="F905" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G905" s="0" t="s">
-        <v>1440</v>
+        <v>1426</v>
       </c>
       <c r="H905" s="0" t="s">
-        <v>388</v>
+        <v>255</v>
       </c>
       <c r="I905" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J905" s="0" t="s">
-        <v>840</v>
+        <v>256</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>641</v>
+        <v>251</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>642</v>
+        <v>252</v>
       </c>
       <c r="C906" s="0" t="s">
-        <v>643</v>
+        <v>253</v>
       </c>
       <c r="F906" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G906" s="0" t="s">
-        <v>1441</v>
+        <v>1427</v>
       </c>
       <c r="H906" s="0" t="s">
-        <v>148</v>
+        <v>255</v>
       </c>
       <c r="I906" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J906" s="0" t="s">
-        <v>645</v>
+        <v>256</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C907" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F907" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G907" s="0" t="s">
-        <v>1442</v>
+        <v>1428</v>
       </c>
       <c r="H907" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="I907" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J907" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>384</v>
+        <v>251</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>385</v>
+        <v>252</v>
       </c>
       <c r="C908" s="0" t="s">
-        <v>386</v>
+        <v>253</v>
       </c>
       <c r="F908" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G908" s="0" t="s">
-        <v>1443</v>
+        <v>1429</v>
       </c>
       <c r="H908" s="0" t="s">
-        <v>388</v>
+        <v>255</v>
       </c>
       <c r="I908" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J908" s="0" t="s">
-        <v>389</v>
+        <v>256</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>485</v>
+        <v>455</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>283</v>
+        <v>456</v>
       </c>
       <c r="C909" s="0" t="s">
-        <v>486</v>
+        <v>457</v>
       </c>
       <c r="F909" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G909" s="0" t="s">
-        <v>1444</v>
+        <v>1430</v>
       </c>
       <c r="H909" s="0" t="s">
-        <v>357</v>
+        <v>459</v>
       </c>
       <c r="I909" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J909" s="0" t="s">
-        <v>488</v>
+        <v>460</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>1158</v>
+        <v>1431</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>1159</v>
+        <v>1432</v>
       </c>
       <c r="C910" s="0" t="s">
-        <v>1160</v>
+        <v>1433</v>
       </c>
       <c r="F910" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G910" s="0" t="s">
-        <v>1445</v>
+        <v>1434</v>
       </c>
       <c r="H910" s="0" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="I910" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J910" s="0" t="s">
-        <v>1162</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>359</v>
+        <v>1431</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>360</v>
+        <v>1432</v>
       </c>
       <c r="C911" s="0" t="s">
-        <v>361</v>
+        <v>1433</v>
       </c>
       <c r="F911" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G911" s="0" t="s">
-        <v>1446</v>
+        <v>1436</v>
       </c>
       <c r="H911" s="0" t="s">
-        <v>22</v>
+        <v>165</v>
       </c>
       <c r="I911" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J911" s="0" t="s">
-        <v>363</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>955</v>
+        <v>1431</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>956</v>
+        <v>1432</v>
       </c>
       <c r="C912" s="0" t="s">
-        <v>957</v>
+        <v>1433</v>
       </c>
       <c r="F912" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G912" s="0" t="s">
-        <v>1447</v>
+        <v>1437</v>
       </c>
       <c r="H912" s="0" t="s">
-        <v>209</v>
+        <v>165</v>
       </c>
       <c r="I912" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J912" s="0" t="s">
-        <v>959</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>384</v>
+        <v>1431</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>385</v>
+        <v>1432</v>
       </c>
       <c r="C913" s="0" t="s">
-        <v>386</v>
+        <v>1433</v>
       </c>
       <c r="F913" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G913" s="0" t="s">
-        <v>1448</v>
+        <v>1438</v>
       </c>
       <c r="H913" s="0" t="s">
-        <v>388</v>
+        <v>165</v>
       </c>
       <c r="I913" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J913" s="0" t="s">
-        <v>389</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>491</v>
+        <v>846</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>162</v>
+        <v>847</v>
       </c>
       <c r="C914" s="0" t="s">
-        <v>492</v>
+        <v>848</v>
       </c>
       <c r="F914" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G914" s="0" t="s">
-        <v>1449</v>
+        <v>1439</v>
       </c>
       <c r="H914" s="0" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="I914" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J914" s="0" t="s">
-        <v>494</v>
+        <v>850</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>161</v>
+        <v>846</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>162</v>
+        <v>847</v>
       </c>
       <c r="C915" s="0" t="s">
-        <v>163</v>
+        <v>848</v>
       </c>
       <c r="F915" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G915" s="0" t="s">
-        <v>1450</v>
+        <v>1440</v>
       </c>
       <c r="H915" s="0" t="s">
-        <v>165</v>
+        <v>56</v>
       </c>
       <c r="I915" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J915" s="0" t="s">
-        <v>166</v>
+        <v>850</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>156</v>
+        <v>846</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>157</v>
+        <v>847</v>
       </c>
       <c r="C916" s="0" t="s">
-        <v>158</v>
+        <v>848</v>
       </c>
       <c r="F916" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G916" s="0" t="s">
-        <v>1451</v>
+        <v>1441</v>
       </c>
       <c r="H916" s="0" t="s">
-        <v>148</v>
+        <v>56</v>
       </c>
       <c r="I916" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J916" s="0" t="s">
-        <v>160</v>
+        <v>850</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>221</v>
+        <v>846</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>222</v>
+        <v>847</v>
       </c>
       <c r="C917" s="0" t="s">
-        <v>223</v>
+        <v>848</v>
       </c>
       <c r="F917" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G917" s="0" t="s">
-        <v>1452</v>
+        <v>1442</v>
       </c>
       <c r="H917" s="0" t="s">
-        <v>225</v>
+        <v>56</v>
       </c>
       <c r="I917" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J917" s="0" t="s">
-        <v>226</v>
+        <v>850</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1323</v>
+        <v>755</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>251</v>
+        <v>756</v>
       </c>
       <c r="C918" s="0" t="s">
-        <v>1324</v>
+        <v>757</v>
       </c>
       <c r="F918" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G918" s="0" t="s">
-        <v>1453</v>
+        <v>1443</v>
       </c>
       <c r="H918" s="0" t="s">
-        <v>42</v>
+        <v>351</v>
       </c>
       <c r="I918" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J918" s="0" t="s">
-        <v>1325</v>
+        <v>759</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>912</v>
+        <v>795</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>913</v>
+        <v>796</v>
       </c>
       <c r="C919" s="0" t="s">
-        <v>914</v>
+        <v>797</v>
       </c>
       <c r="F919" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G919" s="0" t="s">
-        <v>1454</v>
+        <v>1444</v>
       </c>
       <c r="H919" s="0" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="I919" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J919" s="0" t="s">
-        <v>916</v>
+        <v>799</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>245</v>
+        <v>693</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>246</v>
+        <v>694</v>
       </c>
       <c r="C920" s="0" t="s">
-        <v>247</v>
+        <v>695</v>
       </c>
       <c r="F920" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G920" s="0" t="s">
-        <v>1455</v>
+        <v>1445</v>
       </c>
       <c r="H920" s="0" t="s">
-        <v>148</v>
+        <v>351</v>
       </c>
       <c r="I920" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J920" s="0" t="s">
-        <v>249</v>
+        <v>697</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>288</v>
+        <v>971</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>289</v>
+        <v>694</v>
       </c>
       <c r="C921" s="0" t="s">
-        <v>290</v>
+        <v>972</v>
       </c>
       <c r="F921" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G921" s="0" t="s">
-        <v>1456</v>
+        <v>1446</v>
       </c>
       <c r="H921" s="0" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="I921" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J921" s="0" t="s">
-        <v>292</v>
+        <v>974</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>1005</v>
+        <v>971</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>1006</v>
+        <v>694</v>
       </c>
       <c r="C922" s="0" t="s">
-        <v>1007</v>
+        <v>972</v>
       </c>
       <c r="F922" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G922" s="0" t="s">
-        <v>1457</v>
+        <v>1447</v>
       </c>
       <c r="H922" s="0" t="s">
-        <v>94</v>
+        <v>170</v>
       </c>
       <c r="I922" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J922" s="0" t="s">
-        <v>1009</v>
+        <v>974</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>144</v>
+        <v>831</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>145</v>
+        <v>514</v>
       </c>
       <c r="C923" s="0" t="s">
-        <v>146</v>
+        <v>832</v>
       </c>
       <c r="F923" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G923" s="0" t="s">
-        <v>1458</v>
+        <v>1448</v>
       </c>
       <c r="H923" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="I923" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J923" s="0" t="s">
-        <v>149</v>
+        <v>833</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>301</v>
+        <v>831</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>212</v>
+        <v>514</v>
       </c>
       <c r="C924" s="0" t="s">
-        <v>302</v>
+        <v>832</v>
       </c>
       <c r="F924" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G924" s="0" t="s">
-        <v>1459</v>
+        <v>1449</v>
       </c>
       <c r="H924" s="0" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="I924" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J924" s="0" t="s">
-        <v>304</v>
+        <v>833</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>156</v>
+        <v>831</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>157</v>
+        <v>514</v>
       </c>
       <c r="C925" s="0" t="s">
-        <v>158</v>
+        <v>832</v>
       </c>
       <c r="F925" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G925" s="0" t="s">
-        <v>1460</v>
+        <v>1450</v>
       </c>
       <c r="H925" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="I925" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J925" s="0" t="s">
-        <v>160</v>
+        <v>833</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>353</v>
+        <v>831</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>354</v>
+        <v>514</v>
       </c>
       <c r="C926" s="0" t="s">
-        <v>355</v>
+        <v>832</v>
       </c>
       <c r="F926" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G926" s="0" t="s">
-        <v>1461</v>
+        <v>1451</v>
       </c>
       <c r="H926" s="0" t="s">
-        <v>357</v>
+        <v>152</v>
       </c>
       <c r="I926" s="0" t="s">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="J926" s="0" t="s">
-        <v>358</v>
+        <v>833</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>418</v>
+        <v>831</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>337</v>
+        <v>514</v>
       </c>
       <c r="C927" s="0" t="s">
-        <v>419</v>
+        <v>832</v>
       </c>
       <c r="F927" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G927" s="0" t="s">
-        <v>1462</v>
+        <v>1452</v>
       </c>
       <c r="H927" s="0" t="s">
-        <v>421</v>
+        <v>152</v>
       </c>
       <c r="I927" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J927" s="0" t="s">
-        <v>422</v>
+        <v>833</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>931</v>
+        <v>513</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>932</v>
+        <v>514</v>
       </c>
       <c r="C928" s="0" t="s">
-        <v>933</v>
+        <v>515</v>
       </c>
       <c r="F928" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G928" s="0" t="s">
-        <v>1463</v>
+        <v>1453</v>
       </c>
       <c r="H928" s="0" t="s">
-        <v>42</v>
+        <v>516</v>
       </c>
       <c r="I928" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J928" s="0" t="s">
-        <v>935</v>
+        <v>517</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>418</v>
+        <v>513</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>337</v>
+        <v>514</v>
       </c>
       <c r="C929" s="0" t="s">
-        <v>419</v>
+        <v>515</v>
       </c>
       <c r="F929" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G929" s="0" t="s">
-        <v>1464</v>
+        <v>1454</v>
       </c>
       <c r="H929" s="0" t="s">
-        <v>421</v>
+        <v>516</v>
       </c>
       <c r="I929" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J929" s="0" t="s">
-        <v>422</v>
+        <v>517</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>720</v>
+        <v>513</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>721</v>
+        <v>514</v>
       </c>
       <c r="C930" s="0" t="s">
-        <v>722</v>
+        <v>515</v>
       </c>
       <c r="F930" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G930" s="0" t="s">
-        <v>1465</v>
+        <v>1455</v>
       </c>
       <c r="H930" s="0" t="s">
-        <v>409</v>
+        <v>516</v>
       </c>
       <c r="I930" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J930" s="0" t="s">
-        <v>724</v>
+        <v>517</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>989</v>
+        <v>513</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>990</v>
+        <v>514</v>
       </c>
       <c r="C931" s="0" t="s">
-        <v>991</v>
+        <v>515</v>
       </c>
       <c r="F931" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G931" s="0" t="s">
-        <v>1466</v>
+        <v>1456</v>
       </c>
       <c r="H931" s="0" t="s">
-        <v>165</v>
+        <v>516</v>
       </c>
       <c r="I931" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J931" s="0" t="s">
-        <v>993</v>
+        <v>517</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1230</v>
+        <v>513</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>913</v>
+        <v>514</v>
       </c>
       <c r="C932" s="0" t="s">
-        <v>1231</v>
+        <v>515</v>
       </c>
       <c r="F932" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G932" s="0" t="s">
-        <v>1467</v>
+        <v>1457</v>
       </c>
       <c r="H932" s="0" t="s">
-        <v>177</v>
+        <v>516</v>
       </c>
       <c r="I932" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J932" s="0" t="s">
-        <v>1233</v>
+        <v>517</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>359</v>
+        <v>1077</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>360</v>
+        <v>290</v>
       </c>
       <c r="C933" s="0" t="s">
-        <v>361</v>
+        <v>1078</v>
       </c>
       <c r="F933" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G933" s="0" t="s">
-        <v>1468</v>
+        <v>1458</v>
       </c>
       <c r="H933" s="0" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="I933" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J933" s="0" t="s">
-        <v>363</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>1326</v>
+        <v>1077</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>1327</v>
+        <v>290</v>
       </c>
       <c r="C934" s="0" t="s">
-        <v>1328</v>
+        <v>1078</v>
       </c>
       <c r="F934" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G934" s="0" t="s">
-        <v>1469</v>
+        <v>1459</v>
       </c>
       <c r="H934" s="0" t="s">
-        <v>238</v>
+        <v>152</v>
       </c>
       <c r="I934" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J934" s="0" t="s">
-        <v>1329</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>977</v>
+        <v>1077</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>978</v>
+        <v>290</v>
       </c>
       <c r="C935" s="0" t="s">
-        <v>979</v>
+        <v>1078</v>
       </c>
       <c r="F935" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G935" s="0" t="s">
-        <v>1469</v>
+        <v>1460</v>
       </c>
       <c r="H935" s="0" t="s">
-        <v>238</v>
+        <v>152</v>
       </c>
       <c r="I935" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J935" s="0" t="s">
-        <v>981</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>282</v>
+        <v>1077</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="C936" s="0" t="s">
-        <v>284</v>
+        <v>1078</v>
       </c>
       <c r="F936" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G936" s="0" t="s">
-        <v>1470</v>
+        <v>1461</v>
       </c>
       <c r="H936" s="0" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="I936" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J936" s="0" t="s">
-        <v>286</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>173</v>
+        <v>1077</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>174</v>
+        <v>290</v>
       </c>
       <c r="C937" s="0" t="s">
-        <v>175</v>
+        <v>1078</v>
       </c>
       <c r="F937" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G937" s="0" t="s">
-        <v>1471</v>
+        <v>1462</v>
       </c>
       <c r="H937" s="0" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="I937" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J937" s="0" t="s">
-        <v>178</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>529</v>
+        <v>289</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>530</v>
+        <v>290</v>
       </c>
       <c r="C938" s="0" t="s">
-        <v>531</v>
+        <v>291</v>
       </c>
       <c r="F938" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G938" s="0" t="s">
-        <v>1472</v>
+        <v>1463</v>
       </c>
       <c r="H938" s="0" t="s">
-        <v>238</v>
+        <v>293</v>
       </c>
       <c r="I938" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J938" s="0" t="s">
-        <v>533</v>
+        <v>294</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>466</v>
+        <v>289</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>467</v>
+        <v>290</v>
       </c>
       <c r="C939" s="0" t="s">
-        <v>468</v>
+        <v>291</v>
       </c>
       <c r="F939" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G939" s="0" t="s">
-        <v>1473</v>
+        <v>1464</v>
       </c>
       <c r="H939" s="0" t="s">
-        <v>238</v>
+        <v>293</v>
       </c>
       <c r="I939" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J939" s="0" t="s">
-        <v>469</v>
+        <v>294</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>720</v>
+        <v>289</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>721</v>
+        <v>290</v>
       </c>
       <c r="C940" s="0" t="s">
-        <v>722</v>
+        <v>291</v>
       </c>
       <c r="F940" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G940" s="0" t="s">
-        <v>1474</v>
+        <v>1465</v>
       </c>
       <c r="H940" s="0" t="s">
-        <v>409</v>
+        <v>293</v>
       </c>
       <c r="I940" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J940" s="0" t="s">
-        <v>724</v>
+        <v>294</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>211</v>
+        <v>289</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>212</v>
+        <v>290</v>
       </c>
       <c r="C941" s="0" t="s">
-        <v>213</v>
+        <v>291</v>
       </c>
       <c r="F941" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G941" s="0" t="s">
-        <v>1475</v>
+        <v>1466</v>
       </c>
       <c r="H941" s="0" t="s">
-        <v>215</v>
+        <v>293</v>
       </c>
       <c r="I941" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J941" s="0" t="s">
-        <v>216</v>
+        <v>294</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>336</v>
+        <v>289</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>337</v>
+        <v>290</v>
       </c>
       <c r="C942" s="0" t="s">
-        <v>338</v>
+        <v>291</v>
       </c>
       <c r="F942" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G942" s="0" t="s">
-        <v>1476</v>
+        <v>1467</v>
       </c>
       <c r="H942" s="0" t="s">
-        <v>238</v>
+        <v>293</v>
       </c>
       <c r="I942" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J942" s="0" t="s">
-        <v>340</v>
+        <v>294</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>720</v>
+        <v>472</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>721</v>
+        <v>290</v>
       </c>
       <c r="C943" s="0" t="s">
-        <v>722</v>
+        <v>473</v>
       </c>
       <c r="F943" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G943" s="0" t="s">
-        <v>1477</v>
+        <v>1468</v>
       </c>
       <c r="H943" s="0" t="s">
-        <v>409</v>
+        <v>186</v>
       </c>
       <c r="I943" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J943" s="0" t="s">
-        <v>724</v>
+        <v>474</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>320</v>
+        <v>472</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>321</v>
+        <v>290</v>
       </c>
       <c r="C944" s="0" t="s">
-        <v>322</v>
+        <v>473</v>
       </c>
       <c r="F944" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G944" s="0" t="s">
-        <v>1478</v>
+        <v>1469</v>
       </c>
       <c r="H944" s="0" t="s">
-        <v>238</v>
+        <v>186</v>
       </c>
       <c r="I944" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J944" s="0" t="s">
-        <v>323</v>
+        <v>474</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>217</v>
+        <v>472</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>174</v>
+        <v>290</v>
       </c>
       <c r="C945" s="0" t="s">
-        <v>218</v>
+        <v>473</v>
       </c>
       <c r="F945" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G945" s="0" t="s">
-        <v>1479</v>
+        <v>1470</v>
       </c>
       <c r="H945" s="0" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="I945" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J945" s="0" t="s">
-        <v>220</v>
+        <v>474</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>173</v>
+        <v>472</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>174</v>
+        <v>290</v>
       </c>
       <c r="C946" s="0" t="s">
-        <v>175</v>
+        <v>473</v>
       </c>
       <c r="F946" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G946" s="0" t="s">
-        <v>1480</v>
+        <v>1471</v>
       </c>
       <c r="H946" s="0" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="I946" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J946" s="0" t="s">
-        <v>178</v>
+        <v>474</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>670</v>
+        <v>472</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>379</v>
+        <v>290</v>
       </c>
       <c r="C947" s="0" t="s">
-        <v>671</v>
+        <v>473</v>
       </c>
       <c r="F947" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G947" s="0" t="s">
-        <v>1481</v>
+        <v>1472</v>
       </c>
       <c r="H947" s="0" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="I947" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J947" s="0" t="s">
-        <v>673</v>
+        <v>474</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>378</v>
+        <v>688</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>379</v>
+        <v>290</v>
       </c>
       <c r="C948" s="0" t="s">
-        <v>380</v>
+        <v>689</v>
       </c>
       <c r="F948" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G948" s="0" t="s">
-        <v>1482</v>
+        <v>1473</v>
       </c>
       <c r="H948" s="0" t="s">
-        <v>382</v>
+        <v>152</v>
       </c>
       <c r="I948" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J948" s="0" t="s">
-        <v>383</v>
+        <v>691</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>161</v>
+        <v>688</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>162</v>
+        <v>290</v>
       </c>
       <c r="C949" s="0" t="s">
-        <v>163</v>
+        <v>689</v>
       </c>
       <c r="F949" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G949" s="0" t="s">
-        <v>1483</v>
+        <v>1474</v>
       </c>
       <c r="H949" s="0" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="I949" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="J949" s="0" t="s">
-        <v>166</v>
-[...1585 lines deleted...]
-        <v>292</v>
+        <v>691</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>