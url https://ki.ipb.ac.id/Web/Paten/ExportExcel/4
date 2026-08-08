--- v2 (2026-06-18)
+++ v3 (2026-08-08)
@@ -5,4573 +5,4047 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1475" uniqueCount="1475">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1304" uniqueCount="1304">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>JenisPaten</t>
   </si>
   <si>
     <t>Abstrak</t>
   </si>
   <si>
     <t xml:space="preserve">Ekstrak Daun Guazuma ulmifolia Lamk sebagai Penurun Kolesterol
 </t>
   </si>
   <si>
     <t>01-Dec-2004</t>
   </si>
   <si>
     <t>P00200400606</t>
   </si>
   <si>
     <t>Pemeriksaan Substantif I</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Munif Ghulamahdi, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Kimia</t>
+  </si>
+  <si>
+    <t>Paten</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Umpan Buatan Sintetik untuk Penangkapan Ikan Karang
+</t>
+  </si>
+  <si>
+    <t>26-Nov-2012</t>
+  </si>
+  <si>
+    <t>P00201201039</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Mochammad Riyanto, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Fakultas Perikanan dan Ilmu Kelautan</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan ibrmulasi bahan unluk umpan bualan yang digunakan untuk penangkapan ikan. Lebih khusus invensi ini digunakan untuk penangkapan ikan karang khususnya ikan kerapu (Epinepheliis sp.), yang menggunakan bahan-bahan sintetik, yang memiliki kandungan asam amino arginina dan leusina serta metode pembutannya. Invensi umpan buatan dari bahan sintelik merupakan sebuah terobosan dalam mengatasi kelangkaan bahan-bahan alami maupun bahan-bahan semi alami dan dalam rangka mengurangi degradasi sumberdaya ikan dan lingkungan perairan akibat praktek penangkapan yang bersifat merusak (destructive fishing). Efektivitas penangkapan ikan karang konsumsi dengan bubu menggunakan invensi ini akan meningkat sehingga selain menguntungkan nelayan juga menekan praktek pengoperasian bubu yang merusak ekosislem lerumbu karang. Invensi ini berupa campuran asam amino arginina, asam amino leusina, celluloce methyl car boxy I (CMC) dan air. Bahan-bahan tersebut melalui proses pencampuran dengan komposisi 0,45 - 0,60% arginina, 0,50 - 0,65% leusina, dan 98,75 -99,05% CMC dari total berat bahan dengan air sebagai pengemulsi menjadi adonan umpan buatan yang siap digunakan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula Gabungan Ekstrak Temulawak, Meniran, Sambiloto dan Temuireng pada Pakan Unggas untuk Menanggulangi dan Mencegah Flu Burung 
+</t>
+  </si>
+  <si>
+    <t>23-Oct-2014</t>
+  </si>
+  <si>
+    <t>P00201406472</t>
+  </si>
+  <si>
     <t>Prof. Dr. Irmanida Batubara, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Departemen Kimia</t>
-[...5 lines deleted...]
-    <t>Dr. drh. Sulistiyani, M.Sc.</t>
+    <t>Fakultas Matematika dan Ilmu Pengetahuan Alam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alat Pencatat Tipe Dan Genus Karang, Suhu, Kedalaman, Serta Visibilitas Berbasis Mikrokontroler Dengan Sistem Akuisisi Data Logger
+</t>
+  </si>
+  <si>
+    <t>28-Dec-2016</t>
+  </si>
+  <si>
+    <t>P00201609135</t>
+  </si>
+  <si>
+    <t>Prof. Henry Munandar Manik, S.Pi., M.T., Ph.D.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan alat pencatat Iifeform, genus, jarak suatu karang, koordinat, visibititas, suhu, dan tekanan air di bawah laut yang dlbuat dengan memanfaatkan teknologi mikrokontroler I bit sebagai pusat kendali dari keseluruhan kerja sistem. Alat pada invensi ini terdiri dari: panel layar tampilan untuk menampllkan data pencatatan karang, koordinat, dan perekaman parameter kualitas air; tempat peletakan baterai; saklar on/off; sensor tekanan; sensor suhu digital; Real. Time Clock; modul Global Positioning System; konverter analog ke digital 16 bit; modul penyimpanan lebih disukai bentuk micro SD card yang berfungsi menyimpan data pencatatan lifeform, genus dan jarak karang, data koordinat, data pengukuran parameter kualitas air (visibilitas, suhu, tekanan), dan data tanggal; mikrokontroler 8 bit; yang dicirikan oleh pemasangan laser hijau yang digunakan untuk menembakkan cahaya hijau ke sensor cahaya aqar diperoleh nilai visibilitas; dan papan tombol (keypad) berdimensi empat baris dan tiga kolom sebagai antarmuka masukan bagi pengguna atau penyelam.</t>
+  </si>
+  <si>
+    <t>Formulasi Bakteri Metanotrof Dan Denitrifikasi Sebagai Pupuk Hayati Dan Pereduksi Emisi Metan Dan N2O di Lahan Pertanian</t>
+  </si>
+  <si>
+    <t>01-Dec-2015</t>
+  </si>
+  <si>
+    <t>P00201508011</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iman Rusmana, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan penggunaan dan formulasi bakteri metanotrof dan denitrif ikasi yang dimanfaatkan sebagai pupuk hayati dan pereduksi emisi gas rumah kaca metan dan N2O di lahan sawah. Bakteri metantrof diperbanyak menggunakan media NMS (nitrate minerale salt) yang diberi metanol 1-2%. Kultur bakteri tersebut dicampurkan dengan konsentrasi masing-masing bakteri metanotrof 106-108 sel per mL. Sedangkan bakteri denitrifikasi menggunakan media denitrifikasi yang diinkubasi pada suhu ruang selama 4-5 hari. Formulasi komposisi bakteri metanotrof dan denitrifikasi yang digunakan adalah Methylocyctis rosea, Methylocystis parvus, Methylococcus capsulatus, Methylococcus capsulatus, Methylobacter sp., Ochrobactrum anthropi BL1 dan Ochrobactrum anthropi BL2. Cairan campuran tersebut untuk penggunaannya diencerkan dengan air 10 kali dan digunakan untuk mencelup akar bibit sebelum di tanam. Sisa cairan pada disebarkan merata di lahan sawah.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula  Inokulan Plant Growth Promoting Rhizobacteria Granul Untuk Meningkatkan Produksi Kedelai
+</t>
+  </si>
+  <si>
+    <t>05-Dec-2012</t>
+  </si>
+  <si>
+    <t>P00201201124</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Aris Tri Wahyudi, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAVING BLOCK BERBASIS LIMBAH PADAT SPENT BLEACHING EARTH (SBE)DENGAN PENAMBAHAN ABU SEKAM PADI (ASP) DAN METODE PEMBUATANNYA
+</t>
+  </si>
+  <si>
+    <t>P00201507988</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Suprihatin</t>
+  </si>
+  <si>
+    <t>Fakultas Teknik dan Teknologi</t>
+  </si>
+  <si>
+    <t>Bleaching earth merupakan salah satu bahan yang digunakan dalam proses pemurnian minyak goreng kelapa sawit. Dalam proses pemurnian, dibutuhkan bleaching earth sekitar 0.5-2% dari jumlah CPO yang diolah. Alternatif pemanfaatan SBE yang dapat diaplikasikan ialah sebagai bahan pensubstitusi pasir pada pembuatan paving block. Abu sekam padi merupakan salah satu bahan pozzolan yang dapat dimanfaatkan sebagai bahan tambahan dalam pembuatan beton sehingga berpotensi mengurangi jumlah penggunaan semen dalam bahan. Invensi ini menghasilkan komposisi bahan untuk paving block yang terdiri atas tanah pemucat bekas (spent bleacing earth)r agregat halus (pasir), semen dan abu sekam padi, serta metode pembuatanya yang terdiri dari tahapan pencampuran bahan penyusun; pengadukan; penyetakan dan pemadatan. Berdasarkan standar mutu, paving block yang dihasilkan invensi ini termasuk mutu B dan dapat digunakan untuk pelataran parkir.</t>
+  </si>
+  <si>
+    <t>Drs. Edy Djauhari Purwakusumah, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ari Purbayanto, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nuri Andarwulan, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Limbah Jeroan Teripang Pasir (Holothuria scraba) sebagai Terapi Sulih Hormon pada Wanita Pascamenopouse yang Aman dan Ramah Lingkungan
+</t>
+  </si>
+  <si>
+    <t>16-Dec-2011</t>
+  </si>
+  <si>
+    <t>P00201100909</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Etty Riani, M.S.</t>
+  </si>
+  <si>
+    <t>Tepung limbah jeroan teripang pasir (Holothuria scabrd) merupakan inovasi produk untuk terapi sulih hormone (TSH) wanita pasca menopause. Inovasi ini mampu menggantikan TSH sintetis yang berdampak negative dan memenuhi persyaratan food safety, sehingga konsep ini menjadi inovasi baru pada bidang pengobatan pasca menopause. Konsep yang diusung di sini adalah gagasan untuk memenuhi trend gaya hidup kembali ke alam untuk wanita pasca menopause yang selalu ingin tampil cantik, awet muda dan ingin terhindar dari keluhan dengan menggunakan produk alami yang aman dan ramah lingkungan sekaligus gagasan pemanfaatan limbah organic. Produk ini mampu menyediakan hormon testosterone, y ini dirubah menjadi estradiol, sehingga mengurangi keluhan wanita pasca menopause. Produk ini membantung selanjutnya diubah estradiol dalam tubuh wanita pasca menopause, sehingga membantu mengurangi keluhan wanita pasca menopause dan meningkatkan rasa percaya diri. TSH yang beredar di pasaran terbukti menimbulkan efek samping; sedangkan inovasi ini terbukti lebih unggul, karena mampu menyediakan estradiol lebih tinggi dibanding perlakuan estrogen sintetis tanpa menimbulkan efek samping. Karena itu, produk tepung limbah jeroan teripang akan menjadi salah satu alternatif TSH pada wanita pasca menopause. Selain itu juga akan menambah khasanah penggunaan produk (obat dan jamu) yang tepat guna, tepat sasaran, aman bagi pengguna dan ramah lingkungan, sekaligus dapat mendukung trend gaya hidup kembali ke alam yang telah meluas ke berbagai negara di seluruh dunia.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pengering Berputar Sistem Batch Tumpukan Tebal
+</t>
+  </si>
+  <si>
+    <t>26-Nov-2009</t>
+  </si>
+  <si>
+    <t>P00200900623</t>
+  </si>
+  <si>
+    <t>Dr. Leopold Oscar Nelwan, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Penemuan ini berupa metode pengeringan tumpukan tebal dengan menggunakan drum berputar sebagai wadah pengeringnya. panas pada udara pengering diperoleh dari sistem pemanasan air menggunakan penukar panas dengan bahan bakar yang dapat berupa biomassa atau bahan bakar lain. . Produk yang dikeringkan diletakkan diantara dua dinding drum sedangkan udara panas dialirkan melalui bagian dalam drum kearah radial. Pemutaran wadah dilakukan secara berkala dan dimaksudkan untuk menteragamkan produk yang terkena udara pengering serta menghemat energi pemutarannya.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Eva Harlina, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Ahmad Junaedi, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. I Nengah Suastawa, M.S.A.E.</t>
   </si>
   <si>
     <t xml:space="preserve">Alat Pengering Tenaga Surya, Angin dan Biomassa
 </t>
   </si>
   <si>
     <t>09-Sep-2005</t>
   </si>
   <si>
     <t>P00200500504</t>
   </si>
   <si>
-    <t>Dr. Leopold Oscar Nelwan, S.T.P., M.Si.</t>
-[...17 lines deleted...]
-    <t>Fakultas Matematika dan Ilmu Pengetahuan Alam</t>
+    <t>Departemen Teknik Mesin dan Biosistem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metode Pembuatan Sosis Fermentasi Probiotik
+</t>
+  </si>
+  <si>
+    <t>10-Nov-2016</t>
+  </si>
+  <si>
+    <t>P00201607662</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irma Isnafia Arief, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Produksi dan Teknologi Peternakan</t>
+  </si>
+  <si>
+    <t>Pembuatan sosis fermentasi yang didasarkan pada teknologi proses pembuatan Urutan (sosis tradisional daerah Bali) namun dengan perbaikan teknologi penggunaan bakteri asam laktat isolat lokal Indonesia yang diisolasi dari daging sapi lokal (Peranakan Ongole), yang mempunyai sifat problotik anti diare akan mampu meningkatkan kualitas, nilai tambah serta daya saing produk olahan daging tradisional. Berbagai upaya yang harus dilakukan untuk pengembangan sosis fermentasi menjadi salah satu pangan fungsional yang akhirnya meningkatkan ragam diversifikasi pangan sebagai penunjang ketahanan pangan antara lain melalui perbaikan proses serta alih bahan baku. Pengembangan sosis fermentasi menjadi pangan probiotik dilakukan dengan menggunakan BAL indigenus asal daging sapi yang terbukti mempunyai sifat sebagai probiotik. BAL indigenus asal daging sapi tersebut adalah bakteri Lactobacillus plantarum 2C12 dan Lactobacillus acidophilus 2B4. Melalui pemanfaatan kedua BAL indigenus probiotik ini diharapkan terjadi peningkatan kualitas sosis fermentasi menjadi pangan fungsional probiotik.</t>
+  </si>
+  <si>
+    <t>Dr. Dra. Nastiti Kusumorini</t>
   </si>
   <si>
     <t xml:space="preserve">Mesin Stabilisasi dan Pengolahan Bekatul Menjadi Bahan Pangan Fungsional
 </t>
   </si>
   <si>
     <t>04-Jun-2012</t>
   </si>
   <si>
     <t>P00201200447</t>
   </si>
   <si>
-    <t>Dr. Ir. Sam Herodian, M.S.</t>
+    <t>Prof. Dr.Ing. Azis Boing Sitanggang, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Rika Indri Astuti, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>EKSTRAK, HIDROLISAT, PROSES PEMBUATAN DAN PENGGUNAAN RUMPUT LAUT COKLAT INDONESIA SEBAGAI BAHAN PENCERAH KULIT</t>
+  </si>
+  <si>
+    <t>04-Aug-2015</t>
+  </si>
+  <si>
+    <t>P00201504767</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Linawati, M.S.</t>
+  </si>
+  <si>
+    <t>Penemuan ini berkaitan dengan ekstrak rumput laut coklat asal Indonesia termasuk Dictyota, Hydrochlatrus, Hormophysa, Padina, Sargassum, Turbinaria, proses pembuatan ekstrak dan hidrolisat, penggunaan ekstrak atau hidrolisat sebagai bahan pencerah kulit alami. Ekstrak dan hidrolisat mampu menghambat enzim tirosinase yang berperan dalam pembentukan pigmen melanin. Ekstrak rumput laut cokat memiliki IC50 terhadap enzim tirosinase antara 11 -210 IJg/mL, dan hidrolisat memiliki IC50 antara 170-626 IJg/mL. Kelebihan ekstrak dan hidrolisat sebagai bahan pencerah kulit adalah tidak bersifat toksik karena telah dikonsumsi masyarakat secara turun temurun. Ekstrak pada invensi ini dihasilkan dari seluruh bagian rumput laut coklat yang tumbuh di Indonesia. Hidrolisat pada invensi ini dihasilkan dari proses hidrolisa mikrobiologis pada media air menggunakan kapang laut yang berasosiasi dengan lamun. Ekstrak atau hidrolisat yang dimaksud dapat digunakan untuk bahan pencerah kulit pada produk kosmetik baik secara sendiri atau dicampur dengan bahan lain. Proses penyiapan ekstrak dilakukan dengan tahapan pembersihan rumput laut coklat dilanjutkan dengan pengeringan atau tanpa pengeringan, pemotongan bahan 20 yang akan diekstrak berupa seluruh bagian rumput laut coklat yang sudah dibersihkan, penghalusan bahan kering/basah, maserasi dengan pelarut organik selama 3-48 jam lebih disukai 24 jam pada suhu 20-60 °C atau dengan pelarut air sampai mendidih selama 20-60 menit, penyaringan untuk memisahkan ampas maserasi dengan kain saring atau sentrifuse, pengeringan filtrat hasil maserasi dengan vakum evaporator atau freeze drying. Proses pembuatan hidrolisat yang dimaksud pada invensi ini dilakukan melalui tahapan pembersihan rumput laut coklat dilanjutkan dengan pengeringan atau tanpa pengeringan, pemotongan bahan yang akan dihidrolisa berupa seluruh bagian rumput laut coklat yang sudah dibersihkan, penghalusan bahan kering/basah, hidrolisa pada kondisi steril pada media air dengan jamur laut atau enzim yang dihasilkan oleh jamur laut selama 2-7 hari lebih disukai 4 hari pada suhu 25-30°C, penyaringan untuk memisahkan cairan hidrolisat (filtrat) dengan kain saring atau sentrifuse, pemekatan filtrat dengan ultrafiltasi atau pengeringan filtrat dengan freeze drying.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metode Pembekuan dengan Pentahapan Suhu dan Mesin Pembeku Eksergetik untuk Meningkatkan Efisiensi Energi Pembekuan
+</t>
+  </si>
+  <si>
+    <t>03-Feb-2010</t>
+  </si>
+  <si>
+    <t>P00201000076</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Armansyah Halomoan Tambunan, M.Agr.</t>
+  </si>
+  <si>
+    <t>Invensi ini meliputi metoda pembekuan dengan tiga tahapan suhu untuk meningkatkan efisiensi penggunaan energi pembekuan, beserta mesin pembeku eksergetik yang sesuai untuk menerapkan metoda tersebut. Penentuan suhu media pembeku secara berurut dari tahap ketiga, tahap kedua, dan tahap pertama, sesuai dengan grafik-grafik yang telah disediakan. Menentukan suhu media pembeku pada tahap ketiga (Tmb), yaitu tahap penurunan suhu ke suhu aman simpan bahan, yang dilakukan sesuai dengan kebutuhan dan bahan yang akan dibekukan. Untuk dapat menerapkan metoda sebagaimana dijelaskan di atas, invensi ini juga menghasilkan rancangan mesin pembeku yang mempunyai enam evaporator, masing-masing tiga evaporator untuk lempeng pembeku di bagian bawah dan tiga evaporator untuk mendinginkan udara hembusan dari bagian atas, yang disusun sedemikian rupa sehingga dapat menyediakan tiga tahapan suhu media. Invensi ini juga menghasilkan system pergerakan wadah bahan yang disesuaikan dengan laju pembekuan yang diinginkan dengan mengatur pergerakan motor penggerak, sedemikian sehingga bahan mencapai media yang tepat sesuai dengan perubahan suhu bahan selama pembekuan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Membran Ultrafiltasi Selulosa Asetat secara Inversi Fasa dari Selulosa Pulp Kayu Sengon (Paraserianthes Falcataria)
+</t>
+  </si>
+  <si>
+    <t>P00201100906</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Erliza Noor</t>
+  </si>
+  <si>
+    <t>Invensi ini tentang pembuatan senyawa selulosa diasetat dari pulp kayu sengon. Selanjutnya proses pembuatan senyawa ini menjadi membran selulosa asetat jenis ultrafiltrasi secara inversi fasa. Hingga saat ini belum ada proses serupa yang telah dilakukan. Proses pembuatan membran selulosa asetat secara inversi fasa yang ada umumnya dilakukan dari bahan baku yang berbeda seperti dari kapas, tandan kosong kelapa sawit, Eucalyptus abaca, nata de coco atau selulosa asetat komersial. Dari beberapa penelitian yang telah dilakukan tersebut, sejauh ini belum ada yang memanfaatkan selulosa berbasis kayu sengon sebagai bahan baku pembuatan membran selulosa asetat. Selulosa pulp kayu sengon dengan kadar a-selulosa 92,11% dapat menghasilkan selulosa diasetat dengan kadar asetil 39,66% dan berat molekul 130.221 Da melalui tahapan proses aktivasi, asetilasi dan hidrolisis masing-masing selama 30 menit, 1 jam dan 15 jam, seluruh tahapan dilakukan pada suhu 50°C dan rasio anhidra asetat terhadap selulosa pada asetilasi 3,35. Membran selulosa asetat hasil inversi fasa diperoleh melalui tahapan proses pencampuran larutan polimer dengan perbandingan SDA terhadap pelarut DMF 1:6 pada suhu kamar selama 2 jam. Proses dilanjutkan dengan pendiaman larutan cetak selama 1 jam pada suhu kamar, penguapan 30 detik, perendaman larutan cetak pada bak koagulasi berisi air selama 2 jam. Penambahan porogen PEG dengan berat molekul antara 1450 - 6000 Da dan penggunaaan rasio PEG/SDA 10-30% pada kondisi diatas menghasilkan membran ultrafiltrasi dengan Molecular Weight Cut Off (MWCO) maksimum 67 kDa.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Pati Sagu Tahan Panas, Tahan Pengadukan dan Kekuatan Gel Tinggi
+</t>
+  </si>
+  <si>
+    <t>30-Dec-2009</t>
+  </si>
+  <si>
+    <t>P00200900778</t>
+  </si>
+  <si>
+    <t>Dr. Dian Herawati, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Pangan</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Bambang Pontjo Priosoeryanto, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Waras Nurcholis, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Cahyo Budiman, S.Pt., M.Eng.</t>
+  </si>
+  <si>
+    <t>Dr. Rudi Heryanto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Suminar Setiati Achmadi, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Latifah Kosim, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ani Suryani, D.E.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formulasi dan Proses Pembuatan Paving Block Berbahan Limbah Padat Tanah Pemucat Bekas
+</t>
+  </si>
+  <si>
+    <t>09-Dec-2014</t>
+  </si>
+  <si>
+    <t>P00201407714</t>
+  </si>
+  <si>
+    <t>Prof. drh. Min Rahminiwati, M.S., Ph.D.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akuarium Multiguna 
+</t>
+  </si>
+  <si>
+    <t>26-Dec-2005</t>
+  </si>
+  <si>
+    <t>P00200500746</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Budi Indra Setiawan, M.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Indra Jaya, M.Sc.</t>
+  </si>
+  <si>
+    <t>Susi Indariani, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Zakiah Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Susu Bubuk yang Difortifikasi Isolat Protein Asal Pupa Ulat Sutra Bombyx Mori dan Metode Pembuatannya
+</t>
+  </si>
+  <si>
+    <t>P00201201020</t>
+  </si>
+  <si>
+    <t>Fakultas Peternakan</t>
+  </si>
+  <si>
+    <t>Protein merupakan komponen tubuh terbesar kedua setelah air dan merupakan nutrien yang penting untuk dipenuhi setiap hari. Pola hidup yang sibuk pada masyarakat modern menyebabkan peningkatan permintaan pangan yang bergizi tinggi dan cepat saji. Susu bubuk merupakan pangan yang berprotein tinggi dan cepat saji, namum kebanyakan masyarakat tidak mengonsumsi susu dalam jumlah yang cukup, sehingga fortifikasi protein pada susu bubuk perlu dilakukan. Pupa ulat sutra Bombyx mori yang merupakan limbah dari induslri sulra berpotensi sebagai pangan sumber protein, namun pangan asal serangga kurang umum dikonsumsi di Indonesia. Isolasi protein asal pupa ulat sutra mampu meningkatkan daya lerima produk akhir yang memasukkan pupa ulat sutra dalam komposisi produknya. Isolasi protein diperlukan juga dalam pembuatan susu bubuk tinggi protein yang menggunakan sumber protein dari pupa ulat sutra, sehingga daya terimanya meningkat. Penambahan isolat protein pupa ulat sutra Bombyx mori lebih disukai sebanyak 10% dan mampu meningkatkan kadar protein susu bubuk dari 25,65% menjadi 33,40% dengan daya larut yang baik dan diterima seeara sensori oleh panelis.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Feri Kusnandar, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula Inokulan Konsorsium Plant Growth Promoting Rhizobacteria Serbuk untuk  Meningkatkan Produksi Kedelai</t>
+  </si>
+  <si>
+    <t>P00201201123</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sugiyono, M.App.Sc.</t>
   </si>
   <si>
     <t xml:space="preserve">Proses Produksi dan Komposisi Bubuk Minuman Kopi Telur Instan
 </t>
   </si>
   <si>
     <t>08-Dec-2015</t>
   </si>
   <si>
     <t>P00201508334</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Khaswar Syamsu, M.Sc.St.</t>
   </si>
   <si>
-    <t>Departemen Teknologi Industri Pertanian</t>
-[...1 lines deleted...]
-  <si>
     <t>Inovasi ini berkaitan dengan teknologi pembuatan bubuk minuman kopi telur instant. Inovasi ini meliputi pembuatan ekstrak bubuk kopi instant pada berbagai suhu outlet pada spray drying, pencampuran ekstrak bubuk kopi instant dan tepung telur pada berbagai komposisi, dan pencampuran bubuk minuman kopi telur instant dengan gula pasir sebelum diseduh menjadi minuman kopi telur instant. Pemcampuran tepung telur kepada ekstrak bubuk kopi instant menghasilkan minuman bubuk kopi telur instant yang praktis, dapat disimpan dalam waktu lama (awet), dan menghasilkan minuman yang menyegarkan, menyehatkan, bergizi tinggi serta disukai konsumen.</t>
-  </si>
-[...17 lines deleted...]
-    <t>Drs. Edy Djauhari Purwakusumah, M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Aplikasi Surfaktan MES (Metil Ester Sulfonat) dari Minyak Jarak Pagar untuk Enhanced Waterflooding
 </t>
   </si>
   <si>
     <t>04-May-2012</t>
   </si>
   <si>
     <t>P00201200341</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Erliza Hambali, M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Aplikasi Surfaktan Alkil Pologlioksida (APG) pada Enhanced Waterflooding
 </t>
   </si>
   <si>
     <t>P00201200340</t>
   </si>
   <si>
-    <t>Susi Indariani, S.T.P., M.Si.</t>
-[...55 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Slamet Budijanto, M.Agr.</t>
-  </si>
-[...46 lines deleted...]
-    <t>Pembuatan sosis fermentasi yang didasarkan pada teknologi proses pembuatan Urutan (sosis tradisional daerah Bali) namun dengan perbaikan teknologi penggunaan bakteri asam laktat isolat lokal Indonesia yang diisolasi dari daging sapi lokal (Peranakan Ongole), yang mempunyai sifat problotik anti diare akan mampu meningkatkan kualitas, nilai tambah serta daya saing produk olahan daging tradisional. Berbagai upaya yang harus dilakukan untuk pengembangan sosis fermentasi menjadi salah satu pangan fungsional yang akhirnya meningkatkan ragam diversifikasi pangan sebagai penunjang ketahanan pangan antara lain melalui perbaikan proses serta alih bahan baku. Pengembangan sosis fermentasi menjadi pangan probiotik dilakukan dengan menggunakan BAL indigenus asal daging sapi yang terbukti mempunyai sifat sebagai probiotik. BAL indigenus asal daging sapi tersebut adalah bakteri Lactobacillus plantarum 2C12 dan Lactobacillus acidophilus 2B4. Melalui pemanfaatan kedua BAL indigenus probiotik ini diharapkan terjadi peningkatan kualitas sosis fermentasi menjadi pangan fungsional probiotik.</t>
   </si>
   <si>
     <t xml:space="preserve">Granul Effervescent Bio-Yoghurt Temulawak Madu sebagai Pangan Fungsional
 </t>
   </si>
   <si>
     <t>27-Jun-2013</t>
   </si>
   <si>
     <t>P00201300484</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Ronny Rachman Noor, M.Rur.Sc.</t>
   </si>
   <si>
-    <t>Fakultas Peternakan</t>
-[...68 lines deleted...]
-    <t>Prof. Dr. Ir. Linawati, M.S.</t>
+    <t>Dr. drh. Sulistiyani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Dyah Iswantini, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sam Herodian, M.S.</t>
+  </si>
+  <si>
+    <t>Komposisi Virgin Fish Oil Berbasis Minyak Hati Ikan Cucut (Centrophorus Sp.) Kombinasi Omega-3, Taurin, Dan Antioksidan Sebagai Imunostimulan</t>
+  </si>
+  <si>
+    <t>18-Dec-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202415586 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faqih Ridha Muhammad, S.Pi </t>
   </si>
   <si>
     <t>Departemen Teknologi Hasil Perairan</t>
   </si>
   <si>
-    <t>Penemuan ini berkaitan dengan ekstrak rumput laut coklat asal Indonesia termasuk Dictyota, Hydrochlatrus, Hormophysa, Padina, Sargassum, Turbinaria, proses pembuatan ekstrak dan hidrolisat, penggunaan ekstrak atau hidrolisat sebagai bahan pencerah kulit alami. Ekstrak dan hidrolisat mampu menghambat enzim tirosinase yang berperan dalam pembentukan pigmen melanin. Ekstrak rumput laut cokat memiliki IC50 terhadap enzim tirosinase antara 11 -210 IJg/mL, dan hidrolisat memiliki IC50 antara 170-626 IJg/mL. Kelebihan ekstrak dan hidrolisat sebagai bahan pencerah kulit adalah tidak bersifat toksik karena telah dikonsumsi masyarakat secara turun temurun. Ekstrak pada invensi ini dihasilkan dari seluruh bagian rumput laut coklat yang tumbuh di Indonesia. Hidrolisat pada invensi ini dihasilkan dari proses hidrolisa mikrobiologis pada media air menggunakan kapang laut yang berasosiasi dengan lamun. Ekstrak atau hidrolisat yang dimaksud dapat digunakan untuk bahan pencerah kulit pada produk kosmetik baik secara sendiri atau dicampur dengan bahan lain. Proses penyiapan ekstrak dilakukan dengan tahapan pembersihan rumput laut coklat dilanjutkan dengan pengeringan atau tanpa pengeringan, pemotongan bahan 20 yang akan diekstrak berupa seluruh bagian rumput laut coklat yang sudah dibersihkan, penghalusan bahan kering/basah, maserasi dengan pelarut organik selama 3-48 jam lebih disukai 24 jam pada suhu 20-60 °C atau dengan pelarut air sampai mendidih selama 20-60 menit, penyaringan untuk memisahkan ampas maserasi dengan kain saring atau sentrifuse, pengeringan filtrat hasil maserasi dengan vakum evaporator atau freeze drying. Proses pembuatan hidrolisat yang dimaksud pada invensi ini dilakukan melalui tahapan pembersihan rumput laut coklat dilanjutkan dengan pengeringan atau tanpa pengeringan, pemotongan bahan yang akan dihidrolisa berupa seluruh bagian rumput laut coklat yang sudah dibersihkan, penghalusan bahan kering/basah, hidrolisa pada kondisi steril pada media air dengan jamur laut atau enzim yang dihasilkan oleh jamur laut selama 2-7 hari lebih disukai 4 hari pada suhu 25-30°C, penyaringan untuk memisahkan cairan hidrolisat (filtrat) dengan kain saring atau sentrifuse, pemekatan filtrat dengan ultrafiltasi atau pengeringan filtrat dengan freeze drying.</t>
-[...120 lines deleted...]
-    <t>Dr. Inna Novianty, S.Si., M.Si.</t>
+    <t>Paten Sederhana</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan menghasilkan komposisi virgin fish oil berbasis minyak hati ikan cucut yang dikombinasikan dengan omega-3, taurin, dan antioksidan sebagai imunostimulan melalui uji in vitro dan mengetahui pengaruh konsentrasi antioksidan terhadap oksidasi minyak ikan selama penyimpanan. Komposisi virgin fish oil minyak hati ikan Cucut terdiri dari penambahan omega-3, taurin, dan antioksidan Minyak hati cucut (Centrophorus sp.) Minyak hati ikan cucut diekstraksi sehingga dihasilkan minyak ikan kaya squalene. Minyak ikan kaya squalene ditambahkan dengan antioksidan. Hasil uji in vitro menunjukkan sampel minyak ikan kaya squalene dan memiliki kandungan EPA dan DHA masing-masing sebesar 0,68% dan 2,69%, dan squalene sekitar 21,21% dari total senyawa yang terdeteksi.</t>
+  </si>
+  <si>
+    <t>Alat Ekstraksi Minyak Serai Wangi Dengan Metode Ohmic Heating</t>
+  </si>
+  <si>
+    <t>22-Dec-2017</t>
+  </si>
+  <si>
+    <t>P00201709589</t>
+  </si>
+  <si>
+    <t>Ilham Maulidin</t>
+  </si>
+  <si>
+    <t>Departemen Fisika</t>
+  </si>
+  <si>
+    <t>Sebuah Alat ekstraksi minyak serai wangi menggunakan Metode Ohmic Heating melalui pemanasan dua buah pelat logam steinless steel (4). Komponen penyusun alat ekstraksi minyak` serai wangi metode ohmic heating ini terdiri dari saklar (11), power supply AC 220 V (7), ACAC Step Down 12A (9), fuse/skring (8), dan plat stainless steel 1.5 mm (6). Metode Ohmic Heating bertujuan untuk meningkatkan efisiensi proses ekstraksi minyak serai wangi dan mengurangi pencemaran lingkungan. Lama waktu proses penguapan dapat diatur dengan mengatur besar aliran arus yang masuk tabung ekstraksi menggunakan potensiometer (10) pada AC-AC Step Down (9).</t>
+  </si>
+  <si>
+    <t>Kalkulator Prediksi Rendemen Gula Tebu Berbasis Machine Learning</t>
+  </si>
+  <si>
+    <t>15-Apr-2025</t>
+  </si>
+  <si>
+    <t>S00202503344</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ida Rosyidah, S.E	</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Industri Pertanian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan prediksi rendemen gula tebu melalui suatu perangkatlunak berbasis web aplikasi berupa kalkulator prediksi rendemen gula tebu berbasismachine learning dengan algoritma RandomForestmenggunakan 7 (tujuh)variabelkunci.Invensiinibertujuanuntukmemprediksi rendemen gula tebu secara mudah, cepat danakurat pada tingkat kebun menggunakan aplikasi kalkulator rendemen denganmemanfaatkan 7 (tujuh) variabel agronomi dan metereologi yang terintegrasi yaitu: (1)Blok kebun yang merupakan label nama/lokasi kebun, (2) Jenis kebun (Plant Cane / Ratoon
+1 / Ratoon 2 / Ratoon 3 / Ratoon Cane), (3) Masa tanam yaitu berupa bulan ditanam (bulan ke- dan A:awal-tengah bulan / B: tengah-akhir bulan), (4) Varietas (nama varietas), (5)Kemasakan tebu (masak awal / tengah awal / tengah / tengah akhir), (6) Nilai brix yangmerupakan hasil pengukuran di lapang (%), dan (7) Curah hujan (mm, data selama 10bulan sejak masa tanam). Hasil prediksi rendemen sebagai luaran dari invensi Kalkulator
+Prediksi Rendemen Gula Tebu Berbasis Machine Learning diharapkan dapat
+memberikan panduan bagi pelaku industri gula dalam melakukanpengambilan keputusanselanjutnya secara tepat dan cepat.</t>
+  </si>
+  <si>
+    <t>Probe Biomarker Glukosa Darah Non-Invasif dengan Metode Reflektansi</t>
+  </si>
+  <si>
+    <t>30-Dec-2020</t>
+  </si>
+  <si>
+    <t>S00202010818</t>
+  </si>
+  <si>
+    <t>Sabar Pambudi, PhD</t>
+  </si>
+  <si>
+    <t>Probe dapat digunakan sebagai media pengukuran glukosa darah dengan metodereflektansi (in-vitro). Desain probe merupakan langkah awal sebagai tahap pengembanganbiomarker non-invasif glukosa darah. Pengukuran glukosa non-invasif mampu meniadakanproses yang terjadi pada metode invasif, sehingga mampu meminimalisir terjadinyatrauma klinis. Pengujian konsensus kesalahan data dan analisis epidemilogis merupakanparameter penetuan akurasi atau standarisai keberhasilan pengukuran glukosa darah invitro.Keberhasilan desain pada tahap awal mengisyaratkan bahwa pengembanganbiomarker non-invasif dapat dilanjutkan pada tahap selanjutnya (in-vivo).</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Bioplastik Pelindung Buah Dari Pati Dan Ekstrak Klobot Jagung</t>
+  </si>
+  <si>
+    <t>11-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406428</t>
+  </si>
+  <si>
+    <t>Evelyn Egidia Sitopu</t>
+  </si>
+  <si>
+    <t>Departemen Proteksi Tanaman</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pembuatan plastik biodegradable sebagai kantung pelindung buah dari pati jagung dan ekstrak klobot jagung. Bioplastik pelindung buah ini memilikikeunggulan yaitu terbuat dari pati jagung yang mengandung amilosa 25%-30% dan amilopektin 70%-75% dari total berat pati serta ekstrak klobot jagung yang memiliki kandungan selulosa dan hemiselulosa, sehingga bersifat dapat diperbarui dan mudah terurai di alam. Selain itu, bioplastik ini juga didukung oleh penggunaan asamasetat berperan sebagai pelarut dalam melarutkan bahan baku dalam pembuatan bioplastik, gliserol sebagai agen pemlastis yang mudah didegradasi, NaoH berperan meningkatkan kelarutan lignin dalam proses delignifikasi sehingga menghasilkan pulp selulosa yang lebih murni, serta penggunaan Polyvinyl Alcohol (PVA) yangmemiliki kemampuan untuk meningkatkan kekuatan mekanik, sifat barrier, biodegradabilitas, kompatibilitas, dan sifat bioplastik lainnya</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Metode Impregnasi Menggunakan Gliserol-Maleat Anhidrida untuk Meningkatkan Kualitas Kayu Jati Rotasi Pendek</t>
+  </si>
+  <si>
+    <t>30-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202308172</t>
+  </si>
+  <si>
+    <t>Resa Martha</t>
+  </si>
+  <si>
+    <t>Departemen Hasil Hutan</t>
+  </si>
+  <si>
+    <t>Kayu jati rotasi pendek telah dikembangkan untuk mengatasi kelangkaan kayu jati rotasi panjang. Kayu jati rotasi pendek memiliki kualitas yang rendah terutama dalam aspek stabilitas dimensi dan keawetan. Formulasi gliserol-maleat anhidrida (GMA) sebagai bahan pengawet kayu non-biosida diterapkan untuk meningkatkan sifat-sifat kayu jati rotasi pendek (stabilitas dimensi dan keawetan). Impregnasi dengan larutan GMA 10% diikuti dengan modifikasi panas pada suhu 220 &amp;deg;C diaplikasikan pada kayu jati rotasi pendek. Melalui modifikasi kimia menggunakan GMA 10% dikombinasikan dengan modifikasi panas dapat meningkatkan stabilitas dimensi dan keawetan jati rotasi pendek. Kelebihan teknik modifikasi kimia dan panas menggunakan gliserol-maleat anhidrida (GMA) menghasilkan keawetan terhadap jamur dan rayap, sehingga dapat meningkatkan kelas awet kayu jati rotasi pendek sehingga memenuhi syarat sebagai bahan baku produk eksterior atau keperluan furniture. Kelas awet meningkat dari kelas awet IV menjadi kelas awet I untuk jamur dan dari kelas awet V menjadi kelas awet I untuk rayap.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metode Pembacaan Satwa Menggunakan Augmented Reality Berdasarkan  Koordinat</t>
+  </si>
+  <si>
+    <t>16-May-2024</t>
+  </si>
+  <si>
+    <t>S00202404334</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratna Sari Hasibuan S.  Hut., M.Si</t>
+  </si>
+  <si>
+    <t>Departemen Konservasi Sumberdaya Hutan dan Ekowisata</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan invensi program aplikasi Augmented Reality berdasarkan koordinat keberadaan satwa dengan radius maksimum 10 meter karena satwa merupakan objek yang bergerak. Tujuan pembuatan aplikasi adalah metode pembacaan satwa agar wisatawan mengetahui informasi satwa yang ditemui pada Lembaga Konservasi. Metode pembacaan satwa sesuai invensi ini terdiri dari pengambilan foto dan data koordinat satwa, pembuatan folder canvas informasi serta bahasa pemrogramannya (coding) untuk menampilkan deskripsi satwa, membuat folder tombol satwa untuk menampilkan tombol satwa pada dawai, membuat folder object manager kemudian mengisi dengan data koordinat dengan radius 10 m, kemudian melakukan upload desain pada website AR Core dan mengunduh markerless tersebut dari website AR Core berupa database library yang dijadikan penanda atau dipergunakan untuk pencocokan Augmented Reality. Cara penggunaan program aplikasi Augmented Reality adalah wisatawan mengarahkan kamera gawai android pada marker yang telah dibuat dengan radius koordinat maksimum 10 meter dimana satwa tersebut berada, dengan menekan tombol marker tersebut maka akan muncul informasi mengenai satwa-satwa. Interpretasi satwa yang ada yaitu nama satwa, nama ilmiah satwa, jenis pakan satwa, penyebaran satwa, dan tingkat kelangkaan satwa sehingga wisatawan mendapatkan informasi mengenai satwa-satwa yang ada.</t>
+  </si>
+  <si>
+    <t>Proses Ekstraksi Dan Purifikasi Glukomannan Dari Bonggol Pisang Serta Penggunaannya Sebagai Sumber Prebiotik Untuk Ternak Broiler</t>
+  </si>
+  <si>
+    <t>29-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215817</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Suraya Kaffi Syahpura, M.T.A</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode ekstraksi dan purifikasi glukomanan dari tepung bonggol pisang menggunakan metode elusi kolom kromatografi. Tujuan dari invensi ini adalah menghasilkan glukomanan sebagai sumber prebiotik pengganti antibiotic growth promoters (AGP) untuk ternak broiler. Tahapan dalam ekstraksi glukomanan dari tepung bonggol pisang dimulai dengan persiapan bonggol pisang dengan cara diiris tipis-tipis dikeringkan dengan cara dijemur atau dioven dan dihaluskan hingga diperoleh tepung. Selanjutnya diekstrak secara maserasi dengan perbandingan 1 : 10 yaitu 200 g tepung bonggol pisang dan 2 liter aquades (H2O). Bahan dicampur kemudian dipanaskan selama 30 menit kemudian disaring hingga diperoleh filtrat dan ampas. Filtrat dipekatkan menggunakan rotary vacum evaporator pada suhu 400C hingga diperoleh ekstrak kental yang kemudian dimasukkan kedalam Diaion HP-20 kolom kromatografi dan dielusi dengan beberapa jenis fraksi. Fraksi yang mengandung glukomanan dianalisis menggunakan Spektrofotometer UV-Vis untuk mengetahui kadarnya. Adanya invensi ini maka dapat dihasilkan produk glukomanan dari bonggol pisang yang dapat digunakan sebagai AGP untuk meningkatkan performa dan kesehatan ayam broiler.</t>
+  </si>
+  <si>
+    <t>Metode Peningkatan Sifat Fisis Dan Mekanis Kayu Ringan Dengan Teknik Modifikasi Berbasis Furfuril Alkohol-Tanin</t>
+  </si>
+  <si>
+    <t>03-Dec-2024</t>
+  </si>
+  <si>
+    <t>S00202414196</t>
+  </si>
+  <si>
+    <t>Adi Santoso</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode peningkatan sifat fisis dan mekanis kayu ringan dengan teknik modifikasi berbasis furfuril alkohol-tanin. Metode peningkatan sifat fisis dan mekanis kayu dilakukan dengan tahapan proses pengeringan, penataan kayu, impregnasi larutan impregnan ke dalam struktur kayu, perendaman, pemanasan dan conditioning. Hasil menunjukkan bahwa kayu termodifikasi furfuril alkohol-tanin memberikan sifat fisis terutama sifat ketahanan terhadap pencucian yang lebih baik dan memberikan sifat mekanis MoE/MoR lebih baik daripada kayu yang hanya termodifikasi furfuril alkohol. Kayu termodifikasi furfuril alkohol-tanin ini memberikan stabilitas dimensi yang sangat baik sehingga mampu meningkatkan mutu dari kayu ringan atau kayu dari pohon cepat tumbuh.</t>
+  </si>
+  <si>
+    <t>Wahana Observasi Bawah Air Yang Dioperasikan Otonom Berbasis Kabel Dan Nirkabel</t>
+  </si>
+  <si>
+    <t>08-May-2025</t>
+  </si>
+  <si>
+    <t>S00202504187</t>
+  </si>
+  <si>
+    <t>Agung Tri Nugroho S. Ik</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Kelautan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wahana ROV-AUV Hibrida dirancang dan dikembangkan untuk observasi bawah air
+multifungsi yang mengintegrasikan kemampuan Remotely Operated Vehicle (ROV) dan
+Autonomous Underwater Vehicle (AUV) untuk observasi bawah air dengan bagian-bagian
+terdiri dari frame (1), tabung pressure Hull (2), motor penggerak (3), kamera (4), sistem
+elektronik ROV-AUV yang dihubungkan dengan socket dengan system penggerak (5), fitur
+modular(6), yang dapat beroperasi dalam dua mode, yaitu mode otonom dan mode
+kendali jarak jauh. ROV-AUV Hibrida dilengkapi dengan sistem transisi otomatis yang
+memungkinkan perubahan mode operasi sesuai kebutuhan, memadukan keunggulan
+eksplorasi luas dari AUV dengan kemampuan manipulasi fisik dan pengawasan langsung
+atau real-time dari ROV. Sistem ini memungkinkan wahana beroperasi secara otonom
+menggunakan navigasi cerdas berbasis sensor dan algoritma, serta dapat dikendalikan
+secara langsung melalui kabel (sistem tether) untuk tugas-tugas yang memerlukan presisi
+tinggi.</t>
+  </si>
+  <si>
+    <t>Metode Pengikatan Nitrogen dari Komposit Berbasiskan Selulosa Tandan Kosong Kelapa Sawit, Na-Lignosulfonat, dan Alginat</t>
+  </si>
+  <si>
+    <t>18-Nov-2023</t>
+  </si>
+  <si>
+    <t>S00202312445</t>
+  </si>
+  <si>
+    <t>Dr. Melbi Mahardika, S.T.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pengikatan nitrogen dalam matriks selulosa tandan kosong kelapa sawit dan Na-lignosulfonat dalam alginat terikat silang dalam CaCl2. Dalam hal ini, alginat dan Na-lignosulfonat didispersikan dan dihomogenkan dala suspensi selulosa TKKS melalui pengadukan magnetic pada 90 oC selama 60 menit. Sebanyak 10 gram urea ditambahkan dalam campuran komposit pada suhu disekitar 35-40 oC sambil pengadukan stirrer. Selanjutnya, campuran komposit dan urea diikat silang dalam larutan CaCl2 5% (b/v) pada perbandingan 1:1 menghasilkan granula basah. Hasilnya, nitrogen berhasil dijerap dalam matriks komposit dengan kadar hingga 20%. Metode ini dapat dijadikan sebagai strategi pengikatan nitrogen dalam mengembangkan berbagai produk yang dapat diaplikasikan di berbagai bidang.</t>
+  </si>
+  <si>
+    <t>Unmanned Surface Vehicle Pembersih Sampah Dengan Conveyor Belt</t>
+  </si>
+  <si>
+    <t>26-Aug-2023</t>
+  </si>
+  <si>
+    <t>S00202308029</t>
+  </si>
+  <si>
+    <t>Ahmad Lufti Rois</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Komputer</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk mengatasi permasalahan sampah yang ada di sungai dengan mengembangkan sebuah unmanned surface vehicle yang dikendalikan dengan remote control (2) dari jarak jauh dan dilengkapi dengan aktuator pembersih sampah berupa conveyor (13). Unmanned surface vehicle bekerja dengan dikendalikan dengan remote control (2) ke arah sampah yang mengapung di permukaan air. Kelebihan invensi ini terhadap prior art yaitu unmanned surface vehicle ini merupakan kapal tanpa awak yang memiliki mikrokontroler dan diprogram dengan bahasa pemrograman C, serta dapat dikendalikan dengan remote control. Selain itu, sistem pengambilan sampah pada unmanned surface vehicle ini menggunakan metode conveyor yang diletakkan di bagian depan kapal. Hal tersebut berkaitan dengan sistem kerja invensi ini dimana unmanned surface vehicle dikendalikan ke arah sampah, sehingga sampah akan terangkat oleh conveyor menuju kotak sampah.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Biogas Dari Air Lindi</t>
+  </si>
+  <si>
+    <t>10-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514250</t>
+  </si>
+  <si>
+    <t>Paniran ST., MT</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan proses pembuatan biogas berbasis air lindi (leachate) sebagai bahan baku utama melalui sistem fermentasi anaerob. Proses dilakukan dalam digester sistem batch yang dioperasikan pada suhu ruang (27&amp;ndash;30&amp;deg;C) tanpa tekanan eksternal. Tahapan proses meliputi: (a) pengisian digester dengan air lindi sebanyak tiga per empat (&amp;frac34;) kapasitas reaktor, (b) penambahan aktivator mikroba EM-4 sebesar 10% dari total volume substrat, (c) proses aktivasi mikroba selama &amp;plusmn;7 hari, dan (d) fermentasi anaerob selama &amp;plusmn;20 hari hingga terbentuk gas hasil dekomposisi bahan organik. Gas yang dihasilkan dialirkan melalui pipa dengan katup pengatur tekanan menuju wadah penampung, sedangkan sisa hasil fermentasi (slurry) dimanfaatkan sebagai pupuk organik cair. Proses ini memanfaatkan mikroorganisme dalam EM-4 untuk mempercepat degradasi bahan organik dan meningkatkan aktivitas bakteri metanogenik. Invensi ini menghasilkan biogas dengan kandungan metana (CH4) sekitar 62%, serta karbon dioksida (CO2) dan gas minor lainnya. Keunggulan proses ini terletak pada pemanfaatan limbah cair air lindi sebagai substrat baru, komposisi bahan yang sederhana, tidak memerlukan energi tambahan, dan ramah lingkungan. Invensi ini menyediakan metode efektif untuk menghasilkan energi terbarukan sekaligus mengurangi pencemaran lingkungan di sekitar tempat pembuangan akhir.</t>
+  </si>
+  <si>
+    <t>Komposisi Papan Komposit Dari Limbah Plastik, Sterofoam, Mika, Pelepah Sawit Dan Ampas Sagu</t>
+  </si>
+  <si>
+    <t>13-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406498</t>
+  </si>
+  <si>
+    <t>Muhammad Yazid Ardiansyah Harahap</t>
+  </si>
+  <si>
+    <t>Departemen Agribisnis</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi papan komposit berupa panel dinding sebagai produk pengganti panel dinding berbasis kayu murni. Papan komposit ini terbuat dari limbah plastik LDPE, mika, sterofoam biasa, sterofoam karet, pelepah sawit, dan ampas sagu. Penggunaan berbagai bahan utama yang berasal dari limbah dapat berkontribusi dalam mengurangi jumlah limbah di Indonesia. Bahan-bahan yang digunakan juga menciptakan papan komposit berupa panel dinding yang memiliki keunggulan tahan terhadap kelembaban, cuaca dan serangan rayap; perawatan yang mudah; ramah lingkungan sebab menggunakan bahan daur ulang; serta ringan dan tahan lama.</t>
+  </si>
+  <si>
+    <t>Pad Aerogel Aktif Berbasis Nanoselulosa Rumput Laut Untuk Pengurangan Pah Pada Ikan Asap</t>
+  </si>
+  <si>
+    <t>18-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514830</t>
+  </si>
+  <si>
+    <t>Gansuar Sepri, S.Pi</t>
+  </si>
+  <si>
+    <t>nvensi ini mengenai komponen kemasan pangan aktif berupa pad aerogel berbasis nanoselulosa rumput laut (Ulva sp.) yang digunakan untuk mengurangi senyawa polycyclic aromatic hydrocarbons (PAHs) pada produk ikan asap. Pad aerogel ini disusun dari nanoselulosa 0,3%, alginat 2%, glutaraldehid 1% sebagai agen pengikat silang, larutan kalsium klorida sebagai agen gelasi, serta antioksidan food-grade BHT/BHA sebesar 200 ppm. Struktur aerogel yang dihasilkan memiliki porositas &amp;ge;90%, luas permukaan aktif &amp;ge;26 m&amp;sup2;/g, dan daya serap air &amp;ge;800%. Ketika ditempatkan pada dasar kemasan ikan asap, pad ini mampu menurunkan kadar benzo[a]pyrene(BaP)sebesar &amp;ge;57% dan PAH4 sebesar &amp;ge;60% selama penyimpanan dingin. Invensi ini memberikan solusi kemasan aktif yang ringan, biodegradable, dan aman untuk kontak pangan, serta meningkatkan kualitas dan keamanan ikan asap tanpa memerlukan modifikasi proses pengasapan tradisiona</t>
+  </si>
+  <si>
+    <t>Wisnu Al Hussaeni</t>
+  </si>
+  <si>
+    <t>Formula Jeli Agar Berbasis Emulsi Minyak Sawit Merah Sebagai Sumber Provitamin A</t>
+  </si>
+  <si>
+    <t>12-Feb-2026</t>
+  </si>
+  <si>
+    <t>S00202601515</t>
+  </si>
+  <si>
+    <t>Ardhana Az-Zahra, S.T.Pn</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula produk jeli agar berbasis emulsi minyak sawit merah (MSM) sebagai sumber provitamin A. Kekurangan vitamin A (KVA) masih menjadi permasalahan gizi serius di Indonesia, terutama pada anak-anak. Minyak sawit merah (MSM) memiliki kandungan karotenoid yang tinggi sebagai sumber provitamin A, tetapi pemanfaatannya masih terbatas. Minyak memiliki sifat tidak larut dalam air sehingga sulit diaplikasikan pada produk pangan. Oleh karena itu, perlu mengubahnya menjadi emulsi dengan komposisi MSM, air, Tween 80, dan BHT. Emulsi diaplikasikan pada produk jeli agar dengan bahan dasar jeli berupa karagenan, gula, asam sitrat, kalium sorbat, dan perisa mangga. Formula sesuai invensi memiliki kekuatan gel mendekati produk komersial, kandungan karotenoid sebesar 25,74 mg/kg dengan tingkat retensi terhadap karotenoid dalam MSM sebesar 25,62%, dan skor penerimaan sensori secara keseluruhan sebesar 5,90 &amp;plusmn; 0,61 yang dikategorikan &amp;ldquo;agak suka&amp;rdquo; mendekati &amp;ldquo;suka&amp;rdquo;. Produk jeli agar emulsi MSM mengandung vitamin A sebesar 86 RE/100 g, dan mampu menyumbang 17,20&amp;ndash;22,93% dari Angka Kecukupan Gizi (AKG) vitamin A untuk anak-anak usia 1&amp;ndash;8 tahun. Oleh karena itu, invensi ini menjadi solusi alternatif untuk membantu mengatasi masalah kekurangan vitamin A di Indonesia.</t>
+  </si>
+  <si>
+    <t>Formula Feed Additive Berbasis Nanoenkapsulasi Ekstrak Daun Katuk (Sauropus Androgynus), Kunyit (Curcuma Longa), Dan Mineral Proteinat</t>
+  </si>
+  <si>
+    <t>17-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510442</t>
+  </si>
+  <si>
+    <t>Ir. Farizal Hazra, M.Sc</t>
   </si>
   <si>
     <t>Sekolah Vokasi</t>
   </si>
   <si>
-    <t>Paten Sederhana</t>
-[...68 lines deleted...]
-    <t>Upaya terus dilakukan untuk meningkatkan produktivitas udang melalui intensifikasi tambak udang. Invensi dan inovasi teknik budidaya, efisiensi pakan, pemakaian aditif, pengendalian kualitas air, dan pencegahan penyakit. Khusus pengembangan aditif pakan dengan berbagai macam fungsi terus dikembangkan seperti meningkatkan daya cerna pakan, meningkatkan imunitas terhadap penyakit, dan meningkatkan laju pertumbuhan. Invensi ini menghasilkan aditif pakan udang yang terdiri dari isolat protein kedelai (60-80%), betain atau garamnya (15-25%), asam butirat atau garamnya (10-20%), enzim (0,5-2%), dan mineral Zink dan kalsium (10-20%). Aditif pakan udang dibuat dengan teknik pencampuran kering. Cara aplikasi aditif pakan dilakukan dengan mencampurkan aditif sebanyak 16% dan air laut sebanyak 64%. Campuran diaplikasikan ke pakan dengan konsentrasi 5% berdasarkan bobot pakan. Aditif pakan memiliki kinerja untuk meningkatkan efisiensi pakan, rerata bobot udang, dan laju pertumbuhan spesifik.</t>
+    <t xml:space="preserve">Invensi ini berkaitan dengan formulasi feed additive berbasis nanoenkapsulasi ekstrak daun katuk (Sauropus androgynus), kunyit (Curcuma longa), dan mineral proteinat (Zn, Se) yang dirancang untuk meningkatkan produksi susu dan mencegah mastitis subklinis pada sapi perah. Formulasi dibuat dengan teknologi nanoenkapsulasi menggunakan kitosan dan sodium tripolyphosphate (STTP) melalui metode gelasi ionik, sehingga senyawa bioaktif terlindungi dari degradasi di rumen dan dapat diserap lebih optimal di usus halus. Daun katuk berfungsi sebagai galactogogue melalui kandungan fitoestrogen yang menstimulasi hormon laktasi, kunyit mengandung kurkumin yang bersifat antibakteri serta antiinflamasi untuk melindungi ambing dari infeksi, sementara mineral proteinat Zn dan Se berperan sebagai  imunostimulan  dan  antioksidan.Produk  akhir  dikemas  dalam  bentuk  serbuk dengan  dosis  pemberian  20  gram/ekor/hari.  Uji  penerapan  menunjukkan  peningkatan produksi susu hingga 30%, penurunan jumlah sel somatik, serta berkurangnya prevalensi mastitis  subklinis.  Invensi  ini  menawarkan  solusi  pakan  tambahan  yang  alami,  aman, praktis,  dan ramah  lingkungan,  sehingga  dapat  meningkatkan produktivitas  sapi  perah sekaligus mendukung ketahanan pangan nasional melalui pengurangan ketergantungan impor susu.</t>
+  </si>
+  <si>
+    <t>Detektor Pemutihan Karang (Coral Bleaching Detector) Untuk Pengawasan Ekosistem Terumbu Karang Perairan Indonesia</t>
+  </si>
+  <si>
+    <t>30-Dec-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202416288 </t>
+  </si>
+  <si>
+    <t>Donwill Panggabean</t>
+  </si>
+  <si>
+    <t>Departemen Pemanfaatan Sumberdaya Perikanan</t>
+  </si>
+  <si>
+    <t>Pemutihan karang merupakan ancaman serius bagi ekosistem laut di seluruh dunia, terutama disebabkan oleh kenaikan suhu perairan. Untuk memantau dan mengukur fenomena ini secara efektif, diperlukan alat yang andal dan efisien. Detektor Pemutihan Karang adalah suatu inovasi teknologi yang dilengkapi dengan empat sensor untuk mendeteksi dan mengukur parameter utama faktor pembatas keberlangsungan ekosistem terumbu karang, yaitu suhu, salinitas, oksigen terlarut, dan padatan terlarut total perairan. Detektor Pemutihan Karang ini terdiri dari tiga rangkaian alat yang ditempatkan secara terpisah, yaitu di permukaan perairan, di kolom perairan, dan di dasar perairan untuk mendapatkan data yang komprehensif pada seluruh kawasan ekosistem terumbu karang. Detektor Pemutihan Karang yang ditempatkan pada permukaan perairan mampu melakukan pengiriman data tanpa kabel dengan jaringan internet. Sedangkan Detektor Pemutihan Karang yang ditempatkan pada kolom perairan dan dasar perairan mampu menyimpan data hasil pengukuran pada logger yang selanjutnya dapat diambil setiap saat atau sesuai kebutuhan data, misalnya setiap hari, setiap minggu, atau setiap bulan. Data komprehensif yang dihasilkan oleh Detektor Pemutihan Karang dapat dijadikan acuan untuk melakukan tindakan mitigasi atau rehabilitas terumbu karang pada kawasan tersebut.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Pomade Rumput Laut </t>
+  </si>
+  <si>
+    <t>28-Dec-2018</t>
+  </si>
+  <si>
+    <t>P00201811122</t>
+  </si>
+  <si>
+    <t>Ryan Fachrozan, SPi</t>
+  </si>
+  <si>
+    <t>Proses pembutan pomade rumput laut menggunakan bubur rumput laut. Proses pembuatan bubur rumput laut menggunakan E.cottonii, Turbinaria sp. Sargassum sp. dan Padina sp. dengan perbandingan 1:1, 1:2, 1:3 sampai dengan 5:1. Perbandingan terbaik yang diperoleh adalah perbandingan 1:1. Pomade berbahan baku rumput laut memiliki karakteristik sesuai dengan standar kosmetik berdasarkan SNI.</t>
+  </si>
+  <si>
+    <t>Formula Velva Tepung Gayam Sebagai Kudapan Sumber Serat</t>
+  </si>
+  <si>
+    <t>05-Feb-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202601197 </t>
+  </si>
+  <si>
+    <t>Nur Setiawati Rahayu</t>
+  </si>
+  <si>
+    <t>Departemen Gizi Masyarakat</t>
+  </si>
+  <si>
+    <t>Pengembangan kudapan beku berbasis pangan lokal berpotensi menjadi alternatif pangan fungsional yang lebih sehat, khususnya dalam meningkatkan asupan serat pangan. invansi ini bertujuan untuk merumuskan dan mengkarakterisasi produk velva berbahan dasar tepung gayam (Inocarpus fagifer), madu murni, dan susu cair full cream sebagai kudapan sumber serat. Invensi ini menggunakan bahan penstabil Propylene Glycol Monoesters. Hasil analisis menunjukkan bahwa velva gayam memiliki kandungan serat pangan total sekurang-kurangnya 3% per 100 g produkSehingga dapat dinyatakan bahwa velva gayam ini menjadi kudapan dengan klaim sumber serat pangan. Produk velva dikemas dalam bentuk beku dan disimpan pada suhu -18 &amp;deg;C untuk menjaga tekstur, mutu sensoris, serta stabilitas komponen gizi. Dengan karakteristik tersebut, velva gayam berpotensi dikembangkan sebagai produk kudapan fungsional berbasis pangan lokal yang tidak hanya memiliki daya terima yang baik, tetapi juga berkontribusi dalam peningkatan kualitas gizi dan diversifikasi pangan.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Kayu Lapis Menggunakan Lembaran Tipis Kayu Dengan Teknik Furfurilasi</t>
+  </si>
+  <si>
+    <t>21-Jun-2024</t>
+  </si>
+  <si>
+    <t>S00202405663</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Adly Rahandi Lubis</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pembuatan kayu lapis menggunakan lembaran tipis kayu (vinir). Lebih khusus lagi metode pembuatan kayu lapis sesuai invensi ini menggunakan teknik furfurilasi yang ramah lingkungan untuk memodifikasi vinir kayu yang akan digunakan untuk pembuatan kayu lapis. Furfurilasi vinir kayu ini dilakukan dengan metode impregnasi larutan furfuril alkohol (FA) 40%, 70%, atau 100% dengan katalis asam sitrat 3%, dilanjutkan dengan proses polimerasi pada suhu 103&amp;deg;C selama 48 jam. Vinir terfurfurilasi ini kemudian disusun bersilangan dan direkat menggunakan perekat poliuretan (PU) atau epoxy dengan berat labur 180 g/m2, lalu dikempa panas pada suhu 120&amp;deg;C selama 6 menit dengan tekanan spesifik 11 kg/cm2. Hasil pengujian menunjukkan bahwa persen peningkatan berat (WPG) vinir yang diimpregnasi FA 40%, 70%, dan 100% masing-masing memberikan nilai rata-rata sebesar 32,27%, 54,18%, dan 67,96%.</t>
+  </si>
+  <si>
+    <t>Proses Produksi Benang Bedah Berbasis Nanoselulosa Tandan Kosong Kelapa Sawit dan Nanobakterial Selulosa</t>
+  </si>
+  <si>
+    <t>03-Dec-2019</t>
+  </si>
+  <si>
+    <t>P00201911241</t>
+  </si>
+  <si>
+    <t>Muchammad Yunus, DVM., M.Kes., PhD</t>
+  </si>
+  <si>
+    <t>Proses produksi filamen benang bedah non-absorbable dibuat dengan menggunakan PVA, Alginat, dan nanoselulosa atau nanobakterial selulosa. Proses pembuatan filamen benang bedah dibuat dengan tahapan pemintalan basah dalam CaCl2 7%-13%.Invensi ini menghasilkan filamen benang bedah non-absorbable dengan formulasi PVA, alginat, dan nanoselulosa atau nanobakterial selulosa 1% &amp;ndash; 5% lebih disukai dari segi karakteristik fisik, mekanis, dan biokompatibilitas in vitro daripada filamen benang bedah dengan penambahan nanoselulosa atau nanobakterial selulosa 10%-20%. Dengan demikian diharapkan filamen benang bedah dengan pencampuran nanoselulosa dan nanobakterial selulosa akan menjadi alternatif penggunaan benang bedah sehingga dapat meningkatkan penggunaan benang bedah berbahan serat alami.</t>
+  </si>
+  <si>
+    <t>Komposisi Kapsul Pelancar Air Susu Ibu Berbasis Kombinasi Ekstrak Daun Torbangun Dan Daun Katuk</t>
+  </si>
+  <si>
+    <t>02-Oct-2019</t>
+  </si>
+  <si>
+    <t>S00201908672</t>
+  </si>
+  <si>
+    <t>JN. Raisal Haq, SSi, MS</t>
+  </si>
+  <si>
+    <t>Departemen Biokimia</t>
+  </si>
+  <si>
+    <t>Ektrak daun torbangun dan ekstrak daun katuk selama ini masih terbatas digunakan sebagai ekstrak tunggal untuk memperlancar produksi ASI, belum ada invensi yang melakukan kombinasi antara ekstrak daun torbangun dan daun katuk untuk meningkatkan produksi ASI. Untuk itu, invensi ini menghasilkan komposisi kapsul berbasis kombinasi ekstrak daun torbangun dan ekstrak daun katuk dengan bahan pengisi pati yang dapat digunakan untuk meningkatkan produksi air susu ibu. Produk kapsul yang dihasilkan invensi ini mampu meningkatkan produksi air susu ibu dengan dosis sebesar 162 mg/kg BB sampai dengan 324 mg/kg BB.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kombinasi Hormon  Gonadotropin dan Melatonin untuk Induksi Ovulasi dan Keberhasilannya Dalam Teknologi Pemijahan Ikan  </t>
+  </si>
+  <si>
+    <t>23-May-2025</t>
+  </si>
+  <si>
+    <t>S00202504621</t>
+  </si>
+  <si>
+    <t>Deni Radona</t>
+  </si>
+  <si>
+    <t>Departemen Budidaya Perairan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Invensi ini berkenaan dengan premix hormon reproduksi (gonadotropin dan melatonin) untuk  mempercepat  pematangan  akhir  gonad  (ovulasi)  dan  meningkatkan  kinerja reproduksi dalam pemijahan ikan secara buatan. Premix hormon yang digunakan untuk induksi  ovulasi  dan  peningkatan  kinerja  reproduksi  dalam  pemijahan  adalah  LHRHa (luteinizing hormone-releasing hormone analog) + AD yang dikemas dalam satu produk bernama  Ovaprim  dan  dikombinasikan  dengan  melatonin.  Hasil  analisis  menunjukkan bahwa  kombinasi  hormon  melatonin  +  LHRHa+  AD  mampu  mempercepat  proses pematangan  akhir  gonad  dan  memperbaiki  kinerja  reproduksi.  Melatonin  dapat menyubstitusi  50%  dosis  penggunaan  premiks  hormon  induksi  pemijahan  komersial (GnRH+AD)  dalam  induksi  ovulasi  dan  pemijahan  ikan.  Invensi  ini  berkenaan  dengan premix hormon reproduksi (gonadotropin dan melatonin) untuk mempercepat pematangan akhir gonad (ovulasi) dan meningkatkan kinerja reproduksi dalam pemijahan ikan secara buatan.  Premix hormon  yang digunakan  untuk  induksi  ovulasi  dan peningkatan  kinerja reproduksi  dalam  pemijahan  adalah  LHRHa  (luteinizing  hormone-releasing  hormone analog) + AD yang dikemas dalam satu produk bernama Ovaprim dan dikombinasikan dengan  melatonin.  Hasil  analisis  menunjukkan  bahwa  kombinasi  hormon  melatonin  + LHRHa+  AD  mampu  mempercepat  proses  pematangan  akhir  gonad  dan  memperbaiki kinerja reproduksi. Melatonin dapat menyubstitusi 50% dosis penggunaan premiks hormon induksi pemijahan komersial (GnRH+AD) dalam induksi ovulasi dan pemijahan ikan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kombinasi Hormon Gonadotropin dan Melatonin dalam Mempercepat Proses Maturasi Pada Ikan </t>
+  </si>
+  <si>
+    <t>21-May-2025</t>
+  </si>
+  <si>
+    <t>S00202504619</t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Invensi ini berkenaan dengan premix hormon reproduksi (gonadotropin dan melatonin) untuk  mempercepat  proses  kematangan  gonad  dan  meningkatkan  kinerja  reproduksi dalam  pemijahan  ikan  secara  buatan.  Premix  hormon  yang  digunakan  untuk  induksi maturasi adalah pregnant mare serum gonadotropin (PMSG) + antidopamine (AD) yang dikemas  dalam  satu  produk  bernama  Oodev  dikombinasikan  dengan  melatonin.  Hasil analisis  premix  hormon  reproduksi  menunjukkan  pemberian  melatonin  yang dikombinasikan  dengan  hormon  PMSG+AD  mampu  mempercepat  proses  kematangan gonad akhir pada ikan beureum panon betina dengan nilai GSI, ukuran diameter telur, dan fekunditas  yang  lebih  tinggi  dibandingkan  dengan  kontrol.  Melatonin  berperan  dalam meningkatkan  konsentrasi  vitelogenin  pada  perlakuan  kombinasi  hormon  dan  dapat mempercepat  proses  pematangan  gonad  serta  memberikan  hasil  kinerja  reproduksi terbaik.</t>
+  </si>
+  <si>
+    <t>Nurhaliza Amalia Lestari, S. I. K</t>
+  </si>
+  <si>
+    <t>Dr. Ahmad Kusumaatmaja, M.Sc</t>
+  </si>
+  <si>
+    <t>Soffi Lutfia Dewi Trizana</t>
+  </si>
+  <si>
+    <t>Metode Efektif Dan Efisien Kristalisasi Senyawa Antikanker Ampuh Manzamina A</t>
+  </si>
+  <si>
+    <t>31-Dec-2022</t>
+  </si>
+  <si>
+    <t>S00202215949</t>
+  </si>
+  <si>
+    <t>Andi Setiawan, Drs., Ph.D., Prof.</t>
+  </si>
+  <si>
+    <t>Suatu metode baru, mudah dan efisien dalam penyediaan senyawa murni manzamina A (1) dengan tahapan ekstraksi, partisi cair-cair, pemurnian dengan kromatografi kolom, rekristalisasi dengan CHCl3/MeCN 7:3 menghasilkan senyawa murni manzamina A dengan ukuran kristal besar dan transparan, verifikasi senyawa manzamina A dengan TLC [Rf senyawa manzamina A = 0.86 (CHCl3/MeOH/H2O 30:3:1)], sudut putar jenis [&amp;alpha;]D = +53.1&amp;deg; (c 0.05, CHCl3), NMR, MS, dan kristal tunggal sinar-X, evaluasi aktivitas biologis manzamina A terhadap sel HEK293T dengan nilai IC50 0.60 &amp;plusmn; 0.05 &amp;micro;M. Metode ini merupakan metode efektif dan efisien untuk penyediaan senyawa murni manzamina A yang sangat berpotensi untuk dijadikan obat antikanker, sebagai chemical probes dan senyawa komersial (blue gold compounds).</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Nori Mikroalga Berfilamen Spirogyra Sp.</t>
+  </si>
+  <si>
+    <t>09-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202602409</t>
+  </si>
+  <si>
+    <t>Fitri Afina Radityani, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Manajemen Sumberdaya Perairan</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan menghasilkan suatu metode untuk melakukan purifikasi, penghamparan, dan pengeringan biomassa mikroalgae berfilamen dalam penyiapan nori Spirogyra sp. Biomassa Spirogyra hasil kultivasi semi-outdoor dengan kondisi yang terbaik, terlebih dahulu direndam dalam larutan PK dan dibilas serta ditiriskan. Selanjutnya, biomassa basah Spirogyra dihamparkan dalam bingkai dengan nampan yang dilapisi baking mat silicon atau silpat untuk didehidrasi atau dikeringkan sehingga menjadi lembaran kering atau nori Spirogyra.</t>
   </si>
   <si>
     <t>Komposisi Tempe Rumput Laut Hijau (Ulva sp.)</t>
   </si>
   <si>
     <t>31-Dec-2021</t>
   </si>
   <si>
     <t>S00202112450</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Joko Santoso, M.Si.</t>
+    <t>Bambang Suyikno, MSi</t>
   </si>
   <si>
     <t>Komposisi tempe dengan penambahan rumput laut hijau Ulva sp. bertujuan untuk meningkatkan kandungan gizi dan manfaat tempe kedelai, serta memberikan nilai tambah pada sumber daya laut kita. Rumput laut hijau Ulva sp. mengandung senyawa metabolit diantaranya alkaloid, flavonoid dan terpenoid. Rumput laut hijau Ulva sp. mempunyai kandungan biopigmen klorofil dan sodium yang tinggi, keduanya bermanfaat untuk kesehatan. Komposisi tempe rumput laut terdiri dari kedelai 80-90%, tepung tapioka 9-15%, rumput laut 5-10%. Kandungan protein dan sodium pada tempe rumput laut berturut-turut mencapai 29,14% dan 327,01 mg/100g.</t>
   </si>
   <si>
-    <t xml:space="preserve">EKSTRAKSI PROPOLIS DENGAN AIR DAN FORMULASINYA MENJADI PERMEN SEBAGAI ANTIEMESIS </t>
-[...14 lines deleted...]
-    <t>-</t>
+    <t>Komposisi Deterjen Lembaran Anti Nyamuk Dari Ekstrak Kulit Jeruk Purut</t>
+  </si>
+  <si>
+    <t>12-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406480</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alinggar Agli Nugroho </t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi deterjen lembaran repelan nyamuk dan relaksan bagi penggunanya sebagai produk ramah lingkungan pengganti lotion atau spray anti-nyamuk. Penggunaan ekstrak kulit jeruk purut memiliki kandungan sitronelal sehingga mempunyai kemampuan dalam mengusir dan melindungi kulit dari gigitan nyamuk. Etanol digunakan sebagai pelarut dalam proses ekstraksi kulit jeruk purut, ekstrak lerak digunakan sebagai penghasil busa deterjen, ekoenzim berperan sebagai pembersih noda pada pakaian, sedangkan metil selulosa dan PVA digunakan dalam pembuatan lembaran kertas deterjen.</t>
+  </si>
+  <si>
+    <t>Formulasi Minyak Aromaterapi Dari Minyak Kayu Cendana Dan Minyak Daun Kemangi</t>
+  </si>
+  <si>
+    <t>S00202406485</t>
+  </si>
+  <si>
+    <t>Marsya Halya Alfrida</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi minyak aromaterapi berbasis minyak atsiri dari kayu cendana (Santalum album L) dan minyak daun kemangi (Ocimum bacilicum L) dengan tambahan lainnya berupa mentol dan kamfer. Variasi formulasi dibuat sebanyak dua jenis, yaitu variasi &amp;ldquo;warm&amp;rdquo; dan &amp;ldquo;hot&amp;rdquo;. Aplikasi dari invensi ini dengan cara dihirup dan dioleskan ke kulit tubuh.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lalu Miftahul Ulum, ST. </t>
+  </si>
+  <si>
+    <t>Komposisi Pakan Kepiting Berbahan Dasar Ampas Tahu, Maggot, Dan, Cangkang Kerang Hijau Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>03-Oct-2022</t>
+  </si>
+  <si>
+    <t>P00202210819</t>
+  </si>
+  <si>
+    <t>Rafli Arya Fahrezi</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk menghasil pakan kepiting yang menggunakan ampas tahu, maggot, dan, cangkang kerang hijau sebagai bahan utamanya. Komposisi pakan kepiting sesuai invensi ini terdiri dari tepung maggot, tepung ampas tahu, tepung cangkang kerang hijau, tepung rebon, minyak jagung, minyak ikan, tepung kedelai, tepung tapioka, vitamin dan mineral, serta cacing. Proses pembuatan dilakukan dengan mencampur seluruh adonan. Kemudian adonan dicetak dan dikukus selama 15 menit. Selanjutnya, dioven selama 2 jam. Pelet kepiting ini berbentuk kotak kecil ukuran 1 cm x 1 cm denganberat 2 gram/pelet. Berdasarkan hasil uji menunjukkan bahwa pelet/pakan kepiting sesuai invensi ini dapat meningkatkan laju pertumbuhan kepiting.</t>
+  </si>
+  <si>
+    <t>Salsabila Shafiyah Putri</t>
+  </si>
+  <si>
+    <t>Komposisi Yoghurt Dari Bunga Dan Bubuk Batang Saraca Ashoka</t>
+  </si>
+  <si>
+    <t>S00202406482</t>
+  </si>
+  <si>
+    <t>Siti Rohmah</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi yoghurt berbahan bunga dan bubuk batang Saraca ashoka sebagai minuman yang dapat mencegah kanker payudara, SOPK, dan nyeri haid. Minuman ini terbuat dari bunga dan bubuk batang Saraca ashoka yang dicampur dengan yoghurt yang terbuat dari susu dan starter yoghurt. Buah stroberi dan nanas madu pemalang dijadikan selai dan ditambahkan sebagai pemanis alami sehhingga dapat mengurangi penggunaan gula tambahan. Batang Saraca ashoka mengandung senyawa bioaktif seperti steroid, alkaloid, flavonoid, tanin, glikosida dan saponin. Sementara itu, bunga ashoka mengandung karotenoid, flavonoid, fenol, flavon glikosida, dan phytoestrogen. Senyawa-senyawa tersebut secara teori dapat bersifat spasmogenik, uterotonic, oksitosin, antibakteri, anti-tumor, anti-implantasi, anti-progestational, dan anti estrogenik untuk mencegah kanker payudara, SOPK, dan nyeri haid.</t>
+  </si>
+  <si>
+    <t>Bayu Prastowo, Msi</t>
   </si>
   <si>
     <t>Produk Kue Tinngi Antioksidan</t>
   </si>
   <si>
     <t>29-Dec-2016</t>
   </si>
   <si>
     <t>P00201609172</t>
   </si>
   <si>
+    <t>Auliya Quratul Marian</t>
+  </si>
+  <si>
     <t>Invensi ini mengungkapkan komposisi dan proses pembuatan Kue tinggi antioksidan dengan substitusi minyak sawit merah sebagai salah satu produk alternatif yang dapat digunakan sebagai cemilan untuk mencegah terjadinya aterosklerosis, jantung koroner dan kanker. Kue ini dibuat dengan menggunakan bahan-bahan utama yang biasa digunakan dalam pembuatan kue dan minyak sawit merah untuk menggantikan santan dan minyak goreng yang semula digunakan dalam pembuatan kue. Kue tinggi antioksidan mengandung 201 kkal energi , 3.4 g protein, 10.7 g lemak, 24.3 g karbohidrat dan 122 RE vitamin A (setara 732 &amp;micro;g/g ?-karoten) per takaran saji, sehingga dapat diklaim sebagai produk tinggi ?-karoten. Produk kue ini memenuhi %AKG vitamin A sebesar 20.3%-24.4%. Setiap 100 g kue mampu meredam radikal bebas DPPH setara dengan kemampuan vitamin C sebanyak 43.44 mg (bk), dengan persentase rata-rata aktivitas antioksidan sebesar 75. 11%.</t>
   </si>
   <si>
-    <t>Komposisi Dan Proses Pembuatan Puding Okra Ungu</t>
-[...161 lines deleted...]
-    <t>Dr. Zaenal Abidin, S.Si., M.Agr.</t>
+    <t>Dr. Misbahuddin</t>
+  </si>
+  <si>
+    <t>Metode Koreksi Topografi Citra Satelit Berbasis Sensor Optik</t>
+  </si>
+  <si>
+    <t>24-Aug-2021</t>
+  </si>
+  <si>
+    <t>S00202106657</t>
+  </si>
+  <si>
+    <t>Desi Ariyadhi Suyamto, S.Hut</t>
+  </si>
+  <si>
+    <t>Invensi ini dikembangkan untuk mengatasi kesalahan nilai reflektansi akibat efek permukaan bumi di beberapa data satelit sensor optik berdasarkan algoritma empirical rotation secara operasional. Metode koreksi topografi sesuai invensi ini dikembangkan dalam kode pemograman Python (Python source code) yang memungkinkan metode koreksi ini dapat dilakukan secara operasional (otomatis) pada skala yang nasional dan regional. Metode untuk koreksi topografi citra satelit ini terdiri dari beberapa tahapan yaitu: penentuan lokasi contoh secara otomatis, perhitungan posisi matahari, kondisi pencahayaan (ilumination), dan analisis nilai reflektansi secara empiris dengan model rotasi.</t>
   </si>
   <si>
     <t>Produk Nano Zink Oksida Terenkapsulasi Komplek Polisakarida-Protein Termodifikasi Sebagai Material Fungsional Diproduk Pangan Olahan Berbahan Dasar Susu Dan Metode Pembuatannya</t>
   </si>
   <si>
     <t>30-Nov-2022</t>
   </si>
   <si>
     <t>P00202213970</t>
+  </si>
+  <si>
+    <t>Elfa Aida Kamila, SSi</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berhubungan dengan suatu metode baru pembuatan material fungsional nano zink oksida (ZnO) yang terenkapsulasi pada komplek polisakarida-protein termodifikasi secara in situ dalam one-pot proses. Metode ini memiliki kebaruan pada proses enkapsulasi nano zink oksida yang dilakukan secara in situ karena pektin sebagai capping agent pada saat pembuatan nano zink oksida tidak dihilangkan dengan proses pencucian atau kalsinasi. Proses enkapsulasi terjadi karena sisi aktif pada pektin langsung bereaksi dengan sisi aktif pada protein termodifikasi untuk membentuk komplek pektin-protein termodifikasi yang stabil. Produk tersebut mudah dipisahkan dengan supernatant sehingga proses pencucian dapat dilakukan secara pemisahan sederhana. Produk akhir yang dihasilkan tersebut mudah dikeringkan dan dicampurkan kembali dengan produk olahan berbahan dasar susu karena dapat terdispersi sempurna.
 Metode ini memiliki keunggulan lain yaitu nano zink oksida dapat dibuat dengan waktu reaksi hidrotermal kurang dari 3 jam pada suhu di bawah 100oC dan tanpa proses kalsinasi pada suhu hingga 700 oC. Bila dibandingkan zink oksida dengan produk impor, zink oksida yang dihasilkan memiliki ukuran di bawah 100 nm dengan lebih seragaman bentuk morfologi dan memiliki akitivitas anti bakteri yang lebih tinggi.</t>
   </si>
   <si>
-    <t>Kombinasi Ekstrak Sirih Merah Terenkapsulasi Nanostructured Lipid Carrier (Nlc) Dengan Nanopropolis Sebagai Bahan Aktif Antimelanogenesis</t>
-[...5 lines deleted...]
-    <t>S00202411561</t>
+    <t>Komposisi Media Tanam Hidroponik Berbahan Dasar Wol Domba Dan Coco Fiber Dengan Lapisan Mikoriza Arbuskular Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>10-Oct-2023</t>
+  </si>
+  <si>
+    <t>P00202310158</t>
+  </si>
+  <si>
+    <t>Ridwan Lazuardi</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Tanah dan Sumberdaya Lahan</t>
+  </si>
+  <si>
+    <t>Semakin terbatasnya ketersediaan lahan pertanian, khususnya di perkotaan membuat kebutuhan sayuran menjadi sulit terpenuhi. Untuk itu, diperlukan sistem penanaman yang mampu menghemat penggunaan lahan dan mampu memproduksi sayuran berkualitas, salah satunya sistem hidroponik. Media tanam hidroponik yang umumnya digunakan ialah rockwool. Padahal, rockwool memiliki kelemahan yaitu memberikan paparan yang dalam skala besar dapat berdampak pada sistem pernapasan dan iritasi kulit. Oleh karena itu, perlu adanya media tanam hidroponik ramah lingkungan dan bekerja efektif. Invensi yang diberi nama Sheeco hadir sebagai solusi atas permasalahan di atas dengan mengusung produk media tanam hidroponik all in one berbahan dasar wol domba dan coco fiber dengan kombinasi nutrisi NPK serta Mikoriza arbuskular. Sheeco berbentuk tabung dengan diameter 3 cm, tinggi 1,5-2 cm; dan berat 3,75 g. Sheeco telah melakukan pengujian pada PT Biodiversitas Bioteknologi Indonesia (ICBB) dengan nomor pengujian 1142/LHP/PTBBI.MARK/IX/2023, diperoleh hasil bahwa pada sampel produk media tanam seberat 150 g terkandung N-Total 6,12%, P2O5 Potensial 1815,90 mg/100g; dan K2O Potensial 3758,52 mg/100 g. Sheeco cocok digunakan untuk keperluan pertanian hidroponik, semai benih, dan keperluan pertanian lainnya sesuai kebutuhan.</t>
+  </si>
+  <si>
+    <t>Alat Pemanenan Dan Sortasi Kematangan Buah Jambu Kristal Secara Simultan Berbasis Fluoresensi</t>
+  </si>
+  <si>
+    <t>11-Oct-2024</t>
+  </si>
+  <si>
+    <t>S00202410990</t>
+  </si>
+  <si>
+    <t>Fareihan Rizki Farikhin</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan alat pendeteksi kematangan buah jambu kristal secara nondestruktif menggunakan sensor fluoresensi adafruit AS7262 yang mempunyai 6 channel warna. Invensi ini dirancang untuk memudahkan petani dalam mengetahui tingkat kematangan buah jambu kristal secara akurat menggunakan nilai Brix dan nilai fluoresensi. Terciptanya alat ini akan mengurangi penurunan buah mutu jambu kristal yang dipanen pada kondisi belum mencapai kematangan. Selanjutnya invensi ini dilengkapi dengan detection box yang berfungsi sebagai mekanisme pembacaan data spektrum dari sensor fluoresensi berdasarkan hubungan antara TPT dan klorofil pada buah jambu kristal. Invensi ini juga dilengkapi dengan electro box sebagai mekanisme untuk mengatur komponen pada rangkaian. Proses penggunaan alat ini diawali dengan menyalakan tombol on lalu mengarahkan detection box ke permukaan buah jambu kristal dan diamkan selama 3 detik hingga proses scanning selesai dilakukan dan hasil ditampilkan pada layar LCD.</t>
+  </si>
+  <si>
+    <t>Isolat Protein Tempe Kedelai Tergerminasi dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>06-Dec-2019</t>
+  </si>
+  <si>
+    <t>P00201911468</t>
+  </si>
+  <si>
+    <t>Rachel Meiliawati Yoshari, S.TP</t>
+  </si>
+  <si>
+    <t>Fermentasi dan germinasi mampu menurunkan kandungan senyawa antigizi dan meningkatkan daya cerna protein kedelai. Invensi ini berhubungan dengan isolat protein yang dibuat dari tempe kedelai tergerminasi. Tujuan invensi ini adalah untuk menyediakan metode pembuatan isolat protein tempe kedelai tergerminasi. Pembuatan isolat protein tempe kedelai tergerminasi dibagi menjadi empat bagian yaitu preparasi bahan baku dan germinasi kedelai, pembuatan tempe kedelai tergerminasi, penepungan tempe kedelai tergerminasi rendah lemak, dan isolasi protein tepung tempe kedelai tergerminasi. Rentang pH ekstraksi dan pengendapan protein maksimum tempe kedelai tergerminasi adalah 11-12.8 dan 3-5. pH ekstraksi protein tempe kedelai tergerminasi berbeda dengan ekstraksi protein kedelai komersial. Isolat protein tempe kedelai tergerminasi memiliki kadar protein lebih dari 80% (6.25x%N).</t>
+  </si>
+  <si>
+    <t>Gracella Florensa Charistia</t>
+  </si>
+  <si>
+    <t>Audia Anjani</t>
+  </si>
+  <si>
+    <t>Rake Silverrian</t>
+  </si>
+  <si>
+    <t>Minuman Isotonik Ternak Ayam Dari Limbah Cair Tahu Dan Kecap Sebagai Pengganti Antibiotic Growth Prtomoter</t>
+  </si>
+  <si>
+    <t>S00202406427</t>
+  </si>
+  <si>
+    <t>Yukio Zion Hadar</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa Minuman Isotonik Ternak Ayam dari Limbah Cair Tahu dan Kecap Sebagai Pengganti AGP yang bertujuan untuk membuat suatu minuman probiotik alternatif berbahan limbah cair tahu dan kecap sebagai penggati AGP yang dapat meningkatkan berat badan ayam dan menambah kekebalan tubuh pada ayam sehingga ayam tidak mudah terkenapenyakit. Moinuman isotonik dibuat dengan fermentasi secara anaerob melalui beberapa tahapan dimulai dari pengujian brix masing-masing limbah kemudian mencampurkan kedua limbah cair tahu dan kecap kedalam satu wadah hingga kadar brix mencapai angka 20%-25% lalu ditambahkan EM4 dengan dosis 1mL/1 L. Proses fermentasi selama 14 hari dan melakukan uji brix dan uji PH ketika fermentasi sudah mencapai 14 hari, kemudian mencampurkan hasil fermentasi dengan air sesuai perlakuan. Penentuan efektifitas formula dilakukan dengan uji in vitro. Berdasarkan hasil uji terhadap formulasi didapat formulasi terbaik yaitu 1 NGP : 1 air.</t>
+  </si>
+  <si>
+    <t>Formula Nanocoating Berbasis Serisin Limbah Kokon dan Pektin Kulit Jeruk untuk Peningkatan Umur Simpan Serta Kesegaran Buah Pisang Mas</t>
+  </si>
+  <si>
+    <t>22-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510658</t>
+  </si>
+  <si>
+    <t>Ezekiel Royce Hamonangan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pisang merupakan salah satu komoditas hortikultura utama Indonesia. Salah satu jenis pisang yang diminati oleh masyarakat adalah pisang mas. Kehilangan hasil panen pisang akibat respirasi dan produksi gas etilen berlebih mencapai 16,36%. Salah satu metode perpanjangan  umur  simpan  buah  yang  sedang  dikembangkan  adalah  pengaplikasian coating dari pektin. Performa coating pektin dapat ditingkatkan melalui pengkombinasian dengan  serisin  untuk  meningkatkan  sifat  mekanis  coating.  Teknologi  nano  dapat meningkatkan kemampuan coating untuk menutupi pori-pori kulit buah dengan lebih baik. Terdapat  3  formula nanocoating (F1,  F2,  F3)  dengan  material  berupa nanopektin/nanoserisin, gliserol, tween-80 dan asam stearat. Pengaplikasian nanocoating dilakukan  dengan  mencelupkan  pisang  kedalam  larutan  NP  dan  dikeringkan  lalu dicelupkan  pada  larutan  NS  dan  dikeringkan.  Formula nanocoating mempengaruhi peningkatan  umur  simpan  dan  kesegaran  buah  pisang  baik  secara  fisikokimia  (susut bobot, kelunakan, tpt, tat, perubahan warna, laju respirasi, dan laju produksi gas etilen) dan organoleptik (mutu hedonik dan hedonik overall).</t>
+  </si>
+  <si>
+    <t>Ir Titah Sihdjati Riadhie</t>
+  </si>
+  <si>
+    <t>Formula Pakan Fungsional Untuk Ayam Broiler</t>
+  </si>
+  <si>
+    <t>02-Sep-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> S00202508426</t>
+  </si>
+  <si>
+    <t>Nur Rezki Rahim</t>
+  </si>
+  <si>
+    <t>Uji potensi minyak ikan lemuru dan tepung daun kelor yang dilakukan secara in vivo terhadap ayam broiler strain cobb menunjukkan bahwa formulasi ransum yang mengandung minyak ikan lemuru dan tepung daun kelor memiliki potensi paling tinggi untuk menghasilkan daging ayam broiler fungsional yang mengandung omega-3 dan Vitamin A. Pemanfaatan pakan yang mengandung minyak ikan lemuru dan tepung daun kelor dapat meningkatkan kandungan asam lemak omega-3 hingga 185,11% dibandingkan dengan pakan yang tidak mengandung minyak ikan lemuru dan tepung daun kelor. Pemberian pakan yang mengandung minyak ikan lemuru dan tepung daun kelor juga dapat meningkatkan kandungan vitamin A daging hingga 84,93 IU dibandingkan dengan tanpa penambahan minyak ikan lemuru dan tepung daun kelor dalam pakan</t>
+  </si>
+  <si>
+    <t>Pirda Maharani Nafisah</t>
+  </si>
+  <si>
+    <t>Produksi Matrik Saset Antimikroba Berbahan Dasar Nanoselulosa Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>P00201911421</t>
+  </si>
+  <si>
+    <t>Muhamad Sapoan, S.TP</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan komposit matriks saset antimikrobial menggunakan silika dengan nanoselulosa. Nanoselulosa yang dihasilkan dari TKKS yang berfungsi sebagai filer. Produksi matriks silika-nanoselulosa TKKS dilakukan dengan pemadatan nanoselulosa menjadi hidrogel nanoselulosa dan direndam ke dalam larutan sodium silika 25% selama 6 jam, kemudian ditiriskan dan dikeringanginkan selama 15 jam pada suhu 20-25 oC. Selanjutnya direndam dengan asam sulfat 2 M selama 4 jam kemudian hidrogel dinetralkan dan dikeringkan. Hidrogel yang telah kering kemudian dihancurkan dengan blender selama 5 menit dan diayak dengan menggunakan saringan 80 mesh menghasilkan matriks komposit silika-nanoselulosa. Matriks komposit silika-nanoselulosa yang dihasilkan kemudian direndam dalam minyak atsiri jahe merah selama 5 menit. Matriks silika-nanoselulosa yang telah direndam dalam minyak atsiri, kemudian diambil 1 gram lalu dimasukkan ke dalam saset LDPE dengan ukuran 3 x 3 cm dan di sealer. Invensi ini menghasilkan matriks komposit silika-nanoselulosa dengan kadar nanoselulosa 13.65% lebih stabil mempertahankan zat antimikroba yang terserap dibandingkan dengan matriks tanpa penambahan nanoselulosa. Dengan demikian saset antimikroba dengan matriks komposit silika-nanoselulosa dan minyak atsiri jahe mereh sebagai zat antimikroba akan lebih diterima oleh masyarakat sehingga industrialisasinya dapat mendukung program pengurangan angka keracunan makanan yang disebabkan oleh mikroba pada makanan.</t>
+  </si>
+  <si>
+    <t>Saffanah Noor Faradisa</t>
+  </si>
+  <si>
+    <t>Sistem Resirkulasi Air Terkendali Menggunakan Membran Ultrafiltrasi Dan Diffuser Gelembung</t>
+  </si>
+  <si>
+    <t>28-Aug-2025</t>
+  </si>
+  <si>
+    <t>S00202508279</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Eng. Allen  Kurniawan, ST., MT.</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Sipil dan Lingkungan</t>
+  </si>
+  <si>
+    <t>Invensi ini mengembangkan sistem resirkulasi air terkendali (SRAT) yang mengintegrasikan membran ultrafiltrasi SRUF-4040 dengan diffuser gelembung untuk meningkatkan kualitas air budidaya ikan. Sistem ini menggabungkan unit filter multimedia, filter karbon aktif, membran ultrafiltrasi dengan area efektif 4 m2, serta diffuser gelembung mikro untuk meningkatkan efisiensi filtrasi dan aerasi. Pengujian laboratorium dengan ikan nila merah Bangkok (Oreochromis sp.) menunjukkan penurunan konsentrasi amonia dan nitrit ke tingkat aman. peningkatan oksigen terlarut hingga 5,7-6,6 mg/L, serta hasil budidaya yang optimal dengan tingkat kelangsungan hidup 90 &amp;ndash; 95 % dan laju pertumbuhan spesifik 4,0-4,5 %. Sistem ini menawarkan solusi berkelanjutan, hemat air, dan efisien untuk akuakultur intensif.</t>
+  </si>
+  <si>
+    <t>Bibi Ahmad Chahyanto</t>
+  </si>
+  <si>
+    <t>Lampu Bawah Air Sebagai Alat Bantu Pengumpul Ikan</t>
+  </si>
+  <si>
+    <t>19-Sep-2025</t>
+  </si>
+  <si>
+    <t>S00202509160</t>
+  </si>
+  <si>
+    <t>Kasab Toharo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lampu bawah air yang terdapat di Indonesia sebagian besar merupakan lampu yang masih bergantung terhadap kabel panjang dan tidak mudah dipindah-pindah, perlu biaya mahal  dalam  pembuatan  satu  unit  lampunya.  Lampu  bawah  air  merupakan pengembangan dari lampu konvensional dan lampu bawah air yang menggunakan bahan dari  akrilik  bening  dan  HDPE,  serta  baterai  yang  dapat  diisi  ulang  dayanya  dan menggunakan remote dengan konsep respon ikan terkait penggunaan intensitas cahaya dalam  memikat  ikan  agar  berkumpul  di  sekitar  lampu.  Atau  dengan  kata  lain,  lampu bawah air dengan remote diinvensikan secara tidak langsung merupakan upaya dalam inovasi  alat  bantu  pengumpul  ikan  yang  dapat  digunakan  kapanpun  dan  di  perairan manapun  yang  diinginkan  khususnya  pada  kondisi  gelap,  sehingga  menyebabkan penghematan  energi  terhadap  bahan  bakar  minyak  pada  kapal  sehingga  tidak  perlu melakukan pencarian daerah penangkapan ikan (fishing ground) dalam pengejaran ikan.</t>
+  </si>
+  <si>
+    <t>Sistem Pemipaan Untuk Pencegahan Serangan Rayap Tanah Pada Bangunan Gedung Pra-Konstruksi</t>
+  </si>
+  <si>
+    <t>P00202215951</t>
+  </si>
+  <si>
+    <t>Januar Parlindungan Bintang</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan penerapan sistem pemipaan di Indonesia untuk mencegah serangan rayap tanah pada bangunan gedung pra-konstruksi. Sistem pemipaan ini dilaksanakan pada tapak pengujian berdasarkan spesifikasi rancang bangun Rumah Tinggal Tipe 21. Pipa penyalur tambahan dipasang pada sisi dalam dan sisi luar pondasi yang dihubungkan dengan pipa penyalur utama menggunakan konektor untuk mengalirkan larutan termitisida ke tanah di sekitar pondasi dengan bantuan kompresor. Melalui aplikasi sistem pemipaan ini, diketahui bahwa waktu standarnya 130,90 menit yang menunjukkan waktunya lebih singkat jika dibandingkan dengan perlakuan tanah pra-konstruksi konvensional (SNI 2404: 2015). Namun demikian, keterampilan operator dalam aplikasi sistem pemipaan tersebut belum memadai, terutama dalam pemasangan alat ukur tekanan. Unsur kerja yang paling kritis (critical path) dalam aplikasi sistem pemipaan adalah penyaluran larutan termitisida. Dalam</t>
+  </si>
+  <si>
+    <t>Produk Minuman Kombucha Bunga Telang (Clitoria Ternatea L.) Untuk Memperbaiki Profil Lipid Dan Status Oksidatif Pada Kondisi Dislipidemia</t>
+  </si>
+  <si>
+    <t>12-Jun-2024</t>
+  </si>
+  <si>
+    <t>S00202405323</t>
+  </si>
+  <si>
+    <t>Rosyanne Kushargina</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan produk kombucha dari teh yang terbuat dari seduhan bunga telang (Clitoria ternatea L.) menggunakan SCOBY (Simbiotic colony/culture of bacteria &amp;amp; yeast) sebagai kultur simbiosis. Kombucha bunga telang dibuat dari bunga telang, SCOBY gel, Starter, dan Gula pasir. Kombucha dibuat dengan menyeduh bunga telang dan mencampur dengan semua bahan lain yang digunakan di dalam toples kaca; menutup dengan kain kassa &amp;amp; Menyimpan di tempat yang tidak terkena sinar matahari secara langsung untuk fermentasi; menyaring dan memisahkan larutan kombucha dengan SCOBY setelah proses fermentasi. Kombucha bunga telang dari invensi ini merupakan minuman dengan potensi zat gizi dan antioksidan yang bermanfaat untuk kesehatan. Kombucha telang pada invensi ini memiliki kandungan antioksidan, asam organik, bakteri, dan khamir yang memiliki potensi untuk memperbaiki kondisi dislipidemia. Kombucha bunga telang hasil invensi ini terbukti dapat memperbaiki profil lipid dengan menurunkan 12 mg/dl TC, 11 mg/dl TG, dan 17 mg/dl LDL-C, serta meningkatkan 7 mg/dl HDL-C. Konsumsi kombucha bunga telang invensi ini juga mampu menurunkan kadar oxidized-LDL (Ox-LDL) sebesar 11,84 (U/L) dan meningkatkan SOD sebesar 20,24 (U/ml) sebagai indikator stress oksidatif pada subjek dewasa dengan dislipidemia melalui uji klinis selama 28 hari menggunakan desain Randomized Controlled Trial (RCT).</t>
+  </si>
+  <si>
+    <t>Formulasi Mie Sagu Dan Kacang Bambara (Vigna subterranea) Dengan Indeks Glikemik Sedang</t>
+  </si>
+  <si>
+    <t>21-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510646</t>
+  </si>
+  <si>
+    <t>Desy Rianita tarigan, S.Gz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berkaitan  dengan  formulasi  dan  metode  produksi  mie  sagu  dan  kacang bambara  sebagai  alternatif  pangan  tinggi  serat  dan  berindeks  glikemik  rendah  bagi penderia obesitas dan diabetes yang menggabungkan tepung sagu (50-70%) dan tepung kacang bambara (30-50%) untuk memperoleh produk mie sehat dengan nilai gizi tinggi dan  indeks  glikemik  rendah.  Penambahan  tepung  kacang  bambara  meningkatkan kandungan protein hingga 11,4%, serat pangan lebih dari 12%, dan pati resisten hingga 11,89%,  membantu  pengelolaan  gula  darah,  khususnya  bagi  penderita  diabetes  tipe 2.Proses produksi meliputi pencampuran bahan alami, pembentukan adonan, pencetakan, pengeringan  suhu  terkendali,  dan  pengemasan  vakum  guna  menjaga  mutu  dan  daya simpan. Produk bebas gluten, tanpa bahan pengawet atau pewarna kimia, serta memiliki tekstur  elastis  dan  warna  alami.  Uji  indeks  glikemik  in  vivo  sesuai  standar  ISO  26642 memastikan  produk  ini  efektif  menurunkan  respons  glukosa.  Invensi  ini  menawarkan alternatif  mie  berbahan  lokal  dengan  keunggulan  nutrisi  dan  fungsi  kesehatan  yang signifikan serta potensi pasar pangan fungsional yang luas.</t>
+  </si>
+  <si>
+    <t>Sistem Irigasi Evapotranspirasi Aliran Bawah Permukaan pada Budidaya Padi SRI dan Salibu</t>
+  </si>
+  <si>
+    <t>04-Dec-2021</t>
+  </si>
+  <si>
+    <t>S00202111113</t>
+  </si>
+  <si>
+    <t>Hilda Agustina</t>
+  </si>
+  <si>
+    <t>Sistem irigasi Evapotranspirasi invensi ini mengatur debit air masuk secara otomatis dengan prinsip Bejana Berhubungan dan persamaan Darcy-Weisbach. Sistem irigasi ini terdiri dari beberapa bagian, yaitu reservoir, pipa inlet, stop kran, sambungan elbow, bak/pot, stop kran pelampung bola, sambungan T, pipa penghubung, pot tanaman, pipa biopori, penghubung antar bak pot, pipa drainase, pipa set, media taman, kain penyaring dan batu split. Pot set berfungsi mengatur kedalaman air pada semua pot dalam sistem. Stop kran pelampung terdapat katup bola yang berfungsi untuk mengalirkan dan menghentikan aliran irigasi dari pipa inlet ke pot/bak set. Katup bola ini akan bekerja otomatis, jika tekanan air menurun, katup bola terbuka dan aliran air irigasi mengalir dari pipa inlet ke bak pot. Jika tekanan yang mendorong katup bola (level air penuh) sehingga katup tertutup dan menghentikan aliran air irigasi dari pipa inlet ke bak/pot set. Stop kran ini akan membuka dan menutup aliran air masuk secara otomatis sesuai dengan kedalaman air yang telah diatur manual pada pot set. Hasil panen yang didapatkan dari budidaya padi SRI dan Salibu yang menggunakan sistem irigasi Evapotranspirasi dapat mencapai 4,8 ton/ha (budidaya SRI) sampai dengan 8 ton/ha (gabungan budidaya padi SRI dan Salibu).</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Minuman Serbuk Multigrain Berbasis Kacang Koro (Canavalia sp.) Dan Kacang Bogor (Vigna subterranea)</t>
+  </si>
+  <si>
+    <t>10-Jan-2026</t>
+  </si>
+  <si>
+    <t>S00202600248</t>
+  </si>
+  <si>
+    <t>Dewi Sarastani</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkap suatu proses pembuatan minuman serbuk multigrain berbasis protein nabati yang memanfaatkan kacang koro (Canavalia sp.) dan kacang Bogor (Vigna subterranea) sebagai bahan baku utama, yang dikombinasikan dengan kacang-kacangan dan serealia lainnya. Proses meliputi tahapan penyiapan bahan baku, sortasi, pencucian, pengukusan,  pengeringan  menggunakan food  dehydrator,  pengecilan  ukuran, pengayakan,  pencampuran  bahan  pendukung,  dan  pengemasan.  Proses  ini  dirancang adaptif  terhadap  bahan  baku  kering,  mudah  diterapkan  pada  skala  kecil  hingga menengah,  serta  menghasilkan  minuman  serbuk  multigrain  siap  seduh  dengan  mutu kimiawi dan keamanan pangan yang baik.</t>
+  </si>
+  <si>
+    <t>Formulasi Krim Lulur Kombinasi Residu Garam Rumput Laut Merah (Grateloupia angusta), Bubuk Biji Pepaya Dan Kolagen</t>
+  </si>
+  <si>
+    <t>02-Sep-2023</t>
+  </si>
+  <si>
+    <t>S00202308357</t>
+  </si>
+  <si>
+    <t>Anggrei Viona Seulalae, SPi MSi</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suatu formulasi lulur kombinasi residu garam rumput laut merah (Grateloupia angusta), bubuk biji pepaya dan kolagen yang terdiri dari asam stearat 7,9%, setil alkohol 1%, propilen glikol 3%, trietanolamine (TEA) 0,5%, kolagen 0,5% yang dilarutkan pada gliserin, akuades 70,7-74,7%, fenoksietanol 0,9%, aroma 1%, residu garam rumput laut merah 7%, dan bubuk biji pepaya 1-5%. Invensi formulasi lulur kombinasi residu garam rumput laut merah (Grateloupia angusta), bubuk biji pepaya dan kolagen dapat diaplikasikan pada bidang kosmetik.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METODE PEMBUATAN GARAM BERBAHAN BAKU RUMPUT LAUT COKELAT Sargassum sp.  DENGAN TEPUNG BUNGA LAWANG (Illicum verum)</t>
+  </si>
+  <si>
+    <t>06-May-2026</t>
+  </si>
+  <si>
+    <t>S00202604318</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan metode pembuatan garam berbahan baku rumput laut
+cokelat Sargassum sp. dengan tepung bunga lawang (Illicum verum). Proses pembuatan
+garam dimulai dengan mencampurkan tepung rumput laut dengan air standar minum
+dengan rasio 1:10 b/v. Campuran dipanaskan pada suhu 40&amp;deg;C selama 10 menit. Filtrat
+hasil pemanasan disaring menggunakan kain blacu 500 mesh kemudian filtrat sebanyak
+100 mL dicampurkan dengan tepung bunga lawang 5-20% (b/v). Filtrat hasil penambahan
+tepung bunga lawang disaring menggunakan kain blacu 500 mesh. Filtrat dengan
+penambahan tepung bunga lawang dicampurkan dengan NaCl dan KCl (1:1) konsentrasi
+20%. Filtrat dikeringkan selama 48 jam pada suhu 60oC menggunakan dehydrator. Hasil
+pengeringan dihaluskan hingga diperoleh bubuk kristal halus berwarna kecokelatan yang
+merupakan garam rumput laut Sargassum sp. dengan tepung bunga lawang. Keunggulan
+garam rumput laut dalam invensi ini, yaitu rendemen yang tinggi, aktivitas antioksidan
+yang kuat hingga sangat kuat, rasio Na/K mendekati 1, serta adanya perbaikan aroma
+yang menurunkan intensitas atribut aroma yang tidak disukai (sulfur dan amis).</t>
+  </si>
+  <si>
+    <t>Efrida Basri</t>
+  </si>
+  <si>
+    <t>Formula Yoghurt Dengan Karaginan Dan Ganggang Laut Mikro Spirulina Sp. Sebagai Sumber Antioksidan</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> S00202508427</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Fitriah Khairul, S.Pi.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi yoghurt berbasis susu rendah lemak dengan penambahan karaginan dan Spirulina sp.. Invensi ini bertujuan meningkatkan nilai gizi dan sifat fungsional yoghurt. Karaginan berfungsi sebagai penstabil untuk memperbaiki tekstur dan kekentalan yoghurt, sedangkan Spirulina sp. mengandung protein, pigmen, dan antioksidan yang tinggi. Kombinasi keduanya berpotensi meningkatkan kualitas nutrisi dan daya tarik organoleptik bagi konsumen. Formula pembuatan yoghurt meliputi susu rendah lemak, kultur starter, karaginan, dan Spirulina sp.. Yoghurt yang dihasilkan memiliki Total BAL ,5-10,6 log CFU/mL, TAT 0,8-0,9%, pH 4,0-4,3, kadar protein 3,65%, lemak 0,94%, karbohidrat 5,04%, abu 0,78%, air 89,59%. Hasil penelitian menunjukkan bahwa penambahan karaginan meningkatkan kekentalan yoghurt, sedangkan Spirulina sp. meningkatkan warna hijau alami, nilai antioksidan, dan preferensi konsumen. Formulasi ini menunjukkan potensi sebagai yoghurt fungsional yang sehat dan menarik bagi masyarakat</t>
+  </si>
+  <si>
+    <t>Produksi Immunoglobulin Y Spesifik Influenza Pada Ayam Petelur Menggunakan Vaksin Human Influenza Multivalen Sebagai Antigen Dan Immunoglobulin Y Spesifik Influenza</t>
+  </si>
+  <si>
+    <t>P00202308032</t>
+  </si>
+  <si>
+    <t>Retno Damajanti Soejoedono</t>
+  </si>
+  <si>
+    <t>Departemen Kedokteran Hewan</t>
+  </si>
+  <si>
+    <t>Invensi yang diungkapkan disini adalah produksi IgY spesifik influenza A dan B pada ayam petelur yang dapat digunakan sebagai bahan aktif pada produk untuk mitigasi alternatif influenza. Adapun metode produksi antibodi terdiri dari menentukan dosis vaksin untuk ayam adalah setengah (0,25 mL) dari dosis untuk manusia (0,5 mL), menentukan waktu booster dalam interval 4 minggu, mendeteksi keberadaan antibodi pada serum dan telur dengan interval satu minggu, Memanen telur setelah antibodi terdeteksi dan memurnikan antibodi dari kuning telur. Disamping itu diungkapkan juga suatu antibodi spesifik terhadap influenza A dan B yang dapat mengenali antigen influenza. Antibodi spesifik ini dapat digunakan pada industri industri kosmetik medis dan nutraceutical food.</t>
+  </si>
+  <si>
+    <t>Abdullah Tsaqif Attaqiy</t>
+  </si>
+  <si>
+    <t>Nanokapsul Ekstrak Andaliman (Zanthoxylum acanthopodium DC.) Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>25-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202213519</t>
+  </si>
+  <si>
+    <t>Putu Cathay Varianthy, STP.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan suatu nanokapsul ekstrak andaliman (Zanthoxylum acanthopodium DC.) yang terbuat dari ekstrak andaliman dan bahan dinding kapsul atau penyalut yaitu campuran maltodekstrin dengan pati termodifikasi atau isolat whey protein dan proses pembuatannya. Proses pembuatan nanokapsul ekstrak andaliman. Proses pembuatan nanokapsul ekstrak andaliman dimulai dari penyiapan ekstrak andaliman sebagai inti kapsul, penyiapan bahan dinding kapsul atau penyalut yang terdiri dari campuran maltodekstrin dengan pati termodifikasi atau campuran maltodekstrin dengan isolat whey protein, penyiapan emulsi ekstrak andaliman dan bahan dinding kapsul atau penyalut serta pengeringan larutan emulsi sehingga menghasilkan serbuk nanokapsul ekstrak andaliman.</t>
+  </si>
+  <si>
+    <t>Rauzatul Nazzla</t>
+  </si>
+  <si>
+    <t>Rangga Mahardika Nazarulloh</t>
+  </si>
+  <si>
+    <t>Metode dan Produk Bio-Coloring Serat Sutra Eri (Samia cynthia Ricini) yang Berwarna dan Berluminesensi</t>
+  </si>
+  <si>
+    <t>29-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202308166</t>
+  </si>
+  <si>
+    <t>Marlin Putri Maldia, S.Si</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode pewarnaan bio-coloring serat sutra Eri (Samia cynthia ricini) dengan memodifikasi pakan larva ulat sutra menggunakan zat pewarna tertentu yang menghasilkan produk serat sutra berwarna dan berluminesensi secara inheren. Ulat sutra Eri diberi pakan termodifikasi rodamina B dengan konsentrasi rodamina B 0,1&amp;mdash;0,5%b/b yang menghasilkan serat berwarna merah muda dan pakan termodifikasi auramina O dengan konsentrasi auramina O 0,2&amp;mdash;2%b/b yang menghasilkan serat berwarna kuning. Produktivitas budidaya ulat sutra Eri yang diberi pakan termodifikasi rodamina B dan auramina sebanding dengan ulat sutra Eri yang diberi pakan tanpa modifikasi. Kelebihan invensi ini dibandingkan invensi sebelumnya adalah metode pewarnaan in vivo akumulasi zat pewarna pada ulat sutra Eri dengan modifikasi pakan larva ulat sutra yang menghasilkan serat sutra berwarna dan berluminesensi secara inheren. Warna serat sutra Eri yang dihasilkan tidak hilang setelah proses degumming dan nilai kuat tarik seratnya tidak menurun. Metode tersebut dapat menjadi metode pewarnaan serat sutra Eri yang efektif dan sustainable. Invensi ini dapat memberi manfaat bagi peternak ulat sutra Eri karena dapat mudah memberikan warna pada kokon ulat sutra Eri tanpa mencemari lingkungan dan invensi ini benar-benar menyajikan suatu penyempurnaan yang sangat praktis khususnya pada produksi serat berwarna merah muda dan kuning secara inheren.</t>
+  </si>
+  <si>
+    <t>Imam Busyra Abdillah</t>
+  </si>
+  <si>
+    <t>Formula Plester Cair Nanoemulgel Dengan Ekstrak Maggot Black Soldier Fly (Hermetia Illucens) Dan Ekstrak Batang Brotowali (Tinospora Crispa L.)</t>
+  </si>
+  <si>
+    <t>S00202406484</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Neng Wiwi Whidiningsih</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luka lecet, iris atau sayat, dan luka bakar merupakan jenis luka yang seirng terjadi di Indonesia.  Perawatan luka diperlukan untuk merawat luka sehingga mencegah terjadinya infeksi dan perdarahan. Penutup luka yang biasa digunakan adalah kasa, plester, perban alami atau sintesis, dan kapas yang memiliki karakteristik kering, tidak memberikan lingkungan lembap serta menyebabkan rasa sakit dan perdarahan saat dilepas. Plester luka yang banyak dijual dipasaran masih memiliki kekurangan yaitu kurang elastis, menyebabkan iritasi, dan tidak memiliki kandungan zat aktif didalamnya yang dapat mempercepat dalam penyembuhan luka. Keunggulan produk invensi ini diantaranya mengatasi permasalahan luka karena kandungan protein maggot yang tinggi (40-50%) serta kandungan batang brotowali sebagai antibakteri, memberikan rasa dingin yang dapat mengurangi pembengkakan, mempercepat proses penyembuhan, serta dapat menurunkan rasa sakit di sekitar luka. Invensi ini bertujuan untuk memaksimalkan pemanfaatan kombinasi ekstrak maggot pada konsentrasi 3-5% dan ekstrak batang brotowali dengan konsentrasi 1-3% di bidang medis. Belum ada produk sejenis dengan manfaat dan keunggulan serupa sehingga invensi ini bernilai inovatif, mempunyai peluang yang menjanjikan, serta berdaya saing.</t>
+  </si>
+  <si>
+    <t>Mario Limbong</t>
+  </si>
+  <si>
+    <t>Formula Agen Anti-Aging, Anti-Acne, dan Pencerah Kulit Berbasis Kombinasi Ekstrak Tongkol Jagung (Zea Mays) Dan Propolis</t>
+  </si>
+  <si>
+    <t>10-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202602476</t>
+  </si>
+  <si>
+    <t>Theresia Eunike Margaretha Pontoh</t>
+  </si>
+  <si>
+    <t>Penuaan (aging) kulit disebabkan oleh paparan sinar UV berlebihan, yang meningkatkan produksi Spesies Oksigen Reaktif (ROS) di kulit. Invensi menghasilkan kombinasi optimal ekstrak tongkol jagung dan propolis sebagai agen anti-aging, anti-acne, dan pencerah kulit dengan mengidentifikasi kandungan fenolik total dan aktivitas antioksidannya, serta mengevaluasi aktivitas penghambatan terhadap enzim tirosinase dan elastase dari kombinasi optimal yang diperoleh melalui optimasi desain kisi simpleks. Propolis memiliki kandungan fenolik total, flavonoid total, dan aktivitas antioksidan yang lebih tinggi daripada tongkol jagung,sementara formulasi mereka bervariasi tergantung komposisi. Formula optimal dipilih dengan tingkat keingingan yang tinggi. Formulasi ini menunjukkan aktivitas antioksidan yang kuat, penghambatan tirosinase yang efektif (IC50 = 36,62 &amp;plusmn; 0,32 &amp;micro;g/mL), penghambatan elastase (IC50 = 58,13 &amp;plusmn; 0,17 &amp;micro;g/mL), dan aktivitas antibakteri yang kuat terhadap Propionibacterium acnes dan Staphylococcus aureus. Kombinasi ekstrak tongkol jagung dan propolis meningkatkan kandungan fenolik dan flavonoid serta memperkuat aktivitas antioksidan dibandingkan dengan ekstrak individu. Formulasi yang dioptimalkan menunjukkan aktivitas penghambatan yang lebih baik terhadap tirosinase dan elastase serta aktivitas antibakteri yang kuat terhadap Propionibacterium acnes dan Staphylococcus aureus.</t>
+  </si>
+  <si>
+    <t>Dr. Eng. Ir. Apip Amrullah, ST., M.Eng</t>
+  </si>
+  <si>
+    <t>Proses Enkapsulasi Bakteri Probiotik Menggunakan Matriks Berbahan Dasar Inulin Sebagai Sinbiotik Pakan Fungsional</t>
+  </si>
+  <si>
+    <t>S00202415629</t>
+  </si>
+  <si>
+    <t>Widya Hermawan</t>
+  </si>
+  <si>
+    <t>Enkapsulasi bakteri asam laktat (BAL) dengan inulin sebagai prebiotik bertujuan untuk meningkatkan stabilitas dan viabilitas probiotik selama pemrosesan, penyimpanan, dan transit gastrointestinal. Penelitian ini bertujuan untuk mengevaluasi penggunaan inulin sebagai bahan penyalut (matriks) tunggal maupun campuran dengan bahan matriks lain untuk bakteri menguntungkan seperti bakteri asam laktat, bakteri pendegradasi sianida, bakteri penghasil zat antimikroba dll. Produksi sinbiotik pakan yang mampu mensinergikan antara jenis probiotik dan prebiotik yang mendukung pertumbuhan dan viabilitasnya, agar komponen tersebut bisa diserap oleh tubuh dengan lebih optimal sehingga mampu meningkatkan performa produksi maupun kesehatan ternak. Formulasi sinbiotik yang dienkapsulasi dievaluasi untuk sifat fisikokimia, viabilitas mikroba, dan manfaat fungsionalnya. Hasil penelitian menunjukkan bahwa inulin secara signifikan meningkatkan tingkat kelangsungan hidup BAL selama penyimpanan, meningkatkan efisiensi pakan (FCR, meningkatkan bobot akhir dan karkas serta tinggi dan luas permukaan vili usus. Temuan ini menunjukkan bahwa enkapsulasi inulin merupakan pendekatan yang menjanjikan untuk mengembangkan produk sinbiotik yang stabil dan efektif untuk menungkatkan performa dan kesehatan ternak.</t>
+  </si>
+  <si>
+    <t>Metoda Dan Peralatan Injeksi Gelembung Nano Oksigen Pada Bahan Bakar Motor Diesel Dan Bahan Bakar Motor Diesel Terinjeksi Gelembung Nano Oksigen</t>
+  </si>
+  <si>
+    <t>23-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202307895</t>
+  </si>
+  <si>
+    <t>Syamsul Fajar Alfath, S.T</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan menyediakan bahan bakar motor diesel yang mampu meningkatkan performa motor diesel, menghemat konsumsi bahan bakarnya, mengurangi nilai sfc, dan mengurangi nilai emisi gas buang. Metoda dan peralatan injeksi gelembung nano oksigen pada bahan bakar motor diesel dilakukan dalam 3 tahap. Peralatan injeksi memerlukan alat konsentrator oksigen, pompa magnetik, nosel penghasil gelembung nano oksigen, tangki pencampuran bahan bakar, dan selang penghubung. Pada metoda ini injeksi gelembung nano oksigen pada bahan bakar diesel tidak dilakukan langsung pada tangki bahan bakar motor diesel melainkan dilakukan pencampuran di tangki pencampuran terpisah dan setelah proses injeksi selesai, bahan bakar bisa langsung digunakan pada motor bakar diesel.</t>
+  </si>
+  <si>
+    <t>Putri Apriliyanti Nurhasanah</t>
+  </si>
+  <si>
+    <t>Meliana Eka Saputri</t>
+  </si>
+  <si>
+    <t>Komposisi Keju Mozzarella dengan Penambahan Rennet Nabati dan Probiotik lactiplantibacillus Plantarum Subsp. Plantarum Strain iia-1a5</t>
+  </si>
+  <si>
+    <t>27-Mar-2025</t>
+  </si>
+  <si>
+    <t>S00202503000</t>
+  </si>
+  <si>
+    <t>Maulita Putri Dawmawati, S.Pt.,M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keju  mozzarella  dengan  penambahan  rennet  nabati  dan  probiotik Lactiplantibacillus plantarum subsp. plantarum strain IIA-1A5 merupakan inovasi dalam diversifikasi produk susu  fermentasi.  Penggunaan  rennet  nabati  sebagai  bahan  koagulan  alternatif  serta bakteri  asam  laktat  lokal  bertujuan  meningkatkan  keberlanjutan  produk,  manfaat kesehatan,  serta  kualitas  sensoris  dan  tekstur  keju.  Komposisi  keju  meliputi  susu  sapi murni, rennet nabati, starter probiotik, asam sitrat dan garam. Proses pembuatan dimulai dengan pasteurisasi susu pada 63 C selama 30 menit, dilanjutkan dengan pendinginan hingga 35 - 40 C dan ditambahkan asam sitrat serta starter probiotik. Susu difermentasi selama  60  menit  dan  ditambahkan  rennet  nabati  untuk  membentuk  curd.  Curd  yang terbentuk dipisahkan dari whey, kemudian dipanaskan dalam larutan whey bersuhu 70 - 80 C hingga memperoleh tekstur elastis khas mozzarella. Selama proses stretching, garam 1,5%  ditambahkan  untuk  meningkatkan  rasa  dan  stabilitas  produk.  Hasil  analisis menunjukkan keju memiliki kandungan protein yang tinggi 11 g, lemak total 3,5 g, dan karbohidrat  rendah  1  g,  sehingga  cocok  untuk  pola  makan  tinggi  protein  dan  rendah karbohidrat.  Produk ini dapat dikonsumsi sebagai fresh mozzarella atau disimpan pada suhu  rendah  (4  -  8  C).  Inovasi  ini  berpotensi  memperluas  pasar  keju mozzarella  yang ramah lingkungan, kaya probiotik, serta memiliki manfaat kesehatan yang lebih baik bagi konsumen.</t>
+  </si>
+  <si>
+    <t>Formulasi Yoghurt Rosella Bubuk (Dried Yoghurt) Dengan Probiotik Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>01-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202214088</t>
+  </si>
+  <si>
+    <t>Muh. Achyar Ardat, S.Pt.,M.Si</t>
+  </si>
+  <si>
+    <t>Dried yoghurt diIndonesia belum dikenal masyarakat sehingga hal ini dapat menjadi peluang untuk memproduksi dried yoghurt sebagai salah satu olahan susu dengan umur simpan yang lebih lama, mudah pendistribusian, dengan kandungan bakteri asam laktat tinggi dan bermanfaat untuk tubuh. Formula Dried yoghurt terdiri atas susu segar, starter bakteri L. plantarum 1A5 sebanyak 1-2% dari volume susu, ekstrak bunga rosella dengan perbandingan 1 : 1 dari volume susu, susu skim bubuk 10%, dan maltodextrin 10%. Metode pembuatan dried yoghurt sesuai invensi ini diawali dengan mensterilisasi susu segar dan menginokulasi bakteri asam laktat (Lactobacillus plantarum IA5) sebanyak 1% dari volume susu. Selanjutnya menginkubasi susu segar kedalam inkubator dan mengekstrak bunga rosella. Lalu memanaskan susu hasil inkubasi dan menambahkan ekstrak rosella dengan perbandingan 1:1 dari volume susu, susu skim bubuk (10%) dan maltodextrin (10%) kemudian campuran dihomogenkan. Campuran kemudian dikeringkan menggunakan spray dryer dan produk yoghurt rosella bubuk (dried yoghurt) telah siap. Yoghurt rosella bubuk (dried yoghurt) terbukti mengandung protein sebanyak 16 gram dalam 100 gram dried yoghurt. populasi bakteri asam laktat dried yoghurt sebesar 10^8 (Cfu/ml).</t>
+  </si>
+  <si>
+    <t>Prof. Philippe Geradin</t>
+  </si>
+  <si>
+    <t>Fidela Nailan Faza Prasetyaji</t>
+  </si>
+  <si>
+    <t>Mayla Hijrah Purwakasih</t>
+  </si>
+  <si>
+    <t>Metode Transplantasi Spons Laut Aaptos suberitoides dengan Aktivitas Antioksidan yang Kuat</t>
+  </si>
+  <si>
+    <t>25-Mar-2025</t>
+  </si>
+  <si>
+    <t>S00202502858</t>
+  </si>
+  <si>
+    <t>Radixa Radhya Ramadhan Haryanto, S. Kel.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  mengenai  cara  transplantasi  spons  laut Aaptos  suberitoides dengan  tiga variasi  perlakuan  yang  dapat  dilakukan  di  perairan  pada  kedalaman  &amp;plusmn;  5  meter  dan mampu  menghasilkan  spons  laut  dengan  aktivitas  antioksidan  yang  kuat.  Variasi perlakuan  ini untuk  melihat  ada tidaknya pengaruh  keberadaan  populasi  lain terhadap eksplan  spons  di  masing-masing  rak  transplantasi.  Metode  transplantasi  terdiri  dari persiapan rak transplantasi, peletakkan rak transplantasi pada dasar perairan, persiapan eksplan spons laut, pengikatan media tali nilon berisi eksplan pada rak transplantasi, dan transplantasi  spons  laut  dengan  tiga  variasi  perlakuan  selama  48  minggu.  Metode transplantasi  dalam  invensi  ini  telah  terbukti  mampu  menghasilkan  spons  laut  dengan aktivitas antioksidan yang kuat dibandingkan spons laut liar yang hanya memiliki aktivitas antioksidan yang lemah. Penggunaan media tali nilon menjadikan metode transplantasi ini lebih praktis saat instalasi dan memungkinkan spons laut bertumbuh lebih baik. Invensi ini dapat  dimanfaatkan  oleh  pembudidaya  spons  laut A.  suberitoides untuk  menghasilkan spons laut dengan aktivitas antioksidan yang kuat sehingga dapat dijadikan bahan baku dalam pengembangan produk farmasi.</t>
+  </si>
+  <si>
+    <t>Sri Nurjanah</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Imunostimulan Cair Rumput Laut Fermentasi Untuk Stimulasi Pertumbuhan Dan Ketahanan Tanaman</t>
+  </si>
+  <si>
+    <t>31-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202515589</t>
+  </si>
+  <si>
+    <t>Adinda Yulya Rachmawati, S.Pi</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan imunostimulan cair yang diperoleh dari ekstrak rumput laut tropis hasil budidaya yang difermentasi secara terkontrol untuk menghasilkan sediaan cair kaya senyawa bioaktif dan mudah diaplikasikan pada tanaman. Proses dilakukan melalui fermentasi bahan organik rumput laut yang kaya fitohormon, polisakarida, fenolik, dan flavonoid hingga terbentuk sediaan cair berwarna kecokelatan yang mengandung senyawa bioaktif alami. Produk diaplikasikan sebagai biostimulan organik pada tanaman untuk meningkatkan kualitas hasil dan efisiensi pemupukan. Uji lapangan pada tanaman jagung menunjukkan bahwa imunostimulan berbasis rumput laut fermentasi menghasilkan peningkatan nilai total padatan terlarut (&amp;deg;Brix) dari 5 pada kontrol pupuk kimia menjadi 13 dan 18 pada dua formulasi berbeda, serta meningkatkan efisiensi penggunaan pupuk hingga sekitar 30 %. Invensi ini menampilkan proses sederhana, berbasis bahan lokal, dan berpotensi diterapkan pada sistem pertanian berkelanjutan.</t>
+  </si>
+  <si>
+    <t>Formula Biostimulan Dengan Konsorsium Mikroorganisme dan Rumput Laut</t>
+  </si>
+  <si>
+    <t>30-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202515534</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi dan proses pembuatan biostimulan cair berbasis ekstrak rumput laut dan konsorsium mikroorganisme. Bahan utama yang digunakan terdiri atas ekstrak rumput laut dan konsorsium mikroorganisme yang meliputi Bacillus subtilis, Saccharomyces, dan Trichoderma dengan konsentrasi . Bahan pendukung lainnya meliputi asam sitrat, asam asetat (CH3COOH), molase, dan glukosa. Proses pembuatan dilakukan melalui tahap fermentasi dengan penambahan sumber karbon sebagai pendukung pertumbuhan mikroorganisme. Fermentasi menghasilkan transformasi senyawa kompleks dalam rumput laut menjadi senyawa sederhana yang lebih mudah diserap tanaman. Produk biostimulan yang dihasilkan memiliki kemampuan meningkatkan pertumbuhan vegetatif, produktivitas tanaman, serta memperbaiki kesuburan tanah secara berkelanjutan. Invensi ini menawarkan alternatif ramah lingkungan terhadap penggunaan pupuk kimia sintetis dalam sistem pertanian modern.</t>
+  </si>
+  <si>
+    <t>Krim Wajah Berbasis Rumput Laut Hijau Dan Mikroalga Sebagai Penstabil, Surfaktan, Dan Pelindung Alami Kulit</t>
+  </si>
+  <si>
+    <t>S00202601198</t>
+  </si>
+  <si>
+    <t>Caddoumy Zahrel Ben, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi krim wajah berbasis bahan alami dari sumber daya laut yang memanfaatkan polisakarida unik dari rumput laut hijau (Ulva sp) dan fikosianin dari mikroalga (Spirulina sp.) sebagai bahan aktif utama. Bahan berbasis sumber daya laut tersebut memiliki fungsi utama sebagai penstabil alami, emulsifier, dan surfaktan, sekaligus berperan sebagai pelembap kulit melalui kemampuan mengikat air. Sementara itu, memiliki kemampuan biologis sebagai pelindung kulit terhadap sinar ultraviolet, serta memiliki aktivitas antioksidan dan antibakteri. Formulasi krim disusun dari kombinasi fase air dan fase minyak menggunakan bahan alami yang aman bagi kulit. Hasil analisis menunjukkan bahwa sediaan krim memiliki stabilitas tinggi, aktivitas antioksidan, pelindung dari sinar UV lebih dari 25+ SPF dengan efek terhadap eritema dan pigmentasi yang cukup rendah, yang menandakan efektivitas tinggi dalam melindungi kulit dari paparan sinar matahari. Uji antimikroba menunjukkan zona hambat terhadap beberapa bakteri penyebab jerawat. Invensi ini menghasilkan krim wajah alami yang bersifat pelembap, antioksidan, pelindung sinar UV, dan antimikroba, dengan keunggulan utama yaitu pemanfaatan bahan bioaktif laut yang ramah lingkungan, berkelanjutan, dan aman digunakan dalam kosmetik alami.</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Metode Pembuatan Krim Tabir Surya Dari Bubur Rumput Laut Turbinaria conoides dan Eucheuma cottonii</t>
+  </si>
+  <si>
+    <t>31-Oct-2022</t>
+  </si>
+  <si>
+    <t>P00202212236</t>
+  </si>
+  <si>
+    <t>Rini Yanuarti, S.Pi., M.Si</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi dan metode pambuatan krim tabir surya dari bubur rumput laut Turbinaria conoides Dan Eucheuma cottonii. Kombinasi bubur rumput laut yang digunakan 1:1 sampai dengan 2:2. Metode pembuatan krim tabir surya diawali dengan menambahkan bahan fase air dan bahan fase minyak. Pencampuran fase minyak dan fase air dilakukan pada suhu 70&amp;ndash;750C. Setelah basis krim terbentuk tambahkan bubur rumput laut dan metil paraben (pengawet), pencampuran dilakukan pada suhu &amp;plusmn; 400C, selanjutnya ditambahkan BHT (butylated hydroxytoluene) dan Fragrance diaduk perlahan hingga homogen. Sediaan krim yang dihasilkan di simpan dalam wadah yang tidak tembus cahaya. Krim tabir surya yang dihasilkan memiliki nilai IC50 aktivitas antioksidan dari bubur rumput laut yaitu (1:1) 73.38 &amp;mu;g/mL, (1:2) 115.38 &amp;mu;g/mL, dan (2:1) 95.79 &amp;mu;g/mL. Nilai SPF pada bubur rumput laut yaitu (1:1) 2.4, (1:2) 1.5, (2:1) 2. Kombinasi bubur rumput laut terbaik terdapat pada (1:1). Nilai IC50 aktivitas antioksidan dari krim tabir surya 0% (116.88 &amp;mu;g/mL), 10% (54.26 &amp;mu;g/mL), 20% (46.17 &amp;mu;g/mL), 30% (28.49 &amp;mu;g/mL). Nilai SPF krim tabir surya 0% (2), 10% (5,37), 20% (7.42), 30% (15,22).</t>
+  </si>
+  <si>
+    <t>Annisa Nur Setya Wardani</t>
+  </si>
+  <si>
+    <t>Mesin Cylinder Vacuum Cooker dan Penggunaannya</t>
+  </si>
+  <si>
+    <t>16-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202312342</t>
+  </si>
+  <si>
+    <t>Farhan Al Ghifari</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan cylinder vacuum cooker untuk mengoptimalkan proses produksi rendang secara efektif dan efisien sehingga dapat memaksimalkan profitabilitas UMKM rendang. Lebih lanjut lagi invensi ini berkaitan dengan suatu mesin cylinder vacuum cooker untuk produksi rendang yang terdiri atas sistem pemasakan vakum berupa tabung pemasakan vakum, pompa sentrifugal, dan drum air. Selanjutnya adalah sistem pengaduk otomatis yang terdiri dari helix pengaduk, gearbox, vanbelt, pulley dan motor penggerak. Terakhir, lat ini memiliki pengatur suhu otomatis yang terditi dari burner, termokopel dan termostat. Proses penggunaan mesin ini diawali dengan menyalakan burner dan seluruh perangkat kelistrikan pada sistem monitoring controlling. Selanjutnya, mengatur sistem vakum di tekanan 66-75 cmHg serta mengatur suhu pada pengatur suhu otomatis pada 70&amp;deg;C-75&amp;deg;C (pada 1-1,5 jam awal pemasakan). Kemudian pada waktu selanjutnya suhu dapat diturunkan ke 60&amp;deg;C-65&amp;deg;C hingga proses pemasakan selesai. Pemasakan dimulai bersamaan dengan dinyalakannya pengaduk otomatis. Setelah selesai proses pemasakan, sistem vakum serta burner dimatikan dengan menekan tombol off kemudian mengeluarkan hasil rendang dan menonaktifkan sistem kelistrikan pada monitoring controlling. Mesin telah dilengkapi dengan sistem otomatisasi sehingga kemudahan ini berpotensi mengurangi beban usaha yang dilakukan karyawan sehingga dapat mengurangi upah kerjanya.</t>
+  </si>
+  <si>
+    <t>Zacky Arivaie Santosa, STP</t>
+  </si>
+  <si>
+    <t>Monasdir, S.Pt</t>
+  </si>
+  <si>
+    <t>Formulasi Minuman Serbuk Multigrain Berbasis Kacang Bogor (Vigna subterranea (L.) Verdc.) Dan Kacang Koro Pedang (Canavalia ensiformis)</t>
+  </si>
+  <si>
+    <t>19-Jan-2026</t>
+  </si>
+  <si>
+    <t>S00202600527</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dewi Sarastani </t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suatu formulasi minuman serbuk multigrain berbahan utama kacang bogor (Vigna subterranea (L.) Verdc.) dan kacang koro pedang (Canavalia ensiformis). Selain dua bahan utama tersebut, formulasi minuman serbuk multigrain dalam invensi ini menggunakan kombinasi berbagai kacang-kacangan, serealia, inulin, fruktosa, dan garam himalaya untuk menghasilkan produk minuman serbuk multigrain sumber protein nabati dengan komposisi asam amino esensial yang lengkap. Formulasi minuman ini menghasilkan minuman dengan kandungan energi total 387,85 kkal/100 gram, energi dari lemak 62,69 kkal/100 gram, lemak total 6,97%, karbohidrat 61,66%, protein 19,63%, natrium 238,66 mg/100 gram, gula total 12,92%, lemak jenuh 1,73%, serat pangan 16,06%, dan kolesterol 0 mg/100 gram</t>
+  </si>
+  <si>
+    <t>Dewi Anggraini</t>
+  </si>
+  <si>
+    <t>Suci Meyditia Oktafiri</t>
+  </si>
+  <si>
+    <t>Formulasi Sedotan Bioplastik Berbasis Campuran Polimer Agar</t>
+  </si>
+  <si>
+    <t>03-Mar-2023</t>
+  </si>
+  <si>
+    <t>S00202301958</t>
+  </si>
+  <si>
+    <t>Rahadiyan Garuda Langit Dewangga</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formula sedotan bioplastik dari bahan campuran agar rumput laut. bahan baku yang digunakan adalah agar rumput laut, tepung karagenan, tepung konjak, sorbitol, akuades, corn starch, kalsium karbonat (CaCO3), avicel, kalsium laktat, kalium klorida, beeswax, dan asam sitrat. Penggunaan bahan campuran agar dilakukan untuk memaksimalkan penggunaan nilai rumput laut di tengah permintaan polimer alami dalam pembuatan bioplastik. Invensi ini menunjukkan keunggulan penggunaan polimer campuran agar rumput laut dalam pengembangannya dalam bioplastik, yaitu produk sedotan. Produk sedotan yang dihasilkan juga memiliki karakteristik yang lebih unggul dibandingkan dengan bioplastik pada penelitian lain, yaitu memiliki daya kuat tarik berkisar antara 45-93 Mpa, dan nilai contact angle yang dihasilkan sudah dikategorikan kedalam hidrofobik yaitu &amp;gt;90&amp;deg;, serta tahan terhadap air hingga suhu 85oC.</t>
+  </si>
+  <si>
+    <t>Vania Rahmawaty, Ssi</t>
+  </si>
+  <si>
+    <t>Mokhamad Fahrudin</t>
+  </si>
+  <si>
+    <t>Penanda Molekuler Gen SEPW1 untuk Seleksi Domba dengan Kandungan Odor Rendah dan Gen CYP2A6 untuk Seleksi Domba dengan Kandungan Flavor Rendah</t>
+  </si>
+  <si>
+    <t>15-May-2019</t>
+  </si>
+  <si>
+    <t>PID201904110</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Jasim Uddin</t>
+  </si>
+  <si>
+    <t>Penanda molekuler gen SEPW1 untuk seleksi domba dengan kandungan odor 0,229 ?g/g dan gen CYP2A6 untuk seleksi domba dengan kandungan flavor kurang dari 0,250 ?g/g diperoleh dengan tahapan ekstraksi RNA, ekstraksi DNA, melakukan sekuensing ekstrak RNA sehingga dihasilkan primer spesifik, amplifikasi PCR-RFLP, identifikasi keragaman dan asosiasi genotipe dengan kandungan odor dan flavor. Penanda molekuler gen SEPW1 genotipe AA dapat digunakan untuk seleksi domba dengan kandungan odor 0,229 ?g/g dan gen CYP2A6 genotipe TT dapat digunakan untuk seleksi domba dengan kandungan flavor kurang dari 0,250 ?g/g.</t>
+  </si>
+  <si>
+    <t>Iwan Jepri</t>
+  </si>
+  <si>
+    <t>Chintya Dwi Azizah</t>
+  </si>
+  <si>
+    <t>Andika Hisyam Mahendra</t>
+  </si>
+  <si>
+    <t>Yoanita Rosa Indrining Tyas, S.Gz</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Dan Komposisi Cookies Tempe Fungsional</t>
+  </si>
+  <si>
+    <t>28-Oct-2022</t>
+  </si>
+  <si>
+    <t>P00202212050</t>
+  </si>
+  <si>
+    <t>Anisa Sekar Widhi, S.Gz, M.Gz</t>
+  </si>
+  <si>
+    <t>Pemanfaatan tempe sebagai pangan fungsional saat ini masih terus digali untuk mutu dan manfaat yang optimal. Komposisi bahan cookies tempe fungsional terdiri dari bahan utama tempe dan penambahan komponen lainnya. Hasil uji hedonik secara keseluruhan produk cookies tempe fungsional disukai oleh panelis. Cookies tempe fungsional berkontribusi menyumbangkan energi 15,7%, protein 13,2%, lemak 25,5%, karbohidrat 12,2%, kalsium 21,9%, besi 2,7%, seng 4,65%, serat pangan 45,71% terhadap angka kecukupan gizi serta menyumbang asam amino esensial serta asam lemak omega-6, asam lemak omega-3, dan asam lemak omega-9. Proses pembuatan diawali dengan pencampuran tepung terigu dan tepung maizena; perendaman kacang hijau satu malam dan pemotongan tempe lalu direbus selama 20 menit; pengocokan margarin dan kuning telur menggunakan mixer selama sekitar 10 menit hingga terbentuk krim; penambahan gula halus yang selanjutnya dikocok dengan mixer kembali dengan kecepatan rendah hingga berbentuk krim dan tercampur rata; selanjutnya ditambahkan susu bubuk, dan bubuk kalsium; penambahan berbagai tepung ke dalam adonan hingga kalis; pencetakan adonan dan ditata pada loyang yang telah dilapisi kertas kue dan dipanggang menggunakan oven pada suhu 135&amp;deg;C selama &amp;plusmn; 30-40 menit.</t>
+  </si>
+  <si>
+    <t>Puja Mutiara Hati</t>
+  </si>
+  <si>
+    <t>Nazopatul Patonah Har, M.Si</t>
+  </si>
+  <si>
+    <t>Metode Perbanyakan Biomassa Mikroalga Berfilamen Spirogyra Sp. Secara Semi Outdoor</t>
+  </si>
+  <si>
+    <t>08-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406225</t>
+  </si>
+  <si>
+    <t>Inna Puspa Ayu</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan metode perbanyakan Spirogyra sp. dengan sistem yang terkontrol diperlukan agar bisa mendapatkan biomassa dengan kondisi yang baik dan bersih. Spirogyra sp. ditumbuhkan dalam air yang diberikan penambahan nutrisi N dan P dan aerasi dengan pencahayaan bersumber dari sinar matahari dalam kondisi semi outdoor. Nutrisi N dan P diberikan setiap hari untuk menjamin pertumbuhan mikroalgae. Spirogyra sp. dalam sistem ini dapat tumbuh dengan kondisi sel yang sehat dan waktu penggandaan yang lebih cepat.</t>
+  </si>
+  <si>
+    <t>Komposisi Snackbar Berbasis Tempe Dengan Penambahan Ganggang Laut Mikro (Spirulina platensis) Dan Kolagen</t>
+  </si>
+  <si>
+    <t>29-Jul-2025</t>
+  </si>
+  <si>
+    <t>S00202507061</t>
+  </si>
+  <si>
+    <t>Vepryany Oktaviarty, S.TP.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aktivitas snacking menyumbang  sepertiga  asupan  harian  dan  kini  difokuskan  untuk pemenuhan  energi,  nutrisi,  serta  manfaat  kesehatan  tambahan. Snack  bar  berbasis spirulina  dan  tempe  merupakan  alternatif  pangan  praktis  yang  kaya  antioksidan, bernutrisi, dan cepat memenuhi kebutuhan energi. Kolagen digunakan sebagai emulsifier untuk  menyatukan  komponen  hidrofilik  dan  hidrofobik  dalam  komposisi snack  bar. Penelitian  ini  bertujuan  untuk  menentukan  pengaruh  konsentrasi  kolagen  terhadap formula snack bar  tempe spirulina, menentukan snack bar  terpilih, dan mengevaluasi karateristik snack  bar terpilih.  Penambahan  kolagen  pada snack  bar  tempe  spirulina dengan berbagai formulasi memberikan pengaruh signifikan terhadap karakteristik kimia, aktivitas  antioksidan,  dan  tingkat  penerimaan  panelis.  Formula  terpilih  berdasarkan metode Bayes adalah SBK3 (snack bar dengan kacang-kacangan) yang memiliki kadar air 14,26%, kadar abu 0,97%, protein 10,88%, lemak 6,97%, serat kasar 1,85%, total fenol 56,17 mg GAE/g. Uji fitokimia menunjukkan bahwa SBK3 mengandung senyawa bioaktif seperti alkaloid, flavonoid, saponin, tanin, steroid, dan fenol, dengan aktivitas antioksidan yang tergolong sangat kuat yaitu IC50 sebesar 22,22 ppm.</t>
+  </si>
+  <si>
+    <t>Drs. Kustiyo, M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Renan Prasta Jenie, S.TP, M.T.</t>
+  </si>
+  <si>
+    <t>Samuel Pataniari Siahaan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EKSTRAKSI PROPOLIS DENGAN AIR DAN FORMULASINYA MENJADI PERMEN SEBAGAI ANTIEMESIS </t>
+  </si>
+  <si>
+    <t>23-Dec-2019</t>
+  </si>
+  <si>
+    <t>P00201912261</t>
+  </si>
+  <si>
+    <t>Al Mukhlas Fikri</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Gibral Abdul Khalik, S.Si.</t>
+  </si>
+  <si>
+    <t>Resti Rahma Dianti, SSi, MSi</t>
+  </si>
+  <si>
+    <t>Pemodelan Sirkulasi Laut Untuk Prediksi Sebaran Larva Dan Migrasi Ikan Pelagis Kecil Di Perairan Paparan Sunda</t>
+  </si>
+  <si>
+    <t>08-Aug-2024</t>
+  </si>
+  <si>
+    <t>S00202407612</t>
+  </si>
+  <si>
+    <t>Dr. Apriansyah, S.Si, M.Si</t>
+  </si>
+  <si>
+    <t>Invensi ini adalah teknik pemodelan dan simulasi sirkulasi laut 3-dimensi resolusi tinggi untuk prediksi pergerakan massa air dan untuk mendeteksi distribusi larva biota laut (ikan) menggunakan gabungan model numerik CROCO &amp;ldquo;SUNCOM&amp;rdquo; dan model ekologi &amp;ldquo;ICHTHYOP&amp;rdquo;. Invensi ini meliputi proses-proses: langkah (1) mengunduh data kondisi awal dan syarat batas lateral model, yang terdiri dari data komponen laut, atmosfer, debit sungai, dan pasang surut. Masukan model dari data debit limpasan sungai menjadi invensi baru, karena konfigurasi model baru yang dikembangkan dalam model numerik SUNCOM; langkah (2), menjalankan model SUNCOM untuk mensimulasikan dinamika laut secara realistis; langkah (3), memasukkan dataset keluaran model SUNCOM menjadi input model ekologi ICHTHYOP dengan parameterisasi yang telah ditentukan; langkah (4), menjalankan model ekologi &amp;ldquo;ICHTHYOP&amp;rdquo;; langkah (5), melakukan pemrosesan hasil simulasi model sesuai langkah 4 untuk memperoleh hasil prediksi distribusi larva biota laut dan pola migrasi ikan pelagis kecil. Metode ini dijalankan dalam tahapan yang telah disebutkan sebelumnya. Sistem operasi yang digunakan adalah LINUX dengan bahasa pemrogaraman Fortran dan visualisasi dengan program Matlab, Python, Unix, dan Java. Dengan invensi ini, tersedia solusi simulasi sirkulasi laut dan pendeteksian larva biota laut yang efektif dan efisien yang dapat diterapkan dalam proses pengelolaan perikanan pelagis kecil berkelanjutan serta pelestarian lingkungan laut.</t>
+  </si>
+  <si>
+    <t>Iis Erlina</t>
+  </si>
+  <si>
+    <t>Formula Suplemen Herbal Untuk Meningkatkan Fungsi Ginjal Pada Hewan Peliharaan</t>
+  </si>
+  <si>
+    <t>23-Dec-2024</t>
+  </si>
+  <si>
+    <t>S00202415969</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rifqi Hafidz Ash Shiddiq </t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula suplemen herbal untuk meningkatkan fungsi ginjal dan membantu detoksifikasi pada hewan peliharaan. Formula ini terdiri dari ekstrak daun randu, astaxanthin, collagen fish peptide, dan mannan oligosakarida, yang dirancang untuk mendukung pengelolaan penyakit ginjal kronis (Chronic Kidney Disease/CKD) pada hewan peliharaan, terutama pada usia lanjut. Ekstrak daun randu bertindak sebagai antioksidan dan anti-inflamasi, astaxanthin sebagai immunomodulator, dan collagen fish peptide untuk memperbaiki jaringan ginjal. Proses pembuatan melibatkan ekstraksi daun randu, penambahan collagen fish peptide, astaxanthin, serta proses pengeringan hingga menjadi tablet. Penelusuran paten menunjukkan bahwa kombinasi bahan ini belum pernah dipatenkan sebelumnya, sehingga inovasi ini menawarkan solusi baru bagi kesehatan ginjal kucing dengan risiko efek samping yang rendah.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hanin Nur Azizah </t>
+  </si>
+  <si>
+    <t>Lestari Ayuning Anggraeni</t>
+  </si>
+  <si>
+    <t>Alik Ramadani</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teknologi Kontrol untuk Mengendalikan Suhu Udara  di Dalam Rumah Kaca</t>
+  </si>
+  <si>
+    <t>05-May-2023</t>
+  </si>
+  <si>
+    <t>P00202303879</t>
+  </si>
+  <si>
+    <t>Folkes E. Laumal</t>
+  </si>
+  <si>
+    <t>Pengendalian suhu udara di dalam rumah kaca dengan pendingin evaporasi fan-pad dan pendingin terbatas memerlukan pengembangan invensi baru untuk tanaman-tanaman yang sensitif terhadap suhu udara. Beberapa invensi sebelumnya telah bekerja baik namun tidak adaptif terhadap perubahan cuaca yang terjadi terus-menerus. Teknologi dan model kendali adaptif diusulkan sebagai invensi untuk mengatasi masalah sensitifitas tanaman di dalam rumah kaca cuaca yang selalu berubah. Invensi ini meliputi perangkat keras yaitu unit pembacaan data mikro, unit gateway, unit controller dan inverter, serta perangkat lunak yaitu proses pengolahan data pada keempat unit perangkat keras. Pengolahan data diawali dengan identifikasi port, pembacaan data mikro, proses prediksi dan optimasi, mengirimkan hasil optimasi ke unit controller, mengkonversi data, mengirim data hasil konversi ke inverter dan inverter melakukan eksekusi ke motor kipas. Model adaptif merupakan kombinasi antara jaringan syaraf tiruan struktur 7-11-1 untuk melakukan prediksi suhu udara di dalam rumah kaca dan algoritma genetika untuk mengoptimasi frekuensi inverter dengan sebuah fungsi fitness sebagai solusi untuk menemukan nilai optimum. Model adaptif bekerja setiap 10 menit menggunakan data history yang tersimpan di gateway.</t>
+  </si>
+  <si>
+    <t>Muhammad Akbar Zidane</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Rizky Nadia, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Anis Septiyaningsih</t>
+  </si>
+  <si>
+    <t>Proses Produksi Serbuk Nanohidroksiapatit Berbasis Cangkang Telur Ayam Menggunakan Teknik Iradiasi Gelombang Mikro Skala Pilot</t>
+  </si>
+  <si>
+    <t>24-Nov-2020</t>
+  </si>
+  <si>
+    <t>S00202008901</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abdurrahman B., M.Si </t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan proses produksi serbuk hidroksiapatit berukurunan nanometer yang dapat digunakan untuk implan tulang dan gigi serta zat tambahan pada produk perawatan mulut dan gigi serta suplemen tulang dan gigi. Pembuatan serbuk nanohidroksiapatit diawali dengan penyiapan serbuk kalsium dari cangkang telur ayam, kemudian sintesis nanohidroksiapatit menggunakan teknik iradiasi gelombang mikro, terakhir, dilakukan penggilingan menggunakan grinder. Proses yang dilakukan menghasilkan jumlah nanohidroksiapatit sebanyak 179.58 gram selama 150 menit. Jika dibandingkan dengan proses produksi skala laboratorium, terjadi peningkatan massa produksi sebanyak 1795% dan penghematan waktu produksi selama 3,7 menit per gram nanohidroksiapatit yang dihasilkan. Selain itu pencitraan menggunakan mikroskop electron juga berhasil mengkonfirmasi ukuran partikel nanohidroksiapatit yaitu berada pada rentang 37,75 sd 72,65 nm.</t>
+  </si>
+  <si>
+    <t>Formula Ransum Flushing Kambing Mengandung Sabun Kalsium Minyak Biji Bunga Matahari (Ca-Mbbm), Minyak Flaxseed (Ca-Fx) Dan Ekstrak Daun Nangka Untuk Meningkatkan Performa Reproduksi Induk</t>
+  </si>
+  <si>
+    <t>07-Aug-2024</t>
+  </si>
+  <si>
+    <t>S00202407541</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dr. Simon Petrus Ginting, M.Sc</t>
+  </si>
+  <si>
+    <t>Strategi peningkatan kinerja reproduksi induk kambing dapat dilakukan melalui intervensi ransum. Ransum flushing dirancang dengan kandungan energi dan protein tinggi untuk memperbaiki status nutrisi induk. Pada invensi ransum flushing diperkaya dengan kandungan sabun kalsium minyak biji bunga matahari (Ca-MBBM), sabun kalsium minyak flaxseed (Ca-Fx) dan ekstrak daun nangka. Kandungan asam lemak tidak jenuh dan ekstrak daun nangka diharapkan mampu mengoptimal fungsi reproduksi ternak kambing betina pada fase pra-mating. Formula ransum flushing disusun dari rumput gajah, bungkil kedelai, pollard, onggok, bungkil kelapa, molases, Ca-MBBM, Ca-Fx, CaCO3, premix vitamin dan mineral, garam dan ekstrak daun nangka. Pemberian ransum flushing mampu mempercepat onset estrus, meningkatkan jumlah folikel besar dan tingkat kebuntingan. Pada aspek kapasitas antioksidan tubuh, ransum flushing dapat menurunkan kadar super oxide dismutase (SOD) dan katalase darah.</t>
+  </si>
+  <si>
+    <t>Hanifa Farafisha</t>
+  </si>
+  <si>
+    <t>Saefudin</t>
+  </si>
+  <si>
+    <t>Adik Bahanawan</t>
+  </si>
+  <si>
+    <t>Alat Teknologi Plasma Dingin Terhadap Pengendalian Gulma</t>
+  </si>
+  <si>
+    <t>20-Sep-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202409650 </t>
+  </si>
+  <si>
+    <t>Anwar Bukhori</t>
+  </si>
+  <si>
+    <t>Departemen Agronomi dan Hortikultura</t>
+  </si>
+  <si>
+    <t>Teknologi plasma dingin dapat dimanfaatkan sebagai alat alternatif pengendalian gulma menggantikan penggunaan herbisida. Alat teknologi plasma dingin pada invensi ini terhubung dengan energi listrik dan menghasilkan energi panas, sinar uv dan radiasi elektromagnetik. Invansi ini merupakan percobaan awal penggunaan alat teknologi plasma dingin terhadap benih tanaman sebelum dilakukannya dengan beberapa jenis gulma pada fase pratumbuh dan fase pascatumbuh. Dibuktikan aplikasi teknologi plasma dingin tegangan 14 kV dengan durasi waktu 80 detik dapat menghambat perkecambahan benih tanaman uji mencapai 100% dan penggunaan jarak jarum elektroda yaitu 0,5 cm dapat menghambat perkecambahan benih tanaman uji mencapai 100%.</t>
+  </si>
+  <si>
+    <t>Alghienka Defaosandi, SP</t>
+  </si>
+  <si>
+    <t>Faij Horul Nasrudin</t>
+  </si>
+  <si>
+    <t>Instalasi Kandang Maggot 3 In 1 Sebagai Alat Pengolahan Sampah Organik</t>
+  </si>
+  <si>
+    <t>08-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514008</t>
+  </si>
+  <si>
+    <t>Deffi Ayu Puspito Sar</t>
+  </si>
+  <si>
+    <t>Departemen Ekonomi Sumberdaya dan Lingkungan</t>
+  </si>
+  <si>
+    <t>Alat pengolahan sampah organik berupa instalasi kandang maggot 3 in 1 merupakan inovasi dalam bidang budidaya maggot Black Soldier Fly (BSF) yang dirancang untuk meningkatkan kapasitas dan kualitas produksi maggot melalui integrasi tiga fungsi utama: pengumpulan telur, penetasan, dan pembesaran larva dalam satu sistem terintegrasi. Maggot BSF yang dapat dihasilkan dari instalasi ini sebanyak 250 kg dengan luasan 8 x 3 x 3 m3. Inovasi ini memanfaatkan konstruksi material yang kuat dan tahan lama, serta mengadopsi desain kandang yang terdiri dari kandang lalat BSF (biopond), rak penetasan, dan rak pembesaran larva. Dengan pendekatan ini, proses budidaya maggot menjadi lebih terkontrol, dan mampu menghasilkan kuantitas maggot yang lebih tinggi, sekaligus mendukung pengelolaan limbah organik secara berkelanjutan</t>
+  </si>
+  <si>
+    <t>Ria Komalasari Indonesia</t>
+  </si>
+  <si>
+    <t>Nurmalisa Lisdayana, STP, MSi</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Tepung Kuning Telur Dan Aplikasinya Pada Mayones</t>
+  </si>
+  <si>
+    <t>S00202602477</t>
+  </si>
+  <si>
+    <t>Salsabila Ma’sum Imawan S.Pt M.Si</t>
+  </si>
+  <si>
+    <t>Ayam IPB-D1 menghasilkan telur dengan kualitas tinggi. Telur ayam sering digunakan sebagai bahan fungsional dalam bentuk tepung karena memiliki banyak keuntungan diantaranya pengurangan biaya transportasi dan penyimpanan. Invensi ini bertujuan untuk menghasilkan tepung kuning telur dengan kualitas baik yang berasal dari telur ayam IPB-D1 dengan berbagai metode pengeringan yaitu pengeringan semprot, pengeringan oven, dan pengeringan vakum. Penelitian ini juga bertujuan menguji sifat fungsional tepung kuning telur ayam IPB-D1 dengan diaplikasikan dalam pembuatan mayones dan dibandingkan dengan mayones berbahan kuning telur segar dan tepung kuning telur komersial. Hasil penelitian menunjukkan bahwa metode pengeringan bubuk kuning telur yang berbeda dapat memengaruhi aktivitas emulsi, TPC, aw, pH, air, abu, dan kadar lemak. Metode pengeringan tidak memengaruhi kandungan protein dan stabilitas emulsi. Tepung kuning telur dengan pengeringan oven memberikan hasil terbaik untuk analisis kualitas dan menghasilkan mayones yang tidak berbeda nyata secara fisik dan fungsional dari mayones yang terbuat dari bubuk kuning telur komersial dan kuning telur segar.</t>
+  </si>
+  <si>
+    <t>Seni Fitriani Safitri</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Made Ginarsa</t>
+  </si>
+  <si>
+    <t>Ichsan Hardyanto, S.Si.</t>
+  </si>
+  <si>
+    <t>Fitroh Agung Dimas Tetuko</t>
+  </si>
+  <si>
+    <t>Marten Maxs</t>
+  </si>
+  <si>
+    <t>Zahrotul Firdaus, S.Pi.,M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula Minuman Bubuk Instan Berbasis Kolagen Tulang Ayam Dengan Penambahan Tepung Oat dan Tepung Cangkang Telur </t>
+  </si>
+  <si>
+    <t>20-Jun-2025</t>
+  </si>
+  <si>
+    <t>S00202505633</t>
+  </si>
+  <si>
+    <t>Alif Permata Gusti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan suatu formula minuman bubuk instan berbasis kolagen tulang  ayam  dengan  penambahan  tepung  oat  dan  tepung  cangkang  telur  dengan komposisi terdiri dari bubuk kolagen tulang ayam, tepung oat, krimer nabati, gula pasir, tepung cangkang  telur, pemanis alami glikosida steviol (ekstrak dari daun stevia), dan perisa bubuk. Invensi tersebut dapat diaplikasikan pada industri pengolahan pangan atau industri minuman siap saji.</t>
+  </si>
+  <si>
+    <t>Komposisi Lempeng Ikan Tongkol Sebagai Makanan Tambahan Untuk Meningkatkan Status Gizi Ibu Hamil</t>
+  </si>
+  <si>
+    <t>08-Nov-2024</t>
+  </si>
+  <si>
+    <t>S00202412623</t>
+  </si>
+  <si>
+    <t>Sukma Elida</t>
+  </si>
+  <si>
+    <t>Invensi menghasilkan lempeng ikan tongkol sebagai makanan tambahan untuk meningkatkan status gizi ibu hamil. Komposisi terdiri dari bawang putih,kunyit, jahe, gula mera dan ai, daging ikan tongkol tanpa tulang, telur ayam, bawang merah goreng, bawang putih goreng, lada, ketumbar bubuk, garam dan daun jeruk cincang, tepung tapioka. Tujuan utama dari invensi ini adalah untuk menyediakan komposisi makanan tambahan yang tinggi protein untuk meningkatkan status gizi ibu hamil.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Surya Fatihah Helmianto	</t>
+  </si>
+  <si>
+    <t>Dwi Indah Yulianti</t>
+  </si>
+  <si>
+    <t>Satimo</t>
+  </si>
+  <si>
+    <t>Edgina Burton, S.Pt.,M.Si</t>
+  </si>
+  <si>
+    <t>Ivan Taufiq Nugraha</t>
+  </si>
+  <si>
+    <t>Alat Pelindung Pintar Dan Anti Air Untuk Sensor Ultrasonik HC-SR04</t>
+  </si>
+  <si>
+    <t>21-Aug-2021</t>
+  </si>
+  <si>
+    <t>P00202106531</t>
+  </si>
+  <si>
+    <t>Indi Jaka Nugraha</t>
+  </si>
+  <si>
+    <t>Invensi ini berkenaan dengan sensor ultrasonik HC-SR04. Sensor ini tidak diperuntukan untuk dipasang di luar ruangan. Jika dipasang di luar ruangan maka rangkaian elektronikanya dapat rusak karena terkena benda cair seperti air hujan, kotoran hewan, dan lainnya. Model dari pelindung ini terdiri dari tiga bagian yaitu bagian bracket pelindung (1), badan pelindung (2), dan tutup pelindung (3). Pada bagian bracket pelindung (1) tersedia bagian untuk memasangkan badang pelindung yang dapat diatur kemiringannya dengan motor servo (6). Hal ini ditujukan untuk membuat sensor ultrasonik (5) lebih tepat sasaran ke objek. Pada bagian badan pelindung (2) digunakan untuk menaruh sensor ultrasonik HC-SR04 (5). Badan pelindung (2) dibuat sedemikian rupa agar sensor dapat dipasang dengan baik. Pada bagian tutup pelindung (3) berfungsi melindungi sensor dari ancaman asing dari luar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KOMPOSISI MINUMAN SIAP SAJI (READY TO DRINK) BERBASIS SORGUM DENGAN  PENAMBAHAN SERAT PREBIOTIK</t>
+  </si>
+  <si>
+    <t>S00202604319</t>
+  </si>
+  <si>
+    <t>Cut Azhirah Apriadina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan komposisi minuman siap saji (ready-to-drink) berbasis
+sorgum yang diperkaya dengan serat prebiotik dan bersifat bebas laktosa. Komposisi
+minuman terdiri dari sari sorgum sebesar 10&amp;ndash;15%, serat prebiotik berupa inulin sebesar
+0,4&amp;ndash;1%, bahan penstabil berupa karboksimetil selulosa (CMC) sebesar 0,2&amp;ndash;0,5%, sumber
+lemak nabati berupa minyak kanola sebesar 0,8&amp;ndash;2%, pemanis berupa stevia sebesar 0,02&amp;ndash;
+0,1%, garam mineral sebesar 0,05&amp;ndash;0,15%, serta air sebagai pelarut hingga mencapai
+100%. Komposisi tersebut menghasilkan minuman dengan tekstur yang lebih kental dan
+dapat memberikan rasa kenyang lebih lama. Minuman ini juga tidak mengandung laktosa
+sehingga dapat dikonsumsi oleh individu dengan intoleransi laktosa. Invensi ini dapat
+dikembangkan lebih lanjut dengan penambahan bahan perisa tanpa mengubah komposisi
+dasar.</t>
+  </si>
+  <si>
+    <t>Dwi Saputra Nurangga, S.Pi.</t>
+  </si>
+  <si>
+    <t>Biostimulan Berbasis Rumput Laut Hijau (Ulva Lactuca) Terfermentasi Mikroorganisme Laut</t>
+  </si>
+  <si>
+    <t>S00202515489</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr.rer.nat. Kustiariyah  Tarman, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Penggunaan pupuk sintesis komersil untuk meningkatkan produktivitas tanaman pangan menghadapi tantangan terkait keberlanjutan dan degradasi kualitas tanah. Pengembangan pupuk alami yang berbasis biostimulan merupakan alternatif untuk tetap meningkatkan produktivitas tanaman sekaligus menjaga kualitas tanah. Salah satu bahan alami yang cukup melimpah di perairan Indonesia dan dapat digunakan sebagai bahan baku biostimulan adalah rumput laut. Kandungan senyawa rumput laut terbukti memiliki hormon pertumbuhan dan perkembangan yang dapat digunakan sebagai biostimulan. Rumput laut yang digunakan tidak menggunakan jenis yang biasa dimanfaatkan dalam industri pangan, sehingga meminimalisir adanya konflik kepentingan. Invensi ini berkaitan dengan metode dan formula pembuatan biostimulan berbasis rumput laut. Metode ini mengkombinasikan antara metode konvensional dan fermentasi menggunakan</t>
+  </si>
+  <si>
+    <t>Metode Fitoremediasi Menggunakan Amazon Frogbit Sebagai Peningkat Kualitas Air Budidaya</t>
+  </si>
+  <si>
+    <t>13-Aug-2025</t>
+  </si>
+  <si>
+    <t>S00202507668</t>
+  </si>
+  <si>
+    <t>Ahmad Rizqi Mubarok</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  kali  ini  adalah  metode  pemanfaatan  amazon  frogbit  (L.  laevigatum)  untuk memperbaiki kualitas air dalam kegiatan budidaya air tawar. Metode pengelolaan kualitas air  budidaya  umumnya  memerlukan  proses  yang  cukup  mahal,  karena  membutuhkan sistem dan teknologi yang memerlukan alat dan bahan yang memiliki biaya yang relatif lebih tinggi. Invensi ini menghasilkan metode pemanfaatan amazon frogbit dengan proses yang relatif lebih cepat dan mampu menghasilkan kestabilan kualitas air yang maksimal dalam  kegiatan  budidaya  air  tawar.  Keunggulan  secara  umum  invensi  metode pemanfaatan amazon frogbit ini adalah prosesnya yang lebih sederhana sehingga biaya yang dikeluarkan juga menjadi lebih rendah. Selain itu, invensi ini juga mampu membuat kualitas air yang meliputi pH, oksigen terlarut, total amonia nitrogen, nitrat, dan fosfat menjadi lebih stabil khususnya untuk kegiatan budidaya air tawar. Keunggulan lain dari invensi  ini  yakni  mampu  mengoptimalkan  tingkat  kelangsungan  hidup  serta  rasaio konversi pakan.</t>
+  </si>
+  <si>
+    <t>Kasita Listyarini, S.Si., M.Si</t>
+  </si>
+  <si>
+    <t>Fadil Muhammad Fauzan</t>
+  </si>
+  <si>
+    <t>Fabians Faisal Dinelsa, S.Si.</t>
+  </si>
+  <si>
+    <t>Arvy Adhitya Sutisna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wasis Waskito Ajie, S.T	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mirah Afiza Nurazizah, S.Pi., M.Si </t>
+  </si>
+  <si>
+    <t>Arga Ardidarma, SSi, MT</t>
+  </si>
+  <si>
+    <t>Siti Anjani Putri</t>
+  </si>
+  <si>
+    <t>Maria Sri Kristiana Rahayu, Msi</t>
+  </si>
+  <si>
+    <t>Sistem Fertigasi Otomatis Nirdaya Untuk Budidaya Padi-Ikan Terintegrasi Pada Kawasan Urban</t>
+  </si>
+  <si>
+    <t>22-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202515167</t>
+  </si>
+  <si>
+    <t>Baskoro Tri Julianto</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan sistem fertigasi dan irigasi otomatis untuk budidaya padi-ikan terintegrasi (FONi&amp;ndash;Minapadi) yang diterapkan pada pertanian perkotaan (urban farming). Sistem ini dirancang untuk menjaga keseimbangan air secara otomatis tanpa memerlukan sumber daya listrik, dengan memanfaatkan prinsip bejana berhubungan dan pelampung stop-keran otomatis sebagai pengendali tinggi muka air. Perangkat utama terdiri dari ember reservoir, ember kontrol, bak budidaya, pipa peluap, drainase darurat, serta perangkat tambahan berupa meteran air dan alat cuaca seluler yang bersifat opsional. Air dari sumber utama mengalir secara gravitasi melalui sistem tertutup, di mana tinggi muka air dijaga konstan antara ember kontrol dan bak budidaya. Mekanisme sistem mengikuti prinsip neraca air (IR + R = ET + D &amp;plusmn; &amp;Delta;TMA) sehingga mampu menyeimbangkan kondisi air akibat perubahan cuaca, hujan, maupun evapotranspirasi tanaman. Bak budidaya diisi polybag berisi media tanam padi, sedangkan ikan dipelihara di sela-sela polybag untuk menciptakan ekosistem padi-ikan yang saling menguntungkan. Limbah organik ikan dimanfaatkan sebagai nutrisi tanaman, menjadikan sistem ini hemat air, efisien energi, serta mendukung produksi pangan berkelanjutan skala rumah tangga di kawasan perkotaan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shabrina Basyasyah, S.Kom	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Haikal Arrasuli </t>
+  </si>
+  <si>
+    <t>Alat Modifikasi Pengolahan Air Limbah Tekstil</t>
+  </si>
+  <si>
+    <t>22-Nov-2022</t>
+  </si>
+  <si>
+    <t>S00202213222</t>
+  </si>
+  <si>
+    <t>Allifiya Salsabil Nugrohoputri</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan teknologi modifikasi pengolahan fisik, kimia, dan biologis air limbah tekstil. Lebih khusus, invensi ini berhubungan integrasi unit pengolahan biologis attached growth antara Rotating Biological Contactor (RBC) bioball dan anaerobic honeycomb biofilter melalui sistem otomatisasi mikrokontroler. Tujuan utama dari invensi adalah untuk mengatasi permasalahan pH, nilai oksigen terlarut, dan efisiensi waktu pengolahan yang rendah melalui ekspansi bidang kontak (surface area) antara air limbah dengan mikroorganisme secara biologis. Tujuan lain invensi ini adalah mengintegrasikan sistem kendali mikrokontroler pada unit pengolahan dirancang untuk pamantauan parameter suhu, pH, dan turbiditas. Unit ini terdiri atas: a) pra-pengolahan berupa koagulasi, flokulasi, dan sedimentasi di dalam satu unit yang sama melalui sistem mikrokontroler penentuan koagulan optimum; b) segmen pengolahan utama yang merupakan keunggulan dari proses ini berupa kombinasi biofilter sarang tawon secara anaerobik dan modifikasi RBC secara aerobik untuk memperluas bidang kontak pertumbuhan mikroorganisme untuk meningkatkan proses degradasi kontaminan air limbah; c) pengolahan lanjutan berupa filtrasi multi&amp;ndash;media. Proses ini dilengkapi dengan sistem mikrokontroler temperatur, estimasi kadar koagulan optimum, dan dan kecepatan rotasi RBC sebagai perintah limitasi variabel operasional unit.</t>
+  </si>
+  <si>
+    <t>Dzaki Nauval</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Hidrogel Responsif pH Berbasis Tapioka dan Kitosan</t>
+  </si>
+  <si>
+    <t>27-Dec-2019</t>
+  </si>
+  <si>
+    <t>P00201912378</t>
+  </si>
+  <si>
+    <t>Eka Ruriani</t>
+  </si>
+  <si>
+    <t>Fadila Tul Rahmi</t>
+  </si>
+  <si>
+    <t>Bintang Diva Juno, S.Pi.</t>
+  </si>
+  <si>
+    <t>Kunto Wibisono, SSi, MSi</t>
+  </si>
+  <si>
+    <t>Komposisi Jamu Pelangsing Cair Berbasis Ekstrak Buah Asam Gelugur (Garcinia Atroviridis) Dan Rimpang Kunci Pepet (Kaempferia Angustifolia)</t>
+  </si>
+  <si>
+    <t>16-Dec-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202415460 </t>
+  </si>
+  <si>
+    <t>Formula jamu pelangsing berbasis ekstrak buah asam gelugur dan ekstrak rimpang kunci pepet yang telah dilindungi paten sebelumnya adalah formula awal dengan komposisi ekstrak asam gelugur dan ekstrak kunci pepet dalam bentuk sedian campuran ekstrak kering yang dikemas dalam kapsul. Tetapi masih ditemui permasalahan yang berarti yaitu ekstrak asam gelugur merupakan ekstrak yang sangat higroskopis sehingga untuk menjadikan ekstrak kering harus ditambah dengan bahan pengisi. Hal ini menyebabkan khasiat sebagai pelangsing menurun signifikan bila dibandingkan dengan khasiat formula yang mengandung ekstrak asam gelugur murni. Oleh karena itu dilakukan pengembangan produk jamu pelangsing dari ekstrak asam gelugur maupun kunci pepet dalam bentuk sediaan jamu cair untuk memperoleh sediaan pelangsing yang lebih efektif dan ekonomis dengan tetap memperhatikan aktivitasnya sebagai penurun berat badan. Formula jamu pelangsing cair yang mengandung campuran ekstrak buah asam gelugur (Garcinia atroviridis) dan ekstrak rimpang kunci pepet (Kaempferia angustifolia) dengan perbandingan 1:1 pada konsentrasi 200 ppm mampu menghambat aktivitas enzim lipase pankreas mencapai 87.09% melebihi daya inhibisi kontrol positif (orlistat) yaitu 82.50%.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Herry Suhardiyanto, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Mahdi Mubarok, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Deteksi Jenis Susu Sapi Berdasarkan Cara Pengolahannya Menggunakan Kombinasi Sidik Jari Voltammetry Dan Analisis Kemometrik</t>
+  </si>
+  <si>
+    <t>15-Jul-2025</t>
+  </si>
+  <si>
+    <t>S00202506510</t>
+  </si>
+  <si>
+    <t>Dr. Wulan Tri Wahyuni S., S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">:  Invensi  ini  berhubungan  dengan  metode  analisis  untuk  identifikasi  jenis  susu menggunakan kombinasi sidik jari voltammetry dan kemometrik. Lebih khusus, metode voltammetry yang digunakan adalah cyclic voltammetry dengan elektrode kerja berupa glassy  carbon  electrode  (GCE),  sedangkan  analisis  kemometrik  menggunakan  principal component analysis (PCA) dan hierarchical clustering analysis (HCA). Metode terdiri dari langkah-langkah  berikut:  1)  modifikisasi  permukaan  GCE  dengan  multi-walled  carbon nantubes (MWCNT) terfungsionalisasi; 2) preparasi sampel susu; 3) pengukuran sampel menggunakan  cyclic  voltammetry  untuk  mendapatkan  data  nilai  arus;  4)  pengolahan pendahuluan data arus; 5) pembuatan model untuk mengelompokkan berbagai jenis susu sapi  berupa  PCA  dan  HCA.  Kelebihan  invensi  ini  dibandingkan  dengan  prior  art  yang terdahulu adalah metode deteksi yang dikembangkan berdasarkan sidik jari voltammetry menggunakan instrument yang sederhana, yaitu potensiostat yang mudah dioperasikan oleh  setiap  orang.  Pada  teknik  voltammetry  preparasi  sampel  sederhana  dan  hanya digunakan  satu  jenis  bahan  kimia,  yaitu  KCl  0.1  M.  Kelebihan  lain  dari  invensi  ini dibandingkan dengan prior art yang terdahulu adalah waktu analisis singkat dan biaya analisis rendah. Sidik jari cyclic voltammetry (CV) yang dikombinasikan dengan analisis kemometrik  berupa  hierarchical  clustering  analysis  (HCA)  dapat  menghasilkan  metode analisis yang andal dalam mengidentifikasi jenis susu.</t>
+  </si>
+  <si>
+    <t>Dr. Auliya Ilmiawati, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Eng. Ir. Allen Kurniawan, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Dr. Roza Yusfiandayani, S.Pi.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Ekstrak Minyak Ikan Gindara (Lepidocybium flavobrunneum) Dengan Metode Wet Rendering</t>
+  </si>
+  <si>
+    <t>S00202213966</t>
+  </si>
+  <si>
+    <t>Roni Nugraha, S.Si., M.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses produksi dan pengujian minyak ikan laut dalam yaitu ikan gindara (Lepidocybium flavobrunneum) yang berpotensi sebagai imunostimulan. Pembuatan minyak ikan gindara dengan wet rendering yang telah dimodifikasi dimana yang dimodifikasi adalah suhu didalam waterbath sebesar 70 oC. Invensi ini menghasilkan minyak dengan rendemen 9.39%, nilai asam lemak bebas/free fatty acid (FFA) 0.44%, bilangan peroksida/peroxide value (PV) 0.94 mEq/kg, bilangan anisidin/anisidine value (p-AV) 2.51 mEq/kg, nilai total oksidasi (Totox) 4.39 mEq/kg. Hasil perhitungan rata-rata proliferasi splenosit minyak ikan gindara dengan perlakuan tanpa conA lebih tinggi dibandingkan dengan minyak ikan komersil, sedangkan perlakuan dengan conA lebih rendah dibandingkan dengan minyak ikan komersil. Minyak ikan gindara konsentrasi 100 &amp;micro;g/mL memiliki nilai proliferasi splenosit tertinggi pada perlakuan tanpa conA. Minyak ikan gindara konsentrasi 6.25 &amp;micro;g/mL memiliki nilai proliferasi splenosit tertinggi pada perlakuan dengan conA. Minyak ikan gindara memiliki nilai indeks fagositosis 1.16 dengan kapasitas fagositosis 26%. Hasil analisis perhitungan proliferasi splenosit dapat disimpulkan bahwa minyak ikan gindara berpotensi sebagai agen imunostimulan.</t>
+  </si>
+  <si>
+    <t>Dr. Dimas Andrianto, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Dr. Rini Madyastuti Purwono, S.Si., M.Si., Apt.</t>
   </si>
   <si>
-    <t>Departemen Biokimia</t>
-[...678 lines deleted...]
-    <t>Invensi ini berhubungan dengan komposisi yoghurt berbahan bunga dan bubuk batang Saraca ashoka sebagai minuman yang dapat mencegah kanker payudara, SOPK, dan nyeri haid. Minuman ini terbuat dari bunga dan bubuk batang Saraca ashoka yang dicampur dengan yoghurt yang terbuat dari susu dan starter yoghurt. Buah stroberi dan nanas madu pemalang dijadikan selai dan ditambahkan sebagai pemanis alami sehhingga dapat mengurangi penggunaan gula tambahan. Batang Saraca ashoka mengandung senyawa bioaktif seperti steroid, alkaloid, flavonoid, tanin, glikosida dan saponin. Sementara itu, bunga ashoka mengandung karotenoid, flavonoid, fenol, flavon glikosida, dan phytoestrogen. Senyawa-senyawa tersebut secara teori dapat bersifat spasmogenik, uterotonic, oksitosin, antibakteri, anti-tumor, anti-implantasi, anti-progestational, dan anti estrogenik untuk mencegah kanker payudara, SOPK, dan nyeri haid.</t>
+    <t>Dr. Yudi Setiawan, S.P., M.Env.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Arinana, S.Hut., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Mohamad Rafi, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Detektor Pemutihan Karang (Coral Bleaching Detector) Untuk Pengawasan Ekosistem Terumbu Karang Perairan Indonesia</t>
-[...94 lines deleted...]
-  <si>
     <t>Metode Pembuatan Papan Partikel Berbasis Kulit Rotan Termodifikasi Gliserol–Asam Sitrat Untuk Meningkatkan Stabilitas Dimensi, Ketahanan Termal, Dan Ketahanan Terhadap Rayap</t>
   </si>
   <si>
     <t>18-Nov-2025</t>
   </si>
   <si>
     <t>S00202512437</t>
   </si>
   <si>
-    <t>Dr. Mahdi Mubarok, S.Si., M.Si.</t>
+    <t>Dr. Budi Arifin, S.Si., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berkaitan dengan metode pembuatan papan partikel berbasis kulit rotan
 (rattan skin) yang dimodifikasi menggunakan gliserol&amp;ndash;asam sitrat (Gly&amp;ndash;CA) serta
 direkatkan dengan perekat poliuretan (PU) untuk menghasilkan produk dengan stabilitas
 dimensi tinggi, ketahanan termal yang baik, dan ketahanan terhadap rayap. Metode ini
 meliputi tahap: (a) menyiapkan partikel kulit rotan kering; (b) merendam partikel dalam
 larutan Gly&amp;ndash;CA dengan perbandingan molar gliserol dan asam sitrat dan konsentrasi
 larutan impregnasi sebesar 20&amp;ndash;40%; (c) mengeringkan dan memanaskan partikel pada
 suhu 120&amp;ndash;150 &amp;deg;C untuk memicu reaksi esterifikasi; (d) mencampur partikel termodifikasi
 dengan perekat poliuretan sebanyak 6&amp;ndash;12% terhadap berat kering; dan (e) melakukan
 pengepresan panas pada suhu 140&amp;ndash;160 &amp;deg;C selama 10&amp;ndash;15 menit. Papan partikel yang
 dihasilkan menunjukkan penurunan penyerapan air hingga 35&amp;ndash;40%, pengembangan tebal
 2-6%, nilai kehilangan massa akibat serangan rayap 6-24%, dan peningkatan suhu
 dekomposisi maksimum (Tmax) hingga 356 &amp;deg;C. Analisis FTIR menunjukkan pembentukan
 ikatan ester dan urethane yang meningkatkan kekompakan struktur papan. Invensi ini
 menawarkan solusi teknis ramah lingkungan untuk meningkatkan performa papan partikel
 berbasis limbah kulit rotan melalui bio-modifikasi alami bebas formaldehida, yang dapat
 diterapkan secara industri untuk aplikasi panel interior dan eksterior di wilayah tropis.</t>
   </si>
   <si>
-    <t>Komposisi Papan Komposit Dari Limbah Plastik, Sterofoam, Mika, Pelepah Sawit Dan Ampas Sagu</t>
-[...71 lines deleted...]
-    <t>Ektrak daun torbangun dan ekstrak daun katuk selama ini masih terbatas digunakan sebagai ekstrak tunggal untuk memperlancar produksi ASI, belum ada invensi yang melakukan kombinasi antara ekstrak daun torbangun dan daun katuk untuk meningkatkan produksi ASI. Untuk itu, invensi ini menghasilkan komposisi kapsul berbasis kombinasi ekstrak daun torbangun dan ekstrak daun katuk dengan bahan pengisi pati yang dapat digunakan untuk meningkatkan produksi air susu ibu. Produk kapsul yang dihasilkan invensi ini mampu meningkatkan produksi air susu ibu dengan dosis sebesar 162 mg/kg BB sampai dengan 324 mg/kg BB.</t>
+    <t>Antioksidan dan Antiyeast dari Kombinasi Propolis dan Temulawak Serta Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>30-Apr-2019</t>
+  </si>
+  <si>
+    <t>PID201903601</t>
+  </si>
+  <si>
+    <t>Dr. Suryani, S.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini menyediakan suatu ekstrak propolis dan ekstrak temulawak yang berperan sebagai antioksidan yang tinggi, khususnya sebagai antiyeast. Propolis menurut invensi ini berasal dari sarang lebah yang tidak menyengat (disebut Trigona sp.). Temulawak diperoleh dari rimpang temulawak yang dikeringkan dan diekstrak dengan bantuan pelarut etanol. Aktivitas antioksidan maksimum terdapat pada kombinasi konsentrasi propolis 95,340 &amp;micro;g/ml dan konsentrasi temulawak 107,010 &amp;micro;g/ml yang menghasilkan nilai IC50 sebesar 48,572 ?g/ml. Konsentrasi propolis dan konsentrasi temulawak maksimum diperoleh pada konsentrasi propolis 6,015 ?g/ml dan konsentrasi temulawak 9,068 ?g/ml dengan jumlah sel petit 91,867%.</t>
+  </si>
+  <si>
+    <t>Irman Hermadi, S.Kom., M.S., Ph.D.</t>
+  </si>
+  <si>
+    <t>Dr. Meti Ekayani, S.Hut., M.Sc.</t>
+  </si>
+  <si>
+    <t>Formula Jelly Dengan Pigmen Spirulina Platensis Hasil Fermentasi Dengan Fortifikasi Konsentrat Protein Ikan</t>
+  </si>
+  <si>
+    <t>15-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202601971</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Kustiariyah, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi jelly dengan warna biru menggunakan Spirulina platensis hasil fermentasi dengan fortifikasi konsentrat protein ikan untuk meningkatkan kandungan protein dan bioaktif jelly. Invensi ini bertujuan menghasilkan formula jelly Spirulina platensis hasil fermentasi dengan variasi fortifikasi konsentrat protein ikan (KPI). Spirulina platensis, ganggang laut yang berukuran mikro memiliki kandungan protein tinggi serta berbagai pigmen dan antioksidan. Konsentrat protein ikan dari ikan lele juga memiliki kandungan protein tinggi dan rendah lemak. Formulasi jelly menggunakan Spirulina hasil fermentasi 0,5-1% serta fortifikasi KPI 3-6% dengan komposisi bahan pembentuk jelly 3-5%, yang merupakan kombinasi karagenan 60-65%, konjak 20-25%, dan agar 10-15%; sukrosa 1-3%, sorbitol 1,5-3%, dan air 88-90%.</t>
+  </si>
+  <si>
+    <t>Teknologi Tata Air Bawah Permukaan dengan Sistem Cerdas</t>
+  </si>
+  <si>
+    <t>S00202212105</t>
+  </si>
+  <si>
+    <t>Dr. Willy Bayuardi Suwarno, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai Teknologi Tata Air Bawah Permukaan Dengan Sistem Cerdas untuk tata air lahan pertanian. Lebih khusus lagi, invensi ini berhubungan dengan teknik irigasi dan drainase mempergunakan pipa berperforasi yang diletakkan di bawah permukaan tanah, bekerja secara otomatis dengan sensor, solenoid valve dan programmable controller serta terhubung dengan operator melalui koneksi internet nirkabel, cloud server dan dashboard. Tujuan utama dari invensi ini adalah untuk mengatasi permasalahan yang telah ada sebelumnya khususnya pengaturan tinggi muka air tanah yang memanfaatkan irigasi dan drainase bawah permukaan yang beroperasi secara otomatis. Teknologi Tata Air Bawah Permukaan Dengan Sistem Cerdas, dimana suatu teknologi tata air bawah permukaan dengan sistem cerdas sesuai dengan invensi ini terdiri dari 1) sistem jaringan pipa berperforasi bawah permukaan, 2) sistem reservoir inlet irigasi, 3) sistem kendali otomatis dan 4) sistem Internet of Things. Tujuan lain dari invensi ini adalah meningkatkan fleksibilitas penggunaan lahan pertanian untuk berbagai kondisi tata air sesuai teknik budidaya yang dilakukan misalnya jenuh dan tidak jenuh air sehingga dapat menyesuaikan dengan komoditi yang paling menguntungkan pada saat itu.</t>
+  </si>
+  <si>
+    <t>Sri Martini, S.Kom, M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Obat Herbal Antiinfalamasi Dari Ekstrak Wedelia (Sphagneticola trilobata) Dan Ekstrak Sembung Rambat (Mikania micrantha)</t>
+  </si>
+  <si>
+    <t>13-Nov-2021</t>
+  </si>
+  <si>
+    <t>P00202110007</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Eng. Wisnu Ananta Kusuma, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai formula obat herbal yang terdiri dari ekstrak air wedelia (Sphagneticola trilobata) dan ekstrak air sembung rambat (Mikania micrantha) yang berpotensi sebagai antiinflamasi. Berdasarkan hasil pengujian daya inhibisi ekstrak tunggal wedelia dan sembung rambat terhadap enzim COX-2 dibandingkan dengan beberapa tanaman lainnya, menunjukkan bahwa ekstrak wedelia dan sembung rambat memiliki potensi sebagai COX-2 inhibitor dengan daya inhibisi yang cukup tinggi, masing-masing dengan nilai daya inhibisi sebesar 90-98% dan 87-96%. Hasil uji preklinik pada tikus penderita inflamasi yang diinduksi dengan karagenan, menunjukkan bahwa formula kombinasi ekstrak air wedelia dan ekstrak air sambung rambat memiliki potensi sebagai antiinflamasi.</t>
+  </si>
+  <si>
+    <t>Dr. Beginer Subhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Obat Herbal Antiinflamasi Dari Ekstrak Legetan Warak (Adenostemma lavenia L.), Ekstrak Wedelia (Sphagneticola trilobata) Dan Ekstrak Sembung Rambat (Mikania micrantha)</t>
+  </si>
+  <si>
+    <t>P00202213827</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai komposisi obat herbal yang terdiri dari ekstrak etanol 96% legetan warak (Adenostemma lavenia L.), ekstrak air wedelia (Sphagneticola trilobata) dan ekstrak air sembung rambat (Mikania micrantha) yang berpotensi sebagai antiinflamasi. Lebih lanjut invensi ini mengenai penggunaan komposisi ekstrak tersebut sebagai antiinflamasi.</t>
   </si>
   <si>
     <t>Departemen Klinik Reproduksi dan Patologi</t>
   </si>
   <si>
-    <t>Komposisi Deterjen Lembaran Anti Nyamuk Dari Ekstrak Kulit Jeruk Purut</t>
-[...99 lines deleted...]
-    <t>S00202509957</t>
+    <t>Sintesis Selulosa Mikrokristalin (MCC) Berbahan Baku Serabut Ampas Sagu</t>
+  </si>
+  <si>
+    <t>13-Dec-2021</t>
+  </si>
+  <si>
+    <t>S00202111426</t>
+  </si>
+  <si>
+    <t>Dr. Mohammad Khotib, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode sintesis selulosa mikrokristalin menggunakan serabut ampas sagu. Proses yang digunakan terdiri atas beberapa metode yaitu, hidrolisis, pulping, dan bleaching. Invensi ini menunjukkan bahwa serabut ampas sagu memiliki potensi sebagai sumber selulosa dalam proses sintesis selulosa mikrokristalin. Selulosa mikrokristalin yang dihasilkan memiliki ciri-ciri yang paling mendekati standar MCC dengan kandungan &amp;alpha;-selulosa yang tinggi (78,61%), bobot terdegradasi dan suhu degradasi yang cukup tinggi (81,87% dan 396,26 &amp;deg;C), dan derajat kristalinitas yang cukup tinggi (56,7%). Selulosa mikrokristalin yang dihasilkan dapat digunakan sebagai bahan sediaan obat.</t>
+  </si>
+  <si>
+    <t>Dr. Liyantono, S.T.P., M.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Asadatun Abdullah, S.Pi., M.S.M., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dede Hermawan, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t>Alat Dan Metode Pemantauan Tingkat Kematangan Mangga Menggunakan Internet of Things Dan Machine Learning</t>
+  </si>
+  <si>
+    <t>31-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202308248</t>
+  </si>
+  <si>
+    <t>Dr. Heru Sukoco, S.Si., M.T.</t>
+  </si>
+  <si>
+    <t>Tujuan dari alat dan metode pemantauan tingkat kematangan mangga selama transportasi adalah untuk memberikan informasi perubahan mutu buah mangga selama transportasi, membantu pengambilan keputusan logistik pelaku rantai pasok, dan meningkatkan jaminan mutu buah mangga. Alat Internet of Things (IoT) untuk mengambil, mengirimkan, merekam, dan menyajikan data transportasi buah mangga secara real time terdiri dari sensor suhu dan kelembaban relatif DHT22, ESP32 microcontroller dan PCB board, GPS module, unit power switch, MiFi module, unit power supply, paket casing, serta aplikasi berbasis web. Metode prediksi tingkat kematangan buah mangga selama transportasi secara real time dengan tahapan pengelompokan tingkat kematangan berdasarkan parameter mutu (total padatan terlarut, keasaman, dan kekerasan) menggunakan K-Means Clustering, pemodelan perubahan tingkat kematangan berdasarkan perubahan mutu, membangun model prediksi menggunakan Deep Learning, dan melakukan prediksi tingkat kematangan secara real time selama transportasi. Metode integrasi menggabungkan perangkat IoT dengan metode prediksi dengan tahapan pengembangan struktur dan implementasi database dan aplikasi berbasis web, serta melakukan integrasi API. Kelebihan invensi ini adalah menggunakan komponen perangkat IoT yang dapat memberikan informasi kondisi transportasi dan machine learning sehingga dapat melakukan prediksi perubahan tingkat kematangan secara real time selama transportasi, komponen sederhana dan mudah didapatkan, desain kompak, mudah diinstalasi, konsumsi energi relatif rendah, dan biaya terjangkau.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Eng. Uju, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Mesin Portabel Untuk Akusisi Data Beban dan deformasi Luaran Universal Testing Machine Yang Terintegrasi dengan Sensor RH-T dan Thermocouple</t>
+  </si>
+  <si>
+    <t>P00201609170</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Effendi Tri Bahtiar, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Telah ditemukan suatu alat portabel yang mampu mengakuisisi output dari loadcell, strain gauge, dan deflektometer, dapat ditambahkan pula sensor-sensor lain untuk mengukur kondisi lingkungan pengujian (suhu, kelembaban) dan suhu contoh uji. Mesin portabel ini mengintegrasikan seluruh data hasil pengujian secara real time dan mencatatnya secara periodik. Upgrading UTM dengan menambahkan sensor-sensor tersebut memberikan nilai tambah yang tinggi bagi setiap pengujian sifat material, karena beraneka ragam variabel dimungkinkan untuk diukur sekaligus dalam satu kali pengujian. Akuisisi data secara digital sekaligus secara real time akan sangat membantu memudahkan pengolahan data berlkutnya.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Husin Alatas, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Sintesis Nanopartikel Kitosan Sebagai Agens Antivirus Dan Antiserangga</t>
+  </si>
+  <si>
+    <t>16-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510436</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Akhiruddin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  bertujuan  menjelaskan  metode  sintesis  nanopartikel  kitosan  (Kit-NP) menggunakan metode gelasi ionik dengan modifikasi tambahan ultrasonikasi. Kit-NP yang dihasilkan ini mampu menginduksi ketahanan sistemik tanaman, bersifat antivirus, antifeedant dan  antiserangga  kutu  daun  yang  dibuktikan  dari  serangkaian  pengujian. Nanopartikel  kitosan  disintesis  dengan  tahapan  sebagai  berikut;  (1)  bubuk  kitosan sebanyak 0,25 g dilarutkan ke dalam 0,5 L larutan 1% asam asetat, (2) Sodium tripolifosfat sebanyak 0,112 g dilarutkan secara terpisah dalam 0,160 L akuades steril (0,7 g/L), (3) Larutan  kitosan  dicampurkan  dengan  larutan  sodium  tripolifosfat  dengan  pengadukan terus-menerus  selama  1  jam  sampai  tercampur  sempurna,  kemudian diultrasonikasi selama  30  menit  pada  frekuensi  20  kHz.  Berdasarkan  analisis  dengan  TEM,  Kit-NP berukuran rata-rata 99,7 nm berbentuk bola (sferis). Aplikasi nanopartikel kitosan terbukti mampu menghambat pembentukan gejala lesio lokal nekrotik akibat infeksi Bean common mosaic virus (BCMV) dengan keefektifan tertinggi mencapai 99,7%-100% pada konsentrasi 100  ppm.  Kit-NP  menunjukkan  efek antifeedant dan  insektisidal  terhadap  kutu  daun melalui penghambatan aktivitas makan dan menyebabkan mortalitas kutu daun dengan keefektifan tertinggi sebesar 78.6% pada 48 jam setelah perlakuan (JSP). Konsentrasi yang mematikan 50% populasi kutu daun uji(lethal concentration 50%-LC50) pada 24 dan 48 JSP pada konsentrasi 131,4 ppm dan 815,5 ppm.</t>
+  </si>
+  <si>
+    <t>Metode Penanaman Ubi Kayu (Cassava) Untuk Meningkatkan Produktivitas</t>
+  </si>
+  <si>
+    <t>27-Jan-2022</t>
+  </si>
+  <si>
+    <t>S00202200703</t>
+  </si>
+  <si>
+    <t>Dr. drh. I Ketut Mudite Adnyane, M.Si.</t>
+  </si>
+  <si>
+    <t>Faktor penyebab rendahnya produktivitas adalah beragamnya kegiatan budaya yang meliputi teknik pengolahan tanah, pemberian pupuk organik, jenis dan dosis pemupukkan, dan klon yang ditanam. Invensi ini merupakan suatu metode penanaman ubi kayu (Cassava) untuk meningkatkan produktivitas ubi kayu (Cassava). Metode penanaman ubi kayu sesuai invensi ini dilakukan dengan menentuan waktu tanam yang tepat, mengembalikan biomass sebagai pupuk organik, restorasi lahan dengan penanaman legume cover crop, pemilihan bahan tanam, persiapan lahan, penanaman, pengairan, pemupukan, pewiwilan, dan pengendalian OPT. Ubi kayu yang dihasilkan memiliki produktivitas 4 kg/pohon atau 40 ton/ha dan berumur 6 bulan saat panen.</t>
+  </si>
+  <si>
+    <t>Bambang Riyanto, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Karlisa Priandana, S.T., M.Eng.</t>
+  </si>
+  <si>
+    <t>Dr. Tetty Kemala, M.Si.</t>
+  </si>
+  <si>
+    <t>Ekstrak Etanolik A1 Simbion Spons Spirastrella hartmani Sebagai Antiparasit Argulus sp. Pada Ikan Budidaya</t>
+  </si>
+  <si>
+    <t>27-Nov-2025</t>
+  </si>
+  <si>
+    <t>S00202513186</t>
   </si>
   <si>
     <t>Dr. Dinamella Wahjuningrum, S.Si., M.Si.</t>
-  </si>
-[...1278 lines deleted...]
-    <t>Ir. Endang Sunarwati Srimariana, M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berhubungan dengan ekstrak etanolik bakteri simbion A1 yang ada di spons
 Spirastrella hartmani yang memiliki aktivitas sebagai antiparasit Argulus sp. pada ikan mas
 koki(Carassius auratus). Ekstrak bakteri A1 tersebut menunjukkan efektivitas 100% dalam
 menangani parasit Argulus sp. selama empat hari pada konsentrasi 50 ppm dengan dosis
 75,64 mg/L dalam media budidaya ikan tawar. Metode penanganan ini menjadi inovasi
 penanganan parasite yang lebih efektif dan ramah lingkungan dibandingkan penanganan
 fisik dan kimiawi.</t>
   </si>
   <si>
-    <t>Prof. Dr. Satyanto Krido Saptomo, S.T.P., M.Si.</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">Metode pembuatan minuman ready to drink dari kelapa muda, yang diawetkan dengan pasteurisasi, memiliki pH rendah (pH&amp;lt;4,5) dan dapat disimpan di suhu ruang dengan umur simpan 4-6 bulan. Metode penurunan pH dilakukan dengan menggunakan glukono delta lakton (GDL), sehingga tidak terlalu asam di lidah manusia. Metode pembuatan minuman ready to drink dari kelapa muda sesuai invensi ini dilakukan dengan melukai bagian ujung kelapa untuk mengambil air kelapa, memisahkan air dari daging kelapanya, mengukus daging kelapa dengan batoknya, memisahkan daging kelapa dari batok, memotong daging kelapa,  mencampur  air  kelapa  dan  daging  kelapa  dengan  gula,  GDL  dan  garam, memanaskan campuran, memasukkan ke dalam kemasan pouch tahan panas, meng-klem kemasan,  memasukkan  pouch  berisi  produk  ke  dalam  air  mendidih  dan  mendinginkan dalam bak berisi air mengalir.  Metode pembuatan minuman dari air dan daging kelapa muda sesuai invensi ini dapat menghasilkan minuman ready to drink yang dapat bertahan selama 4-6 bulan di suhu ruang.</t>
+    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Minuman Jeli Dengan Menggunakan Sari Buah Okra Hijau dan Stroberi yang Mengandung Kalsium dan Fosfor</t>
+  </si>
+  <si>
+    <t>S00201911240</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Muhamad Syukur, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Pemanfaatan okra sebagai sumber nutrisi saat ini masih terbatas. Hal tersebut karena adanya aroma langu sehingga mengurangi palatabilitas buah okra. Proses pembuatan minuman jeli yang mengandung kalsium dan fosfor dihasilkan dengan menggunakan metode gelling agent. Bahan baku formulasi minuman jeli meliputi sari buah okra hijau (Abelmoschus esculentus) dan stroberi (Fragaria ananassa), serbuk jeli, kalium sitrat, sukralosa, dan sari lemon. Minuman jeli yang dihasilkan invensi ini lebih disukai karena rasa dan aroma organoleptik yang baik dan dapat menyumbangkan angka kecukupan gizi sebesar 0.28% untuk mineral kalsium dan 0.38% untuk mineral fosfor.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. R. Nunung Nuryartono, M.Si.</t>
+  </si>
+  <si>
+    <t>Biokomposit Material Anti Peluru Kaliber 9 x 19 mm Filler Serat Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>19-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510512</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irmansyah, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan metode proses dalam rekayasa material komposit anti peluru. Kelebihan invensi adalah menggunakan filler kain dari serat tandan kosong kelapa sawit. TKKS diproduksi tanpa bahan kimia, rendah energi, ramah lingkungan. Material anti peluru disusun secara berurutan yang meliputi 4 bagian yaitu kevlar (16-20 lapis), kain sawit (16-20 lapis), kain polyetilen (10-14 lapis) dan EVA (1 lapis). Massa total material anti peluru adalah maksimum 2 kg dengan tebal maksimum 2 cm dengan luasan 30 x 30 cm. Uji balistik material anti peluru menggunakan pistol kaliber 9 x 19 mm pada jarak tembak 5 meter. Metode fabrikasi material menekankan pada pembuatan serat TKKS menjadi kain secara bertahap  yaitu retting,  pengeringan,  milling,  pemintalan  dan  tenun membentuk kain. Metode susunan komposit menggunakan orientasi sudut 0 dan 90o sistem sandwich. Hasil uji memperlihatkan material dapat menahan laju peluru (tidak tembus). Pemanfaatan serat tandan kosong kelapa sawit merupakan bagian dari pengembangan biomaterial serta merupakan upaya dalam menjawab permasalahan terkait melimpahnya limbah di pabrik kelapa sawit (PKS). Tandan kosong kelapa sawit merupakan hasil samping dari produksi CPO di Indonesia.</t>
+  </si>
+  <si>
+    <t>Dr. Zaenal Abidin, S.Si., M.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Irzaman, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Alimuddin, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Vepryany Oktaviarty, S.T.P.</t>
+  </si>
+  <si>
+    <t>Dr. Majariana Krisanti, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Deni Noviana</t>
   </si>
   <si>
+    <t>Prof. Dr. Edi Santosa, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Endang Warsiki, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Combro Beku Dari Campuran Tepung Singkong Dan Tepung Beras Ketan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202415459 </t>
+  </si>
+  <si>
+    <t>Dr. Tjahja Muhandri, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa proses pembuatan combro beku dari campuran tepung singkong dan tepung beras ketan, kelapa parut kering, santan bubuk, air, dan oncom tumis. Proses pembuatan combro beku melalui tahapan menyiapkan bahan-bahan, menimbang bahanbahan, mencampur bahan-bahan kecuali oncom tumis, mengisikan oncom tumis dalam adonan dan membentuk adonan menjadi bulat lonjong dengan berat 37 gram, menggoreng adonan combro menjadi setengah matang, dan membekukan combro setengah matang. Dengan proses pembuatan sesuai invensi ini dihasilkan combro yang dapat disimpan beku dan ketika digoreng memiliki tekstur lunak (empuk, tidak keras).</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Arief Hartono, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Probe Elastis Untuk Pengukuran Sifat Kelistrikan Daging</t>
+  </si>
+  <si>
+    <t>07-Sep-2023</t>
+  </si>
+  <si>
+    <t>S00202308623</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Jakaria, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Grading karkas umumnya dilakukan pada ternak pedaging yang telah dipotong untuk menentukan kualitas daging menjadi kontraproduktif pada ternak bibit unggul. Pendekatan non-potong dengan pengembangan alat grading untuk prediksi kualitas karkas hidup dengan menilai sifat kelistrikan daging menjadi harapan baru dalam bidang ini. Probe ini terdiri atas bagian badan utama probe (1), bagian elastis probe (2), bagian batang elektroda probe (3), bagian benang penguat elektroda probe(4), dan bagian kawat penghantar listrik (5). Probe pengukur sifat kelistrikan daging bekerja dengan cara menghubungkan ujung batang elektroda (3) kepada permukaan kulit/daging yang diukur, kemudian sejumlah arus disuntikkan melalui kawat penghantar listrik (5) dan perubahan yang terjadi pada arus dan tegangan listrik kemudian diukur dengan multimeter. Invensi ini mempunyai kelebihan pada penggunaan bahan silikon sebagai matrik fleksibel pada probe untuk pengukuran sifat kelistrikan jaringan penyusun daging seperti otot, lemak, lemak dalam otot, jaringan ikat, dan sebagainya. Probe dengan bagian yang fleksibel dapat mengikuti kontur permukaan jaringan yang diukur sifat kelistrikannya.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Gatot Yulianto, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Joko Santoso, M.Si.</t>
+  </si>
+  <si>
+    <t>Formulasi Pelapis Antimikroba Alami Benang Operasi Multifilamen Tak-Serap Dengan Grafena Oksida dan Kitosan Serta Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>04-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313463</t>
+  </si>
+  <si>
+    <t>Dr. Drs. Muhamad Farid, M.Si.</t>
+  </si>
+  <si>
+    <t>Benang operasi antimikroba sangat penting dalam memberikan perlindungan efektif terhadap infeksi postoperatif, potensi pengurangan penggunaan antibiotik, dan dampak positif terhadap proses penyembuhan luka. Pada inovasi ini dilakukan pengujian sifat antimikroba alami dengan metode difusi cakram terhadap kitosan dan grafena oksida dari biji pinang terhadap bakteri gram positif dan negatif. Dilanjutkan dengan evaluasi campuran larutan kitosan dan grafena oksida serta penentuan waktu impregnasi benang operasi. Terakhir, dilakukan pengujian efikasi antimikroba benang operasi yang dilapisi larutan tersebut selama 0 dan 24 jam. Kitosan dan grafena oksida memiliki kemampuan sebagai antimikroba, begitu juga campuran kitosan 0,1% dan grafena 0,1% dengan memiliki daya hambatan terhadap pertumbuhan mikroba. Pelapisan campuran pada benang operasi multifilament tak-serap memberikan sifat efikasi antimikroba dasar perhitungan Standar ISO 20743-2021 dan JIS Z 2801-2010 terhadap bakteri E. Coli dan S. Aureus. Dengan nilai 4,86 dan 2,02 terhadap E. Coli serta 99,99% dan 99,92% terhadap S. Aureus. Pelapis antimikroba alami ini menghasilkan benang yang mampu memberikan perlindungan antimikroba yang kuat dan signifikan.</t>
+  </si>
+  <si>
+    <t>Dr.rer.nat Noviyan Darmawan, S.Si., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Niken Tunjung Murti Pratiwi, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Agus Saleh Atmadipoera, D.E.S.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Tri Asmira Damayanti, M.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Agus Oman Sudrajat, M.Sc.</t>
+  </si>
+  <si>
+    <t>Formula Pakan Lengkap Berbasis Indigofera Dan Suplemen Protein-Energi (Nc) Dalam Bentuk Pelet Untuk Domba Muda Pasca Sapih</t>
+  </si>
+  <si>
+    <t>04-Dec-2024</t>
+  </si>
+  <si>
+    <t>S00202414323</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Luki Abdullah, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Penyediaan bahan pakan lokal sumber protein dan sumber serat mudah dicerna sangat penting untuk menekan biaya. Indigofera merupakan tanaman pakan leguminosa yang mengandung protein yang tinggi. Penggunaan suplemen Protein-Energi (NC) dapat meningkatkan kandungan protein kasar dengan biaya lebih murah. Formula pakan untuk domba muda dengan penggunaan bahan baku utama adalah Indigofera zollingeriana dan suplemen NC serta ditambahkan konsentrat dengan bahan baku terdiri dari bungkil kelapa sawit, bungkil kelapa kopra, dedak halus, pollard, onggok, corn gluten feed (CGF), kulit kopi, molases, garam, NC, CaCO3, Premix, kemudian dilakukan pemrosesan pelleting.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Titi Candra Sunarti, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. I Wayan Darmawan, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t>Dr. Meutia Samira Ismet, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula dan Metoda Pembuatan Suplemen NC (Nitrogen Carbon) untuk Pakan Hijauan Lengkap Fermentasi</t>
+  </si>
+  <si>
+    <t>11-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313831</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Idat Galih Permana, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Salah satu sumber protein murah adalah Nitrogen Non Protein (NPN) yang dapat menyediakan sumber nitrogen yang dapat dijadikan protein melalui sintesis protein oleh mikroba rumen. Salah satu sumber NPN adalah suplemen NC (Nitrogen Carbon). Sumber protein ini hanya dapat digunakan untuk sumber protein bagi ternak ruminansia. Suplemen NC merupakan sumber protein yang berasal dari kombinasi urea, molases dan larutan mikroba yang difermentasi kemudian dicampurkan dengan bahan sumber energi yaitu limbah tapioka (onggok).</t>
+  </si>
+  <si>
+    <t>Departemen Biologi</t>
+  </si>
+  <si>
+    <t>Dra. Dewi Sartiami, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Domu Simbolon, M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Pakan Buatan Untuk Larva Hama Boktor (Xystrocera Festiva)</t>
+  </si>
+  <si>
+    <t>04-Nov-2025</t>
+  </si>
+  <si>
+    <t>S00202511481</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Noor Farikhah Haneda, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Silvikultur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  merupakan  suatu  cara  untuk  memahami  perilaku  makan,  sifat,  cara penggerekan, zat kimia penghambat dan pemacu pertumbuhan dari hama boktor melalui pakan buatan dan informasi lainnya yang dapat dijadikan dasar dalam pengendalian hama boktor. Bahan utama dari pakan buatan yang dikembangkan adalah serbuk kayu sengon yang  mengandung  trypsin  inhibitor  dan  alpha-amylase  inhibitor.  Serbuk  kayu  yang merupakan  bahan  organik  dicampurkan  dengan  bahan  kimia  berupa  yeast  extract (0,64%),  streptomucin  (0,42%),  natrium  benzoate  (0,42%),  dan  ascorbic  acid  (0,42%). Selain bahan kimia tersebut, ditambahkan juga aquades (84,75%) sebagai pelarut, sukrosa (4,24%) sebagai sumber energi bagi larva, dan agar-agar (0,64%) sebagai pemberi tekstur pakan.  Hasil menunjukkan bahwa kondisi pohon sehat dengan aktivitas trypsin inhibitor yang  tinggi  tidak  diminati  larva  boktor  ukuran  kecil,  sedangkan  kondisi  pohon  sehat dengan aktivitas alfa&amp;ndash;amylase inhibitor tinggi tidak diminati larva boktor ukuran besar, dan berlaku hal yang sebaliknya pada kondisi pohon sakit.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Rokhani, M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. Yaya Suryanata</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Akhmad Endang Zainal Hasan, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Yandra, M.Eng.</t>
+  </si>
+  <si>
+    <t>Attractive Toxic Blood Sugar Bait (ATBSB) Sebagai Alternatif Pengendalian Nyamuk Vektor Demam Berdarah Dengue (Aedes aegypti)</t>
+  </si>
+  <si>
+    <t>16-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202314149</t>
+  </si>
+  <si>
+    <t>Dr. drh. Susi Soviana, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nyamuk Aedes aegypti dan Ae. albopictus merupakan vektor utama demam dengue. Nyamuk Ae. aegypti umumnya berkembang biak pada air tergenang yang jernih di dalam ruangan. Metode attractive toxic blood sugar bait (ATBSB) merupakan metode untuk menarik nyamuk menggunakan bahan yang mengandung darah, gula dan insektisida. Nyamuk akan datang untuk mengisap cairan umpan dan akan mati karena kontak dengan insektisida. ATBSB dibuat dengan komposisi perbandingan darah, gula dan insektisida sebesar 60:39:1. Darah yang digunakan dalam pembuatas ATBSB adalah darah sapi dari rumah potong hewan, sedangkan gula berasal dari gula pasir putih. Insektisida yang digunakan merupakan sipermetrin dengan konsentrasi 0,1%. Penggunaan ATBSB dilakukan dengan aplikator yang terbuat dari bahan peralon dan memiliki sumber cahaya lampu sebagai pemanas. Berdasarkan uji efikasi formulasi ATBSB menunjukkan bahwa formulasi dapat menarik nyamuk Ae. aegypti untuk datang dan mengakibatkan kematian nyamuk sampai dengan 81% setelah 24 jam pemasangan. Uji toksikologi akut oral dan dermal juga menunjukkan bahwa formulasi ATBSB termasuk dalam bahan formulasi
+insektisida golongan IV atau tidak toksik.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Serbuk Ekstrak Daun Undis (Cajanus cajan) Dan Jahe Emprit (Zingiber officinale Var Amarum) Skala Pilot Dengan Penambahan Amilum Jagung Sebagai Penurun Kolesterol Dan Produk Yang Dihasilkannya</t>
+  </si>
+  <si>
+    <t>29-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202313167</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Tutik Wresdiyati</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode pembuatan serbuk ekstrak daun undis dan serbuk ekstrak jahe emprit dalam skala pilot dengan penambahan amilum jagung sebagai penurun kolesterol. Metode pembuatan ekstrak dimulai simplisia daun undis kering dan serbuk rimpang jahe masing-masing dimaserasi dalam pelarut etanol 70% perbandingan bahan kering dan pelarut sebesar 1:2 selama 30 menit, kemudian dimaserasi/perendaman. Hasil perendaman disaring sehingga terpisah antara filtrat ekstrak dan ampas. Ampas dimaserasi kembali sebanyak dua kali. Semua filtrat ekstrak kemudian dievaporasi dengan evaporator pada suhu 70 &amp;deg;C hingga diperoleh ekstrak pekat/sari. Ekstrak pekat (granulasi basah) ditambahkan dengan kalium sorbat, amilum jagung (corn starch) dan aerosil yang dibantu dengan mesin kneader. Proses pengeringan dan penggilingan dilakukan dalam mesin giling hingga diperoleh ekstrak kering. Serbuk ekstrak daun undis dan serbuk ekstrak jahe yang dihasilkan mampu menghambat aktivitas enzim HMG-CoA Reduktase berturut-turut 39.37% dan 47.87%. Gabungan serbuk ekstrak daun undis (600 mg/kg bb) dan serbuk ekstrak jahe (120 mg/kg bb) mampu menurunkan total kolesterol, LDL, dan trigliserida; meningatkan HDL; dan menghambat pembentukan plak aorta pada kelinci hiperkolesterolemia.</t>
+  </si>
+  <si>
+    <t>Mesin Pemisah Tangkai Dan Daun Teh Layu (Camellia sinensis) untuk Pengolahan Teh Crush, Tear, Curl</t>
+  </si>
+  <si>
+    <t>S00202512433</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Agus Sutejo, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan mesin pemisah tangkai dan daun teh layu (Camellia sinensis) yang dirancang untuk memisahkan kedua komponen pada tahap awal pengolahan teh dengan memanfaatkan perbedaan sifat aerodinamik. Mesin terdiri atas tiga unit utama, yaitu unit pencacah, unit pengayak getar, dan unit penghisap daun teh. Bahan baku berupa campuran daun dan tangkai dimasukkan melalui hopper (3) menuju rumah pencacah (4) yang digerakkan motor listrik 2 HP (1) melalui pulley (2), dengan putaran ditopang pillow block (5). Hasil cacahan dialirkan melalui saluran pengeluaran (6) menuju ayakan (9,10) yang digetarkan oleh poros nok (13) dengan motor listrik 0,5 HP (12) untuk memisahkan fraksi berdasarkan ukuran. Daun yang lebih ringan dialirkan melalui saluran hisap (15) ke rumah blower (16) yang digerakkan motor listrik 3 HP (20) dengan poros blower (17), sehingga daun terhisap menuju penampungan sementara tangkai tertahan. Hasil pengujian menunjukkan kinerja optimal pada kecepatan putar silinder 480 rpm dengan persentase daun terhisap 91,43% dan tangkai tidak terhisap 86,05%, dengan kapasitas perontokan rata-rata 156,71 kg/jam dan kecepatan udara hisap
+1,78&amp;ndash;2,98 m/s sesuai kecepatan terminal daun teh.</t>
+  </si>
+  <si>
+    <t>Alat Filtrasi Air Dan Pengolahan Sludge Untuk Budidaya Udang</t>
+  </si>
+  <si>
+    <t>S00202515168</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irzal Effendi, M.Si.</t>
+  </si>
+  <si>
+    <t>mbah air dan memanfaatkannya sebagai pupuk ramah lingkungan tanpa mencemari lingkungan sekitar. Sistem ini terdiri dari empat bak filter utama, yaitu bak air bersih (1), bak filter biologis (2), bak filter fisik (3), dan bak pengendapan (4). Dalam bak pengendapan, terdapat tiga bilik labirin yang berfungsi untuk menyaring endapan atau sludge yang dihasilkan selama proses budidaya udang. Sludge yang terkumpul dapat diolah menjadi pupuk yang berguna, mendukung konsep zero externality dalam budidaya udang, dan mengurangi dampak lingkungan yang dihasilkan. Sistem ini diharapkan dapat memperbaiki kualitas air dalam kolam budidaya serta mengurangi polusi yang dapat terjadi pada lingkungan sekitar</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Mohamad Agus Setiadi</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Y. Aris Purwanto, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Edy Hartulistiyoso, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Ir. Fahrizal Hazra, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sugeng Santoso, M.Agr.</t>
+  </si>
+  <si>
+    <t>Drs. Ahmad Sjahriza, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Naresworo Nugroho, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. I Made Artika, M.App.Sc.</t>
+  </si>
+  <si>
+    <t>Formula Sampo Dengan Ekstrak Daun Pandan untuk Mengurangi Rambut Rontok dan Psoriasis Pada Kulit Kepala</t>
+  </si>
+  <si>
+    <t>05-Mar-2025</t>
+  </si>
+  <si>
+    <t>S00202502116</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan produk Sampo berbahan dasar ekstrak daun pandan wangi (Pandanus  amaryllifolius  Roxb),  yang  digunakan  sebagai  solusi  alami  untuk  mengatasi kerontokan rambut  dan masalah psoriasis  pada  kulit kepala.  Sampo  ini  memanfaatkan kandungan antioksidan alami dalam daun pandan yang berfungsi melindungi rambut dari kerusakan  sel  dan  mendorong  pertumbuhan  rambut  sehat.  Proses  produksi  dilakukan dengan metode ekstraksi maserasi untuk memperoleh kualitas ekstrak terbaik. Formula produk  ini  dikombinasikan  dengan  bahan  pendukung  seperti Cocamide  DEA,  Sodium Methyl  Cocoyl  Taurate,  Coco  Betaine, Sodium  Cocoyl  Isethionate,  Decyl  Glucoside, Glycerin, Salicylic Acid, Ekstrak daun lidah buaya (Aloe vera), HPMC, Rosemary Oil, Tea Tree Oil, Panthenol, PEG-40 Hydrogenated Castor Oil, Fragrance Oil Chamomile, Sodium benzoate,  Air  murni  (Akuades)  untuk  menghasilkan  sampo  yang  tidak  hanya membersihkan rambut, tetapi juga menutrisi, melembapkan, serta membantu mengurangi ketombe dan psoriasis pada kulit kepala. Sebagai produk alami yang inovatif dan halal, sampo  ini  menawarkan  alternatif  perawatan  rambut  yang  aman  dan  sesuai  dengan kebutuhan konsumen di Indonesia maupun pasar global</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ahmad Sulaeman, M.S.</t>
+  </si>
+  <si>
+    <t>Formula Sup Krim Instan Berbahan Kentang Sebagai Makanan Bagi Penderita Prediabetes</t>
+  </si>
+  <si>
+    <t>S00202601195</t>
+  </si>
+  <si>
+    <t>Zuraidah Nasution, S.T.P., M.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi sup krim kentang instan yang dirancang khusus sebagai solusi pangan praktis bagi penderita prediabetes. Fokus utama inovasi ini adalah menghasilkan produk olahan kentang yang memiliki Indeks Glikemik (IG) rendah, namun tetap memenuhi standar mutu SNI 01-4967-1999. Untuk meningkatkan profil gizi dan efek antidiabetes, formula ini mengombinasikan bahan-bahan utama seperti kentang dengan tepung telur puyuh, tempe, dan isolat protein kedelai. Bahan tambahan lain meliputi white stock, bawang bombay, daun bawang, seledri, unsalted butter, serta fresh cream. Kandungan gizi produk terdiri dari kadar air, protein, lemak, kadar abu, total karbohidrat, serat pangan, karbohidrat, dan total kalori. Formula ini memiliki nilai indeks glikemik rendah dan mengontrol profil glukosa darah penderita prediabetes, yaitu menurunkan glukosa darah puasa, glukosa darah 2 jam postprandial, insulin puasa, HOMAIR, dan HOMA-&amp;beta;. Formula sup krim kentang instan ini dirancang dengan kandungan tinggi protein dan rendah indeks glikemik. Produk ini sebagai inovasi pangan yang sangat potensial untuk mendukung pengelolaan prediabetes secara efektif.</t>
+  </si>
+  <si>
+    <t>drh. Mokhamad Fakhrul Ulum, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Komposisi dan Proses Pembuatan Suplemen Antidiabetes Berbasis Ekstrak Okra Ungu (Abelmolchus esculentus L.)</t>
+  </si>
+  <si>
+    <t>10-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313773</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Evy Damayanthi, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suplemen antidiabetes ekstrak okra ungu yang berbahan utama ekstrak okra ungu berpotensi sebagai antidiabetes yang dapat digunakan untuk mengendalikan glukosa darah. Komposisi suplemen antidiabetes ekstrak okra ungu terdiri dari ekstrak okra ungu dan magnesium stearat. Proses pembuatan suplemen antidiabetes ekstrak okra ungu yaitu dengan mengekstrak okra ungu menggunakan metode maserasi dengan pelarut etanol 96%. Ekstrak okra ungu ditambahkan magnesium stearat sebanyak 1% kemudian dimuat ke dalam kapsul No. 00. Suplemen antidiabetes ekstrak okra ungu mengandung senyawa bioaktif antioksidan seperti fenol dan flavonoid dapat dimanfaatkan untuk mengendalikan glukosa darah. Suplemen antidiabetes ekstrak okra ungu telah sesuai dengan standar suplemen yang ditetapkan oleh BPOM No 17 tahun 2019 tentang Persyaratan Mutu Suplemen Kesehatan.Komponen bioaktif berupa total fenol sebesar 14.82 mg g?&amp;sup1; dan flavonoid sebesar 17.68 mg g?&amp;sup1;. Kapasitas antioksidan sebesar 0,259 mg AEAC 100 g.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Yuli Retnani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sri Mulatsih, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Machfud, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Anatomi, Fisiologi dan Farmakologi</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Mulyorini Rahayuningsih, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Heri Purnomo, M.Comp.</t>
+  </si>
+  <si>
+    <t>Formula Pakan Fungsional Untuk Ayam Lokal IPB-D1</t>
+  </si>
+  <si>
+    <t>S00202507669</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sumiati, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula pakan yang dihasilkan dari invensi ini terdiri dari minyak ikan lemuru, jagung, dedak  padi,  tepung  ikan,  bungkil  kedelai,  dikalsium  fosfat,  kalsium  karbonat,  garam, premiks ungags, metionin dan triptopan, mineral zn, mineral Fe dan mineral Cr 0,8 mg/kg pakan. Uji formula pakan fungsional IPB-D1 dilakukan dengan pengujian secara langsung ke ayam IPB-D1 sejak fase starter, grower, dan finisher selama 12 minggu. Formula ini mengandung minyak ikan lemuru dengan suplementasi mineral Zn 120 ppm, mineral Fe 40 ppm, mineral Cr 0,8 ppm. Formula ini menghasilkan omega 3 yang lebih tinggi dengan rasio omega 3:omega 6 yang baik, yaitu 1:9,35. Hasil uji laboratorium terhadap kandungan nutrien  pada  formula  pakan  ini  juga  menunjukkan  bahwa  pakan  memiliki  mutu  I  jika dibandingkan dengan SNI 2023. Formula ini menghasilkan mineral yang lebih tinggi karena adanya  penambahan  mineral  Zn,  Fe,  dan  Cr.  Hasil  pengujian  pada  ayam  IPB-D1 menunjukkan  bahwa  formula  pakan  signifikan  meningkatkan  bobot  badan  ayam, meningkatkan kandungan omega 3 pada daging ayam IPB-D1, dan tidak memengaruhi kesehatan ayam IPB-D1.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sri Anna Marliyati, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Lilik Kustiyah, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Suwarto, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Tri Joko Santoso, SP., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dwi Guntoro, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Sup Krim Berbasis Rumput Laut Untuk Menurunkan Kadar Gula Darah</t>
+  </si>
+  <si>
+    <t>S00202512434</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sri Purwaningsih, M.Si.</t>
+  </si>
+  <si>
+    <t>Rumput laut Gracilaria sp. merupakan salah satu potensi lokal dari Jawa Baratyang mudah dibudidaya namun selama ini kurang dimanfaatkan sehingga harga murah. Tujuan invensi ini adalah memanfaatkan potensi lokal berupa rumput laut menjadi sup krim untuk penderita diabetes. Komposisi sup krim sesuai invensi ini secara lengkap terdiri dari tepung Gracilaria sp., tepung sagu, tepung singkong, susu bubuk full krim, garam, lada bubuk, kaldu jamur, bawang putih bubuk, nori.Hasil uji in vivo menunjukkan sup krim Gracilaria sp. menurunkan kadar glukosa darah dan pada gambaran imunohistokimia terjadi perbaikan sel beta pankreas.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Cesilia Meti Dwiriani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Primer Spesifik Penanda Molekular Gen DMA Terhadap Konsentrasi Total IgY Dan Titer Antibodi ND pada Calon Galur Ayam IPB-D2</t>
+  </si>
+  <si>
+    <t>04-May-2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202103352 </t>
+  </si>
+  <si>
+    <t>Dr. drh. Sri Murtini, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan penanda molekular asosiasi gen DMA dengan konsentrasi total IgY dan titer antibodi ND pada calon ayam IPB-D2. Penelitian diawali dengan pemeliharaan ayam IPB-D2, pengambilan sampel darah, analisis konsentrasi total IgY dan analisis titer antibodi ND, serta identifikasi keragaman gen DMA. Invensi selanjutnya yaitu diperoleh primer spesifik untuk analisis keragaman gen DMA ekson 3 dan ekson 4. Primer spesifik yang digunakan pada invensi ini adalah F: 5&amp;rsquo; &amp;ndash; CATTCCCACCGATGTGTC &amp;ndash; 3&amp;rsquo; DAN r: 5&amp;rsquo; &amp;ndash; CTGCTGTCTCCATTGTTCC &amp;ndash; 3&amp;rsquo;. Hasil asosiasi antara keragaman gen DMA dan kosentrasi total IgY dan titer antibodi ND dapat digunakan untuk pengujian molekular penanda gen dalam mendeteksi konsentrasi total IgY dan titer antibodi ND pada ayam IPB-D2. Keragaman gen DMA menunjukkan bahwa SNP g.1728 G&amp;gt;A genotipe AA berasosiasi dengan konsentrasi total IgY dan memiliki rata-rata tertinggi yaitu 10,28-12,05 mg mL-1. Selain itu, diperoleh juga haplotipe 1 beraosiasi dengan konsentrasi total IgY dengan rata-rata 10,50-12,30 mg mL-1 dan haplotipe 5 berasosiasi dengan titer antibodi ND dengan rata-rata 5,00-7,44 log 2 HI unit.</t>
+  </si>
+  <si>
+    <t>Booster Rumpon Pemikat dan Pengumpul Ikan</t>
+  </si>
+  <si>
+    <t>P00202215937</t>
+  </si>
+  <si>
+    <t>Dr. Fis Purwangka, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkenaan dengan alat bantu penangkapan ikan yang disebut dengan booster rumpon yang bekerja memanfaatkan tingkah laku ikan yang terpikat oleh rangsangan kimiawi (chemical stimuli) yaitu suatu rangsangan yang umumnya akan merangsang indera penciuman (olfactory) dan perasa (gustatory) sehingga ikan cepat dan aktif mendekati sumber rangsangan. Invensi ini dioperasikan di permukaan air, dimana pada pengoperasiannya akan terendam seluruhnya, terikat pada kapal dan bergerak mengikuti arus. Booster rumpon ini terdiri dari 2 komponen utama, yaitu rumpon berbahan jaring 2-rangkap (1) yang dibentuk secara vertikal dengan tiga kantong umpan (6), dan umpan kombinasi jenis tembang dan cumi-cumi sebagai booster pemikat dan pengumpul ikan. Keunggulan invensi ini adalah desain dan prototype booster rumpon sederhana, mudah dibuat, dapat dilipat atau digulung dan ringan untuk dibawa, serta mudah dipasang di permukaan air dengan pelampung hingga kedalaman maksimum 7 m.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Wini Trilaksani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iriani Setyaningsih, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Zulkarnain, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ronny Irawan Wahju, M.Phil.</t>
+  </si>
+  <si>
+    <t>Dr. Ayi Rahmat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Lilis Khotijah, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Trisna Priadi, M.Eng.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Mohamad Solahudin, M.Si.</t>
+  </si>
+  <si>
+    <t>Formulasi Kompon Karet Alam Filler Biokarbon Untuk Pembuatan Material Elastomer Pada Produk Karet Bantalan Tahan Gempa Jenis High Damping Rubber Bearing (HDRB)</t>
+  </si>
+  <si>
+    <t>15-Dec-2023</t>
+  </si>
+  <si>
+    <t>S00202314105</t>
+  </si>
+  <si>
+    <t>Dr. Siti Nikmatin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi kompon karet alam berbasis filler biokarbon dari bahan baku biomassa yang dapat digunakan dalam pembuatan material elastomer sebagai lapisan penyusun produk karet bantalan tahan gempa jenis HDRB. Formulasi kompon karet tersebut terdiri atas 100 bsk karet alam jenis SIR 20; 5 bsk seng oksida dan 2 bsk asam stearat sebagai bahan pengaktif; 4 bsk lilin parafin sebagai bahan antiozonan; 1,5 bsk N-1,3-dimetilbutil-N&amp;rsquo;-fenil-p-fenilindiamina dan 1,5 bsk 1,2-dihidro-2,2,4-trimetil-kuinolina sebagai bahan antioksidan; 50 bsk filler biokarbon sebagai bahan pengisi; 1,35 bsk 2-2&amp;rsquo;-dithiobenzothiazole (MBTS) sebagai bahan pencepat; dan 2,9 bsk belerang sebagai bahan pemvulkanisasi. Lapisan material elastomer yang diperoleh dari formulasi tersebut berwarna hitam, memiliki sifat elastis dan redaman, dengan dimensi dapat disesuaikan dengan desain struktur atau konstruksi bangunan.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Tati Nurhayati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Endang Prangdimurti, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mala Nurilmala, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mega Safithri, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Tuti Suryati, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Nur Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Andi Early Febrinda, S.T.P., M.P.</t>
+  </si>
+  <si>
+    <t>Dr. Drs. Komar Sutriah, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Henny Purwaningsih, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Ade Iskandar, M.Si.</t>
+  </si>
+  <si>
     <t>Dr. Ir. Sugiarto, M.Si.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Trisna Priadi, M.Eng.Sc.</t>
-[...2 lines deleted...]
-    <t>Prof. Dr. Ir. Sukenda, M.Sc.</t>
+    <t>Dr. Desniar, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Burhanuddin, M.M.</t>
+  </si>
+  <si>
+    <t>Dr.rer.nat. Nur Rochmah Kumalasari, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Didid Diapari, M.Si.</t>
+  </si>
+  <si>
+    <t>Primer Mini DNA Barcoding Spesifik untuk Identifikasi Spesies Hiu Lanjaman dan Hiu Tikus</t>
+  </si>
+  <si>
+    <t>29-Dec-2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202010772 </t>
+  </si>
+  <si>
+    <t>Dr. Puji Rianti, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Ikan hiu diperdagangkan dalam bentuk sirip, sebagai bahan baku minyak ikan dan sumber protein hewani. Setelah mengalami proses pengolahan, identifikasi dengan metode berbasis morfologi dan meristik sulit dilakukan. Primer-primer spesifik PCR DNA mini barcoding spesifik ikan hiu lanjaman dan hiu tikus telah berhasil dirancang dan dioptimasi pada invensi ini. Primer yang dihasilkan memiliki panjang produk 352 pb dengan suhu annealing optimal pada 59&amp;deg;C untuk hiu lanjaman dan 285 pb dengan suhu annealing optimal 69&amp;deg;C untuk hiu tikus. Pasangan primer tersebut menggunakan CF (forward) 5&amp;rsquo;-TGAGCTTGGACAACCTGGATCAC-3&amp;rsquo; dan CF (reverse) 5&amp;rsquo;-TGACACACCGGCTAAGTGAAGAG-3&amp;rsquo; untuk hiu lanjaman serta AP (forward) 5&amp;rsquo;-CCTCCATTAGCTGGCAATTTAGC-3&amp;rsquo; dan AP (reverse) 5&amp;rsquo;-GCCTGCTGGATCAAAGAATGTTG-3&amp;rsquo; untuk hiu tikus. Isolat DNA ikan hiu dilindungi hiu tikus (Alopias pelagicus) dan hiu lanjaman (Carcharinus falciformis) dapat diamplifikasi dengan primer spesifik DNA mini barcoding dari masing-masing spesies yang didukung oleh hasil validasi melalui Sanger sekuensing. Pasangan primer spesifik barcoding mini yang dirancang dapat digunakan untuk identifikasi produk olahan perikanan dengan berbagai teknik pengolahan.</t>
+  </si>
+  <si>
+    <t>Metode Produksi Enzim Rekombinan DNA Polimerase Termofil Asal Gen Sintetik Pyrococcus Furiosus</t>
+  </si>
+  <si>
+    <t>31-Dec-2018</t>
+  </si>
+  <si>
+    <t>P00201811278</t>
+  </si>
+  <si>
+    <t>Dr. Uus Saepuloh, S.Si., M.Biomed.</t>
+  </si>
+  <si>
+    <t>PUSAT STUDI SATWA PRIMATA (PSSP).</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa metode untuk menghasilkan enzim rekombinan DNA polimerase asal gen sintetik Pirococcus furiosus (Pfu) menggunakan sistem ekspresi .Escherichia coli. Sumber DNA yang digunakan adalah gen sintetik untuk memudahkan dilakukannya konstruksi rekayasa genetik dengan memutasi beberapa sekuens nukleotida sehingga dihasilkan enzim DNA polimerase Pfu yang lebih optimum ketika diekspresikan secara heterolog pada sistem ekspresi E.coli. Proses dari invensi ini adalah melakukan konstruksi gen sintetik DNA polimerase Pfu dengan mengacu pada data di Genbank (kode akses D12983.1) dan dilakukan modifikasi nukleotida dari cetakan DNA asalnya. Kloning gen dilakukan menggunakan vektor ekspresi pET151 dengan metode site specific recombination. Proses pemekatan enzim kasar dilakukan menggunakan PEG sampai diperoleh 1/10 dari volume asalnya. Pemurnian protein rekombinan dilakukan menggunakan kromatografi afinitas dan dilanjutkan dengan kromatografi filtrasi gel Sephadex. Diperoleh kandungan protein rekombinan DNA polimerase Pfu sebesar 3.1 mg/mL dan analisis hasil ekspresinya dengan teknik SDS PAGE menunjukkan adanya pita spesifik berukuran sekitar 90 kDa yang merupakan pita spesifik enzim DNA polimerase Pfu. Formulasi enzim DNA polimerase Pfu dibuat dalam bentuk master mix PCR dan berhasil diaplikasikan pada teknik PCR untuk mengamplifikasi target gen DNA asal provirus SRV-2 yang ditunjukkan dengan adanya pita amplicon berukuran 206 bp, 506 bp, 1371 bp, 1971 bp dan 4601 bp.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Irma Herawati Suparto, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Gatot Pramuhadi, M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Etil Ester Minyak Sacha Inchi Dan Penggunaannya Sebagai Pelembab Dan Antioksidan Alami Untuk Produk Kosmetik</t>
+  </si>
+  <si>
+    <t>13-Sep-2023</t>
+  </si>
+  <si>
+    <t>P00202308876</t>
+  </si>
+  <si>
+    <t>Dr. Dwi Setyaningsih, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Minyak sacha inchi (Plukenetia volubilis) kaya asam lemak esensial omega-3 (&amp;alpha;-linolenic acid) yang memiliki banyak manfaat dalam perawatan kulit terutama anti inflamasi, antioksidan dan anti-aging. Mengubah minyak sacha inchi asli menjadi bentuk ester merupakan upaya untuk mengatasi kelemahan minyak sacha inchi seperti sifat berminyak, lebih lama meresap sempurna ke dalam permukaan kulit dan stabilitasnya dalam sediaan produk akhir. Invensi ini menghasilkan metode pembuatan etil ester minyak sacha inchi yang dapat dipergunakan sebagai bahan pelembab dalam sediaan kosmetik dan produk perawatan tubuh. Kegunaannya proses esterifikasi mampu mengkonversi minyak sacha inchi menjadi etil ester. Hasil pengujian menunjukkan penurunan bobot jenis dan viskositas yang signifikan antara minyak sacha inchi native dengan etil ester yaitu berturut-turut sebesar 1.0785 (g/ml) dan 29.5759 (mPa.s) menjadi 0.8898 (g/ml) dan 5.6894 (mPa.s). Etil ester sacha inchi bebas dari cemaran mikroorganisme dan logam berat. Keunggulan formula kosmetik yang dihasilkan dari invensi ini adalah menggunakan kombinasi etil ester sacha inchi dan minyak sacha inchi yang berdasarkan hasil penelitian memiliki aktivitas antioksidan kuat. Etil ester sacha inchi sekaligus penggunaannya sebagai pelembab dan antioksidan alami di dalam produk kosmetik khususnya krim wajah dan face oil. Proses esterifikasi minyak sacha inchi berlangsung sederhana, menggunakan katalis basa dan etanol yang mudah ditemukan serta menggunakan suhu rendah.</t>
+  </si>
+  <si>
+    <t>Muhammad Irfan Afif, M.Si.</t>
+  </si>
+  <si>
+    <t>Bakteri Probiotik (BcDER2) untuk Ketahanan Terhadap Infeksi Vibrio Harveyi dan Meningkatkan Efisiensi Pakan Udang</t>
+  </si>
+  <si>
+    <t>27-Dec-2023</t>
+  </si>
+  <si>
+    <t>S00202314805</t>
+  </si>
+  <si>
+    <t>Wida Lesmanawati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Penyakit virus dan bakteri menjadi permasalahan global pada kegiatan budidaya udang, sehingga mengakibatkan kerugian secara ekonomi. Bakteri probiotik umumnya digunakan untuk ketahanan udang terhadap infeksi dan bakteri. Invensi ini menyediakan spesies bakteri probitok (BcDER2) yang menunjukkan kemiripan 99,86% dengan bakteri Acinetobacter sp. strain NIPH 605. Spesies bakteri probiotik ini mampu meningkatkan ketahanan udang terhadap inveksi Vibrio harveyi ditunjukan adanya zona hambat sebesar 5,5 mm. dan mampu meningkatkan efisiensi pakan dengan menghasilkan enzim protease, amilase dan lipase. Spesies bakteri probiotik Bakteri probiotik ini aman untuk udang dan
+aman untuk lingkungan yang ditunjukkan dengan kerentanan tinggi terhadap antibiotik dicirikan dengan bakteri tidak tumbuh setelah diberi antiobiotik dengan dosis rendah yaitu sebesar 10 &amp;mu;g/mL.</t>
+  </si>
+  <si>
+    <t>Dr. Dwi Yuni Hastati, S.TP., D.E.A.</t>
+  </si>
+  <si>
+    <t>Dr. Andri Hendriana, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Aulia Hidayati, S.E., M.Ak.</t>
+  </si>
+  <si>
+    <t>Drone Penyemprot Cairan Pertanian Dengan Mekanisme Kendali Distribusi Nozel Berdasarkan Parameter Lingkungan Secara Real Time</t>
+  </si>
+  <si>
+    <t>05-Nov-2025</t>
+  </si>
+  <si>
+    <t>S00202511525</t>
+  </si>
+  <si>
+    <t>Dr. Inna Novianty, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan sistem penyemprotan cairan pertanian menggunakan drone yang mampu mengatur debit semprotan secara otomatis berdasarkan kondisi suhu dan kelembapan lingkungan. Sistem terdiri atas sensor DHT22, mikrokontroler ESP32, pompa dan nozel penyemprot, serta modul komunikasi berbasis Wi-Fi yang terintegrasi dengan cloud untuk pencatatan data real time. Ketika drone beroperasi, sensor membaca kondisi lingkungan, kemudian mikrokontroler memproses data dan mengatur intensitas semprotan sesuai  algoritma  kendali.  Data  hasil  pengukuran  dikirim  ke  Google  Spreadsheet  untuk pemantauan  jarak  jauh.  Sistem  ini  meningkatkan  keseragaman  penyemprotan  dan efisiensi  penggunaan  bahan  cair,  sehingga  meningkatkan  produktivitas  pertanian  dan menurunkan pemborosan bahan kimia.</t>
+  </si>
+  <si>
+    <t>Khoirul Aziz Husyairi, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Ai Imas Faidoh Fatimah, S.T.P., M.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ridwan Siskandar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Gema Parasti Mindara, S.Si., M.Kom.</t>
+  </si>
+  <si>
+    <t>M. Agung Zaim Adzkiya, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Ridwan Diaguna, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Muhammad Iqbal, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Aliati Iswantari, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Arif Darmawan, S.Pt., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Dr. Kastana Sapanli, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Supriyono, M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. Endang Sunarwati Srimariana, M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Heryudianto Vibowo, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Wiyoto, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Trivadila, S.Si., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komposisi Pakan Ternak Ruminansia Berbasis Limbah Kopi Sebagai Pakan  Tambahan</t>
+  </si>
+  <si>
+    <t>S00202502856</t>
+  </si>
+  <si>
+    <t>Ir. Nurul Jannah, M.M., Ph.D.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi pembuatan pelet pakan ternak ruminansia sebagai pakan tambahan dengan memanfaatkan limbah pertanian dan limbah makanan. Komposisi pakan menggunakan bahan utama limbah kopi dengan penambahan konsentrat pendukung yang terdiri dari pollard, bonggol jagung, ampas tahu, limbah tepung roti, ampas kecap kedelai, molase dan probiotik yang berasal dari fermentasi kulit nanas. Kandungan nilai gizi pada pakan yang dihasilkan sudah memenuhi SNI No 8819-2019 tentang pakan konsentrat domba penggemukan menggunakan analisis proksimat. Hasil invensi bertujuan untuk mengurangi volume limbah pertanian hasil pengolahan kopi, sehingga dapat menjadi inovasi pengembangan produk baru pakan ternak organik ramah lingkungan dengan memanfaatkan limbah kopi yang sesuai dengan kebutuhan nutrisi ternak. Tujuan lain invensi ini adalah menyediakan pakan tambahan berkualitas untuk ternak ruminansia.</t>
+  </si>
+  <si>
+    <t>Muhammad Aries, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>M. Miftah Rahman, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Ransum Ayam Lokal Pedaging Fase Pertumbuhan (Grower) Dengan Suplementasi Tepung Larva Black Soldier Fly</t>
+  </si>
+  <si>
+    <t>14-Sep-2022</t>
+  </si>
+  <si>
+    <t>S00202209892</t>
+  </si>
+  <si>
+    <t>Fikri Wibiksana, A.Md</t>
+  </si>
+  <si>
+    <t>Invensi berupa formula ransum ayam lokal pedaging fase pertumbuhan (grower) dengan memanfaatkan tepung larva Black Soldier Fly (BSF) sebagai salah satu bahan pakan sumber protein telah ditemukan. Formula ransum yang dibuat terdiri atas bahan-bahan dan komposisi sebagai berikut: jagung kuning 54%, dedak padi 10%, CGM (Corn Gluten Meal) 5,5%, CPO (Crude Palm Oil) 2%, SBM (Soya Bean Meal) 18%, tepung larva Black Soldier Fly 7,5%, CaCO 1%, DCP 1%, NaCl 0,5%, dan Premix 0,5%. Bahan-bahan baku tersebut didapat dari berbagai penyedia bahan pakan. Untuk tepung larva BSF diproses melalui metode pengeringan dan penepungan. Semua bahan baku tersebut kemudian dicampur menggunakan mixer agar memastikan semua bahan tercampur dengan baik. Performa ayam dan efisiensi pakan cukup tinggi dilihat dari konsumsi pakan, bobot badan, dan FCR. Pemanfaatan tepung larva BSF sebagai salah satu sumber protein hewani dalam ransum ayam lokal pedaging periode pertumbuhan (grower) memiliki potensi untuk dikembangkan.</t>
+  </si>
+  <si>
+    <t>Mrr. Lukie Trianawati, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Ukhradiya Magharaniq Safira Purwanto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Apriana Vinasyiam, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Budi Riza Putra, S.Si., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Rara Annisaur Rosyidah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dwi Yuni Wulandari, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Henny Endah Anggraeni, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dondy Arafat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Ima Kusumanti, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dian Eka Ramadhani, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Muchamad Bachtiar, S.T.P., M.M.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Obie Farobie, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Asty Khairi Inayah Syahwani, S.Stat., M.M., M.S.M.</t>
+  </si>
+  <si>
+    <t>Nurafi Razna Suhaima, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Faldiena Marcelita, S.T., M.Kom.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Lisman Suryanegara, S.Si., M.Agr.</t>
+  </si>
+  <si>
+    <t>Prof.Dr. Roni Ridwan, S.Pt., M.Si</t>
+  </si>
+  <si>
+    <t>drh. Fitriya Nur Annisa Dewi, Ph.D.</t>
+  </si>
+  <si>
+    <t>Made Gayatri Anggarkasih, S.TP., M.Si.</t>
+  </si>
+  <si>
+    <t>Suplemen Pakan Ruminansia Berbahan Dasar Tanin Akasia dan Whey-Protein Limbah Keju dan Metode Pemberiannya</t>
+  </si>
+  <si>
+    <t>18-Jun-2025</t>
+  </si>
+  <si>
+    <t>S00202505548</t>
+  </si>
+  <si>
+    <t>Dr. Tekad Urip Pambudi Sujarnoko, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tanin adalah senyawa metabolit sekunder yang ditemukan dalam tanaman dan memiliki kemampuan untuk mengikat protein serta bertindak sebagai zat antibakteri dan antijamur. Kemampuan  tanin  dalam  mengikat  by-pass  protein  memungkinkan  ternak  ruminansia untuk meningkatkan efisiensi pakan. Kulit kayu akasia merupakan salah satu penghasil tanin yang potensial. Suplemen pakan ruminansia berbahan dasar tanin akasia dan whey- protein limbah keju memperlambat pelepasan nutrisi dalam rumen sehingga ternak bisa lebih memanfaatkan protein dari pakan dengan lebih baik sehingga potensi genetik ternak meningkat. Suplemen pakan ruminansia berbahan dasar tanin akasia dan whey-protein limbah keju diperoleh dengan mengekstrak kulit kayu akasia, kemudian cairan ekstrak tersebut dicampurkan dengan Whey Protein Limbah Keju dengan perbandingan 1:1 dan dimasukkan ke dalam homogenizer. Setelah homogen, campuran tersebut di oven dengan suhu 650? selama 48 jam. Setelah kering, campuran tersebut dihaluskan dan dikemas sehingga  menghasilkan  Suplemen  pakan  ruminansia  berbahan  dasar  tanin  akasia  dan whey-protein  limbah  keju  berbetuk  serbuk.  Untuk  penggunaannya  sebanyak  0.2% suplemen pakan ruminansia berbahan dasar tanin akasia dan whey-protein limbah keju dicampurkan dalam konsentrat atau pakan komplit ternak ruminansia.</t>
+  </si>
+  <si>
+    <t>Riska Amelia Candra, S.Si</t>
+  </si>
+  <si>
+    <t>Prof (R). Dr. Sukma Surya Kusumah, S.Hut, M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Novia Amalia Sholeha, S.Si.</t>
+  </si>
+  <si>
+    <t>Muhammad Arief Budiman, Ph.D.</t>
+  </si>
+  <si>
+    <t>Pramita Nurillisan, S.E.</t>
+  </si>
+  <si>
+    <t>Irvan Didi Pramana, S.E.</t>
+  </si>
+  <si>
+    <t>Goran Suryanti Afifah, S.Pi.</t>
+  </si>
+  <si>
+    <t>Rahadiyan Garuda Langit Dewangga, S.Sos, M.Si.</t>
+  </si>
+  <si>
+    <t>Cahyuning Isnaini, S.Gz., M.Sc.</t>
+  </si>
+  <si>
+    <t>Lathifunnisa Fathonah, M.T.</t>
+  </si>
+  <si>
+    <t>Eko Setio Wibowo, S.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Euis Kania Kurniawati, S.T., M.T., IPM.</t>
+  </si>
+  <si>
+    <t>Taufik Hidayat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Arifin </t>
+  </si>
+  <si>
+    <t>Gilang Ayuningtyas, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Pembersih Wajah Berbahan Surfaktan Metil Ester Sulfonat Dan Kolagen Laut Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>15-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202312199</t>
+  </si>
+  <si>
+    <t>Rista Fitria, S.TP</t>
+  </si>
+  <si>
+    <t>Invensi yang diungkapkan adalah suatu formula pembersih wajah yang terdiri dari bahan dietanolamida 0-5,0%, cocoamidopropyl betaine (CAPB) 0-5,0%, SLES 0-1,0%, gliserin 0- 3,0%, PEG-40 0-2,0%, Propilen glikol 0-1,0%, phenoxy ethanol 0-1,0%, natrium benzoate 0- 1,0% dan pelarut air dengan konsentrasi mencukupi 100,0% (b/b), yang dicirikan dengan penambahan surfaktan metil ester sulfonate (MES) dari minyak sawit dengan konsentrasi lebih besar dari 0 (nol) sampai dengan 5,0% (b/b) dan kolagen laut dengan konsentrasi lebih besar dari 0 (nol) sampai dengan 0,9% (b/b). Dan proses pembuatan formula pembersih wajah dengan penambahan surfaktan metil ester sulfonate (MES) dan kolagen laut untuk aplikasi pembersihan dan mengencangkan kulit wajah.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Nur Budi Mulyono</t>
+  </si>
+  <si>
+    <t>Ridwan Siskandar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Taopik Ridwan, SP., M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Dwiyoga Nugroho, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Dr. Anto Tri Sugiarto, M.Eng.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Diah Iskandriati, IFBA., PC.</t>
+  </si>
+  <si>
+    <t>Dr. Mira Rivai, S.TP., M.Si</t>
+  </si>
+  <si>
+    <t>drh. Mokhamad Fahrudin, Ph.D.</t>
+  </si>
+  <si>
+    <t>Fariz Am Kurniawan, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Budi Setiawan, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Danang Priyambodo, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Wulansih Dwi Astuti, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>drh Leliana Nugrahaning Widi</t>
+  </si>
+  <si>
+    <t>Formulasi Pakan Untuk Produksi Daging Ayam Broiler Fungsional</t>
+  </si>
+  <si>
+    <t>P00201911485</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa komposisi pakan broiler yang dapat meningkatkan performa ayam broiler dan menghasilkan daging broiler fungsional tinggi asam lemak omega-3 dengan imbangan asam lemak omega-6 : asam lemak omega-3 yang rendah. Formulasi pakan didasarkan kebutuhan nutiren setiap fase yaitu pre starter ( umur 1-7 hari),starter (umur 8-21 hari) dan grower (umur 22-35 hari). Minyak ikan lemuru digunakan sebagai sumber asam lemak Omega-3 dan vitamin E sebagai antioksidan untuk melindungi asam tak jenuh khususnya asam lemak omega-3 dan asam lemak omega-6. Formula pakan broiler ini dapat meningkatkan efesiensi pakan, bobot potong dan karkas serta menekan tingkat kematian broiler dibandingkan dengan formula pakan yang menggunakan minyak sawit (CPO) dan tanpa vitamin E. Pakan broiler ini juga mampu menghasilkan produk daging ayam broiler dengan kandungan tinggi asam lemak omega- 3 sebesar 1.35 %, dengan rasio asam lemak omega-6 terhadap asam lemak omega 3 yang rendah (omega-3 : omega-6 =1:11.21).</t>
+  </si>
+  <si>
+    <t>Komposisi Biokomposit Filler Serat Tandan Kosong Kelapa Sawit Sebagai Pengganti Komponen Otomotif Berpenguat Serat Sintesis</t>
+  </si>
+  <si>
+    <t>07-Oct-2020</t>
+  </si>
+  <si>
+    <t>S00202007289</t>
+  </si>
+  <si>
+    <t>Penelitian rekayasa biomaterial merupakan upaya pengembangan sains dan teknologi guna mensubstitusi serat sintetis dengan lignoselulosa TKKS termodifikasi. Rekayasa biomaterial dalam bentuk biokomposit filler serat tandan kosong kelapa sawit sebagai pengganti komponen otomotif berpenguat fiberglass dapat dihasilkan dari serat tandan kosong kelapa sawit (TKKS) ukuran mikropartikel 10% (b/b), ABS 90% (b/b) dan aditif dengan konsentrasi 2%. Tujuan penggunaan serat TKKS adalah sebagai material biokomposit dengan sifat mekanik yang tangguh dan high impact. Keunggulan dari serat TKKS dibandingkan serat sintetis, yaitu tersedia melimpah, dapat diperbaharui, dapat terdegradasi secara biologis, harga murah, mudah dalam pemprosesan, berdensitas tinggi, dan memiliki sifat mekanis yang baik. Berdasarkan hasil pengujian, biokomposit mikropartikel TKKS memiliki nilai tensile strength 21,21 MPa, nilai Modulus Young 731,1 MPa, dan nilai elongation at break 4.296%, nilai flexural strength 43.03 MPa, nilai impact strength 65,67%. Hasil uji pada jarak tempuh 15.000 km menunjukkan tidak adanya perubahan dimensi. Serat TKKS memiliki fungsi penting dalam resistansi komposit terhadap impact, serat dapat berperan sebagai media transfer stress. Selain itu, keberadaan serat dalam komposit dapat meningkatkan frekuensi alami dari material sehingga kemampuan suatu material untuk menahan gaya eksternal meningkat.</t>
+  </si>
+  <si>
+    <t>Formula Permen Jeli Berbasis Emulsi Minyak Sawit Merah Sebagai Sumber Provitamin A</t>
+  </si>
+  <si>
+    <t>S00202601514</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula permen jeli berbasis emulsi minyak sawit merah (MSM) sebagai sumber provitamin A. Masalah yang dihadapi adalah tingginya prevalensi Kekurangan Vitamin A (KVA) pada anak-anak, sementara program suplementasi kapsul vitamin A masih terbatas cakupannya. MSM dipilih karena mengandung karotenoid, terutama &amp;beta;-karoten, namun sifatnya tidak larut dalam air sehingga perlu diformulasikan ke dalam sistem emulsi. Emulsi oil in water (O/W) dibuat dari MSM, air, Tween 80 sebagai emulsifier, dan BHT sebagai antioksidan, dengan stabilitas &amp;ge;92%. Emulsi ini kemudian diaplikasikan dalam formula permen jeli dengan bahan lain seperti gelatin, serbuk agar, gula, sirup glukosa, sorbitol, asam sitrat, asam laktat, dan perisa buah. Produk yang dihasilkan memiliki kandungan total karotenoid 23,14 ppm, dan mampu menyumbang 20&amp;ndash; 26,7% AKG vitamin A harian anak usia 1&amp;ndash;8 tahun. Invensi ini dapat diproduksi dengan peralatan standar industri pangan dan dikemas menggunakan material ber-barrier tinggi untuk menjaga stabilitas karotenoid. Dengan demikian, invensi ini menawarkan solusi inovatif pangan fungsional yang disukai anak-anak sekaligus mendukung program penanggulangan KVA di Indonesia</t>
+  </si>
+  <si>
+    <t>Pesawat Nirawak Semprot Pestisida Dengan Kamera Noir Untuk Deteksi Penyakit Busuk Pangkal Batang Pada Tanaman Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>24-Oct-2024</t>
+  </si>
+  <si>
+    <t>S00202411761</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai Pesawat Nirawak Semprot Pestisida dengan Kamera NoIR untuk Deteksi Penyakit Busuk Pangkal Batang pada Tanaman Kelapa Sawit dilengkapi dengan sistem deteksi penyakit berupa modul kamera NoIR dari Raspberry untuk meningkatkan efisiensi dalam pengelolaan pertanian kelapa sawit dengan memberikan solusi yang lebih efektif dalam mendeteksi penyakit pada tanaman, mengoptimalkan penggunaan sumber daya pertanian dengan melakukan deteksi terhadap penyakit. Sistem deteksi penyakit busuk pangkal batang pada tanaman kelapa sawit menggunakan pesawat nirawak terdiri dari komponen utama modul kendali, jaringan, GPS, Raspberry Pi, dan modul kamera NoIR. Raspberry Pi dilengkapi dengan kode program yang berjalan pada sistem operasi Bookworm. Invensi ini menawarkan alternatif yang lebih terjangkau, ringan, dan mudah dipindahkan dibandingkan pesawat nirawak penyemprot pestisida yang ada di pasaran. Selain itu, sistem ini memberikan solusi deteksi dini penyakit yang lebih efektif, memungkinkan pengelola perkebunan untuk mengambil tindakan pencegahan dengan lebih cepat dan efisien.</t>
+  </si>
+  <si>
+    <t>Alat Pengukur Pasang Surut Air Laut Dan Level Permukaan Air</t>
+  </si>
+  <si>
+    <t>SID201811234</t>
+  </si>
+  <si>
+    <t>Instrumen yang dirancang ini adalah alat yang mampu melakukan pengukuran level air dan pasang surut air laut dengan teknologi akustik (gelombang ultrasonik) dan menggunakan komponen-komponen elektronika murah sehingga dihasilkan instrumen dengan biaya produksi yang sangat murah namun memiliki fungsi dan kehandalan yang sama dengan alat lain. Instrumen ini menggunakan tranducer akustik 40 KHz sebagai sensor pengukur jarak antara instrument dan permukaan air serta sensor suhu sebagai pengkoreksi. Beda waktu antara pengiriman dan penerimaan sinyal akustik ini kemudian di konversi menjadi jarak oleh mikrokontroler, data jarak ini kemudian disimpan dalam sebuah data logger MMC/SD Mini-SD Card. Instrumen ini juga didesain dengan beberapa kemampuan tambahan yaitu kemudahan pengaturan waktu perekaman dan memiliki sistem peringatan (alert) jika level air telah melebihi batas tertentu yang ditentukan oleh pengguna, sehingga cocok untuk sistem peringatan dini (early warning system). Instrumen dapat ditempatkan dengan mudah pada situasi apapun, portable serta ringan.</t>
+  </si>
+  <si>
+    <t>Komposisi Dan Proses Pembuatan Puding Okra Ungu</t>
+  </si>
+  <si>
+    <t>17-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202213007</t>
+  </si>
+  <si>
+    <t>Pemanfaatan okra sebagai pangan fungsional saat ini masih terus dieksplor untuk mutu dan manfaat yang optimal. Komposisi bahan puding okra ungu terdiri dari bahan utama okra ungu dan lender okra ungu serta penambahan komponen lainnya. Proses pembuatan puding diawali dengan blanching okra ungu; penghalusan okra ungu; ekstraksi lendir okra ungu; perebusan bahan-bahan lainnya yaitu agar-agar, buah naga, susu skim, perasan lemon, sorbitol, vanili dan air hingga mendidih; pencampuran adonan dan pengadukan hingga rata; penuangan adonan ke dalam cup puding, kemudian ditunggu hingga dingin untuk kemudian disimpan dalam chiller. Puding okra ungu berkontribusi menyumbangkan energi 1,25%, protein 0,91%, lemak &amp;lt;0,02% dan karbohidrat 5,84% terhadap angka kecukupan gizi.</t>
+  </si>
+  <si>
+    <t>Ade Astri Muliasari, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Ekstrak Herbal Jahe, Kencur, dan Kunyit Serta Metode Pemberiannya Sebagai Bahan Tambahan Pakan Alami Untuk Meningkatkan Produktivitas Dan Kesehatan Ayam Pedaging</t>
+  </si>
+  <si>
+    <t>S00202602475</t>
+  </si>
+  <si>
+    <t>Dr. drh. Ridi Arif</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan komposisi dan metode penggunaan ekstrak air rimpang jahe, rimpang kencur, dan kunyit sebagai bahan tambahan pakan alami pada ayam pedaging. Ekstrak dibuat dengan mencampurkan rimpang segar dengan air suling dalam rasio 1:1 dan dipanaskan pada suhu 60&amp;deg;C sebanyak tiga kali. Ekstrak diberikan melalui air minum dengan dosis 1 mL/L selama 28 hari. Hasil menunjukkan peningkatan konversi pakan, bobot karkas, penurunan lemak abdominal, dan penurunan mortalitas tanpa gangguan fungsi hati, ginjal, maupun profil hematologi. Invensi ini berpotensi sebagai pengganti antibiotik pemacu pertumbuhan dalam industri perunggasan.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Anisa Rahma, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Dwi Budiono, M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Rahajeng Harnastiti</t>
+  </si>
+  <si>
+    <t>Muhammad Arif Mulya, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Reza Zulmi, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dudi Muhammad Wildan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Wahyu Ramadhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Didin Komarudin, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Pria Sembada, S.Pt., M.S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>Aulia Irhamni Fajri, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Sari Putri Dewi, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Imam Busyra Abdillah, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Dodik Ariyanto, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Neli Muna, STP, M.Si</t>
+  </si>
+  <si>
+    <t>Rianti Dyah Hapsari, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Asrol, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Nur Aisyah Nuzulia, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Nurul Hidayati, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Herawati, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Eny Palupi, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Slamet Widodo, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Rinekso Soekmadi, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Lilik Budi Prasetyo, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Rita Mutia, M.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Purwantiningsih, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Neviaty Putri Zamani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Dilla Mareistia Fassah, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Heriyanto Syafutra, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Penetapan Rekomendasi Dosis Pemupukan Presisi Untuk Fertigasi Tanaman Cabai</t>
+  </si>
+  <si>
+    <t>01-Jul-2022</t>
+  </si>
+  <si>
+    <t>S00202207117</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Anas Dinurrohman Susila, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini adalah metode penetapan rekomendasi dosis pemupukan presisi disusun berdasarkan uji korelasi dan kalibrasi hasil analisis tanah secara real time. Aplikasi pemupukan dapat dilakukan secara presisi sesuai kebutuhan tanaman, di luar daya dukung lahan. Pada penetapan dosis pemupukan hanya diperlukan analisis P-tersedia, K-tersedia menggunakan pelarut Mechlich 1 (HCl 0.05 N +H2SO4 0.025 N) untuk pH dibawah 7, dan Mehlich-3 (CH3COOH 0.2 N, NH4N03 0.25 N, NH4F 0.015 N, 0,013 HNO3) untuk pH tanah di atas 7. Hasil analisis selanjutnya ditetapkan dalam kisaran kecukupan hara P-tersedia (ppm) &amp;lt;11:sangat rendah, &amp;ge;11-&amp;lt;15:rendah, &amp;ge;15-&amp;lt;30:sedang, &amp;ge;30-&amp;lt;60: tinggi, &amp;gt;60:sangat tinggi. K-tersedia (ppm) &amp;lt;20:sangat rendah, &amp;ge;20-&amp;lt;35:rendah, &amp;ge;35-&amp;lt;60:sedang, &amp;ge;60-&amp;lt;125:tinggi, &amp;gt;125:sangat tinggi. Satus hara di atas dapat digunakan untuk menetapkan rekomendasi dosis pemupukan tanaman Cabai berdasarkan berdasarkan table rekomendasi berikut : target pH 6.5, N :196 kg/ha, P2O5 (sangat rendah:168 kg/ha, rendah:135 kg/ha, sedang :112 kg.ha, tinggi : 0, sangat tinggi:0), K2O (sangat rendah : 168 kg/ha, rendah:135 kg/ha, sedang :112 kg/ha, tinggi :: 0, sangat tinggi=0. Hasil rekomendasi selanjutnya dikalikan dengan persentase kandungan hara masing-masing sumber pupuk untuk diaplikasikan secara manual maupun secara fertigasi.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Erika Budiarti Laconi, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. I Komang Gede Wiryawan</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Panca Dewi Manu Hara Karti Soewondo, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Joko Pamungkas, M.Sc.</t>
+  </si>
+  <si>
+    <t>Drs. Mohammad Nur Indro, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Budy Wiryawan, M.Sc.</t>
+  </si>
+  <si>
+    <t>Novriyandi Hanif, S.Si., M.Sc., D.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Made Astawan, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Drs. Rimbawan</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Marimin, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Drs. Zainal Alim Mas'ud, D.E.A.</t>
+  </si>
+  <si>
+    <t>Alat Pengupas Buah Durian Berbasis Mesin Pres dan Mesin Kupas</t>
+  </si>
+  <si>
+    <t>08-Sep-2021</t>
+  </si>
+  <si>
+    <t>S00202107310</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Radite Praeko Agus Setiawan, M.Agr.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa suatu alat pengupas durian 3 in 1 dengan mengombinasikan tiga komponen, yakni pembelahan durian, pemisahan buah durian dari kulitnya, dan pemisahan daging buah durian dari bijinya. Alat pengupas durian sesuai invensi ini bekerja dengan bantuan gearbox dan dinamo yang dihubungkan dengan sumber listrik. Pembelahan durian dilakukan dengan sistem ulir (2) yang dirakitkan dengan gearbox (1) di bagian atas alat, ulir tersebut akan menekan dan membelah durian yang diletakkan pada plat besi (3) bagian tengah alat. Kemudian, buah durian akan diambil menggunakan sendok dan dijatuhkan ke dalam silinder (5) sebagai komponen untuk memisahkan daging buah durian dari bijinya. Di dalam silinder terdapat silinder lain yang alasnya berputar dengan bantuan dinamo, sehingga menghasilkan gaya sentripetal terhadap buah durian dan buah akan terdorong ke dinding silinder tersebut yang dikelilingi mata pisau (Gambar 2). Hasilnya, daging buah akan terpisah dari bijinya dan keluar dari saluran (4).</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Tridoyo Kusumastanto, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Ekowati Handharyani, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Odang Carman, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nurjanah, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Tri Prartono, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Cece Sumantri, M.Sc.</t>
+  </si>
+  <si>
+    <t>Metode Optimasi Galur Sintetik Ulat Sutra Non Murbei Samia cynthia ricini untuk Wilayah Marginal</t>
+  </si>
+  <si>
+    <t>26-Jan-2023</t>
+  </si>
+  <si>
+    <t>S00202300801</t>
+  </si>
+  <si>
+    <t>Invensi ini berkenaan dengan metode optimasi galur sintetik (JOGLO, PASOPATI, JOPATI, dan PRASOJO) ulat sutra non murbei Samia cynthia ricini pada daerah marginal. Proses dimulai dengan seleksi dan pemurnian ulat sutra non murbei S. ricini berdasarkan warna dan pola warna larva serta ketahanan terhadap paparan suhu dan kelembapan ekstrim (lingkungan panas dan kering). Dihasilkan larva dengan karakteristik putih polos yang mempunyai tingkat survabilitas tertinggi dengan paparan suhu dan kelembapan ekstrim. Dilanjutkan dengan tahapan pemurnian dan persilangan resiprokal berdasarkan parameter genetik dan nilai ekonomi dengan menggunakan Program GENUP. Proses pemantapan galur dilakukan selama delapan generasi pada skala laboratorium, sedangkan uji lokasi di lingkungan alami dilakukan selama tiga generasi. Karakteristik fenotipik sebagai berikut: telur berwarna putih kehijauan; larva/ ulat instar 1 berwarna hitam, instar 2 berwarna hijau kekuningan, instar 3 berwarna putih kehijauan dengan kepala hitam, instar 4 berwarna putih kehijauan dengan kepala putih, dan instar 5 berwarna putih polos; pupa berwarna coklat tua dengan warna kokon putih tulang. Karakteristik produksi dengan siklus hidup lebih pendek berkisar 42-45 hari untuk JOGLO dan PASOPATI, 42-44 hari untuk JOPATI, dan 39-42 hari untuk PRASOJO; dan lama fase larva lebih pendek yaitu 17-18 hari yang bermanfaat dalam mengurangi total kebutuhan pakan.</t>
+  </si>
+  <si>
+    <t>Komposisi Dan Proses Pembuatan Ekstrak Silase Berbasis Daun Herbal Dan Jagung Sebagai Antibakteri</t>
+  </si>
+  <si>
+    <t>20-Apr-2021</t>
+  </si>
+  <si>
+    <t>P00202102884</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nahrowi, M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi dan proses pembuatan ekstrak silase berbasis daun herbal dan jagung sebagai senyawa antibakteri. Kombinasi daun herbal dan tanaman jagung menghasilkan beberapa senyawa aktif seperti asam organik, bakteri asam laktat dan fitokimia seperti flavonoid, tanin dan saponin. Masing-masing senyawa aktif tersebut memiliki kemampuan untuk menghambat bakteri yang diujikan seperti Escherichia coli, Salmonella thypimurium dan Bacillus cereus. Dengan proses perwujudan invensi ini, ekstrak silase berbasis daun herbal dengan masa fermentasi 10 hari dapat digunakan lebih efektif dalam menghambat bakteri patogen dan memiliki potensi besar dalam penggantian antibiotik.</t>
+  </si>
+  <si>
+    <t>Dr. Faleh Setia Budi, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Dr. apt. Siti Sa'diah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Sony Hartono Wijaya, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Tun Tedja Irawadi, M.S.</t>
+  </si>
+  <si>
+    <t>Devi Murtini, S.Pt., M.Sc</t>
+  </si>
+  <si>
+    <t>Dr. Yuni Puji Hastuti, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Alat Neurosains Fungsi Memori Spasial Satwa Primata</t>
+  </si>
+  <si>
+    <t>S00201811149</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Huda Shalahudin Darusman, M.Si.</t>
+  </si>
+  <si>
+    <t>Perkembangan penelitian memori spasial horisontal monyet membutuhkan inovasi alat uji berupa tempat meletakkan stimulasi pakan secara horisontal karena mengingat ketersediaan alat uji seperti ini di pasaran memiliki dua keterbatasan yaitu permanen (tidak dapat dipindah-pindahkan dari kandang satu ke kandang lain) dan tidak dapat didorong maju mendekati kandang maupun ditarik mundur menjauh kandang. Kedua masalah pengujian di atas penting untuk mendapat solusi mengingat kebutuhan akan dua hal yaitu kebutuhan menghemat biaya untuk membuat setup uji memori spasial horisontal dan solusi agar proses eksperimentasi absen dari gangguan subyek monyet terhadap eksperimenter ketika sedang menyiapkan stimulasi. Untuk menjawab kebutuhan tersebut maka diciptakanlah prisma yang memiliki dua portabilitas yaitu dapat dipindah-pindahkan dari kandang satu ke kandang lain dan dapat didorong maju mendekati kandang maupun ditarik mundur menjauh kandang.</t>
+  </si>
+  <si>
+    <t>Dr. Inna Puspa Ayu, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Okti Nadia Poetri, M.Si., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Utami Dyah Syafitri, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Indah Wijayanti, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Yessie Widya Sari, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Ing. Dase Hunaefi, S.T.P., M.Food.St.</t>
   </si>
   <si>
     <t>Prof. Dr. Nancy Dewi Yuliana, S.T.P., M.Sc.</t>
   </si>
   <si>
-    <t>Arif Darmawan, S.Pt., M.Si., Ph.D.</t>
-[...80 lines deleted...]
-    <t>Dr.Eng. Safrina Dyah Hardiningtyas, S.Pi., M.Si.</t>
+    <t>Prof. Dr. Asep Gunawan, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Yuni Cahya Endrawati, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sri Suharti, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Anuraga Jayanegara, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Istie Sekartining Rahayu, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Satyanto Krido Saptomo, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Farah Fahma, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Chusnul Arif, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Setyanto Tri Wahyudi, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Mira Dewi, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. drh. Dondin Sajuthi, M.S.T., Ph.D.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Sudradjat, M.S.</t>
   </si>
   <si>
-    <t>Alat Modifikasi Pengolahan Air Limbah Tekstil</t>
-[...56 lines deleted...]
-    <t>S00202511481</t>
+    <t>Prof. Dr. Ir. Bambang Widigdo</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dodi Nandika, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Niken Ulupi, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. C. Hanny Wijaya, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Hardinsyah, M.S.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Ulfah Juniarti, M.Agr.</t>
   </si>
   <si>
-    <t xml:space="preserve">Invensi  ini  merupakan  suatu  cara  untuk  memahami  perilaku  makan,  sifat,  cara penggerekan, zat kimia penghambat dan pemacu pertumbuhan dari hama boktor melalui pakan buatan dan informasi lainnya yang dapat dijadikan dasar dalam pengendalian hama boktor. Bahan utama dari pakan buatan yang dikembangkan adalah serbuk kayu sengon yang  mengandung  trypsin  inhibitor  dan  alpha-amylase  inhibitor.  Serbuk  kayu  yang merupakan  bahan  organik  dicampurkan  dengan  bahan  kimia  berupa  yeast  extract (0,64%),  streptomucin  (0,42%),  natrium  benzoate  (0,42%),  dan  ascorbic  acid  (0,42%). Selain bahan kimia tersebut, ditambahkan juga aquades (84,75%) sebagai pelarut, sukrosa (4,24%) sebagai sumber energi bagi larva, dan agar-agar (0,64%) sebagai pemberi tekstur pakan.  Hasil menunjukkan bahwa kondisi pohon sehat dengan aktivitas trypsin inhibitor yang  tinggi  tidak  diminati  larva  boktor  ukuran  kecil,  sedangkan  kondisi  pohon  sehat dengan aktivitas alfa&amp;ndash;amylase inhibitor tinggi tidak diminati larva boktor ukuran besar, dan berlaku hal yang sebaliknya pada kondisi pohon sakit.</t>
-[...148 lines deleted...]
-    <t>Dr. Slamet Widodo, S.T.P., M.Sc.</t>
+    <t>Prof. Dr. Ir. Wasmen Manalu</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dietriech Geoffrey Bengen, D.E.A.</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Upik Kesumawati, M.S.</t>
   </si>
   <si>
-    <t>Prof. Dr. Mala Nurilmala, S.Pi., M.Si.</t>
-[...95 lines deleted...]
-    <t xml:space="preserve">Devi Ermasari </t>
+    <t>Urinoir Pendeteksi Status Hidrasi</t>
+  </si>
+  <si>
+    <t>P00201709570</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan urinoir pendeteksi status hidrasi memanfaatkan sensor yang dapat mendeteksi warna warna urin yang diprogram menggunakan arduino uno. Data acuan pengelompokkan dibuat dalam database yang berisi notasi warna urin dan nilai RGB. Pengelompokkan warna didasarkan pada kertas PURI. Hasil pembacaan urin terbagi menjadi tiga yaitu terhidrasi dengan baik, dehidrasi ringan-sedang, dan dehidrasi berat. Hasil uji Speatman menunjukkan korelasi positif antara BJU dengan URITES dengan nilai p&amp;lt;0.05 dan nilai r 0.935. Hasil uji Bland - altman menunujukkan nilai Limit of agireement URITES dengan BJU maupun PURI berada dalam rentang -5 sampai 5 yang menunjukkan reabilitas yang baik.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sistem Fertigator Otomatis Nirdaya Untuk Persemaian Tanaman Kehutanan </t>
+  </si>
+  <si>
+    <t>10-Sep-2025</t>
+  </si>
+  <si>
+    <t>S00202508707</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan suatu sistem fertigator otomatis nirdaya untuk persemaian tanaman kehutanan, yang bekerja tanpa sumber daya listrik, dengan menerapkan prinsip tekanan  hidrostatik  dan  kapilaritas.  Sistem  ini  mampu  mendeteksi  kebutuhan  air  dan nutrisi  berdasarkan  evapotranspirasi  yang  terjadi  dengan  penggunaan  stopkeran pelampung pada ember kontrol. Stopkeran pelampung pada ember kontrol akan menjaga level tinggi muka air pada ember kontrol dengan tinggi muka air pada baki persemaian. Ketika terjadi kehilangan air yang disebabkan oleh evapotranspirasi pada baki persemaian, air akan mengalir secara otomatis dari ember kontrol menuju baki persemaian dengan penerapan prinsip bejana berhubungan. Dengan demikian, invensi ini cocok diterapkan di daerah terpencil yang memiliki keterbatasan akses listrik dan mendukung efisiensi sumber daya dalam proses persemaian tanaman kehutanan.</t>
+  </si>
+  <si>
+    <t>Formula dan Metode Pembuatan Granul Instan Kombinasi Ekstrak Daun Undis Dan Jahe Emprit Sebagai Penurun Gula Darah</t>
+  </si>
+  <si>
+    <t>01-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202212300</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula granul instan kombinasi serbuk ekstrak daun undis dan serbuk ekstrak jahe untuk penurun gula darah dan proses pembuatan granulnya. Formula granul instan penurun gula darah terdiri dari serbuk ekstrak daun undis, serbuk ekstrak jahe emprit, Polivinil pirolidon, Natrium benzoate, aerosil, stevia, perasa dan susu skim hingga. Tahap pembuatan granul instan dimulai dengan menimbang bahan formula masing-masing sesuai komposisinya, kemudian mencampurkan semua bahan kecuali aerosil hingga homogen. Selanjutnya akuades sedikit demi sedikit ditambahkan ke dalam campuran bahan sambil diaduk hingga membentuk massa yang kompak (dapat dikepal. Tahap berikutnya mengayak massa dengan ayakan no 12 hingga terbentuk granul. Granul yang diperoleh kemudian dikeringkan dengan oven pengering suhu 40-50 C. Selanjutnya kandungan lembab Granul diukur dan dilanjutkan dengan mengayak granul kering dengan ayakan nomor 16 lalu menambahkan aerosil pada granul kering dan mengaduknya hingga homogen. Granul instan pada uji in vivo mampu menurunkan glukosa darah terbaik pada dosis 400 mg/kg BB.</t>
+  </si>
+  <si>
+    <t>Alat Aplikator Pestisida Hama Pucuk Sawit (Elaeis Guineensis Jacq)</t>
+  </si>
+  <si>
+    <t>S00202512432</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan bidang teknologi pertanian, khususnya alataplikator pestisida portabel yang dirancang untuk tanaman pucuk kelapa sawit. Alat ini berupa tongkat teleskopik (1) berbasis pipa aluminium yang dilengkapi sistem pengunci, sehingga dapat diperpanjang hingga 3 meter untuk menjangkau pucuk dan pelepah kelapa sawit tanpa perlu pemanjatan. Sistem utama terdiri atas hopper (1) plastik tahan korosi berkapasitas 300 gram, auger (4) baja tahan karat yang digerakkan oleh motor DC (5), serta pipa penyalur (3) yang menyalurkan pestisida secara stabil hingga ke ujung tongkat. Operasi alat dikendalikan oleh monostabil multivibrator (7) yang memungkinkan pengaturan dosis aplikasi pestisida dengan pilihan 5, 10, atau 15 detik. Energi diperoleh dari aki 12V (8) yang membuat alat ini portabel dan mandiri. Seluruh komponen didukung oleh sistem klem (6) untuk menjaga kestabilan dan posisi saat digunakan. Dengan desain ini, alat aplikator pestisida teleskopik mampu meningkatkan efisiensi, presisi, dan keamanan aplikasi pestisida, sekaligus mengurangi risiko operator dan pemborosan pestisida pada perkebunan kelapa sawit.</t>
+  </si>
+  <si>
+    <t>Aplikasi Surfaktan MES (Metil Ester Sulfonat) Stearin Sawit untuk Enhanced Waterflooding</t>
+  </si>
+  <si>
+    <t>P00201200339</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi larutan surfaktan metil ester sulfonat (MES) dari stearin sawit untuk aplikasi Enhanced Waterflooding. Invensi ini selanjutnya berkenaan dengan pembuatan larutan surfaktan MES berbasis minyak stearin sawit menggunakan air injeksi dan atau air formasi dari lapangan minyak untuk Enhanced Waterflooding dan kinerjanya. Produk surfaktan MES berbasis stearin sawit, hasil formulasi memiliki karakteristik nilai IFT yang rendah (7,88x10-3 &amp;ndash; 1,32x10-2 dyne/cm) dengan densitas 0,9868 &amp;ndash; 0,9941 g/cm3. Hasil uji kinerja larutan surfaktan MES berbasis stearin sawit hasil formulasi memberikan nilai positif (+) untuk uji compatibility, phase bawah untuk uji phase behaviour. Sementara untuk thermal stability memberikan hasil IFT 7,88x10-3 -1,99x10-1 dyne/cm, densitas 0,9878 - 0,9852 g/cm3, dan viskositas 0,6733 - 0,7167 cP. Hasil injeksi surfaktan dengan porevolume surfaktan pada selang 0.1 PV - 0.3 PV pada uji core flooding menghasilkan incremental recovery minyak 13,46 &amp;ndash; 14,48%. Formula larutan surfaktan MES stearin sawit ini dapat diaplikasikan untuk enhanced waterflooding.</t>
+  </si>
+  <si>
+    <t>Aulia Sufi Sihab</t>
+  </si>
+  <si>
+    <t>Sari Intan Kailaku</t>
+  </si>
+  <si>
+    <t>Raden Muhammad Rafi Ardiya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arwanila Sartika Tri Febianti </t>
+  </si>
+  <si>
+    <t>Agoes Mardiono Jacoeb</t>
+  </si>
+  <si>
+    <t>Kukuh Setiawan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rivaldo Hutahaean </t>
+  </si>
+  <si>
+    <t>Amelia Nur Ajizah</t>
+  </si>
+  <si>
+    <t>Yulia Yasmin Pratiwi, S.Pt</t>
+  </si>
+  <si>
+    <t>Dwi Yuni Wulandari</t>
+  </si>
+  <si>
+    <t>Lingga Fauzyan Firdhaus</t>
+  </si>
+  <si>
+    <t>Ignatius Haidanto Pauta</t>
+  </si>
+  <si>
+    <t>Renhard Al Rasyid</t>
+  </si>
+  <si>
+    <t>Faqih Udin</t>
+  </si>
+  <si>
+    <t>Ali Khumaidi</t>
+  </si>
+  <si>
+    <t>Mutasem Ali Abuzahra, B.Sc, M.Si</t>
+  </si>
+  <si>
+    <t>Raden Roro Fatimah Azzahra Aulia</t>
+  </si>
+  <si>
+    <t>Yubil Christyan Parasian Gultom, S.T</t>
+  </si>
+  <si>
+    <t>Nabila Dyah Puspita</t>
+  </si>
+  <si>
+    <t>Prof. Effionara Anwar MS APt</t>
+  </si>
+  <si>
+    <t>Esza Cahya Dewantara, SPi</t>
+  </si>
+  <si>
+    <t>Sigit Suharta, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Yusti Pujiawati, S.Pt., M.Si</t>
+  </si>
+  <si>
+    <t>Rizky Nadia, S.Pt.,M.Si.</t>
+  </si>
+  <si>
+    <t>Rachmalia Isni Oktaviani</t>
+  </si>
+  <si>
+    <t>Angga Saputra, S.Si</t>
+  </si>
+  <si>
+    <t>Altaf Husain</t>
+  </si>
+  <si>
+    <t>Chairul Imam Mardiansyah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rohmah Pari </t>
+  </si>
+  <si>
+    <t>Nanda Duha</t>
+  </si>
+  <si>
+    <t>Naufal Muharam Nurdin, S.Ked.,M.Si.</t>
+  </si>
+  <si>
+    <t>Della Oryza Febriana, S.T.Pn</t>
+  </si>
+  <si>
+    <t>Adi Cifriadi</t>
+  </si>
+  <si>
+    <t>Luthfiyyah Hasna</t>
+  </si>
+  <si>
+    <t>Dwi Lestari</t>
+  </si>
+  <si>
+    <t>Dr. Grandprix T. M. Kadja</t>
+  </si>
+  <si>
+    <t>Zahra Nurul Rizkiyah</t>
+  </si>
+  <si>
+    <t>Murtezha Hadijaya El Hasyibi</t>
+  </si>
+  <si>
+    <t>Ade Kurniawan, S.Si.</t>
+  </si>
+  <si>
+    <t>Nabiilah Syifa Muthia Ikhsan</t>
+  </si>
+  <si>
+    <t>Nurul Fajrih H, S.Pt., M.Si</t>
+  </si>
+  <si>
+    <t>Prof. Dr.rer.nat Kustiariyah, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Eng.Wahyu Ramadhan., S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Shelly Hafira Nikma</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teddy Latifatul Aisyah Bachtiyar </t>
+  </si>
+  <si>
+    <t>Rais Rahmadi</t>
+  </si>
+  <si>
+    <t>Nisa Fadhila Islami, S.P</t>
+  </si>
+  <si>
+    <t>Nikita Amanda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ari Elisa Ratih, SPi </t>
+  </si>
+  <si>
+    <t>Dr. F. Irena R. Napitulu, STP.</t>
+  </si>
+  <si>
+    <t>RR Sri Pudji Sinami Dewi</t>
+  </si>
+  <si>
+    <t>Rasha Rukma Anggi Nikita, SPi</t>
+  </si>
+  <si>
+    <t>Ahmad Rijani Hasby</t>
+  </si>
+  <si>
+    <t>Viona Nathania Christanti Tampubolon</t>
+  </si>
+  <si>
+    <t>Muhammad Faiz Kahendran</t>
+  </si>
+  <si>
+    <t>Hemas Aulia Fazzahra</t>
+  </si>
+  <si>
+    <t>Muhammad Haekal, STP</t>
+  </si>
+  <si>
+    <t>Nurul Fadilah</t>
+  </si>
+  <si>
+    <t>Suherlan</t>
+  </si>
+  <si>
+    <t>Rohayati,S.Pd.,M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Teuku Devan Assiddiqi,  ST.</t>
+  </si>
+  <si>
+    <t>Afrinal Firmanda, S.TP, M.T.</t>
+  </si>
+  <si>
+    <t>Yuniar E. Priharanto</t>
+  </si>
+  <si>
+    <t>Siti Nursiyamah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. Dr. Ir. Iriani  Setyaningsih, MS.</t>
+  </si>
+  <si>
+    <t>Sekar Putri Maharani</t>
+  </si>
+  <si>
+    <t>Aliyah Baida Wiwiyanti</t>
+  </si>
+  <si>
+    <t>Muhammad Syamsul Fazry</t>
+  </si>
+  <si>
+    <t>Abdul Aziz Ramdani</t>
+  </si>
+  <si>
+    <t>Sarah Putri Ayunissa</t>
+  </si>
+  <si>
+    <t>Prof. Yusuf Sudo Hadi</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Rino R. Mukti, Dr. rer. nat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dini Wulan Dari, S.Gz., M.Si </t>
+  </si>
+  <si>
+    <t>Listiana Ningrum</t>
+  </si>
+  <si>
+    <t>Novia Miftakhul Qisthi</t>
+  </si>
+  <si>
+    <t>Nurmalisa Lisdayana, STP, MS</t>
+  </si>
+  <si>
+    <t>Tri Rachmanto Prihambodo</t>
+  </si>
+  <si>
+    <t>Sahid Agustian Hudjimartsu, ST., M.Kom</t>
+  </si>
+  <si>
+    <t>Reynaldo Manurung</t>
+  </si>
+  <si>
+    <t>Johan Iskandar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Lystia Anggraini</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fatata A'izza Rosyada, S.Mat	</t>
+  </si>
+  <si>
+    <t>Gita Novita Sari</t>
+  </si>
+  <si>
+    <t>Karsi Ambarwati</t>
+  </si>
+  <si>
+    <t>Restu Saputra</t>
+  </si>
+  <si>
+    <t>Fidel Harmanda Prima, S.T.P., M.Si</t>
+  </si>
+  <si>
+    <t>Nur Afra Nabilla</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Vepryany Oktaviarty,  S.TP.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Mohamad Yani, M.Eng</t>
+  </si>
+  <si>
+    <t>Dr. Tjut Awaliyah Zuraiyah, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Fitrah Aji Pamungkas</t>
+  </si>
+  <si>
+    <t>Tika Widayanti, M.Biomed</t>
   </si>
   <si>
     <t xml:space="preserve">Rahmadani Fitria </t>
   </si>
   <si>
-    <t>Sri Nurjanah</t>
-[...56 lines deleted...]
-    <t>Chairul Imam Mardiansyah</t>
+    <t>Prof. Dr. Eng Uju, S.Pi, M.Si</t>
+  </si>
+  <si>
+    <t>Aisyah Astriani, S.Pi., M.Si</t>
   </si>
   <si>
     <t>Sri Wardatun</t>
   </si>
   <si>
-    <t>Audia Anjani</t>
-[...944 lines deleted...]
-    <t>Sabilla Jahra Anggraeny</t>
+    <t>Zahra Faiza Inayah</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4581,74 +4055,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J949" headerRowCount="1">
-  <autoFilter ref="A4:J949"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J832" headerRowCount="1">
+  <autoFilter ref="A4:J832"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J949"/>
+  <dimension ref="A1:J832"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -4682,24373 +4156,21331 @@
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J8" s="0" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J9" s="0" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H13" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="C14" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H14" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>12</v>
+        <v>52</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J15" s="0" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>59</v>
+        <v>12</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J19" s="0" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H20" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J21" s="0" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J22" s="0" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>73</v>
+        <v>38</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>10</v>
+        <v>79</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>12</v>
+        <v>81</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J25" s="0" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>82</v>
+        <v>45</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J27" s="0" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>90</v>
+        <v>23</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>91</v>
+        <v>24</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>92</v>
+        <v>25</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="B31" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="0" t="s">
+      <c r="F31" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="H31" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="F31" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J31" s="0" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>96</v>
+        <v>12</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="C33" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="F33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H33" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>26</v>
+        <v>103</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>104</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J35" s="0" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>52</v>
+        <v>105</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>53</v>
+        <v>106</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H38" s="0" t="s">
-        <v>111</v>
+        <v>15</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>79</v>
+        <v>110</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>80</v>
+        <v>111</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>82</v>
+        <v>45</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>71</v>
+        <v>30</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>43</v>
+        <v>113</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J40" s="0" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>114</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>119</v>
+        <v>15</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J43" s="0" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>123</v>
+        <v>18</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>22</v>
+        <v>118</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C45" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="B45" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>70</v>
+        <v>39</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>71</v>
+        <v>122</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>128</v>
+        <v>10</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>130</v>
+        <v>12</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>131</v>
+        <v>47</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>115</v>
+        <v>93</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>117</v>
+        <v>95</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>119</v>
+        <v>97</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>69</v>
+        <v>129</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>70</v>
+        <v>130</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>71</v>
+        <v>131</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>28</v>
+        <v>136</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>29</v>
+        <v>137</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>30</v>
+        <v>138</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>22</v>
+        <v>118</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>122</v>
+        <v>10</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>76</v>
+        <v>140</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>101</v>
+        <v>75</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>102</v>
+        <v>76</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>57</v>
+        <v>121</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>59</v>
+        <v>122</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>147</v>
+        <v>78</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I58" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="J58" s="0" t="s">
         <v>149</v>
-      </c>
-[...16 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="I59" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J59" s="0" t="s">
         <v>155</v>
-      </c>
-[...19 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>10</v>
+        <v>156</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>11</v>
+        <v>157</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>12</v>
+        <v>158</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>14</v>
+        <v>159</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>27</v>
+        <v>160</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="J60" s="0" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>10</v>
+        <v>167</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>11</v>
+        <v>168</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>12</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>17</v>
+        <v>170</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="J62" s="0" t="s">
+        <v>172</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>18</v>
+        <v>173</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>19</v>
+        <v>174</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>20</v>
+        <v>175</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>21</v>
+        <v>176</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J63" s="0" t="s">
+        <v>178</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>15</v>
+        <v>189</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="F66" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="H66" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="B66" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I66" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>185</v>
+        <v>205</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>186</v>
+        <v>160</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>186</v>
+        <v>211</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>170</v>
+        <v>66</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>203</v>
+        <v>219</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>204</v>
+        <v>220</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>200</v>
+        <v>221</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>170</v>
+        <v>222</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>205</v>
+        <v>223</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>207</v>
+        <v>225</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>208</v>
+        <v>226</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>209</v>
+        <v>227</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>82</v>
+        <v>147</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>228</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>211</v>
+        <v>167</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>212</v>
+        <v>168</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>213</v>
+        <v>169</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>215</v>
+        <v>172</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>214</v>
+        <v>233</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>221</v>
+        <v>236</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>226</v>
+        <v>241</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>227</v>
+        <v>242</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>228</v>
+        <v>243</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>36</v>
+        <v>245</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>229</v>
+        <v>246</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>230</v>
+        <v>247</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>231</v>
+        <v>248</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>232</v>
+        <v>249</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>233</v>
+        <v>250</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>82</v>
+        <v>147</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>234</v>
+        <v>251</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>237</v>
+        <v>254</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>238</v>
+        <v>255</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>15</v>
+        <v>256</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>239</v>
+        <v>257</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>240</v>
+        <v>258</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>241</v>
+        <v>259</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>242</v>
+        <v>260</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>243</v>
+        <v>261</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>224</v>
+        <v>177</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>244</v>
+        <v>262</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>23</v>
+        <v>263</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>24</v>
+        <v>264</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>25</v>
+        <v>265</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>26</v>
+        <v>266</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>67</v>
+        <v>154</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J80" s="0" t="s">
+        <v>267</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>172</v>
+        <v>268</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>173</v>
+        <v>269</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>174</v>
+        <v>270</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>245</v>
+        <v>271</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>15</v>
+        <v>272</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>176</v>
+        <v>273</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>206</v>
+        <v>274</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>207</v>
+        <v>275</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>208</v>
+        <v>276</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>246</v>
+        <v>277</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>82</v>
+        <v>278</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>210</v>
+        <v>279</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>247</v>
+        <v>280</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>248</v>
+        <v>281</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>249</v>
+        <v>282</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>246</v>
+        <v>277</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>15</v>
+        <v>278</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>283</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>28</v>
+        <v>196</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>29</v>
+        <v>197</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>30</v>
+        <v>198</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>31</v>
+        <v>284</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>165</v>
+        <v>200</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="J84" s="0" t="s">
+        <v>201</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>254</v>
+        <v>285</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>255</v>
+        <v>154</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>257</v>
+        <v>150</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>258</v>
+        <v>151</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>259</v>
+        <v>152</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>260</v>
+        <v>286</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>82</v>
+        <v>154</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>261</v>
+        <v>155</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>262</v>
+        <v>287</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>263</v>
+        <v>288</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>264</v>
+        <v>289</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>265</v>
+        <v>290</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>224</v>
+        <v>15</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>266</v>
+        <v>291</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>268</v>
+        <v>293</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>269</v>
+        <v>294</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>265</v>
+        <v>295</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>224</v>
+        <v>296</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>270</v>
+        <v>297</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>271</v>
+        <v>298</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>272</v>
+        <v>299</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>273</v>
+        <v>300</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>265</v>
+        <v>301</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>224</v>
+        <v>147</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>274</v>
+        <v>302</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>275</v>
+        <v>303</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>276</v>
+        <v>304</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>277</v>
+        <v>305</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>278</v>
+        <v>306</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>56</v>
+        <v>239</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>279</v>
+        <v>307</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>280</v>
+        <v>308</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>282</v>
+        <v>309</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>278</v>
+        <v>310</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>119</v>
+        <v>239</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>283</v>
+        <v>311</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>284</v>
+        <v>213</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>285</v>
+        <v>214</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>286</v>
+        <v>215</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>278</v>
+        <v>312</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>287</v>
+        <v>217</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>251</v>
+        <v>313</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>252</v>
+        <v>314</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>253</v>
+        <v>315</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>288</v>
+        <v>316</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>255</v>
+        <v>296</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>256</v>
+        <v>317</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>289</v>
+        <v>313</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>290</v>
+        <v>314</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>291</v>
+        <v>315</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>292</v>
+        <v>318</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>294</v>
+        <v>317</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>295</v>
+        <v>319</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>297</v>
+        <v>320</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>292</v>
+        <v>321</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>293</v>
+        <v>256</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>298</v>
+        <v>322</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>226</v>
+        <v>162</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>227</v>
+        <v>163</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>228</v>
+        <v>164</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>35</v>
+        <v>323</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>36</v>
+        <v>154</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>229</v>
+        <v>166</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>32</v>
+        <v>324</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>33</v>
+        <v>325</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>34</v>
+        <v>326</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>35</v>
+        <v>327</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>22</v>
+        <v>256</v>
       </c>
       <c r="I97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>37</v>
+        <v>328</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>299</v>
+        <v>213</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>300</v>
+        <v>214</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>301</v>
+        <v>215</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>302</v>
+        <v>329</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>163</v>
+        <v>66</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>303</v>
+        <v>217</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>304</v>
+        <v>330</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>305</v>
+        <v>331</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>306</v>
+        <v>332</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>302</v>
+        <v>333</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>307</v>
+        <v>183</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>308</v>
+        <v>334</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>280</v>
+        <v>335</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>281</v>
+        <v>336</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>282</v>
+        <v>337</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>302</v>
+        <v>338</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>119</v>
+        <v>15</v>
       </c>
       <c r="I100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>283</v>
+        <v>339</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>309</v>
+        <v>340</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>310</v>
+        <v>341</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>311</v>
+        <v>342</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>312</v>
+        <v>343</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>165</v>
+        <v>344</v>
       </c>
       <c r="I101" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>313</v>
+        <v>345</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>314</v>
+        <v>346</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>272</v>
+        <v>347</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>315</v>
+        <v>348</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>316</v>
+        <v>349</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>186</v>
+        <v>66</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>317</v>
+        <v>350</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>318</v>
+        <v>351</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>263</v>
+        <v>352</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>319</v>
+        <v>353</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>41</v>
+        <v>354</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>320</v>
+        <v>355</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>321</v>
+        <v>218</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>322</v>
+        <v>219</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>323</v>
+        <v>220</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>41</v>
+        <v>356</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>42</v>
+        <v>222</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>324</v>
+        <v>223</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>38</v>
+        <v>313</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>39</v>
+        <v>314</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>40</v>
+        <v>315</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>41</v>
+        <v>357</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>22</v>
+        <v>296</v>
       </c>
       <c r="I105" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J105" s="0" t="s">
+        <v>317</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>325</v>
+        <v>207</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>326</v>
+        <v>208</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>327</v>
+        <v>209</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>41</v>
+        <v>358</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>42</v>
+        <v>211</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>328</v>
+        <v>212</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>329</v>
+        <v>359</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>330</v>
+        <v>168</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>331</v>
+        <v>360</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>333</v>
+        <v>362</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>182</v>
+        <v>363</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>183</v>
+        <v>364</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>184</v>
+        <v>365</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>334</v>
+        <v>366</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>186</v>
+        <v>15</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>187</v>
+        <v>367</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>335</v>
+        <v>162</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>336</v>
+        <v>163</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>337</v>
+        <v>164</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>338</v>
+        <v>368</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>339</v>
+        <v>166</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>340</v>
+        <v>369</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>341</v>
+        <v>370</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>342</v>
+        <v>371</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>343</v>
+        <v>372</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>163</v>
+        <v>189</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>344</v>
+        <v>373</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>159</v>
+        <v>191</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>160</v>
+        <v>192</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>161</v>
+        <v>193</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>343</v>
+        <v>374</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>164</v>
+        <v>195</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>10</v>
+        <v>375</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>11</v>
+        <v>352</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>12</v>
+        <v>376</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>43</v>
+        <v>377</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>27</v>
+        <v>160</v>
       </c>
       <c r="I112" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J112" s="0" t="s">
+        <v>378</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>235</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>236</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>345</v>
+        <v>379</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>15</v>
+        <v>239</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>240</v>
+        <v>380</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>241</v>
+        <v>381</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>242</v>
+        <v>382</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>346</v>
+        <v>383</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>224</v>
+        <v>384</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>244</v>
+        <v>385</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>347</v>
+        <v>324</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>350</v>
+        <v>386</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>351</v>
+        <v>256</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>352</v>
+        <v>328</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>353</v>
+        <v>387</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>178</v>
+        <v>388</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>354</v>
+        <v>389</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>350</v>
+        <v>390</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>355</v>
+        <v>245</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>356</v>
+        <v>391</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>357</v>
+        <v>392</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>358</v>
+        <v>288</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>359</v>
+        <v>393</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>360</v>
+        <v>394</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>111</v>
+        <v>177</v>
       </c>
       <c r="I117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>361</v>
+        <v>395</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>362</v>
+        <v>396</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>363</v>
+        <v>397</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>364</v>
+        <v>398</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>360</v>
+        <v>399</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>61</v>
+        <v>256</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>365</v>
+        <v>400</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>220</v>
+        <v>401</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>221</v>
+        <v>402</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>222</v>
+        <v>403</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>224</v>
+        <v>256</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>225</v>
+        <v>405</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>44</v>
+        <v>406</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>45</v>
+        <v>407</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>46</v>
+        <v>408</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>47</v>
+        <v>409</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>36</v>
+        <v>384</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="J120" s="0" t="s">
+        <v>410</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>48</v>
+        <v>411</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>45</v>
+        <v>412</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>49</v>
+        <v>413</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>47</v>
+        <v>414</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>36</v>
+        <v>239</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="J121" s="0" t="s">
+        <v>415</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>367</v>
+        <v>416</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>45</v>
+        <v>417</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>368</v>
+        <v>418</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>47</v>
+        <v>419</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>36</v>
+        <v>147</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>369</v>
+        <v>420</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>370</v>
+        <v>421</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>371</v>
+        <v>422</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>372</v>
+        <v>423</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>50</v>
+        <v>419</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>373</v>
+        <v>424</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>235</v>
+        <v>191</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>236</v>
+        <v>192</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>237</v>
+        <v>193</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>50</v>
+        <v>425</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>239</v>
+        <v>195</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>10</v>
+        <v>426</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>11</v>
+        <v>370</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>12</v>
+        <v>427</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>50</v>
+        <v>428</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>27</v>
+        <v>147</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="J125" s="0" t="s">
+        <v>429</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>374</v>
+        <v>430</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>248</v>
+        <v>208</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>375</v>
+        <v>431</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>50</v>
+        <v>432</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>15</v>
+        <v>433</v>
       </c>
       <c r="I126" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>376</v>
+        <v>434</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>182</v>
+        <v>313</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>183</v>
+        <v>314</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>184</v>
+        <v>315</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>377</v>
+        <v>435</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>186</v>
+        <v>296</v>
       </c>
       <c r="I127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>187</v>
+        <v>317</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>378</v>
+        <v>436</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>379</v>
+        <v>437</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>380</v>
+        <v>438</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>381</v>
+        <v>439</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>382</v>
+        <v>97</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>383</v>
+        <v>440</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>384</v>
+        <v>241</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>385</v>
+        <v>242</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>386</v>
+        <v>243</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>381</v>
+        <v>441</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>382</v>
+        <v>245</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>387</v>
+        <v>246</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>374</v>
+        <v>308</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>248</v>
+        <v>304</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>375</v>
+        <v>309</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>388</v>
+        <v>442</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>15</v>
+        <v>239</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>376</v>
+        <v>311</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>309</v>
+        <v>443</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>310</v>
+        <v>444</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>311</v>
+        <v>445</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>389</v>
+        <v>446</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>165</v>
+        <v>15</v>
       </c>
       <c r="I131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>313</v>
+        <v>447</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>193</v>
+        <v>259</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>194</v>
+        <v>260</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>390</v>
+        <v>448</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>196</v>
+        <v>262</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>391</v>
+        <v>449</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>221</v>
+        <v>304</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>392</v>
+        <v>450</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>390</v>
+        <v>451</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>186</v>
+        <v>344</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>393</v>
+        <v>452</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>394</v>
+        <v>241</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>395</v>
+        <v>242</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>396</v>
+        <v>243</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>397</v>
+        <v>453</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>111</v>
+        <v>245</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>398</v>
+        <v>246</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>399</v>
+        <v>454</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>400</v>
+        <v>455</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>401</v>
+        <v>456</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>402</v>
+        <v>457</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>36</v>
+        <v>272</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>403</v>
+        <v>458</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B136" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="F136" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="H136" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="I136" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="J136" s="0" t="s">
         <v>217</v>
-      </c>
-[...16 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>405</v>
+        <v>460</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>406</v>
+        <v>144</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>407</v>
+        <v>461</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>408</v>
+        <v>462</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>36</v>
+        <v>189</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>187</v>
+        <v>463</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>409</v>
+        <v>464</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>285</v>
+        <v>465</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>410</v>
+        <v>466</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>408</v>
+        <v>467</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="I138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>411</v>
+        <v>468</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>412</v>
+        <v>235</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>413</v>
+        <v>236</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>414</v>
+        <v>237</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>415</v>
+        <v>469</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>165</v>
+        <v>239</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>416</v>
+        <v>240</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>370</v>
+        <v>430</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>371</v>
+        <v>208</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>372</v>
+        <v>431</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>51</v>
+        <v>470</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>15</v>
+        <v>433</v>
       </c>
       <c r="I140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>373</v>
+        <v>434</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>235</v>
+        <v>471</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>236</v>
+        <v>472</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>237</v>
+        <v>473</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>51</v>
+        <v>474</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>239</v>
+        <v>475</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>10</v>
+        <v>476</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>11</v>
+        <v>477</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>12</v>
+        <v>478</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>51</v>
+        <v>479</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="I142" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J142" s="0" t="s">
+        <v>480</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>52</v>
+        <v>173</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>53</v>
+        <v>174</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>54</v>
+        <v>175</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>55</v>
+        <v>481</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>22</v>
+        <v>177</v>
       </c>
       <c r="I143" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J143" s="0" t="s">
+        <v>178</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>284</v>
+        <v>319</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>285</v>
+        <v>304</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>286</v>
+        <v>320</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>417</v>
+        <v>482</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>56</v>
+        <v>256</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>287</v>
+        <v>322</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>418</v>
+        <v>167</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>419</v>
+        <v>168</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>420</v>
+        <v>169</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>421</v>
+        <v>483</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>111</v>
+        <v>171</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>422</v>
+        <v>172</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>423</v>
+        <v>484</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>424</v>
+        <v>485</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>425</v>
+        <v>486</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>421</v>
+        <v>487</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>111</v>
+        <v>200</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>426</v>
+        <v>488</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>357</v>
+        <v>150</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>358</v>
+        <v>151</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>359</v>
+        <v>152</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>421</v>
+        <v>489</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>111</v>
+        <v>154</v>
       </c>
       <c r="I147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>361</v>
+        <v>155</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>427</v>
+        <v>490</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>428</v>
+        <v>491</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>429</v>
+        <v>492</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>421</v>
+        <v>493</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>111</v>
+        <v>245</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>430</v>
+        <v>494</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>431</v>
+        <v>495</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>432</v>
+        <v>496</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>433</v>
+        <v>497</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>421</v>
+        <v>493</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>111</v>
+        <v>245</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>434</v>
+        <v>498</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>275</v>
+        <v>499</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>276</v>
+        <v>253</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>277</v>
+        <v>500</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>435</v>
+        <v>501</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>56</v>
+        <v>147</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>279</v>
+        <v>502</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>280</v>
+        <v>503</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>281</v>
+        <v>504</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>282</v>
+        <v>505</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>435</v>
+        <v>506</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="I151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>283</v>
+        <v>507</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>284</v>
+        <v>235</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>285</v>
+        <v>236</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>286</v>
+        <v>237</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>435</v>
+        <v>508</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>56</v>
+        <v>239</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>287</v>
+        <v>240</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>436</v>
+        <v>509</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>437</v>
+        <v>510</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>438</v>
+        <v>511</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>435</v>
+        <v>512</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>56</v>
+        <v>97</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>439</v>
+        <v>513</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>304</v>
+        <v>490</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>305</v>
+        <v>491</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>306</v>
+        <v>492</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>435</v>
+        <v>514</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>307</v>
+        <v>245</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>308</v>
+        <v>494</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>440</v>
+        <v>495</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>358</v>
+        <v>496</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>441</v>
+        <v>497</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>60</v>
+        <v>514</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>61</v>
+        <v>245</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>442</v>
+        <v>498</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>57</v>
+        <v>476</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>58</v>
+        <v>477</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>59</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>60</v>
+        <v>515</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>98</v>
+        <v>71</v>
       </c>
       <c r="I156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>62</v>
+        <v>480</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>211</v>
+        <v>516</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>212</v>
+        <v>517</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>213</v>
+        <v>518</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>443</v>
+        <v>519</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>15</v>
+        <v>239</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>215</v>
+        <v>520</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>370</v>
+        <v>319</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>371</v>
+        <v>304</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>372</v>
+        <v>320</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>444</v>
+        <v>521</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>15</v>
+        <v>256</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>373</v>
+        <v>322</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>235</v>
+        <v>449</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>236</v>
+        <v>304</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>237</v>
+        <v>450</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>444</v>
+        <v>522</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>15</v>
+        <v>344</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>239</v>
+        <v>452</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>445</v>
+        <v>523</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>446</v>
+        <v>524</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>447</v>
+        <v>525</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>448</v>
+        <v>526</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>56</v>
+        <v>147</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>527</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>450</v>
+        <v>162</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>451</v>
+        <v>163</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>452</v>
+        <v>164</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>453</v>
+        <v>528</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>36</v>
+        <v>154</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>454</v>
+        <v>166</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>455</v>
+        <v>252</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>456</v>
+        <v>253</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>457</v>
+        <v>254</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>458</v>
+        <v>529</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>459</v>
+        <v>256</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>460</v>
+        <v>257</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>314</v>
+        <v>530</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>272</v>
+        <v>531</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>315</v>
+        <v>532</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>461</v>
+        <v>533</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>186</v>
+        <v>71</v>
       </c>
       <c r="I163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>317</v>
+        <v>534</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>10</v>
+        <v>443</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>11</v>
+        <v>444</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>12</v>
+        <v>445</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>63</v>
+        <v>535</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I164" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J164" s="0" t="s">
+        <v>447</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>462</v>
+        <v>303</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>463</v>
+        <v>304</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>464</v>
+        <v>305</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>465</v>
+        <v>536</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>111</v>
+        <v>239</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>466</v>
+        <v>307</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>467</v>
+        <v>340</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>468</v>
+        <v>341</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>469</v>
+        <v>342</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>470</v>
+        <v>537</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>186</v>
+        <v>344</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>471</v>
+        <v>345</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>472</v>
+        <v>401</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>290</v>
+        <v>402</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>473</v>
+        <v>403</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>470</v>
+        <v>538</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>186</v>
+        <v>256</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>474</v>
+        <v>405</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>370</v>
+        <v>539</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>371</v>
+        <v>540</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>372</v>
+        <v>541</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>475</v>
+        <v>542</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>15</v>
+        <v>256</v>
       </c>
       <c r="I168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>373</v>
+        <v>543</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>235</v>
+        <v>319</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>236</v>
+        <v>304</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>237</v>
+        <v>320</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>475</v>
+        <v>544</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>15</v>
+        <v>256</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>239</v>
+        <v>322</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>476</v>
+        <v>162</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>477</v>
+        <v>163</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>478</v>
+        <v>164</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>479</v>
+        <v>545</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>355</v>
+        <v>154</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>480</v>
+        <v>166</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>481</v>
+        <v>546</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>173</v>
+        <v>547</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>482</v>
+        <v>548</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>483</v>
+        <v>549</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>111</v>
+        <v>296</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>484</v>
+        <v>550</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>431</v>
+        <v>551</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>432</v>
+        <v>552</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>433</v>
+        <v>553</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>485</v>
+        <v>554</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>434</v>
+        <v>555</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>418</v>
+        <v>330</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>419</v>
+        <v>331</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>420</v>
+        <v>332</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>485</v>
+        <v>556</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>111</v>
+        <v>183</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>422</v>
+        <v>334</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>394</v>
+        <v>162</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>395</v>
+        <v>163</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>396</v>
+        <v>164</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>485</v>
+        <v>557</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>111</v>
+        <v>154</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>398</v>
+        <v>166</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>485</v>
+        <v>558</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>111</v>
+        <v>15</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>486</v>
+        <v>559</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>487</v>
+        <v>560</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>488</v>
+        <v>561</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>489</v>
+        <v>562</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>382</v>
+        <v>256</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>563</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>455</v>
+        <v>287</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>456</v>
+        <v>288</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>457</v>
+        <v>289</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>491</v>
+        <v>564</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>459</v>
+        <v>15</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>460</v>
+        <v>291</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>235</v>
+        <v>268</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>237</v>
+        <v>270</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>492</v>
+        <v>565</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>15</v>
+        <v>272</v>
       </c>
       <c r="I178" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>239</v>
+        <v>273</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>493</v>
+        <v>566</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>248</v>
+        <v>567</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>494</v>
+        <v>568</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>495</v>
+        <v>569</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>15</v>
+        <v>200</v>
       </c>
       <c r="I179" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>496</v>
+        <v>570</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>497</v>
+        <v>340</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>498</v>
+        <v>341</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>499</v>
+        <v>342</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>495</v>
+        <v>571</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>82</v>
+        <v>344</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>500</v>
+        <v>345</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>148</v>
+        <v>572</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>149</v>
+        <v>573</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>150</v>
+        <v>574</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>501</v>
+        <v>575</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>152</v>
+        <v>239</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>154</v>
+        <v>576</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>155</v>
+        <v>509</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>156</v>
+        <v>510</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>157</v>
+        <v>511</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>501</v>
+        <v>577</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>152</v>
+        <v>97</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>158</v>
+        <v>513</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>502</v>
+        <v>303</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>503</v>
+        <v>304</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>504</v>
+        <v>305</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>505</v>
+        <v>578</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>506</v>
+        <v>239</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>507</v>
+        <v>307</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>508</v>
+        <v>224</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>509</v>
+        <v>225</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>510</v>
+        <v>226</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>511</v>
+        <v>579</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>163</v>
+        <v>147</v>
       </c>
       <c r="I184" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>512</v>
+        <v>228</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>513</v>
+        <v>580</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>514</v>
+        <v>581</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>515</v>
+        <v>582</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>511</v>
+        <v>583</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>516</v>
+        <v>66</v>
       </c>
       <c r="I185" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>584</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>340</v>
+        <v>218</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>341</v>
+        <v>219</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>342</v>
+        <v>220</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>511</v>
+        <v>585</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>163</v>
+        <v>222</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>344</v>
+        <v>223</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>64</v>
+        <v>369</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>24</v>
+        <v>370</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>65</v>
+        <v>371</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>66</v>
+        <v>586</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>27</v>
+        <v>189</v>
       </c>
       <c r="I187" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="J187" s="0" t="s">
+        <v>373</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>23</v>
+        <v>241</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>24</v>
+        <v>242</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>25</v>
+        <v>243</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>66</v>
+        <v>587</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>67</v>
+        <v>245</v>
       </c>
       <c r="I188" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="J188" s="0" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>309</v>
+        <v>588</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>310</v>
+        <v>589</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>311</v>
+        <v>590</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>518</v>
+        <v>591</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="I189" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>313</v>
+        <v>592</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>251</v>
+        <v>593</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>252</v>
+        <v>594</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>253</v>
+        <v>595</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>519</v>
+        <v>596</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>255</v>
+        <v>189</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>256</v>
+        <v>597</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>520</v>
+        <v>464</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>149</v>
+        <v>465</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>521</v>
+        <v>466</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>522</v>
+        <v>598</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>523</v>
+        <v>66</v>
       </c>
       <c r="I191" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>524</v>
+        <v>468</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>28</v>
+        <v>191</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>29</v>
+        <v>192</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>30</v>
+        <v>193</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>68</v>
+        <v>599</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="J192" s="0" t="s">
+        <v>195</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>525</v>
+        <v>191</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>385</v>
+        <v>192</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>526</v>
+        <v>193</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>527</v>
+        <v>600</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>528</v>
+        <v>195</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>529</v>
+        <v>601</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>530</v>
+        <v>602</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>531</v>
+        <v>603</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>527</v>
+        <v>604</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>15</v>
+        <v>605</v>
       </c>
       <c r="I194" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>532</v>
+        <v>606</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>370</v>
+        <v>392</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>371</v>
+        <v>288</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>372</v>
+        <v>393</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>527</v>
+        <v>607</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="I195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>373</v>
+        <v>395</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>216</v>
+        <v>359</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>217</v>
+        <v>168</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>218</v>
+        <v>360</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>533</v>
+        <v>608</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>15</v>
+        <v>189</v>
       </c>
       <c r="I196" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>219</v>
+        <v>362</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>534</v>
+        <v>609</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>535</v>
+        <v>610</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>536</v>
+        <v>611</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>72</v>
+        <v>612</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>255</v>
+        <v>613</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>537</v>
+        <v>614</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>69</v>
+        <v>241</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>70</v>
+        <v>242</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>71</v>
+        <v>243</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>72</v>
+        <v>615</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>538</v>
+        <v>245</v>
       </c>
       <c r="I198" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="J198" s="0" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>539</v>
+        <v>263</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>290</v>
+        <v>264</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>540</v>
+        <v>265</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>541</v>
+        <v>616</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="I199" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>542</v>
+        <v>267</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>543</v>
+        <v>617</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>509</v>
+        <v>455</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>544</v>
+        <v>618</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>545</v>
+        <v>619</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>165</v>
+        <v>71</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>546</v>
+        <v>620</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>547</v>
+        <v>449</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>509</v>
+        <v>304</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>548</v>
+        <v>450</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>545</v>
+        <v>621</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>165</v>
+        <v>344</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>549</v>
+        <v>452</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>155</v>
+        <v>213</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>156</v>
+        <v>214</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>157</v>
+        <v>215</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>550</v>
+        <v>622</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>152</v>
+        <v>66</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>158</v>
+        <v>217</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>551</v>
+        <v>162</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>552</v>
+        <v>163</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>553</v>
+        <v>164</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>554</v>
+        <v>623</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>82</v>
+        <v>154</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>555</v>
+        <v>166</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>556</v>
+        <v>509</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>557</v>
+        <v>510</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>558</v>
+        <v>511</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>559</v>
+        <v>624</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>170</v>
+        <v>97</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>560</v>
+        <v>513</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>561</v>
+        <v>484</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>285</v>
+        <v>485</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>562</v>
+        <v>486</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>559</v>
+        <v>625</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>170</v>
+        <v>200</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>563</v>
+        <v>488</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>440</v>
+        <v>499</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>358</v>
+        <v>253</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>441</v>
+        <v>500</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>564</v>
+        <v>626</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>61</v>
+        <v>147</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>442</v>
+        <v>502</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>197</v>
+        <v>627</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>198</v>
+        <v>628</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>199</v>
+        <v>629</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>565</v>
+        <v>630</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>170</v>
+        <v>239</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>201</v>
+        <v>631</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>566</v>
+        <v>632</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>567</v>
+        <v>633</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>568</v>
+        <v>634</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>565</v>
+        <v>635</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>170</v>
+        <v>256</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>569</v>
+        <v>636</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>570</v>
+        <v>156</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>571</v>
+        <v>157</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>572</v>
+        <v>158</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>573</v>
+        <v>637</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>382</v>
+        <v>160</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>574</v>
+        <v>161</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>575</v>
+        <v>340</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>576</v>
+        <v>341</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>577</v>
+        <v>342</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>573</v>
+        <v>638</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>152</v>
+        <v>344</v>
       </c>
       <c r="I210" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>578</v>
+        <v>345</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>520</v>
+        <v>392</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>149</v>
+        <v>288</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>521</v>
+        <v>393</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>579</v>
+        <v>639</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>523</v>
+        <v>177</v>
       </c>
       <c r="I211" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>524</v>
+        <v>395</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>267</v>
+        <v>476</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>268</v>
+        <v>477</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>269</v>
+        <v>478</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>580</v>
+        <v>640</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>224</v>
+        <v>71</v>
       </c>
       <c r="I212" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>270</v>
+        <v>480</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>581</v>
+        <v>572</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>552</v>
+        <v>573</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>580</v>
+        <v>641</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>271</v>
+        <v>642</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>272</v>
+        <v>643</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>273</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>580</v>
+        <v>645</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>224</v>
+        <v>154</v>
       </c>
       <c r="I214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>274</v>
+        <v>646</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>584</v>
+        <v>647</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>585</v>
+        <v>422</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>586</v>
+        <v>648</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>580</v>
+        <v>649</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>224</v>
+        <v>160</v>
       </c>
       <c r="I215" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>587</v>
+        <v>650</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>335</v>
+        <v>551</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>336</v>
+        <v>552</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>337</v>
+        <v>553</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>580</v>
+        <v>651</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>339</v>
+        <v>555</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>73</v>
+        <v>652</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>74</v>
+        <v>496</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>75</v>
+        <v>653</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>76</v>
+        <v>654</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>36</v>
+        <v>245</v>
       </c>
       <c r="I217" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="J217" s="0" t="s">
+        <v>655</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>347</v>
+        <v>495</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>348</v>
+        <v>496</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>349</v>
+        <v>497</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>588</v>
+        <v>654</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>351</v>
+        <v>245</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>352</v>
+        <v>498</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>177</v>
+        <v>426</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>178</v>
+        <v>370</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>179</v>
+        <v>427</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>589</v>
+        <v>654</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="I219" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>181</v>
+        <v>429</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>370</v>
+        <v>656</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>371</v>
+        <v>657</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>372</v>
+        <v>658</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>590</v>
+        <v>659</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>15</v>
+        <v>278</v>
       </c>
       <c r="I220" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>373</v>
+        <v>660</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>591</v>
+        <v>530</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>592</v>
+        <v>531</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>593</v>
+        <v>532</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>590</v>
+        <v>661</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>186</v>
+        <v>71</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>594</v>
+        <v>534</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>217</v>
+        <v>157</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>218</v>
+        <v>158</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>595</v>
+        <v>662</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>219</v>
+        <v>161</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>596</v>
+        <v>287</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>597</v>
+        <v>288</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>598</v>
+        <v>289</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>599</v>
+        <v>663</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>351</v>
+        <v>15</v>
       </c>
       <c r="I223" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>600</v>
+        <v>291</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>370</v>
+        <v>642</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>371</v>
+        <v>643</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>372</v>
+        <v>644</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>77</v>
+        <v>664</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="I224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>373</v>
+        <v>646</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>235</v>
+        <v>156</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>236</v>
+        <v>157</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>237</v>
+        <v>158</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>77</v>
+        <v>665</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="I225" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>239</v>
+        <v>161</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>10</v>
+        <v>499</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>11</v>
+        <v>253</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>12</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>77</v>
+        <v>666</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>27</v>
+        <v>147</v>
       </c>
       <c r="I226" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="J226" s="0" t="s">
+        <v>502</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>206</v>
+        <v>162</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>207</v>
+        <v>163</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>208</v>
+        <v>164</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>81</v>
+        <v>667</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>82</v>
+        <v>154</v>
       </c>
       <c r="I227" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>210</v>
+        <v>166</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>247</v>
+        <v>224</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>248</v>
+        <v>225</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>249</v>
+        <v>226</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>81</v>
+        <v>668</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="I228" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>250</v>
+        <v>228</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>78</v>
+        <v>162</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>79</v>
+        <v>163</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>80</v>
+        <v>164</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>81</v>
+        <v>669</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>88</v>
+        <v>154</v>
       </c>
       <c r="I229" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>83</v>
+        <v>166</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>601</v>
+        <v>670</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>602</v>
+        <v>671</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>603</v>
+        <v>672</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>81</v>
+        <v>673</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>82</v>
+        <v>384</v>
       </c>
       <c r="I230" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>604</v>
+        <v>674</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>230</v>
+        <v>156</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>231</v>
+        <v>157</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>232</v>
+        <v>158</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>87</v>
+        <v>675</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>82</v>
+        <v>160</v>
       </c>
       <c r="I231" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>234</v>
+        <v>161</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>84</v>
+        <v>258</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>85</v>
+        <v>259</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>86</v>
+        <v>260</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>87</v>
+        <v>676</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>82</v>
+        <v>177</v>
       </c>
       <c r="I232" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="J232" s="0" t="s">
+        <v>262</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>155</v>
+        <v>677</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>156</v>
+        <v>678</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>157</v>
+        <v>679</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>605</v>
+        <v>680</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>152</v>
+        <v>384</v>
       </c>
       <c r="I233" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>158</v>
+        <v>681</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>502</v>
+        <v>677</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>503</v>
+        <v>678</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>504</v>
+        <v>679</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>606</v>
+        <v>682</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>506</v>
+        <v>384</v>
       </c>
       <c r="I234" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>507</v>
+        <v>681</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>591</v>
+        <v>683</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>592</v>
+        <v>684</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>593</v>
+        <v>685</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>607</v>
+        <v>686</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>186</v>
+        <v>160</v>
       </c>
       <c r="I235" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>594</v>
+        <v>563</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>188</v>
+        <v>359</v>
       </c>
       <c r="B236" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C236" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="H236" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="C236" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I236" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>191</v>
+        <v>362</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>206</v>
+        <v>499</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>207</v>
+        <v>253</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>208</v>
+        <v>500</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>89</v>
+        <v>688</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>82</v>
+        <v>147</v>
       </c>
       <c r="I237" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>210</v>
+        <v>502</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>78</v>
+        <v>268</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>79</v>
+        <v>269</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>80</v>
+        <v>270</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>89</v>
+        <v>689</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>88</v>
+        <v>272</v>
       </c>
       <c r="I238" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>83</v>
+        <v>273</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>92</v>
+        <v>12</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>89</v>
+        <v>14</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="I239" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>608</v>
+        <v>690</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>609</v>
+        <v>691</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>610</v>
+        <v>692</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>151</v>
+        <v>108</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>152</v>
+        <v>433</v>
       </c>
       <c r="I240" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>611</v>
+        <v>693</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>69</v>
+        <v>580</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>70</v>
+        <v>581</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>71</v>
+        <v>582</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>94</v>
+        <v>694</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>538</v>
+        <v>66</v>
       </c>
       <c r="I241" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J241" s="0" t="s">
+        <v>584</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>476</v>
+        <v>380</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>477</v>
+        <v>381</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>478</v>
+        <v>382</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>612</v>
+        <v>112</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>355</v>
+        <v>384</v>
       </c>
       <c r="I242" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>480</v>
+        <v>385</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>613</v>
+        <v>196</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>614</v>
+        <v>197</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>615</v>
+        <v>198</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>616</v>
+        <v>113</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="I243" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>617</v>
+        <v>201</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>69</v>
+        <v>258</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>70</v>
+        <v>259</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>71</v>
+        <v>260</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>14</v>
+        <v>695</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>538</v>
+        <v>177</v>
       </c>
       <c r="I244" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="J244" s="0" t="s">
+        <v>262</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>399</v>
+        <v>696</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>400</v>
+        <v>697</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>401</v>
+        <v>698</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>618</v>
+        <v>699</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="I245" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>403</v>
+        <v>700</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>619</v>
+        <v>258</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>620</v>
+        <v>259</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>621</v>
+        <v>260</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>622</v>
+        <v>701</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="I246" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>623</v>
+        <v>262</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>197</v>
+        <v>677</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>198</v>
+        <v>678</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>199</v>
+        <v>679</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>624</v>
+        <v>702</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>170</v>
+        <v>384</v>
       </c>
       <c r="I247" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>201</v>
+        <v>681</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>625</v>
+        <v>387</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>626</v>
+        <v>388</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>627</v>
+        <v>389</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>162</v>
+        <v>703</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>163</v>
+        <v>245</v>
       </c>
       <c r="I248" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>628</v>
+        <v>391</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>497</v>
+        <v>17</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>498</v>
+        <v>18</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>499</v>
+        <v>19</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>629</v>
+        <v>20</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>82</v>
+        <v>245</v>
       </c>
       <c r="I249" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>500</v>
+        <v>22</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>630</v>
+        <v>704</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>631</v>
+        <v>336</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>632</v>
+        <v>705</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>17</v>
+        <v>706</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>56</v>
+        <v>147</v>
       </c>
       <c r="I250" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>633</v>
+        <v>707</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>357</v>
+        <v>454</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>358</v>
+        <v>455</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>359</v>
+        <v>456</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>634</v>
+        <v>708</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>111</v>
+        <v>272</v>
       </c>
       <c r="I251" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>361</v>
+        <v>458</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>513</v>
+        <v>454</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>514</v>
+        <v>455</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>515</v>
+        <v>456</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>635</v>
+        <v>709</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>516</v>
+        <v>272</v>
       </c>
       <c r="I252" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>517</v>
+        <v>458</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>636</v>
+        <v>330</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>637</v>
+        <v>331</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>638</v>
+        <v>332</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>639</v>
+        <v>710</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>152</v>
+        <v>183</v>
       </c>
       <c r="I253" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>640</v>
+        <v>334</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>619</v>
+        <v>392</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>620</v>
+        <v>288</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>621</v>
+        <v>393</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>641</v>
+        <v>711</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="I254" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>623</v>
+        <v>395</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>642</v>
+        <v>696</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>643</v>
+        <v>697</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>644</v>
+        <v>698</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>645</v>
+        <v>712</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>111</v>
+        <v>15</v>
       </c>
       <c r="I255" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>646</v>
+        <v>700</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>647</v>
+        <v>713</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>648</v>
+        <v>714</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>649</v>
+        <v>715</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>650</v>
+        <v>716</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>67</v>
+        <v>177</v>
       </c>
       <c r="I256" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>651</v>
+        <v>717</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>95</v>
+        <v>718</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>91</v>
+        <v>719</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>96</v>
+        <v>720</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>97</v>
+        <v>721</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>355</v>
+        <v>272</v>
       </c>
       <c r="I257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>99</v>
+        <v>722</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>100</v>
+        <v>156</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>101</v>
+        <v>157</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>102</v>
+        <v>158</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>21</v>
+        <v>723</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="I258" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>103</v>
+        <v>161</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>652</v>
+        <v>609</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>653</v>
+        <v>610</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>654</v>
+        <v>611</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>655</v>
+        <v>724</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>656</v>
+        <v>613</v>
       </c>
       <c r="I259" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>657</v>
+        <v>614</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>658</v>
+        <v>725</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>248</v>
+        <v>726</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>660</v>
+        <v>728</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>661</v>
+        <v>147</v>
       </c>
       <c r="I260" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>662</v>
+        <v>729</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>663</v>
+        <v>730</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>664</v>
+        <v>540</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>665</v>
+        <v>731</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>666</v>
+        <v>732</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>36</v>
+        <v>384</v>
       </c>
       <c r="I261" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>667</v>
+        <v>733</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>668</v>
+        <v>156</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>330</v>
+        <v>157</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>669</v>
+        <v>158</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>670</v>
+        <v>734</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>459</v>
+        <v>160</v>
       </c>
       <c r="I262" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>671</v>
+        <v>161</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>566</v>
+        <v>735</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>567</v>
+        <v>736</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>568</v>
+        <v>737</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>169</v>
+        <v>738</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="I263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>569</v>
+        <v>739</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>347</v>
+        <v>484</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>348</v>
+        <v>485</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>349</v>
+        <v>486</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>672</v>
+        <v>740</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>351</v>
+        <v>200</v>
       </c>
       <c r="I264" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>352</v>
+        <v>488</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>235</v>
+        <v>741</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>236</v>
+        <v>336</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>237</v>
+        <v>742</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>673</v>
+        <v>114</v>
       </c>
       <c r="H265" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>239</v>
+        <v>743</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>206</v>
+        <v>23</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>207</v>
+        <v>24</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>208</v>
+        <v>25</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>674</v>
+        <v>26</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>82</v>
+        <v>744</v>
       </c>
       <c r="I266" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>675</v>
+        <v>745</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>676</v>
+        <v>746</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>677</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>175</v>
+        <v>748</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>678</v>
+        <v>15</v>
       </c>
       <c r="I267" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>679</v>
+        <v>749</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>575</v>
+        <v>670</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>576</v>
+        <v>671</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>577</v>
+        <v>672</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>680</v>
+        <v>750</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>152</v>
+        <v>384</v>
       </c>
       <c r="I268" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>578</v>
+        <v>674</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>370</v>
+        <v>484</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>371</v>
+        <v>485</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>372</v>
+        <v>486</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>681</v>
+        <v>751</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>15</v>
+        <v>200</v>
       </c>
       <c r="I269" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>373</v>
+        <v>488</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>450</v>
+        <v>258</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>451</v>
+        <v>259</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>452</v>
+        <v>260</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>682</v>
+        <v>752</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>36</v>
+        <v>177</v>
       </c>
       <c r="I270" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>454</v>
+        <v>262</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>683</v>
+        <v>753</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>684</v>
+        <v>754</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>685</v>
+        <v>755</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>180</v>
+        <v>756</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>111</v>
+        <v>605</v>
       </c>
       <c r="I271" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>686</v>
+        <v>757</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>508</v>
+        <v>523</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>509</v>
+        <v>524</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>510</v>
+        <v>525</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>687</v>
+        <v>758</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>163</v>
+        <v>147</v>
       </c>
       <c r="I272" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>512</v>
+        <v>527</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>688</v>
+        <v>759</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>290</v>
+        <v>325</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>689</v>
+        <v>760</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>690</v>
+        <v>761</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="I273" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>691</v>
+        <v>762</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>347</v>
+        <v>28</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>348</v>
+        <v>29</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>349</v>
+        <v>30</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>185</v>
+        <v>31</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>351</v>
+        <v>200</v>
       </c>
       <c r="I274" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>352</v>
+        <v>32</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>436</v>
+        <v>642</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>437</v>
+        <v>643</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>438</v>
+        <v>644</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>195</v>
+        <v>763</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>56</v>
+        <v>154</v>
       </c>
       <c r="I275" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>439</v>
+        <v>646</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>251</v>
+        <v>764</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>252</v>
+        <v>765</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>253</v>
+        <v>766</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>692</v>
+        <v>767</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>255</v>
+        <v>171</v>
       </c>
       <c r="I276" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>256</v>
+        <v>768</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>693</v>
+        <v>769</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>694</v>
+        <v>770</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>695</v>
+        <v>771</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>696</v>
+        <v>772</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>351</v>
+        <v>605</v>
       </c>
       <c r="I277" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>697</v>
+        <v>773</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>698</v>
+        <v>617</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>699</v>
+        <v>455</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>700</v>
+        <v>618</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>200</v>
+        <v>115</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>170</v>
+        <v>71</v>
       </c>
       <c r="I278" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>701</v>
+        <v>620</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>693</v>
+        <v>224</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>694</v>
+        <v>225</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>695</v>
+        <v>226</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>702</v>
+        <v>774</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>351</v>
+        <v>147</v>
       </c>
       <c r="I279" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>697</v>
+        <v>228</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>257</v>
+        <v>207</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>258</v>
+        <v>208</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>259</v>
+        <v>209</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>209</v>
+        <v>775</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>82</v>
+        <v>211</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>261</v>
+        <v>212</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>172</v>
+        <v>363</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>173</v>
+        <v>364</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>174</v>
+        <v>365</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>214</v>
+        <v>776</v>
       </c>
       <c r="H281" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I281" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>176</v>
+        <v>367</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>409</v>
+        <v>777</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>285</v>
+        <v>778</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>410</v>
+        <v>779</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>223</v>
+        <v>780</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>36</v>
+        <v>200</v>
       </c>
       <c r="I282" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>411</v>
+        <v>781</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>703</v>
+        <v>143</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>704</v>
+        <v>144</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>705</v>
+        <v>145</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>706</v>
+        <v>782</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>707</v>
+        <v>147</v>
       </c>
       <c r="I283" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>708</v>
+        <v>149</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>340</v>
+        <v>783</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>341</v>
+        <v>264</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>342</v>
+        <v>784</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>709</v>
+        <v>785</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>163</v>
+        <v>256</v>
       </c>
       <c r="I284" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>344</v>
+        <v>786</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>710</v>
+        <v>769</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>711</v>
+        <v>770</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>712</v>
+        <v>771</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>233</v>
+        <v>787</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>170</v>
+        <v>605</v>
       </c>
       <c r="I285" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>713</v>
+        <v>773</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>370</v>
+        <v>788</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>371</v>
+        <v>789</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>372</v>
+        <v>790</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>238</v>
+        <v>791</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="I286" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>373</v>
+        <v>792</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>714</v>
+        <v>471</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>715</v>
+        <v>472</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>716</v>
+        <v>473</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>243</v>
+        <v>793</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>224</v>
+        <v>71</v>
       </c>
       <c r="I287" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>717</v>
+        <v>475</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>64</v>
+        <v>642</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>24</v>
+        <v>643</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>65</v>
+        <v>644</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>26</v>
+        <v>794</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>27</v>
+        <v>154</v>
       </c>
       <c r="I288" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J288" s="0" t="s">
+        <v>646</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>675</v>
+        <v>274</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>676</v>
+        <v>275</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>677</v>
+        <v>276</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>245</v>
+        <v>795</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>678</v>
+        <v>278</v>
       </c>
       <c r="I289" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>679</v>
+        <v>279</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>362</v>
+        <v>725</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>363</v>
+        <v>726</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>364</v>
+        <v>727</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>718</v>
+        <v>796</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>61</v>
+        <v>147</v>
       </c>
       <c r="I290" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>365</v>
+        <v>729</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>347</v>
+        <v>292</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>348</v>
+        <v>293</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>349</v>
+        <v>294</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>719</v>
+        <v>797</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>351</v>
+        <v>296</v>
       </c>
       <c r="I291" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>352</v>
+        <v>297</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>202</v>
+        <v>263</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>203</v>
+        <v>264</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>204</v>
+        <v>265</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>720</v>
+        <v>798</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>170</v>
+        <v>154</v>
       </c>
       <c r="I292" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>205</v>
+        <v>267</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>721</v>
+        <v>769</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>722</v>
+        <v>770</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>723</v>
+        <v>771</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>724</v>
+        <v>799</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>152</v>
+        <v>605</v>
       </c>
       <c r="I293" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>725</v>
+        <v>773</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>726</v>
+        <v>753</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>626</v>
+        <v>754</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>727</v>
+        <v>755</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>728</v>
+        <v>800</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>152</v>
+        <v>605</v>
       </c>
       <c r="I294" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>729</v>
+        <v>757</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>730</v>
+        <v>801</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>731</v>
+        <v>691</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>732</v>
+        <v>802</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>733</v>
+        <v>803</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>734</v>
+        <v>97</v>
       </c>
       <c r="I295" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>735</v>
+        <v>804</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>10</v>
+        <v>769</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>11</v>
+        <v>770</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>12</v>
+        <v>771</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>104</v>
+        <v>805</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>27</v>
+        <v>605</v>
       </c>
       <c r="I296" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="J296" s="0" t="s">
+        <v>773</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>257</v>
+        <v>806</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>258</v>
+        <v>807</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>259</v>
+        <v>808</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>246</v>
+        <v>809</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>82</v>
+        <v>433</v>
       </c>
       <c r="I297" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>261</v>
+        <v>810</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>362</v>
+        <v>769</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>363</v>
+        <v>770</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>364</v>
+        <v>771</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>736</v>
+        <v>120</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>61</v>
+        <v>605</v>
       </c>
       <c r="I298" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>365</v>
+        <v>773</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>703</v>
+        <v>292</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>704</v>
+        <v>293</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>705</v>
+        <v>294</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>737</v>
+        <v>811</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>707</v>
+        <v>296</v>
       </c>
       <c r="I299" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>708</v>
+        <v>297</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>613</v>
+        <v>490</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>614</v>
+        <v>491</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>615</v>
+        <v>492</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>738</v>
+        <v>812</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>152</v>
+        <v>245</v>
       </c>
       <c r="I300" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>617</v>
+        <v>494</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>726</v>
+        <v>813</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>626</v>
+        <v>814</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>727</v>
+        <v>815</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>739</v>
+        <v>816</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="I301" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>729</v>
+        <v>817</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>347</v>
+        <v>443</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>348</v>
+        <v>444</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>349</v>
+        <v>445</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>740</v>
+        <v>818</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>351</v>
+        <v>15</v>
       </c>
       <c r="I302" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>352</v>
+        <v>447</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>409</v>
+        <v>292</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>410</v>
+        <v>294</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>741</v>
+        <v>819</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>36</v>
+        <v>296</v>
       </c>
       <c r="I303" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>411</v>
+        <v>297</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>721</v>
+        <v>566</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>722</v>
+        <v>567</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>723</v>
+        <v>568</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>742</v>
+        <v>820</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="I304" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>725</v>
+        <v>570</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>412</v>
+        <v>764</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>413</v>
+        <v>765</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>414</v>
+        <v>766</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>31</v>
+        <v>821</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="I305" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>416</v>
+        <v>768</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>636</v>
+        <v>274</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>637</v>
+        <v>275</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>638</v>
+        <v>276</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>254</v>
+        <v>822</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>152</v>
+        <v>278</v>
       </c>
       <c r="I306" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>640</v>
+        <v>279</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>330</v>
+        <v>824</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>744</v>
+        <v>825</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>260</v>
+        <v>826</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>82</v>
+        <v>189</v>
       </c>
       <c r="I307" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>745</v>
+        <v>827</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>746</v>
+        <v>683</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>178</v>
+        <v>684</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>747</v>
+        <v>685</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>748</v>
+        <v>828</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>67</v>
+        <v>160</v>
       </c>
       <c r="I308" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>749</v>
+        <v>563</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>750</v>
+        <v>191</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>751</v>
+        <v>192</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>752</v>
+        <v>193</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>753</v>
+        <v>829</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="I309" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>754</v>
+        <v>195</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>755</v>
+        <v>777</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>756</v>
+        <v>778</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>757</v>
+        <v>779</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>758</v>
+        <v>830</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>351</v>
+        <v>200</v>
       </c>
       <c r="I310" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>759</v>
+        <v>781</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>10</v>
+        <v>831</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>11</v>
+        <v>832</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>12</v>
+        <v>833</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>105</v>
+        <v>834</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>27</v>
+        <v>189</v>
       </c>
       <c r="I311" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J311" s="0" t="s">
+        <v>835</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>575</v>
+        <v>33</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>576</v>
+        <v>34</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>577</v>
+        <v>35</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>760</v>
+        <v>36</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>152</v>
+        <v>836</v>
       </c>
       <c r="I312" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>578</v>
+        <v>37</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>761</v>
+        <v>167</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>203</v>
+        <v>168</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>762</v>
+        <v>169</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>763</v>
+        <v>837</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="I313" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>764</v>
+        <v>172</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>765</v>
+        <v>38</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>530</v>
+        <v>39</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>766</v>
+        <v>40</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>767</v>
+        <v>41</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>163</v>
+        <v>836</v>
       </c>
       <c r="I314" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>769</v>
+        <v>387</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>770</v>
+        <v>388</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>771</v>
+        <v>389</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>772</v>
+        <v>838</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>15</v>
+        <v>245</v>
       </c>
       <c r="I315" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>773</v>
+        <v>391</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>486</v>
+        <v>42</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>487</v>
+        <v>34</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>488</v>
+        <v>43</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>774</v>
+        <v>44</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>382</v>
+        <v>160</v>
       </c>
       <c r="I316" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>490</v>
+        <v>46</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>775</v>
+        <v>839</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>776</v>
+        <v>840</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>777</v>
+        <v>841</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>778</v>
+        <v>842</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>36</v>
+        <v>843</v>
       </c>
       <c r="I317" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>779</v>
+        <v>844</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>584</v>
+        <v>23</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>585</v>
+        <v>24</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>586</v>
+        <v>25</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>265</v>
+        <v>47</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>224</v>
+        <v>744</v>
       </c>
       <c r="I318" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>16</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>445</v>
+        <v>769</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>446</v>
+        <v>770</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>447</v>
+        <v>771</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>780</v>
+        <v>845</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>56</v>
+        <v>605</v>
       </c>
       <c r="I319" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>449</v>
+        <v>773</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>781</v>
+        <v>162</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>782</v>
+        <v>163</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>783</v>
+        <v>164</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>784</v>
+        <v>846</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>36</v>
+        <v>154</v>
       </c>
       <c r="I320" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>785</v>
+        <v>166</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>304</v>
+        <v>718</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>305</v>
+        <v>719</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>306</v>
+        <v>720</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>278</v>
+        <v>847</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>307</v>
+        <v>272</v>
       </c>
       <c r="I321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>308</v>
+        <v>722</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>636</v>
+        <v>753</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>637</v>
+        <v>754</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>638</v>
+        <v>755</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>288</v>
+        <v>848</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>152</v>
+        <v>605</v>
       </c>
       <c r="I322" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>640</v>
+        <v>757</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>362</v>
+        <v>801</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>363</v>
+        <v>691</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>364</v>
+        <v>802</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>786</v>
+        <v>123</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>61</v>
+        <v>97</v>
       </c>
       <c r="I323" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>365</v>
+        <v>804</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>370</v>
+        <v>849</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>371</v>
+        <v>850</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>372</v>
+        <v>851</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>787</v>
+        <v>852</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>15</v>
+        <v>433</v>
       </c>
       <c r="I324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>373</v>
+        <v>853</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>52</v>
+        <v>854</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>53</v>
+        <v>855</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>54</v>
+        <v>856</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>106</v>
+        <v>857</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>22</v>
+        <v>433</v>
       </c>
       <c r="I325" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>858</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>194</v>
+        <v>19</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>788</v>
+        <v>48</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>186</v>
+        <v>245</v>
       </c>
       <c r="I326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>196</v>
+        <v>22</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>362</v>
+        <v>859</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>363</v>
+        <v>714</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>364</v>
+        <v>860</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>789</v>
+        <v>861</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I327" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>365</v>
+        <v>862</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>790</v>
+        <v>863</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>791</v>
+        <v>671</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>792</v>
+        <v>864</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>292</v>
+        <v>865</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>293</v>
+        <v>613</v>
       </c>
       <c r="I328" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>793</v>
+        <v>866</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>462</v>
+        <v>593</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>463</v>
+        <v>594</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>464</v>
+        <v>595</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>794</v>
+        <v>867</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>111</v>
+        <v>189</v>
       </c>
       <c r="I329" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>466</v>
+        <v>597</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>795</v>
+        <v>753</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>796</v>
+        <v>754</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>797</v>
+        <v>755</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>798</v>
+        <v>868</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>61</v>
+        <v>605</v>
       </c>
       <c r="I330" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>799</v>
+        <v>757</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>663</v>
+        <v>213</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>664</v>
+        <v>214</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>665</v>
+        <v>215</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>800</v>
+        <v>869</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="I331" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>667</v>
+        <v>217</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>714</v>
+        <v>449</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>715</v>
+        <v>304</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>716</v>
+        <v>450</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>801</v>
+        <v>870</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>224</v>
+        <v>344</v>
       </c>
       <c r="I332" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>717</v>
+        <v>452</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>647</v>
+        <v>764</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>648</v>
+        <v>765</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>649</v>
+        <v>766</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>802</v>
+        <v>871</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>67</v>
+        <v>171</v>
       </c>
       <c r="I333" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>651</v>
+        <v>768</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>791</v>
+        <v>814</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>804</v>
+        <v>815</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>805</v>
+        <v>872</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="I334" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>806</v>
+        <v>817</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>663</v>
+        <v>759</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>664</v>
+        <v>325</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>665</v>
+        <v>760</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>35</v>
+        <v>873</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>36</v>
+        <v>177</v>
       </c>
       <c r="I335" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>667</v>
+        <v>762</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>807</v>
+        <v>718</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>808</v>
+        <v>719</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>809</v>
+        <v>720</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>810</v>
+        <v>874</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>351</v>
+        <v>272</v>
       </c>
       <c r="I336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>811</v>
+        <v>722</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>216</v>
+        <v>875</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>217</v>
+        <v>876</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>218</v>
+        <v>877</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>812</v>
+        <v>127</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="I337" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>219</v>
+        <v>878</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>370</v>
+        <v>252</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>371</v>
+        <v>253</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>372</v>
+        <v>254</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>302</v>
+        <v>879</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>15</v>
+        <v>256</v>
       </c>
       <c r="I338" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>373</v>
+        <v>257</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>608</v>
+        <v>880</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>609</v>
+        <v>253</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>610</v>
+        <v>881</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>813</v>
+        <v>882</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I339" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>611</v>
+        <v>883</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>384</v>
+        <v>806</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>385</v>
+        <v>807</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>386</v>
+        <v>808</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>814</v>
+        <v>884</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>382</v>
+        <v>433</v>
       </c>
       <c r="I340" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>387</v>
+        <v>810</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>765</v>
+        <v>10</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>530</v>
+        <v>11</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>766</v>
+        <v>12</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>815</v>
+        <v>49</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>163</v>
+        <v>27</v>
       </c>
       <c r="I341" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>816</v>
+        <v>885</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>817</v>
+        <v>886</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>818</v>
+        <v>887</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>819</v>
+        <v>888</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>678</v>
+        <v>256</v>
       </c>
       <c r="I342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>820</v>
+        <v>889</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>318</v>
+        <v>460</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>263</v>
+        <v>144</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>319</v>
+        <v>461</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>821</v>
+        <v>890</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>42</v>
+        <v>189</v>
       </c>
       <c r="I343" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>320</v>
+        <v>463</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>698</v>
+        <v>769</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>699</v>
+        <v>770</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>700</v>
+        <v>771</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>822</v>
+        <v>891</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>170</v>
+        <v>605</v>
       </c>
       <c r="I344" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>701</v>
+        <v>773</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>807</v>
+        <v>156</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>808</v>
+        <v>157</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>809</v>
+        <v>158</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>312</v>
+        <v>892</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>351</v>
+        <v>160</v>
       </c>
       <c r="I345" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>811</v>
+        <v>161</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>630</v>
+        <v>50</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>631</v>
+        <v>51</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>632</v>
+        <v>52</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>823</v>
+        <v>53</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>56</v>
+        <v>893</v>
       </c>
       <c r="I346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>633</v>
+        <v>54</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>468</v>
+        <v>144</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>316</v>
+        <v>894</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="I347" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>107</v>
+        <v>179</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>108</v>
+        <v>180</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>109</v>
+        <v>181</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>110</v>
+        <v>895</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>98</v>
+        <v>183</v>
       </c>
       <c r="I348" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>112</v>
+        <v>184</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>636</v>
+        <v>896</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>637</v>
+        <v>657</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>638</v>
+        <v>897</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>824</v>
+        <v>898</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
       <c r="I349" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>640</v>
+        <v>899</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>825</v>
+        <v>55</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>602</v>
+        <v>56</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>826</v>
+        <v>57</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="I350" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>827</v>
+        <v>59</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>347</v>
+        <v>769</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>348</v>
+        <v>770</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>349</v>
+        <v>771</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>828</v>
+        <v>900</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>351</v>
+        <v>605</v>
       </c>
       <c r="I351" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>352</v>
+        <v>773</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>508</v>
+        <v>539</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>509</v>
+        <v>540</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>510</v>
+        <v>541</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>829</v>
+        <v>901</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>163</v>
+        <v>256</v>
       </c>
       <c r="I352" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>512</v>
+        <v>543</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>347</v>
+        <v>769</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>348</v>
+        <v>770</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>349</v>
+        <v>771</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>830</v>
+        <v>902</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>351</v>
+        <v>605</v>
       </c>
       <c r="I353" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>352</v>
+        <v>773</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>831</v>
+        <v>23</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>514</v>
+        <v>24</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>832</v>
+        <v>25</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>332</v>
+        <v>60</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>152</v>
+        <v>744</v>
       </c>
       <c r="I354" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>833</v>
+        <v>16</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>113</v>
+        <v>61</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="I355" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>834</v>
+        <v>652</v>
       </c>
       <c r="B356" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C356" s="0" t="s">
         <v>653</v>
       </c>
-      <c r="C356" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F356" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>836</v>
+        <v>903</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>56</v>
+        <v>245</v>
       </c>
       <c r="I356" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>837</v>
+        <v>655</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>353</v>
+        <v>601</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>178</v>
+        <v>602</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>354</v>
+        <v>603</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>838</v>
+        <v>904</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>355</v>
+        <v>605</v>
       </c>
       <c r="I357" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>356</v>
+        <v>606</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>467</v>
+        <v>905</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>468</v>
+        <v>714</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>469</v>
+        <v>906</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>334</v>
+        <v>907</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>186</v>
+        <v>147</v>
       </c>
       <c r="I358" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>471</v>
+        <v>908</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>608</v>
+        <v>539</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>609</v>
+        <v>540</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>610</v>
+        <v>541</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>839</v>
+        <v>909</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I359" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>611</v>
+        <v>543</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>840</v>
+        <v>910</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>841</v>
+        <v>911</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>842</v>
+        <v>912</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>338</v>
+        <v>913</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="I360" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>843</v>
+        <v>914</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>625</v>
+        <v>915</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>626</v>
+        <v>288</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>627</v>
+        <v>916</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>343</v>
+        <v>917</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>163</v>
+        <v>245</v>
       </c>
       <c r="I361" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>628</v>
+        <v>918</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>486</v>
+        <v>863</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>487</v>
+        <v>671</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>488</v>
+        <v>864</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>844</v>
+        <v>919</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>382</v>
+        <v>613</v>
       </c>
       <c r="I362" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>490</v>
+        <v>866</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>750</v>
+        <v>652</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>751</v>
+        <v>496</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>752</v>
+        <v>653</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>845</v>
+        <v>920</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>152</v>
+        <v>245</v>
       </c>
       <c r="I363" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>754</v>
+        <v>655</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>846</v>
+        <v>915</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>847</v>
+        <v>288</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>848</v>
+        <v>916</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>849</v>
+        <v>921</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>56</v>
+        <v>245</v>
       </c>
       <c r="I364" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>850</v>
+        <v>918</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>851</v>
+        <v>915</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>852</v>
+        <v>288</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>853</v>
+        <v>916</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>854</v>
+        <v>922</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>707</v>
+        <v>245</v>
       </c>
       <c r="I365" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>855</v>
+        <v>918</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>69</v>
+        <v>241</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>70</v>
+        <v>242</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>71</v>
+        <v>243</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>43</v>
+        <v>923</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>538</v>
+        <v>245</v>
       </c>
       <c r="I366" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="J366" s="0" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>834</v>
+        <v>593</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>653</v>
+        <v>594</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>835</v>
+        <v>595</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>856</v>
+        <v>924</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>56</v>
+        <v>189</v>
       </c>
       <c r="I367" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>837</v>
+        <v>597</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>769</v>
+        <v>713</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>770</v>
+        <v>714</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>771</v>
+        <v>715</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>857</v>
+        <v>925</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="I368" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>773</v>
+        <v>717</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>370</v>
+        <v>580</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>371</v>
+        <v>581</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>372</v>
+        <v>582</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>345</v>
+        <v>926</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="I369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>373</v>
+        <v>584</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>703</v>
+        <v>927</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>704</v>
+        <v>928</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>705</v>
+        <v>929</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>858</v>
+        <v>930</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>707</v>
+        <v>15</v>
       </c>
       <c r="I370" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>708</v>
+        <v>931</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>714</v>
+        <v>247</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>715</v>
+        <v>248</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>716</v>
+        <v>249</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>346</v>
+        <v>932</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>224</v>
+        <v>147</v>
       </c>
       <c r="I371" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>717</v>
+        <v>251</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>859</v>
+        <v>436</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>860</v>
+        <v>437</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>861</v>
+        <v>438</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>350</v>
+        <v>933</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>355</v>
+        <v>97</v>
       </c>
       <c r="I372" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>862</v>
+        <v>440</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>251</v>
+        <v>471</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>252</v>
+        <v>472</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>253</v>
+        <v>473</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>863</v>
+        <v>70</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>255</v>
+        <v>71</v>
       </c>
       <c r="I373" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>256</v>
+        <v>475</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>834</v>
+        <v>247</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>653</v>
+        <v>248</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>835</v>
+        <v>249</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>864</v>
+        <v>934</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>56</v>
+        <v>147</v>
       </c>
       <c r="I374" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>837</v>
+        <v>251</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>394</v>
+        <v>454</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>395</v>
+        <v>455</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>396</v>
+        <v>456</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>360</v>
+        <v>935</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>111</v>
+        <v>272</v>
       </c>
       <c r="I375" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>398</v>
+        <v>458</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>865</v>
+        <v>617</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>664</v>
+        <v>455</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>866</v>
+        <v>618</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>867</v>
+        <v>936</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>152</v>
+        <v>71</v>
       </c>
       <c r="I376" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>868</v>
+        <v>620</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>869</v>
+        <v>230</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>870</v>
+        <v>231</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>871</v>
+        <v>232</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>366</v>
+        <v>937</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>224</v>
+        <v>97</v>
       </c>
       <c r="I377" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>872</v>
+        <v>234</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>299</v>
+        <v>516</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>300</v>
+        <v>517</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>301</v>
+        <v>518</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>873</v>
+        <v>938</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>163</v>
+        <v>239</v>
       </c>
       <c r="I378" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>303</v>
+        <v>520</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>851</v>
+        <v>745</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>852</v>
+        <v>746</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>853</v>
+        <v>747</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>874</v>
+        <v>939</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>707</v>
+        <v>15</v>
       </c>
       <c r="I379" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>855</v>
+        <v>749</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>781</v>
+        <v>813</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>782</v>
+        <v>814</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>783</v>
+        <v>815</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>875</v>
+        <v>940</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="I380" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>785</v>
+        <v>817</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>575</v>
+        <v>375</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>576</v>
+        <v>352</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>577</v>
+        <v>376</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>876</v>
+        <v>941</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="I381" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>578</v>
+        <v>378</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>865</v>
+        <v>375</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>664</v>
+        <v>352</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>866</v>
+        <v>376</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>877</v>
+        <v>942</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="I382" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>868</v>
+        <v>378</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>693</v>
+        <v>426</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>694</v>
+        <v>370</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>695</v>
+        <v>427</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>878</v>
+        <v>943</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>351</v>
+        <v>147</v>
       </c>
       <c r="I383" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>697</v>
+        <v>429</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>630</v>
+        <v>769</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>631</v>
+        <v>770</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>632</v>
+        <v>771</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>879</v>
+        <v>944</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>56</v>
+        <v>605</v>
       </c>
       <c r="I384" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>633</v>
+        <v>773</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>880</v>
+        <v>831</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>530</v>
+        <v>832</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>881</v>
+        <v>833</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>882</v>
+        <v>945</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>355</v>
+        <v>189</v>
       </c>
       <c r="I385" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>883</v>
+        <v>835</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>865</v>
+        <v>823</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>664</v>
+        <v>824</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>866</v>
+        <v>825</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>884</v>
+        <v>946</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
       <c r="I386" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>868</v>
+        <v>827</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>625</v>
+        <v>947</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>626</v>
+        <v>948</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>627</v>
+        <v>949</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>885</v>
+        <v>950</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>163</v>
+        <v>147</v>
       </c>
       <c r="I387" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>628</v>
+        <v>951</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>566</v>
+        <v>952</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>567</v>
+        <v>953</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>568</v>
+        <v>954</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>886</v>
+        <v>955</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>170</v>
+        <v>956</v>
       </c>
       <c r="I388" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>569</v>
+        <v>957</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>775</v>
+        <v>741</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>776</v>
+        <v>336</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>777</v>
+        <v>742</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>47</v>
+        <v>958</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="I389" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>779</v>
+        <v>743</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>630</v>
+        <v>769</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>631</v>
+        <v>770</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>632</v>
+        <v>771</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>50</v>
+        <v>959</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>56</v>
+        <v>605</v>
       </c>
       <c r="I390" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>633</v>
+        <v>773</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>795</v>
+        <v>960</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>796</v>
+        <v>961</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>797</v>
+        <v>962</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>887</v>
+        <v>963</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>61</v>
+        <v>160</v>
       </c>
       <c r="I391" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>799</v>
+        <v>964</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>888</v>
+        <v>292</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>889</v>
+        <v>293</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>890</v>
+        <v>294</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>891</v>
+        <v>965</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>892</v>
+        <v>296</v>
       </c>
       <c r="I392" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>893</v>
+        <v>297</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>894</v>
+        <v>966</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>895</v>
+        <v>967</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>896</v>
+        <v>968</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>897</v>
+        <v>969</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>152</v>
+        <v>239</v>
       </c>
       <c r="I393" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>898</v>
+        <v>970</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>481</v>
+        <v>516</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>173</v>
+        <v>517</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>482</v>
+        <v>518</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>377</v>
+        <v>971</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>111</v>
+        <v>239</v>
       </c>
       <c r="I394" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>484</v>
+        <v>520</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>347</v>
+        <v>966</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>348</v>
+        <v>967</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>349</v>
+        <v>968</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>899</v>
+        <v>972</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>351</v>
+        <v>239</v>
       </c>
       <c r="I395" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>352</v>
+        <v>970</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>900</v>
+        <v>490</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>901</v>
+        <v>491</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>902</v>
+        <v>492</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>903</v>
+        <v>973</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>36</v>
+        <v>245</v>
       </c>
       <c r="I396" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>904</v>
+        <v>494</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>905</v>
+        <v>974</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>906</v>
+        <v>975</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>907</v>
+        <v>976</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>908</v>
+        <v>977</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
       <c r="I397" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>909</v>
+        <v>978</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>910</v>
+        <v>308</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>557</v>
+        <v>304</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>911</v>
+        <v>309</v>
       </c>
       <c r="F398" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>381</v>
+        <v>979</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>382</v>
+        <v>239</v>
       </c>
       <c r="I398" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>912</v>
+        <v>311</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>493</v>
+        <v>516</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>248</v>
+        <v>517</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>494</v>
+        <v>518</v>
       </c>
       <c r="F399" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>388</v>
+        <v>980</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>15</v>
+        <v>239</v>
       </c>
       <c r="I399" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>496</v>
+        <v>520</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>750</v>
+        <v>974</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>751</v>
+        <v>975</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>752</v>
+        <v>976</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>913</v>
+        <v>981</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>152</v>
+        <v>239</v>
       </c>
       <c r="I400" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>754</v>
+        <v>978</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>807</v>
+        <v>974</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>808</v>
+        <v>975</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>809</v>
+        <v>976</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>389</v>
+        <v>982</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>351</v>
+        <v>239</v>
       </c>
       <c r="I401" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>811</v>
+        <v>978</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>10</v>
+        <v>516</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>11</v>
+        <v>517</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>12</v>
+        <v>518</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>114</v>
+        <v>983</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>27</v>
+        <v>239</v>
       </c>
       <c r="I402" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="J402" s="0" t="s">
+        <v>520</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>613</v>
+        <v>769</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>614</v>
+        <v>770</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>615</v>
+        <v>771</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G403" s="0" t="s">
-        <v>914</v>
+        <v>984</v>
       </c>
       <c r="H403" s="0" t="s">
-        <v>152</v>
+        <v>605</v>
       </c>
       <c r="I403" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>617</v>
+        <v>773</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>591</v>
+        <v>196</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>592</v>
+        <v>197</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>593</v>
+        <v>198</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G404" s="0" t="s">
-        <v>390</v>
+        <v>985</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="I404" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>594</v>
+        <v>201</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>807</v>
+        <v>292</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>808</v>
+        <v>293</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>809</v>
+        <v>294</v>
       </c>
       <c r="F405" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>915</v>
+        <v>986</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>351</v>
+        <v>296</v>
       </c>
       <c r="I405" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>811</v>
+        <v>297</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>486</v>
+        <v>460</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>487</v>
+        <v>144</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>488</v>
+        <v>461</v>
       </c>
       <c r="F406" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>916</v>
+        <v>987</v>
       </c>
       <c r="H406" s="0" t="s">
-        <v>382</v>
+        <v>189</v>
       </c>
       <c r="I406" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>490</v>
+        <v>463</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>340</v>
+        <v>863</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>341</v>
+        <v>671</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>342</v>
+        <v>864</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G407" s="0" t="s">
-        <v>917</v>
+        <v>988</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>163</v>
+        <v>613</v>
       </c>
       <c r="I407" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>344</v>
+        <v>866</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>115</v>
+        <v>849</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>116</v>
+        <v>850</v>
       </c>
       <c r="C408" s="0" t="s">
-        <v>117</v>
+        <v>851</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>118</v>
+        <v>989</v>
       </c>
       <c r="H408" s="0" t="s">
-        <v>98</v>
+        <v>433</v>
       </c>
       <c r="I408" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>120</v>
+        <v>853</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>918</v>
+        <v>777</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>919</v>
+        <v>778</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>920</v>
+        <v>779</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>397</v>
+        <v>990</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>111</v>
+        <v>200</v>
       </c>
       <c r="I409" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>921</v>
+        <v>781</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>900</v>
+        <v>572</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>901</v>
+        <v>573</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>902</v>
+        <v>574</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G410" s="0" t="s">
-        <v>402</v>
+        <v>991</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>36</v>
+        <v>239</v>
       </c>
       <c r="I410" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>904</v>
+        <v>576</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>652</v>
+        <v>966</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>653</v>
+        <v>967</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>654</v>
+        <v>968</v>
       </c>
       <c r="F411" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G411" s="0" t="s">
-        <v>922</v>
+        <v>992</v>
       </c>
       <c r="H411" s="0" t="s">
-        <v>656</v>
+        <v>239</v>
       </c>
       <c r="I411" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>657</v>
+        <v>970</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>182</v>
+        <v>741</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>183</v>
+        <v>336</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>184</v>
+        <v>742</v>
       </c>
       <c r="F412" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G412" s="0" t="s">
-        <v>923</v>
+        <v>993</v>
       </c>
       <c r="H412" s="0" t="s">
-        <v>186</v>
+        <v>15</v>
       </c>
       <c r="I412" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>187</v>
+        <v>743</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>172</v>
+        <v>994</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>173</v>
+        <v>485</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>174</v>
+        <v>995</v>
       </c>
       <c r="F413" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G413" s="0" t="s">
-        <v>404</v>
+        <v>996</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>15</v>
+        <v>239</v>
       </c>
       <c r="I413" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>176</v>
+        <v>997</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>924</v>
+        <v>885</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>925</v>
+        <v>886</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>926</v>
+        <v>887</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G414" s="0" t="s">
-        <v>927</v>
+        <v>998</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>307</v>
+        <v>256</v>
       </c>
       <c r="I414" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>928</v>
+        <v>889</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>400</v>
+        <v>288</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="F415" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G415" s="0" t="s">
-        <v>408</v>
+        <v>999</v>
       </c>
       <c r="H415" s="0" t="s">
-        <v>36</v>
+        <v>177</v>
       </c>
       <c r="I415" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>525</v>
+        <v>1000</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>385</v>
+        <v>1001</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>526</v>
+        <v>1002</v>
       </c>
       <c r="F416" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G416" s="0" t="s">
-        <v>929</v>
+        <v>1003</v>
       </c>
       <c r="H416" s="0" t="s">
-        <v>15</v>
+        <v>239</v>
       </c>
       <c r="I416" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>528</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>894</v>
+        <v>516</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>895</v>
+        <v>517</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>896</v>
+        <v>518</v>
       </c>
       <c r="F417" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G417" s="0" t="s">
-        <v>930</v>
+        <v>1005</v>
       </c>
       <c r="H417" s="0" t="s">
-        <v>152</v>
+        <v>239</v>
       </c>
       <c r="I417" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>898</v>
+        <v>520</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>226</v>
+        <v>454</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>227</v>
+        <v>455</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>228</v>
+        <v>456</v>
       </c>
       <c r="F418" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G418" s="0" t="s">
-        <v>931</v>
+        <v>1006</v>
       </c>
       <c r="H418" s="0" t="s">
-        <v>36</v>
+        <v>272</v>
       </c>
       <c r="I418" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>229</v>
+        <v>458</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>775</v>
+        <v>863</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>776</v>
+        <v>671</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>777</v>
+        <v>864</v>
       </c>
       <c r="F419" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G419" s="0" t="s">
-        <v>932</v>
+        <v>1007</v>
       </c>
       <c r="H419" s="0" t="s">
-        <v>36</v>
+        <v>613</v>
       </c>
       <c r="I419" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>779</v>
+        <v>866</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>755</v>
+        <v>696</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>756</v>
+        <v>697</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>757</v>
+        <v>698</v>
       </c>
       <c r="F420" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G420" s="0" t="s">
-        <v>415</v>
+        <v>1008</v>
       </c>
       <c r="H420" s="0" t="s">
-        <v>351</v>
+        <v>15</v>
       </c>
       <c r="I420" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>759</v>
+        <v>700</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>726</v>
+        <v>454</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>626</v>
+        <v>455</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>727</v>
+        <v>456</v>
       </c>
       <c r="F421" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G421" s="0" t="s">
-        <v>933</v>
+        <v>1009</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>152</v>
+        <v>272</v>
       </c>
       <c r="I421" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>729</v>
+        <v>458</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>362</v>
+        <v>292</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>363</v>
+        <v>293</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>364</v>
+        <v>294</v>
       </c>
       <c r="F422" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G422" s="0" t="s">
-        <v>934</v>
+        <v>1010</v>
       </c>
       <c r="H422" s="0" t="s">
-        <v>61</v>
+        <v>296</v>
       </c>
       <c r="I422" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>365</v>
+        <v>297</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>935</v>
+        <v>572</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>358</v>
+        <v>573</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>936</v>
+        <v>574</v>
       </c>
       <c r="F423" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G423" s="0" t="s">
-        <v>937</v>
+        <v>1011</v>
       </c>
       <c r="H423" s="0" t="s">
-        <v>538</v>
+        <v>239</v>
       </c>
       <c r="I423" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>938</v>
+        <v>576</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>905</v>
+        <v>484</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>906</v>
+        <v>485</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>907</v>
+        <v>486</v>
       </c>
       <c r="F424" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G424" s="0" t="s">
-        <v>939</v>
+        <v>1012</v>
       </c>
       <c r="H424" s="0" t="s">
-        <v>255</v>
+        <v>200</v>
       </c>
       <c r="I424" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>909</v>
+        <v>488</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>374</v>
+        <v>1000</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>248</v>
+        <v>1001</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>375</v>
+        <v>1002</v>
       </c>
       <c r="F425" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G425" s="0" t="s">
-        <v>51</v>
+        <v>1013</v>
       </c>
       <c r="H425" s="0" t="s">
-        <v>15</v>
+        <v>239</v>
       </c>
       <c r="I425" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>376</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>347</v>
+        <v>966</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>348</v>
+        <v>967</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>349</v>
+        <v>968</v>
       </c>
       <c r="F426" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G426" s="0" t="s">
-        <v>55</v>
+        <v>1014</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>351</v>
+        <v>239</v>
       </c>
       <c r="I426" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>352</v>
+        <v>970</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>155</v>
+        <v>753</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>156</v>
+        <v>754</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>157</v>
+        <v>755</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G427" s="0" t="s">
-        <v>940</v>
+        <v>1015</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>152</v>
+        <v>605</v>
       </c>
       <c r="I427" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>158</v>
+        <v>757</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>257</v>
+        <v>213</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>258</v>
+        <v>214</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>259</v>
+        <v>215</v>
       </c>
       <c r="F428" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G428" s="0" t="s">
-        <v>941</v>
+        <v>1016</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="I428" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>261</v>
+        <v>217</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>240</v>
+        <v>1000</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>241</v>
+        <v>1001</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>242</v>
+        <v>1002</v>
       </c>
       <c r="F429" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G429" s="0" t="s">
-        <v>942</v>
+        <v>1017</v>
       </c>
       <c r="H429" s="0" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="I429" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>244</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>630</v>
+        <v>516</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>631</v>
+        <v>517</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>632</v>
+        <v>518</v>
       </c>
       <c r="F430" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G430" s="0" t="s">
-        <v>417</v>
+        <v>1018</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>56</v>
+        <v>239</v>
       </c>
       <c r="I430" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>633</v>
+        <v>520</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
+        <v>863</v>
+      </c>
+      <c r="B431" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="C431" s="0" t="s">
+        <v>864</v>
+      </c>
+      <c r="F431" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G431" s="0" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H431" s="0" t="s">
         <v>613</v>
       </c>
-      <c r="B431" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I431" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>617</v>
+        <v>866</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>944</v>
+        <v>202</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>945</v>
+        <v>203</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>946</v>
+        <v>204</v>
       </c>
       <c r="F432" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G432" s="0" t="s">
-        <v>421</v>
+        <v>1020</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>111</v>
+        <v>160</v>
       </c>
       <c r="I432" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>947</v>
+        <v>206</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>575</v>
+        <v>460</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>576</v>
+        <v>144</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>577</v>
+        <v>461</v>
       </c>
       <c r="F433" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G433" s="0" t="s">
-        <v>948</v>
+        <v>1021</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
       <c r="I433" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>578</v>
+        <v>463</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>949</v>
+        <v>735</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>567</v>
+        <v>736</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>950</v>
+        <v>737</v>
       </c>
       <c r="F434" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G434" s="0" t="s">
-        <v>435</v>
+        <v>1022</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="I434" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>951</v>
+        <v>739</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>952</v>
+        <v>516</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>363</v>
+        <v>517</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>953</v>
+        <v>518</v>
       </c>
       <c r="F435" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G435" s="0" t="s">
-        <v>954</v>
+        <v>1023</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>152</v>
+        <v>239</v>
       </c>
       <c r="I435" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>955</v>
+        <v>520</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>956</v>
+        <v>1024</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>957</v>
+        <v>1025</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>958</v>
+        <v>1026</v>
       </c>
       <c r="F436" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G436" s="0" t="s">
-        <v>959</v>
+        <v>1027</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>111</v>
+        <v>239</v>
       </c>
       <c r="I436" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>960</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>299</v>
+        <v>690</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>300</v>
+        <v>691</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>301</v>
+        <v>692</v>
       </c>
       <c r="F437" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G437" s="0" t="s">
-        <v>961</v>
+        <v>1029</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>163</v>
+        <v>433</v>
       </c>
       <c r="I437" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>303</v>
+        <v>693</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>962</v>
+        <v>713</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>248</v>
+        <v>714</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>963</v>
+        <v>715</v>
       </c>
       <c r="F438" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G438" s="0" t="s">
-        <v>964</v>
+        <v>1030</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>111</v>
+        <v>177</v>
       </c>
       <c r="I438" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>965</v>
+        <v>717</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>251</v>
+        <v>1024</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>252</v>
+        <v>1025</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>253</v>
+        <v>1026</v>
       </c>
       <c r="F439" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G439" s="0" t="s">
-        <v>966</v>
+        <v>1031</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
       <c r="I439" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>256</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>967</v>
+        <v>499</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>968</v>
+        <v>253</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>969</v>
+        <v>500</v>
       </c>
       <c r="F440" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G440" s="0" t="s">
-        <v>60</v>
+        <v>1032</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>61</v>
+        <v>147</v>
       </c>
       <c r="I440" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>970</v>
+        <v>502</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>172</v>
+        <v>875</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>173</v>
+        <v>876</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>174</v>
+        <v>877</v>
       </c>
       <c r="F441" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G441" s="0" t="s">
-        <v>443</v>
+        <v>1033</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="I441" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>176</v>
+        <v>878</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>971</v>
+        <v>875</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>694</v>
+        <v>876</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>972</v>
+        <v>877</v>
       </c>
       <c r="F442" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G442" s="0" t="s">
-        <v>973</v>
+        <v>1034</v>
       </c>
       <c r="H442" s="0" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="I442" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>974</v>
+        <v>878</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>781</v>
+        <v>292</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>782</v>
+        <v>293</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>783</v>
+        <v>294</v>
       </c>
       <c r="F443" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G443" s="0" t="s">
-        <v>975</v>
+        <v>1035</v>
       </c>
       <c r="H443" s="0" t="s">
-        <v>36</v>
+        <v>296</v>
       </c>
       <c r="I443" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>785</v>
+        <v>297</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>347</v>
+        <v>490</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>348</v>
+        <v>491</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>349</v>
+        <v>492</v>
       </c>
       <c r="F444" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G444" s="0" t="s">
-        <v>976</v>
+        <v>1036</v>
       </c>
       <c r="H444" s="0" t="s">
-        <v>351</v>
+        <v>245</v>
       </c>
       <c r="I444" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>352</v>
+        <v>494</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>636</v>
+        <v>224</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>637</v>
+        <v>225</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>638</v>
+        <v>226</v>
       </c>
       <c r="F445" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G445" s="0" t="s">
-        <v>977</v>
+        <v>1037</v>
       </c>
       <c r="H445" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="I445" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>640</v>
+        <v>228</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>347</v>
+        <v>974</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>348</v>
+        <v>975</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>349</v>
+        <v>976</v>
       </c>
       <c r="F446" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G446" s="0" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H446" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="I446" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="J446" s="0" t="s">
         <v>978</v>
-      </c>
-[...7 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>52</v>
+        <v>713</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>53</v>
+        <v>714</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>54</v>
+        <v>715</v>
       </c>
       <c r="F447" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G447" s="0" t="s">
-        <v>121</v>
+        <v>1039</v>
       </c>
       <c r="H447" s="0" t="s">
-        <v>22</v>
+        <v>177</v>
       </c>
       <c r="I447" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="J447" s="0" t="s">
+        <v>717</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>347</v>
+        <v>670</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>348</v>
+        <v>671</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>349</v>
+        <v>672</v>
       </c>
       <c r="F448" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G448" s="0" t="s">
-        <v>979</v>
+        <v>1040</v>
       </c>
       <c r="H448" s="0" t="s">
-        <v>351</v>
+        <v>384</v>
       </c>
       <c r="I448" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>352</v>
+        <v>674</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>721</v>
+        <v>247</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>722</v>
+        <v>248</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>723</v>
+        <v>249</v>
       </c>
       <c r="F449" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G449" s="0" t="s">
-        <v>980</v>
+        <v>1041</v>
       </c>
       <c r="H449" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="I449" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>725</v>
+        <v>251</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>177</v>
+        <v>476</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>178</v>
+        <v>477</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>179</v>
+        <v>478</v>
       </c>
       <c r="F450" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G450" s="0" t="s">
-        <v>981</v>
+        <v>1042</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="I450" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>181</v>
+        <v>480</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>750</v>
+        <v>1000</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>751</v>
+        <v>1001</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>752</v>
+        <v>1002</v>
       </c>
       <c r="F451" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G451" s="0" t="s">
-        <v>982</v>
+        <v>1043</v>
       </c>
       <c r="H451" s="0" t="s">
-        <v>152</v>
+        <v>239</v>
       </c>
       <c r="I451" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>754</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>374</v>
+        <v>1044</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>248</v>
+        <v>1045</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>375</v>
+        <v>1046</v>
       </c>
       <c r="F452" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G452" s="0" t="s">
-        <v>444</v>
+        <v>1047</v>
       </c>
       <c r="H452" s="0" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="I452" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>376</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>983</v>
+        <v>179</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>984</v>
+        <v>180</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>985</v>
+        <v>181</v>
       </c>
       <c r="F453" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G453" s="0" t="s">
-        <v>986</v>
+        <v>1049</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>459</v>
+        <v>183</v>
       </c>
       <c r="I453" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>987</v>
+        <v>184</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>834</v>
+        <v>642</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>835</v>
+        <v>644</v>
       </c>
       <c r="F454" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G454" s="0" t="s">
-        <v>988</v>
+        <v>1050</v>
       </c>
       <c r="H454" s="0" t="s">
-        <v>56</v>
+        <v>154</v>
       </c>
       <c r="I454" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>837</v>
+        <v>646</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>335</v>
+        <v>735</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>336</v>
+        <v>736</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>337</v>
+        <v>737</v>
       </c>
       <c r="F455" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G455" s="0" t="s">
-        <v>989</v>
+        <v>1051</v>
       </c>
       <c r="H455" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I455" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>339</v>
+        <v>739</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>971</v>
+        <v>566</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>694</v>
+        <v>567</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>972</v>
+        <v>568</v>
       </c>
       <c r="F456" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G456" s="0" t="s">
-        <v>990</v>
+        <v>1052</v>
       </c>
       <c r="H456" s="0" t="s">
-        <v>170</v>
+        <v>200</v>
       </c>
       <c r="I456" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>974</v>
+        <v>570</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>991</v>
+        <v>601</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>992</v>
+        <v>602</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>993</v>
+        <v>603</v>
       </c>
       <c r="F457" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G457" s="0" t="s">
-        <v>994</v>
+        <v>1053</v>
       </c>
       <c r="H457" s="0" t="s">
-        <v>61</v>
+        <v>605</v>
       </c>
       <c r="I457" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>995</v>
+        <v>606</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>318</v>
+        <v>952</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>263</v>
+        <v>953</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>319</v>
+        <v>954</v>
       </c>
       <c r="F458" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G458" s="0" t="s">
-        <v>996</v>
+        <v>1054</v>
       </c>
       <c r="H458" s="0" t="s">
-        <v>42</v>
+        <v>956</v>
       </c>
       <c r="I458" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>320</v>
+        <v>957</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>905</v>
+        <v>1044</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>906</v>
+        <v>1045</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>907</v>
+        <v>1046</v>
       </c>
       <c r="F459" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G459" s="0" t="s">
-        <v>997</v>
+        <v>1055</v>
       </c>
       <c r="H459" s="0" t="s">
-        <v>255</v>
+        <v>160</v>
       </c>
       <c r="I459" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>909</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>122</v>
+        <v>559</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>123</v>
+        <v>560</v>
       </c>
       <c r="C460" s="0" t="s">
-        <v>124</v>
+        <v>561</v>
       </c>
       <c r="F460" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G460" s="0" t="s">
-        <v>125</v>
+        <v>1056</v>
       </c>
       <c r="H460" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="I460" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>126</v>
+        <v>563</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="F461" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G461" s="0" t="s">
-        <v>448</v>
+        <v>1057</v>
       </c>
       <c r="H461" s="0" t="s">
-        <v>56</v>
+        <v>239</v>
       </c>
       <c r="I461" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>220</v>
+        <v>252</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>221</v>
+        <v>253</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>222</v>
+        <v>254</v>
       </c>
       <c r="F462" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G462" s="0" t="s">
-        <v>1002</v>
+        <v>1058</v>
       </c>
       <c r="H462" s="0" t="s">
-        <v>224</v>
+        <v>256</v>
       </c>
       <c r="I462" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>225</v>
+        <v>257</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>409</v>
+        <v>1000</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>285</v>
+        <v>1001</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>410</v>
+        <v>1002</v>
       </c>
       <c r="F463" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G463" s="0" t="s">
-        <v>1003</v>
+        <v>1059</v>
       </c>
       <c r="H463" s="0" t="s">
-        <v>36</v>
+        <v>239</v>
       </c>
       <c r="I463" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>411</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>508</v>
+        <v>460</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>509</v>
+        <v>144</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>510</v>
+        <v>461</v>
       </c>
       <c r="F464" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G464" s="0" t="s">
-        <v>1004</v>
+        <v>1060</v>
       </c>
       <c r="H464" s="0" t="s">
-        <v>163</v>
+        <v>189</v>
       </c>
       <c r="I464" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>512</v>
+        <v>463</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>900</v>
+        <v>741</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>901</v>
+        <v>336</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>902</v>
+        <v>742</v>
       </c>
       <c r="F465" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G465" s="0" t="s">
-        <v>453</v>
+        <v>1061</v>
       </c>
       <c r="H465" s="0" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="I465" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>904</v>
+        <v>743</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>486</v>
+        <v>55</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>487</v>
+        <v>56</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>488</v>
+        <v>57</v>
       </c>
       <c r="F466" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G466" s="0" t="s">
-        <v>1005</v>
+        <v>62</v>
       </c>
       <c r="H466" s="0" t="s">
-        <v>382</v>
+        <v>66</v>
       </c>
       <c r="I466" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>490</v>
+        <v>59</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>630</v>
+        <v>396</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>631</v>
+        <v>397</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>632</v>
+        <v>398</v>
       </c>
       <c r="F467" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G467" s="0" t="s">
-        <v>1006</v>
+        <v>888</v>
       </c>
       <c r="H467" s="0" t="s">
-        <v>56</v>
+        <v>256</v>
       </c>
       <c r="I467" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>633</v>
+        <v>400</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>561</v>
+        <v>460</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>285</v>
+        <v>144</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>562</v>
+        <v>461</v>
       </c>
       <c r="F468" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G468" s="0" t="s">
-        <v>1007</v>
+        <v>898</v>
       </c>
       <c r="H468" s="0" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="I468" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>563</v>
+        <v>463</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>983</v>
+        <v>185</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>984</v>
+        <v>186</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>985</v>
+        <v>187</v>
       </c>
       <c r="F469" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G469" s="0" t="s">
-        <v>458</v>
+        <v>898</v>
       </c>
       <c r="H469" s="0" t="s">
-        <v>459</v>
+        <v>189</v>
       </c>
       <c r="I469" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>987</v>
+        <v>190</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>235</v>
+        <v>1062</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>236</v>
+        <v>352</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>237</v>
+        <v>1063</v>
       </c>
       <c r="F470" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G470" s="0" t="s">
-        <v>1008</v>
+        <v>898</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>15</v>
+        <v>189</v>
       </c>
       <c r="I470" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>239</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>95</v>
+        <v>369</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>91</v>
+        <v>370</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>96</v>
+        <v>371</v>
       </c>
       <c r="F471" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G471" s="0" t="s">
-        <v>127</v>
+        <v>898</v>
       </c>
       <c r="H471" s="0" t="s">
-        <v>355</v>
+        <v>189</v>
       </c>
       <c r="I471" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>99</v>
+        <v>373</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>271</v>
+        <v>63</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>272</v>
+        <v>64</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>273</v>
+        <v>65</v>
       </c>
       <c r="F472" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G472" s="0" t="s">
-        <v>461</v>
+        <v>58</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>224</v>
+        <v>45</v>
       </c>
       <c r="I472" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>69</v>
+        <v>559</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>70</v>
+        <v>560</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>71</v>
+        <v>561</v>
       </c>
       <c r="F473" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G473" s="0" t="s">
-        <v>63</v>
+        <v>900</v>
       </c>
       <c r="H473" s="0" t="s">
-        <v>538</v>
+        <v>256</v>
       </c>
       <c r="I473" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J473" s="0" t="s">
+        <v>563</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>1009</v>
+        <v>324</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>1010</v>
+        <v>325</v>
       </c>
       <c r="C474" s="0" t="s">
-        <v>1011</v>
+        <v>326</v>
       </c>
       <c r="F474" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G474" s="0" t="s">
-        <v>465</v>
+        <v>900</v>
       </c>
       <c r="H474" s="0" t="s">
-        <v>111</v>
+        <v>256</v>
       </c>
       <c r="I474" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1012</v>
+        <v>328</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>746</v>
+        <v>224</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>178</v>
+        <v>225</v>
       </c>
       <c r="C475" s="0" t="s">
-        <v>747</v>
+        <v>226</v>
       </c>
       <c r="F475" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G475" s="0" t="s">
-        <v>1013</v>
+        <v>919</v>
       </c>
       <c r="H475" s="0" t="s">
-        <v>67</v>
+        <v>147</v>
       </c>
       <c r="I475" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>749</v>
+        <v>228</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>1014</v>
+        <v>551</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>1015</v>
+        <v>552</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>1016</v>
+        <v>553</v>
       </c>
       <c r="F476" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G476" s="0" t="s">
-        <v>1017</v>
+        <v>920</v>
       </c>
       <c r="H476" s="0" t="s">
-        <v>307</v>
+        <v>147</v>
       </c>
       <c r="I476" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1018</v>
+        <v>555</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>750</v>
+        <v>191</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>751</v>
+        <v>192</v>
       </c>
       <c r="C477" s="0" t="s">
-        <v>752</v>
+        <v>193</v>
       </c>
       <c r="F477" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G477" s="0" t="s">
-        <v>1019</v>
+        <v>925</v>
       </c>
       <c r="H477" s="0" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="I477" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>754</v>
+        <v>195</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>781</v>
+        <v>1065</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>782</v>
+        <v>1066</v>
       </c>
       <c r="C478" s="0" t="s">
-        <v>783</v>
+        <v>1067</v>
       </c>
       <c r="F478" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G478" s="0" t="s">
-        <v>1020</v>
+        <v>930</v>
       </c>
       <c r="H478" s="0" t="s">
-        <v>36</v>
+        <v>154</v>
       </c>
       <c r="I478" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>785</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>1021</v>
+        <v>150</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>1022</v>
+        <v>151</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>1023</v>
+        <v>152</v>
       </c>
       <c r="F479" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G479" s="0" t="s">
-        <v>470</v>
+        <v>930</v>
       </c>
       <c r="H479" s="0" t="s">
-        <v>186</v>
+        <v>154</v>
       </c>
       <c r="I479" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1024</v>
+        <v>155</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>750</v>
+        <v>788</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>751</v>
+        <v>789</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>752</v>
+        <v>790</v>
       </c>
       <c r="F480" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G480" s="0" t="s">
-        <v>1025</v>
+        <v>930</v>
       </c>
       <c r="H480" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="I480" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>754</v>
+        <v>792</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>211</v>
+        <v>416</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>212</v>
+        <v>417</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>213</v>
+        <v>418</v>
       </c>
       <c r="F481" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G481" s="0" t="s">
-        <v>1026</v>
+        <v>932</v>
       </c>
       <c r="H481" s="0" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="I481" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>215</v>
+        <v>420</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>148</v>
+        <v>947</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>149</v>
+        <v>948</v>
       </c>
       <c r="C482" s="0" t="s">
-        <v>150</v>
+        <v>949</v>
       </c>
       <c r="F482" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G482" s="0" t="s">
-        <v>1027</v>
+        <v>932</v>
       </c>
       <c r="H482" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="I482" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>154</v>
+        <v>951</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>257</v>
+        <v>351</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>258</v>
+        <v>352</v>
       </c>
       <c r="C483" s="0" t="s">
-        <v>259</v>
+        <v>353</v>
       </c>
       <c r="F483" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G483" s="0" t="s">
-        <v>1028</v>
+        <v>933</v>
       </c>
       <c r="H483" s="0" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="I483" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>261</v>
+        <v>355</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>619</v>
+        <v>476</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>620</v>
+        <v>477</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>621</v>
+        <v>478</v>
       </c>
       <c r="F484" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G484" s="0" t="s">
-        <v>475</v>
+        <v>70</v>
       </c>
       <c r="H484" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="I484" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>623</v>
+        <v>480</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>859</v>
+        <v>335</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>860</v>
+        <v>336</v>
       </c>
       <c r="C485" s="0" t="s">
-        <v>861</v>
+        <v>337</v>
       </c>
       <c r="F485" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G485" s="0" t="s">
-        <v>479</v>
+        <v>70</v>
       </c>
       <c r="H485" s="0" t="s">
-        <v>355</v>
+        <v>15</v>
       </c>
       <c r="I485" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>862</v>
+        <v>339</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>894</v>
+        <v>67</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>895</v>
+        <v>68</v>
       </c>
       <c r="C486" s="0" t="s">
-        <v>896</v>
+        <v>69</v>
       </c>
       <c r="F486" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G486" s="0" t="s">
-        <v>1029</v>
+        <v>70</v>
       </c>
       <c r="H486" s="0" t="s">
-        <v>152</v>
+        <v>118</v>
       </c>
       <c r="I486" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>898</v>
+        <v>72</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>1030</v>
+        <v>1069</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>509</v>
+        <v>231</v>
       </c>
       <c r="C487" s="0" t="s">
-        <v>1031</v>
+        <v>1070</v>
       </c>
       <c r="F487" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G487" s="0" t="s">
-        <v>483</v>
+        <v>937</v>
       </c>
       <c r="H487" s="0" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="I487" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>625</v>
+        <v>411</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>626</v>
+        <v>412</v>
       </c>
       <c r="C488" s="0" t="s">
-        <v>627</v>
+        <v>413</v>
       </c>
       <c r="F488" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G488" s="0" t="s">
-        <v>1033</v>
+        <v>938</v>
       </c>
       <c r="H488" s="0" t="s">
-        <v>163</v>
+        <v>239</v>
       </c>
       <c r="I488" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>628</v>
+        <v>415</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>427</v>
+        <v>745</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>428</v>
+        <v>746</v>
       </c>
       <c r="C489" s="0" t="s">
-        <v>429</v>
+        <v>747</v>
       </c>
       <c r="F489" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G489" s="0" t="s">
-        <v>485</v>
+        <v>940</v>
       </c>
       <c r="H489" s="0" t="s">
-        <v>111</v>
+        <v>15</v>
       </c>
       <c r="I489" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>430</v>
+        <v>749</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>956</v>
+        <v>411</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>957</v>
+        <v>412</v>
       </c>
       <c r="C490" s="0" t="s">
-        <v>958</v>
+        <v>413</v>
       </c>
       <c r="F490" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G490" s="0" t="s">
-        <v>1034</v>
+        <v>971</v>
       </c>
       <c r="H490" s="0" t="s">
-        <v>111</v>
+        <v>239</v>
       </c>
       <c r="I490" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>960</v>
+        <v>415</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>570</v>
+        <v>1072</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>571</v>
+        <v>1073</v>
       </c>
       <c r="C491" s="0" t="s">
-        <v>572</v>
+        <v>1074</v>
       </c>
       <c r="F491" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G491" s="0" t="s">
-        <v>489</v>
+        <v>977</v>
       </c>
       <c r="H491" s="0" t="s">
-        <v>382</v>
+        <v>239</v>
       </c>
       <c r="I491" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>574</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>983</v>
+        <v>303</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>984</v>
+        <v>304</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>985</v>
+        <v>305</v>
       </c>
       <c r="F492" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G492" s="0" t="s">
-        <v>491</v>
+        <v>979</v>
       </c>
       <c r="H492" s="0" t="s">
-        <v>459</v>
+        <v>239</v>
       </c>
       <c r="I492" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>987</v>
+        <v>307</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>755</v>
+        <v>411</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>756</v>
+        <v>412</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>757</v>
+        <v>413</v>
       </c>
       <c r="F493" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G493" s="0" t="s">
-        <v>1035</v>
+        <v>980</v>
       </c>
       <c r="H493" s="0" t="s">
-        <v>351</v>
+        <v>239</v>
       </c>
       <c r="I493" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>759</v>
+        <v>415</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>1036</v>
+        <v>1072</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>1037</v>
+        <v>1073</v>
       </c>
       <c r="C494" s="0" t="s">
-        <v>1038</v>
+        <v>1074</v>
       </c>
       <c r="F494" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G494" s="0" t="s">
-        <v>1039</v>
+        <v>982</v>
       </c>
       <c r="H494" s="0" t="s">
-        <v>42</v>
+        <v>239</v>
       </c>
       <c r="I494" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1040</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>956</v>
+        <v>1076</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>957</v>
+        <v>248</v>
       </c>
       <c r="C495" s="0" t="s">
-        <v>958</v>
+        <v>1077</v>
       </c>
       <c r="F495" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G495" s="0" t="s">
-        <v>1041</v>
+        <v>985</v>
       </c>
       <c r="H495" s="0" t="s">
-        <v>111</v>
+        <v>200</v>
       </c>
       <c r="I495" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>960</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>971</v>
+        <v>546</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>694</v>
+        <v>547</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>972</v>
+        <v>548</v>
       </c>
       <c r="F496" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G496" s="0" t="s">
-        <v>1042</v>
+        <v>986</v>
       </c>
       <c r="H496" s="0" t="s">
-        <v>170</v>
+        <v>296</v>
       </c>
       <c r="I496" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>974</v>
+        <v>550</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>166</v>
+        <v>1062</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>167</v>
+        <v>352</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>168</v>
+        <v>1063</v>
       </c>
       <c r="F497" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G497" s="0" t="s">
-        <v>1043</v>
+        <v>987</v>
       </c>
       <c r="H497" s="0" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="I497" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>171</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>128</v>
+        <v>735</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>129</v>
+        <v>736</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>130</v>
+        <v>737</v>
       </c>
       <c r="F498" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G498" s="0" t="s">
-        <v>131</v>
+        <v>993</v>
       </c>
       <c r="H498" s="0" t="s">
-        <v>165</v>
+        <v>15</v>
       </c>
       <c r="I498" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>132</v>
+        <v>739</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>370</v>
+        <v>1079</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>371</v>
+        <v>1080</v>
       </c>
       <c r="C499" s="0" t="s">
-        <v>372</v>
+        <v>1081</v>
       </c>
       <c r="F499" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G499" s="0" t="s">
-        <v>492</v>
+        <v>998</v>
       </c>
       <c r="H499" s="0" t="s">
-        <v>15</v>
+        <v>256</v>
       </c>
       <c r="I499" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>373</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>1044</v>
+        <v>411</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>1045</v>
+        <v>412</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>1046</v>
+        <v>413</v>
       </c>
       <c r="F500" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G500" s="0" t="s">
-        <v>1047</v>
+        <v>1005</v>
       </c>
       <c r="H500" s="0" t="s">
-        <v>165</v>
+        <v>239</v>
       </c>
       <c r="I500" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1048</v>
+        <v>415</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>1044</v>
+        <v>411</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>1045</v>
+        <v>412</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>1046</v>
+        <v>413</v>
       </c>
       <c r="F501" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G501" s="0" t="s">
-        <v>1049</v>
+        <v>1018</v>
       </c>
       <c r="H501" s="0" t="s">
-        <v>165</v>
+        <v>239</v>
       </c>
       <c r="I501" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1048</v>
+        <v>415</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>148</v>
+        <v>1072</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>149</v>
+        <v>1073</v>
       </c>
       <c r="C502" s="0" t="s">
-        <v>150</v>
+        <v>1074</v>
       </c>
       <c r="F502" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G502" s="0" t="s">
-        <v>1050</v>
+        <v>1019</v>
       </c>
       <c r="H502" s="0" t="s">
-        <v>152</v>
+        <v>239</v>
       </c>
       <c r="I502" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>154</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>556</v>
+        <v>411</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>557</v>
+        <v>412</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>558</v>
+        <v>413</v>
       </c>
       <c r="F503" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G503" s="0" t="s">
-        <v>495</v>
+        <v>1023</v>
       </c>
       <c r="H503" s="0" t="s">
-        <v>170</v>
+        <v>239</v>
       </c>
       <c r="I503" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>560</v>
+        <v>415</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>750</v>
+        <v>359</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>751</v>
+        <v>168</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>752</v>
+        <v>360</v>
       </c>
       <c r="F504" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G504" s="0" t="s">
-        <v>1051</v>
+        <v>1027</v>
       </c>
       <c r="H504" s="0" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
       <c r="I504" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>754</v>
+        <v>362</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>608</v>
+        <v>652</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>609</v>
+        <v>496</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>610</v>
+        <v>653</v>
       </c>
       <c r="F505" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G505" s="0" t="s">
-        <v>501</v>
+        <v>1032</v>
       </c>
       <c r="H505" s="0" t="s">
-        <v>152</v>
+        <v>245</v>
       </c>
       <c r="I505" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J505" s="0" t="s">
-        <v>611</v>
+        <v>655</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>781</v>
+        <v>495</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>782</v>
+        <v>496</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>783</v>
+        <v>497</v>
       </c>
       <c r="F506" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G506" s="0" t="s">
-        <v>1052</v>
+        <v>1032</v>
       </c>
       <c r="H506" s="0" t="s">
-        <v>36</v>
+        <v>245</v>
       </c>
       <c r="I506" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J506" s="0" t="s">
-        <v>785</v>
+        <v>498</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>1053</v>
+        <v>495</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>1054</v>
+        <v>496</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>1055</v>
+        <v>497</v>
       </c>
       <c r="F507" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G507" s="0" t="s">
-        <v>1056</v>
+        <v>1036</v>
       </c>
       <c r="H507" s="0" t="s">
-        <v>661</v>
+        <v>245</v>
       </c>
       <c r="I507" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J507" s="0" t="s">
-        <v>1057</v>
+        <v>498</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>894</v>
+        <v>1072</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>895</v>
+        <v>1073</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>896</v>
+        <v>1074</v>
       </c>
       <c r="F508" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G508" s="0" t="s">
-        <v>1058</v>
+        <v>1038</v>
       </c>
       <c r="H508" s="0" t="s">
-        <v>152</v>
+        <v>239</v>
       </c>
       <c r="I508" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J508" s="0" t="s">
-        <v>898</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>1059</v>
+        <v>464</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>1060</v>
+        <v>465</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>1061</v>
+        <v>466</v>
       </c>
       <c r="F509" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G509" s="0" t="s">
-        <v>505</v>
+        <v>1053</v>
       </c>
       <c r="H509" s="0" t="s">
-        <v>165</v>
+        <v>66</v>
       </c>
       <c r="I509" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J509" s="0" t="s">
-        <v>1062</v>
+        <v>468</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
         <v>880</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>530</v>
+        <v>253</v>
       </c>
       <c r="C510" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F510" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G510" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="H510" s="0" t="s">
-        <v>355</v>
+        <v>256</v>
       </c>
       <c r="I510" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J510" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>159</v>
+        <v>974</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>160</v>
+        <v>975</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>161</v>
+        <v>976</v>
       </c>
       <c r="F511" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G511" s="0" t="s">
-        <v>511</v>
+        <v>1083</v>
       </c>
       <c r="H511" s="0" t="s">
-        <v>163</v>
+        <v>239</v>
       </c>
       <c r="I511" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J511" s="0" t="s">
-        <v>164</v>
+        <v>978</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>746</v>
+        <v>1084</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>178</v>
+        <v>455</v>
       </c>
       <c r="C512" s="0" t="s">
-        <v>747</v>
+        <v>1085</v>
       </c>
       <c r="F512" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G512" s="0" t="s">
-        <v>1064</v>
+        <v>1086</v>
       </c>
       <c r="H512" s="0" t="s">
-        <v>67</v>
+        <v>433</v>
       </c>
       <c r="I512" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J512" s="0" t="s">
-        <v>749</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="B513" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="C513" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="F513" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G513" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H513" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="I513" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="J513" s="0" t="s">
         <v>576</v>
-      </c>
-[...16 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>115</v>
+        <v>1024</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>116</v>
+        <v>1025</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>117</v>
+        <v>1026</v>
       </c>
       <c r="F514" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G514" s="0" t="s">
-        <v>133</v>
+        <v>1089</v>
       </c>
       <c r="H514" s="0" t="s">
-        <v>98</v>
+        <v>239</v>
       </c>
       <c r="I514" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J514" s="0" t="s">
-        <v>120</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>924</v>
+        <v>735</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>925</v>
+        <v>736</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>926</v>
+        <v>737</v>
       </c>
       <c r="F515" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G515" s="0" t="s">
-        <v>1066</v>
+        <v>1090</v>
       </c>
       <c r="H515" s="0" t="s">
-        <v>307</v>
+        <v>15</v>
       </c>
       <c r="I515" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J515" s="0" t="s">
-        <v>928</v>
+        <v>739</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>647</v>
+        <v>966</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>648</v>
+        <v>967</v>
       </c>
       <c r="C516" s="0" t="s">
-        <v>649</v>
+        <v>968</v>
       </c>
       <c r="F516" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G516" s="0" t="s">
-        <v>66</v>
+        <v>1091</v>
       </c>
       <c r="H516" s="0" t="s">
-        <v>67</v>
+        <v>239</v>
       </c>
       <c r="I516" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J516" s="0" t="s">
-        <v>651</v>
+        <v>970</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>318</v>
+        <v>292</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>263</v>
+        <v>293</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>319</v>
+        <v>294</v>
       </c>
       <c r="F517" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G517" s="0" t="s">
-        <v>1067</v>
+        <v>1092</v>
       </c>
       <c r="H517" s="0" t="s">
-        <v>42</v>
+        <v>296</v>
       </c>
       <c r="I517" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J517" s="0" t="s">
-        <v>320</v>
+        <v>297</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>625</v>
+        <v>313</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>626</v>
+        <v>314</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>627</v>
+        <v>315</v>
       </c>
       <c r="F518" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G518" s="0" t="s">
-        <v>1068</v>
+        <v>1093</v>
       </c>
       <c r="H518" s="0" t="s">
-        <v>163</v>
+        <v>296</v>
       </c>
       <c r="I518" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J518" s="0" t="s">
-        <v>628</v>
+        <v>317</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>807</v>
+        <v>725</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>808</v>
+        <v>726</v>
       </c>
       <c r="C519" s="0" t="s">
-        <v>809</v>
+        <v>727</v>
       </c>
       <c r="F519" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G519" s="0" t="s">
-        <v>518</v>
+        <v>1094</v>
       </c>
       <c r="H519" s="0" t="s">
-        <v>351</v>
+        <v>147</v>
       </c>
       <c r="I519" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J519" s="0" t="s">
-        <v>811</v>
+        <v>729</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>613</v>
+        <v>915</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>614</v>
+        <v>288</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>615</v>
+        <v>916</v>
       </c>
       <c r="F520" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G520" s="0" t="s">
-        <v>1069</v>
+        <v>1095</v>
       </c>
       <c r="H520" s="0" t="s">
-        <v>152</v>
+        <v>245</v>
       </c>
       <c r="I520" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J520" s="0" t="s">
-        <v>617</v>
+        <v>918</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>275</v>
+        <v>1000</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>276</v>
+        <v>1001</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>277</v>
+        <v>1002</v>
       </c>
       <c r="F521" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G521" s="0" t="s">
-        <v>1070</v>
+        <v>1096</v>
       </c>
       <c r="H521" s="0" t="s">
-        <v>56</v>
+        <v>239</v>
       </c>
       <c r="I521" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J521" s="0" t="s">
-        <v>279</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>636</v>
+        <v>516</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>637</v>
+        <v>517</v>
       </c>
       <c r="C522" s="0" t="s">
-        <v>638</v>
+        <v>518</v>
       </c>
       <c r="F522" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G522" s="0" t="s">
-        <v>519</v>
+        <v>1097</v>
       </c>
       <c r="H522" s="0" t="s">
-        <v>152</v>
+        <v>239</v>
       </c>
       <c r="I522" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J522" s="0" t="s">
-        <v>640</v>
+        <v>520</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>1071</v>
+        <v>1000</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>149</v>
+        <v>1001</v>
       </c>
       <c r="C523" s="0" t="s">
-        <v>1072</v>
+        <v>1002</v>
       </c>
       <c r="F523" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G523" s="0" t="s">
-        <v>522</v>
+        <v>1098</v>
       </c>
       <c r="H523" s="0" t="s">
-        <v>523</v>
+        <v>239</v>
       </c>
       <c r="I523" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J523" s="0" t="s">
-        <v>1073</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>347</v>
+        <v>191</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>348</v>
+        <v>192</v>
       </c>
       <c r="C524" s="0" t="s">
-        <v>349</v>
+        <v>193</v>
       </c>
       <c r="F524" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G524" s="0" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H524" s="0" t="s">
-        <v>351</v>
+        <v>177</v>
       </c>
       <c r="I524" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J524" s="0" t="s">
-        <v>352</v>
+        <v>195</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>235</v>
+        <v>974</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>236</v>
+        <v>975</v>
       </c>
       <c r="C525" s="0" t="s">
-        <v>237</v>
+        <v>976</v>
       </c>
       <c r="F525" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G525" s="0" t="s">
-        <v>527</v>
+        <v>1100</v>
       </c>
       <c r="H525" s="0" t="s">
-        <v>15</v>
+        <v>239</v>
       </c>
       <c r="I525" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J525" s="0" t="s">
-        <v>239</v>
+        <v>978</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>769</v>
+        <v>960</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>770</v>
+        <v>961</v>
       </c>
       <c r="C526" s="0" t="s">
-        <v>771</v>
+        <v>962</v>
       </c>
       <c r="F526" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G526" s="0" t="s">
-        <v>533</v>
+        <v>1101</v>
       </c>
       <c r="H526" s="0" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="I526" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J526" s="0" t="s">
-        <v>773</v>
+        <v>964</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>807</v>
+        <v>516</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>808</v>
+        <v>517</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>809</v>
+        <v>518</v>
       </c>
       <c r="F527" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G527" s="0" t="s">
-        <v>1074</v>
+        <v>1102</v>
       </c>
       <c r="H527" s="0" t="s">
-        <v>351</v>
+        <v>239</v>
       </c>
       <c r="I527" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J527" s="0" t="s">
-        <v>811</v>
+        <v>520</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>370</v>
+        <v>156</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>371</v>
+        <v>157</v>
       </c>
       <c r="C528" s="0" t="s">
-        <v>372</v>
+        <v>158</v>
       </c>
       <c r="F528" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G528" s="0" t="s">
-        <v>1075</v>
+        <v>1103</v>
       </c>
       <c r="H528" s="0" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="I528" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J528" s="0" t="s">
-        <v>373</v>
+        <v>161</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>765</v>
+        <v>588</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>530</v>
+        <v>589</v>
       </c>
       <c r="C529" s="0" t="s">
-        <v>766</v>
+        <v>590</v>
       </c>
       <c r="F529" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G529" s="0" t="s">
-        <v>1076</v>
+        <v>1104</v>
       </c>
       <c r="H529" s="0" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="I529" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J529" s="0" t="s">
-        <v>768</v>
+        <v>592</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>391</v>
+        <v>471</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>221</v>
+        <v>472</v>
       </c>
       <c r="C530" s="0" t="s">
-        <v>392</v>
+        <v>473</v>
       </c>
       <c r="F530" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G530" s="0" t="s">
-        <v>72</v>
+        <v>1105</v>
       </c>
       <c r="H530" s="0" t="s">
-        <v>186</v>
+        <v>71</v>
       </c>
       <c r="I530" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J530" s="0" t="s">
-        <v>393</v>
+        <v>475</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>1077</v>
+        <v>218</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>290</v>
+        <v>219</v>
       </c>
       <c r="C531" s="0" t="s">
-        <v>1078</v>
+        <v>220</v>
       </c>
       <c r="F531" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G531" s="0" t="s">
-        <v>541</v>
+        <v>1106</v>
       </c>
       <c r="H531" s="0" t="s">
-        <v>152</v>
+        <v>222</v>
       </c>
       <c r="I531" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J531" s="0" t="s">
-        <v>1079</v>
+        <v>223</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>1080</v>
+        <v>401</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>509</v>
+        <v>402</v>
       </c>
       <c r="C532" s="0" t="s">
-        <v>1081</v>
+        <v>403</v>
       </c>
       <c r="F532" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G532" s="0" t="s">
-        <v>545</v>
+        <v>1107</v>
       </c>
       <c r="H532" s="0" t="s">
-        <v>165</v>
+        <v>256</v>
       </c>
       <c r="I532" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J532" s="0" t="s">
-        <v>1082</v>
+        <v>405</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>608</v>
+        <v>580</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>609</v>
+        <v>581</v>
       </c>
       <c r="C533" s="0" t="s">
-        <v>610</v>
+        <v>582</v>
       </c>
       <c r="F533" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G533" s="0" t="s">
-        <v>550</v>
+        <v>1108</v>
       </c>
       <c r="H533" s="0" t="s">
-        <v>152</v>
+        <v>66</v>
       </c>
       <c r="I533" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J533" s="0" t="s">
-        <v>611</v>
+        <v>584</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>476</v>
+        <v>179</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>477</v>
+        <v>180</v>
       </c>
       <c r="C534" s="0" t="s">
-        <v>478</v>
+        <v>181</v>
       </c>
       <c r="F534" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G534" s="0" t="s">
-        <v>1083</v>
+        <v>1109</v>
       </c>
       <c r="H534" s="0" t="s">
-        <v>355</v>
+        <v>183</v>
       </c>
       <c r="I534" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J534" s="0" t="s">
-        <v>480</v>
+        <v>184</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>918</v>
+        <v>330</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>919</v>
+        <v>331</v>
       </c>
       <c r="C535" s="0" t="s">
-        <v>920</v>
+        <v>332</v>
       </c>
       <c r="F535" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G535" s="0" t="s">
-        <v>1084</v>
+        <v>1110</v>
       </c>
       <c r="H535" s="0" t="s">
-        <v>111</v>
+        <v>183</v>
       </c>
       <c r="I535" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J535" s="0" t="s">
-        <v>921</v>
+        <v>334</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>721</v>
+        <v>369</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>722</v>
+        <v>370</v>
       </c>
       <c r="C536" s="0" t="s">
-        <v>723</v>
+        <v>371</v>
       </c>
       <c r="F536" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G536" s="0" t="s">
-        <v>1085</v>
+        <v>1111</v>
       </c>
       <c r="H536" s="0" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
       <c r="I536" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J536" s="0" t="s">
-        <v>725</v>
+        <v>373</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>347</v>
+        <v>927</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>348</v>
+        <v>928</v>
       </c>
       <c r="C537" s="0" t="s">
-        <v>349</v>
+        <v>929</v>
       </c>
       <c r="F537" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G537" s="0" t="s">
-        <v>1086</v>
+        <v>1112</v>
       </c>
       <c r="H537" s="0" t="s">
-        <v>351</v>
+        <v>15</v>
       </c>
       <c r="I537" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J537" s="0" t="s">
-        <v>352</v>
+        <v>931</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>1014</v>
+        <v>484</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>1015</v>
+        <v>485</v>
       </c>
       <c r="C538" s="0" t="s">
-        <v>1016</v>
+        <v>486</v>
       </c>
       <c r="F538" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G538" s="0" t="s">
-        <v>554</v>
+        <v>1113</v>
       </c>
       <c r="H538" s="0" t="s">
-        <v>307</v>
+        <v>200</v>
       </c>
       <c r="I538" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J538" s="0" t="s">
-        <v>1018</v>
+        <v>488</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>658</v>
+        <v>460</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>248</v>
+        <v>144</v>
       </c>
       <c r="C539" s="0" t="s">
-        <v>659</v>
+        <v>461</v>
       </c>
       <c r="F539" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G539" s="0" t="s">
-        <v>1087</v>
+        <v>1114</v>
       </c>
       <c r="H539" s="0" t="s">
-        <v>661</v>
+        <v>189</v>
       </c>
       <c r="I539" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J539" s="0" t="s">
-        <v>662</v>
+        <v>463</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="C540" s="0" t="s">
-        <v>135</v>
+        <v>152</v>
       </c>
       <c r="F540" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G540" s="0" t="s">
-        <v>136</v>
+        <v>1115</v>
       </c>
       <c r="H540" s="0" t="s">
-        <v>36</v>
+        <v>154</v>
       </c>
       <c r="I540" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J540" s="0" t="s">
-        <v>137</v>
+        <v>155</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>1088</v>
+        <v>50</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>189</v>
+        <v>51</v>
       </c>
       <c r="C541" s="0" t="s">
-        <v>1089</v>
+        <v>52</v>
       </c>
       <c r="F541" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G541" s="0" t="s">
-        <v>1090</v>
+        <v>73</v>
       </c>
       <c r="H541" s="0" t="s">
-        <v>163</v>
+        <v>893</v>
       </c>
       <c r="I541" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J541" s="0" t="s">
-        <v>1091</v>
+        <v>54</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>1092</v>
+        <v>74</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>643</v>
+        <v>75</v>
       </c>
       <c r="C542" s="0" t="s">
-        <v>1093</v>
+        <v>76</v>
       </c>
       <c r="F542" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G542" s="0" t="s">
-        <v>559</v>
+        <v>77</v>
       </c>
       <c r="H542" s="0" t="s">
-        <v>170</v>
+        <v>66</v>
       </c>
       <c r="I542" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>1094</v>
+        <v>16</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>750</v>
+        <v>1116</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>751</v>
+        <v>1117</v>
       </c>
       <c r="C543" s="0" t="s">
-        <v>752</v>
+        <v>1118</v>
       </c>
       <c r="F543" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G543" s="0" t="s">
-        <v>1095</v>
+        <v>1119</v>
       </c>
       <c r="H543" s="0" t="s">
-        <v>152</v>
+        <v>605</v>
       </c>
       <c r="I543" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J543" s="0" t="s">
-        <v>754</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>967</v>
+        <v>769</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>968</v>
+        <v>770</v>
       </c>
       <c r="C544" s="0" t="s">
-        <v>969</v>
+        <v>771</v>
       </c>
       <c r="F544" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G544" s="0" t="s">
-        <v>564</v>
+        <v>1121</v>
       </c>
       <c r="H544" s="0" t="s">
-        <v>61</v>
+        <v>605</v>
       </c>
       <c r="I544" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J544" s="0" t="s">
-        <v>970</v>
+        <v>773</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>1096</v>
+        <v>593</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>1097</v>
+        <v>594</v>
       </c>
       <c r="C545" s="0" t="s">
-        <v>1098</v>
+        <v>595</v>
       </c>
       <c r="F545" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G545" s="0" t="s">
-        <v>1099</v>
+        <v>1122</v>
       </c>
       <c r="H545" s="0" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
       <c r="I545" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J545" s="0" t="s">
-        <v>1100</v>
+        <v>597</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>869</v>
+        <v>464</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>870</v>
+        <v>465</v>
       </c>
       <c r="C546" s="0" t="s">
-        <v>871</v>
+        <v>466</v>
       </c>
       <c r="F546" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G546" s="0" t="s">
-        <v>1101</v>
+        <v>142</v>
       </c>
       <c r="H546" s="0" t="s">
-        <v>224</v>
+        <v>66</v>
       </c>
       <c r="I546" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J546" s="0" t="s">
-        <v>872</v>
+        <v>468</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>1044</v>
+        <v>823</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>1045</v>
+        <v>824</v>
       </c>
       <c r="C547" s="0" t="s">
-        <v>1046</v>
+        <v>825</v>
       </c>
       <c r="F547" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G547" s="0" t="s">
-        <v>1102</v>
+        <v>1123</v>
       </c>
       <c r="H547" s="0" t="s">
-        <v>165</v>
+        <v>189</v>
       </c>
       <c r="I547" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J547" s="0" t="s">
-        <v>1048</v>
+        <v>827</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>924</v>
+        <v>952</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>925</v>
+        <v>953</v>
       </c>
       <c r="C548" s="0" t="s">
-        <v>926</v>
+        <v>954</v>
       </c>
       <c r="F548" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G548" s="0" t="s">
-        <v>1103</v>
+        <v>1124</v>
       </c>
       <c r="H548" s="0" t="s">
-        <v>307</v>
+        <v>956</v>
       </c>
       <c r="I548" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J548" s="0" t="s">
-        <v>928</v>
+        <v>957</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>70</v>
+        <v>39</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="F549" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G549" s="0" t="s">
-        <v>138</v>
+        <v>78</v>
       </c>
       <c r="H549" s="0" t="s">
-        <v>538</v>
+        <v>836</v>
       </c>
       <c r="I549" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>357</v>
+        <v>150</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>358</v>
+        <v>151</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>359</v>
+        <v>152</v>
       </c>
       <c r="F550" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G550" s="0" t="s">
-        <v>1104</v>
+        <v>1125</v>
       </c>
       <c r="H550" s="0" t="s">
-        <v>111</v>
+        <v>154</v>
       </c>
       <c r="I550" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J550" s="0" t="s">
-        <v>361</v>
+        <v>155</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>991</v>
+        <v>79</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>992</v>
+        <v>80</v>
       </c>
       <c r="C551" s="0" t="s">
-        <v>993</v>
+        <v>81</v>
       </c>
       <c r="F551" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G551" s="0" t="s">
-        <v>1105</v>
+        <v>82</v>
       </c>
       <c r="H551" s="0" t="s">
-        <v>61</v>
+        <v>147</v>
       </c>
       <c r="I551" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J551" s="0" t="s">
-        <v>995</v>
+        <v>83</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>698</v>
+        <v>241</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>699</v>
+        <v>242</v>
       </c>
       <c r="C552" s="0" t="s">
-        <v>700</v>
+        <v>243</v>
       </c>
       <c r="F552" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G552" s="0" t="s">
-        <v>565</v>
+        <v>1126</v>
       </c>
       <c r="H552" s="0" t="s">
-        <v>170</v>
+        <v>245</v>
       </c>
       <c r="I552" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J552" s="0" t="s">
-        <v>701</v>
+        <v>246</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>693</v>
+        <v>287</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>694</v>
+        <v>288</v>
       </c>
       <c r="C553" s="0" t="s">
-        <v>695</v>
+        <v>289</v>
       </c>
       <c r="F553" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G553" s="0" t="s">
-        <v>1106</v>
+        <v>1127</v>
       </c>
       <c r="H553" s="0" t="s">
-        <v>351</v>
+        <v>15</v>
       </c>
       <c r="I553" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J553" s="0" t="s">
-        <v>697</v>
+        <v>291</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>139</v>
+        <v>1044</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>123</v>
+        <v>1045</v>
       </c>
       <c r="C554" s="0" t="s">
-        <v>140</v>
+        <v>1046</v>
       </c>
       <c r="F554" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G554" s="0" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="H554" s="0" t="s">
-        <v>67</v>
+        <v>160</v>
       </c>
       <c r="I554" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J554" s="0" t="s">
-        <v>142</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>865</v>
+        <v>84</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>664</v>
+        <v>85</v>
       </c>
       <c r="C555" s="0" t="s">
-        <v>866</v>
+        <v>86</v>
       </c>
       <c r="F555" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G555" s="0" t="s">
-        <v>1107</v>
+        <v>87</v>
       </c>
       <c r="H555" s="0" t="s">
-        <v>152</v>
+        <v>66</v>
       </c>
       <c r="I555" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J555" s="0" t="s">
-        <v>868</v>
+        <v>88</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>991</v>
+        <v>89</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>992</v>
+        <v>51</v>
       </c>
       <c r="C556" s="0" t="s">
-        <v>993</v>
+        <v>90</v>
       </c>
       <c r="F556" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G556" s="0" t="s">
-        <v>573</v>
+        <v>91</v>
       </c>
       <c r="H556" s="0" t="s">
-        <v>61</v>
+        <v>160</v>
       </c>
       <c r="I556" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J556" s="0" t="s">
-        <v>995</v>
+        <v>92</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>10</v>
+        <v>854</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>11</v>
+        <v>855</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>12</v>
+        <v>856</v>
       </c>
       <c r="F557" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G557" s="0" t="s">
-        <v>143</v>
+        <v>1128</v>
       </c>
       <c r="H557" s="0" t="s">
-        <v>27</v>
+        <v>433</v>
       </c>
       <c r="I557" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J557" s="0" t="s">
+        <v>858</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>347</v>
+        <v>769</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>348</v>
+        <v>770</v>
       </c>
       <c r="C558" s="0" t="s">
-        <v>349</v>
+        <v>771</v>
       </c>
       <c r="F558" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G558" s="0" t="s">
-        <v>1108</v>
+        <v>135</v>
       </c>
       <c r="H558" s="0" t="s">
-        <v>351</v>
+        <v>605</v>
       </c>
       <c r="I558" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J558" s="0" t="s">
-        <v>352</v>
+        <v>773</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>29</v>
+        <v>94</v>
       </c>
       <c r="C559" s="0" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="F559" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G559" s="0" t="s">
-        <v>144</v>
+        <v>96</v>
       </c>
       <c r="H559" s="0" t="s">
-        <v>165</v>
+        <v>45</v>
       </c>
       <c r="I559" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>1092</v>
+        <v>401</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>643</v>
+        <v>402</v>
       </c>
       <c r="C560" s="0" t="s">
-        <v>1093</v>
+        <v>403</v>
       </c>
       <c r="F560" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G560" s="0" t="s">
-        <v>1109</v>
+        <v>1129</v>
       </c>
       <c r="H560" s="0" t="s">
-        <v>170</v>
+        <v>256</v>
       </c>
       <c r="I560" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J560" s="0" t="s">
-        <v>1094</v>
+        <v>405</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>652</v>
+        <v>156</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>653</v>
+        <v>157</v>
       </c>
       <c r="C561" s="0" t="s">
-        <v>654</v>
+        <v>158</v>
       </c>
       <c r="F561" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G561" s="0" t="s">
-        <v>1110</v>
+        <v>1130</v>
       </c>
       <c r="H561" s="0" t="s">
-        <v>656</v>
+        <v>160</v>
       </c>
       <c r="I561" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J561" s="0" t="s">
-        <v>657</v>
+        <v>161</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>1071</v>
+        <v>745</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>149</v>
+        <v>746</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>1072</v>
+        <v>747</v>
       </c>
       <c r="F562" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G562" s="0" t="s">
-        <v>579</v>
+        <v>1131</v>
       </c>
       <c r="H562" s="0" t="s">
-        <v>523</v>
+        <v>15</v>
       </c>
       <c r="I562" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J562" s="0" t="s">
-        <v>1073</v>
+        <v>749</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>262</v>
+        <v>1132</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>263</v>
+        <v>1133</v>
       </c>
       <c r="C563" s="0" t="s">
-        <v>264</v>
+        <v>1134</v>
       </c>
       <c r="F563" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G563" s="0" t="s">
-        <v>580</v>
+        <v>1135</v>
       </c>
       <c r="H563" s="0" t="s">
-        <v>224</v>
+        <v>66</v>
       </c>
       <c r="I563" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J563" s="0" t="s">
-        <v>266</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>122</v>
+        <v>863</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>123</v>
+        <v>671</v>
       </c>
       <c r="C564" s="0" t="s">
-        <v>124</v>
+        <v>864</v>
       </c>
       <c r="F564" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G564" s="0" t="s">
-        <v>76</v>
+        <v>1137</v>
       </c>
       <c r="H564" s="0" t="s">
-        <v>36</v>
+        <v>613</v>
       </c>
       <c r="I564" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J564" s="0" t="s">
-        <v>126</v>
+        <v>866</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>956</v>
+        <v>430</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>957</v>
+        <v>208</v>
       </c>
       <c r="C565" s="0" t="s">
-        <v>958</v>
+        <v>431</v>
       </c>
       <c r="F565" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G565" s="0" t="s">
-        <v>588</v>
+        <v>1138</v>
       </c>
       <c r="H565" s="0" t="s">
-        <v>111</v>
+        <v>433</v>
       </c>
       <c r="I565" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J565" s="0" t="s">
-        <v>960</v>
+        <v>434</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>1009</v>
+        <v>23</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>1010</v>
+        <v>24</v>
       </c>
       <c r="C566" s="0" t="s">
-        <v>1011</v>
+        <v>25</v>
       </c>
       <c r="F566" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G566" s="0" t="s">
-        <v>589</v>
+        <v>98</v>
       </c>
       <c r="H566" s="0" t="s">
-        <v>111</v>
+        <v>744</v>
       </c>
       <c r="I566" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>1012</v>
+        <v>16</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>625</v>
+        <v>274</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>626</v>
+        <v>275</v>
       </c>
       <c r="C567" s="0" t="s">
-        <v>627</v>
+        <v>276</v>
       </c>
       <c r="F567" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G567" s="0" t="s">
-        <v>1111</v>
+        <v>1139</v>
       </c>
       <c r="H567" s="0" t="s">
-        <v>163</v>
+        <v>278</v>
       </c>
       <c r="I567" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J567" s="0" t="s">
-        <v>628</v>
+        <v>279</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>192</v>
+        <v>421</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>193</v>
+        <v>422</v>
       </c>
       <c r="C568" s="0" t="s">
-        <v>194</v>
+        <v>423</v>
       </c>
       <c r="F568" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G568" s="0" t="s">
-        <v>590</v>
+        <v>1140</v>
       </c>
       <c r="H568" s="0" t="s">
-        <v>186</v>
+        <v>147</v>
       </c>
       <c r="I568" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J568" s="0" t="s">
-        <v>196</v>
+        <v>424</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>374</v>
+        <v>769</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>248</v>
+        <v>770</v>
       </c>
       <c r="C569" s="0" t="s">
-        <v>375</v>
+        <v>771</v>
       </c>
       <c r="F569" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G569" s="0" t="s">
-        <v>1112</v>
+        <v>1141</v>
       </c>
       <c r="H569" s="0" t="s">
-        <v>15</v>
+        <v>605</v>
       </c>
       <c r="I569" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J569" s="0" t="s">
-        <v>376</v>
+        <v>773</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>211</v>
+        <v>896</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>212</v>
+        <v>657</v>
       </c>
       <c r="C570" s="0" t="s">
-        <v>213</v>
+        <v>897</v>
       </c>
       <c r="F570" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G570" s="0" t="s">
-        <v>595</v>
+        <v>1142</v>
       </c>
       <c r="H570" s="0" t="s">
-        <v>15</v>
+        <v>189</v>
       </c>
       <c r="I570" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J570" s="0" t="s">
-        <v>215</v>
+        <v>899</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>497</v>
+        <v>1143</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>498</v>
+        <v>1144</v>
       </c>
       <c r="C571" s="0" t="s">
-        <v>499</v>
+        <v>1145</v>
       </c>
       <c r="F571" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G571" s="0" t="s">
-        <v>1113</v>
+        <v>139</v>
       </c>
       <c r="H571" s="0" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="I571" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J571" s="0" t="s">
-        <v>500</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>693</v>
+        <v>1147</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>694</v>
+        <v>1148</v>
       </c>
       <c r="C572" s="0" t="s">
-        <v>695</v>
+        <v>1149</v>
       </c>
       <c r="F572" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G572" s="0" t="s">
-        <v>599</v>
+        <v>1150</v>
       </c>
       <c r="H572" s="0" t="s">
-        <v>351</v>
+        <v>189</v>
       </c>
       <c r="I572" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J572" s="0" t="s">
-        <v>697</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>918</v>
+        <v>509</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>919</v>
+        <v>510</v>
       </c>
       <c r="C573" s="0" t="s">
-        <v>920</v>
+        <v>511</v>
       </c>
       <c r="F573" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G573" s="0" t="s">
-        <v>1114</v>
+        <v>1152</v>
       </c>
       <c r="H573" s="0" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="I573" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J573" s="0" t="s">
-        <v>921</v>
+        <v>513</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>374</v>
+        <v>854</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>248</v>
+        <v>855</v>
       </c>
       <c r="C574" s="0" t="s">
-        <v>375</v>
+        <v>856</v>
       </c>
       <c r="F574" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G574" s="0" t="s">
-        <v>77</v>
+        <v>1153</v>
       </c>
       <c r="H574" s="0" t="s">
-        <v>15</v>
+        <v>433</v>
       </c>
       <c r="I574" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J574" s="0" t="s">
-        <v>376</v>
+        <v>858</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="F575" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G575" s="0" t="s">
-        <v>145</v>
+        <v>99</v>
       </c>
       <c r="H575" s="0" t="s">
-        <v>27</v>
+        <v>744</v>
       </c>
       <c r="I575" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>1053</v>
+        <v>753</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>1054</v>
+        <v>754</v>
       </c>
       <c r="C576" s="0" t="s">
-        <v>1055</v>
+        <v>755</v>
       </c>
       <c r="F576" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G576" s="0" t="s">
-        <v>1115</v>
+        <v>1154</v>
       </c>
       <c r="H576" s="0" t="s">
-        <v>661</v>
+        <v>605</v>
       </c>
       <c r="I576" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J576" s="0" t="s">
-        <v>1057</v>
+        <v>757</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>445</v>
+        <v>745</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>446</v>
+        <v>746</v>
       </c>
       <c r="C577" s="0" t="s">
-        <v>447</v>
+        <v>747</v>
       </c>
       <c r="F577" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G577" s="0" t="s">
-        <v>1116</v>
+        <v>1155</v>
       </c>
       <c r="H577" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="I577" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J577" s="0" t="s">
-        <v>449</v>
+        <v>749</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>257</v>
+        <v>436</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>258</v>
+        <v>437</v>
       </c>
       <c r="C578" s="0" t="s">
-        <v>259</v>
+        <v>438</v>
       </c>
       <c r="F578" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G578" s="0" t="s">
-        <v>81</v>
+        <v>140</v>
       </c>
       <c r="H578" s="0" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="I578" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J578" s="0" t="s">
-        <v>261</v>
+        <v>440</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>508</v>
+        <v>690</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>509</v>
+        <v>691</v>
       </c>
       <c r="C579" s="0" t="s">
-        <v>510</v>
+        <v>692</v>
       </c>
       <c r="F579" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G579" s="0" t="s">
-        <v>1117</v>
+        <v>141</v>
       </c>
       <c r="H579" s="0" t="s">
-        <v>163</v>
+        <v>433</v>
       </c>
       <c r="I579" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J579" s="0" t="s">
-        <v>512</v>
+        <v>693</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>865</v>
+        <v>476</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>664</v>
+        <v>477</v>
       </c>
       <c r="C580" s="0" t="s">
-        <v>866</v>
+        <v>478</v>
       </c>
       <c r="F580" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G580" s="0" t="s">
-        <v>1118</v>
+        <v>1156</v>
       </c>
       <c r="H580" s="0" t="s">
-        <v>152</v>
+        <v>71</v>
       </c>
       <c r="I580" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J580" s="0" t="s">
-        <v>868</v>
+        <v>480</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>100</v>
+        <v>656</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>101</v>
+        <v>657</v>
       </c>
       <c r="C581" s="0" t="s">
-        <v>102</v>
+        <v>658</v>
       </c>
       <c r="F581" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G581" s="0" t="s">
-        <v>146</v>
+        <v>1157</v>
       </c>
       <c r="H581" s="0" t="s">
-        <v>165</v>
+        <v>278</v>
       </c>
       <c r="I581" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J581" s="0" t="s">
-        <v>103</v>
+        <v>660</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>502</v>
+        <v>1158</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>503</v>
+        <v>248</v>
       </c>
       <c r="C582" s="0" t="s">
-        <v>504</v>
+        <v>1159</v>
       </c>
       <c r="F582" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G582" s="0" t="s">
-        <v>1119</v>
+        <v>1160</v>
       </c>
       <c r="H582" s="0" t="s">
-        <v>506</v>
+        <v>744</v>
       </c>
       <c r="I582" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J582" s="0" t="s">
-        <v>507</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>551</v>
+        <v>292</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>552</v>
+        <v>293</v>
       </c>
       <c r="C583" s="0" t="s">
-        <v>553</v>
+        <v>294</v>
       </c>
       <c r="F583" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G583" s="0" t="s">
-        <v>1120</v>
+        <v>1162</v>
       </c>
       <c r="H583" s="0" t="s">
-        <v>82</v>
+        <v>296</v>
       </c>
       <c r="I583" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J583" s="0" t="s">
-        <v>555</v>
+        <v>297</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>1088</v>
+        <v>430</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="C584" s="0" t="s">
-        <v>1089</v>
+        <v>431</v>
       </c>
       <c r="F584" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G584" s="0" t="s">
-        <v>1121</v>
+        <v>1163</v>
       </c>
       <c r="H584" s="0" t="s">
-        <v>163</v>
+        <v>433</v>
       </c>
       <c r="I584" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J584" s="0" t="s">
-        <v>1091</v>
+        <v>434</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>710</v>
+        <v>454</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>711</v>
+        <v>455</v>
       </c>
       <c r="C585" s="0" t="s">
-        <v>712</v>
+        <v>456</v>
       </c>
       <c r="F585" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G585" s="0" t="s">
-        <v>87</v>
+        <v>1164</v>
       </c>
       <c r="H585" s="0" t="s">
-        <v>170</v>
+        <v>272</v>
       </c>
       <c r="I585" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J585" s="0" t="s">
-        <v>713</v>
+        <v>458</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>636</v>
+        <v>460</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>637</v>
+        <v>144</v>
       </c>
       <c r="C586" s="0" t="s">
-        <v>638</v>
+        <v>461</v>
       </c>
       <c r="F586" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G586" s="0" t="s">
-        <v>1122</v>
+        <v>1165</v>
       </c>
       <c r="H586" s="0" t="s">
-        <v>152</v>
+        <v>189</v>
       </c>
       <c r="I586" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J586" s="0" t="s">
-        <v>640</v>
+        <v>463</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>608</v>
+        <v>588</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>609</v>
+        <v>589</v>
       </c>
       <c r="C587" s="0" t="s">
-        <v>610</v>
+        <v>590</v>
       </c>
       <c r="F587" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G587" s="0" t="s">
-        <v>605</v>
+        <v>1166</v>
       </c>
       <c r="H587" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="I587" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J587" s="0" t="s">
-        <v>611</v>
+        <v>592</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>935</v>
+        <v>436</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>358</v>
+        <v>437</v>
       </c>
       <c r="C588" s="0" t="s">
-        <v>936</v>
+        <v>438</v>
       </c>
       <c r="F588" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G588" s="0" t="s">
-        <v>1123</v>
+        <v>1167</v>
       </c>
       <c r="H588" s="0" t="s">
-        <v>538</v>
+        <v>97</v>
       </c>
       <c r="I588" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J588" s="0" t="s">
-        <v>938</v>
+        <v>440</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>1059</v>
+        <v>436</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>1060</v>
+        <v>437</v>
       </c>
       <c r="C589" s="0" t="s">
-        <v>1061</v>
+        <v>438</v>
       </c>
       <c r="F589" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G589" s="0" t="s">
-        <v>606</v>
+        <v>1168</v>
       </c>
       <c r="H589" s="0" t="s">
-        <v>165</v>
+        <v>97</v>
       </c>
       <c r="I589" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J589" s="0" t="s">
-        <v>1062</v>
+        <v>440</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>962</v>
+        <v>885</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>248</v>
+        <v>886</v>
       </c>
       <c r="C590" s="0" t="s">
-        <v>963</v>
+        <v>887</v>
       </c>
       <c r="F590" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G590" s="0" t="s">
-        <v>1124</v>
+        <v>1169</v>
       </c>
       <c r="H590" s="0" t="s">
-        <v>111</v>
+        <v>256</v>
       </c>
       <c r="I590" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J590" s="0" t="s">
-        <v>965</v>
+        <v>889</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>197</v>
+        <v>443</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>198</v>
+        <v>444</v>
       </c>
       <c r="C591" s="0" t="s">
-        <v>199</v>
+        <v>445</v>
       </c>
       <c r="F591" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G591" s="0" t="s">
-        <v>1125</v>
+        <v>1170</v>
       </c>
       <c r="H591" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="I591" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J591" s="0" t="s">
-        <v>201</v>
+        <v>447</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>455</v>
+        <v>67</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>456</v>
+        <v>68</v>
       </c>
       <c r="C592" s="0" t="s">
-        <v>457</v>
+        <v>69</v>
       </c>
       <c r="F592" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G592" s="0" t="s">
-        <v>1126</v>
+        <v>100</v>
       </c>
       <c r="H592" s="0" t="s">
-        <v>459</v>
+        <v>118</v>
       </c>
       <c r="I592" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J592" s="0" t="s">
-        <v>460</v>
+        <v>72</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>57</v>
+        <v>460</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>58</v>
+        <v>144</v>
       </c>
       <c r="C593" s="0" t="s">
-        <v>59</v>
+        <v>461</v>
       </c>
       <c r="F593" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G593" s="0" t="s">
-        <v>147</v>
+        <v>1171</v>
       </c>
       <c r="H593" s="0" t="s">
-        <v>98</v>
+        <v>189</v>
       </c>
       <c r="I593" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J593" s="0" t="s">
-        <v>62</v>
+        <v>463</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1021</v>
+        <v>1147</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>1022</v>
+        <v>1148</v>
       </c>
       <c r="C594" s="0" t="s">
-        <v>1023</v>
+        <v>1149</v>
       </c>
       <c r="F594" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G594" s="0" t="s">
-        <v>607</v>
+        <v>1172</v>
       </c>
       <c r="H594" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="I594" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J594" s="0" t="s">
-        <v>1024</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>299</v>
+        <v>173</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>300</v>
+        <v>174</v>
       </c>
       <c r="C595" s="0" t="s">
-        <v>301</v>
+        <v>175</v>
       </c>
       <c r="F595" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G595" s="0" t="s">
-        <v>1127</v>
+        <v>1173</v>
       </c>
       <c r="H595" s="0" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="I595" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J595" s="0" t="s">
-        <v>303</v>
+        <v>178</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>257</v>
+        <v>730</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>258</v>
+        <v>540</v>
       </c>
       <c r="C596" s="0" t="s">
-        <v>259</v>
+        <v>731</v>
       </c>
       <c r="F596" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G596" s="0" t="s">
-        <v>89</v>
+        <v>1174</v>
       </c>
       <c r="H596" s="0" t="s">
-        <v>82</v>
+        <v>384</v>
       </c>
       <c r="I596" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J596" s="0" t="s">
-        <v>261</v>
+        <v>733</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>865</v>
+        <v>375</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>664</v>
+        <v>352</v>
       </c>
       <c r="C597" s="0" t="s">
-        <v>866</v>
+        <v>376</v>
       </c>
       <c r="F597" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G597" s="0" t="s">
-        <v>1128</v>
+        <v>1175</v>
       </c>
       <c r="H597" s="0" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="I597" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J597" s="0" t="s">
-        <v>868</v>
+        <v>378</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>493</v>
+        <v>730</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>248</v>
+        <v>540</v>
       </c>
       <c r="C598" s="0" t="s">
-        <v>494</v>
+        <v>731</v>
       </c>
       <c r="F598" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G598" s="0" t="s">
-        <v>1129</v>
+        <v>1176</v>
       </c>
       <c r="H598" s="0" t="s">
-        <v>15</v>
+        <v>384</v>
       </c>
       <c r="I598" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J598" s="0" t="s">
-        <v>496</v>
+        <v>733</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>880</v>
+        <v>735</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>530</v>
+        <v>736</v>
       </c>
       <c r="C599" s="0" t="s">
-        <v>881</v>
+        <v>737</v>
       </c>
       <c r="F599" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G599" s="0" t="s">
-        <v>1130</v>
+        <v>1177</v>
       </c>
       <c r="H599" s="0" t="s">
-        <v>355</v>
+        <v>15</v>
       </c>
       <c r="I599" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J599" s="0" t="s">
-        <v>883</v>
+        <v>739</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>271</v>
+        <v>10</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>272</v>
+        <v>11</v>
       </c>
       <c r="C600" s="0" t="s">
-        <v>273</v>
+        <v>12</v>
       </c>
       <c r="F600" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G600" s="0" t="s">
-        <v>1131</v>
+        <v>101</v>
       </c>
       <c r="H600" s="0" t="s">
-        <v>224</v>
+        <v>27</v>
       </c>
       <c r="I600" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>391</v>
+        <v>539</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>221</v>
+        <v>540</v>
       </c>
       <c r="C601" s="0" t="s">
-        <v>392</v>
+        <v>541</v>
       </c>
       <c r="F601" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G601" s="0" t="s">
-        <v>1132</v>
+        <v>1178</v>
       </c>
       <c r="H601" s="0" t="s">
-        <v>186</v>
+        <v>256</v>
       </c>
       <c r="I601" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J601" s="0" t="s">
-        <v>393</v>
+        <v>543</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>880</v>
+        <v>10</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>530</v>
+        <v>11</v>
       </c>
       <c r="C602" s="0" t="s">
-        <v>881</v>
+        <v>12</v>
       </c>
       <c r="F602" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G602" s="0" t="s">
-        <v>1133</v>
+        <v>102</v>
       </c>
       <c r="H602" s="0" t="s">
-        <v>355</v>
+        <v>27</v>
       </c>
       <c r="I602" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>883</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>688</v>
+        <v>23</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>290</v>
+        <v>24</v>
       </c>
       <c r="C603" s="0" t="s">
-        <v>689</v>
+        <v>25</v>
       </c>
       <c r="F603" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G603" s="0" t="s">
-        <v>1134</v>
+        <v>103</v>
       </c>
       <c r="H603" s="0" t="s">
-        <v>152</v>
+        <v>744</v>
       </c>
       <c r="I603" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>16</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>688</v>
+        <v>1158</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>290</v>
+        <v>248</v>
       </c>
       <c r="C604" s="0" t="s">
-        <v>689</v>
+        <v>1159</v>
       </c>
       <c r="F604" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G604" s="0" t="s">
-        <v>1135</v>
+        <v>1179</v>
       </c>
       <c r="H604" s="0" t="s">
-        <v>152</v>
+        <v>744</v>
       </c>
       <c r="I604" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J604" s="0" t="s">
-        <v>691</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>688</v>
+        <v>601</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>290</v>
+        <v>602</v>
       </c>
       <c r="C605" s="0" t="s">
-        <v>689</v>
+        <v>603</v>
       </c>
       <c r="F605" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G605" s="0" t="s">
-        <v>1136</v>
+        <v>1180</v>
       </c>
       <c r="H605" s="0" t="s">
-        <v>152</v>
+        <v>605</v>
       </c>
       <c r="I605" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J605" s="0" t="s">
-        <v>691</v>
+        <v>606</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>539</v>
+        <v>292</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>540</v>
+        <v>294</v>
       </c>
       <c r="F606" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G606" s="0" t="s">
-        <v>1137</v>
+        <v>1181</v>
       </c>
       <c r="H606" s="0" t="s">
-        <v>152</v>
+        <v>296</v>
       </c>
       <c r="I606" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J606" s="0" t="s">
-        <v>542</v>
+        <v>297</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>271</v>
+        <v>392</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>273</v>
+        <v>393</v>
       </c>
       <c r="F607" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G607" s="0" t="s">
-        <v>1138</v>
+        <v>1182</v>
       </c>
       <c r="H607" s="0" t="s">
-        <v>224</v>
+        <v>177</v>
       </c>
       <c r="I607" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J607" s="0" t="s">
-        <v>274</v>
+        <v>395</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>271</v>
+        <v>910</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>272</v>
+        <v>911</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>273</v>
+        <v>912</v>
       </c>
       <c r="F608" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G608" s="0" t="s">
-        <v>1139</v>
+        <v>1183</v>
       </c>
       <c r="H608" s="0" t="s">
-        <v>224</v>
+        <v>71</v>
       </c>
       <c r="I608" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J608" s="0" t="s">
-        <v>274</v>
+        <v>914</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>271</v>
+        <v>436</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>272</v>
+        <v>437</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>273</v>
+        <v>438</v>
       </c>
       <c r="F609" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G609" s="0" t="s">
-        <v>1140</v>
+        <v>1184</v>
       </c>
       <c r="H609" s="0" t="s">
-        <v>224</v>
+        <v>97</v>
       </c>
       <c r="I609" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J609" s="0" t="s">
-        <v>274</v>
+        <v>440</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>188</v>
+        <v>42</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>189</v>
+        <v>34</v>
       </c>
       <c r="C610" s="0" t="s">
-        <v>190</v>
+        <v>43</v>
       </c>
       <c r="F610" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G610" s="0" t="s">
-        <v>1141</v>
+        <v>104</v>
       </c>
       <c r="H610" s="0" t="s">
-        <v>186</v>
+        <v>160</v>
       </c>
       <c r="I610" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J610" s="0" t="s">
-        <v>191</v>
+        <v>46</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>188</v>
+        <v>632</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>189</v>
+        <v>633</v>
       </c>
       <c r="C611" s="0" t="s">
-        <v>190</v>
+        <v>634</v>
       </c>
       <c r="F611" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G611" s="0" t="s">
-        <v>1142</v>
+        <v>1185</v>
       </c>
       <c r="H611" s="0" t="s">
-        <v>186</v>
+        <v>256</v>
       </c>
       <c r="I611" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J611" s="0" t="s">
-        <v>191</v>
+        <v>636</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>182</v>
+        <v>839</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>183</v>
+        <v>840</v>
       </c>
       <c r="C612" s="0" t="s">
-        <v>184</v>
+        <v>841</v>
       </c>
       <c r="F612" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G612" s="0" t="s">
-        <v>1143</v>
+        <v>1186</v>
       </c>
       <c r="H612" s="0" t="s">
-        <v>186</v>
+        <v>843</v>
       </c>
       <c r="I612" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J612" s="0" t="s">
-        <v>187</v>
+        <v>844</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>391</v>
+        <v>274</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>221</v>
+        <v>275</v>
       </c>
       <c r="C613" s="0" t="s">
-        <v>392</v>
+        <v>276</v>
       </c>
       <c r="F613" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G613" s="0" t="s">
-        <v>1144</v>
+        <v>1187</v>
       </c>
       <c r="H613" s="0" t="s">
-        <v>186</v>
+        <v>278</v>
       </c>
       <c r="I613" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J613" s="0" t="s">
-        <v>393</v>
+        <v>279</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>284</v>
+        <v>484</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>285</v>
+        <v>485</v>
       </c>
       <c r="C614" s="0" t="s">
-        <v>286</v>
+        <v>486</v>
       </c>
       <c r="F614" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G614" s="0" t="s">
-        <v>1145</v>
+        <v>1188</v>
       </c>
       <c r="H614" s="0" t="s">
-        <v>56</v>
+        <v>200</v>
       </c>
       <c r="I614" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J614" s="0" t="s">
-        <v>287</v>
+        <v>488</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>534</v>
+        <v>849</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>535</v>
+        <v>850</v>
       </c>
       <c r="C615" s="0" t="s">
-        <v>536</v>
+        <v>851</v>
       </c>
       <c r="F615" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G615" s="0" t="s">
-        <v>1146</v>
+        <v>1189</v>
       </c>
       <c r="H615" s="0" t="s">
-        <v>255</v>
+        <v>433</v>
       </c>
       <c r="I615" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J615" s="0" t="s">
-        <v>537</v>
+        <v>853</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>534</v>
+        <v>10</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>535</v>
+        <v>11</v>
       </c>
       <c r="C616" s="0" t="s">
-        <v>536</v>
+        <v>12</v>
       </c>
       <c r="F616" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G616" s="0" t="s">
-        <v>1147</v>
+        <v>103</v>
       </c>
       <c r="H616" s="0" t="s">
-        <v>255</v>
+        <v>27</v>
       </c>
       <c r="I616" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>16</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>534</v>
+        <v>105</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>535</v>
+        <v>106</v>
       </c>
       <c r="C617" s="0" t="s">
-        <v>536</v>
+        <v>107</v>
       </c>
       <c r="F617" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G617" s="0" t="s">
-        <v>1148</v>
+        <v>104</v>
       </c>
       <c r="H617" s="0" t="s">
-        <v>255</v>
+        <v>160</v>
       </c>
       <c r="I617" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>16</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>534</v>
+        <v>1190</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>535</v>
+        <v>151</v>
       </c>
       <c r="C618" s="0" t="s">
-        <v>536</v>
+        <v>1191</v>
       </c>
       <c r="F618" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G618" s="0" t="s">
-        <v>1149</v>
+        <v>1185</v>
       </c>
       <c r="H618" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="I618" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J618" s="0" t="s">
-        <v>537</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>409</v>
+        <v>280</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="C619" s="0" t="s">
-        <v>410</v>
+        <v>282</v>
       </c>
       <c r="F619" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G619" s="0" t="s">
-        <v>1150</v>
+        <v>1187</v>
       </c>
       <c r="H619" s="0" t="s">
-        <v>36</v>
+        <v>278</v>
       </c>
       <c r="I619" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J619" s="0" t="s">
-        <v>411</v>
+        <v>283</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>409</v>
+        <v>741</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>285</v>
+        <v>336</v>
       </c>
       <c r="C620" s="0" t="s">
-        <v>410</v>
+        <v>742</v>
       </c>
       <c r="F620" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G620" s="0" t="s">
-        <v>1151</v>
+        <v>108</v>
       </c>
       <c r="H620" s="0" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="I620" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J620" s="0" t="s">
-        <v>411</v>
+        <v>743</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>220</v>
+        <v>735</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>221</v>
+        <v>736</v>
       </c>
       <c r="C621" s="0" t="s">
-        <v>222</v>
+        <v>737</v>
       </c>
       <c r="F621" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G621" s="0" t="s">
-        <v>1152</v>
+        <v>108</v>
       </c>
       <c r="H621" s="0" t="s">
-        <v>224</v>
+        <v>15</v>
       </c>
       <c r="I621" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J621" s="0" t="s">
-        <v>225</v>
+        <v>739</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>220</v>
+        <v>10</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>221</v>
+        <v>11</v>
       </c>
       <c r="C622" s="0" t="s">
-        <v>222</v>
+        <v>12</v>
       </c>
       <c r="F622" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G622" s="0" t="s">
-        <v>1153</v>
+        <v>108</v>
       </c>
       <c r="H622" s="0" t="s">
-        <v>224</v>
+        <v>27</v>
       </c>
       <c r="I622" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>220</v>
+        <v>730</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>221</v>
+        <v>540</v>
       </c>
       <c r="C623" s="0" t="s">
-        <v>222</v>
+        <v>731</v>
       </c>
       <c r="F623" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G623" s="0" t="s">
-        <v>1154</v>
+        <v>112</v>
       </c>
       <c r="H623" s="0" t="s">
-        <v>224</v>
+        <v>384</v>
       </c>
       <c r="I623" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J623" s="0" t="s">
-        <v>225</v>
+        <v>733</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>220</v>
+        <v>406</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>221</v>
+        <v>407</v>
       </c>
       <c r="C624" s="0" t="s">
-        <v>222</v>
+        <v>408</v>
       </c>
       <c r="F624" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G624" s="0" t="s">
-        <v>1155</v>
+        <v>112</v>
       </c>
       <c r="H624" s="0" t="s">
-        <v>224</v>
+        <v>384</v>
       </c>
       <c r="I624" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J624" s="0" t="s">
-        <v>225</v>
+        <v>410</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>220</v>
+        <v>109</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>221</v>
+        <v>110</v>
       </c>
       <c r="C625" s="0" t="s">
-        <v>222</v>
+        <v>111</v>
       </c>
       <c r="F625" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G625" s="0" t="s">
-        <v>1156</v>
+        <v>112</v>
       </c>
       <c r="H625" s="0" t="s">
-        <v>224</v>
+        <v>384</v>
       </c>
       <c r="I625" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>905</v>
+        <v>670</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>906</v>
+        <v>671</v>
       </c>
       <c r="C626" s="0" t="s">
-        <v>907</v>
+        <v>672</v>
       </c>
       <c r="F626" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G626" s="0" t="s">
-        <v>1157</v>
+        <v>112</v>
       </c>
       <c r="H626" s="0" t="s">
-        <v>255</v>
+        <v>384</v>
       </c>
       <c r="I626" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J626" s="0" t="s">
-        <v>909</v>
+        <v>674</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>905</v>
+        <v>1193</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>906</v>
+        <v>1194</v>
       </c>
       <c r="C627" s="0" t="s">
-        <v>907</v>
+        <v>1195</v>
       </c>
       <c r="F627" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G627" s="0" t="s">
-        <v>1158</v>
+        <v>112</v>
       </c>
       <c r="H627" s="0" t="s">
-        <v>255</v>
+        <v>384</v>
       </c>
       <c r="I627" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J627" s="0" t="s">
-        <v>909</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>816</v>
+        <v>1076</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>817</v>
+        <v>248</v>
       </c>
       <c r="C628" s="0" t="s">
-        <v>818</v>
+        <v>1077</v>
       </c>
       <c r="F628" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G628" s="0" t="s">
-        <v>1159</v>
+        <v>113</v>
       </c>
       <c r="H628" s="0" t="s">
-        <v>678</v>
+        <v>200</v>
       </c>
       <c r="I628" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J628" s="0" t="s">
-        <v>820</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>816</v>
+        <v>28</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>817</v>
+        <v>29</v>
       </c>
       <c r="C629" s="0" t="s">
-        <v>818</v>
+        <v>30</v>
       </c>
       <c r="F629" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G629" s="0" t="s">
-        <v>1160</v>
+        <v>113</v>
       </c>
       <c r="H629" s="0" t="s">
-        <v>678</v>
+        <v>200</v>
       </c>
       <c r="I629" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J629" s="0" t="s">
-        <v>820</v>
+        <v>32</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>816</v>
+        <v>173</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>817</v>
+        <v>174</v>
       </c>
       <c r="C630" s="0" t="s">
-        <v>818</v>
+        <v>175</v>
       </c>
       <c r="F630" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G630" s="0" t="s">
-        <v>1161</v>
+        <v>695</v>
       </c>
       <c r="H630" s="0" t="s">
-        <v>678</v>
+        <v>177</v>
       </c>
       <c r="I630" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J630" s="0" t="s">
-        <v>820</v>
+        <v>178</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>816</v>
+        <v>713</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>817</v>
+        <v>714</v>
       </c>
       <c r="C631" s="0" t="s">
-        <v>818</v>
+        <v>715</v>
       </c>
       <c r="F631" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G631" s="0" t="s">
-        <v>1162</v>
+        <v>695</v>
       </c>
       <c r="H631" s="0" t="s">
-        <v>678</v>
+        <v>177</v>
       </c>
       <c r="I631" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J631" s="0" t="s">
-        <v>820</v>
+        <v>717</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>370</v>
+        <v>191</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>371</v>
+        <v>192</v>
       </c>
       <c r="C632" s="0" t="s">
-        <v>372</v>
+        <v>193</v>
       </c>
       <c r="F632" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G632" s="0" t="s">
-        <v>1163</v>
+        <v>695</v>
       </c>
       <c r="H632" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="I632" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J632" s="0" t="s">
-        <v>373</v>
+        <v>195</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>746</v>
+        <v>218</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>178</v>
+        <v>219</v>
       </c>
       <c r="C633" s="0" t="s">
-        <v>747</v>
+        <v>220</v>
       </c>
       <c r="F633" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G633" s="0" t="s">
-        <v>1164</v>
+        <v>695</v>
       </c>
       <c r="H633" s="0" t="s">
-        <v>67</v>
+        <v>222</v>
       </c>
       <c r="I633" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J633" s="0" t="s">
-        <v>749</v>
+        <v>223</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>353</v>
+        <v>769</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>178</v>
+        <v>770</v>
       </c>
       <c r="C634" s="0" t="s">
-        <v>354</v>
+        <v>771</v>
       </c>
       <c r="F634" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G634" s="0" t="s">
-        <v>1165</v>
+        <v>703</v>
       </c>
       <c r="H634" s="0" t="s">
-        <v>355</v>
+        <v>605</v>
       </c>
       <c r="I634" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J634" s="0" t="s">
-        <v>356</v>
+        <v>773</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>177</v>
+        <v>690</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>178</v>
+        <v>691</v>
       </c>
       <c r="C635" s="0" t="s">
-        <v>179</v>
+        <v>692</v>
       </c>
       <c r="F635" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G635" s="0" t="s">
-        <v>1166</v>
+        <v>709</v>
       </c>
       <c r="H635" s="0" t="s">
-        <v>111</v>
+        <v>433</v>
       </c>
       <c r="I635" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J635" s="0" t="s">
-        <v>181</v>
+        <v>693</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>321</v>
+        <v>735</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>322</v>
+        <v>736</v>
       </c>
       <c r="C636" s="0" t="s">
-        <v>323</v>
+        <v>737</v>
       </c>
       <c r="F636" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G636" s="0" t="s">
-        <v>1167</v>
+        <v>712</v>
       </c>
       <c r="H636" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I636" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J636" s="0" t="s">
-        <v>324</v>
+        <v>739</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>357</v>
+        <v>551</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>358</v>
+        <v>552</v>
       </c>
       <c r="C637" s="0" t="s">
-        <v>359</v>
+        <v>553</v>
       </c>
       <c r="F637" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G637" s="0" t="s">
-        <v>1168</v>
+        <v>728</v>
       </c>
       <c r="H637" s="0" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="I637" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J637" s="0" t="s">
-        <v>361</v>
+        <v>555</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>357</v>
+        <v>298</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>358</v>
+        <v>299</v>
       </c>
       <c r="C638" s="0" t="s">
-        <v>359</v>
+        <v>300</v>
       </c>
       <c r="F638" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G638" s="0" t="s">
-        <v>1169</v>
+        <v>728</v>
       </c>
       <c r="H638" s="0" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="I638" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J638" s="0" t="s">
-        <v>361</v>
+        <v>302</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>761</v>
+        <v>436</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>203</v>
+        <v>437</v>
       </c>
       <c r="C639" s="0" t="s">
-        <v>762</v>
+        <v>438</v>
       </c>
       <c r="F639" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G639" s="0" t="s">
-        <v>1170</v>
+        <v>114</v>
       </c>
       <c r="H639" s="0" t="s">
-        <v>165</v>
+        <v>97</v>
       </c>
       <c r="I639" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J639" s="0" t="s">
-        <v>764</v>
+        <v>440</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>761</v>
+        <v>735</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>203</v>
+        <v>736</v>
       </c>
       <c r="C640" s="0" t="s">
-        <v>762</v>
+        <v>737</v>
       </c>
       <c r="F640" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G640" s="0" t="s">
-        <v>1171</v>
+        <v>114</v>
       </c>
       <c r="H640" s="0" t="s">
-        <v>165</v>
+        <v>15</v>
       </c>
       <c r="I640" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J640" s="0" t="s">
-        <v>764</v>
+        <v>739</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>761</v>
+        <v>10</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>203</v>
+        <v>11</v>
       </c>
       <c r="C641" s="0" t="s">
-        <v>762</v>
+        <v>12</v>
       </c>
       <c r="F641" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G641" s="0" t="s">
-        <v>1172</v>
+        <v>114</v>
       </c>
       <c r="H641" s="0" t="s">
-        <v>165</v>
+        <v>27</v>
       </c>
       <c r="I641" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>764</v>
+        <v>16</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>761</v>
+        <v>10</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>203</v>
+        <v>11</v>
       </c>
       <c r="C642" s="0" t="s">
-        <v>762</v>
+        <v>12</v>
       </c>
       <c r="F642" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G642" s="0" t="s">
-        <v>1173</v>
+        <v>26</v>
       </c>
       <c r="H642" s="0" t="s">
-        <v>165</v>
+        <v>27</v>
       </c>
       <c r="I642" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>764</v>
+        <v>16</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>851</v>
+        <v>947</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>852</v>
+        <v>948</v>
       </c>
       <c r="C643" s="0" t="s">
-        <v>853</v>
+        <v>949</v>
       </c>
       <c r="F643" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G643" s="0" t="s">
-        <v>1174</v>
+        <v>751</v>
       </c>
       <c r="H643" s="0" t="s">
-        <v>707</v>
+        <v>147</v>
       </c>
       <c r="I643" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J643" s="0" t="s">
-        <v>855</v>
+        <v>951</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>851</v>
+        <v>247</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>852</v>
+        <v>248</v>
       </c>
       <c r="C644" s="0" t="s">
-        <v>853</v>
+        <v>249</v>
       </c>
       <c r="F644" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G644" s="0" t="s">
-        <v>1175</v>
+        <v>751</v>
       </c>
       <c r="H644" s="0" t="s">
-        <v>707</v>
+        <v>147</v>
       </c>
       <c r="I644" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J644" s="0" t="s">
-        <v>855</v>
+        <v>251</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>851</v>
+        <v>162</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>852</v>
+        <v>163</v>
       </c>
       <c r="C645" s="0" t="s">
-        <v>853</v>
+        <v>164</v>
       </c>
       <c r="F645" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G645" s="0" t="s">
-        <v>1176</v>
+        <v>763</v>
       </c>
       <c r="H645" s="0" t="s">
-        <v>707</v>
+        <v>154</v>
       </c>
       <c r="I645" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J645" s="0" t="s">
-        <v>855</v>
+        <v>166</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>714</v>
+        <v>476</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>715</v>
+        <v>477</v>
       </c>
       <c r="C646" s="0" t="s">
-        <v>716</v>
+        <v>478</v>
       </c>
       <c r="F646" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G646" s="0" t="s">
-        <v>1177</v>
+        <v>115</v>
       </c>
       <c r="H646" s="0" t="s">
-        <v>224</v>
+        <v>71</v>
       </c>
       <c r="I646" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J646" s="0" t="s">
-        <v>717</v>
+        <v>480</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>714</v>
+        <v>67</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>715</v>
+        <v>68</v>
       </c>
       <c r="C647" s="0" t="s">
-        <v>716</v>
+        <v>69</v>
       </c>
       <c r="F647" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G647" s="0" t="s">
-        <v>1178</v>
+        <v>115</v>
       </c>
       <c r="H647" s="0" t="s">
-        <v>224</v>
+        <v>118</v>
       </c>
       <c r="I647" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J647" s="0" t="s">
-        <v>717</v>
+        <v>72</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>525</v>
+        <v>116</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>385</v>
+        <v>18</v>
       </c>
       <c r="C648" s="0" t="s">
-        <v>526</v>
+        <v>117</v>
       </c>
       <c r="F648" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G648" s="0" t="s">
-        <v>1179</v>
+        <v>115</v>
       </c>
       <c r="H648" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="I648" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J648" s="0" t="s">
-        <v>528</v>
+        <v>119</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>525</v>
+        <v>927</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>385</v>
+        <v>928</v>
       </c>
       <c r="C649" s="0" t="s">
-        <v>526</v>
+        <v>929</v>
       </c>
       <c r="F649" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G649" s="0" t="s">
-        <v>1180</v>
+        <v>776</v>
       </c>
       <c r="H649" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I649" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J649" s="0" t="s">
-        <v>528</v>
+        <v>931</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>525</v>
+        <v>966</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>385</v>
+        <v>967</v>
       </c>
       <c r="C650" s="0" t="s">
-        <v>526</v>
+        <v>968</v>
       </c>
       <c r="F650" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G650" s="0" t="s">
-        <v>1181</v>
+        <v>780</v>
       </c>
       <c r="H650" s="0" t="s">
-        <v>15</v>
+        <v>239</v>
       </c>
       <c r="I650" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J650" s="0" t="s">
-        <v>528</v>
+        <v>970</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>384</v>
+        <v>704</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>385</v>
+        <v>336</v>
       </c>
       <c r="C651" s="0" t="s">
-        <v>386</v>
+        <v>705</v>
       </c>
       <c r="F651" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G651" s="0" t="s">
-        <v>1182</v>
+        <v>782</v>
       </c>
       <c r="H651" s="0" t="s">
-        <v>382</v>
+        <v>147</v>
       </c>
       <c r="I651" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J651" s="0" t="s">
-        <v>387</v>
+        <v>707</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>384</v>
+        <v>1065</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>385</v>
+        <v>1066</v>
       </c>
       <c r="C652" s="0" t="s">
-        <v>386</v>
+        <v>1067</v>
       </c>
       <c r="F652" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G652" s="0" t="s">
-        <v>1183</v>
+        <v>791</v>
       </c>
       <c r="H652" s="0" t="s">
-        <v>382</v>
+        <v>154</v>
       </c>
       <c r="I652" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J652" s="0" t="s">
-        <v>387</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>384</v>
+        <v>150</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>385</v>
+        <v>151</v>
       </c>
       <c r="C653" s="0" t="s">
-        <v>386</v>
+        <v>152</v>
       </c>
       <c r="F653" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G653" s="0" t="s">
-        <v>1184</v>
+        <v>791</v>
       </c>
       <c r="H653" s="0" t="s">
-        <v>382</v>
+        <v>154</v>
       </c>
       <c r="I653" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J653" s="0" t="s">
-        <v>387</v>
+        <v>155</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>497</v>
+        <v>476</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>498</v>
+        <v>477</v>
       </c>
       <c r="C654" s="0" t="s">
-        <v>499</v>
+        <v>478</v>
       </c>
       <c r="F654" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G654" s="0" t="s">
-        <v>1185</v>
+        <v>793</v>
       </c>
       <c r="H654" s="0" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="I654" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J654" s="0" t="s">
-        <v>500</v>
+        <v>480</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>647</v>
+        <v>335</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>648</v>
+        <v>336</v>
       </c>
       <c r="C655" s="0" t="s">
-        <v>649</v>
+        <v>337</v>
       </c>
       <c r="F655" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G655" s="0" t="s">
-        <v>1186</v>
+        <v>793</v>
       </c>
       <c r="H655" s="0" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="I655" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J655" s="0" t="s">
-        <v>651</v>
+        <v>339</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B656" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C656" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="F656" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G656" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="H656" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="I656" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="J656" s="0" t="s">
         <v>166</v>
-      </c>
-[...19 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>240</v>
+        <v>280</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>241</v>
+        <v>281</v>
       </c>
       <c r="C657" s="0" t="s">
-        <v>242</v>
+        <v>282</v>
       </c>
       <c r="F657" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G657" s="0" t="s">
-        <v>1188</v>
+        <v>795</v>
       </c>
       <c r="H657" s="0" t="s">
-        <v>224</v>
+        <v>278</v>
       </c>
       <c r="I657" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J657" s="0" t="s">
-        <v>244</v>
+        <v>283</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>240</v>
+        <v>530</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>241</v>
+        <v>531</v>
       </c>
       <c r="C658" s="0" t="s">
-        <v>242</v>
+        <v>532</v>
       </c>
       <c r="F658" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G658" s="0" t="s">
-        <v>1189</v>
+        <v>809</v>
       </c>
       <c r="H658" s="0" t="s">
-        <v>224</v>
+        <v>71</v>
       </c>
       <c r="I658" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J658" s="0" t="s">
-        <v>244</v>
+        <v>534</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>240</v>
+        <v>93</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>241</v>
+        <v>94</v>
       </c>
       <c r="C659" s="0" t="s">
-        <v>242</v>
+        <v>95</v>
       </c>
       <c r="F659" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G659" s="0" t="s">
-        <v>1190</v>
+        <v>120</v>
       </c>
       <c r="H659" s="0" t="s">
-        <v>224</v>
+        <v>45</v>
       </c>
       <c r="I659" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>16</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>240</v>
+        <v>495</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>241</v>
+        <v>496</v>
       </c>
       <c r="C660" s="0" t="s">
-        <v>242</v>
+        <v>497</v>
       </c>
       <c r="F660" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G660" s="0" t="s">
-        <v>1191</v>
+        <v>812</v>
       </c>
       <c r="H660" s="0" t="s">
-        <v>224</v>
+        <v>245</v>
       </c>
       <c r="I660" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J660" s="0" t="s">
-        <v>244</v>
+        <v>498</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>240</v>
+        <v>523</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>241</v>
+        <v>524</v>
       </c>
       <c r="C661" s="0" t="s">
-        <v>242</v>
+        <v>525</v>
       </c>
       <c r="F661" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G661" s="0" t="s">
-        <v>1192</v>
+        <v>812</v>
       </c>
       <c r="H661" s="0" t="s">
-        <v>224</v>
+        <v>147</v>
       </c>
       <c r="I661" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J661" s="0" t="s">
-        <v>244</v>
+        <v>527</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>240</v>
+        <v>298</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>241</v>
+        <v>299</v>
       </c>
       <c r="C662" s="0" t="s">
-        <v>242</v>
+        <v>300</v>
       </c>
       <c r="F662" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G662" s="0" t="s">
-        <v>1193</v>
+        <v>812</v>
       </c>
       <c r="H662" s="0" t="s">
-        <v>224</v>
+        <v>147</v>
       </c>
       <c r="I662" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J662" s="0" t="s">
-        <v>244</v>
+        <v>302</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>240</v>
+        <v>546</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>241</v>
+        <v>547</v>
       </c>
       <c r="C663" s="0" t="s">
-        <v>242</v>
+        <v>548</v>
       </c>
       <c r="F663" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G663" s="0" t="s">
-        <v>1194</v>
+        <v>819</v>
       </c>
       <c r="H663" s="0" t="s">
-        <v>224</v>
+        <v>296</v>
       </c>
       <c r="I663" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J663" s="0" t="s">
-        <v>244</v>
+        <v>550</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>240</v>
+        <v>280</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>241</v>
+        <v>281</v>
       </c>
       <c r="C664" s="0" t="s">
-        <v>242</v>
+        <v>282</v>
       </c>
       <c r="F664" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G664" s="0" t="s">
-        <v>1195</v>
+        <v>822</v>
       </c>
       <c r="H664" s="0" t="s">
-        <v>224</v>
+        <v>278</v>
       </c>
       <c r="I664" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J664" s="0" t="s">
-        <v>244</v>
+        <v>283</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>240</v>
+        <v>831</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>241</v>
+        <v>832</v>
       </c>
       <c r="C665" s="0" t="s">
-        <v>242</v>
+        <v>833</v>
       </c>
       <c r="F665" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G665" s="0" t="s">
-        <v>1196</v>
+        <v>826</v>
       </c>
       <c r="H665" s="0" t="s">
-        <v>224</v>
+        <v>189</v>
       </c>
       <c r="I665" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J665" s="0" t="s">
-        <v>244</v>
+        <v>835</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>240</v>
+        <v>375</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>241</v>
+        <v>352</v>
       </c>
       <c r="C666" s="0" t="s">
-        <v>242</v>
+        <v>376</v>
       </c>
       <c r="F666" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G666" s="0" t="s">
-        <v>1197</v>
+        <v>828</v>
       </c>
       <c r="H666" s="0" t="s">
-        <v>224</v>
+        <v>160</v>
       </c>
       <c r="I666" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J666" s="0" t="s">
-        <v>244</v>
+        <v>378</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>240</v>
+        <v>258</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>241</v>
+        <v>259</v>
       </c>
       <c r="C667" s="0" t="s">
-        <v>242</v>
+        <v>260</v>
       </c>
       <c r="F667" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G667" s="0" t="s">
-        <v>1198</v>
+        <v>829</v>
       </c>
       <c r="H667" s="0" t="s">
-        <v>224</v>
+        <v>177</v>
       </c>
       <c r="I667" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J667" s="0" t="s">
-        <v>244</v>
+        <v>262</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>240</v>
+        <v>173</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>241</v>
+        <v>174</v>
       </c>
       <c r="C668" s="0" t="s">
-        <v>242</v>
+        <v>175</v>
       </c>
       <c r="F668" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G668" s="0" t="s">
-        <v>1199</v>
+        <v>829</v>
       </c>
       <c r="H668" s="0" t="s">
-        <v>224</v>
+        <v>177</v>
       </c>
       <c r="I668" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J668" s="0" t="s">
-        <v>244</v>
+        <v>178</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>240</v>
+        <v>121</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>241</v>
+        <v>39</v>
       </c>
       <c r="C669" s="0" t="s">
-        <v>242</v>
+        <v>122</v>
       </c>
       <c r="F669" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G669" s="0" t="s">
-        <v>1200</v>
+        <v>41</v>
       </c>
       <c r="H669" s="0" t="s">
-        <v>224</v>
+        <v>836</v>
       </c>
       <c r="I669" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>16</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>394</v>
+        <v>241</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>395</v>
+        <v>242</v>
       </c>
       <c r="C670" s="0" t="s">
-        <v>396</v>
+        <v>243</v>
       </c>
       <c r="F670" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G670" s="0" t="s">
-        <v>1201</v>
+        <v>838</v>
       </c>
       <c r="H670" s="0" t="s">
-        <v>111</v>
+        <v>245</v>
       </c>
       <c r="I670" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J670" s="0" t="s">
-        <v>398</v>
+        <v>246</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>869</v>
+        <v>10</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>870</v>
+        <v>11</v>
       </c>
       <c r="C671" s="0" t="s">
-        <v>871</v>
+        <v>12</v>
       </c>
       <c r="F671" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G671" s="0" t="s">
-        <v>1202</v>
+        <v>47</v>
       </c>
       <c r="H671" s="0" t="s">
-        <v>224</v>
+        <v>27</v>
       </c>
       <c r="I671" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>872</v>
+        <v>16</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>869</v>
+        <v>93</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>870</v>
+        <v>94</v>
       </c>
       <c r="C672" s="0" t="s">
-        <v>871</v>
+        <v>95</v>
       </c>
       <c r="F672" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G672" s="0" t="s">
-        <v>1203</v>
+        <v>123</v>
       </c>
       <c r="H672" s="0" t="s">
-        <v>224</v>
+        <v>45</v>
       </c>
       <c r="I672" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>872</v>
+        <v>16</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>551</v>
+        <v>1197</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>552</v>
+        <v>1198</v>
       </c>
       <c r="C673" s="0" t="s">
-        <v>553</v>
+        <v>1199</v>
       </c>
       <c r="F673" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G673" s="0" t="s">
-        <v>1204</v>
+        <v>857</v>
       </c>
       <c r="H673" s="0" t="s">
-        <v>82</v>
+        <v>893</v>
       </c>
       <c r="I673" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J673" s="0" t="s">
-        <v>555</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>551</v>
+        <v>351</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>552</v>
+        <v>352</v>
       </c>
       <c r="C674" s="0" t="s">
-        <v>553</v>
+        <v>353</v>
       </c>
       <c r="F674" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G674" s="0" t="s">
-        <v>1205</v>
+        <v>857</v>
       </c>
       <c r="H674" s="0" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="I674" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J674" s="0" t="s">
-        <v>555</v>
+        <v>355</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>551</v>
+        <v>1201</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>552</v>
+        <v>714</v>
       </c>
       <c r="C675" s="0" t="s">
-        <v>553</v>
+        <v>1202</v>
       </c>
       <c r="F675" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G675" s="0" t="s">
-        <v>1206</v>
+        <v>861</v>
       </c>
       <c r="H675" s="0" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="I675" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J675" s="0" t="s">
-        <v>555</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>405</v>
+        <v>340</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>406</v>
+        <v>341</v>
       </c>
       <c r="C676" s="0" t="s">
-        <v>407</v>
+        <v>342</v>
       </c>
       <c r="F676" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G676" s="0" t="s">
-        <v>1207</v>
+        <v>870</v>
       </c>
       <c r="H676" s="0" t="s">
-        <v>36</v>
+        <v>344</v>
       </c>
       <c r="I676" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J676" s="0" t="s">
-        <v>187</v>
+        <v>345</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>271</v>
+        <v>202</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>272</v>
+        <v>203</v>
       </c>
       <c r="C677" s="0" t="s">
-        <v>273</v>
+        <v>204</v>
       </c>
       <c r="F677" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G677" s="0" t="s">
-        <v>1208</v>
+        <v>127</v>
       </c>
       <c r="H677" s="0" t="s">
-        <v>224</v>
+        <v>160</v>
       </c>
       <c r="I677" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J677" s="0" t="s">
-        <v>274</v>
+        <v>206</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>539</v>
+        <v>124</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>290</v>
+        <v>125</v>
       </c>
       <c r="C678" s="0" t="s">
-        <v>540</v>
+        <v>126</v>
       </c>
       <c r="F678" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G678" s="0" t="s">
-        <v>1209</v>
+        <v>127</v>
       </c>
       <c r="H678" s="0" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="I678" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J678" s="0" t="s">
-        <v>542</v>
+        <v>128</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>539</v>
+        <v>880</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>290</v>
+        <v>253</v>
       </c>
       <c r="C679" s="0" t="s">
-        <v>540</v>
+        <v>881</v>
       </c>
       <c r="F679" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G679" s="0" t="s">
-        <v>1210</v>
+        <v>879</v>
       </c>
       <c r="H679" s="0" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I679" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J679" s="0" t="s">
-        <v>542</v>
+        <v>883</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>539</v>
+        <v>632</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>290</v>
+        <v>633</v>
       </c>
       <c r="C680" s="0" t="s">
-        <v>540</v>
+        <v>634</v>
       </c>
       <c r="F680" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G680" s="0" t="s">
-        <v>1211</v>
+        <v>879</v>
       </c>
       <c r="H680" s="0" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I680" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J680" s="0" t="s">
-        <v>542</v>
+        <v>636</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>539</v>
+        <v>559</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>290</v>
+        <v>560</v>
       </c>
       <c r="C681" s="0" t="s">
-        <v>540</v>
+        <v>561</v>
       </c>
       <c r="F681" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G681" s="0" t="s">
-        <v>1212</v>
+        <v>879</v>
       </c>
       <c r="H681" s="0" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="I681" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J681" s="0" t="s">
-        <v>542</v>
+        <v>563</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>743</v>
+        <v>885</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>330</v>
+        <v>886</v>
       </c>
       <c r="C682" s="0" t="s">
-        <v>744</v>
+        <v>887</v>
       </c>
       <c r="F682" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G682" s="0" t="s">
-        <v>1213</v>
+        <v>882</v>
       </c>
       <c r="H682" s="0" t="s">
-        <v>82</v>
+        <v>256</v>
       </c>
       <c r="I682" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J682" s="0" t="s">
-        <v>745</v>
+        <v>889</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>743</v>
+        <v>1079</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>330</v>
+        <v>1080</v>
       </c>
       <c r="C683" s="0" t="s">
-        <v>744</v>
+        <v>1081</v>
       </c>
       <c r="F683" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G683" s="0" t="s">
-        <v>1214</v>
+        <v>882</v>
       </c>
       <c r="H683" s="0" t="s">
-        <v>82</v>
+        <v>256</v>
       </c>
       <c r="I683" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J683" s="0" t="s">
-        <v>745</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>743</v>
+        <v>1079</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>330</v>
+        <v>1080</v>
       </c>
       <c r="C684" s="0" t="s">
-        <v>744</v>
+        <v>1081</v>
       </c>
       <c r="F684" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G684" s="0" t="s">
-        <v>1215</v>
+        <v>888</v>
       </c>
       <c r="H684" s="0" t="s">
-        <v>82</v>
+        <v>256</v>
       </c>
       <c r="I684" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J684" s="0" t="s">
-        <v>745</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>743</v>
+        <v>539</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>330</v>
+        <v>540</v>
       </c>
       <c r="C685" s="0" t="s">
-        <v>744</v>
+        <v>541</v>
       </c>
       <c r="F685" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G685" s="0" t="s">
-        <v>1216</v>
+        <v>888</v>
       </c>
       <c r="H685" s="0" t="s">
-        <v>82</v>
+        <v>256</v>
       </c>
       <c r="I685" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J685" s="0" t="s">
-        <v>745</v>
+        <v>543</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>743</v>
+        <v>783</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>330</v>
+        <v>264</v>
       </c>
       <c r="C686" s="0" t="s">
-        <v>744</v>
+        <v>784</v>
       </c>
       <c r="F686" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G686" s="0" t="s">
-        <v>1217</v>
+        <v>888</v>
       </c>
       <c r="H686" s="0" t="s">
-        <v>82</v>
+        <v>256</v>
       </c>
       <c r="I686" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J686" s="0" t="s">
-        <v>745</v>
+        <v>786</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>329</v>
+        <v>735</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>330</v>
+        <v>736</v>
       </c>
       <c r="C687" s="0" t="s">
-        <v>331</v>
+        <v>737</v>
       </c>
       <c r="F687" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G687" s="0" t="s">
-        <v>1218</v>
+        <v>1127</v>
       </c>
       <c r="H687" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="I687" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J687" s="0" t="s">
-        <v>333</v>
+        <v>739</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>329</v>
+        <v>129</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>330</v>
+        <v>130</v>
       </c>
       <c r="C688" s="0" t="s">
-        <v>331</v>
+        <v>131</v>
       </c>
       <c r="F688" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G688" s="0" t="s">
-        <v>1219</v>
+        <v>132</v>
       </c>
       <c r="H688" s="0" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="I688" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>16</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>329</v>
+        <v>133</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>330</v>
+        <v>130</v>
       </c>
       <c r="C689" s="0" t="s">
-        <v>331</v>
+        <v>134</v>
       </c>
       <c r="F689" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G689" s="0" t="s">
-        <v>1220</v>
+        <v>132</v>
       </c>
       <c r="H689" s="0" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="I689" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>16</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>329</v>
+        <v>1204</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>330</v>
+        <v>130</v>
       </c>
       <c r="C690" s="0" t="s">
-        <v>331</v>
+        <v>1205</v>
       </c>
       <c r="F690" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G690" s="0" t="s">
-        <v>1221</v>
+        <v>132</v>
       </c>
       <c r="H690" s="0" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="I690" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J690" s="0" t="s">
-        <v>333</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>329</v>
+        <v>1197</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>330</v>
+        <v>1198</v>
       </c>
       <c r="C691" s="0" t="s">
-        <v>331</v>
+        <v>1199</v>
       </c>
       <c r="F691" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G691" s="0" t="s">
-        <v>1222</v>
+        <v>1128</v>
       </c>
       <c r="H691" s="0" t="s">
-        <v>170</v>
+        <v>893</v>
       </c>
       <c r="I691" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J691" s="0" t="s">
-        <v>333</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>668</v>
+        <v>351</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>330</v>
+        <v>352</v>
       </c>
       <c r="C692" s="0" t="s">
-        <v>669</v>
+        <v>353</v>
       </c>
       <c r="F692" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G692" s="0" t="s">
-        <v>1223</v>
+        <v>1128</v>
       </c>
       <c r="H692" s="0" t="s">
-        <v>459</v>
+        <v>97</v>
       </c>
       <c r="I692" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J692" s="0" t="s">
-        <v>671</v>
+        <v>355</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>668</v>
+        <v>74</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>330</v>
+        <v>75</v>
       </c>
       <c r="C693" s="0" t="s">
-        <v>669</v>
+        <v>76</v>
       </c>
       <c r="F693" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G693" s="0" t="s">
-        <v>1224</v>
+        <v>135</v>
       </c>
       <c r="H693" s="0" t="s">
-        <v>459</v>
+        <v>66</v>
       </c>
       <c r="I693" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>16</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>668</v>
+        <v>396</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>330</v>
+        <v>397</v>
       </c>
       <c r="C694" s="0" t="s">
-        <v>669</v>
+        <v>398</v>
       </c>
       <c r="F694" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G694" s="0" t="s">
-        <v>1225</v>
+        <v>1129</v>
       </c>
       <c r="H694" s="0" t="s">
-        <v>459</v>
+        <v>256</v>
       </c>
       <c r="I694" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J694" s="0" t="s">
-        <v>671</v>
+        <v>400</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>668</v>
+        <v>324</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="C695" s="0" t="s">
-        <v>669</v>
+        <v>326</v>
       </c>
       <c r="F695" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G695" s="0" t="s">
-        <v>1226</v>
+        <v>1129</v>
       </c>
       <c r="H695" s="0" t="s">
-        <v>459</v>
+        <v>256</v>
       </c>
       <c r="I695" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J695" s="0" t="s">
-        <v>671</v>
+        <v>328</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>668</v>
+        <v>559</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>330</v>
+        <v>560</v>
       </c>
       <c r="C696" s="0" t="s">
-        <v>669</v>
+        <v>561</v>
       </c>
       <c r="F696" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G696" s="0" t="s">
-        <v>1227</v>
+        <v>1138</v>
       </c>
       <c r="H696" s="0" t="s">
-        <v>459</v>
+        <v>256</v>
       </c>
       <c r="I696" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J696" s="0" t="s">
-        <v>671</v>
+        <v>563</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>675</v>
+        <v>280</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>676</v>
+        <v>281</v>
       </c>
       <c r="C697" s="0" t="s">
-        <v>677</v>
+        <v>282</v>
       </c>
       <c r="F697" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G697" s="0" t="s">
-        <v>1228</v>
+        <v>1139</v>
       </c>
       <c r="H697" s="0" t="s">
-        <v>678</v>
+        <v>278</v>
       </c>
       <c r="I697" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J697" s="0" t="s">
-        <v>679</v>
+        <v>283</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>675</v>
+        <v>416</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>676</v>
+        <v>417</v>
       </c>
       <c r="C698" s="0" t="s">
-        <v>677</v>
+        <v>418</v>
       </c>
       <c r="F698" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G698" s="0" t="s">
-        <v>1229</v>
+        <v>1140</v>
       </c>
       <c r="H698" s="0" t="s">
-        <v>678</v>
+        <v>147</v>
       </c>
       <c r="I698" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J698" s="0" t="s">
-        <v>679</v>
+        <v>420</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>431</v>
+        <v>503</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>432</v>
+        <v>504</v>
       </c>
       <c r="C699" s="0" t="s">
-        <v>433</v>
+        <v>505</v>
       </c>
       <c r="F699" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G699" s="0" t="s">
-        <v>1230</v>
+        <v>1140</v>
       </c>
       <c r="H699" s="0" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="I699" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J699" s="0" t="s">
-        <v>434</v>
+        <v>507</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>431</v>
+        <v>247</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>432</v>
+        <v>248</v>
       </c>
       <c r="C700" s="0" t="s">
-        <v>433</v>
+        <v>249</v>
       </c>
       <c r="F700" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G700" s="0" t="s">
-        <v>1231</v>
+        <v>1140</v>
       </c>
       <c r="H700" s="0" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="I700" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J700" s="0" t="s">
-        <v>434</v>
+        <v>251</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>340</v>
+        <v>910</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>341</v>
+        <v>911</v>
       </c>
       <c r="C701" s="0" t="s">
-        <v>342</v>
+        <v>912</v>
       </c>
       <c r="F701" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G701" s="0" t="s">
-        <v>1232</v>
+        <v>1142</v>
       </c>
       <c r="H701" s="0" t="s">
-        <v>163</v>
+        <v>71</v>
       </c>
       <c r="I701" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J701" s="0" t="s">
-        <v>344</v>
+        <v>914</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>340</v>
+        <v>136</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>341</v>
+        <v>137</v>
       </c>
       <c r="C702" s="0" t="s">
-        <v>342</v>
+        <v>138</v>
       </c>
       <c r="F702" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G702" s="0" t="s">
-        <v>1233</v>
+        <v>139</v>
       </c>
       <c r="H702" s="0" t="s">
-        <v>163</v>
+        <v>71</v>
       </c>
       <c r="I702" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>16</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>340</v>
+        <v>1197</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>341</v>
+        <v>1198</v>
       </c>
       <c r="C703" s="0" t="s">
-        <v>342</v>
+        <v>1199</v>
       </c>
       <c r="F703" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G703" s="0" t="s">
-        <v>1234</v>
+        <v>1153</v>
       </c>
       <c r="H703" s="0" t="s">
-        <v>163</v>
+        <v>893</v>
       </c>
       <c r="I703" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J703" s="0" t="s">
-        <v>344</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>340</v>
+        <v>783</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>341</v>
+        <v>264</v>
       </c>
       <c r="C704" s="0" t="s">
-        <v>342</v>
+        <v>784</v>
       </c>
       <c r="F704" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G704" s="0" t="s">
-        <v>1235</v>
+        <v>99</v>
       </c>
       <c r="H704" s="0" t="s">
-        <v>163</v>
+        <v>256</v>
       </c>
       <c r="I704" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J704" s="0" t="s">
-        <v>344</v>
+        <v>786</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>591</v>
+        <v>268</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>592</v>
+        <v>269</v>
       </c>
       <c r="C705" s="0" t="s">
-        <v>593</v>
+        <v>270</v>
       </c>
       <c r="F705" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G705" s="0" t="s">
-        <v>1236</v>
+        <v>99</v>
       </c>
       <c r="H705" s="0" t="s">
-        <v>186</v>
+        <v>272</v>
       </c>
       <c r="I705" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J705" s="0" t="s">
-        <v>594</v>
+        <v>273</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>378</v>
+        <v>10</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>379</v>
+        <v>11</v>
       </c>
       <c r="C706" s="0" t="s">
-        <v>380</v>
+        <v>12</v>
       </c>
       <c r="F706" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G706" s="0" t="s">
-        <v>1237</v>
+        <v>140</v>
       </c>
       <c r="H706" s="0" t="s">
-        <v>382</v>
+        <v>27</v>
       </c>
       <c r="I706" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>16</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>378</v>
+        <v>741</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>379</v>
+        <v>336</v>
       </c>
       <c r="C707" s="0" t="s">
-        <v>380</v>
+        <v>742</v>
       </c>
       <c r="F707" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G707" s="0" t="s">
-        <v>1238</v>
+        <v>141</v>
       </c>
       <c r="H707" s="0" t="s">
-        <v>382</v>
+        <v>15</v>
       </c>
       <c r="I707" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J707" s="0" t="s">
-        <v>383</v>
+        <v>743</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>703</v>
+        <v>735</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>704</v>
+        <v>736</v>
       </c>
       <c r="C708" s="0" t="s">
-        <v>705</v>
+        <v>737</v>
       </c>
       <c r="F708" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G708" s="0" t="s">
-        <v>1239</v>
+        <v>141</v>
       </c>
       <c r="H708" s="0" t="s">
-        <v>707</v>
+        <v>15</v>
       </c>
       <c r="I708" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J708" s="0" t="s">
-        <v>708</v>
+        <v>739</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>900</v>
+        <v>10</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>901</v>
+        <v>11</v>
       </c>
       <c r="C709" s="0" t="s">
-        <v>902</v>
+        <v>12</v>
       </c>
       <c r="F709" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G709" s="0" t="s">
-        <v>1240</v>
+        <v>141</v>
       </c>
       <c r="H709" s="0" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="I709" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>904</v>
+        <v>16</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>257</v>
+        <v>484</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>258</v>
+        <v>485</v>
       </c>
       <c r="C710" s="0" t="s">
-        <v>259</v>
+        <v>486</v>
       </c>
       <c r="F710" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G710" s="0" t="s">
-        <v>1241</v>
+        <v>1162</v>
       </c>
       <c r="H710" s="0" t="s">
-        <v>82</v>
+        <v>200</v>
       </c>
       <c r="I710" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J710" s="0" t="s">
-        <v>261</v>
+        <v>488</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="C711" s="0" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="F711" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G711" s="0" t="s">
-        <v>1242</v>
+        <v>1166</v>
       </c>
       <c r="H711" s="0" t="s">
-        <v>82</v>
+        <v>154</v>
       </c>
       <c r="I711" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J711" s="0" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>335</v>
+        <v>530</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>336</v>
+        <v>531</v>
       </c>
       <c r="C712" s="0" t="s">
-        <v>337</v>
+        <v>532</v>
       </c>
       <c r="F712" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G712" s="0" t="s">
-        <v>1243</v>
+        <v>1169</v>
       </c>
       <c r="H712" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="I712" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J712" s="0" t="s">
-        <v>339</v>
+        <v>534</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>399</v>
+        <v>1143</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>400</v>
+        <v>1144</v>
       </c>
       <c r="C713" s="0" t="s">
-        <v>401</v>
+        <v>1145</v>
       </c>
       <c r="F713" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G713" s="0" t="s">
-        <v>1244</v>
+        <v>1170</v>
       </c>
       <c r="H713" s="0" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="I713" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J713" s="0" t="s">
-        <v>403</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>399</v>
+        <v>670</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>400</v>
+        <v>671</v>
       </c>
       <c r="C714" s="0" t="s">
-        <v>401</v>
+        <v>672</v>
       </c>
       <c r="F714" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G714" s="0" t="s">
-        <v>1245</v>
+        <v>1174</v>
       </c>
       <c r="H714" s="0" t="s">
-        <v>36</v>
+        <v>384</v>
       </c>
       <c r="I714" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J714" s="0" t="s">
-        <v>403</v>
+        <v>674</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>956</v>
+        <v>263</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>957</v>
+        <v>264</v>
       </c>
       <c r="C715" s="0" t="s">
-        <v>958</v>
+        <v>265</v>
       </c>
       <c r="F715" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G715" s="0" t="s">
-        <v>1246</v>
+        <v>1175</v>
       </c>
       <c r="H715" s="0" t="s">
-        <v>111</v>
+        <v>154</v>
       </c>
       <c r="I715" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J715" s="0" t="s">
-        <v>960</v>
+        <v>267</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>956</v>
+        <v>202</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>957</v>
+        <v>203</v>
       </c>
       <c r="C716" s="0" t="s">
-        <v>958</v>
+        <v>204</v>
       </c>
       <c r="F716" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G716" s="0" t="s">
-        <v>1247</v>
+        <v>1175</v>
       </c>
       <c r="H716" s="0" t="s">
-        <v>111</v>
+        <v>160</v>
       </c>
       <c r="I716" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J716" s="0" t="s">
-        <v>960</v>
+        <v>206</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>956</v>
+        <v>396</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>957</v>
+        <v>397</v>
       </c>
       <c r="C717" s="0" t="s">
-        <v>958</v>
+        <v>398</v>
       </c>
       <c r="F717" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G717" s="0" t="s">
-        <v>1248</v>
+        <v>1178</v>
       </c>
       <c r="H717" s="0" t="s">
-        <v>111</v>
+        <v>256</v>
       </c>
       <c r="I717" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J717" s="0" t="s">
-        <v>960</v>
+        <v>400</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>226</v>
+        <v>885</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>227</v>
+        <v>886</v>
       </c>
       <c r="C718" s="0" t="s">
-        <v>228</v>
+        <v>887</v>
       </c>
       <c r="F718" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G718" s="0" t="s">
-        <v>1249</v>
+        <v>1178</v>
       </c>
       <c r="H718" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="I718" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J718" s="0" t="s">
-        <v>229</v>
+        <v>889</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>226</v>
+        <v>1079</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>227</v>
+        <v>1080</v>
       </c>
       <c r="C719" s="0" t="s">
-        <v>228</v>
+        <v>1081</v>
       </c>
       <c r="F719" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G719" s="0" t="s">
-        <v>1250</v>
+        <v>1178</v>
       </c>
       <c r="H719" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="I719" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J719" s="0" t="s">
-        <v>229</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>295</v>
+        <v>1072</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>296</v>
+        <v>1073</v>
       </c>
       <c r="C720" s="0" t="s">
-        <v>297</v>
+        <v>1074</v>
       </c>
       <c r="F720" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G720" s="0" t="s">
-        <v>1251</v>
+        <v>1083</v>
       </c>
       <c r="H720" s="0" t="s">
-        <v>293</v>
+        <v>239</v>
       </c>
       <c r="I720" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J720" s="0" t="s">
-        <v>298</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>295</v>
+        <v>224</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>296</v>
+        <v>225</v>
       </c>
       <c r="C721" s="0" t="s">
-        <v>297</v>
+        <v>226</v>
       </c>
       <c r="F721" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G721" s="0" t="s">
-        <v>1252</v>
+        <v>1094</v>
       </c>
       <c r="H721" s="0" t="s">
-        <v>293</v>
+        <v>147</v>
       </c>
       <c r="I721" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J721" s="0" t="s">
-        <v>298</v>
+        <v>228</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>295</v>
+        <v>523</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>296</v>
+        <v>524</v>
       </c>
       <c r="C722" s="0" t="s">
-        <v>297</v>
+        <v>525</v>
       </c>
       <c r="F722" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G722" s="0" t="s">
-        <v>1253</v>
+        <v>1094</v>
       </c>
       <c r="H722" s="0" t="s">
-        <v>293</v>
+        <v>147</v>
       </c>
       <c r="I722" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J722" s="0" t="s">
-        <v>298</v>
+        <v>527</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C723" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="F723" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G723" s="0" t="s">
-        <v>1254</v>
+        <v>1094</v>
       </c>
       <c r="H723" s="0" t="s">
-        <v>293</v>
+        <v>147</v>
       </c>
       <c r="I723" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J723" s="0" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>295</v>
+        <v>411</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>296</v>
+        <v>412</v>
       </c>
       <c r="C724" s="0" t="s">
-        <v>297</v>
+        <v>413</v>
       </c>
       <c r="F724" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G724" s="0" t="s">
-        <v>1255</v>
+        <v>1097</v>
       </c>
       <c r="H724" s="0" t="s">
-        <v>293</v>
+        <v>239</v>
       </c>
       <c r="I724" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J724" s="0" t="s">
-        <v>298</v>
+        <v>415</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>1014</v>
+        <v>627</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>1015</v>
+        <v>628</v>
       </c>
       <c r="C725" s="0" t="s">
-        <v>1016</v>
+        <v>629</v>
       </c>
       <c r="F725" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G725" s="0" t="s">
-        <v>1256</v>
+        <v>1097</v>
       </c>
       <c r="H725" s="0" t="s">
-        <v>307</v>
+        <v>239</v>
       </c>
       <c r="I725" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J725" s="0" t="s">
-        <v>1018</v>
+        <v>631</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>944</v>
+        <v>411</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>945</v>
+        <v>412</v>
       </c>
       <c r="C726" s="0" t="s">
-        <v>946</v>
+        <v>413</v>
       </c>
       <c r="F726" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G726" s="0" t="s">
-        <v>1230</v>
+        <v>1102</v>
       </c>
       <c r="H726" s="0" t="s">
-        <v>111</v>
+        <v>239</v>
       </c>
       <c r="I726" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J726" s="0" t="s">
-        <v>947</v>
+        <v>415</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>944</v>
+        <v>632</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>945</v>
+        <v>633</v>
       </c>
       <c r="C727" s="0" t="s">
-        <v>946</v>
+        <v>634</v>
       </c>
       <c r="F727" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G727" s="0" t="s">
-        <v>1231</v>
+        <v>1107</v>
       </c>
       <c r="H727" s="0" t="s">
-        <v>111</v>
+        <v>256</v>
       </c>
       <c r="I727" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J727" s="0" t="s">
-        <v>947</v>
+        <v>636</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>807</v>
+        <v>319</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>808</v>
+        <v>304</v>
       </c>
       <c r="C728" s="0" t="s">
-        <v>809</v>
+        <v>320</v>
       </c>
       <c r="F728" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G728" s="0" t="s">
-        <v>1257</v>
+        <v>1107</v>
       </c>
       <c r="H728" s="0" t="s">
-        <v>351</v>
+        <v>256</v>
       </c>
       <c r="I728" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J728" s="0" t="s">
-        <v>811</v>
+        <v>322</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>807</v>
+        <v>1190</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>808</v>
+        <v>151</v>
       </c>
       <c r="C729" s="0" t="s">
-        <v>809</v>
+        <v>1191</v>
       </c>
       <c r="F729" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G729" s="0" t="s">
-        <v>1258</v>
+        <v>1115</v>
       </c>
       <c r="H729" s="0" t="s">
-        <v>351</v>
+        <v>256</v>
       </c>
       <c r="I729" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J729" s="0" t="s">
-        <v>811</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>807</v>
+        <v>185</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>808</v>
+        <v>186</v>
       </c>
       <c r="C730" s="0" t="s">
-        <v>809</v>
+        <v>187</v>
       </c>
       <c r="F730" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G730" s="0" t="s">
-        <v>1259</v>
+        <v>1122</v>
       </c>
       <c r="H730" s="0" t="s">
-        <v>351</v>
+        <v>189</v>
       </c>
       <c r="I730" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J730" s="0" t="s">
-        <v>811</v>
+        <v>190</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>807</v>
+        <v>74</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>808</v>
+        <v>75</v>
       </c>
       <c r="C731" s="0" t="s">
-        <v>809</v>
+        <v>76</v>
       </c>
       <c r="F731" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G731" s="0" t="s">
-        <v>1260</v>
+        <v>142</v>
       </c>
       <c r="H731" s="0" t="s">
-        <v>351</v>
+        <v>66</v>
       </c>
       <c r="I731" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>811</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>418</v>
+        <v>831</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>419</v>
+        <v>832</v>
       </c>
       <c r="C732" s="0" t="s">
-        <v>420</v>
+        <v>833</v>
       </c>
       <c r="F732" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G732" s="0" t="s">
-        <v>1230</v>
+        <v>1123</v>
       </c>
       <c r="H732" s="0" t="s">
-        <v>111</v>
+        <v>189</v>
       </c>
       <c r="I732" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J732" s="0" t="s">
-        <v>422</v>
+        <v>835</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>418</v>
+        <v>121</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>419</v>
+        <v>39</v>
       </c>
       <c r="C733" s="0" t="s">
-        <v>420</v>
+        <v>122</v>
       </c>
       <c r="F733" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G733" s="0" t="s">
-        <v>1261</v>
+        <v>78</v>
       </c>
       <c r="H733" s="0" t="s">
-        <v>111</v>
+        <v>836</v>
       </c>
       <c r="I733" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>16</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
-        <v>159</v>
+        <v>218</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>160</v>
+        <v>219</v>
       </c>
       <c r="C734" s="0" t="s">
-        <v>161</v>
+        <v>220</v>
       </c>
       <c r="F734" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G734" s="0" t="s">
-        <v>1262</v>
+        <v>1207</v>
       </c>
       <c r="H734" s="0" t="s">
-        <v>163</v>
+        <v>222</v>
       </c>
       <c r="I734" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J734" s="0" t="s">
-        <v>164</v>
+        <v>223</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>159</v>
+        <v>753</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>160</v>
+        <v>754</v>
       </c>
       <c r="C735" s="0" t="s">
-        <v>161</v>
+        <v>755</v>
       </c>
       <c r="F735" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G735" s="0" t="s">
-        <v>1263</v>
+        <v>1208</v>
       </c>
       <c r="H735" s="0" t="s">
-        <v>163</v>
+        <v>605</v>
       </c>
       <c r="I735" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J735" s="0" t="s">
-        <v>164</v>
+        <v>757</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>412</v>
+        <v>235</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>413</v>
+        <v>236</v>
       </c>
       <c r="C736" s="0" t="s">
-        <v>414</v>
+        <v>237</v>
       </c>
       <c r="F736" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G736" s="0" t="s">
-        <v>1264</v>
+        <v>1209</v>
       </c>
       <c r="H736" s="0" t="s">
-        <v>165</v>
+        <v>239</v>
       </c>
       <c r="I736" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J736" s="0" t="s">
-        <v>416</v>
+        <v>240</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>412</v>
+        <v>509</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>413</v>
+        <v>510</v>
       </c>
       <c r="C737" s="0" t="s">
-        <v>414</v>
+        <v>511</v>
       </c>
       <c r="F737" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G737" s="0" t="s">
-        <v>1265</v>
+        <v>1210</v>
       </c>
       <c r="H737" s="0" t="s">
-        <v>165</v>
+        <v>97</v>
       </c>
       <c r="I737" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J737" s="0" t="s">
-        <v>416</v>
+        <v>513</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>413</v>
+        <v>422</v>
       </c>
       <c r="C738" s="0" t="s">
-        <v>414</v>
+        <v>423</v>
       </c>
       <c r="F738" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G738" s="0" t="s">
-        <v>1266</v>
+        <v>1211</v>
       </c>
       <c r="H738" s="0" t="s">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="I738" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J738" s="0" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>888</v>
+        <v>303</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>889</v>
+        <v>304</v>
       </c>
       <c r="C739" s="0" t="s">
-        <v>890</v>
+        <v>305</v>
       </c>
       <c r="F739" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G739" s="0" t="s">
-        <v>1267</v>
+        <v>1212</v>
       </c>
       <c r="H739" s="0" t="s">
-        <v>892</v>
+        <v>239</v>
       </c>
       <c r="I739" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J739" s="0" t="s">
-        <v>893</v>
+        <v>307</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>888</v>
+        <v>363</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>889</v>
+        <v>364</v>
       </c>
       <c r="C740" s="0" t="s">
-        <v>890</v>
+        <v>365</v>
       </c>
       <c r="F740" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G740" s="0" t="s">
-        <v>1268</v>
+        <v>1213</v>
       </c>
       <c r="H740" s="0" t="s">
-        <v>892</v>
+        <v>15</v>
       </c>
       <c r="I740" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J740" s="0" t="s">
-        <v>893</v>
+        <v>367</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>309</v>
+        <v>359</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>310</v>
+        <v>168</v>
       </c>
       <c r="C741" s="0" t="s">
-        <v>311</v>
+        <v>360</v>
       </c>
       <c r="F741" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G741" s="0" t="s">
-        <v>1258</v>
+        <v>1214</v>
       </c>
       <c r="H741" s="0" t="s">
-        <v>165</v>
+        <v>189</v>
       </c>
       <c r="I741" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J741" s="0" t="s">
-        <v>313</v>
+        <v>362</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>502</v>
+        <v>476</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>503</v>
+        <v>477</v>
       </c>
       <c r="C742" s="0" t="s">
-        <v>504</v>
+        <v>478</v>
       </c>
       <c r="F742" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G742" s="0" t="s">
-        <v>1269</v>
+        <v>1215</v>
       </c>
       <c r="H742" s="0" t="s">
-        <v>506</v>
+        <v>71</v>
       </c>
       <c r="I742" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J742" s="0" t="s">
-        <v>507</v>
+        <v>480</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>502</v>
+        <v>546</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>503</v>
+        <v>547</v>
       </c>
       <c r="C743" s="0" t="s">
-        <v>504</v>
+        <v>548</v>
       </c>
       <c r="F743" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G743" s="0" t="s">
-        <v>1270</v>
+        <v>1216</v>
       </c>
       <c r="H743" s="0" t="s">
-        <v>506</v>
+        <v>296</v>
       </c>
       <c r="I743" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J743" s="0" t="s">
-        <v>507</v>
+        <v>550</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>1044</v>
+        <v>509</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>1045</v>
+        <v>510</v>
       </c>
       <c r="C744" s="0" t="s">
-        <v>1046</v>
+        <v>511</v>
       </c>
       <c r="F744" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G744" s="0" t="s">
-        <v>1271</v>
+        <v>1217</v>
       </c>
       <c r="H744" s="0" t="s">
-        <v>165</v>
+        <v>97</v>
       </c>
       <c r="I744" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J744" s="0" t="s">
-        <v>1048</v>
+        <v>513</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>529</v>
+        <v>363</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>530</v>
+        <v>364</v>
       </c>
       <c r="C745" s="0" t="s">
-        <v>531</v>
+        <v>365</v>
       </c>
       <c r="F745" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G745" s="0" t="s">
-        <v>1272</v>
+        <v>1218</v>
       </c>
       <c r="H745" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I745" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J745" s="0" t="s">
-        <v>532</v>
+        <v>367</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>529</v>
+        <v>449</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>530</v>
+        <v>304</v>
       </c>
       <c r="C746" s="0" t="s">
-        <v>531</v>
+        <v>450</v>
       </c>
       <c r="F746" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G746" s="0" t="s">
-        <v>1273</v>
+        <v>1219</v>
       </c>
       <c r="H746" s="0" t="s">
-        <v>15</v>
+        <v>344</v>
       </c>
       <c r="I746" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J746" s="0" t="s">
-        <v>532</v>
+        <v>452</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>529</v>
+        <v>753</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>530</v>
+        <v>754</v>
       </c>
       <c r="C747" s="0" t="s">
-        <v>531</v>
+        <v>755</v>
       </c>
       <c r="F747" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G747" s="0" t="s">
-        <v>1274</v>
+        <v>1220</v>
       </c>
       <c r="H747" s="0" t="s">
-        <v>15</v>
+        <v>605</v>
       </c>
       <c r="I747" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J747" s="0" t="s">
-        <v>532</v>
+        <v>757</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>765</v>
+        <v>753</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>530</v>
+        <v>754</v>
       </c>
       <c r="C748" s="0" t="s">
-        <v>766</v>
+        <v>755</v>
       </c>
       <c r="F748" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G748" s="0" t="s">
-        <v>1275</v>
+        <v>1221</v>
       </c>
       <c r="H748" s="0" t="s">
-        <v>163</v>
+        <v>605</v>
       </c>
       <c r="I748" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J748" s="0" t="s">
-        <v>768</v>
+        <v>757</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>765</v>
+        <v>530</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C749" s="0" t="s">
-        <v>766</v>
+        <v>532</v>
       </c>
       <c r="F749" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G749" s="0" t="s">
-        <v>1276</v>
+        <v>1222</v>
       </c>
       <c r="H749" s="0" t="s">
-        <v>163</v>
+        <v>71</v>
       </c>
       <c r="I749" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J749" s="0" t="s">
-        <v>768</v>
+        <v>534</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>765</v>
+        <v>308</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>530</v>
+        <v>304</v>
       </c>
       <c r="C750" s="0" t="s">
-        <v>766</v>
+        <v>309</v>
       </c>
       <c r="F750" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G750" s="0" t="s">
-        <v>1277</v>
+        <v>1223</v>
       </c>
       <c r="H750" s="0" t="s">
-        <v>163</v>
+        <v>239</v>
       </c>
       <c r="I750" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J750" s="0" t="s">
-        <v>768</v>
+        <v>311</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>949</v>
+        <v>464</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>567</v>
+        <v>465</v>
       </c>
       <c r="C751" s="0" t="s">
-        <v>950</v>
+        <v>466</v>
       </c>
       <c r="F751" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G751" s="0" t="s">
-        <v>1278</v>
+        <v>1224</v>
       </c>
       <c r="H751" s="0" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="I751" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J751" s="0" t="s">
-        <v>951</v>
+        <v>468</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>566</v>
+        <v>1132</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>567</v>
+        <v>1133</v>
       </c>
       <c r="C752" s="0" t="s">
-        <v>568</v>
+        <v>1134</v>
       </c>
       <c r="F752" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G752" s="0" t="s">
-        <v>1279</v>
+        <v>1225</v>
       </c>
       <c r="H752" s="0" t="s">
-        <v>170</v>
+        <v>66</v>
       </c>
       <c r="I752" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J752" s="0" t="s">
-        <v>569</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>566</v>
+        <v>503</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>567</v>
+        <v>504</v>
       </c>
       <c r="C753" s="0" t="s">
-        <v>568</v>
+        <v>505</v>
       </c>
       <c r="F753" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G753" s="0" t="s">
-        <v>1280</v>
+        <v>1226</v>
       </c>
       <c r="H753" s="0" t="s">
-        <v>170</v>
+        <v>147</v>
       </c>
       <c r="I753" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J753" s="0" t="s">
-        <v>569</v>
+        <v>507</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>566</v>
+        <v>247</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>567</v>
+        <v>248</v>
       </c>
       <c r="C754" s="0" t="s">
-        <v>568</v>
+        <v>249</v>
       </c>
       <c r="F754" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G754" s="0" t="s">
-        <v>1281</v>
+        <v>1226</v>
       </c>
       <c r="H754" s="0" t="s">
-        <v>170</v>
+        <v>147</v>
       </c>
       <c r="I754" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J754" s="0" t="s">
-        <v>569</v>
+        <v>251</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>566</v>
+        <v>268</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>567</v>
+        <v>269</v>
       </c>
       <c r="C755" s="0" t="s">
-        <v>568</v>
+        <v>270</v>
       </c>
       <c r="F755" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G755" s="0" t="s">
-        <v>1282</v>
+        <v>1227</v>
       </c>
       <c r="H755" s="0" t="s">
-        <v>170</v>
+        <v>272</v>
       </c>
       <c r="I755" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J755" s="0" t="s">
-        <v>569</v>
+        <v>273</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>566</v>
+        <v>436</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>567</v>
+        <v>437</v>
       </c>
       <c r="C756" s="0" t="s">
-        <v>568</v>
+        <v>438</v>
       </c>
       <c r="F756" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G756" s="0" t="s">
-        <v>1283</v>
+        <v>1228</v>
       </c>
       <c r="H756" s="0" t="s">
-        <v>170</v>
+        <v>97</v>
       </c>
       <c r="I756" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J756" s="0" t="s">
-        <v>569</v>
+        <v>440</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>566</v>
+        <v>593</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>567</v>
+        <v>594</v>
       </c>
       <c r="C757" s="0" t="s">
-        <v>568</v>
+        <v>595</v>
       </c>
       <c r="F757" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G757" s="0" t="s">
-        <v>1284</v>
+        <v>1229</v>
       </c>
       <c r="H757" s="0" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="I757" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J757" s="0" t="s">
-        <v>569</v>
+        <v>597</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>172</v>
+        <v>896</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>173</v>
+        <v>657</v>
       </c>
       <c r="C758" s="0" t="s">
-        <v>174</v>
+        <v>897</v>
       </c>
       <c r="F758" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G758" s="0" t="s">
-        <v>1285</v>
+        <v>1230</v>
       </c>
       <c r="H758" s="0" t="s">
-        <v>15</v>
+        <v>189</v>
       </c>
       <c r="I758" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J758" s="0" t="s">
-        <v>176</v>
+        <v>899</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>275</v>
+        <v>319</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>276</v>
+        <v>304</v>
       </c>
       <c r="C759" s="0" t="s">
-        <v>277</v>
+        <v>320</v>
       </c>
       <c r="F759" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G759" s="0" t="s">
-        <v>1286</v>
+        <v>1231</v>
       </c>
       <c r="H759" s="0" t="s">
-        <v>56</v>
+        <v>256</v>
       </c>
       <c r="I759" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J759" s="0" t="s">
-        <v>279</v>
+        <v>322</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>211</v>
+        <v>588</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>212</v>
+        <v>589</v>
       </c>
       <c r="C760" s="0" t="s">
-        <v>213</v>
+        <v>590</v>
       </c>
       <c r="F760" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G760" s="0" t="s">
-        <v>1287</v>
+        <v>1232</v>
       </c>
       <c r="H760" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="I760" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J760" s="0" t="s">
-        <v>215</v>
+        <v>592</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>211</v>
+        <v>346</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>212</v>
+        <v>347</v>
       </c>
       <c r="C761" s="0" t="s">
-        <v>213</v>
+        <v>348</v>
       </c>
       <c r="F761" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G761" s="0" t="s">
-        <v>1288</v>
+        <v>1233</v>
       </c>
       <c r="H761" s="0" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="I761" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J761" s="0" t="s">
-        <v>215</v>
+        <v>350</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>211</v>
+        <v>718</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>212</v>
+        <v>719</v>
       </c>
       <c r="C762" s="0" t="s">
-        <v>213</v>
+        <v>720</v>
       </c>
       <c r="F762" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G762" s="0" t="s">
-        <v>1285</v>
+        <v>1234</v>
       </c>
       <c r="H762" s="0" t="s">
-        <v>15</v>
+        <v>272</v>
       </c>
       <c r="I762" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J762" s="0" t="s">
-        <v>215</v>
+        <v>722</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>206</v>
+        <v>191</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>207</v>
+        <v>192</v>
       </c>
       <c r="C763" s="0" t="s">
-        <v>208</v>
+        <v>193</v>
       </c>
       <c r="F763" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G763" s="0" t="s">
-        <v>1289</v>
+        <v>1235</v>
       </c>
       <c r="H763" s="0" t="s">
-        <v>82</v>
+        <v>177</v>
       </c>
       <c r="I763" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J763" s="0" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>206</v>
+        <v>167</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>207</v>
+        <v>168</v>
       </c>
       <c r="C764" s="0" t="s">
-        <v>208</v>
+        <v>169</v>
       </c>
       <c r="F764" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G764" s="0" t="s">
-        <v>1290</v>
+        <v>1236</v>
       </c>
       <c r="H764" s="0" t="s">
-        <v>82</v>
+        <v>171</v>
       </c>
       <c r="I764" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J764" s="0" t="s">
-        <v>210</v>
+        <v>172</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>206</v>
+        <v>162</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>207</v>
+        <v>163</v>
       </c>
       <c r="C765" s="0" t="s">
-        <v>208</v>
+        <v>164</v>
       </c>
       <c r="F765" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G765" s="0" t="s">
-        <v>1291</v>
+        <v>1237</v>
       </c>
       <c r="H765" s="0" t="s">
-        <v>82</v>
+        <v>154</v>
       </c>
       <c r="I765" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J765" s="0" t="s">
-        <v>210</v>
+        <v>166</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>206</v>
+        <v>1069</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>207</v>
+        <v>231</v>
       </c>
       <c r="C766" s="0" t="s">
-        <v>208</v>
+        <v>1070</v>
       </c>
       <c r="F766" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G766" s="0" t="s">
-        <v>1292</v>
+        <v>1238</v>
       </c>
       <c r="H766" s="0" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="I766" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J766" s="0" t="s">
-        <v>210</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>962</v>
+        <v>927</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>248</v>
+        <v>928</v>
       </c>
       <c r="C767" s="0" t="s">
-        <v>963</v>
+        <v>929</v>
       </c>
       <c r="F767" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G767" s="0" t="s">
-        <v>1293</v>
+        <v>1239</v>
       </c>
       <c r="H767" s="0" t="s">
-        <v>111</v>
+        <v>15</v>
       </c>
       <c r="I767" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J767" s="0" t="s">
-        <v>965</v>
+        <v>931</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>658</v>
+        <v>725</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>248</v>
+        <v>726</v>
       </c>
       <c r="C768" s="0" t="s">
-        <v>659</v>
+        <v>727</v>
       </c>
       <c r="F768" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G768" s="0" t="s">
-        <v>1294</v>
+        <v>1240</v>
       </c>
       <c r="H768" s="0" t="s">
-        <v>661</v>
+        <v>147</v>
       </c>
       <c r="I768" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J768" s="0" t="s">
-        <v>662</v>
+        <v>729</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>493</v>
+        <v>910</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>248</v>
+        <v>911</v>
       </c>
       <c r="C769" s="0" t="s">
-        <v>494</v>
+        <v>912</v>
       </c>
       <c r="F769" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G769" s="0" t="s">
-        <v>1295</v>
+        <v>1241</v>
       </c>
       <c r="H769" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="I769" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J769" s="0" t="s">
-        <v>496</v>
+        <v>914</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>493</v>
+        <v>263</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="C770" s="0" t="s">
-        <v>494</v>
+        <v>265</v>
       </c>
       <c r="F770" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G770" s="0" t="s">
-        <v>1296</v>
+        <v>1242</v>
       </c>
       <c r="H770" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="I770" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J770" s="0" t="s">
-        <v>496</v>
+        <v>267</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>247</v>
+        <v>647</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>248</v>
+        <v>422</v>
       </c>
       <c r="C771" s="0" t="s">
-        <v>249</v>
+        <v>648</v>
       </c>
       <c r="F771" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G771" s="0" t="s">
-        <v>1297</v>
+        <v>1243</v>
       </c>
       <c r="H771" s="0" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="I771" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J771" s="0" t="s">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>630</v>
+        <v>150</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>631</v>
+        <v>151</v>
       </c>
       <c r="C772" s="0" t="s">
-        <v>632</v>
+        <v>152</v>
       </c>
       <c r="F772" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G772" s="0" t="s">
-        <v>1298</v>
+        <v>1244</v>
       </c>
       <c r="H772" s="0" t="s">
-        <v>56</v>
+        <v>154</v>
       </c>
       <c r="I772" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J772" s="0" t="s">
-        <v>633</v>
+        <v>155</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>630</v>
+        <v>162</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>631</v>
+        <v>163</v>
       </c>
       <c r="C773" s="0" t="s">
-        <v>632</v>
+        <v>164</v>
       </c>
       <c r="F773" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G773" s="0" t="s">
-        <v>1299</v>
+        <v>1245</v>
       </c>
       <c r="H773" s="0" t="s">
-        <v>56</v>
+        <v>154</v>
       </c>
       <c r="I773" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J773" s="0" t="s">
-        <v>633</v>
+        <v>166</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>630</v>
+        <v>340</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>631</v>
+        <v>341</v>
       </c>
       <c r="C774" s="0" t="s">
-        <v>632</v>
+        <v>342</v>
       </c>
       <c r="F774" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G774" s="0" t="s">
-        <v>1300</v>
+        <v>1246</v>
       </c>
       <c r="H774" s="0" t="s">
-        <v>56</v>
+        <v>344</v>
       </c>
       <c r="I774" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J774" s="0" t="s">
-        <v>633</v>
+        <v>345</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>1036</v>
+        <v>185</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>1037</v>
+        <v>186</v>
       </c>
       <c r="C775" s="0" t="s">
-        <v>1038</v>
+        <v>187</v>
       </c>
       <c r="F775" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G775" s="0" t="s">
-        <v>1301</v>
+        <v>1247</v>
       </c>
       <c r="H775" s="0" t="s">
-        <v>42</v>
+        <v>189</v>
       </c>
       <c r="I775" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J775" s="0" t="s">
-        <v>1040</v>
+        <v>190</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>1036</v>
+        <v>499</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>1037</v>
+        <v>253</v>
       </c>
       <c r="C776" s="0" t="s">
-        <v>1038</v>
+        <v>500</v>
       </c>
       <c r="F776" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G776" s="0" t="s">
-        <v>1302</v>
+        <v>1248</v>
       </c>
       <c r="H776" s="0" t="s">
-        <v>42</v>
+        <v>147</v>
       </c>
       <c r="I776" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J776" s="0" t="s">
-        <v>1040</v>
+        <v>502</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>1036</v>
+        <v>490</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>1037</v>
+        <v>491</v>
       </c>
       <c r="C777" s="0" t="s">
-        <v>1038</v>
+        <v>492</v>
       </c>
       <c r="F777" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G777" s="0" t="s">
-        <v>1303</v>
+        <v>1249</v>
       </c>
       <c r="H777" s="0" t="s">
-        <v>42</v>
+        <v>245</v>
       </c>
       <c r="I777" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J777" s="0" t="s">
-        <v>1040</v>
+        <v>494</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>1036</v>
+        <v>696</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>1037</v>
+        <v>697</v>
       </c>
       <c r="C778" s="0" t="s">
-        <v>1038</v>
+        <v>698</v>
       </c>
       <c r="F778" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G778" s="0" t="s">
-        <v>1304</v>
+        <v>1250</v>
       </c>
       <c r="H778" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I778" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J778" s="0" t="s">
-        <v>1040</v>
+        <v>700</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>1036</v>
+        <v>801</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>1037</v>
+        <v>691</v>
       </c>
       <c r="C779" s="0" t="s">
-        <v>1038</v>
+        <v>802</v>
       </c>
       <c r="F779" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G779" s="0" t="s">
-        <v>1305</v>
+        <v>1251</v>
       </c>
       <c r="H779" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="I779" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J779" s="0" t="s">
-        <v>1040</v>
+        <v>804</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>1036</v>
+        <v>677</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>1037</v>
+        <v>678</v>
       </c>
       <c r="C780" s="0" t="s">
-        <v>1038</v>
+        <v>679</v>
       </c>
       <c r="F780" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G780" s="0" t="s">
-        <v>1306</v>
+        <v>1252</v>
       </c>
       <c r="H780" s="0" t="s">
-        <v>42</v>
+        <v>384</v>
       </c>
       <c r="I780" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J780" s="0" t="s">
-        <v>1040</v>
+        <v>681</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>423</v>
+        <v>764</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>424</v>
+        <v>765</v>
       </c>
       <c r="C781" s="0" t="s">
-        <v>425</v>
+        <v>766</v>
       </c>
       <c r="F781" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G781" s="0" t="s">
-        <v>1307</v>
+        <v>1253</v>
       </c>
       <c r="H781" s="0" t="s">
-        <v>111</v>
+        <v>171</v>
       </c>
       <c r="I781" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J781" s="0" t="s">
-        <v>426</v>
+        <v>768</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>423</v>
+        <v>346</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>424</v>
+        <v>347</v>
       </c>
       <c r="C782" s="0" t="s">
-        <v>425</v>
+        <v>348</v>
       </c>
       <c r="F782" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G782" s="0" t="s">
-        <v>1169</v>
+        <v>1254</v>
       </c>
       <c r="H782" s="0" t="s">
-        <v>111</v>
+        <v>66</v>
       </c>
       <c r="I782" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
       <c r="J782" s="0" t="s">
-        <v>426</v>
+        <v>350</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>262</v>
+        <v>947</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>263</v>
+        <v>948</v>
       </c>
       <c r="C783" s="0" t="s">
-        <v>264</v>
+        <v>949</v>
       </c>
       <c r="F783" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G783" s="0" t="s">
-        <v>1308</v>
+        <v>1255</v>
       </c>
       <c r="H783" s="0" t="s">
-        <v>224</v>
+        <v>147</v>
       </c>
       <c r="I783" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J783" s="0" t="s">
-        <v>266</v>
+        <v>951</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>816</v>
+        <v>436</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>817</v>
+        <v>437</v>
       </c>
       <c r="C784" s="0" t="s">
-        <v>818</v>
+        <v>438</v>
       </c>
       <c r="F784" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G784" s="0" t="s">
-        <v>1309</v>
+        <v>1256</v>
       </c>
       <c r="H784" s="0" t="s">
-        <v>678</v>
+        <v>97</v>
       </c>
       <c r="I784" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J784" s="0" t="s">
-        <v>820</v>
+        <v>440</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>1059</v>
+        <v>274</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>1060</v>
+        <v>275</v>
       </c>
       <c r="C785" s="0" t="s">
-        <v>1061</v>
+        <v>276</v>
       </c>
       <c r="F785" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G785" s="0" t="s">
-        <v>1310</v>
+        <v>1257</v>
       </c>
       <c r="H785" s="0" t="s">
-        <v>165</v>
+        <v>278</v>
       </c>
       <c r="I785" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J785" s="0" t="s">
-        <v>1062</v>
+        <v>279</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>1059</v>
+        <v>280</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>1060</v>
+        <v>281</v>
       </c>
       <c r="C786" s="0" t="s">
-        <v>1061</v>
+        <v>282</v>
       </c>
       <c r="F786" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G786" s="0" t="s">
-        <v>1311</v>
+        <v>1257</v>
       </c>
       <c r="H786" s="0" t="s">
-        <v>165</v>
+        <v>278</v>
       </c>
       <c r="I786" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J786" s="0" t="s">
-        <v>1062</v>
+        <v>283</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>1059</v>
+        <v>416</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>1060</v>
+        <v>417</v>
       </c>
       <c r="C787" s="0" t="s">
-        <v>1061</v>
+        <v>418</v>
       </c>
       <c r="F787" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G787" s="0" t="s">
-        <v>1312</v>
+        <v>1258</v>
       </c>
       <c r="H787" s="0" t="s">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="I787" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J787" s="0" t="s">
-        <v>1062</v>
+        <v>420</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>1059</v>
+        <v>677</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>1060</v>
+        <v>678</v>
       </c>
       <c r="C788" s="0" t="s">
-        <v>1061</v>
+        <v>679</v>
       </c>
       <c r="F788" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G788" s="0" t="s">
-        <v>1313</v>
+        <v>1259</v>
       </c>
       <c r="H788" s="0" t="s">
-        <v>165</v>
+        <v>384</v>
       </c>
       <c r="I788" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J788" s="0" t="s">
-        <v>1062</v>
+        <v>681</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>1059</v>
+        <v>218</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>1060</v>
+        <v>219</v>
       </c>
       <c r="C789" s="0" t="s">
-        <v>1061</v>
+        <v>220</v>
       </c>
       <c r="F789" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G789" s="0" t="s">
-        <v>1314</v>
+        <v>1260</v>
       </c>
       <c r="H789" s="0" t="s">
-        <v>165</v>
+        <v>222</v>
       </c>
       <c r="I789" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J789" s="0" t="s">
-        <v>1062</v>
+        <v>223</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>918</v>
+        <v>677</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>919</v>
+        <v>678</v>
       </c>
       <c r="C790" s="0" t="s">
-        <v>920</v>
+        <v>679</v>
       </c>
       <c r="F790" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G790" s="0" t="s">
-        <v>1315</v>
+        <v>1261</v>
       </c>
       <c r="H790" s="0" t="s">
-        <v>111</v>
+        <v>384</v>
       </c>
       <c r="I790" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J790" s="0" t="s">
-        <v>921</v>
+        <v>681</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>918</v>
+        <v>167</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>919</v>
+        <v>168</v>
       </c>
       <c r="C791" s="0" t="s">
-        <v>920</v>
+        <v>169</v>
       </c>
       <c r="F791" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G791" s="0" t="s">
-        <v>1316</v>
+        <v>1262</v>
       </c>
       <c r="H791" s="0" t="s">
-        <v>111</v>
+        <v>171</v>
       </c>
       <c r="I791" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J791" s="0" t="s">
-        <v>921</v>
+        <v>172</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>918</v>
+        <v>490</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>919</v>
+        <v>491</v>
       </c>
       <c r="C792" s="0" t="s">
-        <v>920</v>
+        <v>492</v>
       </c>
       <c r="F792" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G792" s="0" t="s">
-        <v>1317</v>
+        <v>1263</v>
       </c>
       <c r="H792" s="0" t="s">
-        <v>111</v>
+        <v>245</v>
       </c>
       <c r="I792" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J792" s="0" t="s">
-        <v>921</v>
+        <v>494</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>918</v>
+        <v>1132</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>919</v>
+        <v>1133</v>
       </c>
       <c r="C793" s="0" t="s">
-        <v>920</v>
+        <v>1134</v>
       </c>
       <c r="F793" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G793" s="0" t="s">
-        <v>1318</v>
+        <v>1264</v>
       </c>
       <c r="H793" s="0" t="s">
-        <v>111</v>
+        <v>66</v>
       </c>
       <c r="I793" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J793" s="0" t="s">
-        <v>921</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>918</v>
+        <v>609</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>919</v>
+        <v>610</v>
       </c>
       <c r="C794" s="0" t="s">
-        <v>920</v>
+        <v>611</v>
       </c>
       <c r="F794" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G794" s="0" t="s">
-        <v>1319</v>
+        <v>1265</v>
       </c>
       <c r="H794" s="0" t="s">
-        <v>111</v>
+        <v>613</v>
       </c>
       <c r="I794" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J794" s="0" t="s">
-        <v>921</v>
+        <v>614</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>730</v>
+        <v>156</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>731</v>
+        <v>157</v>
       </c>
       <c r="C795" s="0" t="s">
-        <v>732</v>
+        <v>158</v>
       </c>
       <c r="F795" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G795" s="0" t="s">
-        <v>1320</v>
+        <v>1266</v>
       </c>
       <c r="H795" s="0" t="s">
-        <v>734</v>
+        <v>160</v>
       </c>
       <c r="I795" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J795" s="0" t="s">
-        <v>735</v>
+        <v>161</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>730</v>
+        <v>380</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>731</v>
+        <v>381</v>
       </c>
       <c r="C796" s="0" t="s">
-        <v>732</v>
+        <v>382</v>
       </c>
       <c r="F796" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G796" s="0" t="s">
-        <v>1321</v>
+        <v>1267</v>
       </c>
       <c r="H796" s="0" t="s">
-        <v>734</v>
+        <v>384</v>
       </c>
       <c r="I796" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J796" s="0" t="s">
-        <v>735</v>
+        <v>385</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>636</v>
+        <v>202</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>637</v>
+        <v>203</v>
       </c>
       <c r="C797" s="0" t="s">
-        <v>638</v>
+        <v>204</v>
       </c>
       <c r="F797" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G797" s="0" t="s">
-        <v>1322</v>
+        <v>1268</v>
       </c>
       <c r="H797" s="0" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="I797" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J797" s="0" t="s">
-        <v>640</v>
+        <v>206</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>840</v>
+        <v>241</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>841</v>
+        <v>242</v>
       </c>
       <c r="C798" s="0" t="s">
-        <v>842</v>
+        <v>243</v>
       </c>
       <c r="F798" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G798" s="0" t="s">
-        <v>1323</v>
+        <v>1269</v>
       </c>
       <c r="H798" s="0" t="s">
-        <v>15</v>
+        <v>245</v>
       </c>
       <c r="I798" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J798" s="0" t="s">
-        <v>843</v>
+        <v>246</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>840</v>
+        <v>292</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>841</v>
+        <v>293</v>
       </c>
       <c r="C799" s="0" t="s">
-        <v>842</v>
+        <v>294</v>
       </c>
       <c r="F799" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G799" s="0" t="s">
-        <v>1324</v>
+        <v>1270</v>
       </c>
       <c r="H799" s="0" t="s">
-        <v>15</v>
+        <v>296</v>
       </c>
       <c r="I799" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J799" s="0" t="s">
-        <v>843</v>
+        <v>297</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>840</v>
+        <v>426</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>841</v>
+        <v>370</v>
       </c>
       <c r="C800" s="0" t="s">
-        <v>842</v>
+        <v>427</v>
       </c>
       <c r="F800" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G800" s="0" t="s">
-        <v>1325</v>
+        <v>1271</v>
       </c>
       <c r="H800" s="0" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="I800" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J800" s="0" t="s">
-        <v>843</v>
+        <v>429</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>840</v>
+        <v>359</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>841</v>
+        <v>168</v>
       </c>
       <c r="C801" s="0" t="s">
-        <v>842</v>
+        <v>360</v>
       </c>
       <c r="F801" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G801" s="0" t="s">
-        <v>1326</v>
+        <v>1272</v>
       </c>
       <c r="H801" s="0" t="s">
-        <v>15</v>
+        <v>189</v>
       </c>
       <c r="I801" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J801" s="0" t="s">
-        <v>843</v>
+        <v>362</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>840</v>
+        <v>677</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>841</v>
+        <v>678</v>
       </c>
       <c r="C802" s="0" t="s">
-        <v>842</v>
+        <v>679</v>
       </c>
       <c r="F802" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G802" s="0" t="s">
-        <v>1327</v>
+        <v>1273</v>
       </c>
       <c r="H802" s="0" t="s">
-        <v>15</v>
+        <v>384</v>
       </c>
       <c r="I802" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J802" s="0" t="s">
-        <v>843</v>
+        <v>681</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>1021</v>
+        <v>1132</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>1022</v>
+        <v>1133</v>
       </c>
       <c r="C803" s="0" t="s">
-        <v>1023</v>
+        <v>1134</v>
       </c>
       <c r="F803" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G803" s="0" t="s">
-        <v>1328</v>
+        <v>1274</v>
       </c>
       <c r="H803" s="0" t="s">
-        <v>186</v>
+        <v>66</v>
       </c>
       <c r="I803" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J803" s="0" t="s">
-        <v>1024</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>1021</v>
+        <v>308</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>1022</v>
+        <v>304</v>
       </c>
       <c r="C804" s="0" t="s">
-        <v>1023</v>
+        <v>309</v>
       </c>
       <c r="F804" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G804" s="0" t="s">
-        <v>1329</v>
+        <v>1275</v>
       </c>
       <c r="H804" s="0" t="s">
-        <v>186</v>
+        <v>239</v>
       </c>
       <c r="I804" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J804" s="0" t="s">
-        <v>1024</v>
+        <v>311</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>803</v>
+        <v>363</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>791</v>
+        <v>364</v>
       </c>
       <c r="C805" s="0" t="s">
-        <v>804</v>
+        <v>365</v>
       </c>
       <c r="F805" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G805" s="0" t="s">
-        <v>1330</v>
+        <v>1276</v>
       </c>
       <c r="H805" s="0" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="I805" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J805" s="0" t="s">
-        <v>806</v>
+        <v>367</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>803</v>
+        <v>258</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>791</v>
+        <v>259</v>
       </c>
       <c r="C806" s="0" t="s">
-        <v>804</v>
+        <v>260</v>
       </c>
       <c r="F806" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G806" s="0" t="s">
-        <v>1331</v>
+        <v>1277</v>
       </c>
       <c r="H806" s="0" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="I806" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J806" s="0" t="s">
-        <v>806</v>
+        <v>262</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>803</v>
+        <v>263</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>791</v>
+        <v>264</v>
       </c>
       <c r="C807" s="0" t="s">
-        <v>804</v>
+        <v>265</v>
       </c>
       <c r="F807" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G807" s="0" t="s">
-        <v>1332</v>
+        <v>1278</v>
       </c>
       <c r="H807" s="0" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="I807" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J807" s="0" t="s">
-        <v>806</v>
+        <v>267</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>803</v>
+        <v>880</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>791</v>
+        <v>253</v>
       </c>
       <c r="C808" s="0" t="s">
-        <v>804</v>
+        <v>881</v>
       </c>
       <c r="F808" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G808" s="0" t="s">
-        <v>1333</v>
+        <v>1279</v>
       </c>
       <c r="H808" s="0" t="s">
-        <v>163</v>
+        <v>256</v>
       </c>
       <c r="I808" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J808" s="0" t="s">
-        <v>806</v>
+        <v>883</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>790</v>
+        <v>753</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>791</v>
+        <v>754</v>
       </c>
       <c r="C809" s="0" t="s">
-        <v>792</v>
+        <v>755</v>
       </c>
       <c r="F809" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G809" s="0" t="s">
-        <v>1334</v>
+        <v>1280</v>
       </c>
       <c r="H809" s="0" t="s">
-        <v>293</v>
+        <v>605</v>
       </c>
       <c r="I809" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J809" s="0" t="s">
-        <v>793</v>
+        <v>757</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>790</v>
+        <v>449</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>791</v>
+        <v>304</v>
       </c>
       <c r="C810" s="0" t="s">
-        <v>792</v>
+        <v>450</v>
       </c>
       <c r="F810" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G810" s="0" t="s">
-        <v>1335</v>
+        <v>1281</v>
       </c>
       <c r="H810" s="0" t="s">
-        <v>293</v>
+        <v>344</v>
       </c>
       <c r="I810" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J810" s="0" t="s">
-        <v>793</v>
+        <v>452</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>790</v>
+        <v>375</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>791</v>
+        <v>352</v>
       </c>
       <c r="C811" s="0" t="s">
-        <v>792</v>
+        <v>376</v>
       </c>
       <c r="F811" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G811" s="0" t="s">
-        <v>1336</v>
+        <v>1282</v>
       </c>
       <c r="H811" s="0" t="s">
-        <v>293</v>
+        <v>160</v>
       </c>
       <c r="I811" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J811" s="0" t="s">
-        <v>793</v>
+        <v>378</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>790</v>
+        <v>1147</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>791</v>
+        <v>1148</v>
       </c>
       <c r="C812" s="0" t="s">
-        <v>792</v>
+        <v>1149</v>
       </c>
       <c r="F812" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G812" s="0" t="s">
-        <v>1337</v>
+        <v>1283</v>
       </c>
       <c r="H812" s="0" t="s">
-        <v>293</v>
+        <v>189</v>
       </c>
       <c r="I812" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J812" s="0" t="s">
-        <v>793</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>790</v>
+        <v>330</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>791</v>
+        <v>331</v>
       </c>
       <c r="C813" s="0" t="s">
-        <v>792</v>
+        <v>332</v>
       </c>
       <c r="F813" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G813" s="0" t="s">
-        <v>1338</v>
+        <v>1284</v>
       </c>
       <c r="H813" s="0" t="s">
-        <v>293</v>
+        <v>183</v>
       </c>
       <c r="I813" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J813" s="0" t="s">
-        <v>793</v>
+        <v>334</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>1339</v>
+        <v>1132</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>1340</v>
+        <v>1133</v>
       </c>
       <c r="C814" s="0" t="s">
-        <v>1341</v>
+        <v>1134</v>
       </c>
       <c r="F814" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G814" s="0" t="s">
-        <v>1342</v>
+        <v>1285</v>
       </c>
       <c r="H814" s="0" t="s">
-        <v>152</v>
+        <v>66</v>
       </c>
       <c r="I814" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J814" s="0" t="s">
-        <v>1343</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>1339</v>
+        <v>162</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>1340</v>
+        <v>163</v>
       </c>
       <c r="C815" s="0" t="s">
-        <v>1341</v>
+        <v>164</v>
       </c>
       <c r="F815" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G815" s="0" t="s">
-        <v>1344</v>
+        <v>1286</v>
       </c>
       <c r="H815" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="I815" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J815" s="0" t="s">
-        <v>1343</v>
+        <v>166</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>1339</v>
+        <v>346</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>1340</v>
+        <v>347</v>
       </c>
       <c r="C816" s="0" t="s">
-        <v>1341</v>
+        <v>348</v>
       </c>
       <c r="F816" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G816" s="0" t="s">
-        <v>1345</v>
+        <v>1287</v>
       </c>
       <c r="H816" s="0" t="s">
-        <v>152</v>
+        <v>66</v>
       </c>
       <c r="I816" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J816" s="0" t="s">
-        <v>1343</v>
+        <v>350</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>1339</v>
+        <v>156</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>1340</v>
+        <v>157</v>
       </c>
       <c r="C817" s="0" t="s">
-        <v>1341</v>
+        <v>158</v>
       </c>
       <c r="F817" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G817" s="0" t="s">
-        <v>1346</v>
+        <v>1288</v>
       </c>
       <c r="H817" s="0" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="I817" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J817" s="0" t="s">
-        <v>1343</v>
+        <v>161</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>1339</v>
+        <v>704</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>1340</v>
+        <v>336</v>
       </c>
       <c r="C818" s="0" t="s">
-        <v>1341</v>
+        <v>705</v>
       </c>
       <c r="F818" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G818" s="0" t="s">
-        <v>1347</v>
+        <v>1289</v>
       </c>
       <c r="H818" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="I818" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J818" s="0" t="s">
-        <v>1343</v>
+        <v>707</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>983</v>
+        <v>783</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>984</v>
+        <v>264</v>
       </c>
       <c r="C819" s="0" t="s">
-        <v>985</v>
+        <v>784</v>
       </c>
       <c r="F819" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G819" s="0" t="s">
-        <v>1348</v>
+        <v>1290</v>
       </c>
       <c r="H819" s="0" t="s">
-        <v>459</v>
+        <v>256</v>
       </c>
       <c r="I819" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J819" s="0" t="s">
-        <v>987</v>
+        <v>786</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>683</v>
+        <v>308</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>684</v>
+        <v>304</v>
       </c>
       <c r="C820" s="0" t="s">
-        <v>685</v>
+        <v>309</v>
       </c>
       <c r="F820" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G820" s="0" t="s">
-        <v>1349</v>
+        <v>1291</v>
       </c>
       <c r="H820" s="0" t="s">
-        <v>111</v>
+        <v>239</v>
       </c>
       <c r="I820" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J820" s="0" t="s">
-        <v>686</v>
+        <v>311</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>683</v>
+        <v>1193</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>684</v>
+        <v>1194</v>
       </c>
       <c r="C821" s="0" t="s">
-        <v>685</v>
+        <v>1195</v>
       </c>
       <c r="F821" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G821" s="0" t="s">
-        <v>1350</v>
+        <v>1292</v>
       </c>
       <c r="H821" s="0" t="s">
-        <v>111</v>
+        <v>384</v>
       </c>
       <c r="I821" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J821" s="0" t="s">
-        <v>686</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>683</v>
+        <v>313</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>684</v>
+        <v>314</v>
       </c>
       <c r="C822" s="0" t="s">
-        <v>685</v>
+        <v>315</v>
       </c>
       <c r="F822" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G822" s="0" t="s">
-        <v>1351</v>
+        <v>1293</v>
       </c>
       <c r="H822" s="0" t="s">
-        <v>111</v>
+        <v>296</v>
       </c>
       <c r="I822" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J822" s="0" t="s">
-        <v>686</v>
+        <v>317</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>683</v>
+        <v>426</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>684</v>
+        <v>370</v>
       </c>
       <c r="C823" s="0" t="s">
-        <v>685</v>
+        <v>427</v>
       </c>
       <c r="F823" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G823" s="0" t="s">
-        <v>1352</v>
+        <v>1294</v>
       </c>
       <c r="H823" s="0" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="I823" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J823" s="0" t="s">
-        <v>686</v>
+        <v>429</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>683</v>
+        <v>156</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>684</v>
+        <v>157</v>
       </c>
       <c r="C824" s="0" t="s">
-        <v>685</v>
+        <v>158</v>
       </c>
       <c r="F824" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G824" s="0" t="s">
-        <v>1353</v>
+        <v>1295</v>
       </c>
       <c r="H824" s="0" t="s">
-        <v>111</v>
+        <v>160</v>
       </c>
       <c r="I824" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J824" s="0" t="s">
-        <v>686</v>
+        <v>161</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>570</v>
+        <v>471</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>571</v>
+        <v>472</v>
       </c>
       <c r="C825" s="0" t="s">
-        <v>572</v>
+        <v>473</v>
       </c>
       <c r="F825" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G825" s="0" t="s">
-        <v>1354</v>
+        <v>1296</v>
       </c>
       <c r="H825" s="0" t="s">
-        <v>382</v>
+        <v>71</v>
       </c>
       <c r="I825" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J825" s="0" t="s">
-        <v>574</v>
+        <v>475</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>570</v>
+        <v>806</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>571</v>
+        <v>807</v>
       </c>
       <c r="C826" s="0" t="s">
-        <v>572</v>
+        <v>808</v>
       </c>
       <c r="F826" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G826" s="0" t="s">
-        <v>1355</v>
+        <v>1297</v>
       </c>
       <c r="H826" s="0" t="s">
-        <v>382</v>
+        <v>433</v>
       </c>
       <c r="I826" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J826" s="0" t="s">
-        <v>574</v>
+        <v>810</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>486</v>
+        <v>162</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>487</v>
+        <v>163</v>
       </c>
       <c r="C827" s="0" t="s">
-        <v>488</v>
+        <v>164</v>
       </c>
       <c r="F827" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G827" s="0" t="s">
-        <v>1356</v>
+        <v>1298</v>
       </c>
       <c r="H827" s="0" t="s">
-        <v>382</v>
+        <v>154</v>
       </c>
       <c r="I827" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J827" s="0" t="s">
-        <v>490</v>
+        <v>166</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>859</v>
+        <v>303</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>860</v>
+        <v>304</v>
       </c>
       <c r="C828" s="0" t="s">
-        <v>861</v>
+        <v>305</v>
       </c>
       <c r="F828" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G828" s="0" t="s">
-        <v>1357</v>
+        <v>1299</v>
       </c>
       <c r="H828" s="0" t="s">
-        <v>355</v>
+        <v>239</v>
       </c>
       <c r="I828" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J828" s="0" t="s">
-        <v>862</v>
+        <v>307</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>325</v>
+        <v>490</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>326</v>
+        <v>491</v>
       </c>
       <c r="C829" s="0" t="s">
-        <v>327</v>
+        <v>492</v>
       </c>
       <c r="F829" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G829" s="0" t="s">
-        <v>1358</v>
+        <v>1300</v>
       </c>
       <c r="H829" s="0" t="s">
-        <v>42</v>
+        <v>245</v>
       </c>
       <c r="I829" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J829" s="0" t="s">
-        <v>328</v>
+        <v>494</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>642</v>
+        <v>421</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>643</v>
+        <v>422</v>
       </c>
       <c r="C830" s="0" t="s">
-        <v>644</v>
+        <v>423</v>
       </c>
       <c r="F830" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G830" s="0" t="s">
-        <v>1359</v>
+        <v>1301</v>
       </c>
       <c r="H830" s="0" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="I830" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J830" s="0" t="s">
-        <v>646</v>
+        <v>424</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>642</v>
+        <v>718</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>643</v>
+        <v>719</v>
       </c>
       <c r="C831" s="0" t="s">
-        <v>644</v>
+        <v>720</v>
       </c>
       <c r="F831" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G831" s="0" t="s">
-        <v>1360</v>
+        <v>1302</v>
       </c>
       <c r="H831" s="0" t="s">
-        <v>111</v>
+        <v>272</v>
       </c>
       <c r="I831" s="0" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
       <c r="J831" s="0" t="s">
-        <v>646</v>
+        <v>722</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>642</v>
+        <v>454</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>643</v>
+        <v>455</v>
       </c>
       <c r="C832" s="0" t="s">
-        <v>644</v>
+        <v>456</v>
       </c>
       <c r="F832" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G832" s="0" t="s">
-        <v>1361</v>
+        <v>1303</v>
       </c>
       <c r="H832" s="0" t="s">
-        <v>111</v>
+        <v>272</v>
       </c>
       <c r="I832" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="J832" s="0" t="s">
-        <v>646</v>
-[...3041 lines deleted...]
-        <v>691</v>
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>