--- v3 (2026-08-08)
+++ v4 (2026-09-23)
@@ -5,4047 +5,4149 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1304" uniqueCount="1304">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1334" uniqueCount="1334">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>JenisPaten</t>
   </si>
   <si>
     <t>Abstrak</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula Gabungan Ekstrak Temulawak, Meniran, Sambiloto dan Temuireng pada Pakan Unggas untuk Menanggulangi dan Mencegah Flu Burung 
+</t>
+  </si>
+  <si>
+    <t>23-Oct-2014</t>
+  </si>
+  <si>
+    <t>P00201406472</t>
+  </si>
+  <si>
+    <t>Pemeriksaan Substantif I</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irmanida Batubara, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Fakultas Matematika dan Ilmu Pengetahuan Alam</t>
+  </si>
+  <si>
+    <t>Paten</t>
   </si>
   <si>
     <t xml:space="preserve">Ekstrak Daun Guazuma ulmifolia Lamk sebagai Penurun Kolesterol
 </t>
   </si>
   <si>
     <t>01-Dec-2004</t>
   </si>
   <si>
     <t>P00200400606</t>
   </si>
   <si>
-    <t>Pemeriksaan Substantif I</t>
-[...8 lines deleted...]
-    <t>Paten</t>
+    <t>Dr. drh. Sulistiyani, M.Sc.</t>
   </si>
   <si>
     <t xml:space="preserve">Umpan Buatan Sintetik untuk Penangkapan Ikan Karang
 </t>
   </si>
   <si>
     <t>26-Nov-2012</t>
   </si>
   <si>
     <t>P00201201039</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Mochammad Riyanto, S.Pi., M.Si.</t>
   </si>
   <si>
-    <t>Fakultas Perikanan dan Ilmu Kelautan</t>
+    <t>Departemen Pemanfaatan Sumberdaya Perikanan</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan ibrmulasi bahan unluk umpan bualan yang digunakan untuk penangkapan ikan. Lebih khusus invensi ini digunakan untuk penangkapan ikan karang khususnya ikan kerapu (Epinepheliis sp.), yang menggunakan bahan-bahan sintetik, yang memiliki kandungan asam amino arginina dan leusina serta metode pembutannya. Invensi umpan buatan dari bahan sintelik merupakan sebuah terobosan dalam mengatasi kelangkaan bahan-bahan alami maupun bahan-bahan semi alami dan dalam rangka mengurangi degradasi sumberdaya ikan dan lingkungan perairan akibat praktek penangkapan yang bersifat merusak (destructive fishing). Efektivitas penangkapan ikan karang konsumsi dengan bubu menggunakan invensi ini akan meningkat sehingga selain menguntungkan nelayan juga menekan praktek pengoperasian bubu yang merusak ekosislem lerumbu karang. Invensi ini berupa campuran asam amino arginina, asam amino leusina, celluloce methyl car boxy I (CMC) dan air. Bahan-bahan tersebut melalui proses pencampuran dengan komposisi 0,45 - 0,60% arginina, 0,50 - 0,65% leusina, dan 98,75 -99,05% CMC dari total berat bahan dengan air sebagai pengemulsi menjadi adonan umpan buatan yang siap digunakan.</t>
   </si>
   <si>
-    <t xml:space="preserve">Formula Gabungan Ekstrak Temulawak, Meniran, Sambiloto dan Temuireng pada Pakan Unggas untuk Menanggulangi dan Mencegah Flu Burung 
+    <t xml:space="preserve">Alat Pengering Tenaga Surya, Angin dan Biomassa
 </t>
   </si>
   <si>
-    <t>23-Oct-2014</t>
-[...8 lines deleted...]
-    <t>Fakultas Matematika dan Ilmu Pengetahuan Alam</t>
+    <t>09-Sep-2005</t>
+  </si>
+  <si>
+    <t>P00200500504</t>
+  </si>
+  <si>
+    <t>Dr. Leopold Oscar Nelwan, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Mesin dan Biosistem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula Inokulan Konsorsium Plant Growth Promoting Rhizobacteria Serbuk untuk  Meningkatkan Produksi Kedelai</t>
+  </si>
+  <si>
+    <t>05-Dec-2012</t>
+  </si>
+  <si>
+    <t>P00201201123</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Rika Indri Astuti, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mesin Stabilisasi dan Pengolahan Bekatul Menjadi Bahan Pangan Fungsional
+</t>
+  </si>
+  <si>
+    <t>04-Jun-2012</t>
+  </si>
+  <si>
+    <t>P00201200447</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sam Herodian, M.S.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Pati Sagu Tahan Panas, Tahan Pengadukan dan Kekuatan Gel Tinggi
+</t>
+  </si>
+  <si>
+    <t>30-Dec-2009</t>
+  </si>
+  <si>
+    <t>P00200900778</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sugiyono, M.App.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Pangan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Produksi dan Komposisi Bubuk Minuman Kopi Telur Instan
+</t>
+  </si>
+  <si>
+    <t>08-Dec-2015</t>
+  </si>
+  <si>
+    <t>P00201508334</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Khaswar Syamsu, M.Sc.St.</t>
+  </si>
+  <si>
+    <t>Fakultas Teknik dan Teknologi</t>
+  </si>
+  <si>
+    <t>Inovasi ini berkaitan dengan teknologi pembuatan bubuk minuman kopi telur instant. Inovasi ini meliputi pembuatan ekstrak bubuk kopi instant pada berbagai suhu outlet pada spray drying, pencampuran ekstrak bubuk kopi instant dan tepung telur pada berbagai komposisi, dan pencampuran bubuk minuman kopi telur instant dengan gula pasir sebelum diseduh menjadi minuman kopi telur instant. Pemcampuran tepung telur kepada ekstrak bubuk kopi instant menghasilkan minuman bubuk kopi telur instant yang praktis, dapat disimpan dalam waktu lama (awet), dan menghasilkan minuman yang menyegarkan, menyehatkan, bergizi tinggi serta disukai konsumen.</t>
+  </si>
+  <si>
+    <t>Metode Ekstraksi Rimpang Kunci Pepet (Kaempferia angustifolia) yang Berpotensi sebagai Pelangsing</t>
+  </si>
+  <si>
+    <t>11-Jan-2024</t>
+  </si>
+  <si>
+    <t>S00202400299</t>
+  </si>
+  <si>
+    <t>Dr. apt. Siti Sa'diah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Kimia</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode ekstraksi rimpang kunci pepet (Kaempferia angustifolia) menggunakan metode maserasi dengan pelarut etanol-air yang berpotensi sebagai pelangsing/antiobesitas karena memiliki aktivitas sebagai inhibitor enzim lipase, dengan persentase inhibisi &amp;gt; 50%. Metode ekstraksi ini mudahdiaplikasikandiindustriserta memiliki nilai ekonomi tinggi dengantetapmemperhatikanaktivitas fisiologisnya sebagai pelangsing dengan mekanisme menghambat aktivitas enzim lipase.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akuarium Multiguna 
+</t>
+  </si>
+  <si>
+    <t>26-Dec-2005</t>
+  </si>
+  <si>
+    <t>P00200500746</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Budi Indra Setiawan, M.Agr.</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Sipil dan Lingkungan</t>
+  </si>
+  <si>
+    <t>Drs. Edy Djauhari Purwakusumah, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aplikasi Surfaktan MES (Metil Ester Sulfonat) dari Minyak Jarak Pagar untuk Enhanced Waterflooding
+</t>
+  </si>
+  <si>
+    <t>04-May-2012</t>
+  </si>
+  <si>
+    <t>P00201200341</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Erliza Hambali, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Industri Pertanian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aplikasi Surfaktan Alkil Pologlioksida (APG) pada Enhanced Waterflooding
+</t>
+  </si>
+  <si>
+    <t>P00201200340</t>
+  </si>
+  <si>
+    <t>Susi Indariani, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Produk  Kultur  Sel  Ginjal  Monyet  Ekor  Panjang  (Macaca  Fascicularis)  Sebagai Model In-Vitro Pengembangan Obat Dan Vaksin</t>
+  </si>
+  <si>
+    <t>25-May-2023</t>
+  </si>
+  <si>
+    <t>S00202304590</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Huda Shalahudin Darusman, M.Si.</t>
+  </si>
+  <si>
+    <t>PUSAT STUDI SATWA PRIMATA (PSSP).</t>
+  </si>
+  <si>
+    <t>Paten Sederhana</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai kultur sel yang berasal dari organ ginjal monyet ekor panjang (Macaca fascicularis), lebih khusus lagi, invensi ini berhubungan dengan pengembangan kultur sel yang dilakukan dengan morfologi sel epithelial-like, menempel pada tempat tumbuhnya dan membentuk monolayer, merupakan populasi sel yang mampu bertahan hingga sel mengalami finite pada pasase ke 6 dan mengekspresikan beberapa marka molekuler terhadap reseptor virus, morfologi sel dan proliferasi sel. Kultur sel diawali dengan mengisolasi sel dari ginjal MEP melalui teknik enzimatis dan ditumbuhkan dalam media pertumbuhan DMEM yang disuplementasi FBS 10% juga antibiotik. Populasi sel disubkultur apabila sel sudah mencapai konfluensi 70-80%. Validasi secara molekuler terhadap beberapa marka spesifik dilakukan dengan teknik qPCR. Hasil untai cDNA digunakan pada qPCR untuk memvalidasi kultur sel terhadap reseptor virus (CD155 dan CD46), marka sel spesifik (Endosialin, vWF, dan CD24) serta marka proliferasinya (Ki67 dan P53). Analisa data dilakukan untuk membandingkan kultur sel MEP dengan sel Vero yang sudah digunakan secara komersial. Kultur sel ini berpotensi untuk digunakan sebagai model in-vitro dalam pengujian riset biomedis terutama dalam pengujian kandidat obat secara in vitro, pengembangan vaksin, serta dapat mengurangi penggunaan hewan model.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Dyah Iswantini, M.Sc.Agr.</t>
   </si>
   <si>
     <t xml:space="preserve">Alat Pencatat Tipe Dan Genus Karang, Suhu, Kedalaman, Serta Visibilitas Berbasis Mikrokontroler Dengan Sistem Akuisisi Data Logger
 </t>
   </si>
   <si>
     <t>28-Dec-2016</t>
   </si>
   <si>
     <t>P00201609135</t>
   </si>
   <si>
-    <t>Prof. Henry Munandar Manik, S.Pi., M.T., Ph.D.</t>
+    <t>Prof. Dr. Ir. Indra Jaya, M.Sc.</t>
+  </si>
+  <si>
+    <t>Fakultas Perikanan dan Ilmu Kelautan</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan alat pencatat Iifeform, genus, jarak suatu karang, koordinat, visibititas, suhu, dan tekanan air di bawah laut yang dlbuat dengan memanfaatkan teknologi mikrokontroler I bit sebagai pusat kendali dari keseluruhan kerja sistem. Alat pada invensi ini terdiri dari: panel layar tampilan untuk menampllkan data pencatatan karang, koordinat, dan perekaman parameter kualitas air; tempat peletakan baterai; saklar on/off; sensor tekanan; sensor suhu digital; Real. Time Clock; modul Global Positioning System; konverter analog ke digital 16 bit; modul penyimpanan lebih disukai bentuk micro SD card yang berfungsi menyimpan data pencatatan lifeform, genus dan jarak karang, data koordinat, data pengukuran parameter kualitas air (visibilitas, suhu, tekanan), dan data tanggal; mikrokontroler 8 bit; yang dicirikan oleh pemasangan laser hijau yang digunakan untuk menembakkan cahaya hijau ke sensor cahaya aqar diperoleh nilai visibilitas; dan papan tombol (keypad) berdimensi empat baris dan tiga kolom sebagai antarmuka masukan bagi pengguna atau penyelam.</t>
   </si>
   <si>
-    <t>Formulasi Bakteri Metanotrof Dan Denitrifikasi Sebagai Pupuk Hayati Dan Pereduksi Emisi Metan Dan N2O di Lahan Pertanian</t>
-[...11 lines deleted...]
-    <t>Invensi ini berhubungan dengan penggunaan dan formulasi bakteri metanotrof dan denitrif ikasi yang dimanfaatkan sebagai pupuk hayati dan pereduksi emisi gas rumah kaca metan dan N2O di lahan sawah. Bakteri metantrof diperbanyak menggunakan media NMS (nitrate minerale salt) yang diberi metanol 1-2%. Kultur bakteri tersebut dicampurkan dengan konsentrasi masing-masing bakteri metanotrof 106-108 sel per mL. Sedangkan bakteri denitrifikasi menggunakan media denitrifikasi yang diinkubasi pada suhu ruang selama 4-5 hari. Formulasi komposisi bakteri metanotrof dan denitrifikasi yang digunakan adalah Methylocyctis rosea, Methylocystis parvus, Methylococcus capsulatus, Methylococcus capsulatus, Methylobacter sp., Ochrobactrum anthropi BL1 dan Ochrobactrum anthropi BL2. Cairan campuran tersebut untuk penggunaannya diencerkan dengan air 10 kali dan digunakan untuk mencelup akar bibit sebelum di tanam. Sisa cairan pada disebarkan merata di lahan sawah.</t>
+    <t>Trivadila, S.Si., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Latifah Kosim, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mohamad Rafi, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Aris Tri Wahyudi, M.Si.</t>
+  </si>
+  <si>
+    <t>Novriyandi Hanif, S.Si., M.Sc., D.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Waras Nurcholis, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formulasi dan Proses Pembuatan Paving Block Berbahan Limbah Padat Tanah Pemucat Bekas
+</t>
+  </si>
+  <si>
+    <t>09-Dec-2014</t>
+  </si>
+  <si>
+    <t>P00201407714</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ani Suryani, D.E.A.</t>
+  </si>
+  <si>
+    <t>Prof. drh. Min Rahminiwati, M.S., Ph.D.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metode Pembuatan Sosis Fermentasi Probiotik
+</t>
+  </si>
+  <si>
+    <t>10-Nov-2016</t>
+  </si>
+  <si>
+    <t>P00201607662</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irma Isnafia Arief, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Fakultas Peternakan</t>
+  </si>
+  <si>
+    <t>Pembuatan sosis fermentasi yang didasarkan pada teknologi proses pembuatan Urutan (sosis tradisional daerah Bali) namun dengan perbaikan teknologi penggunaan bakteri asam laktat isolat lokal Indonesia yang diisolasi dari daging sapi lokal (Peranakan Ongole), yang mempunyai sifat problotik anti diare akan mampu meningkatkan kualitas, nilai tambah serta daya saing produk olahan daging tradisional. Berbagai upaya yang harus dilakukan untuk pengembangan sosis fermentasi menjadi salah satu pangan fungsional yang akhirnya meningkatkan ragam diversifikasi pangan sebagai penunjang ketahanan pangan antara lain melalui perbaikan proses serta alih bahan baku. Pengembangan sosis fermentasi menjadi pangan probiotik dilakukan dengan menggunakan BAL indigenus asal daging sapi yang terbukti mempunyai sifat sebagai probiotik. BAL indigenus asal daging sapi tersebut adalah bakteri Lactobacillus plantarum 2C12 dan Lactobacillus acidophilus 2B4. Melalui pemanfaatan kedua BAL indigenus probiotik ini diharapkan terjadi peningkatan kualitas sosis fermentasi menjadi pangan fungsional probiotik.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Granul Effervescent Bio-Yoghurt Temulawak Madu sebagai Pangan Fungsional
+</t>
+  </si>
+  <si>
+    <t>27-Jun-2013</t>
+  </si>
+  <si>
+    <t>P00201300484</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ronny Rachman Noor, M.Rur.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Produksi dan Teknologi Peternakan</t>
+  </si>
+  <si>
+    <t>Dr. Zakiah Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Susu Bubuk yang Difortifikasi Isolat Protein Asal Pupa Ulat Sutra Bombyx Mori dan Metode Pembuatannya
+</t>
+  </si>
+  <si>
+    <t>P00201201020</t>
+  </si>
+  <si>
+    <t>Protein merupakan komponen tubuh terbesar kedua setelah air dan merupakan nutrien yang penting untuk dipenuhi setiap hari. Pola hidup yang sibuk pada masyarakat modern menyebabkan peningkatan permintaan pangan yang bergizi tinggi dan cepat saji. Susu bubuk merupakan pangan yang berprotein tinggi dan cepat saji, namum kebanyakan masyarakat tidak mengonsumsi susu dalam jumlah yang cukup, sehingga fortifikasi protein pada susu bubuk perlu dilakukan. Pupa ulat sutra Bombyx mori yang merupakan limbah dari induslri sulra berpotensi sebagai pangan sumber protein, namun pangan asal serangga kurang umum dikonsumsi di Indonesia. Isolasi protein asal pupa ulat sutra mampu meningkatkan daya lerima produk akhir yang memasukkan pupa ulat sutra dalam komposisi produknya. Isolasi protein diperlukan juga dalam pembuatan susu bubuk tinggi protein yang menggunakan sumber protein dari pupa ulat sutra, sehingga daya terimanya meningkat. Penambahan isolat protein pupa ulat sutra Bombyx mori lebih disukai sebanyak 10% dan mampu meningkatkan kadar protein susu bubuk dari 25,65% menjadi 33,40% dengan daya larut yang baik dan diterima seeara sensori oleh panelis.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Bambang Pontjo Priosoeryanto, M.S.</t>
+  </si>
+  <si>
+    <t>Iin Indriawati, SSi</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sandra Arifin Azis, M.S.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pengering Berputar Sistem Batch Tumpukan Tebal
+</t>
+  </si>
+  <si>
+    <t>26-Nov-2009</t>
+  </si>
+  <si>
+    <t>P00200900623</t>
+  </si>
+  <si>
+    <t>Penemuan ini berupa metode pengeringan tumpukan tebal dengan menggunakan drum berputar sebagai wadah pengeringnya. panas pada udara pengering diperoleh dari sistem pemanasan air menggunakan penukar panas dengan bahan bakar yang dapat berupa biomassa atau bahan bakar lain. . Produk yang dikeringkan diletakkan diantara dua dinding drum sedangkan udara panas dialirkan melalui bagian dalam drum kearah radial. Pemutaran wadah dilakukan secara berkala dan dimaksudkan untuk menteragamkan produk yang terkena udara pengering serta menghemat energi pemutarannya.</t>
+  </si>
+  <si>
+    <t>Dr. Uus Saepuloh, S.Si., M.Biomed.</t>
+  </si>
+  <si>
+    <t>Anggia Murni, S.Si</t>
   </si>
   <si>
     <t xml:space="preserve">Formula  Inokulan Plant Growth Promoting Rhizobacteria Granul Untuk Meningkatkan Produksi Kedelai
 </t>
   </si>
   <si>
-    <t>05-Dec-2012</t>
-[...1 lines deleted...]
-  <si>
     <t>P00201201124</t>
   </si>
   <si>
-    <t>Prof. Dr. Aris Tri Wahyudi, M.Si.</t>
+    <t>Prof. Dr. Ir. Nuri Andarwulan, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Ahmad Junaedi, M.Si.</t>
+  </si>
+  <si>
+    <t>Laela Wulan Sari, S.Si</t>
+  </si>
+  <si>
+    <t>EKSTRAK, HIDROLISAT, PROSES PEMBUATAN DAN PENGGUNAAN RUMPUT LAUT COKLAT INDONESIA SEBAGAI BAHAN PENCERAH KULIT</t>
+  </si>
+  <si>
+    <t>04-Aug-2015</t>
+  </si>
+  <si>
+    <t>P00201504767</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Linawati, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Hasil Perairan</t>
+  </si>
+  <si>
+    <t>Penemuan ini berkaitan dengan ekstrak rumput laut coklat asal Indonesia termasuk Dictyota, Hydrochlatrus, Hormophysa, Padina, Sargassum, Turbinaria, proses pembuatan ekstrak dan hidrolisat, penggunaan ekstrak atau hidrolisat sebagai bahan pencerah kulit alami. Ekstrak dan hidrolisat mampu menghambat enzim tirosinase yang berperan dalam pembentukan pigmen melanin. Ekstrak rumput laut cokat memiliki IC50 terhadap enzim tirosinase antara 11 -210 IJg/mL, dan hidrolisat memiliki IC50 antara 170-626 IJg/mL. Kelebihan ekstrak dan hidrolisat sebagai bahan pencerah kulit adalah tidak bersifat toksik karena telah dikonsumsi masyarakat secara turun temurun. Ekstrak pada invensi ini dihasilkan dari seluruh bagian rumput laut coklat yang tumbuh di Indonesia. Hidrolisat pada invensi ini dihasilkan dari proses hidrolisa mikrobiologis pada media air menggunakan kapang laut yang berasosiasi dengan lamun. Ekstrak atau hidrolisat yang dimaksud dapat digunakan untuk bahan pencerah kulit pada produk kosmetik baik secara sendiri atau dicampur dengan bahan lain. Proses penyiapan ekstrak dilakukan dengan tahapan pembersihan rumput laut coklat dilanjutkan dengan pengeringan atau tanpa pengeringan, pemotongan bahan 20 yang akan diekstrak berupa seluruh bagian rumput laut coklat yang sudah dibersihkan, penghalusan bahan kering/basah, maserasi dengan pelarut organik selama 3-48 jam lebih disukai 24 jam pada suhu 20-60 °C atau dengan pelarut air sampai mendidih selama 20-60 menit, penyaringan untuk memisahkan ampas maserasi dengan kain saring atau sentrifuse, pengeringan filtrat hasil maserasi dengan vakum evaporator atau freeze drying. Proses pembuatan hidrolisat yang dimaksud pada invensi ini dilakukan melalui tahapan pembersihan rumput laut coklat dilanjutkan dengan pengeringan atau tanpa pengeringan, pemotongan bahan yang akan dihidrolisa berupa seluruh bagian rumput laut coklat yang sudah dibersihkan, penghalusan bahan kering/basah, hidrolisa pada kondisi steril pada media air dengan jamur laut atau enzim yang dihasilkan oleh jamur laut selama 2-7 hari lebih disukai 4 hari pada suhu 25-30°C, penyaringan untuk memisahkan cairan hidrolisat (filtrat) dengan kain saring atau sentrifuse, pemekatan filtrat dengan ultrafiltasi atau pengeringan filtrat dengan freeze drying.</t>
+  </si>
+  <si>
+    <t>drh. Fitriya Nur Annisa Dewi, Ph.D.</t>
+  </si>
+  <si>
+    <t>Dr. Cahyo Budiman, S.Pt., M.Eng.</t>
+  </si>
+  <si>
+    <t>Taopik Ridwan, SP., M.Si</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Suminar Setiati Achmadi, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Limbah Jeroan Teripang Pasir (Holothuria scraba) sebagai Terapi Sulih Hormon pada Wanita Pascamenopouse yang Aman dan Ramah Lingkungan
+</t>
+  </si>
+  <si>
+    <t>16-Dec-2011</t>
+  </si>
+  <si>
+    <t>P00201100909</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Etty Riani, M.S.</t>
+  </si>
+  <si>
+    <t>Tepung limbah jeroan teripang pasir (Holothuria scabrd) merupakan inovasi produk untuk terapi sulih hormone (TSH) wanita pasca menopause. Inovasi ini mampu menggantikan TSH sintetis yang berdampak negative dan memenuhi persyaratan food safety, sehingga konsep ini menjadi inovasi baru pada bidang pengobatan pasca menopause. Konsep yang diusung di sini adalah gagasan untuk memenuhi trend gaya hidup kembali ke alam untuk wanita pasca menopause yang selalu ingin tampil cantik, awet muda dan ingin terhindar dari keluhan dengan menggunakan produk alami yang aman dan ramah lingkungan sekaligus gagasan pemanfaatan limbah organic. Produk ini mampu menyediakan hormon testosterone, y ini dirubah menjadi estradiol, sehingga mengurangi keluhan wanita pasca menopause. Produk ini membantung selanjutnya diubah estradiol dalam tubuh wanita pasca menopause, sehingga membantu mengurangi keluhan wanita pasca menopause dan meningkatkan rasa percaya diri. TSH yang beredar di pasaran terbukti menimbulkan efek samping; sedangkan inovasi ini terbukti lebih unggul, karena mampu menyediakan estradiol lebih tinggi dibanding perlakuan estrogen sintetis tanpa menimbulkan efek samping. Karena itu, produk tepung limbah jeroan teripang akan menjadi salah satu alternatif TSH pada wanita pasca menopause. Selain itu juga akan menambah khasanah penggunaan produk (obat dan jamu) yang tepat guna, tepat sasaran, aman bagi pengguna dan ramah lingkungan, sekaligus dapat mendukung trend gaya hidup kembali ke alam yang telah meluas ke berbagai negara di seluruh dunia.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Feri Kusnandar, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Dian Herawati, S.T.P., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">PAVING BLOCK BERBASIS LIMBAH PADAT SPENT BLEACHING EARTH (SBE)DENGAN PENAMBAHAN ABU SEKAM PADI (ASP) DAN METODE PEMBUATANNYA
 </t>
   </si>
   <si>
+    <t>01-Dec-2015</t>
+  </si>
+  <si>
     <t>P00201507988</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Suprihatin</t>
   </si>
   <si>
-    <t>Fakultas Teknik dan Teknologi</t>
-[...1 lines deleted...]
-  <si>
     <t>Bleaching earth merupakan salah satu bahan yang digunakan dalam proses pemurnian minyak goreng kelapa sawit. Dalam proses pemurnian, dibutuhkan bleaching earth sekitar 0.5-2% dari jumlah CPO yang diolah. Alternatif pemanfaatan SBE yang dapat diaplikasikan ialah sebagai bahan pensubstitusi pasir pada pembuatan paving block. Abu sekam padi merupakan salah satu bahan pozzolan yang dapat dimanfaatkan sebagai bahan tambahan dalam pembuatan beton sehingga berpotensi mengurangi jumlah penggunaan semen dalam bahan. Invensi ini menghasilkan komposisi bahan untuk paving block yang terdiri atas tanah pemucat bekas (spent bleacing earth)r agregat halus (pasir), semen dan abu sekam padi, serta metode pembuatanya yang terdiri dari tahapan pencampuran bahan penyusun; pengadukan; penyetakan dan pemadatan. Berdasarkan standar mutu, paving block yang dihasilkan invensi ini termasuk mutu B dan dapat digunakan untuk pelataran parkir.</t>
   </si>
   <si>
-    <t>Drs. Edy Djauhari Purwakusumah, M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Ari Purbayanto, M.Sc.</t>
-  </si>
-[...108 lines deleted...]
-    <t>Penemuan ini berkaitan dengan ekstrak rumput laut coklat asal Indonesia termasuk Dictyota, Hydrochlatrus, Hormophysa, Padina, Sargassum, Turbinaria, proses pembuatan ekstrak dan hidrolisat, penggunaan ekstrak atau hidrolisat sebagai bahan pencerah kulit alami. Ekstrak dan hidrolisat mampu menghambat enzim tirosinase yang berperan dalam pembentukan pigmen melanin. Ekstrak rumput laut cokat memiliki IC50 terhadap enzim tirosinase antara 11 -210 IJg/mL, dan hidrolisat memiliki IC50 antara 170-626 IJg/mL. Kelebihan ekstrak dan hidrolisat sebagai bahan pencerah kulit adalah tidak bersifat toksik karena telah dikonsumsi masyarakat secara turun temurun. Ekstrak pada invensi ini dihasilkan dari seluruh bagian rumput laut coklat yang tumbuh di Indonesia. Hidrolisat pada invensi ini dihasilkan dari proses hidrolisa mikrobiologis pada media air menggunakan kapang laut yang berasosiasi dengan lamun. Ekstrak atau hidrolisat yang dimaksud dapat digunakan untuk bahan pencerah kulit pada produk kosmetik baik secara sendiri atau dicampur dengan bahan lain. Proses penyiapan ekstrak dilakukan dengan tahapan pembersihan rumput laut coklat dilanjutkan dengan pengeringan atau tanpa pengeringan, pemotongan bahan 20 yang akan diekstrak berupa seluruh bagian rumput laut coklat yang sudah dibersihkan, penghalusan bahan kering/basah, maserasi dengan pelarut organik selama 3-48 jam lebih disukai 24 jam pada suhu 20-60 °C atau dengan pelarut air sampai mendidih selama 20-60 menit, penyaringan untuk memisahkan ampas maserasi dengan kain saring atau sentrifuse, pengeringan filtrat hasil maserasi dengan vakum evaporator atau freeze drying. Proses pembuatan hidrolisat yang dimaksud pada invensi ini dilakukan melalui tahapan pembersihan rumput laut coklat dilanjutkan dengan pengeringan atau tanpa pengeringan, pemotongan bahan yang akan dihidrolisa berupa seluruh bagian rumput laut coklat yang sudah dibersihkan, penghalusan bahan kering/basah, hidrolisa pada kondisi steril pada media air dengan jamur laut atau enzim yang dihasilkan oleh jamur laut selama 2-7 hari lebih disukai 4 hari pada suhu 25-30°C, penyaringan untuk memisahkan cairan hidrolisat (filtrat) dengan kain saring atau sentrifuse, pemekatan filtrat dengan ultrafiltasi atau pengeringan filtrat dengan freeze drying.</t>
   </si>
   <si>
     <t xml:space="preserve">Metode Pembekuan dengan Pentahapan Suhu dan Mesin Pembeku Eksergetik untuk Meningkatkan Efisiensi Energi Pembekuan
 </t>
   </si>
   <si>
     <t>03-Feb-2010</t>
   </si>
   <si>
     <t>P00201000076</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Armansyah Halomoan Tambunan, M.Agr.</t>
   </si>
   <si>
     <t>Invensi ini meliputi metoda pembekuan dengan tiga tahapan suhu untuk meningkatkan efisiensi penggunaan energi pembekuan, beserta mesin pembeku eksergetik yang sesuai untuk menerapkan metoda tersebut. Penentuan suhu media pembeku secara berurut dari tahap ketiga, tahap kedua, dan tahap pertama, sesuai dengan grafik-grafik yang telah disediakan. Menentukan suhu media pembeku pada tahap ketiga (Tmb), yaitu tahap penurunan suhu ke suhu aman simpan bahan, yang dilakukan sesuai dengan kebutuhan dan bahan yang akan dibekukan. Untuk dapat menerapkan metoda sebagaimana dijelaskan di atas, invensi ini juga menghasilkan rancangan mesin pembeku yang mempunyai enam evaporator, masing-masing tiga evaporator untuk lempeng pembeku di bagian bawah dan tiga evaporator untuk mendinginkan udara hembusan dari bagian atas, yang disusun sedemikian rupa sehingga dapat menyediakan tiga tahapan suhu media. Invensi ini juga menghasilkan system pergerakan wadah bahan yang disesuaikan dengan laju pembekuan yang diinginkan dengan mengatur pergerakan motor penggerak, sedemikian sehingga bahan mencapai media yang tepat sesuai dengan perubahan suhu bahan selama pembekuan.</t>
   </si>
   <si>
+    <t>Dr. Dra. Nastiti Kusumorini</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Slamet Budijanto, M.Agr.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Proses Pembuatan Membran Ultrafiltasi Selulosa Asetat secara Inversi Fasa dari Selulosa Pulp Kayu Sengon (Paraserianthes Falcataria)
 </t>
   </si>
   <si>
     <t>P00201100906</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Erliza Noor</t>
   </si>
   <si>
     <t>Invensi ini tentang pembuatan senyawa selulosa diasetat dari pulp kayu sengon. Selanjutnya proses pembuatan senyawa ini menjadi membran selulosa asetat jenis ultrafiltrasi secara inversi fasa. Hingga saat ini belum ada proses serupa yang telah dilakukan. Proses pembuatan membran selulosa asetat secara inversi fasa yang ada umumnya dilakukan dari bahan baku yang berbeda seperti dari kapas, tandan kosong kelapa sawit, Eucalyptus abaca, nata de coco atau selulosa asetat komersial. Dari beberapa penelitian yang telah dilakukan tersebut, sejauh ini belum ada yang memanfaatkan selulosa berbasis kayu sengon sebagai bahan baku pembuatan membran selulosa asetat. Selulosa pulp kayu sengon dengan kadar a-selulosa 92,11% dapat menghasilkan selulosa diasetat dengan kadar asetil 39,66% dan berat molekul 130.221 Da melalui tahapan proses aktivasi, asetilasi dan hidrolisis masing-masing selama 30 menit, 1 jam dan 15 jam, seluruh tahapan dilakukan pada suhu 50°C dan rasio anhidra asetat terhadap selulosa pada asetilasi 3,35. Membran selulosa asetat hasil inversi fasa diperoleh melalui tahapan proses pencampuran larutan polimer dengan perbandingan SDA terhadap pelarut DMF 1:6 pada suhu kamar selama 2 jam. Proses dilanjutkan dengan pendiaman larutan cetak selama 1 jam pada suhu kamar, penguapan 30 detik, perendaman larutan cetak pada bak koagulasi berisi air selama 2 jam. Penambahan porogen PEG dengan berat molekul antara 1450 - 6000 Da dan penggunaaan rasio PEG/SDA 10-30% pada kondisi diatas menghasilkan membran ultrafiltrasi dengan Molecular Weight Cut Off (MWCO) maksimum 67 kDa.</t>
   </si>
   <si>
-    <t xml:space="preserve">Proses Pembuatan Pati Sagu Tahan Panas, Tahan Pengadukan dan Kekuatan Gel Tinggi
-[...21 lines deleted...]
-    <t>Dr. Cahyo Budiman, S.Pt., M.Eng.</t>
+    <t>Dr. drh. Eva Harlina, M.Si.</t>
+  </si>
+  <si>
+    <t>Formulasi Bakteri Metanotrof Dan Denitrifikasi Sebagai Pupuk Hayati Dan Pereduksi Emisi Metan Dan N2O di Lahan Pertanian</t>
+  </si>
+  <si>
+    <t>P00201508011</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iman Rusmana, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan penggunaan dan formulasi bakteri metanotrof dan denitrif ikasi yang dimanfaatkan sebagai pupuk hayati dan pereduksi emisi gas rumah kaca metan dan N2O di lahan sawah. Bakteri metantrof diperbanyak menggunakan media NMS (nitrate minerale salt) yang diberi metanol 1-2%. Kultur bakteri tersebut dicampurkan dengan konsentrasi masing-masing bakteri metanotrof 106-108 sel per mL. Sedangkan bakteri denitrifikasi menggunakan media denitrifikasi yang diinkubasi pada suhu ruang selama 4-5 hari. Formulasi komposisi bakteri metanotrof dan denitrifikasi yang digunakan adalah Methylocyctis rosea, Methylocystis parvus, Methylococcus capsulatus, Methylococcus capsulatus, Methylobacter sp., Ochrobactrum anthropi BL1 dan Ochrobactrum anthropi BL2. Cairan campuran tersebut untuk penggunaannya diencerkan dengan air 10 kali dan digunakan untuk mencelup akar bibit sebelum di tanam. Sisa cairan pada disebarkan merata di lahan sawah.</t>
   </si>
   <si>
     <t>Dr. Rudi Heryanto, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Suminar Setiati Achmadi, M.Sc.</t>
-[...159 lines deleted...]
-    <t>Ilham Maulidin</t>
+    <t>Prof. Dr.Ing. Azis Boing Sitanggang, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Silmi Mariya, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Munif Ghulamahdi, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. I Nengah Suastawa, M.S.A.E.</t>
+  </si>
+  <si>
+    <t>Prof. Henry Munandar Manik, S.Pi., M.T., Ph.D.</t>
+  </si>
+  <si>
+    <t>Rahmat Yusni, SSi</t>
+  </si>
+  <si>
+    <t>Pesawat Nirawak Semprot Pestisida Dengan Kamera Noir Untuk Deteksi Penyakit Busuk Pangkal Batang Pada Tanaman Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>24-Oct-2024</t>
+  </si>
+  <si>
+    <t>S00202411761</t>
+  </si>
+  <si>
+    <t>Dr. Inna Novianty, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Sekolah Vokasi</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai Pesawat Nirawak Semprot Pestisida dengan Kamera NoIR untuk Deteksi Penyakit Busuk Pangkal Batang pada Tanaman Kelapa Sawit dilengkapi dengan sistem deteksi penyakit berupa modul kamera NoIR dari Raspberry untuk meningkatkan efisiensi dalam pengelolaan pertanian kelapa sawit dengan memberikan solusi yang lebih efektif dalam mendeteksi penyakit pada tanaman, mengoptimalkan penggunaan sumber daya pertanian dengan melakukan deteksi terhadap penyakit. Sistem deteksi penyakit busuk pangkal batang pada tanaman kelapa sawit menggunakan pesawat nirawak terdiri dari komponen utama modul kendali, jaringan, GPS, Raspberry Pi, dan modul kamera NoIR. Raspberry Pi dilengkapi dengan kode program yang berjalan pada sistem operasi Bookworm. Invensi ini menawarkan alternatif yang lebih terjangkau, ringan, dan mudah dipindahkan dibandingkan pesawat nirawak penyemprot pestisida yang ada di pasaran. Selain itu, sistem ini memberikan solusi deteksi dini penyakit yang lebih efektif, memungkinkan pengelola perkebunan untuk mengambil tindakan pencegahan dengan lebih cepat dan efisien.</t>
+  </si>
+  <si>
+    <t>Proses Penyulingan Minyak Atsiri Rimpang Temu Hitam Dengan Metode Distilasi Uap</t>
+  </si>
+  <si>
+    <t>04-Apr-2022</t>
+  </si>
+  <si>
+    <t>P00202203965</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan metode distilasi uap (steam distillation) untuk penyulingan minyak atsiri rimpang temu hitam (Curcuma aeruginosa Roxb)dengan menerapkan perbedaan waktu distilasi dan kondisi rimpang. Distilasi dilakukan pada suhu 100 &amp;ordm;C dengan variasi waktu yang digunakan pada proses distilasi yaitu 3, 4, dan 5 jam.Sampel rimpang yang digunakan yaitu rimpang segar dan rimpang kering. Rimpang segar memiliki ketebahan 2-3 mm sementara rimpang kering diperoleh melalui proses pengeringan rimpang segar dalam oven bersuhu 45 &amp;ordm;C selama 3 x 24 jam. Proses distilasi
+uap menggunakan perbandingan rimpang:air sebesar 1:1 untuk sampel basah dan 1:3 untuk sampel kering. Minyak atsiri diperoleh dengan menambahkan Na2SO4 ke dalam distilat untuk menjerap air. Hasil analisis menggunakan GC-MS mengungkapkan bahwa senyawa yang paling dominan dalam minyak atsiri rimpang temu hitam ialah curdione (22,43% &amp;ndash; 27,80%) dan epicurzerenon (14,36% - 23,26%).</t>
+  </si>
+  <si>
+    <t>Departemen Klinik Reproduksi dan Patologi</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Wulan Tri Wahyuni S., S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Produksi Enzim Rekombinan DNA Polimerase Termofil Asal Gen Sintetik Pyrococcus Furiosus</t>
+  </si>
+  <si>
+    <t>31-Dec-2018</t>
+  </si>
+  <si>
+    <t>P00201811278</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa metode untuk menghasilkan enzim rekombinan DNA polimerase asal gen sintetik Pirococcus furiosus (Pfu) menggunakan sistem ekspresi .Escherichia coli. Sumber DNA yang digunakan adalah gen sintetik untuk memudahkan dilakukannya konstruksi rekayasa genetik dengan memutasi beberapa sekuens nukleotida sehingga dihasilkan enzim DNA polimerase Pfu yang lebih optimum ketika diekspresikan secara heterolog pada sistem ekspresi E.coli. Proses dari invensi ini adalah melakukan konstruksi gen sintetik DNA polimerase Pfu dengan mengacu pada data di Genbank (kode akses D12983.1) dan dilakukan modifikasi nukleotida dari cetakan DNA asalnya. Kloning gen dilakukan menggunakan vektor ekspresi pET151 dengan metode site specific recombination. Proses pemekatan enzim kasar dilakukan menggunakan PEG sampai diperoleh 1/10 dari volume asalnya. Pemurnian protein rekombinan dilakukan menggunakan kromatografi afinitas dan dilanjutkan dengan kromatografi filtrasi gel Sephadex. Diperoleh kandungan protein rekombinan DNA polimerase Pfu sebesar 3.1 mg/mL dan analisis hasil ekspresinya dengan teknik SDS PAGE menunjukkan adanya pita spesifik berukuran sekitar 90 kDa yang merupakan pita spesifik enzim DNA polimerase Pfu. Formulasi enzim DNA polimerase Pfu dibuat dalam bentuk master mix PCR dan berhasil diaplikasikan pada teknik PCR untuk mengamplifikasi target gen DNA asal provirus SRV-2 yang ditunjukkan dengan adanya pita amplicon berukuran 206 bp, 506 bp, 1371 bp, 1971 bp dan 4601 bp.</t>
+  </si>
+  <si>
+    <t>Metode Perbanyakan Biomassa Mikroalga Berfilamen Spirogyra Sp. Secara Semi Outdoor</t>
+  </si>
+  <si>
+    <t>08-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406225</t>
+  </si>
+  <si>
+    <t>Aliati Iswantari, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Manajemen Sumberdaya Perairan</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan metode perbanyakan Spirogyra sp. dengan sistem yang terkontrol diperlukan agar bisa mendapatkan biomassa dengan kondisi yang baik dan bersih. Spirogyra sp. ditumbuhkan dalam air yang diberikan penambahan nutrisi N dan P dan aerasi dengan pencahayaan bersumber dari sinar matahari dalam kondisi semi outdoor. Nutrisi N dan P diberikan setiap hari untuk menjamin pertumbuhan mikroalgae. Spirogyra sp. dalam sistem ini dapat tumbuh dengan kondisi sel yang sehat dan waktu penggandaan yang lebih cepat.</t>
+  </si>
+  <si>
+    <t>Komposisi Tempe Rumput Laut Hijau (Ulva sp.)</t>
+  </si>
+  <si>
+    <t>31-Dec-2021</t>
+  </si>
+  <si>
+    <t>S00202112450</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Joko Santoso, M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi tempe dengan penambahan rumput laut hijau Ulva sp. bertujuan untuk meningkatkan kandungan gizi dan manfaat tempe kedelai, serta memberikan nilai tambah pada sumber daya laut kita. Rumput laut hijau Ulva sp. mengandung senyawa metabolit diantaranya alkaloid, flavonoid dan terpenoid. Rumput laut hijau Ulva sp. mempunyai kandungan biopigmen klorofil dan sodium yang tinggi, keduanya bermanfaat untuk kesehatan. Komposisi tempe rumput laut terdiri dari kedelai 80-90%, tepung tapioka 9-15%, rumput laut 5-10%. Kandungan protein dan sodium pada tempe rumput laut berturut-turut mencapai 29,14% dan 327,01 mg/100g.</t>
+  </si>
+  <si>
+    <t>Suplemen Pakan Ruminansia Berbahan Dasar Tanin Akasia dan Whey-Protein Limbah Keju dan Metode Pemberiannya</t>
+  </si>
+  <si>
+    <t>18-Jun-2025</t>
+  </si>
+  <si>
+    <t>S00202505548</t>
+  </si>
+  <si>
+    <t>Dr. Novia Amalia Sholeha, S.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tanin adalah senyawa metabolit sekunder yang ditemukan dalam tanaman dan memiliki kemampuan untuk mengikat protein serta bertindak sebagai zat antibakteri dan antijamur. Kemampuan  tanin  dalam  mengikat  by-pass  protein  memungkinkan  ternak  ruminansia untuk meningkatkan efisiensi pakan. Kulit kayu akasia merupakan salah satu penghasil tanin yang potensial. Suplemen pakan ruminansia berbahan dasar tanin akasia dan whey- protein limbah keju memperlambat pelepasan nutrisi dalam rumen sehingga ternak bisa lebih memanfaatkan protein dari pakan dengan lebih baik sehingga potensi genetik ternak meningkat. Suplemen pakan ruminansia berbahan dasar tanin akasia dan whey-protein limbah keju diperoleh dengan mengekstrak kulit kayu akasia, kemudian cairan ekstrak tersebut dicampurkan dengan Whey Protein Limbah Keju dengan perbandingan 1:1 dan dimasukkan ke dalam homogenizer. Setelah homogen, campuran tersebut di oven dengan suhu 650? selama 48 jam. Setelah kering, campuran tersebut dihaluskan dan dikemas sehingga  menghasilkan  Suplemen  pakan  ruminansia  berbahan  dasar  tanin  akasia  dan whey-protein  limbah  keju  berbetuk  serbuk.  Untuk  penggunaannya  sebanyak  0.2% suplemen pakan ruminansia berbahan dasar tanin akasia dan whey-protein limbah keju dicampurkan dalam konsentrat atau pakan komplit ternak ruminansia.</t>
+  </si>
+  <si>
+    <t>Produk Kue Tinngi Antioksidan</t>
+  </si>
+  <si>
+    <t>29-Dec-2016</t>
+  </si>
+  <si>
+    <t>P00201609172</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sri Anna Marliyati, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Gizi Masyarakat</t>
+  </si>
+  <si>
+    <t>Invensi ini mengungkapkan komposisi dan proses pembuatan Kue tinggi antioksidan dengan substitusi minyak sawit merah sebagai salah satu produk alternatif yang dapat digunakan sebagai cemilan untuk mencegah terjadinya aterosklerosis, jantung koroner dan kanker. Kue ini dibuat dengan menggunakan bahan-bahan utama yang biasa digunakan dalam pembuatan kue dan minyak sawit merah untuk menggantikan santan dan minyak goreng yang semula digunakan dalam pembuatan kue. Kue tinggi antioksidan mengandung 201 kkal energi , 3.4 g protein, 10.7 g lemak, 24.3 g karbohidrat dan 122 RE vitamin A (setara 732 &amp;micro;g/g ?-karoten) per takaran saji, sehingga dapat diklaim sebagai produk tinggi ?-karoten. Produk kue ini memenuhi %AKG vitamin A sebesar 20.3%-24.4%. Setiap 100 g kue mampu meredam radikal bebas DPPH setara dengan kemampuan vitamin C sebanyak 43.44 mg (bk), dengan persentase rata-rata aktivitas antioksidan sebesar 75. 11%.</t>
+  </si>
+  <si>
+    <t>Komposisi dan Proses Pembuatan Suplemen Antidiabetes Berbasis Ekstrak Okra Ungu (Abelmolchus esculentus L.)</t>
+  </si>
+  <si>
+    <t>10-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313773</t>
+  </si>
+  <si>
+    <t>Zuraidah Nasution, S.T.P., M.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suplemen antidiabetes ekstrak okra ungu yang berbahan utama ekstrak okra ungu berpotensi sebagai antidiabetes yang dapat digunakan untuk mengendalikan glukosa darah. Komposisi suplemen antidiabetes ekstrak okra ungu terdiri dari ekstrak okra ungu dan magnesium stearat. Proses pembuatan suplemen antidiabetes ekstrak okra ungu yaitu dengan mengekstrak okra ungu menggunakan metode maserasi dengan pelarut etanol 96%. Ekstrak okra ungu ditambahkan magnesium stearat sebanyak 1% kemudian dimuat ke dalam kapsul No. 00. Suplemen antidiabetes ekstrak okra ungu mengandung senyawa bioaktif antioksidan seperti fenol dan flavonoid dapat dimanfaatkan untuk mengendalikan glukosa darah. Suplemen antidiabetes ekstrak okra ungu telah sesuai dengan standar suplemen yang ditetapkan oleh BPOM No 17 tahun 2019 tentang Persyaratan Mutu Suplemen Kesehatan.Komponen bioaktif berupa total fenol sebesar 14.82 mg g?&amp;sup1; dan flavonoid sebesar 17.68 mg g?&amp;sup1;. Kapasitas antioksidan sebesar 0,259 mg AEAC 100 g.</t>
+  </si>
+  <si>
+    <t>Komposisi Dan Proses Pembuatan Puding Okra Ungu</t>
+  </si>
+  <si>
+    <t>17-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202213007</t>
+  </si>
+  <si>
+    <t>Pemanfaatan okra sebagai pangan fungsional saat ini masih terus dieksplor untuk mutu dan manfaat yang optimal. Komposisi bahan puding okra ungu terdiri dari bahan utama okra ungu dan lender okra ungu serta penambahan komponen lainnya. Proses pembuatan puding diawali dengan blanching okra ungu; penghalusan okra ungu; ekstraksi lendir okra ungu; perebusan bahan-bahan lainnya yaitu agar-agar, buah naga, susu skim, perasan lemon, sorbitol, vanili dan air hingga mendidih; pencampuran adonan dan pengadukan hingga rata; penuangan adonan ke dalam cup puding, kemudian ditunggu hingga dingin untuk kemudian disimpan dalam chiller. Puding okra ungu berkontribusi menyumbangkan energi 1,25%, protein 0,91%, lemak &amp;lt;0,02% dan karbohidrat 5,84% terhadap angka kecukupan gizi.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Minuman Serbuk Multigrain Berbasis Kacang Koro (Canavalia sp.) Dan Kacang Bogor (Vigna subterranea)</t>
+  </si>
+  <si>
+    <t>10-Jan-2026</t>
+  </si>
+  <si>
+    <t>S00202600248</t>
+  </si>
+  <si>
+    <t>Mrr. Lukie Trianawati, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkap suatu proses pembuatan minuman serbuk multigrain berbasis protein nabati yang memanfaatkan kacang koro (Canavalia sp.) dan kacang Bogor (Vigna subterranea) sebagai bahan baku utama, yang dikombinasikan dengan kacang-kacangan dan serealia lainnya. Proses meliputi tahapan penyiapan bahan baku, sortasi, pencucian, pengukusan,  pengeringan  menggunakan food  dehydrator,  pengecilan  ukuran, pengayakan,  pencampuran  bahan  pendukung,  dan  pengemasan.  Proses  ini  dirancang adaptif  terhadap  bahan  baku  kering,  mudah  diterapkan  pada  skala  kecil  hingga menengah,  serta  menghasilkan  minuman  serbuk  multigrain  siap  seduh  dengan  mutu kimiawi dan keamanan pangan yang baik.</t>
+  </si>
+  <si>
+    <t>Formula dan Metoda Pembuatan Suplemen NC (Nitrogen Carbon) untuk Pakan Hijauan Lengkap Fermentasi</t>
+  </si>
+  <si>
+    <t>11-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313831</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Panca Dewi Manu Hara Karti Soewondo, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
+  </si>
+  <si>
+    <t>Salah satu sumber protein murah adalah Nitrogen Non Protein (NPN) yang dapat menyediakan sumber nitrogen yang dapat dijadikan protein melalui sintesis protein oleh mikroba rumen. Salah satu sumber NPN adalah suplemen NC (Nitrogen Carbon). Sumber protein ini hanya dapat digunakan untuk sumber protein bagi ternak ruminansia. Suplemen NC merupakan sumber protein yang berasal dari kombinasi urea, molases dan larutan mikroba yang difermentasi kemudian dicampurkan dengan bahan sumber energi yaitu limbah tapioka (onggok).</t>
+  </si>
+  <si>
+    <t>Sintesis Selulosa Mikrokristalin (MCC) Berbahan Baku Serabut Ampas Sagu</t>
+  </si>
+  <si>
+    <t>13-Dec-2021</t>
+  </si>
+  <si>
+    <t>S00202111426</t>
+  </si>
+  <si>
+    <t>Dr. Mohammad Khotib, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode sintesis selulosa mikrokristalin menggunakan serabut ampas sagu. Proses yang digunakan terdiri atas beberapa metode yaitu, hidrolisis, pulping, dan bleaching. Invensi ini menunjukkan bahwa serabut ampas sagu memiliki potensi sebagai sumber selulosa dalam proses sintesis selulosa mikrokristalin. Selulosa mikrokristalin yang dihasilkan memiliki ciri-ciri yang paling mendekati standar MCC dengan kandungan &amp;alpha;-selulosa yang tinggi (78,61%), bobot terdegradasi dan suhu degradasi yang cukup tinggi (81,87% dan 396,26 &amp;deg;C), dan derajat kristalinitas yang cukup tinggi (56,7%). Selulosa mikrokristalin yang dihasilkan dapat digunakan sebagai bahan sediaan obat.</t>
+  </si>
+  <si>
+    <t>Proses Produksi Benang Bedah Berbasis Nanoselulosa Tandan Kosong Kelapa Sawit dan Nanobakterial Selulosa</t>
+  </si>
+  <si>
+    <t>03-Dec-2019</t>
+  </si>
+  <si>
+    <t>P00201911241</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Farah Fahma, S.T.P., M.T.</t>
   </si>
   <si>
     <t>Departemen Fisika</t>
   </si>
   <si>
-    <t>Sebuah Alat ekstraksi minyak serai wangi menggunakan Metode Ohmic Heating melalui pemanasan dua buah pelat logam steinless steel (4). Komponen penyusun alat ekstraksi minyak` serai wangi metode ohmic heating ini terdiri dari saklar (11), power supply AC 220 V (7), ACAC Step Down 12A (9), fuse/skring (8), dan plat stainless steel 1.5 mm (6). Metode Ohmic Heating bertujuan untuk meningkatkan efisiensi proses ekstraksi minyak serai wangi dan mengurangi pencemaran lingkungan. Lama waktu proses penguapan dapat diatur dengan mengatur besar aliran arus yang masuk tabung ekstraksi menggunakan potensiometer (10) pada AC-AC Step Down (9).</t>
-[...20 lines deleted...]
-memberikan panduan bagi pelaku industri gula dalam melakukanpengambilan keputusanselanjutnya secara tepat dan cepat.</t>
+    <t>Proses produksi filamen benang bedah non-absorbable dibuat dengan menggunakan PVA, Alginat, dan nanoselulosa atau nanobakterial selulosa. Proses pembuatan filamen benang bedah dibuat dengan tahapan pemintalan basah dalam CaCl2 7%-13%.Invensi ini menghasilkan filamen benang bedah non-absorbable dengan formulasi PVA, alginat, dan nanoselulosa atau nanobakterial selulosa 1% &amp;ndash; 5% lebih disukai dari segi karakteristik fisik, mekanis, dan biokompatibilitas in vitro daripada filamen benang bedah dengan penambahan nanoselulosa atau nanobakterial selulosa 10%-20%. Dengan demikian diharapkan filamen benang bedah dengan pencampuran nanoselulosa dan nanobakterial selulosa akan menjadi alternatif penggunaan benang bedah sehingga dapat meningkatkan penggunaan benang bedah berbahan serat alami.</t>
+  </si>
+  <si>
+    <t>Metode Pengikatan Nitrogen dari Komposit Berbasiskan Selulosa Tandan Kosong Kelapa Sawit, Na-Lignosulfonat, dan Alginat</t>
+  </si>
+  <si>
+    <t>18-Nov-2023</t>
+  </si>
+  <si>
+    <t>S00202312445</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pengikatan nitrogen dalam matriks selulosa tandan kosong kelapa sawit dan Na-lignosulfonat dalam alginat terikat silang dalam CaCl2. Dalam hal ini, alginat dan Na-lignosulfonat didispersikan dan dihomogenkan dala suspensi selulosa TKKS melalui pengadukan magnetic pada 90 oC selama 60 menit. Sebanyak 10 gram urea ditambahkan dalam campuran komposit pada suhu disekitar 35-40 oC sambil pengadukan stirrer. Selanjutnya, campuran komposit dan urea diikat silang dalam larutan CaCl2 5% (b/v) pada perbandingan 1:1 menghasilkan granula basah. Hasilnya, nitrogen berhasil dijerap dalam matriks komposit dengan kadar hingga 20%. Metode ini dapat dijadikan sebagai strategi pengikatan nitrogen dalam mengembangkan berbagai produk yang dapat diaplikasikan di berbagai bidang.</t>
+  </si>
+  <si>
+    <t>Metode Optimasi Galur Sintetik Ulat Sutra Non Murbei Samia cynthia ricini untuk Wilayah Marginal</t>
+  </si>
+  <si>
+    <t>26-Jan-2023</t>
+  </si>
+  <si>
+    <t>S00202300801</t>
+  </si>
+  <si>
+    <t>Dr. Yuni Cahya Endrawati, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkenaan dengan metode optimasi galur sintetik (JOGLO, PASOPATI, JOPATI, dan PRASOJO) ulat sutra non murbei Samia cynthia ricini pada daerah marginal. Proses dimulai dengan seleksi dan pemurnian ulat sutra non murbei S. ricini berdasarkan warna dan pola warna larva serta ketahanan terhadap paparan suhu dan kelembapan ekstrim (lingkungan panas dan kering). Dihasilkan larva dengan karakteristik putih polos yang mempunyai tingkat survabilitas tertinggi dengan paparan suhu dan kelembapan ekstrim. Dilanjutkan dengan tahapan pemurnian dan persilangan resiprokal berdasarkan parameter genetik dan nilai ekonomi dengan menggunakan Program GENUP. Proses pemantapan galur dilakukan selama delapan generasi pada skala laboratorium, sedangkan uji lokasi di lingkungan alami dilakukan selama tiga generasi. Karakteristik fenotipik sebagai berikut: telur berwarna putih kehijauan; larva/ ulat instar 1 berwarna hitam, instar 2 berwarna hijau kekuningan, instar 3 berwarna putih kehijauan dengan kepala hitam, instar 4 berwarna putih kehijauan dengan kepala putih, dan instar 5 berwarna putih polos; pupa berwarna coklat tua dengan warna kokon putih tulang. Karakteristik produksi dengan siklus hidup lebih pendek berkisar 42-45 hari untuk JOGLO dan PASOPATI, 42-44 hari untuk JOPATI, dan 39-42 hari untuk PRASOJO; dan lama fase larva lebih pendek yaitu 17-18 hari yang bermanfaat dalam mengurangi total kebutuhan pakan.</t>
   </si>
   <si>
     <t>Probe Biomarker Glukosa Darah Non-Invasif dengan Metode Reflektansi</t>
   </si>
   <si>
     <t>30-Dec-2020</t>
   </si>
   <si>
     <t>S00202010818</t>
   </si>
   <si>
-    <t>Sabar Pambudi, PhD</t>
+    <t>Prof. Dr. Husin Alatas, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Probe dapat digunakan sebagai media pengukuran glukosa darah dengan metodereflektansi (in-vitro). Desain probe merupakan langkah awal sebagai tahap pengembanganbiomarker non-invasif glukosa darah. Pengukuran glukosa non-invasif mampu meniadakanproses yang terjadi pada metode invasif, sehingga mampu meminimalisir terjadinyatrauma klinis. Pengujian konsensus kesalahan data dan analisis epidemilogis merupakanparameter penetuan akurasi atau standarisai keberhasilan pengukuran glukosa darah invitro.Keberhasilan desain pada tahap awal mengisyaratkan bahwa pengembanganbiomarker non-invasif dapat dilanjutkan pada tahap selanjutnya (in-vivo).</t>
   </si>
   <si>
-    <t>Metode Pembuatan Bioplastik Pelindung Buah Dari Pati Dan Ekstrak Klobot Jagung</t>
-[...95 lines deleted...]
-    <t>Agung Tri Nugroho S. Ik</t>
+    <t>Departemen Biologi</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Niken Tunjung Murti Pratiwi, M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Transplantasi Spons Laut Aaptos suberitoides dengan Aktivitas Antioksidan yang Kuat</t>
+  </si>
+  <si>
+    <t>25-Mar-2025</t>
+  </si>
+  <si>
+    <t>S00202502858</t>
+  </si>
+  <si>
+    <t>Dr. Inna Puspa Ayu, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Departemen Ilmu dan Teknologi Kelautan</t>
   </si>
   <si>
-    <t xml:space="preserve">Wahana ROV-AUV Hibrida dirancang dan dikembangkan untuk observasi bawah air
-[...410 lines deleted...]
-    <t>Invensi ini dikembangkan untuk mengatasi kesalahan nilai reflektansi akibat efek permukaan bumi di beberapa data satelit sensor optik berdasarkan algoritma empirical rotation secara operasional. Metode koreksi topografi sesuai invensi ini dikembangkan dalam kode pemograman Python (Python source code) yang memungkinkan metode koreksi ini dapat dilakukan secara operasional (otomatis) pada skala yang nasional dan regional. Metode untuk koreksi topografi citra satelit ini terdiri dari beberapa tahapan yaitu: penentuan lokasi contoh secara otomatis, perhitungan posisi matahari, kondisi pencahayaan (ilumination), dan analisis nilai reflektansi secara empiris dengan model rotasi.</t>
+    <t xml:space="preserve">Invensi  ini  mengenai  cara  transplantasi  spons  laut Aaptos  suberitoides dengan  tiga variasi  perlakuan  yang  dapat  dilakukan  di  perairan  pada  kedalaman  &amp;plusmn;  5  meter  dan mampu  menghasilkan  spons  laut  dengan  aktivitas  antioksidan  yang  kuat.  Variasi perlakuan  ini untuk  melihat  ada tidaknya pengaruh  keberadaan  populasi  lain terhadap eksplan  spons  di  masing-masing  rak  transplantasi.  Metode  transplantasi  terdiri  dari persiapan rak transplantasi, peletakkan rak transplantasi pada dasar perairan, persiapan eksplan spons laut, pengikatan media tali nilon berisi eksplan pada rak transplantasi, dan transplantasi  spons  laut  dengan  tiga  variasi  perlakuan  selama  48  minggu.  Metode transplantasi  dalam  invensi  ini  telah  terbukti  mampu  menghasilkan  spons  laut  dengan aktivitas antioksidan yang kuat dibandingkan spons laut liar yang hanya memiliki aktivitas antioksidan yang lemah. Penggunaan media tali nilon menjadikan metode transplantasi ini lebih praktis saat instalasi dan memungkinkan spons laut bertumbuh lebih baik. Invensi ini dapat  dimanfaatkan  oleh  pembudidaya  spons  laut A.  suberitoides untuk  menghasilkan spons laut dengan aktivitas antioksidan yang kuat sehingga dapat dijadikan bahan baku dalam pengembangan produk farmasi.</t>
+  </si>
+  <si>
+    <t>Formulasi Yoghurt Rosella Bubuk (Dried Yoghurt) Dengan Probiotik Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>01-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202214088</t>
+  </si>
+  <si>
+    <t>Dr. Zaenal Abidin, S.Si., M.Agr.</t>
+  </si>
+  <si>
+    <t>Dried yoghurt diIndonesia belum dikenal masyarakat sehingga hal ini dapat menjadi peluang untuk memproduksi dried yoghurt sebagai salah satu olahan susu dengan umur simpan yang lebih lama, mudah pendistribusian, dengan kandungan bakteri asam laktat tinggi dan bermanfaat untuk tubuh. Formula Dried yoghurt terdiri atas susu segar, starter bakteri L. plantarum 1A5 sebanyak 1-2% dari volume susu, ekstrak bunga rosella dengan perbandingan 1 : 1 dari volume susu, susu skim bubuk 10%, dan maltodextrin 10%. Metode pembuatan dried yoghurt sesuai invensi ini diawali dengan mensterilisasi susu segar dan menginokulasi bakteri asam laktat (Lactobacillus plantarum IA5) sebanyak 1% dari volume susu. Selanjutnya menginkubasi susu segar kedalam inkubator dan mengekstrak bunga rosella. Lalu memanaskan susu hasil inkubasi dan menambahkan ekstrak rosella dengan perbandingan 1:1 dari volume susu, susu skim bubuk (10%) dan maltodextrin (10%) kemudian campuran dihomogenkan. Campuran kemudian dikeringkan menggunakan spray dryer dan produk yoghurt rosella bubuk (dried yoghurt) telah siap. Yoghurt rosella bubuk (dried yoghurt) terbukti mengandung protein sebanyak 16 gram dalam 100 gram dried yoghurt. populasi bakteri asam laktat dried yoghurt sebesar 10^8 (Cfu/ml).</t>
   </si>
   <si>
     <t>Produk Nano Zink Oksida Terenkapsulasi Komplek Polisakarida-Protein Termodifikasi Sebagai Material Fungsional Diproduk Pangan Olahan Berbahan Dasar Susu Dan Metode Pembuatannya</t>
   </si>
   <si>
     <t>30-Nov-2022</t>
   </si>
   <si>
     <t>P00202213970</t>
-  </si>
-[...1 lines deleted...]
-    <t>Elfa Aida Kamila, SSi</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berhubungan dengan suatu metode baru pembuatan material fungsional nano zink oksida (ZnO) yang terenkapsulasi pada komplek polisakarida-protein termodifikasi secara in situ dalam one-pot proses. Metode ini memiliki kebaruan pada proses enkapsulasi nano zink oksida yang dilakukan secara in situ karena pektin sebagai capping agent pada saat pembuatan nano zink oksida tidak dihilangkan dengan proses pencucian atau kalsinasi. Proses enkapsulasi terjadi karena sisi aktif pada pektin langsung bereaksi dengan sisi aktif pada protein termodifikasi untuk membentuk komplek pektin-protein termodifikasi yang stabil. Produk tersebut mudah dipisahkan dengan supernatant sehingga proses pencucian dapat dilakukan secara pemisahan sederhana. Produk akhir yang dihasilkan tersebut mudah dikeringkan dan dicampurkan kembali dengan produk olahan berbahan dasar susu karena dapat terdispersi sempurna.
 Metode ini memiliki keunggulan lain yaitu nano zink oksida dapat dibuat dengan waktu reaksi hidrotermal kurang dari 3 jam pada suhu di bawah 100oC dan tanpa proses kalsinasi pada suhu hingga 700 oC. Bila dibandingkan zink oksida dengan produk impor, zink oksida yang dihasilkan memiliki ukuran di bawah 100 nm dengan lebih seragaman bentuk morfologi dan memiliki akitivitas anti bakteri yang lebih tinggi.</t>
   </si>
   <si>
+    <t xml:space="preserve">Kombinasi Hormon Gonadotropin dan Melatonin dalam Mempercepat Proses Maturasi Pada Ikan </t>
+  </si>
+  <si>
+    <t>21-May-2025</t>
+  </si>
+  <si>
+    <t>S00202504619</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Wasmen Manalu</t>
+  </si>
+  <si>
+    <t>Departemen Budidaya Perairan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Invensi ini berkenaan dengan premix hormon reproduksi (gonadotropin dan melatonin) untuk  mempercepat  proses  kematangan  gonad  dan  meningkatkan  kinerja  reproduksi dalam  pemijahan  ikan  secara  buatan.  Premix  hormon  yang  digunakan  untuk  induksi maturasi adalah pregnant mare serum gonadotropin (PMSG) + antidopamine (AD) yang dikemas  dalam  satu  produk  bernama  Oodev  dikombinasikan  dengan  melatonin.  Hasil analisis  premix  hormon  reproduksi  menunjukkan  pemberian  melatonin  yang dikombinasikan  dengan  hormon  PMSG+AD  mampu  mempercepat  proses  kematangan gonad akhir pada ikan beureum panon betina dengan nilai GSI, ukuran diameter telur, dan fekunditas  yang  lebih  tinggi  dibandingkan  dengan  kontrol.  Melatonin  berperan  dalam meningkatkan  konsentrasi  vitelogenin  pada  perlakuan  kombinasi  hormon  dan  dapat mempercepat  proses  pematangan  gonad  serta  memberikan  hasil  kinerja  reproduksi terbaik.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Alimuddin, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Komposisi Biokomposit Filler Serat Tandan Kosong Kelapa Sawit Sebagai Pengganti Komponen Otomotif Berpenguat Serat Sintesis</t>
+  </si>
+  <si>
+    <t>07-Oct-2020</t>
+  </si>
+  <si>
+    <t>S00202007289</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irmansyah, M.Si.</t>
+  </si>
+  <si>
+    <t>Penelitian rekayasa biomaterial merupakan upaya pengembangan sains dan teknologi guna mensubstitusi serat sintetis dengan lignoselulosa TKKS termodifikasi. Rekayasa biomaterial dalam bentuk biokomposit filler serat tandan kosong kelapa sawit sebagai pengganti komponen otomotif berpenguat fiberglass dapat dihasilkan dari serat tandan kosong kelapa sawit (TKKS) ukuran mikropartikel 10% (b/b), ABS 90% (b/b) dan aditif dengan konsentrasi 2%. Tujuan penggunaan serat TKKS adalah sebagai material biokomposit dengan sifat mekanik yang tangguh dan high impact. Keunggulan dari serat TKKS dibandingkan serat sintetis, yaitu tersedia melimpah, dapat diperbaharui, dapat terdegradasi secara biologis, harga murah, mudah dalam pemprosesan, berdensitas tinggi, dan memiliki sifat mekanis yang baik. Berdasarkan hasil pengujian, biokomposit mikropartikel TKKS memiliki nilai tensile strength 21,21 MPa, nilai Modulus Young 731,1 MPa, dan nilai elongation at break 4.296%, nilai flexural strength 43.03 MPa, nilai impact strength 65,67%. Hasil uji pada jarak tempuh 15.000 km menunjukkan tidak adanya perubahan dimensi. Serat TKKS memiliki fungsi penting dalam resistansi komposit terhadap impact, serat dapat berperan sebagai media transfer stress. Selain itu, keberadaan serat dalam komposit dapat meningkatkan frekuensi alami dari material sehingga kemampuan suatu material untuk menahan gaya eksternal meningkat.</t>
+  </si>
+  <si>
+    <t>Alat Ekstraksi Minyak Serai Wangi Dengan Metode Ohmic Heating</t>
+  </si>
+  <si>
+    <t>22-Dec-2017</t>
+  </si>
+  <si>
+    <t>P00201709589</t>
+  </si>
+  <si>
+    <t>Sebuah Alat ekstraksi minyak serai wangi menggunakan Metode Ohmic Heating melalui pemanasan dua buah pelat logam steinless steel (4). Komponen penyusun alat ekstraksi minyak` serai wangi metode ohmic heating ini terdiri dari saklar (11), power supply AC 220 V (7), ACAC Step Down 12A (9), fuse/skring (8), dan plat stainless steel 1.5 mm (6). Metode Ohmic Heating bertujuan untuk meningkatkan efisiensi proses ekstraksi minyak serai wangi dan mengurangi pencemaran lingkungan. Lama waktu proses penguapan dapat diatur dengan mengatur besar aliran arus yang masuk tabung ekstraksi menggunakan potensiometer (10) pada AC-AC Step Down (9).</t>
+  </si>
+  <si>
+    <t>Formulasi dan Proses Pembuatan Keripik Tempe Krispi</t>
+  </si>
+  <si>
+    <t>23-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215381</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Tutik Wresdiyati</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi dan metode pembuatan keripik tempe krispi. Bahan baku pembuatan keripik tempe krispi yaitu kedelai 60-70%, tepung terigu 10-15%, tepung tapioka 5-10%, bumbu-bumbu segar 5-10%, telur 1-3%, dan ragi tempe 0,1-0,3%. Pembuatan keripik tempe krispi meliputi proses fermentasi kedelai, pengirisan tempe, coating, dan penggorengan. Keripik tempe krispi telah memenuhi persyaratan berdasarkan SNI 2602:2018 berdasarkan parameter kadar air, abu, dan protein. Berdasarkan hasil uji sensori, keripik tempe hasil inovasi ini memiliki tingkat kesukaan keseluruhan dengan skor 5,4 yang berarti konsumen menilai kesukaan terhadap keripik tempe krispi dari suka hingga sangat suka. Umur simpan keripik tempe krispi yang dikemas dalam kemasan standing pouch aluminium foil pada suhu 27 dan 30oC berturut-turut adalah 68 dan 66 hari.</t>
+  </si>
+  <si>
+    <t>Formula dan Metode Pembuatan Granul Instan Kombinasi Ekstrak Daun Undis Dan Jahe Emprit Sebagai Penurun Gula Darah</t>
+  </si>
+  <si>
+    <t>01-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202212300</t>
+  </si>
+  <si>
+    <t>Departemen Anatomi, Fisiologi dan Farmakologi</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula granul instan kombinasi serbuk ekstrak daun undis dan serbuk ekstrak jahe untuk penurun gula darah dan proses pembuatan granulnya. Formula granul instan penurun gula darah terdiri dari serbuk ekstrak daun undis, serbuk ekstrak jahe emprit, Polivinil pirolidon, Natrium benzoate, aerosil, stevia, perasa dan susu skim hingga. Tahap pembuatan granul instan dimulai dengan menimbang bahan formula masing-masing sesuai komposisinya, kemudian mencampurkan semua bahan kecuali aerosil hingga homogen. Selanjutnya akuades sedikit demi sedikit ditambahkan ke dalam campuran bahan sambil diaduk hingga membentuk massa yang kompak (dapat dikepal. Tahap berikutnya mengayak massa dengan ayakan no 12 hingga terbentuk granul. Granul yang diperoleh kemudian dikeringkan dengan oven pengering suhu 40-50 C. Selanjutnya kandungan lembab Granul diukur dan dilanjutkan dengan mengayak granul kering dengan ayakan nomor 16 lalu menambahkan aerosil pada granul kering dan mengaduknya hingga homogen. Granul instan pada uji in vivo mampu menurunkan glukosa darah terbaik pada dosis 400 mg/kg BB.</t>
+  </si>
+  <si>
+    <t>Isolat Protein Tempe Kedelai Tergerminasi dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>06-Dec-2019</t>
+  </si>
+  <si>
+    <t>P00201911468</t>
+  </si>
+  <si>
+    <t>Fermentasi dan germinasi mampu menurunkan kandungan senyawa antigizi dan meningkatkan daya cerna protein kedelai. Invensi ini berhubungan dengan isolat protein yang dibuat dari tempe kedelai tergerminasi. Tujuan invensi ini adalah untuk menyediakan metode pembuatan isolat protein tempe kedelai tergerminasi. Pembuatan isolat protein tempe kedelai tergerminasi dibagi menjadi empat bagian yaitu preparasi bahan baku dan germinasi kedelai, pembuatan tempe kedelai tergerminasi, penepungan tempe kedelai tergerminasi rendah lemak, dan isolasi protein tepung tempe kedelai tergerminasi. Rentang pH ekstraksi dan pengendapan protein maksimum tempe kedelai tergerminasi adalah 11-12.8 dan 3-5. pH ekstraksi protein tempe kedelai tergerminasi berbeda dengan ekstraksi protein kedelai komersial. Isolat protein tempe kedelai tergerminasi memiliki kadar protein lebih dari 80% (6.25x%N).</t>
+  </si>
+  <si>
+    <t>Formula Herbal Dari Ekstrak Teh Hitam, Sirih Merah, Kayumanis Dan Temulawak Sebagai Antialzheimer Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>04-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313464</t>
+  </si>
+  <si>
+    <t>Dr. Dimas Andrianto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Biokimia</t>
+  </si>
+  <si>
+    <t>Penyakit Alzheimer atau Alzheimer Disease (AD) merupakan salah satu akibat dari gangguan fungsi asetilkolin yang dapat dihidrolisis oleh enzim asetilkolinesterase. Pengobatan Alzheimer dilakukan dengan dua pendekatan, yaitu kolinergik (penghambat asetilkolinesterase) dan nonkolinergik (antioksidan). Penelitian ini bertujuan menentukan kadar total fenolik, aktivitas antioksidan, dan aktivitas inhibisi enzim asetilkolinesterase dari formula campuran ekstrak air teh hitam, daun sirih merah, temulawak, dan kayumanis secara in vitro serta menentukan korelasi antara kadar total fenolik dengan aktivitas antioksidan dan aktivitas inhibisi enzim asetilkolinesterase. Herbal antialzheimer sesuai sesuai invensi ini memiliki kadar fenolik sebesar 253,188 mg GAE/g ekstrak, aktivitas antioksidan sebesar 0,755 mmol TE/g ekstrak, dan aktivitas inhibisi AChE sebesar 44,241%.</t>
+  </si>
+  <si>
+    <t>Muhammad Aries, S.P., M.Si.</t>
+  </si>
+  <si>
     <t>Komposisi Media Tanam Hidroponik Berbahan Dasar Wol Domba Dan Coco Fiber Dengan Lapisan Mikoriza Arbuskular Dan Metode Pembuatannya</t>
   </si>
   <si>
     <t>10-Oct-2023</t>
   </si>
   <si>
     <t>P00202310158</t>
   </si>
   <si>
-    <t>Ridwan Lazuardi</t>
+    <t>Ir. Fahrizal Hazra, M.Sc.</t>
   </si>
   <si>
     <t>Departemen Ilmu Tanah dan Sumberdaya Lahan</t>
   </si>
   <si>
     <t>Semakin terbatasnya ketersediaan lahan pertanian, khususnya di perkotaan membuat kebutuhan sayuran menjadi sulit terpenuhi. Untuk itu, diperlukan sistem penanaman yang mampu menghemat penggunaan lahan dan mampu memproduksi sayuran berkualitas, salah satunya sistem hidroponik. Media tanam hidroponik yang umumnya digunakan ialah rockwool. Padahal, rockwool memiliki kelemahan yaitu memberikan paparan yang dalam skala besar dapat berdampak pada sistem pernapasan dan iritasi kulit. Oleh karena itu, perlu adanya media tanam hidroponik ramah lingkungan dan bekerja efektif. Invensi yang diberi nama Sheeco hadir sebagai solusi atas permasalahan di atas dengan mengusung produk media tanam hidroponik all in one berbahan dasar wol domba dan coco fiber dengan kombinasi nutrisi NPK serta Mikoriza arbuskular. Sheeco berbentuk tabung dengan diameter 3 cm, tinggi 1,5-2 cm; dan berat 3,75 g. Sheeco telah melakukan pengujian pada PT Biodiversitas Bioteknologi Indonesia (ICBB) dengan nomor pengujian 1142/LHP/PTBBI.MARK/IX/2023, diperoleh hasil bahwa pada sampel produk media tanam seberat 150 g terkandung N-Total 6,12%, P2O5 Potensial 1815,90 mg/100g; dan K2O Potensial 3758,52 mg/100 g. Sheeco cocok digunakan untuk keperluan pertanian hidroponik, semai benih, dan keperluan pertanian lainnya sesuai kebutuhan.</t>
   </si>
   <si>
-    <t>Alat Pemanenan Dan Sortasi Kematangan Buah Jambu Kristal Secara Simultan Berbasis Fluoresensi</t>
-[...35 lines deleted...]
-    <t>Rake Silverrian</t>
+    <t>Komposisi Obat Herbal Dari Ekstrak Wedelia (Sphagneticola trilobata) Dan Ekstrak Sembung Rambat (Mikania micrantha) Sebagai Inhibitor Sitokinin Proinflamasi</t>
+  </si>
+  <si>
+    <t>25-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202602878</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai formula obat herbal yang terdiri dari ekstrak air wedelia (Sphagneticola trilobata) dan ekstrak air sembung rambat (Mikania micrantha) yang berpotensi sebagai inhibitor sitokinin proinflamasi. Komposisi ekstrak wedelia dan sembung rambat dengan perbandingan 1:1 menghasilkan efek sinergis dalam menghambat produksi sitokin proinflamasi karena mampu menghambat produksi sitokin proinflamasi seperti TNF-&amp;alpha; dan IL-6 yang dihasilkan oleh sel imun pada kondisi inflamasi. Komposisi tersebut dapat diformulasikan dalam berbagai bentuk sediaan, antara lain: kapsul, tablet, serbuk, ekstrak cair, minuman herbal dan sediaan farmasi lainnya. Dengan demikian, invensi ini menyediakan alternatif bahan alami yang berpotensi digunakan sebagai agen antiinflamasi berbasis herbal.</t>
+  </si>
+  <si>
+    <t>Pusat Studi Biofarmaka Tropika.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Serbuk Ekstrak Daun Undis (Cajanus cajan) Dan Jahe Emprit (Zingiber officinale Var Amarum) Skala Pilot Dengan Penambahan Amilum Jagung Sebagai Penurun Kolesterol Dan Produk Yang Dihasilkannya</t>
+  </si>
+  <si>
+    <t>29-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202313167</t>
+  </si>
+  <si>
+    <t>Departemen Kedokteran Hewan</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode pembuatan serbuk ekstrak daun undis dan serbuk ekstrak jahe emprit dalam skala pilot dengan penambahan amilum jagung sebagai penurun kolesterol. Metode pembuatan ekstrak dimulai simplisia daun undis kering dan serbuk rimpang jahe masing-masing dimaserasi dalam pelarut etanol 70% perbandingan bahan kering dan pelarut sebesar 1:2 selama 30 menit, kemudian dimaserasi/perendaman. Hasil perendaman disaring sehingga terpisah antara filtrat ekstrak dan ampas. Ampas dimaserasi kembali sebanyak dua kali. Semua filtrat ekstrak kemudian dievaporasi dengan evaporator pada suhu 70 &amp;deg;C hingga diperoleh ekstrak pekat/sari. Ekstrak pekat (granulasi basah) ditambahkan dengan kalium sorbat, amilum jagung (corn starch) dan aerosil yang dibantu dengan mesin kneader. Proses pengeringan dan penggilingan dilakukan dalam mesin giling hingga diperoleh ekstrak kering. Serbuk ekstrak daun undis dan serbuk ekstrak jahe yang dihasilkan mampu menghambat aktivitas enzim HMG-CoA Reduktase berturut-turut 39.37% dan 47.87%. Gabungan serbuk ekstrak daun undis (600 mg/kg bb) dan serbuk ekstrak jahe (120 mg/kg bb) mampu menurunkan total kolesterol, LDL, dan trigliserida; meningatkan HDL; dan menghambat pembentukan plak aorta pada kelinci hiperkolesterolemia.</t>
+  </si>
+  <si>
+    <t>Komposisi Pakan Kepiting Berbahan Dasar Ampas Tahu, Maggot, Dan, Cangkang Kerang Hijau Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>03-Oct-2022</t>
+  </si>
+  <si>
+    <t>P00202210819</t>
+  </si>
+  <si>
+    <t>Dudi Muhammad Wildan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk menghasil pakan kepiting yang menggunakan ampas tahu, maggot, dan, cangkang kerang hijau sebagai bahan utamanya. Komposisi pakan kepiting sesuai invensi ini terdiri dari tepung maggot, tepung ampas tahu, tepung cangkang kerang hijau, tepung rebon, minyak jagung, minyak ikan, tepung kedelai, tepung tapioka, vitamin dan mineral, serta cacing. Proses pembuatan dilakukan dengan mencampur seluruh adonan. Kemudian adonan dicetak dan dikukus selama 15 menit. Selanjutnya, dioven selama 2 jam. Pelet kepiting ini berbentuk kotak kecil ukuran 1 cm x 1 cm denganberat 2 gram/pelet. Berdasarkan hasil uji menunjukkan bahwa pelet/pakan kepiting sesuai invensi ini dapat meningkatkan laju pertumbuhan kepiting.</t>
+  </si>
+  <si>
+    <t>Urinoir Pendeteksi Status Hidrasi</t>
+  </si>
+  <si>
+    <t>P00201709570</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Hardinsyah, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan urinoir pendeteksi status hidrasi memanfaatkan sensor yang dapat mendeteksi warna warna urin yang diprogram menggunakan arduino uno. Data acuan pengelompokkan dibuat dalam database yang berisi notasi warna urin dan nilai RGB. Pengelompokkan warna didasarkan pada kertas PURI. Hasil pembacaan urin terbagi menjadi tiga yaitu terhidrasi dengan baik, dehidrasi ringan-sedang, dan dehidrasi berat. Hasil uji Speatman menunjukkan korelasi positif antara BJU dengan URITES dengan nilai p&amp;lt;0.05 dan nilai r 0.935. Hasil uji Bland - altman menunujukkan nilai Limit of agireement URITES dengan BJU maupun PURI berada dalam rentang -5 sampai 5 yang menunjukkan reabilitas yang baik.</t>
+  </si>
+  <si>
+    <t>Teknologi Tata Air Bawah Permukaan dengan Sistem Cerdas</t>
+  </si>
+  <si>
+    <t>28-Oct-2022</t>
+  </si>
+  <si>
+    <t>S00202212105</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai Teknologi Tata Air Bawah Permukaan Dengan Sistem Cerdas untuk tata air lahan pertanian. Lebih khusus lagi, invensi ini berhubungan dengan teknik irigasi dan drainase mempergunakan pipa berperforasi yang diletakkan di bawah permukaan tanah, bekerja secara otomatis dengan sensor, solenoid valve dan programmable controller serta terhubung dengan operator melalui koneksi internet nirkabel, cloud server dan dashboard. Tujuan utama dari invensi ini adalah untuk mengatasi permasalahan yang telah ada sebelumnya khususnya pengaturan tinggi muka air tanah yang memanfaatkan irigasi dan drainase bawah permukaan yang beroperasi secara otomatis. Teknologi Tata Air Bawah Permukaan Dengan Sistem Cerdas, dimana suatu teknologi tata air bawah permukaan dengan sistem cerdas sesuai dengan invensi ini terdiri dari 1) sistem jaringan pipa berperforasi bawah permukaan, 2) sistem reservoir inlet irigasi, 3) sistem kendali otomatis dan 4) sistem Internet of Things. Tujuan lain dari invensi ini adalah meningkatkan fleksibilitas penggunaan lahan pertanian untuk berbagai kondisi tata air sesuai teknik budidaya yang dilakukan misalnya jenuh dan tidak jenuh air sehingga dapat menyesuaikan dengan komoditi yang paling menguntungkan pada saat itu.</t>
+  </si>
+  <si>
+    <t>Sistem Irigasi Evapotranspirasi Aliran Bawah Permukaan pada Budidaya Padi SRI dan Salibu</t>
+  </si>
+  <si>
+    <t>04-Dec-2021</t>
+  </si>
+  <si>
+    <t>S00202111113</t>
+  </si>
+  <si>
+    <t>Sistem irigasi Evapotranspirasi invensi ini mengatur debit air masuk secara otomatis dengan prinsip Bejana Berhubungan dan persamaan Darcy-Weisbach. Sistem irigasi ini terdiri dari beberapa bagian, yaitu reservoir, pipa inlet, stop kran, sambungan elbow, bak/pot, stop kran pelampung bola, sambungan T, pipa penghubung, pot tanaman, pipa biopori, penghubung antar bak pot, pipa drainase, pipa set, media taman, kain penyaring dan batu split. Pot set berfungsi mengatur kedalaman air pada semua pot dalam sistem. Stop kran pelampung terdapat katup bola yang berfungsi untuk mengalirkan dan menghentikan aliran irigasi dari pipa inlet ke pot/bak set. Katup bola ini akan bekerja otomatis, jika tekanan air menurun, katup bola terbuka dan aliran air irigasi mengalir dari pipa inlet ke bak pot. Jika tekanan yang mendorong katup bola (level air penuh) sehingga katup tertutup dan menghentikan aliran air irigasi dari pipa inlet ke bak/pot set. Stop kran ini akan membuka dan menutup aliran air masuk secara otomatis sesuai dengan kedalaman air yang telah diatur manual pada pot set. Hasil panen yang didapatkan dari budidaya padi SRI dan Salibu yang menggunakan sistem irigasi Evapotranspirasi dapat mencapai 4,8 ton/ha (budidaya SRI) sampai dengan 8 ton/ha (gabungan budidaya padi SRI dan Salibu).</t>
+  </si>
+  <si>
+    <t>Sistem Fertigasi Otomatis Nirdaya Untuk Budidaya Padi-Ikan Terintegrasi Pada Kawasan Urban</t>
+  </si>
+  <si>
+    <t>22-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202515167</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan sistem fertigasi dan irigasi otomatis untuk budidaya padi-ikan terintegrasi (FONi&amp;ndash;Minapadi) yang diterapkan pada pertanian perkotaan (urban farming). Sistem ini dirancang untuk menjaga keseimbangan air secara otomatis tanpa memerlukan sumber daya listrik, dengan memanfaatkan prinsip bejana berhubungan dan pelampung stop-keran otomatis sebagai pengendali tinggi muka air. Perangkat utama terdiri dari ember reservoir, ember kontrol, bak budidaya, pipa peluap, drainase darurat, serta perangkat tambahan berupa meteran air dan alat cuaca seluler yang bersifat opsional. Air dari sumber utama mengalir secara gravitasi melalui sistem tertutup, di mana tinggi muka air dijaga konstan antara ember kontrol dan bak budidaya. Mekanisme sistem mengikuti prinsip neraca air (IR + R = ET + D &amp;plusmn; &amp;Delta;TMA) sehingga mampu menyeimbangkan kondisi air akibat perubahan cuaca, hujan, maupun evapotranspirasi tanaman. Bak budidaya diisi polybag berisi media tanam padi, sedangkan ikan dipelihara di sela-sela polybag untuk menciptakan ekosistem padi-ikan yang saling menguntungkan. Limbah organik ikan dimanfaatkan sebagai nutrisi tanaman, menjadikan sistem ini hemat air, efisien energi, serta mendukung produksi pangan berkelanjutan skala rumah tangga di kawasan perkotaan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sistem Fertigator Otomatis Nirdaya Untuk Persemaian Tanaman Kehutanan </t>
+  </si>
+  <si>
+    <t>10-Sep-2025</t>
+  </si>
+  <si>
+    <t>S00202508707</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan suatu sistem fertigator otomatis nirdaya untuk persemaian tanaman kehutanan, yang bekerja tanpa sumber daya listrik, dengan menerapkan prinsip tekanan  hidrostatik  dan  kapilaritas.  Sistem  ini  mampu  mendeteksi  kebutuhan  air  dan nutrisi  berdasarkan  evapotranspirasi  yang  terjadi  dengan  penggunaan  stopkeran pelampung pada ember kontrol. Stopkeran pelampung pada ember kontrol akan menjaga level tinggi muka air pada ember kontrol dengan tinggi muka air pada baki persemaian. Ketika terjadi kehilangan air yang disebabkan oleh evapotranspirasi pada baki persemaian, air akan mengalir secara otomatis dari ember kontrol menuju baki persemaian dengan penerapan prinsip bejana berhubungan. Dengan demikian, invensi ini cocok diterapkan di daerah terpencil yang memiliki keterbatasan akses listrik dan mendukung efisiensi sumber daya dalam proses persemaian tanaman kehutanan.</t>
+  </si>
+  <si>
+    <t>Dr. Tekad Urip Pambudi Sujarnoko, S.Pt., M.Si.</t>
   </si>
   <si>
     <t>Minuman Isotonik Ternak Ayam Dari Limbah Cair Tahu Dan Kecap Sebagai Pengganti Antibiotic Growth Prtomoter</t>
   </si>
   <si>
+    <t>11-Jul-2024</t>
+  </si>
+  <si>
     <t>S00202406427</t>
   </si>
   <si>
-    <t>Yukio Zion Hadar</t>
-[...1 lines deleted...]
-  <si>
     <t>Invensi ini berupa Minuman Isotonik Ternak Ayam dari Limbah Cair Tahu dan Kecap Sebagai Pengganti AGP yang bertujuan untuk membuat suatu minuman probiotik alternatif berbahan limbah cair tahu dan kecap sebagai penggati AGP yang dapat meningkatkan berat badan ayam dan menambah kekebalan tubuh pada ayam sehingga ayam tidak mudah terkenapenyakit. Moinuman isotonik dibuat dengan fermentasi secara anaerob melalui beberapa tahapan dimulai dari pengujian brix masing-masing limbah kemudian mencampurkan kedua limbah cair tahu dan kecap kedalam satu wadah hingga kadar brix mencapai angka 20%-25% lalu ditambahkan EM4 dengan dosis 1mL/1 L. Proses fermentasi selama 14 hari dan melakukan uji brix dan uji PH ketika fermentasi sudah mencapai 14 hari, kemudian mencampurkan hasil fermentasi dengan air sesuai perlakuan. Penentuan efektifitas formula dilakukan dengan uji in vitro. Berdasarkan hasil uji terhadap formulasi didapat formulasi terbaik yaitu 1 NGP : 1 air.</t>
   </si>
   <si>
-    <t>Formula Nanocoating Berbasis Serisin Limbah Kokon dan Pektin Kulit Jeruk untuk Peningkatan Umur Simpan Serta Kesegaran Buah Pisang Mas</t>
-[...32 lines deleted...]
-    <t>Pirda Maharani Nafisah</t>
+    <t>Formula Sup Krim Instan Berbahan Kentang Sebagai Makanan Bagi Penderita Prediabetes</t>
+  </si>
+  <si>
+    <t>05-Feb-2026</t>
+  </si>
+  <si>
+    <t>S00202601195</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ahmad Sulaeman, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi sup krim kentang instan yang dirancang khusus sebagai solusi pangan praktis bagi penderita prediabetes. Fokus utama inovasi ini adalah menghasilkan produk olahan kentang yang memiliki Indeks Glikemik (IG) rendah, namun tetap memenuhi standar mutu SNI 01-4967-1999. Untuk meningkatkan profil gizi dan efek antidiabetes, formula ini mengombinasikan bahan-bahan utama seperti kentang dengan tepung telur puyuh, tempe, dan isolat protein kedelai. Bahan tambahan lain meliputi white stock, bawang bombay, daun bawang, seledri, unsalted butter, serta fresh cream. Kandungan gizi produk terdiri dari kadar air, protein, lemak, kadar abu, total karbohidrat, serat pangan, karbohidrat, dan total kalori. Formula ini memiliki nilai indeks glikemik rendah dan mengontrol profil glukosa darah penderita prediabetes, yaitu menurunkan glukosa darah puasa, glukosa darah 2 jam postprandial, insulin puasa, HOMAIR, dan HOMA-&amp;beta;. Formula sup krim kentang instan ini dirancang dengan kandungan tinggi protein dan rendah indeks glikemik. Produk ini sebagai inovasi pangan yang sangat potensial untuk mendukung pengelolaan prediabetes secara efektif.</t>
+  </si>
+  <si>
+    <t>Komposisi Lempeng Ikan Tongkol Sebagai Makanan Tambahan Untuk Meningkatkan Status Gizi Ibu Hamil</t>
+  </si>
+  <si>
+    <t>08-Nov-2024</t>
+  </si>
+  <si>
+    <t>S00202412623</t>
+  </si>
+  <si>
+    <t>Invensi menghasilkan lempeng ikan tongkol sebagai makanan tambahan untuk meningkatkan status gizi ibu hamil. Komposisi terdiri dari bawang putih,kunyit, jahe, gula mera dan ai, daging ikan tongkol tanpa tulang, telur ayam, bawang merah goreng, bawang putih goreng, lada, ketumbar bubuk, garam dan daun jeruk cincang, tepung tapioka. Tujuan utama dari invensi ini adalah untuk menyediakan komposisi makanan tambahan yang tinggi protein untuk meningkatkan status gizi ibu hamil.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EKSTRAKSI PROPOLIS DENGAN AIR DAN FORMULASINYA MENJADI PERMEN SEBAGAI ANTIEMESIS </t>
+  </si>
+  <si>
+    <t>23-Dec-2019</t>
+  </si>
+  <si>
+    <t>P00201912261</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Mesin Ekstraksi Tannin Kulit Kayu Acacia Menggunakan Metode Hot Water Sonicator</t>
+  </si>
+  <si>
+    <t>04-Nov-2025</t>
+  </si>
+  <si>
+    <t>S00202511425</t>
+  </si>
+  <si>
+    <t>Dr. Ridwan Siskandar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan suatu mesin ekstraksi yang memanfaatkan metode Hot water sonicator untuk memperoleh senyawa aktif dari bahan alam secara lebih efisien. Mesin ini terdiri atas ruang ekstraksi yang dilengkapi dengan sistem pemanas air bersuhu terkontrol, unit sonikator berfrekuensi tinggi, sensor suhu dan tekanan, serta mekanisme sirkulasi  cairan.  Proses  ekstraksi  dilakukan  dengan  kombinasi  pemanasan  air  dan gelombang ultrasonik sehingga dinding sel bahan baku mengalami disrupsi lebih cepat, meningkatkan pelepasan senyawa target, serta mempercepat waktu ekstraksi dibanding metode konvensional. Keunggulan invensi ini menghasilkan rendemen ekstrak yang lebih tinggi  dengan  kualitas  senyawa  aktif  yang  terjaga,  mengurangi  penggunaan  pelarut organik sehingga ramah lingkungan, waktu ekstraksi lebih singkat dan desain mesin yang dapat  dioperasikan  secara  otomatis  dengan  pengaturan  parameter  suhu,  waktu,  dan intensitas sonikasi. Mesin ini dapat diaplikasikan pada industri herbal, pangan, farmasi, serta penelitian bioteknologi.</t>
+  </si>
+  <si>
+    <t>Formulasi Kompon Karet Alam Filler Biokarbon Untuk Pembuatan Material Elastomer Pada Produk Karet Bantalan Tahan Gempa Jenis High Damping Rubber Bearing (HDRB)</t>
+  </si>
+  <si>
+    <t>15-Dec-2023</t>
+  </si>
+  <si>
+    <t>S00202314105</t>
+  </si>
+  <si>
+    <t>Dr. Tetty Kemala, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi kompon karet alam berbasis filler biokarbon dari bahan baku biomassa yang dapat digunakan dalam pembuatan material elastomer sebagai lapisan penyusun produk karet bantalan tahan gempa jenis HDRB. Formulasi kompon karet tersebut terdiri atas 100 bsk karet alam jenis SIR 20; 5 bsk seng oksida dan 2 bsk asam stearat sebagai bahan pengaktif; 4 bsk lilin parafin sebagai bahan antiozonan; 1,5 bsk N-1,3-dimetilbutil-N&amp;rsquo;-fenil-p-fenilindiamina dan 1,5 bsk 1,2-dihidro-2,2,4-trimetil-kuinolina sebagai bahan antioksidan; 50 bsk filler biokarbon sebagai bahan pengisi; 1,35 bsk 2-2&amp;rsquo;-dithiobenzothiazole (MBTS) sebagai bahan pencepat; dan 2,9 bsk belerang sebagai bahan pemvulkanisasi. Lapisan material elastomer yang diperoleh dari formulasi tersebut berwarna hitam, memiliki sifat elastis dan redaman, dengan dimensi dapat disesuaikan dengan desain struktur atau konstruksi bangunan.</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Metode Impregnasi Menggunakan Gliserol-Maleat Anhidrida untuk Meningkatkan Kualitas Kayu Jati Rotasi Pendek</t>
+  </si>
+  <si>
+    <t>30-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202308172</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. I Wayan Darmawan, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t>Departemen Hasil Hutan</t>
+  </si>
+  <si>
+    <t>Kayu jati rotasi pendek telah dikembangkan untuk mengatasi kelangkaan kayu jati rotasi panjang. Kayu jati rotasi pendek memiliki kualitas yang rendah terutama dalam aspek stabilitas dimensi dan keawetan. Formulasi gliserol-maleat anhidrida (GMA) sebagai bahan pengawet kayu non-biosida diterapkan untuk meningkatkan sifat-sifat kayu jati rotasi pendek (stabilitas dimensi dan keawetan). Impregnasi dengan larutan GMA 10% diikuti dengan modifikasi panas pada suhu 220 &amp;deg;C diaplikasikan pada kayu jati rotasi pendek. Melalui modifikasi kimia menggunakan GMA 10% dikombinasikan dengan modifikasi panas dapat meningkatkan stabilitas dimensi dan keawetan jati rotasi pendek. Kelebihan teknik modifikasi kimia dan panas menggunakan gliserol-maleat anhidrida (GMA) menghasilkan keawetan terhadap jamur dan rayap, sehingga dapat meningkatkan kelas awet kayu jati rotasi pendek sehingga memenuhi syarat sebagai bahan baku produk eksterior atau keperluan furniture. Kelas awet meningkat dari kelas awet IV menjadi kelas awet I untuk jamur dan dari kelas awet V menjadi kelas awet I untuk rayap.</t>
+  </si>
+  <si>
+    <t>Formula Obat Herbal Antiinfalamasi Dari Ekstrak Wedelia (Sphagneticola trilobata) Dan Ekstrak Sembung Rambat (Mikania micrantha)</t>
+  </si>
+  <si>
+    <t>13-Nov-2021</t>
+  </si>
+  <si>
+    <t>P00202110007</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai formula obat herbal yang terdiri dari ekstrak air wedelia (Sphagneticola trilobata) dan ekstrak air sembung rambat (Mikania micrantha) yang berpotensi sebagai antiinflamasi. Berdasarkan hasil pengujian daya inhibisi ekstrak tunggal wedelia dan sembung rambat terhadap enzim COX-2 dibandingkan dengan beberapa tanaman lainnya, menunjukkan bahwa ekstrak wedelia dan sembung rambat memiliki potensi sebagai COX-2 inhibitor dengan daya inhibisi yang cukup tinggi, masing-masing dengan nilai daya inhibisi sebesar 90-98% dan 87-96%. Hasil uji preklinik pada tikus penderita inflamasi yang diinduksi dengan karagenan, menunjukkan bahwa formula kombinasi ekstrak air wedelia dan ekstrak air sambung rambat memiliki potensi sebagai antiinflamasi.</t>
+  </si>
+  <si>
+    <t>Proses Sintesis Keramik Barium Stronsium Titanat Dengan Metode Solid Solution</t>
+  </si>
+  <si>
+    <t>08-Jul-2021</t>
+  </si>
+  <si>
+    <t>S00202105219</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Irzaman, M.Si.</t>
+  </si>
+  <si>
+    <t>Pembuatan keramik serta analisis transisi perubahan fase struktur BaXSr1-XTiO3 karena adanya perbedaan fraksi mol diselidiki dengan pengujian difraksi sinar-X dibantu oleh metode Rietveld. Analisis rinci Rietveld dari data difraksi sinar-x menunjukkan bahwa BaxSr1-xTiO3 mengalami transformasi fasa struktural dari fasa kubik (x = 0.3, 0.5) menjadi fasa tetragonal (x = 0.7).</t>
+  </si>
+  <si>
+    <t>Primer Mini DNA Barcoding Spesifik untuk Identifikasi Spesies Hiu Lanjaman dan Hiu Tikus</t>
+  </si>
+  <si>
+    <t>29-Dec-2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202010772 </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Asadatun Abdullah, S.Pi., M.S.M., M.Si.</t>
+  </si>
+  <si>
+    <t>Ikan hiu diperdagangkan dalam bentuk sirip, sebagai bahan baku minyak ikan dan sumber protein hewani. Setelah mengalami proses pengolahan, identifikasi dengan metode berbasis morfologi dan meristik sulit dilakukan. Primer-primer spesifik PCR DNA mini barcoding spesifik ikan hiu lanjaman dan hiu tikus telah berhasil dirancang dan dioptimasi pada invensi ini. Primer yang dihasilkan memiliki panjang produk 352 pb dengan suhu annealing optimal pada 59&amp;deg;C untuk hiu lanjaman dan 285 pb dengan suhu annealing optimal 69&amp;deg;C untuk hiu tikus. Pasangan primer tersebut menggunakan CF (forward) 5&amp;rsquo;-TGAGCTTGGACAACCTGGATCAC-3&amp;rsquo; dan CF (reverse) 5&amp;rsquo;-TGACACACCGGCTAAGTGAAGAG-3&amp;rsquo; untuk hiu lanjaman serta AP (forward) 5&amp;rsquo;-CCTCCATTAGCTGGCAATTTAGC-3&amp;rsquo; dan AP (reverse) 5&amp;rsquo;-GCCTGCTGGATCAAAGAATGTTG-3&amp;rsquo; untuk hiu tikus. Isolat DNA ikan hiu dilindungi hiu tikus (Alopias pelagicus) dan hiu lanjaman (Carcharinus falciformis) dapat diamplifikasi dengan primer spesifik DNA mini barcoding dari masing-masing spesies yang didukung oleh hasil validasi melalui Sanger sekuensing. Pasangan primer spesifik barcoding mini yang dirancang dapat digunakan untuk identifikasi produk olahan perikanan dengan berbagai teknik pengolahan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Pomade Rumput Laut </t>
+  </si>
+  <si>
+    <t>28-Dec-2018</t>
+  </si>
+  <si>
+    <t>P00201811122</t>
+  </si>
+  <si>
+    <t>Proses pembutan pomade rumput laut menggunakan bubur rumput laut. Proses pembuatan bubur rumput laut menggunakan E.cottonii, Turbinaria sp. Sargassum sp. dan Padina sp. dengan perbandingan 1:1, 1:2, 1:3 sampai dengan 5:1. Perbandingan terbaik yang diperoleh adalah perbandingan 1:1. Pomade berbahan baku rumput laut memiliki karakteristik sesuai dengan standar kosmetik berdasarkan SNI.</t>
+  </si>
+  <si>
+    <t>Proses Produksi Serbuk Nanohidroksiapatit Berbasis Cangkang Telur Ayam Menggunakan Teknik Iradiasi Gelombang Mikro Skala Pilot</t>
+  </si>
+  <si>
+    <t>24-Nov-2020</t>
+  </si>
+  <si>
+    <t>S00202008901</t>
+  </si>
+  <si>
+    <t>Dr. Yessie Widya Sari, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan proses produksi serbuk hidroksiapatit berukurunan nanometer yang dapat digunakan untuk implan tulang dan gigi serta zat tambahan pada produk perawatan mulut dan gigi serta suplemen tulang dan gigi. Pembuatan serbuk nanohidroksiapatit diawali dengan penyiapan serbuk kalsium dari cangkang telur ayam, kemudian sintesis nanohidroksiapatit menggunakan teknik iradiasi gelombang mikro, terakhir, dilakukan penggilingan menggunakan grinder. Proses yang dilakukan menghasilkan jumlah nanohidroksiapatit sebanyak 179.58 gram selama 150 menit. Jika dibandingkan dengan proses produksi skala laboratorium, terjadi peningkatan massa produksi sebanyak 1795% dan penghematan waktu produksi selama 3,7 menit per gram nanohidroksiapatit yang dihasilkan. Selain itu pencitraan menggunakan mikroskop electron juga berhasil mengkonfirmasi ukuran partikel nanohidroksiapatit yaitu berada pada rentang 37,75 sd 72,65 nm.</t>
+  </si>
+  <si>
+    <t>Dr. Dwi Yuni Hastati, S.TP., D.E.A.</t>
+  </si>
+  <si>
+    <t>Aplikasi Surfaktan MES (Metil Ester Sulfonat) Stearin Sawit untuk Enhanced Waterflooding</t>
+  </si>
+  <si>
+    <t>P00201200339</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi larutan surfaktan metil ester sulfonat (MES) dari stearin sawit untuk aplikasi Enhanced Waterflooding. Invensi ini selanjutnya berkenaan dengan pembuatan larutan surfaktan MES berbasis minyak stearin sawit menggunakan air injeksi dan atau air formasi dari lapangan minyak untuk Enhanced Waterflooding dan kinerjanya. Produk surfaktan MES berbasis stearin sawit, hasil formulasi memiliki karakteristik nilai IFT yang rendah (7,88x10-3 &amp;ndash; 1,32x10-2 dyne/cm) dengan densitas 0,9868 &amp;ndash; 0,9941 g/cm3. Hasil uji kinerja larutan surfaktan MES berbasis stearin sawit hasil formulasi memberikan nilai positif (+) untuk uji compatibility, phase bawah untuk uji phase behaviour. Sementara untuk thermal stability memberikan hasil IFT 7,88x10-3 -1,99x10-1 dyne/cm, densitas 0,9878 - 0,9852 g/cm3, dan viskositas 0,6733 - 0,7167 cP. Hasil injeksi surfaktan dengan porevolume surfaktan pada selang 0.1 PV - 0.3 PV pada uji core flooding menghasilkan incremental recovery minyak 13,46 &amp;ndash; 14,48%. Formula larutan surfaktan MES stearin sawit ini dapat diaplikasikan untuk enhanced waterflooding.</t>
+  </si>
+  <si>
+    <t>Nanokapsul Ekstrak Andaliman (Zanthoxylum acanthopodium DC.) Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>25-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202213519</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan suatu nanokapsul ekstrak andaliman (Zanthoxylum acanthopodium DC.) yang terbuat dari ekstrak andaliman dan bahan dinding kapsul atau penyalut yaitu campuran maltodekstrin dengan pati termodifikasi atau isolat whey protein dan proses pembuatannya. Proses pembuatan nanokapsul ekstrak andaliman. Proses pembuatan nanokapsul ekstrak andaliman dimulai dari penyiapan ekstrak andaliman sebagai inti kapsul, penyiapan bahan dinding kapsul atau penyalut yang terdiri dari campuran maltodekstrin dengan pati termodifikasi atau campuran maltodekstrin dengan isolat whey protein, penyiapan emulsi ekstrak andaliman dan bahan dinding kapsul atau penyalut serta pengeringan larutan emulsi sehingga menghasilkan serbuk nanokapsul ekstrak andaliman.</t>
+  </si>
+  <si>
+    <t>Dr. Karlisa Priandana, S.T., M.Eng.</t>
+  </si>
+  <si>
+    <t>Rianti Dyah Hapsari, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Ekowati Handharyani, M.Si.</t>
+  </si>
+  <si>
+    <t>Modifikasi Metode Middle Cerebral Artery Occlusion (MCAO)</t>
+  </si>
+  <si>
+    <t>16-Jun-2025</t>
+  </si>
+  <si>
+    <t>S00202505448</t>
+  </si>
+  <si>
+    <t xml:space="preserve">:  Invensi  ini  mengenai  Modifikasi  Metode  Middle  Cerebral  Artery  Occlusion  (MCAO). Modifikasi ini berupa penggunaan kateter intravena untuk memudahkan masuknya filamen sebagai okluder pada tindakan MCAO. Invensi ini diawali dengan persiapan alat berupa filamen  atau  benang  nilon  yang  dipanaskan  agar  ujungnya  membulat,  lalu  melakukan anestesi pada hewan diikuti insisi longitudinal pada area servikal hingga ditemukan arteri karotis  interna  (ICA).  Kateter  intravena  ditusukkan  pada  ICA  lalu  filamen  diinsersikan melalui kateter intravena hingga mencapai arteri serebri media dan menimbulkan oklusi di arteri tersebut sehingga tikus akan mengalami strok iskemik. Dengan penggunaan kateter intravena ini tidak diperlukan lagi penghentian aliran darah sementara pada arteri karotis interna  saat  memasukkan  filamen  sebagai  okluder  MCAO,  baik  dengan  ligasi  ataupun kauterisasi arteri. Tanpa dukungan fasilitas bedah mikro atau mikroskop bedah tidak lagi menjadi  kendala  untuk  melakukan  pembuatan  hewan  model  strok  iskemik  dengan modifikasi metode ini. Dengan demikian metode MCAO akan dapat dilaksanakan dengn lebih mudah dan singkat.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Evy Damayanthi, M.S.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Dan Komposisi Cookies Tempe Fungsional</t>
+  </si>
+  <si>
+    <t>P00202212050</t>
+  </si>
+  <si>
+    <t>Pemanfaatan tempe sebagai pangan fungsional saat ini masih terus digali untuk mutu dan manfaat yang optimal. Komposisi bahan cookies tempe fungsional terdiri dari bahan utama tempe dan penambahan komponen lainnya. Hasil uji hedonik secara keseluruhan produk cookies tempe fungsional disukai oleh panelis. Cookies tempe fungsional berkontribusi menyumbangkan energi 15,7%, protein 13,2%, lemak 25,5%, karbohidrat 12,2%, kalsium 21,9%, besi 2,7%, seng 4,65%, serat pangan 45,71% terhadap angka kecukupan gizi serta menyumbang asam amino esensial serta asam lemak omega-6, asam lemak omega-3, dan asam lemak omega-9. Proses pembuatan diawali dengan pencampuran tepung terigu dan tepung maizena; perendaman kacang hijau satu malam dan pemotongan tempe lalu direbus selama 20 menit; pengocokan margarin dan kuning telur menggunakan mixer selama sekitar 10 menit hingga terbentuk krim; penambahan gula halus yang selanjutnya dikocok dengan mixer kembali dengan kecepatan rendah hingga berbentuk krim dan tercampur rata; selanjutnya ditambahkan susu bubuk, dan bubuk kalsium; penambahan berbagai tepung ke dalam adonan hingga kalis; pencetakan adonan dan ditata pada loyang yang telah dilapisi kertas kue dan dipanggang menggunakan oven pada suhu 135&amp;deg;C selama &amp;plusmn; 30-40 menit.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Minuman Jeli Dengan Menggunakan Sari Buah Okra Hijau dan Stroberi yang Mengandung Kalsium dan Fosfor</t>
+  </si>
+  <si>
+    <t>S00201911240</t>
+  </si>
+  <si>
+    <t>Pemanfaatan okra sebagai sumber nutrisi saat ini masih terbatas. Hal tersebut karena adanya aroma langu sehingga mengurangi palatabilitas buah okra. Proses pembuatan minuman jeli yang mengandung kalsium dan fosfor dihasilkan dengan menggunakan metode gelling agent. Bahan baku formulasi minuman jeli meliputi sari buah okra hijau (Abelmoschus esculentus) dan stroberi (Fragaria ananassa), serbuk jeli, kalium sitrat, sukralosa, dan sari lemon. Minuman jeli yang dihasilkan invensi ini lebih disukai karena rasa dan aroma organoleptik yang baik dan dapat menyumbangkan angka kecukupan gizi sebesar 0.28% untuk mineral kalsium dan 0.38% untuk mineral fosfor.</t>
+  </si>
+  <si>
+    <t>Alat Filtrasi Air Dan Pengolahan Sludge Untuk Budidaya Udang</t>
+  </si>
+  <si>
+    <t>S00202515168</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irzal Effendi, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ekonomi Sumberdaya dan Lingkungan</t>
+  </si>
+  <si>
+    <t>mbah air dan memanfaatkannya sebagai pupuk ramah lingkungan tanpa mencemari lingkungan sekitar. Sistem ini terdiri dari empat bak filter utama, yaitu bak air bersih (1), bak filter biologis (2), bak filter fisik (3), dan bak pengendapan (4). Dalam bak pengendapan, terdapat tiga bilik labirin yang berfungsi untuk menyaring endapan atau sludge yang dihasilkan selama proses budidaya udang. Sludge yang terkumpul dapat diolah menjadi pupuk yang berguna, mendukung konsep zero externality dalam budidaya udang, dan mengurangi dampak lingkungan yang dihasilkan. Sistem ini diharapkan dapat memperbaiki kualitas air dalam kolam budidaya serta mengurangi polusi yang dapat terjadi pada lingkungan sekitar</t>
   </si>
   <si>
     <t>Produksi Matrik Saset Antimikroba Berbahan Dasar Nanoselulosa Tandan Kosong Kelapa Sawit</t>
   </si>
   <si>
     <t>P00201911421</t>
   </si>
   <si>
-    <t>Muhamad Sapoan, S.TP</t>
+    <t>Prof. Dr. Ir. Titi Candra Sunarti, M.Si.</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan proses pembuatan komposit matriks saset antimikrobial menggunakan silika dengan nanoselulosa. Nanoselulosa yang dihasilkan dari TKKS yang berfungsi sebagai filer. Produksi matriks silika-nanoselulosa TKKS dilakukan dengan pemadatan nanoselulosa menjadi hidrogel nanoselulosa dan direndam ke dalam larutan sodium silika 25% selama 6 jam, kemudian ditiriskan dan dikeringanginkan selama 15 jam pada suhu 20-25 oC. Selanjutnya direndam dengan asam sulfat 2 M selama 4 jam kemudian hidrogel dinetralkan dan dikeringkan. Hidrogel yang telah kering kemudian dihancurkan dengan blender selama 5 menit dan diayak dengan menggunakan saringan 80 mesh menghasilkan matriks komposit silika-nanoselulosa. Matriks komposit silika-nanoselulosa yang dihasilkan kemudian direndam dalam minyak atsiri jahe merah selama 5 menit. Matriks silika-nanoselulosa yang telah direndam dalam minyak atsiri, kemudian diambil 1 gram lalu dimasukkan ke dalam saset LDPE dengan ukuran 3 x 3 cm dan di sealer. Invensi ini menghasilkan matriks komposit silika-nanoselulosa dengan kadar nanoselulosa 13.65% lebih stabil mempertahankan zat antimikroba yang terserap dibandingkan dengan matriks tanpa penambahan nanoselulosa. Dengan demikian saset antimikroba dengan matriks komposit silika-nanoselulosa dan minyak atsiri jahe mereh sebagai zat antimikroba akan lebih diterima oleh masyarakat sehingga industrialisasinya dapat mendukung program pengurangan angka keracunan makanan yang disebabkan oleh mikroba pada makanan.</t>
   </si>
   <si>
-    <t>Saffanah Noor Faradisa</t>
-[...107 lines deleted...]
-    <t xml:space="preserve">Invensi ini mengungkap suatu proses pembuatan minuman serbuk multigrain berbasis protein nabati yang memanfaatkan kacang koro (Canavalia sp.) dan kacang Bogor (Vigna subterranea) sebagai bahan baku utama, yang dikombinasikan dengan kacang-kacangan dan serealia lainnya. Proses meliputi tahapan penyiapan bahan baku, sortasi, pencucian, pengukusan,  pengeringan  menggunakan food  dehydrator,  pengecilan  ukuran, pengayakan,  pencampuran  bahan  pendukung,  dan  pengemasan.  Proses  ini  dirancang adaptif  terhadap  bahan  baku  kering,  mudah  diterapkan  pada  skala  kecil  hingga menengah,  serta  menghasilkan  minuman  serbuk  multigrain  siap  seduh  dengan  mutu kimiawi dan keamanan pangan yang baik.</t>
+    <t>Dr. drh. Dwi Budiono, M.Si.</t>
+  </si>
+  <si>
+    <t>Metoda Dan Peralatan Injeksi Gelembung Nano Oksigen Pada Bahan Bakar Motor Diesel Dan Bahan Bakar Motor Diesel Terinjeksi Gelembung Nano Oksigen</t>
+  </si>
+  <si>
+    <t>23-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202307895</t>
+  </si>
+  <si>
+    <t>Dr. Anto Tri Sugiarto, M.Eng.</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan menyediakan bahan bakar motor diesel yang mampu meningkatkan performa motor diesel, menghemat konsumsi bahan bakarnya, mengurangi nilai sfc, dan mengurangi nilai emisi gas buang. Metoda dan peralatan injeksi gelembung nano oksigen pada bahan bakar motor diesel dilakukan dalam 3 tahap. Peralatan injeksi memerlukan alat konsentrator oksigen, pompa magnetik, nosel penghasil gelembung nano oksigen, tangki pencampuran bahan bakar, dan selang penghubung. Pada metoda ini injeksi gelembung nano oksigen pada bahan bakar diesel tidak dilakukan langsung pada tangki bahan bakar motor diesel melainkan dilakukan pencampuran di tangki pencampuran terpisah dan setelah proses injeksi selesai, bahan bakar bisa langsung digunakan pada motor bakar diesel.</t>
+  </si>
+  <si>
+    <t>Alat Neurosains Fungsi Memori Spasial Satwa Primata</t>
+  </si>
+  <si>
+    <t>S00201811149</t>
+  </si>
+  <si>
+    <t>Perkembangan penelitian memori spasial horisontal monyet membutuhkan inovasi alat uji berupa tempat meletakkan stimulasi pakan secara horisontal karena mengingat ketersediaan alat uji seperti ini di pasaran memiliki dua keterbatasan yaitu permanen (tidak dapat dipindah-pindahkan dari kandang satu ke kandang lain) dan tidak dapat didorong maju mendekati kandang maupun ditarik mundur menjauh kandang. Kedua masalah pengujian di atas penting untuk mendapat solusi mengingat kebutuhan akan dua hal yaitu kebutuhan menghemat biaya untuk membuat setup uji memori spasial horisontal dan solusi agar proses eksperimentasi absen dari gangguan subyek monyet terhadap eksperimenter ketika sedang menyiapkan stimulasi. Untuk menjawab kebutuhan tersebut maka diciptakanlah prisma yang memiliki dua portabilitas yaitu dapat dipindah-pindahkan dari kandang satu ke kandang lain dan dapat didorong maju mendekati kandang maupun ditarik mundur menjauh kandang.</t>
+  </si>
+  <si>
+    <t>Formula Obat Herbal Antiinflamasi Dari Ekstrak Legetan Warak (Adenostemma lavenia L.), Ekstrak Wedelia (Sphagneticola trilobata) Dan Ekstrak Sembung Rambat (Mikania micrantha)</t>
+  </si>
+  <si>
+    <t>P00202213827</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai komposisi obat herbal yang terdiri dari ekstrak etanol 96% legetan warak (Adenostemma lavenia L.), ekstrak air wedelia (Sphagneticola trilobata) dan ekstrak air sembung rambat (Mikania micrantha) yang berpotensi sebagai antiinflamasi. Lebih lanjut invensi ini mengenai penggunaan komposisi ekstrak tersebut sebagai antiinflamasi.</t>
+  </si>
+  <si>
+    <t>Faldiena Marcelita, S.T., M.Kom.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Endang Prangdimurti, M.Si.</t>
   </si>
   <si>
     <t>Formulasi Krim Lulur Kombinasi Residu Garam Rumput Laut Merah (Grateloupia angusta), Bubuk Biji Pepaya Dan Kolagen</t>
   </si>
   <si>
     <t>02-Sep-2023</t>
   </si>
   <si>
     <t>S00202308357</t>
   </si>
   <si>
-    <t>Anggrei Viona Seulalae, SPi MSi</t>
+    <t>Prof. Dr. Ir. Nurjanah, M.S.</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan suatu formulasi lulur kombinasi residu garam rumput laut merah (Grateloupia angusta), bubuk biji pepaya dan kolagen yang terdiri dari asam stearat 7,9%, setil alkohol 1%, propilen glikol 3%, trietanolamine (TEA) 0,5%, kolagen 0,5% yang dilarutkan pada gliserin, akuades 70,7-74,7%, fenoksietanol 0,9%, aroma 1%, residu garam rumput laut merah 7%, dan bubuk biji pepaya 1-5%. Invensi formulasi lulur kombinasi residu garam rumput laut merah (Grateloupia angusta), bubuk biji pepaya dan kolagen dapat diaplikasikan pada bidang kosmetik.</t>
   </si>
   <si>
-    <t xml:space="preserve">METODE PEMBUATAN GARAM BERBAHAN BAKU RUMPUT LAUT COKELAT Sargassum sp.  DENGAN TEPUNG BUNGA LAWANG (Illicum verum)</t>
-[...257 lines deleted...]
-  <si>
     <t>Formulasi Dan Metode Pembuatan Krim Tabir Surya Dari Bubur Rumput Laut Turbinaria conoides dan Eucheuma cottonii</t>
   </si>
   <si>
     <t>31-Oct-2022</t>
   </si>
   <si>
     <t>P00202212236</t>
   </si>
   <si>
-    <t>Rini Yanuarti, S.Pi., M.Si</t>
-[...1 lines deleted...]
-  <si>
     <t>Invensi ini berhubungan dengan formulasi dan metode pambuatan krim tabir surya dari bubur rumput laut Turbinaria conoides Dan Eucheuma cottonii. Kombinasi bubur rumput laut yang digunakan 1:1 sampai dengan 2:2. Metode pembuatan krim tabir surya diawali dengan menambahkan bahan fase air dan bahan fase minyak. Pencampuran fase minyak dan fase air dilakukan pada suhu 70&amp;ndash;750C. Setelah basis krim terbentuk tambahkan bubur rumput laut dan metil paraben (pengawet), pencampuran dilakukan pada suhu &amp;plusmn; 400C, selanjutnya ditambahkan BHT (butylated hydroxytoluene) dan Fragrance diaduk perlahan hingga homogen. Sediaan krim yang dihasilkan di simpan dalam wadah yang tidak tembus cahaya. Krim tabir surya yang dihasilkan memiliki nilai IC50 aktivitas antioksidan dari bubur rumput laut yaitu (1:1) 73.38 &amp;mu;g/mL, (1:2) 115.38 &amp;mu;g/mL, dan (2:1) 95.79 &amp;mu;g/mL. Nilai SPF pada bubur rumput laut yaitu (1:1) 2.4, (1:2) 1.5, (2:1) 2. Kombinasi bubur rumput laut terbaik terdapat pada (1:1). Nilai IC50 aktivitas antioksidan dari krim tabir surya 0% (116.88 &amp;mu;g/mL), 10% (54.26 &amp;mu;g/mL), 20% (46.17 &amp;mu;g/mL), 30% (28.49 &amp;mu;g/mL). Nilai SPF krim tabir surya 0% (2), 10% (5,37), 20% (7.42), 30% (15,22).</t>
   </si>
   <si>
-    <t>Annisa Nur Setya Wardani</t>
-[...41 lines deleted...]
-    <t>Suci Meyditia Oktafiri</t>
+    <t>Prof. Dr. Ir. Made Astawan, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Wini Trilaksani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Pad Aerogel Aktif Berbasis Nanoselulosa Rumput Laut Untuk Pengurangan Pah Pada Ikan Asap</t>
+  </si>
+  <si>
+    <t>18-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514830</t>
+  </si>
+  <si>
+    <t>nvensi ini mengenai komponen kemasan pangan aktif berupa pad aerogel berbasis nanoselulosa rumput laut (Ulva sp.) yang digunakan untuk mengurangi senyawa polycyclic aromatic hydrocarbons (PAHs) pada produk ikan asap. Pad aerogel ini disusun dari nanoselulosa 0,3%, alginat 2%, glutaraldehid 1% sebagai agen pengikat silang, larutan kalsium klorida sebagai agen gelasi, serta antioksidan food-grade BHT/BHA sebesar 200 ppm. Struktur aerogel yang dihasilkan memiliki porositas &amp;ge;90%, luas permukaan aktif &amp;ge;26 m&amp;sup2;/g, dan daya serap air &amp;ge;800%. Ketika ditempatkan pada dasar kemasan ikan asap, pad ini mampu menurunkan kadar benzo[a]pyrene(BaP)sebesar &amp;ge;57% dan PAH4 sebesar &amp;ge;60% selama penyimpanan dingin. Invensi ini memberikan solusi kemasan aktif yang ringan, biodegradable, dan aman untuk kontak pangan, serta meningkatkan kualitas dan keamanan ikan asap tanpa memerlukan modifikasi proses pengasapan tradisiona</t>
+  </si>
+  <si>
+    <t>Komposisi Virgin Fish Oil Berbasis Minyak Hati Ikan Cucut (Centrophorus Sp.) Kombinasi Omega-3, Taurin, Dan Antioksidan Sebagai Imunostimulan</t>
+  </si>
+  <si>
+    <t>18-Dec-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202415586 </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan menghasilkan komposisi virgin fish oil berbasis minyak hati ikan cucut yang dikombinasikan dengan omega-3, taurin, dan antioksidan sebagai imunostimulan melalui uji in vitro dan mengetahui pengaruh konsentrasi antioksidan terhadap oksidasi minyak ikan selama penyimpanan. Komposisi virgin fish oil minyak hati ikan Cucut terdiri dari penambahan omega-3, taurin, dan antioksidan Minyak hati cucut (Centrophorus sp.) Minyak hati ikan cucut diekstraksi sehingga dihasilkan minyak ikan kaya squalene. Minyak ikan kaya squalene ditambahkan dengan antioksidan. Hasil uji in vitro menunjukkan sampel minyak ikan kaya squalene dan memiliki kandungan EPA dan DHA masing-masing sebesar 0,68% dan 2,69%, dan squalene sekitar 21,21% dari total senyawa yang terdeteksi.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Ekstrak Minyak Ikan Gindara (Lepidocybium flavobrunneum) Dengan Metode Wet Rendering</t>
+  </si>
+  <si>
+    <t>S00202213966</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses produksi dan pengujian minyak ikan laut dalam yaitu ikan gindara (Lepidocybium flavobrunneum) yang berpotensi sebagai imunostimulan. Pembuatan minyak ikan gindara dengan wet rendering yang telah dimodifikasi dimana yang dimodifikasi adalah suhu didalam waterbath sebesar 70 oC. Invensi ini menghasilkan minyak dengan rendemen 9.39%, nilai asam lemak bebas/free fatty acid (FFA) 0.44%, bilangan peroksida/peroxide value (PV) 0.94 mEq/kg, bilangan anisidin/anisidine value (p-AV) 2.51 mEq/kg, nilai total oksidasi (Totox) 4.39 mEq/kg. Hasil perhitungan rata-rata proliferasi splenosit minyak ikan gindara dengan perlakuan tanpa conA lebih tinggi dibandingkan dengan minyak ikan komersil, sedangkan perlakuan dengan conA lebih rendah dibandingkan dengan minyak ikan komersil. Minyak ikan gindara konsentrasi 100 &amp;micro;g/mL memiliki nilai proliferasi splenosit tertinggi pada perlakuan tanpa conA. Minyak ikan gindara konsentrasi 6.25 &amp;micro;g/mL memiliki nilai proliferasi splenosit tertinggi pada perlakuan dengan conA. Minyak ikan gindara memiliki nilai indeks fagositosis 1.16 dengan kapasitas fagositosis 26%. Hasil analisis perhitungan proliferasi splenosit dapat disimpulkan bahwa minyak ikan gindara berpotensi sebagai agen imunostimulan.</t>
+  </si>
+  <si>
+    <t>Alat Pengukur Pasang Surut Air Laut Dan Level Permukaan Air</t>
+  </si>
+  <si>
+    <t>SID201811234</t>
+  </si>
+  <si>
+    <t>Instrumen yang dirancang ini adalah alat yang mampu melakukan pengukuran level air dan pasang surut air laut dengan teknologi akustik (gelombang ultrasonik) dan menggunakan komponen-komponen elektronika murah sehingga dihasilkan instrumen dengan biaya produksi yang sangat murah namun memiliki fungsi dan kehandalan yang sama dengan alat lain. Instrumen ini menggunakan tranducer akustik 40 KHz sebagai sensor pengukur jarak antara instrument dan permukaan air serta sensor suhu sebagai pengkoreksi. Beda waktu antara pengiriman dan penerimaan sinyal akustik ini kemudian di konversi menjadi jarak oleh mikrokontroler, data jarak ini kemudian disimpan dalam sebuah data logger MMC/SD Mini-SD Card. Instrumen ini juga didesain dengan beberapa kemampuan tambahan yaitu kemudahan pengaturan waktu perekaman dan memiliki sistem peringatan (alert) jika level air telah melebihi batas tertentu yang ditentukan oleh pengguna, sehingga cocok untuk sistem peringatan dini (early warning system). Instrumen dapat ditempatkan dengan mudah pada situasi apapun, portable serta ringan.</t>
+  </si>
+  <si>
+    <t>Ai Imas Faidoh Fatimah, S.T.P., M.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Ukhradiya Magharaniq Safira Purwanto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Wahyu Ramadhan, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Formulasi Sedotan Bioplastik Berbasis Campuran Polimer Agar</t>
   </si>
   <si>
     <t>03-Mar-2023</t>
   </si>
   <si>
     <t>S00202301958</t>
   </si>
   <si>
-    <t>Rahadiyan Garuda Langit Dewangga</t>
-[...1 lines deleted...]
-  <si>
     <t>Invensi ini berhubungan dengan formula sedotan bioplastik dari bahan campuran agar rumput laut. bahan baku yang digunakan adalah agar rumput laut, tepung karagenan, tepung konjak, sorbitol, akuades, corn starch, kalsium karbonat (CaCO3), avicel, kalsium laktat, kalium klorida, beeswax, dan asam sitrat. Penggunaan bahan campuran agar dilakukan untuk memaksimalkan penggunaan nilai rumput laut di tengah permintaan polimer alami dalam pembuatan bioplastik. Invensi ini menunjukkan keunggulan penggunaan polimer campuran agar rumput laut dalam pengembangannya dalam bioplastik, yaitu produk sedotan. Produk sedotan yang dihasilkan juga memiliki karakteristik yang lebih unggul dibandingkan dengan bioplastik pada penelitian lain, yaitu memiliki daya kuat tarik berkisar antara 45-93 Mpa, dan nilai contact angle yang dihasilkan sudah dikategorikan kedalam hidrofobik yaitu &amp;gt;90&amp;deg;, serta tahan terhadap air hingga suhu 85oC.</t>
   </si>
   <si>
-    <t>Vania Rahmawaty, Ssi</t>
-[...507 lines deleted...]
-    <t>Prof. Dr. Ir. Herry Suhardiyanto, M.Sc.</t>
+    <t>Komposisi Sediaan Injeksi Mikroemulsi Ibuprofen Dengan Penambahan Kitosan</t>
+  </si>
+  <si>
+    <t>17-Aug-2023</t>
+  </si>
+  <si>
+    <t>S00202307659</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Purwantiningsih, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi mengungkapkan suatu komposisi, oleh karena itu sasaran invensi ini menyediakan komposisi sediaan injeksi mikroemulsi ibuprofen yang berpotensi sebagai sediaan injeksi ibuprofen yang terdiri dari medium Chain Trygeliceride (MCT)dan minyak zaitun dalam perbandingan 50:50 sebagai minyak;b. tween 80 sebagai surfaktan;c. propilen glikol sebagai kosurfaktan, dalam hal perbandingan antara minyak, surfaktan dan kosurfaktan adalah 1:4:1 dan perbandingan antara fase minyak dan fase air adalah 1:4, yang dicirikan dengan penambahan kitosan dengan kadar 1%. Sediaan injeksi mikroemulsi ini dapat diaplikasi dibidang industry farmasi.</t>
+  </si>
+  <si>
+    <t>Bakteri Psichrobacter Maritimus Strain A1 Asal Spons Spirastrella hartmani Penghasil Antiparasit Argulus sp. Pada Ikan Mas (Carassius auratus)</t>
+  </si>
+  <si>
+    <t>S00202511470</t>
+  </si>
+  <si>
+    <t>Ir. Endang Sunarwati Srimariana, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan penemuan suatu bakteri Psichrobacter maritimus strain A1  yang  bersimbiosis  dengan  spons Spirastrella  hartmani,dan  dapat  menghasilkan senyawa  metabolit  sekunder  yang  dapat  dimanfaatkan  dalam  penanganan  parasite Argulus sp.  pada  ikan  hias  Mas  Koki  (Carassius  auratus).  Sekuen  genetic  dari  bakteri Psichrobacter maritimus strain A1, sesuai dengan klaim memiliki panjang sekuen 1432 base-pair (bp) dengan kemiripan 99,42% dengan Psichrobacter maritimus strain Pi2-20; KMM 3646.  Preparasi  senyawa metabolit  sekunder isolate bakteri  ini dilakukan  dengan ekstraksi kultur menggunakan pelarut etanol 98% pada fase pertumbuhan di jam inkubasi 44-52 jam. Efektifitas yang dihasilkan adalah sebesar 100% dalam membunuh parasite Argulus sp. setelah perlakuan selama 4 hari. Invensi ini berpotensi dalam penanganan parasite Argulus sp. pada budidaya ikan hias mas koki dengan waktu yang relative lebih cepat dan ramah lingkungan.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Satyanto Krido Saptomo, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Odang Carman, M.Sc.</t>
+  </si>
+  <si>
+    <t>Metode Peningkatan Sifat Fisis Dan Mekanis Kayu Ringan Dengan Teknik Modifikasi Berbasis Furfuril Alkohol-Tanin</t>
+  </si>
+  <si>
+    <t>03-Dec-2024</t>
+  </si>
+  <si>
+    <t>S00202414196</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Trisna Priadi, M.Eng.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode peningkatan sifat fisis dan mekanis kayu ringan dengan teknik modifikasi berbasis furfuril alkohol-tanin. Metode peningkatan sifat fisis dan mekanis kayu dilakukan dengan tahapan proses pengeringan, penataan kayu, impregnasi larutan impregnan ke dalam struktur kayu, perendaman, pemanasan dan conditioning. Hasil menunjukkan bahwa kayu termodifikasi furfuril alkohol-tanin memberikan sifat fisis terutama sifat ketahanan terhadap pencucian yang lebih baik dan memberikan sifat mekanis MoE/MoR lebih baik daripada kayu yang hanya termodifikasi furfuril alkohol. Kayu termodifikasi furfuril alkohol-tanin ini memberikan stabilitas dimensi yang sangat baik sehingga mampu meningkatkan mutu dari kayu ringan atau kayu dari pohon cepat tumbuh.</t>
+  </si>
+  <si>
+    <t>Dr. Heriyanto Syafutra, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Sediaan Gel In Water Nanodispertion Berbasis Nanopartikel Ekstrak Spirulina platensis Dengan Bahan Penyalut Gelatin</t>
+  </si>
+  <si>
+    <t>24-Jul-2025</t>
+  </si>
+  <si>
+    <t>S00202506900</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iriani Setyaningsih, M.S.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metode pembuatan sediaan gel in water nanodispertion berbasis nanopartikel ekstrak Spirulina  platensis dan  gelatin  merupakan  merupakan  nanoformulasi  inovatif  yang digunakan  untuk  aplikasi  transdermal.  Teknologi  nanoenkapsulasi  yang  dilakukan diharapkan  dalam  membantu  ekstrak Spirulina  platensis melewati  stratum  korneum padakulit  sehingga  dapat  meningkatkan  bioavailabilitas  dan  efek  terapeutik  tanpa mengalami perubahan struktural. Kemampuan pelepasan kumulatif nano-Spirulina (NSP) dan ekstrak kasar Spirulina platensis (EK) yang dievaluasi secara in vitro menggunakan sel Franz  menunjukkan  pelepasan  kumulatif  NSP  22,28&amp;plusmn;2,7%  sementara  EK  7,96&amp;plusmn;2,87% selama  24  jam  pengamatan.  Pengamatan  aktivitas  antibakteri  diamati  dengan  zona hambar  yang  terbentuk.  Zona  hambat  yang  terbentuk  pada  NSP  sebesar  4,5  mm (Staphylococcus  aureus)  dan  6  mm  (Propionibacterium  acnes),  sedangkan  EK  secara berurutan 1 mm dan 2,5 mm.</t>
+  </si>
+  <si>
+    <t>Formulasi Sabun Cair Dengan Penambahan Spirulina</t>
+  </si>
+  <si>
+    <t>23-Apr-2025</t>
+  </si>
+  <si>
+    <t>S00202503652</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan formulasi sabun cair yang ditambahkan Spirulinaplatensis untuk meningkatkan kandungan nutrisi dan komponen aktif. PenambahanSpirulina platensis dalam formulasi ini menjadi penciri dari invensi ini. Sabun cair denganpenambahan Spirulina platensis memiliki nilai sensori yang bagus dengan kenampakan7,5; aroma 7,5; dan tekstur 8,2, dimana masuk dalam kategori sangat disukai. Viskositassabun cair spirulina, yaitu 55%, daya busa 187%, dengan nilai IC50 184 ppm yang
+menunjukkan adanya aktivitas antioksidan, dan angka lempeng total (ALT) &amp;lt;1X101CFU/mL yang menunjukkan produk aman dari bakteri perusak. Penggunaan bahan-bahanalami dalam sabun ini tidak hanya menjadikannya efektif dalam membersihkan kulit,tetapi juga aman dari bahan kimia berbahaya dan mikroba perusak.</t>
+  </si>
+  <si>
+    <t>SEDIAAN PANGAN FUNGSIONAL BERBASIS FIKOSIANIN YANG MEMILIKI AKTIVITAS ANTIOKSIDAN DAN IMUNOSTIMULAN</t>
+  </si>
+  <si>
+    <t>24-Jun-2026</t>
+  </si>
+  <si>
+    <t>S00202606811</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan sediaan pangan fungsional biru berbasis fikosianin yang
+diekstraksi dari Spirulina platensis menggunakan ultrasonikasi dan dikeringkan pada suhu
+rendah (cold drying method). Sediaan pangan fungsional ini berwarna biru sesuai dengan
+warna fikosianin. Rendemen, konsentrasi dan kemurnian fikosianin berturut-turut sebesar
+10,72 %, 0,86 mg/mL dan 0,782. Fikosianin ini memiliki aktivitas antioksidan tinggi dengan
+nilai IC50 65,82 ppm, tergolong sangat aktif dan memiliki aktivitas imunostimulan tinggi, di
+mana pada konsentrasi 0,63 &amp;mu;g/mg memiliki nilai viabilitas atau proliferasi sel limfosit
+tinggi (90,72 %), sehingga berpotensi digunakan sebagai sediaan pangan fungsional yang
+sangat bermanfaat untuk kesehatan. Sediaan fikosianin ini dapat disajikan dalam bentuk
+bubuk atau kapsul.</t>
+  </si>
+  <si>
+    <t>Dr. Eny Palupi, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Made Gayatri Anggarkasih, S.TP., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Tati Nurhayati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Andi Early Febrinda, S.T.P., M.P.</t>
+  </si>
+  <si>
+    <t>Dr. Budi Setiawan, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Nurafi Razna Suhaima, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Ade Astri Muliasari, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Biogas Dari Air Lindi</t>
+  </si>
+  <si>
+    <t>10-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514250</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Obie Farobie, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan proses pembuatan biogas berbasis air lindi (leachate) sebagai bahan baku utama melalui sistem fermentasi anaerob. Proses dilakukan dalam digester sistem batch yang dioperasikan pada suhu ruang (27&amp;ndash;30&amp;deg;C) tanpa tekanan eksternal. Tahapan proses meliputi: (a) pengisian digester dengan air lindi sebanyak tiga per empat (&amp;frac34;) kapasitas reaktor, (b) penambahan aktivator mikroba EM-4 sebesar 10% dari total volume substrat, (c) proses aktivasi mikroba selama &amp;plusmn;7 hari, dan (d) fermentasi anaerob selama &amp;plusmn;20 hari hingga terbentuk gas hasil dekomposisi bahan organik. Gas yang dihasilkan dialirkan melalui pipa dengan katup pengatur tekanan menuju wadah penampung, sedangkan sisa hasil fermentasi (slurry) dimanfaatkan sebagai pupuk organik cair. Proses ini memanfaatkan mikroorganisme dalam EM-4 untuk mempercepat degradasi bahan organik dan meningkatkan aktivitas bakteri metanogenik. Invensi ini menghasilkan biogas dengan kandungan metana (CH4) sekitar 62%, serta karbon dioksida (CO2) dan gas minor lainnya. Keunggulan proses ini terletak pada pemanfaatan limbah cair air lindi sebagai substrat baru, komposisi bahan yang sederhana, tidak memerlukan energi tambahan, dan ramah lingkungan. Invensi ini menyediakan metode efektif untuk menghasilkan energi terbarukan sekaligus mengurangi pencemaran lingkungan di sekitar tempat pembuangan akhir.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Papan Partikel Berbasis Kulit Rotan Termodifikasi Gliserol–Asam Sitrat Untuk Meningkatkan Stabilitas Dimensi, Ketahanan Termal, Dan Ketahanan Terhadap Rayap</t>
+  </si>
+  <si>
+    <t>18-Nov-2025</t>
+  </si>
+  <si>
+    <t>S00202512437</t>
   </si>
   <si>
     <t>Dr. Mahdi Mubarok, S.Si., M.Si.</t>
-  </si>
-[...61 lines deleted...]
-    <t>Dr. Budi Arifin, S.Si., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berkaitan dengan metode pembuatan papan partikel berbasis kulit rotan
 (rattan skin) yang dimodifikasi menggunakan gliserol&amp;ndash;asam sitrat (Gly&amp;ndash;CA) serta
 direkatkan dengan perekat poliuretan (PU) untuk menghasilkan produk dengan stabilitas
 dimensi tinggi, ketahanan termal yang baik, dan ketahanan terhadap rayap. Metode ini
 meliputi tahap: (a) menyiapkan partikel kulit rotan kering; (b) merendam partikel dalam
 larutan Gly&amp;ndash;CA dengan perbandingan molar gliserol dan asam sitrat dan konsentrasi
 larutan impregnasi sebesar 20&amp;ndash;40%; (c) mengeringkan dan memanaskan partikel pada
 suhu 120&amp;ndash;150 &amp;deg;C untuk memicu reaksi esterifikasi; (d) mencampur partikel termodifikasi
 dengan perekat poliuretan sebanyak 6&amp;ndash;12% terhadap berat kering; dan (e) melakukan
 pengepresan panas pada suhu 140&amp;ndash;160 &amp;deg;C selama 10&amp;ndash;15 menit. Papan partikel yang
 dihasilkan menunjukkan penurunan penyerapan air hingga 35&amp;ndash;40%, pengembangan tebal
 2-6%, nilai kehilangan massa akibat serangan rayap 6-24%, dan peningkatan suhu
 dekomposisi maksimum (Tmax) hingga 356 &amp;deg;C. Analisis FTIR menunjukkan pembentukan
 ikatan ester dan urethane yang meningkatkan kekompakan struktur papan. Invensi ini
 menawarkan solusi teknis ramah lingkungan untuk meningkatkan performa papan partikel
 berbasis limbah kulit rotan melalui bio-modifikasi alami bebas formaldehida, yang dapat
 diterapkan secara industri untuk aplikasi panel interior dan eksterior di wilayah tropis.</t>
   </si>
   <si>
+    <t>Formula Agen Anti-Aging, Anti-Acne, dan Pencerah Kulit Berbasis Kombinasi Ekstrak Tongkol Jagung (Zea Mays) Dan Propolis</t>
+  </si>
+  <si>
+    <t>10-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202602476</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mega Safithri, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Penuaan (aging) kulit disebabkan oleh paparan sinar UV berlebihan, yang meningkatkan produksi Spesies Oksigen Reaktif (ROS) di kulit. Invensi menghasilkan kombinasi optimal ekstrak tongkol jagung dan propolis sebagai agen anti-aging, anti-acne, dan pencerah kulit dengan mengidentifikasi kandungan fenolik total dan aktivitas antioksidannya, serta mengevaluasi aktivitas penghambatan terhadap enzim tirosinase dan elastase dari kombinasi optimal yang diperoleh melalui optimasi desain kisi simpleks. Propolis memiliki kandungan fenolik total, flavonoid total, dan aktivitas antioksidan yang lebih tinggi daripada tongkol jagung,sementara formulasi mereka bervariasi tergantung komposisi. Formula optimal dipilih dengan tingkat keingingan yang tinggi. Formulasi ini menunjukkan aktivitas antioksidan yang kuat, penghambatan tirosinase yang efektif (IC50 = 36,62 &amp;plusmn; 0,32 &amp;micro;g/mL), penghambatan elastase (IC50 = 58,13 &amp;plusmn; 0,17 &amp;micro;g/mL), dan aktivitas antibakteri yang kuat terhadap Propionibacterium acnes dan Staphylococcus aureus. Kombinasi ekstrak tongkol jagung dan propolis meningkatkan kandungan fenolik dan flavonoid serta memperkuat aktivitas antioksidan dibandingkan dengan ekstrak individu. Formulasi yang dioptimalkan menunjukkan aktivitas penghambatan yang lebih baik terhadap tirosinase dan elastase serta aktivitas antibakteri yang kuat terhadap Propionibacterium acnes dan Staphylococcus aureus.</t>
+  </si>
+  <si>
+    <t>Metode Efektif Dan Efisien Kristalisasi Senyawa Antikanker Ampuh Manzamina A</t>
+  </si>
+  <si>
+    <t>31-Dec-2022</t>
+  </si>
+  <si>
+    <t>S00202215949</t>
+  </si>
+  <si>
+    <t>Suatu metode baru, mudah dan efisien dalam penyediaan senyawa murni manzamina A (1) dengan tahapan ekstraksi, partisi cair-cair, pemurnian dengan kromatografi kolom, rekristalisasi dengan CHCl3/MeCN 7:3 menghasilkan senyawa murni manzamina A dengan ukuran kristal besar dan transparan, verifikasi senyawa manzamina A dengan TLC [Rf senyawa manzamina A = 0.86 (CHCl3/MeOH/H2O 30:3:1)], sudut putar jenis [&amp;alpha;]D = +53.1&amp;deg; (c 0.05, CHCl3), NMR, MS, dan kristal tunggal sinar-X, evaluasi aktivitas biologis manzamina A terhadap sel HEK293T dengan nilai IC50 0.60 &amp;plusmn; 0.05 &amp;micro;M. Metode ini merupakan metode efektif dan efisien untuk penyediaan senyawa murni manzamina A yang sangat berpotensi untuk dijadikan obat antikanker, sebagai chemical probes dan senyawa komersial (blue gold compounds).</t>
+  </si>
+  <si>
+    <t>Dr. Kastana Sapanli, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Henny Purwaningsih, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Kapsul Pelancar Air Susu Ibu Berbasis Kombinasi Ekstrak Daun Torbangun Dan Daun Katuk</t>
+  </si>
+  <si>
+    <t>02-Oct-2019</t>
+  </si>
+  <si>
+    <t>S00201908672</t>
+  </si>
+  <si>
+    <t>Ektrak daun torbangun dan ekstrak daun katuk selama ini masih terbatas digunakan sebagai ekstrak tunggal untuk memperlancar produksi ASI, belum ada invensi yang melakukan kombinasi antara ekstrak daun torbangun dan daun katuk untuk meningkatkan produksi ASI. Untuk itu, invensi ini menghasilkan komposisi kapsul berbasis kombinasi ekstrak daun torbangun dan ekstrak daun katuk dengan bahan pengisi pati yang dapat digunakan untuk meningkatkan produksi air susu ibu. Produk kapsul yang dihasilkan invensi ini mampu meningkatkan produksi air susu ibu dengan dosis sebesar 162 mg/kg BB sampai dengan 324 mg/kg BB.</t>
+  </si>
+  <si>
+    <t>Alat Aplikator Pestisida Hama Pucuk Sawit (Elaeis Guineensis Jacq)</t>
+  </si>
+  <si>
+    <t>S00202512432</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Agus Sutejo, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan bidang teknologi pertanian, khususnya alataplikator pestisida portabel yang dirancang untuk tanaman pucuk kelapa sawit. Alat ini berupa tongkat teleskopik (1) berbasis pipa aluminium yang dilengkapi sistem pengunci, sehingga dapat diperpanjang hingga 3 meter untuk menjangkau pucuk dan pelepah kelapa sawit tanpa perlu pemanjatan. Sistem utama terdiri atas hopper (1) plastik tahan korosi berkapasitas 300 gram, auger (4) baja tahan karat yang digerakkan oleh motor DC (5), serta pipa penyalur (3) yang menyalurkan pestisida secara stabil hingga ke ujung tongkat. Operasi alat dikendalikan oleh monostabil multivibrator (7) yang memungkinkan pengaturan dosis aplikasi pestisida dengan pilihan 5, 10, atau 15 detik. Energi diperoleh dari aki 12V (8) yang membuat alat ini portabel dan mandiri. Seluruh komponen didukung oleh sistem klem (6) untuk menjaga kestabilan dan posisi saat digunakan. Dengan desain ini, alat aplikator pestisida teleskopik mampu meningkatkan efisiensi, presisi, dan keamanan aplikasi pestisida, sekaligus mengurangi risiko operator dan pemborosan pestisida pada perkebunan kelapa sawit.</t>
+  </si>
+  <si>
+    <t>Gema Parasti Mindara, S.Si., M.Kom.</t>
+  </si>
+  <si>
+    <t>Penanda Molekuler Gen SEPW1 untuk Seleksi Domba dengan Kandungan Odor Rendah dan Gen CYP2A6 untuk Seleksi Domba dengan Kandungan Flavor Rendah</t>
+  </si>
+  <si>
+    <t>15-May-2019</t>
+  </si>
+  <si>
+    <t>PID201904110</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Jakaria, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Penanda molekuler gen SEPW1 untuk seleksi domba dengan kandungan odor 0,229 ?g/g dan gen CYP2A6 untuk seleksi domba dengan kandungan flavor kurang dari 0,250 ?g/g diperoleh dengan tahapan ekstraksi RNA, ekstraksi DNA, melakukan sekuensing ekstrak RNA sehingga dihasilkan primer spesifik, amplifikasi PCR-RFLP, identifikasi keragaman dan asosiasi genotipe dengan kandungan odor dan flavor. Penanda molekuler gen SEPW1 genotipe AA dapat digunakan untuk seleksi domba dengan kandungan odor 0,229 ?g/g dan gen CYP2A6 genotipe TT dapat digunakan untuk seleksi domba dengan kandungan flavor kurang dari 0,250 ?g/g.</t>
+  </si>
+  <si>
+    <t>Formula Pakan Fungsional Untuk Ayam Lokal IPB-D1</t>
+  </si>
+  <si>
+    <t>13-Aug-2025</t>
+  </si>
+  <si>
+    <t>S00202507669</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sumiati, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula pakan yang dihasilkan dari invensi ini terdiri dari minyak ikan lemuru, jagung, dedak  padi,  tepung  ikan,  bungkil  kedelai,  dikalsium  fosfat,  kalsium  karbonat,  garam, premiks ungags, metionin dan triptopan, mineral zn, mineral Fe dan mineral Cr 0,8 mg/kg pakan. Uji formula pakan fungsional IPB-D1 dilakukan dengan pengujian secara langsung ke ayam IPB-D1 sejak fase starter, grower, dan finisher selama 12 minggu. Formula ini mengandung minyak ikan lemuru dengan suplementasi mineral Zn 120 ppm, mineral Fe 40 ppm, mineral Cr 0,8 ppm. Formula ini menghasilkan omega 3 yang lebih tinggi dengan rasio omega 3:omega 6 yang baik, yaitu 1:9,35. Hasil uji laboratorium terhadap kandungan nutrien  pada  formula  pakan  ini  juga  menunjukkan  bahwa  pakan  memiliki  mutu  I  jika dibandingkan dengan SNI 2023. Formula ini menghasilkan mineral yang lebih tinggi karena adanya  penambahan  mineral  Zn,  Fe,  dan  Cr.  Hasil  pengujian  pada  ayam  IPB-D1 menunjukkan  bahwa  formula  pakan  signifikan  meningkatkan  bobot  badan  ayam, meningkatkan kandungan omega 3 pada daging ayam IPB-D1, dan tidak memengaruhi kesehatan ayam IPB-D1.</t>
+  </si>
+  <si>
+    <t>Proses Ekstraksi Dan Purifikasi Glukomannan Dari Bonggol Pisang Serta Penggunaannya Sebagai Sumber Prebiotik Untuk Ternak Broiler</t>
+  </si>
+  <si>
+    <t>29-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215817</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode ekstraksi dan purifikasi glukomanan dari tepung bonggol pisang menggunakan metode elusi kolom kromatografi. Tujuan dari invensi ini adalah menghasilkan glukomanan sebagai sumber prebiotik pengganti antibiotic growth promoters (AGP) untuk ternak broiler. Tahapan dalam ekstraksi glukomanan dari tepung bonggol pisang dimulai dengan persiapan bonggol pisang dengan cara diiris tipis-tipis dikeringkan dengan cara dijemur atau dioven dan dihaluskan hingga diperoleh tepung. Selanjutnya diekstrak secara maserasi dengan perbandingan 1 : 10 yaitu 200 g tepung bonggol pisang dan 2 liter aquades (H2O). Bahan dicampur kemudian dipanaskan selama 30 menit kemudian disaring hingga diperoleh filtrat dan ampas. Filtrat dipekatkan menggunakan rotary vacum evaporator pada suhu 400C hingga diperoleh ekstrak kental yang kemudian dimasukkan kedalam Diaion HP-20 kolom kromatografi dan dielusi dengan beberapa jenis fraksi. Fraksi yang mengandung glukomanan dianalisis menggunakan Spektrofotometer UV-Vis untuk mengetahui kadarnya. Adanya invensi ini maka dapat dihasilkan produk glukomanan dari bonggol pisang yang dapat digunakan sebagai AGP untuk meningkatkan performa dan kesehatan ayam broiler.</t>
+  </si>
+  <si>
+    <t>Formulasi Pakan Untuk Produksi Daging Ayam Broiler Fungsional</t>
+  </si>
+  <si>
+    <t>P00201911485</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa komposisi pakan broiler yang dapat meningkatkan performa ayam broiler dan menghasilkan daging broiler fungsional tinggi asam lemak omega-3 dengan imbangan asam lemak omega-6 : asam lemak omega-3 yang rendah. Formulasi pakan didasarkan kebutuhan nutiren setiap fase yaitu pre starter ( umur 1-7 hari),starter (umur 8-21 hari) dan grower (umur 22-35 hari). Minyak ikan lemuru digunakan sebagai sumber asam lemak Omega-3 dan vitamin E sebagai antioksidan untuk melindungi asam tak jenuh khususnya asam lemak omega-3 dan asam lemak omega-6. Formula pakan broiler ini dapat meningkatkan efesiensi pakan, bobot potong dan karkas serta menekan tingkat kematian broiler dibandingkan dengan formula pakan yang menggunakan minyak sawit (CPO) dan tanpa vitamin E. Pakan broiler ini juga mampu menghasilkan produk daging ayam broiler dengan kandungan tinggi asam lemak omega- 3 sebesar 1.35 %, dengan rasio asam lemak omega-6 terhadap asam lemak omega 3 yang rendah (omega-3 : omega-6 =1:11.21).</t>
+  </si>
+  <si>
+    <t>Muhammad Iqbal, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Aulia Irhamni Fajri, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula Minuman Bubuk Instan Berbasis Kolagen Tulang Ayam Dengan Penambahan Tepung Oat dan Tepung Cangkang Telur </t>
+  </si>
+  <si>
+    <t>20-Jun-2025</t>
+  </si>
+  <si>
+    <t>S00202505633</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan suatu formula minuman bubuk instan berbasis kolagen tulang  ayam  dengan  penambahan  tepung  oat  dan  tepung  cangkang  telur  dengan komposisi terdiri dari bubuk kolagen tulang ayam, tepung oat, krimer nabati, gula pasir, tepung cangkang  telur, pemanis alami glikosida steviol (ekstrak dari daun stevia), dan perisa bubuk. Invensi tersebut dapat diaplikasikan pada industri pengolahan pangan atau industri minuman siap saji.</t>
+  </si>
+  <si>
+    <t>Dr. Meutia Samira Ismet, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Luki Abdullah, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Wafer Pakan Limbah Industri Pangan untuk Ternak Ruminansia</t>
+  </si>
+  <si>
+    <t>25-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215416</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan produk wafer limbah industri pangan dengan ukuran panjang dan lebar masing-masing 5 cm dengan ketebalan 3 cm bersifat padat dan kompak dengan komponen bahan penyusunnya adalah dedak halus, habbatusaudah, bungkil kelapa, kulit kopi, DDGS,pollard, molases, Calcium carbonate (CaCo3) dan garam dan kandungan nutriennya per persen bahan kering adalah abu 8,40%, protein kasar 18,29%, serat kasar 16,48%, lemak kasar 5,84% dan dan bahan ekstrak tanpa nitrogen (BETN)37,64%. Wafer limbah industri pangan merupakan pakan untuk meningkatkan performa pertumbuhan ternak ruminansia. Dengan adanya invensi ini maka dapat dihasilkan produk wafer limbah industri pangan yang dapat digunakan sebagai pakan untuk meningkatkan performa pertumbuhan ternak ruminansia, memudahkan peternak dalam proses pemberian pakan, dan membantu proses pengolahan limbah industri pangan menjadi produk yang bermanfaat.</t>
+  </si>
+  <si>
+    <t>Dr. Siti Nikmatin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Biokomposit Material Anti Peluru Kaliber 9 x 19 mm Filler Serat Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>19-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510512</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan metode proses dalam rekayasa material komposit anti peluru. Kelebihan invensi adalah menggunakan filler kain dari serat tandan kosong kelapa sawit. TKKS diproduksi tanpa bahan kimia, rendah energi, ramah lingkungan. Material anti peluru disusun secara berurutan yang meliputi 4 bagian yaitu kevlar (16-20 lapis), kain sawit (16-20 lapis), kain polyetilen (10-14 lapis) dan EVA (1 lapis). Massa total material anti peluru adalah maksimum 2 kg dengan tebal maksimum 2 cm dengan luasan 30 x 30 cm. Uji balistik material anti peluru menggunakan pistol kaliber 9 x 19 mm pada jarak tembak 5 meter. Metode fabrikasi material menekankan pada pembuatan serat TKKS menjadi kain secara bertahap  yaitu retting,  pengeringan,  milling,  pemintalan  dan  tenun membentuk kain. Metode susunan komposit menggunakan orientasi sudut 0 dan 90o sistem sandwich. Hasil uji memperlihatkan material dapat menahan laju peluru (tidak tembus). Pemanfaatan serat tandan kosong kelapa sawit merupakan bagian dari pengembangan biomaterial serta merupakan upaya dalam menjawab permasalahan terkait melimpahnya limbah di pabrik kelapa sawit (PKS). Tandan kosong kelapa sawit merupakan hasil samping dari produksi CPO di Indonesia.</t>
+  </si>
+  <si>
+    <t>Komposisi Snackbar Berbasis Tempe Dengan Penambahan Ganggang Laut Mikro (Spirulina platensis) Dan Kolagen</t>
+  </si>
+  <si>
+    <t>29-Jul-2025</t>
+  </si>
+  <si>
+    <t>S00202507061</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Kustiariyah, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aktivitas snacking menyumbang  sepertiga  asupan  harian  dan  kini  difokuskan  untuk pemenuhan  energi,  nutrisi,  serta  manfaat  kesehatan  tambahan. Snack  bar  berbasis spirulina  dan  tempe  merupakan  alternatif  pangan  praktis  yang  kaya  antioksidan, bernutrisi, dan cepat memenuhi kebutuhan energi. Kolagen digunakan sebagai emulsifier untuk  menyatukan  komponen  hidrofilik  dan  hidrofobik  dalam  komposisi snack  bar. Penelitian  ini  bertujuan  untuk  menentukan  pengaruh  konsentrasi  kolagen  terhadap formula snack bar  tempe spirulina, menentukan snack bar  terpilih, dan mengevaluasi karateristik snack  bar terpilih.  Penambahan  kolagen  pada snack  bar  tempe  spirulina dengan berbagai formulasi memberikan pengaruh signifikan terhadap karakteristik kimia, aktivitas  antioksidan,  dan  tingkat  penerimaan  panelis.  Formula  terpilih  berdasarkan metode Bayes adalah SBK3 (snack bar dengan kacang-kacangan) yang memiliki kadar air 14,26%, kadar abu 0,97%, protein 10,88%, lemak 6,97%, serat kasar 1,85%, total fenol 56,17 mg GAE/g. Uji fitokimia menunjukkan bahwa SBK3 mengandung senyawa bioaktif seperti alkaloid, flavonoid, saponin, tanin, steroid, dan fenol, dengan aktivitas antioksidan yang tergolong sangat kuat yaitu IC50 sebesar 22,22 ppm.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Mira Dewi, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Asep Gunawan, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Agus Oman Sudrajat, M.Sc.</t>
+  </si>
+  <si>
+    <t>Lathifunnisa Fathonah, M.T.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Tridoyo Kusumastanto, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Drs. Rimbawan</t>
+  </si>
+  <si>
+    <t>Dr. drh. Hera Maheshwari, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Eng. Uju, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Drone Penyemprot Cairan Pertanian Dengan Mekanisme Kendali Distribusi Nozel Berdasarkan Parameter Lingkungan Secara Real Time</t>
+  </si>
+  <si>
+    <t>05-Nov-2025</t>
+  </si>
+  <si>
+    <t>S00202511525</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan sistem penyemprotan cairan pertanian menggunakan drone yang mampu mengatur debit semprotan secara otomatis berdasarkan kondisi suhu dan kelembapan lingkungan. Sistem terdiri atas sensor DHT22, mikrokontroler ESP32, pompa dan nozel penyemprot, serta modul komunikasi berbasis Wi-Fi yang terintegrasi dengan cloud untuk pencatatan data real time. Ketika drone beroperasi, sensor membaca kondisi lingkungan, kemudian mikrokontroler memproses data dan mengatur intensitas semprotan sesuai  algoritma  kendali.  Data  hasil  pengukuran  dikirim  ke  Google  Spreadsheet  untuk pemantauan  jarak  jauh.  Sistem  ini  meningkatkan  keseragaman  penyemprotan  dan efisiensi  penggunaan  bahan  cair,  sehingga  meningkatkan  produktivitas  pertanian  dan menurunkan pemborosan bahan kimia.</t>
+  </si>
+  <si>
+    <t>Komposisi Dan Proses Pembuatan Nanoemulsi Ekstrak Daun Sungkai (Peronema canescens Jack)</t>
+  </si>
+  <si>
+    <t>28-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202213690</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk menghasilkan nanoemulsi ekstrak daun sungkai (Peronema canescens Jack). Nanoemulsi dibentuk dengan mencampur ekstrak daun sungkai dengan virgin coconut oil (VCO) dan air deionisasi serta ditambahkan Tween 80, PEG 400, lesitin kedelai dan natrium alginat 5%. Pembuatan nanoemulsi ekstrak daun sungkai dilakukan dengan teknik energi rendah (magnetic strirrer) dan energi tinggi (sonikasi). Nanoemulsi ekstrak daun sungkai dikarakterisasi dengan berbagai uji, seperti uji organoleptik, pH, viskositas, ukuran partikel, indeks polidispersitas, zeta potensial, dan persen transmitans serat uji kestabilan fisik. Hasil uji menunjukkan nanoemulsi ekstrak daun sungkai memiliki warna kuning jernih, bentuk cair, dan aroma khas daun sungkai. Distribusi ukuran partikel nanoemulsi ekstrak duan sungkai seragam dengan rata-rata ukuran partikel sekitar 200 nm-579 nm. Nanoemulsi ekstrak daun sungkai mempunyai pH 7 dengan viskositas sekitar 9-2,0 cP dan persen transmitans yaitu 93-98%. Hasil uji stabilitas fisik menunjukkan nanoemulsi ekstrak daun sungkai tidak ada pemisahan fase dan endapan.</t>
+  </si>
+  <si>
+    <t>Metode Deteksi Jenis Susu Sapi Berdasarkan Cara Pengolahannya Menggunakan Kombinasi Sidik Jari Voltammetry Dan Analisis Kemometrik</t>
+  </si>
+  <si>
+    <t>15-Jul-2025</t>
+  </si>
+  <si>
+    <t>S00202506510</t>
+  </si>
+  <si>
+    <t>Budi Riza Putra, S.Si., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">:  Invensi  ini  berhubungan  dengan  metode  analisis  untuk  identifikasi  jenis  susu menggunakan kombinasi sidik jari voltammetry dan kemometrik. Lebih khusus, metode voltammetry yang digunakan adalah cyclic voltammetry dengan elektrode kerja berupa glassy  carbon  electrode  (GCE),  sedangkan  analisis  kemometrik  menggunakan  principal component analysis (PCA) dan hierarchical clustering analysis (HCA). Metode terdiri dari langkah-langkah  berikut:  1)  modifikisasi  permukaan  GCE  dengan  multi-walled  carbon nantubes (MWCNT) terfungsionalisasi; 2) preparasi sampel susu; 3) pengukuran sampel menggunakan  cyclic  voltammetry  untuk  mendapatkan  data  nilai  arus;  4)  pengolahan pendahuluan data arus; 5) pembuatan model untuk mengelompokkan berbagai jenis susu sapi  berupa  PCA  dan  HCA.  Kelebihan  invensi  ini  dibandingkan  dengan  prior  art  yang terdahulu adalah metode deteksi yang dikembangkan berdasarkan sidik jari voltammetry menggunakan instrument yang sederhana, yaitu potensiostat yang mudah dioperasikan oleh  setiap  orang.  Pada  teknik  voltammetry  preparasi  sampel  sederhana  dan  hanya digunakan  satu  jenis  bahan  kimia,  yaitu  KCl  0.1  M.  Kelebihan  lain  dari  invensi  ini dibandingkan dengan prior art yang terdahulu adalah waktu analisis singkat dan biaya analisis rendah. Sidik jari cyclic voltammetry (CV) yang dikombinasikan dengan analisis kemometrik  berupa  hierarchical  clustering  analysis  (HCA)  dapat  menghasilkan  metode analisis yang andal dalam mengidentifikasi jenis susu.</t>
+  </si>
+  <si>
+    <t>Dr.rer.nat. Nur Rochmah Kumalasari, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Istie Sekartining Rahayu, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula dan Metode Pembuatan Tortilla Tempe Kedelai Berkadar Protein Tinggi</t>
+  </si>
+  <si>
+    <t>25-Sep-2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> P00202309466</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Muhammad Arpah, M.Si.</t>
+  </si>
+  <si>
+    <t>Yang diungkapkan disini adalah Suatu formula tortilla tempe kedelai yang terdiri dari 85- 90 % tempe segar, 8-10 % tepung maizena, 0.5- 1 % kunyit dan 5 - 10 % air. Selain itu diungkapkan juga metoda pembuatan tortilla tempe kedelai yang meliputi mengeringkan adonan tortilla menggunakan pengering oven pada suhu 150oC selama 35 menit dan selanjutnya menggoreng hasil tortilla kering pada suhu 180oC selama 10 detik. Adapun produk yang dihasilkan adalah tortilla tempe dengan kadar protein 31.98 %.</t>
+  </si>
+  <si>
+    <t>Formula Jelly Dengan Pigmen Spirulina Platensis Hasil Fermentasi Dengan Fortifikasi Konsentrat Protein Ikan</t>
+  </si>
+  <si>
+    <t>15-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202601971</t>
+  </si>
+  <si>
+    <t>Vepryany Oktaviarty, S.T.P.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi jelly dengan warna biru menggunakan Spirulina platensis hasil fermentasi dengan fortifikasi konsentrat protein ikan untuk meningkatkan kandungan protein dan bioaktif jelly. Invensi ini bertujuan menghasilkan formula jelly Spirulina platensis hasil fermentasi dengan variasi fortifikasi konsentrat protein ikan (KPI). Spirulina platensis, ganggang laut yang berukuran mikro memiliki kandungan protein tinggi serta berbagai pigmen dan antioksidan. Konsentrat protein ikan dari ikan lele juga memiliki kandungan protein tinggi dan rendah lemak. Formulasi jelly menggunakan Spirulina hasil fermentasi 0,5-1% serta fortifikasi KPI 3-6% dengan komposisi bahan pembentuk jelly 3-5%, yang merupakan kombinasi karagenan 60-65%, konjak 20-25%, dan agar 10-15%; sukrosa 1-3%, sorbitol 1,5-3%, dan air 88-90%.</t>
+  </si>
+  <si>
+    <t>Pakan Kucing Dengan Flavor Berbeda Berbasis Bahan Baku Lokal Untuk Meningkatkan Palatabilitas, Performa Dan Kekebalan Tubuh</t>
+  </si>
+  <si>
+    <t>16-Jul-2025</t>
+  </si>
+  <si>
+    <t>S00202506624</t>
+  </si>
+  <si>
+    <t>Dr. Hasliza Abu Hasim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Pakan kucing berbasis bahan baku lokal (daging ayam, tepung udang, keju, rumput laut, krill, premiks, methionin, taurin) dan dengan penambahan kaldu ayam atau kaldu ikan, merupakan salah satu pakan yang di klaim dapat meningkatkan palatabilitas, konsumsi pakan, performa dan mempertahankan kekebalan tubuh kucing domestik. Pakan tersebut mengandung 17-18% protein, rendah lemak dan serat kasar serta 100-117 kkal energi bruto.  Data  ini  diperoleh  dari  pengamatan  pemberian  pakan  komersial  dibandingkan pakan berbahan baku lokal dengan flavor kaldu ayam atau kaldu ikan selama 8 minggu. Hasil  pengamatan menunjukkan adanya  meningkatkan skor  palatabilitas 4,71-4,88  dari skala  5,  meningkatkan  konsumsi  bahan  kering,  protein  dan  energi,  mendukung pertambahan bobot badan secara optimal serta mempertahankan kekebalan tubuh kucing, dibandingkan dengan pakan komersial sebagai kontrol. Klaim 1 produk pakan berbahan baku  lokal,  klain  2  komposisi  nutrien  kaya  protein  dan  energi  serta  klaim  3  adanya peningkatan palatabilitas dan performa kucing lokal dewasa menjadi keutamaan.</t>
+  </si>
+  <si>
+    <t>Taufik Hidayat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Rara Annisaur Rosyidah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Yoghurt Dengan Karaginan Dan Ganggang Laut Mikro Spirulina Sp. Sebagai Sumber Antioksidan</t>
+  </si>
+  <si>
+    <t>02-Sep-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> S00202508427</t>
+  </si>
+  <si>
+    <t>Dr. Desniar, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi yoghurt berbasis susu rendah lemak dengan penambahan karaginan dan Spirulina sp.. Invensi ini bertujuan meningkatkan nilai gizi dan sifat fungsional yoghurt. Karaginan berfungsi sebagai penstabil untuk memperbaiki tekstur dan kekentalan yoghurt, sedangkan Spirulina sp. mengandung protein, pigmen, dan antioksidan yang tinggi. Kombinasi keduanya berpotensi meningkatkan kualitas nutrisi dan daya tarik organoleptik bagi konsumen. Formula pembuatan yoghurt meliputi susu rendah lemak, kultur starter, karaginan, dan Spirulina sp.. Yoghurt yang dihasilkan memiliki Total BAL ,5-10,6 log CFU/mL, TAT 0,8-0,9%, pH 4,0-4,3, kadar protein 3,65%, lemak 0,94%, karbohidrat 5,04%, abu 0,78%, air 89,59%. Hasil penelitian menunjukkan bahwa penambahan karaginan meningkatkan kekentalan yoghurt, sedangkan Spirulina sp. meningkatkan warna hijau alami, nilai antioksidan, dan preferensi konsumen. Formulasi ini menunjukkan potensi sebagai yoghurt fungsional yang sehat dan menarik bagi masyarakat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Ekstrak Biosurfaktan Berbasis Bakteri Sebagai Pengendali Cendawan Patogen Tanaman </t>
+  </si>
+  <si>
+    <t>S00202504620</t>
+  </si>
+  <si>
+    <t>Dr. Dra. Nisa Rachmania, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">:  Invensi  ini  berupa  proses  pembuatan  ekstrak  biosurfaktan  berbasis  bakteri sebagai pengendali  cendawan  patogen  tanaman.  Proses  ekstraksi  biosurfaktan  diawali  dengan menumbuhkan  bakteri  selama  24  jam,  mensentrifugasinya  untuk  mendapatkan supernatan,  selanjutnya  proses  ekstraksi  biosurfaktan  menggunakan  asam  kuat  dan pelarut  kloroform:  methanol.  Produksi  biosurfaktan  dengan  metode  ekstraksi  berbasis bakteri menghasilkan dengan nilai yield sebesar &amp;plusmn; 0,08&amp;minus;0,1 g/L, indeks emulsifikasi pada konsentrasi 1 &amp;mu;g/&amp;mu;L diukur setelah inkubasi selama 24 jam sebesar 37,86 &amp;plusmn; 0,25%, dan dapat  mereduksi  tegangan  permukaan  57,3  mN/m  menjadi  29,5  mN/m  pada  critical micelle concentration (CMC) &amp;plusmn; 20&amp;minus;40 &amp;micro;g/&amp;micro;L, ekstrak kasar biosurfaktan yang diidentifikasi sebagai  golongan  lipopeptida  yaitu  fengisin,  dan  surfaktin  C.  Keunggulan  ekstrak biosurfaktan dari bakteri Bacillus ini dapat menghambat pertumbuhan cendawan patogen seperti Fusarium sp. yang menyerang tanaman pertanian.</t>
+  </si>
+  <si>
+    <t>Alat dan Sistem Lampu Apung Bawash Air Portable dengan Sistem IoT</t>
+  </si>
+  <si>
+    <t>29-Aug-2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202308165 </t>
+  </si>
+  <si>
+    <t>Lampu merupakan alat bantu utama dalam perikanan pukat cincin di Indonesia. Saat ini nelayan masih menggunakan lampu dengan daya listrik sangat tinggi seperti (metal halide, neon, halogen). Oleh karena itu, perlu alternatif teknologi lampu bawah air yang efektif dengan daya listrik rendah yang dapat bergerak secara otomatis untuk memudahkan operasi penangkapan ikan. Tujuan invensi merekayasa teknologi lampu apung bawah air portabel yang dilengkapi sistem kendali jarak jauh. Metode rekayasa desain yang digunakan dalam tahap perancangan meliputi konstruksi lampu dan pelampung, uji suhu, distribusi cahaya, tahan air, dan uji gerak. Informasi penelitian meliputi konstruksi lampu dan pelampung, uji stabilitas suhu, distribusi cahaya, ketahanan air, dan uji gerak. Kelebihan dari invensi ini dibandingkan dengan invensi sebelumnya adalah alat lampu bawah air portabel dapat dioperasikan dalam air (underwater lamp), sebaran cahaya merata ke arah horizontal dengan sudut 360&amp;deg; dan ke arah vertikal sudut 180&amp;deg;, hemat energi, dapat dikendalikan dari jauh, sumber energi dapat di isi ulang, dapat dilakukan perbaikan. Alat lampu bawah air di rancang khusus sebagai alat bantu pada perikanan pukat cincin.</t>
+  </si>
+  <si>
+    <t>Komposisi Keju Mozzarella dengan Penambahan Rennet Nabati dan Probiotik lactiplantibacillus Plantarum Subsp. Plantarum Strain iia-1a5</t>
+  </si>
+  <si>
+    <t>27-Mar-2025</t>
+  </si>
+  <si>
+    <t>S00202503000</t>
+  </si>
+  <si>
+    <t>Nurul Hidayati, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keju  mozzarella  dengan  penambahan  rennet  nabati  dan  probiotik Lactiplantibacillus plantarum subsp. plantarum strain IIA-1A5 merupakan inovasi dalam diversifikasi produk susu  fermentasi.  Penggunaan  rennet  nabati  sebagai  bahan  koagulan  alternatif  serta bakteri  asam  laktat  lokal  bertujuan  meningkatkan  keberlanjutan  produk,  manfaat kesehatan,  serta  kualitas  sensoris  dan  tekstur  keju.  Komposisi  keju  meliputi  susu  sapi murni, rennet nabati, starter probiotik, asam sitrat dan garam. Proses pembuatan dimulai dengan pasteurisasi susu pada 63 C selama 30 menit, dilanjutkan dengan pendinginan hingga 35 - 40 C dan ditambahkan asam sitrat serta starter probiotik. Susu difermentasi selama  60  menit  dan  ditambahkan  rennet  nabati  untuk  membentuk  curd.  Curd  yang terbentuk dipisahkan dari whey, kemudian dipanaskan dalam larutan whey bersuhu 70 - 80 C hingga memperoleh tekstur elastis khas mozzarella. Selama proses stretching, garam 1,5%  ditambahkan  untuk  meningkatkan  rasa  dan  stabilitas  produk.  Hasil  analisis menunjukkan keju memiliki kandungan protein yang tinggi 11 g, lemak total 3,5 g, dan karbohidrat  rendah  1  g,  sehingga  cocok  untuk  pola  makan  tinggi  protein  dan  rendah karbohidrat.  Produk ini dapat dikonsumsi sebagai fresh mozzarella atau disimpan pada suhu  rendah  (4  -  8  C).  Inovasi  ini  berpotensi  memperluas  pasar  keju mozzarella  yang ramah lingkungan, kaya probiotik, serta memiliki manfaat kesehatan yang lebih baik bagi konsumen.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Cesilia Meti Dwiriani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Rini Kurniasih, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Sampo Dengan Ekstrak Daun Pandan untuk Mengurangi Rambut Rontok dan Psoriasis Pada Kulit Kepala</t>
+  </si>
+  <si>
+    <t>05-Mar-2025</t>
+  </si>
+  <si>
+    <t>S00202502116</t>
+  </si>
+  <si>
+    <t>Irvan Didi Pramana, S.E.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan produk Sampo berbahan dasar ekstrak daun pandan wangi (Pandanus  amaryllifolius  Roxb),  yang  digunakan  sebagai  solusi  alami  untuk  mengatasi kerontokan rambut  dan masalah psoriasis  pada  kulit kepala.  Sampo  ini  memanfaatkan kandungan antioksidan alami dalam daun pandan yang berfungsi melindungi rambut dari kerusakan  sel  dan  mendorong  pertumbuhan  rambut  sehat.  Proses  produksi  dilakukan dengan metode ekstraksi maserasi untuk memperoleh kualitas ekstrak terbaik. Formula produk  ini  dikombinasikan  dengan  bahan  pendukung  seperti Cocamide  DEA,  Sodium Methyl  Cocoyl  Taurate,  Coco  Betaine, Sodium  Cocoyl  Isethionate,  Decyl  Glucoside, Glycerin, Salicylic Acid, Ekstrak daun lidah buaya (Aloe vera), HPMC, Rosemary Oil, Tea Tree Oil, Panthenol, PEG-40 Hydrogenated Castor Oil, Fragrance Oil Chamomile, Sodium benzoate,  Air  murni  (Akuades)  untuk  menghasilkan  sampo  yang  tidak  hanya membersihkan rambut, tetapi juga menutrisi, melembapkan, serta membantu mengurangi ketombe dan psoriasis pada kulit kepala. Sebagai produk alami yang inovatif dan halal, sampo  ini  menawarkan  alternatif  perawatan  rambut  yang  aman  dan  sesuai  dengan kebutuhan konsumen di Indonesia maupun pasar global</t>
+  </si>
+  <si>
+    <t>Komposisi Dan Proses Pembuatan Ekstrak Silase Berbasis Daun Herbal Dan Jagung Sebagai Antibakteri</t>
+  </si>
+  <si>
+    <t>20-Apr-2021</t>
+  </si>
+  <si>
+    <t>P00202102884</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nahrowi, M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi dan proses pembuatan ekstrak silase berbasis daun herbal dan jagung sebagai senyawa antibakteri. Kombinasi daun herbal dan tanaman jagung menghasilkan beberapa senyawa aktif seperti asam organik, bakteri asam laktat dan fitokimia seperti flavonoid, tanin dan saponin. Masing-masing senyawa aktif tersebut memiliki kemampuan untuk menghambat bakteri yang diujikan seperti Escherichia coli, Salmonella thypimurium dan Bacillus cereus. Dengan proses perwujudan invensi ini, ekstrak silase berbasis daun herbal dengan masa fermentasi 10 hari dapat digunakan lebih efektif dalam menghambat bakteri patogen dan memiliki potensi besar dalam penggantian antibiotik.</t>
+  </si>
+  <si>
+    <t>Dr. Setyanto Tri Wahyudi, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Arifin </t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Nori Mikroalga Berfilamen Spirogyra Sp.</t>
+  </si>
+  <si>
+    <t>09-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202602409</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan menghasilkan suatu metode untuk melakukan purifikasi, penghamparan, dan pengeringan biomassa mikroalgae berfilamen dalam penyiapan nori Spirogyra sp. Biomassa Spirogyra hasil kultivasi semi-outdoor dengan kondisi yang terbaik, terlebih dahulu direndam dalam larutan PK dan dibilas serta ditiriskan. Selanjutnya, biomassa basah Spirogyra dihamparkan dalam bingkai dengan nampan yang dilapisi baking mat silicon atau silpat untuk didehidrasi atau dikeringkan sehingga menjadi lembaran kering atau nori Spirogyra.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Etil Ester Minyak Sacha Inchi Dan Penggunaannya Sebagai Pelembab Dan Antioksidan Alami Untuk Produk Kosmetik</t>
+  </si>
+  <si>
+    <t>13-Sep-2023</t>
+  </si>
+  <si>
+    <t>P00202308876</t>
+  </si>
+  <si>
+    <t>Neli Muna, STP, M.Si</t>
+  </si>
+  <si>
+    <t>Minyak sacha inchi (Plukenetia volubilis) kaya asam lemak esensial omega-3 (&amp;alpha;-linolenic acid) yang memiliki banyak manfaat dalam perawatan kulit terutama anti inflamasi, antioksidan dan anti-aging. Mengubah minyak sacha inchi asli menjadi bentuk ester merupakan upaya untuk mengatasi kelemahan minyak sacha inchi seperti sifat berminyak, lebih lama meresap sempurna ke dalam permukaan kulit dan stabilitasnya dalam sediaan produk akhir. Invensi ini menghasilkan metode pembuatan etil ester minyak sacha inchi yang dapat dipergunakan sebagai bahan pelembab dalam sediaan kosmetik dan produk perawatan tubuh. Kegunaannya proses esterifikasi mampu mengkonversi minyak sacha inchi menjadi etil ester. Hasil pengujian menunjukkan penurunan bobot jenis dan viskositas yang signifikan antara minyak sacha inchi native dengan etil ester yaitu berturut-turut sebesar 1.0785 (g/ml) dan 29.5759 (mPa.s) menjadi 0.8898 (g/ml) dan 5.6894 (mPa.s). Etil ester sacha inchi bebas dari cemaran mikroorganisme dan logam berat. Keunggulan formula kosmetik yang dihasilkan dari invensi ini adalah menggunakan kombinasi etil ester sacha inchi dan minyak sacha inchi yang berdasarkan hasil penelitian memiliki aktivitas antioksidan kuat. Etil ester sacha inchi sekaligus penggunaannya sebagai pelembab dan antioksidan alami di dalam produk kosmetik khususnya krim wajah dan face oil. Proses esterifikasi minyak sacha inchi berlangsung sederhana, menggunakan katalis basa dan etanol yang mudah ditemukan serta menggunakan suhu rendah.</t>
+  </si>
+  <si>
+    <t>Eko Setio Wibowo, S.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Formulasi Minuman Serbuk Multigrain Berbasis Kacang Bogor (Vigna subterranea (L.) Verdc.) Dan Kacang Koro Pedang (Canavalia ensiformis)</t>
+  </si>
+  <si>
+    <t>19-Jan-2026</t>
+  </si>
+  <si>
+    <t>S00202600527</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suatu formulasi minuman serbuk multigrain berbahan utama kacang bogor (Vigna subterranea (L.) Verdc.) dan kacang koro pedang (Canavalia ensiformis). Selain dua bahan utama tersebut, formulasi minuman serbuk multigrain dalam invensi ini menggunakan kombinasi berbagai kacang-kacangan, serealia, inulin, fruktosa, dan garam himalaya untuk menghasilkan produk minuman serbuk multigrain sumber protein nabati dengan komposisi asam amino esensial yang lengkap. Formulasi minuman ini menghasilkan minuman dengan kandungan energi total 387,85 kkal/100 gram, energi dari lemak 62,69 kkal/100 gram, lemak total 6,97%, karbohidrat 61,66%, protein 19,63%, natrium 238,66 mg/100 gram, gula total 12,92%, lemak jenuh 1,73%, serat pangan 16,06%, dan kolesterol 0 mg/100 gram</t>
+  </si>
+  <si>
+    <t>Formula Pakan Lengkap Berbasis Indigofera Dan Suplemen Protein-Energi (Nc) Dalam Bentuk Pelet Untuk Domba Muda Pasca Sapih</t>
+  </si>
+  <si>
+    <t>04-Dec-2024</t>
+  </si>
+  <si>
+    <t>S00202414323</t>
+  </si>
+  <si>
+    <t>Penyediaan bahan pakan lokal sumber protein dan sumber serat mudah dicerna sangat penting untuk menekan biaya. Indigofera merupakan tanaman pakan leguminosa yang mengandung protein yang tinggi. Penggunaan suplemen Protein-Energi (NC) dapat meningkatkan kandungan protein kasar dengan biaya lebih murah. Formula pakan untuk domba muda dengan penggunaan bahan baku utama adalah Indigofera zollingeriana dan suplemen NC serta ditambahkan konsentrat dengan bahan baku terdiri dari bungkil kelapa sawit, bungkil kelapa kopra, dedak halus, pollard, onggok, corn gluten feed (CGF), kulit kopi, molases, garam, NC, CaCO3, Premix, kemudian dilakukan pemrosesan pelleting.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Setyo Widi Nugroho, Sp.BS(K).</t>
+  </si>
+  <si>
+    <t>Sazli Tutur Risyahadi, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Devi Murtini, S.Pt., M.Sc</t>
+  </si>
+  <si>
+    <t>Mesin Cylinder Vacuum Cooker dan Penggunaannya</t>
+  </si>
+  <si>
+    <t>16-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202312342</t>
+  </si>
+  <si>
+    <t>Dr. Faleh Setia Budi, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan cylinder vacuum cooker untuk mengoptimalkan proses produksi rendang secara efektif dan efisien sehingga dapat memaksimalkan profitabilitas UMKM rendang. Lebih lanjut lagi invensi ini berkaitan dengan suatu mesin cylinder vacuum cooker untuk produksi rendang yang terdiri atas sistem pemasakan vakum berupa tabung pemasakan vakum, pompa sentrifugal, dan drum air. Selanjutnya adalah sistem pengaduk otomatis yang terdiri dari helix pengaduk, gearbox, vanbelt, pulley dan motor penggerak. Terakhir, lat ini memiliki pengatur suhu otomatis yang terditi dari burner, termokopel dan termostat. Proses penggunaan mesin ini diawali dengan menyalakan burner dan seluruh perangkat kelistrikan pada sistem monitoring controlling. Selanjutnya, mengatur sistem vakum di tekanan 66-75 cmHg serta mengatur suhu pada pengatur suhu otomatis pada 70&amp;deg;C-75&amp;deg;C (pada 1-1,5 jam awal pemasakan). Kemudian pada waktu selanjutnya suhu dapat diturunkan ke 60&amp;deg;C-65&amp;deg;C hingga proses pemasakan selesai. Pemasakan dimulai bersamaan dengan dinyalakannya pengaduk otomatis. Setelah selesai proses pemasakan, sistem vakum serta burner dimatikan dengan menekan tombol off kemudian mengeluarkan hasil rendang dan menonaktifkan sistem kelistrikan pada monitoring controlling. Mesin telah dilengkapi dengan sistem otomatisasi sehingga kemudahan ini berpotensi mengurangi beban usaha yang dilakukan karyawan sehingga dapat mengurangi upah kerjanya.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metode Pembacaan Satwa Menggunakan Augmented Reality Berdasarkan  Koordinat</t>
+  </si>
+  <si>
+    <t>16-May-2024</t>
+  </si>
+  <si>
+    <t>S00202404334</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Rinekso Soekmadi, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t>Departemen Konservasi Sumberdaya Hutan dan Ekowisata</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan invensi program aplikasi Augmented Reality berdasarkan koordinat keberadaan satwa dengan radius maksimum 10 meter karena satwa merupakan objek yang bergerak. Tujuan pembuatan aplikasi adalah metode pembacaan satwa agar wisatawan mengetahui informasi satwa yang ditemui pada Lembaga Konservasi. Metode pembacaan satwa sesuai invensi ini terdiri dari pengambilan foto dan data koordinat satwa, pembuatan folder canvas informasi serta bahasa pemrogramannya (coding) untuk menampilkan deskripsi satwa, membuat folder tombol satwa untuk menampilkan tombol satwa pada dawai, membuat folder object manager kemudian mengisi dengan data koordinat dengan radius 10 m, kemudian melakukan upload desain pada website AR Core dan mengunduh markerless tersebut dari website AR Core berupa database library yang dijadikan penanda atau dipergunakan untuk pencocokan Augmented Reality. Cara penggunaan program aplikasi Augmented Reality adalah wisatawan mengarahkan kamera gawai android pada marker yang telah dibuat dengan radius koordinat maksimum 10 meter dimana satwa tersebut berada, dengan menekan tombol marker tersebut maka akan muncul informasi mengenai satwa-satwa. Interpretasi satwa yang ada yaitu nama satwa, nama ilmiah satwa, jenis pakan satwa, penyebaran satwa, dan tingkat kelangkaan satwa sehingga wisatawan mendapatkan informasi mengenai satwa-satwa yang ada.</t>
+  </si>
+  <si>
+    <t>Metode dan Produk Bio-Coloring Serat Sutra Eri (Samia cynthia Ricini) yang Berwarna dan Berluminesensi</t>
+  </si>
+  <si>
+    <t>P00202308166</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode pewarnaan bio-coloring serat sutra Eri (Samia cynthia ricini) dengan memodifikasi pakan larva ulat sutra menggunakan zat pewarna tertentu yang menghasilkan produk serat sutra berwarna dan berluminesensi secara inheren. Ulat sutra Eri diberi pakan termodifikasi rodamina B dengan konsentrasi rodamina B 0,1&amp;mdash;0,5%b/b yang menghasilkan serat berwarna merah muda dan pakan termodifikasi auramina O dengan konsentrasi auramina O 0,2&amp;mdash;2%b/b yang menghasilkan serat berwarna kuning. Produktivitas budidaya ulat sutra Eri yang diberi pakan termodifikasi rodamina B dan auramina sebanding dengan ulat sutra Eri yang diberi pakan tanpa modifikasi. Kelebihan invensi ini dibandingkan invensi sebelumnya adalah metode pewarnaan in vivo akumulasi zat pewarna pada ulat sutra Eri dengan modifikasi pakan larva ulat sutra yang menghasilkan serat sutra berwarna dan berluminesensi secara inheren. Warna serat sutra Eri yang dihasilkan tidak hilang setelah proses degumming dan nilai kuat tarik seratnya tidak menurun. Metode tersebut dapat menjadi metode pewarnaan serat sutra Eri yang efektif dan sustainable. Invensi ini dapat memberi manfaat bagi peternak ulat sutra Eri karena dapat mudah memberikan warna pada kokon ulat sutra Eri tanpa mencemari lingkungan dan invensi ini benar-benar menyajikan suatu penyempurnaan yang sangat praktis khususnya pada produksi serat berwarna merah muda dan kuning secara inheren.</t>
+  </si>
+  <si>
+    <t>drh. Rahajeng Harnastiti</t>
+  </si>
+  <si>
+    <t>Alat Pelindung Pintar Dan Anti Air Untuk Sensor Ultrasonik HC-SR04</t>
+  </si>
+  <si>
+    <t>21-Aug-2021</t>
+  </si>
+  <si>
+    <t>P00202106531</t>
+  </si>
+  <si>
+    <t>Invensi ini berkenaan dengan sensor ultrasonik HC-SR04. Sensor ini tidak diperuntukan untuk dipasang di luar ruangan. Jika dipasang di luar ruangan maka rangkaian elektronikanya dapat rusak karena terkena benda cair seperti air hujan, kotoran hewan, dan lainnya. Model dari pelindung ini terdiri dari tiga bagian yaitu bagian bracket pelindung (1), badan pelindung (2), dan tutup pelindung (3). Pada bagian bracket pelindung (1) tersedia bagian untuk memasangkan badang pelindung yang dapat diatur kemiringannya dengan motor servo (6). Hal ini ditujukan untuk membuat sensor ultrasonik (5) lebih tepat sasaran ke objek. Pada bagian badan pelindung (2) digunakan untuk menaruh sensor ultrasonik HC-SR04 (5). Badan pelindung (2) dibuat sedemikian rupa agar sensor dapat dipasang dengan baik. Pada bagian tutup pelindung (3) berfungsi melindungi sensor dari ancaman asing dari luar.</t>
+  </si>
+  <si>
+    <t>Formula Suplemen Herbal Untuk Meningkatkan Fungsi Ginjal Pada Hewan Peliharaan</t>
+  </si>
+  <si>
+    <t>23-Dec-2024</t>
+  </si>
+  <si>
+    <t>S00202415969</t>
+  </si>
+  <si>
+    <t>drh. Henny Endah Anggraeni, M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula suplemen herbal untuk meningkatkan fungsi ginjal dan membantu detoksifikasi pada hewan peliharaan. Formula ini terdiri dari ekstrak daun randu, astaxanthin, collagen fish peptide, dan mannan oligosakarida, yang dirancang untuk mendukung pengelolaan penyakit ginjal kronis (Chronic Kidney Disease/CKD) pada hewan peliharaan, terutama pada usia lanjut. Ekstrak daun randu bertindak sebagai antioksidan dan anti-inflamasi, astaxanthin sebagai immunomodulator, dan collagen fish peptide untuk memperbaiki jaringan ginjal. Proses pembuatan melibatkan ekstraksi daun randu, penambahan collagen fish peptide, astaxanthin, serta proses pengeringan hingga menjadi tablet. Penelusuran paten menunjukkan bahwa kombinasi bahan ini belum pernah dipatenkan sebelumnya, sehingga inovasi ini menawarkan solusi baru bagi kesehatan ginjal kucing dengan risiko efek samping yang rendah.</t>
+  </si>
+  <si>
+    <t>Instalasi Kandang Maggot 3 In 1 Sebagai Alat Pengolahan Sampah Organik</t>
+  </si>
+  <si>
+    <t>08-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514008</t>
+  </si>
+  <si>
+    <t>Dr. Meti Ekayani, S.Hut., M.Sc.</t>
+  </si>
+  <si>
+    <t>Alat pengolahan sampah organik berupa instalasi kandang maggot 3 in 1 merupakan inovasi dalam bidang budidaya maggot Black Soldier Fly (BSF) yang dirancang untuk meningkatkan kapasitas dan kualitas produksi maggot melalui integrasi tiga fungsi utama: pengumpulan telur, penetasan, dan pembesaran larva dalam satu sistem terintegrasi. Maggot BSF yang dapat dihasilkan dari instalasi ini sebanyak 250 kg dengan luasan 8 x 3 x 3 m3. Inovasi ini memanfaatkan konstruksi material yang kuat dan tahan lama, serta mengadopsi desain kandang yang terdiri dari kandang lalat BSF (biopond), rak penetasan, dan rak pembesaran larva. Dengan pendekatan ini, proses budidaya maggot menjadi lebih terkontrol, dan mampu menghasilkan kuantitas maggot yang lebih tinggi, sekaligus mendukung pengelolaan limbah organik secara berkelanjutan</t>
+  </si>
+  <si>
+    <t>Dr. Beginer Subhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Nur Budi Mulyono</t>
+  </si>
+  <si>
+    <t>drh. Heryudianto Vibowo, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Burhanuddin, M.M.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Ade Iskandar, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kombinasi Hormon  Gonadotropin dan Melatonin untuk Induksi Ovulasi dan Keberhasilannya Dalam Teknologi Pemijahan Ikan  </t>
+  </si>
+  <si>
+    <t>23-May-2025</t>
+  </si>
+  <si>
+    <t>S00202504621</t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Invensi ini berkenaan dengan premix hormon reproduksi (gonadotropin dan melatonin) untuk  mempercepat  pematangan  akhir  gonad  (ovulasi)  dan  meningkatkan  kinerja reproduksi dalam pemijahan ikan secara buatan. Premix hormon yang digunakan untuk induksi  ovulasi  dan  peningkatan  kinerja  reproduksi  dalam  pemijahan  adalah  LHRHa (luteinizing hormone-releasing hormone analog) + AD yang dikemas dalam satu produk bernama  Ovaprim  dan  dikombinasikan  dengan  melatonin.  Hasil  analisis  menunjukkan bahwa  kombinasi  hormon  melatonin  +  LHRHa+  AD  mampu  mempercepat  proses pematangan  akhir  gonad  dan  memperbaiki  kinerja  reproduksi.  Melatonin  dapat menyubstitusi  50%  dosis  penggunaan  premiks  hormon  induksi  pemijahan  komersial (GnRH+AD)  dalam  induksi  ovulasi  dan  pemijahan  ikan.  Invensi  ini  berkenaan  dengan premix hormon reproduksi (gonadotropin dan melatonin) untuk mempercepat pematangan akhir gonad (ovulasi) dan meningkatkan kinerja reproduksi dalam pemijahan ikan secara buatan.  Premix hormon  yang digunakan  untuk  induksi  ovulasi  dan peningkatan  kinerja reproduksi  dalam  pemijahan  adalah  LHRHa  (luteinizing  hormone-releasing  hormone analog) + AD yang dikemas dalam satu produk bernama Ovaprim dan dikombinasikan dengan  melatonin.  Hasil  analisis  menunjukkan  bahwa  kombinasi  hormon  melatonin  + LHRHa+  AD  mampu  mempercepat  proses  pematangan  akhir  gonad  dan  memperbaiki kinerja reproduksi. Melatonin dapat menyubstitusi 50% dosis penggunaan premiks hormon induksi pemijahan komersial (GnRH+AD) dalam induksi ovulasi dan pemijahan ikan.</t>
+  </si>
+  <si>
+    <t>Dr. Rini Madyastuti Purwono, S.Si., M.Si., Apt.</t>
+  </si>
+  <si>
+    <t>Formula Ransum Ayam Lokal Pedaging Fase Pertumbuhan (Grower) Dengan Suplementasi Tepung Larva Black Soldier Fly</t>
+  </si>
+  <si>
+    <t>14-Sep-2022</t>
+  </si>
+  <si>
+    <t>S00202209892</t>
+  </si>
+  <si>
+    <t>Gilang Ayuningtyas, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi berupa formula ransum ayam lokal pedaging fase pertumbuhan (grower) dengan memanfaatkan tepung larva Black Soldier Fly (BSF) sebagai salah satu bahan pakan sumber protein telah ditemukan. Formula ransum yang dibuat terdiri atas bahan-bahan dan komposisi sebagai berikut: jagung kuning 54%, dedak padi 10%, CGM (Corn Gluten Meal) 5,5%, CPO (Crude Palm Oil) 2%, SBM (Soya Bean Meal) 18%, tepung larva Black Soldier Fly 7,5%, CaCO 1%, DCP 1%, NaCl 0,5%, dan Premix 0,5%. Bahan-bahan baku tersebut didapat dari berbagai penyedia bahan pakan. Untuk tepung larva BSF diproses melalui metode pengeringan dan penepungan. Semua bahan baku tersebut kemudian dicampur menggunakan mixer agar memastikan semua bahan tercampur dengan baik. Performa ayam dan efisiensi pakan cukup tinggi dilihat dari konsumsi pakan, bobot badan, dan FCR. Pemanfaatan tepung larva BSF sebagai salah satu sumber protein hewani dalam ransum ayam lokal pedaging periode pertumbuhan (grower) memiliki potensi untuk dikembangkan.</t>
+  </si>
+  <si>
+    <t>Alat Teknologi Plasma Dingin Terhadap Pengendalian Gulma</t>
+  </si>
+  <si>
+    <t>20-Sep-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202409650 </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dwi Guntoro, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Agronomi dan Hortikultura</t>
+  </si>
+  <si>
+    <t>Teknologi plasma dingin dapat dimanfaatkan sebagai alat alternatif pengendalian gulma menggantikan penggunaan herbisida. Alat teknologi plasma dingin pada invensi ini terhubung dengan energi listrik dan menghasilkan energi panas, sinar uv dan radiasi elektromagnetik. Invansi ini merupakan percobaan awal penggunaan alat teknologi plasma dingin terhadap benih tanaman sebelum dilakukannya dengan beberapa jenis gulma pada fase pratumbuh dan fase pascatumbuh. Dibuktikan aplikasi teknologi plasma dingin tegangan 14 kV dengan durasi waktu 80 detik dapat menghambat perkecambahan benih tanaman uji mencapai 100% dan penggunaan jarak jarum elektroda yaitu 0,5 cm dapat menghambat perkecambahan benih tanaman uji mencapai 100%.</t>
+  </si>
+  <si>
+    <t>Alat Pengupas Buah Durian Berbasis Mesin Pres dan Mesin Kupas</t>
+  </si>
+  <si>
+    <t>08-Sep-2021</t>
+  </si>
+  <si>
+    <t>S00202107310</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Radite Praeko Agus Setiawan, M.Agr.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa suatu alat pengupas durian 3 in 1 dengan mengombinasikan tiga komponen, yakni pembelahan durian, pemisahan buah durian dari kulitnya, dan pemisahan daging buah durian dari bijinya. Alat pengupas durian sesuai invensi ini bekerja dengan bantuan gearbox dan dinamo yang dihubungkan dengan sumber listrik. Pembelahan durian dilakukan dengan sistem ulir (2) yang dirakitkan dengan gearbox (1) di bagian atas alat, ulir tersebut akan menekan dan membelah durian yang diletakkan pada plat besi (3) bagian tengah alat. Kemudian, buah durian akan diambil menggunakan sendok dan dijatuhkan ke dalam silinder (5) sebagai komponen untuk memisahkan daging buah durian dari bijinya. Di dalam silinder terdapat silinder lain yang alasnya berputar dengan bantuan dinamo, sehingga menghasilkan gaya sentripetal terhadap buah durian dan buah akan terdorong ke dinding silinder tersebut yang dikelilingi mata pisau (Gambar 2). Hasilnya, daging buah akan terpisah dari bijinya dan keluar dari saluran (4).</t>
+  </si>
+  <si>
+    <t>Sistem Pemipaan Untuk Pencegahan Serangan Rayap Tanah Pada Bangunan Gedung Pra-Konstruksi</t>
+  </si>
+  <si>
+    <t>P00202215951</t>
+  </si>
+  <si>
+    <t>Dr. Arinana, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan penerapan sistem pemipaan di Indonesia untuk mencegah serangan rayap tanah pada bangunan gedung pra-konstruksi. Sistem pemipaan ini dilaksanakan pada tapak pengujian berdasarkan spesifikasi rancang bangun Rumah Tinggal Tipe 21. Pipa penyalur tambahan dipasang pada sisi dalam dan sisi luar pondasi yang dihubungkan dengan pipa penyalur utama menggunakan konektor untuk mengalirkan larutan termitisida ke tanah di sekitar pondasi dengan bantuan kompresor. Melalui aplikasi sistem pemipaan ini, diketahui bahwa waktu standarnya 130,90 menit yang menunjukkan waktunya lebih singkat jika dibandingkan dengan perlakuan tanah pra-konstruksi konvensional (SNI 2404: 2015). Namun demikian, keterampilan operator dalam aplikasi sistem pemipaan tersebut belum memadai, terutama dalam pemasangan alat ukur tekanan. Unsur kerja yang paling kritis (critical path) dalam aplikasi sistem pemipaan adalah penyaluran larutan termitisida. Dalam</t>
+  </si>
+  <si>
+    <t>Formulasi Pelapis Antimikroba Alami Benang Operasi Multifilamen Tak-Serap Dengan Grafena Oksida dan Kitosan Serta Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>P00202313463</t>
+  </si>
+  <si>
+    <t>Drs. Ahmad Sjahriza, M.Si.</t>
+  </si>
+  <si>
+    <t>Benang operasi antimikroba sangat penting dalam memberikan perlindungan efektif terhadap infeksi postoperatif, potensi pengurangan penggunaan antibiotik, dan dampak positif terhadap proses penyembuhan luka. Pada inovasi ini dilakukan pengujian sifat antimikroba alami dengan metode difusi cakram terhadap kitosan dan grafena oksida dari biji pinang terhadap bakteri gram positif dan negatif. Dilanjutkan dengan evaluasi campuran larutan kitosan dan grafena oksida serta penentuan waktu impregnasi benang operasi. Terakhir, dilakukan pengujian efikasi antimikroba benang operasi yang dilapisi larutan tersebut selama 0 dan 24 jam. Kitosan dan grafena oksida memiliki kemampuan sebagai antimikroba, begitu juga campuran kitosan 0,1% dan grafena 0,1% dengan memiliki daya hambatan terhadap pertumbuhan mikroba. Pelapisan campuran pada benang operasi multifilament tak-serap memberikan sifat efikasi antimikroba dasar perhitungan Standar ISO 20743-2021 dan JIS Z 2801-2010 terhadap bakteri E. Coli dan S. Aureus. Dengan nilai 4,86 dan 2,02 terhadap E. Coli serta 99,99% dan 99,92% terhadap S. Aureus. Pelapis antimikroba alami ini menghasilkan benang yang mampu memberikan perlindungan antimikroba yang kuat dan signifikan.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Lilik Kustiyah, M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Pembersih Wajah Berbahan Surfaktan Metil Ester Sulfonat Dan Kolagen Laut Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>15-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202312199</t>
+  </si>
+  <si>
+    <t>Rista Fitria, S.TP</t>
+  </si>
+  <si>
+    <t>Invensi yang diungkapkan adalah suatu formula pembersih wajah yang terdiri dari bahan dietanolamida 0-5,0%, cocoamidopropyl betaine (CAPB) 0-5,0%, SLES 0-1,0%, gliserin 0- 3,0%, PEG-40 0-2,0%, Propilen glikol 0-1,0%, phenoxy ethanol 0-1,0%, natrium benzoate 0- 1,0% dan pelarut air dengan konsentrasi mencukupi 100,0% (b/b), yang dicirikan dengan penambahan surfaktan metil ester sulfonate (MES) dari minyak sawit dengan konsentrasi lebih besar dari 0 (nol) sampai dengan 5,0% (b/b) dan kolagen laut dengan konsentrasi lebih besar dari 0 (nol) sampai dengan 0,9% (b/b). Dan proses pembuatan formula pembersih wajah dengan penambahan surfaktan metil ester sulfonate (MES) dan kolagen laut untuk aplikasi pembersihan dan mengencangkan kulit wajah.</t>
+  </si>
+  <si>
+    <t>Cahyuning Isnaini, S.Gz., M.Sc.</t>
+  </si>
+  <si>
+    <t>Kalkulator Prediksi Rendemen Gula Tebu Berbasis Machine Learning</t>
+  </si>
+  <si>
+    <t>15-Apr-2025</t>
+  </si>
+  <si>
+    <t>S00202503344</t>
+  </si>
+  <si>
+    <t>Irman Hermadi, S.Kom., M.S., Ph.D.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan prediksi rendemen gula tebu melalui suatu perangkatlunak berbasis web aplikasi berupa kalkulator prediksi rendemen gula tebu berbasismachine learning dengan algoritma RandomForestmenggunakan 7 (tujuh)variabelkunci.Invensiinibertujuanuntukmemprediksi rendemen gula tebu secara mudah, cepat danakurat pada tingkat kebun menggunakan aplikasi kalkulator rendemen denganmemanfaatkan 7 (tujuh) variabel agronomi dan metereologi yang terintegrasi yaitu: (1)Blok kebun yang merupakan label nama/lokasi kebun, (2) Jenis kebun (Plant Cane / Ratoon
+1 / Ratoon 2 / Ratoon 3 / Ratoon Cane), (3) Masa tanam yaitu berupa bulan ditanam (bulan ke- dan A:awal-tengah bulan / B: tengah-akhir bulan), (4) Varietas (nama varietas), (5)Kemasakan tebu (masak awal / tengah awal / tengah / tengah akhir), (6) Nilai brix yangmerupakan hasil pengukuran di lapang (%), dan (7) Curah hujan (mm, data selama 10bulan sejak masa tanam). Hasil prediksi rendemen sebagai luaran dari invensi Kalkulator
+Prediksi Rendemen Gula Tebu Berbasis Machine Learning diharapkan dapat
+memberikan panduan bagi pelaku industri gula dalam melakukanpengambilan keputusanselanjutnya secara tepat dan cepat.</t>
+  </si>
+  <si>
+    <t>Produksi Immunoglobulin Y Spesifik Influenza Pada Ayam Petelur Menggunakan Vaksin Human Influenza Multivalen Sebagai Antigen Dan Immunoglobulin Y Spesifik Influenza</t>
+  </si>
+  <si>
+    <t>26-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202308032</t>
+  </si>
+  <si>
+    <t>Dr. drh. Okti Nadia Poetri, M.Si., M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi yang diungkapkan disini adalah produksi IgY spesifik influenza A dan B pada ayam petelur yang dapat digunakan sebagai bahan aktif pada produk untuk mitigasi alternatif influenza. Adapun metode produksi antibodi terdiri dari menentukan dosis vaksin untuk ayam adalah setengah (0,25 mL) dari dosis untuk manusia (0,5 mL), menentukan waktu booster dalam interval 4 minggu, mendeteksi keberadaan antibodi pada serum dan telur dengan interval satu minggu, Memanen telur setelah antibodi terdeteksi dan memurnikan antibodi dari kuning telur. Disamping itu diungkapkan juga suatu antibodi spesifik terhadap influenza A dan B yang dapat mengenali antigen influenza. Antibodi spesifik ini dapat digunakan pada industri industri kosmetik medis dan nutraceutical food.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Neviaty Putri Zamani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Indah Wijayanti, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Combro Beku Dari Campuran Tepung Singkong Dan Tepung Beras Ketan</t>
+  </si>
+  <si>
+    <t>16-Dec-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202415459 </t>
+  </si>
+  <si>
+    <t>Invensi ini berupa proses pembuatan combro beku dari campuran tepung singkong dan tepung beras ketan, kelapa parut kering, santan bubuk, air, dan oncom tumis. Proses pembuatan combro beku melalui tahapan menyiapkan bahan-bahan, menimbang bahanbahan, mencampur bahan-bahan kecuali oncom tumis, mengisikan oncom tumis dalam adonan dan membentuk adonan menjadi bulat lonjong dengan berat 37 gram, menggoreng adonan combro menjadi setengah matang, dan membekukan combro setengah matang. Dengan proses pembuatan sesuai invensi ini dihasilkan combro yang dapat disimpan beku dan ketika digoreng memiliki tekstur lunak (empuk, tidak keras).</t>
+  </si>
+  <si>
+    <t>Dondy Arafat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Biochar Dari Material Reject Coal Sebagai Bahan Pembenah Tanah Aktivitas Reklamasi</t>
+  </si>
+  <si>
+    <t>21-May-2026</t>
+  </si>
+  <si>
+    <t>S00202605286</t>
+  </si>
+  <si>
+    <t>Jeffry Setiawan, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indonesia memiliki kekayaan sumber daya alam yang besar, salah satunya batu baradengan produksi mencapai 614 juta ton pada tahun 2021 dan meningkat 11,89% padatahun 2022. Industri batubara menghasilkan limbah reject coal sekitar 0,5% dari totalproduksi, yang berpotensi mencemari tanah, air, dan meningkatkan emisi gas rumah kaca.Invensi ini mengembangkan biochar dari reject coal sebagai bahan pembenah tanah padalahan reklamasi tambang. Biochar reject coal yang dihasilkan memiliki kandungan karbon
+63,54%, C-organik 41,55%, volume pori 0,031 cm3 g&amp;minus;1, diameter pori 12,41 nm, sertakandungan logam berat Pb, Cd, Cr, As, dan Hg di bawah baku mutu. Biochar jugamengandung unsur hara mikro seperti Fe, Mn, Cu, dan Zn. Hasil pengujian menunjukkanbahwa biochar reject coal memiliki volume dan diameter pori yang lebih besar (0.031 cm3g-1 dan 12.41 nm) dibandingkan dengan reject coal awal (0.026 cm3 g-1 dan 11.48 nm),sehingga mampu menjadi amelioran tanah dan menyediakan ruang hidup bagi mikroba.
+Aplikasi biochar pada dosis 20 t ha&amp;minus;1 meningkatkan kadar C-organik total tanah, kapasitastukar kation (KTK), daya memegang air, dan ketersediaan unsur mikro. Temuan inimenunjukkan bahwa biochar reject coal berpotensi sebagai solusi ramah lingkungan danberkelanjutan dalam pengelolaan limbah tambang serta peningkatan kualitas tanahreklamasi.</t>
+  </si>
+  <si>
+    <t>Formula Plester Cair Nanoemulgel Dengan Ekstrak Maggot Black Soldier Fly (Hermetia Illucens) Dan Ekstrak Batang Brotowali (Tinospora Crispa L.)</t>
+  </si>
+  <si>
+    <t>12-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406484</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luka lecet, iris atau sayat, dan luka bakar merupakan jenis luka yang seirng terjadi di Indonesia.  Perawatan luka diperlukan untuk merawat luka sehingga mencegah terjadinya infeksi dan perdarahan. Penutup luka yang biasa digunakan adalah kasa, plester, perban alami atau sintesis, dan kapas yang memiliki karakteristik kering, tidak memberikan lingkungan lembap serta menyebabkan rasa sakit dan perdarahan saat dilepas. Plester luka yang banyak dijual dipasaran masih memiliki kekurangan yaitu kurang elastis, menyebabkan iritasi, dan tidak memiliki kandungan zat aktif didalamnya yang dapat mempercepat dalam penyembuhan luka. Keunggulan produk invensi ini diantaranya mengatasi permasalahan luka karena kandungan protein maggot yang tinggi (40-50%) serta kandungan batang brotowali sebagai antibakteri, memberikan rasa dingin yang dapat mengurangi pembengkakan, mempercepat proses penyembuhan, serta dapat menurunkan rasa sakit di sekitar luka. Invensi ini bertujuan untuk memaksimalkan pemanfaatan kombinasi ekstrak maggot pada konsentrasi 3-5% dan ekstrak batang brotowali dengan konsentrasi 1-3% di bidang medis. Belum ada produk sejenis dengan manfaat dan keunggulan serupa sehingga invensi ini bernilai inovatif, mempunyai peluang yang menjanjikan, serta berdaya saing.</t>
+  </si>
+  <si>
+    <t>Pemodelan Sirkulasi Laut Untuk Prediksi Sebaran Larva Dan Migrasi Ikan Pelagis Kecil Di Perairan Paparan Sunda</t>
+  </si>
+  <si>
+    <t>08-Aug-2024</t>
+  </si>
+  <si>
+    <t>S00202407612</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Agus Saleh Atmadipoera, D.E.S.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini adalah teknik pemodelan dan simulasi sirkulasi laut 3-dimensi resolusi tinggi untuk prediksi pergerakan massa air dan untuk mendeteksi distribusi larva biota laut (ikan) menggunakan gabungan model numerik CROCO &amp;ldquo;SUNCOM&amp;rdquo; dan model ekologi &amp;ldquo;ICHTHYOP&amp;rdquo;. Invensi ini meliputi proses-proses: langkah (1) mengunduh data kondisi awal dan syarat batas lateral model, yang terdiri dari data komponen laut, atmosfer, debit sungai, dan pasang surut. Masukan model dari data debit limpasan sungai menjadi invensi baru, karena konfigurasi model baru yang dikembangkan dalam model numerik SUNCOM; langkah (2), menjalankan model SUNCOM untuk mensimulasikan dinamika laut secara realistis; langkah (3), memasukkan dataset keluaran model SUNCOM menjadi input model ekologi ICHTHYOP dengan parameterisasi yang telah ditentukan; langkah (4), menjalankan model ekologi &amp;ldquo;ICHTHYOP&amp;rdquo;; langkah (5), melakukan pemrosesan hasil simulasi model sesuai langkah 4 untuk memperoleh hasil prediksi distribusi larva biota laut dan pola migrasi ikan pelagis kecil. Metode ini dijalankan dalam tahapan yang telah disebutkan sebelumnya. Sistem operasi yang digunakan adalah LINUX dengan bahasa pemrogaraman Fortran dan visualisasi dengan program Matlab, Python, Unix, dan Java. Dengan invensi ini, tersedia solusi simulasi sirkulasi laut dan pendeteksian larva biota laut yang efektif dan efisien yang dapat diterapkan dalam proses pengelolaan perikanan pelagis kecil berkelanjutan serta pelestarian lingkungan laut.</t>
+  </si>
+  <si>
+    <t>Pramita Nurillisan, S.E.</t>
+  </si>
+  <si>
+    <t>Ridwan Siskandar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Gula Cair Sagu Dari Pati Dan Ampas Sagu (Metroxylon Spp.), Komposisi Bahan Dan Produk Gula Cair Sagu Yang Dihasilkan</t>
+  </si>
+  <si>
+    <t>P00202308163</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Laksmi Ambarsari, M.S.</t>
+  </si>
+  <si>
+    <t>Yang diungkapkan disini adalah proses pembuatan gula cair sagu sebagai alternatif pengganti gula cair pasir dan tebu yang terdiri dari : a.menyiapkan bahan pati kering; b.mencampurkan pati sagu kering 20-25% dengan air 75-80%; c.melakukan likuifikikasi dengan menambahkan enzim alfa-amilase 1 ml/liter ke campuran pati sagu dan air; d.memanaskan campuran pati sagu pemanasan campuran pati sagu, air dan enzim alfaamilase pada suhu mendidih 100oC, kemudian didinginkan sampai suhu 60oC; e.melakukan sakarifikasi dengan penambahan enzim glukoamilase 1 ml/kg pati sagu pada kondisi suhu 60oC selama 1 jam dan didiamkan selama 24 jam; f.menyaring hasil sakarifikasi menggunakan kain tebal dan dilewatkan melalui ion anion dan kation; g.menguapkan hasil sakarifikasi yang sudah disaring dengan pemanasan suhu sampai 100oC untuk menghasilkan gula sagu cair sagu dengan brix minimal 70obrix. Adapun produk yang dihasilkan adalah gula cair sagu yang mengandung glukosa yang berwarna jernih dan higienis. Aplikasi invensi ini digunakan ke industri makanan dan minuman.</t>
+  </si>
+  <si>
+    <t>Alat Dan Metode Pemantauan Tingkat Kematangan Mangga Menggunakan Internet of Things Dan Machine Learning</t>
+  </si>
+  <si>
+    <t>31-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202308248</t>
+  </si>
+  <si>
+    <t>Dr. Muchamad Bachtiar, S.T.P., M.M.</t>
+  </si>
+  <si>
+    <t>Tujuan dari alat dan metode pemantauan tingkat kematangan mangga selama transportasi adalah untuk memberikan informasi perubahan mutu buah mangga selama transportasi, membantu pengambilan keputusan logistik pelaku rantai pasok, dan meningkatkan jaminan mutu buah mangga. Alat Internet of Things (IoT) untuk mengambil, mengirimkan, merekam, dan menyajikan data transportasi buah mangga secara real time terdiri dari sensor suhu dan kelembaban relatif DHT22, ESP32 microcontroller dan PCB board, GPS module, unit power switch, MiFi module, unit power supply, paket casing, serta aplikasi berbasis web. Metode prediksi tingkat kematangan buah mangga selama transportasi secara real time dengan tahapan pengelompokan tingkat kematangan berdasarkan parameter mutu (total padatan terlarut, keasaman, dan kekerasan) menggunakan K-Means Clustering, pemodelan perubahan tingkat kematangan berdasarkan perubahan mutu, membangun model prediksi menggunakan Deep Learning, dan melakukan prediksi tingkat kematangan secara real time selama transportasi. Metode integrasi menggabungkan perangkat IoT dengan metode prediksi dengan tahapan pengembangan struktur dan implementasi database dan aplikasi berbasis web, serta melakukan integrasi API. Kelebihan invensi ini adalah menggunakan komponen perangkat IoT yang dapat memberikan informasi kondisi transportasi dan machine learning sehingga dapat melakukan prediksi perubahan tingkat kematangan secara real time selama transportasi, komponen sederhana dan mudah didapatkan, desain kompak, mudah diinstalasi, konsumsi energi relatif rendah, dan biaya terjangkau.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Tun Tedja Irawadi, M.S.</t>
+  </si>
+  <si>
+    <t>Dodik Ariyanto, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Penentuan Bobot Syarat Tumbuh Pada Evaluasi Kesesuaian Lahan Komoditas Hortikultura Dan Pangan Utama</t>
+  </si>
+  <si>
+    <t>11-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514303</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Imas Sukaesih Sitanggang, S.Si., M.Kom.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Komputer</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan penentuan bobot syarat tumbuh untuk kelas kesesuaian lahan untuk komoditas hortikultura dan pangan utama yaitu bawang putih, bawang merah, cabai merah, cabai rawit, jagung, dan kentang, berdasarkan faktor statis dan dinamis. Faktor statis mencakup elevasi dan karakteristik lahan dan tanah, sedangkan faktor dinamis adalah data cuaca (temperatur, curah hujan, lama penyinaran dan radiasi penyinaran). Struktur klasifikasi kesesuaian lahan mengacu pada kerangka FAO (1976) yaitu lahan sangat sesuai (S1), cukup sesuai (S2), sesuai marginal (S3) dan tidak sesuai (N). Interval setiap syarat tumbuh tanaman diformulasikan berdasarkan kelas kesesuaian lahannya berdasarkan pengetahuan pakar dalam bidang budidaya tanaman hortikultura dan pangan. Bobot setiap kelompok faktor ditetapkan berdasarkan 3 (tiga) kelompok tanaman yaitu bawang putih dan kentang, jagung dan bawang merah, dan cabai merah dan cabai rawit. Pengelompokan dilakukan berdasarkan evaluasi pakar terkait faktor dominan yang mempengaruhi budidaya tanaman hortikultura dan pangan utama.</t>
+  </si>
+  <si>
+    <t>M. Miftah Rahman, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi dan Proses Pembuatan Pakan Predigestion untuk Benih Ikan Menggunakan Ekstrak Pankreas Ayam</t>
+  </si>
+  <si>
+    <t>22-Feb-2023</t>
+  </si>
+  <si>
+    <t>P00202301592</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa komposisi dan proses pembuatan pakan predigestion untuk benih ikan menggunakan ekstrak pankreas ayam. Penggunaan pancreas ayam dapat menyederhanakan pakan ikan sehingga cocok bagi benih ikan. Komposisi pakan predigestion untuk benih ikan menggunakan ekstrak pankreas ayam terdiri dari tepung ikan, tepung rebon, tepung kedelai, tepung tapioka, tepung terigu, minyak ikan, minyak sayur, premix, CMC, dan ekstrak pankreas ayam. Proses pembuatan pakan predigestion untuk benih ikan menggunakan ekstrak pankreas ayam terdiri dari beberapa tahapan anatara lain proses pengayakan, pengadukan, pengadonan, inkubasi, pengukusan, pencetakan, pengovenan, dan pembuatan ekstrak pankreas. Hasil uji coba invensi ini terhadap benih ikan nila memberikan hasil antara lain laju pertumbuhan rata-rata harian mencapai 4.95%, yang menggambarkan lebih cepat hampir 2 kali lipat dari pakan biasa. Koefisien keragaman ikan rata-rata sebesar 16.07%, yang menggambarkan ukuran ikan hamper seragam. Efisiensi pakan rata-rata sebesar 80,4%, yang menggambarkan bahwa pakan yang diberikan termanfaatkan sebesar 80,4%. Nilai Limbah rata-rata hasil pemeliharaan sebesar 0,48%, yang menggambarkan pemberian pakan predigestion mampu menurunkan limbah hamper 2 kali lipat dari pakan biasa. Berdasarkan hasil berikut penggunaan pakan predigestion menggunakan ekstrak pankreas ayam sesuai untuk benih ikan.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dewi Apri Astuti, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Willy Bayuardi Suwarno, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Didid Diapari, M.Si.</t>
+  </si>
+  <si>
+    <t>Formulasi Bio-Oil Spill Dispersant Yang Mengandung Endospora Bacillus Pseudomycoides Ray21 Sebagai Agen Bioremediasi Tanah Tercemar Minyak Bumi</t>
+  </si>
+  <si>
+    <t>S00202515166</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Syaiful Anwar,, M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi Invensi ini berhubungan dengan formulasi Bio-Oil Spill Dispersant (Bio-OSD) berbasis minyak sawit yang mengandung endospora Bacillus pseudomycoides RAY21 dan penggunaannya untuk bioremediasi tanah tercemar minyak bumi. Bio-OSD digunakan sebagai media pembawa (carrier) endospora yang diformulasikan dengan perbandingan 1 g pelet endospora per 100 mL Bio-OSD steril. Formula yang diperoleh stabil selama sedikitnya 30 hari penyimpanan pada suhu ruang dan pada saat aplikasi dapat diencerkan untuk mencapai DOR 0,25:1 &amp;ndash; 0,50:1 sebelum disemprotkan ke tanah tercemar. Aplikasi formula ini pada tanah steril dan non-steril yang terkontaminasi minyak bumi menghasilkan efisiensi degradasi Total Petroleum Hydrocarbon (TPH) masing-masing hingga 70 % dan 77 % setelah 28 hari inkubasi, serta terbukti mampu memiliki kemampuan Plant Growth Promoting Rhizobacteria (PGPR), seperti pelarut fosfat dan kalium, penambat nitrogen bebas, serta penghasil fitohormon yang mendukung pertumbuhan tanaman. Invensi ini menggabungkan fungsi pendispersi minyak dan agen biologi degrader serta potensi peningkatan unsur hara bagi tanah dalam satu formulasi, sehingga meningkatkan bioavailabilitas minyak sekaligus efektivitas bioremediasi di lahan tercemar minyak bum</t>
+  </si>
+  <si>
+    <t>Dr. Heru Sukoco, S.Si., M.T.</t>
+  </si>
+  <si>
+    <t>Dr.Ing. Dase Hunaefi, S.T.P., M.Food.St.</t>
+  </si>
+  <si>
+    <t>Sistem Resirkulasi Air Terkendali Menggunakan Membran Ultrafiltrasi Dan Diffuser Gelembung</t>
+  </si>
+  <si>
+    <t>28-Aug-2025</t>
+  </si>
+  <si>
+    <t>S00202508279</t>
+  </si>
+  <si>
+    <t>Invensi ini mengembangkan sistem resirkulasi air terkendali (SRAT) yang mengintegrasikan membran ultrafiltrasi SRUF-4040 dengan diffuser gelembung untuk meningkatkan kualitas air budidaya ikan. Sistem ini menggabungkan unit filter multimedia, filter karbon aktif, membran ultrafiltrasi dengan area efektif 4 m2, serta diffuser gelembung mikro untuk meningkatkan efisiensi filtrasi dan aerasi. Pengujian laboratorium dengan ikan nila merah Bangkok (Oreochromis sp.) menunjukkan penurunan konsentrasi amonia dan nitrit ke tingkat aman. peningkatan oksigen terlarut hingga 5,7-6,6 mg/L, serta hasil budidaya yang optimal dengan tingkat kelangsungan hidup 90 &amp;ndash; 95 % dan laju pertumbuhan spesifik 4,0-4,5 %. Sistem ini menawarkan solusi berkelanjutan, hemat air, dan efisien untuk akuakultur intensif.</t>
+  </si>
+  <si>
+    <t>Krim Wajah Berbasis Rumput Laut Hijau Dan Mikroalga Sebagai Penstabil, Surfaktan, Dan Pelindung Alami Kulit</t>
+  </si>
+  <si>
+    <t>S00202601198</t>
+  </si>
+  <si>
+    <t>Muhammad Arief Budiman, Ph.D.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi krim wajah berbasis bahan alami dari sumber daya laut yang memanfaatkan polisakarida unik dari rumput laut hijau (Ulva sp) dan fikosianin dari mikroalga (Spirulina sp.) sebagai bahan aktif utama. Bahan berbasis sumber daya laut tersebut memiliki fungsi utama sebagai penstabil alami, emulsifier, dan surfaktan, sekaligus berperan sebagai pelembap kulit melalui kemampuan mengikat air. Sementara itu, memiliki kemampuan biologis sebagai pelindung kulit terhadap sinar ultraviolet, serta memiliki aktivitas antioksidan dan antibakteri. Formulasi krim disusun dari kombinasi fase air dan fase minyak menggunakan bahan alami yang aman bagi kulit. Hasil analisis menunjukkan bahwa sediaan krim memiliki stabilitas tinggi, aktivitas antioksidan, pelindung dari sinar UV lebih dari 25+ SPF dengan efek terhadap eritema dan pigmentasi yang cukup rendah, yang menandakan efektivitas tinggi dalam melindungi kulit dari paparan sinar matahari. Uji antimikroba menunjukkan zona hambat terhadap beberapa bakteri penyebab jerawat. Invensi ini menghasilkan krim wajah alami yang bersifat pelembap, antioksidan, pelindung sinar UV, dan antimikroba, dengan keunggulan utama yaitu pemanfaatan bahan bioaktif laut yang ramah lingkungan, berkelanjutan, dan aman digunakan dalam kosmetik alami.</t>
+  </si>
+  <si>
+    <t>Dr. Sukma Surya Kusumah, S.Hut., M.Si</t>
+  </si>
+  <si>
+    <t>Formula Velva Tepung Gayam Sebagai Kudapan Sumber Serat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202601197 </t>
+  </si>
+  <si>
+    <t>Pengembangan kudapan beku berbasis pangan lokal berpotensi menjadi alternatif pangan fungsional yang lebih sehat, khususnya dalam meningkatkan asupan serat pangan. invansi ini bertujuan untuk merumuskan dan mengkarakterisasi produk velva berbahan dasar tepung gayam (Inocarpus fagifer), madu murni, dan susu cair full cream sebagai kudapan sumber serat. Invensi ini menggunakan bahan penstabil Propylene Glycol Monoesters. Hasil analisis menunjukkan bahwa velva gayam memiliki kandungan serat pangan total sekurang-kurangnya 3% per 100 g produkSehingga dapat dinyatakan bahwa velva gayam ini menjadi kudapan dengan klaim sumber serat pangan. Produk velva dikemas dalam bentuk beku dan disimpan pada suhu -18 &amp;deg;C untuk menjaga tekstur, mutu sensoris, serta stabilitas komponen gizi. Dengan karakteristik tersebut, velva gayam berpotensi dikembangkan sebagai produk kudapan fungsional berbasis pangan lokal yang tidak hanya memiliki daya terima yang baik, tetapi juga berkontribusi dalam peningkatan kualitas gizi dan diversifikasi pangan.</t>
+  </si>
+  <si>
+    <t>Formulasi Bioplastik Berbentuk Gelembung Pembungkus Dengan Penambahan Fosfat Sebagai Nutrisi Tanah</t>
+  </si>
+  <si>
+    <t>S00202107325</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa suatu produk bubble wrap dengan berbahan dasar bioplastik yang ditambah dengan kandungan fosfat sehingga dapat menutrisi bagi tanah. Bioplastik yang digunakan terdiri dari tepung tapioka, gliserol, agar-agar dan akuades dan fosfat cair sebagai senyawa yang dapat menutrisi bagi tanah. Pengujian dengan analisis menggunakan alat Fourier-transform infrared spectroscopy (FTIR) bioplastik tapioka dengan penambahan kandungan fosfat sebagai penutrisi tanah, terdeteksi kandungan bioplastiknya sebesar 0,99747 yang dapat diartikan bahwa penambahan fosfat tidak mengubah struktur pada bioplastik. Produk bioplastik ini dirancang dengan bahan baku yang murah dan kaya manfaat karena sampah bioplastik initetap bisa digunakan untuk menjadi komposal bagi tanaman. Fosfat bubble wrap dapat dengan mudah terdegradasi di dalam tanah sehingga akan menurunkan dampak pencemaran lingkungan terhadap populasi sampah.</t>
+  </si>
+  <si>
+    <t>Fikri Wibiksana, A.Md</t>
+  </si>
+  <si>
+    <t>Metode Koreksi Topografi Citra Satelit Berbasis Sensor Optik</t>
+  </si>
+  <si>
+    <t>24-Aug-2021</t>
+  </si>
+  <si>
+    <t>S00202106657</t>
+  </si>
+  <si>
+    <t>Dr. Yudi Setiawan, S.P., M.Env.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini dikembangkan untuk mengatasi kesalahan nilai reflektansi akibat efek permukaan bumi di beberapa data satelit sensor optik berdasarkan algoritma empirical rotation secara operasional. Metode koreksi topografi sesuai invensi ini dikembangkan dalam kode pemograman Python (Python source code) yang memungkinkan metode koreksi ini dapat dilakukan secara operasional (otomatis) pada skala yang nasional dan regional. Metode untuk koreksi topografi citra satelit ini terdiri dari beberapa tahapan yaitu: penentuan lokasi contoh secara otomatis, perhitungan posisi matahari, kondisi pencahayaan (ilumination), dan analisis nilai reflektansi secara empiris dengan model rotasi.</t>
+  </si>
+  <si>
+    <t>Pupuk Kitosan Cair Berbasis Limbah Cangkang Udang Sebagai Pemacu Pertumbuhan Benih Tanaman Kacang Panjang</t>
+  </si>
+  <si>
+    <t>26-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202602925</t>
+  </si>
+  <si>
+    <t>Zacky Arivaie Santosa, S.T.P</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan pupuk kitosan cair berbasis limbah cangkang udang yang diformulasikan sebagai biostimulan untuk meningkatkan pertumbuhan awal tanaman hortikultura. Limbah cangkang udang diolah melalui tahapan pembersihan, deproteinasi dengan NaOH, demineralisasi dengan HCl, dan deasetilasi dengan NaOH pekat untuk menghasilkan kitosan, yang selanjutnya dilarutkan dalam larutan asam asetat dan diencerkan hingga diperoleh pupuk kitosan cair. Pupuk kitosan cair ini diaplikasikan pada benih atau tanaman muda, misalnya kacang panjang, melalui perendaman benih dan/atau penyiraman media tanam pada fase awal pertumbuhan. Hasil pengujian menunjukkan bahwa perlakuan pupuk kitosan cair menghasilkan pertumbuhan tanaman kacang panjang yang lebih cepat dan tinggi tanaman yang lebih besar dibandingkan perlakuan pupuk komersil cair dan kontrol air pada periode pengamatan hingga hari ke-7 setelah tanam. Invensi ini menyediakan alternatif pupuk hayati yang ramah lingkungan dengan memanfaatkan limbah cangkang udang sebagai sumber kitosan dan tidak memerlukan formulasi nanokomposit kompleks seperti pada beberapa paten pupuk berbasis kitosan yang telah ada sebelumnya.</t>
+  </si>
+  <si>
+    <t>Dr. Drs. Muhamad Farid, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Heri Purnomo, M.Comp.</t>
+  </si>
+  <si>
+    <t>Lampu Bawah Air Sebagai Alat Bantu Pengumpul Ikan</t>
+  </si>
+  <si>
+    <t>19-Sep-2025</t>
+  </si>
+  <si>
+    <t>S00202509160</t>
+  </si>
+  <si>
+    <t>Dr. Roza Yusfiandayani, S.Pi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lampu bawah air yang terdapat di Indonesia sebagian besar merupakan lampu yang masih bergantung terhadap kabel panjang dan tidak mudah dipindah-pindah, perlu biaya mahal  dalam  pembuatan  satu  unit  lampunya.  Lampu  bawah  air  merupakan pengembangan dari lampu konvensional dan lampu bawah air yang menggunakan bahan dari  akrilik  bening  dan  HDPE,  serta  baterai  yang  dapat  diisi  ulang  dayanya  dan menggunakan remote dengan konsep respon ikan terkait penggunaan intensitas cahaya dalam  memikat  ikan  agar  berkumpul  di  sekitar  lampu.  Atau  dengan  kata  lain,  lampu bawah air dengan remote diinvensikan secara tidak langsung merupakan upaya dalam inovasi  alat  bantu  pengumpul  ikan  yang  dapat  digunakan  kapanpun  dan  di  perairan manapun  yang  diinginkan  khususnya  pada  kondisi  gelap,  sehingga  menyebabkan penghematan  energi  terhadap  bahan  bakar  minyak  pada  kapal  sehingga  tidak  perlu melakukan pencarian daerah penangkapan ikan (fishing ground) dalam pengejaran ikan.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Lilik Budi Prasetyo, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Marimin, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. C. Hanny Wijaya, M.Sc.</t>
+  </si>
+  <si>
+    <t>Booster Rumpon Pemikat dan Pengumpul Ikan</t>
+  </si>
+  <si>
+    <t>P00202215937</t>
+  </si>
+  <si>
+    <t>Dr. Didin Komarudin, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkenaan dengan alat bantu penangkapan ikan yang disebut dengan booster rumpon yang bekerja memanfaatkan tingkah laku ikan yang terpikat oleh rangsangan kimiawi (chemical stimuli) yaitu suatu rangsangan yang umumnya akan merangsang indera penciuman (olfactory) dan perasa (gustatory) sehingga ikan cepat dan aktif mendekati sumber rangsangan. Invensi ini dioperasikan di permukaan air, dimana pada pengoperasiannya akan terendam seluruhnya, terikat pada kapal dan bergerak mengikuti arus. Booster rumpon ini terdiri dari 2 komponen utama, yaitu rumpon berbahan jaring 2-rangkap (1) yang dibentuk secara vertikal dengan tiga kantong umpan (6), dan umpan kombinasi jenis tembang dan cumi-cumi sebagai booster pemikat dan pengumpul ikan. Keunggulan invensi ini adalah desain dan prototype booster rumpon sederhana, mudah dibuat, dapat dilipat atau digulung dan ringan untuk dibawa, serta mudah dipasang di permukaan air dengan pelampung hingga kedalaman maksimum 7 m.</t>
+  </si>
+  <si>
+    <t>Dr. Dwiyoga Nugroho, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Unmanned Surface Vehicle Pembersih Sampah Dengan Conveyor Belt</t>
+  </si>
+  <si>
+    <t>S00202308029</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk mengatasi permasalahan sampah yang ada di sungai dengan mengembangkan sebuah unmanned surface vehicle yang dikendalikan dengan remote control (2) dari jarak jauh dan dilengkapi dengan aktuator pembersih sampah berupa conveyor (13). Unmanned surface vehicle bekerja dengan dikendalikan dengan remote control (2) ke arah sampah yang mengapung di permukaan air. Kelebihan invensi ini terhadap prior art yaitu unmanned surface vehicle ini merupakan kapal tanpa awak yang memiliki mikrokontroler dan diprogram dengan bahasa pemrograman C, serta dapat dikendalikan dengan remote control. Selain itu, sistem pengambilan sampah pada unmanned surface vehicle ini menggunakan metode conveyor yang diletakkan di bagian depan kapal. Hal tersebut berkaitan dengan sistem kerja invensi ini dimana unmanned surface vehicle dikendalikan ke arah sampah, sehingga sampah akan terangkat oleh conveyor menuju kotak sampah.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Moh. Yani, M.Eng.</t>
+  </si>
+  <si>
+    <t>M. Agung Zaim Adzkiya, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Euis Kania Kurniawati, S.T., M.T., IPM.</t>
+  </si>
+  <si>
     <t>Antioksidan dan Antiyeast dari Kombinasi Propolis dan Temulawak Serta Metode Pembuatannya</t>
   </si>
   <si>
     <t>30-Apr-2019</t>
   </si>
   <si>
     <t>PID201903601</t>
   </si>
   <si>
-    <t>Dr. Suryani, S.P., M.Sc.</t>
+    <t>Prof. Dr. Ir. Akhmad Endang Zainal Hasan, M.Si.</t>
   </si>
   <si>
     <t>Invensi ini menyediakan suatu ekstrak propolis dan ekstrak temulawak yang berperan sebagai antioksidan yang tinggi, khususnya sebagai antiyeast. Propolis menurut invensi ini berasal dari sarang lebah yang tidak menyengat (disebut Trigona sp.). Temulawak diperoleh dari rimpang temulawak yang dikeringkan dan diekstrak dengan bantuan pelarut etanol. Aktivitas antioksidan maksimum terdapat pada kombinasi konsentrasi propolis 95,340 &amp;micro;g/ml dan konsentrasi temulawak 107,010 &amp;micro;g/ml yang menghasilkan nilai IC50 sebesar 48,572 ?g/ml. Konsentrasi propolis dan konsentrasi temulawak maksimum diperoleh pada konsentrasi propolis 6,015 ?g/ml dan konsentrasi temulawak 9,068 ?g/ml dengan jumlah sel petit 91,867%.</t>
   </si>
   <si>
-    <t>Irman Hermadi, S.Kom., M.S., Ph.D.</t>
-[...29 lines deleted...]
-    <t>Invensi ini mengenai Teknologi Tata Air Bawah Permukaan Dengan Sistem Cerdas untuk tata air lahan pertanian. Lebih khusus lagi, invensi ini berhubungan dengan teknik irigasi dan drainase mempergunakan pipa berperforasi yang diletakkan di bawah permukaan tanah, bekerja secara otomatis dengan sensor, solenoid valve dan programmable controller serta terhubung dengan operator melalui koneksi internet nirkabel, cloud server dan dashboard. Tujuan utama dari invensi ini adalah untuk mengatasi permasalahan yang telah ada sebelumnya khususnya pengaturan tinggi muka air tanah yang memanfaatkan irigasi dan drainase bawah permukaan yang beroperasi secara otomatis. Teknologi Tata Air Bawah Permukaan Dengan Sistem Cerdas, dimana suatu teknologi tata air bawah permukaan dengan sistem cerdas sesuai dengan invensi ini terdiri dari 1) sistem jaringan pipa berperforasi bawah permukaan, 2) sistem reservoir inlet irigasi, 3) sistem kendali otomatis dan 4) sistem Internet of Things. Tujuan lain dari invensi ini adalah meningkatkan fleksibilitas penggunaan lahan pertanian untuk berbagai kondisi tata air sesuai teknik budidaya yang dilakukan misalnya jenuh dan tidak jenuh air sehingga dapat menyesuaikan dengan komoditi yang paling menguntungkan pada saat itu.</t>
+    <t>Metode Fitoremediasi Menggunakan Amazon Frogbit Sebagai Peningkat Kualitas Air Budidaya</t>
+  </si>
+  <si>
+    <t>S00202507668</t>
+  </si>
+  <si>
+    <t>Dr. Yuni Puji Hastuti, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  kali  ini  adalah  metode  pemanfaatan  amazon  frogbit  (L.  laevigatum)  untuk memperbaiki kualitas air dalam kegiatan budidaya air tawar. Metode pengelolaan kualitas air  budidaya  umumnya  memerlukan  proses  yang  cukup  mahal,  karena  membutuhkan sistem dan teknologi yang memerlukan alat dan bahan yang memiliki biaya yang relatif lebih tinggi. Invensi ini menghasilkan metode pemanfaatan amazon frogbit dengan proses yang relatif lebih cepat dan mampu menghasilkan kestabilan kualitas air yang maksimal dalam  kegiatan  budidaya  air  tawar.  Keunggulan  secara  umum  invensi  metode pemanfaatan amazon frogbit ini adalah prosesnya yang lebih sederhana sehingga biaya yang dikeluarkan juga menjadi lebih rendah. Selain itu, invensi ini juga mampu membuat kualitas air yang meliputi pH, oksigen terlarut, total amonia nitrogen, nitrat, dan fosfat menjadi lebih stabil khususnya untuk kegiatan budidaya air tawar. Keunggulan lain dari invensi  ini  yakni  mampu  mengoptimalkan  tingkat  kelangsungan  hidup  serta  rasaio konversi pakan.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Irma Herawati Suparto, M.S.</t>
+  </si>
+  <si>
+    <t>Asty Khairi Inayah Syahwani, S.Stat., M.M., M.S.M.</t>
+  </si>
+  <si>
+    <t>Dr. Sony Hartono Wijaya, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Endang Warsiki, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Puji Rianti, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Diah Iskandriati, IFBA., PC.</t>
+  </si>
+  <si>
+    <t>drh. Mokhamad Fahrudin, Ph.D.</t>
+  </si>
+  <si>
+    <t>Dr. Drs. Zainal Alim Mas'ud, D.E.A.</t>
+  </si>
+  <si>
+    <t>Attractive Toxic Blood Sugar Bait (ATBSB) Sebagai Alternatif Pengendalian Nyamuk Vektor Demam Berdarah Dengue (Aedes aegypti)</t>
+  </si>
+  <si>
+    <t>16-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202314149</t>
+  </si>
+  <si>
+    <t>Dr. drh. Susi Soviana, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nyamuk Aedes aegypti dan Ae. albopictus merupakan vektor utama demam dengue. Nyamuk Ae. aegypti umumnya berkembang biak pada air tergenang yang jernih di dalam ruangan. Metode attractive toxic blood sugar bait (ATBSB) merupakan metode untuk menarik nyamuk menggunakan bahan yang mengandung darah, gula dan insektisida. Nyamuk akan datang untuk mengisap cairan umpan dan akan mati karena kontak dengan insektisida. ATBSB dibuat dengan komposisi perbandingan darah, gula dan insektisida sebesar 60:39:1. Darah yang digunakan dalam pembuatas ATBSB adalah darah sapi dari rumah potong hewan, sedangkan gula berasal dari gula pasir putih. Insektisida yang digunakan merupakan sipermetrin dengan konsentrasi 0,1%. Penggunaan ATBSB dilakukan dengan aplikator yang terbuat dari bahan peralon dan memiliki sumber cahaya lampu sebagai pemanas. Berdasarkan uji efikasi formulasi ATBSB menunjukkan bahwa formulasi dapat menarik nyamuk Ae. aegypti untuk datang dan mengakibatkan kematian nyamuk sampai dengan 81% setelah 24 jam pemasangan. Uji toksikologi akut oral dan dermal juga menunjukkan bahwa formulasi ATBSB termasuk dalam bahan formulasi
+insektisida golongan IV atau tidak toksik.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Hidrogel Responsif pH Berbasis Tapioka dan Kitosan</t>
+  </si>
+  <si>
+    <t>27-Dec-2019</t>
+  </si>
+  <si>
+    <t>P00201912378</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Lisman Suryanegara, S.Si., M.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. Mira Rivai, S.TP., M.Si</t>
+  </si>
+  <si>
+    <t>Dr. drh. Anisa Rahma, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dietriech Geoffrey Bengen, D.E.A.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. I Made Artika, M.App.Sc.</t>
+  </si>
+  <si>
+    <t>Ir. Yaya Suryanata</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METODE PEMBUATAN GARAM BERBAHAN BAKU RUMPUT LAUT COKELAT Sargassum sp.  DENGAN TEPUNG BUNGA LAWANG (Illicum verum)</t>
+  </si>
+  <si>
+    <t>06-May-2026</t>
+  </si>
+  <si>
+    <t>S00202604318</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan metode pembuatan garam berbahan baku rumput laut
+cokelat Sargassum sp. dengan tepung bunga lawang (Illicum verum). Proses pembuatan
+garam dimulai dengan mencampurkan tepung rumput laut dengan air standar minum
+dengan rasio 1:10 b/v. Campuran dipanaskan pada suhu 40&amp;deg;C selama 10 menit. Filtrat
+hasil pemanasan disaring menggunakan kain blacu 500 mesh kemudian filtrat sebanyak
+100 mL dicampurkan dengan tepung bunga lawang 5-20% (b/v). Filtrat hasil penambahan
+tepung bunga lawang disaring menggunakan kain blacu 500 mesh. Filtrat dengan
+penambahan tepung bunga lawang dicampurkan dengan NaCl dan KCl (1:1) konsentrasi
+20%. Filtrat dikeringkan selama 48 jam pada suhu 60oC menggunakan dehydrator. Hasil
+pengeringan dihaluskan hingga diperoleh bubuk kristal halus berwarna kecokelatan yang
+merupakan garam rumput laut Sargassum sp. dengan tepung bunga lawang. Keunggulan
+garam rumput laut dalam invensi ini, yaitu rendemen yang tinggi, aktivitas antioksidan
+yang kuat hingga sangat kuat, rasio Na/K mendekati 1, serta adanya perbaikan aroma
+yang menurunkan intensitas atribut aroma yang tidak disukai (sulfur dan amis).</t>
+  </si>
+  <si>
+    <t>Dr. Ivan Permana Putra, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Dan Komposisi Kombinasi Tempe Kedelai Dan Koro Benguk</t>
+  </si>
+  <si>
+    <t>05-Sep-2023</t>
+  </si>
+  <si>
+    <t>P00202308483</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan optimasi pembuatan tempe SoyVet (kombinasi kedelai/soy bean dan koro benguk/velvet bean). Invensi ini bertujuan untuk menghasilkan tempe kombinasi kedelai dan koro benguk yang memiliki komposisi kimia, asam amino, dan penerimaan sensori yang lebih baik dibandingkan tempe 100% koro benguk, serta mendekati tempe 100% kedelai. Invensi terdiri atas dua tahapan, yaitu 1) penentuan praperlakuan optimum kacang koro benguk; dan 2) optimasi formula kombinasi kedelai dan koro benguk. Pra-perlakuan terhadap koro benguk meliputi perendaman dan perebusan, serta pengukusan setelah pengupasan kulit kacang. Waktu perendaman optimum koro benguk yaitu 36-72 jam yang dilanjutkan dengan perebusan selama 80-100 menit, dan pengukusan selama 10-30 menit. Optimasi formula kombinasi kedelai dan koro benguk menunjukkan bahwa penggunaan 65-70% kedelai dan 30-35% koro benguk menghasilkan respon optimum dengan kadar protein 18-25% (bb) dan nilai penerimaan sensori dari agak suka hingga suka, dengan skor 5,48. Invensi ini berbeda dengan invensi sebelumnya, yaitu berupa pembuatan tempe SoyVet (kombinasi kacang kedelai dengan kacang koro benguk) untuk meningkatkan kadar protein, meningkatkan daya terima tempe dari segi sensori, meningkatkan nilai gizi tempe, dan sebagai upaya dalam diversifikasi penggunaan kacang lokal non-kedelai pada pembuatan tempe, serta untuk mengurangi ketergantungan kepada kedelai impor dengan tahapan pra-perlakuan meliputi perendaman, perebusan, dan pengukusan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komposisi Pakan Ternak Ruminansia Berbasis Limbah Kopi Sebagai Pakan  Tambahan</t>
+  </si>
+  <si>
+    <t>S00202502856</t>
+  </si>
+  <si>
+    <t>Ir. Nurul Jannah, M.M., Ph.D.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi pembuatan pelet pakan ternak ruminansia sebagai pakan tambahan dengan memanfaatkan limbah pertanian dan limbah makanan. Komposisi pakan menggunakan bahan utama limbah kopi dengan penambahan konsentrat pendukung yang terdiri dari pollard, bonggol jagung, ampas tahu, limbah tepung roti, ampas kecap kedelai, molase dan probiotik yang berasal dari fermentasi kulit nanas. Kandungan nilai gizi pada pakan yang dihasilkan sudah memenuhi SNI No 8819-2019 tentang pakan konsentrat domba penggemukan menggunakan analisis proksimat. Hasil invensi bertujuan untuk mengurangi volume limbah pertanian hasil pengolahan kopi, sehingga dapat menjadi inovasi pengembangan produk baru pakan ternak organik ramah lingkungan dengan memanfaatkan limbah kopi yang sesuai dengan kebutuhan nutrisi ternak. Tujuan lain invensi ini adalah menyediakan pakan tambahan berkualitas untuk ternak ruminansia.</t>
+  </si>
+  <si>
+    <t>Martini Hudayanti, S.Si.</t>
+  </si>
+  <si>
+    <t>Wahana Observasi Bawah Air Yang Dioperasikan Otonom Berbasis Kabel Dan Nirkabel</t>
+  </si>
+  <si>
+    <t>08-May-2025</t>
+  </si>
+  <si>
+    <t>S00202504187</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wahana ROV-AUV Hibrida dirancang dan dikembangkan untuk observasi bawah air
+multifungsi yang mengintegrasikan kemampuan Remotely Operated Vehicle (ROV) dan
+Autonomous Underwater Vehicle (AUV) untuk observasi bawah air dengan bagian-bagian
+terdiri dari frame (1), tabung pressure Hull (2), motor penggerak (3), kamera (4), sistem
+elektronik ROV-AUV yang dihubungkan dengan socket dengan system penggerak (5), fitur
+modular(6), yang dapat beroperasi dalam dua mode, yaitu mode otonom dan mode
+kendali jarak jauh. ROV-AUV Hibrida dilengkapi dengan sistem transisi otomatis yang
+memungkinkan perubahan mode operasi sesuai kebutuhan, memadukan keunggulan
+eksplorasi luas dari AUV dengan kemampuan manipulasi fisik dan pengawasan langsung
+atau real-time dari ROV. Sistem ini memungkinkan wahana beroperasi secara otonom
+menggunakan navigasi cerdas berbasis sensor dan algoritma, serta dapat dikendalikan
+secara langsung melalui kabel (sistem tether) untuk tugas-tugas yang memerlukan presisi
+tinggi.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. I Komang Gede Wiryawan</t>
   </si>
   <si>
     <t>Sri Martini, S.Kom, M.Si.</t>
   </si>
   <si>
-    <t>Formula Obat Herbal Antiinfalamasi Dari Ekstrak Wedelia (Sphagneticola trilobata) Dan Ekstrak Sembung Rambat (Mikania micrantha)</t>
-[...122 lines deleted...]
-    <t>Dr. Tetty Kemala, M.Si.</t>
+    <t>Dr. Sari Putri Dewi, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Anas Miftah Fauzi, M.Eng.</t>
   </si>
   <si>
     <t>Ekstrak Etanolik A1 Simbion Spons Spirastrella hartmani Sebagai Antiparasit Argulus sp. Pada Ikan Budidaya</t>
   </si>
   <si>
     <t>27-Nov-2025</t>
   </si>
   <si>
     <t>S00202513186</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dr. Dinamella Wahjuningrum, S.Si., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berhubungan dengan ekstrak etanolik bakteri simbion A1 yang ada di spons
 Spirastrella hartmani yang memiliki aktivitas sebagai antiparasit Argulus sp. pada ikan mas
 koki(Carassius auratus). Ekstrak bakteri A1 tersebut menunjukkan efektivitas 100% dalam
 menangani parasit Argulus sp. selama empat hari pada konsentrasi 50 ppm dengan dosis
 75,64 mg/L dalam media budidaya ikan tawar. Metode penanganan ini menjadi inovasi
 penanganan parasite yang lebih efektif dan ramah lingkungan dibandingkan penanganan
 fisik dan kimiawi.</t>
   </si>
   <si>
-    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
-[...41 lines deleted...]
-    <t>Vepryany Oktaviarty, S.T.P.</t>
+    <t>Dr. Utami Dyah Syafitri, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Suryani, S.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Tjahja Muhandri, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Deni Noviana</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sugiarto, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Dwi Setyaningsih, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Nancy Dewi Yuliana, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Rut Novalia Rahmawati Sianipar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Arif Darmawan, S.Pt., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Komponen Sel Surya Solid State Dye-Sensitized Solar Cell Berbasis Carbon Quantum Dots Dan Elektrolit Biopolimer</t>
+  </si>
+  <si>
+    <t>18-Sep-2024</t>
+  </si>
+  <si>
+    <t>S00202409491</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Akhiruddin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan melakukan fabrikasi dan menguji stabilitas performa SS-DSSC dengan elektrolit padat berbasis gel biopolimer, mengidentifikasi pengaruh carbon quantum dots (CQD) sebagai lapisan co-active, dan mengoptimalkan susunan rangkaian mini panel. CQD disintesis menggunakan metode hidrotermal, TiO2 sebagai fotoanoda disintesis menggunakan metode tetes, klorofil diekstraksi dari bayam menggunakan etanol, elektrolit padat berbasis gel disintesis dengan mencampurkan larutan KI/I2 dengan gelatin. Fabrikasi sel surya dilakukan dengan metode sandwich dengan fotoanoda pada kaca TCO dan counter-elektroda perak pada kaca akrilik. Penyusunan mini panel dilakukan dengan sistem dua paralel yang diserikan. CQD menunjukkan properti optik yang baik dengan spektrum absorbansi lebar serta puncak pada 394 nm, properti semikonduktor dengan celah pita energi sebesar 2,68 eV. TiO2 sebagai permukaan penyerapan cahaya oleh dye memiliki fase anatase berdasarkan hasil uji XRD. Klorofil menyerap spektrum yang lebar mulai dari 400 sampai 700 nm. Elektrolit gel memiliki konduktivitas ion yang baik sebagai media transportasi ion. Penggunaan elektrolit gel berbasis gelatin dan integrasi CQD pada fotoanoda terbukti secara signifikan meningkatkan stabilitas dan efisiensi SS-DSSC. Fabrikasi mini-panel SS-DSSC menggunakan konfigurasi seri-paralel untuk meningkatkan arus dan tegangan, menghasilkan peningkatan fill factor dan efisiensi keseluruhan. Mini-panel SS-DSSC mencapai efisiensi 6,76% dengan kinerja yang lebih stabil dan andal dibandingkan sistem konvensional</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Eng. Wisnu Ananta Kusuma, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Imam Busyra Abdillah, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Probe Elastis Untuk Pengukuran Sifat Kelistrikan Daging</t>
+  </si>
+  <si>
+    <t>07-Sep-2023</t>
+  </si>
+  <si>
+    <t>S00202308623</t>
+  </si>
+  <si>
+    <t>drh. Mokhamad Fakhrul Ulum, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Grading karkas umumnya dilakukan pada ternak pedaging yang telah dipotong untuk menentukan kualitas daging menjadi kontraproduktif pada ternak bibit unggul. Pendekatan non-potong dengan pengembangan alat grading untuk prediksi kualitas karkas hidup dengan menilai sifat kelistrikan daging menjadi harapan baru dalam bidang ini. Probe ini terdiri atas bagian badan utama probe (1), bagian elastis probe (2), bagian batang elektroda probe (3), bagian benang penguat elektroda probe(4), dan bagian kawat penghantar listrik (5). Probe pengukur sifat kelistrikan daging bekerja dengan cara menghubungkan ujung batang elektroda (3) kepada permukaan kulit/daging yang diukur, kemudian sejumlah arus disuntikkan melalui kawat penghantar listrik (5) dan perubahan yang terjadi pada arus dan tegangan listrik kemudian diukur dengan multimeter. Invensi ini mempunyai kelebihan pada penggunaan bahan silikon sebagai matrik fleksibel pada probe untuk pengukuran sifat kelistrikan jaringan penyusun daging seperti otot, lemak, lemak dalam otot, jaringan ikat, dan sebagainya. Probe dengan bagian yang fleksibel dapat mengikuti kontur permukaan jaringan yang diukur sifat kelistrikannya.</t>
+  </si>
+  <si>
+    <t>Fariz Am Kurniawan, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Leni Maylina, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Asrol, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Formulasi Mie Sagu Dan Kacang Bambara (Vigna subterranea) Dengan Indeks Glikemik Sedang</t>
+  </si>
+  <si>
+    <t>21-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510646</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berkaitan  dengan  formulasi  dan  metode  produksi  mie  sagu  dan  kacang bambara  sebagai  alternatif  pangan  tinggi  serat  dan  berindeks  glikemik  rendah  bagi penderia obesitas dan diabetes yang menggabungkan tepung sagu (50-70%) dan tepung kacang bambara (30-50%) untuk memperoleh produk mie sehat dengan nilai gizi tinggi dan  indeks  glikemik  rendah.  Penambahan  tepung  kacang  bambara  meningkatkan kandungan protein hingga 11,4%, serat pangan lebih dari 12%, dan pati resisten hingga 11,89%,  membantu  pengelolaan  gula  darah,  khususnya  bagi  penderita  diabetes  tipe 2.Proses produksi meliputi pencampuran bahan alami, pembentukan adonan, pencetakan, pengeringan  suhu  terkendali,  dan  pengemasan  vakum  guna  menjaga  mutu  dan  daya simpan. Produk bebas gluten, tanpa bahan pengawet atau pewarna kimia, serta memiliki tekstur  elastis  dan  warna  alami.  Uji  indeks  glikemik  in  vivo  sesuai  standar  ISO  26642 memastikan  produk  ini  efektif  menurunkan  respons  glukosa.  Invensi  ini  menawarkan alternatif  mie  berbahan  lokal  dengan  keunggulan  nutrisi  dan  fungsi  kesehatan  yang signifikan serta potensi pasar pangan fungsional yang luas.</t>
+  </si>
+  <si>
+    <t>Ima Kusumanti, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Herdhata Agusta</t>
+  </si>
+  <si>
+    <t>Dr. Liyantono, S.T.P., M.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Domu Simbolon, M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Sup Krim Berbasis Rumput Laut Untuk Menurunkan Kadar Gula Darah</t>
+  </si>
+  <si>
+    <t>S00202512434</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sri Purwaningsih, M.Si.</t>
+  </si>
+  <si>
+    <t>Rumput laut Gracilaria sp. merupakan salah satu potensi lokal dari Jawa Baratyang mudah dibudidaya namun selama ini kurang dimanfaatkan sehingga harga murah. Tujuan invensi ini adalah memanfaatkan potensi lokal berupa rumput laut menjadi sup krim untuk penderita diabetes. Komposisi sup krim sesuai invensi ini secara lengkap terdiri dari tepung Gracilaria sp., tepung sagu, tepung singkong, susu bubuk full krim, garam, lada bubuk, kaldu jamur, bawang putih bubuk, nori.Hasil uji in vivo menunjukkan sup krim Gracilaria sp. menurunkan kadar glukosa darah dan pada gambaran imunohistokimia terjadi perbaikan sel beta pankreas.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Safrina Dyah Hardiningtyas, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Rizki Agung Nugraha</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sudradjat, M.S.</t>
+  </si>
+  <si>
+    <t>Alat Modifikasi Pengolahan Air Limbah Tekstil</t>
+  </si>
+  <si>
+    <t>22-Nov-2022</t>
+  </si>
+  <si>
+    <t>S00202213222</t>
+  </si>
+  <si>
+    <t>Dr. Eng. Ir. Allen Kurniawan, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan teknologi modifikasi pengolahan fisik, kimia, dan biologis air limbah tekstil. Lebih khusus, invensi ini berhubungan integrasi unit pengolahan biologis attached growth antara Rotating Biological Contactor (RBC) bioball dan anaerobic honeycomb biofilter melalui sistem otomatisasi mikrokontroler. Tujuan utama dari invensi adalah untuk mengatasi permasalahan pH, nilai oksigen terlarut, dan efisiensi waktu pengolahan yang rendah melalui ekspansi bidang kontak (surface area) antara air limbah dengan mikroorganisme secara biologis. Tujuan lain invensi ini adalah mengintegrasikan sistem kendali mikrokontroler pada unit pengolahan dirancang untuk pamantauan parameter suhu, pH, dan turbiditas. Unit ini terdiri atas: a) pra-pengolahan berupa koagulasi, flokulasi, dan sedimentasi di dalam satu unit yang sama melalui sistem mikrokontroler penentuan koagulan optimum; b) segmen pengolahan utama yang merupakan keunggulan dari proses ini berupa kombinasi biofilter sarang tawon secara anaerobik dan modifikasi RBC secara aerobik untuk memperluas bidang kontak pertumbuhan mikroorganisme untuk meningkatkan proses degradasi kontaminan air limbah; c) pengolahan lanjutan berupa filtrasi multi&amp;ndash;media. Proses ini dilengkapi dengan sistem mikrokontroler temperatur, estimasi kadar koagulan optimum, dan dan kecepatan rotasi RBC sebagai perintah limitasi variabel operasional unit.</t>
+  </si>
+  <si>
+    <t>Bambang Riyanto, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Anuraga Jayanegara, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teknologi Kontrol untuk Mengendalikan Suhu Udara  di Dalam Rumah Kaca</t>
+  </si>
+  <si>
+    <t>05-May-2023</t>
+  </si>
+  <si>
+    <t>P00202303879</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Mohamad Solahudin, M.Si.</t>
+  </si>
+  <si>
+    <t>Pengendalian suhu udara di dalam rumah kaca dengan pendingin evaporasi fan-pad dan pendingin terbatas memerlukan pengembangan invensi baru untuk tanaman-tanaman yang sensitif terhadap suhu udara. Beberapa invensi sebelumnya telah bekerja baik namun tidak adaptif terhadap perubahan cuaca yang terjadi terus-menerus. Teknologi dan model kendali adaptif diusulkan sebagai invensi untuk mengatasi masalah sensitifitas tanaman di dalam rumah kaca cuaca yang selalu berubah. Invensi ini meliputi perangkat keras yaitu unit pembacaan data mikro, unit gateway, unit controller dan inverter, serta perangkat lunak yaitu proses pengolahan data pada keempat unit perangkat keras. Pengolahan data diawali dengan identifikasi port, pembacaan data mikro, proses prediksi dan optimasi, mengirimkan hasil optimasi ke unit controller, mengkonversi data, mengirim data hasil konversi ke inverter dan inverter melakukan eksekusi ke motor kipas. Model adaptif merupakan kombinasi antara jaringan syaraf tiruan struktur 7-11-1 untuk melakukan prediksi suhu udara di dalam rumah kaca dan algoritma genetika untuk mengoptimasi frekuensi inverter dengan sebuah fungsi fitness sebagai solusi untuk menemukan nilai optimum. Model adaptif bekerja setiap 10 menit menggunakan data history yang tersimpan di gateway.</t>
+  </si>
+  <si>
+    <t>Taryati, S.Pt.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Herry Suhardiyanto, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Cece Sumantri, M.Sc.</t>
+  </si>
+  <si>
+    <t>Danang Priyambodo, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Machfud, M.S.</t>
+  </si>
+  <si>
+    <t>Formula Pakan Buatan Untuk Larva Hama Boktor (Xystrocera Festiva)</t>
+  </si>
+  <si>
+    <t>S00202511481</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ulfah Juniarti, M.Agr.</t>
+  </si>
+  <si>
+    <t>Departemen Silvikultur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  merupakan  suatu  cara  untuk  memahami  perilaku  makan,  sifat,  cara penggerekan, zat kimia penghambat dan pemacu pertumbuhan dari hama boktor melalui pakan buatan dan informasi lainnya yang dapat dijadikan dasar dalam pengendalian hama boktor. Bahan utama dari pakan buatan yang dikembangkan adalah serbuk kayu sengon yang  mengandung  trypsin  inhibitor  dan  alpha-amylase  inhibitor.  Serbuk  kayu  yang merupakan  bahan  organik  dicampurkan  dengan  bahan  kimia  berupa  yeast  extract (0,64%),  streptomucin  (0,42%),  natrium  benzoate  (0,42%),  dan  ascorbic  acid  (0,42%). Selain bahan kimia tersebut, ditambahkan juga aquades (84,75%) sebagai pelarut, sukrosa (4,24%) sebagai sumber energi bagi larva, dan agar-agar (0,64%) sebagai pemberi tekstur pakan.  Hasil menunjukkan bahwa kondisi pohon sehat dengan aktivitas trypsin inhibitor yang  tinggi  tidak  diminati  larva  boktor  ukuran  kecil,  sedangkan  kondisi  pohon  sehat dengan aktivitas alfa&amp;ndash;amylase inhibitor tinggi tidak diminati larva boktor ukuran besar, dan berlaku hal yang sebaliknya pada kondisi pohon sakit.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ronny Irawan Wahju, M.Phil.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Supriyono, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kokom Komalasari,  S. Pt. M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Chusnul Arif, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Y. Aris Purwanto, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Andi Early Febrina, S.T.P., M.S.</t>
   </si>
   <si>
     <t>Dr. Majariana Krisanti, S.Pi., M.Si.</t>
   </si>
   <si>
-    <t>Prof. Dr. drh. Deni Noviana</t>
-[...148 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Yandra, M.Eng.</t>
   </si>
   <si>
-    <t>Attractive Toxic Blood Sugar Bait (ATBSB) Sebagai Alternatif Pengendalian Nyamuk Vektor Demam Berdarah Dengue (Aedes aegypti)</t>
-[...27 lines deleted...]
-    <t>Invensi ini berkaitan dengan metode pembuatan serbuk ekstrak daun undis dan serbuk ekstrak jahe emprit dalam skala pilot dengan penambahan amilum jagung sebagai penurun kolesterol. Metode pembuatan ekstrak dimulai simplisia daun undis kering dan serbuk rimpang jahe masing-masing dimaserasi dalam pelarut etanol 70% perbandingan bahan kering dan pelarut sebesar 1:2 selama 30 menit, kemudian dimaserasi/perendaman. Hasil perendaman disaring sehingga terpisah antara filtrat ekstrak dan ampas. Ampas dimaserasi kembali sebanyak dua kali. Semua filtrat ekstrak kemudian dievaporasi dengan evaporator pada suhu 70 &amp;deg;C hingga diperoleh ekstrak pekat/sari. Ekstrak pekat (granulasi basah) ditambahkan dengan kalium sorbat, amilum jagung (corn starch) dan aerosil yang dibantu dengan mesin kneader. Proses pengeringan dan penggilingan dilakukan dalam mesin giling hingga diperoleh ekstrak kering. Serbuk ekstrak daun undis dan serbuk ekstrak jahe yang dihasilkan mampu menghambat aktivitas enzim HMG-CoA Reduktase berturut-turut 39.37% dan 47.87%. Gabungan serbuk ekstrak daun undis (600 mg/kg bb) dan serbuk ekstrak jahe (120 mg/kg bb) mampu menurunkan total kolesterol, LDL, dan trigliserida; meningatkan HDL; dan menghambat pembentukan plak aorta pada kelinci hiperkolesterolemia.</t>
+    <t>Prof. Dr. Ir. Dodi Nandika, M.S.</t>
+  </si>
+  <si>
+    <t>Goran Suryanti Afifah, S.Pi.</t>
   </si>
   <si>
     <t>Mesin Pemisah Tangkai Dan Daun Teh Layu (Camellia sinensis) untuk Pengolahan Teh Crush, Tear, Curl</t>
   </si>
   <si>
     <t>S00202512433</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dr. Ir. Agus Sutejo, M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berkaitan dengan mesin pemisah tangkai dan daun teh layu (Camellia sinensis) yang dirancang untuk memisahkan kedua komponen pada tahap awal pengolahan teh dengan memanfaatkan perbedaan sifat aerodinamik. Mesin terdiri atas tiga unit utama, yaitu unit pencacah, unit pengayak getar, dan unit penghisap daun teh. Bahan baku berupa campuran daun dan tangkai dimasukkan melalui hopper (3) menuju rumah pencacah (4) yang digerakkan motor listrik 2 HP (1) melalui pulley (2), dengan putaran ditopang pillow block (5). Hasil cacahan dialirkan melalui saluran pengeluaran (6) menuju ayakan (9,10) yang digetarkan oleh poros nok (13) dengan motor listrik 0,5 HP (12) untuk memisahkan fraksi berdasarkan ukuran. Daun yang lebih ringan dialirkan melalui saluran hisap (15) ke rumah blower (16) yang digerakkan motor listrik 3 HP (20) dengan poros blower (17), sehingga daun terhisap menuju penampungan sementara tangkai tertahan. Hasil pengujian menunjukkan kinerja optimal pada kecepatan putar silinder 480 rpm dengan persentase daun terhisap 91,43% dan tangkai tidak terhisap 86,05%, dengan kapasitas perontokan rata-rata 156,71 kg/jam dan kecepatan udara hisap
 1,78&amp;ndash;2,98 m/s sesuai kecepatan terminal daun teh.</t>
   </si>
   <si>
-    <t>Alat Filtrasi Air Dan Pengolahan Sludge Untuk Budidaya Udang</t>
-[...14 lines deleted...]
-    <t>Prof. Dr. Ir. Y. Aris Purwanto, M.Sc.</t>
+    <t>Prof. Dr. Ir. Arief Hartono, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Muhammad Irfan Afif, M.Si.</t>
+  </si>
+  <si>
+    <t>Mesin Portabel Untuk Akusisi Data Beban dan deformasi Luaran Universal Testing Machine Yang Terintegrasi dengan Sensor RH-T dan Thermocouple</t>
+  </si>
+  <si>
+    <t>P00201609170</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Effendi Tri Bahtiar, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Telah ditemukan suatu alat portabel yang mampu mengakuisisi output dari loadcell, strain gauge, dan deflektometer, dapat ditambahkan pula sensor-sensor lain untuk mengukur kondisi lingkungan pengujian (suhu, kelembaban) dan suhu contoh uji. Mesin portabel ini mengintegrasikan seluruh data hasil pengujian secara real time dan mencatatnya secara periodik. Upgrading UTM dengan menambahkan sensor-sensor tersebut memberikan nilai tambah yang tinggi bagi setiap pengujian sifat material, karena beraneka ragam variabel dimungkinkan untuk diukur sekaligus dalam satu kali pengujian. Akuisisi data secara digital sekaligus secara real time akan sangat membantu memudahkan pengolahan data berlkutnya.</t>
+  </si>
+  <si>
+    <t>Formula Pakan Fungsional Untuk Ayam Broiler</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> S00202508426</t>
+  </si>
+  <si>
+    <t>Uji potensi minyak ikan lemuru dan tepung daun kelor yang dilakukan secara in vivo terhadap ayam broiler strain cobb menunjukkan bahwa formulasi ransum yang mengandung minyak ikan lemuru dan tepung daun kelor memiliki potensi paling tinggi untuk menghasilkan daging ayam broiler fungsional yang mengandung omega-3 dan Vitamin A. Pemanfaatan pakan yang mengandung minyak ikan lemuru dan tepung daun kelor dapat meningkatkan kandungan asam lemak omega-3 hingga 185,11% dibandingkan dengan pakan yang tidak mengandung minyak ikan lemuru dan tepung daun kelor. Pemberian pakan yang mengandung minyak ikan lemuru dan tepung daun kelor juga dapat meningkatkan kandungan vitamin A daging hingga 84,93 IU dibandingkan dengan tanpa penambahan minyak ikan lemuru dan tepung daun kelor dalam pakan</t>
+  </si>
+  <si>
+    <t>Dr. Pria Sembada, S.Pt., M.S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>Nur Aisyah Nuzulia, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Slamet Widodo, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Riska Amelia Candra, S.Si</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Upik Kesumawati, M.S.</t>
+  </si>
+  <si>
+    <t>Reza Zulmi, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Angga Permana</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mala Nurilmala, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Dinamella Wahjuningrum, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Arni Diana Fitri, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Ekstrak Herbal Jahe, Kencur, dan Kunyit Serta Metode Pemberiannya Sebagai Bahan Tambahan Pakan Alami Untuk Meningkatkan Produktivitas Dan Kesehatan Ayam Pedaging</t>
+  </si>
+  <si>
+    <t>S00202602475</t>
+  </si>
+  <si>
+    <t>Dr. drh. Ridi Arif</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan komposisi dan metode penggunaan ekstrak air rimpang jahe, rimpang kencur, dan kunyit sebagai bahan tambahan pakan alami pada ayam pedaging. Ekstrak dibuat dengan mencampurkan rimpang segar dengan air suling dalam rasio 1:1 dan dipanaskan pada suhu 60&amp;deg;C sebanyak tiga kali. Ekstrak diberikan melalui air minum dengan dosis 1 mL/L selama 28 hari. Hasil menunjukkan peningkatan konversi pakan, bobot karkas, penurunan lemak abdominal, dan penurunan mortalitas tanpa gangguan fungsi hati, ginjal, maupun profil hematologi. Invensi ini berpotensi sebagai pengganti antibiotik pemacu pertumbuhan dalam industri perunggasan.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Rita Mutia, M.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Joko Pamungkas, M.Sc.</t>
+  </si>
+  <si>
+    <t>drh Leliana Nugrahaning Widi</t>
+  </si>
+  <si>
+    <t>Dr. Drs. Komar Sutriah, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Noor Farikhah Haneda, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Budi Arifin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Heri Ahmad Sukria, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Gatot Yulianto, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Bambang Widigdo</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Naresworo Nugroho, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. drh. Dondin Sajuthi, M.S.T., Ph.D.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Edy Hartulistiyoso, M.Sc.Agr.</t>
   </si>
   <si>
-    <t>Ir. Fahrizal Hazra, M.Sc.</t>
-[...56 lines deleted...]
-    <t>Invensi ini berhubungan dengan suplemen antidiabetes ekstrak okra ungu yang berbahan utama ekstrak okra ungu berpotensi sebagai antidiabetes yang dapat digunakan untuk mengendalikan glukosa darah. Komposisi suplemen antidiabetes ekstrak okra ungu terdiri dari ekstrak okra ungu dan magnesium stearat. Proses pembuatan suplemen antidiabetes ekstrak okra ungu yaitu dengan mengekstrak okra ungu menggunakan metode maserasi dengan pelarut etanol 96%. Ekstrak okra ungu ditambahkan magnesium stearat sebanyak 1% kemudian dimuat ke dalam kapsul No. 00. Suplemen antidiabetes ekstrak okra ungu mengandung senyawa bioaktif antioksidan seperti fenol dan flavonoid dapat dimanfaatkan untuk mengendalikan glukosa darah. Suplemen antidiabetes ekstrak okra ungu telah sesuai dengan standar suplemen yang ditetapkan oleh BPOM No 17 tahun 2019 tentang Persyaratan Mutu Suplemen Kesehatan.Komponen bioaktif berupa total fenol sebesar 14.82 mg g?&amp;sup1; dan flavonoid sebesar 17.68 mg g?&amp;sup1;. Kapasitas antioksidan sebesar 0,259 mg AEAC 100 g.</t>
+    <t xml:space="preserve">Prof. Dr. Ir.  H.M.H Bintoro, M.Agr</t>
+  </si>
+  <si>
+    <t>Roni Nugraha, S.Si., M.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Idat Galih Permana, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. Apriana Vinasyiam, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Umi Cahyaningsih, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sulistiono, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dwi Yuni Wulandari, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Yuli Retnani, M.Sc.</t>
   </si>
   <si>
-    <t>Dr. Ir. Sri Mulatsih, M.Sc.Agr.</t>
-[...74 lines deleted...]
-    <t>P00202215937</t>
+    <t>Dr.rer.nat Noviyan Darmawan, S.Si., M.Sc.</t>
   </si>
   <si>
     <t>Dr. Fis Purwangka, S.Pi., M.Si.</t>
   </si>
   <si>
-    <t>Invensi ini berkenaan dengan alat bantu penangkapan ikan yang disebut dengan booster rumpon yang bekerja memanfaatkan tingkah laku ikan yang terpikat oleh rangsangan kimiawi (chemical stimuli) yaitu suatu rangsangan yang umumnya akan merangsang indera penciuman (olfactory) dan perasa (gustatory) sehingga ikan cepat dan aktif mendekati sumber rangsangan. Invensi ini dioperasikan di permukaan air, dimana pada pengoperasiannya akan terendam seluruhnya, terikat pada kapal dan bergerak mengikuti arus. Booster rumpon ini terdiri dari 2 komponen utama, yaitu rumpon berbahan jaring 2-rangkap (1) yang dibentuk secara vertikal dengan tiga kantong umpan (6), dan umpan kombinasi jenis tembang dan cumi-cumi sebagai booster pemikat dan pengumpul ikan. Keunggulan invensi ini adalah desain dan prototype booster rumpon sederhana, mudah dibuat, dapat dilipat atau digulung dan ringan untuk dibawa, serta mudah dipasang di permukaan air dengan pelampung hingga kedalaman maksimum 7 m.</t>
-[...5 lines deleted...]
-    <t>Prof. Dr. Ir. Iriani Setyaningsih, M.S.</t>
+    <t>Drs. Mohammad Nur Indro, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Muhamad Syukur, S.P., M.Si.</t>
   </si>
   <si>
     <t>Dr. Ir. Zulkarnain, M.Si.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Ronny Irawan Wahju, M.Phil.</t>
-[...855 lines deleted...]
-    <t>Aulia Sufi Sihab</t>
+    <t>Shindya Hanstani, S.E.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rohmah Pari </t>
+  </si>
+  <si>
+    <t>Adik Bahanawan</t>
+  </si>
+  <si>
+    <t>Efrida Basri</t>
+  </si>
+  <si>
+    <t>Saefudin</t>
+  </si>
+  <si>
+    <t>Sri Nurjanah</t>
+  </si>
+  <si>
+    <t>Soffi Lutfia Dewi Trizana</t>
+  </si>
+  <si>
+    <t>Ilham Maulidin</t>
+  </si>
+  <si>
+    <t>Bibi Ahmad Chahyanto</t>
+  </si>
+  <si>
+    <t>Auliya Quratul Marian</t>
+  </si>
+  <si>
+    <t>Al Mukhlas Fikri</t>
+  </si>
+  <si>
+    <t>Karsi Ambarwati</t>
+  </si>
+  <si>
+    <t>Rachel Meiliawati Yoshari, S.TP</t>
+  </si>
+  <si>
+    <t>Esza Cahya Dewantara, SPi</t>
+  </si>
+  <si>
+    <t>JN. Raisal Haq, SSi, MS</t>
+  </si>
+  <si>
+    <t>Resti Rahma Dianti, SSi, MSi</t>
+  </si>
+  <si>
+    <t>Kunto Wibisono, SSi, MSi</t>
+  </si>
+  <si>
+    <t>Nurmalisa Lisdayana, STP, MS</t>
+  </si>
+  <si>
+    <t>Muhamad Sapoan, S.TP</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Rino R. Mukti, Dr. rer. nat</t>
+  </si>
+  <si>
+    <t>Dr. Grandprix T. M. Kadja</t>
+  </si>
+  <si>
+    <t>Dr. Ahmad Kusumaatmaja, M.Sc</t>
+  </si>
+  <si>
+    <t>Muchammad Yunus, DVM., M.Kes., PhD</t>
+  </si>
+  <si>
+    <t>Nurmalisa Lisdayana, STP, MSi</t>
+  </si>
+  <si>
+    <t>Chairul Imam Mardiansyah</t>
+  </si>
+  <si>
+    <t>Sri Wardatun</t>
+  </si>
+  <si>
+    <t>Prof. Effionara Anwar MS APt</t>
+  </si>
+  <si>
+    <t>Anisa Sekar Widhi, S.Gz, M.Gz</t>
+  </si>
+  <si>
+    <t>Nur Afra Nabilla</t>
+  </si>
+  <si>
+    <t>Audia Anjani</t>
+  </si>
+  <si>
+    <t>Salsabila Shafiyah Putri</t>
+  </si>
+  <si>
+    <t>Abdullah Tsaqif Attaqiy</t>
+  </si>
+  <si>
+    <t>Rafli Arya Fahrezi</t>
+  </si>
+  <si>
+    <t>Weni Anindya</t>
+  </si>
+  <si>
+    <t>Alfian Noviyanto</t>
+  </si>
+  <si>
+    <t>Bambang Suyikno, MSi</t>
+  </si>
+  <si>
+    <t>Hilda Agustina</t>
+  </si>
+  <si>
+    <t>Ryan Fachrozan, SPi</t>
+  </si>
+  <si>
+    <t>Fatma Ayyalla Fadhilla Ilyas</t>
+  </si>
+  <si>
+    <t>Aura Fathia</t>
+  </si>
+  <si>
+    <t>Pawitri Adhistyana Mayesti</t>
+  </si>
+  <si>
+    <t>Malika Aulia</t>
+  </si>
+  <si>
+    <t>Nabila Dyah Puspita</t>
+  </si>
+  <si>
+    <t>Nurul Fadilah</t>
+  </si>
+  <si>
+    <t>Reynaldo Manurung</t>
+  </si>
+  <si>
+    <t>Muhammad Syamsul Fazry</t>
+  </si>
+  <si>
+    <t>Drs. Kustiyo, M.Si</t>
+  </si>
+  <si>
+    <t>Desi Ariyadhi Suyamto, S.Hut</t>
+  </si>
+  <si>
+    <t>Sahid Agustian Hudjimartsu, ST., M.Kom</t>
+  </si>
+  <si>
+    <t>Indi Jaka Nugraha</t>
+  </si>
+  <si>
+    <t>Arvy Adhitya Sutisna</t>
+  </si>
+  <si>
+    <t>Yuli Wahyuni, S.T, M.T</t>
+  </si>
+  <si>
+    <t>Johan Iskandar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Tri Rachmanto Prihambodo</t>
+  </si>
+  <si>
+    <t>Bayu Prastowo, Msi</t>
+  </si>
+  <si>
+    <t>Sabar Pambudi, PhD</t>
+  </si>
+  <si>
+    <t>Tika Widayanti, M.Biomed</t>
+  </si>
+  <si>
+    <t>Arga Ardidarma, SSi, MT</t>
+  </si>
+  <si>
+    <t>Maria Sri Kristiana Rahayu, Msi</t>
+  </si>
+  <si>
+    <t>Ir Titah Sihdjati Riadhie</t>
+  </si>
+  <si>
+    <t>Dr. Renan Prasta Jenie, S.TP, M.T.</t>
+  </si>
+  <si>
+    <t>Ichsan Hardyanto, S.Si.</t>
+  </si>
+  <si>
+    <t>Naufal Muharam Nurdin, S.Ked.,M.Si.</t>
+  </si>
+  <si>
+    <t>Vania Rahmawaty, Ssi</t>
+  </si>
+  <si>
+    <t>Nazopatul Patonah Har, M.Si</t>
+  </si>
+  <si>
+    <t>Ade Kurniawan, S.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ari Elisa Ratih, SPi </t>
+  </si>
+  <si>
+    <t>Angga Saputra, S.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abdurrahman B., M.Si </t>
+  </si>
+  <si>
+    <t>Mutasem Ali Abuzahra, B.Sc, M.Si</t>
+  </si>
+  <si>
+    <t>Kasita Listyarini, S.Si., M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Jasim Uddin</t>
+  </si>
+  <si>
+    <t>Eka Ruriani</t>
+  </si>
+  <si>
+    <t>Murtezha Hadijaya El Hasyibi</t>
+  </si>
+  <si>
+    <t>Sukma Elida</t>
+  </si>
+  <si>
+    <t>Alat Pemanenan Dan Sortasi Kematangan Buah Jambu Kristal Secara Simultan Berbasis Fluoresensi</t>
+  </si>
+  <si>
+    <t>11-Oct-2024</t>
+  </si>
+  <si>
+    <t>S00202410990</t>
+  </si>
+  <si>
+    <t>Lystia Anggraini</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan alat pendeteksi kematangan buah jambu kristal secara nondestruktif menggunakan sensor fluoresensi adafruit AS7262 yang mempunyai 6 channel warna. Invensi ini dirancang untuk memudahkan petani dalam mengetahui tingkat kematangan buah jambu kristal secara akurat menggunakan nilai Brix dan nilai fluoresensi. Terciptanya alat ini akan mengurangi penurunan buah mutu jambu kristal yang dipanen pada kondisi belum mencapai kematangan. Selanjutnya invensi ini dilengkapi dengan detection box yang berfungsi sebagai mekanisme pembacaan data spektrum dari sensor fluoresensi berdasarkan hubungan antara TPT dan klorofil pada buah jambu kristal. Invensi ini juga dilengkapi dengan electro box sebagai mekanisme untuk mengatur komponen pada rangkaian. Proses penggunaan alat ini diawali dengan menyalakan tombol on lalu mengarahkan detection box ke permukaan buah jambu kristal dan diamkan selama 3 detik hingga proses scanning selesai dilakukan dan hasil ditampilkan pada layar LCD.</t>
+  </si>
+  <si>
+    <t>Nikita Amanda</t>
+  </si>
+  <si>
+    <t>Fareihan Rizki Farikhin</t>
+  </si>
+  <si>
+    <t>Altaf Husain</t>
+  </si>
+  <si>
+    <t>Anwar Bukhori</t>
+  </si>
+  <si>
+    <t>Muhammad Izatul Al Fajar</t>
+  </si>
+  <si>
+    <t>Siti Khoriah</t>
+  </si>
+  <si>
+    <t>Bayu Nurbiantoro</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Shevara Raminda Ferreta</t>
+  </si>
+  <si>
+    <t>Dr. Apriansyah, S.Si, M.Si</t>
+  </si>
+  <si>
+    <t>Novia Miftakhul Qisthi</t>
+  </si>
+  <si>
+    <t>Renhard Al Rasyid</t>
+  </si>
+  <si>
+    <t>Seni Fitriani Safitri</t>
+  </si>
+  <si>
+    <t>Suci Meyditia Oktafiri</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Neng Wiwi Whidiningsih</t>
+  </si>
+  <si>
+    <t>Faij Horul Nasrudin</t>
+  </si>
+  <si>
+    <t>Yukio Zion Hadar</t>
+  </si>
+  <si>
+    <t>Sekar Putri Maharani</t>
+  </si>
+  <si>
+    <t>Amelia Nur Ajizah</t>
+  </si>
+  <si>
+    <t>Fadila Tul Rahmi</t>
+  </si>
+  <si>
+    <t>Dwi Yuni Wulandari</t>
+  </si>
+  <si>
+    <t>Inna Puspa Ayu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratna Sari Hasibuan S.  Hut., M.Si</t>
+  </si>
+  <si>
+    <t>Adi Cifriadi</t>
+  </si>
+  <si>
+    <t>Aziz Syamsul Huda, S.Si., M.S</t>
+  </si>
+  <si>
+    <t>Dr. Melbi Mahardika, S.T.</t>
+  </si>
+  <si>
+    <t>Afrinal Firmanda, S.TP, M.T.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hanin Nur Azizah </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arwanila Sartika Tri Febianti </t>
+  </si>
+  <si>
+    <t>Lingga Fauzyan Firdhaus</t>
+  </si>
+  <si>
+    <t>Farhan Al Ghifari</t>
+  </si>
+  <si>
+    <t>Fitroh Agung Dimas Tetuko</t>
+  </si>
+  <si>
+    <t>Andika Hisyam Mahendra</t>
+  </si>
+  <si>
+    <t>Ridwan Lazuardi</t>
+  </si>
+  <si>
+    <t>Nabiilah Syifa Muthia Ikhsan</t>
+  </si>
+  <si>
+    <t>Iis Erlina</t>
+  </si>
+  <si>
+    <t>Dwi Indah Yulianti</t>
+  </si>
+  <si>
+    <t>Formulasi Beras Analog Berbahan Dasar Limbah Tongkol Jagung</t>
+  </si>
+  <si>
+    <t>11-Oct-2023</t>
+  </si>
+  <si>
+    <t>S00202310309</t>
+  </si>
+  <si>
+    <t>Alisya Pramudya Wardhani</t>
+  </si>
+  <si>
+    <t>Invensi menghasilkan beras analog kaya serat yang terbuat dari tepung limbah tongkol jagung dan beberapa tambahan bahan pendukung lainnya seperti tepung maizena, tepung tapioka, dan gliserol monostearat (GMS). Menurut data Kementerian Pertanian RI, produksi jagung manis di Indonesia tahun 2021 periode September - Desember berturut-turut sebesar 1,21 juta ton, 916.759 ton, 1 juta ton dan 881.787 ton. Tingginya produksi jagung di Indonesia diiringi dengan tingginya produksi limbah tongkol jagung. Invensi ini dapat menjadi salah satu upaya mengurangi limbah tongkol jagung, meningkatkan produksi beras dalam negeri serta memanfaatkan sumber karbohidrat lainnya yang melimpah di Indonesia sebagai makanan pokok masyarakat. Tongkol jagung memiliki nilai serat mencapai 46,52% dari total bobot. Berdasarkan hasil pendekatan perhitungan nilai AKG (Angka Kecukupan Gizi), produk beras analog berbahan baku tongkol jagung memiliki nilai kadar serat mencapai 6,4 gram/50 gram takaran saji sehingga produk dapat dikatakan produk pangan kaya serat yang baik untuk masyarakat yang menjaga berat tubuh ideal.</t>
+  </si>
+  <si>
+    <t>Ananda ZahraAriannisa</t>
+  </si>
+  <si>
+    <t>Annisa Rianti Andarini</t>
+  </si>
+  <si>
+    <t>Nurul Cinthiya Nasution</t>
+  </si>
+  <si>
+    <t>Fitrah Aji Pamungkas</t>
+  </si>
+  <si>
+    <t>Siti Malika Azizatul Fitri M, S.TP</t>
+  </si>
+  <si>
+    <t>Ayu Putri Gitanjali Prayudani, S.TP., M.Si</t>
+  </si>
+  <si>
+    <t>Marlin Putri Maldia, S.Si</t>
+  </si>
+  <si>
+    <t>Iwan Jepri</t>
+  </si>
+  <si>
+    <t>Listiana Ningrum</t>
+  </si>
+  <si>
+    <t>Ali Khumaidi</t>
   </si>
   <si>
     <t>Sari Intan Kailaku</t>
   </si>
   <si>
-    <t>Raden Muhammad Rafi Ardiya</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Arwanila Sartika Tri Febianti </t>
+    <t>Faqih Udin</t>
+  </si>
+  <si>
+    <t>Anggrei Viona Seulalae, SPi MSi</t>
+  </si>
+  <si>
+    <t>Rasha Rukma Anggi Nikita, SPi</t>
+  </si>
+  <si>
+    <t>Taufiq</t>
+  </si>
+  <si>
+    <t>Wazir Mawardi</t>
+  </si>
+  <si>
+    <t>Mulyono</t>
+  </si>
+  <si>
+    <t>Prof. Philippe Geradin</t>
+  </si>
+  <si>
+    <t>Resa Martha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Putri Pembayun,A.Md </t>
+  </si>
+  <si>
+    <t>Agus Budiyanto, STP, MSc</t>
+  </si>
+  <si>
+    <t>Dr.Endang Yuli Purwani, MSi</t>
+  </si>
+  <si>
+    <t>Prof.Dr.Ir.Nu Richana. MSi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leni Tria Melati, S. Si, M. Han </t>
+  </si>
+  <si>
+    <t>Yubil Christyan Parasian Gultom, S.T</t>
+  </si>
+  <si>
+    <t>Syamsul Fajar Alfath, S.T</t>
+  </si>
+  <si>
+    <t>Hanifa Farafisha</t>
+  </si>
+  <si>
+    <t>Retno Damajanti Soejoedono</t>
+  </si>
+  <si>
+    <t>Meliana Eka Saputri</t>
+  </si>
+  <si>
+    <t>Rake Silverrian</t>
+  </si>
+  <si>
+    <t>Ahmad Lufti Rois</t>
+  </si>
+  <si>
+    <t>Aulia Ul Hafizah</t>
+  </si>
+  <si>
+    <t>Folkes E. Laumal</t>
+  </si>
+  <si>
+    <t>Rahadiyan Garuda Langit Dewangga</t>
+  </si>
+  <si>
+    <t>Auditra Namira Pradani</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ridwan Affandi, DEA</t>
+  </si>
+  <si>
+    <t>Fabians Faisal Dinelsa, S.Si.</t>
+  </si>
+  <si>
+    <t>Gibral Abdul Khalik, S.Si.</t>
+  </si>
+  <si>
+    <t>Andi Setiawan, Drs., Ph.D., Prof.</t>
+  </si>
+  <si>
+    <t>Januar Parlindungan Bintang</t>
+  </si>
+  <si>
+    <t>Alghienka Defaosandi, SP</t>
+  </si>
+  <si>
+    <t>Satimo</t>
+  </si>
+  <si>
+    <t>Nurul Fajrih H, S.Pt., M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Suraya Kaffi Syahpura, M.T.A</t>
+  </si>
+  <si>
+    <t>Mahirah Firadus, S.Pt</t>
+  </si>
+  <si>
+    <t>Triami Lestari, S.Pt</t>
+  </si>
+  <si>
+    <t>Sulaiman Akbar Mahdi, S.T.P., M.Si</t>
+  </si>
+  <si>
+    <t>Monasdir, S.Pt</t>
+  </si>
+  <si>
+    <t>Edgina Burton, S.Pt.,M.Si</t>
+  </si>
+  <si>
+    <t>Yulia Yasmin Pratiwi, S.Pt</t>
+  </si>
+  <si>
+    <t>Muh. Achyar Ardat, S.Pt.,M.Si</t>
+  </si>
+  <si>
+    <t>Gita Novita Sari</t>
+  </si>
+  <si>
+    <t>Elfa Aida Kamila, SSi</t>
+  </si>
+  <si>
+    <t>Nurah Anggraeni</t>
+  </si>
+  <si>
+    <t>Sylvia Ayuningsih</t>
+  </si>
+  <si>
+    <t>Cindy Larasati</t>
+  </si>
+  <si>
+    <t>Rama Dista</t>
+  </si>
+  <si>
+    <t>Dr. F. Irena R. Napitulu, STP.</t>
+  </si>
+  <si>
+    <t>Putu Cathay Varianthy, STP.</t>
+  </si>
+  <si>
+    <t>Sigit Suharta, M.Si.</t>
+  </si>
+  <si>
+    <t>Muhammad Faiz Kahendran</t>
+  </si>
+  <si>
+    <t>Allifiya Salsabil Nugrohoputri</t>
+  </si>
+  <si>
+    <t>Rais Rahmadi</t>
+  </si>
+  <si>
+    <t>Aliyah Baida Wiwiyanti</t>
+  </si>
+  <si>
+    <t>Ahmad Rijani Hasby</t>
+  </si>
+  <si>
+    <t>Dzaki Nauval</t>
+  </si>
+  <si>
+    <t>Rini Yanuarti, S.Pi., M.Si</t>
+  </si>
+  <si>
+    <t>Khusnul Aini, S.Pi</t>
+  </si>
+  <si>
+    <t>Luthfiyyah Hasna</t>
+  </si>
+  <si>
+    <t>Hikmatullah, S.Hut</t>
+  </si>
+  <si>
+    <t>Anggi Pangestu, S.Hut, M.Si</t>
+  </si>
+  <si>
+    <t>Muhammad Ramadhan Fauzi Sulistiono, S.P.</t>
+  </si>
+  <si>
+    <t>Boy Parulian Hutapea, ST., M.MT.,IPM</t>
+  </si>
+  <si>
+    <t>Tedy Satria, S.T.</t>
+  </si>
+  <si>
+    <t>Hery Cahyono</t>
+  </si>
+  <si>
+    <t>Linda, S.IP, MM, CSR.</t>
+  </si>
+  <si>
+    <t>Ir. Risnal Affandi Zega, S.T., IPP</t>
+  </si>
+  <si>
+    <t>Putro Asta Nagara, S.T.</t>
+  </si>
+  <si>
+    <t>Maulana Ibrahim, S.E.</t>
+  </si>
+  <si>
+    <t>Samsul Edwin Saleh, S.T.</t>
+  </si>
+  <si>
+    <t>Aisyah Astriani, S.Pi., M.Si</t>
   </si>
   <si>
     <t>Agoes Mardiono Jacoeb</t>
   </si>
   <si>
-    <t>Kukuh Setiawan</t>
-[...50 lines deleted...]
-    <t xml:space="preserve"> Yusti Pujiawati, S.Pt., M.Si</t>
+    <t xml:space="preserve">KOMPOSISI MINUMAN SIAP SAJI (READY TO DRINK) BERBASIS SORGUM DENGAN  PENAMBAHAN SERAT PREBIOTIK</t>
+  </si>
+  <si>
+    <t>S00202604319</t>
+  </si>
+  <si>
+    <t>Cut Azhirah Apriadina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan komposisi minuman siap saji (ready-to-drink) berbasis
+sorgum yang diperkaya dengan serat prebiotik dan bersifat bebas laktosa. Komposisi
+minuman terdiri dari sari sorgum sebesar 10&amp;ndash;15%, serat prebiotik berupa inulin sebesar
+0,4&amp;ndash;1%, bahan penstabil berupa karboksimetil selulosa (CMC) sebesar 0,2&amp;ndash;0,5%, sumber
+lemak nabati berupa minyak kanola sebesar 0,8&amp;ndash;2%, pemanis berupa stevia sebesar 0,02&amp;ndash;
+0,1%, garam mineral sebesar 0,05&amp;ndash;0,15%, serta air sebagai pelarut hingga mencapai
+100%. Komposisi tersebut menghasilkan minuman dengan tekstur yang lebih kental dan
+dapat memberikan rasa kenyang lebih lama. Minuman ini juga tidak mengandung laktosa
+sehingga dapat dikonsumsi oleh individu dengan intoleransi laktosa. Invensi ini dapat
+dikembangkan lebih lanjut dengan penambahan bahan perisa tanpa mengubah komposisi
+dasar.</t>
+  </si>
+  <si>
+    <t>Zahra Nurul Rizkiyah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratna Yulian Sari, S.Pi </t>
+  </si>
+  <si>
+    <t>Rendi Nur Setiaji</t>
+  </si>
+  <si>
+    <t>Theresia Eunike Margaretha Pontoh</t>
+  </si>
+  <si>
+    <t>Zahra Faiza Inayah</t>
+  </si>
+  <si>
+    <t>Fitri Afina Radityani, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Siti Nursiyamah</t>
+  </si>
+  <si>
+    <t>Prof. Dr.rer.nat Kustiariyah, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mirah Afiza Nurazizah, S.Pi., M.Si </t>
+  </si>
+  <si>
+    <t>Caddoumy Zahrel Ben, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Bintang Diva Juno, S.Pi.</t>
+  </si>
+  <si>
+    <t>Zahrotul Firdaus, S.Pi.,M.Si.</t>
+  </si>
+  <si>
+    <t>Mokhamad Fahrudin</t>
+  </si>
+  <si>
+    <t>Nur Setiawati Rahayu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dini Wulan Dari, S.Gz., M.Si </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dewi Sarastani </t>
+  </si>
+  <si>
+    <t>Dewi Sarastani</t>
+  </si>
+  <si>
+    <t>Rifki Rahmatullah, M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yeni Veronica Simatupang	</t>
+  </si>
+  <si>
+    <t>Baskoro Tri Julianto</t>
+  </si>
+  <si>
+    <t>Gansuar Sepri, S.Pi</t>
+  </si>
+  <si>
+    <t>Siti Anjani Putri</t>
+  </si>
+  <si>
+    <t>Alik Ramadani</t>
+  </si>
+  <si>
+    <t>Hilyatul Mustafidah, S.Pd., M.Kom</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sobir, M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Eng Annisa, S.Kom, M.Kom</t>
+  </si>
+  <si>
+    <t>Muhammad Asyhar Agmalaro, S.Si, M.Kom</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lalu Miftahul Ulum, ST. </t>
+  </si>
+  <si>
+    <t>Paniran ST., MT</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Made Ginarsa</t>
+  </si>
+  <si>
+    <t>Dr. Misbahuddin</t>
+  </si>
+  <si>
+    <t>Dr. Eng. Ir. Apip Amrullah, ST., M.Eng</t>
+  </si>
+  <si>
+    <t>Suherlan</t>
+  </si>
+  <si>
+    <t>Deffi Ayu Puspito Sar</t>
+  </si>
+  <si>
+    <t>Sarah Aprilia, S.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mira Andriani </t>
+  </si>
+  <si>
+    <t>Theo Mahiseta Syahniar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anggra Fiveriati </t>
+  </si>
+  <si>
+    <t>Yoanita Rosa Indrining Tyas, S.Gz</t>
+  </si>
+  <si>
+    <t>Desy Rianita tarigan, S.Gz</t>
+  </si>
+  <si>
+    <t>Kasab Toharo</t>
+  </si>
+  <si>
+    <t>Fidel Harmanda Prima, S.T.P., M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Vepryany Oktaviarty,  S.TP.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Fitriah Khairul, S.Pi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. Dr. Ir. Iriani  Setyaningsih, MS.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr.rer.nat. Kustiariyah  Tarman, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Rizky Nadia, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Nur Rezki Rahim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Eng. Allen  Kurniawan, ST., MT.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Teuku Devan Assiddiqi,  ST.</t>
+  </si>
+  <si>
+    <t>Ahmad Rizqi Mubarok</t>
+  </si>
+  <si>
+    <t>Vepryany Oktaviarty, S.TP.</t>
+  </si>
+  <si>
+    <t>Dwi Saputra Nurangga, S.Pi.</t>
   </si>
   <si>
     <t>Rizky Nadia, S.Pt.,M.Si.</t>
   </si>
   <si>
-    <t>Rachmalia Isni Oktaviani</t>
-[...53 lines deleted...]
-    <t>Dr. Eng.Wahyu Ramadhan., S.Pi., M.Si.</t>
+    <t>Aatikah Dewi Ghaisani, S.Pi</t>
+  </si>
+  <si>
+    <t>drh.Rosita</t>
   </si>
   <si>
     <t>Shelly Hafira Nikma</t>
   </si>
   <si>
+    <t>Alif Permata Gusti</t>
+  </si>
+  <si>
+    <t>Ika Satya Perdhana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vincentia Fenice Angger Maherani,  S.Si, MSi</t>
+  </si>
+  <si>
+    <t>RR Sri Pudji Sinami Dewi</t>
+  </si>
+  <si>
+    <t>Deni Radona</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ida Rosyidah, S.E	</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Mohamad Yani, M.Eng</t>
+  </si>
+  <si>
+    <t>Rohayati,S.Pd.,M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fatata A'izza Rosyada, S.Mat	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wasis Waskito Ajie, S.T	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shabrina Basyasyah, S.Kom	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Surya Fatihah Helmianto	</t>
+  </si>
+  <si>
+    <t>Fadil Muhammad Fauzan</t>
+  </si>
+  <si>
+    <t>Khusnul Aini</t>
+  </si>
+  <si>
+    <t>Meilinda</t>
+  </si>
+  <si>
+    <t>Agung Tri Nugroho S. Ik</t>
+  </si>
+  <si>
+    <t>Nurhaliza Amalia Lestari, S. I. K</t>
+  </si>
+  <si>
+    <t>Maulita Putri Dawmawati, S.Pt.,M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Tjut Awaliyah Zuraiyah, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Radixa Radhya Ramadhan Haryanto, S. Kel.</t>
+  </si>
+  <si>
+    <t>Marten Maxs</t>
+  </si>
+  <si>
     <t xml:space="preserve">Teddy Latifatul Aisyah Bachtiyar </t>
   </si>
   <si>
-    <t>Rais Rahmadi</t>
-[...152 lines deleted...]
-    <t>Zahra Faiza Inayah</t>
+    <t xml:space="preserve">Faqih Ridha Muhammad, S.Pi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rifqi Hafidz Ash Shiddiq </t>
+  </si>
+  <si>
+    <t>Ivan Taufiq Nugraha</t>
+  </si>
+  <si>
+    <t>Pirda Maharani Nafisah</t>
+  </si>
+  <si>
+    <t>Adi Santoso</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4055,74 +4157,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J832" headerRowCount="1">
-  <autoFilter ref="A4:J832"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J879" headerRowCount="1">
+  <autoFilter ref="A4:J879"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J832"/>
+  <dimension ref="A1:J879"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -4168,21319 +4270,22541 @@
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J20" s="0" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J23" s="0" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J24" s="0" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>81</v>
+        <v>19</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>84</v>
+        <v>51</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>85</v>
+        <v>52</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>89</v>
+        <v>32</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>94</v>
+        <v>52</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>95</v>
+        <v>53</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>97</v>
+        <v>55</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J28" s="0" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>25</v>
+        <v>93</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>69</v>
+        <v>19</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>12</v>
+        <v>98</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="I32" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J32" s="0" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>23</v>
+        <v>96</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>24</v>
+        <v>97</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>25</v>
+        <v>98</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>27</v>
+        <v>100</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J34" s="0" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>42</v>
+        <v>108</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>43</v>
+        <v>109</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>45</v>
+        <v>106</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>46</v>
+        <v>110</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>105</v>
+        <v>71</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>106</v>
+        <v>72</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>107</v>
+        <v>73</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
+      </c>
+      <c r="J37" s="0" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>112</v>
+        <v>30</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>21</v>
+        <v>75</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>32</v>
+        <v>77</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J41" s="0" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>69</v>
+        <v>19</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>116</v>
+        <v>17</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>117</v>
+        <v>19</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>118</v>
+        <v>15</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>94</v>
+        <v>52</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>95</v>
+        <v>53</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>97</v>
+        <v>55</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J45" s="0" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>39</v>
+        <v>126</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>41</v>
+        <v>128</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J46" s="0" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>47</v>
+        <v>131</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J47" s="0" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J48" s="0" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>124</v>
+        <v>10</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>125</v>
+        <v>11</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>126</v>
+        <v>12</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>127</v>
+        <v>62</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>129</v>
+        <v>51</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>130</v>
+        <v>52</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>131</v>
+        <v>53</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J50" s="0" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>133</v>
+        <v>17</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>130</v>
+        <v>18</v>
       </c>
       <c r="C51" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F51" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H51" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>74</v>
+        <v>135</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>75</v>
+        <v>136</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>76</v>
+        <v>137</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J52" s="0" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>136</v>
+        <v>51</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>137</v>
+        <v>52</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>138</v>
+        <v>53</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>139</v>
+        <v>78</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>118</v>
+        <v>55</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J53" s="0" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>140</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>141</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>74</v>
+        <v>142</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>75</v>
+        <v>143</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>76</v>
+        <v>144</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J56" s="0" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>121</v>
+        <v>21</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>78</v>
+        <v>147</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J57" s="0" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>145</v>
+        <v>12</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>146</v>
+        <v>86</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>147</v>
+        <v>15</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C59" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="B59" s="0" t="s">
+      <c r="F59" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="C59" s="0" t="s">
+      <c r="H59" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I59" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J59" s="0" t="s">
         <v>152</v>
-      </c>
-[...13 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>156</v>
+        <v>135</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>157</v>
+        <v>136</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>158</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>160</v>
+        <v>83</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>161</v>
+        <v>139</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>162</v>
+        <v>120</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>163</v>
+        <v>33</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>164</v>
+        <v>121</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>165</v>
+        <v>88</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>154</v>
+        <v>15</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>167</v>
+        <v>36</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>168</v>
+        <v>37</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>169</v>
+        <v>38</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>170</v>
+        <v>154</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>171</v>
+        <v>31</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>173</v>
+        <v>155</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>174</v>
+        <v>136</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>175</v>
+        <v>156</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>176</v>
+        <v>157</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>177</v>
+        <v>67</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>178</v>
+        <v>158</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>179</v>
+        <v>10</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>180</v>
+        <v>11</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>181</v>
+        <v>12</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>182</v>
+        <v>159</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>183</v>
+        <v>15</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>185</v>
+        <v>160</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>186</v>
+        <v>143</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>187</v>
+        <v>161</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>188</v>
+        <v>162</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>189</v>
+        <v>15</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>190</v>
+        <v>163</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>191</v>
+        <v>17</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>192</v>
+        <v>18</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>193</v>
+        <v>19</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>194</v>
+        <v>164</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>196</v>
+        <v>36</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>197</v>
+        <v>37</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>198</v>
+        <v>38</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>199</v>
+        <v>165</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>200</v>
+        <v>31</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>202</v>
+        <v>71</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>203</v>
+        <v>72</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>204</v>
+        <v>73</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>205</v>
+        <v>166</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>160</v>
+        <v>75</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>206</v>
+        <v>77</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>207</v>
+        <v>142</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>208</v>
+        <v>143</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>209</v>
+        <v>144</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>210</v>
+        <v>94</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>211</v>
+        <v>67</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>212</v>
+        <v>146</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>213</v>
+        <v>51</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>214</v>
+        <v>52</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>215</v>
+        <v>53</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>216</v>
+        <v>95</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>217</v>
+        <v>56</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>218</v>
+        <v>17</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>219</v>
+        <v>18</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>220</v>
+        <v>19</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>221</v>
+        <v>167</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>222</v>
+        <v>15</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>224</v>
+        <v>114</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>225</v>
+        <v>115</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>226</v>
+        <v>116</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>227</v>
+        <v>168</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>147</v>
+        <v>31</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>228</v>
+        <v>117</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>167</v>
+        <v>79</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>168</v>
+        <v>80</v>
       </c>
       <c r="C73" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="F73" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H73" s="0" t="s">
-        <v>171</v>
+        <v>83</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>172</v>
+        <v>84</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>230</v>
+        <v>71</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>231</v>
+        <v>72</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>232</v>
+        <v>73</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>233</v>
+        <v>170</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>234</v>
+        <v>77</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>235</v>
+        <v>171</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>236</v>
+        <v>172</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>237</v>
+        <v>173</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>238</v>
+        <v>174</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>239</v>
+        <v>175</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>240</v>
+        <v>176</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>241</v>
+        <v>177</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>242</v>
+        <v>178</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>243</v>
+        <v>179</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>244</v>
+        <v>14</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>245</v>
+        <v>55</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>246</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>247</v>
+        <v>10</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>248</v>
+        <v>11</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>147</v>
+        <v>181</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>252</v>
+        <v>17</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>253</v>
+        <v>18</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>254</v>
+        <v>19</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>255</v>
+        <v>14</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>256</v>
+        <v>55</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>258</v>
+        <v>17</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>259</v>
+        <v>18</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>260</v>
+        <v>19</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>261</v>
+        <v>20</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>177</v>
+        <v>55</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>263</v>
+        <v>177</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>264</v>
+        <v>178</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>265</v>
+        <v>179</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>266</v>
+        <v>182</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>154</v>
+        <v>55</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>267</v>
+        <v>180</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>268</v>
+        <v>21</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>269</v>
+        <v>22</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>270</v>
+        <v>23</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>271</v>
+        <v>24</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>272</v>
+        <v>83</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>273</v>
+        <v>26</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>275</v>
+        <v>28</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>276</v>
+        <v>29</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>277</v>
+        <v>30</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>278</v>
+        <v>49</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>280</v>
+        <v>183</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>281</v>
+        <v>184</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>282</v>
+        <v>185</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>277</v>
+        <v>118</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>278</v>
+        <v>75</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>283</v>
+        <v>186</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>284</v>
+        <v>190</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>263</v>
+        <v>193</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>264</v>
+        <v>194</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>265</v>
+        <v>195</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>285</v>
+        <v>196</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>154</v>
+        <v>129</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>267</v>
+        <v>197</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>286</v>
+        <v>201</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>154</v>
+        <v>175</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>155</v>
+        <v>202</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>287</v>
+        <v>203</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>288</v>
+        <v>204</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>289</v>
+        <v>205</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>290</v>
+        <v>206</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>291</v>
+        <v>208</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>292</v>
+        <v>209</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>293</v>
+        <v>210</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>294</v>
+        <v>211</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>295</v>
+        <v>212</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>296</v>
+        <v>207</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>297</v>
+        <v>213</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>298</v>
+        <v>214</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>299</v>
+        <v>215</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>300</v>
+        <v>216</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>301</v>
+        <v>212</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>147</v>
+        <v>207</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>302</v>
+        <v>217</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>303</v>
+        <v>218</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>304</v>
+        <v>219</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>305</v>
+        <v>220</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>306</v>
+        <v>221</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>239</v>
+        <v>175</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>307</v>
+        <v>222</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>308</v>
+        <v>223</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>304</v>
+        <v>224</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>309</v>
+        <v>225</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>310</v>
+        <v>226</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>311</v>
+        <v>228</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>312</v>
+        <v>232</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>313</v>
+        <v>234</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>314</v>
+        <v>235</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>315</v>
+        <v>236</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>316</v>
+        <v>237</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>296</v>
+        <v>238</v>
       </c>
       <c r="I93" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>317</v>
+        <v>239</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>313</v>
+        <v>240</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>314</v>
+        <v>241</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>315</v>
+        <v>242</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>318</v>
+        <v>237</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>296</v>
+        <v>67</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>317</v>
+        <v>243</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>319</v>
+        <v>244</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>304</v>
+        <v>245</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>320</v>
+        <v>246</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>321</v>
+        <v>247</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>256</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>322</v>
+        <v>248</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>162</v>
+        <v>249</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>163</v>
+        <v>250</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>164</v>
+        <v>251</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>323</v>
+        <v>252</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>154</v>
+        <v>238</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>166</v>
+        <v>253</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>324</v>
+        <v>32</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>325</v>
+        <v>33</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>326</v>
+        <v>34</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>327</v>
+        <v>35</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="I97" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>213</v>
+        <v>187</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>214</v>
+        <v>188</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>215</v>
+        <v>189</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>329</v>
+        <v>255</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>66</v>
+        <v>191</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>217</v>
+        <v>192</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>330</v>
+        <v>256</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>331</v>
+        <v>257</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>332</v>
+        <v>258</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>333</v>
+        <v>259</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>183</v>
+        <v>260</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>334</v>
+        <v>261</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>335</v>
+        <v>262</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>336</v>
+        <v>263</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>337</v>
+        <v>264</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>338</v>
+        <v>265</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="I100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>339</v>
+        <v>266</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>340</v>
+        <v>267</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>341</v>
+        <v>268</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>342</v>
+        <v>269</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>343</v>
+        <v>265</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>344</v>
+        <v>55</v>
       </c>
       <c r="I101" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>345</v>
+        <v>270</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>346</v>
+        <v>271</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>347</v>
+        <v>272</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>348</v>
+        <v>273</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>349</v>
+        <v>274</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>66</v>
+        <v>275</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>350</v>
+        <v>276</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>351</v>
+        <v>36</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>352</v>
+        <v>37</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>353</v>
+        <v>38</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>354</v>
+        <v>39</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>97</v>
+        <v>49</v>
       </c>
       <c r="I103" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>218</v>
+        <v>271</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>219</v>
+        <v>272</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>220</v>
+        <v>273</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>356</v>
+        <v>277</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>222</v>
+        <v>275</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>223</v>
+        <v>276</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>313</v>
+        <v>278</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>314</v>
+        <v>279</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>315</v>
+        <v>280</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>357</v>
+        <v>281</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>296</v>
+        <v>238</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>317</v>
+        <v>282</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>207</v>
+        <v>283</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>208</v>
+        <v>284</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>209</v>
+        <v>285</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>358</v>
+        <v>281</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>211</v>
+        <v>238</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>212</v>
+        <v>286</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>359</v>
+        <v>287</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>168</v>
+        <v>288</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>360</v>
+        <v>289</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>361</v>
+        <v>290</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>189</v>
+        <v>44</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>362</v>
+        <v>291</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>363</v>
+        <v>292</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>364</v>
+        <v>293</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>365</v>
+        <v>294</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>366</v>
+        <v>290</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>15</v>
+        <v>295</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>367</v>
+        <v>296</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>162</v>
+        <v>297</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>163</v>
+        <v>298</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>164</v>
+        <v>299</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>368</v>
+        <v>290</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>154</v>
+        <v>44</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>166</v>
+        <v>300</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>369</v>
+        <v>301</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>370</v>
+        <v>302</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>371</v>
+        <v>303</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>372</v>
+        <v>304</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>189</v>
+        <v>305</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>373</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>191</v>
+        <v>40</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>192</v>
+        <v>41</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>193</v>
+        <v>42</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>374</v>
+        <v>43</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>177</v>
+        <v>49</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>375</v>
+        <v>214</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>376</v>
+        <v>216</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>377</v>
+        <v>307</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>160</v>
+        <v>207</v>
       </c>
       <c r="I112" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>378</v>
+        <v>217</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>235</v>
+        <v>308</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>236</v>
+        <v>309</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>237</v>
+        <v>310</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>379</v>
+        <v>311</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>239</v>
+        <v>312</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>240</v>
+        <v>313</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>380</v>
+        <v>240</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>381</v>
+        <v>241</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>382</v>
+        <v>242</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>383</v>
+        <v>48</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>384</v>
+        <v>67</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>385</v>
+        <v>243</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>324</v>
+        <v>45</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>325</v>
+        <v>46</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>326</v>
+        <v>47</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>386</v>
+        <v>48</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>256</v>
+        <v>67</v>
       </c>
       <c r="I115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>328</v>
+        <v>50</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>387</v>
+        <v>292</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>388</v>
+        <v>293</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>389</v>
+        <v>294</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>390</v>
+        <v>54</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>245</v>
+        <v>295</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>391</v>
+        <v>296</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>392</v>
+        <v>314</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>288</v>
+        <v>315</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>393</v>
+        <v>316</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>394</v>
+        <v>54</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>177</v>
+        <v>55</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>395</v>
+        <v>317</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>396</v>
+        <v>51</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>397</v>
+        <v>52</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>398</v>
+        <v>53</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>399</v>
+        <v>54</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>256</v>
+        <v>318</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>400</v>
+        <v>56</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>401</v>
+        <v>319</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>402</v>
+        <v>320</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>403</v>
+        <v>321</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>404</v>
+        <v>54</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>256</v>
+        <v>322</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>405</v>
+        <v>323</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>406</v>
+        <v>324</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>407</v>
+        <v>325</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>408</v>
+        <v>326</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>409</v>
+        <v>327</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>384</v>
+        <v>191</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>410</v>
+        <v>328</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>411</v>
+        <v>329</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>412</v>
+        <v>284</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>413</v>
+        <v>330</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>414</v>
+        <v>331</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>239</v>
+        <v>207</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>415</v>
+        <v>332</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>416</v>
+        <v>333</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>417</v>
+        <v>334</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>418</v>
+        <v>335</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>419</v>
+        <v>60</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>420</v>
+        <v>336</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>421</v>
+        <v>337</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>422</v>
+        <v>338</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>423</v>
+        <v>339</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>419</v>
+        <v>60</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>424</v>
+        <v>340</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>191</v>
+        <v>57</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>192</v>
+        <v>58</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>193</v>
+        <v>59</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>425</v>
+        <v>60</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>177</v>
+        <v>49</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>426</v>
+        <v>341</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>370</v>
+        <v>342</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>427</v>
+        <v>343</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>428</v>
+        <v>60</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>429</v>
+        <v>344</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>430</v>
+        <v>345</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>208</v>
+        <v>346</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>431</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>432</v>
+        <v>60</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>433</v>
+        <v>61</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>434</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>313</v>
+        <v>198</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>314</v>
+        <v>199</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>315</v>
+        <v>200</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>435</v>
+        <v>349</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>296</v>
+        <v>175</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>317</v>
+        <v>202</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>436</v>
+        <v>350</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>437</v>
+        <v>351</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>438</v>
+        <v>352</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>439</v>
+        <v>349</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>97</v>
+        <v>227</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>440</v>
+        <v>353</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>241</v>
+        <v>354</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>242</v>
+        <v>355</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>243</v>
+        <v>356</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>441</v>
+        <v>357</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>245</v>
+        <v>207</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>246</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>308</v>
+        <v>359</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>304</v>
+        <v>360</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>309</v>
+        <v>361</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>442</v>
+        <v>357</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>239</v>
+        <v>207</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>311</v>
+        <v>362</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>443</v>
+        <v>363</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>444</v>
+        <v>364</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>445</v>
+        <v>365</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>446</v>
+        <v>357</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="I131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>447</v>
+        <v>366</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>258</v>
+        <v>367</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>259</v>
+        <v>368</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>260</v>
+        <v>369</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>448</v>
+        <v>370</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>262</v>
+        <v>371</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>449</v>
+        <v>372</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>304</v>
+        <v>373</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>450</v>
+        <v>374</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>451</v>
+        <v>375</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>344</v>
+        <v>55</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>452</v>
+        <v>376</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>241</v>
+        <v>377</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>242</v>
+        <v>378</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>243</v>
+        <v>379</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>453</v>
+        <v>380</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>245</v>
+        <v>381</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>246</v>
+        <v>382</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>454</v>
+        <v>17</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>455</v>
+        <v>18</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>456</v>
+        <v>19</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>457</v>
+        <v>62</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>272</v>
+        <v>55</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>213</v>
+        <v>177</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>214</v>
+        <v>178</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>215</v>
+        <v>179</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>459</v>
+        <v>133</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>217</v>
+        <v>180</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>460</v>
+        <v>383</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>144</v>
+        <v>384</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>461</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>462</v>
+        <v>133</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>189</v>
+        <v>55</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>463</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>464</v>
+        <v>387</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>465</v>
+        <v>388</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>466</v>
+        <v>389</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>467</v>
+        <v>390</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>66</v>
+        <v>238</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>468</v>
+        <v>391</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>469</v>
+        <v>390</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>430</v>
+        <v>392</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>208</v>
+        <v>393</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>431</v>
+        <v>394</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>470</v>
+        <v>395</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>433</v>
+        <v>129</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>434</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>471</v>
+        <v>397</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>472</v>
+        <v>398</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>473</v>
+        <v>399</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>474</v>
+        <v>395</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>475</v>
+        <v>400</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>476</v>
+        <v>401</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>477</v>
+        <v>402</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>478</v>
+        <v>403</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>479</v>
+        <v>404</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>71</v>
+        <v>238</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>480</v>
+        <v>405</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>173</v>
+        <v>234</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>174</v>
+        <v>235</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>175</v>
+        <v>236</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>481</v>
+        <v>404</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>177</v>
+        <v>238</v>
       </c>
       <c r="I143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>178</v>
+        <v>239</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>319</v>
+        <v>218</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>304</v>
+        <v>219</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>320</v>
+        <v>220</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>482</v>
+        <v>406</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>256</v>
+        <v>175</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>322</v>
+        <v>222</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>167</v>
+        <v>63</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>168</v>
+        <v>64</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>169</v>
+        <v>65</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>483</v>
+        <v>66</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>171</v>
+        <v>49</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>484</v>
+        <v>68</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>485</v>
+        <v>64</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>486</v>
+        <v>69</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>487</v>
+        <v>66</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>200</v>
+        <v>49</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>150</v>
+        <v>407</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>151</v>
+        <v>64</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>152</v>
+        <v>408</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>489</v>
+        <v>66</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>154</v>
+        <v>67</v>
       </c>
       <c r="I147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>155</v>
+        <v>409</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>490</v>
+        <v>410</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>491</v>
+        <v>411</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>492</v>
+        <v>412</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>493</v>
+        <v>70</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>245</v>
+        <v>44</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>494</v>
+        <v>413</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>495</v>
+        <v>383</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>496</v>
+        <v>384</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>497</v>
+        <v>385</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>493</v>
+        <v>70</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>245</v>
+        <v>55</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>498</v>
+        <v>386</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>499</v>
+        <v>17</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>253</v>
+        <v>18</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>500</v>
+        <v>19</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>501</v>
+        <v>70</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>147</v>
+        <v>55</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>502</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>503</v>
+        <v>314</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>504</v>
+        <v>315</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>505</v>
+        <v>316</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>506</v>
+        <v>70</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>147</v>
+        <v>55</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>507</v>
+        <v>317</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>235</v>
+        <v>51</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>236</v>
+        <v>52</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>237</v>
+        <v>53</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>508</v>
+        <v>70</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>239</v>
+        <v>318</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>240</v>
+        <v>56</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>509</v>
+        <v>387</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>510</v>
+        <v>388</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>511</v>
+        <v>389</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>512</v>
+        <v>414</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>97</v>
+        <v>238</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>513</v>
+        <v>391</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>490</v>
+        <v>218</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>491</v>
+        <v>219</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>492</v>
+        <v>220</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>514</v>
+        <v>415</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>245</v>
+        <v>175</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>494</v>
+        <v>222</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>495</v>
+        <v>363</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>496</v>
+        <v>364</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>497</v>
+        <v>365</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>514</v>
+        <v>416</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>245</v>
+        <v>207</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>498</v>
+        <v>366</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>476</v>
+        <v>417</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>477</v>
+        <v>418</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>478</v>
+        <v>419</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>515</v>
+        <v>416</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>71</v>
+        <v>295</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>480</v>
+        <v>420</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>516</v>
+        <v>214</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>517</v>
+        <v>215</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>518</v>
+        <v>216</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>519</v>
+        <v>421</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>239</v>
+        <v>207</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>520</v>
+        <v>217</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>319</v>
+        <v>422</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>304</v>
+        <v>334</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>320</v>
+        <v>423</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>521</v>
+        <v>421</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>256</v>
+        <v>207</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>322</v>
+        <v>424</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>449</v>
+        <v>425</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>304</v>
+        <v>235</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>450</v>
+        <v>426</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>522</v>
+        <v>421</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>344</v>
+        <v>207</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>452</v>
+        <v>427</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>523</v>
+        <v>428</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>524</v>
+        <v>342</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>525</v>
+        <v>429</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>526</v>
+        <v>430</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>147</v>
+        <v>431</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>527</v>
+        <v>432</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>162</v>
+        <v>433</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>163</v>
+        <v>298</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>164</v>
+        <v>434</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>528</v>
+        <v>435</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>154</v>
+        <v>67</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>166</v>
+        <v>436</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>252</v>
+        <v>198</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>253</v>
+        <v>199</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>254</v>
+        <v>200</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>529</v>
+        <v>437</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>256</v>
+        <v>175</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>257</v>
+        <v>202</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>530</v>
+        <v>438</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>531</v>
+        <v>439</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>532</v>
+        <v>440</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>533</v>
+        <v>441</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="I163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>534</v>
+        <v>442</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>443</v>
+        <v>71</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>444</v>
+        <v>72</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>445</v>
+        <v>73</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>535</v>
+        <v>74</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>15</v>
+        <v>322</v>
       </c>
       <c r="I164" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>447</v>
+        <v>77</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>303</v>
+        <v>443</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>304</v>
+        <v>398</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>305</v>
+        <v>444</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>536</v>
+        <v>74</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>239</v>
+        <v>181</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>307</v>
+        <v>445</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>340</v>
+        <v>446</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>341</v>
+        <v>268</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>342</v>
+        <v>447</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>537</v>
+        <v>78</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>344</v>
+        <v>55</v>
       </c>
       <c r="I166" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>345</v>
+        <v>448</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>401</v>
+        <v>383</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>402</v>
+        <v>384</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>403</v>
+        <v>385</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>538</v>
+        <v>78</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>256</v>
+        <v>55</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>405</v>
+        <v>386</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>539</v>
+        <v>17</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>540</v>
+        <v>18</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>541</v>
+        <v>19</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>542</v>
+        <v>78</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>256</v>
+        <v>55</v>
       </c>
       <c r="I168" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>544</v>
+        <v>78</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>256</v>
+        <v>55</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>162</v>
+        <v>428</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>163</v>
+        <v>342</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>164</v>
+        <v>429</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>545</v>
+        <v>449</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>154</v>
+        <v>431</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>166</v>
+        <v>432</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>546</v>
+        <v>171</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>547</v>
+        <v>172</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>548</v>
+        <v>173</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>549</v>
+        <v>449</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>296</v>
+        <v>175</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>550</v>
+        <v>176</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>551</v>
+        <v>297</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>552</v>
+        <v>298</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>553</v>
+        <v>299</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>554</v>
+        <v>450</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>147</v>
+        <v>44</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>555</v>
+        <v>300</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>330</v>
+        <v>451</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>331</v>
+        <v>452</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>332</v>
+        <v>453</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>556</v>
+        <v>454</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>183</v>
+        <v>129</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>334</v>
+        <v>455</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>162</v>
+        <v>456</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>163</v>
+        <v>457</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>164</v>
+        <v>458</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>557</v>
+        <v>454</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>154</v>
+        <v>129</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>166</v>
+        <v>459</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>363</v>
+        <v>397</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>364</v>
+        <v>398</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>365</v>
+        <v>399</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>558</v>
+        <v>454</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>367</v>
+        <v>400</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>559</v>
+        <v>287</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>560</v>
+        <v>288</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>561</v>
+        <v>289</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>562</v>
+        <v>460</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>256</v>
+        <v>44</v>
       </c>
       <c r="I176" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>563</v>
+        <v>291</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>564</v>
+        <v>460</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>15</v>
+        <v>295</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>268</v>
+        <v>297</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>269</v>
+        <v>298</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>270</v>
+        <v>299</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>565</v>
+        <v>460</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>272</v>
+        <v>44</v>
       </c>
       <c r="I178" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>273</v>
+        <v>300</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>566</v>
+        <v>319</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>567</v>
+        <v>320</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>568</v>
+        <v>321</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>569</v>
+        <v>460</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>200</v>
+        <v>322</v>
       </c>
       <c r="I179" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>570</v>
+        <v>323</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>340</v>
+        <v>428</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>342</v>
+        <v>429</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>571</v>
+        <v>461</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>344</v>
+        <v>431</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>345</v>
+        <v>432</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>572</v>
+        <v>462</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>573</v>
+        <v>463</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>574</v>
+        <v>464</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>575</v>
+        <v>461</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>239</v>
+        <v>129</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>576</v>
+        <v>465</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>509</v>
+        <v>466</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>510</v>
+        <v>467</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>511</v>
+        <v>468</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>577</v>
+        <v>469</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>97</v>
+        <v>129</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>513</v>
+        <v>470</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>303</v>
+        <v>471</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>304</v>
+        <v>268</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>305</v>
+        <v>472</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>578</v>
+        <v>469</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>239</v>
+        <v>129</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>307</v>
+        <v>473</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>224</v>
+        <v>474</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>225</v>
+        <v>398</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>226</v>
+        <v>475</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>579</v>
+        <v>82</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>147</v>
+        <v>260</v>
       </c>
       <c r="I184" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>228</v>
+        <v>476</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>580</v>
+        <v>79</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>581</v>
+        <v>80</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>582</v>
+        <v>81</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>583</v>
+        <v>82</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>66</v>
+        <v>260</v>
       </c>
       <c r="I185" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>584</v>
+        <v>84</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>585</v>
+        <v>477</v>
       </c>
       <c r="H186" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="I186" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J186" s="0" t="s">
         <v>222</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>369</v>
+        <v>301</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>370</v>
+        <v>302</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>371</v>
+        <v>303</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>586</v>
+        <v>478</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>189</v>
+        <v>305</v>
       </c>
       <c r="I187" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>373</v>
+        <v>306</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>241</v>
+        <v>462</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>242</v>
+        <v>463</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>243</v>
+        <v>464</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>587</v>
+        <v>479</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>245</v>
+        <v>129</v>
       </c>
       <c r="I188" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>246</v>
+        <v>465</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>588</v>
+        <v>480</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>589</v>
+        <v>481</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>590</v>
+        <v>482</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>591</v>
+        <v>479</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>154</v>
+        <v>129</v>
       </c>
       <c r="I189" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>592</v>
+        <v>483</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>593</v>
+        <v>193</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>594</v>
+        <v>194</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>595</v>
+        <v>195</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>596</v>
+        <v>479</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>597</v>
+        <v>197</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>464</v>
+        <v>51</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>465</v>
+        <v>52</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>466</v>
+        <v>53</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>598</v>
+        <v>85</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>66</v>
+        <v>318</v>
       </c>
       <c r="I191" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>468</v>
+        <v>56</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>191</v>
+        <v>446</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>192</v>
+        <v>268</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>193</v>
+        <v>447</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>599</v>
+        <v>85</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>177</v>
+        <v>55</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>195</v>
+        <v>448</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>191</v>
+        <v>383</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>192</v>
+        <v>384</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>193</v>
+        <v>385</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>600</v>
+        <v>85</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>177</v>
+        <v>55</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>195</v>
+        <v>386</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>601</v>
+        <v>484</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>602</v>
+        <v>485</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>603</v>
+        <v>486</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>604</v>
+        <v>487</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>605</v>
+        <v>55</v>
       </c>
       <c r="I194" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>606</v>
+        <v>488</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>392</v>
+        <v>489</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>288</v>
+        <v>368</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>393</v>
+        <v>490</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>607</v>
+        <v>491</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>177</v>
+        <v>260</v>
       </c>
       <c r="I195" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>395</v>
+        <v>492</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>359</v>
+        <v>333</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>168</v>
+        <v>334</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>360</v>
+        <v>335</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>608</v>
+        <v>493</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>189</v>
+        <v>61</v>
       </c>
       <c r="I196" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>362</v>
+        <v>336</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>609</v>
+        <v>271</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>610</v>
+        <v>272</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>611</v>
+        <v>273</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>612</v>
+        <v>494</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>613</v>
+        <v>275</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>614</v>
+        <v>276</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>241</v>
+        <v>495</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>242</v>
+        <v>496</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>243</v>
+        <v>497</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>615</v>
+        <v>498</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>245</v>
+        <v>381</v>
       </c>
       <c r="I198" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>246</v>
+        <v>499</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>263</v>
+        <v>329</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>264</v>
+        <v>284</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>265</v>
+        <v>330</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>616</v>
+        <v>500</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>154</v>
+        <v>207</v>
       </c>
       <c r="I199" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>267</v>
+        <v>332</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>617</v>
+        <v>17</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>455</v>
+        <v>18</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>618</v>
+        <v>19</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>619</v>
+        <v>86</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>16</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>449</v>
+        <v>501</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>304</v>
+        <v>502</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>450</v>
+        <v>503</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>621</v>
+        <v>504</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>344</v>
+        <v>129</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>452</v>
+        <v>505</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>213</v>
+        <v>506</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>214</v>
+        <v>507</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>215</v>
+        <v>508</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>622</v>
+        <v>504</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>66</v>
+        <v>129</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>217</v>
+        <v>509</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>162</v>
+        <v>510</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>163</v>
+        <v>511</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>164</v>
+        <v>512</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>623</v>
+        <v>504</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>154</v>
+        <v>129</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>166</v>
+        <v>513</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>509</v>
+        <v>359</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>510</v>
+        <v>360</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>511</v>
+        <v>361</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>624</v>
+        <v>514</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>97</v>
+        <v>207</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>513</v>
+        <v>362</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>484</v>
+        <v>51</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>485</v>
+        <v>52</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>486</v>
+        <v>53</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>625</v>
+        <v>87</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>200</v>
+        <v>318</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>488</v>
+        <v>56</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>499</v>
+        <v>383</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>253</v>
+        <v>384</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>500</v>
+        <v>385</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>626</v>
+        <v>87</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>147</v>
+        <v>55</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>502</v>
+        <v>386</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>627</v>
+        <v>218</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>628</v>
+        <v>219</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>629</v>
+        <v>220</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>630</v>
+        <v>515</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>239</v>
+        <v>175</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>631</v>
+        <v>222</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>632</v>
+        <v>397</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>633</v>
+        <v>398</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>634</v>
+        <v>399</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>635</v>
+        <v>516</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>400</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>156</v>
+        <v>451</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>157</v>
+        <v>452</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>158</v>
+        <v>453</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>637</v>
+        <v>516</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>160</v>
+        <v>129</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>161</v>
+        <v>455</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>340</v>
+        <v>218</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>341</v>
+        <v>219</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>342</v>
+        <v>220</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>638</v>
+        <v>517</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>344</v>
+        <v>175</v>
       </c>
       <c r="I210" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>345</v>
+        <v>222</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>392</v>
+        <v>354</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>288</v>
+        <v>355</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>393</v>
+        <v>356</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>639</v>
+        <v>518</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>177</v>
+        <v>207</v>
       </c>
       <c r="I211" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>395</v>
+        <v>358</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>476</v>
+        <v>218</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>477</v>
+        <v>219</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>478</v>
+        <v>220</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>640</v>
+        <v>519</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>71</v>
+        <v>175</v>
       </c>
       <c r="I212" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>480</v>
+        <v>222</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>572</v>
+        <v>171</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>573</v>
+        <v>172</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>574</v>
+        <v>173</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>641</v>
+        <v>520</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>239</v>
+        <v>175</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>576</v>
+        <v>176</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>642</v>
+        <v>521</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>643</v>
+        <v>522</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>644</v>
+        <v>523</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>645</v>
+        <v>524</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>154</v>
+        <v>31</v>
       </c>
       <c r="I214" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>646</v>
+        <v>525</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>647</v>
+        <v>526</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>422</v>
+        <v>527</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>648</v>
+        <v>528</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>649</v>
+        <v>529</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>160</v>
+        <v>381</v>
       </c>
       <c r="I215" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>650</v>
+        <v>530</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>551</v>
+        <v>495</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>552</v>
+        <v>496</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>553</v>
+        <v>497</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>651</v>
+        <v>529</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>147</v>
+        <v>381</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>555</v>
+        <v>499</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>652</v>
+        <v>32</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>496</v>
+        <v>33</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>653</v>
+        <v>34</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>654</v>
+        <v>88</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="I217" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>16</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>495</v>
+        <v>531</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>496</v>
+        <v>532</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>497</v>
+        <v>533</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>654</v>
+        <v>534</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>245</v>
+        <v>305</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>498</v>
+        <v>535</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>426</v>
+        <v>301</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>370</v>
+        <v>302</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>427</v>
+        <v>303</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>654</v>
+        <v>534</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>147</v>
+        <v>305</v>
       </c>
       <c r="I219" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>429</v>
+        <v>306</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>656</v>
+        <v>51</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>657</v>
+        <v>52</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>658</v>
+        <v>53</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>659</v>
+        <v>89</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>278</v>
+        <v>318</v>
       </c>
       <c r="I220" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>660</v>
+        <v>56</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>661</v>
+        <v>89</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>156</v>
+        <v>428</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>157</v>
+        <v>342</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>158</v>
+        <v>429</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>662</v>
+        <v>540</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>160</v>
+        <v>431</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>161</v>
+        <v>432</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>287</v>
+        <v>229</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>288</v>
+        <v>230</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>289</v>
+        <v>231</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>663</v>
+        <v>541</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="I223" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>291</v>
+        <v>233</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>642</v>
+        <v>542</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>643</v>
+        <v>543</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>644</v>
+        <v>544</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>664</v>
+        <v>90</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>154</v>
+        <v>305</v>
       </c>
       <c r="I224" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>646</v>
+        <v>545</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>156</v>
+        <v>10</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>158</v>
+        <v>12</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>665</v>
+        <v>90</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>160</v>
+        <v>181</v>
       </c>
       <c r="I225" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>499</v>
+        <v>546</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>253</v>
+        <v>527</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>500</v>
+        <v>547</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>666</v>
+        <v>548</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>147</v>
+        <v>31</v>
       </c>
       <c r="I226" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>502</v>
+        <v>549</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>667</v>
+        <v>550</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>154</v>
+        <v>175</v>
       </c>
       <c r="I227" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>224</v>
+        <v>551</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>225</v>
+        <v>552</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>226</v>
+        <v>553</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>668</v>
+        <v>554</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>147</v>
+        <v>106</v>
       </c>
       <c r="I228" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>228</v>
+        <v>555</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>162</v>
+        <v>556</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>163</v>
+        <v>557</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>164</v>
+        <v>558</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>669</v>
+        <v>559</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>154</v>
+        <v>227</v>
       </c>
       <c r="I229" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>166</v>
+        <v>560</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>670</v>
+        <v>561</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>671</v>
+        <v>562</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>672</v>
+        <v>563</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>673</v>
+        <v>559</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>384</v>
+        <v>227</v>
       </c>
       <c r="I230" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>674</v>
+        <v>564</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>156</v>
+        <v>565</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>157</v>
+        <v>298</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>158</v>
+        <v>566</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>675</v>
+        <v>559</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>160</v>
+        <v>227</v>
       </c>
       <c r="I231" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>161</v>
+        <v>567</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>258</v>
+        <v>474</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>259</v>
+        <v>398</v>
       </c>
       <c r="C232" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="H232" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="F232" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I232" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>262</v>
+        <v>476</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>677</v>
+        <v>218</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>678</v>
+        <v>219</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>679</v>
+        <v>220</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>680</v>
+        <v>569</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>384</v>
+        <v>175</v>
       </c>
       <c r="I233" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>681</v>
+        <v>222</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>677</v>
+        <v>570</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>678</v>
+        <v>571</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>679</v>
+        <v>572</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>682</v>
+        <v>569</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>384</v>
+        <v>175</v>
       </c>
       <c r="I234" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>681</v>
+        <v>573</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>683</v>
+        <v>489</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>684</v>
+        <v>368</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>685</v>
+        <v>490</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>686</v>
+        <v>574</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>160</v>
+        <v>260</v>
       </c>
       <c r="I235" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>563</v>
+        <v>492</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>359</v>
+        <v>223</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>168</v>
+        <v>224</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>360</v>
+        <v>225</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>687</v>
+        <v>575</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>189</v>
+        <v>227</v>
       </c>
       <c r="I236" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>362</v>
+        <v>228</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>499</v>
+        <v>576</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>253</v>
+        <v>577</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>500</v>
+        <v>578</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>688</v>
+        <v>575</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>147</v>
+        <v>227</v>
       </c>
       <c r="I237" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>502</v>
+        <v>579</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>689</v>
+        <v>580</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>272</v>
+        <v>238</v>
       </c>
       <c r="I238" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>10</v>
+        <v>283</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>11</v>
+        <v>284</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>12</v>
+        <v>285</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>14</v>
+        <v>580</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>27</v>
+        <v>238</v>
       </c>
       <c r="I239" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J239" s="0" t="s">
+        <v>286</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>690</v>
+        <v>581</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>691</v>
+        <v>582</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>692</v>
+        <v>583</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>108</v>
+        <v>580</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>433</v>
+        <v>238</v>
       </c>
       <c r="I240" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>693</v>
+        <v>584</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>580</v>
+        <v>91</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>581</v>
+        <v>92</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>582</v>
+        <v>93</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>694</v>
+        <v>94</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="I241" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>380</v>
+        <v>585</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>381</v>
+        <v>586</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>382</v>
+        <v>587</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>112</v>
+        <v>588</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>384</v>
+        <v>129</v>
       </c>
       <c r="I242" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>385</v>
+        <v>589</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>196</v>
+        <v>506</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>197</v>
+        <v>507</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>198</v>
+        <v>508</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>113</v>
+        <v>588</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>200</v>
+        <v>129</v>
       </c>
       <c r="I243" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>201</v>
+        <v>509</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>258</v>
+        <v>193</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>259</v>
+        <v>194</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>260</v>
+        <v>195</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>695</v>
+        <v>588</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="I244" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>262</v>
+        <v>197</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>696</v>
+        <v>510</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>697</v>
+        <v>511</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>698</v>
+        <v>512</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>699</v>
+        <v>588</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="I245" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>700</v>
+        <v>513</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>258</v>
+        <v>214</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>259</v>
+        <v>215</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>260</v>
+        <v>216</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>701</v>
+        <v>590</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>177</v>
+        <v>207</v>
       </c>
       <c r="I246" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>262</v>
+        <v>217</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>677</v>
+        <v>422</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>678</v>
+        <v>334</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>679</v>
+        <v>423</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>702</v>
+        <v>590</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>384</v>
+        <v>207</v>
       </c>
       <c r="I247" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>681</v>
+        <v>424</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>387</v>
+        <v>446</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>388</v>
+        <v>268</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>389</v>
+        <v>447</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>703</v>
+        <v>95</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>245</v>
+        <v>55</v>
       </c>
       <c r="I248" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>391</v>
+        <v>448</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>17</v>
+        <v>383</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>18</v>
+        <v>384</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>19</v>
+        <v>385</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>245</v>
+        <v>55</v>
       </c>
       <c r="I249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>22</v>
+        <v>386</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>704</v>
+        <v>17</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>336</v>
+        <v>18</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>705</v>
+        <v>19</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>706</v>
+        <v>95</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>147</v>
+        <v>55</v>
       </c>
       <c r="I250" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>16</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>454</v>
+        <v>314</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>455</v>
+        <v>315</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>456</v>
+        <v>316</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>708</v>
+        <v>95</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>272</v>
+        <v>55</v>
       </c>
       <c r="I251" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>458</v>
+        <v>317</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>454</v>
+        <v>262</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>455</v>
+        <v>263</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>456</v>
+        <v>264</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>709</v>
+        <v>99</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>272</v>
+        <v>106</v>
       </c>
       <c r="I252" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>458</v>
+        <v>266</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>330</v>
+        <v>267</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>331</v>
+        <v>268</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>332</v>
+        <v>269</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>710</v>
+        <v>99</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>183</v>
+        <v>55</v>
       </c>
       <c r="I253" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>334</v>
+        <v>270</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>392</v>
+        <v>96</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>288</v>
+        <v>97</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>393</v>
+        <v>98</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>711</v>
+        <v>99</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>177</v>
+        <v>106</v>
       </c>
       <c r="I254" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>395</v>
+        <v>101</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>696</v>
+        <v>551</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>697</v>
+        <v>552</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>698</v>
+        <v>553</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>712</v>
+        <v>591</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="I255" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>700</v>
+        <v>555</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>713</v>
+        <v>271</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>714</v>
+        <v>272</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>715</v>
+        <v>273</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>716</v>
+        <v>592</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>177</v>
+        <v>275</v>
       </c>
       <c r="I256" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>717</v>
+        <v>276</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>718</v>
+        <v>102</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>719</v>
+        <v>103</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>720</v>
+        <v>104</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>721</v>
+        <v>105</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>272</v>
+        <v>100</v>
       </c>
       <c r="I257" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>157</v>
+        <v>172</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>723</v>
+        <v>593</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="I258" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>609</v>
+        <v>428</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>610</v>
+        <v>342</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>611</v>
+        <v>429</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>724</v>
+        <v>594</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>613</v>
+        <v>431</v>
       </c>
       <c r="I259" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>614</v>
+        <v>432</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>725</v>
+        <v>203</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>726</v>
+        <v>204</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>727</v>
+        <v>205</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>728</v>
+        <v>595</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>147</v>
+        <v>207</v>
       </c>
       <c r="I260" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>729</v>
+        <v>208</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>730</v>
+        <v>96</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>540</v>
+        <v>97</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>731</v>
+        <v>98</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>732</v>
+        <v>107</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>384</v>
+        <v>106</v>
       </c>
       <c r="I261" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>733</v>
+        <v>101</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>156</v>
+        <v>108</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>157</v>
+        <v>22</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>158</v>
+        <v>109</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>734</v>
+        <v>107</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>160</v>
+        <v>100</v>
       </c>
       <c r="I262" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>161</v>
+        <v>110</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>735</v>
+        <v>417</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>736</v>
+        <v>418</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>737</v>
+        <v>419</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>738</v>
+        <v>596</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>15</v>
+        <v>295</v>
       </c>
       <c r="I263" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>739</v>
+        <v>420</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>740</v>
+        <v>597</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>200</v>
+        <v>129</v>
       </c>
       <c r="I264" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>741</v>
+        <v>598</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>336</v>
+        <v>599</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>742</v>
+        <v>600</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>114</v>
+        <v>174</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>15</v>
+        <v>175</v>
       </c>
       <c r="I265" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>743</v>
+        <v>601</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>26</v>
+        <v>111</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>744</v>
+        <v>181</v>
       </c>
       <c r="I266" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>745</v>
+        <v>602</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>746</v>
+        <v>603</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>747</v>
+        <v>604</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>748</v>
+        <v>14</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="I267" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>749</v>
+        <v>605</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>670</v>
+        <v>606</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>671</v>
+        <v>607</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>672</v>
+        <v>608</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>750</v>
+        <v>609</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>384</v>
+        <v>55</v>
       </c>
       <c r="I268" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>674</v>
+        <v>610</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>484</v>
+        <v>223</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>485</v>
+        <v>224</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>486</v>
+        <v>225</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>751</v>
+        <v>611</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>200</v>
+        <v>227</v>
       </c>
       <c r="I269" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>488</v>
+        <v>228</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>258</v>
+        <v>377</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>259</v>
+        <v>378</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>260</v>
+        <v>379</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>752</v>
+        <v>612</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>177</v>
+        <v>381</v>
       </c>
       <c r="I270" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>262</v>
+        <v>382</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>753</v>
+        <v>71</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>754</v>
+        <v>72</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>755</v>
+        <v>73</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>756</v>
+        <v>112</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>605</v>
+        <v>322</v>
       </c>
       <c r="I271" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>757</v>
+        <v>77</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>523</v>
+        <v>613</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>524</v>
+        <v>614</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>525</v>
+        <v>615</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>758</v>
+        <v>616</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>147</v>
+        <v>44</v>
       </c>
       <c r="I272" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>527</v>
+        <v>617</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>759</v>
+        <v>618</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>325</v>
+        <v>619</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>760</v>
+        <v>620</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>761</v>
+        <v>621</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="I273" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>622</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>28</v>
+        <v>410</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>29</v>
+        <v>411</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>30</v>
+        <v>412</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>200</v>
+        <v>44</v>
       </c>
       <c r="I274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>32</v>
+        <v>413</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>642</v>
+        <v>623</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>643</v>
+        <v>624</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>644</v>
+        <v>625</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>763</v>
+        <v>626</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>154</v>
+        <v>227</v>
       </c>
       <c r="I275" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>646</v>
+        <v>627</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>764</v>
+        <v>397</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>765</v>
+        <v>398</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>766</v>
+        <v>399</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>767</v>
+        <v>628</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>171</v>
+        <v>129</v>
       </c>
       <c r="I276" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>768</v>
+        <v>400</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>769</v>
+        <v>531</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>770</v>
+        <v>532</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>771</v>
+        <v>533</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>772</v>
+        <v>629</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>605</v>
+        <v>305</v>
       </c>
       <c r="I277" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>773</v>
+        <v>535</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>617</v>
+        <v>606</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>455</v>
+        <v>607</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>115</v>
+        <v>182</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="I278" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>620</v>
+        <v>610</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>224</v>
+        <v>51</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>225</v>
+        <v>52</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>226</v>
+        <v>53</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>774</v>
+        <v>113</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>147</v>
+        <v>318</v>
       </c>
       <c r="I279" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>228</v>
+        <v>56</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>207</v>
+        <v>630</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>208</v>
+        <v>631</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>209</v>
+        <v>632</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>775</v>
+        <v>633</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>211</v>
+        <v>129</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>212</v>
+        <v>634</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>363</v>
+        <v>635</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>364</v>
+        <v>272</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>365</v>
+        <v>636</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>776</v>
+        <v>637</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="I281" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>367</v>
+        <v>638</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>777</v>
+        <v>639</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>778</v>
+        <v>640</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>779</v>
+        <v>641</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>780</v>
+        <v>24</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>200</v>
+        <v>260</v>
       </c>
       <c r="I282" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>781</v>
+        <v>642</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>143</v>
+        <v>114</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>144</v>
+        <v>115</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>145</v>
+        <v>116</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>782</v>
+        <v>30</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>147</v>
+        <v>49</v>
       </c>
       <c r="I283" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>783</v>
+        <v>643</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>264</v>
+        <v>644</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>784</v>
+        <v>645</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>785</v>
+        <v>646</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>256</v>
+        <v>106</v>
       </c>
       <c r="I284" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>786</v>
+        <v>647</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>769</v>
+        <v>422</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>770</v>
+        <v>334</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>771</v>
+        <v>423</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>787</v>
+        <v>648</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>605</v>
+        <v>207</v>
       </c>
       <c r="I285" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>773</v>
+        <v>424</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>788</v>
+        <v>301</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>789</v>
+        <v>302</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>790</v>
+        <v>303</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>791</v>
+        <v>649</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>154</v>
+        <v>305</v>
       </c>
       <c r="I286" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>792</v>
+        <v>306</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>471</v>
+        <v>71</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>472</v>
+        <v>72</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>473</v>
+        <v>73</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>793</v>
+        <v>118</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>71</v>
+        <v>322</v>
       </c>
       <c r="I287" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>475</v>
+        <v>77</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>643</v>
+        <v>651</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>794</v>
+        <v>653</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>154</v>
+        <v>67</v>
       </c>
       <c r="I288" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>274</v>
+        <v>655</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>275</v>
+        <v>656</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>276</v>
+        <v>657</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>795</v>
+        <v>658</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>278</v>
+        <v>227</v>
       </c>
       <c r="I289" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>279</v>
+        <v>659</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>725</v>
+        <v>383</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>726</v>
+        <v>384</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>727</v>
+        <v>385</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>796</v>
+        <v>660</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>147</v>
+        <v>55</v>
       </c>
       <c r="I290" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>729</v>
+        <v>386</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>292</v>
+        <v>262</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>293</v>
+        <v>263</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>294</v>
+        <v>264</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>797</v>
+        <v>661</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>296</v>
+        <v>106</v>
       </c>
       <c r="I291" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>297</v>
+        <v>266</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>263</v>
+        <v>662</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>264</v>
+        <v>663</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>265</v>
+        <v>664</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>798</v>
+        <v>190</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>154</v>
+        <v>191</v>
       </c>
       <c r="I292" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>267</v>
+        <v>665</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>769</v>
+        <v>51</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>770</v>
+        <v>52</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>771</v>
+        <v>53</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>799</v>
+        <v>119</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>605</v>
+        <v>318</v>
       </c>
       <c r="I293" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>773</v>
+        <v>56</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>753</v>
+        <v>666</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>754</v>
+        <v>667</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>755</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>800</v>
+        <v>669</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>605</v>
+        <v>67</v>
       </c>
       <c r="I294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>757</v>
+        <v>670</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>801</v>
+        <v>480</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>691</v>
+        <v>481</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>802</v>
+        <v>482</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>803</v>
+        <v>196</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>97</v>
+        <v>129</v>
       </c>
       <c r="I295" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>804</v>
+        <v>483</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>769</v>
+        <v>526</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>770</v>
+        <v>527</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>771</v>
+        <v>528</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>805</v>
+        <v>671</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>605</v>
+        <v>381</v>
       </c>
       <c r="I296" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>773</v>
+        <v>530</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>806</v>
+        <v>367</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>807</v>
+        <v>368</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>808</v>
+        <v>369</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>809</v>
+        <v>201</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>433</v>
+        <v>175</v>
       </c>
       <c r="I297" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>810</v>
+        <v>371</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>769</v>
+        <v>363</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>770</v>
+        <v>364</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>771</v>
+        <v>365</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>120</v>
+        <v>206</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>605</v>
+        <v>207</v>
       </c>
       <c r="I298" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>773</v>
+        <v>366</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>292</v>
+        <v>354</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>293</v>
+        <v>355</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>294</v>
+        <v>356</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>811</v>
+        <v>212</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>296</v>
+        <v>207</v>
       </c>
       <c r="I299" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>297</v>
+        <v>358</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>490</v>
+        <v>672</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>491</v>
+        <v>673</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>492</v>
+        <v>674</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>812</v>
+        <v>221</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>245</v>
+        <v>175</v>
       </c>
       <c r="I300" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>494</v>
+        <v>675</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>813</v>
+        <v>676</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>814</v>
+        <v>677</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>815</v>
+        <v>678</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>816</v>
+        <v>226</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>15</v>
+        <v>227</v>
       </c>
       <c r="I301" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>817</v>
+        <v>679</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>443</v>
+        <v>417</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>444</v>
+        <v>418</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>445</v>
+        <v>419</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>818</v>
+        <v>680</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>15</v>
+        <v>295</v>
       </c>
       <c r="I302" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>447</v>
+        <v>420</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>292</v>
+        <v>576</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>293</v>
+        <v>577</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>294</v>
+        <v>578</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>819</v>
+        <v>681</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>296</v>
+        <v>227</v>
       </c>
       <c r="I303" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>297</v>
+        <v>579</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>566</v>
+        <v>262</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>567</v>
+        <v>263</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>568</v>
+        <v>264</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>820</v>
+        <v>682</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="I304" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>570</v>
+        <v>266</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>764</v>
+        <v>484</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>765</v>
+        <v>485</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>766</v>
+        <v>486</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>821</v>
+        <v>232</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>171</v>
+        <v>55</v>
       </c>
       <c r="I305" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>768</v>
+        <v>488</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>274</v>
+        <v>683</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>275</v>
+        <v>684</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>276</v>
+        <v>685</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>822</v>
+        <v>686</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>278</v>
+        <v>44</v>
       </c>
       <c r="I306" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>279</v>
+        <v>687</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>823</v>
+        <v>433</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>824</v>
+        <v>298</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>825</v>
+        <v>434</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>826</v>
+        <v>237</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>189</v>
+        <v>67</v>
       </c>
       <c r="I307" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>827</v>
+        <v>436</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>828</v>
+        <v>691</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>160</v>
+        <v>692</v>
       </c>
       <c r="I308" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>563</v>
+        <v>693</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>191</v>
+        <v>694</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>192</v>
+        <v>640</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>193</v>
+        <v>695</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>829</v>
+        <v>247</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>177</v>
+        <v>55</v>
       </c>
       <c r="I309" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>195</v>
+        <v>696</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>777</v>
+        <v>383</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>778</v>
+        <v>384</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>779</v>
+        <v>385</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>830</v>
+        <v>697</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I310" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>781</v>
+        <v>386</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>831</v>
+        <v>698</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>832</v>
+        <v>699</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>833</v>
+        <v>700</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>834</v>
+        <v>252</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>189</v>
+        <v>238</v>
       </c>
       <c r="I311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>835</v>
+        <v>701</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B312" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="B312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C312" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="F312" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G312" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H312" s="0" t="s">
-        <v>836</v>
+        <v>254</v>
       </c>
       <c r="I312" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>167</v>
+        <v>662</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>168</v>
+        <v>663</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>169</v>
+        <v>664</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>837</v>
+        <v>255</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>171</v>
+        <v>191</v>
       </c>
       <c r="I313" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>172</v>
+        <v>665</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>38</v>
+        <v>662</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>39</v>
+        <v>663</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>40</v>
+        <v>664</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>41</v>
+        <v>259</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>836</v>
+        <v>191</v>
       </c>
       <c r="I314" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
+      </c>
+      <c r="J314" s="0" t="s">
+        <v>665</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>387</v>
+        <v>702</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>388</v>
+        <v>703</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>389</v>
+        <v>704</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>838</v>
+        <v>705</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>245</v>
+        <v>175</v>
       </c>
       <c r="I315" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>391</v>
+        <v>706</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>42</v>
+        <v>707</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>34</v>
+        <v>708</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>43</v>
+        <v>709</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>44</v>
+        <v>710</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>160</v>
+        <v>431</v>
       </c>
       <c r="I316" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>46</v>
+        <v>711</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>839</v>
+        <v>17</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>840</v>
+        <v>18</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>841</v>
+        <v>19</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>842</v>
+        <v>122</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>843</v>
+        <v>55</v>
       </c>
       <c r="I317" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>844</v>
+        <v>16</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>23</v>
+        <v>643</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>24</v>
+        <v>644</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>25</v>
+        <v>645</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>47</v>
+        <v>265</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>744</v>
+        <v>106</v>
       </c>
       <c r="I318" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
+      </c>
+      <c r="J318" s="0" t="s">
+        <v>647</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>769</v>
+        <v>256</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>770</v>
+        <v>257</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>771</v>
+        <v>258</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>845</v>
+        <v>712</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>605</v>
+        <v>260</v>
       </c>
       <c r="I319" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>773</v>
+        <v>261</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>162</v>
+        <v>688</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>163</v>
+        <v>689</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>164</v>
+        <v>690</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>846</v>
+        <v>713</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>154</v>
+        <v>692</v>
       </c>
       <c r="I320" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>166</v>
+        <v>693</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>718</v>
+        <v>702</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>719</v>
+        <v>703</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>720</v>
+        <v>704</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>847</v>
+        <v>714</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>272</v>
+        <v>175</v>
       </c>
       <c r="I321" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>722</v>
+        <v>706</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>753</v>
+        <v>576</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>754</v>
+        <v>577</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>755</v>
+        <v>578</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>848</v>
+        <v>715</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>605</v>
+        <v>227</v>
       </c>
       <c r="I322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>757</v>
+        <v>579</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>801</v>
+        <v>433</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>691</v>
+        <v>298</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>802</v>
+        <v>434</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>123</v>
+        <v>716</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>97</v>
+        <v>67</v>
       </c>
       <c r="I323" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>804</v>
+        <v>436</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>849</v>
+        <v>717</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>850</v>
+        <v>718</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>851</v>
+        <v>719</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>852</v>
+        <v>274</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>433</v>
+        <v>275</v>
       </c>
       <c r="I324" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>853</v>
+        <v>720</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>854</v>
+        <v>438</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>855</v>
+        <v>439</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>856</v>
+        <v>440</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>857</v>
+        <v>39</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>433</v>
+        <v>31</v>
       </c>
       <c r="I325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>858</v>
+        <v>442</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>17</v>
+        <v>531</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>18</v>
+        <v>532</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>19</v>
+        <v>533</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>48</v>
+        <v>721</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>245</v>
+        <v>305</v>
       </c>
       <c r="I326" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>22</v>
+        <v>535</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>859</v>
+        <v>722</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>860</v>
+        <v>724</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>861</v>
+        <v>725</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>66</v>
+        <v>175</v>
       </c>
       <c r="I327" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>862</v>
+        <v>726</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>863</v>
+        <v>727</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>671</v>
+        <v>728</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>864</v>
+        <v>729</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>865</v>
+        <v>730</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>613</v>
+        <v>731</v>
       </c>
       <c r="I328" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>866</v>
+        <v>732</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>593</v>
+        <v>17</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>594</v>
+        <v>18</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>595</v>
+        <v>19</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>867</v>
+        <v>123</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>189</v>
+        <v>55</v>
       </c>
       <c r="I329" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>16</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>753</v>
+        <v>733</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>754</v>
+        <v>734</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>755</v>
+        <v>735</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>868</v>
+        <v>736</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>605</v>
+        <v>31</v>
       </c>
       <c r="I330" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>757</v>
+        <v>737</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>213</v>
+        <v>738</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>214</v>
+        <v>537</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>215</v>
+        <v>739</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>869</v>
+        <v>740</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>66</v>
+        <v>381</v>
       </c>
       <c r="I331" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>217</v>
+        <v>741</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>449</v>
+        <v>742</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>450</v>
+        <v>743</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>870</v>
+        <v>744</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>344</v>
+        <v>55</v>
       </c>
       <c r="I332" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>452</v>
+        <v>745</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>764</v>
+        <v>422</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>765</v>
+        <v>334</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>766</v>
+        <v>423</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>871</v>
+        <v>746</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>171</v>
+        <v>207</v>
       </c>
       <c r="I333" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>768</v>
+        <v>424</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>813</v>
+        <v>717</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>814</v>
+        <v>718</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>815</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>872</v>
+        <v>277</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>15</v>
+        <v>275</v>
       </c>
       <c r="I334" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>817</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>759</v>
+        <v>747</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>325</v>
+        <v>748</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>760</v>
+        <v>749</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>873</v>
+        <v>750</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>177</v>
+        <v>67</v>
       </c>
       <c r="I335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>762</v>
+        <v>751</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>718</v>
+        <v>581</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>719</v>
+        <v>582</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>720</v>
+        <v>583</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>874</v>
+        <v>281</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>272</v>
+        <v>238</v>
       </c>
       <c r="I336" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>722</v>
+        <v>584</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>875</v>
+        <v>462</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>876</v>
+        <v>463</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>877</v>
+        <v>464</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>127</v>
+        <v>752</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>160</v>
+        <v>129</v>
       </c>
       <c r="I337" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>878</v>
+        <v>465</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>252</v>
+        <v>753</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>253</v>
+        <v>754</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>254</v>
+        <v>755</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>879</v>
+        <v>756</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>256</v>
+        <v>67</v>
       </c>
       <c r="I338" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>257</v>
+        <v>757</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>880</v>
+        <v>319</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>253</v>
+        <v>320</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>881</v>
+        <v>321</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>882</v>
+        <v>290</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>256</v>
+        <v>322</v>
       </c>
       <c r="I339" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>883</v>
+        <v>323</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>806</v>
+        <v>758</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>807</v>
+        <v>759</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>808</v>
+        <v>760</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>884</v>
+        <v>761</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>433</v>
+        <v>322</v>
       </c>
       <c r="I340" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>810</v>
+        <v>762</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>10</v>
+        <v>531</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>11</v>
+        <v>532</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>12</v>
+        <v>533</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>49</v>
+        <v>304</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>27</v>
+        <v>305</v>
       </c>
       <c r="I341" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
+      </c>
+      <c r="J341" s="0" t="s">
+        <v>535</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>885</v>
+        <v>256</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>886</v>
+        <v>257</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>887</v>
+        <v>258</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>888</v>
+        <v>763</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="I342" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>889</v>
+        <v>261</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>460</v>
+        <v>51</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>144</v>
+        <v>52</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>461</v>
+        <v>53</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>890</v>
+        <v>124</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>189</v>
+        <v>318</v>
       </c>
       <c r="I343" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>463</v>
+        <v>56</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>769</v>
+        <v>576</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>770</v>
+        <v>577</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>771</v>
+        <v>578</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>891</v>
+        <v>764</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>605</v>
+        <v>227</v>
       </c>
       <c r="I344" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>773</v>
+        <v>579</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>156</v>
+        <v>765</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>157</v>
+        <v>766</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>158</v>
+        <v>767</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>892</v>
+        <v>43</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>160</v>
+        <v>44</v>
       </c>
       <c r="I345" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>161</v>
+        <v>768</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>50</v>
+        <v>209</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>51</v>
+        <v>210</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>52</v>
+        <v>211</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>53</v>
+        <v>307</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>893</v>
+        <v>207</v>
       </c>
       <c r="I346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>54</v>
+        <v>213</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>460</v>
+        <v>256</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>144</v>
+        <v>257</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>461</v>
+        <v>258</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>894</v>
+        <v>769</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>189</v>
+        <v>260</v>
       </c>
       <c r="I347" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>463</v>
+        <v>261</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>179</v>
+        <v>770</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>180</v>
+        <v>771</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>181</v>
+        <v>772</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>895</v>
+        <v>773</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>183</v>
+        <v>312</v>
       </c>
       <c r="I348" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>184</v>
+        <v>774</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>896</v>
+        <v>775</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>657</v>
+        <v>776</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>897</v>
+        <v>777</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>898</v>
+        <v>311</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>189</v>
+        <v>312</v>
       </c>
       <c r="I349" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>899</v>
+        <v>778</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>55</v>
+        <v>779</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>56</v>
+        <v>780</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>57</v>
+        <v>781</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>58</v>
+        <v>782</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>66</v>
+        <v>260</v>
       </c>
       <c r="I350" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>59</v>
+        <v>783</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>769</v>
+        <v>650</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>770</v>
+        <v>651</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>771</v>
+        <v>652</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>900</v>
+        <v>784</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>605</v>
+        <v>67</v>
       </c>
       <c r="I351" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>773</v>
+        <v>654</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>539</v>
+        <v>698</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>540</v>
+        <v>699</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>541</v>
+        <v>700</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>901</v>
+        <v>785</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="I352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>543</v>
+        <v>701</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>769</v>
+        <v>786</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>770</v>
+        <v>640</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>771</v>
+        <v>787</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>902</v>
+        <v>788</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>605</v>
+        <v>731</v>
       </c>
       <c r="I353" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>773</v>
+        <v>789</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>23</v>
+        <v>650</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>24</v>
+        <v>651</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>25</v>
+        <v>652</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>744</v>
+        <v>67</v>
       </c>
       <c r="I354" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
+      </c>
+      <c r="J354" s="0" t="s">
+        <v>654</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>10</v>
+        <v>790</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>11</v>
+        <v>791</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>12</v>
+        <v>792</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>61</v>
+        <v>793</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>27</v>
+        <v>731</v>
       </c>
       <c r="I355" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J355" s="0" t="s">
+        <v>794</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>652</v>
+        <v>229</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>496</v>
+        <v>230</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>653</v>
+        <v>231</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>903</v>
+        <v>795</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>245</v>
+        <v>55</v>
       </c>
       <c r="I356" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>655</v>
+        <v>233</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>601</v>
+        <v>484</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>602</v>
+        <v>485</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>603</v>
+        <v>486</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>904</v>
+        <v>54</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>605</v>
+        <v>55</v>
       </c>
       <c r="I357" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>606</v>
+        <v>488</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>905</v>
+        <v>598</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>714</v>
+        <v>599</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>906</v>
+        <v>600</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>907</v>
+        <v>796</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>147</v>
+        <v>175</v>
       </c>
       <c r="I358" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>908</v>
+        <v>601</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>539</v>
+        <v>797</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>540</v>
+        <v>798</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>541</v>
+        <v>799</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>909</v>
+        <v>800</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>256</v>
+        <v>801</v>
       </c>
       <c r="I359" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>543</v>
+        <v>802</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>910</v>
+        <v>738</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>911</v>
+        <v>537</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>912</v>
+        <v>739</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>913</v>
+        <v>803</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>71</v>
+        <v>381</v>
       </c>
       <c r="I360" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>914</v>
+        <v>741</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>915</v>
+        <v>804</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>288</v>
+        <v>805</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>916</v>
+        <v>806</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>917</v>
+        <v>327</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>245</v>
+        <v>191</v>
       </c>
       <c r="I361" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>918</v>
+        <v>807</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>863</v>
+        <v>623</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>671</v>
+        <v>624</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>864</v>
+        <v>625</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>919</v>
+        <v>808</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>613</v>
+        <v>227</v>
       </c>
       <c r="I362" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>866</v>
+        <v>627</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>652</v>
+        <v>333</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>496</v>
+        <v>334</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>653</v>
+        <v>335</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>920</v>
+        <v>809</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>245</v>
+        <v>61</v>
       </c>
       <c r="I363" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>655</v>
+        <v>336</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>915</v>
+        <v>676</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>288</v>
+        <v>677</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>916</v>
+        <v>678</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>921</v>
+        <v>810</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="I364" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>918</v>
+        <v>679</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>915</v>
+        <v>811</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>288</v>
+        <v>342</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>916</v>
+        <v>812</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>922</v>
+        <v>813</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>245</v>
+        <v>61</v>
       </c>
       <c r="I365" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>918</v>
+        <v>814</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>241</v>
+        <v>790</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>242</v>
+        <v>791</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>243</v>
+        <v>792</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>923</v>
+        <v>815</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>245</v>
+        <v>731</v>
       </c>
       <c r="I366" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>246</v>
+        <v>794</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>593</v>
+        <v>410</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>594</v>
+        <v>411</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>595</v>
+        <v>412</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>924</v>
+        <v>816</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>189</v>
+        <v>44</v>
       </c>
       <c r="I367" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>597</v>
+        <v>413</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>713</v>
+        <v>359</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>714</v>
+        <v>360</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>715</v>
+        <v>361</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>925</v>
+        <v>331</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>177</v>
+        <v>207</v>
       </c>
       <c r="I368" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>717</v>
+        <v>362</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>580</v>
+        <v>125</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>581</v>
+        <v>126</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>582</v>
+        <v>127</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>926</v>
+        <v>128</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="I369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>584</v>
+        <v>130</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>927</v>
+        <v>817</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>928</v>
+        <v>818</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>929</v>
+        <v>819</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>930</v>
+        <v>60</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="I370" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>931</v>
+        <v>820</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>247</v>
+        <v>821</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>248</v>
+        <v>355</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>249</v>
+        <v>822</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>932</v>
+        <v>823</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="I371" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>251</v>
+        <v>824</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>436</v>
+        <v>51</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>437</v>
+        <v>52</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>438</v>
+        <v>53</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>933</v>
+        <v>131</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>97</v>
+        <v>318</v>
       </c>
       <c r="I372" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>440</v>
+        <v>56</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>471</v>
+        <v>526</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>472</v>
+        <v>527</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>473</v>
+        <v>528</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>70</v>
+        <v>825</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>71</v>
+        <v>381</v>
       </c>
       <c r="I373" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>475</v>
+        <v>530</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>247</v>
+        <v>367</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>248</v>
+        <v>368</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>249</v>
+        <v>369</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>934</v>
+        <v>349</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>147</v>
+        <v>175</v>
       </c>
       <c r="I374" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>251</v>
+        <v>371</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>454</v>
+        <v>96</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>455</v>
+        <v>97</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>456</v>
+        <v>98</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>935</v>
+        <v>132</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>272</v>
+        <v>106</v>
       </c>
       <c r="I375" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>458</v>
+        <v>101</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>617</v>
+        <v>826</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>455</v>
+        <v>355</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>618</v>
+        <v>827</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>936</v>
+        <v>357</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>71</v>
+        <v>207</v>
       </c>
       <c r="I376" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>620</v>
+        <v>828</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>230</v>
+        <v>598</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>231</v>
+        <v>599</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>232</v>
+        <v>600</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>937</v>
+        <v>370</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>97</v>
+        <v>175</v>
       </c>
       <c r="I377" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>234</v>
+        <v>601</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>516</v>
+        <v>829</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>517</v>
+        <v>734</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>518</v>
+        <v>830</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>938</v>
+        <v>375</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>239</v>
+        <v>55</v>
       </c>
       <c r="I378" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>520</v>
+        <v>831</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>745</v>
+        <v>495</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>746</v>
+        <v>496</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>747</v>
+        <v>497</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>939</v>
+        <v>380</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>15</v>
+        <v>381</v>
       </c>
       <c r="I379" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>749</v>
+        <v>499</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>813</v>
+        <v>722</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>814</v>
+        <v>723</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>815</v>
+        <v>724</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>940</v>
+        <v>832</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>15</v>
+        <v>175</v>
       </c>
       <c r="I380" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>817</v>
+        <v>726</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>375</v>
+        <v>833</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>352</v>
+        <v>834</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>376</v>
+        <v>835</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>941</v>
+        <v>836</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>160</v>
+        <v>692</v>
       </c>
       <c r="I381" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>378</v>
+        <v>837</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>375</v>
+        <v>838</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>352</v>
+        <v>839</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>376</v>
+        <v>840</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>942</v>
+        <v>841</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>160</v>
+        <v>431</v>
       </c>
       <c r="I382" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>378</v>
+        <v>842</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>426</v>
+        <v>10</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>370</v>
+        <v>11</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>427</v>
+        <v>12</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>943</v>
+        <v>62</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>147</v>
+        <v>181</v>
       </c>
       <c r="I383" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>16</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>769</v>
+        <v>742</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>770</v>
+        <v>302</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>771</v>
+        <v>743</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>944</v>
+        <v>843</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>605</v>
+        <v>55</v>
       </c>
       <c r="I384" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>773</v>
+        <v>745</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>831</v>
+        <v>51</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>832</v>
+        <v>52</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>833</v>
+        <v>53</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>945</v>
+        <v>133</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>189</v>
+        <v>318</v>
       </c>
       <c r="I385" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>835</v>
+        <v>56</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>823</v>
+        <v>688</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>824</v>
+        <v>689</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>825</v>
+        <v>690</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>946</v>
+        <v>844</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>189</v>
+        <v>692</v>
       </c>
       <c r="I386" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>827</v>
+        <v>693</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>947</v>
+        <v>698</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>948</v>
+        <v>699</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>949</v>
+        <v>700</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>950</v>
+        <v>390</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>147</v>
+        <v>238</v>
       </c>
       <c r="I387" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>951</v>
+        <v>701</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>952</v>
+        <v>845</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>953</v>
+        <v>846</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>954</v>
+        <v>847</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>955</v>
+        <v>848</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>956</v>
+        <v>25</v>
       </c>
       <c r="I388" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>957</v>
+        <v>849</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>741</v>
+        <v>256</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>336</v>
+        <v>257</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>742</v>
+        <v>258</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>958</v>
+        <v>395</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>15</v>
+        <v>260</v>
       </c>
       <c r="I389" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>743</v>
+        <v>261</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>769</v>
+        <v>177</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>770</v>
+        <v>178</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>771</v>
+        <v>179</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>959</v>
+        <v>404</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>605</v>
+        <v>55</v>
       </c>
       <c r="I390" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>773</v>
+        <v>180</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>960</v>
+        <v>833</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>961</v>
+        <v>834</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>962</v>
+        <v>835</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>963</v>
+        <v>850</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>160</v>
+        <v>692</v>
       </c>
       <c r="I391" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>964</v>
+        <v>837</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>292</v>
+        <v>753</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>293</v>
+        <v>754</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>294</v>
+        <v>755</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>965</v>
+        <v>851</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>296</v>
+        <v>67</v>
       </c>
       <c r="I392" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>297</v>
+        <v>757</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>966</v>
+        <v>410</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>967</v>
+        <v>411</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>968</v>
+        <v>412</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>969</v>
+        <v>852</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>239</v>
+        <v>44</v>
       </c>
       <c r="I393" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>970</v>
+        <v>413</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>516</v>
+        <v>853</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>517</v>
+        <v>537</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>518</v>
+        <v>854</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>971</v>
+        <v>855</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>239</v>
+        <v>25</v>
       </c>
       <c r="I394" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>520</v>
+        <v>856</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>966</v>
+        <v>672</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>967</v>
+        <v>673</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>968</v>
+        <v>674</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>972</v>
+        <v>406</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>239</v>
+        <v>175</v>
       </c>
       <c r="I395" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>970</v>
+        <v>675</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>490</v>
+        <v>747</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>491</v>
+        <v>748</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>492</v>
+        <v>749</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>973</v>
+        <v>66</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>245</v>
+        <v>67</v>
       </c>
       <c r="I396" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>494</v>
+        <v>751</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>974</v>
+        <v>446</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>975</v>
+        <v>268</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>976</v>
+        <v>447</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>977</v>
+        <v>70</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>239</v>
+        <v>55</v>
       </c>
       <c r="I397" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>978</v>
+        <v>448</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>308</v>
+        <v>779</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>304</v>
+        <v>780</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>309</v>
+        <v>781</v>
       </c>
       <c r="F398" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>979</v>
+        <v>857</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>239</v>
+        <v>260</v>
       </c>
       <c r="I398" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>311</v>
+        <v>783</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>516</v>
+        <v>858</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>517</v>
+        <v>759</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>518</v>
+        <v>859</v>
       </c>
       <c r="F399" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>980</v>
+        <v>414</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>239</v>
+        <v>801</v>
       </c>
       <c r="I399" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>520</v>
+        <v>860</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>974</v>
+        <v>811</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>975</v>
+        <v>342</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>976</v>
+        <v>812</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>981</v>
+        <v>861</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>239</v>
+        <v>61</v>
       </c>
       <c r="I400" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>978</v>
+        <v>814</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>974</v>
+        <v>672</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>975</v>
+        <v>673</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>976</v>
+        <v>674</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>982</v>
+        <v>415</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>239</v>
+        <v>175</v>
       </c>
       <c r="I401" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>978</v>
+        <v>675</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>516</v>
+        <v>758</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>517</v>
+        <v>759</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>518</v>
+        <v>760</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>983</v>
+        <v>416</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>239</v>
+        <v>322</v>
       </c>
       <c r="I402" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>520</v>
+        <v>762</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>769</v>
+        <v>672</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>770</v>
+        <v>673</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>771</v>
+        <v>674</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G403" s="0" t="s">
-        <v>984</v>
+        <v>862</v>
       </c>
       <c r="H403" s="0" t="s">
-        <v>605</v>
+        <v>175</v>
       </c>
       <c r="I403" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>773</v>
+        <v>675</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>196</v>
+        <v>341</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>197</v>
+        <v>342</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>198</v>
+        <v>343</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G404" s="0" t="s">
-        <v>985</v>
+        <v>863</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>200</v>
+        <v>61</v>
       </c>
       <c r="I404" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>201</v>
+        <v>344</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>292</v>
+        <v>864</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>293</v>
+        <v>865</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>294</v>
+        <v>866</v>
       </c>
       <c r="F405" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>986</v>
+        <v>867</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="I405" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>297</v>
+        <v>868</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>460</v>
+        <v>869</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>144</v>
+        <v>557</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>461</v>
+        <v>870</v>
       </c>
       <c r="F406" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>987</v>
+        <v>871</v>
       </c>
       <c r="H406" s="0" t="s">
-        <v>189</v>
+        <v>275</v>
       </c>
       <c r="I406" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>463</v>
+        <v>872</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>863</v>
+        <v>446</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>671</v>
+        <v>268</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>864</v>
+        <v>447</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G407" s="0" t="s">
-        <v>988</v>
+        <v>873</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>613</v>
+        <v>55</v>
       </c>
       <c r="I407" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>866</v>
+        <v>448</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>849</v>
+        <v>722</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>850</v>
+        <v>723</v>
       </c>
       <c r="C408" s="0" t="s">
-        <v>851</v>
+        <v>724</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>989</v>
+        <v>874</v>
       </c>
       <c r="H408" s="0" t="s">
-        <v>433</v>
+        <v>175</v>
       </c>
       <c r="I408" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>853</v>
+        <v>726</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>777</v>
+        <v>790</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>778</v>
+        <v>791</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>779</v>
+        <v>792</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>990</v>
+        <v>875</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>200</v>
+        <v>731</v>
       </c>
       <c r="I409" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>781</v>
+        <v>794</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>572</v>
+        <v>17</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>573</v>
+        <v>18</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>574</v>
+        <v>19</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G410" s="0" t="s">
-        <v>991</v>
+        <v>134</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>239</v>
+        <v>55</v>
       </c>
       <c r="I410" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>16</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>966</v>
+        <v>209</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>967</v>
+        <v>210</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>968</v>
+        <v>211</v>
       </c>
       <c r="F411" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G411" s="0" t="s">
-        <v>992</v>
+        <v>421</v>
       </c>
       <c r="H411" s="0" t="s">
-        <v>239</v>
+        <v>207</v>
       </c>
       <c r="I411" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>970</v>
+        <v>213</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>741</v>
+        <v>790</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>336</v>
+        <v>791</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>742</v>
+        <v>792</v>
       </c>
       <c r="F412" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G412" s="0" t="s">
-        <v>993</v>
+        <v>876</v>
       </c>
       <c r="H412" s="0" t="s">
-        <v>15</v>
+        <v>731</v>
       </c>
       <c r="I412" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>743</v>
+        <v>794</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>994</v>
+        <v>838</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>485</v>
+        <v>839</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>995</v>
+        <v>840</v>
       </c>
       <c r="F413" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G413" s="0" t="s">
-        <v>996</v>
+        <v>430</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>239</v>
+        <v>431</v>
       </c>
       <c r="I413" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>997</v>
+        <v>842</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>885</v>
+        <v>135</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>886</v>
+        <v>136</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>887</v>
+        <v>137</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G414" s="0" t="s">
-        <v>998</v>
+        <v>138</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>256</v>
+        <v>295</v>
       </c>
       <c r="I414" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>889</v>
+        <v>139</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
         <v>392</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>288</v>
+        <v>393</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="F415" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G415" s="0" t="s">
-        <v>999</v>
+        <v>877</v>
       </c>
       <c r="H415" s="0" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="I415" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>1000</v>
+        <v>183</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>1001</v>
+        <v>184</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>1002</v>
+        <v>185</v>
       </c>
       <c r="F416" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G416" s="0" t="s">
-        <v>1003</v>
+        <v>878</v>
       </c>
       <c r="H416" s="0" t="s">
-        <v>239</v>
+        <v>75</v>
       </c>
       <c r="I416" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>1004</v>
+        <v>186</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>516</v>
+        <v>363</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>517</v>
+        <v>364</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>518</v>
+        <v>365</v>
       </c>
       <c r="F417" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G417" s="0" t="s">
-        <v>1005</v>
+        <v>879</v>
       </c>
       <c r="H417" s="0" t="s">
-        <v>239</v>
+        <v>207</v>
       </c>
       <c r="I417" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>520</v>
+        <v>366</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>454</v>
+        <v>229</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>455</v>
+        <v>230</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>456</v>
+        <v>231</v>
       </c>
       <c r="F418" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G418" s="0" t="s">
-        <v>1006</v>
+        <v>880</v>
       </c>
       <c r="H418" s="0" t="s">
-        <v>272</v>
+        <v>55</v>
       </c>
       <c r="I418" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>458</v>
+        <v>233</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>863</v>
+        <v>881</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>671</v>
+        <v>882</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>864</v>
+        <v>883</v>
       </c>
       <c r="F419" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G419" s="0" t="s">
-        <v>1007</v>
+        <v>884</v>
       </c>
       <c r="H419" s="0" t="s">
-        <v>613</v>
+        <v>322</v>
       </c>
       <c r="I419" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>866</v>
+        <v>885</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>696</v>
+        <v>886</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>697</v>
+        <v>887</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>698</v>
+        <v>888</v>
       </c>
       <c r="F420" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G420" s="0" t="s">
-        <v>1008</v>
+        <v>435</v>
       </c>
       <c r="H420" s="0" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="I420" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>700</v>
+        <v>366</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>454</v>
+        <v>240</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>455</v>
+        <v>241</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>456</v>
+        <v>242</v>
       </c>
       <c r="F421" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G421" s="0" t="s">
-        <v>1009</v>
+        <v>889</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>272</v>
+        <v>67</v>
       </c>
       <c r="I421" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>458</v>
+        <v>243</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>292</v>
+        <v>747</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>293</v>
+        <v>748</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>294</v>
+        <v>749</v>
       </c>
       <c r="F422" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G422" s="0" t="s">
-        <v>1010</v>
+        <v>890</v>
       </c>
       <c r="H422" s="0" t="s">
-        <v>296</v>
+        <v>67</v>
       </c>
       <c r="I422" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>297</v>
+        <v>751</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>572</v>
+        <v>367</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>573</v>
+        <v>368</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>574</v>
+        <v>369</v>
       </c>
       <c r="F423" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G423" s="0" t="s">
-        <v>1011</v>
+        <v>437</v>
       </c>
       <c r="H423" s="0" t="s">
-        <v>239</v>
+        <v>175</v>
       </c>
       <c r="I423" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>576</v>
+        <v>371</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>484</v>
+        <v>727</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>485</v>
+        <v>728</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>486</v>
+        <v>729</v>
       </c>
       <c r="F424" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G424" s="0" t="s">
-        <v>1012</v>
+        <v>441</v>
       </c>
       <c r="H424" s="0" t="s">
-        <v>200</v>
+        <v>731</v>
       </c>
       <c r="I424" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>488</v>
+        <v>732</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>1000</v>
+        <v>702</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>1001</v>
+        <v>703</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>1002</v>
+        <v>704</v>
       </c>
       <c r="F425" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G425" s="0" t="s">
-        <v>1013</v>
+        <v>891</v>
       </c>
       <c r="H425" s="0" t="s">
-        <v>239</v>
+        <v>175</v>
       </c>
       <c r="I425" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>1004</v>
+        <v>706</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>966</v>
+        <v>256</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>967</v>
+        <v>257</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>968</v>
+        <v>258</v>
       </c>
       <c r="F426" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G426" s="0" t="s">
-        <v>1014</v>
+        <v>892</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>239</v>
+        <v>260</v>
       </c>
       <c r="I426" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>970</v>
+        <v>261</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>753</v>
+        <v>417</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>754</v>
+        <v>418</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>755</v>
+        <v>419</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G427" s="0" t="s">
-        <v>1015</v>
+        <v>74</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>605</v>
+        <v>295</v>
       </c>
       <c r="I427" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>757</v>
+        <v>420</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>213</v>
+        <v>864</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>214</v>
+        <v>865</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>215</v>
+        <v>866</v>
       </c>
       <c r="F428" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G428" s="0" t="s">
-        <v>1016</v>
+        <v>893</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>66</v>
+        <v>305</v>
       </c>
       <c r="I428" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>217</v>
+        <v>868</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>1000</v>
+        <v>51</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>1001</v>
+        <v>52</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>1002</v>
+        <v>53</v>
       </c>
       <c r="F429" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G429" s="0" t="s">
-        <v>1017</v>
+        <v>78</v>
       </c>
       <c r="H429" s="0" t="s">
-        <v>239</v>
+        <v>318</v>
       </c>
       <c r="I429" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>1004</v>
+        <v>56</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>516</v>
+        <v>40</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>517</v>
+        <v>41</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>518</v>
+        <v>42</v>
       </c>
       <c r="F430" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G430" s="0" t="s">
-        <v>1018</v>
+        <v>140</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>239</v>
+        <v>49</v>
       </c>
       <c r="I430" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>16</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>863</v>
+        <v>838</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>671</v>
+        <v>839</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>864</v>
+        <v>840</v>
       </c>
       <c r="F431" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G431" s="0" t="s">
-        <v>1019</v>
+        <v>449</v>
       </c>
       <c r="H431" s="0" t="s">
-        <v>613</v>
+        <v>431</v>
       </c>
       <c r="I431" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>866</v>
+        <v>842</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>202</v>
+        <v>249</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>203</v>
+        <v>250</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>204</v>
+        <v>251</v>
       </c>
       <c r="F432" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G432" s="0" t="s">
-        <v>1020</v>
+        <v>894</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>160</v>
+        <v>238</v>
       </c>
       <c r="I432" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>206</v>
+        <v>253</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>460</v>
+        <v>410</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>144</v>
+        <v>411</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>461</v>
+        <v>412</v>
       </c>
       <c r="F433" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G433" s="0" t="s">
-        <v>1021</v>
+        <v>450</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>189</v>
+        <v>44</v>
       </c>
       <c r="I433" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>463</v>
+        <v>413</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>735</v>
+        <v>895</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>736</v>
+        <v>896</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>737</v>
+        <v>897</v>
       </c>
       <c r="F434" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G434" s="0" t="s">
-        <v>1022</v>
+        <v>454</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="I434" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>739</v>
+        <v>898</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>516</v>
+        <v>635</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>517</v>
+        <v>272</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>518</v>
+        <v>636</v>
       </c>
       <c r="F435" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G435" s="0" t="s">
-        <v>1023</v>
+        <v>899</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="I435" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>520</v>
+        <v>638</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>1024</v>
+        <v>900</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>1025</v>
+        <v>901</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>1026</v>
+        <v>902</v>
       </c>
       <c r="F436" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G436" s="0" t="s">
-        <v>1027</v>
+        <v>460</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>239</v>
+        <v>44</v>
       </c>
       <c r="I436" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>1028</v>
+        <v>903</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>690</v>
+        <v>904</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>691</v>
+        <v>257</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>692</v>
+        <v>905</v>
       </c>
       <c r="F437" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G437" s="0" t="s">
-        <v>1029</v>
+        <v>906</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>433</v>
+        <v>175</v>
       </c>
       <c r="I437" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>693</v>
+        <v>907</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>713</v>
+        <v>838</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>714</v>
+        <v>839</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>715</v>
+        <v>840</v>
       </c>
       <c r="F438" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G438" s="0" t="s">
-        <v>1030</v>
+        <v>461</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>177</v>
+        <v>431</v>
       </c>
       <c r="I438" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>717</v>
+        <v>842</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>1024</v>
+        <v>770</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>1025</v>
+        <v>771</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>1026</v>
+        <v>772</v>
       </c>
       <c r="F439" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G439" s="0" t="s">
-        <v>1031</v>
+        <v>469</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>239</v>
+        <v>312</v>
       </c>
       <c r="I439" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>1028</v>
+        <v>774</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>499</v>
+        <v>301</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>253</v>
+        <v>302</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>500</v>
+        <v>303</v>
       </c>
       <c r="F440" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G440" s="0" t="s">
-        <v>1032</v>
+        <v>908</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>147</v>
+        <v>305</v>
       </c>
       <c r="I440" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>502</v>
+        <v>306</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>875</v>
+        <v>909</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>876</v>
+        <v>910</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>877</v>
+        <v>911</v>
       </c>
       <c r="F441" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G441" s="0" t="s">
-        <v>1033</v>
+        <v>82</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>160</v>
+        <v>260</v>
       </c>
       <c r="I441" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>878</v>
+        <v>912</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>875</v>
+        <v>561</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>876</v>
+        <v>562</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>877</v>
+        <v>563</v>
       </c>
       <c r="F442" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G442" s="0" t="s">
-        <v>1034</v>
+        <v>913</v>
       </c>
       <c r="H442" s="0" t="s">
-        <v>160</v>
+        <v>227</v>
       </c>
       <c r="I442" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>878</v>
+        <v>564</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>292</v>
+        <v>753</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>293</v>
+        <v>754</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>294</v>
+        <v>755</v>
       </c>
       <c r="F443" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G443" s="0" t="s">
-        <v>1035</v>
+        <v>914</v>
       </c>
       <c r="H443" s="0" t="s">
-        <v>296</v>
+        <v>67</v>
       </c>
       <c r="I443" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>297</v>
+        <v>757</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>490</v>
+        <v>672</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>491</v>
+        <v>673</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>492</v>
+        <v>674</v>
       </c>
       <c r="F444" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G444" s="0" t="s">
-        <v>1036</v>
+        <v>477</v>
       </c>
       <c r="H444" s="0" t="s">
-        <v>245</v>
+        <v>175</v>
       </c>
       <c r="I444" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>494</v>
+        <v>675</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>224</v>
+        <v>531</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>225</v>
+        <v>532</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>226</v>
+        <v>533</v>
       </c>
       <c r="F445" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G445" s="0" t="s">
-        <v>1037</v>
+        <v>478</v>
       </c>
       <c r="H445" s="0" t="s">
-        <v>147</v>
+        <v>305</v>
       </c>
       <c r="I445" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>228</v>
+        <v>535</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>974</v>
+        <v>40</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>975</v>
+        <v>41</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>976</v>
+        <v>42</v>
       </c>
       <c r="F446" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G446" s="0" t="s">
-        <v>1038</v>
+        <v>141</v>
       </c>
       <c r="H446" s="0" t="s">
-        <v>239</v>
+        <v>49</v>
       </c>
       <c r="I446" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>978</v>
+        <v>16</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>713</v>
+        <v>618</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>714</v>
+        <v>619</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>715</v>
+        <v>620</v>
       </c>
       <c r="F447" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G447" s="0" t="s">
-        <v>1039</v>
+        <v>479</v>
       </c>
       <c r="H447" s="0" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="I447" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>717</v>
+        <v>622</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>670</v>
+        <v>722</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>671</v>
+        <v>723</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>672</v>
+        <v>724</v>
       </c>
       <c r="F448" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G448" s="0" t="s">
-        <v>1040</v>
+        <v>915</v>
       </c>
       <c r="H448" s="0" t="s">
-        <v>384</v>
+        <v>175</v>
       </c>
       <c r="I448" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>674</v>
+        <v>726</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>247</v>
+        <v>314</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>248</v>
+        <v>315</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>249</v>
+        <v>316</v>
       </c>
       <c r="F449" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G449" s="0" t="s">
-        <v>1041</v>
+        <v>85</v>
       </c>
       <c r="H449" s="0" t="s">
-        <v>147</v>
+        <v>55</v>
       </c>
       <c r="I449" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>251</v>
+        <v>317</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>476</v>
+        <v>811</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>477</v>
+        <v>342</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>478</v>
+        <v>812</v>
       </c>
       <c r="F450" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G450" s="0" t="s">
-        <v>1042</v>
+        <v>916</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="I450" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>480</v>
+        <v>814</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>1000</v>
+        <v>372</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>1001</v>
+        <v>373</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>1002</v>
+        <v>374</v>
       </c>
       <c r="F451" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G451" s="0" t="s">
-        <v>1043</v>
+        <v>487</v>
       </c>
       <c r="H451" s="0" t="s">
-        <v>239</v>
+        <v>55</v>
       </c>
       <c r="I451" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>1004</v>
+        <v>376</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>1044</v>
+        <v>917</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>1045</v>
+        <v>918</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>1046</v>
+        <v>919</v>
       </c>
       <c r="F452" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G452" s="0" t="s">
-        <v>1047</v>
+        <v>491</v>
       </c>
       <c r="H452" s="0" t="s">
-        <v>160</v>
+        <v>260</v>
       </c>
       <c r="I452" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>1048</v>
+        <v>920</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>179</v>
+        <v>341</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>180</v>
+        <v>342</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>181</v>
+        <v>343</v>
       </c>
       <c r="F453" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G453" s="0" t="s">
-        <v>1049</v>
+        <v>493</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>183</v>
+        <v>61</v>
       </c>
       <c r="I453" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>184</v>
+        <v>344</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>642</v>
+        <v>531</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>643</v>
+        <v>532</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>644</v>
+        <v>533</v>
       </c>
       <c r="F454" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G454" s="0" t="s">
-        <v>1050</v>
+        <v>921</v>
       </c>
       <c r="H454" s="0" t="s">
-        <v>154</v>
+        <v>305</v>
       </c>
       <c r="I454" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>646</v>
+        <v>535</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>735</v>
+        <v>864</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>736</v>
+        <v>865</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>737</v>
+        <v>866</v>
       </c>
       <c r="F455" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G455" s="0" t="s">
-        <v>1051</v>
+        <v>922</v>
       </c>
       <c r="H455" s="0" t="s">
-        <v>15</v>
+        <v>305</v>
       </c>
       <c r="I455" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>739</v>
+        <v>868</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>566</v>
+        <v>142</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>567</v>
+        <v>143</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>568</v>
+        <v>144</v>
       </c>
       <c r="F456" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G456" s="0" t="s">
-        <v>1052</v>
+        <v>145</v>
       </c>
       <c r="H456" s="0" t="s">
-        <v>200</v>
+        <v>49</v>
       </c>
       <c r="I456" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>570</v>
+        <v>146</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>601</v>
+        <v>765</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>602</v>
+        <v>766</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>603</v>
+        <v>767</v>
       </c>
       <c r="F457" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G457" s="0" t="s">
-        <v>1053</v>
+        <v>923</v>
       </c>
       <c r="H457" s="0" t="s">
-        <v>605</v>
+        <v>44</v>
       </c>
       <c r="I457" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>606</v>
+        <v>768</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>952</v>
+        <v>234</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>953</v>
+        <v>235</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>954</v>
+        <v>236</v>
       </c>
       <c r="F458" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G458" s="0" t="s">
-        <v>1054</v>
+        <v>924</v>
       </c>
       <c r="H458" s="0" t="s">
-        <v>956</v>
+        <v>238</v>
       </c>
       <c r="I458" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>957</v>
+        <v>239</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>1044</v>
+        <v>433</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>1045</v>
+        <v>298</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>1046</v>
+        <v>434</v>
       </c>
       <c r="F459" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G459" s="0" t="s">
-        <v>1055</v>
+        <v>925</v>
       </c>
       <c r="H459" s="0" t="s">
-        <v>160</v>
+        <v>67</v>
       </c>
       <c r="I459" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>1048</v>
+        <v>436</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>559</v>
+        <v>717</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>560</v>
+        <v>718</v>
       </c>
       <c r="C460" s="0" t="s">
-        <v>561</v>
+        <v>719</v>
       </c>
       <c r="F460" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G460" s="0" t="s">
-        <v>1056</v>
+        <v>494</v>
       </c>
       <c r="H460" s="0" t="s">
-        <v>256</v>
+        <v>275</v>
       </c>
       <c r="I460" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>563</v>
+        <v>720</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>1000</v>
+        <v>526</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>1001</v>
+        <v>527</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>1002</v>
+        <v>528</v>
       </c>
       <c r="F461" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G461" s="0" t="s">
-        <v>1057</v>
+        <v>498</v>
       </c>
       <c r="H461" s="0" t="s">
-        <v>239</v>
+        <v>381</v>
       </c>
       <c r="I461" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>1004</v>
+        <v>530</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>252</v>
+        <v>666</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>253</v>
+        <v>667</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>254</v>
+        <v>668</v>
       </c>
       <c r="F462" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G462" s="0" t="s">
-        <v>1058</v>
+        <v>926</v>
       </c>
       <c r="H462" s="0" t="s">
-        <v>256</v>
+        <v>67</v>
       </c>
       <c r="I462" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>257</v>
+        <v>670</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>1000</v>
+        <v>410</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>1001</v>
+        <v>411</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>1002</v>
+        <v>412</v>
       </c>
       <c r="F463" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G463" s="0" t="s">
-        <v>1059</v>
+        <v>927</v>
       </c>
       <c r="H463" s="0" t="s">
-        <v>239</v>
+        <v>44</v>
       </c>
       <c r="I463" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>1004</v>
+        <v>413</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>460</v>
+        <v>314</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>144</v>
+        <v>315</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>461</v>
+        <v>316</v>
       </c>
       <c r="F464" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G464" s="0" t="s">
-        <v>1060</v>
+        <v>928</v>
       </c>
       <c r="H464" s="0" t="s">
-        <v>189</v>
+        <v>55</v>
       </c>
       <c r="I464" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>463</v>
+        <v>317</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>741</v>
+        <v>565</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>336</v>
+        <v>298</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>742</v>
+        <v>566</v>
       </c>
       <c r="F465" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G465" s="0" t="s">
-        <v>1061</v>
+        <v>929</v>
       </c>
       <c r="H465" s="0" t="s">
-        <v>15</v>
+        <v>227</v>
       </c>
       <c r="I465" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>743</v>
+        <v>567</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>55</v>
+        <v>930</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>56</v>
+        <v>931</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>57</v>
+        <v>932</v>
       </c>
       <c r="F466" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G466" s="0" t="s">
-        <v>62</v>
+        <v>933</v>
       </c>
       <c r="H466" s="0" t="s">
-        <v>66</v>
+        <v>238</v>
       </c>
       <c r="I466" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>59</v>
+        <v>934</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>396</v>
+        <v>383</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>397</v>
+        <v>384</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>398</v>
+        <v>385</v>
       </c>
       <c r="F467" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G467" s="0" t="s">
-        <v>888</v>
+        <v>935</v>
       </c>
       <c r="H467" s="0" t="s">
-        <v>256</v>
+        <v>55</v>
       </c>
       <c r="I467" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>460</v>
+        <v>21</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>144</v>
+        <v>22</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>461</v>
+        <v>23</v>
       </c>
       <c r="F468" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G468" s="0" t="s">
-        <v>898</v>
+        <v>147</v>
       </c>
       <c r="H468" s="0" t="s">
-        <v>189</v>
+        <v>83</v>
       </c>
       <c r="I468" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>463</v>
+        <v>26</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>185</v>
+        <v>283</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>186</v>
+        <v>284</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>187</v>
+        <v>285</v>
       </c>
       <c r="F469" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G469" s="0" t="s">
-        <v>898</v>
+        <v>500</v>
       </c>
       <c r="H469" s="0" t="s">
-        <v>189</v>
+        <v>238</v>
       </c>
       <c r="I469" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>190</v>
+        <v>286</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>1062</v>
+        <v>10</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>352</v>
+        <v>11</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>1063</v>
+        <v>12</v>
       </c>
       <c r="F470" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G470" s="0" t="s">
-        <v>898</v>
+        <v>86</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="I470" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>369</v>
+        <v>585</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>370</v>
+        <v>586</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>371</v>
+        <v>587</v>
       </c>
       <c r="F471" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G471" s="0" t="s">
-        <v>898</v>
+        <v>504</v>
       </c>
       <c r="H471" s="0" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="I471" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>373</v>
+        <v>589</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>63</v>
+        <v>495</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>64</v>
+        <v>496</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>65</v>
+        <v>497</v>
       </c>
       <c r="F472" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G472" s="0" t="s">
-        <v>58</v>
+        <v>936</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>45</v>
+        <v>381</v>
       </c>
       <c r="I472" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
+      </c>
+      <c r="J472" s="0" t="s">
+        <v>499</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>559</v>
+        <v>937</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>560</v>
+        <v>938</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>561</v>
+        <v>939</v>
       </c>
       <c r="F473" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G473" s="0" t="s">
-        <v>900</v>
+        <v>940</v>
       </c>
       <c r="H473" s="0" t="s">
-        <v>256</v>
+        <v>322</v>
       </c>
       <c r="I473" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>563</v>
+        <v>941</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>324</v>
+        <v>722</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>325</v>
+        <v>723</v>
       </c>
       <c r="C474" s="0" t="s">
-        <v>326</v>
+        <v>724</v>
       </c>
       <c r="F474" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G474" s="0" t="s">
-        <v>900</v>
+        <v>942</v>
       </c>
       <c r="H474" s="0" t="s">
-        <v>256</v>
+        <v>175</v>
       </c>
       <c r="I474" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>328</v>
+        <v>726</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>224</v>
+        <v>623</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>225</v>
+        <v>624</v>
       </c>
       <c r="C475" s="0" t="s">
-        <v>226</v>
+        <v>625</v>
       </c>
       <c r="F475" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G475" s="0" t="s">
-        <v>919</v>
+        <v>943</v>
       </c>
       <c r="H475" s="0" t="s">
-        <v>147</v>
+        <v>227</v>
       </c>
       <c r="I475" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>228</v>
+        <v>627</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>551</v>
+        <v>753</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>552</v>
+        <v>754</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>553</v>
+        <v>755</v>
       </c>
       <c r="F476" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G476" s="0" t="s">
-        <v>920</v>
+        <v>944</v>
       </c>
       <c r="H476" s="0" t="s">
-        <v>147</v>
+        <v>67</v>
       </c>
       <c r="I476" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>555</v>
+        <v>757</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>191</v>
+        <v>945</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>192</v>
+        <v>946</v>
       </c>
       <c r="C477" s="0" t="s">
-        <v>193</v>
+        <v>947</v>
       </c>
       <c r="F477" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G477" s="0" t="s">
-        <v>925</v>
+        <v>514</v>
       </c>
       <c r="H477" s="0" t="s">
-        <v>177</v>
+        <v>207</v>
       </c>
       <c r="I477" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>195</v>
+        <v>948</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>1065</v>
+        <v>722</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>1066</v>
+        <v>723</v>
       </c>
       <c r="C478" s="0" t="s">
-        <v>1067</v>
+        <v>724</v>
       </c>
       <c r="F478" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G478" s="0" t="s">
-        <v>930</v>
+        <v>949</v>
       </c>
       <c r="H478" s="0" t="s">
-        <v>154</v>
+        <v>175</v>
       </c>
       <c r="I478" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1068</v>
+        <v>726</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>150</v>
+        <v>770</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>151</v>
+        <v>771</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>152</v>
+        <v>772</v>
       </c>
       <c r="F479" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G479" s="0" t="s">
-        <v>930</v>
+        <v>950</v>
       </c>
       <c r="H479" s="0" t="s">
-        <v>154</v>
+        <v>312</v>
       </c>
       <c r="I479" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>155</v>
+        <v>774</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>788</v>
+        <v>341</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>789</v>
+        <v>342</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>790</v>
+        <v>343</v>
       </c>
       <c r="F480" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G480" s="0" t="s">
-        <v>930</v>
+        <v>951</v>
       </c>
       <c r="H480" s="0" t="s">
-        <v>154</v>
+        <v>61</v>
       </c>
       <c r="I480" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>792</v>
+        <v>344</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>416</v>
+        <v>606</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>417</v>
+        <v>607</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>418</v>
+        <v>608</v>
       </c>
       <c r="F481" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G481" s="0" t="s">
-        <v>932</v>
+        <v>87</v>
       </c>
       <c r="H481" s="0" t="s">
-        <v>147</v>
+        <v>55</v>
       </c>
       <c r="I481" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>420</v>
+        <v>610</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>947</v>
+        <v>845</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>948</v>
+        <v>846</v>
       </c>
       <c r="C482" s="0" t="s">
-        <v>949</v>
+        <v>847</v>
       </c>
       <c r="F482" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G482" s="0" t="s">
-        <v>932</v>
+        <v>952</v>
       </c>
       <c r="H482" s="0" t="s">
-        <v>147</v>
+        <v>25</v>
       </c>
       <c r="I482" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>951</v>
+        <v>849</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>351</v>
+        <v>672</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>352</v>
+        <v>673</v>
       </c>
       <c r="C483" s="0" t="s">
-        <v>353</v>
+        <v>674</v>
       </c>
       <c r="F483" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G483" s="0" t="s">
-        <v>933</v>
+        <v>515</v>
       </c>
       <c r="H483" s="0" t="s">
-        <v>97</v>
+        <v>175</v>
       </c>
       <c r="I483" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>355</v>
+        <v>675</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>476</v>
+        <v>953</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>477</v>
+        <v>527</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>478</v>
+        <v>954</v>
       </c>
       <c r="F484" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G484" s="0" t="s">
-        <v>70</v>
+        <v>955</v>
       </c>
       <c r="H484" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I484" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>480</v>
+        <v>956</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>335</v>
+        <v>392</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>336</v>
+        <v>393</v>
       </c>
       <c r="C485" s="0" t="s">
-        <v>337</v>
+        <v>394</v>
       </c>
       <c r="F485" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G485" s="0" t="s">
-        <v>70</v>
+        <v>516</v>
       </c>
       <c r="H485" s="0" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="I485" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>339</v>
+        <v>396</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>67</v>
+        <v>501</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>68</v>
+        <v>502</v>
       </c>
       <c r="C486" s="0" t="s">
-        <v>69</v>
+        <v>503</v>
       </c>
       <c r="F486" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G486" s="0" t="s">
-        <v>70</v>
+        <v>957</v>
       </c>
       <c r="H486" s="0" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="I486" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>72</v>
+        <v>505</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>1069</v>
+        <v>576</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>231</v>
+        <v>577</v>
       </c>
       <c r="C487" s="0" t="s">
-        <v>1070</v>
+        <v>578</v>
       </c>
       <c r="F487" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G487" s="0" t="s">
-        <v>937</v>
+        <v>958</v>
       </c>
       <c r="H487" s="0" t="s">
-        <v>97</v>
+        <v>227</v>
       </c>
       <c r="I487" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1071</v>
+        <v>579</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>411</v>
+        <v>727</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>412</v>
+        <v>728</v>
       </c>
       <c r="C488" s="0" t="s">
-        <v>413</v>
+        <v>729</v>
       </c>
       <c r="F488" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G488" s="0" t="s">
-        <v>938</v>
+        <v>959</v>
       </c>
       <c r="H488" s="0" t="s">
-        <v>239</v>
+        <v>731</v>
       </c>
       <c r="I488" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>415</v>
+        <v>732</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>745</v>
+        <v>960</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>746</v>
+        <v>961</v>
       </c>
       <c r="C489" s="0" t="s">
-        <v>747</v>
+        <v>962</v>
       </c>
       <c r="F489" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G489" s="0" t="s">
-        <v>940</v>
+        <v>963</v>
       </c>
       <c r="H489" s="0" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="I489" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>749</v>
+        <v>964</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>411</v>
+        <v>672</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>412</v>
+        <v>673</v>
       </c>
       <c r="C490" s="0" t="s">
-        <v>413</v>
+        <v>674</v>
       </c>
       <c r="F490" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G490" s="0" t="s">
-        <v>971</v>
+        <v>517</v>
       </c>
       <c r="H490" s="0" t="s">
-        <v>239</v>
+        <v>175</v>
       </c>
       <c r="I490" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>415</v>
+        <v>675</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>1072</v>
+        <v>462</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>1073</v>
+        <v>463</v>
       </c>
       <c r="C491" s="0" t="s">
-        <v>1074</v>
+        <v>464</v>
       </c>
       <c r="F491" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G491" s="0" t="s">
-        <v>977</v>
+        <v>965</v>
       </c>
       <c r="H491" s="0" t="s">
-        <v>239</v>
+        <v>129</v>
       </c>
       <c r="I491" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1075</v>
+        <v>465</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>303</v>
+        <v>655</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>304</v>
+        <v>656</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>305</v>
+        <v>657</v>
       </c>
       <c r="F492" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G492" s="0" t="s">
-        <v>979</v>
+        <v>966</v>
       </c>
       <c r="H492" s="0" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="I492" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>307</v>
+        <v>659</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>411</v>
+        <v>148</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>412</v>
+        <v>149</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>413</v>
+        <v>150</v>
       </c>
       <c r="F493" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G493" s="0" t="s">
-        <v>980</v>
+        <v>151</v>
       </c>
       <c r="H493" s="0" t="s">
-        <v>239</v>
+        <v>49</v>
       </c>
       <c r="I493" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>415</v>
+        <v>152</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>1072</v>
+        <v>383</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>1073</v>
+        <v>384</v>
       </c>
       <c r="C494" s="0" t="s">
-        <v>1074</v>
+        <v>385</v>
       </c>
       <c r="F494" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G494" s="0" t="s">
-        <v>982</v>
+        <v>131</v>
       </c>
       <c r="H494" s="0" t="s">
-        <v>239</v>
+        <v>55</v>
       </c>
       <c r="I494" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1075</v>
+        <v>386</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>1076</v>
+        <v>826</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>248</v>
+        <v>355</v>
       </c>
       <c r="C495" s="0" t="s">
-        <v>1077</v>
+        <v>827</v>
       </c>
       <c r="F495" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G495" s="0" t="s">
-        <v>985</v>
+        <v>518</v>
       </c>
       <c r="H495" s="0" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="I495" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1078</v>
+        <v>828</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>546</v>
+        <v>967</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>547</v>
+        <v>968</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>548</v>
+        <v>969</v>
       </c>
       <c r="F496" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G496" s="0" t="s">
-        <v>986</v>
+        <v>970</v>
       </c>
       <c r="H496" s="0" t="s">
-        <v>296</v>
+        <v>31</v>
       </c>
       <c r="I496" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>550</v>
+        <v>971</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>1062</v>
+        <v>576</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>352</v>
+        <v>577</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>1063</v>
+        <v>578</v>
       </c>
       <c r="F497" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G497" s="0" t="s">
-        <v>987</v>
+        <v>972</v>
       </c>
       <c r="H497" s="0" t="s">
-        <v>189</v>
+        <v>227</v>
       </c>
       <c r="I497" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1064</v>
+        <v>579</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>735</v>
+        <v>967</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>736</v>
+        <v>968</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>737</v>
+        <v>969</v>
       </c>
       <c r="F498" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G498" s="0" t="s">
-        <v>993</v>
+        <v>973</v>
       </c>
       <c r="H498" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="I498" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>739</v>
+        <v>971</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>1079</v>
+        <v>672</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>1080</v>
+        <v>673</v>
       </c>
       <c r="C499" s="0" t="s">
-        <v>1081</v>
+        <v>674</v>
       </c>
       <c r="F499" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G499" s="0" t="s">
-        <v>998</v>
+        <v>519</v>
       </c>
       <c r="H499" s="0" t="s">
-        <v>256</v>
+        <v>175</v>
       </c>
       <c r="I499" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1082</v>
+        <v>675</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>411</v>
+        <v>556</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>412</v>
+        <v>557</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>413</v>
+        <v>558</v>
       </c>
       <c r="F500" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G500" s="0" t="s">
-        <v>1005</v>
+        <v>974</v>
       </c>
       <c r="H500" s="0" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="I500" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>415</v>
+        <v>560</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>411</v>
+        <v>722</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>412</v>
+        <v>723</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>413</v>
+        <v>724</v>
       </c>
       <c r="F501" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G501" s="0" t="s">
-        <v>1018</v>
+        <v>975</v>
       </c>
       <c r="H501" s="0" t="s">
-        <v>239</v>
+        <v>175</v>
       </c>
       <c r="I501" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>415</v>
+        <v>726</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>1072</v>
+        <v>598</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>1073</v>
+        <v>599</v>
       </c>
       <c r="C502" s="0" t="s">
-        <v>1074</v>
+        <v>600</v>
       </c>
       <c r="F502" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G502" s="0" t="s">
-        <v>1019</v>
+        <v>520</v>
       </c>
       <c r="H502" s="0" t="s">
-        <v>239</v>
+        <v>175</v>
       </c>
       <c r="I502" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1075</v>
+        <v>601</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>411</v>
+        <v>753</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>412</v>
+        <v>754</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>413</v>
+        <v>755</v>
       </c>
       <c r="F503" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G503" s="0" t="s">
-        <v>1023</v>
+        <v>976</v>
       </c>
       <c r="H503" s="0" t="s">
-        <v>239</v>
+        <v>67</v>
       </c>
       <c r="I503" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>415</v>
+        <v>757</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>359</v>
+        <v>977</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>168</v>
+        <v>368</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>360</v>
+        <v>978</v>
       </c>
       <c r="F504" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G504" s="0" t="s">
-        <v>1027</v>
+        <v>979</v>
       </c>
       <c r="H504" s="0" t="s">
-        <v>189</v>
+        <v>980</v>
       </c>
       <c r="I504" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>362</v>
+        <v>981</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>652</v>
+        <v>770</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>496</v>
+        <v>771</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>653</v>
+        <v>772</v>
       </c>
       <c r="F505" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G505" s="0" t="s">
-        <v>1032</v>
+        <v>524</v>
       </c>
       <c r="H505" s="0" t="s">
-        <v>245</v>
+        <v>312</v>
       </c>
       <c r="I505" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J505" s="0" t="s">
-        <v>655</v>
+        <v>774</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>495</v>
+        <v>853</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>496</v>
+        <v>537</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>497</v>
+        <v>854</v>
       </c>
       <c r="F506" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G506" s="0" t="s">
-        <v>1032</v>
+        <v>982</v>
       </c>
       <c r="H506" s="0" t="s">
-        <v>245</v>
+        <v>25</v>
       </c>
       <c r="I506" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J506" s="0" t="s">
-        <v>498</v>
+        <v>856</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>495</v>
+        <v>377</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>496</v>
+        <v>378</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>497</v>
+        <v>379</v>
       </c>
       <c r="F507" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G507" s="0" t="s">
-        <v>1036</v>
+        <v>529</v>
       </c>
       <c r="H507" s="0" t="s">
-        <v>245</v>
+        <v>381</v>
       </c>
       <c r="I507" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J507" s="0" t="s">
-        <v>498</v>
+        <v>382</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>1072</v>
+        <v>135</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>1073</v>
+        <v>136</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>1074</v>
+        <v>137</v>
       </c>
       <c r="F508" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G508" s="0" t="s">
-        <v>1038</v>
+        <v>153</v>
       </c>
       <c r="H508" s="0" t="s">
-        <v>239</v>
+        <v>295</v>
       </c>
       <c r="I508" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J508" s="0" t="s">
-        <v>1075</v>
+        <v>139</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>464</v>
+        <v>881</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>465</v>
+        <v>882</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>466</v>
+        <v>883</v>
       </c>
       <c r="F509" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G509" s="0" t="s">
-        <v>1053</v>
+        <v>983</v>
       </c>
       <c r="H509" s="0" t="s">
-        <v>66</v>
+        <v>322</v>
       </c>
       <c r="I509" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J509" s="0" t="s">
-        <v>468</v>
+        <v>885</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>880</v>
+        <v>120</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>253</v>
+        <v>33</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>881</v>
+        <v>121</v>
       </c>
       <c r="F510" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G510" s="0" t="s">
-        <v>1058</v>
+        <v>88</v>
       </c>
       <c r="H510" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="I510" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>883</v>
+        <v>16</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>974</v>
+        <v>623</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>975</v>
+        <v>624</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>976</v>
+        <v>625</v>
       </c>
       <c r="F511" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G511" s="0" t="s">
-        <v>1083</v>
+        <v>984</v>
       </c>
       <c r="H511" s="0" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="I511" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J511" s="0" t="s">
-        <v>978</v>
+        <v>627</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>1084</v>
+        <v>333</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>455</v>
+        <v>334</v>
       </c>
       <c r="C512" s="0" t="s">
-        <v>1085</v>
+        <v>335</v>
       </c>
       <c r="F512" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G512" s="0" t="s">
-        <v>1086</v>
+        <v>985</v>
       </c>
       <c r="H512" s="0" t="s">
-        <v>433</v>
+        <v>61</v>
       </c>
       <c r="I512" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J512" s="0" t="s">
-        <v>1087</v>
+        <v>336</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>572</v>
+        <v>790</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>573</v>
+        <v>791</v>
       </c>
       <c r="C513" s="0" t="s">
-        <v>574</v>
+        <v>792</v>
       </c>
       <c r="F513" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G513" s="0" t="s">
-        <v>1088</v>
+        <v>986</v>
       </c>
       <c r="H513" s="0" t="s">
-        <v>239</v>
+        <v>731</v>
       </c>
       <c r="I513" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J513" s="0" t="s">
-        <v>576</v>
+        <v>794</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>1024</v>
+        <v>287</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>1025</v>
+        <v>288</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>1026</v>
+        <v>289</v>
       </c>
       <c r="F514" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G514" s="0" t="s">
-        <v>1089</v>
+        <v>987</v>
       </c>
       <c r="H514" s="0" t="s">
-        <v>239</v>
+        <v>44</v>
       </c>
       <c r="I514" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J514" s="0" t="s">
-        <v>1028</v>
+        <v>291</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>735</v>
+        <v>510</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>736</v>
+        <v>511</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>737</v>
+        <v>512</v>
       </c>
       <c r="F515" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G515" s="0" t="s">
-        <v>1090</v>
+        <v>534</v>
       </c>
       <c r="H515" s="0" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="I515" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J515" s="0" t="s">
-        <v>739</v>
+        <v>513</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>966</v>
+        <v>662</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>967</v>
+        <v>663</v>
       </c>
       <c r="C516" s="0" t="s">
-        <v>968</v>
+        <v>664</v>
       </c>
       <c r="F516" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G516" s="0" t="s">
-        <v>1091</v>
+        <v>988</v>
       </c>
       <c r="H516" s="0" t="s">
-        <v>239</v>
+        <v>191</v>
       </c>
       <c r="I516" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J516" s="0" t="s">
-        <v>970</v>
+        <v>665</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>292</v>
+        <v>36</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>293</v>
+        <v>37</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>294</v>
+        <v>38</v>
       </c>
       <c r="F517" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G517" s="0" t="s">
-        <v>1092</v>
+        <v>154</v>
       </c>
       <c r="H517" s="0" t="s">
-        <v>296</v>
+        <v>49</v>
       </c>
       <c r="I517" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>16</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>313</v>
+        <v>383</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>314</v>
+        <v>384</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>315</v>
+        <v>385</v>
       </c>
       <c r="F518" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G518" s="0" t="s">
-        <v>1093</v>
+        <v>89</v>
       </c>
       <c r="H518" s="0" t="s">
-        <v>296</v>
+        <v>55</v>
       </c>
       <c r="I518" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J518" s="0" t="s">
-        <v>317</v>
+        <v>386</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>725</v>
+        <v>838</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>726</v>
+        <v>839</v>
       </c>
       <c r="C519" s="0" t="s">
-        <v>727</v>
+        <v>840</v>
       </c>
       <c r="F519" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G519" s="0" t="s">
-        <v>1094</v>
+        <v>540</v>
       </c>
       <c r="H519" s="0" t="s">
-        <v>147</v>
+        <v>431</v>
       </c>
       <c r="I519" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J519" s="0" t="s">
-        <v>729</v>
+        <v>842</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>915</v>
+        <v>742</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>916</v>
+        <v>743</v>
       </c>
       <c r="F520" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G520" s="0" t="s">
-        <v>1095</v>
+        <v>541</v>
       </c>
       <c r="H520" s="0" t="s">
-        <v>245</v>
+        <v>55</v>
       </c>
       <c r="I520" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J520" s="0" t="s">
-        <v>918</v>
+        <v>745</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>1000</v>
+        <v>790</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>1001</v>
+        <v>791</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>1002</v>
+        <v>792</v>
       </c>
       <c r="F521" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G521" s="0" t="s">
-        <v>1096</v>
+        <v>989</v>
       </c>
       <c r="H521" s="0" t="s">
-        <v>239</v>
+        <v>731</v>
       </c>
       <c r="I521" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J521" s="0" t="s">
-        <v>1004</v>
+        <v>794</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>516</v>
+        <v>738</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>517</v>
+        <v>537</v>
       </c>
       <c r="C522" s="0" t="s">
-        <v>518</v>
+        <v>739</v>
       </c>
       <c r="F522" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G522" s="0" t="s">
-        <v>1097</v>
+        <v>990</v>
       </c>
       <c r="H522" s="0" t="s">
-        <v>239</v>
+        <v>381</v>
       </c>
       <c r="I522" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J522" s="0" t="s">
-        <v>520</v>
+        <v>741</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>1000</v>
+        <v>425</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>1001</v>
+        <v>235</v>
       </c>
       <c r="C523" s="0" t="s">
-        <v>1002</v>
+        <v>426</v>
       </c>
       <c r="F523" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G523" s="0" t="s">
-        <v>1098</v>
+        <v>90</v>
       </c>
       <c r="H523" s="0" t="s">
-        <v>239</v>
+        <v>207</v>
       </c>
       <c r="I523" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J523" s="0" t="s">
-        <v>1004</v>
+        <v>427</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="B524" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="C524" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="F524" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G524" s="0" t="s">
+        <v>991</v>
+      </c>
+      <c r="H524" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="B524" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I524" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J524" s="0" t="s">
-        <v>195</v>
+        <v>665</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>974</v>
+        <v>992</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>975</v>
+        <v>527</v>
       </c>
       <c r="C525" s="0" t="s">
-        <v>976</v>
+        <v>993</v>
       </c>
       <c r="F525" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G525" s="0" t="s">
-        <v>1100</v>
+        <v>548</v>
       </c>
       <c r="H525" s="0" t="s">
-        <v>239</v>
+        <v>31</v>
       </c>
       <c r="I525" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J525" s="0" t="s">
-        <v>978</v>
+        <v>994</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>960</v>
+        <v>598</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>961</v>
+        <v>599</v>
       </c>
       <c r="C526" s="0" t="s">
-        <v>962</v>
+        <v>600</v>
       </c>
       <c r="F526" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G526" s="0" t="s">
-        <v>1101</v>
+        <v>550</v>
       </c>
       <c r="H526" s="0" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="I526" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J526" s="0" t="s">
-        <v>964</v>
+        <v>601</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>516</v>
+        <v>770</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>517</v>
+        <v>771</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>518</v>
+        <v>772</v>
       </c>
       <c r="F527" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G527" s="0" t="s">
-        <v>1102</v>
+        <v>995</v>
       </c>
       <c r="H527" s="0" t="s">
-        <v>239</v>
+        <v>312</v>
       </c>
       <c r="I527" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J527" s="0" t="s">
-        <v>520</v>
+        <v>774</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>156</v>
+        <v>937</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>157</v>
+        <v>938</v>
       </c>
       <c r="C528" s="0" t="s">
-        <v>158</v>
+        <v>939</v>
       </c>
       <c r="F528" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G528" s="0" t="s">
-        <v>1103</v>
+        <v>554</v>
       </c>
       <c r="H528" s="0" t="s">
-        <v>160</v>
+        <v>322</v>
       </c>
       <c r="I528" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J528" s="0" t="s">
-        <v>161</v>
+        <v>941</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>588</v>
+        <v>662</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>589</v>
+        <v>663</v>
       </c>
       <c r="C529" s="0" t="s">
-        <v>590</v>
+        <v>664</v>
       </c>
       <c r="F529" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G529" s="0" t="s">
-        <v>1104</v>
+        <v>996</v>
       </c>
       <c r="H529" s="0" t="s">
-        <v>154</v>
+        <v>191</v>
       </c>
       <c r="I529" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J529" s="0" t="s">
-        <v>592</v>
+        <v>665</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>471</v>
+        <v>155</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>472</v>
+        <v>136</v>
       </c>
       <c r="C530" s="0" t="s">
-        <v>473</v>
+        <v>156</v>
       </c>
       <c r="F530" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G530" s="0" t="s">
-        <v>1105</v>
+        <v>157</v>
       </c>
       <c r="H530" s="0" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="I530" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J530" s="0" t="s">
-        <v>475</v>
+        <v>158</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>218</v>
+        <v>997</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="C531" s="0" t="s">
-        <v>220</v>
+        <v>998</v>
       </c>
       <c r="F531" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G531" s="0" t="s">
-        <v>1106</v>
+        <v>999</v>
       </c>
       <c r="H531" s="0" t="s">
-        <v>222</v>
+        <v>381</v>
       </c>
       <c r="I531" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J531" s="0" t="s">
-        <v>223</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>401</v>
+        <v>1001</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>402</v>
+        <v>631</v>
       </c>
       <c r="C532" s="0" t="s">
-        <v>403</v>
+        <v>1002</v>
       </c>
       <c r="F532" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G532" s="0" t="s">
-        <v>1107</v>
+        <v>559</v>
       </c>
       <c r="H532" s="0" t="s">
-        <v>256</v>
+        <v>227</v>
       </c>
       <c r="I532" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J532" s="0" t="s">
-        <v>405</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>580</v>
+        <v>722</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>581</v>
+        <v>723</v>
       </c>
       <c r="C533" s="0" t="s">
-        <v>582</v>
+        <v>724</v>
       </c>
       <c r="F533" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G533" s="0" t="s">
-        <v>1108</v>
+        <v>1004</v>
       </c>
       <c r="H533" s="0" t="s">
-        <v>66</v>
+        <v>175</v>
       </c>
       <c r="I533" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J533" s="0" t="s">
-        <v>584</v>
+        <v>726</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>179</v>
+        <v>909</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>180</v>
+        <v>910</v>
       </c>
       <c r="C534" s="0" t="s">
-        <v>181</v>
+        <v>911</v>
       </c>
       <c r="F534" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G534" s="0" t="s">
-        <v>1109</v>
+        <v>568</v>
       </c>
       <c r="H534" s="0" t="s">
-        <v>183</v>
+        <v>260</v>
       </c>
       <c r="I534" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J534" s="0" t="s">
-        <v>184</v>
+        <v>912</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>330</v>
+        <v>672</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>331</v>
+        <v>673</v>
       </c>
       <c r="C535" s="0" t="s">
-        <v>332</v>
+        <v>674</v>
       </c>
       <c r="F535" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G535" s="0" t="s">
-        <v>1110</v>
+        <v>569</v>
       </c>
       <c r="H535" s="0" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="I535" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J535" s="0" t="s">
-        <v>334</v>
+        <v>675</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>369</v>
+        <v>401</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>370</v>
+        <v>402</v>
       </c>
       <c r="C536" s="0" t="s">
-        <v>371</v>
+        <v>403</v>
       </c>
       <c r="F536" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G536" s="0" t="s">
-        <v>1111</v>
+        <v>1005</v>
       </c>
       <c r="H536" s="0" t="s">
-        <v>189</v>
+        <v>238</v>
       </c>
       <c r="I536" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J536" s="0" t="s">
-        <v>373</v>
+        <v>405</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>927</v>
+        <v>967</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>928</v>
+        <v>968</v>
       </c>
       <c r="C537" s="0" t="s">
-        <v>929</v>
+        <v>969</v>
       </c>
       <c r="F537" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G537" s="0" t="s">
-        <v>1112</v>
+        <v>1006</v>
       </c>
       <c r="H537" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="I537" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J537" s="0" t="s">
-        <v>931</v>
+        <v>971</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>484</v>
+        <v>314</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>485</v>
+        <v>315</v>
       </c>
       <c r="C538" s="0" t="s">
-        <v>486</v>
+        <v>316</v>
       </c>
       <c r="F538" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G538" s="0" t="s">
-        <v>1113</v>
+        <v>1007</v>
       </c>
       <c r="H538" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I538" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J538" s="0" t="s">
-        <v>488</v>
+        <v>317</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>460</v>
+        <v>881</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>144</v>
+        <v>882</v>
       </c>
       <c r="C539" s="0" t="s">
-        <v>461</v>
+        <v>883</v>
       </c>
       <c r="F539" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G539" s="0" t="s">
-        <v>1114</v>
+        <v>1008</v>
       </c>
       <c r="H539" s="0" t="s">
-        <v>189</v>
+        <v>322</v>
       </c>
       <c r="I539" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J539" s="0" t="s">
-        <v>463</v>
+        <v>885</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>150</v>
+        <v>662</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>151</v>
+        <v>663</v>
       </c>
       <c r="C540" s="0" t="s">
-        <v>152</v>
+        <v>664</v>
       </c>
       <c r="F540" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G540" s="0" t="s">
-        <v>1115</v>
+        <v>1009</v>
       </c>
       <c r="H540" s="0" t="s">
-        <v>154</v>
+        <v>191</v>
       </c>
       <c r="I540" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J540" s="0" t="s">
-        <v>155</v>
+        <v>665</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>50</v>
+        <v>770</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>51</v>
+        <v>771</v>
       </c>
       <c r="C541" s="0" t="s">
-        <v>52</v>
+        <v>772</v>
       </c>
       <c r="F541" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G541" s="0" t="s">
-        <v>73</v>
+        <v>1010</v>
       </c>
       <c r="H541" s="0" t="s">
-        <v>893</v>
+        <v>312</v>
       </c>
       <c r="I541" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J541" s="0" t="s">
-        <v>54</v>
+        <v>774</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>74</v>
+        <v>10</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="C542" s="0" t="s">
-        <v>76</v>
+        <v>12</v>
       </c>
       <c r="F542" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G542" s="0" t="s">
-        <v>77</v>
+        <v>159</v>
       </c>
       <c r="H542" s="0" t="s">
-        <v>66</v>
+        <v>181</v>
       </c>
       <c r="I542" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>1116</v>
+        <v>397</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>1117</v>
+        <v>398</v>
       </c>
       <c r="C543" s="0" t="s">
-        <v>1118</v>
+        <v>399</v>
       </c>
       <c r="F543" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G543" s="0" t="s">
-        <v>1119</v>
+        <v>1011</v>
       </c>
       <c r="H543" s="0" t="s">
-        <v>605</v>
+        <v>129</v>
       </c>
       <c r="I543" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J543" s="0" t="s">
-        <v>1120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>769</v>
+        <v>917</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>770</v>
+        <v>918</v>
       </c>
       <c r="C544" s="0" t="s">
-        <v>771</v>
+        <v>919</v>
       </c>
       <c r="F544" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G544" s="0" t="s">
-        <v>1121</v>
+        <v>574</v>
       </c>
       <c r="H544" s="0" t="s">
-        <v>605</v>
+        <v>260</v>
       </c>
       <c r="I544" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J544" s="0" t="s">
-        <v>773</v>
+        <v>920</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>593</v>
+        <v>676</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>594</v>
+        <v>677</v>
       </c>
       <c r="C545" s="0" t="s">
-        <v>595</v>
+        <v>678</v>
       </c>
       <c r="F545" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G545" s="0" t="s">
-        <v>1122</v>
+        <v>575</v>
       </c>
       <c r="H545" s="0" t="s">
-        <v>189</v>
+        <v>227</v>
       </c>
       <c r="I545" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J545" s="0" t="s">
-        <v>597</v>
+        <v>679</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>464</v>
+        <v>160</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>465</v>
+        <v>143</v>
       </c>
       <c r="C546" s="0" t="s">
-        <v>466</v>
+        <v>161</v>
       </c>
       <c r="F546" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G546" s="0" t="s">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="H546" s="0" t="s">
-        <v>66</v>
+        <v>254</v>
       </c>
       <c r="I546" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J546" s="0" t="s">
-        <v>468</v>
+        <v>163</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>823</v>
+        <v>917</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>824</v>
+        <v>918</v>
       </c>
       <c r="C547" s="0" t="s">
-        <v>825</v>
+        <v>919</v>
       </c>
       <c r="F547" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G547" s="0" t="s">
-        <v>1123</v>
+        <v>1012</v>
       </c>
       <c r="H547" s="0" t="s">
-        <v>189</v>
+        <v>260</v>
       </c>
       <c r="I547" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J547" s="0" t="s">
-        <v>827</v>
+        <v>920</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>952</v>
+        <v>417</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>953</v>
+        <v>418</v>
       </c>
       <c r="C548" s="0" t="s">
-        <v>954</v>
+        <v>419</v>
       </c>
       <c r="F548" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G548" s="0" t="s">
-        <v>1124</v>
+        <v>1013</v>
       </c>
       <c r="H548" s="0" t="s">
-        <v>956</v>
+        <v>295</v>
       </c>
       <c r="I548" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J548" s="0" t="s">
-        <v>957</v>
+        <v>420</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>38</v>
+        <v>1014</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>39</v>
+        <v>532</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>40</v>
+        <v>1015</v>
       </c>
       <c r="F549" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G549" s="0" t="s">
-        <v>78</v>
+        <v>1016</v>
       </c>
       <c r="H549" s="0" t="s">
-        <v>836</v>
+        <v>322</v>
       </c>
       <c r="I549" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
+      </c>
+      <c r="J549" s="0" t="s">
+        <v>1017</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>150</v>
+        <v>17</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>151</v>
+        <v>18</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>152</v>
+        <v>19</v>
       </c>
       <c r="F550" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G550" s="0" t="s">
-        <v>1125</v>
+        <v>164</v>
       </c>
       <c r="H550" s="0" t="s">
-        <v>154</v>
+        <v>55</v>
       </c>
       <c r="I550" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>79</v>
+        <v>36</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="C551" s="0" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
       <c r="F551" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G551" s="0" t="s">
-        <v>82</v>
+        <v>165</v>
       </c>
       <c r="H551" s="0" t="s">
-        <v>147</v>
+        <v>49</v>
       </c>
       <c r="I551" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>241</v>
+        <v>1001</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>242</v>
+        <v>631</v>
       </c>
       <c r="C552" s="0" t="s">
-        <v>243</v>
+        <v>1002</v>
       </c>
       <c r="F552" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G552" s="0" t="s">
-        <v>1126</v>
+        <v>1018</v>
       </c>
       <c r="H552" s="0" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="I552" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J552" s="0" t="s">
-        <v>246</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>287</v>
+        <v>183</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>288</v>
+        <v>184</v>
       </c>
       <c r="C553" s="0" t="s">
-        <v>289</v>
+        <v>185</v>
       </c>
       <c r="F553" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G553" s="0" t="s">
-        <v>1127</v>
+        <v>1019</v>
       </c>
       <c r="H553" s="0" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="I553" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J553" s="0" t="s">
-        <v>291</v>
+        <v>186</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>1044</v>
+        <v>372</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>1045</v>
+        <v>373</v>
       </c>
       <c r="C554" s="0" t="s">
-        <v>1046</v>
+        <v>374</v>
       </c>
       <c r="F554" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G554" s="0" t="s">
-        <v>132</v>
+        <v>580</v>
       </c>
       <c r="H554" s="0" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="I554" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J554" s="0" t="s">
-        <v>1048</v>
+        <v>376</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="C555" s="0" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="F555" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G555" s="0" t="s">
-        <v>87</v>
+        <v>166</v>
       </c>
       <c r="H555" s="0" t="s">
-        <v>66</v>
+        <v>322</v>
       </c>
       <c r="I555" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J555" s="0" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>89</v>
+        <v>142</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>51</v>
+        <v>143</v>
       </c>
       <c r="C556" s="0" t="s">
-        <v>90</v>
+        <v>144</v>
       </c>
       <c r="F556" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G556" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="H556" s="0" t="s">
-        <v>160</v>
+        <v>49</v>
       </c>
       <c r="I556" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J556" s="0" t="s">
-        <v>92</v>
+        <v>146</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>854</v>
+        <v>618</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>855</v>
+        <v>619</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>856</v>
+        <v>620</v>
       </c>
       <c r="F557" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G557" s="0" t="s">
-        <v>1128</v>
+        <v>588</v>
       </c>
       <c r="H557" s="0" t="s">
-        <v>433</v>
+        <v>129</v>
       </c>
       <c r="I557" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J557" s="0" t="s">
-        <v>858</v>
+        <v>622</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>769</v>
+        <v>209</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>770</v>
+        <v>210</v>
       </c>
       <c r="C558" s="0" t="s">
-        <v>771</v>
+        <v>211</v>
       </c>
       <c r="F558" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G558" s="0" t="s">
-        <v>135</v>
+        <v>590</v>
       </c>
       <c r="H558" s="0" t="s">
-        <v>605</v>
+        <v>207</v>
       </c>
       <c r="I558" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J558" s="0" t="s">
-        <v>773</v>
+        <v>213</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>93</v>
+        <v>446</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>94</v>
+        <v>268</v>
       </c>
       <c r="C559" s="0" t="s">
-        <v>95</v>
+        <v>447</v>
       </c>
       <c r="F559" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G559" s="0" t="s">
-        <v>96</v>
+        <v>1020</v>
       </c>
       <c r="H559" s="0" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="I559" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J559" s="0" t="s">
+        <v>448</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>401</v>
+        <v>229</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>402</v>
+        <v>230</v>
       </c>
       <c r="C560" s="0" t="s">
-        <v>403</v>
+        <v>231</v>
       </c>
       <c r="F560" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G560" s="0" t="s">
-        <v>1129</v>
+        <v>1021</v>
       </c>
       <c r="H560" s="0" t="s">
-        <v>256</v>
+        <v>55</v>
       </c>
       <c r="I560" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J560" s="0" t="s">
-        <v>405</v>
+        <v>233</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>156</v>
+        <v>51</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>157</v>
+        <v>52</v>
       </c>
       <c r="C561" s="0" t="s">
-        <v>158</v>
+        <v>53</v>
       </c>
       <c r="F561" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G561" s="0" t="s">
-        <v>1130</v>
+        <v>95</v>
       </c>
       <c r="H561" s="0" t="s">
-        <v>160</v>
+        <v>318</v>
       </c>
       <c r="I561" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J561" s="0" t="s">
-        <v>161</v>
+        <v>56</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>745</v>
+        <v>17</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>746</v>
+        <v>18</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>747</v>
+        <v>19</v>
       </c>
       <c r="F562" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G562" s="0" t="s">
-        <v>1131</v>
+        <v>167</v>
       </c>
       <c r="H562" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="I562" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>16</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>1132</v>
+        <v>977</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>1133</v>
+        <v>368</v>
       </c>
       <c r="C563" s="0" t="s">
-        <v>1134</v>
+        <v>978</v>
       </c>
       <c r="F563" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G563" s="0" t="s">
-        <v>1135</v>
+        <v>1022</v>
       </c>
       <c r="H563" s="0" t="s">
-        <v>66</v>
+        <v>980</v>
       </c>
       <c r="I563" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J563" s="0" t="s">
-        <v>1136</v>
+        <v>981</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>863</v>
+        <v>643</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>671</v>
+        <v>644</v>
       </c>
       <c r="C564" s="0" t="s">
-        <v>864</v>
+        <v>645</v>
       </c>
       <c r="F564" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G564" s="0" t="s">
-        <v>1137</v>
+        <v>99</v>
       </c>
       <c r="H564" s="0" t="s">
-        <v>613</v>
+        <v>106</v>
       </c>
       <c r="I564" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J564" s="0" t="s">
-        <v>866</v>
+        <v>647</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>430</v>
+        <v>526</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>208</v>
+        <v>527</v>
       </c>
       <c r="C565" s="0" t="s">
-        <v>431</v>
+        <v>528</v>
       </c>
       <c r="F565" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G565" s="0" t="s">
-        <v>1138</v>
+        <v>1023</v>
       </c>
       <c r="H565" s="0" t="s">
-        <v>433</v>
+        <v>381</v>
       </c>
       <c r="I565" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J565" s="0" t="s">
-        <v>434</v>
+        <v>530</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>23</v>
+        <v>576</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>24</v>
+        <v>577</v>
       </c>
       <c r="C566" s="0" t="s">
-        <v>25</v>
+        <v>578</v>
       </c>
       <c r="F566" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G566" s="0" t="s">
-        <v>98</v>
+        <v>1024</v>
       </c>
       <c r="H566" s="0" t="s">
-        <v>744</v>
+        <v>227</v>
       </c>
       <c r="I566" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J566" s="0" t="s">
+        <v>579</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>274</v>
+        <v>114</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>275</v>
+        <v>115</v>
       </c>
       <c r="C567" s="0" t="s">
-        <v>276</v>
+        <v>116</v>
       </c>
       <c r="F567" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G567" s="0" t="s">
-        <v>1139</v>
+        <v>168</v>
       </c>
       <c r="H567" s="0" t="s">
-        <v>278</v>
+        <v>49</v>
       </c>
       <c r="I567" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J567" s="0" t="s">
-        <v>279</v>
+        <v>117</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>421</v>
+        <v>662</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>422</v>
+        <v>663</v>
       </c>
       <c r="C568" s="0" t="s">
-        <v>423</v>
+        <v>664</v>
       </c>
       <c r="F568" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G568" s="0" t="s">
-        <v>1140</v>
+        <v>1025</v>
       </c>
       <c r="H568" s="0" t="s">
-        <v>147</v>
+        <v>191</v>
       </c>
       <c r="I568" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J568" s="0" t="s">
-        <v>424</v>
+        <v>665</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>769</v>
+        <v>209</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>770</v>
+        <v>210</v>
       </c>
       <c r="C569" s="0" t="s">
-        <v>771</v>
+        <v>211</v>
       </c>
       <c r="F569" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G569" s="0" t="s">
-        <v>1141</v>
+        <v>591</v>
       </c>
       <c r="H569" s="0" t="s">
-        <v>605</v>
+        <v>207</v>
       </c>
       <c r="I569" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J569" s="0" t="s">
-        <v>773</v>
+        <v>213</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>896</v>
+        <v>717</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>657</v>
+        <v>718</v>
       </c>
       <c r="C570" s="0" t="s">
-        <v>897</v>
+        <v>719</v>
       </c>
       <c r="F570" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G570" s="0" t="s">
-        <v>1142</v>
+        <v>592</v>
       </c>
       <c r="H570" s="0" t="s">
-        <v>189</v>
+        <v>275</v>
       </c>
       <c r="I570" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J570" s="0" t="s">
-        <v>899</v>
+        <v>720</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>1143</v>
+        <v>662</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>1144</v>
+        <v>663</v>
       </c>
       <c r="C571" s="0" t="s">
-        <v>1145</v>
+        <v>664</v>
       </c>
       <c r="F571" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G571" s="0" t="s">
-        <v>139</v>
+        <v>1026</v>
       </c>
       <c r="H571" s="0" t="s">
-        <v>71</v>
+        <v>191</v>
       </c>
       <c r="I571" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J571" s="0" t="s">
-        <v>1146</v>
+        <v>665</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>1147</v>
+        <v>997</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>1148</v>
+        <v>204</v>
       </c>
       <c r="C572" s="0" t="s">
-        <v>1149</v>
+        <v>998</v>
       </c>
       <c r="F572" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G572" s="0" t="s">
-        <v>1150</v>
+        <v>1027</v>
       </c>
       <c r="H572" s="0" t="s">
-        <v>189</v>
+        <v>381</v>
       </c>
       <c r="I572" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J572" s="0" t="s">
-        <v>1151</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>509</v>
+        <v>244</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>510</v>
+        <v>245</v>
       </c>
       <c r="C573" s="0" t="s">
-        <v>511</v>
+        <v>246</v>
       </c>
       <c r="F573" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G573" s="0" t="s">
-        <v>1152</v>
+        <v>105</v>
       </c>
       <c r="H573" s="0" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="I573" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J573" s="0" t="s">
-        <v>513</v>
+        <v>248</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>854</v>
+        <v>598</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>855</v>
+        <v>599</v>
       </c>
       <c r="C574" s="0" t="s">
-        <v>856</v>
+        <v>600</v>
       </c>
       <c r="F574" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G574" s="0" t="s">
-        <v>1153</v>
+        <v>593</v>
       </c>
       <c r="H574" s="0" t="s">
-        <v>433</v>
+        <v>175</v>
       </c>
       <c r="I574" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J574" s="0" t="s">
-        <v>858</v>
+        <v>601</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>23</v>
+        <v>443</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>24</v>
+        <v>398</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>25</v>
+        <v>444</v>
       </c>
       <c r="F575" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G575" s="0" t="s">
-        <v>99</v>
+        <v>1028</v>
       </c>
       <c r="H575" s="0" t="s">
-        <v>744</v>
+        <v>181</v>
       </c>
       <c r="I575" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
+      </c>
+      <c r="J575" s="0" t="s">
+        <v>445</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>753</v>
+        <v>521</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>754</v>
+        <v>522</v>
       </c>
       <c r="C576" s="0" t="s">
-        <v>755</v>
+        <v>523</v>
       </c>
       <c r="F576" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G576" s="0" t="s">
-        <v>1154</v>
+        <v>1029</v>
       </c>
       <c r="H576" s="0" t="s">
-        <v>605</v>
+        <v>31</v>
       </c>
       <c r="I576" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J576" s="0" t="s">
-        <v>757</v>
+        <v>525</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>745</v>
+        <v>786</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>746</v>
+        <v>640</v>
       </c>
       <c r="C577" s="0" t="s">
-        <v>747</v>
+        <v>787</v>
       </c>
       <c r="F577" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G577" s="0" t="s">
-        <v>1155</v>
+        <v>1030</v>
       </c>
       <c r="H577" s="0" t="s">
-        <v>15</v>
+        <v>731</v>
       </c>
       <c r="I577" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J577" s="0" t="s">
-        <v>749</v>
+        <v>789</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>436</v>
+        <v>838</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>437</v>
+        <v>839</v>
       </c>
       <c r="C578" s="0" t="s">
-        <v>438</v>
+        <v>840</v>
       </c>
       <c r="F578" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G578" s="0" t="s">
-        <v>140</v>
+        <v>594</v>
       </c>
       <c r="H578" s="0" t="s">
-        <v>97</v>
+        <v>431</v>
       </c>
       <c r="I578" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J578" s="0" t="s">
-        <v>440</v>
+        <v>842</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>690</v>
+        <v>471</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>691</v>
+        <v>268</v>
       </c>
       <c r="C579" s="0" t="s">
-        <v>692</v>
+        <v>472</v>
       </c>
       <c r="F579" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G579" s="0" t="s">
-        <v>141</v>
+        <v>1031</v>
       </c>
       <c r="H579" s="0" t="s">
-        <v>433</v>
+        <v>129</v>
       </c>
       <c r="I579" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J579" s="0" t="s">
-        <v>693</v>
+        <v>473</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>476</v>
+        <v>223</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>477</v>
+        <v>224</v>
       </c>
       <c r="C580" s="0" t="s">
-        <v>478</v>
+        <v>225</v>
       </c>
       <c r="F580" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G580" s="0" t="s">
-        <v>1156</v>
+        <v>1032</v>
       </c>
       <c r="H580" s="0" t="s">
-        <v>71</v>
+        <v>227</v>
       </c>
       <c r="I580" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J580" s="0" t="s">
-        <v>480</v>
+        <v>228</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>656</v>
+        <v>428</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>657</v>
+        <v>342</v>
       </c>
       <c r="C581" s="0" t="s">
-        <v>658</v>
+        <v>429</v>
       </c>
       <c r="F581" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G581" s="0" t="s">
-        <v>1157</v>
+        <v>1033</v>
       </c>
       <c r="H581" s="0" t="s">
-        <v>278</v>
+        <v>431</v>
       </c>
       <c r="I581" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J581" s="0" t="s">
-        <v>660</v>
+        <v>432</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>1158</v>
+        <v>79</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>248</v>
+        <v>80</v>
       </c>
       <c r="C582" s="0" t="s">
-        <v>1159</v>
+        <v>81</v>
       </c>
       <c r="F582" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G582" s="0" t="s">
-        <v>1160</v>
+        <v>169</v>
       </c>
       <c r="H582" s="0" t="s">
-        <v>744</v>
+        <v>260</v>
       </c>
       <c r="I582" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J582" s="0" t="s">
-        <v>1161</v>
+        <v>84</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>292</v>
+        <v>945</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>293</v>
+        <v>946</v>
       </c>
       <c r="C583" s="0" t="s">
-        <v>294</v>
+        <v>947</v>
       </c>
       <c r="F583" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G583" s="0" t="s">
-        <v>1162</v>
+        <v>595</v>
       </c>
       <c r="H583" s="0" t="s">
-        <v>296</v>
+        <v>207</v>
       </c>
       <c r="I583" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J583" s="0" t="s">
-        <v>297</v>
+        <v>948</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>430</v>
+        <v>484</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>208</v>
+        <v>485</v>
       </c>
       <c r="C584" s="0" t="s">
-        <v>431</v>
+        <v>486</v>
       </c>
       <c r="F584" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G584" s="0" t="s">
-        <v>1163</v>
+        <v>1034</v>
       </c>
       <c r="H584" s="0" t="s">
-        <v>433</v>
+        <v>55</v>
       </c>
       <c r="I584" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J584" s="0" t="s">
-        <v>434</v>
+        <v>488</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>454</v>
+        <v>262</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>455</v>
+        <v>263</v>
       </c>
       <c r="C585" s="0" t="s">
-        <v>456</v>
+        <v>264</v>
       </c>
       <c r="F585" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G585" s="0" t="s">
-        <v>1164</v>
+        <v>107</v>
       </c>
       <c r="H585" s="0" t="s">
-        <v>272</v>
+        <v>106</v>
       </c>
       <c r="I585" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J585" s="0" t="s">
-        <v>458</v>
+        <v>266</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>460</v>
+        <v>804</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>144</v>
+        <v>805</v>
       </c>
       <c r="C586" s="0" t="s">
-        <v>461</v>
+        <v>806</v>
       </c>
       <c r="F586" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G586" s="0" t="s">
-        <v>1165</v>
+        <v>1035</v>
       </c>
       <c r="H586" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="I586" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J586" s="0" t="s">
-        <v>463</v>
+        <v>807</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>588</v>
+        <v>662</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>589</v>
+        <v>663</v>
       </c>
       <c r="C587" s="0" t="s">
-        <v>590</v>
+        <v>664</v>
       </c>
       <c r="F587" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G587" s="0" t="s">
-        <v>1166</v>
+        <v>1036</v>
       </c>
       <c r="H587" s="0" t="s">
-        <v>154</v>
+        <v>191</v>
       </c>
       <c r="I587" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J587" s="0" t="s">
-        <v>592</v>
+        <v>665</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>436</v>
+        <v>576</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>437</v>
+        <v>577</v>
       </c>
       <c r="C588" s="0" t="s">
-        <v>438</v>
+        <v>578</v>
       </c>
       <c r="F588" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G588" s="0" t="s">
-        <v>1167</v>
+        <v>1037</v>
       </c>
       <c r="H588" s="0" t="s">
-        <v>97</v>
+        <v>227</v>
       </c>
       <c r="I588" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J588" s="0" t="s">
-        <v>440</v>
+        <v>579</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>436</v>
+        <v>694</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>437</v>
+        <v>640</v>
       </c>
       <c r="C589" s="0" t="s">
-        <v>438</v>
+        <v>695</v>
       </c>
       <c r="F589" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G589" s="0" t="s">
-        <v>1168</v>
+        <v>1038</v>
       </c>
       <c r="H589" s="0" t="s">
-        <v>97</v>
+        <v>55</v>
       </c>
       <c r="I589" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J589" s="0" t="s">
-        <v>440</v>
+        <v>696</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>885</v>
+        <v>853</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>886</v>
+        <v>537</v>
       </c>
       <c r="C590" s="0" t="s">
-        <v>887</v>
+        <v>854</v>
       </c>
       <c r="F590" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G590" s="0" t="s">
-        <v>1169</v>
+        <v>1039</v>
       </c>
       <c r="H590" s="0" t="s">
-        <v>256</v>
+        <v>25</v>
       </c>
       <c r="I590" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J590" s="0" t="s">
-        <v>889</v>
+        <v>856</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>443</v>
+        <v>283</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>444</v>
+        <v>284</v>
       </c>
       <c r="C591" s="0" t="s">
-        <v>445</v>
+        <v>285</v>
       </c>
       <c r="F591" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G591" s="0" t="s">
-        <v>1170</v>
+        <v>1040</v>
       </c>
       <c r="H591" s="0" t="s">
-        <v>15</v>
+        <v>238</v>
       </c>
       <c r="I591" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J591" s="0" t="s">
-        <v>447</v>
+        <v>286</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>67</v>
+        <v>425</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>68</v>
+        <v>235</v>
       </c>
       <c r="C592" s="0" t="s">
-        <v>69</v>
+        <v>426</v>
       </c>
       <c r="F592" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G592" s="0" t="s">
-        <v>100</v>
+        <v>1041</v>
       </c>
       <c r="H592" s="0" t="s">
-        <v>118</v>
+        <v>207</v>
       </c>
       <c r="I592" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J592" s="0" t="s">
-        <v>72</v>
+        <v>427</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>460</v>
+        <v>853</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>144</v>
+        <v>537</v>
       </c>
       <c r="C593" s="0" t="s">
-        <v>461</v>
+        <v>854</v>
       </c>
       <c r="F593" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G593" s="0" t="s">
-        <v>1171</v>
+        <v>1042</v>
       </c>
       <c r="H593" s="0" t="s">
-        <v>189</v>
+        <v>25</v>
       </c>
       <c r="I593" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J593" s="0" t="s">
-        <v>463</v>
+        <v>856</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1147</v>
+        <v>770</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>1148</v>
+        <v>771</v>
       </c>
       <c r="C594" s="0" t="s">
-        <v>1149</v>
+        <v>772</v>
       </c>
       <c r="F594" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G594" s="0" t="s">
-        <v>1172</v>
+        <v>1043</v>
       </c>
       <c r="H594" s="0" t="s">
-        <v>189</v>
+        <v>312</v>
       </c>
       <c r="I594" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J594" s="0" t="s">
-        <v>1151</v>
+        <v>774</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>173</v>
+        <v>495</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>174</v>
+        <v>496</v>
       </c>
       <c r="C595" s="0" t="s">
-        <v>175</v>
+        <v>497</v>
       </c>
       <c r="F595" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G595" s="0" t="s">
-        <v>1173</v>
+        <v>1044</v>
       </c>
       <c r="H595" s="0" t="s">
-        <v>177</v>
+        <v>381</v>
       </c>
       <c r="I595" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J595" s="0" t="s">
-        <v>178</v>
+        <v>499</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>730</v>
+        <v>495</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>540</v>
+        <v>496</v>
       </c>
       <c r="C596" s="0" t="s">
-        <v>731</v>
+        <v>497</v>
       </c>
       <c r="F596" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G596" s="0" t="s">
-        <v>1174</v>
+        <v>1045</v>
       </c>
       <c r="H596" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="I596" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J596" s="0" t="s">
-        <v>733</v>
+        <v>499</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>375</v>
+        <v>495</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>352</v>
+        <v>496</v>
       </c>
       <c r="C597" s="0" t="s">
-        <v>376</v>
+        <v>497</v>
       </c>
       <c r="F597" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G597" s="0" t="s">
-        <v>1175</v>
+        <v>1046</v>
       </c>
       <c r="H597" s="0" t="s">
-        <v>160</v>
+        <v>381</v>
       </c>
       <c r="I597" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J597" s="0" t="s">
-        <v>378</v>
+        <v>499</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>730</v>
+        <v>495</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>540</v>
+        <v>496</v>
       </c>
       <c r="C598" s="0" t="s">
-        <v>731</v>
+        <v>497</v>
       </c>
       <c r="F598" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G598" s="0" t="s">
-        <v>1176</v>
+        <v>1047</v>
       </c>
       <c r="H598" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="I598" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J598" s="0" t="s">
-        <v>733</v>
+        <v>499</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>735</v>
+        <v>283</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>736</v>
+        <v>284</v>
       </c>
       <c r="C599" s="0" t="s">
-        <v>737</v>
+        <v>285</v>
       </c>
       <c r="F599" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G599" s="0" t="s">
-        <v>1177</v>
+        <v>1048</v>
       </c>
       <c r="H599" s="0" t="s">
-        <v>15</v>
+        <v>238</v>
       </c>
       <c r="I599" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J599" s="0" t="s">
-        <v>739</v>
+        <v>286</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>10</v>
+        <v>283</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>11</v>
+        <v>284</v>
       </c>
       <c r="C600" s="0" t="s">
-        <v>12</v>
+        <v>285</v>
       </c>
       <c r="F600" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G600" s="0" t="s">
-        <v>101</v>
+        <v>1049</v>
       </c>
       <c r="H600" s="0" t="s">
-        <v>27</v>
+        <v>238</v>
       </c>
       <c r="I600" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J600" s="0" t="s">
+        <v>286</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>539</v>
+        <v>283</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>540</v>
+        <v>284</v>
       </c>
       <c r="C601" s="0" t="s">
-        <v>541</v>
+        <v>285</v>
       </c>
       <c r="F601" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G601" s="0" t="s">
-        <v>1178</v>
+        <v>1050</v>
       </c>
       <c r="H601" s="0" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="I601" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J601" s="0" t="s">
-        <v>543</v>
+        <v>286</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>10</v>
+        <v>203</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>11</v>
+        <v>204</v>
       </c>
       <c r="C602" s="0" t="s">
-        <v>12</v>
+        <v>205</v>
       </c>
       <c r="F602" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G602" s="0" t="s">
-        <v>102</v>
+        <v>1051</v>
       </c>
       <c r="H602" s="0" t="s">
-        <v>27</v>
+        <v>207</v>
       </c>
       <c r="I602" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J602" s="0" t="s">
+        <v>208</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>23</v>
+        <v>203</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>24</v>
+        <v>204</v>
       </c>
       <c r="C603" s="0" t="s">
-        <v>25</v>
+        <v>205</v>
       </c>
       <c r="F603" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G603" s="0" t="s">
-        <v>103</v>
+        <v>1052</v>
       </c>
       <c r="H603" s="0" t="s">
-        <v>744</v>
+        <v>207</v>
       </c>
       <c r="I603" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J603" s="0" t="s">
+        <v>208</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>1158</v>
+        <v>363</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>248</v>
+        <v>364</v>
       </c>
       <c r="C604" s="0" t="s">
-        <v>1159</v>
+        <v>365</v>
       </c>
       <c r="F604" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G604" s="0" t="s">
-        <v>1179</v>
+        <v>1053</v>
       </c>
       <c r="H604" s="0" t="s">
-        <v>744</v>
+        <v>207</v>
       </c>
       <c r="I604" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J604" s="0" t="s">
-        <v>1161</v>
+        <v>366</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>601</v>
+        <v>425</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>602</v>
+        <v>235</v>
       </c>
       <c r="C605" s="0" t="s">
-        <v>603</v>
+        <v>426</v>
       </c>
       <c r="F605" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G605" s="0" t="s">
-        <v>1180</v>
+        <v>1054</v>
       </c>
       <c r="H605" s="0" t="s">
-        <v>605</v>
+        <v>207</v>
       </c>
       <c r="I605" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J605" s="0" t="s">
-        <v>606</v>
+        <v>427</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="F606" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G606" s="0" t="s">
-        <v>1181</v>
+        <v>1055</v>
       </c>
       <c r="H606" s="0" t="s">
-        <v>296</v>
+        <v>44</v>
       </c>
       <c r="I606" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J606" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>392</v>
+        <v>542</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>288</v>
+        <v>543</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>393</v>
+        <v>544</v>
       </c>
       <c r="F607" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G607" s="0" t="s">
-        <v>1182</v>
+        <v>1056</v>
       </c>
       <c r="H607" s="0" t="s">
-        <v>177</v>
+        <v>305</v>
       </c>
       <c r="I607" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J607" s="0" t="s">
-        <v>395</v>
+        <v>545</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>910</v>
+        <v>542</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>911</v>
+        <v>543</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>912</v>
+        <v>544</v>
       </c>
       <c r="F608" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G608" s="0" t="s">
-        <v>1183</v>
+        <v>1057</v>
       </c>
       <c r="H608" s="0" t="s">
-        <v>71</v>
+        <v>305</v>
       </c>
       <c r="I608" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J608" s="0" t="s">
-        <v>914</v>
+        <v>545</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>436</v>
+        <v>542</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>437</v>
+        <v>543</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>438</v>
+        <v>544</v>
       </c>
       <c r="F609" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G609" s="0" t="s">
-        <v>1184</v>
+        <v>1058</v>
       </c>
       <c r="H609" s="0" t="s">
-        <v>97</v>
+        <v>305</v>
       </c>
       <c r="I609" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J609" s="0" t="s">
-        <v>440</v>
+        <v>545</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>42</v>
+        <v>542</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>34</v>
+        <v>543</v>
       </c>
       <c r="C610" s="0" t="s">
-        <v>43</v>
+        <v>544</v>
       </c>
       <c r="F610" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G610" s="0" t="s">
-        <v>104</v>
+        <v>1059</v>
       </c>
       <c r="H610" s="0" t="s">
-        <v>160</v>
+        <v>305</v>
       </c>
       <c r="I610" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J610" s="0" t="s">
-        <v>46</v>
+        <v>545</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>632</v>
+        <v>433</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>633</v>
+        <v>298</v>
       </c>
       <c r="C611" s="0" t="s">
-        <v>634</v>
+        <v>434</v>
       </c>
       <c r="F611" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G611" s="0" t="s">
-        <v>1185</v>
+        <v>1060</v>
       </c>
       <c r="H611" s="0" t="s">
-        <v>256</v>
+        <v>67</v>
       </c>
       <c r="I611" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J611" s="0" t="s">
-        <v>636</v>
+        <v>436</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>839</v>
+        <v>433</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>840</v>
+        <v>298</v>
       </c>
       <c r="C612" s="0" t="s">
-        <v>841</v>
+        <v>434</v>
       </c>
       <c r="F612" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G612" s="0" t="s">
-        <v>1186</v>
+        <v>1061</v>
       </c>
       <c r="H612" s="0" t="s">
-        <v>843</v>
+        <v>67</v>
       </c>
       <c r="I612" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J612" s="0" t="s">
-        <v>844</v>
+        <v>436</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>274</v>
+        <v>234</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>275</v>
+        <v>235</v>
       </c>
       <c r="C613" s="0" t="s">
-        <v>276</v>
+        <v>236</v>
       </c>
       <c r="F613" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G613" s="0" t="s">
-        <v>1187</v>
+        <v>1062</v>
       </c>
       <c r="H613" s="0" t="s">
-        <v>278</v>
+        <v>238</v>
       </c>
       <c r="I613" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J613" s="0" t="s">
-        <v>279</v>
+        <v>239</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>484</v>
+        <v>234</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>485</v>
+        <v>235</v>
       </c>
       <c r="C614" s="0" t="s">
-        <v>486</v>
+        <v>236</v>
       </c>
       <c r="F614" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G614" s="0" t="s">
-        <v>1188</v>
+        <v>1063</v>
       </c>
       <c r="H614" s="0" t="s">
-        <v>200</v>
+        <v>238</v>
       </c>
       <c r="I614" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J614" s="0" t="s">
-        <v>488</v>
+        <v>239</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>849</v>
+        <v>234</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>850</v>
+        <v>235</v>
       </c>
       <c r="C615" s="0" t="s">
-        <v>851</v>
+        <v>236</v>
       </c>
       <c r="F615" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G615" s="0" t="s">
-        <v>1189</v>
+        <v>1064</v>
       </c>
       <c r="H615" s="0" t="s">
-        <v>433</v>
+        <v>238</v>
       </c>
       <c r="I615" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J615" s="0" t="s">
-        <v>853</v>
+        <v>239</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>10</v>
+        <v>234</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>11</v>
+        <v>235</v>
       </c>
       <c r="C616" s="0" t="s">
-        <v>12</v>
+        <v>236</v>
       </c>
       <c r="F616" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G616" s="0" t="s">
-        <v>103</v>
+        <v>1065</v>
       </c>
       <c r="H616" s="0" t="s">
-        <v>27</v>
+        <v>238</v>
       </c>
       <c r="I616" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J616" s="0" t="s">
+        <v>239</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>105</v>
+        <v>234</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>106</v>
+        <v>235</v>
       </c>
       <c r="C617" s="0" t="s">
-        <v>107</v>
+        <v>236</v>
       </c>
       <c r="F617" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G617" s="0" t="s">
-        <v>104</v>
+        <v>1066</v>
       </c>
       <c r="H617" s="0" t="s">
-        <v>160</v>
+        <v>238</v>
       </c>
       <c r="I617" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J617" s="0" t="s">
+        <v>239</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>1190</v>
+        <v>864</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>151</v>
+        <v>865</v>
       </c>
       <c r="C618" s="0" t="s">
-        <v>1191</v>
+        <v>866</v>
       </c>
       <c r="F618" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G618" s="0" t="s">
-        <v>1185</v>
+        <v>1067</v>
       </c>
       <c r="H618" s="0" t="s">
-        <v>256</v>
+        <v>305</v>
       </c>
       <c r="I618" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J618" s="0" t="s">
-        <v>1192</v>
+        <v>868</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>280</v>
+        <v>864</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>281</v>
+        <v>865</v>
       </c>
       <c r="C619" s="0" t="s">
-        <v>282</v>
+        <v>866</v>
       </c>
       <c r="F619" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G619" s="0" t="s">
-        <v>1187</v>
+        <v>1068</v>
       </c>
       <c r="H619" s="0" t="s">
-        <v>278</v>
+        <v>305</v>
       </c>
       <c r="I619" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J619" s="0" t="s">
-        <v>283</v>
+        <v>868</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>741</v>
+        <v>456</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>336</v>
+        <v>457</v>
       </c>
       <c r="C620" s="0" t="s">
-        <v>742</v>
+        <v>458</v>
       </c>
       <c r="F620" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G620" s="0" t="s">
-        <v>108</v>
+        <v>1069</v>
       </c>
       <c r="H620" s="0" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="I620" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J620" s="0" t="s">
-        <v>743</v>
+        <v>459</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>735</v>
+        <v>422</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>736</v>
+        <v>334</v>
       </c>
       <c r="C621" s="0" t="s">
-        <v>737</v>
+        <v>423</v>
       </c>
       <c r="F621" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G621" s="0" t="s">
-        <v>108</v>
+        <v>1070</v>
       </c>
       <c r="H621" s="0" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="I621" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J621" s="0" t="s">
-        <v>739</v>
+        <v>424</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>10</v>
+        <v>324</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>11</v>
+        <v>325</v>
       </c>
       <c r="C622" s="0" t="s">
-        <v>12</v>
+        <v>326</v>
       </c>
       <c r="F622" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G622" s="0" t="s">
-        <v>108</v>
+        <v>1071</v>
       </c>
       <c r="H622" s="0" t="s">
-        <v>27</v>
+        <v>191</v>
       </c>
       <c r="I622" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J622" s="0" t="s">
+        <v>328</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>730</v>
+        <v>324</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>540</v>
+        <v>325</v>
       </c>
       <c r="C623" s="0" t="s">
-        <v>731</v>
+        <v>326</v>
       </c>
       <c r="F623" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G623" s="0" t="s">
-        <v>112</v>
+        <v>1072</v>
       </c>
       <c r="H623" s="0" t="s">
-        <v>384</v>
+        <v>191</v>
       </c>
       <c r="I623" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J623" s="0" t="s">
-        <v>733</v>
+        <v>328</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>406</v>
+        <v>324</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>407</v>
+        <v>325</v>
       </c>
       <c r="C624" s="0" t="s">
-        <v>408</v>
+        <v>326</v>
       </c>
       <c r="F624" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G624" s="0" t="s">
-        <v>112</v>
+        <v>1073</v>
       </c>
       <c r="H624" s="0" t="s">
-        <v>384</v>
+        <v>191</v>
       </c>
       <c r="I624" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J624" s="0" t="s">
-        <v>410</v>
+        <v>328</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>109</v>
+        <v>324</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>110</v>
+        <v>325</v>
       </c>
       <c r="C625" s="0" t="s">
-        <v>111</v>
+        <v>326</v>
       </c>
       <c r="F625" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G625" s="0" t="s">
-        <v>112</v>
+        <v>1074</v>
       </c>
       <c r="H625" s="0" t="s">
-        <v>384</v>
+        <v>191</v>
       </c>
       <c r="I625" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J625" s="0" t="s">
+        <v>328</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>670</v>
+        <v>324</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>671</v>
+        <v>325</v>
       </c>
       <c r="C626" s="0" t="s">
-        <v>672</v>
+        <v>326</v>
       </c>
       <c r="F626" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G626" s="0" t="s">
-        <v>112</v>
+        <v>1075</v>
       </c>
       <c r="H626" s="0" t="s">
-        <v>384</v>
+        <v>191</v>
       </c>
       <c r="I626" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J626" s="0" t="s">
-        <v>674</v>
+        <v>328</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>1193</v>
+        <v>177</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>1194</v>
+        <v>178</v>
       </c>
       <c r="C627" s="0" t="s">
-        <v>1195</v>
+        <v>179</v>
       </c>
       <c r="F627" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G627" s="0" t="s">
-        <v>112</v>
+        <v>1076</v>
       </c>
       <c r="H627" s="0" t="s">
-        <v>384</v>
+        <v>55</v>
       </c>
       <c r="I627" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J627" s="0" t="s">
-        <v>1196</v>
+        <v>180</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1076</v>
+        <v>177</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>248</v>
+        <v>178</v>
       </c>
       <c r="C628" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="F628" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G628" s="0" t="s">
         <v>1077</v>
       </c>
-      <c r="F628" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H628" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I628" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J628" s="0" t="s">
-        <v>1078</v>
+        <v>180</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>28</v>
+        <v>193</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>29</v>
+        <v>194</v>
       </c>
       <c r="C629" s="0" t="s">
-        <v>30</v>
+        <v>195</v>
       </c>
       <c r="F629" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G629" s="0" t="s">
-        <v>113</v>
+        <v>1078</v>
       </c>
       <c r="H629" s="0" t="s">
-        <v>200</v>
+        <v>129</v>
       </c>
       <c r="I629" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J629" s="0" t="s">
-        <v>32</v>
+        <v>197</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>173</v>
+        <v>337</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>174</v>
+        <v>338</v>
       </c>
       <c r="C630" s="0" t="s">
-        <v>175</v>
+        <v>339</v>
       </c>
       <c r="F630" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G630" s="0" t="s">
-        <v>695</v>
+        <v>1079</v>
       </c>
       <c r="H630" s="0" t="s">
-        <v>177</v>
+        <v>61</v>
       </c>
       <c r="I630" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J630" s="0" t="s">
-        <v>178</v>
+        <v>340</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>713</v>
+        <v>397</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>714</v>
+        <v>398</v>
       </c>
       <c r="C631" s="0" t="s">
-        <v>715</v>
+        <v>399</v>
       </c>
       <c r="F631" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G631" s="0" t="s">
-        <v>695</v>
+        <v>1080</v>
       </c>
       <c r="H631" s="0" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="I631" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J631" s="0" t="s">
-        <v>717</v>
+        <v>400</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>191</v>
+        <v>397</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>192</v>
+        <v>398</v>
       </c>
       <c r="C632" s="0" t="s">
-        <v>193</v>
+        <v>399</v>
       </c>
       <c r="F632" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G632" s="0" t="s">
-        <v>695</v>
+        <v>1069</v>
       </c>
       <c r="H632" s="0" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="I632" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J632" s="0" t="s">
-        <v>195</v>
+        <v>400</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>218</v>
+        <v>829</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>219</v>
+        <v>734</v>
       </c>
       <c r="C633" s="0" t="s">
-        <v>220</v>
+        <v>830</v>
       </c>
       <c r="F633" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G633" s="0" t="s">
-        <v>695</v>
+        <v>1081</v>
       </c>
       <c r="H633" s="0" t="s">
-        <v>222</v>
+        <v>55</v>
       </c>
       <c r="I633" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J633" s="0" t="s">
-        <v>223</v>
+        <v>831</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>769</v>
+        <v>829</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>770</v>
+        <v>734</v>
       </c>
       <c r="C634" s="0" t="s">
-        <v>771</v>
+        <v>830</v>
       </c>
       <c r="F634" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G634" s="0" t="s">
-        <v>703</v>
+        <v>1082</v>
       </c>
       <c r="H634" s="0" t="s">
-        <v>605</v>
+        <v>55</v>
       </c>
       <c r="I634" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J634" s="0" t="s">
-        <v>773</v>
+        <v>831</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>690</v>
+        <v>829</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>691</v>
+        <v>734</v>
       </c>
       <c r="C635" s="0" t="s">
-        <v>692</v>
+        <v>830</v>
       </c>
       <c r="F635" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G635" s="0" t="s">
-        <v>709</v>
+        <v>1083</v>
       </c>
       <c r="H635" s="0" t="s">
-        <v>433</v>
+        <v>55</v>
       </c>
       <c r="I635" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J635" s="0" t="s">
-        <v>693</v>
+        <v>831</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>735</v>
+        <v>829</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="C636" s="0" t="s">
-        <v>737</v>
+        <v>830</v>
       </c>
       <c r="F636" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G636" s="0" t="s">
-        <v>712</v>
+        <v>1084</v>
       </c>
       <c r="H636" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="I636" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J636" s="0" t="s">
-        <v>739</v>
+        <v>831</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>551</v>
+        <v>733</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>552</v>
+        <v>734</v>
       </c>
       <c r="C637" s="0" t="s">
-        <v>553</v>
+        <v>735</v>
       </c>
       <c r="F637" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G637" s="0" t="s">
-        <v>728</v>
+        <v>1085</v>
       </c>
       <c r="H637" s="0" t="s">
-        <v>147</v>
+        <v>31</v>
       </c>
       <c r="I637" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J637" s="0" t="s">
-        <v>555</v>
+        <v>737</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>298</v>
+        <v>733</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>299</v>
+        <v>734</v>
       </c>
       <c r="C638" s="0" t="s">
-        <v>300</v>
+        <v>735</v>
       </c>
       <c r="F638" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G638" s="0" t="s">
-        <v>728</v>
+        <v>1086</v>
       </c>
       <c r="H638" s="0" t="s">
-        <v>147</v>
+        <v>31</v>
       </c>
       <c r="I638" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J638" s="0" t="s">
-        <v>302</v>
+        <v>737</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>436</v>
+        <v>733</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>437</v>
+        <v>734</v>
       </c>
       <c r="C639" s="0" t="s">
-        <v>438</v>
+        <v>735</v>
       </c>
       <c r="F639" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G639" s="0" t="s">
-        <v>114</v>
+        <v>1087</v>
       </c>
       <c r="H639" s="0" t="s">
-        <v>97</v>
+        <v>31</v>
       </c>
       <c r="I639" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J639" s="0" t="s">
-        <v>440</v>
+        <v>737</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="B640" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="C640" s="0" t="s">
         <v>735</v>
       </c>
-      <c r="B640" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C640" s="0" t="s">
+      <c r="F640" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G640" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H640" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I640" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J640" s="0" t="s">
         <v>737</v>
-      </c>
-[...13 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>10</v>
+        <v>833</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>11</v>
+        <v>834</v>
       </c>
       <c r="C641" s="0" t="s">
-        <v>12</v>
+        <v>835</v>
       </c>
       <c r="F641" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G641" s="0" t="s">
-        <v>114</v>
+        <v>1089</v>
       </c>
       <c r="H641" s="0" t="s">
-        <v>27</v>
+        <v>692</v>
       </c>
       <c r="I641" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
+      </c>
+      <c r="J641" s="0" t="s">
+        <v>837</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>10</v>
+        <v>833</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>11</v>
+        <v>834</v>
       </c>
       <c r="C642" s="0" t="s">
-        <v>12</v>
+        <v>835</v>
       </c>
       <c r="F642" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G642" s="0" t="s">
-        <v>26</v>
+        <v>1090</v>
       </c>
       <c r="H642" s="0" t="s">
-        <v>27</v>
+        <v>692</v>
       </c>
       <c r="I642" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
+      </c>
+      <c r="J642" s="0" t="s">
+        <v>837</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>947</v>
+        <v>833</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>948</v>
+        <v>834</v>
       </c>
       <c r="C643" s="0" t="s">
-        <v>949</v>
+        <v>835</v>
       </c>
       <c r="F643" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G643" s="0" t="s">
-        <v>751</v>
+        <v>1091</v>
       </c>
       <c r="H643" s="0" t="s">
-        <v>147</v>
+        <v>692</v>
       </c>
       <c r="I643" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J643" s="0" t="s">
-        <v>951</v>
+        <v>837</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>247</v>
+        <v>698</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>248</v>
+        <v>699</v>
       </c>
       <c r="C644" s="0" t="s">
-        <v>249</v>
+        <v>700</v>
       </c>
       <c r="F644" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G644" s="0" t="s">
-        <v>751</v>
+        <v>1092</v>
       </c>
       <c r="H644" s="0" t="s">
-        <v>147</v>
+        <v>238</v>
       </c>
       <c r="I644" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J644" s="0" t="s">
-        <v>251</v>
+        <v>701</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>162</v>
+        <v>698</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>163</v>
+        <v>699</v>
       </c>
       <c r="C645" s="0" t="s">
-        <v>164</v>
+        <v>700</v>
       </c>
       <c r="F645" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G645" s="0" t="s">
-        <v>763</v>
+        <v>1093</v>
       </c>
       <c r="H645" s="0" t="s">
-        <v>154</v>
+        <v>238</v>
       </c>
       <c r="I645" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J645" s="0" t="s">
-        <v>166</v>
+        <v>701</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>476</v>
+        <v>387</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>477</v>
+        <v>388</v>
       </c>
       <c r="C646" s="0" t="s">
-        <v>478</v>
+        <v>389</v>
       </c>
       <c r="F646" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G646" s="0" t="s">
-        <v>115</v>
+        <v>1094</v>
       </c>
       <c r="H646" s="0" t="s">
-        <v>71</v>
+        <v>238</v>
       </c>
       <c r="I646" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J646" s="0" t="s">
-        <v>480</v>
+        <v>391</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>67</v>
+        <v>387</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>68</v>
+        <v>388</v>
       </c>
       <c r="C647" s="0" t="s">
-        <v>69</v>
+        <v>389</v>
       </c>
       <c r="F647" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G647" s="0" t="s">
-        <v>115</v>
+        <v>1095</v>
       </c>
       <c r="H647" s="0" t="s">
-        <v>118</v>
+        <v>238</v>
       </c>
       <c r="I647" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J647" s="0" t="s">
-        <v>72</v>
+        <v>391</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>116</v>
+        <v>655</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>18</v>
+        <v>656</v>
       </c>
       <c r="C648" s="0" t="s">
-        <v>117</v>
+        <v>657</v>
       </c>
       <c r="F648" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G648" s="0" t="s">
-        <v>115</v>
+        <v>1096</v>
       </c>
       <c r="H648" s="0" t="s">
-        <v>71</v>
+        <v>227</v>
       </c>
       <c r="I648" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J648" s="0" t="s">
-        <v>119</v>
+        <v>659</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>927</v>
+        <v>249</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>928</v>
+        <v>250</v>
       </c>
       <c r="C649" s="0" t="s">
-        <v>929</v>
+        <v>251</v>
       </c>
       <c r="F649" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G649" s="0" t="s">
-        <v>776</v>
+        <v>1097</v>
       </c>
       <c r="H649" s="0" t="s">
-        <v>15</v>
+        <v>238</v>
       </c>
       <c r="I649" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J649" s="0" t="s">
-        <v>931</v>
+        <v>253</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>966</v>
+        <v>249</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>967</v>
+        <v>250</v>
       </c>
       <c r="C650" s="0" t="s">
-        <v>968</v>
+        <v>251</v>
       </c>
       <c r="F650" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G650" s="0" t="s">
-        <v>780</v>
+        <v>1098</v>
       </c>
       <c r="H650" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="I650" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J650" s="0" t="s">
-        <v>970</v>
+        <v>253</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>704</v>
+        <v>249</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>336</v>
+        <v>250</v>
       </c>
       <c r="C651" s="0" t="s">
-        <v>705</v>
+        <v>251</v>
       </c>
       <c r="F651" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G651" s="0" t="s">
-        <v>782</v>
+        <v>1099</v>
       </c>
       <c r="H651" s="0" t="s">
-        <v>147</v>
+        <v>238</v>
       </c>
       <c r="I651" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J651" s="0" t="s">
-        <v>707</v>
+        <v>253</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>1065</v>
+        <v>249</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>1066</v>
+        <v>250</v>
       </c>
       <c r="C652" s="0" t="s">
-        <v>1067</v>
+        <v>251</v>
       </c>
       <c r="F652" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G652" s="0" t="s">
-        <v>791</v>
+        <v>1100</v>
       </c>
       <c r="H652" s="0" t="s">
-        <v>154</v>
+        <v>238</v>
       </c>
       <c r="I652" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J652" s="0" t="s">
-        <v>1068</v>
+        <v>253</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>150</v>
+        <v>249</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>151</v>
+        <v>250</v>
       </c>
       <c r="C653" s="0" t="s">
-        <v>152</v>
+        <v>251</v>
       </c>
       <c r="F653" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G653" s="0" t="s">
-        <v>791</v>
+        <v>1101</v>
       </c>
       <c r="H653" s="0" t="s">
-        <v>154</v>
+        <v>238</v>
       </c>
       <c r="I653" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J653" s="0" t="s">
-        <v>155</v>
+        <v>253</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>476</v>
+        <v>249</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>477</v>
+        <v>250</v>
       </c>
       <c r="C654" s="0" t="s">
-        <v>478</v>
+        <v>251</v>
       </c>
       <c r="F654" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G654" s="0" t="s">
-        <v>793</v>
+        <v>1102</v>
       </c>
       <c r="H654" s="0" t="s">
-        <v>71</v>
+        <v>238</v>
       </c>
       <c r="I654" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J654" s="0" t="s">
-        <v>480</v>
+        <v>253</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>335</v>
+        <v>249</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>336</v>
+        <v>250</v>
       </c>
       <c r="C655" s="0" t="s">
-        <v>337</v>
+        <v>251</v>
       </c>
       <c r="F655" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G655" s="0" t="s">
-        <v>793</v>
+        <v>1103</v>
       </c>
       <c r="H655" s="0" t="s">
-        <v>15</v>
+        <v>238</v>
       </c>
       <c r="I655" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J655" s="0" t="s">
-        <v>339</v>
+        <v>253</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>162</v>
+        <v>249</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>163</v>
+        <v>250</v>
       </c>
       <c r="C656" s="0" t="s">
-        <v>164</v>
+        <v>251</v>
       </c>
       <c r="F656" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G656" s="0" t="s">
-        <v>794</v>
+        <v>1104</v>
       </c>
       <c r="H656" s="0" t="s">
-        <v>154</v>
+        <v>238</v>
       </c>
       <c r="I656" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J656" s="0" t="s">
-        <v>166</v>
+        <v>253</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>280</v>
+        <v>249</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>281</v>
+        <v>250</v>
       </c>
       <c r="C657" s="0" t="s">
-        <v>282</v>
+        <v>251</v>
       </c>
       <c r="F657" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G657" s="0" t="s">
-        <v>795</v>
+        <v>1105</v>
       </c>
       <c r="H657" s="0" t="s">
-        <v>278</v>
+        <v>238</v>
       </c>
       <c r="I657" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J657" s="0" t="s">
-        <v>283</v>
+        <v>253</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>530</v>
+        <v>249</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>531</v>
+        <v>250</v>
       </c>
       <c r="C658" s="0" t="s">
-        <v>532</v>
+        <v>251</v>
       </c>
       <c r="F658" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G658" s="0" t="s">
-        <v>809</v>
+        <v>1106</v>
       </c>
       <c r="H658" s="0" t="s">
-        <v>71</v>
+        <v>238</v>
       </c>
       <c r="I658" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J658" s="0" t="s">
-        <v>534</v>
+        <v>253</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>93</v>
+        <v>249</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>94</v>
+        <v>250</v>
       </c>
       <c r="C659" s="0" t="s">
-        <v>95</v>
+        <v>251</v>
       </c>
       <c r="F659" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G659" s="0" t="s">
-        <v>120</v>
+        <v>1107</v>
       </c>
       <c r="H659" s="0" t="s">
-        <v>45</v>
+        <v>238</v>
       </c>
       <c r="I659" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
+      </c>
+      <c r="J659" s="0" t="s">
+        <v>253</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>495</v>
+        <v>249</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>496</v>
+        <v>250</v>
       </c>
       <c r="C660" s="0" t="s">
-        <v>497</v>
+        <v>251</v>
       </c>
       <c r="F660" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G660" s="0" t="s">
-        <v>812</v>
+        <v>1095</v>
       </c>
       <c r="H660" s="0" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="I660" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J660" s="0" t="s">
-        <v>498</v>
+        <v>253</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>523</v>
+        <v>249</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>524</v>
+        <v>250</v>
       </c>
       <c r="C661" s="0" t="s">
-        <v>525</v>
+        <v>251</v>
       </c>
       <c r="F661" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G661" s="0" t="s">
-        <v>812</v>
+        <v>1108</v>
       </c>
       <c r="H661" s="0" t="s">
-        <v>147</v>
+        <v>238</v>
       </c>
       <c r="I661" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J661" s="0" t="s">
-        <v>527</v>
+        <v>253</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>298</v>
+        <v>392</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>299</v>
+        <v>393</v>
       </c>
       <c r="C662" s="0" t="s">
-        <v>300</v>
+        <v>394</v>
       </c>
       <c r="F662" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G662" s="0" t="s">
-        <v>812</v>
+        <v>1109</v>
       </c>
       <c r="H662" s="0" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="I662" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J662" s="0" t="s">
-        <v>302</v>
+        <v>396</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>546</v>
+        <v>401</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>547</v>
+        <v>402</v>
       </c>
       <c r="C663" s="0" t="s">
-        <v>548</v>
+        <v>403</v>
       </c>
       <c r="F663" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G663" s="0" t="s">
-        <v>819</v>
+        <v>1110</v>
       </c>
       <c r="H663" s="0" t="s">
-        <v>296</v>
+        <v>238</v>
       </c>
       <c r="I663" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J663" s="0" t="s">
-        <v>550</v>
+        <v>405</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>280</v>
+        <v>401</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>281</v>
+        <v>402</v>
       </c>
       <c r="C664" s="0" t="s">
-        <v>282</v>
+        <v>403</v>
       </c>
       <c r="F664" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G664" s="0" t="s">
-        <v>822</v>
+        <v>1111</v>
       </c>
       <c r="H664" s="0" t="s">
-        <v>278</v>
+        <v>238</v>
       </c>
       <c r="I664" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J664" s="0" t="s">
-        <v>283</v>
+        <v>405</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>831</v>
+        <v>551</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>832</v>
+        <v>552</v>
       </c>
       <c r="C665" s="0" t="s">
-        <v>833</v>
+        <v>553</v>
       </c>
       <c r="F665" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G665" s="0" t="s">
-        <v>826</v>
+        <v>1112</v>
       </c>
       <c r="H665" s="0" t="s">
-        <v>189</v>
+        <v>106</v>
       </c>
       <c r="I665" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J665" s="0" t="s">
-        <v>835</v>
+        <v>555</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>375</v>
+        <v>551</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>352</v>
+        <v>552</v>
       </c>
       <c r="C666" s="0" t="s">
-        <v>376</v>
+        <v>553</v>
       </c>
       <c r="F666" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G666" s="0" t="s">
-        <v>828</v>
+        <v>1113</v>
       </c>
       <c r="H666" s="0" t="s">
-        <v>160</v>
+        <v>106</v>
       </c>
       <c r="I666" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J666" s="0" t="s">
-        <v>378</v>
+        <v>555</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>258</v>
+        <v>551</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>259</v>
+        <v>552</v>
       </c>
       <c r="C667" s="0" t="s">
-        <v>260</v>
+        <v>553</v>
       </c>
       <c r="F667" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G667" s="0" t="s">
-        <v>829</v>
+        <v>1114</v>
       </c>
       <c r="H667" s="0" t="s">
-        <v>177</v>
+        <v>106</v>
       </c>
       <c r="I667" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J667" s="0" t="s">
-        <v>262</v>
+        <v>555</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>173</v>
+        <v>886</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>174</v>
+        <v>887</v>
       </c>
       <c r="C668" s="0" t="s">
-        <v>175</v>
+        <v>888</v>
       </c>
       <c r="F668" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G668" s="0" t="s">
-        <v>829</v>
+        <v>1115</v>
       </c>
       <c r="H668" s="0" t="s">
-        <v>177</v>
+        <v>67</v>
       </c>
       <c r="I668" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J668" s="0" t="s">
-        <v>178</v>
+        <v>366</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>121</v>
+        <v>283</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>39</v>
+        <v>284</v>
       </c>
       <c r="C669" s="0" t="s">
-        <v>122</v>
+        <v>285</v>
       </c>
       <c r="F669" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G669" s="0" t="s">
-        <v>41</v>
+        <v>1116</v>
       </c>
       <c r="H669" s="0" t="s">
-        <v>836</v>
+        <v>238</v>
       </c>
       <c r="I669" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J669" s="0" t="s">
+        <v>286</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>241</v>
+        <v>359</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>242</v>
+        <v>360</v>
       </c>
       <c r="C670" s="0" t="s">
-        <v>243</v>
+        <v>361</v>
       </c>
       <c r="F670" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G670" s="0" t="s">
-        <v>838</v>
+        <v>1117</v>
       </c>
       <c r="H670" s="0" t="s">
-        <v>245</v>
+        <v>207</v>
       </c>
       <c r="I670" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J670" s="0" t="s">
-        <v>246</v>
+        <v>362</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>10</v>
+        <v>1118</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>11</v>
+        <v>1119</v>
       </c>
       <c r="C671" s="0" t="s">
-        <v>12</v>
+        <v>1120</v>
       </c>
       <c r="F671" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G671" s="0" t="s">
-        <v>47</v>
+        <v>1121</v>
       </c>
       <c r="H671" s="0" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="I671" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
+      </c>
+      <c r="J671" s="0" t="s">
+        <v>1122</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>93</v>
+        <v>1118</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>94</v>
+        <v>1119</v>
       </c>
       <c r="C672" s="0" t="s">
-        <v>95</v>
+        <v>1120</v>
       </c>
       <c r="F672" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G672" s="0" t="s">
-        <v>123</v>
+        <v>1123</v>
       </c>
       <c r="H672" s="0" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="I672" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
+      </c>
+      <c r="J672" s="0" t="s">
+        <v>1122</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>1197</v>
+        <v>1118</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>1198</v>
+        <v>1119</v>
       </c>
       <c r="C673" s="0" t="s">
-        <v>1199</v>
+        <v>1120</v>
       </c>
       <c r="F673" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G673" s="0" t="s">
-        <v>857</v>
+        <v>1124</v>
       </c>
       <c r="H673" s="0" t="s">
-        <v>893</v>
+        <v>31</v>
       </c>
       <c r="I673" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J673" s="0" t="s">
-        <v>1200</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>351</v>
+        <v>1118</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>352</v>
+        <v>1119</v>
       </c>
       <c r="C674" s="0" t="s">
-        <v>353</v>
+        <v>1120</v>
       </c>
       <c r="F674" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G674" s="0" t="s">
-        <v>857</v>
+        <v>1125</v>
       </c>
       <c r="H674" s="0" t="s">
-        <v>97</v>
+        <v>31</v>
       </c>
       <c r="I674" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J674" s="0" t="s">
-        <v>355</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>1201</v>
+        <v>727</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>714</v>
+        <v>728</v>
       </c>
       <c r="C675" s="0" t="s">
-        <v>1202</v>
+        <v>729</v>
       </c>
       <c r="F675" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G675" s="0" t="s">
-        <v>861</v>
+        <v>1126</v>
       </c>
       <c r="H675" s="0" t="s">
-        <v>66</v>
+        <v>731</v>
       </c>
       <c r="I675" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J675" s="0" t="s">
-        <v>1203</v>
+        <v>732</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>340</v>
+        <v>930</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>341</v>
+        <v>931</v>
       </c>
       <c r="C676" s="0" t="s">
-        <v>342</v>
+        <v>932</v>
       </c>
       <c r="F676" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G676" s="0" t="s">
-        <v>870</v>
+        <v>1127</v>
       </c>
       <c r="H676" s="0" t="s">
-        <v>344</v>
+        <v>238</v>
       </c>
       <c r="I676" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J676" s="0" t="s">
-        <v>345</v>
+        <v>934</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>202</v>
+        <v>930</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>203</v>
+        <v>931</v>
       </c>
       <c r="C677" s="0" t="s">
-        <v>204</v>
+        <v>932</v>
       </c>
       <c r="F677" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G677" s="0" t="s">
-        <v>127</v>
+        <v>1128</v>
       </c>
       <c r="H677" s="0" t="s">
-        <v>160</v>
+        <v>238</v>
       </c>
       <c r="I677" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J677" s="0" t="s">
-        <v>206</v>
+        <v>934</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>124</v>
+        <v>930</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>125</v>
+        <v>931</v>
       </c>
       <c r="C678" s="0" t="s">
-        <v>126</v>
+        <v>932</v>
       </c>
       <c r="F678" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G678" s="0" t="s">
-        <v>127</v>
+        <v>1129</v>
       </c>
       <c r="H678" s="0" t="s">
-        <v>160</v>
+        <v>238</v>
       </c>
       <c r="I678" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J678" s="0" t="s">
-        <v>128</v>
+        <v>934</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>880</v>
+        <v>930</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>253</v>
+        <v>931</v>
       </c>
       <c r="C679" s="0" t="s">
-        <v>881</v>
+        <v>932</v>
       </c>
       <c r="F679" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G679" s="0" t="s">
-        <v>879</v>
+        <v>1130</v>
       </c>
       <c r="H679" s="0" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="I679" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J679" s="0" t="s">
-        <v>883</v>
+        <v>934</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>632</v>
+        <v>779</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>633</v>
+        <v>780</v>
       </c>
       <c r="C680" s="0" t="s">
-        <v>634</v>
+        <v>781</v>
       </c>
       <c r="F680" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G680" s="0" t="s">
-        <v>879</v>
+        <v>1131</v>
       </c>
       <c r="H680" s="0" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="I680" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J680" s="0" t="s">
-        <v>636</v>
+        <v>783</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>559</v>
+        <v>775</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>560</v>
+        <v>776</v>
       </c>
       <c r="C681" s="0" t="s">
-        <v>561</v>
+        <v>777</v>
       </c>
       <c r="F681" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G681" s="0" t="s">
-        <v>879</v>
+        <v>1132</v>
       </c>
       <c r="H681" s="0" t="s">
-        <v>256</v>
+        <v>312</v>
       </c>
       <c r="I681" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J681" s="0" t="s">
-        <v>563</v>
+        <v>778</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>885</v>
+        <v>775</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>886</v>
+        <v>776</v>
       </c>
       <c r="C682" s="0" t="s">
-        <v>887</v>
+        <v>777</v>
       </c>
       <c r="F682" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G682" s="0" t="s">
-        <v>882</v>
+        <v>1133</v>
       </c>
       <c r="H682" s="0" t="s">
-        <v>256</v>
+        <v>312</v>
       </c>
       <c r="I682" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J682" s="0" t="s">
-        <v>889</v>
+        <v>778</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1079</v>
+        <v>775</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>1080</v>
+        <v>776</v>
       </c>
       <c r="C683" s="0" t="s">
-        <v>1081</v>
+        <v>777</v>
       </c>
       <c r="F683" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G683" s="0" t="s">
-        <v>882</v>
+        <v>1134</v>
       </c>
       <c r="H683" s="0" t="s">
-        <v>256</v>
+        <v>312</v>
       </c>
       <c r="I683" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J683" s="0" t="s">
-        <v>1082</v>
+        <v>778</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1079</v>
+        <v>775</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>1080</v>
+        <v>776</v>
       </c>
       <c r="C684" s="0" t="s">
-        <v>1081</v>
+        <v>777</v>
       </c>
       <c r="F684" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G684" s="0" t="s">
-        <v>888</v>
+        <v>1135</v>
       </c>
       <c r="H684" s="0" t="s">
-        <v>256</v>
+        <v>312</v>
       </c>
       <c r="I684" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J684" s="0" t="s">
-        <v>1082</v>
+        <v>778</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>539</v>
+        <v>775</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>540</v>
+        <v>776</v>
       </c>
       <c r="C685" s="0" t="s">
-        <v>541</v>
+        <v>777</v>
       </c>
       <c r="F685" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G685" s="0" t="s">
-        <v>888</v>
+        <v>1136</v>
       </c>
       <c r="H685" s="0" t="s">
-        <v>256</v>
+        <v>312</v>
       </c>
       <c r="I685" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J685" s="0" t="s">
-        <v>543</v>
+        <v>778</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>783</v>
+        <v>350</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>264</v>
+        <v>351</v>
       </c>
       <c r="C686" s="0" t="s">
-        <v>784</v>
+        <v>352</v>
       </c>
       <c r="F686" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G686" s="0" t="s">
-        <v>888</v>
+        <v>1137</v>
       </c>
       <c r="H686" s="0" t="s">
-        <v>256</v>
+        <v>227</v>
       </c>
       <c r="I686" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J686" s="0" t="s">
-        <v>786</v>
+        <v>353</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>735</v>
+        <v>350</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>736</v>
+        <v>351</v>
       </c>
       <c r="C687" s="0" t="s">
-        <v>737</v>
+        <v>352</v>
       </c>
       <c r="F687" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G687" s="0" t="s">
-        <v>1127</v>
+        <v>1138</v>
       </c>
       <c r="H687" s="0" t="s">
-        <v>15</v>
+        <v>227</v>
       </c>
       <c r="I687" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J687" s="0" t="s">
-        <v>739</v>
+        <v>353</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>129</v>
+        <v>350</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>130</v>
+        <v>351</v>
       </c>
       <c r="C688" s="0" t="s">
-        <v>131</v>
+        <v>352</v>
       </c>
       <c r="F688" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G688" s="0" t="s">
-        <v>132</v>
+        <v>1139</v>
       </c>
       <c r="H688" s="0" t="s">
-        <v>160</v>
+        <v>227</v>
       </c>
       <c r="I688" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
+      </c>
+      <c r="J688" s="0" t="s">
+        <v>353</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>133</v>
+        <v>350</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>130</v>
+        <v>351</v>
       </c>
       <c r="C689" s="0" t="s">
-        <v>134</v>
+        <v>352</v>
       </c>
       <c r="F689" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G689" s="0" t="s">
-        <v>132</v>
+        <v>1140</v>
       </c>
       <c r="H689" s="0" t="s">
-        <v>160</v>
+        <v>227</v>
       </c>
       <c r="I689" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
+      </c>
+      <c r="J689" s="0" t="s">
+        <v>353</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>1204</v>
+        <v>350</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>130</v>
+        <v>351</v>
       </c>
       <c r="C690" s="0" t="s">
-        <v>1205</v>
+        <v>352</v>
       </c>
       <c r="F690" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G690" s="0" t="s">
-        <v>132</v>
+        <v>1141</v>
       </c>
       <c r="H690" s="0" t="s">
-        <v>160</v>
+        <v>227</v>
       </c>
       <c r="I690" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J690" s="0" t="s">
-        <v>1206</v>
+        <v>353</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>1197</v>
+        <v>187</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>1198</v>
+        <v>188</v>
       </c>
       <c r="C691" s="0" t="s">
-        <v>1199</v>
+        <v>189</v>
       </c>
       <c r="F691" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G691" s="0" t="s">
-        <v>1128</v>
+        <v>1142</v>
       </c>
       <c r="H691" s="0" t="s">
-        <v>893</v>
+        <v>191</v>
       </c>
       <c r="I691" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J691" s="0" t="s">
-        <v>1200</v>
+        <v>192</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>351</v>
+        <v>187</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>352</v>
+        <v>188</v>
       </c>
       <c r="C692" s="0" t="s">
-        <v>353</v>
+        <v>189</v>
       </c>
       <c r="F692" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G692" s="0" t="s">
-        <v>1128</v>
+        <v>1143</v>
       </c>
       <c r="H692" s="0" t="s">
-        <v>97</v>
+        <v>191</v>
       </c>
       <c r="I692" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J692" s="0" t="s">
-        <v>355</v>
+        <v>192</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>74</v>
+        <v>688</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>75</v>
+        <v>689</v>
       </c>
       <c r="C693" s="0" t="s">
-        <v>76</v>
+        <v>690</v>
       </c>
       <c r="F693" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G693" s="0" t="s">
-        <v>135</v>
+        <v>1144</v>
       </c>
       <c r="H693" s="0" t="s">
-        <v>66</v>
+        <v>692</v>
       </c>
       <c r="I693" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
+      </c>
+      <c r="J693" s="0" t="s">
+        <v>693</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>396</v>
+        <v>372</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>397</v>
+        <v>373</v>
       </c>
       <c r="C694" s="0" t="s">
-        <v>398</v>
+        <v>374</v>
       </c>
       <c r="F694" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G694" s="0" t="s">
-        <v>1129</v>
+        <v>1145</v>
       </c>
       <c r="H694" s="0" t="s">
-        <v>256</v>
+        <v>55</v>
       </c>
       <c r="I694" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J694" s="0" t="s">
-        <v>400</v>
+        <v>376</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>324</v>
+        <v>301</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>325</v>
+        <v>302</v>
       </c>
       <c r="C695" s="0" t="s">
-        <v>326</v>
+        <v>303</v>
       </c>
       <c r="F695" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G695" s="0" t="s">
-        <v>1129</v>
+        <v>1146</v>
       </c>
       <c r="H695" s="0" t="s">
-        <v>256</v>
+        <v>305</v>
       </c>
       <c r="I695" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J695" s="0" t="s">
-        <v>328</v>
+        <v>306</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>559</v>
+        <v>240</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>560</v>
+        <v>241</v>
       </c>
       <c r="C696" s="0" t="s">
-        <v>561</v>
+        <v>242</v>
       </c>
       <c r="F696" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G696" s="0" t="s">
-        <v>1138</v>
+        <v>1147</v>
       </c>
       <c r="H696" s="0" t="s">
-        <v>256</v>
+        <v>67</v>
       </c>
       <c r="I696" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J696" s="0" t="s">
-        <v>563</v>
+        <v>243</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>280</v>
+        <v>240</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>281</v>
+        <v>241</v>
       </c>
       <c r="C697" s="0" t="s">
-        <v>282</v>
+        <v>242</v>
       </c>
       <c r="F697" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G697" s="0" t="s">
-        <v>1139</v>
+        <v>1148</v>
       </c>
       <c r="H697" s="0" t="s">
-        <v>278</v>
+        <v>67</v>
       </c>
       <c r="I697" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J697" s="0" t="s">
-        <v>283</v>
+        <v>243</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>416</v>
+        <v>683</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>417</v>
+        <v>684</v>
       </c>
       <c r="C698" s="0" t="s">
-        <v>418</v>
+        <v>685</v>
       </c>
       <c r="F698" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G698" s="0" t="s">
-        <v>1140</v>
+        <v>1149</v>
       </c>
       <c r="H698" s="0" t="s">
-        <v>147</v>
+        <v>44</v>
       </c>
       <c r="I698" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J698" s="0" t="s">
-        <v>420</v>
+        <v>687</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>503</v>
+        <v>683</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>504</v>
+        <v>684</v>
       </c>
       <c r="C699" s="0" t="s">
-        <v>505</v>
+        <v>685</v>
       </c>
       <c r="F699" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G699" s="0" t="s">
-        <v>1140</v>
+        <v>1150</v>
       </c>
       <c r="H699" s="0" t="s">
-        <v>147</v>
+        <v>44</v>
       </c>
       <c r="I699" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J699" s="0" t="s">
-        <v>507</v>
+        <v>687</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>247</v>
+        <v>683</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>248</v>
+        <v>684</v>
       </c>
       <c r="C700" s="0" t="s">
-        <v>249</v>
+        <v>685</v>
       </c>
       <c r="F700" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G700" s="0" t="s">
-        <v>1140</v>
+        <v>1151</v>
       </c>
       <c r="H700" s="0" t="s">
-        <v>147</v>
+        <v>44</v>
       </c>
       <c r="I700" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J700" s="0" t="s">
-        <v>251</v>
+        <v>687</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>910</v>
+        <v>683</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>911</v>
+        <v>684</v>
       </c>
       <c r="C701" s="0" t="s">
-        <v>912</v>
+        <v>685</v>
       </c>
       <c r="F701" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G701" s="0" t="s">
-        <v>1142</v>
+        <v>1152</v>
       </c>
       <c r="H701" s="0" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="I701" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J701" s="0" t="s">
-        <v>914</v>
+        <v>687</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>136</v>
+        <v>683</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>137</v>
+        <v>684</v>
       </c>
       <c r="C702" s="0" t="s">
-        <v>138</v>
+        <v>685</v>
       </c>
       <c r="F702" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G702" s="0" t="s">
-        <v>139</v>
+        <v>1153</v>
       </c>
       <c r="H702" s="0" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="I702" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J702" s="0" t="s">
+        <v>687</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>1197</v>
+        <v>308</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>1198</v>
+        <v>309</v>
       </c>
       <c r="C703" s="0" t="s">
-        <v>1199</v>
+        <v>310</v>
       </c>
       <c r="F703" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G703" s="0" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="H703" s="0" t="s">
-        <v>893</v>
+        <v>312</v>
       </c>
       <c r="I703" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J703" s="0" t="s">
-        <v>1200</v>
+        <v>313</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>783</v>
+        <v>308</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>264</v>
+        <v>309</v>
       </c>
       <c r="C704" s="0" t="s">
-        <v>784</v>
+        <v>310</v>
       </c>
       <c r="F704" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G704" s="0" t="s">
-        <v>99</v>
+        <v>1155</v>
       </c>
       <c r="H704" s="0" t="s">
-        <v>256</v>
+        <v>312</v>
       </c>
       <c r="I704" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J704" s="0" t="s">
-        <v>786</v>
+        <v>313</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>268</v>
+        <v>308</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>269</v>
+        <v>309</v>
       </c>
       <c r="C705" s="0" t="s">
-        <v>270</v>
+        <v>310</v>
       </c>
       <c r="F705" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G705" s="0" t="s">
-        <v>99</v>
+        <v>1156</v>
       </c>
       <c r="H705" s="0" t="s">
-        <v>272</v>
+        <v>312</v>
       </c>
       <c r="I705" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J705" s="0" t="s">
-        <v>273</v>
+        <v>313</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>10</v>
+        <v>308</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>11</v>
+        <v>309</v>
       </c>
       <c r="C706" s="0" t="s">
-        <v>12</v>
+        <v>310</v>
       </c>
       <c r="F706" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G706" s="0" t="s">
-        <v>140</v>
+        <v>1157</v>
       </c>
       <c r="H706" s="0" t="s">
-        <v>27</v>
+        <v>312</v>
       </c>
       <c r="I706" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J706" s="0" t="s">
+        <v>313</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>741</v>
+        <v>308</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>336</v>
+        <v>309</v>
       </c>
       <c r="C707" s="0" t="s">
-        <v>742</v>
+        <v>310</v>
       </c>
       <c r="F707" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G707" s="0" t="s">
-        <v>141</v>
+        <v>1158</v>
       </c>
       <c r="H707" s="0" t="s">
-        <v>15</v>
+        <v>312</v>
       </c>
       <c r="I707" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J707" s="0" t="s">
-        <v>743</v>
+        <v>313</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>735</v>
+        <v>1159</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>736</v>
+        <v>1160</v>
       </c>
       <c r="C708" s="0" t="s">
-        <v>737</v>
+        <v>1161</v>
       </c>
       <c r="F708" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G708" s="0" t="s">
-        <v>141</v>
+        <v>1162</v>
       </c>
       <c r="H708" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I708" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J708" s="0" t="s">
-        <v>739</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>10</v>
+        <v>1159</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>11</v>
+        <v>1160</v>
       </c>
       <c r="C709" s="0" t="s">
-        <v>12</v>
+        <v>1161</v>
       </c>
       <c r="F709" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G709" s="0" t="s">
-        <v>141</v>
+        <v>1164</v>
       </c>
       <c r="H709" s="0" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="I709" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
+      </c>
+      <c r="J709" s="0" t="s">
+        <v>1163</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>484</v>
+        <v>1159</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>485</v>
+        <v>1160</v>
       </c>
       <c r="C710" s="0" t="s">
-        <v>486</v>
+        <v>1161</v>
       </c>
       <c r="F710" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G710" s="0" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="H710" s="0" t="s">
-        <v>200</v>
+        <v>44</v>
       </c>
       <c r="I710" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J710" s="0" t="s">
-        <v>488</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>263</v>
+        <v>1159</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>264</v>
+        <v>1160</v>
       </c>
       <c r="C711" s="0" t="s">
-        <v>265</v>
+        <v>1161</v>
       </c>
       <c r="F711" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G711" s="0" t="s">
         <v>1166</v>
       </c>
       <c r="H711" s="0" t="s">
-        <v>154</v>
+        <v>44</v>
       </c>
       <c r="I711" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J711" s="0" t="s">
-        <v>267</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>530</v>
+        <v>937</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>531</v>
+        <v>938</v>
       </c>
       <c r="C712" s="0" t="s">
-        <v>532</v>
+        <v>939</v>
       </c>
       <c r="F712" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G712" s="0" t="s">
-        <v>1169</v>
+        <v>1167</v>
       </c>
       <c r="H712" s="0" t="s">
-        <v>71</v>
+        <v>322</v>
       </c>
       <c r="I712" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J712" s="0" t="s">
-        <v>534</v>
+        <v>941</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>1143</v>
+        <v>900</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>1144</v>
+        <v>901</v>
       </c>
       <c r="C713" s="0" t="s">
-        <v>1145</v>
+        <v>902</v>
       </c>
       <c r="F713" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G713" s="0" t="s">
-        <v>1170</v>
+        <v>1168</v>
       </c>
       <c r="H713" s="0" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="I713" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J713" s="0" t="s">
-        <v>1146</v>
+        <v>903</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>670</v>
+        <v>900</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>671</v>
+        <v>901</v>
       </c>
       <c r="C714" s="0" t="s">
-        <v>672</v>
+        <v>902</v>
       </c>
       <c r="F714" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G714" s="0" t="s">
-        <v>1174</v>
+        <v>1169</v>
       </c>
       <c r="H714" s="0" t="s">
-        <v>384</v>
+        <v>44</v>
       </c>
       <c r="I714" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J714" s="0" t="s">
-        <v>674</v>
+        <v>903</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>263</v>
+        <v>694</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>264</v>
+        <v>640</v>
       </c>
       <c r="C715" s="0" t="s">
-        <v>265</v>
+        <v>695</v>
       </c>
       <c r="F715" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G715" s="0" t="s">
-        <v>1175</v>
+        <v>1170</v>
       </c>
       <c r="H715" s="0" t="s">
-        <v>154</v>
+        <v>55</v>
       </c>
       <c r="I715" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J715" s="0" t="s">
-        <v>267</v>
+        <v>696</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>202</v>
+        <v>694</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>203</v>
+        <v>640</v>
       </c>
       <c r="C716" s="0" t="s">
-        <v>204</v>
+        <v>695</v>
       </c>
       <c r="F716" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G716" s="0" t="s">
-        <v>1175</v>
+        <v>1171</v>
       </c>
       <c r="H716" s="0" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="I716" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J716" s="0" t="s">
-        <v>206</v>
+        <v>696</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>396</v>
+        <v>790</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>397</v>
+        <v>791</v>
       </c>
       <c r="C717" s="0" t="s">
-        <v>398</v>
+        <v>792</v>
       </c>
       <c r="F717" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G717" s="0" t="s">
-        <v>1178</v>
+        <v>1172</v>
       </c>
       <c r="H717" s="0" t="s">
-        <v>256</v>
+        <v>731</v>
       </c>
       <c r="I717" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J717" s="0" t="s">
-        <v>400</v>
+        <v>794</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>885</v>
+        <v>790</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>886</v>
+        <v>791</v>
       </c>
       <c r="C718" s="0" t="s">
-        <v>887</v>
+        <v>792</v>
       </c>
       <c r="F718" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G718" s="0" t="s">
-        <v>1178</v>
+        <v>1173</v>
       </c>
       <c r="H718" s="0" t="s">
-        <v>256</v>
+        <v>731</v>
       </c>
       <c r="I718" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J718" s="0" t="s">
-        <v>889</v>
+        <v>794</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>1079</v>
+        <v>790</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>1080</v>
+        <v>791</v>
       </c>
       <c r="C719" s="0" t="s">
-        <v>1081</v>
+        <v>792</v>
       </c>
       <c r="F719" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G719" s="0" t="s">
-        <v>1178</v>
+        <v>1174</v>
       </c>
       <c r="H719" s="0" t="s">
-        <v>256</v>
+        <v>731</v>
       </c>
       <c r="I719" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J719" s="0" t="s">
-        <v>1082</v>
+        <v>794</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>1072</v>
+        <v>790</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>1073</v>
+        <v>791</v>
       </c>
       <c r="C720" s="0" t="s">
-        <v>1074</v>
+        <v>792</v>
       </c>
       <c r="F720" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G720" s="0" t="s">
-        <v>1083</v>
+        <v>1175</v>
       </c>
       <c r="H720" s="0" t="s">
-        <v>239</v>
+        <v>731</v>
       </c>
       <c r="I720" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J720" s="0" t="s">
-        <v>1075</v>
+        <v>794</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>224</v>
+        <v>451</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>225</v>
+        <v>452</v>
       </c>
       <c r="C721" s="0" t="s">
-        <v>226</v>
+        <v>453</v>
       </c>
       <c r="F721" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G721" s="0" t="s">
-        <v>1094</v>
+        <v>1176</v>
       </c>
       <c r="H721" s="0" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="I721" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J721" s="0" t="s">
-        <v>228</v>
+        <v>455</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>523</v>
+        <v>451</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>524</v>
+        <v>452</v>
       </c>
       <c r="C722" s="0" t="s">
-        <v>525</v>
+        <v>453</v>
       </c>
       <c r="F722" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G722" s="0" t="s">
-        <v>1094</v>
+        <v>1177</v>
       </c>
       <c r="H722" s="0" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="I722" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J722" s="0" t="s">
-        <v>527</v>
+        <v>455</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>298</v>
+        <v>639</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>299</v>
+        <v>640</v>
       </c>
       <c r="C723" s="0" t="s">
-        <v>300</v>
+        <v>641</v>
       </c>
       <c r="F723" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G723" s="0" t="s">
-        <v>1094</v>
+        <v>1178</v>
       </c>
       <c r="H723" s="0" t="s">
-        <v>147</v>
+        <v>260</v>
       </c>
       <c r="I723" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J723" s="0" t="s">
-        <v>302</v>
+        <v>642</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>411</v>
+        <v>639</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>412</v>
+        <v>640</v>
       </c>
       <c r="C724" s="0" t="s">
-        <v>413</v>
+        <v>641</v>
       </c>
       <c r="F724" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G724" s="0" t="s">
-        <v>1097</v>
+        <v>1179</v>
       </c>
       <c r="H724" s="0" t="s">
-        <v>239</v>
+        <v>260</v>
       </c>
       <c r="I724" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J724" s="0" t="s">
-        <v>415</v>
+        <v>642</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>628</v>
+        <v>640</v>
       </c>
       <c r="C725" s="0" t="s">
-        <v>629</v>
+        <v>641</v>
       </c>
       <c r="F725" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G725" s="0" t="s">
-        <v>1097</v>
+        <v>1180</v>
       </c>
       <c r="H725" s="0" t="s">
-        <v>239</v>
+        <v>260</v>
       </c>
       <c r="I725" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J725" s="0" t="s">
-        <v>631</v>
+        <v>642</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>411</v>
+        <v>377</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>412</v>
+        <v>378</v>
       </c>
       <c r="C726" s="0" t="s">
-        <v>413</v>
+        <v>379</v>
       </c>
       <c r="F726" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G726" s="0" t="s">
-        <v>1102</v>
+        <v>1181</v>
       </c>
       <c r="H726" s="0" t="s">
-        <v>239</v>
+        <v>381</v>
       </c>
       <c r="I726" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J726" s="0" t="s">
-        <v>415</v>
+        <v>382</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>632</v>
+        <v>377</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>633</v>
+        <v>378</v>
       </c>
       <c r="C727" s="0" t="s">
-        <v>634</v>
+        <v>379</v>
       </c>
       <c r="F727" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G727" s="0" t="s">
-        <v>1107</v>
+        <v>1182</v>
       </c>
       <c r="H727" s="0" t="s">
-        <v>256</v>
+        <v>381</v>
       </c>
       <c r="I727" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J727" s="0" t="s">
-        <v>636</v>
+        <v>382</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>319</v>
+        <v>786</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>304</v>
+        <v>640</v>
       </c>
       <c r="C728" s="0" t="s">
-        <v>320</v>
+        <v>787</v>
       </c>
       <c r="F728" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G728" s="0" t="s">
-        <v>1107</v>
+        <v>1183</v>
       </c>
       <c r="H728" s="0" t="s">
-        <v>256</v>
+        <v>731</v>
       </c>
       <c r="I728" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J728" s="0" t="s">
-        <v>322</v>
+        <v>789</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>1190</v>
+        <v>786</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>151</v>
+        <v>640</v>
       </c>
       <c r="C729" s="0" t="s">
-        <v>1191</v>
+        <v>787</v>
       </c>
       <c r="F729" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G729" s="0" t="s">
-        <v>1115</v>
+        <v>1184</v>
       </c>
       <c r="H729" s="0" t="s">
-        <v>256</v>
+        <v>731</v>
       </c>
       <c r="I729" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J729" s="0" t="s">
-        <v>1192</v>
+        <v>789</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>185</v>
+        <v>786</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>186</v>
+        <v>640</v>
       </c>
       <c r="C730" s="0" t="s">
-        <v>187</v>
+        <v>787</v>
       </c>
       <c r="F730" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G730" s="0" t="s">
-        <v>1122</v>
+        <v>1185</v>
       </c>
       <c r="H730" s="0" t="s">
-        <v>189</v>
+        <v>731</v>
       </c>
       <c r="I730" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J730" s="0" t="s">
-        <v>190</v>
+        <v>789</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>74</v>
+        <v>786</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>75</v>
+        <v>640</v>
       </c>
       <c r="C731" s="0" t="s">
-        <v>76</v>
+        <v>787</v>
       </c>
       <c r="F731" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G731" s="0" t="s">
-        <v>142</v>
+        <v>1186</v>
       </c>
       <c r="H731" s="0" t="s">
-        <v>66</v>
+        <v>731</v>
       </c>
       <c r="I731" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J731" s="0" t="s">
+        <v>789</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>831</v>
+        <v>786</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>832</v>
+        <v>640</v>
       </c>
       <c r="C732" s="0" t="s">
-        <v>833</v>
+        <v>787</v>
       </c>
       <c r="F732" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G732" s="0" t="s">
-        <v>1123</v>
+        <v>1187</v>
       </c>
       <c r="H732" s="0" t="s">
-        <v>189</v>
+        <v>731</v>
       </c>
       <c r="I732" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J732" s="0" t="s">
-        <v>835</v>
+        <v>789</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>121</v>
+        <v>438</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>39</v>
+        <v>439</v>
       </c>
       <c r="C733" s="0" t="s">
-        <v>122</v>
+        <v>440</v>
       </c>
       <c r="F733" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G733" s="0" t="s">
-        <v>78</v>
+        <v>1188</v>
       </c>
       <c r="H733" s="0" t="s">
-        <v>836</v>
+        <v>31</v>
       </c>
       <c r="I733" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J733" s="0" t="s">
+        <v>442</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
-        <v>218</v>
+        <v>438</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>219</v>
+        <v>439</v>
       </c>
       <c r="C734" s="0" t="s">
-        <v>220</v>
+        <v>440</v>
       </c>
       <c r="F734" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G734" s="0" t="s">
-        <v>1207</v>
+        <v>1189</v>
       </c>
       <c r="H734" s="0" t="s">
-        <v>222</v>
+        <v>31</v>
       </c>
       <c r="I734" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J734" s="0" t="s">
-        <v>223</v>
+        <v>442</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>753</v>
+        <v>438</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>754</v>
+        <v>439</v>
       </c>
       <c r="C735" s="0" t="s">
-        <v>755</v>
+        <v>440</v>
       </c>
       <c r="F735" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G735" s="0" t="s">
-        <v>1208</v>
+        <v>1190</v>
       </c>
       <c r="H735" s="0" t="s">
-        <v>605</v>
+        <v>31</v>
       </c>
       <c r="I735" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J735" s="0" t="s">
-        <v>757</v>
+        <v>442</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>235</v>
+        <v>758</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>236</v>
+        <v>759</v>
       </c>
       <c r="C736" s="0" t="s">
-        <v>237</v>
+        <v>760</v>
       </c>
       <c r="F736" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G736" s="0" t="s">
-        <v>1209</v>
+        <v>1191</v>
       </c>
       <c r="H736" s="0" t="s">
-        <v>239</v>
+        <v>322</v>
       </c>
       <c r="I736" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J736" s="0" t="s">
-        <v>240</v>
+        <v>762</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>509</v>
+        <v>758</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>510</v>
+        <v>759</v>
       </c>
       <c r="C737" s="0" t="s">
-        <v>511</v>
+        <v>760</v>
       </c>
       <c r="F737" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G737" s="0" t="s">
-        <v>1210</v>
+        <v>1192</v>
       </c>
       <c r="H737" s="0" t="s">
-        <v>97</v>
+        <v>322</v>
       </c>
       <c r="I737" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J737" s="0" t="s">
-        <v>513</v>
+        <v>762</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>421</v>
+        <v>858</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>422</v>
+        <v>759</v>
       </c>
       <c r="C738" s="0" t="s">
-        <v>423</v>
+        <v>859</v>
       </c>
       <c r="F738" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G738" s="0" t="s">
-        <v>1211</v>
+        <v>1193</v>
       </c>
       <c r="H738" s="0" t="s">
-        <v>147</v>
+        <v>801</v>
       </c>
       <c r="I738" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J738" s="0" t="s">
-        <v>424</v>
+        <v>860</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>303</v>
+        <v>858</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>304</v>
+        <v>759</v>
       </c>
       <c r="C739" s="0" t="s">
-        <v>305</v>
+        <v>859</v>
       </c>
       <c r="F739" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G739" s="0" t="s">
-        <v>1212</v>
+        <v>1194</v>
       </c>
       <c r="H739" s="0" t="s">
-        <v>239</v>
+        <v>801</v>
       </c>
       <c r="I739" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J739" s="0" t="s">
-        <v>307</v>
+        <v>860</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>363</v>
+        <v>484</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>364</v>
+        <v>485</v>
       </c>
       <c r="C740" s="0" t="s">
-        <v>365</v>
+        <v>486</v>
       </c>
       <c r="F740" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G740" s="0" t="s">
-        <v>1213</v>
+        <v>1195</v>
       </c>
       <c r="H740" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="I740" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J740" s="0" t="s">
-        <v>367</v>
+        <v>488</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>359</v>
+        <v>71</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>168</v>
+        <v>72</v>
       </c>
       <c r="C741" s="0" t="s">
-        <v>360</v>
+        <v>73</v>
       </c>
       <c r="F741" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G741" s="0" t="s">
-        <v>1214</v>
+        <v>170</v>
       </c>
       <c r="H741" s="0" t="s">
-        <v>189</v>
+        <v>322</v>
       </c>
       <c r="I741" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J741" s="0" t="s">
-        <v>362</v>
+        <v>77</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>476</v>
+        <v>967</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>477</v>
+        <v>968</v>
       </c>
       <c r="C742" s="0" t="s">
-        <v>478</v>
+        <v>969</v>
       </c>
       <c r="F742" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G742" s="0" t="s">
-        <v>1215</v>
+        <v>1196</v>
       </c>
       <c r="H742" s="0" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="I742" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J742" s="0" t="s">
-        <v>480</v>
+        <v>971</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>546</v>
+        <v>480</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>547</v>
+        <v>481</v>
       </c>
       <c r="C743" s="0" t="s">
-        <v>548</v>
+        <v>482</v>
       </c>
       <c r="F743" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G743" s="0" t="s">
-        <v>1216</v>
+        <v>1197</v>
       </c>
       <c r="H743" s="0" t="s">
-        <v>296</v>
+        <v>129</v>
       </c>
       <c r="I743" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J743" s="0" t="s">
-        <v>550</v>
+        <v>483</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>509</v>
+        <v>804</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>510</v>
+        <v>805</v>
       </c>
       <c r="C744" s="0" t="s">
-        <v>511</v>
+        <v>806</v>
       </c>
       <c r="F744" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G744" s="0" t="s">
-        <v>1217</v>
+        <v>1198</v>
       </c>
       <c r="H744" s="0" t="s">
-        <v>97</v>
+        <v>191</v>
       </c>
       <c r="I744" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J744" s="0" t="s">
-        <v>513</v>
+        <v>807</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>363</v>
+        <v>804</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>364</v>
+        <v>805</v>
       </c>
       <c r="C745" s="0" t="s">
-        <v>365</v>
+        <v>806</v>
       </c>
       <c r="F745" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G745" s="0" t="s">
-        <v>1218</v>
+        <v>1199</v>
       </c>
       <c r="H745" s="0" t="s">
-        <v>15</v>
+        <v>191</v>
       </c>
       <c r="I745" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J745" s="0" t="s">
-        <v>367</v>
+        <v>807</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>449</v>
+        <v>536</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>304</v>
+        <v>537</v>
       </c>
       <c r="C746" s="0" t="s">
-        <v>450</v>
+        <v>538</v>
       </c>
       <c r="F746" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G746" s="0" t="s">
-        <v>1219</v>
+        <v>1200</v>
       </c>
       <c r="H746" s="0" t="s">
-        <v>344</v>
+        <v>55</v>
       </c>
       <c r="I746" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J746" s="0" t="s">
-        <v>452</v>
+        <v>539</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>753</v>
+        <v>536</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>754</v>
+        <v>537</v>
       </c>
       <c r="C747" s="0" t="s">
-        <v>755</v>
+        <v>538</v>
       </c>
       <c r="F747" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G747" s="0" t="s">
-        <v>1220</v>
+        <v>1201</v>
       </c>
       <c r="H747" s="0" t="s">
-        <v>605</v>
+        <v>55</v>
       </c>
       <c r="I747" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J747" s="0" t="s">
-        <v>757</v>
+        <v>539</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>753</v>
+        <v>536</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>754</v>
+        <v>537</v>
       </c>
       <c r="C748" s="0" t="s">
-        <v>755</v>
+        <v>538</v>
       </c>
       <c r="F748" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G748" s="0" t="s">
-        <v>1221</v>
+        <v>1202</v>
       </c>
       <c r="H748" s="0" t="s">
-        <v>605</v>
+        <v>55</v>
       </c>
       <c r="I748" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J748" s="0" t="s">
-        <v>757</v>
+        <v>539</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>530</v>
+        <v>738</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="C749" s="0" t="s">
-        <v>532</v>
+        <v>739</v>
       </c>
       <c r="F749" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G749" s="0" t="s">
-        <v>1222</v>
+        <v>1203</v>
       </c>
       <c r="H749" s="0" t="s">
-        <v>71</v>
+        <v>381</v>
       </c>
       <c r="I749" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J749" s="0" t="s">
-        <v>534</v>
+        <v>741</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>308</v>
+        <v>738</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>304</v>
+        <v>537</v>
       </c>
       <c r="C750" s="0" t="s">
-        <v>309</v>
+        <v>739</v>
       </c>
       <c r="F750" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G750" s="0" t="s">
-        <v>1223</v>
+        <v>1204</v>
       </c>
       <c r="H750" s="0" t="s">
-        <v>239</v>
+        <v>381</v>
       </c>
       <c r="I750" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J750" s="0" t="s">
-        <v>311</v>
+        <v>741</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>464</v>
+        <v>738</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>465</v>
+        <v>537</v>
       </c>
       <c r="C751" s="0" t="s">
-        <v>466</v>
+        <v>739</v>
       </c>
       <c r="F751" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G751" s="0" t="s">
-        <v>1224</v>
+        <v>1205</v>
       </c>
       <c r="H751" s="0" t="s">
-        <v>66</v>
+        <v>381</v>
       </c>
       <c r="I751" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J751" s="0" t="s">
-        <v>468</v>
+        <v>741</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>1132</v>
+        <v>561</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>1133</v>
+        <v>562</v>
       </c>
       <c r="C752" s="0" t="s">
-        <v>1134</v>
+        <v>563</v>
       </c>
       <c r="F752" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G752" s="0" t="s">
-        <v>1225</v>
+        <v>1206</v>
       </c>
       <c r="H752" s="0" t="s">
-        <v>66</v>
+        <v>227</v>
       </c>
       <c r="I752" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J752" s="0" t="s">
-        <v>1136</v>
+        <v>564</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>503</v>
+        <v>561</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>504</v>
+        <v>562</v>
       </c>
       <c r="C753" s="0" t="s">
-        <v>505</v>
+        <v>563</v>
       </c>
       <c r="F753" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G753" s="0" t="s">
-        <v>1226</v>
+        <v>1207</v>
       </c>
       <c r="H753" s="0" t="s">
-        <v>147</v>
+        <v>227</v>
       </c>
       <c r="I753" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J753" s="0" t="s">
-        <v>507</v>
+        <v>564</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>247</v>
+        <v>576</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>248</v>
+        <v>577</v>
       </c>
       <c r="C754" s="0" t="s">
-        <v>249</v>
+        <v>578</v>
       </c>
       <c r="F754" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G754" s="0" t="s">
-        <v>1226</v>
+        <v>1208</v>
       </c>
       <c r="H754" s="0" t="s">
-        <v>147</v>
+        <v>227</v>
       </c>
       <c r="I754" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J754" s="0" t="s">
-        <v>251</v>
+        <v>579</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>268</v>
+        <v>576</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>269</v>
+        <v>577</v>
       </c>
       <c r="C755" s="0" t="s">
-        <v>270</v>
+        <v>578</v>
       </c>
       <c r="F755" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G755" s="0" t="s">
-        <v>1227</v>
+        <v>1209</v>
       </c>
       <c r="H755" s="0" t="s">
-        <v>272</v>
+        <v>227</v>
       </c>
       <c r="I755" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J755" s="0" t="s">
-        <v>273</v>
+        <v>579</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>436</v>
+        <v>287</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>437</v>
+        <v>288</v>
       </c>
       <c r="C756" s="0" t="s">
-        <v>438</v>
+        <v>289</v>
       </c>
       <c r="F756" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G756" s="0" t="s">
-        <v>1228</v>
+        <v>1210</v>
       </c>
       <c r="H756" s="0" t="s">
-        <v>97</v>
+        <v>44</v>
       </c>
       <c r="I756" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J756" s="0" t="s">
-        <v>440</v>
+        <v>291</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>593</v>
+        <v>262</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>594</v>
+        <v>263</v>
       </c>
       <c r="C757" s="0" t="s">
-        <v>595</v>
+        <v>264</v>
       </c>
       <c r="F757" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G757" s="0" t="s">
-        <v>1229</v>
+        <v>1211</v>
       </c>
       <c r="H757" s="0" t="s">
-        <v>189</v>
+        <v>106</v>
       </c>
       <c r="I757" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J757" s="0" t="s">
-        <v>597</v>
+        <v>266</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>896</v>
+        <v>262</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>657</v>
+        <v>263</v>
       </c>
       <c r="C758" s="0" t="s">
-        <v>897</v>
+        <v>264</v>
       </c>
       <c r="F758" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G758" s="0" t="s">
-        <v>1230</v>
+        <v>1212</v>
       </c>
       <c r="H758" s="0" t="s">
-        <v>189</v>
+        <v>106</v>
       </c>
       <c r="I758" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J758" s="0" t="s">
-        <v>899</v>
+        <v>266</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>319</v>
+        <v>262</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>304</v>
+        <v>263</v>
       </c>
       <c r="C759" s="0" t="s">
-        <v>320</v>
+        <v>264</v>
       </c>
       <c r="F759" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G759" s="0" t="s">
-        <v>1231</v>
+        <v>1213</v>
       </c>
       <c r="H759" s="0" t="s">
-        <v>256</v>
+        <v>106</v>
       </c>
       <c r="I759" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J759" s="0" t="s">
-        <v>322</v>
+        <v>266</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>588</v>
+        <v>262</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>589</v>
+        <v>263</v>
       </c>
       <c r="C760" s="0" t="s">
-        <v>590</v>
+        <v>264</v>
       </c>
       <c r="F760" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G760" s="0" t="s">
-        <v>1232</v>
+        <v>1214</v>
       </c>
       <c r="H760" s="0" t="s">
-        <v>154</v>
+        <v>106</v>
       </c>
       <c r="I760" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J760" s="0" t="s">
-        <v>592</v>
+        <v>266</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>346</v>
+        <v>471</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>347</v>
+        <v>268</v>
       </c>
       <c r="C761" s="0" t="s">
-        <v>348</v>
+        <v>472</v>
       </c>
       <c r="F761" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G761" s="0" t="s">
-        <v>1233</v>
+        <v>1215</v>
       </c>
       <c r="H761" s="0" t="s">
-        <v>66</v>
+        <v>129</v>
       </c>
       <c r="I761" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J761" s="0" t="s">
-        <v>350</v>
+        <v>473</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>718</v>
+        <v>267</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>719</v>
+        <v>268</v>
       </c>
       <c r="C762" s="0" t="s">
-        <v>720</v>
+        <v>269</v>
       </c>
       <c r="F762" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G762" s="0" t="s">
-        <v>1234</v>
+        <v>1216</v>
       </c>
       <c r="H762" s="0" t="s">
-        <v>272</v>
+        <v>55</v>
       </c>
       <c r="I762" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J762" s="0" t="s">
-        <v>722</v>
+        <v>270</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>191</v>
+        <v>602</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>192</v>
+        <v>603</v>
       </c>
       <c r="C763" s="0" t="s">
-        <v>193</v>
+        <v>604</v>
       </c>
       <c r="F763" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G763" s="0" t="s">
-        <v>1235</v>
+        <v>1217</v>
       </c>
       <c r="H763" s="0" t="s">
-        <v>177</v>
+        <v>55</v>
       </c>
       <c r="I763" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J763" s="0" t="s">
-        <v>195</v>
+        <v>605</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>167</v>
+        <v>602</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>168</v>
+        <v>603</v>
       </c>
       <c r="C764" s="0" t="s">
-        <v>169</v>
+        <v>604</v>
       </c>
       <c r="F764" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G764" s="0" t="s">
-        <v>1236</v>
+        <v>1218</v>
       </c>
       <c r="H764" s="0" t="s">
-        <v>171</v>
+        <v>55</v>
       </c>
       <c r="I764" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J764" s="0" t="s">
-        <v>172</v>
+        <v>605</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>162</v>
+        <v>602</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>163</v>
+        <v>603</v>
       </c>
       <c r="C765" s="0" t="s">
-        <v>164</v>
+        <v>604</v>
       </c>
       <c r="F765" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G765" s="0" t="s">
-        <v>1237</v>
+        <v>1219</v>
       </c>
       <c r="H765" s="0" t="s">
-        <v>154</v>
+        <v>55</v>
       </c>
       <c r="I765" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J765" s="0" t="s">
-        <v>166</v>
+        <v>605</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>1069</v>
+        <v>602</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>231</v>
+        <v>603</v>
       </c>
       <c r="C766" s="0" t="s">
-        <v>1070</v>
+        <v>604</v>
       </c>
       <c r="F766" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G766" s="0" t="s">
-        <v>1238</v>
+        <v>1220</v>
       </c>
       <c r="H766" s="0" t="s">
-        <v>97</v>
+        <v>55</v>
       </c>
       <c r="I766" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J766" s="0" t="s">
-        <v>1071</v>
+        <v>605</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>927</v>
+        <v>410</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>928</v>
+        <v>411</v>
       </c>
       <c r="C767" s="0" t="s">
-        <v>929</v>
+        <v>412</v>
       </c>
       <c r="F767" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G767" s="0" t="s">
-        <v>1239</v>
+        <v>1221</v>
       </c>
       <c r="H767" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I767" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J767" s="0" t="s">
-        <v>931</v>
+        <v>413</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>725</v>
+        <v>410</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>726</v>
+        <v>411</v>
       </c>
       <c r="C768" s="0" t="s">
-        <v>727</v>
+        <v>412</v>
       </c>
       <c r="F768" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G768" s="0" t="s">
-        <v>1240</v>
+        <v>1222</v>
       </c>
       <c r="H768" s="0" t="s">
-        <v>147</v>
+        <v>44</v>
       </c>
       <c r="I768" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J768" s="0" t="s">
-        <v>729</v>
+        <v>413</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>910</v>
+        <v>410</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>911</v>
+        <v>411</v>
       </c>
       <c r="C769" s="0" t="s">
-        <v>912</v>
+        <v>412</v>
       </c>
       <c r="F769" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G769" s="0" t="s">
-        <v>1241</v>
+        <v>1223</v>
       </c>
       <c r="H769" s="0" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="I769" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J769" s="0" t="s">
-        <v>914</v>
+        <v>413</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>263</v>
+        <v>960</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>264</v>
+        <v>961</v>
       </c>
       <c r="C770" s="0" t="s">
-        <v>265</v>
+        <v>962</v>
       </c>
       <c r="F770" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G770" s="0" t="s">
-        <v>1242</v>
+        <v>1224</v>
       </c>
       <c r="H770" s="0" t="s">
-        <v>154</v>
+        <v>61</v>
       </c>
       <c r="I770" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J770" s="0" t="s">
-        <v>267</v>
+        <v>964</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>647</v>
+        <v>960</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>422</v>
+        <v>961</v>
       </c>
       <c r="C771" s="0" t="s">
-        <v>648</v>
+        <v>962</v>
       </c>
       <c r="F771" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G771" s="0" t="s">
-        <v>1243</v>
+        <v>1225</v>
       </c>
       <c r="H771" s="0" t="s">
-        <v>160</v>
+        <v>61</v>
       </c>
       <c r="I771" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J771" s="0" t="s">
-        <v>650</v>
+        <v>964</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>150</v>
+        <v>960</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>151</v>
+        <v>961</v>
       </c>
       <c r="C772" s="0" t="s">
-        <v>152</v>
+        <v>962</v>
       </c>
       <c r="F772" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G772" s="0" t="s">
-        <v>1244</v>
+        <v>1226</v>
       </c>
       <c r="H772" s="0" t="s">
-        <v>154</v>
+        <v>61</v>
       </c>
       <c r="I772" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J772" s="0" t="s">
-        <v>155</v>
+        <v>964</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>162</v>
+        <v>960</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>163</v>
+        <v>961</v>
       </c>
       <c r="C773" s="0" t="s">
-        <v>164</v>
+        <v>962</v>
       </c>
       <c r="F773" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G773" s="0" t="s">
-        <v>1245</v>
+        <v>1227</v>
       </c>
       <c r="H773" s="0" t="s">
-        <v>154</v>
+        <v>61</v>
       </c>
       <c r="I773" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J773" s="0" t="s">
-        <v>166</v>
+        <v>964</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>340</v>
+        <v>960</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>341</v>
+        <v>961</v>
       </c>
       <c r="C774" s="0" t="s">
-        <v>342</v>
+        <v>962</v>
       </c>
       <c r="F774" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G774" s="0" t="s">
-        <v>1246</v>
+        <v>1228</v>
       </c>
       <c r="H774" s="0" t="s">
-        <v>344</v>
+        <v>61</v>
       </c>
       <c r="I774" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J774" s="0" t="s">
-        <v>345</v>
+        <v>964</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>185</v>
+        <v>960</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>186</v>
+        <v>961</v>
       </c>
       <c r="C775" s="0" t="s">
-        <v>187</v>
+        <v>962</v>
       </c>
       <c r="F775" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G775" s="0" t="s">
-        <v>1247</v>
+        <v>1229</v>
       </c>
       <c r="H775" s="0" t="s">
-        <v>189</v>
+        <v>61</v>
       </c>
       <c r="I775" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J775" s="0" t="s">
-        <v>190</v>
+        <v>964</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>499</v>
+        <v>456</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>253</v>
+        <v>457</v>
       </c>
       <c r="C776" s="0" t="s">
-        <v>500</v>
+        <v>458</v>
       </c>
       <c r="F776" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G776" s="0" t="s">
-        <v>1248</v>
+        <v>1230</v>
       </c>
       <c r="H776" s="0" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="I776" s="0" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="J776" s="0" t="s">
-        <v>502</v>
+        <v>459</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>490</v>
+        <v>510</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>491</v>
+        <v>511</v>
       </c>
       <c r="C777" s="0" t="s">
-        <v>492</v>
+        <v>512</v>
       </c>
       <c r="F777" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G777" s="0" t="s">
-        <v>1249</v>
+        <v>1231</v>
       </c>
       <c r="H777" s="0" t="s">
-        <v>245</v>
+        <v>129</v>
       </c>
       <c r="I777" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J777" s="0" t="s">
-        <v>494</v>
+        <v>513</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>696</v>
+        <v>618</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>697</v>
+        <v>619</v>
       </c>
       <c r="C778" s="0" t="s">
-        <v>698</v>
+        <v>620</v>
       </c>
       <c r="F778" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G778" s="0" t="s">
-        <v>1250</v>
+        <v>1232</v>
       </c>
       <c r="H778" s="0" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="I778" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J778" s="0" t="s">
-        <v>700</v>
+        <v>622</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>801</v>
+        <v>770</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>691</v>
+        <v>771</v>
       </c>
       <c r="C779" s="0" t="s">
-        <v>802</v>
+        <v>772</v>
       </c>
       <c r="F779" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G779" s="0" t="s">
-        <v>1251</v>
+        <v>1233</v>
       </c>
       <c r="H779" s="0" t="s">
-        <v>97</v>
+        <v>312</v>
       </c>
       <c r="I779" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J779" s="0" t="s">
-        <v>804</v>
+        <v>774</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>677</v>
+        <v>770</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>678</v>
+        <v>771</v>
       </c>
       <c r="C780" s="0" t="s">
-        <v>679</v>
+        <v>772</v>
       </c>
       <c r="F780" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G780" s="0" t="s">
-        <v>1252</v>
+        <v>1234</v>
       </c>
       <c r="H780" s="0" t="s">
-        <v>384</v>
+        <v>312</v>
       </c>
       <c r="I780" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J780" s="0" t="s">
-        <v>681</v>
+        <v>774</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
       <c r="C781" s="0" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="F781" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G781" s="0" t="s">
-        <v>1253</v>
+        <v>1235</v>
       </c>
       <c r="H781" s="0" t="s">
-        <v>171</v>
+        <v>312</v>
       </c>
       <c r="I781" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J781" s="0" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>346</v>
+        <v>770</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>347</v>
+        <v>771</v>
       </c>
       <c r="C782" s="0" t="s">
-        <v>348</v>
+        <v>772</v>
       </c>
       <c r="F782" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G782" s="0" t="s">
-        <v>1254</v>
+        <v>1236</v>
       </c>
       <c r="H782" s="0" t="s">
-        <v>66</v>
+        <v>312</v>
       </c>
       <c r="I782" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J782" s="0" t="s">
-        <v>350</v>
+        <v>774</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>947</v>
+        <v>770</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>948</v>
+        <v>771</v>
       </c>
       <c r="C783" s="0" t="s">
-        <v>949</v>
+        <v>772</v>
       </c>
       <c r="F783" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G783" s="0" t="s">
-        <v>1255</v>
+        <v>1237</v>
       </c>
       <c r="H783" s="0" t="s">
-        <v>147</v>
+        <v>312</v>
       </c>
       <c r="I783" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J783" s="0" t="s">
-        <v>951</v>
+        <v>774</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>436</v>
+        <v>770</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>437</v>
+        <v>771</v>
       </c>
       <c r="C784" s="0" t="s">
-        <v>438</v>
+        <v>772</v>
       </c>
       <c r="F784" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G784" s="0" t="s">
-        <v>1256</v>
+        <v>1238</v>
       </c>
       <c r="H784" s="0" t="s">
-        <v>97</v>
+        <v>312</v>
       </c>
       <c r="I784" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J784" s="0" t="s">
-        <v>440</v>
+        <v>774</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>274</v>
+        <v>770</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>275</v>
+        <v>771</v>
       </c>
       <c r="C785" s="0" t="s">
-        <v>276</v>
+        <v>772</v>
       </c>
       <c r="F785" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G785" s="0" t="s">
-        <v>1257</v>
+        <v>1239</v>
       </c>
       <c r="H785" s="0" t="s">
-        <v>278</v>
+        <v>312</v>
       </c>
       <c r="I785" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J785" s="0" t="s">
-        <v>279</v>
+        <v>774</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>280</v>
+        <v>770</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>281</v>
+        <v>771</v>
       </c>
       <c r="C786" s="0" t="s">
-        <v>282</v>
+        <v>772</v>
       </c>
       <c r="F786" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G786" s="0" t="s">
-        <v>1257</v>
+        <v>1240</v>
       </c>
       <c r="H786" s="0" t="s">
-        <v>278</v>
+        <v>312</v>
       </c>
       <c r="I786" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J786" s="0" t="s">
-        <v>283</v>
+        <v>774</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>416</v>
+        <v>770</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>417</v>
+        <v>771</v>
       </c>
       <c r="C787" s="0" t="s">
-        <v>418</v>
+        <v>772</v>
       </c>
       <c r="F787" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G787" s="0" t="s">
-        <v>1258</v>
+        <v>1241</v>
       </c>
       <c r="H787" s="0" t="s">
-        <v>147</v>
+        <v>312</v>
       </c>
       <c r="I787" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J787" s="0" t="s">
-        <v>420</v>
+        <v>774</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>677</v>
+        <v>770</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>678</v>
+        <v>771</v>
       </c>
       <c r="C788" s="0" t="s">
-        <v>679</v>
+        <v>772</v>
       </c>
       <c r="F788" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G788" s="0" t="s">
-        <v>1259</v>
+        <v>1242</v>
       </c>
       <c r="H788" s="0" t="s">
-        <v>384</v>
+        <v>312</v>
       </c>
       <c r="I788" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J788" s="0" t="s">
-        <v>681</v>
+        <v>774</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>218</v>
+        <v>770</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>219</v>
+        <v>771</v>
       </c>
       <c r="C789" s="0" t="s">
-        <v>220</v>
+        <v>772</v>
       </c>
       <c r="F789" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G789" s="0" t="s">
-        <v>1260</v>
+        <v>1243</v>
       </c>
       <c r="H789" s="0" t="s">
-        <v>222</v>
+        <v>312</v>
       </c>
       <c r="I789" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J789" s="0" t="s">
-        <v>223</v>
+        <v>774</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>677</v>
+        <v>895</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>678</v>
+        <v>896</v>
       </c>
       <c r="C790" s="0" t="s">
-        <v>679</v>
+        <v>897</v>
       </c>
       <c r="F790" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G790" s="0" t="s">
-        <v>1261</v>
+        <v>1244</v>
       </c>
       <c r="H790" s="0" t="s">
-        <v>384</v>
+        <v>129</v>
       </c>
       <c r="I790" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J790" s="0" t="s">
-        <v>681</v>
+        <v>898</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>167</v>
+        <v>895</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>168</v>
+        <v>896</v>
       </c>
       <c r="C791" s="0" t="s">
-        <v>169</v>
+        <v>897</v>
       </c>
       <c r="F791" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G791" s="0" t="s">
-        <v>1262</v>
+        <v>1176</v>
       </c>
       <c r="H791" s="0" t="s">
-        <v>171</v>
+        <v>129</v>
       </c>
       <c r="I791" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J791" s="0" t="s">
-        <v>172</v>
+        <v>898</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>490</v>
+        <v>895</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>491</v>
+        <v>896</v>
       </c>
       <c r="C792" s="0" t="s">
-        <v>492</v>
+        <v>897</v>
       </c>
       <c r="F792" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G792" s="0" t="s">
-        <v>1263</v>
+        <v>1245</v>
       </c>
       <c r="H792" s="0" t="s">
-        <v>245</v>
+        <v>129</v>
       </c>
       <c r="I792" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J792" s="0" t="s">
-        <v>494</v>
+        <v>898</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>1132</v>
+        <v>1246</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>1133</v>
+        <v>896</v>
       </c>
       <c r="C793" s="0" t="s">
-        <v>1134</v>
+        <v>1247</v>
       </c>
       <c r="F793" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G793" s="0" t="s">
-        <v>1264</v>
+        <v>1248</v>
       </c>
       <c r="H793" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I793" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J793" s="0" t="s">
-        <v>1136</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>609</v>
+        <v>1246</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>610</v>
+        <v>896</v>
       </c>
       <c r="C794" s="0" t="s">
-        <v>611</v>
+        <v>1247</v>
       </c>
       <c r="F794" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G794" s="0" t="s">
-        <v>1265</v>
+        <v>1250</v>
       </c>
       <c r="H794" s="0" t="s">
-        <v>613</v>
+        <v>67</v>
       </c>
       <c r="I794" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J794" s="0" t="s">
-        <v>614</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>156</v>
+        <v>838</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>157</v>
+        <v>839</v>
       </c>
       <c r="C795" s="0" t="s">
-        <v>158</v>
+        <v>840</v>
       </c>
       <c r="F795" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G795" s="0" t="s">
-        <v>1266</v>
+        <v>1251</v>
       </c>
       <c r="H795" s="0" t="s">
-        <v>160</v>
+        <v>431</v>
       </c>
       <c r="I795" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J795" s="0" t="s">
-        <v>161</v>
+        <v>842</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>380</v>
+        <v>838</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>381</v>
+        <v>839</v>
       </c>
       <c r="C796" s="0" t="s">
-        <v>382</v>
+        <v>840</v>
       </c>
       <c r="F796" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G796" s="0" t="s">
-        <v>1267</v>
+        <v>1252</v>
       </c>
       <c r="H796" s="0" t="s">
-        <v>384</v>
+        <v>431</v>
       </c>
       <c r="I796" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J796" s="0" t="s">
-        <v>385</v>
+        <v>842</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>202</v>
+        <v>531</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>203</v>
+        <v>532</v>
       </c>
       <c r="C797" s="0" t="s">
-        <v>204</v>
+        <v>533</v>
       </c>
       <c r="F797" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G797" s="0" t="s">
-        <v>1268</v>
+        <v>1253</v>
       </c>
       <c r="H797" s="0" t="s">
-        <v>160</v>
+        <v>305</v>
       </c>
       <c r="I797" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J797" s="0" t="s">
-        <v>206</v>
+        <v>535</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>241</v>
+        <v>531</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>242</v>
+        <v>532</v>
       </c>
       <c r="C798" s="0" t="s">
-        <v>243</v>
+        <v>533</v>
       </c>
       <c r="F798" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G798" s="0" t="s">
-        <v>1269</v>
+        <v>1254</v>
       </c>
       <c r="H798" s="0" t="s">
-        <v>245</v>
+        <v>305</v>
       </c>
       <c r="I798" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J798" s="0" t="s">
-        <v>246</v>
+        <v>535</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>292</v>
+        <v>662</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>293</v>
+        <v>663</v>
       </c>
       <c r="C799" s="0" t="s">
-        <v>294</v>
+        <v>664</v>
       </c>
       <c r="F799" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G799" s="0" t="s">
-        <v>1270</v>
+        <v>1255</v>
       </c>
       <c r="H799" s="0" t="s">
-        <v>296</v>
+        <v>191</v>
       </c>
       <c r="I799" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J799" s="0" t="s">
-        <v>297</v>
+        <v>665</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>426</v>
+        <v>662</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>370</v>
+        <v>663</v>
       </c>
       <c r="C800" s="0" t="s">
-        <v>427</v>
+        <v>664</v>
       </c>
       <c r="F800" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G800" s="0" t="s">
-        <v>1271</v>
+        <v>1256</v>
       </c>
       <c r="H800" s="0" t="s">
-        <v>147</v>
+        <v>191</v>
       </c>
       <c r="I800" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J800" s="0" t="s">
-        <v>429</v>
+        <v>665</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>359</v>
+        <v>821</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>168</v>
+        <v>355</v>
       </c>
       <c r="C801" s="0" t="s">
-        <v>360</v>
+        <v>822</v>
       </c>
       <c r="F801" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G801" s="0" t="s">
-        <v>1272</v>
+        <v>1257</v>
       </c>
       <c r="H801" s="0" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="I801" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J801" s="0" t="s">
-        <v>362</v>
+        <v>824</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>677</v>
+        <v>821</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>678</v>
+        <v>355</v>
       </c>
       <c r="C802" s="0" t="s">
-        <v>679</v>
+        <v>822</v>
       </c>
       <c r="F802" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G802" s="0" t="s">
-        <v>1273</v>
+        <v>1258</v>
       </c>
       <c r="H802" s="0" t="s">
-        <v>384</v>
+        <v>129</v>
       </c>
       <c r="I802" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J802" s="0" t="s">
-        <v>681</v>
+        <v>824</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>1132</v>
+        <v>821</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>1133</v>
+        <v>355</v>
       </c>
       <c r="C803" s="0" t="s">
-        <v>1134</v>
+        <v>822</v>
       </c>
       <c r="F803" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G803" s="0" t="s">
-        <v>1274</v>
+        <v>1259</v>
       </c>
       <c r="H803" s="0" t="s">
-        <v>66</v>
+        <v>129</v>
       </c>
       <c r="I803" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J803" s="0" t="s">
-        <v>1136</v>
+        <v>824</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>308</v>
+        <v>821</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>304</v>
+        <v>355</v>
       </c>
       <c r="C804" s="0" t="s">
-        <v>309</v>
+        <v>822</v>
       </c>
       <c r="F804" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G804" s="0" t="s">
-        <v>1275</v>
+        <v>1260</v>
       </c>
       <c r="H804" s="0" t="s">
-        <v>239</v>
+        <v>129</v>
       </c>
       <c r="I804" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J804" s="0" t="s">
-        <v>311</v>
+        <v>824</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>363</v>
+        <v>821</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>364</v>
+        <v>355</v>
       </c>
       <c r="C805" s="0" t="s">
-        <v>365</v>
+        <v>822</v>
       </c>
       <c r="F805" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G805" s="0" t="s">
-        <v>1276</v>
+        <v>1261</v>
       </c>
       <c r="H805" s="0" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="I805" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J805" s="0" t="s">
-        <v>367</v>
+        <v>824</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>258</v>
+        <v>826</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>259</v>
+        <v>355</v>
       </c>
       <c r="C806" s="0" t="s">
-        <v>260</v>
+        <v>827</v>
       </c>
       <c r="F806" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G806" s="0" t="s">
-        <v>1277</v>
+        <v>1262</v>
       </c>
       <c r="H806" s="0" t="s">
-        <v>177</v>
+        <v>207</v>
       </c>
       <c r="I806" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J806" s="0" t="s">
-        <v>262</v>
+        <v>828</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>263</v>
+        <v>826</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>264</v>
+        <v>355</v>
       </c>
       <c r="C807" s="0" t="s">
-        <v>265</v>
+        <v>827</v>
       </c>
       <c r="F807" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G807" s="0" t="s">
-        <v>1278</v>
+        <v>1263</v>
       </c>
       <c r="H807" s="0" t="s">
-        <v>154</v>
+        <v>207</v>
       </c>
       <c r="I807" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J807" s="0" t="s">
-        <v>267</v>
+        <v>828</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>880</v>
+        <v>354</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>253</v>
+        <v>355</v>
       </c>
       <c r="C808" s="0" t="s">
-        <v>881</v>
+        <v>356</v>
       </c>
       <c r="F808" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G808" s="0" t="s">
-        <v>1279</v>
+        <v>1264</v>
       </c>
       <c r="H808" s="0" t="s">
-        <v>256</v>
+        <v>207</v>
       </c>
       <c r="I808" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J808" s="0" t="s">
-        <v>883</v>
+        <v>358</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>753</v>
+        <v>672</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>754</v>
+        <v>673</v>
       </c>
       <c r="C809" s="0" t="s">
-        <v>755</v>
+        <v>674</v>
       </c>
       <c r="F809" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G809" s="0" t="s">
-        <v>1280</v>
+        <v>1265</v>
       </c>
       <c r="H809" s="0" t="s">
-        <v>605</v>
+        <v>175</v>
       </c>
       <c r="I809" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J809" s="0" t="s">
-        <v>757</v>
+        <v>675</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>449</v>
+        <v>218</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>304</v>
+        <v>219</v>
       </c>
       <c r="C810" s="0" t="s">
-        <v>450</v>
+        <v>220</v>
       </c>
       <c r="F810" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G810" s="0" t="s">
-        <v>1281</v>
+        <v>1266</v>
       </c>
       <c r="H810" s="0" t="s">
-        <v>344</v>
+        <v>175</v>
       </c>
       <c r="I810" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J810" s="0" t="s">
-        <v>452</v>
+        <v>222</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>375</v>
+        <v>811</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="C811" s="0" t="s">
-        <v>376</v>
+        <v>812</v>
       </c>
       <c r="F811" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G811" s="0" t="s">
-        <v>1282</v>
+        <v>1267</v>
       </c>
       <c r="H811" s="0" t="s">
-        <v>160</v>
+        <v>61</v>
       </c>
       <c r="I811" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J811" s="0" t="s">
-        <v>378</v>
+        <v>814</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>1147</v>
+        <v>811</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>1148</v>
+        <v>342</v>
       </c>
       <c r="C812" s="0" t="s">
-        <v>1149</v>
+        <v>812</v>
       </c>
       <c r="F812" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G812" s="0" t="s">
-        <v>1283</v>
+        <v>1268</v>
       </c>
       <c r="H812" s="0" t="s">
-        <v>189</v>
+        <v>61</v>
       </c>
       <c r="I812" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J812" s="0" t="s">
-        <v>1151</v>
+        <v>814</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>331</v>
+        <v>342</v>
       </c>
       <c r="C813" s="0" t="s">
-        <v>332</v>
+        <v>343</v>
       </c>
       <c r="F813" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G813" s="0" t="s">
-        <v>1284</v>
+        <v>1269</v>
       </c>
       <c r="H813" s="0" t="s">
-        <v>183</v>
+        <v>61</v>
       </c>
       <c r="I813" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J813" s="0" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>1132</v>
+        <v>462</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>1133</v>
+        <v>463</v>
       </c>
       <c r="C814" s="0" t="s">
-        <v>1134</v>
+        <v>464</v>
       </c>
       <c r="F814" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G814" s="0" t="s">
-        <v>1285</v>
+        <v>1270</v>
       </c>
       <c r="H814" s="0" t="s">
-        <v>66</v>
+        <v>129</v>
       </c>
       <c r="I814" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J814" s="0" t="s">
-        <v>1136</v>
+        <v>465</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>162</v>
+        <v>462</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>163</v>
+        <v>463</v>
       </c>
       <c r="C815" s="0" t="s">
-        <v>164</v>
+        <v>464</v>
       </c>
       <c r="F815" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G815" s="0" t="s">
-        <v>1286</v>
+        <v>1271</v>
       </c>
       <c r="H815" s="0" t="s">
-        <v>154</v>
+        <v>129</v>
       </c>
       <c r="I815" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J815" s="0" t="s">
-        <v>166</v>
+        <v>465</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>346</v>
+        <v>462</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>347</v>
+        <v>463</v>
       </c>
       <c r="C816" s="0" t="s">
-        <v>348</v>
+        <v>464</v>
       </c>
       <c r="F816" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G816" s="0" t="s">
-        <v>1287</v>
+        <v>1272</v>
       </c>
       <c r="H816" s="0" t="s">
-        <v>66</v>
+        <v>129</v>
       </c>
       <c r="I816" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J816" s="0" t="s">
-        <v>350</v>
+        <v>465</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>156</v>
+        <v>797</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>157</v>
+        <v>798</v>
       </c>
       <c r="C817" s="0" t="s">
-        <v>158</v>
+        <v>799</v>
       </c>
       <c r="F817" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G817" s="0" t="s">
-        <v>1288</v>
+        <v>1273</v>
       </c>
       <c r="H817" s="0" t="s">
-        <v>160</v>
+        <v>801</v>
       </c>
       <c r="I817" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J817" s="0" t="s">
-        <v>161</v>
+        <v>802</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>704</v>
+        <v>797</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>336</v>
+        <v>798</v>
       </c>
       <c r="C818" s="0" t="s">
-        <v>705</v>
+        <v>799</v>
       </c>
       <c r="F818" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G818" s="0" t="s">
-        <v>1289</v>
+        <v>1274</v>
       </c>
       <c r="H818" s="0" t="s">
-        <v>147</v>
+        <v>801</v>
       </c>
       <c r="I818" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J818" s="0" t="s">
-        <v>707</v>
+        <v>802</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>783</v>
+        <v>797</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>264</v>
+        <v>798</v>
       </c>
       <c r="C819" s="0" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="F819" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G819" s="0" t="s">
-        <v>1290</v>
+        <v>1275</v>
       </c>
       <c r="H819" s="0" t="s">
-        <v>256</v>
+        <v>801</v>
       </c>
       <c r="I819" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J819" s="0" t="s">
-        <v>786</v>
+        <v>802</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>308</v>
+        <v>797</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>304</v>
+        <v>798</v>
       </c>
       <c r="C820" s="0" t="s">
-        <v>309</v>
+        <v>799</v>
       </c>
       <c r="F820" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G820" s="0" t="s">
-        <v>1291</v>
+        <v>1276</v>
       </c>
       <c r="H820" s="0" t="s">
-        <v>239</v>
+        <v>801</v>
       </c>
       <c r="I820" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J820" s="0" t="s">
-        <v>311</v>
+        <v>802</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>1193</v>
+        <v>521</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>1194</v>
+        <v>522</v>
       </c>
       <c r="C821" s="0" t="s">
-        <v>1195</v>
+        <v>523</v>
       </c>
       <c r="F821" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G821" s="0" t="s">
-        <v>1292</v>
+        <v>1277</v>
       </c>
       <c r="H821" s="0" t="s">
-        <v>384</v>
+        <v>31</v>
       </c>
       <c r="I821" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J821" s="0" t="s">
-        <v>1196</v>
+        <v>525</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>313</v>
+        <v>521</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>314</v>
+        <v>522</v>
       </c>
       <c r="C822" s="0" t="s">
-        <v>315</v>
+        <v>523</v>
       </c>
       <c r="F822" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G822" s="0" t="s">
-        <v>1293</v>
+        <v>1278</v>
       </c>
       <c r="H822" s="0" t="s">
-        <v>296</v>
+        <v>31</v>
       </c>
       <c r="I822" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J822" s="0" t="s">
-        <v>317</v>
+        <v>525</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>426</v>
+        <v>521</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>370</v>
+        <v>522</v>
       </c>
       <c r="C823" s="0" t="s">
-        <v>427</v>
+        <v>523</v>
       </c>
       <c r="F823" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G823" s="0" t="s">
-        <v>1294</v>
+        <v>1279</v>
       </c>
       <c r="H823" s="0" t="s">
-        <v>147</v>
+        <v>31</v>
       </c>
       <c r="I823" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J823" s="0" t="s">
-        <v>429</v>
+        <v>525</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>156</v>
+        <v>521</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>157</v>
+        <v>522</v>
       </c>
       <c r="C824" s="0" t="s">
-        <v>158</v>
+        <v>523</v>
       </c>
       <c r="F824" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G824" s="0" t="s">
-        <v>1295</v>
+        <v>1280</v>
       </c>
       <c r="H824" s="0" t="s">
-        <v>160</v>
+        <v>31</v>
       </c>
       <c r="I824" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J824" s="0" t="s">
-        <v>161</v>
+        <v>525</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>471</v>
+        <v>521</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>472</v>
+        <v>522</v>
       </c>
       <c r="C825" s="0" t="s">
-        <v>473</v>
+        <v>523</v>
       </c>
       <c r="F825" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G825" s="0" t="s">
-        <v>1296</v>
+        <v>1281</v>
       </c>
       <c r="H825" s="0" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="I825" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J825" s="0" t="s">
-        <v>475</v>
+        <v>525</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>806</v>
+        <v>707</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>807</v>
+        <v>708</v>
       </c>
       <c r="C826" s="0" t="s">
-        <v>808</v>
+        <v>709</v>
       </c>
       <c r="F826" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G826" s="0" t="s">
-        <v>1297</v>
+        <v>1282</v>
       </c>
       <c r="H826" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="I826" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J826" s="0" t="s">
-        <v>810</v>
+        <v>711</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>162</v>
+        <v>707</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>163</v>
+        <v>708</v>
       </c>
       <c r="C827" s="0" t="s">
-        <v>164</v>
+        <v>709</v>
       </c>
       <c r="F827" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G827" s="0" t="s">
-        <v>1298</v>
+        <v>1283</v>
       </c>
       <c r="H827" s="0" t="s">
-        <v>154</v>
+        <v>431</v>
       </c>
       <c r="I827" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J827" s="0" t="s">
-        <v>166</v>
+        <v>711</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>303</v>
+        <v>489</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>304</v>
+        <v>368</v>
       </c>
       <c r="C828" s="0" t="s">
-        <v>305</v>
+        <v>490</v>
       </c>
       <c r="F828" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G828" s="0" t="s">
-        <v>1299</v>
+        <v>1284</v>
       </c>
       <c r="H828" s="0" t="s">
-        <v>239</v>
+        <v>260</v>
       </c>
       <c r="I828" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J828" s="0" t="s">
-        <v>307</v>
+        <v>492</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>490</v>
+        <v>367</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>491</v>
+        <v>368</v>
       </c>
       <c r="C829" s="0" t="s">
-        <v>492</v>
+        <v>369</v>
       </c>
       <c r="F829" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G829" s="0" t="s">
-        <v>1300</v>
+        <v>1285</v>
       </c>
       <c r="H829" s="0" t="s">
-        <v>245</v>
+        <v>175</v>
       </c>
       <c r="I829" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J829" s="0" t="s">
-        <v>494</v>
+        <v>371</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>421</v>
+        <v>367</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>422</v>
+        <v>368</v>
       </c>
       <c r="C830" s="0" t="s">
-        <v>423</v>
+        <v>369</v>
       </c>
       <c r="F830" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G830" s="0" t="s">
-        <v>1301</v>
+        <v>1286</v>
       </c>
       <c r="H830" s="0" t="s">
-        <v>147</v>
+        <v>175</v>
       </c>
       <c r="I830" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="J830" s="0" t="s">
-        <v>424</v>
+        <v>371</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>718</v>
+        <v>367</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>719</v>
+        <v>368</v>
       </c>
       <c r="C831" s="0" t="s">
-        <v>720</v>
+        <v>369</v>
       </c>
       <c r="F831" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G831" s="0" t="s">
-        <v>1302</v>
+        <v>1287</v>
       </c>
       <c r="H831" s="0" t="s">
-        <v>272</v>
+        <v>175</v>
       </c>
       <c r="I831" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="J831" s="0" t="s">
-        <v>722</v>
+        <v>371</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>454</v>
+        <v>945</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>455</v>
+        <v>946</v>
       </c>
       <c r="C832" s="0" t="s">
-        <v>456</v>
+        <v>947</v>
       </c>
       <c r="F832" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G832" s="0" t="s">
+        <v>1288</v>
+      </c>
+      <c r="H832" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="I832" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J832" s="0" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" s="0" t="s">
+        <v>945</v>
+      </c>
+      <c r="B833" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="C833" s="0" t="s">
+        <v>947</v>
+      </c>
+      <c r="F833" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G833" s="0" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H833" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="I833" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J833" s="0" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" s="0" t="s">
+        <v>845</v>
+      </c>
+      <c r="B834" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="C834" s="0" t="s">
+        <v>847</v>
+      </c>
+      <c r="F834" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G834" s="0" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H834" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I834" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J834" s="0" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="B835" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="C835" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F835" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G835" s="0" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H835" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I835" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J835" s="0" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="B836" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="C836" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="F836" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G836" s="0" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H836" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I836" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J836" s="0" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="B837" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="C837" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="F837" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G837" s="0" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H837" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I837" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J837" s="0" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="B838" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="C838" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="F838" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G838" s="0" t="s">
+        <v>1294</v>
+      </c>
+      <c r="H838" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I838" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J838" s="0" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="B839" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="C839" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="F839" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G839" s="0" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H839" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I839" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J839" s="0" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B840" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="C840" s="0" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F840" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G840" s="0" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H840" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="I840" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J840" s="0" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B841" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="C841" s="0" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F841" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G841" s="0" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H841" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="I841" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J841" s="0" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" s="0" t="s">
+        <v>817</v>
+      </c>
+      <c r="B842" s="0" t="s">
+        <v>818</v>
+      </c>
+      <c r="C842" s="0" t="s">
+        <v>819</v>
+      </c>
+      <c r="F842" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G842" s="0" t="s">
+        <v>1298</v>
+      </c>
+      <c r="H842" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I842" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J842" s="0" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" s="0" t="s">
+        <v>817</v>
+      </c>
+      <c r="B843" s="0" t="s">
+        <v>818</v>
+      </c>
+      <c r="C843" s="0" t="s">
+        <v>819</v>
+      </c>
+      <c r="F843" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G843" s="0" t="s">
+        <v>1299</v>
+      </c>
+      <c r="H843" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I843" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J843" s="0" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" s="0" t="s">
+        <v>869</v>
+      </c>
+      <c r="B844" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="C844" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="F844" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G844" s="0" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H844" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="I844" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J844" s="0" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="B845" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="C845" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="F845" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G845" s="0" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H845" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I845" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J845" s="0" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="B846" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="C846" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="F846" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G846" s="0" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H846" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I846" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J846" s="0" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="B847" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="C847" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="F847" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G847" s="0" t="s">
         <v>1303</v>
       </c>
-      <c r="H832" s="0" t="s">
+      <c r="H847" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="I847" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J847" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="B848" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="C848" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="F848" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G848" s="0" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H848" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I848" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J848" s="0" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="B849" s="0" t="s">
+        <v>624</v>
+      </c>
+      <c r="C849" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="F849" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G849" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H849" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="I849" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J849" s="0" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="B850" s="0" t="s">
+        <v>607</v>
+      </c>
+      <c r="C850" s="0" t="s">
+        <v>608</v>
+      </c>
+      <c r="F850" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G850" s="0" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H850" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="I850" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J850" s="0" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="B851" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="C851" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="F851" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G851" s="0" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H851" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="I851" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J851" s="0" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="B852" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="C852" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="F852" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G852" s="0" t="s">
+        <v>1308</v>
+      </c>
+      <c r="H852" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="I852" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J852" s="0" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="B853" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="I832" s="0" t="s">
-[...3 lines deleted...]
-        <v>458</v>
+      <c r="C853" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F853" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G853" s="0" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H853" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="I853" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J853" s="0" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="B854" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="C854" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="F854" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G854" s="0" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H854" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="I854" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J854" s="0" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="B855" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="C855" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="F855" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G855" s="0" t="s">
+        <v>1311</v>
+      </c>
+      <c r="H855" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="I855" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J855" s="0" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="B856" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C856" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="F856" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G856" s="0" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H856" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="I856" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J856" s="0" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="B857" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C857" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="F857" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G857" s="0" t="s">
+        <v>1311</v>
+      </c>
+      <c r="H857" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="I857" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J857" s="0" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="B858" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="C858" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F858" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G858" s="0" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H858" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I858" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J858" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="B859" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="C859" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F859" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G859" s="0" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H859" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I859" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J859" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="B860" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="C860" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F860" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G860" s="0" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H860" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I860" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J860" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="B861" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="C861" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F861" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G861" s="0" t="s">
+        <v>1315</v>
+      </c>
+      <c r="H861" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I861" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J861" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="B862" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="C862" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F862" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G862" s="0" t="s">
+        <v>1316</v>
+      </c>
+      <c r="H862" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I862" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J862" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="B863" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="C863" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F863" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G863" s="0" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H863" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I863" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J863" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="B864" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="C864" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F864" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G864" s="0" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H864" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I864" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J864" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="865">
+      <c r="A865" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="B865" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="C865" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F865" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G865" s="0" t="s">
+        <v>1319</v>
+      </c>
+      <c r="H865" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I865" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J865" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="866">
+      <c r="A866" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="B866" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="C866" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="F866" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G866" s="0" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H866" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I866" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J866" s="0" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="B867" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="C867" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="F867" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G867" s="0" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H867" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I867" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J867" s="0" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="868">
+      <c r="A868" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="B868" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="C868" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F868" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G868" s="0" t="s">
+        <v>1322</v>
+      </c>
+      <c r="H868" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="I868" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J868" s="0" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="869">
+      <c r="A869" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="B869" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="C869" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F869" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G869" s="0" t="s">
+        <v>1323</v>
+      </c>
+      <c r="H869" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="I869" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J869" s="0" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="B870" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="C870" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="F870" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G870" s="0" t="s">
+        <v>1324</v>
+      </c>
+      <c r="H870" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I870" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J870" s="0" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="871">
+      <c r="A871" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="B871" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="C871" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="F871" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G871" s="0" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H871" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I871" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J871" s="0" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="B872" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="C872" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F872" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G872" s="0" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H872" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="I872" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J872" s="0" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="B873" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="C873" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F873" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G873" s="0" t="s">
+        <v>1327</v>
+      </c>
+      <c r="H873" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="I873" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J873" s="0" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" s="0" t="s">
+        <v>765</v>
+      </c>
+      <c r="B874" s="0" t="s">
+        <v>766</v>
+      </c>
+      <c r="C874" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F874" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G874" s="0" t="s">
+        <v>1328</v>
+      </c>
+      <c r="H874" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="I874" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J874" s="0" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B875" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="C875" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="F875" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G875" s="0" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H875" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I875" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J875" s="0" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="B876" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="C876" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F876" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G876" s="0" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H876" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="I876" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J876" s="0" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="B877" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="C877" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F877" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G877" s="0" t="s">
+        <v>1331</v>
+      </c>
+      <c r="H877" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="I877" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J877" s="0" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B878" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C878" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="F878" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G878" s="0" t="s">
+        <v>1332</v>
+      </c>
+      <c r="H878" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="I878" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J878" s="0" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B879" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C879" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="F879" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G879" s="0" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H879" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="I879" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J879" s="0" t="s">
+        <v>499</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>