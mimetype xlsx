--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="554" uniqueCount="554">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1081" uniqueCount="1081">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
@@ -75,1653 +75,3255 @@
     <t>Prof. Dr. Dwi Guntoro, S.P., M.Si.</t>
   </si>
   <si>
     <t>Fakultas Pertanian</t>
   </si>
   <si>
     <t>Paten</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan bahan pangan, khususnya berupa sediaan bahan pangan yang berasal dari biji karet dan proses pembuatannya, lebih khususnya berupa suatu metode untuk mereduksi kandungan sianida yang terdapat dalam biji karet sehingga aman untuk dikonsumsi, dengan tahapan menyeleksi biji karet, membuang cangkang biji karet, membelah biji karet, mencuci biji karet, merebus biji karet, merendam biji karet dan mengganti air rendamannya, membuang air rendaman biji karet, mencuci kembali biji karet, serta meniriskan biji karet yang dicirikan pada perebusan biji karet dalam suhu 100 °C selama 15 menit dilanjutkan perendaman biji karet dalam air selama 24 jam dengan frekuensi penggantian air setiap 6 jam sehingga menghasilkan biji karet sebagai bahan dasar pangan yang aman untuk dikonsumsi.</t>
   </si>
   <si>
     <t xml:space="preserve">Instrumen Spin Coating untuk Membentuk Lapisan Film Tipis
 </t>
   </si>
   <si>
     <t>05-Dec-2012</t>
   </si>
   <si>
     <t>P00201201122</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Irzaman, M.Si.</t>
   </si>
   <si>
-    <t>Departemen Fisika</t>
+    <t>Fakultas Matematika dan Ilmu Pengetahuan Alam</t>
   </si>
   <si>
     <t>Sebuah instrumen spin coating untuk menghasilkan lapisan tipis yang merata diatas sebuah substrat dengan cara merotasikan larutan film tipis tersebut dengan kecepatan sudut tertentu telah dirancang dan dikonstruksi berdasarkan prinsip putaran disk yang kecepatan putarnya diatur dengan mengubah hambatan pada potensiometer. Komponen penyasun alat spin coating terdiri dari sistem pengaman, trafo penurun arus, potensiometer, diode penyearah arus, kapasitor, dan disk yang dipasang mesin pemutar. Alat ini bersifat portable, yaitu dapat dibawa-bawa karena sangat ringan dan kecil yang menjadikan spin coating ini lebih diunggulkan daripada spin coating terdahulu dalam biaya operasional, biaya produksi dan keefisienan bentuk.</t>
+  </si>
+  <si>
+    <t>Metode Ekstraksi Rimpang Kunci Pepet (Kaempferia angustifolia) yang Berpotensi sebagai Pelangsing</t>
+  </si>
+  <si>
+    <t>11-Jan-2024</t>
+  </si>
+  <si>
+    <t>S00202400299</t>
+  </si>
+  <si>
+    <t>Susi Indariani, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Pusat Studi Biofarmaka Tropika.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode ekstraksi rimpang kunci pepet (Kaempferia angustifolia) menggunakan metode maserasi dengan pelarut etanol-air yang berpotensi sebagai pelangsing/antiobesitas karena memiliki aktivitas sebagai inhibitor enzim lipase, dengan persentase inhibisi &amp;gt; 50%. Metode ekstraksi ini mudahdiaplikasikandiindustriserta memiliki nilai ekonomi tinggi dengantetapmemperhatikanaktivitas fisiologisnya sebagai pelangsing dengan mekanisme menghambat aktivitas enzim lipase.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Dyah Iswantini, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Trivadila, S.Si., M.Si., Ph.D.</t>
   </si>
   <si>
     <t xml:space="preserve">Proses Pembuatan Ekstrak Jarak Pagar dan Penggunaannya sebagai Zat Antimikroba dan Zat Antioksidan pada Produk Kosmetik
 </t>
   </si>
   <si>
     <t>16-Dec-2011</t>
   </si>
   <si>
     <t>P00201100903</t>
   </si>
   <si>
     <t>Dr. Dwi Setyaningsih, S.T.P., M.Si.</t>
   </si>
   <si>
     <t>Departemen Teknologi Industri Pertanian</t>
   </si>
   <si>
     <t>Ekstrak tanaman jarak pagar menunjukkan aktivitas antimikroba dan antioksidan yang bisa dimanfaatkan pada produk kosmetik. Ekstrak jarak pagar dihasilkan dari bagian daun dan ranting. Proses pembuatan ekstrak dilakukan dengan tehnik maserasi dan soxhletisasi yang diikuti proses partisi pelarut. Formulasi ekstrak jarak pagar dengan berbagai konsentrasi dalam berbagai produk kosmetik (produk perawatan kulit, perawatan tubuh) menunjukkan khasiatnya sebagai zat antimikroba dan zat antioksidan yang bisa melindungi produk dan memberikan khasiat yang bermanfaat dalam aplikasi produk kosmetik.</t>
   </si>
   <si>
     <t>Dr. Heriyanto Syafutra, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Material Semikonduktor Berbahan Alkali Selulosa Tandan Sawit Dan Metode Pembuatannya</t>
-[...14 lines deleted...]
-    <t>Invensi ini berkaitan dengan metode sintesis material alkali selulosa dari biomass dan aplikasinya sebagai material semikonduktor. Lebih khususnya, bahan yang digunakan adalah limbah tandan kosong kelapa sawit (TKKS). Tahapan yang dilakukan adalah pretreatment, pembuatan pulp terlarut dengan metode prehidrolisis kraft, dan alkalisasi. Material alkali selulosa yang dihasilkan diuji dengan metode TAPPI dan spektrofotometri UV-Vis, dan terbukti memiliki energi gap 3,6 eV sehingga tergolong sebagai semikonduktor.</t>
+    <t>Prof. Dr. Mohamad Rafi, S.Si., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Proses Pembuatan Kultur Primer Sel Hati Tupai Javanica Horsfield 1822 dan Pengunaannya Sebagai Media Replikasi Virus Hepatitis B Satwa Primata
 </t>
   </si>
   <si>
     <t>31-Dec-2015</t>
   </si>
   <si>
     <t>P00201508869</t>
   </si>
   <si>
     <t>Dr. Silmi Mariya, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>PUSAT STUDI SATWA PRIMATA (PSSP).</t>
+    <t>Sekolah Kedokteran Hewan dan Biomedis</t>
   </si>
   <si>
     <t>Selama 20 tahun terakhir hewan yang digunakan untuk penelitian hepatitis B manusia adalah simpanse (Pan troglodytes). Salah satu kendala dalam penelitian hepatitis B adalah simpanse termasuk satwa primata yang dilindungi berdasarkan status konservasinya sehingga penggunaannya sangat dibatasi. Upaya pencarian model hewan maupun model in vitro pada hewan kecil terus berlanjut hingga dilaporkan keberhasilan infeksi VHB pada Tupaia belangeri. Virus hepatitis B manusia dapat menimbulkan hepatitis akut dan kronis spesies ini. Invensi ini menghasilkan proses pembuatan "kultur primer sel hati T. javanica sebagai media replikasi virus hepatitis B sehingga dapat digunakan untuk memproduksi dan menguji kandidat antiviral hepatitis, pembuatan kit diagnostik hepatitis, menguji kandidat senyawa bioaktif hepatoprotektor, mempelajari metabolisme obat serta untuk melihat toksisitas obat terhadap sel-sel hati. Proses pembuatan kultur sesuai invensi ini terdiri dari beberapa tahap, yaitu isolasi dan pembuatan kultur sel, inokulasi OUHBV dan GiHBV, deteksi serta kuantifikasi replikasi virus hepatitis B.</t>
   </si>
   <si>
+    <t>Prof. drh. Min Rahminiwati, M.S., Ph.D.</t>
+  </si>
+  <si>
+    <t>Material Semikonduktor Berbahan Alkali Selulosa Tandan Sawit Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>27-Nov-2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202312957 </t>
+  </si>
+  <si>
     <t>Rima Fitria Adiati, S.T., M.T.</t>
   </si>
   <si>
+    <t>Departemen Kedokteran Hewan</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode sintesis material alkali selulosa dari biomass dan aplikasinya sebagai material semikonduktor. Lebih khususnya, bahan yang digunakan adalah limbah tandan kosong kelapa sawit (TKKS). Tahapan yang dilakukan adalah pretreatment, pembuatan pulp terlarut dengan metode prehidrolisis kraft, dan alkalisasi. Material alkali selulosa yang dihasilkan diuji dengan metode TAPPI dan spektrofotometri UV-Vis, dan terbukti memiliki energi gap 3,6 eV sehingga tergolong sebagai semikonduktor.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sandra Arifin Azis, M.S.</t>
+  </si>
+  <si>
     <t>Alat Celup Puting Sapi Perah</t>
   </si>
   <si>
     <t>14-Dec-2017</t>
   </si>
   <si>
     <t>S00201709016</t>
   </si>
   <si>
     <t>Dr. drh. Retno Wulansari, M.Si.</t>
   </si>
   <si>
-    <t>Sekolah Kedokteran Hewan dan Biomedis</t>
-[...1 lines deleted...]
-  <si>
     <t>Paten Sederhana</t>
   </si>
   <si>
     <t>Upaya paling umum untuk mencegah mastitis subklinis adalah dengan desinfeksi atau penyucihamaan puting segera setelah pemerahan selesai. Alat celup puting yang digunakan selama ini hanya terdiri dari 1 mangkuk (cup), sehingga peternak melakukan celup puting satu per satu untuk 4 kuartir puting. Invensi ini menghasilkan alat celup puting menggunakan 2 mangkuk, sehingga 2 puting dapat dicelup sekaligus dalam waktu yang bersamaan. Alat celup puting sapi perah sesuai invensi ini diintergrasikan dengan tangki bertekanan (1) yang berfungsi sebagai wadah untuk menampung desinfektan sebelum dipompa naik mengisi mangkuk. Beberapa kelebihan invensi ini dibandingkan dengan alat celup puting yang sebelumnya adalah waktu untuk proses pencelupan puting yang lebih cepat dan kemudahan dalam pengoperasiannya dimana invensi ini dilengkapi dengan lengan penyanggah yang menghubungkan antara mangkuk dengan tangki desinfektan, sehingga peternak hanya memerlukan gerakan membungkuk saat melakukan celup puting (peternak tidak perlu jongkok). Hal tersebut dapat mempermudah peternak serta mempercepat proses pindah dari satu sapi ke sapi lainnya. Kelebihan lainnya adalah kedalaman mangkuk desinfektan yang sesuai dengan panjang puting sapi perah di Indonesia sehingga seluruh permukaan puting dapat tercelup desinfektan secara sempurna.</t>
   </si>
   <si>
     <t>Proses Peningkatan Tepung Ubi Kayu Termodifikasi Dengan Gluten</t>
   </si>
   <si>
     <t>S00201709015</t>
   </si>
   <si>
     <t>Dr. Ir. Sapta Raharja, D.E.A.</t>
   </si>
   <si>
     <t>Fakultas Teknik dan Teknologi</t>
   </si>
   <si>
     <t>Kualitas adonan tepung ubi kayu termodifikasi atau modified cassava flour (MOCAF) dapat ditingkatkan dengan melakukan pengikatan gluten pada tepung mocaf. Pengikatan antara gluten dengan tepung mocaf dapat menghasilkan tepung mocaf dengan sifat adonan yang lebih baik dan menyerupai terigu. Invensi ini menghasilkan proses pengikatan tepung mocaf dengan gluten. Pengikatan dilakukan dalam larutan basa dengan perlakuan panas pada suhu 50, 55, dan 60 °C dengan penambahan gluten sebanyak 10%, 20%, dan 30%. Hasil pengujian menunjukkan tepung mocaf - gluten yang diikat pada suhu 55 °C dengan penambahan gluten sebanyak 30% memiliki kadar protein dan baking expansion tertinggi sebesar 19.77% dan 2.78 mL/g. Swelling power tepung menurun seiring penurunan daya serap tepung terhadap air. Sifat birefringence tepung mocaf - gluten semakin menghilang seiring dengan peningkatan suhu pemanasan. Analisa FTIR tepung mocaf - gluten menunjukkan adanya penguatan puncak spektrum ikatan C - N pada panjang gelombang 1167-1159 cm-1 yang dapat berasal dari penambahan gluten dan adanya ikatan antara tepung mocaf dengan gluten.</t>
+  </si>
+  <si>
+    <t>Anggia Murni, S.Si</t>
   </si>
   <si>
     <t>Prof. Dr. Ono Suparno, S.T.P., M.T.</t>
   </si>
   <si>
     <t xml:space="preserve">Proses Pengolahan Minyak Sawit Merah
 </t>
   </si>
   <si>
     <t>27-Jun-2013</t>
   </si>
   <si>
     <t xml:space="preserve">P00201300483 </t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Nuri Andarwulan, M.Si.</t>
   </si>
   <si>
-    <t>Departemen Ilmu dan Teknologi Pangan</t>
-[...1 lines deleted...]
-  <si>
     <t>Invensi ini berhubungan dengan proses pengolahan minyak sawit merah dengan cara deodorisasi dan netralisasi. Khususnya, invensi ini berhubungan dengan proses pengolahan minyak sawit merah sebagai ingridien yang dapat diaplikasikan untuk industri pangan dan farmasetikal dengan menggunakan suhu, waktu dan tekanan tertentu. Proses deodorisasi pada pengolahan minyak sawit merah dengan menggunakan parameter suhu, waktu dan tekanan vakum tertentu ini dapat menghasilkan neuralized deodorized red palm oil (NRDPO) dengan reduksi odor mencapai 67% serta mampu mempertahankan karoten hampir 70%.</t>
   </si>
   <si>
     <t>Dr. drh. Herwin Pisestyani, M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Bor Pelubang Tanah untuk Penanaman  Dengan Sumber Tenaga Motor Listrik DC dan Mata Bor yang Bisa Diganti
 </t>
   </si>
   <si>
     <t>26-Nov-2012</t>
   </si>
   <si>
     <t>S00201200232</t>
   </si>
   <si>
     <t>Dr. Ir. Radite Praeko Agus Setiawan, M.Agr.</t>
   </si>
   <si>
+    <t>Departemen Teknik Mesin dan Biosistem</t>
+  </si>
+  <si>
     <t>Suatu mesin bor pembuat lubang tanam yang pada prinsipnya mengganti sumber tenaga dari mesin bor yang asal mulanya menggunakan tenaga manusia atau motor bakar dengan motor listrik arus searah (DC). Mesin bor ini menggunakan tenaga motor listrik DC berkapasitas daya 120 Watt. Dengan menggunakan motor listrik DC emisi yang dihasilkan cukup rendah. Kecepatan putar dari mesin bor yang sesuai dengan invensi ini adalah 70 rpm. Massa dari mesin bor yang sesuai dengan invensi ini adalah 8 kg. Untuk mengoperasikan mesin bor tanam yang sesuai dengan invensi ini hanya dibutuhkan satu orang operator. Komponen mesin bor tanam yang sesuai dengan invensi ini terdiri dari, motor listrik DC (l)sebagai sumber tenaga penggerak, gear (2) untuk mereduksi kecepatan putar (rpm), stang (3), poros (4), kopling tetap (5), mata bor (6), accumulator (7) dua buah yang disusun secara paralel, dan inverter (8) untuk meningkatkan tegangan dari accumulator.</t>
   </si>
   <si>
     <t>Dr. Ir. Irmansyah, M.Si.</t>
+  </si>
+  <si>
+    <t>Laela Wulan Sari, S.Si</t>
+  </si>
+  <si>
+    <t>Dr. Siti Sa'diah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Fitriya Nur Annisa Dewi, Ph.D.</t>
+  </si>
+  <si>
+    <t>Taopik Ridwan, SP., M.Si</t>
   </si>
   <si>
     <t xml:space="preserve">Komposisi dan Pengunaan Bahan Pencuci Mangga
 </t>
   </si>
   <si>
     <t>P00201508866</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Suryo Wiyono, M.Sc.Agr.</t>
   </si>
   <si>
     <t>Departemen Agronomi dan Hortikultura</t>
   </si>
   <si>
     <t>Mangga di Indonesia memiliki kualitas visual yang rendah. Hal ini menyebabkan buah mangga Indonesia kekurangan peminat baik di pasar dalam negeri maupun luar negeri. Rendahnya mutu visual mangga disebabkan oleh banyaknya getah dan kotoran pada permukaan kulit buah. Getah mangga mengandung minyak, gula, dan bersifat asam. Kandungan ini yang akan menurunkan mutu visual buah dan mengundang cendawan penyebab terjadinya busuk buah pada mangga. Penanganan pascapanen yang tepat dalam menghilangkan getah adalah dengan pencucian buah mangga dengan menggunakan bahan pencuci yang terdiri atas campuran deterjen 0,5-1% + CaO 0,25-0.5%. Aplikasi ini mampu menurunkan skor penyebaran getah hingga &lt;1 (dalam skala 0-5) atau &lt; 1cm2. Mangga yang telah dicuci juga dapat disimpan pada suhu rendah dengan kisaran 12-15°C yang mampu mempertahankan kondisi buah hingga 30 HSP.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Roedhy Poerwanto, M.Sc.</t>
   </si>
   <si>
+    <t>Novriyandi Hanif, S.Si., M.Sc., D.Sc.</t>
+  </si>
+  <si>
     <t>Dr. Ir. Faqih Udin, M.Sc.</t>
   </si>
   <si>
     <t>Dr. drh. Joko Pamungkas, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Siti Nikmatin, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Dr. Ir. Afton Atabany, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Darda Efendi, M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Metode Budidaya Jenuh Air Kedelai Pada Lahan Pasang Surut Untuk Menigkatkan Produktivitas Kedelai
 </t>
   </si>
   <si>
     <t>P00201508865</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Munif Ghulamahdi, M.S.</t>
   </si>
   <si>
     <t>Prof. drh. Dondin Sajuthi, M.S.T., Ph.D.</t>
   </si>
   <si>
-    <t>Formula dan Metoda Pembuatan Suplemen NC (Nitrogen Carbon) untuk Pakan Hijauan Lengkap Fermentasi</t>
-[...161 lines deleted...]
-    <t>Dr. Tetty Kemala, M.Si.</t>
+    <t>Vessel Engine Monitoring System</t>
+  </si>
+  <si>
+    <t>16-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202602726</t>
+  </si>
+  <si>
+    <t>Dr. Ayi Rahmat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Kelautan</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai Vessel Engine Monitoring System merupakan suatu alat untuk melakukan pemantauan dengan menggunakan 6 sensor untuk mendeteksi berbagai parameter di mesin kapal, yaitu sensor suhu mesin menggunakan MLX90614 IR Thermometer, sensor getaran, sensor gas CO, sensor RPM, sensor kebisingan, dan sensor oli. Sistem Vessel Engine Monitoring system menggunakan transmisi data GSM (Global system for Mobile Communications) dan sistem penyimpanan data yang merupakan sistem yang dicirikan dengan sistem yang dapat dikendalikan 2 arah, dapat memberikan informasi mengenai kondisi mesin kapal dengan menggunakann internet of things. Tujuan dari Vessel Engine Monitoring system ini adalah dapat diketahuinya permasalahan mesin kapal sehingga dapat ditentukan cara atau metode untuk mengatasi permasalahan-permasalahan pada mesin kapal secara terus-menerus sehingga dapat mengurangi biaya perbaikan mesin kapal. Vessel Engine Monitoring system dapat memberi manfaat bagi masyarakat nelayan terutama dalam hal melakukan prediksi terhadap kerusakan mesin kapal sedari dini sehingga menjadi sistem yang dapat membantu mereka dalam memperpanjang umur mesin kapal secara praktis dan efisien.</t>
+  </si>
+  <si>
+    <t>Proses Penyulingan Minyak Atsiri Rimpang Temu Hitam Dengan Metode Distilasi Uap</t>
+  </si>
+  <si>
+    <t>04-Apr-2022</t>
+  </si>
+  <si>
+    <t>P00202203965</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irmanida Batubara, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Departemen Kimia</t>
-  </si>
-[...178 lines deleted...]
-    <t>Prof. Dr. Irmanida Batubara, S.Si., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berhubungan dengan metode distilasi uap (steam distillation) untuk penyulingan minyak atsiri rimpang temu hitam (Curcuma aeruginosa Roxb)dengan menerapkan perbedaan waktu distilasi dan kondisi rimpang. Distilasi dilakukan pada suhu 100 &amp;ordm;C dengan variasi waktu yang digunakan pada proses distilasi yaitu 3, 4, dan 5 jam.Sampel rimpang yang digunakan yaitu rimpang segar dan rimpang kering. Rimpang segar memiliki ketebahan 2-3 mm sementara rimpang kering diperoleh melalui proses pengeringan rimpang segar dalam oven bersuhu 45 &amp;ordm;C selama 3 x 24 jam. Proses distilasi
 uap menggunakan perbandingan rimpang:air sebesar 1:1 untuk sampel basah dan 1:3 untuk sampel kering. Minyak atsiri diperoleh dengan menambahkan Na2SO4 ke dalam distilat untuk menjerap air. Hasil analisis menggunakan GC-MS mengungkapkan bahwa senyawa yang paling dominan dalam minyak atsiri rimpang temu hitam ialah curdione (22,43% &amp;ndash; 27,80%) dan epicurzerenon (14,36% - 23,26%).</t>
   </si>
   <si>
-    <t>Formula Pakan Lengkap Berbasis Indigofera Dan Suplemen Protein-Energi (Nc) Dalam Bentuk Pelet Untuk Penggemukan Domba Dewasa</t>
-[...143 lines deleted...]
-    <t>Invensi ini berhubungan dengan proses fraksinasi minyak pala skala 50 L/batch untuk memisahkan senyawa terpen sehingga dihasilkan produk minyak pala terpenless. Tujuan invensi ini dapat dicapai dengan menyediakan suatu kondisi proses fraksinasi menggunakan alat distilasi fraksinasi vakum tipe packed column. Kondisi proses fraksinasi minyak pala berlangsung pada suhu pemanas 79 &amp;ndash; 165 oC, suhu bahan 64 &amp;ndash; 107 oC, suhu uap 52 - 68 oC, tekanan -73-(74) cmHg dan rasio refluks 12/2. Dari proses fraksinasi minyak pala tersebut di peroleh rendemen minyak pala terpenless sebesar 26,286%, kemurnian 84,039 %, dan recovery 86,662% dengan kadar myristicin meningkat dari 9,51% menjadi 26,765%. Karakteristik produk minyak pala terpeneless berwarna kuning orange, beraroma khas minyak pala, densitas 1,04 &amp;ndash; 1,051; Indeks bias 1,5; putaran optic (+) 4 sampai (+) 5 dan kelarutan dalam etanol 1:1.</t>
+    <t>Alat dan Metode Pelukaan Batang Pohon Untuk Pengamatan Pembentukan Kayu</t>
+  </si>
+  <si>
+    <t>15-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202312202</t>
+  </si>
+  <si>
+    <t>Dr. Istie Sekartining Rahayu, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Hasil Hutan</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai alat dan metode pelukaan batang pohon untuk pengamatan pembentukan kayu. Alat pelukaan batang pohon untuk pengamatan pembentukan kayu terbuat dari stainless steel anti karat berbentuk T yang dilengkapi jarum. Alat pelukaan terdiri atas bagian untuk menggenggam alat dan bagian untuk memasukkan jarum. jarum terdiri atas bagian ulir jarum dan ukuran jarum dengan variasi diameter jarum 1 mm, 2 mm dan 3 mm. Metode pelukaan dilakukan dengan langkah sebagai berikut: alat pelukaan digenggam dengan tangan terkuat, posisikan jarum tegak lurus kulit pohon pada ketinggian setinggi dada (1.3 meter) dari permukaan tanah. Jarum ditusukkan perlahanlahan melalui kulit luar sampai ke kayu bagian dalam dekat kambium. Kemudian, alat pelukaan ditarik sampai keluar area kulit. Selanjutnya, diberikan tanda khusus atau penomoran pada bagian kulit luar bekas tusukkan.</t>
+  </si>
+  <si>
+    <t>Kayu Jabon Hasil Impregnasi Partikel Nano Sebagai Bahan Baku Mebel Dan Non-Struktural</t>
+  </si>
+  <si>
+    <t>31-Oct-2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202311440 </t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai produk Kayu Jabon Hasil Impregnasi Menggunakan Partikel Nano Hasil Sintesa Guna Memperluas Pemanfaatan Kayu Cepat Tumbuh. Lebih khusus invensi ini berhubungan dengan peningkatan karakterisasi kayu cepat tumbuh dalam aspek sifat fisis (kerapatan dan stabilitas dimensi), sifat mekanis (MOE-Modulus of Elasticity, MOR-Modulus of Rupture dan kekerasan) serta keawetan kayu jabon hasil impregnasi nano partikel. Produk kayu jabon hasil dari proses impregnasi partikel nano menunjukan adanya peningkatan juga dari sifat kekuatan kayu dan sifat keawetan kayu, sehingga menghasilkan nilai kelas kuat dan kelas awet kayu dari yang awalnya kelas kuat IV-V menjadi kelas kuat IV serta kelas awet V menjadi kelas awet II. produk kayu jabon hasil impregnasi partikel nano pengaplikasiannya dapat dijadikan sebagai bahan furniture atau mebel dan non-struktural seperti pintu, jendela, dan kusen.</t>
+  </si>
+  <si>
+    <t>Proses Formulasi Fungisida Nanoemulsi Berbahan Aktif Senyawa Asal Bakteri, Formula Nanoemulsi Untuk Pengendali Penyakit Tanaman</t>
+  </si>
+  <si>
+    <t>07-Sep-2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> P00202308625</t>
+  </si>
+  <si>
+    <t>Dr. Dra. Nisa Rachmania, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Biologi</t>
+  </si>
+  <si>
+    <t>Yang diungkapkan di sini adalah proses pembuatan formula fungisida berbasis nanoemulsi minyak dalam air menggunakan campuran komponen aktif berupa minyak trigliserida rantai menengah, bahan aktif senyawa asal bakteri dan surfaktan Tween-80 pada rasio 2:1 serta air. Produk formula fungisida nanoemulsi m/a ini stabil selama 25 hari pada suhu ruang. Formula fungisida nanoemulsi ini berguna dalam menurunkan kemunculan gejala layu pada tanaman kedelai yang terserang Fusarium.</t>
+  </si>
+  <si>
+    <t>Kit Elisa Pendeteksi Antibodi Berbasis Antigen Protein Rekombinan RBD dan N Sars CoV-2</t>
+  </si>
+  <si>
+    <t>18-Nov-2021</t>
+  </si>
+  <si>
+    <t>P00202110288</t>
+  </si>
+  <si>
+    <t>Dr. Uus Saepuloh, S.Si., M.Biomed.</t>
+  </si>
+  <si>
+    <t>PUSAT STUDI SATWA PRIMATA (PSSP).</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk mengembangkan kit ELISA untuk mendeteksi antibodi SARS CoV-2 menggunakan antigen berupa protein rekombinan RBD dan N SARS CoV-2 yang dikonstruksi dan diekspresikan dalam Escherichia coli. Kit tersebut dikembangkan melalui tahapan pembuatan protein rekombinan melalui konstruksi gen target RBD (receptor binding domain) dan N (nucleocapsid) SARS CoV-2 yang dibuat dalam bentuk gen sintetik, ekspresi dalam sistem E. coli, purifikasi protein rekombinan, dan aplikasi pada teknik ELISA untuk mendeteksi antibodi SARS CoV-2 (COVID-19), serta akan dilakukan validasi dan verifikasi hasil dengan membandingkannya terhadap kit komersial. Target gen RBD dikonstruksi pada posisi 957-1920 (963 bp) yang menghasilkan 321 asam amino, sedangkan target gen N pada posisi nukleotida 172-1260 (1089 bp) dan menghasilkan 362 asam amino. Antigen yang berupa protein rekombinan RBD dan N SARS CoV-2 ini diaplikasikan pada teknik ELISA untuk mendeteksi antibodi SARS CoV-2 untuk uji klinis manusia, sehingga diharapkan dapat memberikan kontribusi terhadap aspek kesehatan masyarakat, sehingga dapat menyumbangkan salah satu kemandirian bangsa dalam penelitian kesehatan, khususnya penyediaan bahan uji biologis untuk deteksi cepat terhadap paparan virus SARS CoV-2 (COVID-19).</t>
   </si>
   <si>
     <t>Komposisi dan Proses Pembuatan Puding Okra Ungu (Abelmoschus esculentus L. Moench) sebagai Antidiabetes</t>
   </si>
   <si>
+    <t>10-Dec-2023</t>
+  </si>
+  <si>
     <t>P00202313769</t>
+  </si>
+  <si>
+    <t>Zuraidah Nasution, S.T.P., M.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t>Departemen Gizi Masyarakat</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berhubungan dengan komposisi dan proses pembuatan puding okra ungu sebagai antidiabetes. Komposisi bahan puding okra ungu terdiri dari buah okra ungu dan gel okra ungu sebagai bahan utama dan penambahan komponen lainnya. Puding okra ungu berkontribusi menyumbangkan energi (27,08 kkal), protein (0,83%), lemak (0,53%),
 dan karbohidrat (4,74%) terhadap angka kecukupan gizi. Proses pembuatan puding diawali dengan blansir okra ungu; ekstraksi gel okra ungu; penghalusan okra ungu; perebusan bahan-bahan lainnya yaitu agar-agar, buah naga saring, buah stroberi halus, susu full cream cair, sorbitol, vanili dan air hingga mendidih; pencampuran adonan dan pengadukan hingga rata; penambahan asam sitrat; penuangan adonan sebanyak 100 g ke dalam wadah puding, kemudian ditunggu hingga dingin untuk kemudian disimpan dalam mesin pendingin. Berdasarkan hasil uji, puding okra ungu yang dihasil memiliki energi 27,08 kkal/100 g, air 93,55%, abu 0,35%, protein 0,83%, lemak 0,53%, karbohidrat 4,74%, serat pangan 3,20%, aktivitas antioksidan 33,33%, kapasitas antioksidan 0,54 mg AEAC, total flavonoid 15,04 mg QE g-1, total fenol 2,71mg GAE g-1.</t>
   </si>
   <si>
+    <t>Komposisi dan Proses Pembuatan Suplemen Antidiabetes Berbasis Ekstrak Okra Ungu (Abelmolchus esculentus L.)</t>
+  </si>
+  <si>
+    <t>P00202313773</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suplemen antidiabetes ekstrak okra ungu yang berbahan utama ekstrak okra ungu berpotensi sebagai antidiabetes yang dapat digunakan untuk mengendalikan glukosa darah. Komposisi suplemen antidiabetes ekstrak okra ungu terdiri dari ekstrak okra ungu dan magnesium stearat. Proses pembuatan suplemen antidiabetes ekstrak okra ungu yaitu dengan mengekstrak okra ungu menggunakan metode maserasi dengan pelarut etanol 96%. Ekstrak okra ungu ditambahkan magnesium stearat sebanyak 1% kemudian dimuat ke dalam kapsul No. 00. Suplemen antidiabetes ekstrak okra ungu mengandung senyawa bioaktif antioksidan seperti fenol dan flavonoid dapat dimanfaatkan untuk mengendalikan glukosa darah. Suplemen antidiabetes ekstrak okra ungu telah sesuai dengan standar suplemen yang ditetapkan oleh BPOM No 17 tahun 2019 tentang Persyaratan Mutu Suplemen Kesehatan.Komponen bioaktif berupa total fenol sebesar 14.82 mg g?&amp;sup1; dan flavonoid sebesar 17.68 mg g?&amp;sup1;. Kapasitas antioksidan sebesar 0,259 mg AEAC 100 g.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Minuman Serbuk Multigrain Berbasis Kacang Koro (Canavalia sp.) Dan Kacang Bogor (Vigna subterranea)</t>
+  </si>
+  <si>
+    <t>10-Jan-2026</t>
+  </si>
+  <si>
+    <t>S00202600248</t>
+  </si>
+  <si>
+    <t>Mrr. Lukie Trianawati, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Sekolah Vokasi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkap suatu proses pembuatan minuman serbuk multigrain berbasis protein nabati yang memanfaatkan kacang koro (Canavalia sp.) dan kacang Bogor (Vigna subterranea) sebagai bahan baku utama, yang dikombinasikan dengan kacang-kacangan dan serealia lainnya. Proses meliputi tahapan penyiapan bahan baku, sortasi, pencucian, pengukusan,  pengeringan  menggunakan food  dehydrator,  pengecilan  ukuran, pengayakan,  pencampuran  bahan  pendukung,  dan  pengemasan.  Proses  ini  dirancang adaptif  terhadap  bahan  baku  kering,  mudah  diterapkan  pada  skala  kecil  hingga menengah,  serta  menghasilkan  minuman  serbuk  multigrain  siap  seduh  dengan  mutu kimiawi dan keamanan pangan yang baik.</t>
+  </si>
+  <si>
+    <t>Metode Dan Formula Pembuatan Tepung Bumbu Serba Guna Dari Tepung Mocaf Termodifikasi Melalui Metode Pre-Gelatinisasi Menggunakan Panas Microwave</t>
+  </si>
+  <si>
+    <t>07-Oct-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202410751 </t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode dan formula tepung bumbu serba guna dari mocaf termodifikasi sebagai produk ready-to-use untuk pelapis pangan gorengan yang terbuat dari modified cassava flour (mocaf)yang telah mendapatkan perlakuan panas microwave untuk memodifikasi tepung mocaf secara fisik. Tepung bumbu serba guna yang dimaksudkan dalam invensi ini dicirikan dengan tidak menggunakan tepung terigu yang merupakan produk impor dan digantikan dengan bahan lokal mocaf. Penggunaan tepung mocaf mencapai hingga 67.50 %. Tahapan pengolahan tepung bumbu serba guna dari mocaf termodifikasi pada invensi ini terdiri dari perlakuan panas tepung mocaf, formula tepung bumbu serba guna, pengisian tepung bumbu serba guna dalam pouch, hingga penutupan pouch dengan vacuum sealer. Produk tepung bumbu serba guna berbahan dasar mocaf termodifikasi ini memiliki kadar abu 5.17 %, energi dari lemak 9.72 Kcal/100 g, kadar lemak total 1.08 %, kadar air 10.49 %, energi total 342.74 Kcal/100 g, karbohidrat 80.55 %, kadar protein 2.70 %, natrium 1115.42 mg/100 g, gula total 2.22 %, lemak jenuh 0.37 %, dan serta pangan tidak larut 4.91 %</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Sel Surya Feroelektrik BST/Cuo</t>
+  </si>
+  <si>
+    <t>31-Dec-2018</t>
+  </si>
+  <si>
+    <t>SID201811285</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Husin Alatas, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Fisika</t>
+  </si>
+  <si>
+    <t>Sel surya BST/CuO merupakan sel surya pertama yang menggunakan gabungan film tipis BST dan CuO yang dapat menghasilkan arus listrik jika dipaparkan cahaya dengan instensitas tertentu. Invensi menghasilkan metode pembuatan sel surya BST/CuO terdiri dari metode pembuatan film tips BST dan CuO yang murah dan gampang dibuat yaitu menggunakan metode chemical solution deposition (CSD) dengan pelapisan spin-coating. Metode CSD menggunakan pelapisan spin-coating tersebut menggunakan pelarut asam asetat dan etilena glikol sebagai bahan pelarut yang memudahkan larutan dari solution ke fasa gel.</t>
+  </si>
+  <si>
+    <t>Formula Suplemen Herbal Untuk Meningkatkan Fungsi Ginjal Pada Hewan Peliharaan</t>
+  </si>
+  <si>
+    <t>23-Dec-2024</t>
+  </si>
+  <si>
+    <t>S00202415969</t>
+  </si>
+  <si>
+    <t>drh. Henny Endah Anggraeni, M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula suplemen herbal untuk meningkatkan fungsi ginjal dan membantu detoksifikasi pada hewan peliharaan. Formula ini terdiri dari ekstrak daun randu, astaxanthin, collagen fish peptide, dan mannan oligosakarida, yang dirancang untuk mendukung pengelolaan penyakit ginjal kronis (Chronic Kidney Disease/CKD) pada hewan peliharaan, terutama pada usia lanjut. Ekstrak daun randu bertindak sebagai antioksidan dan anti-inflamasi, astaxanthin sebagai immunomodulator, dan collagen fish peptide untuk memperbaiki jaringan ginjal. Proses pembuatan melibatkan ekstraksi daun randu, penambahan collagen fish peptide, astaxanthin, serta proses pengeringan hingga menjadi tablet. Penelusuran paten menunjukkan bahwa kombinasi bahan ini belum pernah dipatenkan sebelumnya, sehingga inovasi ini menawarkan solusi baru bagi kesehatan ginjal kucing dengan risiko efek samping yang rendah.</t>
+  </si>
+  <si>
+    <t>Komposisi Keju Mozzarella dengan Penambahan Rennet Nabati dan Probiotik lactiplantibacillus Plantarum Subsp. Plantarum Strain iia-1a5</t>
+  </si>
+  <si>
+    <t>27-Mar-2025</t>
+  </si>
+  <si>
+    <t>S00202503000</t>
+  </si>
+  <si>
+    <t>Dr. Zaenal Abidin, S.Si., M.Agr.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Produksi dan Teknologi Peternakan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keju  mozzarella  dengan  penambahan  rennet  nabati  dan  probiotik Lactiplantibacillus plantarum subsp. plantarum strain IIA-1A5 merupakan inovasi dalam diversifikasi produk susu  fermentasi.  Penggunaan  rennet  nabati  sebagai  bahan  koagulan  alternatif  serta bakteri  asam  laktat  lokal  bertujuan  meningkatkan  keberlanjutan  produk,  manfaat kesehatan,  serta  kualitas  sensoris  dan  tekstur  keju.  Komposisi  keju  meliputi  susu  sapi murni, rennet nabati, starter probiotik, asam sitrat dan garam. Proses pembuatan dimulai dengan pasteurisasi susu pada 63 C selama 30 menit, dilanjutkan dengan pendinginan hingga 35 - 40 C dan ditambahkan asam sitrat serta starter probiotik. Susu difermentasi selama  60  menit  dan  ditambahkan  rennet  nabati  untuk  membentuk  curd.  Curd  yang terbentuk dipisahkan dari whey, kemudian dipanaskan dalam larutan whey bersuhu 70 - 80 C hingga memperoleh tekstur elastis khas mozzarella. Selama proses stretching, garam 1,5%  ditambahkan  untuk  meningkatkan  rasa  dan  stabilitas  produk.  Hasil  analisis menunjukkan keju memiliki kandungan protein yang tinggi 11 g, lemak total 3,5 g, dan karbohidrat  rendah  1  g,  sehingga  cocok  untuk  pola  makan  tinggi  protein  dan  rendah karbohidrat.  Produk ini dapat dikonsumsi sebagai fresh mozzarella atau disimpan pada suhu  rendah  (4  -  8  C).  Inovasi  ini  berpotensi  memperluas  pasar  keju mozzarella  yang ramah lingkungan, kaya probiotik, serta memiliki manfaat kesehatan yang lebih baik bagi konsumen.</t>
+  </si>
+  <si>
+    <t>drh. Heryudianto Vibowo, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Perangkat Pemantauan Dan Pelacakan Kapal Perikanan Skala Kecil Berbasis GNSS Dengan Penentuan Status Operasional Lokal Dan Manajemen Daya Adaptif</t>
+  </si>
+  <si>
+    <t>12-Jan-2026</t>
+  </si>
+  <si>
+    <t>S00202600264</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Iqbal, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengungkap suatu perangkat pelacakan kapal perikanan skala kecil yang adaptif dan hemat daya, yang direalisasikan sebagai sistem instrumentasi mandiri berbasis perangkat keras tertanam berdaya rendah. Perangkat mencakup suatu unit pemroses tertanam yang terhubung dengan modul Global Navigation Satellite System (GNSS), modul komunikasi seluler berdaya rendah berbasis LTE/NB-IoT, rangkaian pemantauan baterai, sensor lingkungan, serta media penyimpanan data lokal. Unit pemroses dikonfigurasikan untuk menentukan status operasional kapal secara lokal pada perangkat tanpa ketergantungan pada sistem terpusat, dengan mengklasifikasikan kondisi kapal ke dalam paling tidak status sandar, status berlayar, dan status operasi penangkapan ikan berdasarkan kombinasi parameter kecepatan, perubahan posisi geografis, perubahan arah pergerakan (heading), serta status catu daya perangkat termasuk kondisi pengisian daya (charging atau tidak charging). Status operasional kapal yang ditentukan secara lokal tersebut digunakan sebagai parameter pengendali langsung untuk mengatur aktivasi modul GNSS dan modul komunikasi seluler, penentuan interval pengambilan dan pengiriman data, serta pengaturan durasi mode tidur hemat daya (deep sleep). Dengan demikian, invensi ini menyediakan suatu perangkat pelacakan kapal yang cerdas secara fungsional, berukuran kompak, berbiaya rendah, dan sesuai untuk kapal perikanan skala kecil yang memiliki keterbatasan kapasitas energi, dimensi fisik, dan ketersediaan jaringan komunikasi, serta berbeda secara fundamental dari sistem AIS dan VMS konvensional.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kombinasi Hormon Gonadotropin dan Melatonin dalam Mempercepat Proses Maturasi Pada Ikan </t>
+  </si>
+  <si>
+    <t>21-May-2025</t>
+  </si>
+  <si>
+    <t>S00202504619</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Wasmen Manalu</t>
+  </si>
+  <si>
+    <t>Departemen Budidaya Perairan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Invensi ini berkenaan dengan premix hormon reproduksi (gonadotropin dan melatonin) untuk  mempercepat  proses  kematangan  gonad  dan  meningkatkan  kinerja  reproduksi dalam  pemijahan  ikan  secara  buatan.  Premix  hormon  yang  digunakan  untuk  induksi maturasi adalah pregnant mare serum gonadotropin (PMSG) + antidopamine (AD) yang dikemas  dalam  satu  produk  bernama  Oodev  dikombinasikan  dengan  melatonin.  Hasil analisis  premix  hormon  reproduksi  menunjukkan  pemberian  melatonin  yang dikombinasikan  dengan  hormon  PMSG+AD  mampu  mempercepat  proses  kematangan gonad akhir pada ikan beureum panon betina dengan nilai GSI, ukuran diameter telur, dan fekunditas  yang  lebih  tinggi  dibandingkan  dengan  kontrol.  Melatonin  berperan  dalam meningkatkan  konsentrasi  vitelogenin  pada  perlakuan  kombinasi  hormon  dan  dapat mempercepat  proses  pematangan  gonad  serta  memberikan  hasil  kinerja  reproduksi terbaik.</t>
+  </si>
+  <si>
+    <t>Komposisi Jamu Pelangsing Cair Berbasis Ekstrak Buah Asam Gelugur (Garcinia atroviridis)</t>
+  </si>
+  <si>
+    <t>23-Jan-2026</t>
+  </si>
+  <si>
+    <t>S00202600687</t>
+  </si>
+  <si>
+    <t>Dr. Rini Madyastuti Purwono, S.Si., M.Si., Apt.</t>
+  </si>
+  <si>
+    <t>Formula jamu pelangsing berbasis ekstrak buah asam gelugur dan ekstrak rimpang kunci pepet yang telah dilindungi paten sebelumnya adalah formula awal dengan komposisi ekstrak asam gelugur dan ekstrak kunci pepet dalam bentuk sedian campuran ekstrak kering yang dikemas dalam kapsul. Tetapi masih ditemui permasalahan yang berarti yaitu ekstrak asam gelugur merupakan ekstrak yang sangat higroskopis sehingga untuk menjadikan ekstrak kering harus ditambah dengan bahan pengisi. Hal ini menyebabkan khasiat sebagai pelangsing menurun signifikan bila dibandingkan dengan khasiat formula yang mengandung ekstrak asam gelugur murni. Oleh karena itu dilakukan pengembangan produk jamu pelangsing dari ekstrak asam gelugur maupun kunci pepet dalam bentuk sediaan jamu cair untuk memperoleh sediaan pelangsing yang lebih efektif dan ekonomis dengan tetap memperhatikan aktivitasnya sebagai penurun berat badan. Formula jamu pelangsing cair yang mengandung 24.7% ekstrak buah asam gelugur (Garcinia atroviridis) dan 12.3% ekstrak rimpang kunci pepet (Kaempferia angustifolia), serta bahan tambahan pendukungnya yang sesuai, berpotensi sebagai pelangsing karena mampu menurunkan bobot badan hewan coba tikus penderita obesitas, menekan laju pertumbuhan bobot badan dan menekan konsumsi pakan</t>
+  </si>
+  <si>
+    <t>Komposisi Jamu Pelangsing Cair Berbasis Ekstrak Buah Asam Gelugur (Garcinia Atroviridis) Dan Rimpang Kunci Pepet (Kaempferia Angustifolia)</t>
+  </si>
+  <si>
+    <t>16-Dec-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202415460 </t>
+  </si>
+  <si>
+    <t>Formula jamu pelangsing berbasis ekstrak buah asam gelugur dan ekstrak rimpang kunci pepet yang telah dilindungi paten sebelumnya adalah formula awal dengan komposisi ekstrak asam gelugur dan ekstrak kunci pepet dalam bentuk sedian campuran ekstrak kering yang dikemas dalam kapsul. Tetapi masih ditemui permasalahan yang berarti yaitu ekstrak asam gelugur merupakan ekstrak yang sangat higroskopis sehingga untuk menjadikan ekstrak kering harus ditambah dengan bahan pengisi. Hal ini menyebabkan khasiat sebagai pelangsing menurun signifikan bila dibandingkan dengan khasiat formula yang mengandung ekstrak asam gelugur murni. Oleh karena itu dilakukan pengembangan produk jamu pelangsing dari ekstrak asam gelugur maupun kunci pepet dalam bentuk sediaan jamu cair untuk memperoleh sediaan pelangsing yang lebih efektif dan ekonomis dengan tetap memperhatikan aktivitasnya sebagai penurun berat badan. Formula jamu pelangsing cair yang mengandung campuran ekstrak buah asam gelugur (Garcinia atroviridis) dan ekstrak rimpang kunci pepet (Kaempferia angustifolia) dengan perbandingan 1:1 pada konsentrasi 200 ppm mampu menghambat aktivitas enzim lipase pankreas mencapai 87.09% melebihi daya inhibisi kontrol positif (orlistat) yaitu 82.50%.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Alimuddin, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Material Atas (Upper Material) Sepatu Berbasis Serat Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>10-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514111</t>
+  </si>
+  <si>
+    <t>Material atas (upper material) sepatu yang komposisinya adalah 50% serat tandan kosong kelapa sawit (TKKS) dan 50% benang katun. Pembuatan dengan teknik tenun ATBM (alat tenun bukan mesin)dengan arah horisontal adalah serat panjang TKKS dan arah vertikal adalah benang katun. Lembaran kain yang dibentuk memiliki lebar 1 meter, panjang 2 meter dan tebal 0,8 &amp;ndash; 2,5 mili meter. Berdasarkan hasil uji, kain memiliki karakteristik ringan dengan densitas 0,4&amp;ndash;0,7 g/cm&amp;sup3;, fleksibel (lentur), berpori, kekuatan tarik 11 - 15 kgf, kuat regang 38 - 59%, mulur 95 - 147 mm, tidak luntur &amp;gt; 4. Orientasi dan dimensi dalam pembuatan lembaran upper sepatu dapat di variasi polos, luruk, bergaris menyesuaikan kebutuhan desain estetika dan kekuatan. Permukaan upper sepatu diberikan material finishing yang bersifat tahan air (hidrofobik) untuk meningkatkan ketahanan air, abrasi, dan penyerapan UV. Material juga dirancang untuk memiliki pori yang homogen dan cukup untuk sirkulasi udara sehingga tidak panas dan tidak lembab. Invensi upper material sepatu berbahan TKKS menawarkan solusi berkelanjutan dengan memanfaatkan biomassa sebagai bahan baku bernilai tambah dan memiliki ekonomi.</t>
+  </si>
+  <si>
+    <t>Material Komposit Rompi Anti Peluru (Kaliber 9) Berbahan Serat Tandan Kosong Kelapa Sawit (TKKS)</t>
+  </si>
+  <si>
+    <t>07-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313655</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan material anti peluru yang berbahan benang dan kain dari serat tandan kosong kelapa sawit. Metode yang digunakan dalam membuat benang sawit adalah dengan menggabungkan beberapa helai serat tandan kosong kelapa sawit menjadi satu kesatuan berputar dalam 2 arah berkebalikan menjadi benang kontinu memanjang tanpa putus. Benang tersebut kemudian di tenun menjadi lembaran kain woven ATBM pada arah horisontal sebagai pakan. Susunan komposit menggunakan susunan sudut 90o. Rompi anti peluru dikhususkan pada uji balistik pistol dan peluru kaliber 9 x 19 mm. Hasil uji memperlihatkan material dapat menahan laju peluru (tidak tembus). Uji balistik dilakukan pada jarak tembak 2 - 30 cm. Pemanfaatan serat tandan kosong kelapa sawit merupakan bagian dari pengembangan biomaterial serta merupakan upaya dalam menjawab permasalahan terkait melimpahnya limbah di pabrik kelapa sawit (PKS). Tandan kosong kelapa sawit merupakan hasil samping dari produksi CPO di Indonesia.</t>
+  </si>
+  <si>
+    <t>Oil Solidifier Minyak Jelantah Berbasis Limbah Ampas Tebu</t>
+  </si>
+  <si>
+    <t>15-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510283</t>
+  </si>
+  <si>
+    <t>Dr. Dimas Andrianto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Biokimia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini memanfaatkan limbah biomassa ampas tebu sebagai bahan baku oil solidifier ramah  lingkungan  yang  diformulasikan  melalui  proses  pengeringan,  penggilingan,  dan penyaringan hingga menjadi serbuk simplisia, kemudian dicampur dengan asam stearat menggunakan metode dry mixing dan simplisia ampas tebu untuk pemadatan setiap 200 mL  minyak  jelantah.  Formula  yang  dihasilkan  mampu  mengubah  minyak  jelantah  cair menjadi padatan semi-kompak yang stabil, mudah ditangani, dikemas, dan dibuang secara aman, sekaligus memiliki potensi pemanfaatan sebagai sumber lemak tambahan dalam pakan  ternak.  Invensi  ini  mendukung  penerapan  konsep zero  waste dengan mengintegrasikan pengolahan limbah organik dan cair, serta berpotensi diaplikasikan pada skala rumah tangga hingga industri dengan nilai komersialisasi tinggi.</t>
+  </si>
+  <si>
+    <t>Formula Herbal Dari Ekstrak Teh Hitam, Sirih Merah, Kayumanis Dan Temulawak Sebagai Antialzheimer Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>04-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313464</t>
+  </si>
+  <si>
+    <t>Penyakit Alzheimer atau Alzheimer Disease (AD) merupakan salah satu akibat dari gangguan fungsi asetilkolin yang dapat dihidrolisis oleh enzim asetilkolinesterase. Pengobatan Alzheimer dilakukan dengan dua pendekatan, yaitu kolinergik (penghambat asetilkolinesterase) dan nonkolinergik (antioksidan). Penelitian ini bertujuan menentukan kadar total fenolik, aktivitas antioksidan, dan aktivitas inhibisi enzim asetilkolinesterase dari formula campuran ekstrak air teh hitam, daun sirih merah, temulawak, dan kayumanis secara in vitro serta menentukan korelasi antara kadar total fenolik dengan aktivitas antioksidan dan aktivitas inhibisi enzim asetilkolinesterase. Herbal antialzheimer sesuai sesuai invensi ini memiliki kadar fenolik sebesar 253,188 mg GAE/g ekstrak, aktivitas antioksidan sebesar 0,755 mmol TE/g ekstrak, dan aktivitas inhibisi AChE sebesar 44,241%.</t>
+  </si>
+  <si>
+    <t>Muhammad Aries, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Obat Herbal Dari Ekstrak Wedelia (Sphagneticola trilobata) Dan Ekstrak Sembung Rambat (Mikania micrantha) Sebagai Inhibitor Sitokinin Proinflamasi</t>
+  </si>
+  <si>
+    <t>25-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202602878</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai formula obat herbal yang terdiri dari ekstrak air wedelia (Sphagneticola trilobata) dan ekstrak air sembung rambat (Mikania micrantha) yang berpotensi sebagai inhibitor sitokinin proinflamasi. Komposisi ekstrak wedelia dan sembung rambat dengan perbandingan 1:1 menghasilkan efek sinergis dalam menghambat produksi sitokin proinflamasi karena mampu menghambat produksi sitokin proinflamasi seperti TNF-&amp;alpha; dan IL-6 yang dihasilkan oleh sel imun pada kondisi inflamasi. Komposisi tersebut dapat diformulasikan dalam berbagai bentuk sediaan, antara lain: kapsul, tablet, serbuk, ekstrak cair, minuman herbal dan sediaan farmasi lainnya. Dengan demikian, invensi ini menyediakan alternatif bahan alami yang berpotensi digunakan sebagai agen antiinflamasi berbasis herbal.</t>
+  </si>
+  <si>
+    <t>Ekstrak Daun Sendok Plantago Mayor Sebagai Laksatif Dan Metode Ekstraksinya</t>
+  </si>
+  <si>
+    <t>19-Sep-2024</t>
+  </si>
+  <si>
+    <t>P00202409511</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan potensi daun sendok (Plantago major) sebagai agen laksatif. Metode pembuatan ekstrak dilakukan dengan cara perendaman menggunakan pelarut etanol 70% pada selama 3x72 jam dan setiap 6 jam sekali dilakukan pengadukan. Ekstrak cair yang diperoleh diperkatkan dengan rotary evaporator hingga menjadi ekstrak kering. Pengujian sebagai agen laksatif dilakukan dengan metode parameter feses dan metode rasio transit intestinal pada tikus. Dosis ekstrak daun sendok yang efektif pada range 50 mg/kgbb &amp;ndash; 200 mg/kgbb. Potensi ekstrak etanol daun sendok sebagai agen laksatif memiliki aktivitas sangat kuat.</t>
+  </si>
+  <si>
+    <t>Biostimulan Berbasis Rumput Laut Hijau (Ulva Lactuca) Terfermentasi Mikroorganisme Laut</t>
+  </si>
+  <si>
+    <t>30-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202515489</t>
+  </si>
+  <si>
+    <t>Muhammad Arief Budiman, Ph.D.</t>
+  </si>
+  <si>
+    <t>Departemen Pemanfaatan Sumberdaya Perikanan</t>
+  </si>
+  <si>
+    <t>Penggunaan pupuk sintesis komersil untuk meningkatkan produktivitas tanaman pangan menghadapi tantangan terkait keberlanjutan dan degradasi kualitas tanah. Pengembangan pupuk alami yang berbasis biostimulan merupakan alternatif untuk tetap meningkatkan produktivitas tanaman sekaligus menjaga kualitas tanah. Salah satu bahan alami yang cukup melimpah di perairan Indonesia dan dapat digunakan sebagai bahan baku biostimulan adalah rumput laut. Kandungan senyawa rumput laut terbukti memiliki hormon pertumbuhan dan perkembangan yang dapat digunakan sebagai biostimulan. Rumput laut yang digunakan tidak menggunakan jenis yang biasa dimanfaatkan dalam industri pangan, sehingga meminimalisir adanya konflik kepentingan. Invensi ini berkaitan dengan metode dan formula pembuatan biostimulan berbasis rumput laut. Metode ini mengkombinasikan antara metode konvensional dan fermentasi menggunakan</t>
+  </si>
+  <si>
+    <t>Formula Sup Krim Instan Berbahan Kentang Sebagai Makanan Bagi Penderita Prediabetes</t>
+  </si>
+  <si>
+    <t>05-Feb-2026</t>
+  </si>
+  <si>
+    <t>S00202601195</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ahmad Sulaeman, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi sup krim kentang instan yang dirancang khusus sebagai solusi pangan praktis bagi penderita prediabetes. Fokus utama inovasi ini adalah menghasilkan produk olahan kentang yang memiliki Indeks Glikemik (IG) rendah, namun tetap memenuhi standar mutu SNI 01-4967-1999. Untuk meningkatkan profil gizi dan efek antidiabetes, formula ini mengombinasikan bahan-bahan utama seperti kentang dengan tepung telur puyuh, tempe, dan isolat protein kedelai. Bahan tambahan lain meliputi white stock, bawang bombay, daun bawang, seledri, unsalted butter, serta fresh cream. Kandungan gizi produk terdiri dari kadar air, protein, lemak, kadar abu, total karbohidrat, serat pangan, karbohidrat, dan total kalori. Formula ini memiliki nilai indeks glikemik rendah dan mengontrol profil glukosa darah penderita prediabetes, yaitu menurunkan glukosa darah puasa, glukosa darah 2 jam postprandial, insulin puasa, HOMAIR, dan HOMA-&amp;beta;. Formula sup krim kentang instan ini dirancang dengan kandungan tinggi protein dan rendah indeks glikemik. Produk ini sebagai inovasi pangan yang sangat potensial untuk mendukung pengelolaan prediabetes secara efektif.</t>
+  </si>
+  <si>
+    <t>Formulasi Ekstrudat Purple Crunch Tinggi Serat dan Rendah Indeks Glikemik Berbasis Ubi Jalar Ungu (Ipomoea batatas L.) dan Kacang Merah (Phaseolus vulgaris) Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>18-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202312448</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi ekstrudat purple crunch ubi jalar ungu dengan kacang merah sebagai sumber pangan tinggi serat dan rendah indeks glikemik yang terdiri dari ubi jalar ungu 60-100%, kacang merah 0-40%, tepung beras 13,5%, air 5%, susu bubuk dan minyak masing-masing 2,0%, tepung maizena 1,4%, serta garam dan emulsifier masing-masing 0,7%. Proses pembuatan ekstrudat purple crunch ubi jalar ungu dengan kacang merah sebagai sumber pangan tinggi serat dan rendah indeks glikemik terdiri dari 4 tahapan yakni mencampurkan bahan kering, menambahkan adonan basah dengan menggunakan mixer untuk membentuk adonan, dan melakukan proses ekstruksi dengan alat ekstruder double-screw untuk menghasilkan ekstrudat purple crunch. Ekstrudat purple crunch berbasis ubi jalar ungu dengan kacang merah diketahui mengandung mengandung energi, protein, lemak, karbohidrat, dan total serat pangan berturut-turut sebesar 111 kkal, 3,5 g, 0,2 g, 23,8 g, dan 5,11 g. Ekstrudat purple crunch memenuhi 5,2% kebutuhan energi serta 17,0% kebutuhan serat orang dewasa. Nilai indeks glikemik pada ekstrudat purple crunch termasuk kategori rendah yakni sebesar (53,11&amp;plusmn;4,0). Invensi fomulasi ekstrudat purple crunch sumber pangan tinggi serat dan rendah indeks glikemik berbahan ubi jalar ungu (Ipomoea batatas L.) dan kacang merah (Phaseolus vulgaris) dapat diaplikasikan ke industri makanan.</t>
+  </si>
+  <si>
+    <t>Formula Saripati Ayam-Herbal Dan Proses Pembuatannya Untuk Meningkatkan Kebugaran</t>
+  </si>
+  <si>
+    <t>25-Sep-2023</t>
+  </si>
+  <si>
+    <t>P00202309464</t>
+  </si>
+  <si>
+    <t>Invensi yang telah diungkapkan disini adalah mengenai formula saripati ayam- berbal yang terpilih terdiri dari : a. karkas ayam 300 gram ( 100%); b. jahe merah 33.3%; c. gula aren 26.6%; d.minyak wijen 1.67%; e. biji pala 0.67% ; f. crude bromelin 5%; g. garam 0.67% ; h. madu 8% dan i. air 66.67%. Selain itu diungkapkan juga proses pembuatan saripati ayam herbal. Adapun proses pembuatan formula Saripati ayam Herbal meliputi : menambahkan Crude enzim bromelin pada karkas ayam 5% dan didiamkan selama 1 jam; Mengekstrak campuran crude enzim dan karkas mengunakan pelarut air aquades dengan metode double boiling yang menggunakan panci bertekanan tekanan tinggi selama 4 jam untuk menghasilkan saripati ayam herbal;dan menambahkan madu sebanyak 8 % ke Saripati ayam herbal. Formula Saripati ayam herbal tersebut diaplikasikan masyarakat yang mengalami kelelahan.</t>
+  </si>
+  <si>
+    <t>Formulasi Bioplastik Berbentuk Gelembung Pembungkus Dengan Penambahan Fosfat Sebagai Nutrisi Tanah</t>
+  </si>
+  <si>
+    <t>08-Sep-2021</t>
+  </si>
+  <si>
+    <t>S00202107325</t>
+  </si>
+  <si>
+    <t>Dr. Tetty Kemala, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa suatu produk bubble wrap dengan berbahan dasar bioplastik yang ditambah dengan kandungan fosfat sehingga dapat menutrisi bagi tanah. Bioplastik yang digunakan terdiri dari tepung tapioka, gliserol, agar-agar dan akuades dan fosfat cair sebagai senyawa yang dapat menutrisi bagi tanah. Pengujian dengan analisis menggunakan alat Fourier-transform infrared spectroscopy (FTIR) bioplastik tapioka dengan penambahan kandungan fosfat sebagai penutrisi tanah, terdeteksi kandungan bioplastiknya sebesar 0,99747 yang dapat diartikan bahwa penambahan fosfat tidak mengubah struktur pada bioplastik. Produk bioplastik ini dirancang dengan bahan baku yang murah dan kaya manfaat karena sampah bioplastik initetap bisa digunakan untuk menjadi komposal bagi tanaman. Fosfat bubble wrap dapat dengan mudah terdegradasi di dalam tanah sehingga akan menurunkan dampak pencemaran lingkungan terhadap populasi sampah.</t>
+  </si>
+  <si>
+    <t>Formula Dan Metode Impregnasi Menggunakan Asam Sitrat-Gliserol Untuk Peningkatan Kualitas Kayu Rotasi Pendek</t>
+  </si>
+  <si>
+    <t>16-Oct-2024</t>
+  </si>
+  <si>
+    <t>P00202411267</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. I Wayan Darmawan, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t>Formula asam sitrat-gliserol sebagai bahan kimia kayu non-biosida diterapkan untuk meningkatkan sifat-sifat kayu rotasi pendek (stabilitas dimensi, keawetan, dan stabilitas panas). Impregnasi dengan larutan asam sitrat konsentrasi 10-20% dan gliserol konsentrasi 10-20% dengan pelarut air destilata 60-80% diikuti dengan modifikasi panas pada suhu 150-190 oC selama 6-9 jam sudah diaplikasikan pada kayu jati rotasi pendek. Invensi ini mengenai metode peningkatan stabilisasi dimensi, keawetan, dan stabilitas panas kayu dengan teknik modifikasi asam asam sitrat-gliserol dan panas. Kelebihan teknik modifikasi kimia dan panas menggunakan asam sitrat-gliserol menghasilkan keawetan terhadap jamur dan rayap, sehingga dapat meningkatkan kelas awet kayu rotasi pendek sehingga memenuhi syarat sebagai bahan baku produk eksterior dan interior (mebel/furniture). Kelas awet meningkat dari kelas III menjadi kelas I terhadap jamur dan rayap.</t>
+  </si>
+  <si>
+    <t>Komposisi Obat Herbal Terstandar Antihipertensi Berbasis Ekstrak Pegagan, Tempuyung Dan Kumis Kucing Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>08-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202311813</t>
+  </si>
+  <si>
+    <t>Hipertensi seringkali disebut sebagai Silent Killer karena sering muncul tanpa gejala, yang dicirikan dengan tingginya tekanan darah. Prevalensi hipertensi saat ini terus meningkat. Maka sangatlah penting ditemukan herbal yang berkhasiat sebagai antihipertensi yang mempunyai pasar yang menjanjikan. Invensi ini menghasilkan obat herbal terstandar yang dapat digunakan untuk pencegahan dan penanganan penyakit hipertensi dengan mekanisme menghambat aktivitas angiotensin converting enzyme (ACE) sehingga dapat menurunkan tekanan darah. Obat herbal terstandar merupakan kombinasi ekstrak air herba pegagan (Centella asiatica), ekstrak air herba tempuyung (Sonchus arvensis L.) dan ekstrak air daun kumis kucing (Orthosiphon aristatus) dengan komposisi 1:2:2, yang aman dikonsumsi dan teruji efikasinya secara pre-klinis.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Tepung Ceker Ayam Dengan Cara Pengeringan Dan Produk Tepung Ceker Ayam Yang Dihasilkan</t>
+  </si>
+  <si>
+    <t>S00202309465</t>
+  </si>
+  <si>
+    <t>Ani Nuraeni, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan proses pembuatan tepung ceker ayam dengan metode pengeringan. Adapun proses pembuatan tepung ceker ayam yang meliputi memilih ceker ayam yang berasal dari ayam berumur 3 (tiga) bulan; memarinasi ceker ayam terpilih dengan air jeruk nipis 49 ml/kg ceker ayam dan garam dapur 1 gr/kg; memanggang ceker ayam yang telah dimarinasi dengan oven pada suhu 80-900 C selama 19-20 jam;menggiling ceker ayam yang telah dipanggang dengan gilingan; dan mengayak ceker ayam yang telah digiling dengan saringan/ayakan hingga menghasilkan tepung ceker ayam berukuran 60-80 mesh. Tepung ceker ayam ini dicirikan dengan tepung ceker ayam dengan kandungan lemak 26.36 (%b/b), protein 36.11 (%b/b) dan kalsium 17.09 (%b/b) yang dihasilkan dari ceker ayam yang diberikan perlakuan khusus melalui pengeringan dengan oven suhu 80-900 C dengan waktu pemanasan selama 19-20 jam. Tepung ceker ayam yang dihasilkan dapat digunakan sebagai salah satu bahan pembuatan makanan seperti chiffon cake dan cup cake. Penggunaan tepung ceker pada produk cake tersebut untuk menambah kandungan kalsium dan protein.</t>
+  </si>
+  <si>
+    <t>Proses Produksi Pelapis Pangan Dalam Bentuk Spray Dari Lidah Buaya Dan Arang Aktif</t>
+  </si>
+  <si>
+    <t>13-Jun-2024</t>
+  </si>
+  <si>
+    <t>P00202405366</t>
+  </si>
+  <si>
+    <t>Dr. Yessie Widya Sari, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai proses produksi pelapis pangan dalam bentuk spray dari lidah buaya dan arang aktif dengan menggunakan metode impregnasi vakum-tekan. Sintesis arang aktif dilakukan melalui proses karbonasi hidrotermal hingga didapatkan arang hidro dan proses aktivasi kimia-fisika dilakukan menggunakan aktivator KOH 10% dan suhu 750 ?. Sintesis spray pelapis pangan dilakukan dengan menggabungkan gel lidah buaya %b/v 25, asam asetat %b/v 1,5, dan arang aktif %b/b 1. Impregnasi arang aktif pada pelapis pangan dalam bentuk spray dilakukan dengan vakum 1 psi selama 15 menit dan tekan 2 bar selama 20 menit.</t>
+  </si>
+  <si>
+    <t>Komposisi Mie Basah Berbahan Dasar Tepung Mocaf Dan Tepung Ceker Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>07-Aug-2024</t>
+  </si>
+  <si>
+    <t>P00202407540</t>
+  </si>
+  <si>
+    <t>Dr. Dwi Yuni Hastati, S.TP., D.E.A.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan komposisi baru mie basah yangterbuat dari tepung modified cassava flour (mocaf) dan diperkaya dengan tepung ceker. Mie basah yang dimaksudkan dalam invensi ini dicirikan dengan tidak menggunakan tepung terigu serta dicampur dengan bahan-bahan lainnya termasuk tepung ceker. Penggunaan tepung ceker berfungsi sebagai sumber protein untuk meningkatkan kadar protein tepung mocaf. Tahapan pengolahan tepung premiks pada invensi ini terdiri dari pemanasan tepung mocaf dilanjutkan dengan mencampur tepung mocaf dengan tepung ceker, telur, air, dan garam. Perlakuan ini akan menghasilkan mie basah berwarna sedikit kekuningan, tidak terlalu mudah putus, lebih elastik dan kenyal, aroma ceker sedikit dominan dan aroma mocaf tidak tercium. Mie basah yang dihasilkan memiliki kandungan protein yang menyamai kandungan protein pada mie yang menggunakan tepung terigu. Komposisi mie basah ini adalah tepung mocaf, tepung ceker, telur, air, dan garam. Mie basah berbahan dasar tepung mocaf dan tepung ceker memiliki kandungan protein rata-rata 5,5%.</t>
+  </si>
+  <si>
+    <t>Formula Tepung Premiks Cup Cake dari Tepung Mocaf dan Tepung Ceker dalam Kemasan Aluminium Foil dan Silica Gel dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>16-May-2024</t>
+  </si>
+  <si>
+    <t>P00202404343</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula baru tepung premiks sebagai produk yang mudah digunakan untuk membuat cup cake yang terbuat dari modified cassava flour (mocaf) dan diperkaya dengan tepung ceker sebagai sumber protein serta dikemas dengan kemasan aluminium foil dan silica gel. Tepung premiks yang dimaksudkan dalam invensi ini dicirikan dengan tidak menggunakan tepung terigu serta disimpan dengan kemasan aluminium foil dan silica gel serta memanaskan tepung mocaf sebelum dicampur dengan bahan-bahan lainnya. Penggunaan tepung ceker berfungsi sebagai sumber protein untuk meningkatkan kadar protein mocaf. Tahapan pengolahan tepung premiks pada invensi ini terdiri dari pemanasan tepung mocaf dilanjutkan dengan mencampur tepung mocaf dengan tepung ceker, susu bubuk, soda kue,gula palem, vanili, garam, santan bubuk, TBHQ,dan sorbat. Pemanasan tepung mocaf akan menghasilkan cup cake yang memiliki tekstur mengembang (tidak bantat) dan tidak keras serta memiliki kandungan protein yang menyamai kandungan protein pada tepung terigu. Komposisi tepung premiks ini adalah tepung mocaf, tepung ceker,susu bubuk,soda kue, gula palem, vanili, garam, santan bubuk, TBHQ dan sorbat. Tepung premiks yang dihasilkan dikemas menggunakan kemasan kombinasi aluminium foil dan silica gel sehingga memiliki kandungan protein rata-rata 9,38% dan masa usia simpan selama 4,45 bulan.</t>
+  </si>
+  <si>
+    <t>Formulasi Minuman Serbuk Multigrain Berbasis Kacang Bogor (Vigna subterranea (L.) Verdc.) Dan Kacang Koro Pedang (Canavalia ensiformis)</t>
+  </si>
+  <si>
+    <t>19-Jan-2026</t>
+  </si>
+  <si>
+    <t>S00202600527</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suatu formulasi minuman serbuk multigrain berbahan utama kacang bogor (Vigna subterranea (L.) Verdc.) dan kacang koro pedang (Canavalia ensiformis). Selain dua bahan utama tersebut, formulasi minuman serbuk multigrain dalam invensi ini menggunakan kombinasi berbagai kacang-kacangan, serealia, inulin, fruktosa, dan garam himalaya untuk menghasilkan produk minuman serbuk multigrain sumber protein nabati dengan komposisi asam amino esensial yang lengkap. Formulasi minuman ini menghasilkan minuman dengan kandungan energi total 387,85 kkal/100 gram, energi dari lemak 62,69 kkal/100 gram, lemak total 6,97%, karbohidrat 61,66%, protein 19,63%, natrium 238,66 mg/100 gram, gula total 12,92%, lemak jenuh 1,73%, serat pangan 16,06%, dan kolesterol 0 mg/100 gram</t>
+  </si>
+  <si>
+    <t>Rianti Dyah Hapsari, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>M. Agung Zaim Adzkiya, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Biostimulan Berbahan Baku Kulit Nipah Sebagai Stabilisator Bakteri Denitrifikasi</t>
+  </si>
+  <si>
+    <t>13-Aug-2025</t>
+  </si>
+  <si>
+    <t>S00202507671</t>
+  </si>
+  <si>
+    <t>Dr. Yuni Puji Hastuti, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pemaparan  yang  diungkapkan  disini  adalah  produk  biostimulan  berbahan  baku  kulit nipah sebagai stabilisator bakteri denitrifikasi. Tepung kulit nipah memiliki potensi sebagai sumber  karbon  organik  yang  terjangkau  untuk  menstimulasi  pertumbuhan  bakteri denitrifikasi. Penambahan tepung kulit nipah berpotensi menjadi sumber karbon organik untuk mendukung pertumbuhan bakteri denitrifikasi. Produk ini mampu memberikan hasil terbaik terhadap kelimpahan bakteri denitrifikasi dengan jumlah sebesar 33,47 x 105 CFU mL-1.  Peningkatan  aktivitas  bakteri  karena  pemberian  tepung  kulit  nipah  mampu menurunkan  kadar  nitrat  sampai  0,73&amp;plusmn;0,03  mg  L-1.  Keunggulan  dari  invensi  ini  yaitu penggunaan  bahan  alami  yang  masih  jarang  dimanfaatkan  yaitu  tepung  kulit  nipah sebagai  stabilisator  bakteri  denitrifikasi  yang  lebih  ramah  lingkungan  dan  ekonomis dibandingkan stabilisator menggunakan bahan kimia.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Evy Damayanthi, M.S.</t>
+  </si>
+  <si>
+    <t>Peralatan dan Metode Transportasi-Karantina Benih Bening Lobster Jenis Lobster Pasir (Panulirus homarus)</t>
+  </si>
+  <si>
+    <t>20-May-2024</t>
+  </si>
+  <si>
+    <t>P00202404486</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irzal Effendi, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan peralatan serta metode transportasi-karantina benih bening lobster (BBL) jenis lobster pasir (Panulirus homarus). Lebih khusus lagi, bahwa metode transportasi-karantina benih bening lobster jenis lobster pasir (Panulirus homarus) terdiri dari : transportasi tahap 1, karantina tahap 1, transportasi tahap 2 dan karantina tahap 2. Adapun peralatan karantina benih bening lobster jenis lobster pasir (Panulirus homarus) terdiri dari bak fiber (1), aerator (2), mesin pendingin (3), pompa celup (4), selang air (5), selang aerasi (6), batu aerasi (7), saringan air (8) dan toples (9). Dari peralatan karantina yang digunakan menghasilkan nilai rujukan untuk parameter kualitas air laut yang digunakan, antara lain suhu 18OC &amp;ndash; 24OC; pH 8,00 &amp;ndash; 8,25; salinitas 30 &amp;ndash; 33 ppt dan DO &amp;gt; 5. Peralatan dan metode transportasi-karantina benih bening lobster telah diujikan pada skala lapang, dimana menghasilakn tingkat kelangsungan hidup benih bening lobster jenis lobster pasir (Panulirus homarus) sebesar 98,33%.</t>
+  </si>
+  <si>
+    <t>Ekstrak Bakteri Simbion Spons Jenis Plankinastrella Onkodes dan Spirastrella Hartmani Sebagai Antelmintik dan Proses Preparasinya</t>
+  </si>
+  <si>
+    <t>29-May-2024</t>
+  </si>
+  <si>
+    <t>P00202404774</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dietriech Geoffrey Bengen, D.E.A.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan ekstrak bakteri simbion pada dua jenis spons Plankinastrella onkodes dan Spirastrella hartmani, yang memiliki kemampuan untuk membunuh cacing (antelmintik) dengan efektif dan ramah lingkungan. Ekstrak menggunakan dua pelarut yaitu pelarut air dan etanol. Kemampuan ekstrak kasar bakteri simbion yang menggunakan pelarut etanol lebih efektif dalam membunuh cacing target dibandingkan dengan ekstrak bakteri simbion yang menggunakan pelarut air. Namun, kemampuan antelmintik dari kedua jenis ekstrak bakteri simbion tersebut masih efektif dibandingkan dengan obat cacing dari jenis Pirantel Pamoat dengan dosis 250 mg. Penggunaan antihelmintik ini juga lebih aman dengan tubuh dan juga lingkungan sekitar.</t>
+  </si>
+  <si>
+    <t>Produk Transformasi Kultur Sel Ginjal Monyet Ekor Panjang (Macaca fascicularis) sebagai Model In-Vitro Pengembangan Obat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202312958 </t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Huda Shalahudin Darusman, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai transformasi kultur sel yang berasal dari organ ginjal monyet ekor panjang (Macaca fascicularis), lebih khusus lagi, invensi ini berhubungan dengan pengembangan kultur sel yang dilakukan transformasi dengan morfologi heterogen yaitu fibroblast-like, epithelial-like, dan endothelial-like, menempel pada tempat tumbuhnya dan membentuk monolayer, merupakan populasi sel yang mampu mengekspresikan beberapa marka molekuler terhadap reseptor virus, morfologi sel dan proliferasi sel. Kultur sel diawali dengan mengisolasi sel dari ginjal MEP melalui teknik enzimatis dan ditumbuhkan dalam media pertumbuhan DMEM yang disuplementasi FBS 10% juga antibiotik. Populasi sel disubkultur apabila sel sudah mencapai konfluensi 70-80%. Validasi secara molekuler terhadap beberapa marka spesifik dilakukan dengan teknik qPCR. Hasil untai cDNA digunakan pada qPCR untuk memvalidasi ekspresi gen penanda P53, CD155, CD46, Endosialin, CD24, vWf Analisa data dilakukan untuk membandingkan transformasi kultur sel ginjal MEP dengan sel Vero yang sudah digunakan secara komersial. Kultur sel ini berpotensi untuk digunakan sebagai model in-vitro dalam pengujian riset biomedis terutama dalam pengujian kandidat obat secara in vitro, pengembangan vaksin, serta dapat mengurangi penggunaan hewan model.</t>
+  </si>
+  <si>
+    <t>Formula Dan Metode Pembuatan Sup Krim Nabati Instan Berbasis Jamur dan Tempe</t>
+  </si>
+  <si>
+    <t>02-Jul-2024</t>
+  </si>
+  <si>
+    <t>P00202406026</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Made Astawan, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Pangan</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan pemanfaatan jamur dan tempe sebagai bahan baku pembuatan sup krim nabati instan. Invensi ini bertujuan untuk menyediakan formula dan metode pembuatan sup krim nabati instan menggunakan jamur kancing, tempe segar, dan tempe semangit sebagai bahan baku utama dan santan kelapa sebagai bahan pengental. Formulasi sup krim ini sama sekali tidak menggunakan unsur hewani, sehingga produk ini dapat menjadi alternatif bagi konsumen pelaku vegetarian/vegan. Pembuatan sup krim nabati instan berbasis jamur dan tempe terdiri dari tiga tahapan utama, yaitu: 1) pemasakan sup krim, 2) pengeringan puree sup krim, dan 3) pembuatan sup krim nabati instan berbasis jamur dan tempe. Formula sup krim nabati instan berbasis jamur dan tempe mengandung jamur kancing, tempe segar, tempe semangit, bawang bombay, minyak kelapa sawit, tepung terigu, maizena, santan kelapa, garam, gula, kaldu jamur bubuk, lada putih bubuk, bawang putih bubuk, ketumbar bubuk, kunyit bubuk, dan air masak yang digunakan sebagai pelarut tepung terigu, maizena, dan santan. Sup krim instan ini memiliki skor penerimaan keseluruhan atribut sebesar 5,09 yang berarti produk agak disukai oleh konsumen, serta berkontribusi pada kebutuhan lemak total, protein, dan karbohidrat harian masing-masing sebesar 2, 4, dan 3% per satu takaran saji.</t>
+  </si>
+  <si>
     <t>Formulasi dan Metode Pembuatan Minuman Serbuk Tempe sebagai Penurun Kolesterol dan Tekanan Darah</t>
   </si>
   <si>
     <t>06-Dec-2019</t>
   </si>
   <si>
     <t>P00201911467</t>
   </si>
   <si>
+    <t>Invensi ini berhubungan dengan formulasi dan metode pembuatan minuman dengan manfaat kesehatan, khususnya formulasi dan pembuatan minuman serbuk tempe dengan manfaat penurun kolesterol dan tekanan darah. Tahapan pembuatan minuman serbuk tempe terdiri dari dua tahapan utama yaitu: 1) instanisasi campuran dasar minuman serbuk tempe 2) penambahan dan pencampuran bahan tambahan minuman serbuk tempe. Formulasi adonan dasar minuman serbuk tempe yang paling disukai adalah campuran hancuran tempe tepung terigu dan maltodekstrin dengan perbandingan 75:7:5. Formulasi minuman serbuk tempe yang paling disukai adalah campuran tepung adonan dasar minuman tempe dengan gula, CMC, dan perisa dengan perbandingan 100:13:3:10. Pengkonsumsian minuman serbuk tempe sebanyak tiga kali sehari selama 28 hari mampu menurunkan kadar LDL dan trigliserida serta kolesterol total secara nyata (p&amp;lt;0.05). Kolesterol total responden mengalami penurunan sebesar 26,7 &amp;plusmn; 23,4 mg/dL. Pengkonsumsian minuman serbuk tempe sebanyak tiga kali sehari selama 28 hari juga mampu menurunkan tekanan darah sistolik dan diastolik secara nyata (p&amp;lt;0.05). Pengkonsumsian minuman serbuk tempe selama 28 hari mampu menurunkan tekanan darah sistolik dan diastolik hingga berada di kisaran normal yaitu 126.5 &amp;plusmn; 6.8 mmHg dan 78.7 &amp;plusmn; 4.6 mmHg.</t>
+  </si>
+  <si>
+    <t>Pad Aerogel Aktif Berbasis Nanoselulosa Rumput Laut Untuk Pengurangan Pah Pada Ikan Asap</t>
+  </si>
+  <si>
+    <t>18-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514830</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Wini Trilaksani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Hasil Perairan</t>
+  </si>
+  <si>
+    <t>nvensi ini mengenai komponen kemasan pangan aktif berupa pad aerogel berbasis nanoselulosa rumput laut (Ulva sp.) yang digunakan untuk mengurangi senyawa polycyclic aromatic hydrocarbons (PAHs) pada produk ikan asap. Pad aerogel ini disusun dari nanoselulosa 0,3%, alginat 2%, glutaraldehid 1% sebagai agen pengikat silang, larutan kalsium klorida sebagai agen gelasi, serta antioksidan food-grade BHT/BHA sebesar 200 ppm. Struktur aerogel yang dihasilkan memiliki porositas &amp;ge;90%, luas permukaan aktif &amp;ge;26 m&amp;sup2;/g, dan daya serap air &amp;ge;800%. Ketika ditempatkan pada dasar kemasan ikan asap, pad ini mampu menurunkan kadar benzo[a]pyrene(BaP)sebesar &amp;ge;57% dan PAH4 sebesar &amp;ge;60% selama penyimpanan dingin. Invensi ini memberikan solusi kemasan aktif yang ringan, biodegradable, dan aman untuk kontak pangan, serta meningkatkan kualitas dan keamanan ikan asap tanpa memerlukan modifikasi proses pengasapan tradisiona</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Ikan Layang Asap Bumbu Mangut Dalam Kemasan Pouch Dengan Sterilisasi Autoklaf</t>
+  </si>
+  <si>
+    <t>08-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514006</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai komposisi ikan layang (Decapterus russelli) asap dengan bumbu mangut menggunakan metode sterilisasi autoklaf, yang termasuk dalam bidang teknologi pengolahan hasil perikanan dan pangan siap saji. Invensi ini menggabungkan proses pengasapan tradisional, formulasi bumbu khas nusantara, dan sterilisasi termal bertekanan tinggi untuk menghasilkan produk ikan asap steril yang aman, bergizi, dan memiliki cita rasa khas Indonesia. Proses dimulai dari pemilihan ikan layang segar, pengasapan, kemudian dilakukan pembumbuan menggunakan campuran rempah alami seperti bawang merah, bawang putih, cabai, kencur, kunyit, lengkuas, terasi, lada, garam, kaldu bubuk, gula putih, santan, daun salam, daun jeruk, sereh, dan minyak. Produk selanjutnya dikemas dalam pouch aluminium foil tahan panas dan disterilisasi menggunakan autoklaf pada suhu 121 &amp;deg;C selama 15 menit dengan tekanan 1 bar. Kombinasi proses ini menghasilkan produk ikan asap berbumbu dengan mutu kimia, mikrobiologi, dan organoleptik yang stabil tanpa bahan pengawet kimia. Perlakuan sterilisasi autoklaf juga menurunkan kadar polycyclic aromatic hydrocarbons (PAH) hingga di bawah ambang batas aman (&amp;lt; 5 &amp;micro;g/kg). Produk ini memiliki komposisi nutrisi yang stabil, dengan kadar air, protein, lemak, dan abu yang sesuai dengan standar mutu produk ikan olahan siap saji sehingga berpotensi sebagai produk ekspor unggulan Indonesia.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Konsentrat Omega-3 Minyak Ikan Tuna (Thunnus Sp.) Menggunakan Kristalisasi Urea</t>
+  </si>
+  <si>
+    <t>05-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406218</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan konsentrat omega-3 minyak ikan tuna(Thunnus sp.). Proses pembuatan konsetrat omega-3 sesuai invensi ini dilakukan dengan tahapan pemurnian minyak ikan dengan menggunakan bleaching Magnesol XL 5%, kemudian minyak murni trigliserida ditranseseterifikasi dengan katalis NaOH. Selanjutnya dilakukan proses kristalisasi minyak murni etil ester ke dalam larutan urea dengan metanol pada suhu 10&amp;deg;C selama 25 jam 18 menit, menyaring minyak hasil kristalisasi sehingga diperoleh fraksi padat dan cair. Fraksi cair kemudian direcovery dan dievaporasi menghasilkan konsentrat omega-3. Proses ini menghasilkan total omega-3 sebesar 91.97 %. Peningkatan total asam lemak omega-3 sebesar 316,34% atau setara dengan 4,16 kali lebih tinggi dari minyak kasar. Asam lemak omega-3 dominan yang diperoleh pada perlakuan terpilih yaitu DHA 88.76%, EPA 3.08%, ALA 0.12%, dan eikosentrienoat metil ester 0.01%.</t>
+  </si>
+  <si>
+    <t>Wahana Observasi Bawah Air Yang Dioperasikan Otonom Berbasis Kabel Dan Nirkabel</t>
+  </si>
+  <si>
+    <t>08-May-2025</t>
+  </si>
+  <si>
+    <t>S00202504187</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Indra Jaya, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wahana ROV-AUV Hibrida dirancang dan dikembangkan untuk observasi bawah air
+multifungsi yang mengintegrasikan kemampuan Remotely Operated Vehicle (ROV) dan
+Autonomous Underwater Vehicle (AUV) untuk observasi bawah air dengan bagian-bagian
+terdiri dari frame (1), tabung pressure Hull (2), motor penggerak (3), kamera (4), sistem
+elektronik ROV-AUV yang dihubungkan dengan socket dengan system penggerak (5), fitur
+modular(6), yang dapat beroperasi dalam dua mode, yaitu mode otonom dan mode
+kendali jarak jauh. ROV-AUV Hibrida dilengkapi dengan sistem transisi otomatis yang
+memungkinkan perubahan mode operasi sesuai kebutuhan, memadukan keunggulan
+eksplorasi luas dari AUV dengan kemampuan manipulasi fisik dan pengawasan langsung
+atau real-time dari ROV. Sistem ini memungkinkan wahana beroperasi secara otonom
+menggunakan navigasi cerdas berbasis sensor dan algoritma, serta dapat dikendalikan
+secara langsung melalui kabel (sistem tether) untuk tugas-tugas yang memerlukan presisi
+tinggi.</t>
+  </si>
+  <si>
+    <t>Ai Imas Faidoh Fatimah, S.T.P., M.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Ukhradiya Magharaniq Safira Purwanto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Wahyu Ramadhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Odang Carman, M.Sc.</t>
+  </si>
+  <si>
+    <t>Sistem Pendeteksi Rayap Berbasis Sinyal Akustik dan Suhu</t>
+  </si>
+  <si>
+    <t>10-Jan-2020</t>
+  </si>
+  <si>
+    <t>P00202000250</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Akhiruddin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Sinyal akustik dan suhu diterapkan untuk mengembangan sistem deteksi rayap. Pada invensi ini, sistem deteksi rayap didesain tidak hanya mampu mendeteksi keberadaan rayap tetapi juga mampu memprediksi populasinya, dan ini adalah inovasi yang ditawarkan. Pengembangan sistem ini mencakup konfigurasi sensor dan metode pengolahan sinyal. Tiga sensor akustik (0,022&amp;ndash;22 kHz) dan 12 sensor suhu inframerah ditempatkan di atas permukaan kayu untuk menangkap sinyal akustik dan suhu. Selanjutnya, kedua sinyal ini dihitung mengikuti teknik ekstraksi fitur yang telah dikembangkan. Pada invensi ini, algoritma kecerdasan buatan ditanamkan ke dalam sistem untuk metode klasifikasi, yakni support vector classification (SVC) untuk mendeteksi rayap dan artificial neural network (ANN) untuk memprediksi populasi rayap. Berdasarkan evaluasi kinerja, sistem deteksi rayap yang diusulkan dapat mendeteksi keberadaan rayap dengan akurasi 93,83% dan memperkirakan populasinya dengan root mean square error (RMSE) 123,828. Invensi ini menunjukkan bahwa sistem deteksi rayap yang diusulkan dapat digunakan sebagai teknik yang akurat dan non-destruktif pada pengendalian hama rayap dalam struktur kayu.</t>
+  </si>
+  <si>
+    <t>Formulasi Sabun Cair Dengan Penambahan Spirulina</t>
+  </si>
+  <si>
+    <t>23-Apr-2025</t>
+  </si>
+  <si>
+    <t>S00202503652</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iriani Setyaningsih, M.S.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan formulasi sabun cair yang ditambahkan Spirulinaplatensis untuk meningkatkan kandungan nutrisi dan komponen aktif. PenambahanSpirulina platensis dalam formulasi ini menjadi penciri dari invensi ini. Sabun cair denganpenambahan Spirulina platensis memiliki nilai sensori yang bagus dengan kenampakan7,5; aroma 7,5; dan tekstur 8,2, dimana masuk dalam kategori sangat disukai. Viskositassabun cair spirulina, yaitu 55%, daya busa 187%, dengan nilai IC50 184 ppm yang
+menunjukkan adanya aktivitas antioksidan, dan angka lempeng total (ALT) &amp;lt;1X101CFU/mL yang menunjukkan produk aman dari bakteri perusak. Penggunaan bahan-bahanalami dalam sabun ini tidak hanya menjadikannya efektif dalam membersihkan kulit,tetapi juga aman dari bahan kimia berbahaya dan mikroba perusak.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Serum Gel Berbasis Nanopartikel Fikosianin Spirulina Dengan Bahan Penyalut Kitosan</t>
+  </si>
+  <si>
+    <t>24-Sep-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202409857 </t>
+  </si>
+  <si>
+    <t>Serum gel berbasis nanopartikel fikosianin-kitosan merupakan formulasi inovatif yang dirancang untuk meningkatkan penetrasi dan stabilitas fikosianin melalui kulit. Fikosianin, pigmen alami dari mikroalga Spirulina platensis, memiliki sifat antioksidan dan antiinflamasi yang bermanfaat untuk perawatan kulit, namun tantangannya adalah penetrasi efektif melalui lapisan stratum corneum dan stabilitasnya dalam formulasi kosmetik. Kemampuan release nanopartikel fikosianin dan fikosianin bebas yang dievaluasi secara in vitro menggunakan sel Franz menunjukkan pelepasan kumulatif nanofikosianin 48,85&amp;plusmn;2,49% dalam 24 jam, lebih tinggi dibandingkan dengan fikosianin bebas yang hanya mencapai 10,09&amp;plusmn;0,61%. Pengamatan transdermal pada kulit tikus menunjukkan bahwa nano-fikosianin dapat menembus stratum corneum dengan lebih efisien melalui jalur interseluler, ditandai dengan intensitas fluoresensi mencapai 28,760, tiga kali lebih tinggi daripada fikosianin bebas. Uji sensori menunjukkan bahwa serum nanopartikel fikosianin memiliki daya penetrasi yang lebih baik dibandingkan dengan serum fikosianin bebas, menunjukkan kemampuannya untuk lebih efektif diserap oleh kulit.</t>
+  </si>
+  <si>
+    <t>Metode Dan Produk Minuman Fermentasi Kombucha Mikoalga Spirulina</t>
+  </si>
+  <si>
+    <t>13-Sep-2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> P00202308875</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan menghasilkan suatu metode ekstraksi mikroalga Spirulina dan produk minuman fermentasi kombucha Spirulina. Ekstraksi bubuk mikroalga spirulina pada suhu (-18 sampai 100 ?C). Fermenrtasi ekstrak Spirulina dengan isolate konsorsium bakteri dan khamir (SCOBY)dengan penambahan gula jagung 2,8% selama 8 hari. Keunggulan invensi ini dibandingkan dengan invensi-invensi sebelumnya adalah pada invensi ini menggunakan ekstrak Spirulina yang diperoleh dengan metode ekstraksi pada suhu -18 sampai 100 C. Ekstrak spirulina yang diperoleh pada invensi ini dapat digunakan sebagai bahan baku untuk menghasilkan minuman fermentasi kombucha. Kandungan ekstrak spirulina tersebut terdiri dari protein fikobilin, terutama fikosianin serta komponen aktif. Produksi minuman fermentasi kombucha mikroalga Spirulina dilakukan dengan isolate konsorsium bakteri dan khamir (SCOBY)dengan penambahan gula jagung 2,8% selama 8 hari. Minuman fermentasi tersebut memiliki warna biru cerah dan hijau muda dengan rasa yang asam dan manis.</t>
+  </si>
+  <si>
+    <t>Dr. Eny Palupi, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Formulasi Daging Analog Berbahan Belalang Kayu (Valanga nigricornis.) dan Kacang Merah (Phaseolus vulgaris) serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>14-Oct-2023</t>
+  </si>
+  <si>
+    <t>P00202310449</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi daging analog dalam bentuk patty burger dengan bahan belalang kayu (Valanga nigricornis), kacang merah (Phaseolus vulgaris), tepung umbi porang, gluten, enzim transglutaminase, air, dan bumbu sebagai sumber pangan tinggi protein dan rendah kolesterol. Proses pembuatan daging analog terdiri atas tiga tahapan utama yakni melakukan persiapan bahan kering dan bahan basah, pencampuran dan pengulenan adonan daging analog, serta pemanasan adonan daging analog. Daging analog belalang kayu diklaim &amp;ldquo;tinggi protein&amp;rdquo; karena memenuhi 35% ALG per 100 g (dalam bentuk padat), yaitu 48,1% ALG per 100 g berdasarkan PerKa BPOM No. 13 Tahun 2016, dan kadar kolesterol daging analog sebesar 18.578 mg/100 g yang telah memenuhi persyaratan klaim rendah kolesterol berdasarkan PerKa BPOM No. 13 Tahun 2016 yaitu kurang dari 20 mg/100 g. Invensi fomulasi daging analog sumber protein alternatif rendah kolesterol berbahan belalang kayu dan kacang merah dapat diaplikasikan ke industri makanan.</t>
+  </si>
+  <si>
+    <t>Made Gayatri Anggarkasih, S.TP., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Safrina Dyah Hardiningtyas, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Vaksin Bivalen Aeromonas hydrophila dan Aeromonas salmonicida Serta Penggunaannya Pada Ikan Lele</t>
+  </si>
+  <si>
+    <t>P00202309468</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sri Nuryati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi yang diungkapkan di sini adalah formula kombinasi vaksin bivalen A. hydrophila dan A.salmonicida dengan dosis masing-masing 106 CFU/mL dan 108 CFU/mL dan perbandingan 1:1 (v/v). Formula kombinasi vaksin bivalen tersebut diaplikasikan sebagai teknik alternatif dalam mengantisipasi tingginya angka kematian benih ikan ikan lele. Sediaan vaksin sel utuh dari A. hydrophila dan A.salmonicida diinaktivasi dengan 0.3% neutral buffered formalin (NBF). Vaksin diberikan pada ikan lele sangkuriang berukuran panjang 8,7&amp;plusmn;1,31 cm dan bobot 5,02&amp;plusmn;2,01 g dengan metode injeksi sebanyak 0.1 mL/ekor ikan.</t>
+  </si>
+  <si>
+    <t>Sistem Pengolahan Air Limbah Pertambangan Minyak Dan Gas Bumi Dengan Kolam Biologis Suhu Tinggi (Bio-Pond High Temperature/Bio-Pond Ht)</t>
+  </si>
+  <si>
+    <t>04-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202414295</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irdika Mansur, M.For.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Silvikultur</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan sistem pengolahan air limbah pertambangan minyak dan gas bumi dengan sistem Kolam Biologis Suhu Tinggi (Bio-Pond High Temperature/Bio-Pond HT). Sistem pengolahan air limbah pertambangan sesuai invensi ini terdiri dari kolam prakondisi, kompartemen kolam pembersihan, dan titik penataan. Kompartemen kolam pembersihan ditanami dengan tumbuhan rawa yang tahan suhu air tinggi di dasar kompartemen atau dapat diapungkan dengan media apung dari sabut kelapa dengan media tanah dan pupuk. Kompartemen pra-kondisi ditanami dengan enceng gondok dan atau diberi sekat dari anyaman sabut kelapa. Air dari kompartemen terakhir kolam pembersihan disalurkan ke titik penaatan menggunakan pipa. Air limbah yang keluar dari sistem pengolahan ini di titik penataan akan menghasilkan air dengan suhu 32,4-36,5&amp;deg;C. Selain suhu, kandungan bahan pencemar lain seperti NH3-N, H2S, dan Fenol dari 1,8; 0,002; dan 0,002 menjadi 1,48; &amp;lt;0,001; dan &amp;lt;0,001. Kandungan minyak dan lemak juga turun dari 1,4 menjadi &amp;lt; 1 mg/L.</t>
+  </si>
+  <si>
+    <t>Dr. Andi Early Febrinda, S.T.P., M.P.</t>
+  </si>
+  <si>
+    <t>Nurafi Razna Suhaima, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Biogas Dari Air Lindi</t>
+  </si>
+  <si>
+    <t>S00202514250</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Obie Farobie, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan proses pembuatan biogas berbasis air lindi (leachate) sebagai bahan baku utama melalui sistem fermentasi anaerob. Proses dilakukan dalam digester sistem batch yang dioperasikan pada suhu ruang (27&amp;ndash;30&amp;deg;C) tanpa tekanan eksternal. Tahapan proses meliputi: (a) pengisian digester dengan air lindi sebanyak tiga per empat (&amp;frac34;) kapasitas reaktor, (b) penambahan aktivator mikroba EM-4 sebesar 10% dari total volume substrat, (c) proses aktivasi mikroba selama &amp;plusmn;7 hari, dan (d) fermentasi anaerob selama &amp;plusmn;20 hari hingga terbentuk gas hasil dekomposisi bahan organik. Gas yang dihasilkan dialirkan melalui pipa dengan katup pengatur tekanan menuju wadah penampung, sedangkan sisa hasil fermentasi (slurry) dimanfaatkan sebagai pupuk organik cair. Proses ini memanfaatkan mikroorganisme dalam EM-4 untuk mempercepat degradasi bahan organik dan meningkatkan aktivitas bakteri metanogenik. Invensi ini menghasilkan biogas dengan kandungan metana (CH4) sekitar 62%, serta karbon dioksida (CO2) dan gas minor lainnya. Keunggulan proses ini terletak pada pemanfaatan limbah cair air lindi sebagai substrat baru, komposisi bahan yang sederhana, tidak memerlukan energi tambahan, dan ramah lingkungan. Invensi ini menyediakan metode efektif untuk menghasilkan energi terbarukan sekaligus mengurangi pencemaran lingkungan di sekitar tempat pembuangan akhir.</t>
+  </si>
+  <si>
+    <t>Metode Ekstraksi Biopigmen Dari Makroalga Laut Ulva Lactuca Dan Karakteristik Produk Yang Dihasilkannya</t>
+  </si>
+  <si>
+    <t>14-Aug-2024</t>
+  </si>
+  <si>
+    <t>P00202407848</t>
+  </si>
+  <si>
+    <t>Makroalga laut adalah alga yang berukuran besar, dari beberapa centimeter (cm) hingga beberapa meter (m). Makroalga laut memiliki pigmen alami (biopigmen), yaitu klorofil, karotenoid dan fikobilin. Invensi ini menggunakan 2 jenis pelarut kimia untuk mengekstrak biopigmen makroalga laut Ulva lactuca. Hasil ekstraksi dianalisis untuk mengetahui kadar biopigmen dan antioksidan pada makroalga laut Ulva lactuca. Ekstraksi biopigmen Ulva lactuca dilakukan menggunakan dua pelarut kimia, yaitu metanol atau aseton selama 24 jam pada suhu rendah (27&amp;deg;C). Kadar biopigmen ekstrak metanol, yaitu klorofil a (20,81 &amp;mu;g/mL), b (16,31 &amp;mu;g/mL), c (1,53 &amp;mu;g/mL), d (1,79 &amp;mu;g/mL), total klorofil (40,44 &amp;mu;g/mL), dan total karotenoid (6,97 &amp;mu;g/mL). Kadar biopigmen ekstrak aseton, yaitu klorofil a (29,76 &amp;mu;g/mL), b (28,41 &amp;mu;g/mL), c (0,24 &amp;mu;g/mL), d (2,32 &amp;mu;g/mL), total klorofil (60,73 &amp;mu;g/mL), dan total karotenoid (2.17 &amp;mu;g/mL). Daya aktivitas antioksidan ekstrak metanol Ulva lactuca memiliki nilai IC50 sebesar 266,42 ppm dan ekstrak aseton sebesar 161,57 ppm.</t>
+  </si>
+  <si>
+    <t>Dr. Mahdi Mubarok, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mega Safithri, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Efektif Dan Efisien Kristalisasi Senyawa Antikanker Ampuh Manzamina A</t>
+  </si>
+  <si>
+    <t>31-Dec-2022</t>
+  </si>
+  <si>
+    <t>S00202215949</t>
+  </si>
+  <si>
+    <t>Suatu metode baru, mudah dan efisien dalam penyediaan senyawa murni manzamina A (1) dengan tahapan ekstraksi, partisi cair-cair, pemurnian dengan kromatografi kolom, rekristalisasi dengan CHCl3/MeCN 7:3 menghasilkan senyawa murni manzamina A dengan ukuran kristal besar dan transparan, verifikasi senyawa manzamina A dengan TLC [Rf senyawa manzamina A = 0.86 (CHCl3/MeOH/H2O 30:3:1)], sudut putar jenis [&amp;alpha;]D = +53.1&amp;deg; (c 0.05, CHCl3), NMR, MS, dan kristal tunggal sinar-X, evaluasi aktivitas biologis manzamina A terhadap sel HEK293T dengan nilai IC50 0.60 &amp;plusmn; 0.05 &amp;micro;M. Metode ini merupakan metode efektif dan efisien untuk penyediaan senyawa murni manzamina A yang sangat berpotensi untuk dijadikan obat antikanker, sebagai chemical probes dan senyawa komersial (blue gold compounds).</t>
+  </si>
+  <si>
+    <t>Proses Penurunan Kadar Kalsium Oksalat Pada Tepung Porang Dengan Teknik Kavitasi Microbubble</t>
+  </si>
+  <si>
+    <t>30-Aug-2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202308199 </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Erliza Noor</t>
+  </si>
+  <si>
+    <t>Tepung porang memiliki kandungan kalsium oksalat yang tinggi sehingga berbahaya bagi kesehatan apabila dikonsumsi secara langsung. Pengurangan kadar kalsium oksalat yang umum dilakukan adalah dengan cara perebusan dengan pemakaian volume air yang besar. Proses tersebut berdampak pada kebutuhan energi yang tinggi pada tahap proses hilir khususnya pada proses pengeringan. Proses penuruan kadar kalsium oksalat pada tepung porang yang dilakukan dengan teknik kavitasi microbubble dapat dilakukan dengan jumlah air yang lebih sedikit. Pengurangan jumlah air pada ekstraksi dilakukan dengan pemilihan ukuran partikel tepung dan pengaturan komposisi larutan melalui rasio jumlah tepung, isopropil alcohol dan larutan NaCl. Pada proses kavitasi dilakukan pengaturan laju alir udara, fluida dan waktu kavitasi untuk mendapatkan tingkat pemecahan sel terbaik yang ditandai dengan semakin banyaknya kalsium oksalat yang keluar dari sel dan selanjutnya bereaksi dengan NaCI. Tingkat penurunan kalsium oksalat hasil invensi dapat mencapai 85%. Penurunan kadar oksalat ini lebih tinggi dibanding proses perebusan. Penggunaan energi pada proses ini juga lebih kecil karena suhu yang digunakan lebih rendah. Kandungan kalsium oksalat yang rendah dengan tingkat glukomanan yang tinggi menjadikan produk invensi ini memiliki kualitas lebih baik dan aman bagi kesehatan. Teknik kavitasi microbubble juga mudah untuk diaplikasikan pada skala industri.</t>
+  </si>
+  <si>
+    <t>Proses Enkapsulasi Bakteri Probiotik Menggunakan Matriks Berbahan Dasar Inulin Sebagai Sinbiotik Pakan Fungsional</t>
+  </si>
+  <si>
+    <t>18-Dec-2024</t>
+  </si>
+  <si>
+    <t>S00202415629</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sumiati, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
+  </si>
+  <si>
+    <t>Enkapsulasi bakteri asam laktat (BAL) dengan inulin sebagai prebiotik bertujuan untuk meningkatkan stabilitas dan viabilitas probiotik selama pemrosesan, penyimpanan, dan transit gastrointestinal. Penelitian ini bertujuan untuk mengevaluasi penggunaan inulin sebagai bahan penyalut (matriks) tunggal maupun campuran dengan bahan matriks lain untuk bakteri menguntungkan seperti bakteri asam laktat, bakteri pendegradasi sianida, bakteri penghasil zat antimikroba dll. Produksi sinbiotik pakan yang mampu mensinergikan antara jenis probiotik dan prebiotik yang mendukung pertumbuhan dan viabilitasnya, agar komponen tersebut bisa diserap oleh tubuh dengan lebih optimal sehingga mampu meningkatkan performa produksi maupun kesehatan ternak. Formulasi sinbiotik yang dienkapsulasi dievaluasi untuk sifat fisikokimia, viabilitas mikroba, dan manfaat fungsionalnya. Hasil penelitian menunjukkan bahwa inulin secara signifikan meningkatkan tingkat kelangsungan hidup BAL selama penyimpanan, meningkatkan efisiensi pakan (FCR, meningkatkan bobot akhir dan karkas serta tinggi dan luas permukaan vili usus. Temuan ini menunjukkan bahwa enkapsulasi inulin merupakan pendekatan yang menjanjikan untuk mengembangkan produk sinbiotik yang stabil dan efektif untuk menungkatkan performa dan kesehatan ternak.</t>
+  </si>
+  <si>
+    <t>Aulia Irhamni Fajri, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Riska Amelia Candra, S.Si</t>
+  </si>
+  <si>
+    <t>Bakteri Nitratireductor sp. Strain 248e Asal Spons Agelas Conifera Pendegradasi Polimer Linear Low-Density Polyethylene (LLDPE) Dan Polyethylene Terephthalate (PET)</t>
+  </si>
+  <si>
+    <t>P00202404775</t>
+  </si>
+  <si>
+    <t>Dr. Meutia Samira Ismet, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan penemuan suatu bakteri Nitratireductor sp. yang bersimbiosis dengan spons Agelas conifera. Bakteri tersebut dapat mendegradasi polimer mikroplastik Linear Low-Density Polyethylene (LLDPE) dan Polyethylene Terephthlate (PET) dari bobot total mikroplastik selama 20 hari. Sekuen genetik dari bakteri Nitratireductor sp. memiliki panjang sekuen 1080 base-pair (bp) dengan kemiripan 100% dengan Nitratireductor sp. strain 248E04 OQ186800.1, dan 99% dengan bakteri Mesorhizobium sp. strain BP-NCMA8 MK063800.1. Aktivitas degradasi bakteri menunjukkan laju degradasi sebesar 17,32283% pada polimer LLDPE dan 19,01408% pada polimer PET. Waktu paruh polimer LLDPE selama 17,92955 hari dan PET selama 22,05338 hari. Invensi ini berpotensi dalam penanganan limbah mikroplastik pada lingkungan dengan waktu yang relatif lebih cepat dan ramah lingkungan.</t>
+  </si>
+  <si>
+    <t>Faranita Ratih Listiasari, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Teknik Isolasi Bakteriofaga Pada Akuakultur Untuk Pengendalian Bakteri Patogen Udang</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202409856 </t>
+  </si>
+  <si>
+    <t>Dr. Dinamella Wahjuningrum, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan teknik isolasi bakteriofaga sebagai pengendali alami bakteri V. parahaemolyticus penyebab penyakit Vibriosis pada udang vaname. Invensi ini menggunakan metode double layer untuk isolasi bakteriofaga, media SWC digunakan untuk mendapatkan isolat bakteriofaga, SWC padat digunakan sebagai bottom agar, sedangkan SWC cair + agar 0,7% sebagai top agar. Hasil invensi ini didapatkan bakteriofaga hingga kepadatan 109 PFU/mL dengan bakteriofaga yang didapatkan hanya membunuh bakteri V. parahaemolyticus. Teknik ini dapat dijadikan sebagai agen biokontrol yang bersifat spesifik, ramah lingkungan dan aman. Bakteriofage yang didapatkan memiliki daya hambat bakteri/lisis yang cukup tinggi terhadap bakteri V. parahaemolyticus yaitu sebesar 48.4%.</t>
+  </si>
+  <si>
+    <t>Kandang Tipe Tertutup Dengan Model Bongkar Pasang Dan Dirancang Memiliki Sifat Portabel</t>
+  </si>
+  <si>
+    <t>11-Aug-2025</t>
+  </si>
+  <si>
+    <t>S00202507561</t>
+  </si>
+  <si>
+    <t>Dr. drh. Ridi Arif</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  merupakan  suatu  sarana  untuk  berbudidaya  unggas  bertipe  tertutup. Komponen-komponen  dari  penyusun  sistem-sistem  penyusun  kandang  yang  bersifat portabel,  supaya  bisa  dipindahkan  dari  satu  tempat  ke  tempat  lainnya.  Sarana pemeliharaan tersebut kontruksinya bisa disesuaikan dengan berbagai kondisi permukaan atau elevasi tanah. Pada penggunaannya kondisi klimatologi di dalam ruangan kandang tipe  tertutup  yang  dibuat;  cara  kerjanya  tetap  disesuaikan  dengan  kebutuhan  hidup unggas yang dipelihara, supaya pertumbuhan dan perkembangannya bisa optimal. Perlu diketahui,  bahwa  material-material penyusun sistem kandang  tertutup  tersebut berasal dari bahan baku lokal untuk meningkatkan nilai dari TKDN.</t>
+  </si>
+  <si>
+    <t>Formulasi Kemasan Berbahan Serat Tandan Kosong Kelapa Sawit Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>21-Oct-2023</t>
+  </si>
+  <si>
+    <t>P00202310769</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi kemasan berbahan serat alam. Serat alam yang digunakan adalah serat tandan kosong kelapa sawit. Hasil analisis komposisi kimia menunjukkan tandan kosong kelapa sawit memiliki kandungan alfa selulosa 48,38%; lignin 20,33%; hemiselulosa 32,21%; holoselulosa 80,58%, dan kadar sekstraktif 6,69%. Kandungan selulosa yang tinggi menunjukkan tandan kosong kelapa sawit berpotensi untuk menjadi bahan baku kemasan yang ramah lingkungan. Hasil analisis komposisi unsur memperlihatkan serat tandan kosong kelapa sawit tanpa perlakuan memiliki kandungan Carbon 49,93%; Oksigen 44,53%; Silikon 2,153%; Kalium 1,78%; Magnesium 0,29%; Alumunium 0,14%, Clorin 0,38%; Sulfur 0,09%; Calsium 0,56%; Natrium 0,23%. Kandungan karbon yang tinggi berfungsi memperbaiki sifat fisik, kimia, dan biologi tanah, karena karbon merupakan sumber makanan bagi mikroba tanah, keberadaan karbon dalam tanah akan meningkatkan aktivitas mikroba dan mempercepat dekomposisi. Selain itu pemanfaatan serat tandan kosong kelapa sawit menjadi bahan baku kemasan merupakan bagian dari pengembangan biomaterial serta merupakan upaya untuk menjawab permasalahan terkait kebutuhan kemasan ramah lingkungan. Penggunaan serat tandan kosong kelapa sawit sebagai bahan baku kemasan juga merupakan cara untuk mengatasi melimpahnya limbah padat sawit yang merupakan hasil samping dari tingginya produktifitas CPO di Indonesia.</t>
+  </si>
+  <si>
+    <t>Komposisi Pulp Sebagai Bahan Baku Kertas Sawit Dan Metode Pembuatanya</t>
+  </si>
+  <si>
+    <t>01-Jul-2024</t>
+  </si>
+  <si>
+    <t>P00202406007</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi optimum dalam formulasi dan pembuatan pulp sebagai bahan baku kertas sawit. Aplikasi produk adalah kertas ramah lingkungan yang setelah penggunaan dapat terdegradasi oleh lingkungan dengan waktu cepat. Kertas ini berbahan pulp biomasa sawit khususnya adalah tandan kosong kelapa sawit pada bagain stalk dengan proses secara bertahap yaitu kombinasi biologi (fermentasi), fisika (dekortikasi milling) dan kimia dengan komposisi optimum. Proses kimia akan menghasilkan pulp dengan proses hidrolisa asam sulfat (konstan), pemasakan menggunakan alkali aktif NaOH dan tidak menggunakan pemutihan, untuk menghasilkan pulp dengan selulosa optimum. Pulping rotary digester menggunakan hidrolisi asam sulfat, sulfiditas serta pemasakan dengan natrium hidroksida. Kertas sawit dibuat dengan teknik casting berbentuk lembaran dengan permukaan halus dan dimensi konstan kontinu. Karakteristik kertas cepat pakai adalah ringan, tidak transparan, dapat menahan cairan air dan minyak dalam waktu hingga 15 menit. Pemanfaatan serat tandan kosong kelapa sawit merupakan bagian dari pengembangan biomaterial dan merupakan upaya untuk menjawab permasalahan terkait kebutuhan bahan baku dari serat alam di industri kertas cepat pakai. Penggunaan serat tandan kosong kelapa sawit sebagai bahan baku kertas juga merupakan cara untuk mengatasi melimpahnya limbah padat sawit yang merupakan hasil samping dari tingginya produktifitas CPO di Indonesia.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Mira Dewi, M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Minuman Berbahan Lemon Madu Sebagai Minuman Sumber Bioaktif Bagi Penderita Prehipertensi</t>
+  </si>
+  <si>
+    <t>P00202601196</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan pengembangan formula minuman fungsional berbahan sari lemon dan madu sebagai alternatif intervensi nonfarmakologis bagi penderita prehipertensi. Produk dikembangkan dalam tiga formula berdasarkan variasi jenis madu&amp;mdash; kaliandra, akasia, dan itama&amp;mdash;yang masing-masing dikombinasikan dengan sari lemon. Pengembangan produk meliputi pemilihan bentuk bahan baku, penentuan rasio optimal lemon dan madu, proses homogenisasi, serta pasteurisasi untuk menjaga keamanan mikrobiologis sekaligus meminimalkan degradasi senyawa bioaktif. Minuman lemon madu dirancang sebagai sumber flavonoid dan antioksidan alami, terutama hesperidin, eriocitrin, dan senyawa fenolik madu, yang berperan dalam menurunkan stres oksidatif, meningkatkan ketersediaan nitric oxide (NO), serta mendukung fungsi endotel. Konsumsi harian dipilih berdasarkan bukti ilmiah terkait efek lemon terhadap respons glikemik dan pengosongan lambung. Ketiga formula menunjukkan potensi sebagai minuman fungsional yang aman, praktis, dan mampu mendukung pengelolaan tekanan darah pada individu prehipertensi melalui mekanisme bioaktif yang terukur. Invensi ini menawarkan alternatif minuman manis yang lebih sehat dan sesuai bagi populasi berisiko kardiovaskular</t>
+  </si>
+  <si>
+    <t>Sekam Padi dan Serbuk Gergaji Sebagai Media Pengisi Transportasi Sistem Tertutup Kering Pada Kepiting Bakau (Scylla serrata)</t>
+  </si>
+  <si>
+    <t>21-Jun-2024</t>
+  </si>
+  <si>
+    <t>P00202405666</t>
+  </si>
+  <si>
+    <t>Dea Fauzia Lestari, S.I.K., M.Si.</t>
+  </si>
+  <si>
+    <t>Permasalahan yang sering terjadi dalam pengiriman kepiting hidup adalah tingginya angka kematian. Pemilihan media pengisi kemasan dalam transportasi kering penting untuk diperhatikan. Penelitian dilakukan dengan tujuan menganalisis pengaruh media pengisi yang berbeda terhadap kelangsungan hidup kepiting bakau (Scylla serrata) pada transportasi sistem kering. Transportasi dilakukan selama 12 jam. Wadah transportasi yang digunakan styrofoam berukuran 34&amp;times; 25&amp;times; cm. Wadah pemeliharaan pasca transportasi yaitu kontainer kepiting berukuran 20&amp;times; 30 15&amp;times; cm. Kepadatan kemasan yang digunakan 9 ekor/box styrofoam. Kepiting yang digunakan dengan 10 lebar rata-rata 77,4&amp;plusmn;</t>
+  </si>
+  <si>
+    <t>Alat Ukur Hemoglobin Darah Non-Invasif Berbasis Data Relasional</t>
+  </si>
+  <si>
+    <t>P00202406196</t>
+  </si>
+  <si>
+    <t>Alat ukur kadar hemoglobin darah non-invasif berbasis algoritma pembelajaran mesin telah dirancang terdiri atas tiga komponen utama: casing, perangkat keras (hardware), dan perangkat lunak (software). Casing berfungsi untuk memposisikan jari pasien selama pengukuran. Perangkat keras meliputi sumber cahaya, sensor, dan layar tampilan. Perangkat lunak memanfaatkan algoritma pembelajaran mesin untuk memprediksi kadar hemoglobin darah. Alat ini mampu memprediksi kadar Hb darah, menampilkan hasil prediksi dalam satuan mg/dL di layar perangkat, dan menyimpan hasil pengukuran dalam basis data relasional.</t>
+  </si>
+  <si>
+    <t>Formula Dan Metode Penambahan Pektin Bubuk Untuk Enkapsulasi Pada Pembuatan Susu Fermentasi Bubuk</t>
+  </si>
+  <si>
+    <t>18-Sep-2024</t>
+  </si>
+  <si>
+    <t>P00202409492</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irma Isnafia Arief, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi terbaik penambahan pektin bubuk untuk enkapsulasi pada pembuatan susu fermentasi bubuk. Produk ini berbeda jika dibandingkan dengan produk lainnya karena adanya kandungan Lactiplantibacillus plantarum IIA-1A5 berperan sebagai probiotik dan adanya penambahan pektin bubuk memberikan manfaat untuk enkapsulasi dalam mempertahankan viabilitas probiotik, sebagai bahan pengental, penstabil, dan prebiotik. Formula Susu fermentasi terdiri atas susu sapi, starter bakteri Lactiplantibacillus plantarum IIA-1A5 sebanyak 10% dari volume susu, pektin bubuk, serta bahan penyalut yaitu 10% maltodekstrin dan 10% susu skim bubuk. Formulasi penambahan pektin bubuk untuk enkapsulasi pada pembuatan susu fermentasi bubuk yang digunakan yaitu 5% dan 10% dari bobot susu fermentasi bubuk. Penambahan pektin bubuk dapat menurunkan nilai Aw, menurunkan kadar air, menurunkan nilai pH, meningkatkan nilai total asam tertitrasi (TAT), meningkatkan viskositas, dan meningkatkan total bakteri asam laktat (BAL) pada susu fermentasi bubuk. Formulasi penambahan 10% pektin bubuk untuk enkapsulasi pada pembuatan susu fermentasi bubuk merupakan formulasi terbaik yang memiliki nilai Aw, kadar air, pH lebih rendah. Nilai total asam tertitrasi, total padatan terlarut, dan viskositas lebih tinggi. Selain itu, viabilitas probiotik pada formulasi penambahan 10% pektin bubuk lebih tinggi dibandingkan formulasi penambahan 5% pektin bubuk.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Asep Gunawan, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Agus Oman Sudrajat, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Zakiah Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Wien Kuntari, M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Dan Proses Pembuatan Suplemen Pakan Domba Dengan Amoniasi Kulit Kacang Bogor (Vigna Subterranea)</t>
+  </si>
+  <si>
+    <t>11-Jul-2024</t>
+  </si>
+  <si>
+    <t>P00202406420</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Yuli Retnani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi berupa komposisi dan proses pembuatan suplemen pakan domba dengan memanfaatkan kulit kacang bogor sebagai salah satu bahan pakan sumber serat telah ditemukan. Suplemen pakan yang dibuat terdiri atas bahan-bahan dan komposisi antara lain: Kulit kacang bogor dan urea 5%. Kulit kacang bogor yang telah dikeringkan dicampurkan dengan larutan urea 5% lalu disimpan selama 14 hari, setelah itu diberikan pada domba sebagai suplementasi pakan hijauan. Hasil performa domba menunjukkan bahwa bobot badan akhir dan respon fisiologis berada ada nilai normal sehingga suplemen pakan berbasis kulit kacang bogor tidak menyebabkan domba mengalami stress. Pemanfaatan kulit kacang bogor sebagai salah satu sumber serat untuk suplemen pakan domba sangat berpotensi dan menjanjikan untuk dikembangkan.</t>
+  </si>
+  <si>
+    <t>Modifikasi Metode Middle Cerebral Artery Occlusion (MCAO)</t>
+  </si>
+  <si>
+    <t>16-Jun-2025</t>
+  </si>
+  <si>
+    <t>S00202505448</t>
+  </si>
+  <si>
+    <t>Dr. drh. Hera Maheshwari, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Anatomi, Fisiologi dan Farmakologi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">:  Invensi  ini  mengenai  Modifikasi  Metode  Middle  Cerebral  Artery  Occlusion  (MCAO). Modifikasi ini berupa penggunaan kateter intravena untuk memudahkan masuknya filamen sebagai okluder pada tindakan MCAO. Invensi ini diawali dengan persiapan alat berupa filamen  atau  benang  nilon  yang  dipanaskan  agar  ujungnya  membulat,  lalu  melakukan anestesi pada hewan diikuti insisi longitudinal pada area servikal hingga ditemukan arteri karotis  interna  (ICA).  Kateter  intravena  ditusukkan  pada  ICA  lalu  filamen  diinsersikan melalui kateter intravena hingga mencapai arteri serebri media dan menimbulkan oklusi di arteri tersebut sehingga tikus akan mengalami strok iskemik. Dengan penggunaan kateter intravena ini tidak diperlukan lagi penghentian aliran darah sementara pada arteri karotis interna  saat  memasukkan  filamen  sebagai  okluder  MCAO,  baik  dengan  ligasi  ataupun kauterisasi arteri. Tanpa dukungan fasilitas bedah mikro atau mikroskop bedah tidak lagi menjadi  kendala  untuk  melakukan  pembuatan  hewan  model  strok  iskemik  dengan modifikasi metode ini. Dengan demikian metode MCAO akan dapat dilaksanakan dengn lebih mudah dan singkat.</t>
+  </si>
+  <si>
+    <t>Crab Aquaculture Sensing System</t>
+  </si>
+  <si>
+    <t>26-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202602924</t>
+  </si>
+  <si>
+    <t>Instrumen Crab Monitoring System ini merupakan inovasi untuk melakukan pemantauan kulaitas air pada budidaya kepiting bakau yang memiliki nilai ekonomis yang tinggi, sehingga kualitas air pada budidaya dapat dimonitor dan dikontrol dengan baik. Sistem yang digunakan adalah elektromekanika dimana menggabungkan sistem elektronika sebagai teknologi yang memudahkan untuk melakukan kontrol dan mekanika untuk melakukan aktuasi terhadap perintah pada sistem mekanik apabila ambang batasnya terpenuhi. Sistem pengontolan kualitas air ini menjadi penting karena pada budidaya kepiting saat ini masih dilakukan cara-cara manual yang tidak menggunakan teknologi modern untuk melakukan pengontrolan terhadap kualitas air pada area budidaya, sehingga dengan adanya inovasi ini maka pemantauan kualitas air dapat dilakukan secara real time dan kontinyu dan dapat dilakukan juga pengontrolan timbal balik sehingga akan lebih menguntungkan bagi pembudidaya yang memeiliki lahan yang luas. Pada sistem budidaya kepiting juga dari basil penelusuran paten, belum ada sistem terintegrasi dengan jaringan internet yang dapat melakukan monitor dan kontrol dalam satu waktu. Hal ini akan memberikan keuntungan kepada pembudidaya kepiting untuk dapat melakukan kontrol dengan aman dan nyaman terhadap organisme budidayanya.</t>
+  </si>
+  <si>
+    <t>Mamat Rahmat</t>
+  </si>
+  <si>
+    <t>Tursina Andita Putri, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Asam Humat Berbasis Lignit Dan Pupuk Mikro Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>P00202405656</t>
+  </si>
+  <si>
+    <t>Dr. Ir. R.A. Dyah Tjahyandari Suryaningtyas, M.App.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Tanah dan Sumberdaya Lahan</t>
+  </si>
+  <si>
+    <t>Invensi ini merinci formula asam humat berbasis lignit, KOH dan pupuk mikro (Fe, Cu, Zn, Mn). Proses pembuatannya mencakup pemilihan lignit dengan karakteristik tertentu, seperti kalori rendah (&amp;lt;3000 kalori/g), kecoklatan, kekerasan rendah, dan kelarutan yang baik dalam KOH 1 M. Selanjutnya, leonardite dihaluskan menjadi bubuk halus menggunakan mesin giling (ball mill). Campuran bahan dibuat dari bubuk leonardite, KOH, dan pupuk mikro. Langkah selanjutnya melibatkan pencampuran bahan dengan air (1000 liter) dalam tangki dan pengadukan selama 4-5 jam dengan kecepatan 7-11 rpm. Larutan KOH ditambahkan ke dalam campuran untuk memulai reaksi. Pupuk mikro, mengandung Fe, Cu, Zn, dan Mn, ditambahkan sesuai resep yang ditentukan. Pengukuran dan penjagaan pH larutan dilakukan dengan nilai sekitar 9,5. Setelah pengadukan dihentikan, terjadi pemisahan antara cairan yang mengandung asam humat dan endapan yang berisi arang dalam waktu 1 jam. Cairan hasil pemisahan dipantau pH-nya selama 2 hari hingga mencapai stabilitas sekitar 9,3. Jika pH kurang dari 9,3, penambahan KOH diperlukan, sedangkan jika lebih dari 9,5, HCl ditambahkan untuk menyesuaikan pH. Keseluruhan proses ini menghasilkan asam humat dengan kontrol pH yang optimal.</t>
+  </si>
+  <si>
+    <t>Formula Herbal Antidepresan Dan Peningkat Memori Yang Mengandung Apigenin Dalam Ekstrak Seledri Dan Naringin Dari Kulit Jeruk Bali Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>P00202406025</t>
+  </si>
+  <si>
+    <t>Proses pembuatan herbal antidepresan dan peningkat memori yang mengandung apigenin dalam ekstrak seledri dan naringin dalam invensi ini dengan cara mengeringkan batang dan daun seledri serta albedo kulit jeruk bali segar; menggiling masing-masing simplisia sampai halus; serbuk seledri disuspensikan larutan enzim pektinase, lalu disonikasi selama 30 menit dan diinkubasi selama 24 jam; mengekstrak serbuk kulit jeruk bali dengan cara maserasi menggunakan pelarut metanol 3&amp;times;24 jam; mengentalkan masing-masing ekstrak seledri dan kulit jeruk bali yang diperoleh menggunakan rotary evaporator hingga menjadi ekstrak kering; mengisolasi naringin dari ekstrak kulit jeruk bali kering menggunakan fraksinasi diklorometana; mencampur ekstrak seledri dan naringin. Penggunaan formula herbal antidepresan dan peningkat memori yang dihasilkan invensi ini efektif mengobati depresi dan meningkatkan memori spasial pada mencit terinduksi stres ringan kronis adalah apigenin 50 mg/kg bb dengan naringin 5 mg/kg bb. Dosis kombinasi tersebut efektif terhadap mencit yang terinduksi stres ringan kronis dalam mencegah penurunan preferensi mencit terhadap sukrosa pada sucrose preference test, mengurangi waktu imobilitas pada forced swim test dan meningkatkan persentase alternasi pada uji Y maze spontaneous alternation.</t>
+  </si>
+  <si>
+    <t>Iin Indriawati, SSi</t>
+  </si>
+  <si>
+    <t>Primer Spesifik Penanda Molekuler Gen IFN (Interferon) Gamma Terhadap Sifat Ketahanan Parasit Cacing Pada Ayam IPB D2</t>
+  </si>
+  <si>
+    <t>S00202514156</t>
+  </si>
+  <si>
+    <t>Dr. drh. Sri Murtini, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai Invensi ini mengenai Primer Spesifik Penanda Molekuler Gen IFN Gamma Terhadap Sifat Ketahanan Parasit Cacing pada Ayam IPB D2, lebih khusus lagi, invensi ini berhubungan dengan desain primer forward dan reverse sebagai penanda Gen IFN Gamma. Invensi ini dicirikan dengan susunan nukleotida, yaitu primer Forward (F):5&amp;rsquo;- (GGTAAGGAACTTCAGCCATTG)-3&amp;rsquo; dan Reverse (R):5&amp;rsquo; (GACGAATGAACTTCATCTGCC)-3&amp;rsquo;. Invensi ini sudah melalui beberapa evaluasi menggunakan aplikasi primer3, primerstats, primer reverse complement dan nebcutter. Dari uraian diatas jelas bahwa hasil dari invensi ini dapat memberi manfaat bagi peneliti dibidang molekuler karena secara praktis dan efisien untuk mendukung program pemuliaan ayam berbasis marker-assisted selection (MAS).</t>
+  </si>
+  <si>
+    <t>Dr. Mochammad Sriduresta Soenarno, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Formula dan Metode Pembuatan Tortilla Tempe Kedelai Berkadar Protein Tinggi</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> P00202309466</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Muhammad Arpah, M.Si.</t>
+  </si>
+  <si>
+    <t>Yang diungkapkan disini adalah Suatu formula tortilla tempe kedelai yang terdiri dari 85- 90 % tempe segar, 8-10 % tepung maizena, 0.5- 1 % kunyit dan 5 - 10 % air. Selain itu diungkapkan juga metoda pembuatan tortilla tempe kedelai yang meliputi mengeringkan adonan tortilla menggunakan pengering oven pada suhu 150oC selama 35 menit dan selanjutnya menggoreng hasil tortilla kering pada suhu 180oC selama 10 detik. Adapun produk yang dihasilkan adalah tortilla tempe dengan kadar protein 31.98 %.</t>
+  </si>
+  <si>
+    <t>drh. Isdoni, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Nyoman Metta N. Natih, M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Agen Anti-Aging, Anti-Acne, dan Pencerah Kulit Berbasis Kombinasi Ekstrak Tongkol Jagung (Zea Mays) Dan Propolis</t>
+  </si>
+  <si>
+    <t>10-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202602476</t>
+  </si>
+  <si>
+    <t>Rara Annisaur Rosyidah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Penuaan (aging) kulit disebabkan oleh paparan sinar UV berlebihan, yang meningkatkan produksi Spesies Oksigen Reaktif (ROS) di kulit. Invensi menghasilkan kombinasi optimal ekstrak tongkol jagung dan propolis sebagai agen anti-aging, anti-acne, dan pencerah kulit dengan mengidentifikasi kandungan fenolik total dan aktivitas antioksidannya, serta mengevaluasi aktivitas penghambatan terhadap enzim tirosinase dan elastase dari kombinasi optimal yang diperoleh melalui optimasi desain kisi simpleks. Propolis memiliki kandungan fenolik total, flavonoid total, dan aktivitas antioksidan yang lebih tinggi daripada tongkol jagung,sementara formulasi mereka bervariasi tergantung komposisi. Formula optimal dipilih dengan tingkat keingingan yang tinggi. Formulasi ini menunjukkan aktivitas antioksidan yang kuat, penghambatan tirosinase yang efektif (IC50 = 36,62 &amp;plusmn; 0,32 &amp;micro;g/mL), penghambatan elastase (IC50 = 58,13 &amp;plusmn; 0,17 &amp;micro;g/mL), dan aktivitas antibakteri yang kuat terhadap Propionibacterium acnes dan Staphylococcus aureus. Kombinasi ekstrak tongkol jagung dan propolis meningkatkan kandungan fenolik dan flavonoid serta memperkuat aktivitas antioksidan dibandingkan dengan ekstrak individu. Formulasi yang dioptimalkan menunjukkan aktivitas penghambatan yang lebih baik terhadap tirosinase dan elastase serta aktivitas antibakteri yang kuat terhadap Propionibacterium acnes dan Staphylococcus aureus.</t>
+  </si>
+  <si>
+    <t>Dr. Wulan Tri Wahyuni S., S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Gel Luka Bakar Pada Hewan Dengan Kandungan Bahan Aktif Platelet- Rich Plasma (PRP) Domba Garut (Ovis aries)</t>
+  </si>
+  <si>
+    <t>26-Feb-2025</t>
+  </si>
+  <si>
+    <t>S00202501841</t>
+  </si>
+  <si>
+    <t>Dr. drh. Erni Sulistiawati</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luka  bakar  pada  hewan  merupakan  luka  yang  sulit  untuk  diobati  dengan  metode pengobatan konvensional. Salah satu metode pengobatan yang dapat dilakukan adalah regenerative medicine. Bahan yang dapat digunakan dalam metode pengobatan ini adalah PRP domba Garut. Invensi ini berhubungan dengan formulasi gel luka bakar PRP domba Garut. Gel PRP domba Garut merupakan obat yang dapat dimanfaatkan dalam mengobati luka bakar pada hewan. Selain itu, obat ini juga berpotensi dalam mengobati jenis luka lainnya. Hal ini karena produk ini mengandung berbagai macam growth factor yang dapat memacu persembuhan luka pada hewan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Ekstrak Biosurfaktan Berbasis Bakteri Sebagai Pengendali Cendawan Patogen Tanaman </t>
+  </si>
+  <si>
+    <t>S00202504620</t>
+  </si>
+  <si>
+    <t xml:space="preserve">:  Invensi  ini  berupa  proses  pembuatan  ekstrak  biosurfaktan  berbasis  bakteri sebagai pengendali  cendawan  patogen  tanaman.  Proses  ekstraksi  biosurfaktan  diawali  dengan menumbuhkan  bakteri  selama  24  jam,  mensentrifugasinya  untuk  mendapatkan supernatan,  selanjutnya  proses  ekstraksi  biosurfaktan  menggunakan  asam  kuat  dan pelarut  kloroform:  methanol.  Produksi  biosurfaktan  dengan  metode  ekstraksi  berbasis bakteri menghasilkan dengan nilai yield sebesar &amp;plusmn; 0,08&amp;minus;0,1 g/L, indeks emulsifikasi pada konsentrasi 1 &amp;mu;g/&amp;mu;L diukur setelah inkubasi selama 24 jam sebesar 37,86 &amp;plusmn; 0,25%, dan dapat  mereduksi  tegangan  permukaan  57,3  mN/m  menjadi  29,5  mN/m  pada  critical micelle concentration (CMC) &amp;plusmn; 20&amp;minus;40 &amp;micro;g/&amp;micro;L, ekstrak kasar biosurfaktan yang diidentifikasi sebagai  golongan  lipopeptida  yaitu  fengisin,  dan  surfaktin  C.  Keunggulan  ekstrak biosurfaktan dari bakteri Bacillus ini dapat menghambat pertumbuhan cendawan patogen seperti Fusarium sp. yang menyerang tanaman pertanian.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Widanarni, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mochammad Riyanto, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Nurul Hidayati, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Formulasi MP-ASI Kudapan Bubur Kanji Rumbi Instan dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>27-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202314707</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Cesilia Meti Dwiriani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi bubur kanji rumbi instan (formula F1) dengan komposisi bahan yang paling dominan berkisar 28,6-1% yaitu beras, daging ayam, santan, wortel, kentang, tepung telur puyuh, bawang merah, bawang putih, tomat, minyak sawit, daun bawang dan daun seledri. Persentase bahan lainnya berkisar 0,3-0,05% yang meliputi, ketumbar, jahe, lengkuas, kapulaga, bunga lawang, daun kari, daun pandan, jintan, adas dan garam. Metode pemasakan yang digunakan yaitu menumis, blanching, merebus dan drum drayer. Bubur kanji rumbi instan memiliki kandungan padat energi 448 kal, tinggi protein 20,22 g, vitamin A 175,65 mg, seng 2,46 mg, besi4,30 mg, fosfor 208,83 mg, magnesium 38,60 mg, iodium 57,55 mg dan mengandung serat, vitamin B12, natrium, asam amino dan asam lemak. Sehingga bubur kanji rumbi instan ini cukup berpotensi untuk mendukung pertumbuhan dan perkembangan anak baduta gizi kurang usia 12-23 bulan.</t>
+  </si>
+  <si>
+    <t>Rini Kurniasih, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Tinted Lip Balm Dengan Esktrak Kulit Buah Naga Merah (Hylocereus Polyrhizus) Sebagai Pewarna Alami Dan Antioksidan</t>
+  </si>
+  <si>
+    <t>26-Feb-2026</t>
+  </si>
+  <si>
+    <t>S00202601990</t>
+  </si>
+  <si>
+    <t>Irvan Didi Pramana, S.E.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Industri Pertanian (FATETA)</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formula lip balm yang menggunakan pewarna alami dari ekstrak kulit buah naga merah yang juga berfungsi sebagai antioksidan. Formula lip balm sesuai invensi ini terdiri dari beeswax, shea butter, olive oil, virgin coconut oil, castor oil, pewarna dan antioksidan dari ekstrak kulit buah naga yang disalut dengan maltodekstrin dan cocoa butter. Keunggulan invensi ini dibandingkan dengan invensi-invensi sebelumnya adalah pada invensi ini menggunakan bahan pewarna alami yang berasal dari ekstrak kulit buah naga merah (Hylocereus polyrhizus). Ekstrak kulit buah naga merah mengandung pigmen antosianin dan betasianin yang memberikan rona merah alami, yang dapat menggantikan pewarna sintetis berbahaya. Ekstrak kulit buah naga merah juga kaya akan senyawa flavonoid yang berfungsi melindungi sel-sel kulit bibir dari kerusakan akibat radikal bebas dan mencegah penuaan dini. Formulatinted lip balmmengunakan ekstrak buah kulit naga merah sebagai pewarna tidak hanya memberikan warna alami dari ekstrak kulit buah naga merah, tetapi juga memberikan manfaat perawatan berkat kandungan antioksidan dari ekstrak kulit buah naga merah tersebut. Pemanfaatan ekstrak kulit naga merah sebagai pewarna alami dan antioksidan pada lip balm juga akan meningkatkan nilai tambah kulit buah naga merah, mengurangi dampak lingkungan dan mendorong keberlanjutan melalui pengembangan ekonomi sirkular.</t>
+  </si>
+  <si>
+    <t>Reagen Pendeteksi Toksin Penyebab Nekrotik Enteritis (NE) Pada Unggas dan Prinsip Deteksinya</t>
+  </si>
+  <si>
+    <t>08-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313756</t>
+  </si>
+  <si>
+    <t>Dr. drh. Christian Marco Hadi Nugroho, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai reagen pendeteksi toksin penyebab nekrotik enteritis (NE) pada unggas dan prinsip deteksinya. Lebih khusus lagi, invensi ini berhubungan dengan reagen yang mengandung campuran zat berupa Imunoglobulin G (IgG) antitoksin bakteri Clostridium perfringens dan sel bakteri Staphylococcus aureus strain Cowan I yang dikombinasi untuk mendeteksi toksin penyebab nekrotik enteritis (NE) pada unggas dengan prinsip aglutinasi. Adapun dalam pemanfaatan reagen dalam mendeteksi toksin alpha Clostridium perfringens hanya membutuhkan waktu kurang dari 10 menit serta tidak membutuhkan alat dan tempat khusus dalam pelaksanaannya.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dedi Jusadi, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Penyakit Hewan dan Kesehatan Masyarakat Veteriner</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Nori Mikroalga Berfilamen Spirogyra Sp.</t>
+  </si>
+  <si>
+    <t>09-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202602409</t>
+  </si>
+  <si>
+    <t>Aliati Iswantari, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Manajemen Sumberdaya Perairan</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan menghasilkan suatu metode untuk melakukan purifikasi, penghamparan, dan pengeringan biomassa mikroalgae berfilamen dalam penyiapan nori Spirogyra sp. Biomassa Spirogyra hasil kultivasi semi-outdoor dengan kondisi yang terbaik, terlebih dahulu direndam dalam larutan PK dan dibilas serta ditiriskan. Selanjutnya, biomassa basah Spirogyra dihamparkan dalam bingkai dengan nampan yang dilapisi baking mat silicon atau silpat untuk didehidrasi atau dikeringkan sehingga menjadi lembaran kering atau nori Spirogyra.</t>
+  </si>
+  <si>
+    <t>Produk dan Proses Fraksinasi Minyak Pala Terpeneless</t>
+  </si>
+  <si>
+    <t>22-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202314526</t>
+  </si>
+  <si>
+    <t>Neli Muna, STP, M.Si</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses fraksinasi minyak pala skala 50 L/batch untuk memisahkan senyawa terpen sehingga dihasilkan produk minyak pala terpenless. Tujuan invensi ini dapat dicapai dengan menyediakan suatu kondisi proses fraksinasi menggunakan alat distilasi fraksinasi vakum tipe packed column. Kondisi proses fraksinasi minyak pala berlangsung pada suhu pemanas 79 &amp;ndash; 165 oC, suhu bahan 64 &amp;ndash; 107 oC, suhu uap 52 - 68 oC, tekanan -73-(74) cmHg dan rasio refluks 12/2. Dari proses fraksinasi minyak pala tersebut di peroleh rendemen minyak pala terpenless sebesar 26,286%, kemurnian 84,039 %, dan recovery 86,662% dengan kadar myristicin meningkat dari 9,51% menjadi 26,765%. Karakteristik produk minyak pala terpeneless berwarna kuning orange, beraroma khas minyak pala, densitas 1,04 &amp;ndash; 1,051; Indeks bias 1,5; putaran optic (+) 4 sampai (+) 5 dan kelarutan dalam etanol 1:1.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Imunostimulan Cair Rumput Laut Fermentasi Untuk Stimulasi Pertumbuhan Dan Ketahanan Tanaman</t>
+  </si>
+  <si>
+    <t>31-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202515589</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Joko Santoso, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan imunostimulan cair yang diperoleh dari ekstrak rumput laut tropis hasil budidaya yang difermentasi secara terkontrol untuk menghasilkan sediaan cair kaya senyawa bioaktif dan mudah diaplikasikan pada tanaman. Proses dilakukan melalui fermentasi bahan organik rumput laut yang kaya fitohormon, polisakarida, fenolik, dan flavonoid hingga terbentuk sediaan cair berwarna kecokelatan yang mengandung senyawa bioaktif alami. Produk diaplikasikan sebagai biostimulan organik pada tanaman untuk meningkatkan kualitas hasil dan efisiensi pemupukan. Uji lapangan pada tanaman jagung menunjukkan bahwa imunostimulan berbasis rumput laut fermentasi menghasilkan peningkatan nilai total padatan terlarut (&amp;deg;Brix) dari 5 pada kontrol pupuk kimia menjadi 13 dan 18 pada dua formulasi berbeda, serta meningkatkan efisiensi penggunaan pupuk hingga sekitar 30 %. Invensi ini menampilkan proses sederhana, berbasis bahan lokal, dan berpotensi diterapkan pada sistem pertanian berkelanjutan.</t>
+  </si>
+  <si>
+    <t>Drs. Saefudin, M.Pd.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sri Anna Marliyati, M.S.</t>
+  </si>
+  <si>
+    <t>Dr.nat.techn. Lukmanul Hakim Zaini, S.Hut., M.Sc.</t>
+  </si>
+  <si>
     <t>Dr. Ir. Budi Nurtama, M.Agr.</t>
   </si>
   <si>
-    <t>Invensi ini berhubungan dengan formulasi dan metode pembuatan minuman dengan manfaat kesehatan, khususnya formulasi dan pembuatan minuman serbuk tempe dengan manfaat penurun kolesterol dan tekanan darah. Tahapan pembuatan minuman serbuk tempe terdiri dari dua tahapan utama yaitu: 1) instanisasi campuran dasar minuman serbuk tempe 2) penambahan dan pencampuran bahan tambahan minuman serbuk tempe. Formulasi adonan dasar minuman serbuk tempe yang paling disukai adalah campuran hancuran tempe tepung terigu dan maltodekstrin dengan perbandingan 75:7:5. Formulasi minuman serbuk tempe yang paling disukai adalah campuran tepung adonan dasar minuman tempe dengan gula, CMC, dan perisa dengan perbandingan 100:13:3:10. Pengkonsumsian minuman serbuk tempe sebanyak tiga kali sehari selama 28 hari mampu menurunkan kadar LDL dan trigliserida serta kolesterol total secara nyata (p&amp;lt;0.05). Kolesterol total responden mengalami penurunan sebesar 26,7 &amp;plusmn; 23,4 mg/dL. Pengkonsumsian minuman serbuk tempe sebanyak tiga kali sehari selama 28 hari juga mampu menurunkan tekanan darah sistolik dan diastolik secara nyata (p&amp;lt;0.05). Pengkonsumsian minuman serbuk tempe selama 28 hari mampu menurunkan tekanan darah sistolik dan diastolik hingga berada di kisaran normal yaitu 126.5 &amp;plusmn; 6.8 mmHg dan 78.7 &amp;plusmn; 4.6 mmHg.</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. dr. Setyo Widi Nugroho, Sp.BS(K).</t>
   </si>
   <si>
+    <t>Dr. Vita Rumanti Kurniawati, S.Pi., M.T.</t>
+  </si>
+  <si>
+    <t>Nadya Cakasana, S.Kel., M.Si.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Kudang Boro Seminar, M.Sc.</t>
   </si>
   <si>
     <t>dr. Naufal Muharam Nurdin, M.Si.</t>
   </si>
   <si>
-    <t>Teknologi Proses Pembersihan Jeroan Teripang Pasir</t>
-[...17 lines deleted...]
-    <t>drh. Henny Endah Anggraeni, M.Sc.</t>
+    <t>Soket Prostetik Kaki 3D Berbasiskan Polietilena Tereftalat Glikol (Petg) Menggunakan Fused Deposition Modeling 3D Printer dan Proses Pencetakannya</t>
+  </si>
+  <si>
+    <t>25-Jun-2024</t>
+  </si>
+  <si>
+    <t>P00202405766</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Farah Fahma, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Teknologi pencetakan 3D telah memberikan kemajuan signifikan dalam pengembangan prototipe soket 3D secara cepat, akurat, dan dapat disesuaikan dengan permintaan konsumen. Invensi ini menyediakan pengaturan proses digital dari filamen PETG pada aplikasi CURA yang dicetak 3D menggunakan mesin FLSUN V400 fused deposition modeling 3D printer. Filamen PETG diumpankan dan dipanaskan secara bertahap untuk menghasilkan objek 3D secara lapis demi lapis. Kondisi operasi digital optimal menghasilkan prototipe soket prostetik kaki 3D yang kontinu, kompak, dan permukaan halus yang sesuai dengan desain 3D.</t>
+  </si>
+  <si>
+    <t>Wahyu Adi Setyaningsih, S.I.K., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Niken Tunjung Murti Pratiwi, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Inna Puspa Ayu, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Rachmitasari Noviana, S.K.H.,M.Si.</t>
   </si>
   <si>
-    <t>drh. Heryudianto Vibowo, S.K.H., M.Si.</t>
+    <t>Dr. Ir. Mulyorini Rahayuningsih, M.Si.</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Produk Sampo Kucing Tanpa Bilas Berbasis Air Cucian Beras, Lerak Dan Rosemari</t>
+  </si>
+  <si>
+    <t>P00202310436</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Burhanuddin, M.M.</t>
+  </si>
+  <si>
+    <t>Departemen Agribisnis</t>
+  </si>
+  <si>
+    <t>Invensi merupakan inovasi formulasi dan produk sampo kucing tanpa dibilas menggunakan air (dry foam sampoo) untuk membersihkan dan merawat rambut kucing. Masalah utama yang diatasi oleh produk ini yaitu keberadaan kutu pada kucing, kerontokan rambut kucing dan adanya potensi infeksi ektoparasit. Produk ini memiliki formula khusus yang terdiri dari bahan-bahan alami, yaitu air cucian beras, ekstrak buah lerak, essential oil rosemari, surfaktan, NaOH, asam sulfat, dan esens pewangi bunga shakura. Bahan-bahan alami ini memberikan manfaat tidak hanya untuk membersihkan rambut kucing tetapi juga untuk merawat kesehatannya. Dengan produk ini, perawatan kucing menjadi lebih efisien dan efektif dalam menjaga kebersihan dan kesehatan kucing. Produk ini diharapkan dapat menjadi solusi yang praktis dan efektif bagi pemilik kucing dalam merawat hewan peliharaan.</t>
   </si>
   <si>
     <t xml:space="preserve">Kombinasi Hormon  Gonadotropin dan Melatonin untuk Induksi Ovulasi dan Keberhasilannya Dalam Teknologi Pemijahan Ikan  </t>
   </si>
   <si>
     <t>23-May-2025</t>
   </si>
   <si>
     <t>S00202504621</t>
   </si>
   <si>
     <t xml:space="preserve">: Invensi ini berkenaan dengan premix hormon reproduksi (gonadotropin dan melatonin) untuk  mempercepat  pematangan  akhir  gonad  (ovulasi)  dan  meningkatkan  kinerja reproduksi dalam pemijahan ikan secara buatan. Premix hormon yang digunakan untuk induksi  ovulasi  dan  peningkatan  kinerja  reproduksi  dalam  pemijahan  adalah  LHRHa (luteinizing hormone-releasing hormone analog) + AD yang dikemas dalam satu produk bernama  Ovaprim  dan  dikombinasikan  dengan  melatonin.  Hasil  analisis  menunjukkan bahwa  kombinasi  hormon  melatonin  +  LHRHa+  AD  mampu  mempercepat  proses pematangan  akhir  gonad  dan  memperbaiki  kinerja  reproduksi.  Melatonin  dapat menyubstitusi  50%  dosis  penggunaan  premiks  hormon  induksi  pemijahan  komersial (GnRH+AD)  dalam  induksi  ovulasi  dan  pemijahan  ikan.  Invensi  ini  berkenaan  dengan premix hormon reproduksi (gonadotropin dan melatonin) untuk mempercepat pematangan akhir gonad (ovulasi) dan meningkatkan kinerja reproduksi dalam pemijahan ikan secara buatan.  Premix hormon  yang digunakan  untuk  induksi  ovulasi  dan peningkatan  kinerja reproduksi  dalam  pemijahan  adalah  LHRHa  (luteinizing  hormone-releasing  hormone analog) + AD yang dikemas dalam satu produk bernama Ovaprim dan dikombinasikan dengan  melatonin.  Hasil  analisis  menunjukkan  bahwa  kombinasi  hormon  melatonin  + LHRHa+  AD  mampu  mempercepat  proses  pematangan  akhir  gonad  dan  memperbaiki kinerja reproduksi. Melatonin dapat menyubstitusi 50% dosis penggunaan premiks hormon induksi pemijahan komersial (GnRH+AD) dalam induksi ovulasi dan pemijahan ikan.</t>
   </si>
   <si>
     <t>Alat Penampung Dan Pemegang Tandan Buah Segar (TBS) Kelapa Sawit</t>
   </si>
   <si>
     <t>23-Aug-2023</t>
   </si>
   <si>
     <t>P00202307896</t>
   </si>
   <si>
     <t>Dr. Ir. Sam Herodian, M.S.</t>
   </si>
   <si>
     <t>Invensi ini berupa alat penampung dan pemegang TBS yang dapat mengendalikan energi potensial dari TBS yang sedang di panen. Energi potensial akan dikendalikan dengan mekanisme penampung di udara. Alat penampung dan pemegang TBS ini menempel di batang pohon kelapa sawit dilengkapi dengan dua aktuator dan di kontrol oleh remote kontrol untuk memegang dan melepas alat pemegang pohon. Kelebihan dari invensi ini adalah alat penampung dan pemegang TBS yang memanfaatkan energi listrik untuk menggerakkan pemegang pohon sawit Alat penampung dan pemegang TBS ini menempel di batang pohon kelapa sawit dilengkapi dengan dua aktuator dan di kontrol oleh teknologi remote kontrol untuk memegang dan melepas batang pohon sawit. Energi potensial dari buah akan dikendalikan dengan mekanisme penampung di udara.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Kukuh Nirmala, M.Sc.</t>
   </si>
   <si>
+    <t>Muhamad Arifin, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Aulia Andi Mustika, M.Si.</t>
+  </si>
+  <si>
     <t>Prof. Dr. drh. Safika, M.Kes.</t>
   </si>
   <si>
+    <t>Cahyuning Isnaini, S.Gz., M.Sc.</t>
+  </si>
+  <si>
     <t>Prof. Dr. drh. Tutik Wresdiyati</t>
   </si>
   <si>
-    <t>Dr. Dimas Andrianto, S.Si., M.Si.</t>
+    <t>Dr. Hasan Nasrullah</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sri Suharti, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Indah Wijayanti, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Combro Beku Dari Campuran Tepung Singkong Dan Tepung Beras Ketan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202415459 </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sugiyono, M.App.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa proses pembuatan combro beku dari campuran tepung singkong dan tepung beras ketan, kelapa parut kering, santan bubuk, air, dan oncom tumis. Proses pembuatan combro beku melalui tahapan menyiapkan bahan-bahan, menimbang bahanbahan, mencampur bahan-bahan kecuali oncom tumis, mengisikan oncom tumis dalam adonan dan membentuk adonan menjadi bulat lonjong dengan berat 37 gram, menggoreng adonan combro menjadi setengah matang, dan membekukan combro setengah matang. Dengan proses pembuatan sesuai invensi ini dihasilkan combro yang dapat disimpan beku dan ketika digoreng memiliki tekstur lunak (empuk, tidak keras).</t>
+  </si>
+  <si>
+    <t>Formula Plester Cair Nanoemulgel Dengan Ekstrak Maggot Black Soldier Fly (Hermetia Illucens) Dan Ekstrak Batang Brotowali (Tinospora Crispa L.)</t>
+  </si>
+  <si>
+    <t>12-Jul-2024</t>
+  </si>
+  <si>
+    <t>S00202406484</t>
+  </si>
+  <si>
+    <t>Ir. Fahrizal Hazra, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luka lecet, iris atau sayat, dan luka bakar merupakan jenis luka yang seirng terjadi di Indonesia.  Perawatan luka diperlukan untuk merawat luka sehingga mencegah terjadinya infeksi dan perdarahan. Penutup luka yang biasa digunakan adalah kasa, plester, perban alami atau sintesis, dan kapas yang memiliki karakteristik kering, tidak memberikan lingkungan lembap serta menyebabkan rasa sakit dan perdarahan saat dilepas. Plester luka yang banyak dijual dipasaran masih memiliki kekurangan yaitu kurang elastis, menyebabkan iritasi, dan tidak memiliki kandungan zat aktif didalamnya yang dapat mempercepat dalam penyembuhan luka. Keunggulan produk invensi ini diantaranya mengatasi permasalahan luka karena kandungan protein maggot yang tinggi (40-50%) serta kandungan batang brotowali sebagai antibakteri, memberikan rasa dingin yang dapat mengurangi pembengkakan, mempercepat proses penyembuhan, serta dapat menurunkan rasa sakit di sekitar luka. Invensi ini bertujuan untuk memaksimalkan pemanfaatan kombinasi ekstrak maggot pada konsentrasi 3-5% dan ekstrak batang brotowali dengan konsentrasi 1-3% di bidang medis. Belum ada produk sejenis dengan manfaat dan keunggulan serupa sehingga invensi ini bernilai inovatif, mempunyai peluang yang menjanjikan, serta berdaya saing.</t>
+  </si>
+  <si>
+    <t>Pemodelan Sirkulasi Laut Untuk Analisis Upwelling Dan Fishing Ground Laut Indonesia</t>
+  </si>
+  <si>
+    <t>08-Aug-2024</t>
+  </si>
+  <si>
+    <t>P00202407610</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Agus Saleh Atmadipoera, D.E.S.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini adalah paket pemodelan sirkulasi CROCO &amp;ldquo;ITF-ROCM&amp;rdquo; laut untuk analisis upwelling dan fishing ground metode simulasi pergerakan massa air untuk mendeteksi distribusi larva biota laut (ikan). Invensi ini meliputi proses-proses yang mengacu pada langkah berikut: langkah (1) mengunduh data kondisi awal dan syarat batas lateral model, yang terdiri dari data komponen laut, atmosfer, dan pasang surut.; langkah (2), menjalankan model ITF-ROCM untuk mensimulasikan pola sirkulasi laut secara realistis; langkah (3), menganalisis intensitas upwelling dengan nilai Composite Upwelling Index (CUI) yang dikembangkan; langkah (4), menganalisis fishing ground berdasarkan prosedur/langkah yang telah dikembangkan. Metode yang ada dalam invensi ini dijalankan dalam tahapan yang langkah yang telah disebutkan sebelumnya. Sistem operasi yang digunakan adalah LINUX dengan bahasa pemrogaraman Matlab, Python, Unix dan Java. Dengan invensi ini, tersedia solusi simulasi analisis upwelling dan fishing ground potensial yang dapat diterapkan dalam proses pengelolaan perikanan yang berkelanjutan serta pelestarian lingkungan laut.</t>
   </si>
   <si>
     <t>drh. Wining Astini, M.Si.</t>
   </si>
   <si>
+    <t>Pramita Nurillisan, S.E.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Dra. Laksmi Ambarsari, M.S.</t>
   </si>
   <si>
     <t>drh. Miranti Fardesiana Putri, S.K.H., M.Si.</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Khaswar Syamsu, M.Sc.St.</t>
+  </si>
+  <si>
+    <t>Rahadiyan Garuda Langit Dewangga, S.Sos, M.Si.</t>
+  </si>
+  <si>
+    <t>Penentuan Bobot Syarat Tumbuh Pada Evaluasi Kesesuaian Lahan Komoditas Hortikultura Dan Pangan Utama</t>
+  </si>
+  <si>
+    <t>11-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514303</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Imas Sukaesih Sitanggang, S.Si., M.Kom.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Komputer</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan penentuan bobot syarat tumbuh untuk kelas kesesuaian lahan untuk komoditas hortikultura dan pangan utama yaitu bawang putih, bawang merah, cabai merah, cabai rawit, jagung, dan kentang, berdasarkan faktor statis dan dinamis. Faktor statis mencakup elevasi dan karakteristik lahan dan tanah, sedangkan faktor dinamis adalah data cuaca (temperatur, curah hujan, lama penyinaran dan radiasi penyinaran). Struktur klasifikasi kesesuaian lahan mengacu pada kerangka FAO (1976) yaitu lahan sangat sesuai (S1), cukup sesuai (S2), sesuai marginal (S3) dan tidak sesuai (N). Interval setiap syarat tumbuh tanaman diformulasikan berdasarkan kelas kesesuaian lahannya berdasarkan pengetahuan pakar dalam bidang budidaya tanaman hortikultura dan pangan. Bobot setiap kelompok faktor ditetapkan berdasarkan 3 (tiga) kelompok tanaman yaitu bawang putih dan kentang, jagung dan bawang merah, dan cabai merah dan cabai rawit. Pengelompokan dilakukan berdasarkan evaluasi pakar terkait faktor dominan yang mempengaruhi budidaya tanaman hortikultura dan pangan utama.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Desrial, M.Eng.</t>
   </si>
   <si>
-    <t>Dr. Ir. Didid Diapari, M.Si.</t>
+    <t>Formulasi Bio-Oil Spill Dispersant Yang Mengandung Endospora Bacillus Pseudomycoides Ray21 Sebagai Agen Bioremediasi Tanah Tercemar Minyak Bumi</t>
+  </si>
+  <si>
+    <t>22-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202515166</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Syaiful Anwar,, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Sipil dan Lingkungan</t>
+  </si>
+  <si>
+    <t>Invensi Invensi ini berhubungan dengan formulasi Bio-Oil Spill Dispersant (Bio-OSD) berbasis minyak sawit yang mengandung endospora Bacillus pseudomycoides RAY21 dan penggunaannya untuk bioremediasi tanah tercemar minyak bumi. Bio-OSD digunakan sebagai media pembawa (carrier) endospora yang diformulasikan dengan perbandingan 1 g pelet endospora per 100 mL Bio-OSD steril. Formula yang diperoleh stabil selama sedikitnya 30 hari penyimpanan pada suhu ruang dan pada saat aplikasi dapat diencerkan untuk mencapai DOR 0,25:1 &amp;ndash; 0,50:1 sebelum disemprotkan ke tanah tercemar. Aplikasi formula ini pada tanah steril dan non-steril yang terkontaminasi minyak bumi menghasilkan efisiensi degradasi Total Petroleum Hydrocarbon (TPH) masing-masing hingga 70 % dan 77 % setelah 28 hari inkubasi, serta terbukti mampu memiliki kemampuan Plant Growth Promoting Rhizobacteria (PGPR), seperti pelarut fosfat dan kalium, penambat nitrogen bebas, serta penghasil fitohormon yang mendukung pertumbuhan tanaman. Invensi ini menggabungkan fungsi pendispersi minyak dan agen biologi degrader serta potensi peningkatan unsur hara bagi tanah dalam satu formulasi, sehingga meningkatkan bioavailabilitas minyak sekaligus efektivitas bioremediasi di lahan tercemar minyak bum</t>
   </si>
   <si>
     <t>Formulasi, Karakterisasi, Dan Preparasi Farmasi Nanoemulgel Apigenin Sebagai Penyembuhan Luka Bakar</t>
   </si>
   <si>
     <t>28-Aug-2025</t>
   </si>
   <si>
     <t>S00202508281</t>
   </si>
   <si>
     <t>Dr. Bayu Febram Prasetyo, S.Si., Apt., M.Si.</t>
   </si>
   <si>
     <t>Departemen Klinik Reproduksi dan Patologi</t>
   </si>
   <si>
     <t>Apigenin telah dikenal memiliki efek antiinflamasi yang kuat dengan cara menurunkan kadar berbagai sitokin proinflamasi. Berdasarkan temuan sebelumnya, apigenin mampu menghambat respons inflamasi di kulit melalui penekanan aktivitas faktor transkripsi seperti AP-1, NF-&amp;kappa;B, dan STAT. Penelitian ini bertujuan untuk meningkatkan kelarutan dan efektivitas apigenin sebagai agen antiinflamasi melalui formulasi dalam bentuk nanoemulgel.Hasil penelitian menunjukkan bahwa formula nanoemulgel apigenin yang dikembangkan memiliki karakteristik fisik yang baik. Di antara tiga formula yang diuji, formula 2 memberikan hasil terbaik dengan ukuran partikel sebesar 256,1 nm, viskositas 2850 &amp;plusmn; 15 mPa.s, daya sebar 7,5 cm, dan pH 5,8. Ciri-ciri ini menunjukkan kestabilan fisik yang optimal serta kesesuaian untuk aplikasi topikal. Berdasarkan data tersebut, formula 2 dipilih sebagai formulasi paling unggul dan berpotensi digunakan dalam pengembangan terapi topikal untuk mempercepat penyembuhan luka bakar.</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Hardinsyah, M.S.</t>
+  </si>
+  <si>
+    <t>Aulia Hidayati, S.E., M.Ak.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Amaq Fadholly, S.K.H., M.Si.</t>
+  </si>
+  <si>
     <t>Athin Nuryanti, S.TP</t>
   </si>
   <si>
+    <t>Ratih Damayanti, S.Hut., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALAT PENGOLAHAN PANGAN NON-TERMAL BERBASIS PULSED ELECTRIC FIELD (PEF) DENGAN FLYBACK TRANSFORMER DAN MOSFET UNTUK PRETREATMENT UMBI WALUR </t>
+  </si>
+  <si>
+    <t>06-Feb-2026</t>
+  </si>
+  <si>
+    <t>S00202601272</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Purwiyatno Hariyadi, M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan alat pengolahan pangan tanpa panas berbasis Pulsed electric Field (PEF) yang mengaplikasikan pulsa medan listrik tegangan tinggi kepada sampel sehingga menyebabkan terjadinya elektroporasi pada membran sel. Invensi ini digunakan untuk menurunkan kandungan oksalat pada umbi walur (Amorphophallus Paeoniifolius var. sylvestris). PEF ini terdiri dari flyback transformer sebagai sumber tegangan tinggi, Zero Voltage Switching (ZVS) driver, MOSFET berkecepatan tinggi yang berfungsi sebagai saklar tegangan tinggi sekaligus pembentuk pulsa berbentuk persegi (rectangular pulsed), bank kapasitor, sistem kendali berbasis mikrokontroler, dan ruang perlakuan tempat berlangsungnya proses PEF. Rangkaian ini mampu menghasilkan pulsa medan listrik tegangan tinggi dalam kondisi non thermal dengan suhu operasi yang dipertahankan agar tidak meningkat secara signifikan selama perlakuan. Invensi ini memungkinkan penerapan teknologi PEF pada bahan pangan lokal dengan rancangan yang kompak, efisien energi, dan mudah dioperasikan</t>
+  </si>
+  <si>
+    <t>Krim Wajah Berbasis Rumput Laut Hijau Dan Mikroalga Sebagai Penstabil, Surfaktan, Dan Pelindung Alami Kulit</t>
+  </si>
+  <si>
+    <t>S00202601198</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi krim wajah berbasis bahan alami dari sumber daya laut yang memanfaatkan polisakarida unik dari rumput laut hijau (Ulva sp) dan fikosianin dari mikroalga (Spirulina sp.) sebagai bahan aktif utama. Bahan berbasis sumber daya laut tersebut memiliki fungsi utama sebagai penstabil alami, emulsifier, dan surfaktan, sekaligus berperan sebagai pelembap kulit melalui kemampuan mengikat air. Sementara itu, memiliki kemampuan biologis sebagai pelindung kulit terhadap sinar ultraviolet, serta memiliki aktivitas antioksidan dan antibakteri. Formulasi krim disusun dari kombinasi fase air dan fase minyak menggunakan bahan alami yang aman bagi kulit. Hasil analisis menunjukkan bahwa sediaan krim memiliki stabilitas tinggi, aktivitas antioksidan, pelindung dari sinar UV lebih dari 25+ SPF dengan efek terhadap eritema dan pigmentasi yang cukup rendah, yang menandakan efektivitas tinggi dalam melindungi kulit dari paparan sinar matahari. Uji antimikroba menunjukkan zona hambat terhadap beberapa bakteri penyebab jerawat. Invensi ini menghasilkan krim wajah alami yang bersifat pelembap, antioksidan, pelindung sinar UV, dan antimikroba, dengan keunggulan utama yaitu pemanfaatan bahan bioaktif laut yang ramah lingkungan, berkelanjutan, dan aman digunakan dalam kosmetik alami.</t>
+  </si>
+  <si>
+    <t>Dr. Dilla Mareistia Fassah, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Minuman Isotonik Ternak Ayam Dari Limbah Cair Tahu Dan Kecap Sebagai Pengganti Antibiotic Growth Prtomoter</t>
+  </si>
+  <si>
+    <t>S00202406427</t>
+  </si>
+  <si>
+    <t>Dr. Tekad Urip Pambudi Sujarnoko, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa Minuman Isotonik Ternak Ayam dari Limbah Cair Tahu dan Kecap Sebagai Pengganti AGP yang bertujuan untuk membuat suatu minuman probiotik alternatif berbahan limbah cair tahu dan kecap sebagai penggati AGP yang dapat meningkatkan berat badan ayam dan menambah kekebalan tubuh pada ayam sehingga ayam tidak mudah terkenapenyakit. Moinuman isotonik dibuat dengan fermentasi secara anaerob melalui beberapa tahapan dimulai dari pengujian brix masing-masing limbah kemudian mencampurkan kedua limbah cair tahu dan kecap kedalam satu wadah hingga kadar brix mencapai angka 20%-25% lalu ditambahkan EM4 dengan dosis 1mL/1 L. Proses fermentasi selama 14 hari dan melakukan uji brix dan uji PH ketika fermentasi sudah mencapai 14 hari, kemudian mencampurkan hasil fermentasi dengan air sesuai perlakuan. Penentuan efektifitas formula dilakukan dengan uji in vitro. Berdasarkan hasil uji terhadap formulasi didapat formulasi terbaik yaitu 1 NGP : 1 air.</t>
+  </si>
+  <si>
+    <t>Ida Ayu Iska Rakhmawati, S.Pi, M.Si</t>
+  </si>
+  <si>
     <t>Formula Kompos Blok Dari Limbah Baglog Jamur Dan Pupuk Kandang Kambing Untuk Remediasi Air Asam Tambang</t>
   </si>
   <si>
     <t>30-Sep-2025</t>
   </si>
   <si>
     <t>S00202509680</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Elis Nina Herliyana, M.Si.</t>
   </si>
   <si>
-    <t>Departemen Silvikultur</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Air asam tambang merupakan salah satu dampak dari adanya industri pertambangan yang dapat mencemari lingkungan sehingga perlu adanya remediasi. Remediasi air asam tambang  yang  ramah  lingkungan  dilakukan  dengan  metode  lahan  basah  buatan menggunakan  kompos  blok. Invensi  ini menghasilkan  formula pembuatan  kompos blok dengan memanfaatkan limbah organik yang dapat diaplikasikan di lahan basah buatan untuk  remediasi  air  asam  tambang.  Kompos  dirancang  dalam  bentuk  padat  dengan penambahan bahan perekat sehingga memiliki kekuatan fisik yang stabil dan daya tahan yang tinggi di lingkungan yang basah. Formula sesuai invensi ini terdiri atas kombinasi limbah baglog jamur, pupuk kandang kambing, dan semen. Limbah baglog jamur kaya akan  karbon  organik,  berpori,  dan  mudah  terdegradasi,  sementara  pupuk  kandang kambing  mengandung  unsur  hara  makro  dan  mikro  yang  mendukung  pertumbuhan mikroorganisme pereduksi sulfat. Nilai pH air asam tambang meningkat, sedangkan kadar logam menurun setelah diberikan perlakuan kompos blok.</t>
   </si>
   <si>
-    <t>Formula Saripati Ayam-Herbal Dan Proses Pembuatannya Untuk Meningkatkan Kebugaran</t>
-[...13 lines deleted...]
-  <si>
     <t>Dr. drh. Wahono Esthi Prasetyaningtyas, M.Si.</t>
   </si>
   <si>
-    <t>Formula Nanocoating Berbasis Serisin Limbah Kokon dan Pektin Kulit Jeruk untuk Peningkatan Umur Simpan Serta Kesegaran Buah Pisang Mas</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Pisang merupakan salah satu komoditas hortikultura utama Indonesia. Salah satu jenis pisang yang diminati oleh masyarakat adalah pisang mas. Kehilangan hasil panen pisang akibat respirasi dan produksi gas etilen berlebih mencapai 16,36%. Salah satu metode perpanjangan  umur  simpan  buah  yang  sedang  dikembangkan  adalah  pengaplikasian coating dari pektin. Performa coating pektin dapat ditingkatkan melalui pengkombinasian dengan  serisin  untuk  meningkatkan  sifat  mekanis  coating.  Teknologi  nano  dapat meningkatkan kemampuan coating untuk menutupi pori-pori kulit buah dengan lebih baik. Terdapat  3  formula nanocoating (F1,  F2,  F3)  dengan  material  berupa nanopektin/nanoserisin, gliserol, tween-80 dan asam stearat. Pengaplikasian nanocoating dilakukan  dengan  mencelupkan  pisang  kedalam  larutan  NP  dan  dikeringkan  lalu dicelupkan  pada  larutan  NS  dan  dikeringkan.  Formula nanocoating mempengaruhi peningkatan  umur  simpan  dan  kesegaran  buah  pisang  baik  secara  fisikokimia  (susut bobot, kelunakan, tpt, tat, perubahan warna, laju respirasi, dan laju produksi gas etilen) dan organoleptik (mutu hedonik dan hedonik overall).</t>
+    <t>Boks Penyimpanan Anti Jamur Berbahan Dasar Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>S00202510284</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indonesia  merupakan produsen  kelapa  sawit  terbesar  di dunia  dengan  total produksi sekitar 46 juta metrik ton pada tahun 2024/2025, atau lebih dari 58% pasokan minyak sawit global. Tingginya produksi tersebut menimbulkan limbah dalam jumlah besar, salah satunya tandan kosong kelapa sawit (TKKS) yang hingga kini belum dimanfaatkan secara optimal. Selama ini, boks penyimpanan yang digunakan masyarakat umumnya berbahan karton  atau  plastik  yang  relatif  kurang  ramah  lingkungan  serta  mudah  terpengaruh kelembapan,  sehingga  berpotensi  memicu  pertumbuhan  jamur,  terutama  pada  wilayah beriklim  tropis.  Invensi  ini  menghadirkan  Palmify,  yaitu  boks  penyimpanan  yang memanfaatkan TKKS sebagai bahan utama. Komposisi material terdiri atas serat TKKS, lateks,  kompon,  dan  propan.  Boks  ini  berbentuk  balok  dengan  ukuran  40&amp;times;30&amp;times;30  cm dengan ketebalan lembaran 1 mm dan dirancang untuk menyimpan berbagai jenis barang. Palmify  memiliki  sifat  tahan  jamur,  ramah  lingkungan,  serta  mampu  mengurangi penumpukan  limbah  TKKS  yang  berpotensi  mencemari  lingkungan.  Dengan  demikian, invensi ini tidak hanya memberikan fungsi praktis sebagai wadah penyimpanan,  tetapi juga menawarkan solusi berkelanjutan dalam pengembangan produk rumah tangga ramah lingkungan.</t>
+  </si>
+  <si>
+    <t>Metode Peningkatan Sifat Fisis Dan Mekanis Kayu Ringan Dengan Teknik Modifikasi Berbasis Furfuril Alkohol-Tanin</t>
+  </si>
+  <si>
+    <t>03-Dec-2024</t>
+  </si>
+  <si>
+    <t>S00202414196</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode peningkatan sifat fisis dan mekanis kayu ringan dengan teknik modifikasi berbasis furfuril alkohol-tanin. Metode peningkatan sifat fisis dan mekanis kayu dilakukan dengan tahapan proses pengeringan, penataan kayu, impregnasi larutan impregnan ke dalam struktur kayu, perendaman, pemanasan dan conditioning. Hasil menunjukkan bahwa kayu termodifikasi furfuril alkohol-tanin memberikan sifat fisis terutama sifat ketahanan terhadap pencucian yang lebih baik dan memberikan sifat mekanis MoE/MoR lebih baik daripada kayu yang hanya termodifikasi furfuril alkohol. Kayu termodifikasi furfuril alkohol-tanin ini memberikan stabilitas dimensi yang sangat baik sehingga mampu meningkatkan mutu dari kayu ringan atau kayu dari pohon cepat tumbuh.</t>
   </si>
   <si>
     <t>Bella Fatima Dora Zaelani, S.Si., M.Si.</t>
   </si>
   <si>
+    <t>Formula Bioplastik Antimikrob Berbasis Selulosa Pelepah Pisang Klutuk Dengan Penambahan Essential Oil Serai Wangi Untuk Meningkatkan Umur Simpan Daging Segar</t>
+  </si>
+  <si>
+    <t>03-Oct-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202410618 </t>
+  </si>
+  <si>
+    <t>Dr. Nur Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Konsumen Indonesia lebih menyukai daging dalam kondisi segar yang umumnya memiliki masa simpan 2 hari pada suhu refrigerator sehingga menjadi tantangan bagi swalayan dan restoran yang menawarkan daging kualitas premium. Daging premium umumnya dikemas dalam plastic wrap yang tidak mampu mempertahankan kualitas akibat pertumbuhan mikrob dan menimbulkan sampah yang berdampak bagi lingkungan. Penambahan minyak asiri serai wangi (SW) ke dalam plastik biodegradable berbasis selulosa pelepah pisang berpotensi sebagai kemasan antimikrob. Formula bioplastik yaitu selulosa pelepah pisang klutuk, pati jagung, kitosan, aquades, asam asetat, gliserol dan essential oil serai wangi dengan nilai elongasi 172,15%, migrasi 320 mg/dm&amp;sup2;, permeabilitas uap air 0,165 g H2O/m&amp;sup2;/24 jam, ketahanan air 60,37%, dan biodegradabilitas 8 hari. Uji umur simpan daging menunjukkan bahwa daging yang dikemas dalam bioplastik P4 memenuhi standar angka lempeng total (ALT) hingga hari ke-4 dengan hasil negatif untuk Escherichia coli dan kapang, sedangkan pada plastic wrap hanya hingga hari ke-2. Perubahan parameter bau, warna, dan tekstur pada bioplastik P4 lebih baik dibandingkan plastic wrap. Dengan demikian, bioplastik P4 memiliki karakteristik mekanik terbaik dan efektif memperpanjang umur simpan daging segar hingga hari ke-4.</t>
+  </si>
+  <si>
     <t>Ichsan Hardyanto, M.Si</t>
   </si>
   <si>
-    <t>Taopik Ridwan, SP., M.Si</t>
+    <t>Pupuk Kitosan Cair Berbasis Limbah Cangkang Udang Sebagai Pemacu Pertumbuhan Benih Tanaman Kacang Panjang</t>
+  </si>
+  <si>
+    <t>S00202602925</t>
+  </si>
+  <si>
+    <t>Zacky Arivaie Santosa, S.T.P</t>
+  </si>
+  <si>
+    <t>Departemen Ekonomi Sumberdaya dan Lingkungan</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan pupuk kitosan cair berbasis limbah cangkang udang yang diformulasikan sebagai biostimulan untuk meningkatkan pertumbuhan awal tanaman hortikultura. Limbah cangkang udang diolah melalui tahapan pembersihan, deproteinasi dengan NaOH, demineralisasi dengan HCl, dan deasetilasi dengan NaOH pekat untuk menghasilkan kitosan, yang selanjutnya dilarutkan dalam larutan asam asetat dan diencerkan hingga diperoleh pupuk kitosan cair. Pupuk kitosan cair ini diaplikasikan pada benih atau tanaman muda, misalnya kacang panjang, melalui perendaman benih dan/atau penyiraman media tanam pada fase awal pertumbuhan. Hasil pengujian menunjukkan bahwa perlakuan pupuk kitosan cair menghasilkan pertumbuhan tanaman kacang panjang yang lebih cepat dan tinggi tanaman yang lebih besar dibandingkan perlakuan pupuk komersil cair dan kontrol air pada periode pengamatan hingga hari ke-7 setelah tanam. Invensi ini menyediakan alternatif pupuk hayati yang ramah lingkungan dengan memanfaatkan limbah cangkang udang sebagai sumber kitosan dan tidak memerlukan formulasi nanokomposit kompleks seperti pada beberapa paten pupuk berbasis kitosan yang telah ada sebelumnya.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Suwardi, M.Agr.</t>
   </si>
   <si>
-    <t>Dr. Yessie Widya Sari, S.Si., M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>Prof. Dr. drh. Agustin Indrawati, M.Biomed.</t>
   </si>
   <si>
+    <t>Dr. Dwiyoga Nugroho, S.T., M.T.</t>
+  </si>
+  <si>
     <t>Dr. Karlisa Priandana, S.T., M.Eng.</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Moh. Yani, M.Eng.</t>
+  </si>
+  <si>
     <t>Prof. Dr. drh. Ekowati Handharyani, M.Si.</t>
   </si>
   <si>
     <t>Dr. Ir. Meika Syahbana Rusli, M.Sc.Agr.</t>
   </si>
   <si>
     <t>Metode Fitoremediasi Menggunakan Amazon Frogbit Sebagai Peningkat Kualitas Air Budidaya</t>
   </si>
   <si>
     <t>S00202507668</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi  kali  ini  adalah  metode  pemanfaatan  amazon  frogbit  (L.  laevigatum)  untuk memperbaiki kualitas air dalam kegiatan budidaya air tawar. Metode pengelolaan kualitas air  budidaya  umumnya  memerlukan  proses  yang  cukup  mahal,  karena  membutuhkan sistem dan teknologi yang memerlukan alat dan bahan yang memiliki biaya yang relatif lebih tinggi. Invensi ini menghasilkan metode pemanfaatan amazon frogbit dengan proses yang relatif lebih cepat dan mampu menghasilkan kestabilan kualitas air yang maksimal dalam  kegiatan  budidaya  air  tawar.  Keunggulan  secara  umum  invensi  metode pemanfaatan amazon frogbit ini adalah prosesnya yang lebih sederhana sehingga biaya yang dikeluarkan juga menjadi lebih rendah. Selain itu, invensi ini juga mampu membuat kualitas air yang meliputi pH, oksigen terlarut, total amonia nitrogen, nitrat, dan fosfat menjadi lebih stabil khususnya untuk kegiatan budidaya air tawar. Keunggulan lain dari invensi  ini  yakni  mampu  mengoptimalkan  tingkat  kelangsungan  hidup  serta  rasaio konversi pakan.</t>
   </si>
   <si>
     <t>Dr. dr. Irma Herawati Suparto, M.S.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Dodik Briawan, M.C.N.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Prof. Dr. Ir. Etty Riani, M.S.</t>
   </si>
   <si>
     <t>Set Primer Spesifik Deteksi Cepat Spesies Cakalang Katsuwonus Pelamis Berbasis Amplifikasi Isotermal</t>
   </si>
   <si>
     <t>09-Dec-2025</t>
   </si>
   <si>
     <t>S00202514059</t>
   </si>
   <si>
     <t>Dr. Puji Rianti, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan set primer spesifik untuk deteksi cepat spesies cakalang (Katsuwonus pelamis) menggunakan metode amplifikasi isotermal kolorimetri Loopmediated Isothermal Amplification (LAMP). Desain primer yang dikembangkan mengacu pada gen mitokondria cytochrome b (Cyt b) yang digunakan sebagai penanda molekuler spesies. Set primer yang dihasilkan terdiri atas dua primer luar (F3 SJT dan B3 SJT), dua primer dalam (FIP SJT dan BIP SJT), serta satu primer loop (LB SJT). Primer-primer tersebut memiliki karakteristik suhu leleh (Tm), komposisi GC, dan panjang oligonukleotida yang disesuaikan untuk mendukung amplifikasi optimal pada suhu konstan 60-65&amp;deg;C. Hasil uji in silico menunjukkan bahwa set primer ini secara spesifik hanya mengikat pada sekuens target Katsuwonus pelamis dan tidak bereaksi silang dengan spesies dari famili Scombridae lainnya. Invensi ini memberikan kontribusi penting terhadap pengembangan alat deteksi cepat berbasis DNA untuk memastikan keaslian bahan baku ikan cakalang pada berbagai bentuk produk perikanan. Set primer yang dikembangkan memiliki keunggulan karena dapat diaplikasikan baik pada sistem aplifikasi DNA isotermal di laboratorium maupun pada platform lapangan (on-site test). Invensi ini memungkinkan proses autentikasi spesies dilakukan dengan cepat, akurat, dan tanpa memerlukan peralatan PCR konvensional, sehingga mendukung peningkatan keamanan pangan serta pencegahan praktik kecurangan dalam perdagangan hasil laut.</t>
   </si>
   <si>
     <t>Dr. Prayoga Suryadarma, S.T.P., M.T.</t>
   </si>
   <si>
     <t>Attractive Toxic Blood Sugar Bait (ATBSB) Sebagai Alternatif Pengendalian Nyamuk Vektor Demam Berdarah Dengue (Aedes aegypti)</t>
   </si>
   <si>
     <t>16-Dec-2023</t>
   </si>
   <si>
     <t>P00202314149</t>
   </si>
   <si>
     <t>Dr. drh. Susi Soviana, M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Nyamuk Aedes aegypti dan Ae. albopictus merupakan vektor utama demam dengue. Nyamuk Ae. aegypti umumnya berkembang biak pada air tergenang yang jernih di dalam ruangan. Metode attractive toxic blood sugar bait (ATBSB) merupakan metode untuk menarik nyamuk menggunakan bahan yang mengandung darah, gula dan insektisida. Nyamuk akan datang untuk mengisap cairan umpan dan akan mati karena kontak dengan insektisida. ATBSB dibuat dengan komposisi perbandingan darah, gula dan insektisida sebesar 60:39:1. Darah yang digunakan dalam pembuatas ATBSB adalah darah sapi dari rumah potong hewan, sedangkan gula berasal dari gula pasir putih. Insektisida yang digunakan merupakan sipermetrin dengan konsentrasi 0,1%. Penggunaan ATBSB dilakukan dengan aplikator yang terbuat dari bahan peralon dan memiliki sumber cahaya lampu sebagai pemanas. Berdasarkan uji efikasi formulasi ATBSB menunjukkan bahwa formulasi dapat menarik nyamuk Ae. aegypti untuk datang dan mengakibatkan kematian nyamuk sampai dengan 81% setelah 24 jam pemasangan. Uji toksikologi akut oral dan dermal juga menunjukkan bahwa formulasi ATBSB termasuk dalam bahan formulasi
 insektisida golongan IV atau tidak toksik.</t>
   </si>
   <si>
-    <t>Drs. Dudi Tohir, M.S.</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. drh. Dwi Budiono, M.Si.</t>
   </si>
   <si>
-    <t>Proses Penurunan Kadar Kalsium Oksalat Pada Tepung Porang Dengan Teknik Kavitasi Microbubble</t>
-[...7 lines deleted...]
-  <si>
     <t>Dr. Anto Tri Sugiarto, M.Eng.</t>
   </si>
   <si>
-    <t>Tepung porang memiliki kandungan kalsium oksalat yang tinggi sehingga berbahaya bagi kesehatan apabila dikonsumsi secara langsung. Pengurangan kadar kalsium oksalat yang umum dilakukan adalah dengan cara perebusan dengan pemakaian volume air yang besar. Proses tersebut berdampak pada kebutuhan energi yang tinggi pada tahap proses hilir khususnya pada proses pengeringan. Proses penuruan kadar kalsium oksalat pada tepung porang yang dilakukan dengan teknik kavitasi microbubble dapat dilakukan dengan jumlah air yang lebih sedikit. Pengurangan jumlah air pada ekstraksi dilakukan dengan pemilihan ukuran partikel tepung dan pengaturan komposisi larutan melalui rasio jumlah tepung, isopropil alcohol dan larutan NaCl. Pada proses kavitasi dilakukan pengaturan laju alir udara, fluida dan waktu kavitasi untuk mendapatkan tingkat pemecahan sel terbaik yang ditandai dengan semakin banyaknya kalsium oksalat yang keluar dari sel dan selanjutnya bereaksi dengan NaCI. Tingkat penurunan kalsium oksalat hasil invensi dapat mencapai 85%. Penurunan kadar oksalat ini lebih tinggi dibanding proses perebusan. Penggunaan energi pada proses ini juga lebih kecil karena suhu yang digunakan lebih rendah. Kandungan kalsium oksalat yang rendah dengan tingkat glukomanan yang tinggi menjadikan produk invensi ini memiliki kualitas lebih baik dan aman bagi kesehatan. Teknik kavitasi microbubble juga mudah untuk diaplikasikan pada skala industri.</t>
-[...11 lines deleted...]
-    <t>P00202406420</t>
+    <t>Dr. drh. Anisa Rahma, S.K.H., M.Si.</t>
   </si>
   <si>
     <t>Fariz Am Kurniawan, S.Pt., M.Si.</t>
   </si>
   <si>
-    <t>Invensi berupa komposisi dan proses pembuatan suplemen pakan domba dengan memanfaatkan kulit kacang bogor sebagai salah satu bahan pakan sumber serat telah ditemukan. Suplemen pakan yang dibuat terdiri atas bahan-bahan dan komposisi antara lain: Kulit kacang bogor dan urea 5%. Kulit kacang bogor yang telah dikeringkan dicampurkan dengan larutan urea 5% lalu disimpan selama 14 hari, setelah itu diberikan pada domba sebagai suplementasi pakan hijauan. Hasil performa domba menunjukkan bahwa bobot badan akhir dan respon fisiologis berada ada nilai normal sehingga suplemen pakan berbasis kulit kacang bogor tidak menyebabkan domba mengalami stress. Pemanfaatan kulit kacang bogor sebagai salah satu sumber serat untuk suplemen pakan domba sangat berpotensi dan menjanjikan untuk dikembangkan.</t>
-[...8 lines deleted...]
-    <t>S00202507561</t>
+    <t>Prof. Dr. Ir. Feri Kusnandar, M.Sc.</t>
+  </si>
+  <si>
+    <t>Faldiena Marcelita, S.T., M.Kom.</t>
   </si>
   <si>
     <t>Dr. Ahmad Yani, S.T.P., M.Si.</t>
   </si>
   <si>
-    <t xml:space="preserve">Invensi  ini  merupakan  suatu  sarana  untuk  berbudidaya  unggas  bertipe  tertutup. Komponen-komponen  dari  penyusun  sistem-sistem  penyusun  kandang  yang  bersifat portabel,  supaya  bisa  dipindahkan  dari  satu  tempat  ke  tempat  lainnya.  Sarana pemeliharaan tersebut kontruksinya bisa disesuaikan dengan berbagai kondisi permukaan atau elevasi tanah. Pada penggunaannya kondisi klimatologi di dalam ruangan kandang tipe  tertutup  yang  dibuat;  cara  kerjanya  tetap  disesuaikan  dengan  kebutuhan  hidup unggas yang dipelihara, supaya pertumbuhan dan perkembangannya bisa optimal. Perlu diketahui,  bahwa  material-material penyusun sistem kandang  tertutup  tersebut berasal dari bahan baku lokal untuk meningkatkan nilai dari TKDN.</t>
+    <t>Formula dan Metode Pembuatan Penyedap Rasa Nabati Berbasis Tempe Berdasarkan Metode Permukaan Respons</t>
+  </si>
+  <si>
+    <t>P00202406029</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Endang Prangdimurti, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan aplikasi tempe bosok sebagai bahan baku pembuatan penyedap rasa nabati. Invensi ini bertujuan untuk menyediakan formula dan metode pembuatan penyedap rasa nabati menggunakan tempe bosok sebagai bahan baku utama dan bahan tambahan pangan lain sebagai penstabil sehingga dihasilkan produk penyedap rasa bubuk yang siap untuk dikomersialisasi. Tahapan pembuatan penyedap rasa nabati berbasis tempe bosok terdiri dari tiga tahapan utama, yaitu: 1) pembuatan tepung tempe bosok, 2) pembuatan campuran kering bumbu, dan 3) pembuatan penyedap rasa nabati berbasis tempe bosok. Formula penyedap rasa nabati berbasis tempe bosok adalah campuran tepung tempe bosok, garam, gula, maltodekstrin, bawang putih bubuk, bawang merah bubuk, lada bubuk, silika dioksida dan air. Penyedap rasa ini memiliki skor penerimaan keseluruhan atribut sebesar 5,05 yang berarti produk agak disukai oleh konsumen, serta menghasilkan rasa umami 0,42x dibandingkan dengan produk komersial, yaitu bumbu rasa jamur. Invensi yang diajukan ini berbeda dengan invensi sebelumnya, yaitu menggunakan bahan penstabil sebagai bahan tambahan pangan di dalamnya. Dengan formulasi ini, diharapkan penyedap rasa nabati berbasis tempe bosok memiliki rasa yang konsisten, stabilitas yang tinggi, serta masa simpan yang lebih lama dan memenuhi persyaratan uji SNI 01-4273-1996.</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Proses Pembuatan Pupuk Bokashi Residu Garam Rumput Laut Cokelat (Sargassum sp.) Menggunakan Mikroorganisme Lokal Kulit Pisang</t>
+  </si>
+  <si>
+    <t>03-Jul-2024</t>
+  </si>
+  <si>
+    <t>P00202406106</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nurjanah, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi pupuk bokashi residu garam rumput laut cokelat (Sargassum sp.) dengan proses pembuatannya menggunakan mikroorganisme lokal kulit pisang. Formulasi pupuk bokashi residu garam rumput laut cokelat (Sargassum sp.) terdiri dari residu garam rumput laut cokelat (Sargassum sp.), sekam, dedak, dan mol cair kulit pisang yang kemudian diolah menjadi pupuk bokashi. Invensi ini memiliki nilai pH, C-Organik, P2O5, dan K2O sesuai dengan standar SNI 7763:2018. Invensi formulasi pupuk bokashi berbahan baku residu garam rumput laut cokelat (Sargassum sp.) dengan proses pembuatannya menggunakan mikroorganisme lokal kulit pisang dapat diaplikasikan pada bidang pertanian.</t>
   </si>
   <si>
     <t>Dr. Ivan Permana Putra, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Made Astawan, M.S.</t>
-[...2 lines deleted...]
-    <t>Prof. Dr. Ir. Wini Trilaksani, M.Sc.</t>
+    <t>dr. Riati Sri Hartini, M.Sc., Sp.KJ</t>
   </si>
   <si>
     <t>Komposisi Virgin Fish Oil Berbasis Minyak Hati Ikan Cucut (Centrophorus Sp.) Kombinasi Omega-3, Taurin, Dan Antioksidan Sebagai Imunostimulan</t>
   </si>
   <si>
     <t xml:space="preserve">S00202415586 </t>
   </si>
   <si>
-    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>Invensi ini bertujuan menghasilkan komposisi virgin fish oil berbasis minyak hati ikan cucut yang dikombinasikan dengan omega-3, taurin, dan antioksidan sebagai imunostimulan melalui uji in vitro dan mengetahui pengaruh konsentrasi antioksidan terhadap oksidasi minyak ikan selama penyimpanan. Komposisi virgin fish oil minyak hati ikan Cucut terdiri dari penambahan omega-3, taurin, dan antioksidan Minyak hati cucut (Centrophorus sp.) Minyak hati ikan cucut diekstraksi sehingga dihasilkan minyak ikan kaya squalene. Minyak ikan kaya squalene ditambahkan dengan antioksidan. Hasil uji in vitro menunjukkan sampel minyak ikan kaya squalene dan memiliki kandungan EPA dan DHA masing-masing sebesar 0,68% dan 2,69%, dan squalene sekitar 21,21% dari total senyawa yang terdeteksi.</t>
   </si>
   <si>
     <t>Martini Hudayanti, S.Si.</t>
   </si>
   <si>
-    <t>Ukhradiya Magharaniq Safira Purwanto, S.Si., M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. Sari Putri Dewi, S.Pt., M.Si.</t>
   </si>
   <si>
-    <t>Metode Sintesis Nanopartikel Kitosan Sebagai Agens Antivirus Dan Antiserangga</t>
+    <t>Prof. Dr. Ir. Anas Miftah Fauzi, M.Eng.</t>
+  </si>
+  <si>
+    <t>Ir. Endang Sunarwati Srimariana, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Utami Dyah Syafitri, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Tjahja Muhandri, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Trisna Priadi, M.Eng.Sc.</t>
+  </si>
+  <si>
+    <t>drh. Surya Kusuma Wijaya, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Pakan Vaksin Bivalen Mycobacterium fortuitum dan Aeromonas hydrophila pada Budidaya Ikan Gurami</t>
+  </si>
+  <si>
+    <t>14-Dec-2021</t>
+  </si>
+  <si>
+    <t>S00202111493</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sukenda, M.Sc.</t>
+  </si>
+  <si>
+    <t>Telah dihasilkan invensi berupa aplikasi vaksin bivalen M. fortuitum dan A. hydrophila yang diberikan secara oral melalui pakan untuk meningkatkan kekebalan spesifik seperti antibodi dan mencegah penyakit mycobacteriosis dan motil aeromonad septisemia (MAS) pada budidaya ikan gurami. Pakan bervaksin bivalen memiliki komposisi meliputi pakan komersial, vaksin sel utuh M. fortuitum, vaksin sel utuh A. hydrophila dan putih telur dengan perbandingan 10:1:0,02. Sediaan vaksin sel utuh dari M. fortuitum dan A. hydrophila yang diinaktivasi dengan 3% neutral buffered formalin (NBF). Vaksin bivalen dibuat dengan campuran vaksin monovalen dengan perbandingan vaksin M. fortuitum dan A. hydrophila 1:1 (v/v) dengan masing-masing dosis vaksin 108 CFU/g pakan. Vaksinasi diberikan ke ikan gurami secara oral melalui pakan selama satu minggu diawal pemeliharaan. Vaksinasi menggunakan vaksin bivalen M. fortuitum dan A. hydrophila mampu meningkatkan total eritrosit, leukosit, hemoglobin, hematokrit, aktivitas fogositik dan level antibodi ikan gurami. Selain itu, vaksin bivalen M. fortuitum dan A. hydrophila memberikan perlindungan terhadap infeksi patogen penyusunnya. Penggunaan vaksin bivalen M. fortuitum dan A. hydrophila merupakan strategi dalam melindungi ikan gurami dari penyakit melalui peningkatkan kekebalan spesifik.</t>
+  </si>
+  <si>
+    <t>Rut Novalia Rahmawati Sianipar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Arif Darmawan, S.Pt., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Komponen Sel Surya Solid State Dye-Sensitized Solar Cell Berbasis Carbon Quantum Dots Dan Elektrolit Biopolimer</t>
+  </si>
+  <si>
+    <t>S00202409491</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan melakukan fabrikasi dan menguji stabilitas performa SS-DSSC dengan elektrolit padat berbasis gel biopolimer, mengidentifikasi pengaruh carbon quantum dots (CQD) sebagai lapisan co-active, dan mengoptimalkan susunan rangkaian mini panel. CQD disintesis menggunakan metode hidrotermal, TiO2 sebagai fotoanoda disintesis menggunakan metode tetes, klorofil diekstraksi dari bayam menggunakan etanol, elektrolit padat berbasis gel disintesis dengan mencampurkan larutan KI/I2 dengan gelatin. Fabrikasi sel surya dilakukan dengan metode sandwich dengan fotoanoda pada kaca TCO dan counter-elektroda perak pada kaca akrilik. Penyusunan mini panel dilakukan dengan sistem dua paralel yang diserikan. CQD menunjukkan properti optik yang baik dengan spektrum absorbansi lebar serta puncak pada 394 nm, properti semikonduktor dengan celah pita energi sebesar 2,68 eV. TiO2 sebagai permukaan penyerapan cahaya oleh dye memiliki fase anatase berdasarkan hasil uji XRD. Klorofil menyerap spektrum yang lebar mulai dari 400 sampai 700 nm. Elektrolit gel memiliki konduktivitas ion yang baik sebagai media transportasi ion. Penggunaan elektrolit gel berbasis gelatin dan integrasi CQD pada fotoanoda terbukti secara signifikan meningkatkan stabilitas dan efisiensi SS-DSSC. Fabrikasi mini-panel SS-DSSC menggunakan konfigurasi seri-paralel untuk meningkatkan arus dan tegangan, menghasilkan peningkatan fill factor dan efisiensi keseluruhan. Mini-panel SS-DSSC mencapai efisiensi 6,76% dengan kinerja yang lebih stabil dan andal dibandingkan sistem konvensional</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Yaya Suryana, M.Sc., IPU.</t>
+  </si>
+  <si>
+    <t>Dr. Ismail Budiman, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Imam Busyra Abdillah, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>PERALATAN ANALISIS KUALITAS SEMEN SAPI SECARA MAKROSKOPIS MENGGUNAKAN ARDUINO MEGA 2560</t>
+  </si>
+  <si>
+    <t>P00202308620</t>
+  </si>
+  <si>
+    <t>drh. Mokhamad Fakhrul Ulum, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Analisis kualitas semen sapi sangat penting dilakukan sebelum diolah menjadi semen beku untuk keperluan inseminasi buatan. Namun, risiko transportasi dari lokasi penampungan menuju laboratorium pengujian dapat menurunkan kualitas semen bahkan menyebabkan kematian spermatozoa. Invensi ini berupa peralatan yang dapat menganalisis kualitas semen sapi menggunakan sensor-sensor digital berbasis Arduino Mega 2650 yang dibandingkan dengan pengukuran standar laboratorium. Invensi ini mempunyai kelebihan dibandingkan dengan prior art sebelumnya di mana dapat melakukan analisis kualitas semen sapi dari beberapa parameter dalam sekali proses (one stop analysis). Parameter yang dapat dianalisis antara lain volume, pH, tingkat kekentalan, dan warna. Semen sapi yang telah dikoleksi di lokasi penampungan dapat segera dianalisis kualitasnya pada semua peralatan analisis kualitas semen sapi secara digital dalam waktu 5 detik, sehingga menurunkan risiko penurunan kualitas dan kematian sel spermatozoa pada semen sapi pejantan serta mengurangi risiko human error akibat penilaian subjektif petugas laboratorium.</t>
+  </si>
+  <si>
+    <t>Komposisi Media Semai Berbasis Biochar Ampas Tebu, Kitosan Cangkang Keong Sawah, Alga Laut Gracilaria sp., Dan Serbuk Kunyit Sebagai Indikator Kelembaban Alami</t>
+  </si>
+  <si>
+    <t>07-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202509956</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Herdhata Agusta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Media semai berperan penting dalam menunjang produktivitas sejak tahap pembibitan. Namun, media konvensional seperti tanah gambut, sekam, dan cocopeat masih memiliki keterbatasan,  antara  lain  rendahnya  kandungan  nutrisi,  daya  simpan  air  yang  kurang optimal,  serta  ketiadaan  indikator  kelembaban  yang  menyulitkan  petani  menentukan waktu  penyiraman.  Kondisi  ini  menuntut  adanya  inovasi  media  semai  yang  ramah lingkungan,  praktis,  dan  mampu  mendukung  pertumbuhan  tanaman  secara  optimal. SwitBio  hadir  sebagai  solusi  berupa  media  semai  cerdas  berbahan  dasar biochar dari ampas  tebu, kitosan cangkang keong sawah, serbuk alga Gracilaria sp., pati singkong, serta  kunyit  sebagai  indikator  kelembaban  alami.  Perpaduan  bahan  ini  menghasilkan media  yang  mampu  menjaga  kelembaban,  menyediakan  nutrisi  makro  dan  mikro, sekaligus  menghadirkan  antibakteri  alami.  Kunyit  berperan  sebagai  indikator  visual kelembaban, sehingga petani lebih mudah mengatur penyiraman. Produk ini berbentuk kubus berukuran 2,5 &amp;times; 2,5 &amp;times; 3 cm dengan berat 20 g per blok, dikemas dalam satu box berisi  55  blok  (1.100  g).  Seluruh  komponennya  biodegradable  sehingga  dapat  terurai menjadi kompos setelah digunakan. SwitBio unggul dibanding media semai konvensional karena  memiliki  retensi  air  tinggi,  kandungan  nutrisi  lengkap,  serta  fitur  indikator kelembaban.  Dengan  demikian,  SwitBio  mendukung  kemandirian  pangan,  efisiensi penyiraman, dan keberlanjutan pertanian ramah lingkungan.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Tatag Budiardi, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Tati Nurhayati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Imam Wahyudi, M.S.</t>
+  </si>
+  <si>
+    <t>Teknologi Reaktor Air Mancur Untuk Pengelolaan Sungai Tercemar Akibat Limbah Domestik</t>
+  </si>
+  <si>
+    <t>02-Sep-2024</t>
+  </si>
+  <si>
+    <t>P00202408793</t>
+  </si>
+  <si>
+    <t>Dr. Eng. Allen Kurniawan, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan teknologi modifikasi reaktor air mancur untuk memperbaiki masalah pencemaran air sungai akibat limbah domestik. Lebih khusus invensi ini mengintegrasikan empat tahap pengolahan yang terdiri atas flotasi udara terlarut, filtrasi, aerasi, dan media pertumbuhan melekat. Tujuan utama dari invensi yaitu untuk mengatasi permasalahan turbiditas, kontaminan organik (BOD dan COD), total koliform, dan nilai oksigen terlarut dalam air sungai. Tujuan lain invensi ini adalah mengintegrasikan sistem sensor dan kendali otomatis pada unit pengolahan yang terdiri atas sensor turbiditas, ketinggian muka air, dan debit agar unit pengolahan dapat berjalan secara efisien sesuai dengan kandungan air. Proses pengolahan dari invensi ini didukung dengan tiga bagian utama yaitu air mancur, reaktor, dan filtrasi multimedia di dalam satu unit kompak yang memanfaatkan prinsip filtrasi dan aerasi dalam proses pengolahannya.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Agus Kartono, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Rini Purnawati, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Bambang Riyanto, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Budi Setiawan, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Cece Sumantri, M.Sc.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Tepung Kuning Telur Dan Aplikasinya Pada Mayones</t>
+  </si>
+  <si>
+    <t>S00202602477</t>
+  </si>
+  <si>
+    <t>Dr. Tuti Suryati, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Ayam IPB-D1 menghasilkan telur dengan kualitas tinggi. Telur ayam sering digunakan sebagai bahan fungsional dalam bentuk tepung karena memiliki banyak keuntungan diantaranya pengurangan biaya transportasi dan penyimpanan. Invensi ini bertujuan untuk menghasilkan tepung kuning telur dengan kualitas baik yang berasal dari telur ayam IPB-D1 dengan berbagai metode pengeringan yaitu pengeringan semprot, pengeringan oven, dan pengeringan vakum. Penelitian ini juga bertujuan menguji sifat fungsional tepung kuning telur ayam IPB-D1 dengan diaplikasikan dalam pembuatan mayones dan dibandingkan dengan mayones berbahan kuning telur segar dan tepung kuning telur komersial. Hasil penelitian menunjukkan bahwa metode pengeringan bubuk kuning telur yang berbeda dapat memengaruhi aktivitas emulsi, TPC, aw, pH, air, abu, dan kadar lemak. Metode pengeringan tidak memengaruhi kandungan protein dan stabilitas emulsi. Tepung kuning telur dengan pengeringan oven memberikan hasil terbaik untuk analisis kualitas dan menghasilkan mayones yang tidak berbeda nyata secara fisik dan fungsional dari mayones yang terbuat dari bubuk kuning telur komersial dan kuning telur segar.</t>
+  </si>
+  <si>
+    <t>drh. Tetty Barunawati Siagian, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Dewi Sarastani, M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Sintesis Katalis Sulfonik Magnetik Karbon Dari Ulva Lactuca Dan Karakteristik Produk Yang Dihasilkannya</t>
+  </si>
+  <si>
+    <t>P00202407854</t>
+  </si>
+  <si>
+    <t>Invensi ini mengungkapkan suatu metode sintesis katalis sulfonik magnetik karbon dari Ulva lactuca dengan tahapan menyiapkan serbuk Ulva lactuca yang sudah bersih dan kering, menambahkan larutan FeCl3 0,01 M b/v dan menghomogenkannya; mengeringkan dan mengkarbonisasi pada suhu suhu 400&amp;deg;C selama 1 jam; mencampurkan dengan asam sulfat pekat diikuti dengan pemanasan; mendinginkan serta mengencerkan dengan akuades, penyaringan dan pencucian sehingga pH netral, dan pengeringan sehingga diperoleh katalis padat. Produk katalis sulfonik magnetik karbon hasil sintesis dari Ulva lactuca memiliki karakter, yaitu munculnya gugus -SO3 sebagai hasil pengabungan sulfonat dalam matrik karbon tersulfonasi, memiliki struktur amorf aromatik dengan intensitas tinggi pada 2 theta 27,91&amp;ordm; dan termasuk dalam tipe mesopori berasarkan ukuran porinya.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ronny Irawan Wahju, M.Phil.</t>
+  </si>
+  <si>
+    <t>Ir. Sutrisno Koswara, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Supriyono, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Aris Tri Wahyudi, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Majariana Krisanti, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Kastana Sapanli, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dodi Nandika, M.S.</t>
+  </si>
+  <si>
+    <t>Goran Suryanti Afifah, S.Pi.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Agus Sutejo, M.Si.</t>
+  </si>
+  <si>
+    <t>Fifi Gus Dwiyanti, S.Hut., M.Agr., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iis Diatin, M.M.</t>
+  </si>
+  <si>
+    <t>Muhammad Irfan Afif, M.Si.</t>
+  </si>
+  <si>
+    <t>Neny Mariyani, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Produksi Steviosida Dengan Ekstraksi Menggunakan Kavitasi Microbubble</t>
+  </si>
+  <si>
+    <t>26-Aug-2024</t>
+  </si>
+  <si>
+    <t>P00202408432</t>
+  </si>
+  <si>
+    <t>Salah satu tanaman yang berpotensi untuk digunakan sebagai pemanis alami adalah Stevia (Stevia rebaudiana Bertoni). Senyawa glukosida yang terdapat pada tanaman Stevia sudah dikenal sejak lama sebagai senyawa pemanis dan telah digunakan sebagai pengganti sukrosa yang lebih aman. Dengan tingkat kemanisan 300 kali dari gula sukrosa maka penggunaan gula stevia lebih sedikit dibanding gula sukrosa. Berbagai teknik ekstraksi selain diinginkan untuk menaikkan rendemen steviosida juga perlu mempertimbangkan waktu, kebutuhan energi dan biaya proses. Pada invensi ini proses ekstraksi dilakukan dengan teknik kavitasi microbubble menggunakan oksigen, pelarut air pada temperatur ruang (ambien). Ekstraksi menggunakan rasio bahan dan air (1:50 - 1: 100 %), waktu ekstraksi (10 - 20 menit), laju alir oksigen (0,5 &amp;ndash; 1,5 lpm) dan laju alir fluida tetap 10 lpm. Produk yang dihasilkan dari proses kavitasi microbubble adalah larutan ekstrak stevia yang memiliki kadar steviosida, kadar tanin dan rendemen sebesar 1,06 2,06 %(b/v), 0,021 - 0,050 % (b/v) dan 31,36- 43,49% (b/b. Kandungan steviosida dan rendemen yang tinggi, serta tanin yang rendah menjadikan produk invensi ini memiliki kualitas yang baik. Teknik kavitasi microbubble menggunakan pelarut air sehingga produk aman bagi kesehatan.</t>
+  </si>
+  <si>
+    <t>Muhammad Iqbal, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Eko Hari Purnomo, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Wulansih Dwi Astuti, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Upik Kesumawati, M.S.</t>
+  </si>
+  <si>
+    <t>Reza Zulmi, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Muhammad Ridla, M.Agr.</t>
+  </si>
+  <si>
+    <t>Formulasi dan Metode Pembuatan Minuman Serbuk Kolagen Berbahan Dasar Kulit Ikan Patin</t>
+  </si>
+  <si>
+    <t>18-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202314217</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mala Nurilmala, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa minuman serbuk kolagen kulit ikan patin dengan formulasi terdiri dari hidrolisat kolagen 60%, gula rendah kalori 28%, dan perisa 12%. Metode pembuatan invensi terdiri dari 4 tahapan utama, yakni preparasi, pre-treatment, ekstraksi, dan hidrolisis. Minuman serbuk kolagen kulit ikan patin bermanfaat untuk pencegah penuaan kulit (antiaging) dan merawat kesehatan kulit karena memiliki kolagen aktif dengan berat molekul rendah sehingga mudah diserap oleh tubuh (&amp;lt;1000 kDa). Minuman serbuk kolagen dikemas dengan berat 10 gram/pcs dengan saran penyajian satu kali minum dalam satu hari. Minuman serbuk kolagen kulit ikan patin mudah dibawa dan praktis penyajiannya. Hasil uji organoleptik menunjukkan 8 dari 10 panelis memiliki tingkat kesukaan yang tinggi terhadap varian rasa minuman yang ditawarkan. Minuman serbuk kolagen ini ditawarkan dengan harga terjangkau dan diminati banyak konsumen yang ingin merawat kesehatan kulit dengan mudah.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ali Khomsan, M.S.</t>
+  </si>
+  <si>
+    <t>Prof.Dr. Roni Ridwan, S.Pt., M.Si</t>
+  </si>
+  <si>
+    <t>Muhammad Dahrul, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Concrete Canvas Dengan Subtitusi Serat Wol Domba Lokal (Ovies Aries) Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>24-Oct-2023</t>
+  </si>
+  <si>
+    <t>P00202310926</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Heriansyah Putra, S.Pd., M.Eng.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan produk concrete canvas dengan subtitusi serat wol domba lokal (Ovis aries) dan metode pembuatannya. Substitusi serat wol domba lokal ini mengemukakan metode riset sebagai terobosan inovasi penguatan lentur pada concrete canvas. Komposisi pada Concrete Canvas dengan subtitusi serat wol domba lokal (Ovis aries) yaitu sebagai berikut; Portland composite cement, geotextile woven DJ 15, mesh, HDPE membrane, geotextile woven DJ 10, air. Subtitusi serat wol domba lokal (ovis aries) menggantikan posisi serat plastik yang mengalami transisi gelas sehingga menyebabkan keretakan pada Concrete Canvas. Metode pembuatan Concrete Canvas dengan subtitusi wol domba lokal (Ovis Aries) dengan mempersiapkan alat dan bahan, kemudian melakukan pemintalan benang wol sebagai bahan utama. Bahan lapisan yang sudah terkumpul selanjutnya dilakukan pemotongan dengan ukuran 60x60 cm lalu lapisan HDPE diberi lubang dengan jarak antar lubang sebesar 0,5 cm. Benang wol dijahit kedalam lubang lapisan HDPE hingga menembus lapisan geotextile. Setelah semua lubang terjahit, maka semua lapisan disatukan dan dikontrol ulang agar tebalnya tepat 1 cm. Semen ditambahkan kedalam rongga concrete canvas sampai padat, lalu dilakukan proses hidrasi dengan air. Setelah hidrasi dilakukan maka beton dibiarkan mengeras selama 24 jam dan kemudian dilakukan proses curing setiap harinya, selama tujuh hari.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Arni Diana Fitri, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Ekstrak Herbal Jahe, Kencur, dan Kunyit Serta Metode Pemberiannya Sebagai Bahan Tambahan Pakan Alami Untuk Meningkatkan Produktivitas Dan Kesehatan Ayam Pedaging</t>
+  </si>
+  <si>
+    <t>S00202602475</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan komposisi dan metode penggunaan ekstrak air rimpang jahe, rimpang kencur, dan kunyit sebagai bahan tambahan pakan alami pada ayam pedaging. Ekstrak dibuat dengan mencampurkan rimpang segar dengan air suling dalam rasio 1:1 dan dipanaskan pada suhu 60&amp;deg;C sebanyak tiga kali. Ekstrak diberikan melalui air minum dengan dosis 1 mL/L selama 28 hari. Hasil menunjukkan peningkatan konversi pakan, bobot karkas, penurunan lemak abdominal, dan penurunan mortalitas tanpa gangguan fungsi hati, ginjal, maupun profil hematologi. Invensi ini berpotensi sebagai pengganti antibiotik pemacu pertumbuhan dalam industri perunggasan.</t>
+  </si>
+  <si>
+    <t>Dr. Rudi Heryanto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Ekstrak Gambir (Uncaria Gambir) Terpurifikasi Untuk Fibrosis Paru</t>
+  </si>
+  <si>
+    <t>16-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514648</t>
+  </si>
+  <si>
+    <t>Dr. dr. Desdiani, Sp.P., M.K.K., M.Sc.(M.Bio.Et.)</t>
+  </si>
+  <si>
+    <t>Departemen Kedokteran</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan metode pembuatan ekstrak gambir terpurifikasi, lebih
+khusus lagi, invensi ini mengenai metode pembuatan ekstrak gambir terpurifikasi sebagai
+kandidat Obat Herbal Terstandar (OHT) untuk penyakit fibrosis paru. Invensiini meliputi
+dua tahapan utama yaitu proses persiapan sampel gambir dan proses ekstraksi yang
+dicirikan dengan penggunaan pelarut etil asetat. Ekstrak gambir yang dihasilkan memiliki
+karakteristik warna cokelat muda, bentuk serbuk, kadar air 9,1%, kadar abu 0,3%, kadar
+abu tidak larut asam 0,07%, bahan tak larut air 0,4%, bahantak larut alkohol 0,2%, dan
+kadar (+)-Katekin 91,8%. Invensi ini ditujukan sebagai kandidat obat herbal untuk penyakit
+fibrosis paru yang aman, berbasis bahan alam, dan tidak menimbulkan efek toksik.</t>
+  </si>
+  <si>
+    <t>Dr. drh. I Ketut Mudite Adnyane, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Kustiariyah, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Esti Prihatini, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Asaduddin Abdullah, B.Sc., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Gatot Yulianto, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dendi Hidayatullah,  S.Pi, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Bambang Widigdo</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Edy Hartulistiyoso, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Tridoyo Kusumastanto, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Ryan Septa Kurnia, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Drs. Rimbawan</t>
+  </si>
+  <si>
+    <t>Dwi Yuni Wulandari, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Metoda Dan Peralatan Pembuatan Karbbon Aktif Menggunakan Uap Panas</t>
+  </si>
+  <si>
+    <t>29-Sep-2023</t>
+  </si>
+  <si>
+    <t>P00202309687</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Deded Sarip Nawawi, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai metoda dan peralatan pembuatan karbon aktif menggunakan uap panas, lebih khusus lagi, invensi ini berhubungan dengan metode modifikasi produksi karbon aktif melalui konversi uap konvensional menjadi uap panas. Metoda dan perlatan produksi karbon aktif menggunakan uap panas, yang terdiri dari: reaktor produksi arang atau karbon aktif (100); aparatus konversi uap konvensional menjadi uap panas; tabung silinder penampungan air (500), dicirikan dimana aparatus konversi uap konvensional menjadi uap panas memiliki pipa sulur batang (200), uap panas dialirkan melalui pipa saluran masuk (101) menuju reaktor produksi karbon aktif (100) dan dibuang melalui pipa saluran buangan (102). Panas reaktor produksi karbon aktif dipertahankan pada suhu 650- 850 &amp;deg;C, volume uap antara 100-200 liter/jam selama sampai 90 menit. Karbon aktif yang dihasilkan memiliki karakteristik luas permukaan area BET minimal 400 m2/g, diameter pori minimal 2 nm, volume pori minimal 0,039 cm3/g, volume pori mikro minimal 0,006 cm3/g. Karbon aktif yang dihasilkan kemudian dijadikan bahan fabrikasi elektroda superkapasitor yang menghasilkan nilai kapasitansi minimal 4 F/g.</t>
+  </si>
+  <si>
+    <t>Dr. Tri Joko Santoso, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">drh. Vetnizah  Juniantito, P.hD</t>
+  </si>
+  <si>
+    <t>Ahmad Rizqi Mubarok</t>
+  </si>
+  <si>
+    <t>Nisa Salsabila Fardah</t>
+  </si>
+  <si>
+    <t>Rizqi Shaleh Syawaludin</t>
+  </si>
+  <si>
+    <t>Ilham Akbar</t>
+  </si>
+  <si>
+    <t>Mudrik Haikal</t>
+  </si>
+  <si>
+    <t>Putu Oki Wiradita Aryawan</t>
+  </si>
+  <si>
+    <t>I Dewa Gede Wicaksana Prabaswara</t>
+  </si>
+  <si>
+    <t>Mohammad Amirul Muzakki</t>
+  </si>
+  <si>
+    <t>Miftah Ghiffari, S.Pd</t>
+  </si>
+  <si>
+    <t>Fabians Faisal Dinelsa, S.Si.</t>
+  </si>
+  <si>
+    <t>Gibral Abdul Khalik, S.Si.</t>
+  </si>
+  <si>
+    <t>Andi Setiawan, Drs., Ph.D., Prof.</t>
+  </si>
+  <si>
+    <t>Weni Anindya</t>
+  </si>
+  <si>
+    <t>Alfian Noviyanto</t>
+  </si>
+  <si>
+    <t>Yuliana</t>
+  </si>
+  <si>
+    <t>Rizki Aulia Ansari</t>
+  </si>
+  <si>
+    <t>Eva Moulia</t>
+  </si>
+  <si>
+    <t>Fatma Ayyalla Fadhilla Ilyas</t>
+  </si>
+  <si>
+    <t>Aura Fathia</t>
+  </si>
+  <si>
+    <t>Pawitri Adhistyana Mayesti</t>
+  </si>
+  <si>
+    <t>Malika Aulia</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Achirul Nanda, STP</t>
+  </si>
+  <si>
+    <t>Fisti Madarina Nutria, S.TP</t>
+  </si>
+  <si>
+    <t>Rachel Meiliawati Yoshari, S.TP</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Leni Mariana Simbolon</t>
+  </si>
+  <si>
+    <t>Nur Alam Dwi Cahyati</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Qustam  Sahibuddin</t>
+  </si>
+  <si>
+    <t>Ani Nuraeni, S.Pd., M.Pd</t>
+  </si>
+  <si>
+    <t>Aziz Syamsul Huda, S.Si., M.S</t>
+  </si>
+  <si>
+    <t>Drh Adi Winarto, PhD, PAVet</t>
+  </si>
+  <si>
+    <t>Ghina Mufidah</t>
+  </si>
+  <si>
+    <t>Mardiyah Salamatussa'adah, S.Gz</t>
+  </si>
+  <si>
+    <t>Nira Delina, S.Gz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ricter Pangestika, S.Gz </t>
+  </si>
+  <si>
+    <t>Bahidin Laode Mpapa</t>
+  </si>
+  <si>
+    <t>lham Putra S</t>
+  </si>
+  <si>
+    <t>Akmal Zidan</t>
+  </si>
+  <si>
+    <t>Vany RMS</t>
+  </si>
+  <si>
+    <t>Dwinitha Ayudyah</t>
+  </si>
+  <si>
+    <t>Khairunnisa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slamet Priyono </t>
+  </si>
+  <si>
+    <t>Gustan Pari</t>
+  </si>
+  <si>
+    <t>Wasrin Syafii</t>
+  </si>
+  <si>
+    <t>Nur Adi Saputra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. Dr. Akhiruddin Maddu, MS </t>
+  </si>
+  <si>
+    <t>Formulasi Beras Analog Berbahan Dasar Limbah Tongkol Jagung</t>
+  </si>
+  <si>
+    <t>11-Oct-2023</t>
+  </si>
+  <si>
+    <t>S00202310309</t>
+  </si>
+  <si>
+    <t>Alisya Pramudya Wardhani</t>
+  </si>
+  <si>
+    <t>Invensi menghasilkan beras analog kaya serat yang terbuat dari tepung limbah tongkol jagung dan beberapa tambahan bahan pendukung lainnya seperti tepung maizena, tepung tapioka, dan gliserol monostearat (GMS). Menurut data Kementerian Pertanian RI, produksi jagung manis di Indonesia tahun 2021 periode September - Desember berturut-turut sebesar 1,21 juta ton, 916.759 ton, 1 juta ton dan 881.787 ton. Tingginya produksi jagung di Indonesia diiringi dengan tingginya produksi limbah tongkol jagung. Invensi ini dapat menjadi salah satu upaya mengurangi limbah tongkol jagung, meningkatkan produksi beras dalam negeri serta memanfaatkan sumber karbohidrat lainnya yang melimpah di Indonesia sebagai makanan pokok masyarakat. Tongkol jagung memiliki nilai serat mencapai 46,52% dari total bobot. Berdasarkan hasil pendekatan perhitungan nilai AKG (Angka Kecukupan Gizi), produk beras analog berbahan baku tongkol jagung memiliki nilai kadar serat mencapai 6,4 gram/50 gram takaran saji sehingga produk dapat dikatakan produk pangan kaya serat yang baik untuk masyarakat yang menjaga berat tubuh ideal.</t>
+  </si>
+  <si>
+    <t>Ananda ZahraAriannisa</t>
+  </si>
+  <si>
+    <t>Annisa Rianti Andarini</t>
+  </si>
+  <si>
+    <t>Nurul Cinthiya Nasution</t>
+  </si>
+  <si>
+    <t>Dr.rer.nat. Chaidir, Apt.</t>
+  </si>
+  <si>
+    <t>Dr. Nurliani Bermawie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fitria Cita Dirna, S.Hut, M.Si </t>
+  </si>
+  <si>
+    <t>M. Alif Alcarino, S.Hut</t>
+  </si>
+  <si>
+    <t>Gilang Dwi Laksono</t>
+  </si>
+  <si>
+    <t>Dodi Nandika</t>
+  </si>
+  <si>
+    <t>Dhiya Ulayya Tsabitah</t>
+  </si>
+  <si>
+    <t>Anthony Dwya Putra</t>
+  </si>
+  <si>
+    <t>Dzaki Ihsaan Tamba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Reza Nurmansyah </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rifqi Hafidz Ash Shiddiq </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aditiya Resqiyanto </t>
+  </si>
+  <si>
+    <t>Ghassani Tsurraya Prilyadi</t>
+  </si>
+  <si>
+    <t>Fayza Kamila</t>
+  </si>
+  <si>
+    <t>Khalisha Rahma Ardhiani</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nabila Sukma Priyatnasari </t>
+  </si>
+  <si>
+    <t>Khalisah</t>
+  </si>
+  <si>
+    <t>Dr. Dinamella Wahjuningrum, S.Si., M.Si</t>
+  </si>
+  <si>
+    <t>Dendi Hidayatullah</t>
+  </si>
+  <si>
+    <t>Nafisyah Jauharah</t>
+  </si>
+  <si>
+    <t>Muhammad Roisul Faruq</t>
+  </si>
+  <si>
+    <t>Indah Kusumaningrum</t>
+  </si>
+  <si>
+    <t>Dr. Rury Erina Putri, MSi</t>
+  </si>
+  <si>
+    <t>Nor Jannah</t>
+  </si>
+  <si>
+    <t>Shabrina Nurul Fatimah, S.Pi</t>
+  </si>
+  <si>
+    <t>Bagus Widiatmoko, S.Pt.</t>
+  </si>
+  <si>
+    <t>Dr. Jonathan Anugrah Lase, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Ika Satya Perdhana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vincentia Fenice Angger Maherani,  S.Si, MSi</t>
+  </si>
+  <si>
+    <t>RR Sri Pudji Sinami Dewi</t>
+  </si>
+  <si>
+    <t>Deni Radona</t>
+  </si>
+  <si>
+    <t>Khusnul Aini</t>
+  </si>
+  <si>
+    <t>Meilinda</t>
+  </si>
+  <si>
+    <t>Agung Tri Nugroho S. Ik</t>
+  </si>
+  <si>
+    <t>Nurhaliza Amalia Lestari, S. I. K</t>
+  </si>
+  <si>
+    <t>Maulita Putri Dawmawati, S.Pt.,M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Tjut Awaliyah Zuraiyah, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teddy Latifatul Aisyah Bachtiyar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faqih Ridha Muhammad, S.Pi </t>
+  </si>
+  <si>
+    <t>Widya Hermawan</t>
+  </si>
+  <si>
+    <t>Ivan Taufiq Nugraha</t>
+  </si>
+  <si>
+    <t>Pirda Maharani Nafisah</t>
+  </si>
+  <si>
+    <t>Adi Santoso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rohmah Pari </t>
+  </si>
+  <si>
+    <t>Adik Bahanawan</t>
+  </si>
+  <si>
+    <t>Efrida Basri</t>
+  </si>
+  <si>
+    <t>Saefudin</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Anna Juliarti, M.Si</t>
+  </si>
+  <si>
+    <t>Prof. Joni Hermana</t>
+  </si>
+  <si>
+    <t>Nafiuz Zuber Nasir</t>
+  </si>
+  <si>
+    <t>Zuffy Audhinna</t>
+  </si>
+  <si>
+    <t>Yovieta C Pasaribu</t>
+  </si>
+  <si>
+    <t>Arbono Wisnu Kristianto</t>
+  </si>
+  <si>
+    <t>Guntur Gantara</t>
+  </si>
+  <si>
+    <t>Sony Aria Wiryawan</t>
+  </si>
+  <si>
+    <t>Heru Cahyono</t>
+  </si>
+  <si>
+    <t>Johar Pribawana</t>
+  </si>
+  <si>
+    <t>Azumar Ridwan</t>
+  </si>
+  <si>
+    <t>Niko Prasetiyo, ST, MM</t>
+  </si>
+  <si>
+    <t>Erwin Sinisuka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">I Nyoman Widaryantha Naya </t>
+  </si>
+  <si>
+    <t>Ir. Efrida Basri, M.Sc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ir. Caecillia Chrismie Nurwitri, DAA. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Erizka Febiazni </t>
+  </si>
+  <si>
+    <t>Pharidisya Rachmi Sativa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nurul Izzah Fasya </t>
+  </si>
+  <si>
+    <t>Della Orya Febriana</t>
+  </si>
+  <si>
+    <t>Meida Safira</t>
+  </si>
+  <si>
+    <t>Eirene Tentua</t>
+  </si>
+  <si>
+    <t>Bagus Ansani Takwin, S.Pi</t>
+  </si>
+  <si>
+    <t>Nova Andriani</t>
+  </si>
+  <si>
+    <t>Hana Aulia Mughniy</t>
+  </si>
+  <si>
+    <t>Dr. Hilman Syaeful Alam, M.T</t>
+  </si>
+  <si>
+    <t>Dr. Muchamad Yusron, M.Phil</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Sylvia Wardani</t>
+  </si>
+  <si>
+    <t>Gian Azaria</t>
+  </si>
+  <si>
+    <t>Windyarti Mustika Cakraningtyas</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ranti Teguh Wicaksono</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Frans Edvan Setiawan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Anto Tri  Sugiarto,  M.Eng</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Devi Murtini, S.Pt.,  MAFH.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Venanda Eka Wahyuni,  S.Pt., M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alda Widyanti Sapitri,  S.Pt.</t>
+  </si>
+  <si>
+    <t>Iis Erlina</t>
+  </si>
+  <si>
+    <t>Muhammad Izatul Al Fajar</t>
+  </si>
+  <si>
+    <t>Siti Khoriah</t>
+  </si>
+  <si>
+    <t>Bayu Nurbiantoro</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Shevara Raminda Ferreta</t>
+  </si>
+  <si>
+    <t>Dr. Eng. Apip Amrullah, S.T, M.Eng</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. Dr. Widya  Fatriasari</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gissa Navira Sevie S.T.,  M.T.</t>
+  </si>
+  <si>
+    <t>Imron Masfuri, S.T.</t>
+  </si>
+  <si>
+    <t>Putti Tyani Cahya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Novi Syaftika, S.Si,  M.Eng.</t>
+  </si>
+  <si>
+    <t>Tyas Puspita Rini, S.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Made Wedanta Suryadarma, S.Ik. </t>
+  </si>
+  <si>
+    <t>Dr. Apriansyah, S.Si, M.Si</t>
+  </si>
+  <si>
+    <t>Novia Miftakhul Qisthi</t>
+  </si>
+  <si>
+    <t>Renhard Al Rasyid</t>
+  </si>
+  <si>
+    <t>Seni Fitriani Safitri</t>
+  </si>
+  <si>
+    <t>Suci Meyditia Oktafiri</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Neng Wiwi Whidiningsih</t>
+  </si>
+  <si>
+    <t>Faij Horul Nasrudin</t>
+  </si>
+  <si>
+    <t>Yukio Zion Hadar</t>
+  </si>
+  <si>
+    <t>Sekar Putri Maharani</t>
+  </si>
+  <si>
+    <t>Amelia Nur Ajizah</t>
+  </si>
+  <si>
+    <t>Fadila Tul Rahmi</t>
+  </si>
+  <si>
+    <t>Dodi Wahyudi</t>
+  </si>
+  <si>
+    <t>Rina Putri, S.Pt, M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nopa Aris Iskandar, SPi </t>
+  </si>
+  <si>
+    <t>Anggrei Viona Seulalae, SPi MSi</t>
+  </si>
+  <si>
+    <t>Dr. Renan Prasta Jenie, S.TP, M.T.</t>
+  </si>
+  <si>
+    <t>Rama Dista</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hana Ankrissa Hondo,  S.T.Pn</t>
+  </si>
+  <si>
+    <t>Ayu Putri Gitanjali Prayudani, S.TP., M.Si</t>
+  </si>
+  <si>
+    <t>Syifa Khairunnisa, S.T.Pn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Astrid Alvina  Damayanty </t>
+  </si>
+  <si>
+    <t>Syifa Robbani</t>
+  </si>
+  <si>
+    <t>Afrinal Firmanda, S.TP, M.T.</t>
+  </si>
+  <si>
+    <t>Ketut Bagus Priambada Putra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Umamah Al Batul </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wildan Nurussalam,  S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Andrian Triguna Prasetia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vanya Azzahra  Chairunissa, S.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Hawis H. Madduppa, SPI, MSi</t>
+  </si>
+  <si>
+    <t>Nurlita Putri Anggraini</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratna Yulian Sari, S.Pi </t>
+  </si>
+  <si>
+    <t>Rendi Nur Setiaji</t>
+  </si>
+  <si>
+    <t>Theresia Eunike Margaretha Pontoh</t>
+  </si>
+  <si>
+    <t>Zahra Faiza Inayah</t>
+  </si>
+  <si>
+    <t>Salsabila Ma’sum Imawan S.Pt M.Si</t>
+  </si>
+  <si>
+    <t>Fitri Afina Radityani, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Siti Nursiyamah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arfa Nashtrya Namina </t>
+  </si>
+  <si>
+    <t>Bayu Purnomo</t>
+  </si>
+  <si>
+    <t>Dr. Anto Trisugiarto, M. Eng</t>
+  </si>
+  <si>
+    <t>Rani Anggraeni</t>
+  </si>
+  <si>
+    <t>Prof. Dr.rer.nat Kustiariyah, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mirah Afiza Nurazizah, S.Pi., M.Si </t>
+  </si>
+  <si>
+    <t>Caddoumy Zahrel Ben, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Bintang Diva Juno, S.Pi.</t>
+  </si>
+  <si>
+    <t>Zahrotul Firdaus, S.Pi.,M.Si.</t>
+  </si>
+  <si>
+    <t>Yusma Indah Jayadi S.Gz M.Kes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dini Wulan Dari, S.Gz., M.Si </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dewi Sarastani </t>
+  </si>
+  <si>
+    <t>Dewi Sarastani</t>
+  </si>
+  <si>
+    <t>Dr. Eng.Wahyu Ramadhan., S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Muhammad Haekal, STP</t>
+  </si>
+  <si>
+    <t>Adinda Yulya Rachmawati, S.Pi</t>
+  </si>
+  <si>
+    <t>Zacky Arivaie Santosa, STP</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Eng Uju, S.Pi, M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr.rer.nat. Kustiariyah  Tarman, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Rifki Rahmatullah, M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yeni Veronica Simatupang	</t>
+  </si>
+  <si>
+    <t>Gansuar Sepri, S.Pi</t>
+  </si>
+  <si>
+    <t>Siti Anjani Putri</t>
+  </si>
+  <si>
+    <t>Alik Ramadani</t>
+  </si>
+  <si>
+    <t>Hilyatul Mustafidah, S.Pd., M.Kom</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sobir, M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Eng Annisa, S.Kom, M.Kom</t>
+  </si>
+  <si>
+    <t>Muhammad Asyhar Agmalaro, S.Si, M.Kom</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lalu Miftahul Ulum, ST. </t>
+  </si>
+  <si>
+    <t>Paniran ST., MT</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Made Ginarsa</t>
+  </si>
+  <si>
+    <t>Dr. Misbahuddin</t>
+  </si>
+  <si>
+    <t>Dr. Eng. Ir. Apip Amrullah, ST., M.Eng</t>
+  </si>
+  <si>
+    <t xml:space="preserve">M. Adhyatma, S.Pt., M.Si. </t>
+  </si>
+  <si>
+    <t>Gayuh Syaikhullah, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Indah Puspita, M.Si</t>
+  </si>
+  <si>
+    <t>Andika Kristinawati</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Luluk Setyaningsih</t>
+  </si>
+  <si>
+    <t>Dr. Yuant Tiandho</t>
+  </si>
+  <si>
+    <t>Iis Anisa Yulia, M.M</t>
+  </si>
+  <si>
+    <t>Mohamad Aulady Husain, S.Pi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evira Lisnaina, S.Pi. </t>
+  </si>
+  <si>
+    <t>Mutiara Fajar Ananda</t>
+  </si>
+  <si>
+    <t>Dianty Dwi Nandita, S.Pi.</t>
+  </si>
+  <si>
+    <t>Sabila Diana Ahmad S, S.Pi.</t>
+  </si>
+  <si>
+    <t>Elizabeth Juleny Tapotubun</t>
+  </si>
+  <si>
+    <t>Formula Feed Additive Berbasis Nanoenkapsulasi Ekstrak Daun Katuk (Sauropus Androgynus), Kunyit (Curcuma Longa), Dan Mineral Proteinat</t>
+  </si>
+  <si>
+    <t>17-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510442</t>
+  </si>
+  <si>
+    <t>Ir. Farizal Hazra, M.Sc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan formulasi feed additive berbasis nanoenkapsulasi ekstrak daun katuk (Sauropus androgynus), kunyit (Curcuma longa), dan mineral proteinat (Zn, Se) yang dirancang untuk meningkatkan produksi susu dan mencegah mastitis subklinis pada sapi perah. Formulasi dibuat dengan teknologi nanoenkapsulasi menggunakan kitosan dan sodium tripolyphosphate (STTP) melalui metode gelasi ionik, sehingga senyawa bioaktif terlindungi dari degradasi di rumen dan dapat diserap lebih optimal di usus halus. Daun katuk berfungsi sebagai galactogogue melalui kandungan fitoestrogen yang menstimulasi hormon laktasi, kunyit mengandung kurkumin yang bersifat antibakteri serta antiinflamasi untuk melindungi ambing dari infeksi, sementara mineral proteinat Zn dan Se berperan sebagai  imunostimulan  dan  antioksidan.Produk  akhir  dikemas  dalam  bentuk  serbuk dengan  dosis  pemberian  20  gram/ekor/hari.  Uji  penerapan  menunjukkan  peningkatan produksi susu hingga 30%, penurunan jumlah sel somatik, serta berkurangnya prevalensi mastitis  subklinis.  Invensi  ini  menawarkan  solusi  pakan  tambahan  yang  alami,  aman, praktis,  dan ramah  lingkungan,  sehingga  dapat  meningkatkan produktivitas  sapi  perah sekaligus mendukung ketahanan pangan nasional melalui pengurangan ketergantungan impor susu.</t>
+  </si>
+  <si>
+    <t>Annisa Nur Setya Wardani</t>
+  </si>
+  <si>
+    <t>Raden Muhammad Rafi Ardiya</t>
+  </si>
+  <si>
+    <t>Putri Apriliyanti Nurhasanah</t>
+  </si>
+  <si>
+    <t>Saffanah Noor Faradisa</t>
+  </si>
+  <si>
+    <t>Formula Hidrogel Nanokristal Selulosa Limbah Batang Tembakau (Nicotiana Tabacum L.) dan Polietilen Glikol Sebagai Absorben Popok Disposable</t>
   </si>
   <si>
     <t>16-Oct-2025</t>
   </si>
   <si>
-    <t>S00202510436</t>
-[...227 lines deleted...]
-    <t>Prof. Dr. Ir. Yuli Retnani, M.Sc.</t>
+    <t>S00202510287</t>
+  </si>
+  <si>
+    <t>Raditya Henandi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peningkatan penggunaan popok berbanding lurus dengan jumlah temuan limbah popok bayi sebanyak 1,27 ton di sungai yang menjadi permasalahan lingkungan. Permasalahan lingkungan ini erat kaitannya dengan karakteristik komponen material penyusun popok bayi yang tidak mudah terdegradasi. Batang tembakau mengandung kadar selulosa yang tinggi yang dapat menjadi bahan dasar hidrogel pada popok. Oleh karena itu, invensi ini bertujuan sintesis hidrogel CNC dari batang tembakau melalui optimasi formulasi dengan PEG  untuk  dimanfaatkan  sebagai  superabsorben  ramah  lingkungan.  Formula  hidrogel sesuai invensi ini terdiri dari nanokristal selulosa, PEG 400, dan alginat dalam 100 mL akuades. Invensi ini diharapkan mampu berkontribusi bagi lingkungan dalam pengelolaan limbah batang tembakau dan pengurangan limbah popok di sungai. Selulosa diekstrak dari batang  tembakau  dan  dilakukan  hidrolisis  asam  serta  sonikasi  untuk  membentuk nanoselulosa kristalin  (CNC).  CNC kemudian  di-kopolimerisasi  dengan  PEG  untuk  dapat meningkatkan sifat hidrofilik hidrogel. Kopolimerisasi dapat diketahui dari terbentuknya peak baru  dari  hasil  FTIR  selulosa  dan  PEG.  Pembuatan  hidrogel  dilakukan  dengan pencampuran, PEG, polylactic acid, glutaraldehida, dan akuades di kondisi asam untuk memicu reaksi cross linking. Hidrogel kemudian diuji swelling, stabilitas, dan biodegradasi.</t>
+  </si>
+  <si>
+    <t>Rismawati</t>
+  </si>
+  <si>
+    <t>Prinsela Lovena Shyanti</t>
   </si>
   <si>
     <t>Nuha Ghinaya Falih</t>
   </si>
   <si>
     <t>Khalifatunadifah</t>
   </si>
   <si>
     <t>Sandi Agustin</t>
   </si>
   <si>
     <t>Gita Amanda</t>
   </si>
   <si>
-    <t>Andi Setiawan, Drs., Ph.D., Prof.</t>
-[...61 lines deleted...]
-  <si>
     <t>Nurul Husnah Muayyadah</t>
   </si>
   <si>
+    <t>Keiko Eventius Warman</t>
+  </si>
+  <si>
+    <t>Elramda Nafis Zada</t>
+  </si>
+  <si>
+    <t>As Syifa Savitri</t>
+  </si>
+  <si>
+    <t>Riswan Yanuar Gani</t>
+  </si>
+  <si>
+    <t>Marsha Callista Birachmatika</t>
+  </si>
+  <si>
     <t xml:space="preserve">Ruzaina Zakiyya </t>
   </si>
   <si>
     <t xml:space="preserve">Ahmad Rifki Munawari </t>
   </si>
   <si>
     <t xml:space="preserve">Nanda Aulia </t>
   </si>
   <si>
     <t xml:space="preserve">Fasya Novelia </t>
   </si>
   <si>
     <t>Nisa Daniswati, S.Hut</t>
   </si>
   <si>
-    <t xml:space="preserve"> Vepryany Oktaviarty,  S.TP.</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">Dr. Rini Madyastuti  Purwono, S.Si., Apt.,  M.Si.</t>
   </si>
   <si>
-    <t xml:space="preserve">drh. Vetnizah  Juniantito, P.hD</t>
-[...212 lines deleted...]
-    <t>Prinsela Lovena Shyanti</t>
+    <t>Formula Jelly Dengan Pigmen Spirulina Platensis Hasil Fermentasi Dengan Fortifikasi Konsentrat Protein Ikan</t>
+  </si>
+  <si>
+    <t>15-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202601971</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi jelly dengan warna biru menggunakan Spirulina platensis hasil fermentasi dengan fortifikasi konsentrat protein ikan untuk meningkatkan kandungan protein dan bioaktif jelly. Invensi ini bertujuan menghasilkan formula jelly Spirulina platensis hasil fermentasi dengan variasi fortifikasi konsentrat protein ikan (KPI). Spirulina platensis, ganggang laut yang berukuran mikro memiliki kandungan protein tinggi serta berbagai pigmen dan antioksidan. Konsentrat protein ikan dari ikan lele juga memiliki kandungan protein tinggi dan rendah lemak. Formulasi jelly menggunakan Spirulina hasil fermentasi 0,5-1% serta fortifikasi KPI 3-6% dengan komposisi bahan pembentuk jelly 3-5%, yang merupakan kombinasi karagenan 60-65%, konjak 20-25%, dan agar 10-15%; sukrosa 1-3%, sorbitol 1,5-3%, dan air 88-90%.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1731,74 +3333,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J320" headerRowCount="1">
-  <autoFilter ref="A4:J320"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J705" headerRowCount="1">
+  <autoFilter ref="A4:J705"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J320"/>
+  <dimension ref="A1:J705"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -1887,8162 +3489,18169 @@
       </c>
       <c r="B7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="B9" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H9" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>37</v>
-      </c>
-[...19 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" s="0" t="s">
         <v>45</v>
-      </c>
-[...16 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>64</v>
-      </c>
-[...19 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="B21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="0" t="s">
+      <c r="H21" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="I21" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>77</v>
+        <v>14</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J24" s="0" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="B26" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H26" s="0" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J26" s="0" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>84</v>
+        <v>24</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>86</v>
+        <v>26</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>88</v>
+        <v>28</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>29</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>91</v>
+        <v>25</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>92</v>
+        <v>26</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>94</v>
+        <v>28</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>95</v>
+        <v>29</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>97</v>
+        <v>41</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>103</v>
+        <v>41</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>41</v>
+        <v>87</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>107</v>
+        <v>24</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>108</v>
+        <v>25</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>109</v>
+        <v>26</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>111</v>
+        <v>28</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>112</v>
+        <v>29</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>114</v>
+        <v>40</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>115</v>
+        <v>41</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>116</v>
+        <v>42</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>117</v>
+        <v>92</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>118</v>
+        <v>45</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>119</v>
+        <v>47</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>120</v>
+        <v>48</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>121</v>
+        <v>49</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>122</v>
+        <v>93</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>123</v>
+        <v>51</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>124</v>
+        <v>52</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>119</v>
+        <v>84</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>120</v>
+        <v>41</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>121</v>
+        <v>85</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>125</v>
+        <v>95</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>123</v>
+        <v>87</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>126</v>
+        <v>96</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>127</v>
+        <v>41</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>128</v>
+        <v>97</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>130</v>
+        <v>40</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>132</v>
+        <v>42</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>133</v>
+        <v>45</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>134</v>
+        <v>103</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>135</v>
+        <v>106</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>136</v>
+        <v>107</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>137</v>
+        <v>108</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>138</v>
+        <v>109</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>139</v>
+        <v>110</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>140</v>
+        <v>111</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>141</v>
+        <v>112</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>142</v>
+        <v>113</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>143</v>
+        <v>114</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>138</v>
+        <v>115</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>139</v>
+        <v>116</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>144</v>
+        <v>117</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="C43" s="0" t="s">
+      <c r="H43" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I43" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>18</v>
+        <v>122</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>19</v>
+        <v>123</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>21</v>
+        <v>125</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>145</v>
+        <v>126</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>23</v>
+        <v>127</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>148</v>
+        <v>130</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>149</v>
+        <v>131</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>107</v>
+        <v>134</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>108</v>
+        <v>135</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>111</v>
+        <v>138</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>112</v>
+        <v>139</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>32</v>
+        <v>135</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>154</v>
+        <v>137</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>41</v>
+        <v>138</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>155</v>
+        <v>142</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>102</v>
+        <v>143</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>103</v>
+        <v>144</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>104</v>
+        <v>145</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>41</v>
+        <v>147</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>106</v>
+        <v>148</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>119</v>
+        <v>149</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>121</v>
+        <v>151</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>123</v>
+        <v>147</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>124</v>
+        <v>152</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>24</v>
+        <v>153</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>25</v>
+        <v>154</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>26</v>
+        <v>155</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>27</v>
+        <v>156</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>54</v>
+        <v>157</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>29</v>
+        <v>158</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>18</v>
+        <v>164</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>19</v>
+        <v>165</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>20</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>30</v>
+        <v>167</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>145</v>
+        <v>168</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>23</v>
+        <v>169</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>90</v>
+        <v>159</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>91</v>
+        <v>160</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>92</v>
+        <v>161</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>163</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>88</v>
+        <v>180</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>84</v>
+        <v>182</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>85</v>
+        <v>183</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>86</v>
+        <v>184</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>88</v>
+        <v>110</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>89</v>
+        <v>186</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>130</v>
+        <v>187</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>131</v>
+        <v>188</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>132</v>
+        <v>189</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>34</v>
+        <v>185</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>190</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>22</v>
+        <v>87</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>126</v>
+        <v>176</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>127</v>
+        <v>177</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>34</v>
+        <v>191</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>22</v>
+        <v>180</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>129</v>
+        <v>181</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>102</v>
+        <v>192</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>103</v>
+        <v>193</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>104</v>
+        <v>194</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>40</v>
+        <v>79</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>41</v>
+        <v>157</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>106</v>
+        <v>195</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>37</v>
+        <v>196</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>38</v>
+        <v>197</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>39</v>
+        <v>198</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>40</v>
+        <v>79</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>48</v>
+        <v>157</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>42</v>
+        <v>199</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>107</v>
+        <v>200</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>108</v>
+        <v>201</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>109</v>
+        <v>202</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>175</v>
+        <v>203</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>111</v>
+        <v>204</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>112</v>
+        <v>205</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>176</v>
+        <v>206</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>177</v>
+        <v>207</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>178</v>
+        <v>208</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>43</v>
+        <v>203</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>22</v>
+        <v>204</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>179</v>
+        <v>209</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>31</v>
+        <v>140</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>32</v>
+        <v>135</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>33</v>
+        <v>141</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>43</v>
+        <v>210</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>22</v>
+        <v>138</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>36</v>
+        <v>142</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>107</v>
+        <v>211</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>108</v>
+        <v>212</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>109</v>
+        <v>213</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>180</v>
+        <v>81</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>112</v>
+        <v>214</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>119</v>
+        <v>215</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>120</v>
+        <v>216</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>121</v>
+        <v>217</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>181</v>
+        <v>81</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>123</v>
+        <v>51</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>124</v>
+        <v>218</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>182</v>
+        <v>219</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>183</v>
+        <v>220</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>184</v>
+        <v>221</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>185</v>
+        <v>222</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>186</v>
+        <v>223</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>187</v>
+        <v>224</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>114</v>
+        <v>225</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>115</v>
+        <v>226</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>116</v>
+        <v>227</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>188</v>
+        <v>228</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>22</v>
+        <v>138</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>118</v>
+        <v>229</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>126</v>
+        <v>230</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>127</v>
+        <v>231</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>128</v>
+        <v>232</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>189</v>
+        <v>228</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>22</v>
+        <v>138</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>129</v>
+        <v>233</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>190</v>
+        <v>234</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>191</v>
+        <v>235</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>192</v>
+        <v>236</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>193</v>
+        <v>228</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>194</v>
+        <v>138</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>195</v>
+        <v>237</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>196</v>
+        <v>238</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>197</v>
+        <v>239</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>198</v>
+        <v>240</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>199</v>
+        <v>241</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>139</v>
+        <v>110</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>200</v>
+        <v>242</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>201</v>
+        <v>243</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>202</v>
+        <v>244</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>203</v>
+        <v>245</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>87</v>
+        <v>246</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>88</v>
+        <v>116</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>204</v>
+        <v>247</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>152</v>
+        <v>118</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>32</v>
+        <v>119</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>153</v>
+        <v>120</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>205</v>
+        <v>246</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>155</v>
+        <v>121</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>206</v>
+        <v>248</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>127</v>
+        <v>249</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>207</v>
+        <v>250</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>251</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>196</v>
+        <v>106</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>197</v>
+        <v>107</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>198</v>
+        <v>108</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>209</v>
+        <v>83</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>139</v>
+        <v>110</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>200</v>
+        <v>111</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>210</v>
+        <v>153</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>211</v>
+        <v>154</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>212</v>
+        <v>155</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>214</v>
+        <v>157</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>158</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>216</v>
+        <v>18</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>170</v>
+        <v>19</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>217</v>
+        <v>20</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>218</v>
+        <v>21</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>219</v>
+        <v>157</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>23</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>221</v>
+        <v>252</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>120</v>
+        <v>235</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>222</v>
+        <v>253</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>99</v>
+        <v>254</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>255</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>224</v>
+        <v>256</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>225</v>
+        <v>257</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>226</v>
+        <v>258</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>227</v>
+        <v>259</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>214</v>
+        <v>157</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>228</v>
+        <v>260</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>229</v>
+        <v>106</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>230</v>
+        <v>107</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>231</v>
+        <v>108</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>232</v>
+        <v>259</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>233</v>
+        <v>110</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>234</v>
+        <v>111</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>152</v>
+        <v>261</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>32</v>
+        <v>262</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>153</v>
+        <v>263</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>105</v>
+        <v>264</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>41</v>
+        <v>147</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>155</v>
+        <v>265</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>235</v>
+        <v>266</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>236</v>
+        <v>267</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>237</v>
+        <v>268</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>238</v>
+        <v>264</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>35</v>
+        <v>147</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>239</v>
+        <v>269</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>191</v>
+        <v>235</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>123</v>
+        <v>147</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>243</v>
+        <v>255</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>44</v>
+        <v>270</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>45</v>
+        <v>271</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>46</v>
+        <v>272</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>47</v>
+        <v>264</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>244</v>
+        <v>147</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>50</v>
+        <v>273</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>51</v>
+        <v>143</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>45</v>
+        <v>144</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>52</v>
+        <v>145</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>53</v>
+        <v>264</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>28</v>
+        <v>147</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>55</v>
+        <v>148</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>245</v>
+        <v>182</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>246</v>
+        <v>183</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>247</v>
+        <v>184</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>248</v>
+        <v>27</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>28</v>
+        <v>110</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>249</v>
+        <v>186</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>250</v>
+        <v>24</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>108</v>
+        <v>25</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>251</v>
+        <v>26</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H87" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="H87" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>252</v>
+        <v>29</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>201</v>
+        <v>248</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>202</v>
+        <v>249</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>203</v>
+        <v>250</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>88</v>
+        <v>110</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>204</v>
+        <v>251</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>253</v>
+        <v>143</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>254</v>
+        <v>144</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>255</v>
+        <v>145</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>61</v>
+        <v>147</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>257</v>
+        <v>148</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>182</v>
+        <v>149</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>183</v>
+        <v>150</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>184</v>
+        <v>151</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>258</v>
+        <v>274</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>186</v>
+        <v>147</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>187</v>
+        <v>152</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>259</v>
+        <v>275</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>176</v>
+        <v>276</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>177</v>
+        <v>277</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>178</v>
+        <v>278</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>260</v>
+        <v>279</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>22</v>
+        <v>180</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>179</v>
+        <v>280</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>261</v>
+        <v>140</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>262</v>
+        <v>135</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>263</v>
+        <v>141</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>264</v>
+        <v>281</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>265</v>
+        <v>138</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>266</v>
+        <v>142</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>176</v>
+        <v>282</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>177</v>
+        <v>283</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>178</v>
+        <v>284</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>117</v>
+        <v>285</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>22</v>
+        <v>180</v>
       </c>
       <c r="I94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>179</v>
+        <v>286</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>210</v>
+        <v>287</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>211</v>
+        <v>288</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>212</v>
+        <v>289</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>267</v>
+        <v>290</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>214</v>
+        <v>104</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>215</v>
+        <v>291</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>102</v>
+        <v>292</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>103</v>
+        <v>48</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>104</v>
+        <v>293</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>268</v>
+        <v>294</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>41</v>
+        <v>132</v>
       </c>
       <c r="I96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>106</v>
+        <v>295</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>51</v>
+        <v>128</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>45</v>
+        <v>129</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>52</v>
+        <v>130</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>56</v>
+        <v>294</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>28</v>
+        <v>132</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>55</v>
+        <v>133</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>57</v>
+        <v>187</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>58</v>
+        <v>188</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>59</v>
+        <v>189</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>62</v>
+        <v>190</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>210</v>
+        <v>24</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>211</v>
+        <v>25</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>212</v>
+        <v>26</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>269</v>
+        <v>30</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>214</v>
+        <v>110</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>215</v>
+        <v>29</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>270</v>
+        <v>248</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>271</v>
+        <v>249</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>272</v>
+        <v>250</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>122</v>
+        <v>30</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>273</v>
+        <v>251</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>274</v>
+        <v>211</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>275</v>
+        <v>212</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>276</v>
+        <v>213</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>277</v>
+        <v>30</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>161</v>
+        <v>110</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>278</v>
+        <v>214</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>240</v>
+        <v>296</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>191</v>
+        <v>297</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>241</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>279</v>
+        <v>299</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>123</v>
+        <v>300</v>
       </c>
       <c r="I102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>243</v>
+        <v>301</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>44</v>
+        <v>302</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>45</v>
+        <v>303</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>46</v>
+        <v>304</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>63</v>
+        <v>299</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>244</v>
+        <v>300</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>50</v>
+        <v>305</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>10</v>
+        <v>306</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>11</v>
+        <v>307</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>12</v>
+        <v>308</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>14</v>
+        <v>309</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>73</v>
+        <v>310</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>17</v>
+        <v>311</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>64</v>
+        <v>312</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>65</v>
+        <v>313</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>66</v>
+        <v>314</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>67</v>
+        <v>309</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>68</v>
+        <v>315</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>235</v>
+        <v>316</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>236</v>
+        <v>317</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>237</v>
+        <v>318</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>280</v>
+        <v>319</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>35</v>
+        <v>310</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>239</v>
+        <v>320</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>270</v>
+        <v>321</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>271</v>
+        <v>322</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>272</v>
+        <v>323</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>125</v>
+        <v>324</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>123</v>
+        <v>104</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>273</v>
+        <v>325</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>31</v>
+        <v>143</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>32</v>
+        <v>144</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>33</v>
+        <v>145</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>69</v>
+        <v>326</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>22</v>
+        <v>147</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>36</v>
+        <v>148</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>253</v>
+        <v>149</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>254</v>
+        <v>150</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>255</v>
+        <v>151</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>281</v>
+        <v>326</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>61</v>
+        <v>147</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>257</v>
+        <v>152</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>229</v>
+        <v>206</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>230</v>
+        <v>207</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>231</v>
+        <v>208</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>282</v>
+        <v>327</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>233</v>
+        <v>204</v>
       </c>
       <c r="I110" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>234</v>
+        <v>209</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>250</v>
+        <v>316</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>108</v>
+        <v>317</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>134</v>
+        <v>328</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>111</v>
+        <v>310</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>252</v>
+        <v>320</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>210</v>
+        <v>24</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>211</v>
+        <v>25</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>212</v>
+        <v>26</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>283</v>
+        <v>31</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>214</v>
+        <v>110</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>215</v>
+        <v>29</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>96</v>
+        <v>248</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>97</v>
+        <v>249</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>98</v>
+        <v>250</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>284</v>
+        <v>31</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="I113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>101</v>
+        <v>251</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>211</v>
+        <v>177</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>212</v>
+        <v>178</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>285</v>
+        <v>329</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>214</v>
+        <v>180</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>215</v>
+        <v>181</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>274</v>
+        <v>32</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>275</v>
+        <v>33</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>276</v>
+        <v>34</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>286</v>
+        <v>35</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>161</v>
+        <v>63</v>
       </c>
       <c r="I115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>278</v>
+        <v>37</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>201</v>
+        <v>330</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>202</v>
+        <v>331</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>203</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>287</v>
+        <v>333</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>204</v>
+        <v>334</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>288</v>
+        <v>18</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>289</v>
+        <v>19</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>290</v>
+        <v>20</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>291</v>
+        <v>38</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>292</v>
+        <v>157</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>293</v>
+        <v>23</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>245</v>
+        <v>335</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>246</v>
+        <v>336</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>247</v>
+        <v>337</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>294</v>
+        <v>338</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>28</v>
+        <v>310</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>249</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>295</v>
+        <v>340</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>296</v>
+        <v>341</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>297</v>
+        <v>342</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>298</v>
+        <v>338</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>300</v>
+        <v>343</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>301</v>
+        <v>344</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>302</v>
+        <v>345</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>303</v>
+        <v>346</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>304</v>
+        <v>338</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>111</v>
+        <v>310</v>
       </c>
       <c r="I120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>305</v>
+        <v>347</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>152</v>
+        <v>230</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>32</v>
+        <v>231</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>153</v>
+        <v>232</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>306</v>
+        <v>348</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>41</v>
+        <v>138</v>
       </c>
       <c r="I121" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>155</v>
+        <v>233</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>307</v>
+        <v>349</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>308</v>
+        <v>350</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>309</v>
+        <v>351</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="H122" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="H122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I122" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>310</v>
+        <v>352</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>152</v>
+        <v>24</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>153</v>
+        <v>26</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>311</v>
+        <v>39</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>41</v>
+        <v>110</v>
       </c>
       <c r="I123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>155</v>
+        <v>29</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>176</v>
+        <v>248</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>177</v>
+        <v>249</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>178</v>
+        <v>250</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>312</v>
+        <v>39</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="I124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>179</v>
+        <v>251</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>196</v>
+        <v>143</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>197</v>
+        <v>144</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>198</v>
+        <v>145</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>313</v>
+        <v>353</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>200</v>
+        <v>148</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>176</v>
+        <v>149</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>177</v>
+        <v>150</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>178</v>
+        <v>151</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>21</v>
+        <v>353</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>22</v>
+        <v>147</v>
       </c>
       <c r="I126" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>190</v>
+        <v>344</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>191</v>
+        <v>345</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>192</v>
+        <v>346</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>314</v>
+        <v>354</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>194</v>
+        <v>310</v>
       </c>
       <c r="I127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>195</v>
+        <v>347</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>196</v>
+        <v>355</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>197</v>
+        <v>235</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>198</v>
+        <v>356</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>315</v>
+        <v>357</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="I128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>200</v>
+        <v>358</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>235</v>
+        <v>359</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>236</v>
+        <v>360</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>237</v>
+        <v>361</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>316</v>
+        <v>362</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>35</v>
+        <v>363</v>
       </c>
       <c r="I129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>239</v>
+        <v>364</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>70</v>
+        <v>143</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>38</v>
+        <v>144</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>71</v>
+        <v>145</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>72</v>
+        <v>365</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>74</v>
+        <v>148</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>176</v>
+        <v>149</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>177</v>
+        <v>150</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>178</v>
+        <v>151</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>317</v>
+        <v>365</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>22</v>
+        <v>147</v>
       </c>
       <c r="I131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>182</v>
+        <v>143</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>183</v>
+        <v>144</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>184</v>
+        <v>145</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>318</v>
+        <v>366</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>186</v>
+        <v>147</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>187</v>
+        <v>148</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>245</v>
+        <v>149</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>246</v>
+        <v>150</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>247</v>
+        <v>151</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>319</v>
+        <v>366</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>28</v>
+        <v>147</v>
       </c>
       <c r="I133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>249</v>
+        <v>152</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>320</v>
+        <v>367</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>147</v>
+        <v>193</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>321</v>
+        <v>368</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>149</v>
+        <v>369</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>322</v>
+        <v>370</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>102</v>
+        <v>371</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>103</v>
+        <v>372</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>323</v>
+        <v>369</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="I135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>106</v>
+        <v>374</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>108</v>
+        <v>244</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>151</v>
+        <v>375</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="I136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>176</v>
+        <v>206</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>177</v>
+        <v>207</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>178</v>
+        <v>208</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>324</v>
+        <v>376</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>22</v>
+        <v>204</v>
       </c>
       <c r="I137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>179</v>
+        <v>209</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>261</v>
+        <v>377</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>262</v>
+        <v>378</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>263</v>
+        <v>379</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>325</v>
+        <v>90</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>265</v>
+        <v>110</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>266</v>
+        <v>380</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>326</v>
+        <v>381</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>327</v>
+        <v>382</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>328</v>
+        <v>383</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>329</v>
+        <v>384</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>219</v>
+        <v>36</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>330</v>
+        <v>385</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>245</v>
+        <v>386</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>246</v>
+        <v>387</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>247</v>
+        <v>388</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>331</v>
+        <v>389</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>28</v>
+        <v>390</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>249</v>
+        <v>391</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>332</v>
+        <v>270</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>333</v>
+        <v>271</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>334</v>
+        <v>272</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>335</v>
+        <v>392</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>35</v>
+        <v>147</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>336</v>
+        <v>273</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>165</v>
+        <v>144</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>166</v>
+        <v>145</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>337</v>
+        <v>392</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>210</v>
+        <v>182</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>211</v>
+        <v>183</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>212</v>
+        <v>184</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>338</v>
+        <v>393</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>214</v>
+        <v>110</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>215</v>
+        <v>186</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>339</v>
+        <v>187</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>340</v>
+        <v>188</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>341</v>
+        <v>189</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>342</v>
+        <v>393</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>343</v>
+        <v>190</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>240</v>
+        <v>394</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>191</v>
+        <v>288</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>241</v>
+        <v>395</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>344</v>
+        <v>396</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>123</v>
+        <v>104</v>
       </c>
       <c r="I145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>243</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>345</v>
+        <v>266</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>346</v>
+        <v>267</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>347</v>
+        <v>268</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>348</v>
+        <v>398</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>88</v>
+        <v>147</v>
       </c>
       <c r="I146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>349</v>
+        <v>269</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>182</v>
+        <v>252</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>183</v>
+        <v>235</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>184</v>
+        <v>253</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>154</v>
+        <v>398</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>186</v>
+        <v>147</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>187</v>
+        <v>255</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>350</v>
+        <v>399</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>352</v>
+        <v>400</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>353</v>
+        <v>401</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>94</v>
+        <v>180</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>354</v>
+        <v>402</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>221</v>
+        <v>403</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>120</v>
+        <v>404</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>222</v>
+        <v>405</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>355</v>
+        <v>406</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>100</v>
+        <v>168</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>223</v>
+        <v>407</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>253</v>
+        <v>408</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>254</v>
+        <v>409</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>255</v>
+        <v>410</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>356</v>
+        <v>93</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>61</v>
+        <v>157</v>
       </c>
       <c r="I150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>257</v>
+        <v>411</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>224</v>
+        <v>192</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>225</v>
+        <v>193</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>226</v>
+        <v>194</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>357</v>
+        <v>93</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>214</v>
+        <v>157</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>228</v>
+        <v>195</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>358</v>
+        <v>412</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>202</v>
+        <v>413</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>359</v>
+        <v>414</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>360</v>
+        <v>93</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>219</v>
+        <v>157</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>361</v>
+        <v>415</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>230</v>
+        <v>197</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>231</v>
+        <v>198</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>362</v>
+        <v>93</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>233</v>
+        <v>157</v>
       </c>
       <c r="I153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>234</v>
+        <v>199</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>229</v>
+        <v>128</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>230</v>
+        <v>129</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>231</v>
+        <v>130</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>363</v>
+        <v>43</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>233</v>
+        <v>132</v>
       </c>
       <c r="I154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>234</v>
+        <v>133</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>345</v>
+        <v>40</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>346</v>
+        <v>41</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>347</v>
+        <v>42</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>364</v>
+        <v>43</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>88</v>
+        <v>132</v>
       </c>
       <c r="I155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>349</v>
+        <v>45</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>365</v>
+        <v>134</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>366</v>
+        <v>135</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>367</v>
+        <v>136</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>368</v>
+        <v>416</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>369</v>
+        <v>138</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>370</v>
+        <v>139</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>371</v>
+        <v>140</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>271</v>
+        <v>135</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>372</v>
+        <v>141</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>373</v>
+        <v>416</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>61</v>
+        <v>138</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>374</v>
+        <v>142</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>270</v>
+        <v>417</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>271</v>
+        <v>226</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>272</v>
+        <v>418</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>156</v>
+        <v>416</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>273</v>
+        <v>419</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>210</v>
+        <v>187</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>211</v>
+        <v>188</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>212</v>
+        <v>189</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>375</v>
+        <v>46</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>214</v>
+        <v>51</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>215</v>
+        <v>190</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>245</v>
+        <v>24</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>246</v>
+        <v>25</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>247</v>
+        <v>26</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>28</v>
+        <v>110</v>
       </c>
       <c r="I160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>249</v>
+        <v>29</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>376</v>
+        <v>248</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>377</v>
+        <v>249</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>378</v>
+        <v>250</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>379</v>
+        <v>46</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>380</v>
+        <v>251</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>365</v>
+        <v>211</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>366</v>
+        <v>212</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>367</v>
+        <v>213</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>160</v>
+        <v>46</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>369</v>
+        <v>110</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>370</v>
+        <v>214</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>176</v>
+        <v>420</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>177</v>
+        <v>421</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>178</v>
+        <v>422</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>381</v>
+        <v>423</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>22</v>
+        <v>180</v>
       </c>
       <c r="I163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>179</v>
+        <v>424</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>70</v>
+        <v>425</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>38</v>
+        <v>317</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>71</v>
+        <v>426</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>15</v>
+        <v>157</v>
       </c>
       <c r="I164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>74</v>
+        <v>427</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>126</v>
+        <v>47</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>127</v>
+        <v>48</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>128</v>
+        <v>49</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>22</v>
+        <v>157</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>129</v>
+        <v>52</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>382</v>
+        <v>428</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>97</v>
+        <v>429</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>383</v>
+        <v>430</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>384</v>
+        <v>431</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>35</v>
+        <v>168</v>
       </c>
       <c r="I166" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>385</v>
+        <v>432</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>386</v>
+        <v>140</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>387</v>
+        <v>135</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>388</v>
+        <v>141</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>389</v>
+        <v>433</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>111</v>
+        <v>138</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>390</v>
+        <v>142</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>391</v>
+        <v>176</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>392</v>
+        <v>177</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>393</v>
+        <v>178</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>394</v>
+        <v>434</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>73</v>
+        <v>180</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>395</v>
+        <v>181</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>376</v>
+        <v>428</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>377</v>
+        <v>429</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>378</v>
+        <v>430</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>396</v>
+        <v>435</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>123</v>
+        <v>168</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>380</v>
+        <v>432</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>295</v>
+        <v>252</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>296</v>
+        <v>235</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>297</v>
+        <v>253</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>397</v>
+        <v>436</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>299</v>
+        <v>147</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>300</v>
+        <v>255</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>365</v>
+        <v>261</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>366</v>
+        <v>262</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>367</v>
+        <v>263</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>398</v>
+        <v>436</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>369</v>
+        <v>147</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>370</v>
+        <v>265</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>126</v>
+        <v>437</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>127</v>
+        <v>438</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>128</v>
+        <v>439</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>399</v>
+        <v>440</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>22</v>
+        <v>390</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>129</v>
+        <v>441</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>206</v>
+        <v>442</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>127</v>
+        <v>443</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>207</v>
+        <v>444</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>163</v>
+        <v>445</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>94</v>
+        <v>446</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>208</v>
+        <v>447</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>210</v>
+        <v>448</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>211</v>
+        <v>449</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>212</v>
+        <v>450</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>400</v>
+        <v>103</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>214</v>
+        <v>104</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>215</v>
+        <v>451</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>224</v>
+        <v>153</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>225</v>
+        <v>154</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>226</v>
+        <v>155</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>401</v>
+        <v>452</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>214</v>
+        <v>157</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>228</v>
+        <v>158</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>332</v>
+        <v>192</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>333</v>
+        <v>193</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>334</v>
+        <v>194</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>402</v>
+        <v>453</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>35</v>
+        <v>157</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>336</v>
+        <v>195</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>96</v>
+        <v>454</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>97</v>
+        <v>421</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>98</v>
+        <v>455</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>403</v>
+        <v>456</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>100</v>
+        <v>457</v>
       </c>
       <c r="I177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>101</v>
+        <v>458</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>229</v>
+        <v>459</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>230</v>
+        <v>297</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>231</v>
+        <v>460</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>404</v>
+        <v>109</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>233</v>
+        <v>110</v>
       </c>
       <c r="I178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>234</v>
+        <v>461</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>405</v>
+        <v>243</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>406</v>
+        <v>244</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>407</v>
+        <v>245</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>167</v>
+        <v>115</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>139</v>
+        <v>116</v>
       </c>
       <c r="I179" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>408</v>
+        <v>247</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>157</v>
+        <v>292</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>158</v>
+        <v>48</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>159</v>
+        <v>293</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>409</v>
+        <v>462</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>161</v>
+        <v>132</v>
       </c>
       <c r="I180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>162</v>
+        <v>295</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>274</v>
+        <v>463</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>275</v>
+        <v>193</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>276</v>
+        <v>464</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>410</v>
+        <v>465</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>278</v>
+        <v>466</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>261</v>
+        <v>428</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>262</v>
+        <v>429</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>263</v>
+        <v>430</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>411</v>
+        <v>467</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>265</v>
+        <v>168</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>266</v>
+        <v>432</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>326</v>
+        <v>468</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>327</v>
+        <v>235</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>328</v>
+        <v>469</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>412</v>
+        <v>470</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>219</v>
+        <v>300</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>330</v>
+        <v>471</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B184" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C184" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="F184" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G184" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="H184" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="B184" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I184" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>55</v>
+        <v>218</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>339</v>
+        <v>448</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>340</v>
+        <v>449</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>341</v>
+        <v>450</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>413</v>
+        <v>473</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="I185" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>343</v>
+        <v>451</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>206</v>
+        <v>474</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>127</v>
+        <v>475</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>207</v>
+        <v>476</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>172</v>
+        <v>477</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>94</v>
+        <v>204</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>208</v>
+        <v>478</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>332</v>
+        <v>106</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>333</v>
+        <v>107</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>334</v>
+        <v>108</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>414</v>
+        <v>479</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>35</v>
+        <v>110</v>
       </c>
       <c r="I187" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>336</v>
+        <v>111</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>345</v>
+        <v>480</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>346</v>
+        <v>481</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>347</v>
+        <v>482</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>415</v>
+        <v>483</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>88</v>
+        <v>147</v>
       </c>
       <c r="I188" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>349</v>
+        <v>484</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>416</v>
+        <v>24</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>417</v>
+        <v>25</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>418</v>
+        <v>26</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>419</v>
+        <v>53</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>219</v>
+        <v>110</v>
       </c>
       <c r="I189" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>29</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>201</v>
+        <v>485</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>203</v>
+        <v>486</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>174</v>
+        <v>125</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>88</v>
+        <v>126</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>204</v>
+        <v>487</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>114</v>
+        <v>399</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>115</v>
+        <v>341</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>116</v>
+        <v>400</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>421</v>
+        <v>488</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>22</v>
+        <v>180</v>
       </c>
       <c r="I191" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>118</v>
+        <v>402</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>182</v>
+        <v>312</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>183</v>
+        <v>313</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>184</v>
+        <v>314</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>422</v>
+        <v>489</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>186</v>
+        <v>147</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>187</v>
+        <v>315</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>350</v>
+        <v>164</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>351</v>
+        <v>165</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>352</v>
+        <v>166</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>423</v>
+        <v>490</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>94</v>
+        <v>168</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>354</v>
+        <v>169</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>169</v>
+        <v>491</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>170</v>
+        <v>492</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>171</v>
+        <v>493</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>424</v>
+        <v>494</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="I194" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>173</v>
+        <v>495</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>37</v>
+        <v>206</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>38</v>
+        <v>207</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>39</v>
+        <v>208</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>77</v>
+        <v>496</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>48</v>
+        <v>204</v>
       </c>
       <c r="I195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>42</v>
+        <v>209</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>425</v>
+        <v>292</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>426</v>
+        <v>48</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>427</v>
+        <v>293</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>22</v>
+        <v>132</v>
       </c>
       <c r="I196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>428</v>
+        <v>295</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>152</v>
+        <v>497</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>32</v>
+        <v>498</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>153</v>
+        <v>499</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>40</v>
+        <v>500</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>41</v>
+        <v>501</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>155</v>
+        <v>502</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>176</v>
+        <v>503</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>177</v>
+        <v>504</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>178</v>
+        <v>505</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>429</v>
+        <v>506</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="I198" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>179</v>
+        <v>507</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>44</v>
+        <v>420</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>45</v>
+        <v>421</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>46</v>
+        <v>422</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>78</v>
+        <v>508</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>244</v>
+        <v>180</v>
       </c>
       <c r="I199" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>50</v>
+        <v>424</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>250</v>
+        <v>54</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>251</v>
+        <v>56</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>111</v>
+        <v>509</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>252</v>
+        <v>59</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>430</v>
+        <v>62</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>94</v>
+        <v>36</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>95</v>
+        <v>64</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>326</v>
+        <v>510</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>327</v>
+        <v>511</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>328</v>
+        <v>512</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>431</v>
+        <v>513</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>219</v>
+        <v>514</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>330</v>
+        <v>515</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>240</v>
+        <v>24</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>191</v>
+        <v>25</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>432</v>
+        <v>65</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="I203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>243</v>
+        <v>29</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>70</v>
+        <v>516</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>38</v>
+        <v>517</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>71</v>
+        <v>518</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>79</v>
+        <v>519</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="I204" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>74</v>
+        <v>520</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>80</v>
+        <v>521</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>38</v>
+        <v>522</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>81</v>
+        <v>523</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>82</v>
+        <v>524</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>73</v>
+        <v>223</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
+      </c>
+      <c r="J205" s="0" t="s">
+        <v>525</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>126</v>
+        <v>243</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>127</v>
+        <v>244</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>128</v>
+        <v>245</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>43</v>
+        <v>526</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>22</v>
+        <v>116</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>129</v>
+        <v>247</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>376</v>
+        <v>491</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>377</v>
+        <v>492</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>378</v>
+        <v>493</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>433</v>
+        <v>527</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>380</v>
+        <v>495</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>250</v>
+        <v>225</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>108</v>
+        <v>226</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>251</v>
+        <v>227</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>180</v>
+        <v>137</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>111</v>
+        <v>138</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>252</v>
+        <v>229</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
         <v>270</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>271</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>181</v>
+        <v>146</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>123</v>
+        <v>147</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>37</v>
+        <v>118</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>38</v>
+        <v>119</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>39</v>
+        <v>120</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>83</v>
+        <v>528</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>48</v>
+        <v>116</v>
       </c>
       <c r="I210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>42</v>
+        <v>121</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>235</v>
+        <v>302</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>236</v>
+        <v>303</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>237</v>
+        <v>304</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>434</v>
+        <v>529</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>35</v>
+        <v>300</v>
       </c>
       <c r="I211" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>239</v>
+        <v>305</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>84</v>
+        <v>442</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>85</v>
+        <v>443</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>86</v>
+        <v>444</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>435</v>
+        <v>530</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>88</v>
+        <v>446</v>
       </c>
       <c r="I212" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>89</v>
+        <v>447</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>386</v>
+        <v>100</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>387</v>
+        <v>101</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>388</v>
+        <v>102</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>436</v>
+        <v>531</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>390</v>
+        <v>105</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>437</v>
+        <v>394</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>438</v>
+        <v>288</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>439</v>
+        <v>395</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>440</v>
+        <v>532</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>441</v>
+        <v>104</v>
       </c>
       <c r="I214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>442</v>
+        <v>397</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>345</v>
+        <v>330</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>346</v>
+        <v>331</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>347</v>
+        <v>332</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>443</v>
+        <v>533</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="I215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>349</v>
+        <v>334</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>135</v>
+        <v>425</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>136</v>
+        <v>317</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>137</v>
+        <v>426</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>444</v>
+        <v>534</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>140</v>
+        <v>427</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>135</v>
+        <v>535</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>136</v>
+        <v>536</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>137</v>
+        <v>537</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>445</v>
+        <v>538</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="I217" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>140</v>
+        <v>539</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>135</v>
+        <v>425</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>136</v>
+        <v>317</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>137</v>
+        <v>426</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>446</v>
+        <v>156</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>140</v>
+        <v>427</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>135</v>
+        <v>287</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>136</v>
+        <v>288</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>137</v>
+        <v>289</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>447</v>
+        <v>540</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="I219" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>140</v>
+        <v>291</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>405</v>
+        <v>510</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>406</v>
+        <v>511</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>407</v>
+        <v>512</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>448</v>
+        <v>541</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>139</v>
+        <v>514</v>
       </c>
       <c r="I220" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>408</v>
+        <v>515</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>196</v>
+        <v>510</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>197</v>
+        <v>511</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>198</v>
+        <v>512</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>449</v>
+        <v>542</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>139</v>
+        <v>514</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>200</v>
+        <v>515</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>196</v>
+        <v>480</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>197</v>
+        <v>481</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>198</v>
+        <v>482</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>450</v>
+        <v>162</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>200</v>
+        <v>484</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>102</v>
+        <v>128</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>104</v>
+        <v>130</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>451</v>
+        <v>543</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>41</v>
+        <v>132</v>
       </c>
       <c r="I223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>106</v>
+        <v>133</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>102</v>
+        <v>60</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>103</v>
+        <v>55</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>104</v>
+        <v>61</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>452</v>
+        <v>66</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="I224" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>106</v>
+        <v>64</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>102</v>
+        <v>67</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>453</v>
+        <v>70</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>41</v>
+        <v>300</v>
       </c>
       <c r="I225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>141</v>
+        <v>428</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>142</v>
+        <v>429</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>143</v>
+        <v>430</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>454</v>
+        <v>167</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>139</v>
+        <v>168</v>
       </c>
       <c r="I226" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>144</v>
+        <v>432</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>141</v>
+        <v>386</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>142</v>
+        <v>387</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>143</v>
+        <v>388</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>455</v>
+        <v>544</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>139</v>
+        <v>390</v>
       </c>
       <c r="I227" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>144</v>
+        <v>391</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>141</v>
+        <v>480</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>142</v>
+        <v>481</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>143</v>
+        <v>482</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>456</v>
+        <v>170</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="I228" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>144</v>
+        <v>484</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>141</v>
+        <v>545</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>142</v>
+        <v>350</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>143</v>
+        <v>546</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>457</v>
+        <v>547</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>139</v>
+        <v>548</v>
       </c>
       <c r="I229" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>144</v>
+        <v>549</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>164</v>
+        <v>100</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>165</v>
+        <v>101</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>166</v>
+        <v>102</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>458</v>
+        <v>174</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="I230" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>168</v>
+        <v>105</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>164</v>
+        <v>550</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>165</v>
+        <v>551</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>166</v>
+        <v>552</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>459</v>
+        <v>179</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="I231" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>168</v>
+        <v>553</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>164</v>
+        <v>554</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>165</v>
+        <v>555</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>166</v>
+        <v>556</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>460</v>
+        <v>557</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>139</v>
+        <v>77</v>
       </c>
       <c r="I232" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>168</v>
+        <v>558</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>90</v>
+        <v>474</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>91</v>
+        <v>475</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>92</v>
+        <v>476</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>461</v>
+        <v>185</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>94</v>
+        <v>204</v>
       </c>
       <c r="I233" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>95</v>
+        <v>478</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>261</v>
+        <v>420</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>262</v>
+        <v>421</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>263</v>
+        <v>422</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>462</v>
+        <v>559</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>265</v>
+        <v>180</v>
       </c>
       <c r="I234" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>266</v>
+        <v>424</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>261</v>
+        <v>428</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>262</v>
+        <v>429</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>263</v>
+        <v>430</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>463</v>
+        <v>560</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>265</v>
+        <v>168</v>
       </c>
       <c r="I235" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>266</v>
+        <v>432</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>261</v>
+        <v>54</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>262</v>
+        <v>55</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>263</v>
+        <v>56</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>464</v>
+        <v>72</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>265</v>
+        <v>509</v>
       </c>
       <c r="I236" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>266</v>
+        <v>59</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>261</v>
+        <v>10</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>262</v>
+        <v>11</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>263</v>
+        <v>12</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>465</v>
+        <v>14</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>265</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>266</v>
+        <v>17</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>157</v>
+        <v>215</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>158</v>
+        <v>216</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>159</v>
+        <v>217</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>466</v>
+        <v>561</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>161</v>
+        <v>51</v>
       </c>
       <c r="I238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>162</v>
+        <v>218</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>253</v>
+        <v>73</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>254</v>
+        <v>74</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>255</v>
+        <v>75</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>467</v>
+        <v>76</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I239" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>257</v>
+        <v>78</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>253</v>
+        <v>503</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>254</v>
+        <v>504</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>255</v>
+        <v>505</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>468</v>
+        <v>562</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="I240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>257</v>
+        <v>507</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>135</v>
+        <v>550</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>136</v>
+        <v>551</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>137</v>
+        <v>552</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>469</v>
+        <v>191</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="I241" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>140</v>
+        <v>553</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>391</v>
+        <v>47</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>392</v>
+        <v>48</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>393</v>
+        <v>49</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>470</v>
+        <v>79</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>73</v>
+        <v>157</v>
       </c>
       <c r="I242" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>395</v>
+        <v>52</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>391</v>
+        <v>306</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>392</v>
+        <v>307</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>393</v>
+        <v>308</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>471</v>
+        <v>563</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>73</v>
+        <v>310</v>
       </c>
       <c r="I243" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>395</v>
+        <v>311</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>391</v>
+        <v>302</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>392</v>
+        <v>303</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>393</v>
+        <v>304</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>472</v>
+        <v>564</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>73</v>
+        <v>300</v>
       </c>
       <c r="I244" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>395</v>
+        <v>305</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>391</v>
+        <v>474</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>392</v>
+        <v>475</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>393</v>
+        <v>476</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>473</v>
+        <v>203</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>73</v>
+        <v>204</v>
       </c>
       <c r="I245" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>395</v>
+        <v>478</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>295</v>
+        <v>399</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>296</v>
+        <v>341</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>297</v>
+        <v>400</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>474</v>
+        <v>565</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>299</v>
+        <v>180</v>
       </c>
       <c r="I246" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>300</v>
+        <v>402</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>216</v>
+        <v>386</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>170</v>
+        <v>387</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>217</v>
+        <v>388</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>475</v>
+        <v>566</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>219</v>
+        <v>390</v>
       </c>
       <c r="I247" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>220</v>
+        <v>391</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>216</v>
+        <v>24</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>217</v>
+        <v>26</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>476</v>
+        <v>80</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>219</v>
+        <v>110</v>
       </c>
       <c r="I248" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>220</v>
+        <v>29</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>216</v>
+        <v>386</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>170</v>
+        <v>387</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>217</v>
+        <v>388</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>477</v>
+        <v>567</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>219</v>
+        <v>390</v>
       </c>
       <c r="I249" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>220</v>
+        <v>391</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>216</v>
+        <v>568</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>170</v>
+        <v>188</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>217</v>
+        <v>569</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>478</v>
+        <v>570</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>219</v>
+        <v>300</v>
       </c>
       <c r="I250" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>220</v>
+        <v>571</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>169</v>
+        <v>134</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>170</v>
+        <v>135</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>171</v>
+        <v>136</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>479</v>
+        <v>210</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="I251" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>173</v>
+        <v>139</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>169</v>
+        <v>572</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>170</v>
+        <v>573</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>171</v>
+        <v>574</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>480</v>
+        <v>575</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>88</v>
+        <v>457</v>
       </c>
       <c r="I252" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>173</v>
+        <v>576</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>288</v>
+        <v>577</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>289</v>
+        <v>578</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>290</v>
+        <v>579</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>481</v>
+        <v>580</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>292</v>
+        <v>104</v>
       </c>
       <c r="I253" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>293</v>
+        <v>581</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>288</v>
+        <v>480</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>289</v>
+        <v>481</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>290</v>
+        <v>482</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>482</v>
+        <v>582</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>292</v>
+        <v>147</v>
       </c>
       <c r="I254" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>293</v>
+        <v>484</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>320</v>
+        <v>497</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>147</v>
+        <v>498</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>321</v>
+        <v>499</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>483</v>
+        <v>583</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>123</v>
+        <v>501</v>
       </c>
       <c r="I255" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>322</v>
+        <v>502</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>146</v>
+        <v>122</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>147</v>
+        <v>123</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>148</v>
+        <v>124</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>484</v>
+        <v>584</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="I256" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>150</v>
+        <v>127</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>146</v>
+        <v>480</v>
       </c>
       <c r="B257" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="C257" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="F257" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G257" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="H257" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="C257" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I257" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>150</v>
+        <v>484</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>146</v>
+        <v>497</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>147</v>
+        <v>498</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>148</v>
+        <v>499</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>486</v>
+        <v>586</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>123</v>
+        <v>501</v>
       </c>
       <c r="I258" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>150</v>
+        <v>502</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>350</v>
+        <v>24</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>351</v>
+        <v>25</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>352</v>
+        <v>26</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>487</v>
+        <v>81</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
       <c r="I259" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>354</v>
+        <v>29</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>350</v>
+        <v>521</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>351</v>
+        <v>522</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>352</v>
+        <v>523</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>488</v>
+        <v>587</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>94</v>
+        <v>223</v>
       </c>
       <c r="I260" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>354</v>
+        <v>525</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>182</v>
+        <v>588</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>183</v>
+        <v>589</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>184</v>
+        <v>590</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>489</v>
+        <v>591</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>186</v>
+        <v>592</v>
       </c>
       <c r="I261" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>187</v>
+        <v>593</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>221</v>
+        <v>554</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>120</v>
+        <v>555</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>222</v>
+        <v>556</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>490</v>
+        <v>594</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="I262" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>223</v>
+        <v>558</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>270</v>
+        <v>595</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>271</v>
+        <v>596</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>272</v>
+        <v>597</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>491</v>
+        <v>598</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>123</v>
+        <v>599</v>
       </c>
       <c r="I263" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>273</v>
+        <v>600</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>270</v>
+        <v>601</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>271</v>
+        <v>602</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>272</v>
+        <v>603</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>492</v>
+        <v>604</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>123</v>
+        <v>605</v>
       </c>
       <c r="I264" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>273</v>
+        <v>606</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>119</v>
+        <v>417</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>120</v>
+        <v>226</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>121</v>
+        <v>418</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>491</v>
+        <v>607</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="I265" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>124</v>
+        <v>419</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>119</v>
+        <v>521</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>120</v>
+        <v>522</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>121</v>
+        <v>523</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>492</v>
+        <v>608</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>123</v>
+        <v>223</v>
       </c>
       <c r="I266" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>124</v>
+        <v>525</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>358</v>
+        <v>215</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>359</v>
+        <v>217</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>493</v>
+        <v>609</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>219</v>
+        <v>51</v>
       </c>
       <c r="I267" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>361</v>
+        <v>218</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>345</v>
+        <v>516</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>346</v>
+        <v>517</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>347</v>
+        <v>518</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>494</v>
+        <v>610</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>88</v>
+        <v>36</v>
       </c>
       <c r="I268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>349</v>
+        <v>520</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>345</v>
+        <v>243</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>346</v>
+        <v>244</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>347</v>
+        <v>245</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>495</v>
+        <v>611</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>88</v>
+        <v>116</v>
       </c>
       <c r="I269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>349</v>
+        <v>247</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>176</v>
+        <v>612</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>177</v>
+        <v>613</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>178</v>
+        <v>614</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>496</v>
+        <v>615</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>22</v>
+        <v>300</v>
       </c>
       <c r="I270" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>179</v>
+        <v>616</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>240</v>
+        <v>617</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>191</v>
+        <v>226</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>241</v>
+        <v>618</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>497</v>
+        <v>222</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>123</v>
+        <v>310</v>
       </c>
       <c r="I271" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>243</v>
+        <v>619</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>240</v>
+        <v>24</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>191</v>
+        <v>25</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>498</v>
+        <v>82</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="I272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>243</v>
+        <v>29</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>229</v>
+        <v>386</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>230</v>
+        <v>387</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>231</v>
+        <v>388</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>499</v>
+        <v>620</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>233</v>
+        <v>390</v>
       </c>
       <c r="I273" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>234</v>
+        <v>391</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>152</v>
+        <v>621</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>32</v>
+        <v>438</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>153</v>
+        <v>622</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>500</v>
+        <v>623</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>41</v>
+        <v>390</v>
       </c>
       <c r="I274" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>155</v>
+        <v>624</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>437</v>
+        <v>316</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>438</v>
+        <v>317</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>439</v>
+        <v>318</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>501</v>
+        <v>625</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>441</v>
+        <v>310</v>
       </c>
       <c r="I275" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>442</v>
+        <v>320</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>437</v>
+        <v>626</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>438</v>
+        <v>627</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>439</v>
+        <v>628</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>502</v>
+        <v>629</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>441</v>
+        <v>363</v>
       </c>
       <c r="I276" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>442</v>
+        <v>630</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>437</v>
+        <v>417</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>438</v>
+        <v>226</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>439</v>
+        <v>418</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>503</v>
+        <v>228</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>441</v>
+        <v>138</v>
       </c>
       <c r="I277" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>442</v>
+        <v>419</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>437</v>
+        <v>292</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>438</v>
+        <v>48</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>439</v>
+        <v>293</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>504</v>
+        <v>631</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>441</v>
+        <v>132</v>
       </c>
       <c r="I278" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>442</v>
+        <v>295</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>437</v>
+        <v>632</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>438</v>
+        <v>201</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>439</v>
+        <v>633</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>505</v>
+        <v>241</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>441</v>
+        <v>110</v>
       </c>
       <c r="I279" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>442</v>
+        <v>634</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>301</v>
+        <v>635</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>302</v>
+        <v>636</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>303</v>
+        <v>637</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>506</v>
+        <v>246</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>305</v>
+        <v>638</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>96</v>
+        <v>292</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>97</v>
+        <v>48</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>98</v>
+        <v>293</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>507</v>
+        <v>639</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>100</v>
+        <v>132</v>
       </c>
       <c r="I281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>101</v>
+        <v>295</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>382</v>
+        <v>640</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>97</v>
+        <v>641</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>383</v>
+        <v>642</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>508</v>
+        <v>643</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>35</v>
+        <v>300</v>
       </c>
       <c r="I282" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>385</v>
+        <v>644</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>382</v>
+        <v>425</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>97</v>
+        <v>317</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>383</v>
+        <v>426</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>509</v>
+        <v>645</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>35</v>
+        <v>157</v>
       </c>
       <c r="I283" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>385</v>
+        <v>427</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>382</v>
+        <v>646</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>97</v>
+        <v>449</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>383</v>
+        <v>647</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>510</v>
+        <v>648</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>35</v>
+        <v>649</v>
       </c>
       <c r="I284" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>385</v>
+        <v>650</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>382</v>
+        <v>24</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>383</v>
+        <v>26</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>511</v>
+        <v>83</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>35</v>
+        <v>110</v>
       </c>
       <c r="I285" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>385</v>
+        <v>29</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>382</v>
+        <v>425</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>97</v>
+        <v>317</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>383</v>
+        <v>426</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>512</v>
+        <v>21</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>35</v>
+        <v>157</v>
       </c>
       <c r="I286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>385</v>
+        <v>427</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>339</v>
+        <v>261</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>340</v>
+        <v>262</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>341</v>
+        <v>263</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>513</v>
+        <v>254</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>28</v>
+        <v>147</v>
       </c>
       <c r="I287" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>343</v>
+        <v>265</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>274</v>
+        <v>454</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>275</v>
+        <v>421</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>276</v>
+        <v>455</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>514</v>
+        <v>651</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>161</v>
+        <v>457</v>
       </c>
       <c r="I288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>278</v>
+        <v>458</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>405</v>
+        <v>535</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>406</v>
+        <v>536</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>407</v>
+        <v>537</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>515</v>
+        <v>259</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="I289" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>408</v>
+        <v>539</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>405</v>
+        <v>503</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>406</v>
+        <v>504</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>407</v>
+        <v>505</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>516</v>
+        <v>652</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>139</v>
+        <v>51</v>
       </c>
       <c r="I290" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>408</v>
+        <v>507</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>206</v>
+        <v>149</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>127</v>
+        <v>150</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>207</v>
+        <v>151</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>517</v>
+        <v>264</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>94</v>
+        <v>147</v>
       </c>
       <c r="I291" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>208</v>
+        <v>152</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>206</v>
+        <v>84</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>127</v>
+        <v>41</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>207</v>
+        <v>85</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>518</v>
+        <v>86</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="I292" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>208</v>
+        <v>88</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>126</v>
+        <v>211</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>127</v>
+        <v>212</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>128</v>
+        <v>213</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>519</v>
+        <v>27</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="I293" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>129</v>
+        <v>214</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>126</v>
+        <v>577</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>127</v>
+        <v>578</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>128</v>
+        <v>579</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>520</v>
+        <v>653</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="I294" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>129</v>
+        <v>581</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>126</v>
+        <v>425</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>127</v>
+        <v>317</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>128</v>
+        <v>426</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>521</v>
+        <v>654</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>22</v>
+        <v>157</v>
       </c>
       <c r="I295" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>129</v>
+        <v>427</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>126</v>
+        <v>595</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>127</v>
+        <v>596</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>128</v>
+        <v>597</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>522</v>
+        <v>655</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>22</v>
+        <v>599</v>
       </c>
       <c r="I296" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>129</v>
+        <v>600</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>126</v>
+        <v>270</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>127</v>
+        <v>271</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>128</v>
+        <v>272</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>523</v>
+        <v>274</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>22</v>
+        <v>147</v>
       </c>
       <c r="I297" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>129</v>
+        <v>273</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>326</v>
+        <v>442</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>327</v>
+        <v>443</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>328</v>
+        <v>444</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>524</v>
+        <v>656</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>219</v>
+        <v>446</v>
       </c>
       <c r="I298" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>330</v>
+        <v>447</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>326</v>
+        <v>270</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>327</v>
+        <v>271</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>328</v>
+        <v>272</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>525</v>
+        <v>275</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>219</v>
+        <v>147</v>
       </c>
       <c r="I299" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>330</v>
+        <v>273</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>326</v>
+        <v>516</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>327</v>
+        <v>517</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>328</v>
+        <v>518</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>526</v>
+        <v>657</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>219</v>
+        <v>36</v>
       </c>
       <c r="I300" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>330</v>
+        <v>520</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>326</v>
+        <v>658</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>327</v>
+        <v>277</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>328</v>
+        <v>659</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>527</v>
+        <v>279</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>219</v>
+        <v>180</v>
       </c>
       <c r="I301" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>330</v>
+        <v>660</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>326</v>
+        <v>128</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>327</v>
+        <v>129</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>328</v>
+        <v>130</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>528</v>
+        <v>661</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>219</v>
+        <v>132</v>
       </c>
       <c r="I302" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>330</v>
+        <v>133</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>224</v>
+        <v>134</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>225</v>
+        <v>135</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>226</v>
+        <v>136</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>529</v>
+        <v>281</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>214</v>
+        <v>138</v>
       </c>
       <c r="I303" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>224</v>
+        <v>646</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>225</v>
+        <v>449</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>226</v>
+        <v>647</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>530</v>
+        <v>285</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>214</v>
+        <v>649</v>
       </c>
       <c r="I304" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>228</v>
+        <v>650</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>307</v>
+        <v>425</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>309</v>
+        <v>426</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>531</v>
+        <v>662</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="I305" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>310</v>
+        <v>427</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>307</v>
+        <v>663</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>308</v>
+        <v>664</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>309</v>
+        <v>665</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>532</v>
+        <v>666</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>139</v>
+        <v>310</v>
       </c>
       <c r="I306" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>310</v>
+        <v>667</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>307</v>
+        <v>516</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>308</v>
+        <v>517</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>309</v>
+        <v>518</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>533</v>
+        <v>668</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>139</v>
+        <v>36</v>
       </c>
       <c r="I307" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>310</v>
+        <v>520</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>307</v>
+        <v>669</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>308</v>
+        <v>670</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>309</v>
+        <v>671</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>534</v>
+        <v>672</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>139</v>
+        <v>51</v>
       </c>
       <c r="I308" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>310</v>
+        <v>673</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>307</v>
+        <v>480</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>308</v>
+        <v>481</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>309</v>
+        <v>482</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>535</v>
+        <v>674</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="I309" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>310</v>
+        <v>484</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>536</v>
+        <v>675</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>111</v>
+        <v>36</v>
       </c>
       <c r="I310" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>386</v>
+        <v>159</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>387</v>
+        <v>160</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>388</v>
+        <v>161</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>537</v>
+        <v>676</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>111</v>
+        <v>147</v>
       </c>
       <c r="I311" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>390</v>
+        <v>163</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>538</v>
+        <v>420</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>539</v>
+        <v>421</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>540</v>
+        <v>422</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>541</v>
+        <v>290</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>214</v>
+        <v>180</v>
       </c>
       <c r="I312" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>542</v>
+        <v>424</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>538</v>
+        <v>437</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>539</v>
+        <v>438</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>540</v>
+        <v>439</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>543</v>
+        <v>677</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>214</v>
+        <v>390</v>
       </c>
       <c r="I313" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>542</v>
+        <v>441</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>538</v>
+        <v>442</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>539</v>
+        <v>443</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>540</v>
+        <v>444</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>544</v>
+        <v>294</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>214</v>
+        <v>446</v>
       </c>
       <c r="I314" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>542</v>
+        <v>447</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>538</v>
+        <v>182</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>539</v>
+        <v>183</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>540</v>
+        <v>184</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>545</v>
+        <v>30</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>214</v>
+        <v>110</v>
       </c>
       <c r="I315" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>542</v>
+        <v>186</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>538</v>
+        <v>612</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>539</v>
+        <v>613</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>540</v>
+        <v>614</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>546</v>
+        <v>678</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>214</v>
+        <v>300</v>
       </c>
       <c r="I316" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>542</v>
+        <v>616</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>365</v>
+        <v>646</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>366</v>
+        <v>449</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>367</v>
+        <v>647</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>547</v>
+        <v>679</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>369</v>
+        <v>649</v>
       </c>
       <c r="I317" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>370</v>
+        <v>650</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>548</v>
+        <v>403</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>549</v>
+        <v>405</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>550</v>
+        <v>680</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>233</v>
+        <v>168</v>
       </c>
       <c r="I318" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>551</v>
+        <v>407</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>548</v>
+        <v>681</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>366</v>
+        <v>297</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>549</v>
+        <v>682</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>552</v>
+        <v>683</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>233</v>
+        <v>300</v>
       </c>
       <c r="I319" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>551</v>
+        <v>684</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="B320" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="C320" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="F320" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="H320" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I320" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J320" s="0" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="B321" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C321" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="F321" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G321" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="H321" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I321" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J321" s="0" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="B322" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C322" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G322" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="H322" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I322" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J322" s="0" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="B323" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="C323" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G323" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="H323" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="I323" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J323" s="0" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B324" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C324" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="F324" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G324" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="H324" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I324" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="B325" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="C325" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="F325" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="H325" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I325" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B326" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C326" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="F326" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="H326" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="I326" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B327" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C327" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F327" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="H327" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I327" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B328" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C328" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="F328" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G328" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="H328" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I328" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B329" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C329" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F329" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="H329" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="I329" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J329" s="0" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B330" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="C330" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="F330" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="H330" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I330" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="B331" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="C331" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="F331" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="H331" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I331" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B332" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C332" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="F332" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="H332" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I332" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="B333" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="C333" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="F333" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="H333" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="I333" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="B334" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="C334" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="F334" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="H334" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I334" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B335" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C335" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="H335" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="I335" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J335" s="0" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="B336" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C336" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="H336" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I336" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J336" s="0" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="B337" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="C337" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="H337" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I337" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J337" s="0" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="B338" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="C338" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G338" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="H338" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I338" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J338" s="0" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B339" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="C339" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="F339" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G339" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="H339" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I339" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J339" s="0" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="B340" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="C340" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="F340" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G340" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H340" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I340" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J340" s="0" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="B341" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="C341" s="0" t="s">
+        <v>705</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G341" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="H341" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I341" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J341" s="0" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B342" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C342" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G342" s="0" t="s">
+        <v>708</v>
+      </c>
+      <c r="H342" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I342" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J342" s="0" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="B343" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="C343" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F343" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G343" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="H343" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I343" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J343" s="0" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="B344" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="C344" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="F344" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G344" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="H344" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I344" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J344" s="0" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="B345" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="C345" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="F345" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G345" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="H345" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I345" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J345" s="0" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B346" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C346" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F346" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G346" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="H346" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I346" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J346" s="0" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B347" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C347" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H347" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I347" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J347" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="B348" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="C348" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="H348" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J348" s="0" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B349" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C349" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="H349" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="I349" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J349" s="0" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="B350" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="C350" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="H350" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I350" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J350" s="0" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="B351" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C351" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="H351" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J351" s="0" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="B352" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C352" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="H352" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="I352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J352" s="0" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="B353" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="C353" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="F353" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G353" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="H353" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I353" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J353" s="0" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="B354" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="C354" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="F354" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G354" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H354" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I354" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J354" s="0" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="B355" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="C355" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="H355" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I355" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J355" s="0" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B356" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C356" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="F356" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G356" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="H356" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I356" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J356" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="B357" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="C357" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="H357" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I357" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J357" s="0" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="B358" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="C358" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="H358" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I358" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J358" s="0" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="B359" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="C359" s="0" t="s">
+        <v>705</v>
+      </c>
+      <c r="F359" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G359" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="H359" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I359" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J359" s="0" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="B360" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="C360" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="F360" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G360" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="H360" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="I360" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J360" s="0" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B361" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C361" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="H361" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I361" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J361" s="0" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="B362" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="C362" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="F362" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G362" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="H362" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="I362" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J362" s="0" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B363" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C363" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="F363" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G363" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="H363" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I363" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J363" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B364" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C364" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G364" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="H364" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I364" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J364" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="B365" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C365" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="F365" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G365" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="H365" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I365" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J365" s="0" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B366" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="C366" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>735</v>
+      </c>
+      <c r="H366" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I366" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J366" s="0" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B367" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C367" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="H367" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="I367" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J367" s="0" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B368" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C368" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="F368" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G368" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="H368" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I368" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J368" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B369" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C369" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="H369" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I369" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J369" s="0" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="B370" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C370" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G370" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="H370" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I370" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J370" s="0" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B371" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="C371" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G371" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="H371" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I371" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J371" s="0" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B372" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C372" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G372" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="H372" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I372" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J372" s="0" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="B373" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C373" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="H373" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J373" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="B374" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="C374" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="H374" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I374" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J374" s="0" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="B375" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="C375" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="H375" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I375" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J375" s="0" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="B376" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C376" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="H376" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I376" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J376" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="0" t="s">
+        <v>669</v>
+      </c>
+      <c r="B377" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="C377" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G377" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="H377" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I377" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J377" s="0" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B378" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C378" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="F378" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G378" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="H378" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I378" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J378" s="0" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B379" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C379" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G379" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="H379" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="I379" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J379" s="0" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="B380" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="C380" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="H380" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="I380" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B381" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C381" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H381" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I381" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="B382" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="C382" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F382" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G382" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="H382" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="I382" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J382" s="0" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="B383" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C383" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="F383" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G383" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="H383" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I383" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J383" s="0" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="B384" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="C384" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G384" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="H384" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="I384" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J384" s="0" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="B385" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="C385" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="F385" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G385" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="H385" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I385" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J385" s="0" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="B386" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="C386" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F386" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G386" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="H386" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I386" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J386" s="0" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="B387" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="C387" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="F387" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G387" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="H387" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I387" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J387" s="0" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B388" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C388" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F388" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G388" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="H388" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I388" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J388" s="0" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="B389" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="C389" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G389" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="H389" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="I389" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J389" s="0" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B390" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C390" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="F390" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G390" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="H390" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I390" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J390" s="0" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="B391" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="C391" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="F391" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G391" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="H391" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I391" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J391" s="0" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B392" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C392" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G392" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="H392" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I392" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J392" s="0" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="B393" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="C393" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="F393" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G393" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="H393" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I393" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J393" s="0" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B394" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C394" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="F394" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G394" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="H394" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I394" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J394" s="0" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="B395" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="C395" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="F395" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G395" s="0" t="s">
+        <v>765</v>
+      </c>
+      <c r="H395" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I395" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J395" s="0" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="B396" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="C396" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F396" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G396" s="0" t="s">
+        <v>766</v>
+      </c>
+      <c r="H396" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I396" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J396" s="0" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B397" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C397" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="F397" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G397" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="H397" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I397" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J397" s="0" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="0" t="s">
+        <v>669</v>
+      </c>
+      <c r="B398" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="C398" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F398" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G398" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="H398" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I398" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J398" s="0" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="B399" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="C399" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="F399" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G399" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="H399" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="I399" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J399" s="0" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="B400" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="C400" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="F400" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G400" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="H400" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I400" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J400" s="0" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="B401" s="0" t="s">
+        <v>771</v>
+      </c>
+      <c r="C401" s="0" t="s">
+        <v>772</v>
+      </c>
+      <c r="F401" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G401" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="H401" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I401" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J401" s="0" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="B402" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="C402" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="F402" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G402" s="0" t="s">
+        <v>775</v>
+      </c>
+      <c r="H402" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="I402" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J402" s="0" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="B403" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="C403" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="F403" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G403" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="H403" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I403" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J403" s="0" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="B404" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="C404" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F404" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G404" s="0" t="s">
+        <v>776</v>
+      </c>
+      <c r="H404" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I404" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J404" s="0" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="B405" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="C405" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="F405" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G405" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="H405" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I405" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J405" s="0" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="B406" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C406" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F406" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G406" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="H406" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I406" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J406" s="0" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B407" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C407" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F407" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G407" s="0" t="s">
+        <v>777</v>
+      </c>
+      <c r="H407" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I407" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J407" s="0" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="B408" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="C408" s="0" t="s">
+        <v>780</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G408" s="0" t="s">
+        <v>781</v>
+      </c>
+      <c r="H408" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="I408" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J408" s="0" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="B409" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="C409" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="F409" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G409" s="0" t="s">
+        <v>783</v>
+      </c>
+      <c r="H409" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="I409" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J409" s="0" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="0" t="s">
+        <v>784</v>
+      </c>
+      <c r="B410" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C410" s="0" t="s">
+        <v>785</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G410" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="H410" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I410" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J410" s="0" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B411" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="C411" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="F411" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G411" s="0" t="s">
+        <v>787</v>
+      </c>
+      <c r="H411" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I411" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J411" s="0" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B412" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C412" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F412" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G412" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="H412" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="I412" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J412" s="0" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="0" t="s">
+        <v>788</v>
+      </c>
+      <c r="B413" s="0" t="s">
+        <v>789</v>
+      </c>
+      <c r="C413" s="0" t="s">
+        <v>790</v>
+      </c>
+      <c r="F413" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G413" s="0" t="s">
+        <v>791</v>
+      </c>
+      <c r="H413" s="0" t="s">
+        <v>792</v>
+      </c>
+      <c r="I413" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J413" s="0" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B414" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C414" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G414" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="H414" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I414" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J414" s="0" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="B415" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C415" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="F415" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G415" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="H415" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="I415" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J415" s="0" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="B416" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="C416" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="F416" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G416" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="H416" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I416" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J416" s="0" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="B417" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="C417" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="F417" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G417" s="0" t="s">
+        <v>795</v>
+      </c>
+      <c r="H417" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I417" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J417" s="0" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B418" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C418" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F418" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G418" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="H418" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="I418" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J418" s="0" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B419" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C419" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F419" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G419" s="0" t="s">
+        <v>796</v>
+      </c>
+      <c r="H419" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I419" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J419" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="B420" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C420" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="F420" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G420" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="H420" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I420" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J420" s="0" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="B421" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="C421" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G421" s="0" t="s">
+        <v>797</v>
+      </c>
+      <c r="H421" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I421" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J421" s="0" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B422" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C422" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F422" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G422" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="H422" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I422" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J422" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="B423" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="C423" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="F423" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G423" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="H423" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I423" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J423" s="0" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B424" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C424" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F424" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G424" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="H424" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I424" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J424" s="0" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B425" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C425" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F425" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G425" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H425" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I425" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B426" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C426" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="F426" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G426" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H426" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I426" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J426" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B427" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C427" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G427" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="H427" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I427" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J427" s="0" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="B428" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="C428" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="F428" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G428" s="0" t="s">
+        <v>798</v>
+      </c>
+      <c r="H428" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="I428" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J428" s="0" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="B429" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="C429" s="0" t="s">
+        <v>705</v>
+      </c>
+      <c r="F429" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G429" s="0" t="s">
+        <v>799</v>
+      </c>
+      <c r="H429" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I429" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J429" s="0" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B430" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C430" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="F430" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G430" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="H430" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="I430" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J430" s="0" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="B431" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="C431" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="F431" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G431" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="H431" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I431" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J431" s="0" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="B432" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="C432" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="F432" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G432" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="H432" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="I432" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J432" s="0" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B433" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C433" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F433" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G433" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="H433" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="I433" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J433" s="0" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="B434" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C434" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="F434" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G434" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="H434" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I434" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J434" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="B435" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="C435" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F435" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G435" s="0" t="s">
+        <v>802</v>
+      </c>
+      <c r="H435" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="I435" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J435" s="0" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="B436" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="C436" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="F436" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G436" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="H436" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I436" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J436" s="0" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B437" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C437" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="F437" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G437" s="0" t="s">
+        <v>804</v>
+      </c>
+      <c r="H437" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="I437" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J437" s="0" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="B438" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C438" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="F438" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G438" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="H438" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I438" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J438" s="0" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B439" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C439" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F439" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G439" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="H439" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I439" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J439" s="0" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="B440" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="C440" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="F440" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G440" s="0" t="s">
+        <v>805</v>
+      </c>
+      <c r="H440" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="I440" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J440" s="0" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="0" t="s">
+        <v>806</v>
+      </c>
+      <c r="B441" s="0" t="s">
+        <v>807</v>
+      </c>
+      <c r="C441" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="F441" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G441" s="0" t="s">
+        <v>809</v>
+      </c>
+      <c r="H441" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I441" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J441" s="0" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="B442" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="C442" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F442" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G442" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="H442" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I442" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J442" s="0" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B443" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C443" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="F443" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G443" s="0" t="s">
+        <v>811</v>
+      </c>
+      <c r="H443" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="I443" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J443" s="0" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="B444" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="C444" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="F444" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G444" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="H444" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="I444" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J444" s="0" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="B445" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="C445" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F445" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G445" s="0" t="s">
+        <v>813</v>
+      </c>
+      <c r="H445" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I445" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J445" s="0" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B446" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="C446" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="F446" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G446" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="H446" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I446" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J446" s="0" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B447" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="C447" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="F447" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G447" s="0" t="s">
+        <v>815</v>
+      </c>
+      <c r="H447" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I447" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J447" s="0" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="B448" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C448" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="F448" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G448" s="0" t="s">
+        <v>816</v>
+      </c>
+      <c r="H448" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I448" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J448" s="0" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="B449" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C449" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="F449" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G449" s="0" t="s">
+        <v>817</v>
+      </c>
+      <c r="H449" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I449" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J449" s="0" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="B450" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C450" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="F450" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G450" s="0" t="s">
+        <v>818</v>
+      </c>
+      <c r="H450" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I450" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J450" s="0" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="B451" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C451" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="F451" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G451" s="0" t="s">
+        <v>819</v>
+      </c>
+      <c r="H451" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I451" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J451" s="0" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="B452" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="C452" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F452" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G452" s="0" t="s">
+        <v>820</v>
+      </c>
+      <c r="H452" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I452" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J452" s="0" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="B453" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="C453" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="F453" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G453" s="0" t="s">
+        <v>821</v>
+      </c>
+      <c r="H453" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I453" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J453" s="0" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="B454" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="C454" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="F454" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G454" s="0" t="s">
+        <v>822</v>
+      </c>
+      <c r="H454" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I454" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J454" s="0" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="B455" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="C455" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="F455" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G455" s="0" t="s">
+        <v>823</v>
+      </c>
+      <c r="H455" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I455" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J455" s="0" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="B456" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="C456" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="F456" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G456" s="0" t="s">
+        <v>824</v>
+      </c>
+      <c r="H456" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I456" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J456" s="0" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B457" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C457" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="F457" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G457" s="0" t="s">
+        <v>825</v>
+      </c>
+      <c r="H457" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I457" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J457" s="0" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B458" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C458" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="F458" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G458" s="0" t="s">
+        <v>826</v>
+      </c>
+      <c r="H458" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I458" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J458" s="0" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B459" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C459" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="F459" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G459" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="H459" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="I459" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J459" s="0" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B460" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C460" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="F460" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G460" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="H460" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="I460" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J460" s="0" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B461" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C461" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="F461" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G461" s="0" t="s">
+        <v>829</v>
+      </c>
+      <c r="H461" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="I461" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J461" s="0" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B462" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C462" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="F462" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G462" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="H462" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I462" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J462" s="0" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B463" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C463" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="F463" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G463" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="H463" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I463" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J463" s="0" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B464" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C464" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="F464" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G464" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="H464" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I464" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J464" s="0" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B465" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C465" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G465" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="H465" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I465" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J465" s="0" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="B466" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="C466" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="F466" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G466" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="H466" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I466" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J466" s="0" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B467" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="C467" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="F467" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G467" s="0" t="s">
+        <v>835</v>
+      </c>
+      <c r="H467" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I467" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J467" s="0" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B468" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="C468" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="F468" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G468" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="H468" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I468" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J468" s="0" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="B469" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="C469" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G469" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="H469" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I469" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J469" s="0" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="B470" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="C470" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="F470" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G470" s="0" t="s">
+        <v>838</v>
+      </c>
+      <c r="H470" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I470" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J470" s="0" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="B471" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="C471" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="F471" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G471" s="0" t="s">
+        <v>839</v>
+      </c>
+      <c r="H471" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I471" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J471" s="0" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B472" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C472" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F472" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G472" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="H472" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I472" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J472" s="0" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B473" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C473" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="F473" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G473" s="0" t="s">
+        <v>841</v>
+      </c>
+      <c r="H473" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="I473" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J473" s="0" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="B474" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C474" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="F474" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G474" s="0" t="s">
+        <v>842</v>
+      </c>
+      <c r="H474" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="I474" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J474" s="0" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B475" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C475" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="F475" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G475" s="0" t="s">
+        <v>843</v>
+      </c>
+      <c r="H475" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="I475" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J475" s="0" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B476" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C476" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="F476" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G476" s="0" t="s">
+        <v>844</v>
+      </c>
+      <c r="H476" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="I476" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J476" s="0" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B477" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C477" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="F477" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G477" s="0" t="s">
+        <v>845</v>
+      </c>
+      <c r="H477" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="I477" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J477" s="0" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B478" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C478" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="F478" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G478" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="H478" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="I478" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J478" s="0" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B479" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C479" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F479" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G479" s="0" t="s">
+        <v>847</v>
+      </c>
+      <c r="H479" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I479" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J479" s="0" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="B480" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C480" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="F480" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G480" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="H480" s="0" t="s">
         <v>548</v>
       </c>
-      <c r="B320" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C320" s="0" t="s">
+      <c r="I480" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J480" s="0" t="s">
         <v>549</v>
       </c>
-      <c r="F320" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G320" s="0" t="s">
+    </row>
+    <row r="481">
+      <c r="A481" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="B481" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C481" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="F481" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G481" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="H481" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="I481" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J481" s="0" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="B482" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C482" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="F482" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G482" s="0" t="s">
+        <v>850</v>
+      </c>
+      <c r="H482" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="I482" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J482" s="0" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="B483" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C483" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="F483" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G483" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="H483" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="I483" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J483" s="0" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="B484" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C484" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="F484" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G484" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="H484" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="I484" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J484" s="0" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" s="0" t="s">
+        <v>806</v>
+      </c>
+      <c r="B485" s="0" t="s">
+        <v>807</v>
+      </c>
+      <c r="C485" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="F485" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G485" s="0" t="s">
+        <v>853</v>
+      </c>
+      <c r="H485" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I485" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J485" s="0" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" s="0" t="s">
+        <v>806</v>
+      </c>
+      <c r="B486" s="0" t="s">
+        <v>807</v>
+      </c>
+      <c r="C486" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="F486" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G486" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="H486" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I486" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J486" s="0" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" s="0" t="s">
+        <v>806</v>
+      </c>
+      <c r="B487" s="0" t="s">
+        <v>807</v>
+      </c>
+      <c r="C487" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="F487" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G487" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="H487" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I487" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J487" s="0" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="0" t="s">
+        <v>806</v>
+      </c>
+      <c r="B488" s="0" t="s">
+        <v>807</v>
+      </c>
+      <c r="C488" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="F488" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G488" s="0" t="s">
+        <v>856</v>
+      </c>
+      <c r="H488" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I488" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J488" s="0" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="0" t="s">
+        <v>806</v>
+      </c>
+      <c r="B489" s="0" t="s">
+        <v>807</v>
+      </c>
+      <c r="C489" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="F489" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G489" s="0" t="s">
+        <v>857</v>
+      </c>
+      <c r="H489" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I489" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J489" s="0" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" s="0" t="s">
+        <v>858</v>
+      </c>
+      <c r="B490" s="0" t="s">
+        <v>859</v>
+      </c>
+      <c r="C490" s="0" t="s">
+        <v>860</v>
+      </c>
+      <c r="F490" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G490" s="0" t="s">
+        <v>861</v>
+      </c>
+      <c r="H490" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I490" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J490" s="0" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" s="0" t="s">
+        <v>858</v>
+      </c>
+      <c r="B491" s="0" t="s">
+        <v>859</v>
+      </c>
+      <c r="C491" s="0" t="s">
+        <v>860</v>
+      </c>
+      <c r="F491" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G491" s="0" t="s">
+        <v>863</v>
+      </c>
+      <c r="H491" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I491" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J491" s="0" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="0" t="s">
+        <v>858</v>
+      </c>
+      <c r="B492" s="0" t="s">
+        <v>859</v>
+      </c>
+      <c r="C492" s="0" t="s">
+        <v>860</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G492" s="0" t="s">
+        <v>864</v>
+      </c>
+      <c r="H492" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I492" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J492" s="0" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="0" t="s">
+        <v>858</v>
+      </c>
+      <c r="B493" s="0" t="s">
+        <v>859</v>
+      </c>
+      <c r="C493" s="0" t="s">
+        <v>860</v>
+      </c>
+      <c r="F493" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G493" s="0" t="s">
+        <v>865</v>
+      </c>
+      <c r="H493" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I493" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J493" s="0" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B494" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="C494" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="F494" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G494" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="H494" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I494" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J494" s="0" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B495" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="C495" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="F495" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G495" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="H495" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I495" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J495" s="0" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B496" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C496" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G496" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="H496" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I496" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J496" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B497" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C497" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F497" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G497" s="0" t="s">
+        <v>869</v>
+      </c>
+      <c r="H497" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I497" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J497" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B498" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C498" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G498" s="0" t="s">
+        <v>857</v>
+      </c>
+      <c r="H498" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I498" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J498" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B499" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C499" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F499" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G499" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="H499" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I499" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J499" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B500" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C500" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F500" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G500" s="0" t="s">
+        <v>871</v>
+      </c>
+      <c r="H500" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I500" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J500" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="B501" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="C501" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F501" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G501" s="0" t="s">
+        <v>872</v>
+      </c>
+      <c r="H501" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I501" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J501" s="0" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="B502" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="C502" s="0" t="s">
+        <v>780</v>
+      </c>
+      <c r="F502" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G502" s="0" t="s">
+        <v>873</v>
+      </c>
+      <c r="H502" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="I502" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J502" s="0" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="B503" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="C503" s="0" t="s">
+        <v>780</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G503" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="H503" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="I503" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J503" s="0" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="B504" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="C504" s="0" t="s">
+        <v>780</v>
+      </c>
+      <c r="F504" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G504" s="0" t="s">
+        <v>875</v>
+      </c>
+      <c r="H504" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="I504" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J504" s="0" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="B505" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="C505" s="0" t="s">
+        <v>780</v>
+      </c>
+      <c r="F505" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G505" s="0" t="s">
+        <v>876</v>
+      </c>
+      <c r="H505" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="I505" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J505" s="0" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="B506" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="C506" s="0" t="s">
+        <v>780</v>
+      </c>
+      <c r="F506" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G506" s="0" t="s">
+        <v>877</v>
+      </c>
+      <c r="H506" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="I506" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J506" s="0" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="B507" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C507" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F507" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G507" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="H507" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="I507" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J507" s="0" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="B508" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C508" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F508" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G508" s="0" t="s">
+        <v>879</v>
+      </c>
+      <c r="H508" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="I508" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J508" s="0" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="B509" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C509" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F509" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G509" s="0" t="s">
+        <v>880</v>
+      </c>
+      <c r="H509" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="I509" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J509" s="0" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="B510" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C510" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F510" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G510" s="0" t="s">
+        <v>881</v>
+      </c>
+      <c r="H510" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="I510" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J510" s="0" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="B511" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C511" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F511" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G511" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="H511" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="I511" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J511" s="0" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="B512" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C512" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F512" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G512" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="H512" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I512" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J512" s="0" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="B513" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C513" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F513" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G513" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="H513" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I513" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J513" s="0" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="B514" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="C514" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F514" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G514" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="H514" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I514" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J514" s="0" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="B515" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="C515" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F515" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G515" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="H515" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I515" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J515" s="0" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B516" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C516" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F516" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G516" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="H516" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="I516" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J516" s="0" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B517" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C517" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="F517" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G517" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="H517" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I517" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J517" s="0" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="B518" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C518" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="F518" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G518" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="H518" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I518" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J518" s="0" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B519" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="C519" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="F519" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G519" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="H519" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I519" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J519" s="0" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="B520" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="C520" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="F520" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G520" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="H520" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I520" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J520" s="0" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="B521" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="C521" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="F521" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G521" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="H521" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I521" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J521" s="0" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="B522" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="C522" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="F522" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G522" s="0" t="s">
+        <v>893</v>
+      </c>
+      <c r="H522" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="I522" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J522" s="0" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="B523" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C523" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="F523" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G523" s="0" t="s">
+        <v>894</v>
+      </c>
+      <c r="H523" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I523" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J523" s="0" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="B524" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="C524" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="F524" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G524" s="0" t="s">
+        <v>895</v>
+      </c>
+      <c r="H524" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I524" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J524" s="0" t="s">
         <v>553</v>
       </c>
-      <c r="H320" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J320" s="0" t="s">
+    </row>
+    <row r="525">
+      <c r="A525" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="B525" s="0" t="s">
         <v>551</v>
+      </c>
+      <c r="C525" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="F525" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G525" s="0" t="s">
+        <v>896</v>
+      </c>
+      <c r="H525" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I525" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J525" s="0" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B526" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C526" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="F526" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G526" s="0" t="s">
+        <v>895</v>
+      </c>
+      <c r="H526" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I526" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J526" s="0" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B527" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C527" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="F527" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G527" s="0" t="s">
+        <v>896</v>
+      </c>
+      <c r="H527" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I527" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J527" s="0" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="B528" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="C528" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="F528" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G528" s="0" t="s">
+        <v>897</v>
+      </c>
+      <c r="H528" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I528" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J528" s="0" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="B529" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="C529" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="F529" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G529" s="0" t="s">
+        <v>898</v>
+      </c>
+      <c r="H529" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I529" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J529" s="0" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="B530" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="C530" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="F530" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G530" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="H530" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I530" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J530" s="0" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="B531" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="C531" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="F531" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G531" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="H531" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I531" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J531" s="0" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B532" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C532" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="F532" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G532" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="H532" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I532" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J532" s="0" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B533" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C533" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="F533" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G533" s="0" t="s">
+        <v>902</v>
+      </c>
+      <c r="H533" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I533" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J533" s="0" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="B534" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C534" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="F534" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G534" s="0" t="s">
+        <v>903</v>
+      </c>
+      <c r="H534" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I534" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J534" s="0" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="B535" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="C535" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="F535" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G535" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="H535" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I535" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J535" s="0" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="B536" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="C536" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F536" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G536" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="H536" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I536" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J536" s="0" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B537" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C537" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="F537" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G537" s="0" t="s">
+        <v>876</v>
+      </c>
+      <c r="H537" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I537" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J537" s="0" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B538" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C538" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="F538" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G538" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="H538" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I538" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J538" s="0" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="B539" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="C539" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="F539" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G539" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="H539" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I539" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J539" s="0" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="B540" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="C540" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="F540" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G540" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="H540" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I540" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J540" s="0" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="B541" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="C541" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="F541" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G541" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="H541" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I541" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J541" s="0" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="B542" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="C542" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="F542" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G542" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="H542" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I542" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J542" s="0" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="B543" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="C543" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="F543" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G543" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="H543" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I543" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J543" s="0" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="B544" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="C544" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="F544" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G544" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="H544" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I544" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J544" s="0" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B545" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C545" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F545" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G545" s="0" t="s">
+        <v>913</v>
+      </c>
+      <c r="H545" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="I545" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J545" s="0" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B546" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C546" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F546" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G546" s="0" t="s">
+        <v>914</v>
+      </c>
+      <c r="H546" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="I546" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J546" s="0" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B547" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C547" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F547" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G547" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="H547" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="I547" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J547" s="0" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B548" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C548" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F548" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G548" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="H548" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="I548" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J548" s="0" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B549" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C549" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F549" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G549" s="0" t="s">
+        <v>917</v>
+      </c>
+      <c r="H549" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="I549" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J549" s="0" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B550" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C550" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F550" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G550" s="0" t="s">
+        <v>918</v>
+      </c>
+      <c r="H550" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="I550" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J550" s="0" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B551" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C551" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F551" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G551" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="H551" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="I551" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J551" s="0" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B552" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C552" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F552" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G552" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="H552" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="I552" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J552" s="0" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B553" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C553" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F553" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G553" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="H553" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="I553" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J553" s="0" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B554" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C554" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F554" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G554" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="H554" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="I554" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J554" s="0" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B555" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C555" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F555" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G555" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="H555" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="I555" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J555" s="0" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B556" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C556" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F556" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G556" s="0" t="s">
+        <v>924</v>
+      </c>
+      <c r="H556" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="I556" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J556" s="0" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B557" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C557" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F557" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G557" s="0" t="s">
+        <v>925</v>
+      </c>
+      <c r="H557" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="I557" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J557" s="0" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B558" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C558" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F558" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G558" s="0" t="s">
+        <v>926</v>
+      </c>
+      <c r="H558" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="I558" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J558" s="0" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="B559" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C559" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="F559" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G559" s="0" t="s">
+        <v>927</v>
+      </c>
+      <c r="H559" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="I559" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J559" s="0" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B560" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C560" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="F560" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G560" s="0" t="s">
+        <v>928</v>
+      </c>
+      <c r="H560" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I560" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J560" s="0" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="B561" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="C561" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F561" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G561" s="0" t="s">
+        <v>929</v>
+      </c>
+      <c r="H561" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I561" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J561" s="0" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="B562" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="C562" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F562" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G562" s="0" t="s">
+        <v>930</v>
+      </c>
+      <c r="H562" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I562" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J562" s="0" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="B563" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="C563" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F563" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G563" s="0" t="s">
+        <v>931</v>
+      </c>
+      <c r="H563" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I563" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J563" s="0" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="B564" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="C564" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F564" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G564" s="0" t="s">
+        <v>932</v>
+      </c>
+      <c r="H564" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I564" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J564" s="0" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="B565" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="C565" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="F565" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G565" s="0" t="s">
+        <v>933</v>
+      </c>
+      <c r="H565" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I565" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J565" s="0" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="B566" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="C566" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="F566" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G566" s="0" t="s">
+        <v>934</v>
+      </c>
+      <c r="H566" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I566" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J566" s="0" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="B567" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="C567" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="F567" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G567" s="0" t="s">
+        <v>935</v>
+      </c>
+      <c r="H567" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I567" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J567" s="0" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="B568" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="C568" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="F568" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G568" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="H568" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I568" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J568" s="0" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="B569" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="C569" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="F569" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G569" s="0" t="s">
+        <v>937</v>
+      </c>
+      <c r="H569" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I569" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J569" s="0" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="B570" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="C570" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="F570" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G570" s="0" t="s">
+        <v>938</v>
+      </c>
+      <c r="H570" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I570" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J570" s="0" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="B571" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="C571" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="F571" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G571" s="0" t="s">
+        <v>939</v>
+      </c>
+      <c r="H571" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I571" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J571" s="0" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="B572" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="C572" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="F572" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G572" s="0" t="s">
+        <v>940</v>
+      </c>
+      <c r="H572" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="I572" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J572" s="0" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="B573" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="C573" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="F573" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G573" s="0" t="s">
+        <v>941</v>
+      </c>
+      <c r="H573" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="I573" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J573" s="0" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="B574" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="C574" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="F574" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G574" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="H574" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="I574" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J574" s="0" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="B575" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="C575" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="F575" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G575" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="H575" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="I575" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J575" s="0" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="B576" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="C576" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="F576" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G576" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="H576" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="I576" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J576" s="0" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="B577" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="C577" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="F577" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G577" s="0" t="s">
+        <v>945</v>
+      </c>
+      <c r="H577" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I577" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J577" s="0" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="B578" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="C578" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="F578" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G578" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="H578" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I578" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J578" s="0" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="B579" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="C579" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="F579" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G579" s="0" t="s">
+        <v>947</v>
+      </c>
+      <c r="H579" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I579" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J579" s="0" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="B580" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="C580" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="F580" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G580" s="0" t="s">
+        <v>948</v>
+      </c>
+      <c r="H580" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I580" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J580" s="0" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="B581" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="C581" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="F581" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G581" s="0" t="s">
+        <v>949</v>
+      </c>
+      <c r="H581" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I581" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J581" s="0" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="B582" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="C582" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="F582" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G582" s="0" t="s">
+        <v>950</v>
+      </c>
+      <c r="H582" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I582" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J582" s="0" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="B583" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="C583" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="F583" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G583" s="0" t="s">
+        <v>951</v>
+      </c>
+      <c r="H583" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I583" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J583" s="0" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="B584" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="C584" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="F584" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G584" s="0" t="s">
+        <v>952</v>
+      </c>
+      <c r="H584" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I584" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J584" s="0" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="B585" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="C585" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="F585" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G585" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="H585" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I585" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J585" s="0" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="B586" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C586" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="F586" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G586" s="0" t="s">
+        <v>954</v>
+      </c>
+      <c r="H586" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I586" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J586" s="0" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="B587" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C587" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="F587" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G587" s="0" t="s">
+        <v>955</v>
+      </c>
+      <c r="H587" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I587" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J587" s="0" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="B588" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C588" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F588" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G588" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="H588" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I588" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J588" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="B589" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C589" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F589" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G589" s="0" t="s">
+        <v>957</v>
+      </c>
+      <c r="H589" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I589" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J589" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="B590" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C590" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F590" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G590" s="0" t="s">
+        <v>958</v>
+      </c>
+      <c r="H590" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I590" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J590" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="B591" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C591" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F591" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G591" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="H591" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I591" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J591" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="B592" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C592" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F592" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G592" s="0" t="s">
+        <v>955</v>
+      </c>
+      <c r="H592" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I592" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J592" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="B593" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C593" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F593" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G593" s="0" t="s">
+        <v>960</v>
+      </c>
+      <c r="H593" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I593" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J593" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="B594" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="C594" s="0" t="s">
+        <v>579</v>
+      </c>
+      <c r="F594" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G594" s="0" t="s">
+        <v>961</v>
+      </c>
+      <c r="H594" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I594" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J594" s="0" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="B595" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="C595" s="0" t="s">
+        <v>579</v>
+      </c>
+      <c r="F595" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G595" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="H595" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I595" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J595" s="0" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="B596" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="C596" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="F596" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G596" s="0" t="s">
+        <v>963</v>
+      </c>
+      <c r="H596" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="I596" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J596" s="0" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="B597" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="C597" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="F597" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G597" s="0" t="s">
+        <v>964</v>
+      </c>
+      <c r="H597" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="I597" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J597" s="0" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="B598" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="C598" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="F598" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G598" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="H598" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="I598" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J598" s="0" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="B599" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="C599" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="F599" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G599" s="0" t="s">
+        <v>966</v>
+      </c>
+      <c r="H599" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="I599" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J599" s="0" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="B600" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="C600" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="F600" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G600" s="0" t="s">
+        <v>967</v>
+      </c>
+      <c r="H600" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="I600" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J600" s="0" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="B601" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="C601" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="F601" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G601" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="H601" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I601" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J601" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="B602" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="C602" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="F602" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G602" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="H602" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I602" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J602" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="B603" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="C603" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="F603" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G603" s="0" t="s">
+        <v>970</v>
+      </c>
+      <c r="H603" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I603" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J603" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="B604" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="C604" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="F604" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G604" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="H604" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I604" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J604" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="B605" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="C605" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="F605" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G605" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="H605" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I605" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J605" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="B606" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="C606" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="F606" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G606" s="0" t="s">
+        <v>973</v>
+      </c>
+      <c r="H606" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I606" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J606" s="0" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="B607" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="C607" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="F607" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G607" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="H607" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I607" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J607" s="0" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="B608" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="C608" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="F608" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G608" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="H608" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I608" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J608" s="0" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="B609" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="C609" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="F609" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G609" s="0" t="s">
+        <v>976</v>
+      </c>
+      <c r="H609" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I609" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J609" s="0" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="B610" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="C610" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="F610" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G610" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="H610" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I610" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J610" s="0" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B611" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C611" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="F611" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G611" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="H611" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I611" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J611" s="0" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="B612" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C612" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F612" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G612" s="0" t="s">
+        <v>979</v>
+      </c>
+      <c r="H612" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I612" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J612" s="0" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="B613" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C613" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F613" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G613" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="H613" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I613" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J613" s="0" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="B614" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C614" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="F614" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G614" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="H614" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I614" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J614" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="B615" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C615" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="F615" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G615" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="H615" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I615" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J615" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="B616" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C616" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="F616" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G616" s="0" t="s">
+        <v>982</v>
+      </c>
+      <c r="H616" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I616" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J616" s="0" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="B617" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C617" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="F617" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G617" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="H617" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I617" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J617" s="0" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="B618" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C618" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="F618" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G618" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="H618" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I618" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J618" s="0" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="B619" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C619" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="F619" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G619" s="0" t="s">
+        <v>985</v>
+      </c>
+      <c r="H619" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I619" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J619" s="0" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="B620" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="C620" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="F620" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G620" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="H620" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I620" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J620" s="0" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="B621" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="C621" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="F621" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G621" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="H621" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I621" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J621" s="0" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="B622" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="C622" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="F622" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G622" s="0" t="s">
+        <v>988</v>
+      </c>
+      <c r="H622" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="I622" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J622" s="0" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="B623" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="C623" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F623" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G623" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="H623" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I623" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J623" s="0" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="B624" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="C624" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="F624" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G624" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="H624" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I624" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J624" s="0" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="B625" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="C625" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="F625" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G625" s="0" t="s">
+        <v>991</v>
+      </c>
+      <c r="H625" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I625" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J625" s="0" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="B626" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="C626" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F626" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G626" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="H626" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="I626" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J626" s="0" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="B627" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="C627" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F627" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G627" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="H627" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="I627" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J627" s="0" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B628" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C628" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F628" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G628" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="H628" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="I628" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J628" s="0" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B629" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C629" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F629" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G629" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="H629" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="I629" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J629" s="0" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="B630" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C630" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="F630" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G630" s="0" t="s">
+        <v>996</v>
+      </c>
+      <c r="H630" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I630" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J630" s="0" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="B631" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="C631" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="F631" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G631" s="0" t="s">
+        <v>997</v>
+      </c>
+      <c r="H631" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="I631" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J631" s="0" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="B632" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="C632" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="F632" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G632" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="H632" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="I632" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J632" s="0" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="B633" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="C633" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="F633" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G633" s="0" t="s">
+        <v>999</v>
+      </c>
+      <c r="H633" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="I633" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J633" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="B634" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="C634" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="F634" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G634" s="0" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H634" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I634" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J634" s="0" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="B635" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="C635" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="F635" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G635" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H635" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I635" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J635" s="0" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="B636" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="C636" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="F636" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G636" s="0" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H636" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="I636" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J636" s="0" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="B637" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C637" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F637" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G637" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H637" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I637" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J637" s="0" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="B638" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C638" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F638" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G638" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H638" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I638" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J638" s="0" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="B639" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C639" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F639" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G639" s="0" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H639" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I639" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J639" s="0" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="B640" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C640" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F640" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G640" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H640" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I640" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J640" s="0" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="B641" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C641" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F641" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G641" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H641" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I641" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J641" s="0" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="B642" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C642" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="F642" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G642" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H642" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="I642" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J642" s="0" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B643" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C643" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="F643" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G643" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H643" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="I643" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J643" s="0" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B644" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C644" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="F644" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G644" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H644" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I644" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J644" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B645" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C645" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F645" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G645" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="H645" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="I645" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J645" s="0" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B646" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C646" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F646" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G646" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H646" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I646" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J646" s="0" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="B647" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="C647" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="F647" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G647" s="0" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H647" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="I647" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J647" s="0" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="B648" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="C648" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="F648" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G648" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H648" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="I648" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J648" s="0" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="B649" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="C649" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="F649" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G649" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H649" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="I649" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J649" s="0" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="B650" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="C650" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="F650" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G650" s="0" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H650" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="I650" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J650" s="0" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="B651" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="C651" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="F651" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G651" s="0" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H651" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="I651" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J651" s="0" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B652" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C652" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="F652" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G652" s="0" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H652" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="I652" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J652" s="0" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="B653" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="C653" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="F653" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G653" s="0" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H653" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="I653" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J653" s="0" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="B654" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="C654" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="F654" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G654" s="0" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H654" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="I654" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J654" s="0" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B655" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="C655" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="F655" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G655" s="0" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H655" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I655" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J655" s="0" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B656" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="C656" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="F656" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G656" s="0" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H656" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I656" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J656" s="0" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B657" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="C657" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="F657" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G657" s="0" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H657" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I657" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J657" s="0" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="B658" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="C658" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="F658" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G658" s="0" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H658" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="I658" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J658" s="0" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="B659" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="C659" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="F659" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G659" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H659" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="I659" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J659" s="0" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="B660" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="C660" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="F660" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G660" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H660" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="I660" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J660" s="0" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="B661" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="C661" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="F661" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G661" s="0" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H661" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="I661" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J661" s="0" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="B662" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C662" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="F662" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G662" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H662" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I662" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J662" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="B663" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C663" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="F663" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G663" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H663" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I663" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J663" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="B664" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C664" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="F664" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G664" s="0" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H664" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I664" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J664" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="B665" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C665" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="F665" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G665" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H665" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I665" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J665" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="B666" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C666" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="F666" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G666" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H666" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I666" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J666" s="0" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B667" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C667" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F667" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G667" s="0" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H667" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I667" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J667" s="0" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B668" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C668" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F668" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G668" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H668" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="I668" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J668" s="0" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B669" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C669" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="F669" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G669" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H669" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I669" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J669" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B670" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C670" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="F670" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G670" s="0" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H670" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I670" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J670" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B671" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C671" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="F671" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G671" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H671" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I671" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J671" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B672" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C672" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="F672" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G672" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H672" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I672" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J672" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B673" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C673" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="F673" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G673" s="0" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H673" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="I673" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J673" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="B674" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="C674" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F674" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G674" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H674" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I674" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J674" s="0" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="B675" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="C675" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F675" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G675" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H675" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I675" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J675" s="0" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="B676" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="C676" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F676" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G676" s="0" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H676" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I676" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J676" s="0" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="B677" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="C677" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F677" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G677" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H677" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I677" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J677" s="0" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="B678" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="C678" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F678" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G678" s="0" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H678" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I678" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J678" s="0" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="B679" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="C679" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F679" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G679" s="0" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H679" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I679" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J679" s="0" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="B680" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="C680" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F680" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G680" s="0" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H680" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I680" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J680" s="0" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B681" s="0" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C681" s="0" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F681" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G681" s="0" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H681" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I681" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J681" s="0" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B682" s="0" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C682" s="0" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F682" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G682" s="0" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H682" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I682" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J682" s="0" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B683" s="0" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C683" s="0" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F683" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G683" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H683" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I683" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J683" s="0" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B684" s="0" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C684" s="0" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F684" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G684" s="0" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H684" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I684" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J684" s="0" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B685" s="0" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C685" s="0" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F685" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G685" s="0" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H685" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I685" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J685" s="0" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B686" s="0" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C686" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F686" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G686" s="0" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H686" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="I686" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J686" s="0" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B687" s="0" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C687" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F687" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G687" s="0" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H687" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="I687" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J687" s="0" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B688" s="0" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C688" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F688" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G688" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H688" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="I688" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J688" s="0" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="B689" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C689" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="F689" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G689" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H689" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I689" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J689" s="0" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="B690" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C690" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="F690" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G690" s="0" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H690" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I690" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J690" s="0" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="B691" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C691" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="F691" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G691" s="0" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H691" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I691" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J691" s="0" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="B692" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C692" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="F692" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G692" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H692" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I692" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J692" s="0" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="B693" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C693" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="F693" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G693" s="0" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H693" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I693" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J693" s="0" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B694" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C694" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="F694" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G694" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H694" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="I694" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J694" s="0" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B695" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C695" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="F695" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G695" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H695" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="I695" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J695" s="0" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B696" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C696" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="F696" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G696" s="0" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H696" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="I696" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J696" s="0" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B697" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C697" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="F697" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G697" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H697" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="I697" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J697" s="0" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B698" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C698" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="F698" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G698" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H698" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="I698" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J698" s="0" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="B699" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="C699" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="F699" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G699" s="0" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H699" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I699" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J699" s="0" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="B700" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="C700" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="F700" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G700" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H700" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I700" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J700" s="0" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="B701" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="C701" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="F701" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G701" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H701" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I701" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J701" s="0" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="B702" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="C702" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="F702" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G702" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H702" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I702" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J702" s="0" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="B703" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="C703" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="F703" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G703" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H703" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="I703" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J703" s="0" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="B704" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="C704" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="F704" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G704" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H704" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="I704" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J704" s="0" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" s="0" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B705" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C705" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F705" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="H705" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I705" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="J705" s="0" t="s">
+        <v>1080</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>