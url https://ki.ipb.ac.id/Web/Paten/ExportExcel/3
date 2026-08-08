--- v1 (2026-05-06)
+++ v2 (2026-08-08)
@@ -5,3325 +5,3695 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1081" uniqueCount="1081">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1189" uniqueCount="1189">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>JenisPaten</t>
   </si>
   <si>
     <t>Abstrak</t>
+  </si>
+  <si>
+    <t>Formulasi Bioaditif Dari Minyak Atsiri Untuk Meningkatkan Kinerja Biosolar Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>16-Jun-2023</t>
+  </si>
+  <si>
+    <t>P00202305367</t>
+  </si>
+  <si>
+    <t>Publikasi</t>
+  </si>
+  <si>
+    <t>Dr. Hari Setiapraja</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Industri Pertanian</t>
+  </si>
+  <si>
+    <t>Paten</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan dan komposisi campuran minyak atsiri yang digunakan pada produk bioaditif untuk meningkatkan mutu biosolar dan meningkatkan kinerja mesin diesel dengan menurunkan kadar air dan penurunan kadar partikulat. Proses pembuatan bioaditif dilakukan dengan memfraksinasi dan meredistilasi bahan baku minyak sereh wangi, turpentine oil dan clove terpen oil menjadi spesifikasi yaitu rhodinol kemurnian &amp;ge; 80%, turpentine oil dengan komponen &amp;alpha;-pinene &amp;ge; 75%, dan clove terpen oil dengan komponen caryophyllene &amp;ge; 80%. Bahan baku dengan spesifikasi tersebut kemudian di formulasi dengan komposisi turpentine oil pada rentang 7,2 - 8; clove terpen oil pada rentang 0,9 &amp;ndash; 1, rhodinol pada rentang 0,9 &amp;ndash; 3, dan champor pada rentang 0 &amp;ndash; 1. Spesifikasi produk bioaditif dengan aplikasi sebanyak 1:1000 pada biosolar dapat menurunkan kandungan air 0,46% - 29,06%; menurunkan kadar partikulat 23,71 - 89,19 Count/ml pada 4 micron, 18,68- 95,62 Count/ml pada 6 micron, dan 33,33 - 98,19 pada Count/ml pada 14 micron; tidak mengurangi kinerja daya maksimum pada angka yang dinyatakan pabrikan motor diesel; tidak mengurangi kinerja torsi pada angka yang dinyatakan pabrikan motor diesel dan dapat menurunkan kepekatan asap sebesar 9,4%.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Produk  Kultur  Sel  Ginjal  Monyet  Ekor  Panjang  (Macaca  Fascicularis)  Sebagai Model In-Vitro Pengembangan Obat Dan Vaksin</t>
+  </si>
+  <si>
+    <t>25-May-2023</t>
+  </si>
+  <si>
+    <t>S00202304590</t>
+  </si>
+  <si>
+    <t>Rahmat Yusni, SSi</t>
+  </si>
+  <si>
+    <t>Departemen Kedokteran Hewan</t>
+  </si>
+  <si>
+    <t>Paten Sederhana</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai kultur sel yang berasal dari organ ginjal monyet ekor panjang (Macaca fascicularis), lebih khusus lagi, invensi ini berhubungan dengan pengembangan kultur sel yang dilakukan dengan morfologi sel epithelial-like, menempel pada tempat tumbuhnya dan membentuk monolayer, merupakan populasi sel yang mampu bertahan hingga sel mengalami finite pada pasase ke 6 dan mengekspresikan beberapa marka molekuler terhadap reseptor virus, morfologi sel dan proliferasi sel. Kultur sel diawali dengan mengisolasi sel dari ginjal MEP melalui teknik enzimatis dan ditumbuhkan dalam media pertumbuhan DMEM yang disuplementasi FBS 10% juga antibiotik. Populasi sel disubkultur apabila sel sudah mencapai konfluensi 70-80%. Validasi secara molekuler terhadap beberapa marka spesifik dilakukan dengan teknik qPCR. Hasil untai cDNA digunakan pada qPCR untuk memvalidasi kultur sel terhadap reseptor virus (CD155 dan CD46), marka sel spesifik (Endosialin, vWF, dan CD24) serta marka proliferasinya (Ki67 dan P53). Analisa data dilakukan untuk membandingkan kultur sel MEP dengan sel Vero yang sudah digunakan secara komersial. Kultur sel ini berpotensi untuk digunakan sebagai model in-vitro dalam pengujian riset biomedis terutama dalam pengujian kandidat obat secara in vitro, pengembangan vaksin, serta dapat mengurangi penggunaan hewan model.</t>
+  </si>
+  <si>
+    <t>Proses Peningkatan Tepung Ubi Kayu Termodifikasi Dengan Gluten</t>
+  </si>
+  <si>
+    <t>14-Dec-2017</t>
+  </si>
+  <si>
+    <t>S00201709015</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sapta Raharja, D.E.A.</t>
+  </si>
+  <si>
+    <t>Fakultas Teknik dan Teknologi</t>
+  </si>
+  <si>
+    <t>Kualitas adonan tepung ubi kayu termodifikasi atau modified cassava flour (MOCAF) dapat ditingkatkan dengan melakukan pengikatan gluten pada tepung mocaf. Pengikatan antara gluten dengan tepung mocaf dapat menghasilkan tepung mocaf dengan sifat adonan yang lebih baik dan menyerupai terigu. Invensi ini menghasilkan proses pengikatan tepung mocaf dengan gluten. Pengikatan dilakukan dalam larutan basa dengan perlakuan panas pada suhu 50, 55, dan 60 °C dengan penambahan gluten sebanyak 10%, 20%, dan 30%. Hasil pengujian menunjukkan tepung mocaf - gluten yang diikat pada suhu 55 °C dengan penambahan gluten sebanyak 30% memiliki kadar protein dan baking expansion tertinggi sebesar 19.77% dan 2.78 mL/g. Swelling power tepung menurun seiring penurunan daya serap tepung terhadap air. Sifat birefringence tepung mocaf - gluten semakin menghilang seiring dengan peningkatan suhu pemanasan. Analisa FTIR tepung mocaf - gluten menunjukkan adanya penguatan puncak spektrum ikatan C - N pada panjang gelombang 1167-1159 cm-1 yang dapat berasal dari penambahan gluten dan adanya ikatan antara tepung mocaf dengan gluten.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pengolahan Minyak Sawit Merah
+</t>
+  </si>
+  <si>
+    <t>27-Jun-2013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00201300483 </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nuri Andarwulan, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pengolahan minyak sawit merah dengan cara deodorisasi dan netralisasi. Khususnya, invensi ini berhubungan dengan proses pengolahan minyak sawit merah sebagai ingridien yang dapat diaplikasikan untuk industri pangan dan farmasetikal dengan menggunakan suhu, waktu dan tekanan tertentu. Proses deodorisasi pada pengolahan minyak sawit merah dengan menggunakan parameter suhu, waktu dan tekanan vakum tertentu ini dapat menghasilkan neuralized deodorized red palm oil (NRDPO) dengan reduksi odor mencapai 67% serta mampu mempertahankan karoten hampir 70%.</t>
   </si>
   <si>
     <t xml:space="preserve">SEDIAAN PANGAN BERBAHAN DASAR BIJI KARET (Hevea brasiliensis) DAN PROSES PEMBUATANNYA
 </t>
   </si>
   <si>
     <t>07-Oct-2015</t>
   </si>
   <si>
     <t>P00201506292</t>
   </si>
   <si>
-    <t>Publikasi</t>
-[...1 lines deleted...]
-  <si>
     <t>Prof. Dr. Dwi Guntoro, S.P., M.Si.</t>
   </si>
   <si>
     <t>Fakultas Pertanian</t>
   </si>
   <si>
-    <t>Paten</t>
-[...1 lines deleted...]
-  <si>
     <t>Invensi ini berkaitan dengan bahan pangan, khususnya berupa sediaan bahan pangan yang berasal dari biji karet dan proses pembuatannya, lebih khususnya berupa suatu metode untuk mereduksi kandungan sianida yang terdapat dalam biji karet sehingga aman untuk dikonsumsi, dengan tahapan menyeleksi biji karet, membuang cangkang biji karet, membelah biji karet, mencuci biji karet, merebus biji karet, merendam biji karet dan mengganti air rendamannya, membuang air rendaman biji karet, mencuci kembali biji karet, serta meniriskan biji karet yang dicirikan pada perebusan biji karet dalam suhu 100 °C selama 15 menit dilanjutkan perendaman biji karet dalam air selama 24 jam dengan frekuensi penggantian air setiap 6 jam sehingga menghasilkan biji karet sebagai bahan dasar pangan yang aman untuk dikonsumsi.</t>
+  </si>
+  <si>
+    <t>Alat Celup Puting Sapi Perah</t>
+  </si>
+  <si>
+    <t>S00201709016</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Afton Atabany, M.Si.</t>
+  </si>
+  <si>
+    <t>Sekolah Kedokteran Hewan dan Biomedis</t>
+  </si>
+  <si>
+    <t>Upaya paling umum untuk mencegah mastitis subklinis adalah dengan desinfeksi atau penyucihamaan puting segera setelah pemerahan selesai. Alat celup puting yang digunakan selama ini hanya terdiri dari 1 mangkuk (cup), sehingga peternak melakukan celup puting satu per satu untuk 4 kuartir puting. Invensi ini menghasilkan alat celup puting menggunakan 2 mangkuk, sehingga 2 puting dapat dicelup sekaligus dalam waktu yang bersamaan. Alat celup puting sapi perah sesuai invensi ini diintergrasikan dengan tangki bertekanan (1) yang berfungsi sebagai wadah untuk menampung desinfektan sebelum dipompa naik mengisi mangkuk. Beberapa kelebihan invensi ini dibandingkan dengan alat celup puting yang sebelumnya adalah waktu untuk proses pencelupan puting yang lebih cepat dan kemudahan dalam pengoperasiannya dimana invensi ini dilengkapi dengan lengan penyanggah yang menghubungkan antara mangkuk dengan tangki desinfektan, sehingga peternak hanya memerlukan gerakan membungkuk saat melakukan celup puting (peternak tidak perlu jongkok). Hal tersebut dapat mempermudah peternak serta mempercepat proses pindah dari satu sapi ke sapi lainnya. Kelebihan lainnya adalah kedalaman mangkuk desinfektan yang sesuai dengan panjang puting sapi perah di Indonesia sehingga seluruh permukaan puting dapat tercelup desinfektan secara sempurna.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Minuman Berbasis Ekstrak Jahe Merah Dan Krimer</t>
+  </si>
+  <si>
+    <t>24-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215387</t>
+  </si>
+  <si>
+    <t>Dr. Nur Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>PUSAT PENELITIAN SURFAKTAN DAN BIOENERGI</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan minuman berbasis ekstrak jahe merah dan krimer (ginger latte) ready to drink (RTD). Proses pembuatan minuman berbasis ekstrak jahe merah dan krimer sesuai invensi ini menggunakan sterilisasi dengan sistem pemanas Ultra High Temperature (UHT) yang dikombinasikan dengan teknik pengisian produk secara panas (hot-filling) untuk memenuhi kecukupan panas dan memenuhi regulasi Peraturan Badan Pengawas Obat dan Makanan (BPOM) Nomor 27 tahun 2021. Proses pembuatan minuman ekstrak jahe merah dan krimer siap minum dilakukan dengan cara disterilisasi menggunakan sistem pemanas Ultra High Temperature (UHT) pada suhu 137+2 oC selama 20 detik dan dikombinasikan dengan teknologi hot filling pada suhu 88-90 oC. Produksi telah memenuhi kecukupan proses panas dan memiliki F0 minimal 8,2 menit. Produk minuman ginger latte RTD yang dihasilkan memiliki kualitas/mutu produk berwarna coklat krem; beraroma khas jahe dan krimmer; memiliki rasa khas jahe dan manis; nilai pH pH 6 - 7; oBrix 12 &amp;ndash; 13; TPC 0,0 x 10&amp;deg; cfu/ml; Y/M 0,0 x 10&amp;deg; cfu/ml; Coliform 0,0 x 10&amp;deg; cfu/ml; Spora 0,0 x 10&amp;deg; cfu/ml.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Faqih Udin, M.Sc.</t>
+  </si>
+  <si>
+    <t>Metode Ekstraksi Rimpang Kunci Pepet (Kaempferia angustifolia) yang Berpotensi sebagai Pelangsing</t>
+  </si>
+  <si>
+    <t>11-Jan-2024</t>
+  </si>
+  <si>
+    <t>S00202400299</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sandra Arifin Azis, M.S.</t>
+  </si>
+  <si>
+    <t>Pusat Studi Biofarmaka Tropika.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode ekstraksi rimpang kunci pepet (Kaempferia angustifolia) menggunakan metode maserasi dengan pelarut etanol-air yang berpotensi sebagai pelangsing/antiobesitas karena memiliki aktivitas sebagai inhibitor enzim lipase, dengan persentase inhibisi &amp;gt; 50%. Metode ekstraksi ini mudahdiaplikasikandiindustriserta memiliki nilai ekonomi tinggi dengantetapmemperhatikanaktivitas fisiologisnya sebagai pelangsing dengan mekanisme menghambat aktivitas enzim lipase.</t>
+  </si>
+  <si>
+    <t>Anggia Murni, S.Si</t>
+  </si>
+  <si>
+    <t>Laela Wulan Sari, S.Si</t>
+  </si>
+  <si>
+    <t>drh. Fitriya Nur Annisa Dewi, Ph.D.</t>
+  </si>
+  <si>
+    <t>Taopik Ridwan, SP., M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Dwi Setyaningsih, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Ekstrak Jarak Pagar dan Penggunaannya sebagai Zat Antimikroba dan Zat Antioksidan pada Produk Kosmetik
+</t>
+  </si>
+  <si>
+    <t>16-Dec-2011</t>
+  </si>
+  <si>
+    <t>P00201100903</t>
+  </si>
+  <si>
+    <t>Ekstrak tanaman jarak pagar menunjukkan aktivitas antimikroba dan antioksidan yang bisa dimanfaatkan pada produk kosmetik. Ekstrak jarak pagar dihasilkan dari bagian daun dan ranting. Proses pembuatan ekstrak dilakukan dengan tehnik maserasi dan soxhletisasi yang diikuti proses partisi pelarut. Formulasi ekstrak jarak pagar dengan berbagai konsentrasi dalam berbagai produk kosmetik (produk perawatan kulit, perawatan tubuh) menunjukkan khasiatnya sebagai zat antimikroba dan zat antioksidan yang bisa melindungi produk dan memberikan khasiat yang bermanfaat dalam aplikasi produk kosmetik.</t>
+  </si>
+  <si>
+    <t>Trivadila, S.Si., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Obie Farobie, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Material Semikonduktor Berbahan Alkali Selulosa Tandan Sawit Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>27-Nov-2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202312957 </t>
+  </si>
+  <si>
+    <t>Rima Fitria Adiati, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode sintesis material alkali selulosa dari biomass dan aplikasinya sebagai material semikonduktor. Lebih khususnya, bahan yang digunakan adalah limbah tandan kosong kelapa sawit (TKKS). Tahapan yang dilakukan adalah pretreatment, pembuatan pulp terlarut dengan metode prehidrolisis kraft, dan alkalisasi. Material alkali selulosa yang dihasilkan diuji dengan metode TAPPI dan spektrofotometri UV-Vis, dan terbukti memiliki energi gap 3,6 eV sehingga tergolong sebagai semikonduktor.</t>
+  </si>
+  <si>
+    <t>Iin Indriawati, SSi</t>
+  </si>
+  <si>
+    <t>Athin Nuryanti, S.TP</t>
+  </si>
+  <si>
+    <t>Dr. drh. Retno Wulansari, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Kultur Primer Sel Hati Tupai Javanica Horsfield 1822 dan Pengunaannya Sebagai Media Replikasi Virus Hepatitis B Satwa Primata
+</t>
+  </si>
+  <si>
+    <t>31-Dec-2015</t>
+  </si>
+  <si>
+    <t>P00201508869</t>
+  </si>
+  <si>
+    <t>Dr. drh. Joko Pamungkas, M.Sc.</t>
+  </si>
+  <si>
+    <t>PUSAT STUDI SATWA PRIMATA (PSSP).</t>
+  </si>
+  <si>
+    <t>Selama 20 tahun terakhir hewan yang digunakan untuk penelitian hepatitis B manusia adalah simpanse (Pan troglodytes). Salah satu kendala dalam penelitian hepatitis B adalah simpanse termasuk satwa primata yang dilindungi berdasarkan status konservasinya sehingga penggunaannya sangat dibatasi. Upaya pencarian model hewan maupun model in vitro pada hewan kecil terus berlanjut hingga dilaporkan keberhasilan infeksi VHB pada Tupaia belangeri. Virus hepatitis B manusia dapat menimbulkan hepatitis akut dan kronis spesies ini. Invensi ini menghasilkan proses pembuatan "kultur primer sel hati T. javanica sebagai media replikasi virus hepatitis B sehingga dapat digunakan untuk memproduksi dan menguji kandidat antiviral hepatitis, pembuatan kit diagnostik hepatitis, menguji kandidat senyawa bioaktif hepatoprotektor, mempelajari metabolisme obat serta untuk melihat toksisitas obat terhadap sel-sel hati. Proses pembuatan kultur sesuai invensi ini terdiri dari beberapa tahap, yaitu isolasi dan pembuatan kultur sel, inokulasi OUHBV dan GiHBV, deteksi serta kuantifikasi replikasi virus hepatitis B.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bor Pelubang Tanah untuk Penanaman  Dengan Sumber Tenaga Motor Listrik DC dan Mata Bor yang Bisa Diganti
+</t>
+  </si>
+  <si>
+    <t>26-Nov-2012</t>
+  </si>
+  <si>
+    <t>S00201200232</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Radite Praeko Agus Setiawan, M.Agr.</t>
+  </si>
+  <si>
+    <t>Suatu mesin bor pembuat lubang tanam yang pada prinsipnya mengganti sumber tenaga dari mesin bor yang asal mulanya menggunakan tenaga manusia atau motor bakar dengan motor listrik arus searah (DC). Mesin bor ini menggunakan tenaga motor listrik DC berkapasitas daya 120 Watt. Dengan menggunakan motor listrik DC emisi yang dihasilkan cukup rendah. Kecepatan putar dari mesin bor yang sesuai dengan invensi ini adalah 70 rpm. Massa dari mesin bor yang sesuai dengan invensi ini adalah 8 kg. Untuk mengoperasikan mesin bor tanam yang sesuai dengan invensi ini hanya dibutuhkan satu orang operator. Komponen mesin bor tanam yang sesuai dengan invensi ini terdiri dari, motor listrik DC (l)sebagai sumber tenaga penggerak, gear (2) untuk mereduksi kecepatan putar (rpm), stang (3), poros (4), kopling tetap (5), mata bor (6), accumulator (7) dua buah yang disusun secara paralel, dan inverter (8) untuk meningkatkan tegangan dari accumulator.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Herwin Pisestyani, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komposisi dan Pengunaan Bahan Pencuci Mangga
+</t>
+  </si>
+  <si>
+    <t>P00201508866</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Darda Efendi, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Agronomi dan Hortikultura</t>
+  </si>
+  <si>
+    <t>Mangga di Indonesia memiliki kualitas visual yang rendah. Hal ini menyebabkan buah mangga Indonesia kekurangan peminat baik di pasar dalam negeri maupun luar negeri. Rendahnya mutu visual mangga disebabkan oleh banyaknya getah dan kotoran pada permukaan kulit buah. Getah mangga mengandung minyak, gula, dan bersifat asam. Kandungan ini yang akan menurunkan mutu visual buah dan mengundang cendawan penyebab terjadinya busuk buah pada mangga. Penanganan pascapanen yang tepat dalam menghilangkan getah adalah dengan pencucian buah mangga dengan menggunakan bahan pencuci yang terdiri atas campuran deterjen 0,5-1% + CaO 0,25-0.5%. Aplikasi ini mampu menurunkan skor penyebaran getah hingga &lt;1 (dalam skala 0-5) atau &lt; 1cm2. Mangga yang telah dicuci juga dapat disimpan pada suhu rendah dengan kisaran 12-15°C yang mampu mempertahankan kondisi buah hingga 30 HSP.</t>
+  </si>
+  <si>
+    <t>Prof. drh. Dondin Sajuthi, M.S.T., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Roedhy Poerwanto, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metode Budidaya Jenuh Air Kedelai Pada Lahan Pasang Surut Untuk Menigkatkan Produktivitas Kedelai
+</t>
+  </si>
+  <si>
+    <t>P00201508865</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Munif Ghulamahdi, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mohamad Rafi, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Susi Indariani, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Silmi Mariya, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irmansyah, M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Instrumen Spin Coating untuk Membentuk Lapisan Film Tipis
 </t>
   </si>
   <si>
     <t>05-Dec-2012</t>
   </si>
   <si>
     <t>P00201201122</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Irzaman, M.Si.</t>
   </si>
   <si>
-    <t>Fakultas Matematika dan Ilmu Pengetahuan Alam</t>
+    <t>Departemen Fisika</t>
   </si>
   <si>
     <t>Sebuah instrumen spin coating untuk menghasilkan lapisan tipis yang merata diatas sebuah substrat dengan cara merotasikan larutan film tipis tersebut dengan kecepatan sudut tertentu telah dirancang dan dikonstruksi berdasarkan prinsip putaran disk yang kecepatan putarnya diatur dengan mengubah hambatan pada potensiometer. Komponen penyasun alat spin coating terdiri dari sistem pengaman, trafo penurun arus, potensiometer, diode penyearah arus, kapasitor, dan disk yang dipasang mesin pemutar. Alat ini bersifat portable, yaitu dapat dibawa-bawa karena sangat ringan dan kecil yang menjadikan spin coating ini lebih diunggulkan daripada spin coating terdahulu dalam biaya operasional, biaya produksi dan keefisienan bentuk.</t>
   </si>
   <si>
-    <t>Metode Ekstraksi Rimpang Kunci Pepet (Kaempferia angustifolia) yang Berpotensi sebagai Pelangsing</t>
-[...14 lines deleted...]
-    <t>Invensi ini berhubungan dengan metode ekstraksi rimpang kunci pepet (Kaempferia angustifolia) menggunakan metode maserasi dengan pelarut etanol-air yang berpotensi sebagai pelangsing/antiobesitas karena memiliki aktivitas sebagai inhibitor enzim lipase, dengan persentase inhibisi &amp;gt; 50%. Metode ekstraksi ini mudahdiaplikasikandiindustriserta memiliki nilai ekonomi tinggi dengantetapmemperhatikanaktivitas fisiologisnya sebagai pelangsing dengan mekanisme menghambat aktivitas enzim lipase.</t>
+    <t>Prof. Dr. Ono Suparno, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Suryo Wiyono, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Meika Syahbana Rusli, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. Siti Nikmatin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Rini Purnawati, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Uus Saepuloh, S.Si., M.Biomed.</t>
+  </si>
+  <si>
+    <t>Dr. apt. Siti Sa'diah, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Dra. Dyah Iswantini, M.Sc.Agr.</t>
   </si>
   <si>
-    <t>Trivadila, S.Si., M.Si., Ph.D.</t>
-[...18 lines deleted...]
-    <t>Ekstrak tanaman jarak pagar menunjukkan aktivitas antimikroba dan antioksidan yang bisa dimanfaatkan pada produk kosmetik. Ekstrak jarak pagar dihasilkan dari bagian daun dan ranting. Proses pembuatan ekstrak dilakukan dengan tehnik maserasi dan soxhletisasi yang diikuti proses partisi pelarut. Formulasi ekstrak jarak pagar dengan berbagai konsentrasi dalam berbagai produk kosmetik (produk perawatan kulit, perawatan tubuh) menunjukkan khasiatnya sebagai zat antimikroba dan zat antioksidan yang bisa melindungi produk dan memberikan khasiat yang bermanfaat dalam aplikasi produk kosmetik.</t>
+    <t>Prof. Dr. drh. Huda Shalahudin Darusman, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. drh. Min Rahminiwati, M.S., Ph.D.</t>
   </si>
   <si>
     <t>Dr. Heriyanto Syafutra, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Prof. Dr. Mohamad Rafi, S.Si., M.Si.</t>
-[...113 lines deleted...]
-    <t>Dr. Ir. Radite Praeko Agus Setiawan, M.Agr.</t>
+    <t>Novriyandi Hanif, S.Si., M.Sc., D.Sc.</t>
+  </si>
+  <si>
+    <t>Egi Agustian, M.Eng</t>
+  </si>
+  <si>
+    <t>Metode Kayu Kerapatan Rendah Bermuatan Magnet Melalui Reaksi Kopresipitasi Secara Insitu</t>
+  </si>
+  <si>
+    <t>26-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202308030</t>
+  </si>
+  <si>
+    <t>Gilang Dwi Laksono</t>
+  </si>
+  <si>
+    <t>Departemen Hasil Hutan</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pembuatan kayu kerapatan rendah bermuatan magnet melalui reaksi kopresipitasi secara insitu untuk jenis jabon. Metode impregnasi larutan campuran Fe2+ dan Fe3+ dilakukan dalam tabung impregnasi yang diberi vakum dan tekanan. Kemudian dilanjukan dengan proses perendaman selama 24 jam di dalam larutan basa kuat (4M NaOH). Produk kayu magnetik yang berhasil disintesis secara insitu diuji stabilitas dimensi dan sifat magnetnya. Produk kayu magnetik yang disintesis dengan metode insitu, menghasilkan menghasilkan nilai WPG (47.44%), ASE (64.26%), bulking effect (7.13%) dan kerapatan (0.36 g/cm3) yang meningkat serta nilai water uptake (110.89%) yang menurun jika dibandingkan dengan kontrol. Selain itu memiliki sifat superparamagnetik dengan ukuran partikel magnetit 10.8642 nm, Nilai magntisasi saturasi (Ms) : 0.0739 emu/g, magnetisasi remamen (Mr):0.0198 emu/g dan koersivitas (Hc): 5.97 &amp;times; 10&amp;minus;5 Oe Kelebihan dari invensi ini dengan pembanding diatas adalah penggunaan campuran bahan Fe2+ (FeCl3.6H2O) dan Fe3+ (FeCl2.4H2O) sebagai larutan impregnan serta prekursor NaOH untuk proses peremdaman pada kayu jabon, sehingga terbentuk nanopartikel magnetit secara insitu dalam kayu. Perendaman menggunakan basa kuat dimaksudkan agar nanopartikel magnetit yang terbentuk dalam kayu jabon memiliki ukuran yang homogen dan kurang dari 100 nm, sehingga sifat magnet yang dihasilkan tergolong tinggi.</t>
+  </si>
+  <si>
+    <t>Kayu Jabon Hasil Impregnasi Partikel Nano Sebagai Bahan Baku Mebel Dan Non-Struktural</t>
+  </si>
+  <si>
+    <t>31-Oct-2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202311440 </t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai produk Kayu Jabon Hasil Impregnasi Menggunakan Partikel Nano Hasil Sintesa Guna Memperluas Pemanfaatan Kayu Cepat Tumbuh. Lebih khusus invensi ini berhubungan dengan peningkatan karakterisasi kayu cepat tumbuh dalam aspek sifat fisis (kerapatan dan stabilitas dimensi), sifat mekanis (MOE-Modulus of Elasticity, MOR-Modulus of Rupture dan kekerasan) serta keawetan kayu jabon hasil impregnasi nano partikel. Produk kayu jabon hasil dari proses impregnasi partikel nano menunjukan adanya peningkatan juga dari sifat kekuatan kayu dan sifat keawetan kayu, sehingga menghasilkan nilai kelas kuat dan kelas awet kayu dari yang awalnya kelas kuat IV-V menjadi kelas kuat IV serta kelas awet V menjadi kelas awet II. produk kayu jabon hasil impregnasi partikel nano pengaplikasiannya dapat dijadikan sebagai bahan furniture atau mebel dan non-struktural seperti pintu, jendela, dan kusen.</t>
+  </si>
+  <si>
+    <t>Komponen Sel Surya Solid State Dye-Sensitized Solar Cell Berbasis Carbon Quantum Dots Dan Elektrolit Biopolimer</t>
+  </si>
+  <si>
+    <t>18-Sep-2024</t>
+  </si>
+  <si>
+    <t>S00202409491</t>
+  </si>
+  <si>
+    <t>Bayu Nurbiantoro</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan melakukan fabrikasi dan menguji stabilitas performa SS-DSSC dengan elektrolit padat berbasis gel biopolimer, mengidentifikasi pengaruh carbon quantum dots (CQD) sebagai lapisan co-active, dan mengoptimalkan susunan rangkaian mini panel. CQD disintesis menggunakan metode hidrotermal, TiO2 sebagai fotoanoda disintesis menggunakan metode tetes, klorofil diekstraksi dari bayam menggunakan etanol, elektrolit padat berbasis gel disintesis dengan mencampurkan larutan KI/I2 dengan gelatin. Fabrikasi sel surya dilakukan dengan metode sandwich dengan fotoanoda pada kaca TCO dan counter-elektroda perak pada kaca akrilik. Penyusunan mini panel dilakukan dengan sistem dua paralel yang diserikan. CQD menunjukkan properti optik yang baik dengan spektrum absorbansi lebar serta puncak pada 394 nm, properti semikonduktor dengan celah pita energi sebesar 2,68 eV. TiO2 sebagai permukaan penyerapan cahaya oleh dye memiliki fase anatase berdasarkan hasil uji XRD. Klorofil menyerap spektrum yang lebar mulai dari 400 sampai 700 nm. Elektrolit gel memiliki konduktivitas ion yang baik sebagai media transportasi ion. Penggunaan elektrolit gel berbasis gelatin dan integrasi CQD pada fotoanoda terbukti secara signifikan meningkatkan stabilitas dan efisiensi SS-DSSC. Fabrikasi mini-panel SS-DSSC menggunakan konfigurasi seri-paralel untuk meningkatkan arus dan tegangan, menghasilkan peningkatan fill factor dan efisiensi keseluruhan. Mini-panel SS-DSSC mencapai efisiensi 6,76% dengan kinerja yang lebih stabil dan andal dibandingkan sistem konvensional</t>
+  </si>
+  <si>
+    <t>Penentuan Bobot Syarat Tumbuh Pada Evaluasi Kesesuaian Lahan Komoditas Hortikultura Dan Pangan Utama</t>
+  </si>
+  <si>
+    <t>11-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514303</t>
+  </si>
+  <si>
+    <t>Hilyatul Mustafidah, S.Pd., M.Kom</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Komputer</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan penentuan bobot syarat tumbuh untuk kelas kesesuaian lahan untuk komoditas hortikultura dan pangan utama yaitu bawang putih, bawang merah, cabai merah, cabai rawit, jagung, dan kentang, berdasarkan faktor statis dan dinamis. Faktor statis mencakup elevasi dan karakteristik lahan dan tanah, sedangkan faktor dinamis adalah data cuaca (temperatur, curah hujan, lama penyinaran dan radiasi penyinaran). Struktur klasifikasi kesesuaian lahan mengacu pada kerangka FAO (1976) yaitu lahan sangat sesuai (S1), cukup sesuai (S2), sesuai marginal (S3) dan tidak sesuai (N). Interval setiap syarat tumbuh tanaman diformulasikan berdasarkan kelas kesesuaian lahannya berdasarkan pengetahuan pakar dalam bidang budidaya tanaman hortikultura dan pangan. Bobot setiap kelompok faktor ditetapkan berdasarkan 3 (tiga) kelompok tanaman yaitu bawang putih dan kentang, jagung dan bawang merah, dan cabai merah dan cabai rawit. Pengelompokan dilakukan berdasarkan evaluasi pakar terkait faktor dominan yang mempengaruhi budidaya tanaman hortikultura dan pangan utama.</t>
+  </si>
+  <si>
+    <t>Material Atas (Upper Material) Sepatu Berbasis Serat Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>10-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514111</t>
+  </si>
+  <si>
+    <t>Dr. Yuant Tiandho</t>
+  </si>
+  <si>
+    <t>Material atas (upper material) sepatu yang komposisinya adalah 50% serat tandan kosong kelapa sawit (TKKS) dan 50% benang katun. Pembuatan dengan teknik tenun ATBM (alat tenun bukan mesin)dengan arah horisontal adalah serat panjang TKKS dan arah vertikal adalah benang katun. Lembaran kain yang dibentuk memiliki lebar 1 meter, panjang 2 meter dan tebal 0,8 &amp;ndash; 2,5 mili meter. Berdasarkan hasil uji, kain memiliki karakteristik ringan dengan densitas 0,4&amp;ndash;0,7 g/cm&amp;sup3;, fleksibel (lentur), berpori, kekuatan tarik 11 - 15 kgf, kuat regang 38 - 59%, mulur 95 - 147 mm, tidak luntur &amp;gt; 4. Orientasi dan dimensi dalam pembuatan lembaran upper sepatu dapat di variasi polos, luruk, bergaris menyesuaikan kebutuhan desain estetika dan kekuatan. Permukaan upper sepatu diberikan material finishing yang bersifat tahan air (hidrofobik) untuk meningkatkan ketahanan air, abrasi, dan penyerapan UV. Material juga dirancang untuk memiliki pori yang homogen dan cukup untuk sirkulasi udara sehingga tidak panas dan tidak lembab. Invensi upper material sepatu berbahan TKKS menawarkan solusi berkelanjutan dengan memanfaatkan biomassa sebagai bahan baku bernilai tambah dan memiliki ekonomi.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Ikan Layang Asap Bumbu Mangut Dalam Kemasan Pouch Dengan Sterilisasi Autoklaf</t>
+  </si>
+  <si>
+    <t>08-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514006</t>
+  </si>
+  <si>
+    <t>Elizabeth Juleny Tapotubun</t>
+  </si>
+  <si>
+    <t>Sekolah Vokasi</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai komposisi ikan layang (Decapterus russelli) asap dengan bumbu mangut menggunakan metode sterilisasi autoklaf, yang termasuk dalam bidang teknologi pengolahan hasil perikanan dan pangan siap saji. Invensi ini menggabungkan proses pengasapan tradisional, formulasi bumbu khas nusantara, dan sterilisasi termal bertekanan tinggi untuk menghasilkan produk ikan asap steril yang aman, bergizi, dan memiliki cita rasa khas Indonesia. Proses dimulai dari pemilihan ikan layang segar, pengasapan, kemudian dilakukan pembumbuan menggunakan campuran rempah alami seperti bawang merah, bawang putih, cabai, kencur, kunyit, lengkuas, terasi, lada, garam, kaldu bubuk, gula putih, santan, daun salam, daun jeruk, sereh, dan minyak. Produk selanjutnya dikemas dalam pouch aluminium foil tahan panas dan disterilisasi menggunakan autoklaf pada suhu 121 &amp;deg;C selama 15 menit dengan tekanan 1 bar. Kombinasi proses ini menghasilkan produk ikan asap berbumbu dengan mutu kimia, mikrobiologi, dan organoleptik yang stabil tanpa bahan pengawet kimia. Perlakuan sterilisasi autoklaf juga menurunkan kadar polycyclic aromatic hydrocarbons (PAH) hingga di bawah ambang batas aman (&amp;lt; 5 &amp;micro;g/kg). Produk ini memiliki komposisi nutrisi yang stabil, dengan kadar air, protein, lemak, dan abu yang sesuai dengan standar mutu produk ikan olahan siap saji sehingga berpotensi sebagai produk ekspor unggulan Indonesia.</t>
+  </si>
+  <si>
+    <t>Sistem Pengolahan Air Limbah Pertambangan Minyak Dan Gas Bumi Dengan Kolam Biologis Suhu Tinggi (Bio-Pond High Temperature/Bio-Pond Ht)</t>
+  </si>
+  <si>
+    <t>04-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202414295</t>
+  </si>
+  <si>
+    <t>Nafiuz Zuber Nasir</t>
+  </si>
+  <si>
+    <t>Departemen Silvikultur</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan sistem pengolahan air limbah pertambangan minyak dan gas bumi dengan sistem Kolam Biologis Suhu Tinggi (Bio-Pond High Temperature/Bio-Pond HT). Sistem pengolahan air limbah pertambangan sesuai invensi ini terdiri dari kolam prakondisi, kompartemen kolam pembersihan, dan titik penataan. Kompartemen kolam pembersihan ditanami dengan tumbuhan rawa yang tahan suhu air tinggi di dasar kompartemen atau dapat diapungkan dengan media apung dari sabut kelapa dengan media tanah dan pupuk. Kompartemen pra-kondisi ditanami dengan enceng gondok dan atau diberi sekat dari anyaman sabut kelapa. Air dari kompartemen terakhir kolam pembersihan disalurkan ke titik penaatan menggunakan pipa. Air limbah yang keluar dari sistem pengolahan ini di titik penataan akan menghasilkan air dengan suhu 32,4-36,5&amp;deg;C. Selain suhu, kandungan bahan pencemar lain seperti NH3-N, H2S, dan Fenol dari 1,8; 0,002; dan 0,002 menjadi 1,48; &amp;lt;0,001; dan &amp;lt;0,001. Kandungan minyak dan lemak juga turun dari 1,4 menjadi &amp;lt; 1 mg/L.</t>
+  </si>
+  <si>
+    <t>Formulasi dan Metode Pembuatan Minuman Serbuk Tempe sebagai Penurun Kolesterol dan Tekanan Darah</t>
+  </si>
+  <si>
+    <t>06-Dec-2019</t>
+  </si>
+  <si>
+    <t>P00201911467</t>
+  </si>
+  <si>
+    <t>Fisti Madarina Nutria, S.TP</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Pangan</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi dan metode pembuatan minuman dengan manfaat kesehatan, khususnya formulasi dan pembuatan minuman serbuk tempe dengan manfaat penurun kolesterol dan tekanan darah. Tahapan pembuatan minuman serbuk tempe terdiri dari dua tahapan utama yaitu: 1) instanisasi campuran dasar minuman serbuk tempe 2) penambahan dan pencampuran bahan tambahan minuman serbuk tempe. Formulasi adonan dasar minuman serbuk tempe yang paling disukai adalah campuran hancuran tempe tepung terigu dan maltodekstrin dengan perbandingan 75:7:5. Formulasi minuman serbuk tempe yang paling disukai adalah campuran tepung adonan dasar minuman tempe dengan gula, CMC, dan perisa dengan perbandingan 100:13:3:10. Pengkonsumsian minuman serbuk tempe sebanyak tiga kali sehari selama 28 hari mampu menurunkan kadar LDL dan trigliserida serta kolesterol total secara nyata (p&amp;lt;0.05). Kolesterol total responden mengalami penurunan sebesar 26,7 &amp;plusmn; 23,4 mg/dL. Pengkonsumsian minuman serbuk tempe sebanyak tiga kali sehari selama 28 hari juga mampu menurunkan tekanan darah sistolik dan diastolik secara nyata (p&amp;lt;0.05). Pengkonsumsian minuman serbuk tempe selama 28 hari mampu menurunkan tekanan darah sistolik dan diastolik hingga berada di kisaran normal yaitu 126.5 &amp;plusmn; 6.8 mmHg dan 78.7 &amp;plusmn; 4.6 mmHg.</t>
+  </si>
+  <si>
+    <t>Peralatan dan Metode Transportasi-Karantina Benih Bening Lobster Jenis Lobster Pasir (Panulirus homarus)</t>
+  </si>
+  <si>
+    <t>20-May-2024</t>
+  </si>
+  <si>
+    <t>P00202404486</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Qustam  Sahibuddin</t>
+  </si>
+  <si>
+    <t>Departemen Budidaya Perairan</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan peralatan serta metode transportasi-karantina benih bening lobster (BBL) jenis lobster pasir (Panulirus homarus). Lebih khusus lagi, bahwa metode transportasi-karantina benih bening lobster jenis lobster pasir (Panulirus homarus) terdiri dari : transportasi tahap 1, karantina tahap 1, transportasi tahap 2 dan karantina tahap 2. Adapun peralatan karantina benih bening lobster jenis lobster pasir (Panulirus homarus) terdiri dari bak fiber (1), aerator (2), mesin pendingin (3), pompa celup (4), selang air (5), selang aerasi (6), batu aerasi (7), saringan air (8) dan toples (9). Dari peralatan karantina yang digunakan menghasilkan nilai rujukan untuk parameter kualitas air laut yang digunakan, antara lain suhu 18OC &amp;ndash; 24OC; pH 8,00 &amp;ndash; 8,25; salinitas 30 &amp;ndash; 33 ppt dan DO &amp;gt; 5. Peralatan dan metode transportasi-karantina benih bening lobster telah diujikan pada skala lapang, dimana menghasilakn tingkat kelangsungan hidup benih bening lobster jenis lobster pasir (Panulirus homarus) sebesar 98,33%.</t>
+  </si>
+  <si>
+    <t>Komposisi Media Semai Berbasis Biochar Ampas Tebu, Kitosan Cangkang Keong Sawah, Alga Laut Gracilaria sp., Dan Serbuk Kunyit Sebagai Indikator Kelembaban Alami</t>
+  </si>
+  <si>
+    <t>07-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202509956</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ruzaina Zakiyya </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Media semai berperan penting dalam menunjang produktivitas sejak tahap pembibitan. Namun, media konvensional seperti tanah gambut, sekam, dan cocopeat masih memiliki keterbatasan,  antara  lain  rendahnya  kandungan  nutrisi,  daya  simpan  air  yang  kurang optimal,  serta  ketiadaan  indikator  kelembaban  yang  menyulitkan  petani  menentukan waktu  penyiraman.  Kondisi  ini  menuntut  adanya  inovasi  media  semai  yang  ramah lingkungan,  praktis,  dan  mampu  mendukung  pertumbuhan  tanaman  secara  optimal. SwitBio  hadir  sebagai  solusi  berupa  media  semai  cerdas  berbahan  dasar biochar dari ampas  tebu, kitosan cangkang keong sawah, serbuk alga Gracilaria sp., pati singkong, serta  kunyit  sebagai  indikator  kelembaban  alami.  Perpaduan  bahan  ini  menghasilkan media  yang  mampu  menjaga  kelembaban,  menyediakan  nutrisi  makro  dan  mikro, sekaligus  menghadirkan  antibakteri  alami.  Kunyit  berperan  sebagai  indikator  visual kelembaban, sehingga petani lebih mudah mengatur penyiraman. Produk ini berbentuk kubus berukuran 2,5 &amp;times; 2,5 &amp;times; 3 cm dengan berat 20 g per blok, dikemas dalam satu box berisi  55  blok  (1.100  g).  Seluruh  komponennya  biodegradable  sehingga  dapat  terurai menjadi kompos setelah digunakan. SwitBio unggul dibanding media semai konvensional karena  memiliki  retensi  air  tinggi,  kandungan  nutrisi  lengkap,  serta  fitur  indikator kelembaban.  Dengan  demikian,  SwitBio  mendukung  kemandirian  pangan,  efisiensi penyiraman, dan keberlanjutan pertanian ramah lingkungan.</t>
+  </si>
+  <si>
+    <t>Ekstrak Bakteri Simbion Spons Jenis Plankinastrella Onkodes dan Spirastrella Hartmani Sebagai Antelmintik dan Proses Preparasinya</t>
+  </si>
+  <si>
+    <t>29-May-2024</t>
+  </si>
+  <si>
+    <t>P00202404774</t>
+  </si>
+  <si>
+    <t>Dr. Hawis H. Madduppa, SPI, MSi</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Kelautan</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan ekstrak bakteri simbion pada dua jenis spons Plankinastrella onkodes dan Spirastrella hartmani, yang memiliki kemampuan untuk membunuh cacing (antelmintik) dengan efektif dan ramah lingkungan. Ekstrak menggunakan dua pelarut yaitu pelarut air dan etanol. Kemampuan ekstrak kasar bakteri simbion yang menggunakan pelarut etanol lebih efektif dalam membunuh cacing target dibandingkan dengan ekstrak bakteri simbion yang menggunakan pelarut air. Namun, kemampuan antelmintik dari kedua jenis ekstrak bakteri simbion tersebut masih efektif dibandingkan dengan obat cacing dari jenis Pirantel Pamoat dengan dosis 250 mg. Penggunaan antihelmintik ini juga lebih aman dengan tubuh dan juga lingkungan sekitar.</t>
+  </si>
+  <si>
+    <t>Sony Aria Wiryawan</t>
+  </si>
+  <si>
+    <t>Modifikasi Metode Middle Cerebral Artery Occlusion (MCAO)</t>
+  </si>
+  <si>
+    <t>16-Jun-2025</t>
+  </si>
+  <si>
+    <t>S00202505448</t>
+  </si>
+  <si>
+    <t>Ika Satya Perdhana</t>
+  </si>
+  <si>
+    <t>Departemen Anatomi, Fisiologi dan Farmakologi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">:  Invensi  ini  mengenai  Modifikasi  Metode  Middle  Cerebral  Artery  Occlusion  (MCAO). Modifikasi ini berupa penggunaan kateter intravena untuk memudahkan masuknya filamen sebagai okluder pada tindakan MCAO. Invensi ini diawali dengan persiapan alat berupa filamen  atau  benang  nilon  yang  dipanaskan  agar  ujungnya  membulat,  lalu  melakukan anestesi pada hewan diikuti insisi longitudinal pada area servikal hingga ditemukan arteri karotis  interna  (ICA).  Kateter  intravena  ditusukkan  pada  ICA  lalu  filamen  diinsersikan melalui kateter intravena hingga mencapai arteri serebri media dan menimbulkan oklusi di arteri tersebut sehingga tikus akan mengalami strok iskemik. Dengan penggunaan kateter intravena ini tidak diperlukan lagi penghentian aliran darah sementara pada arteri karotis interna  saat  memasukkan  filamen  sebagai  okluder  MCAO,  baik  dengan  ligasi  ataupun kauterisasi arteri. Tanpa dukungan fasilitas bedah mikro atau mikroskop bedah tidak lagi menjadi  kendala  untuk  melakukan  pembuatan  hewan  model  strok  iskemik  dengan modifikasi metode ini. Dengan demikian metode MCAO akan dapat dilaksanakan dengn lebih mudah dan singkat.</t>
+  </si>
+  <si>
+    <t>Pemodelan Sirkulasi Laut Untuk Analisis Upwelling Dan Fishing Ground Laut Indonesia</t>
+  </si>
+  <si>
+    <t>08-Aug-2024</t>
+  </si>
+  <si>
+    <t>P00202407610</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Made Wedanta Suryadarma, S.Ik. </t>
+  </si>
+  <si>
+    <t>Invensi ini adalah paket pemodelan sirkulasi CROCO &amp;ldquo;ITF-ROCM&amp;rdquo; laut untuk analisis upwelling dan fishing ground metode simulasi pergerakan massa air untuk mendeteksi distribusi larva biota laut (ikan). Invensi ini meliputi proses-proses yang mengacu pada langkah berikut: langkah (1) mengunduh data kondisi awal dan syarat batas lateral model, yang terdiri dari data komponen laut, atmosfer, dan pasang surut.; langkah (2), menjalankan model ITF-ROCM untuk mensimulasikan pola sirkulasi laut secara realistis; langkah (3), menganalisis intensitas upwelling dengan nilai Composite Upwelling Index (CUI) yang dikembangkan; langkah (4), menganalisis fishing ground berdasarkan prosedur/langkah yang telah dikembangkan. Metode yang ada dalam invensi ini dijalankan dalam tahapan yang langkah yang telah disebutkan sebelumnya. Sistem operasi yang digunakan adalah LINUX dengan bahasa pemrogaraman Matlab, Python, Unix dan Java. Dengan invensi ini, tersedia solusi simulasi analisis upwelling dan fishing ground potensial yang dapat diterapkan dalam proses pengelolaan perikanan yang berkelanjutan serta pelestarian lingkungan laut.</t>
+  </si>
+  <si>
+    <t>Komposisi Suplemen Tulang Dan Gigi Dari Nanohidroksiapatit Dan Kolagen Dan Proses Produksinya</t>
+  </si>
+  <si>
+    <t>31-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202308246</t>
+  </si>
+  <si>
+    <t>Ratih Wigatiningsih, S.Farm, Apt</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suatu komposisi suplemen tulang dan gigi terdiri atas nanohidroksiapatit 44-50%, kolagen 24-26%, amylum maydis 14-18%, aerosil 0-1%, talkum 2-3%, dan magnesium stearate 2-3%. Selain itu, suatu proses produksi komposisi suplemen tulang dan gigi yang meliputi: a. mencampur amylum maydis 14-18%, nanohidroksiapatit 44-50%, kolagen 24-26%, dan aerosil 0-1% di dalam alat mixing selama 20 menit; b. menambahkan talkum 2-3% dan magnesium stearate 2-3% ke dalam bahan campuran (a) yang diaduk selama 5 menit; c. mengisi bahan campuran (b) ke dalam cangkang kapsul untuk menghasilakan suplemen tulanga dan gigi. Produk ini dapat diaplikasikan sebagai suplemen kesehatan dan industri pangan, kosmetik, pupuk, dll.</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Produk Sampo Kucing Tanpa Bilas Berbasis Air Cucian Beras, Lerak Dan Rosemari</t>
+  </si>
+  <si>
+    <t>14-Oct-2023</t>
+  </si>
+  <si>
+    <t>P00202310436</t>
+  </si>
+  <si>
+    <t>lham Putra S</t>
+  </si>
+  <si>
+    <t>Departemen Agribisnis</t>
+  </si>
+  <si>
+    <t>Invensi merupakan inovasi formulasi dan produk sampo kucing tanpa dibilas menggunakan air (dry foam sampoo) untuk membersihkan dan merawat rambut kucing. Masalah utama yang diatasi oleh produk ini yaitu keberadaan kutu pada kucing, kerontokan rambut kucing dan adanya potensi infeksi ektoparasit. Produk ini memiliki formula khusus yang terdiri dari bahan-bahan alami, yaitu air cucian beras, ekstrak buah lerak, essential oil rosemari, surfaktan, NaOH, asam sulfat, dan esens pewangi bunga shakura. Bahan-bahan alami ini memberikan manfaat tidak hanya untuk membersihkan rambut kucing tetapi juga untuk merawat kesehatannya. Dengan produk ini, perawatan kucing menjadi lebih efisien dan efektif dalam menjaga kebersihan dan kesehatan kucing. Produk ini diharapkan dapat menjadi solusi yang praktis dan efektif bagi pemilik kucing dalam merawat hewan peliharaan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METODE ANALISIS DAMPAK DAN   KESEJAHTERAAN BERBASIS   DIMENSI MATERIAL   DAN   DIMENSI SPIRITUAL</t>
+  </si>
+  <si>
+    <t>05-Jun-2026</t>
+  </si>
+  <si>
+    <t>S00202606147</t>
+  </si>
+  <si>
+    <t>Fadjroel Falah Akbar Sam</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Ekonomi Syariah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berkaitan  dengan  metode  analisis  dampak  dan  kesejahteraan  yang mengintegrasikan  dimensi  material  dan  dimensi  spiritual  dalam  satu  kerangka pengukuran.  Metode  ini  dikembangkan  untuk  mengatasi  keterbatasan  pendekatan konvensional  yang  hanya  berfokus  pada  aspek  material  dalam  menilai  kesejahteraan masyarakat.  Metode  dalam  invensi  ini  meliputi  tahapan  pengumpulan  data  indikator kesejahteraan,  penilaian  (scoring)  terhadap  indikator  material  dan  spiritual,  penentuan ambang batas pada masing-masing dimensi, serta klasifikasi unit analisis ke dalam empat kategori  kesejahteraan,  yaitu  sejahtera,  miskin  material,  miskin  spiritual,  dan  miskin absolut. Selanjutnya, metode ini digunakan untuk menganalisis dampak suatu program atau intervensi melalui perbandingan kondisi sebelum dan sesudah, sehingga diperoleh ukuran perubahan kesejahteraan yang komprehensif. Keunggulan metode ini terletak pada kemampuannya  mengukur  kesejahteraan  secara  holistik  dengan  mempertimbangkan aspek ekonomi dan spiritual secara simultan, serta menghasilkan indikator dampak yang lebih akurat dan aplikatif dalam evaluasi program sosial dan ekonomi.</t>
+  </si>
+  <si>
+    <t>Komposisi Bioaditif dari Minyak Atsiri untuk Biosolar dan Teknik Pencampuran yang Efektif Ke Dalam Bahan Bakar Minyak</t>
+  </si>
+  <si>
+    <t>15-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202415326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan komposisi bioaditif dari campuran minyak atsiri untuk meningkatkan kinerja bahan bakar minyak jenis biosolar. Invensi ini juga berkaitan dengan teknik pencampuran minyak atsiri ke dalam bahan bakar minyak. Bioaditif untuk biosolar dibuat dengan komposisi 1  turpentine oil  (kandungan &amp;alpha;-pinene &amp;ge; 75%), 8  clove terpen oil(kandungan  caryophyllene  &amp;ge; 80%) dan 1 sereh wangi tipe aster. Pencampuran bioaditifsebanyak 0,1 &amp;ndash; 1% ke dalam bahan bakar minyak menggunakan  homogenizer  dengankecepatan 250 rpm selama 20 menit menghasilkan kinerja yang baik dalam menurunkan kadar air, kadar partikulat, tidak mengurangi kinerja daya dan torsi, meningkatkan pembakaran di dalam mesin, dan mampu menurunkan konsumsi bahan bakar dan emisi gas buang hingga 5%.</t>
+  </si>
+  <si>
+    <t>Budi Sumaryono, S.Si,Apt., M.Farm, M.Han</t>
+  </si>
+  <si>
+    <t>Formulasi Ekstrudat Purple Crunch Tinggi Serat dan Rendah Indeks Glikemik Berbasis Ubi Jalar Ungu (Ipomoea batatas L.) dan Kacang Merah (Phaseolus vulgaris) Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>18-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202312448</t>
+  </si>
+  <si>
+    <t>Nira Delina, S.Gz</t>
+  </si>
+  <si>
+    <t>Departemen Gizi Masyarakat</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi ekstrudat purple crunch ubi jalar ungu dengan kacang merah sebagai sumber pangan tinggi serat dan rendah indeks glikemik yang terdiri dari ubi jalar ungu 60-100%, kacang merah 0-40%, tepung beras 13,5%, air 5%, susu bubuk dan minyak masing-masing 2,0%, tepung maizena 1,4%, serta garam dan emulsifier masing-masing 0,7%. Proses pembuatan ekstrudat purple crunch ubi jalar ungu dengan kacang merah sebagai sumber pangan tinggi serat dan rendah indeks glikemik terdiri dari 4 tahapan yakni mencampurkan bahan kering, menambahkan adonan basah dengan menggunakan mixer untuk membentuk adonan, dan melakukan proses ekstruksi dengan alat ekstruder double-screw untuk menghasilkan ekstrudat purple crunch. Ekstrudat purple crunch berbasis ubi jalar ungu dengan kacang merah diketahui mengandung mengandung energi, protein, lemak, karbohidrat, dan total serat pangan berturut-turut sebesar 111 kkal, 3,5 g, 0,2 g, 23,8 g, dan 5,11 g. Ekstrudat purple crunch memenuhi 5,2% kebutuhan energi serta 17,0% kebutuhan serat orang dewasa. Nilai indeks glikemik pada ekstrudat purple crunch termasuk kategori rendah yakni sebesar (53,11&amp;plusmn;4,0). Invensi fomulasi ekstrudat purple crunch sumber pangan tinggi serat dan rendah indeks glikemik berbahan ubi jalar ungu (Ipomoea batatas L.) dan kacang merah (Phaseolus vulgaris) dapat diaplikasikan ke industri makanan.</t>
+  </si>
+  <si>
+    <t>Formula dan Metode Pembuatan Penyedap Rasa Nabati Berbasis Tempe Berdasarkan Metode Permukaan Respons</t>
+  </si>
+  <si>
+    <t>02-Jul-2024</t>
+  </si>
+  <si>
+    <t>P00202406029</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hana Ankrissa Hondo,  S.T.Pn</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan aplikasi tempe bosok sebagai bahan baku pembuatan penyedap rasa nabati. Invensi ini bertujuan untuk menyediakan formula dan metode pembuatan penyedap rasa nabati menggunakan tempe bosok sebagai bahan baku utama dan bahan tambahan pangan lain sebagai penstabil sehingga dihasilkan produk penyedap rasa bubuk yang siap untuk dikomersialisasi. Tahapan pembuatan penyedap rasa nabati berbasis tempe bosok terdiri dari tiga tahapan utama, yaitu: 1) pembuatan tepung tempe bosok, 2) pembuatan campuran kering bumbu, dan 3) pembuatan penyedap rasa nabati berbasis tempe bosok. Formula penyedap rasa nabati berbasis tempe bosok adalah campuran tepung tempe bosok, garam, gula, maltodekstrin, bawang putih bubuk, bawang merah bubuk, lada bubuk, silika dioksida dan air. Penyedap rasa ini memiliki skor penerimaan keseluruhan atribut sebesar 5,05 yang berarti produk agak disukai oleh konsumen, serta menghasilkan rasa umami 0,42x dibandingkan dengan produk komersial, yaitu bumbu rasa jamur. Invensi yang diajukan ini berbeda dengan invensi sebelumnya, yaitu menggunakan bahan penstabil sebagai bahan tambahan pangan di dalamnya. Dengan formulasi ini, diharapkan penyedap rasa nabati berbasis tempe bosok memiliki rasa yang konsisten, stabilitas yang tinggi, serta masa simpan yang lebih lama dan memenuhi persyaratan uji SNI 01-4273-1996.</t>
+  </si>
+  <si>
+    <t>Formulasi Bioplastik Berbentuk Gelembung Pembungkus Dengan Penambahan Fosfat Sebagai Nutrisi Tanah</t>
+  </si>
+  <si>
+    <t>08-Sep-2021</t>
+  </si>
+  <si>
+    <t>S00202107325</t>
+  </si>
+  <si>
+    <t>Pawitri Adhistyana Mayesti</t>
+  </si>
+  <si>
+    <t>Departemen Kimia</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa suatu produk bubble wrap dengan berbahan dasar bioplastik yang ditambah dengan kandungan fosfat sehingga dapat menutrisi bagi tanah. Bioplastik yang digunakan terdiri dari tepung tapioka, gliserol, agar-agar dan akuades dan fosfat cair sebagai senyawa yang dapat menutrisi bagi tanah. Pengujian dengan analisis menggunakan alat Fourier-transform infrared spectroscopy (FTIR) bioplastik tapioka dengan penambahan kandungan fosfat sebagai penutrisi tanah, terdeteksi kandungan bioplastiknya sebesar 0,99747 yang dapat diartikan bahwa penambahan fosfat tidak mengubah struktur pada bioplastik. Produk bioplastik ini dirancang dengan bahan baku yang murah dan kaya manfaat karena sampah bioplastik initetap bisa digunakan untuk menjadi komposal bagi tanaman. Fosfat bubble wrap dapat dengan mudah terdegradasi di dalam tanah sehingga akan menurunkan dampak pencemaran lingkungan terhadap populasi sampah.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">I Nyoman Widaryantha Naya </t>
+  </si>
+  <si>
+    <t>Produksi Nano-Fluida Berbahan Baku Minyak Dedak, Kacang Tanah, Dan Refined Bleached Deodorized Palm Oil (Rbdpo) Melalui Teknik Pembentukan Nanopartikel Sio2 Satu Langkah (One Pot)</t>
+  </si>
+  <si>
+    <t>20-Nov-2024</t>
+  </si>
+  <si>
+    <t>P00202413367</t>
+  </si>
+  <si>
+    <t>Putri Permatasari</t>
+  </si>
+  <si>
+    <t>Trafo merupakan perangkat penting dalam penyediaan energi listrik, dimana kestabilan pengoperasiannya dipengaruhi oleh kekuatan insulasinya. Minyak insulasi memiliki peran dalam memberikan fungsi isolasi listrik, stabilitas termal, dan menekan percikan listrik dalam trafo. Minyak nabati berupa baku minyak dedak, kacang tanah, refined bleached deodorized palm oil (RBDPO), dan sodium silikat (Na2SiO3) dapat dibentuk menjadi nanofluida yang efektif menjadi minyak insulasi. Teknik produksi dapat membentuk nanopartikel SiO2 dalam satu langkah (one pot) pada suhu 80-130oC selama 5-12 jam dalam kondisi tekanan -70 cmHg (vakum) menggunakan reaktor skala 100 liter dengan pemanas minyak. Green nanofluida ini memiliki kadar air 50 kV. Pengujian nanofluida terhadap trafo telah memenuhi standar dengan parameter insulation resistance, Transformer Ratio / Vector Group , No Load Loss, Applied Voltage Test dan Induce Voltage Test. Nano fluida green transformer oil dapat meningkatkan tegangan tembus dan digunakan untuk media insulator dan pendingin pada peralatan/aplikasi voltase tinggi dan/atau aplikasi lainnya.</t>
+  </si>
+  <si>
+    <t>Proses Ekstraksi Rumput Kebar (Biophytum Umbraculum Welwitsch 1859) Menggunakan Maserasi Etanol</t>
+  </si>
+  <si>
+    <t>05-Nov-2024</t>
+  </si>
+  <si>
+    <t>P00202412458</t>
+  </si>
+  <si>
+    <t>Lutfi, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Keberhasilan ekstraksi rumput kebar (Biophytum umbraculum Welwitsch 1859) sangat penting untuk diaplikasikan dalam bidang reproduksi ikan lele (Clarias sp.). Proses ekstraksi rumput kebar menggunakan simplisia dalam kondisi dikering anginkan. Jenis yang digunakan yaitu etanol yang dipekatkan. Ekstrak etanol rumput kebar mengandung senyawa fitokimia kualitatif dan kuantitatif yang berpotensi sebagai fitohormon untuk meningkatkan kinerja reproduksi jantan ikan lele.</t>
+  </si>
+  <si>
+    <t>Teknologi Reaktor Air Mancur Untuk Pengelolaan Sungai Tercemar Akibat Limbah Domestik</t>
+  </si>
+  <si>
+    <t>02-Sep-2024</t>
+  </si>
+  <si>
+    <t>P00202408793</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Sylvia Wardani</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Sipil dan Lingkungan</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan teknologi modifikasi reaktor air mancur untuk memperbaiki masalah pencemaran air sungai akibat limbah domestik. Lebih khusus invensi ini mengintegrasikan empat tahap pengolahan yang terdiri atas flotasi udara terlarut, filtrasi, aerasi, dan media pertumbuhan melekat. Tujuan utama dari invensi yaitu untuk mengatasi permasalahan turbiditas, kontaminan organik (BOD dan COD), total koliform, dan nilai oksigen terlarut dalam air sungai. Tujuan lain invensi ini adalah mengintegrasikan sistem sensor dan kendali otomatis pada unit pengolahan yang terdiri atas sensor turbiditas, ketinggian muka air, dan debit agar unit pengolahan dapat berjalan secara efisien sesuai dengan kandungan air. Proses pengolahan dari invensi ini didukung dengan tiga bagian utama yaitu air mancur, reaktor, dan filtrasi multimedia di dalam satu unit kompak yang memanfaatkan prinsip filtrasi dan aerasi dalam proses pengolahannya.</t>
+  </si>
+  <si>
+    <t>Formulasi Daging Analog Berbahan Belalang Kayu (Valanga nigricornis.) dan Kacang Merah (Phaseolus vulgaris) serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>P00202310449</t>
+  </si>
+  <si>
+    <t>Fayza Kamila</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi daging analog dalam bentuk patty burger dengan bahan belalang kayu (Valanga nigricornis), kacang merah (Phaseolus vulgaris), tepung umbi porang, gluten, enzim transglutaminase, air, dan bumbu sebagai sumber pangan tinggi protein dan rendah kolesterol. Proses pembuatan daging analog terdiri atas tiga tahapan utama yakni melakukan persiapan bahan kering dan bahan basah, pencampuran dan pengulenan adonan daging analog, serta pemanasan adonan daging analog. Daging analog belalang kayu diklaim &amp;ldquo;tinggi protein&amp;rdquo; karena memenuhi 35% ALG per 100 g (dalam bentuk padat), yaitu 48,1% ALG per 100 g berdasarkan PerKa BPOM No. 13 Tahun 2016, dan kadar kolesterol daging analog sebesar 18.578 mg/100 g yang telah memenuhi persyaratan klaim rendah kolesterol berdasarkan PerKa BPOM No. 13 Tahun 2016 yaitu kurang dari 20 mg/100 g. Invensi fomulasi daging analog sumber protein alternatif rendah kolesterol berbahan belalang kayu dan kacang merah dapat diaplikasikan ke industri makanan.</t>
+  </si>
+  <si>
+    <t>Teknik Isolasi Bakteriofaga Pada Akuakultur Untuk Pengendalian Bakteri Patogen Udang</t>
+  </si>
+  <si>
+    <t>24-Sep-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202409856 </t>
+  </si>
+  <si>
+    <t>Bagus Ansani Takwin, S.Pi</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan teknik isolasi bakteriofaga sebagai pengendali alami bakteri V. parahaemolyticus penyebab penyakit Vibriosis pada udang vaname. Invensi ini menggunakan metode double layer untuk isolasi bakteriofaga, media SWC digunakan untuk mendapatkan isolat bakteriofaga, SWC padat digunakan sebagai bottom agar, sedangkan SWC cair + agar 0,7% sebagai top agar. Hasil invensi ini didapatkan bakteriofaga hingga kepadatan 109 PFU/mL dengan bakteriofaga yang didapatkan hanya membunuh bakteri V. parahaemolyticus. Teknik ini dapat dijadikan sebagai agen biokontrol yang bersifat spesifik, ramah lingkungan dan aman. Bakteriofage yang didapatkan memiliki daya hambat bakteri/lisis yang cukup tinggi terhadap bakteri V. parahaemolyticus yaitu sebesar 48.4%.</t>
+  </si>
+  <si>
+    <t>Formulasi, Karakterisasi, Dan Preparasi Farmasi Nanoemulgel Apigenin Sebagai Penyembuhan Luka Bakar</t>
+  </si>
+  <si>
+    <t>28-Aug-2025</t>
+  </si>
+  <si>
+    <t>S00202508281</t>
+  </si>
+  <si>
+    <t xml:space="preserve">drh. Vetnizah  Juniantito, P.hD</t>
+  </si>
+  <si>
+    <t>Departemen Klinik Reproduksi dan Patologi</t>
+  </si>
+  <si>
+    <t>Apigenin telah dikenal memiliki efek antiinflamasi yang kuat dengan cara menurunkan kadar berbagai sitokin proinflamasi. Berdasarkan temuan sebelumnya, apigenin mampu menghambat respons inflamasi di kulit melalui penekanan aktivitas faktor transkripsi seperti AP-1, NF-&amp;kappa;B, dan STAT. Penelitian ini bertujuan untuk meningkatkan kelarutan dan efektivitas apigenin sebagai agen antiinflamasi melalui formulasi dalam bentuk nanoemulgel.Hasil penelitian menunjukkan bahwa formula nanoemulgel apigenin yang dikembangkan memiliki karakteristik fisik yang baik. Di antara tiga formula yang diuji, formula 2 memberikan hasil terbaik dengan ukuran partikel sebesar 256,1 nm, viskositas 2850 &amp;plusmn; 15 mPa.s, daya sebar 7,5 cm, dan pH 5,8. Ciri-ciri ini menunjukkan kestabilan fisik yang optimal serta kesesuaian untuk aplikasi topikal. Berdasarkan data tersebut, formula 2 dipilih sebagai formulasi paling unggul dan berpotensi digunakan dalam pengembangan terapi topikal untuk mempercepat penyembuhan luka bakar.</t>
+  </si>
+  <si>
+    <t>Zuffy Audhinna</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Serum Gel Berbasis Nanopartikel Fikosianin Spirulina Dengan Bahan Penyalut Kitosan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202409857 </t>
+  </si>
+  <si>
+    <t>Eirene Tentua</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Hasil Perairan</t>
+  </si>
+  <si>
+    <t>Serum gel berbasis nanopartikel fikosianin-kitosan merupakan formulasi inovatif yang dirancang untuk meningkatkan penetrasi dan stabilitas fikosianin melalui kulit. Fikosianin, pigmen alami dari mikroalga Spirulina platensis, memiliki sifat antioksidan dan antiinflamasi yang bermanfaat untuk perawatan kulit, namun tantangannya adalah penetrasi efektif melalui lapisan stratum corneum dan stabilitasnya dalam formulasi kosmetik. Kemampuan release nanopartikel fikosianin dan fikosianin bebas yang dievaluasi secara in vitro menggunakan sel Franz menunjukkan pelepasan kumulatif nanofikosianin 48,85&amp;plusmn;2,49% dalam 24 jam, lebih tinggi dibandingkan dengan fikosianin bebas yang hanya mencapai 10,09&amp;plusmn;0,61%. Pengamatan transdermal pada kulit tikus menunjukkan bahwa nano-fikosianin dapat menembus stratum corneum dengan lebih efisien melalui jalur interseluler, ditandai dengan intensitas fluoresensi mencapai 28,760, tiga kali lebih tinggi daripada fikosianin bebas. Uji sensori menunjukkan bahwa serum nanopartikel fikosianin memiliki daya penetrasi yang lebih baik dibandingkan dengan serum fikosianin bebas, menunjukkan kemampuannya untuk lebih efektif diserap oleh kulit.</t>
+  </si>
+  <si>
+    <t>Khalisah</t>
+  </si>
+  <si>
+    <t>Vany RMS</t>
+  </si>
+  <si>
+    <t>Shyfa Kanaya Zulkifli</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALAT PENGOLAHAN PANGAN NON-TERMAL BERBASIS PULSED ELECTRIC FIELD (PEF) DENGAN FLYBACK TRANSFORMER DAN MOSFET UNTUK PRETREATMENT UMBI WALUR </t>
+  </si>
+  <si>
+    <t>06-Feb-2026</t>
+  </si>
+  <si>
+    <t>S00202601272</t>
+  </si>
+  <si>
+    <t>Rani Anggraeni</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan alat pengolahan pangan tanpa panas berbasis Pulsed electric Field (PEF) yang mengaplikasikan pulsa medan listrik tegangan tinggi kepada sampel sehingga menyebabkan terjadinya elektroporasi pada membran sel. Invensi ini digunakan untuk menurunkan kandungan oksalat pada umbi walur (Amorphophallus Paeoniifolius var. sylvestris). PEF ini terdiri dari flyback transformer sebagai sumber tegangan tinggi, Zero Voltage Switching (ZVS) driver, MOSFET berkecepatan tinggi yang berfungsi sebagai saklar tegangan tinggi sekaligus pembentuk pulsa berbentuk persegi (rectangular pulsed), bank kapasitor, sistem kendali berbasis mikrokontroler, dan ruang perlakuan tempat berlangsungnya proses PEF. Rangkaian ini mampu menghasilkan pulsa medan listrik tegangan tinggi dalam kondisi non thermal dengan suhu operasi yang dipertahankan agar tidak meningkat secara signifikan selama perlakuan. Invensi ini memungkinkan penerapan teknologi PEF pada bahan pangan lokal dengan rancangan yang kompak, efisien energi, dan mudah dioperasikan</t>
+  </si>
+  <si>
+    <t>Formulasi Bio-Oil Spill Dispersant Yang Mengandung Endospora Bacillus Pseudomycoides Ray21 Sebagai Agen Bioremediasi Tanah Tercemar Minyak Bumi</t>
+  </si>
+  <si>
+    <t>22-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202515166</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yeni Veronica Simatupang	</t>
+  </si>
+  <si>
+    <t>Invensi Invensi ini berhubungan dengan formulasi Bio-Oil Spill Dispersant (Bio-OSD) berbasis minyak sawit yang mengandung endospora Bacillus pseudomycoides RAY21 dan penggunaannya untuk bioremediasi tanah tercemar minyak bumi. Bio-OSD digunakan sebagai media pembawa (carrier) endospora yang diformulasikan dengan perbandingan 1 g pelet endospora per 100 mL Bio-OSD steril. Formula yang diperoleh stabil selama sedikitnya 30 hari penyimpanan pada suhu ruang dan pada saat aplikasi dapat diencerkan untuk mencapai DOR 0,25:1 &amp;ndash; 0,50:1 sebelum disemprotkan ke tanah tercemar. Aplikasi formula ini pada tanah steril dan non-steril yang terkontaminasi minyak bumi menghasilkan efisiensi degradasi Total Petroleum Hydrocarbon (TPH) masing-masing hingga 70 % dan 77 % setelah 28 hari inkubasi, serta terbukti mampu memiliki kemampuan Plant Growth Promoting Rhizobacteria (PGPR), seperti pelarut fosfat dan kalium, penambat nitrogen bebas, serta penghasil fitohormon yang mendukung pertumbuhan tanaman. Invensi ini menggabungkan fungsi pendispersi minyak dan agen biologi degrader serta potensi peningkatan unsur hara bagi tanah dalam satu formulasi, sehingga meningkatkan bioavailabilitas minyak sekaligus efektivitas bioremediasi di lahan tercemar minyak bum</t>
+  </si>
+  <si>
+    <t>Guntur Gantara</t>
+  </si>
+  <si>
+    <t>Ahmad Subhan Daryhadi</t>
+  </si>
+  <si>
+    <t>PERALATAN ANALISIS KUALITAS SEMEN SAPI SECARA MAKROSKOPIS MENGGUNAKAN ARDUINO MEGA 2560</t>
+  </si>
+  <si>
+    <t>07-Sep-2023</t>
+  </si>
+  <si>
+    <t>P00202308620</t>
+  </si>
+  <si>
+    <t>Ilham Akbar</t>
+  </si>
+  <si>
+    <t>Analisis kualitas semen sapi sangat penting dilakukan sebelum diolah menjadi semen beku untuk keperluan inseminasi buatan. Namun, risiko transportasi dari lokasi penampungan menuju laboratorium pengujian dapat menurunkan kualitas semen bahkan menyebabkan kematian spermatozoa. Invensi ini berupa peralatan yang dapat menganalisis kualitas semen sapi menggunakan sensor-sensor digital berbasis Arduino Mega 2650 yang dibandingkan dengan pengukuran standar laboratorium. Invensi ini mempunyai kelebihan dibandingkan dengan prior art sebelumnya di mana dapat melakukan analisis kualitas semen sapi dari beberapa parameter dalam sekali proses (one stop analysis). Parameter yang dapat dianalisis antara lain volume, pH, tingkat kekentalan, dan warna. Semen sapi yang telah dikoleksi di lokasi penampungan dapat segera dianalisis kualitasnya pada semua peralatan analisis kualitas semen sapi secara digital dalam waktu 5 detik, sehingga menurunkan risiko penurunan kualitas dan kematian sel spermatozoa pada semen sapi pejantan serta mengurangi risiko human error akibat penilaian subjektif petugas laboratorium.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PERANGKAT   DISPERSI   PARTIKEL   TERSUSPENSI   DALAM   FLUIDA   MENGGUNAKAN MEKANISME VORTEKS DINAMIS </t>
+  </si>
+  <si>
+    <t>29-May-2026</t>
+  </si>
+  <si>
+    <t>S00202605880</t>
+  </si>
+  <si>
+    <t>Muhammad Kheva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berkaitan  dengan  perangkat  pengolahan  fluida,  khususnya  untuk mendispersikan  partikel  tersuspensi  dalam  fluida  secara  homogen.  Permasalahan  yang dihadapi  pada  teknologi  sebelumnya  adalah  ketidakmerataan  distribusi  partikel  akibat aglomerasi  dan  rendahnya  efisiensi  pencampuran.  Invensi  ini  menawarkan  suatu perangkat  dispersi partikel  tersuspensi  yang bekerja menggunakan  mekanisme  vorteks dinamis  yang  dihasilkan  dalam  ruang  alir  fluida  (3).  Perangkat  ini  terdiri  dari  badan perangkat  (1),  saluran  masuk  fluida  (2),  ruang  pembangkit  vorteks  (3),  saluran  keluar fluida (4),  nozzle pengarah  aliran (5),  dan motor DC  (6) yang dilengkapi propeller (7), dimana  prinsipnya  fluida  masuk  diarahkan  secara  tangensial  untuk  membentuk  aliran pusaran yang meningkatkan turbulensi. Dengan mekanisme ini, partikel tersuspensi dapat terdispersi secara merata, mengurangi penggumpalan, serta meningkatkan homogenitas campuran. Invensi ini dapat diterapkan pada berbagai bidang, termasuk pengolahan air, sistem bioflok, dan proses industri berbasis fluida.</t>
+  </si>
+  <si>
+    <t>Boks Penyimpanan Anti Jamur Berbahan Dasar Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>15-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510284</t>
+  </si>
+  <si>
+    <t>Khalifatunadifah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indonesia  merupakan produsen  kelapa  sawit  terbesar  di dunia  dengan  total produksi sekitar 46 juta metrik ton pada tahun 2024/2025, atau lebih dari 58% pasokan minyak sawit global. Tingginya produksi tersebut menimbulkan limbah dalam jumlah besar, salah satunya tandan kosong kelapa sawit (TKKS) yang hingga kini belum dimanfaatkan secara optimal. Selama ini, boks penyimpanan yang digunakan masyarakat umumnya berbahan karton  atau  plastik  yang  relatif  kurang  ramah  lingkungan  serta  mudah  terpengaruh kelembapan,  sehingga  berpotensi  memicu  pertumbuhan  jamur,  terutama  pada  wilayah beriklim  tropis.  Invensi  ini  menghadirkan  Palmify,  yaitu  boks  penyimpanan  yang memanfaatkan TKKS sebagai bahan utama. Komposisi material terdiri atas serat TKKS, lateks,  kompon,  dan  propan.  Boks  ini  berbentuk  balok  dengan  ukuran  40&amp;times;30&amp;times;30  cm dengan ketebalan lembaran 1 mm dan dirancang untuk menyimpan berbagai jenis barang. Palmify  memiliki  sifat  tahan  jamur,  ramah  lingkungan,  serta  mampu  mengurangi penumpukan  limbah  TKKS  yang  berpotensi  mencemari  lingkungan.  Dengan  demikian, invensi ini tidak hanya memberikan fungsi praktis sebagai wadah penyimpanan,  tetapi juga menawarkan solusi berkelanjutan dalam pengembangan produk rumah tangga ramah lingkungan.</t>
+  </si>
+  <si>
+    <t>Khalisha Rahma Ardhiani</t>
+  </si>
+  <si>
+    <t>Komposisi Obat Herbal Terstandar Antihipertensi Berbasis Ekstrak Pegagan, Tempuyung Dan Kumis Kucing Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>08-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202311813</t>
+  </si>
+  <si>
+    <t>Dr. Nurliani Bermawie</t>
+  </si>
+  <si>
+    <t>Hipertensi seringkali disebut sebagai Silent Killer karena sering muncul tanpa gejala, yang dicirikan dengan tingginya tekanan darah. Prevalensi hipertensi saat ini terus meningkat. Maka sangatlah penting ditemukan herbal yang berkhasiat sebagai antihipertensi yang mempunyai pasar yang menjanjikan. Invensi ini menghasilkan obat herbal terstandar yang dapat digunakan untuk pencegahan dan penanganan penyakit hipertensi dengan mekanisme menghambat aktivitas angiotensin converting enzyme (ACE) sehingga dapat menurunkan tekanan darah. Obat herbal terstandar merupakan kombinasi ekstrak air herba pegagan (Centella asiatica), ekstrak air herba tempuyung (Sonchus arvensis L.) dan ekstrak air daun kumis kucing (Orthosiphon aristatus) dengan komposisi 1:2:2, yang aman dikonsumsi dan teruji efikasinya secara pre-klinis.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Komposit Zeolit/Tembaga Oksida-Perak Oksida Untuk Filter Air Anti Mikroba Dan Aplikasinya Di Kandang Ayam Petelur</t>
+  </si>
+  <si>
+    <t>10-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202414891</t>
+  </si>
+  <si>
+    <t>Putri Nur Angelina</t>
+  </si>
+  <si>
+    <t>Komposit zeolit yang memiliki sifat material antibakteri dapat dibuat dengan cara tidak rumit, cepat, hemat energi dan ramah lingkungan. Zeolit berfungsi sebagai sisi aktif penambat ion tembaga dan perak, dan proses kalsinasi berperan menjadikan ion logam tersebut menjadi oksida yang memiliki sifat antibakteri. Invensi ini terbagi menjadi tiga bagian, yaitu proses pembuatan komposit zeolit/tembaga oksida-perak oksida dan pengujian sifat antibakteri di laboratorium dengan menggunakan metode difusi cawan; pengujian komposit zeolit/tembaga oksida-perak oksida sebagai pengisi cartridge pada housing filter dan dipasang pada kandang ayam petelur; pemantauan kualitas air minum dan telur pada peternakan sebagai uji lapang selama 2 bulan. Komposit zeolit/tembaga oksida-perak oksida yang terbentuk berwarna hitam keabuan dan stabil karena tidak mudah lepas. Uji aktivitas antibakteri menunjukkan bahwa komposit zeolit/tembaga oksida-perak oksida efektif menghambat pertumbuhan bakteri E. coli dan S. Aureus pada uji metode cawan. Untuk uji lapang menunjukkan bahwa air minum pada kandang ayam petelur tidak ditemukan kandungan mikroba E. Coli dan total fecal sejak hari pertama pemasangan filter hingga hari ke 60. Pada telur tidak ditemukan kandungan bakteri patogen dan kualitas fisiknya tidak berubah. Dengan demikian, komposit zeolit dapat diproduksi secara ekonomis dengan sifat antibakteri dan dapat diaplikasikan sebagai filter air minum di kandang ayam petelur atau broiler.</t>
+  </si>
+  <si>
+    <t>Sistem Pendeteksi Rayap Berbasis Sinyal Akustik dan Suhu</t>
+  </si>
+  <si>
+    <t>10-Jan-2020</t>
+  </si>
+  <si>
+    <t>P00202000250</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Achirul Nanda, STP</t>
   </si>
   <si>
     <t>Departemen Teknik Mesin dan Biosistem</t>
   </si>
   <si>
-    <t>Suatu mesin bor pembuat lubang tanam yang pada prinsipnya mengganti sumber tenaga dari mesin bor yang asal mulanya menggunakan tenaga manusia atau motor bakar dengan motor listrik arus searah (DC). Mesin bor ini menggunakan tenaga motor listrik DC berkapasitas daya 120 Watt. Dengan menggunakan motor listrik DC emisi yang dihasilkan cukup rendah. Kecepatan putar dari mesin bor yang sesuai dengan invensi ini adalah 70 rpm. Massa dari mesin bor yang sesuai dengan invensi ini adalah 8 kg. Untuk mengoperasikan mesin bor tanam yang sesuai dengan invensi ini hanya dibutuhkan satu orang operator. Komponen mesin bor tanam yang sesuai dengan invensi ini terdiri dari, motor listrik DC (l)sebagai sumber tenaga penggerak, gear (2) untuk mereduksi kecepatan putar (rpm), stang (3), poros (4), kopling tetap (5), mata bor (6), accumulator (7) dua buah yang disusun secara paralel, dan inverter (8) untuk meningkatkan tegangan dari accumulator.</t>
-[...131 lines deleted...]
-    <t>Invensi ini mengenai produk Kayu Jabon Hasil Impregnasi Menggunakan Partikel Nano Hasil Sintesa Guna Memperluas Pemanfaatan Kayu Cepat Tumbuh. Lebih khusus invensi ini berhubungan dengan peningkatan karakterisasi kayu cepat tumbuh dalam aspek sifat fisis (kerapatan dan stabilitas dimensi), sifat mekanis (MOE-Modulus of Elasticity, MOR-Modulus of Rupture dan kekerasan) serta keawetan kayu jabon hasil impregnasi nano partikel. Produk kayu jabon hasil dari proses impregnasi partikel nano menunjukan adanya peningkatan juga dari sifat kekuatan kayu dan sifat keawetan kayu, sehingga menghasilkan nilai kelas kuat dan kelas awet kayu dari yang awalnya kelas kuat IV-V menjadi kelas kuat IV serta kelas awet V menjadi kelas awet II. produk kayu jabon hasil impregnasi partikel nano pengaplikasiannya dapat dijadikan sebagai bahan furniture atau mebel dan non-struktural seperti pintu, jendela, dan kusen.</t>
+    <t>Sinyal akustik dan suhu diterapkan untuk mengembangan sistem deteksi rayap. Pada invensi ini, sistem deteksi rayap didesain tidak hanya mampu mendeteksi keberadaan rayap tetapi juga mampu memprediksi populasinya, dan ini adalah inovasi yang ditawarkan. Pengembangan sistem ini mencakup konfigurasi sensor dan metode pengolahan sinyal. Tiga sensor akustik (0,022&amp;ndash;22 kHz) dan 12 sensor suhu inframerah ditempatkan di atas permukaan kayu untuk menangkap sinyal akustik dan suhu. Selanjutnya, kedua sinyal ini dihitung mengikuti teknik ekstraksi fitur yang telah dikembangkan. Pada invensi ini, algoritma kecerdasan buatan ditanamkan ke dalam sistem untuk metode klasifikasi, yakni support vector classification (SVC) untuk mendeteksi rayap dan artificial neural network (ANN) untuk memprediksi populasi rayap. Berdasarkan evaluasi kinerja, sistem deteksi rayap yang diusulkan dapat mendeteksi keberadaan rayap dengan akurasi 93,83% dan memperkirakan populasinya dengan root mean square error (RMSE) 123,828. Invensi ini menunjukkan bahwa sistem deteksi rayap yang diusulkan dapat digunakan sebagai teknik yang akurat dan non-destruktif pada pengendalian hama rayap dalam struktur kayu.</t>
+  </si>
+  <si>
+    <t>Alat Purifikasi Air Hujan Bertenaga Surya Menggunakan Sistem Reverse Osmosis</t>
+  </si>
+  <si>
+    <t>03-Feb-2026</t>
+  </si>
+  <si>
+    <t>S00202601099</t>
+  </si>
+  <si>
+    <t>Syahla Athaya Heggi</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan penggunaan membrane reverse osmosis sebagai alat purifikasi air hujan menjadi air bersih dan air minum. Reverse osmosis diketahui mampu menyaring air yang terkontaminasi secara kimiawi dengan menghilangkan bahan kimia, racun, serta zat terlarut maupun tidak terlarut. Invensi ini menghadirkan sistem purifikasi air hujan yang dirancang portable dan digerakkan menggunakan tenaga surya, sehingga dapat beroperasi secara mandiri pada wilayah yang sulit dijangkau jaringan listrik maupun pasokan air bersih. Sistem purifikasi terdiri dari tahapan pre-treatment, reverse osmosis, dan post-treatment yang meliputi sediment filter, granular activated carbon, carbon block, membran reverse osmosis, post-carbon, ORP filter, serta remineralized filter. Rangkaian ini memungkinkan air hujan diproses menjadi air bersih dan air minum sesuai baku mutu Peraturan Menteri Kesehatan Republik Indonesia Nomor 2 Tahun 2023. Alat ini juga dilengkapi pressure tank, pompa pendorong, kombinasi low dan high pressure switch, serta sistem kelistrikan berbasis panel surya untuk memastikan operasi yang stabil, aman, dan efisien. Pengujian menunjukkan bahwa alat mampu memenuhi parameter fisik, kimiawi, dan mikrobiologi air minum yang dipersyaratkan, serta menghasilkan kapasitas purifikasi hingga 378,54 liter per hari. Invensi ini berpotensi menjadi solusi pemanfaatan air hujan sebagai sumber air minum berkelanjutan, khususnya pada daerah yang mengalami krisis air bersih</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Tepung Biji Koro Benguk Berprotein Tinggi Menggunakan Teknik Likuifikasi</t>
+  </si>
+  <si>
+    <t>29-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215752</t>
+  </si>
+  <si>
+    <t>Sulaiman Akbar Mahdi, S.T.P., M.Si</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode pembuatan tepung biji koro benguk berprotein tinggi dengan teknik likuifikasi. Metode ini dapat menurunkan kadar asam sianida (HCN) pada biji koro benguk dan menghasilkan tepung dengan kadar protein yang optimal. Pembuatan tepung biji koro benguk berprotein tinggi terdiri dari meliputi tahapan: merebus biji koro benguk mentah, mengupas kulit biji koro benguk, merendam biji koro benguk menggunakan air bersih kemudian ditiriskan, mengeringkan biji koro benguk, menggiling biji koro benguk kering, menyaring tepung biji koro benguk dan melikuifikasi tepung biji koro benguk dengan menambahkan enzim &amp;alpha;-amilase. Perendaman biji koro benguk tanpa kulit selama 23-26 jam mampu menurunkan kadar HCN hingga mencapai 2.85 mg/kg dan menghasilkan kadar protein sebesar 32.54%. Konsentrasi substrat yang digunakan pada proses likuifikasi yaitu 9-12%, sedangkan konsentrasi enzim sebesar 1400-1600 IU. Rentang pH suspensi yang digunakan adalah 5-6. Suhu dan waktu likuifikasi yang digunakan yaitu pada rentang 90-100oC dan 20-60 menit. Proses likuifikasi dapat meningkatkan kadar protein tepung sebesar 9.28 g/100 g dan menurunkan kadar karbohidrat sebesar 10.94 g/100 g jika dibandingkan dengan tepung biji koro benguk biasa.</t>
+  </si>
+  <si>
+    <t>Formulasi dan Proses Pembuatan Keripik Tempe Krispi</t>
+  </si>
+  <si>
+    <t>23-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215381</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi dan metode pembuatan keripik tempe krispi. Bahan baku pembuatan keripik tempe krispi yaitu kedelai 60-70%, tepung terigu 10-15%, tepung tapioka 5-10%, bumbu-bumbu segar 5-10%, telur 1-3%, dan ragi tempe 0,1-0,3%. Pembuatan keripik tempe krispi meliputi proses fermentasi kedelai, pengirisan tempe, coating, dan penggorengan. Keripik tempe krispi telah memenuhi persyaratan berdasarkan SNI 2602:2018 berdasarkan parameter kadar air, abu, dan protein. Berdasarkan hasil uji sensori, keripik tempe hasil inovasi ini memiliki tingkat kesukaan keseluruhan dengan skor 5,4 yang berarti konsumen menilai kesukaan terhadap keripik tempe krispi dari suka hingga sangat suka. Umur simpan keripik tempe krispi yang dikemas dalam kemasan standing pouch aluminium foil pada suhu 27 dan 30oC berturut-turut adalah 68 dan 66 hari.</t>
+  </si>
+  <si>
+    <t>Metode Dan Formula Pembuatan Minuman Konsentrat Protein Tempe</t>
+  </si>
+  <si>
+    <t>P00202308251</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan aplikasi konsentrat protein tempe sebagai bahan baku pembuatan minuman kesehatan. Invensi ini bertujuan untuk menyediakan formula dan metode pembuatan minuman kesehatan berbasis konsentrat protein tempe dan menunjukkan pemenuhan persyaratan uji SNI 7612:2011 untuk bubuk minuman kedelai. Tahapan pembuatan minuman kesehatan terdiri dari tiga tahapan utama yaitu: 1) pembuatan tepung tempe, 2) pembuatan konsentrat protein tempe, dan 3) pembuatan minuman kesehatan. Formula minuman kesehatan adalah campuran 63-66% konsentrat protein tempe, 20-23% maltodekstrin, 0,4-0,6% perisa minuman, dan 0,1-0,4% gom xanthan. Minuman kesehatan telah memenuhi persyaratan uji Standar Nasional Indonesia (SNI) 7612:2011 untuk bubuk minuman kedelai berdasarkan parameter proksimat, cemaran logam berat, dan mikrobiologi. Minuman kesehatan memiliki skor penerimaan keseluruhan atribut sebesar 4,90 yang berarti minuman kesehatan dinilai konsumen berada pada kisaran netral hingga agak suka. Invensi yang diajukan ini berbeda dengan invensi sebelumnya, yaitu menemukan metode dan formula pembuatan minuman kesehatan berbahan konsentrat protein tempe. Konsentrat protein tempe yang digunakan diperoleh dari proses ekstraksi menggunakan ultrasonikasi, sehingga menghasilkan konsentrat protein dengan kadar protein tinggi dan kadar lemak yang rendah</t>
+  </si>
+  <si>
+    <t>Kandang Tipe Tertutup Dengan Model Bongkar Pasang Dan Dirancang Memiliki Sifat Portabel</t>
+  </si>
+  <si>
+    <t>11-Aug-2025</t>
+  </si>
+  <si>
+    <t>S00202507561</t>
+  </si>
+  <si>
+    <t>Dr. Jonathan Anugrah Lase, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Produksi dan Teknologi Peternakan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  merupakan  suatu  sarana  untuk  berbudidaya  unggas  bertipe  tertutup. Komponen-komponen  dari  penyusun  sistem-sistem  penyusun  kandang  yang  bersifat portabel,  supaya  bisa  dipindahkan  dari  satu  tempat  ke  tempat  lainnya.  Sarana pemeliharaan tersebut kontruksinya bisa disesuaikan dengan berbagai kondisi permukaan atau elevasi tanah. Pada penggunaannya kondisi klimatologi di dalam ruangan kandang tipe  tertutup  yang  dibuat;  cara  kerjanya  tetap  disesuaikan  dengan  kebutuhan  hidup unggas yang dipelihara, supaya pertumbuhan dan perkembangannya bisa optimal. Perlu diketahui,  bahwa  material-material penyusun sistem kandang  tertutup  tersebut berasal dari bahan baku lokal untuk meningkatkan nilai dari TKDN.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ranti Teguh Wicaksono</t>
+  </si>
+  <si>
+    <t>Soket Prostetik Kaki 3D Berbasiskan Polietilena Tereftalat Glikol (Petg) Menggunakan Fused Deposition Modeling 3D Printer dan Proses Pencetakannya</t>
+  </si>
+  <si>
+    <t>25-Jun-2024</t>
+  </si>
+  <si>
+    <t>P00202405766</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Umamah Al Batul </t>
+  </si>
+  <si>
+    <t>Teknologi pencetakan 3D telah memberikan kemajuan signifikan dalam pengembangan prototipe soket 3D secara cepat, akurat, dan dapat disesuaikan dengan permintaan konsumen. Invensi ini menyediakan pengaturan proses digital dari filamen PETG pada aplikasi CURA yang dicetak 3D menggunakan mesin FLSUN V400 fused deposition modeling 3D printer. Filamen PETG diumpankan dan dipanaskan secara bertahap untuk menghasilkan objek 3D secara lapis demi lapis. Kondisi operasi digital optimal menghasilkan prototipe soket prostetik kaki 3D yang kontinu, kompak, dan permukaan halus yang sesuai dengan desain 3D.</t>
   </si>
   <si>
     <t>Proses Formulasi Fungisida Nanoemulsi Berbahan Aktif Senyawa Asal Bakteri, Formula Nanoemulsi Untuk Pengendali Penyakit Tanaman</t>
   </si>
   <si>
-    <t>07-Sep-2023</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> P00202308625</t>
   </si>
   <si>
-    <t>Dr. Dra. Nisa Rachmania, M.Si.</t>
+    <t>Dr. Rury Erina Putri, MSi</t>
   </si>
   <si>
     <t>Departemen Biologi</t>
   </si>
   <si>
     <t>Yang diungkapkan di sini adalah proses pembuatan formula fungisida berbasis nanoemulsi minyak dalam air menggunakan campuran komponen aktif berupa minyak trigliserida rantai menengah, bahan aktif senyawa asal bakteri dan surfaktan Tween-80 pada rasio 2:1 serta air. Produk formula fungisida nanoemulsi m/a ini stabil selama 25 hari pada suhu ruang. Formula fungisida nanoemulsi ini berguna dalam menurunkan kemunculan gejala layu pada tanaman kedelai yang terserang Fusarium.</t>
   </si>
   <si>
+    <t>Putu Oki Wiradita Aryawan</t>
+  </si>
+  <si>
+    <t>Formula Saripati Ayam-Herbal Dan Proses Pembuatannya Untuk Meningkatkan Kebugaran</t>
+  </si>
+  <si>
+    <t>25-Sep-2023</t>
+  </si>
+  <si>
+    <t>P00202309464</t>
+  </si>
+  <si>
+    <t>Indah Kusumaningrum</t>
+  </si>
+  <si>
+    <t>Invensi yang telah diungkapkan disini adalah mengenai formula saripati ayam- berbal yang terpilih terdiri dari : a. karkas ayam 300 gram ( 100%); b. jahe merah 33.3%; c. gula aren 26.6%; d.minyak wijen 1.67%; e. biji pala 0.67% ; f. crude bromelin 5%; g. garam 0.67% ; h. madu 8% dan i. air 66.67%. Selain itu diungkapkan juga proses pembuatan saripati ayam herbal. Adapun proses pembuatan formula Saripati ayam Herbal meliputi : menambahkan Crude enzim bromelin pada karkas ayam 5% dan didiamkan selama 1 jam; Mengekstrak campuran crude enzim dan karkas mengunakan pelarut air aquades dengan metode double boiling yang menggunakan panci bertekanan tekanan tinggi selama 4 jam untuk menghasilkan saripati ayam herbal;dan menambahkan madu sebanyak 8 % ke Saripati ayam herbal. Formula Saripati ayam herbal tersebut diaplikasikan masyarakat yang mengalami kelelahan.</t>
+  </si>
+  <si>
+    <t>Formulasi Beras Analog Berbahan Dasar Limbah Tongkol Jagung</t>
+  </si>
+  <si>
+    <t>11-Oct-2023</t>
+  </si>
+  <si>
+    <t>S00202310309</t>
+  </si>
+  <si>
+    <t>Nurul Cinthiya Nasution</t>
+  </si>
+  <si>
+    <t>Invensi menghasilkan beras analog kaya serat yang terbuat dari tepung limbah tongkol jagung dan beberapa tambahan bahan pendukung lainnya seperti tepung maizena, tepung tapioka, dan gliserol monostearat (GMS). Menurut data Kementerian Pertanian RI, produksi jagung manis di Indonesia tahun 2021 periode September - Desember berturut-turut sebesar 1,21 juta ton, 916.759 ton, 1 juta ton dan 881.787 ton. Tingginya produksi jagung di Indonesia diiringi dengan tingginya produksi limbah tongkol jagung. Invensi ini dapat menjadi salah satu upaya mengurangi limbah tongkol jagung, meningkatkan produksi beras dalam negeri serta memanfaatkan sumber karbohidrat lainnya yang melimpah di Indonesia sebagai makanan pokok masyarakat. Tongkol jagung memiliki nilai serat mencapai 46,52% dari total bobot. Berdasarkan hasil pendekatan perhitungan nilai AKG (Angka Kecukupan Gizi), produk beras analog berbahan baku tongkol jagung memiliki nilai kadar serat mencapai 6,4 gram/50 gram takaran saji sehingga produk dapat dikatakan produk pangan kaya serat yang baik untuk masyarakat yang menjaga berat tubuh ideal.</t>
+  </si>
+  <si>
+    <t>Rifki Rahmatullah, M.Si</t>
+  </si>
+  <si>
+    <t>Oil Solidifier Minyak Jelantah Berbasis Limbah Ampas Tebu</t>
+  </si>
+  <si>
+    <t>S00202510283</t>
+  </si>
+  <si>
+    <t>Elramda Nafis Zada</t>
+  </si>
+  <si>
+    <t>Departemen Biokimia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini memanfaatkan limbah biomassa ampas tebu sebagai bahan baku oil solidifier ramah  lingkungan  yang  diformulasikan  melalui  proses  pengeringan,  penggilingan,  dan penyaringan hingga menjadi serbuk simplisia, kemudian dicampur dengan asam stearat menggunakan metode dry mixing dan simplisia ampas tebu untuk pemadatan setiap 200 mL  minyak  jelantah.  Formula  yang  dihasilkan  mampu  mengubah  minyak  jelantah  cair menjadi padatan semi-kompak yang stabil, mudah ditangani, dikemas, dan dibuang secara aman, sekaligus memiliki potensi pemanfaatan sebagai sumber lemak tambahan dalam pakan  ternak.  Invensi  ini  mendukung  penerapan  konsep zero  waste dengan mengintegrasikan pengolahan limbah organik dan cair, serta berpotensi diaplikasikan pada skala rumah tangga hingga industri dengan nilai komersialisasi tinggi.</t>
+  </si>
+  <si>
+    <t>Malika Aulia</t>
+  </si>
+  <si>
+    <t>Rina Winartina, M.Farm, Apt</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Bahan Pelapis Berbasis Poliuretan Yang Dimodifikasi Menggunakan Gula Tetes</t>
+  </si>
+  <si>
+    <t>03-Dec-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202414170 </t>
+  </si>
+  <si>
+    <t>Sukma Surya Kusumah</t>
+  </si>
+  <si>
+    <t>Departemen Manajemen Hutan</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suatu produk berupa proses pembuatan bahan pelapis berbasis poliuretan yang dimodifikasi menggunakan gula tetes. Bahan produk menurut invensi ini terdiri dari (a) isosianat, (b) poliol, dan (d) gula tetes. Proses pembuatan bahan pelapis dimulai dengan melarutkan gula tetes, memformulasikan, dan aplikasi terhadap panel komposit sehingga dihasilkan suatu produk panel komposit yang memiliki kualitas yang disukai. Invensi ini mengungkapkan bahwa penambahan gula tetes terhadap poliuretan mampu meningkatkan kualitas bahan pelapis pada panel komposit. Selain itu, karakteristik panel komposit yang dihasilkan memiliki nilai kerapatan, kadar air, pengembangan tebal, dan keteguhan patah yang telah memenuhi standar JIS A 5908 2003.</t>
+  </si>
+  <si>
+    <t>Meida Safira</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Frans Edvan Setiawan</t>
+  </si>
+  <si>
+    <t>Formulasi Kemasan Berbahan Serat Tandan Kosong Kelapa Sawit Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>21-Oct-2023</t>
+  </si>
+  <si>
+    <t>P00202310769</t>
+  </si>
+  <si>
+    <t>Dhiya Ulayya Tsabitah</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi kemasan berbahan serat alam. Serat alam yang digunakan adalah serat tandan kosong kelapa sawit. Hasil analisis komposisi kimia menunjukkan tandan kosong kelapa sawit memiliki kandungan alfa selulosa 48,38%; lignin 20,33%; hemiselulosa 32,21%; holoselulosa 80,58%, dan kadar sekstraktif 6,69%. Kandungan selulosa yang tinggi menunjukkan tandan kosong kelapa sawit berpotensi untuk menjadi bahan baku kemasan yang ramah lingkungan. Hasil analisis komposisi unsur memperlihatkan serat tandan kosong kelapa sawit tanpa perlakuan memiliki kandungan Carbon 49,93%; Oksigen 44,53%; Silikon 2,153%; Kalium 1,78%; Magnesium 0,29%; Alumunium 0,14%, Clorin 0,38%; Sulfur 0,09%; Calsium 0,56%; Natrium 0,23%. Kandungan karbon yang tinggi berfungsi memperbaiki sifat fisik, kimia, dan biologi tanah, karena karbon merupakan sumber makanan bagi mikroba tanah, keberadaan karbon dalam tanah akan meningkatkan aktivitas mikroba dan mempercepat dekomposisi. Selain itu pemanfaatan serat tandan kosong kelapa sawit menjadi bahan baku kemasan merupakan bagian dari pengembangan biomaterial serta merupakan upaya untuk menjawab permasalahan terkait kebutuhan kemasan ramah lingkungan. Penggunaan serat tandan kosong kelapa sawit sebagai bahan baku kemasan juga merupakan cara untuk mengatasi melimpahnya limbah padat sawit yang merupakan hasil samping dari tingginya produktifitas CPO di Indonesia.</t>
+  </si>
+  <si>
+    <t>Annisa Rianti Andarini</t>
+  </si>
+  <si>
+    <t>Formulasi Minuman Bubuk Instan Berbasis Susu Dengan Penambahan Garam Rumput Laut Cokelat Dan Kolagen</t>
+  </si>
+  <si>
+    <t>05-Sep-2023</t>
+  </si>
+  <si>
+    <t>S00202308481</t>
+  </si>
+  <si>
+    <t>Anggrei Viona Seulalae, SPi MSi</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suatu formulasi minuman bubuk instan berbasis susu dengan penambahan garam rumput laut cokelat dengan komposisi terdiri dari gula pasir 38%, krimer nabati 31%, susu bubuk 19%, bubuk rasa 8%, kolagen bubuk 2-2,2%, penstabil nabati 1%, dan garam rumput laut 0,80-1%. Invensi formulasi minuman bubuk instan berbasis susu dengan penambahan garam rumput laut cokelat dan kolagen dapat diaplikasikan pada bidang makanan dan minuman.</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Proses Pembuatan Pupuk Bokashi Residu Garam Rumput Laut Cokelat (Sargassum sp.) Menggunakan Mikroorganisme Lokal Kulit Pisang</t>
+  </si>
+  <si>
+    <t>03-Jul-2024</t>
+  </si>
+  <si>
+    <t>P00202406106</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi pupuk bokashi residu garam rumput laut cokelat (Sargassum sp.) dengan proses pembuatannya menggunakan mikroorganisme lokal kulit pisang. Formulasi pupuk bokashi residu garam rumput laut cokelat (Sargassum sp.) terdiri dari residu garam rumput laut cokelat (Sargassum sp.), sekam, dedak, dan mol cair kulit pisang yang kemudian diolah menjadi pupuk bokashi. Invensi ini memiliki nilai pH, C-Organik, P2O5, dan K2O sesuai dengan standar SNI 7763:2018. Invensi formulasi pupuk bokashi berbahan baku residu garam rumput laut cokelat (Sargassum sp.) dengan proses pembuatannya menggunakan mikroorganisme lokal kulit pisang dapat diaplikasikan pada bidang pertanian.</t>
+  </si>
+  <si>
+    <t>Concrete Canvas Dengan Subtitusi Serat Wol Domba Lokal (Ovies Aries) Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>24-Oct-2023</t>
+  </si>
+  <si>
+    <t>P00202310926</t>
+  </si>
+  <si>
+    <t>Anthony Dwya Putra</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan produk concrete canvas dengan subtitusi serat wol domba lokal (Ovis aries) dan metode pembuatannya. Substitusi serat wol domba lokal ini mengemukakan metode riset sebagai terobosan inovasi penguatan lentur pada concrete canvas. Komposisi pada Concrete Canvas dengan subtitusi serat wol domba lokal (Ovis aries) yaitu sebagai berikut; Portland composite cement, geotextile woven DJ 15, mesh, HDPE membrane, geotextile woven DJ 10, air. Subtitusi serat wol domba lokal (ovis aries) menggantikan posisi serat plastik yang mengalami transisi gelas sehingga menyebabkan keretakan pada Concrete Canvas. Metode pembuatan Concrete Canvas dengan subtitusi wol domba lokal (Ovis Aries) dengan mempersiapkan alat dan bahan, kemudian melakukan pemintalan benang wol sebagai bahan utama. Bahan lapisan yang sudah terkumpul selanjutnya dilakukan pemotongan dengan ukuran 60x60 cm lalu lapisan HDPE diberi lubang dengan jarak antar lubang sebesar 0,5 cm. Benang wol dijahit kedalam lubang lapisan HDPE hingga menembus lapisan geotextile. Setelah semua lubang terjahit, maka semua lapisan disatukan dan dikontrol ulang agar tebalnya tepat 1 cm. Semen ditambahkan kedalam rongga concrete canvas sampai padat, lalu dilakukan proses hidrasi dengan air. Setelah hidrasi dilakukan maka beton dibiarkan mengeras selama 24 jam dan kemudian dilakukan proses curing setiap harinya, selama tujuh hari.</t>
+  </si>
+  <si>
     <t>Kit Elisa Pendeteksi Antibodi Berbasis Antigen Protein Rekombinan RBD dan N Sars CoV-2</t>
   </si>
   <si>
     <t>18-Nov-2021</t>
   </si>
   <si>
     <t>P00202110288</t>
   </si>
   <si>
-    <t>Dr. Uus Saepuloh, S.Si., M.Biomed.</t>
-[...2 lines deleted...]
-    <t>PUSAT STUDI SATWA PRIMATA (PSSP).</t>
+    <t>Eva Moulia</t>
   </si>
   <si>
     <t>Invensi ini bertujuan untuk mengembangkan kit ELISA untuk mendeteksi antibodi SARS CoV-2 menggunakan antigen berupa protein rekombinan RBD dan N SARS CoV-2 yang dikonstruksi dan diekspresikan dalam Escherichia coli. Kit tersebut dikembangkan melalui tahapan pembuatan protein rekombinan melalui konstruksi gen target RBD (receptor binding domain) dan N (nucleocapsid) SARS CoV-2 yang dibuat dalam bentuk gen sintetik, ekspresi dalam sistem E. coli, purifikasi protein rekombinan, dan aplikasi pada teknik ELISA untuk mendeteksi antibodi SARS CoV-2 (COVID-19), serta akan dilakukan validasi dan verifikasi hasil dengan membandingkannya terhadap kit komersial. Target gen RBD dikonstruksi pada posisi 957-1920 (963 bp) yang menghasilkan 321 asam amino, sedangkan target gen N pada posisi nukleotida 172-1260 (1089 bp) dan menghasilkan 362 asam amino. Antigen yang berupa protein rekombinan RBD dan N SARS CoV-2 ini diaplikasikan pada teknik ELISA untuk mendeteksi antibodi SARS CoV-2 untuk uji klinis manusia, sehingga diharapkan dapat memberikan kontribusi terhadap aspek kesehatan masyarakat, sehingga dapat menyumbangkan salah satu kemandirian bangsa dalam penelitian kesehatan, khususnya penyediaan bahan uji biologis untuk deteksi cepat terhadap paparan virus SARS CoV-2 (COVID-19).</t>
   </si>
   <si>
-    <t>Komposisi dan Proses Pembuatan Puding Okra Ungu (Abelmoschus esculentus L. Moench) sebagai Antidiabetes</t>
-[...42 lines deleted...]
-    <t xml:space="preserve">Invensi ini mengungkap suatu proses pembuatan minuman serbuk multigrain berbasis protein nabati yang memanfaatkan kacang koro (Canavalia sp.) dan kacang Bogor (Vigna subterranea) sebagai bahan baku utama, yang dikombinasikan dengan kacang-kacangan dan serealia lainnya. Proses meliputi tahapan penyiapan bahan baku, sortasi, pencucian, pengukusan,  pengeringan  menggunakan food  dehydrator,  pengecilan  ukuran, pengayakan,  pencampuran  bahan  pendukung,  dan  pengemasan.  Proses  ini  dirancang adaptif  terhadap  bahan  baku  kering,  mudah  diterapkan  pada  skala  kecil  hingga menengah,  serta  menghasilkan  minuman  serbuk  multigrain  siap  seduh  dengan  mutu kimiawi dan keamanan pangan yang baik.</t>
+    <t>Metode Pembuatan Dan Komposisi Kombinasi Tempe Kedelai Dan Koro Benguk</t>
+  </si>
+  <si>
+    <t>P00202308483</t>
+  </si>
+  <si>
+    <t>Ayu Putri Gitanjali Prayudani, S.TP., M.Si</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan optimasi pembuatan tempe SoyVet (kombinasi kedelai/soy bean dan koro benguk/velvet bean). Invensi ini bertujuan untuk menghasilkan tempe kombinasi kedelai dan koro benguk yang memiliki komposisi kimia, asam amino, dan penerimaan sensori yang lebih baik dibandingkan tempe 100% koro benguk, serta mendekati tempe 100% kedelai. Invensi terdiri atas dua tahapan, yaitu 1) penentuan praperlakuan optimum kacang koro benguk; dan 2) optimasi formula kombinasi kedelai dan koro benguk. Pra-perlakuan terhadap koro benguk meliputi perendaman dan perebusan, serta pengukusan setelah pengupasan kulit kacang. Waktu perendaman optimum koro benguk yaitu 36-72 jam yang dilanjutkan dengan perebusan selama 80-100 menit, dan pengukusan selama 10-30 menit. Optimasi formula kombinasi kedelai dan koro benguk menunjukkan bahwa penggunaan 65-70% kedelai dan 30-35% koro benguk menghasilkan respon optimum dengan kadar protein 18-25% (bb) dan nilai penerimaan sensori dari agak suka hingga suka, dengan skor 5,48. Invensi ini berbeda dengan invensi sebelumnya, yaitu berupa pembuatan tempe SoyVet (kombinasi kacang kedelai dengan kacang koro benguk) untuk meningkatkan kadar protein, meningkatkan daya terima tempe dari segi sensori, meningkatkan nilai gizi tempe, dan sebagai upaya dalam diversifikasi penggunaan kacang lokal non-kedelai pada pembuatan tempe, serta untuk mengurangi ketergantungan kepada kedelai impor dengan tahapan pra-perlakuan meliputi perendaman, perebusan, dan pengukusan.</t>
+  </si>
+  <si>
+    <t>Formula Dan Metode Pembuatan Sup Krim Nabati Instan Berbasis Jamur dan Tempe</t>
+  </si>
+  <si>
+    <t>P00202406026</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan pemanfaatan jamur dan tempe sebagai bahan baku pembuatan sup krim nabati instan. Invensi ini bertujuan untuk menyediakan formula dan metode pembuatan sup krim nabati instan menggunakan jamur kancing, tempe segar, dan tempe semangit sebagai bahan baku utama dan santan kelapa sebagai bahan pengental. Formulasi sup krim ini sama sekali tidak menggunakan unsur hewani, sehingga produk ini dapat menjadi alternatif bagi konsumen pelaku vegetarian/vegan. Pembuatan sup krim nabati instan berbasis jamur dan tempe terdiri dari tiga tahapan utama, yaitu: 1) pemasakan sup krim, 2) pengeringan puree sup krim, dan 3) pembuatan sup krim nabati instan berbasis jamur dan tempe. Formula sup krim nabati instan berbasis jamur dan tempe mengandung jamur kancing, tempe segar, tempe semangit, bawang bombay, minyak kelapa sawit, tepung terigu, maizena, santan kelapa, garam, gula, kaldu jamur bubuk, lada putih bubuk, bawang putih bubuk, ketumbar bubuk, kunyit bubuk, dan air masak yang digunakan sebagai pelarut tepung terigu, maizena, dan santan. Sup krim instan ini memiliki skor penerimaan keseluruhan atribut sebesar 5,09 yang berarti produk agak disukai oleh konsumen, serta berkontribusi pada kebutuhan lemak total, protein, dan karbohidrat harian masing-masing sebesar 2, 4, dan 3% per satu takaran saji.</t>
+  </si>
+  <si>
+    <t>Yuliana</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Gula Cair Sagu Dari Pati Dan Ampas Sagu (Metroxylon Spp.), Komposisi Bahan Dan Produk Gula Cair Sagu Yang Dihasilkan</t>
+  </si>
+  <si>
+    <t>29-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202308163</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Putri Pembayun,A.Md </t>
+  </si>
+  <si>
+    <t>Yang diungkapkan disini adalah proses pembuatan gula cair sagu sebagai alternatif pengganti gula cair pasir dan tebu yang terdiri dari : a.menyiapkan bahan pati kering; b.mencampurkan pati sagu kering 20-25% dengan air 75-80%; c.melakukan likuifikikasi dengan menambahkan enzim alfa-amilase 1 ml/liter ke campuran pati sagu dan air; d.memanaskan campuran pati sagu pemanasan campuran pati sagu, air dan enzim alfaamilase pada suhu mendidih 100oC, kemudian didinginkan sampai suhu 60oC; e.melakukan sakarifikasi dengan penambahan enzim glukoamilase 1 ml/kg pati sagu pada kondisi suhu 60oC selama 1 jam dan didiamkan selama 24 jam; f.menyaring hasil sakarifikasi menggunakan kain tebal dan dilewatkan melalui ion anion dan kation; g.menguapkan hasil sakarifikasi yang sudah disaring dengan pemanasan suhu sampai 100oC untuk menghasilkan gula sagu cair sagu dengan brix minimal 70obrix. Adapun produk yang dihasilkan adalah gula cair sagu yang mengandung glukosa yang berwarna jernih dan higienis. Aplikasi invensi ini digunakan ke industri makanan dan minuman.</t>
+  </si>
+  <si>
+    <t>Sandi Agustin</t>
+  </si>
+  <si>
+    <t>Metoda Dan Peralatan Pembuatan Karbbon Aktif Menggunakan Uap Panas</t>
+  </si>
+  <si>
+    <t>29-Sep-2023</t>
+  </si>
+  <si>
+    <t>P00202309687</t>
+  </si>
+  <si>
+    <t>Gustan Pari</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai metoda dan peralatan pembuatan karbon aktif menggunakan uap panas, lebih khusus lagi, invensi ini berhubungan dengan metode modifikasi produksi karbon aktif melalui konversi uap konvensional menjadi uap panas. Metoda dan perlatan produksi karbon aktif menggunakan uap panas, yang terdiri dari: reaktor produksi arang atau karbon aktif (100); aparatus konversi uap konvensional menjadi uap panas; tabung silinder penampungan air (500), dicirikan dimana aparatus konversi uap konvensional menjadi uap panas memiliki pipa sulur batang (200), uap panas dialirkan melalui pipa saluran masuk (101) menuju reaktor produksi karbon aktif (100) dan dibuang melalui pipa saluran buangan (102). Panas reaktor produksi karbon aktif dipertahankan pada suhu 650- 850 &amp;deg;C, volume uap antara 100-200 liter/jam selama sampai 90 menit. Karbon aktif yang dihasilkan memiliki karakteristik luas permukaan area BET minimal 400 m2/g, diameter pori minimal 2 nm, volume pori minimal 0,039 cm3/g, volume pori mikro minimal 0,006 cm3/g. Karbon aktif yang dihasilkan kemudian dijadikan bahan fabrikasi elektroda superkapasitor yang menghasilkan nilai kapasitansi minimal 4 F/g.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Ekstrak Biosurfaktan Berbasis Bakteri Sebagai Pengendali Cendawan Patogen Tanaman </t>
+  </si>
+  <si>
+    <t>21-May-2025</t>
+  </si>
+  <si>
+    <t>S00202504620</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vincentia Fenice Angger Maherani,  S.Si, MSi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">:  Invensi  ini  berupa  proses  pembuatan  ekstrak  biosurfaktan  berbasis  bakteri sebagai pengendali  cendawan  patogen  tanaman.  Proses  ekstraksi  biosurfaktan  diawali  dengan menumbuhkan  bakteri  selama  24  jam,  mensentrifugasinya  untuk  mendapatkan supernatan,  selanjutnya  proses  ekstraksi  biosurfaktan  menggunakan  asam  kuat  dan pelarut  kloroform:  methanol.  Produksi  biosurfaktan  dengan  metode  ekstraksi  berbasis bakteri menghasilkan dengan nilai yield sebesar &amp;plusmn; 0,08&amp;minus;0,1 g/L, indeks emulsifikasi pada konsentrasi 1 &amp;mu;g/&amp;mu;L diukur setelah inkubasi selama 24 jam sebesar 37,86 &amp;plusmn; 0,25%, dan dapat  mereduksi  tegangan  permukaan  57,3  mN/m  menjadi  29,5  mN/m  pada  critical micelle concentration (CMC) &amp;plusmn; 20&amp;minus;40 &amp;micro;g/&amp;micro;L, ekstrak kasar biosurfaktan yang diidentifikasi sebagai  golongan  lipopeptida  yaitu  fengisin,  dan  surfaktin  C.  Keunggulan  ekstrak biosurfaktan dari bakteri Bacillus ini dapat menghambat pertumbuhan cendawan patogen seperti Fusarium sp. yang menyerang tanaman pertanian.</t>
+  </si>
+  <si>
+    <t>Produksi Steviosida Dengan Ekstraksi Menggunakan Kavitasi Microbubble</t>
+  </si>
+  <si>
+    <t>26-Aug-2024</t>
+  </si>
+  <si>
+    <t>P00202408432</t>
+  </si>
+  <si>
+    <t>Hana Aulia Mughniy</t>
+  </si>
+  <si>
+    <t>Salah satu tanaman yang berpotensi untuk digunakan sebagai pemanis alami adalah Stevia (Stevia rebaudiana Bertoni). Senyawa glukosida yang terdapat pada tanaman Stevia sudah dikenal sejak lama sebagai senyawa pemanis dan telah digunakan sebagai pengganti sukrosa yang lebih aman. Dengan tingkat kemanisan 300 kali dari gula sukrosa maka penggunaan gula stevia lebih sedikit dibanding gula sukrosa. Berbagai teknik ekstraksi selain diinginkan untuk menaikkan rendemen steviosida juga perlu mempertimbangkan waktu, kebutuhan energi dan biaya proses. Pada invensi ini proses ekstraksi dilakukan dengan teknik kavitasi microbubble menggunakan oksigen, pelarut air pada temperatur ruang (ambien). Ekstraksi menggunakan rasio bahan dan air (1:50 - 1: 100 %), waktu ekstraksi (10 - 20 menit), laju alir oksigen (0,5 &amp;ndash; 1,5 lpm) dan laju alir fluida tetap 10 lpm. Produk yang dihasilkan dari proses kavitasi microbubble adalah larutan ekstrak stevia yang memiliki kadar steviosida, kadar tanin dan rendemen sebesar 1,06 2,06 %(b/v), 0,021 - 0,050 % (b/v) dan 31,36- 43,49% (b/b. Kandungan steviosida dan rendemen yang tinggi, serta tanin yang rendah menjadikan produk invensi ini memiliki kualitas yang baik. Teknik kavitasi microbubble menggunakan pelarut air sehingga produk aman bagi kesehatan.</t>
+  </si>
+  <si>
+    <t>Bagus Widiatmoko, S.Pt.</t>
+  </si>
+  <si>
+    <t>Alat Penampung Dan Pemegang Tandan Buah Segar (TBS) Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>23-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202307896</t>
+  </si>
+  <si>
+    <t>Miftah Ghiffari, S.Pd</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa alat penampung dan pemegang TBS yang dapat mengendalikan energi potensial dari TBS yang sedang di panen. Energi potensial akan dikendalikan dengan mekanisme penampung di udara. Alat penampung dan pemegang TBS ini menempel di batang pohon kelapa sawit dilengkapi dengan dua aktuator dan di kontrol oleh remote kontrol untuk memegang dan melepas alat pemegang pohon. Kelebihan dari invensi ini adalah alat penampung dan pemegang TBS yang memanfaatkan energi listrik untuk menggerakkan pemegang pohon sawit Alat penampung dan pemegang TBS ini menempel di batang pohon kelapa sawit dilengkapi dengan dua aktuator dan di kontrol oleh teknologi remote kontrol untuk memegang dan melepas batang pohon sawit. Energi potensial dari buah akan dikendalikan dengan mekanisme penampung di udara.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Reza Nurmansyah </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ricter Pangestika, S.Gz </t>
+  </si>
+  <si>
+    <t>Arbono Wisnu Kristianto</t>
+  </si>
+  <si>
+    <t>Muhammad Aqil Ramadhani</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METODE CERDAS DETEKSI PENYAKIT ANTRAKNOSA CABAI RAWIT BERBASIS AIoT  MENGGUNAKAN ROBOT ANTRAC 1.0</t>
+  </si>
+  <si>
+    <t>S00202605879</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Habiburrahman	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengenai suatu metode prinsip pendeteksian penyakit antraknosa cabai rawitberbasis AIoT, lebih khusus lagi, invensi ini menggunakan mekanisasi robot ANTRAC 1.0yang dikendalikan dari jarak jauh menggunakan remot kontrol berbasis gelombang radio.Invensi ini dirancang untuk memaksimalkan operasional pertanian cabai rawit menujuboost produktivitas berkelanjutan. Invensi dilengkapi oleh beberapa bagian, yaitu robotANTRAC 1.0 (Gambar 1) yang berfungsi sebagai mekanik penggerak lincah yangmemungkinkannya melintasi medan lahan pertanian yang tidak selalu rata, dan sekaligussebagai pelindung modul computer vision (Gambar 2) dari gangguan fisik, debu,kelembapan dan dampak lingkungan; modul computer vision (Gambar 2) berfungsi untukmenjalankan algoritma machine learning yang telah dilatih secara spesifik untukmengenali pola visual penyakit antraknosa pada cabai rawit; cloud computing (Gambar 3)berfungsi untuk menyimpan database hasil deteksi penyakit antraknosa cabai rawit. Data
+yang disimpan adalah berupa paket video streaming; platform/dashboard Antralyze
+(Gambar 4) yang dapat diakses melalui browser. Antralyze dilengkapi dengan fitur utamaberupa main menu, live camera control, direktori rekaman, dan analisa video; dan receiverFS-iA6 (16) yang berfungsi sebagai media komunikasi jarak jauhnya.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Rizky Caesar	</t>
+  </si>
+  <si>
+    <t>Adi Sumarsono</t>
+  </si>
+  <si>
+    <t>Formula Dan Metode Penambahan Pektin Bubuk Untuk Enkapsulasi Pada Pembuatan Susu Fermentasi Bubuk</t>
+  </si>
+  <si>
+    <t>P00202409492</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alda Widyanti Sapitri,  S.Pt.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi terbaik penambahan pektin bubuk untuk enkapsulasi pada pembuatan susu fermentasi bubuk. Produk ini berbeda jika dibandingkan dengan produk lainnya karena adanya kandungan Lactiplantibacillus plantarum IIA-1A5 berperan sebagai probiotik dan adanya penambahan pektin bubuk memberikan manfaat untuk enkapsulasi dalam mempertahankan viabilitas probiotik, sebagai bahan pengental, penstabil, dan prebiotik. Formula Susu fermentasi terdiri atas susu sapi, starter bakteri Lactiplantibacillus plantarum IIA-1A5 sebanyak 10% dari volume susu, pektin bubuk, serta bahan penyalut yaitu 10% maltodekstrin dan 10% susu skim bubuk. Formulasi penambahan pektin bubuk untuk enkapsulasi pada pembuatan susu fermentasi bubuk yang digunakan yaitu 5% dan 10% dari bobot susu fermentasi bubuk. Penambahan pektin bubuk dapat menurunkan nilai Aw, menurunkan kadar air, menurunkan nilai pH, meningkatkan nilai total asam tertitrasi (TAT), meningkatkan viskositas, dan meningkatkan total bakteri asam laktat (BAL) pada susu fermentasi bubuk. Formulasi penambahan 10% pektin bubuk untuk enkapsulasi pada pembuatan susu fermentasi bubuk merupakan formulasi terbaik yang memiliki nilai Aw, kadar air, pH lebih rendah. Nilai total asam tertitrasi, total padatan terlarut, dan viskositas lebih tinggi. Selain itu, viabilitas probiotik pada formulasi penambahan 10% pektin bubuk lebih tinggi dibandingkan formulasi penambahan 5% pektin bubuk.</t>
+  </si>
+  <si>
+    <t>Yovieta C Pasaribu</t>
+  </si>
+  <si>
+    <t>Akmal Zidan</t>
+  </si>
+  <si>
+    <t>Muhammad Asyhar Agmalaro, S.Si, M.Kom</t>
+  </si>
+  <si>
+    <t>Roma Julaian Arios</t>
+  </si>
+  <si>
+    <t>Metode Sintesis Katalis Sulfonik Magnetik Karbon Dari Ulva Lactuca Dan Karakteristik Produk Yang Dihasilkannya</t>
+  </si>
+  <si>
+    <t>14-Aug-2024</t>
+  </si>
+  <si>
+    <t>P00202407854</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gissa Navira Sevie S.T.,  M.T.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengungkapkan suatu metode sintesis katalis sulfonik magnetik karbon dari Ulva lactuca dengan tahapan menyiapkan serbuk Ulva lactuca yang sudah bersih dan kering, menambahkan larutan FeCl3 0,01 M b/v dan menghomogenkannya; mengeringkan dan mengkarbonisasi pada suhu suhu 400&amp;deg;C selama 1 jam; mencampurkan dengan asam sulfat pekat diikuti dengan pemanasan; mendinginkan serta mengencerkan dengan akuades, penyaringan dan pencucian sehingga pH netral, dan pengeringan sehingga diperoleh katalis padat. Produk katalis sulfonik magnetik karbon hasil sintesis dari Ulva lactuca memiliki karakter, yaitu munculnya gugus -SO3 sebagai hasil pengabungan sulfonat dalam matrik karbon tersulfonasi, memiliki struktur amorf aromatik dengan intensitas tinggi pada 2 theta 27,91&amp;ordm; dan termasuk dalam tipe mesopori berasarkan ukuran porinya.</t>
+  </si>
+  <si>
+    <t>Komposisi Puding Okra Ungu (Abelmoschus Esculentus L. Moench) Sebagai Antidiabetes Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>P00202414258</t>
+  </si>
+  <si>
+    <t>Miftahul Nimaturrohmi</t>
+  </si>
+  <si>
+    <t>Puding okra merupakan salah satu bentuk pangan fungsional yang dikembangkan dengan tujuan untuk meningkatkan konsumsi okra di masyarakat. Komposisi puding okra ungu terdiri dari premix okra ungu sebagai bahan utama dan penambahan komponen lainnya. Proses pembuatan puding okra ungu yang sudah dikembangkan sudah laik industri. Proses pembuatuan puding okra ungu diawali dengan pembutan premix okra, kemudian persiapan wadah berisi air yang sudah dicampurkan dengan bubuk agar yang sudah dilarutkan; sorbitol dan kalium sorbat yang sudah dilarutkan; jus stroberi; susu full cream cair; dan premix okra yang sudah dilelehkan (thawing); bahan diaduk dan dipanaskan hingga suhu 85? selama 5 menit. Kemudian ditambahkan jus buah naga; asam sitrat dan vanili yang sudah dilarutkan; diaduk hingga homogen. Kemudian adonan diisikan pada masing-masing cup puding menggunakan filler; di pasteurisasi pada suhu 85? selama 2-3 menit dan proses cooling dilakukan pada suhu ruang dan produk dapat langsung dikonsumsi atau disimpan</t>
+  </si>
+  <si>
+    <t>Dr. Eng Imam Wahyudi Farid, ST., MT</t>
+  </si>
+  <si>
+    <t>Biostimulan Berbahan Baku Kulit Nipah Sebagai Stabilisator Bakteri Denitrifikasi</t>
+  </si>
+  <si>
+    <t>13-Aug-2025</t>
+  </si>
+  <si>
+    <t>S00202507671</t>
+  </si>
+  <si>
+    <t>Shabrina Nurul Fatimah, S.Pi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pemaparan  yang  diungkapkan  disini  adalah  produk  biostimulan  berbahan  baku  kulit nipah sebagai stabilisator bakteri denitrifikasi. Tepung kulit nipah memiliki potensi sebagai sumber  karbon  organik  yang  terjangkau  untuk  menstimulasi  pertumbuhan  bakteri denitrifikasi. Penambahan tepung kulit nipah berpotensi menjadi sumber karbon organik untuk mendukung pertumbuhan bakteri denitrifikasi. Produk ini mampu memberikan hasil terbaik terhadap kelimpahan bakteri denitrifikasi dengan jumlah sebesar 33,47 x 105 CFU mL-1.  Peningkatan  aktivitas  bakteri  karena  pemberian  tepung  kulit  nipah  mampu menurunkan  kadar  nitrat  sampai  0,73&amp;plusmn;0,03  mg  L-1.  Keunggulan  dari  invensi  ini  yaitu penggunaan  bahan  alami  yang  masih  jarang  dimanfaatkan  yaitu  tepung  kulit  nipah sebagai  stabilisator  bakteri  denitrifikasi  yang  lebih  ramah  lingkungan  dan  ekonomis dibandingkan stabilisator menggunakan bahan kimia.</t>
+  </si>
+  <si>
+    <t>Formula Pakan Herbal Maggot Untuk Suplemen Kesehatan Hewan Peliharaan</t>
+  </si>
+  <si>
+    <t>23-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202416023</t>
+  </si>
+  <si>
+    <t>Aminudi, S.P.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula pakan herbal maggot. Formula pakan herbal maggot terdiri dari limbah roti, sayuran hijau, ampas tahu, dedak dan kunyit. Pakan khusus ini dijadikan formula sebagai kontrol untuk budidaya maggot premium. Proses pembuatan formula ini dijadikan sebagai bagian dari proses budidaya maggot premium yang dipelihara selama 14 hari dan kemudian dipanen. Hasil uji proksimat menunjukkan bahwa kandungan protein maggot premium lebih besar, yakni 33,47% dibandingkan pakan biasa sebesar 26,7%.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KOMPOSISI SELAI BERBASIS KACANG TANAH (Arachis hypogaea L.) DAN MINYAK SAWIT  MERAH</t>
+  </si>
+  <si>
+    <t>17-Apr-2026</t>
+  </si>
+  <si>
+    <t>S00202603670</t>
+  </si>
+  <si>
+    <t>Arwa Gemala</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Selai yang terbuat dari kacang tanah dan minyak sawit merah dibuat untuk membantu
+mengatasi masalah kekurangan vitamin A pada ibu hamil dapat mengakibatkan masalah
+pada perkembangan janin. Minyak sawit merahPemanfaatan minyak sawit merah yang
+tinggi akan beta karoten dapat menjadi salah satu cara mengatasi defisiensi vitamin A.
+Produk berbentuk selai kacang dipilih karena merupakan produk yang populer,
+mengandung zat gizi yang tinggi, dan tidak diolah menggunakan suhu tinggi. Pengolahan
+tanpa suhu tinggi mengurangi risiko terjadinya degradasi kandungan beta karoten pada
+minyak sawit merah. Komposisi selai sesuai invensi ini menggunakan bahan kacang tanah,
+minyak kelapa sawit, minyak kelapa sawit merah, madu, dan garam.</t>
+  </si>
+  <si>
+    <t>Komposisi Sediaan Injeksi Mikroemulsi Ibuprofen Dengan Penambahan Kitosan</t>
+  </si>
+  <si>
+    <t>17-Aug-2023</t>
+  </si>
+  <si>
+    <t>S00202307659</t>
+  </si>
+  <si>
+    <t>Aulia Ul Hafizah</t>
+  </si>
+  <si>
+    <t>Invensi mengungkapkan suatu komposisi, oleh karena itu sasaran invensi ini menyediakan komposisi sediaan injeksi mikroemulsi ibuprofen yang berpotensi sebagai sediaan injeksi ibuprofen yang terdiri dari medium Chain Trygeliceride (MCT)dan minyak zaitun dalam perbandingan 50:50 sebagai minyak;b. tween 80 sebagai surfaktan;c. propilen glikol sebagai kosurfaktan, dalam hal perbandingan antara minyak, surfaktan dan kosurfaktan adalah 1:4:1 dan perbandingan antara fase minyak dan fase air adalah 1:4, yang dicirikan dengan penambahan kitosan dengan kadar 1%. Sediaan injeksi mikroemulsi ini dapat diaplikasi dibidang industry farmasi.</t>
+  </si>
+  <si>
+    <t>Alat Ukur Hemoglobin Darah Non-Invasif Berbasis Data Relasional</t>
+  </si>
+  <si>
+    <t>05-Jul-2024</t>
+  </si>
+  <si>
+    <t>P00202406196</t>
+  </si>
+  <si>
+    <t>Dr. Renan Prasta Jenie, S.TP, M.T.</t>
+  </si>
+  <si>
+    <t>Alat ukur kadar hemoglobin darah non-invasif berbasis algoritma pembelajaran mesin telah dirancang terdiri atas tiga komponen utama: casing, perangkat keras (hardware), dan perangkat lunak (software). Casing berfungsi untuk memposisikan jari pasien selama pengukuran. Perangkat keras meliputi sumber cahaya, sensor, dan layar tampilan. Perangkat lunak memanfaatkan algoritma pembelajaran mesin untuk memprediksi kadar hemoglobin darah. Alat ini mampu memprediksi kadar Hb darah, menampilkan hasil prediksi dalam satuan mg/dL di layar perangkat, dan menyimpan hasil pengukuran dalam basis data relasional.</t>
   </si>
   <si>
     <t>Metode Dan Formula Pembuatan Tepung Bumbu Serba Guna Dari Tepung Mocaf Termodifikasi Melalui Metode Pre-Gelatinisasi Menggunakan Panas Microwave</t>
   </si>
   <si>
     <t>07-Oct-2024</t>
   </si>
   <si>
     <t xml:space="preserve">P00202410751 </t>
   </si>
   <si>
+    <t xml:space="preserve">Ir. Caecillia Chrismie Nurwitri, DAA. </t>
+  </si>
+  <si>
     <t>Invensi ini berkaitan dengan metode dan formula tepung bumbu serba guna dari mocaf termodifikasi sebagai produk ready-to-use untuk pelapis pangan gorengan yang terbuat dari modified cassava flour (mocaf)yang telah mendapatkan perlakuan panas microwave untuk memodifikasi tepung mocaf secara fisik. Tepung bumbu serba guna yang dimaksudkan dalam invensi ini dicirikan dengan tidak menggunakan tepung terigu yang merupakan produk impor dan digantikan dengan bahan lokal mocaf. Penggunaan tepung mocaf mencapai hingga 67.50 %. Tahapan pengolahan tepung bumbu serba guna dari mocaf termodifikasi pada invensi ini terdiri dari perlakuan panas tepung mocaf, formula tepung bumbu serba guna, pengisian tepung bumbu serba guna dalam pouch, hingga penutupan pouch dengan vacuum sealer. Produk tepung bumbu serba guna berbahan dasar mocaf termodifikasi ini memiliki kadar abu 5.17 %, energi dari lemak 9.72 Kcal/100 g, kadar lemak total 1.08 %, kadar air 10.49 %, energi total 342.74 Kcal/100 g, karbohidrat 80.55 %, kadar protein 2.70 %, natrium 1115.42 mg/100 g, gula total 2.22 %, lemak jenuh 0.37 %, dan serta pangan tidak larut 4.91 %</t>
   </si>
   <si>
-    <t>Metode Pembuatan Sel Surya Feroelektrik BST/Cuo</t>
-[...554 lines deleted...]
-    <t>Sinyal akustik dan suhu diterapkan untuk mengembangan sistem deteksi rayap. Pada invensi ini, sistem deteksi rayap didesain tidak hanya mampu mendeteksi keberadaan rayap tetapi juga mampu memprediksi populasinya, dan ini adalah inovasi yang ditawarkan. Pengembangan sistem ini mencakup konfigurasi sensor dan metode pengolahan sinyal. Tiga sensor akustik (0,022&amp;ndash;22 kHz) dan 12 sensor suhu inframerah ditempatkan di atas permukaan kayu untuk menangkap sinyal akustik dan suhu. Selanjutnya, kedua sinyal ini dihitung mengikuti teknik ekstraksi fitur yang telah dikembangkan. Pada invensi ini, algoritma kecerdasan buatan ditanamkan ke dalam sistem untuk metode klasifikasi, yakni support vector classification (SVC) untuk mendeteksi rayap dan artificial neural network (ANN) untuk memprediksi populasi rayap. Berdasarkan evaluasi kinerja, sistem deteksi rayap yang diusulkan dapat mendeteksi keberadaan rayap dengan akurasi 93,83% dan memperkirakan populasinya dengan root mean square error (RMSE) 123,828. Invensi ini menunjukkan bahwa sistem deteksi rayap yang diusulkan dapat digunakan sebagai teknik yang akurat dan non-destruktif pada pengendalian hama rayap dalam struktur kayu.</t>
+    <t>Metode Ekstraksi Biopigmen Dari Makroalga Laut Ulva Lactuca Dan Karakteristik Produk Yang Dihasilkannya</t>
+  </si>
+  <si>
+    <t>P00202407848</t>
+  </si>
+  <si>
+    <t>Dr. Eng. Apip Amrullah, S.T, M.Eng</t>
+  </si>
+  <si>
+    <t>Makroalga laut adalah alga yang berukuran besar, dari beberapa centimeter (cm) hingga beberapa meter (m). Makroalga laut memiliki pigmen alami (biopigmen), yaitu klorofil, karotenoid dan fikobilin. Invensi ini menggunakan 2 jenis pelarut kimia untuk mengekstrak biopigmen makroalga laut Ulva lactuca. Hasil ekstraksi dianalisis untuk mengetahui kadar biopigmen dan antioksidan pada makroalga laut Ulva lactuca. Ekstraksi biopigmen Ulva lactuca dilakukan menggunakan dua pelarut kimia, yaitu metanol atau aseton selama 24 jam pada suhu rendah (27&amp;deg;C). Kadar biopigmen ekstrak metanol, yaitu klorofil a (20,81 &amp;mu;g/mL), b (16,31 &amp;mu;g/mL), c (1,53 &amp;mu;g/mL), d (1,79 &amp;mu;g/mL), total klorofil (40,44 &amp;mu;g/mL), dan total karotenoid (6,97 &amp;mu;g/mL). Kadar biopigmen ekstrak aseton, yaitu klorofil a (29,76 &amp;mu;g/mL), b (28,41 &amp;mu;g/mL), c (0,24 &amp;mu;g/mL), d (2,32 &amp;mu;g/mL), total klorofil (60,73 &amp;mu;g/mL), dan total karotenoid (2.17 &amp;mu;g/mL). Daya aktivitas antioksidan ekstrak metanol Ulva lactuca memiliki nilai IC50 sebesar 266,42 ppm dan ekstrak aseton sebesar 161,57 ppm.</t>
+  </si>
+  <si>
+    <t>Primer Spesifik Penanda Molekuler Gen IFN (Interferon) Gamma Terhadap Sifat Ketahanan Parasit Cacing Pada Ayam IPB D2</t>
+  </si>
+  <si>
+    <t>S00202514156</t>
+  </si>
+  <si>
+    <t xml:space="preserve">M. Adhyatma, S.Pt., M.Si. </t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai Invensi ini mengenai Primer Spesifik Penanda Molekuler Gen IFN Gamma Terhadap Sifat Ketahanan Parasit Cacing pada Ayam IPB D2, lebih khusus lagi, invensi ini berhubungan dengan desain primer forward dan reverse sebagai penanda Gen IFN Gamma. Invensi ini dicirikan dengan susunan nukleotida, yaitu primer Forward (F):5&amp;rsquo;- (GGTAAGGAACTTCAGCCATTG)-3&amp;rsquo; dan Reverse (R):5&amp;rsquo; (GACGAATGAACTTCATCTGCC)-3&amp;rsquo;. Invensi ini sudah melalui beberapa evaluasi menggunakan aplikasi primer3, primerstats, primer reverse complement dan nebcutter. Dari uraian diatas jelas bahwa hasil dari invensi ini dapat memberi manfaat bagi peneliti dibidang molekuler karena secara praktis dan efisien untuk mendukung program pemuliaan ayam berbasis marker-assisted selection (MAS).</t>
   </si>
   <si>
     <t>Formulasi Sabun Cair Dengan Penambahan Spirulina</t>
   </si>
   <si>
     <t>23-Apr-2025</t>
   </si>
   <si>
     <t>S00202503652</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Iriani Setyaningsih, M.S.</t>
+    <t>Khusnul Aini</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berhubungan dengan formulasi sabun cair yang ditambahkan Spirulinaplatensis untuk meningkatkan kandungan nutrisi dan komponen aktif. PenambahanSpirulina platensis dalam formulasi ini menjadi penciri dari invensi ini. Sabun cair denganpenambahan Spirulina platensis memiliki nilai sensori yang bagus dengan kenampakan7,5; aroma 7,5; dan tekstur 8,2, dimana masuk dalam kategori sangat disukai. Viskositassabun cair spirulina, yaitu 55%, daya busa 187%, dengan nilai IC50 184 ppm yang
 menunjukkan adanya aktivitas antioksidan, dan angka lempeng total (ALT) &amp;lt;1X101CFU/mL yang menunjukkan produk aman dari bakteri perusak. Penggunaan bahan-bahanalami dalam sabun ini tidak hanya menjadikannya efektif dalam membersihkan kulit,tetapi juga aman dari bahan kimia berbahaya dan mikroba perusak.</t>
   </si>
   <si>
-    <t>Metode Pembuatan Serum Gel Berbasis Nanopartikel Fikosianin Spirulina Dengan Bahan Penyalut Kitosan</t>
-[...8 lines deleted...]
-    <t>Serum gel berbasis nanopartikel fikosianin-kitosan merupakan formulasi inovatif yang dirancang untuk meningkatkan penetrasi dan stabilitas fikosianin melalui kulit. Fikosianin, pigmen alami dari mikroalga Spirulina platensis, memiliki sifat antioksidan dan antiinflamasi yang bermanfaat untuk perawatan kulit, namun tantangannya adalah penetrasi efektif melalui lapisan stratum corneum dan stabilitasnya dalam formulasi kosmetik. Kemampuan release nanopartikel fikosianin dan fikosianin bebas yang dievaluasi secara in vitro menggunakan sel Franz menunjukkan pelepasan kumulatif nanofikosianin 48,85&amp;plusmn;2,49% dalam 24 jam, lebih tinggi dibandingkan dengan fikosianin bebas yang hanya mencapai 10,09&amp;plusmn;0,61%. Pengamatan transdermal pada kulit tikus menunjukkan bahwa nano-fikosianin dapat menembus stratum corneum dengan lebih efisien melalui jalur interseluler, ditandai dengan intensitas fluoresensi mencapai 28,760, tiga kali lebih tinggi daripada fikosianin bebas. Uji sensori menunjukkan bahwa serum nanopartikel fikosianin memiliki daya penetrasi yang lebih baik dibandingkan dengan serum fikosianin bebas, menunjukkan kemampuannya untuk lebih efektif diserap oleh kulit.</t>
+    <t>Abdus Syukur</t>
+  </si>
+  <si>
+    <t>Komposisi Dan Proses Pembuatan Suplemen Pakan Domba Dengan Amoniasi Kulit Kacang Bogor (Vigna Subterranea)</t>
+  </si>
+  <si>
+    <t>11-Jul-2024</t>
+  </si>
+  <si>
+    <t>P00202406420</t>
+  </si>
+  <si>
+    <t>Dodi Wahyudi</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
+  </si>
+  <si>
+    <t>Invensi berupa komposisi dan proses pembuatan suplemen pakan domba dengan memanfaatkan kulit kacang bogor sebagai salah satu bahan pakan sumber serat telah ditemukan. Suplemen pakan yang dibuat terdiri atas bahan-bahan dan komposisi antara lain: Kulit kacang bogor dan urea 5%. Kulit kacang bogor yang telah dikeringkan dicampurkan dengan larutan urea 5% lalu disimpan selama 14 hari, setelah itu diberikan pada domba sebagai suplementasi pakan hijauan. Hasil performa domba menunjukkan bahwa bobot badan akhir dan respon fisiologis berada ada nilai normal sehingga suplemen pakan berbasis kulit kacang bogor tidak menyebabkan domba mengalami stress. Pemanfaatan kulit kacang bogor sebagai salah satu sumber serat untuk suplemen pakan domba sangat berpotensi dan menjanjikan untuk dikembangkan.</t>
+  </si>
+  <si>
+    <t>Dr. Apriansyah, S.Si, M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Anto Trisugiarto, M. Eng</t>
+  </si>
+  <si>
+    <t>Metode Isolasi Nanoselulosa Secara Satu Tahap Dalam Sistem Asam Sulfat/Hidrogen Peroksida (H2SO4/H2O2)</t>
+  </si>
+  <si>
+    <t>27-Jan-2023</t>
+  </si>
+  <si>
+    <t>P00202300830</t>
+  </si>
+  <si>
+    <t>Herman Marius Zendrato, SSi, MSi</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode isolasi nanoselulosa satu tahap untuk menghasilkan nanoselulosa rendemen tinggi dengan bahan baku lignoselulosa dari batang tanaman kecombrang (Etlingera elatior). Invensi ini mengkombinasikan dua bahan kimia yang memiliki sifat berbeda (H2SO4 dan H2O2) yang direaksikan dengan substrat lignoselulosa dalam satu wadah reaksi untuk memberikan 3 dampak reaksi yang berbeda yaitu delignifikasi, hidrolisis, dan fungsionalisasi. Kombinasi bahan kimia dalam invensi ini adalah 60% (b/b) H2SO4 dan 30% (b/b) H2O2 dengan rasio campuran 4:1 (mL/mL), dan dicampurkan dengan serbuk lignoselulosa dengan rasio larutan terhadap padatan sebesar 15 (mL/g). Selain keunggulan konsep isolasi, invensi ini juga memiliki keunggulan pada produk yang dihasilkan yaitu bahwa nanoselulosa dapat diisolasi dari bahan baku dalam waktu reaksi singkat yaitu 1,5 jam pada sistem H2SO4/H2O2 dengan rendemen 40,16% berbasis bahan baku, stabil dalam suspensi, diameter 6,5 nm, dan kadar lignin rendah yaitu 0,38%.</t>
   </si>
   <si>
     <t>Metode Dan Produk Minuman Fermentasi Kombucha Mikoalga Spirulina</t>
   </si>
   <si>
     <t>13-Sep-2023</t>
   </si>
   <si>
     <t xml:space="preserve"> P00202308875</t>
   </si>
   <si>
+    <t>Muhammad Roisul Faruq</t>
+  </si>
+  <si>
     <t>Invensi ini bertujuan menghasilkan suatu metode ekstraksi mikroalga Spirulina dan produk minuman fermentasi kombucha Spirulina. Ekstraksi bubuk mikroalga spirulina pada suhu (-18 sampai 100 ?C). Fermenrtasi ekstrak Spirulina dengan isolate konsorsium bakteri dan khamir (SCOBY)dengan penambahan gula jagung 2,8% selama 8 hari. Keunggulan invensi ini dibandingkan dengan invensi-invensi sebelumnya adalah pada invensi ini menggunakan ekstrak Spirulina yang diperoleh dengan metode ekstraksi pada suhu -18 sampai 100 C. Ekstrak spirulina yang diperoleh pada invensi ini dapat digunakan sebagai bahan baku untuk menghasilkan minuman fermentasi kombucha. Kandungan ekstrak spirulina tersebut terdiri dari protein fikobilin, terutama fikosianin serta komponen aktif. Produksi minuman fermentasi kombucha mikroalga Spirulina dilakukan dengan isolate konsorsium bakteri dan khamir (SCOBY)dengan penambahan gula jagung 2,8% selama 8 hari. Minuman fermentasi tersebut memiliki warna biru cerah dan hijau muda dengan rasa yang asam dan manis.</t>
   </si>
   <si>
-    <t>Dr. Eny Palupi, S.T.P., M.Sc.</t>
-[...11 lines deleted...]
-    <t>Invensi ini berkaitan dengan formulasi daging analog dalam bentuk patty burger dengan bahan belalang kayu (Valanga nigricornis), kacang merah (Phaseolus vulgaris), tepung umbi porang, gluten, enzim transglutaminase, air, dan bumbu sebagai sumber pangan tinggi protein dan rendah kolesterol. Proses pembuatan daging analog terdiri atas tiga tahapan utama yakni melakukan persiapan bahan kering dan bahan basah, pencampuran dan pengulenan adonan daging analog, serta pemanasan adonan daging analog. Daging analog belalang kayu diklaim &amp;ldquo;tinggi protein&amp;rdquo; karena memenuhi 35% ALG per 100 g (dalam bentuk padat), yaitu 48,1% ALG per 100 g berdasarkan PerKa BPOM No. 13 Tahun 2016, dan kadar kolesterol daging analog sebesar 18.578 mg/100 g yang telah memenuhi persyaratan klaim rendah kolesterol berdasarkan PerKa BPOM No. 13 Tahun 2016 yaitu kurang dari 20 mg/100 g. Invensi fomulasi daging analog sumber protein alternatif rendah kolesterol berbahan belalang kayu dan kacang merah dapat diaplikasikan ke industri makanan.</t>
+    <t>Iis Erlina</t>
+  </si>
+  <si>
+    <t>Khairunnisa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rifqi Hafidz Ash Shiddiq </t>
+  </si>
+  <si>
+    <t>Alisya Pramudya Wardhani</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Devi Murtini, S.Pt.,  MAFH.</t>
+  </si>
+  <si>
+    <t>Pupuk Kitosan Cair Berbasis Limbah Cangkang Udang Sebagai Pemacu Pertumbuhan Benih Tanaman Kacang Panjang</t>
+  </si>
+  <si>
+    <t>26-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202602925</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ratna Yulian Sari, S.Pi </t>
+  </si>
+  <si>
+    <t>Departemen Ekonomi Sumberdaya dan Lingkungan</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan pupuk kitosan cair berbasis limbah cangkang udang yang diformulasikan sebagai biostimulan untuk meningkatkan pertumbuhan awal tanaman hortikultura. Limbah cangkang udang diolah melalui tahapan pembersihan, deproteinasi dengan NaOH, demineralisasi dengan HCl, dan deasetilasi dengan NaOH pekat untuk menghasilkan kitosan, yang selanjutnya dilarutkan dalam larutan asam asetat dan diencerkan hingga diperoleh pupuk kitosan cair. Pupuk kitosan cair ini diaplikasikan pada benih atau tanaman muda, misalnya kacang panjang, melalui perendaman benih dan/atau penyiraman media tanam pada fase awal pertumbuhan. Hasil pengujian menunjukkan bahwa perlakuan pupuk kitosan cair menghasilkan pertumbuhan tanaman kacang panjang yang lebih cepat dan tinggi tanaman yang lebih besar dibandingkan perlakuan pupuk komersil cair dan kontrol air pada periode pengamatan hingga hari ke-7 setelah tanam. Invensi ini menyediakan alternatif pupuk hayati yang ramah lingkungan dengan memanfaatkan limbah cangkang udang sebagai sumber kitosan dan tidak memerlukan formulasi nanokomposit kompleks seperti pada beberapa paten pupuk berbasis kitosan yang telah ada sebelumnya.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ahmad Rifki Munawari </t>
+  </si>
+  <si>
+    <t>Wafer Pakan Limbah Industri Pangan untuk Ternak Ruminansia</t>
+  </si>
+  <si>
+    <t>25-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215416</t>
+  </si>
+  <si>
+    <t>Triami Lestari, S.Pt</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan produk wafer limbah industri pangan dengan ukuran panjang dan lebar masing-masing 5 cm dengan ketebalan 3 cm bersifat padat dan kompak dengan komponen bahan penyusunnya adalah dedak halus, habbatusaudah, bungkil kelapa, kulit kopi, DDGS,pollard, molases, Calcium carbonate (CaCo3) dan garam dan kandungan nutriennya per persen bahan kering adalah abu 8,40%, protein kasar 18,29%, serat kasar 16,48%, lemak kasar 5,84% dan dan bahan ekstrak tanpa nitrogen (BETN)37,64%. Wafer limbah industri pangan merupakan pakan untuk meningkatkan performa pertumbuhan ternak ruminansia. Dengan adanya invensi ini maka dapat dihasilkan produk wafer limbah industri pangan yang dapat digunakan sebagai pakan untuk meningkatkan performa pertumbuhan ternak ruminansia, memudahkan peternak dalam proses pemberian pakan, dan membantu proses pengolahan limbah industri pangan menjadi produk yang bermanfaat.</t>
+  </si>
+  <si>
+    <t>Bakteri Nitratireductor sp. Strain 248e Asal Spons Agelas Conifera Pendegradasi Polimer Linear Low-Density Polyethylene (LLDPE) Dan Polyethylene Terephthalate (PET)</t>
+  </si>
+  <si>
+    <t>P00202404775</t>
+  </si>
+  <si>
+    <t>Nurlita Putri Anggraini</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan penemuan suatu bakteri Nitratireductor sp. yang bersimbiosis dengan spons Agelas conifera. Bakteri tersebut dapat mendegradasi polimer mikroplastik Linear Low-Density Polyethylene (LLDPE) dan Polyethylene Terephthlate (PET) dari bobot total mikroplastik selama 20 hari. Sekuen genetik dari bakteri Nitratireductor sp. memiliki panjang sekuen 1080 base-pair (bp) dengan kemiripan 100% dengan Nitratireductor sp. strain 248E04 OQ186800.1, dan 99% dengan bakteri Mesorhizobium sp. strain BP-NCMA8 MK063800.1. Aktivitas degradasi bakteri menunjukkan laju degradasi sebesar 17,32283% pada polimer LLDPE dan 19,01408% pada polimer PET. Waktu paruh polimer LLDPE selama 17,92955 hari dan PET selama 22,05338 hari. Invensi ini berpotensi dalam penanganan limbah mikroplastik pada lingkungan dengan waktu yang relatif lebih cepat dan ramah lingkungan.</t>
+  </si>
+  <si>
+    <t>Bayu Purnomo</t>
+  </si>
+  <si>
+    <t>Dr. Eng Annisa, S.Kom, M.Kom</t>
+  </si>
+  <si>
+    <t>Agus Budiyanto, STP, MSc</t>
+  </si>
+  <si>
+    <t>Komposisi Pasta Injeksi Pengisi Defek Tulang Dari Nanohidroksiapatit, Alginat, Dan Kitosan Yang Diperkaya Sekretom Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>16-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202415351</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abdurrahman B., M.Si </t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan dan komposisi pasta injeksi pengisi defek tulang dari nanohidroksiapatit, alginat, dan kitosan yang diperkaya sekretom. Injektabilitas rata-rata pasta sebesar 98% dengan setting time pasta sekitar 12-13 menit, serta memiliki ketahanan terhadap larutan ringer laktat lebih dari 300 menit. Pasta ini digunakan sebagai cangkok tulang atau bone graft yang diaplikasikan secara injeksi pada defek tulang sehingga aera defek dapat terisi penuh. Selain itu, penambahan sekretom akan mempercepat proses regenerasi pertumbuhan sel pada defek tulang</t>
+  </si>
+  <si>
+    <t>I Dewa Gede Wicaksana Prabaswara</t>
+  </si>
+  <si>
+    <t>Nova Andriani</t>
+  </si>
+  <si>
+    <t>Nanang Masruchin, ST, MT, Ph.D</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sobir, M.Si</t>
+  </si>
+  <si>
+    <t>Formulasi Biofungisida Berbahan Aktif Bacillus firmus Dan Pseudomonas Sp. Untuk Mengendalikan Penyakit Downy Mildew Pada Melon</t>
+  </si>
+  <si>
+    <t>28-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215738</t>
+  </si>
+  <si>
+    <t>Etika Ayu Kusumadewi, S.P</t>
+  </si>
+  <si>
+    <t>Departemen Proteksi Tanaman</t>
+  </si>
+  <si>
+    <t>Penyakit embun bulu (Peronoscpora cubensis) merupakan penyakit terpenting pada tanaman melon (Cucumis melo L.) yang tidak hanya menyebabkan kehilangan hasil tetapi juga menurunkan kualitas buah. Biofungisida Berbahan Aktif Bacillus firmus dan Pseudomonas sp. efektif sebagai agen biokontrol terhadap penyakit embun bulu pada melon. Perlakuan biofungisida ini mampu menurunkan penyakit downy mildew pada melon di lapangan dengan keefektifan 50%. Selain itu biofungisida ini meningkatkan daya berkecambah (DB) bibit, pertumbuhan bibit, pertumbuhan tanaman muda dan produksi tanaman yaitu bobot buah. Bahan yang dipatenkan adalah berupa formulasi biofungsida dengan bahan aktif Bacillus firmus dan Pseudomonas sp. dengan bahan pembawa yaitu tepung talk. Cara aplikasi formulasi biofungisida melalui perlakuan benih dengan pencelupan konsentrasi 5 g/L, penyiraman tanaman pada umur 1 dan 2 minggu setelah tanam (MST) dengan konsentrasi 5 g/L dengan volume 20-50 ml/tanaman. Mekanisme formulasi biofungisida ini adalah induksi ketahanan sistemik yang ditunjukkan oleh peningkatan produksi enzim Peroksidase (PO), Polyphenol Oksidase (PPO) dan Phenylalanine Amonia Lyase (PAL).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Astrid Alvina  Damayanty </t>
+  </si>
+  <si>
+    <t xml:space="preserve">METODE PEMBUATAN TEMPE KORO BENGUK BERTEKSTUR LUNAK DAN RENDAH ASAM  SIANIDA</t>
+  </si>
+  <si>
+    <t>21-Apr-2026</t>
+  </si>
+  <si>
+    <t>S00202603762</t>
+  </si>
+  <si>
+    <t>Theonie Shandia Soegiono, S.T.Pn.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan aplikasi presto/panci bertekanan dan lama waktu fermentasi
+pada pembuatan tempe koro benguk. Invensi ini bertujuan menyediakan metode paling
+efektif dalam menurunkan kadar asam sianida (HCN) dan membentuk tekstur yang lebih
+lunak pada tempe koro benguk, sehingga lebih diterima oleh konsumen. Tahapan
+pembuatan tempe terdiri dari: penyortiran biji koro benguk, perendaman pertama,
+perebusan pertama secara konvensional, perebusan kedua menggunakan pressure cooker,
+perendaman kedua, pengupasan kulit, penyiraman dengan air mendidih, dan penirisan.
+Pembuatan tempe dilakukan dengan dua formula yaitu: (1) Tempe koro benguk putih
+(TKP) dan (2) Tempe koro benguk hitam (TKH). Ke dalam masing-masing formula
+ditambahkan inokulum tempe (ragi), dikemas, dan difermentasi pada suhu ruang selama
+48-60 jam hingga menjadi tempe. Pada tempe dilakukan analisis kimia (kapasitas
+antioksidan, komposisi gizi, dan kadar HCN); analisis fisik (tekstur dan warna), serta
+analisis sensori dengan rating hedonik untuk mengetahui tingkat kesukaan konsumen.
+Berdasarkan analisis, disimpulkan bahwa proses pemasakan menggunakan pressure
+cooker mampu menurunkan kadar asam sianida, membentuk tekstur tempe yang lebih
+lunak, dan memperbaiki penilaian sensori.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FORMULA   MINUMAN KESEHATAN   TINGGI ANTIOKSIDAN   BERBASIS SPIRULINA FERMENTASI</t>
+  </si>
+  <si>
+    <t>S00202606145</t>
+  </si>
+  <si>
+    <t>Khusnul Aini, S.Pi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan produk minuman fungsional yang dibuat dari Spirulina platensis fermentasi untuk menghasilkan minuman kesehatan tinggi antioksidan. Minuman fungsional  berbais  Spirulina  fermentasi  pada  invensi  ini  memiliki  aktivitas  antioksidan kategori kuat. Minuman ini memiliki karakteristik fungsional yaitu kandungan total fenol 1,08 mg GAE/g, total C-fikosianin 2,14 mg/mL, aktivitas antioksidan 28,33 ppm, dan total BAL  8,6  log  cfu/mL.  Minuman  biru  sehat  dengan  aktivitas  antioksidan  tinggi  ini  jika disimapn  pada  suhu  dingin  selama  30  hari  masih  memiliki  aktivitas  antioksidan  tinggi dengan nilai IC50 41,81 ppm.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Raeti </t>
+  </si>
+  <si>
+    <t>Metode Isolasi Bakteri Endofit Penghasil Antioksidan Dari Daun Girang (Leea indica)</t>
+  </si>
+  <si>
+    <t>P00202308167</t>
+  </si>
+  <si>
+    <t>Debi Arivo, MSi</t>
+  </si>
+  <si>
+    <t>Paten ini berhubungan dengan menyediakan metode untuk mengisolasi bakteri endofit penghasil antioksidan dari daun girang (Leea indica) dengan tahapan: mensterilkan daun daun girang, melumatkan daun yang telah steril dengan mortar sampai halus, mengencerkan sampel daun yang telah halus, menyebarkan hasil lumatan daun yang diencerkan pada media pertumbuhan bakteri endofit, menginkubasi media yang mengandung lumatan di dalam incubator, mengisolasi bakteri endofit yang tumbuh sampai diperoleh bakteri yang murni, dan menapis bakteri murni yang bersifat tidak patogen pada manusia, hewan, dan tumbuhan. Selanjutnya menyediakan bakteri endofit penghasil antioksidan dari daun girang yang memiliki karakteristik antioksidan baik pada ekstrak supernatan maupun ekstrak sel. Bakteri endofit dari daun girang yang digunakan penghasil antioksidan.</t>
+  </si>
+  <si>
+    <t>Andika Kristinawati</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Venanda Eka Wahyuni,  S.Pt., M.Si</t>
+  </si>
+  <si>
+    <t>Meilinda</t>
+  </si>
+  <si>
+    <t>Proses Ekstraksi Rumput Laut Hijau (Ulva Reticulata Forsskal 1775) Menggunakan Maserasi Etanol</t>
+  </si>
+  <si>
+    <t>P00202412457</t>
+  </si>
+  <si>
+    <t>Nurbety Tarigan</t>
+  </si>
+  <si>
+    <t>Keberhasilan ekstraksi rumput laut Ulva reticulata sangat penting untuk diaplikasikan dalam bidang reproduksi ikan nila merah jantan (Oreochromis sp). Proses ekstraksi Ulva reticulata dilakukan menggunakan metode maserasi menggunakan jenis pelarut etanolEkstrak etanol Ulva reticulata memiliki senyawa fitokimia kualitatif dan kuantitatif yang berpotensi dimanfaatkan sebagai fitohormon untuk meningkatkan kinerja reproduksi ikan nila merah jantan.</t>
+  </si>
+  <si>
+    <t>Ananda ZahraAriannisa</t>
+  </si>
+  <si>
+    <t>Nurul Husnah Muayyadah</t>
+  </si>
+  <si>
+    <t>Ivan Taufiq Nugraha</t>
+  </si>
+  <si>
+    <t>Alwan Alawi</t>
+  </si>
+  <si>
+    <t>Sekam Padi dan Serbuk Gergaji Sebagai Media Pengisi Transportasi Sistem Tertutup Kering Pada Kepiting Bakau (Scylla serrata)</t>
+  </si>
+  <si>
+    <t>21-Jun-2024</t>
+  </si>
+  <si>
+    <t>P00202405666</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wildan Nurussalam,  S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Permasalahan yang sering terjadi dalam pengiriman kepiting hidup adalah tingginya angka kematian. Pemilihan media pengisi kemasan dalam transportasi kering penting untuk diperhatikan. Penelitian dilakukan dengan tujuan menganalisis pengaruh media pengisi yang berbeda terhadap kelangsungan hidup kepiting bakau (Scylla serrata) pada transportasi sistem kering. Transportasi dilakukan selama 12 jam. Wadah transportasi yang digunakan styrofoam berukuran 34&amp;times; 25&amp;times; cm. Wadah pemeliharaan pasca transportasi yaitu kontainer kepiting berukuran 20&amp;times; 30 15&amp;times; cm. Kepadatan kemasan yang digunakan 9 ekor/box styrofoam. Kepiting yang digunakan dengan 10 lebar rata-rata 77,4&amp;plusmn;</t>
+  </si>
+  <si>
+    <t>Indi Jaka Nugraha</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Leni Mariana Simbolon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Novi Syaftika, S.Si,  M.Eng.</t>
+  </si>
+  <si>
+    <t>Formula Dan Metode Impregnasi Menggunakan Asam Sitrat-Gliserol Untuk Peningkatan Kualitas Kayu Rotasi Pendek</t>
+  </si>
+  <si>
+    <t>16-Oct-2024</t>
+  </si>
+  <si>
+    <t>P00202411267</t>
+  </si>
+  <si>
+    <t>Ir. Efrida Basri, M.Sc</t>
+  </si>
+  <si>
+    <t>Formula asam sitrat-gliserol sebagai bahan kimia kayu non-biosida diterapkan untuk meningkatkan sifat-sifat kayu rotasi pendek (stabilitas dimensi, keawetan, dan stabilitas panas). Impregnasi dengan larutan asam sitrat konsentrasi 10-20% dan gliserol konsentrasi 10-20% dengan pelarut air destilata 60-80% diikuti dengan modifikasi panas pada suhu 150-190 oC selama 6-9 jam sudah diaplikasikan pada kayu jati rotasi pendek. Invensi ini mengenai metode peningkatan stabilisasi dimensi, keawetan, dan stabilitas panas kayu dengan teknik modifikasi asam asam sitrat-gliserol dan panas. Kelebihan teknik modifikasi kimia dan panas menggunakan asam sitrat-gliserol menghasilkan keawetan terhadap jamur dan rayap, sehingga dapat meningkatkan kelas awet kayu rotasi pendek sehingga memenuhi syarat sebagai bahan baku produk eksterior dan interior (mebel/furniture). Kelas awet meningkat dari kelas III menjadi kelas I terhadap jamur dan rayap.</t>
+  </si>
+  <si>
+    <t>Ketut Bagus Priambada Putra</t>
+  </si>
+  <si>
+    <t>Formula Herbal Dari Ekstrak Teh Hitam, Sirih Merah, Kayumanis Dan Temulawak Sebagai Antialzheimer Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>04-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313464</t>
+  </si>
+  <si>
+    <t>Aziz Syamsul Huda, S.Si., M.S</t>
+  </si>
+  <si>
+    <t>Penyakit Alzheimer atau Alzheimer Disease (AD) merupakan salah satu akibat dari gangguan fungsi asetilkolin yang dapat dihidrolisis oleh enzim asetilkolinesterase. Pengobatan Alzheimer dilakukan dengan dua pendekatan, yaitu kolinergik (penghambat asetilkolinesterase) dan nonkolinergik (antioksidan). Penelitian ini bertujuan menentukan kadar total fenolik, aktivitas antioksidan, dan aktivitas inhibisi enzim asetilkolinesterase dari formula campuran ekstrak air teh hitam, daun sirih merah, temulawak, dan kayumanis secara in vitro serta menentukan korelasi antara kadar total fenolik dengan aktivitas antioksidan dan aktivitas inhibisi enzim asetilkolinesterase. Herbal antialzheimer sesuai sesuai invensi ini memiliki kadar fenolik sebesar 253,188 mg GAE/g ekstrak, aktivitas antioksidan sebesar 0,755 mmol TE/g ekstrak, dan aktivitas inhibisi AChE sebesar 44,241%.</t>
+  </si>
+  <si>
+    <t>Erwin Sinisuka</t>
+  </si>
+  <si>
+    <t>Dr. Hilman Syaeful Alam, M.T</t>
+  </si>
+  <si>
+    <t>Keiko Eventius Warman</t>
+  </si>
+  <si>
+    <t>Rizqi Shaleh Syawaludin</t>
+  </si>
+  <si>
+    <t>Perangkat Cerdas Untuk Monitoring Dan Klasifikasi Kesehatan Kuda Berbasis Aiot Dalam Pembuatan Antisera</t>
+  </si>
+  <si>
+    <t>28-Nov-2024</t>
+  </si>
+  <si>
+    <t>P00202413954</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dicky Kurniawan </t>
+  </si>
+  <si>
+    <t>Invensi ini berupa suatu sistem pemantauan kesehatan kuda yang terdiri dari beberapa sub-sistem mandiri yang saling terhubung. Model arsitektur sistem yang dipilih adalah tiga tier, yang terdiri dari lapisan perangkat IoT, Edge Computing, dan Cloud Computing. Dasar pertimbangan pemilihan model ini karena area implementasi berada di daera rural yang memiliki resiko cukup rentan pada kestabilan koneksi internet,sehingga dengan menerapkan model ini telemetri data dari perangkat IoT masih dapat dilakukan pada lapisan edge Computing melalui tiga skema komunikasi,yaitu menggunakan Wifi, Long Range (Lora) atau Bluetooth Low Energy (BLE), yang terdiri dari tiga besar sub sistem pembangun Smart Halter yaitu : IoT Node Halter (1), IoT Node Ruang Kandang (2), Untuk data vital sign yang menjadi parameter yaitu : detak jantung kuda heart rate (bpm) (1), suhu badan kuda (0C) (2), kadar oksigen dalam darah SpO2 (%) (3), pergerakan badan kuda dan postur kuda (4). Adapun data dari IoT Node Ruang Kandang sebagai parameter yang mempengaruhi kondisi kuda dari faktor lingkungan yaitu pengambilan data ruang : ID ruang kandang (QR code) (5), sensor suhu (6), sensor kelembapan (7), sensor kualitas udara (8), sensor intensitas cahaya (9), sensor bak air minum (10), IP kamera (11).</t>
+  </si>
+  <si>
+    <t>Muhammad Izatul Al Fajar</t>
+  </si>
+  <si>
+    <t>Wullidah Tamsil Barokah</t>
+  </si>
+  <si>
+    <t>Veni Anggita Sari, STP</t>
+  </si>
+  <si>
+    <t>Dr. Noer Laily, M.Si</t>
+  </si>
+  <si>
+    <t>Prof. Joni Hermana</t>
+  </si>
+  <si>
+    <t>Prof.Dr.Ir.Nu Richana. MSi</t>
+  </si>
+  <si>
+    <t>Miftahul Jannah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slamet Priyono </t>
+  </si>
+  <si>
+    <t>Indah Puspita, M.Si</t>
+  </si>
+  <si>
+    <t>Nuha Ghinaya Falih</t>
+  </si>
+  <si>
+    <t>Dr. Mohammad Khotib, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Ani Indriani, A.Ma.</t>
+  </si>
+  <si>
+    <t>Ian Subastiar, S.T.P.</t>
+  </si>
+  <si>
+    <t>Formula Dan Metode Pembuatan Granul Instan Ekstrak Daun Undis Dan Jahe Emprit Terstandar Skala Pilot Sebagai Penurun Kolesterol</t>
+  </si>
+  <si>
+    <t>P00202415458</t>
+  </si>
+  <si>
+    <t>Dr. drh. Mawar Subangkit, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini menjelaskan formula dan metode pembuatan granul instan dari ekstrak daun undis dan jahe emprit untuk menurunkan kolesterol. Daun undis dan rimpang jahe digiling halus, kemudian dimaserasi dengan 70% etanol (1:2) selama 30 menit dan diulang dua kali. Filtrat dievaporasi pada suhu 70&amp;deg;C hingga menjadi ekstrak pekat. Ekstrak dicampur dengan kalium sorbat, amilum jagung, dan aerosol, lalu digranulasi basah menggunakan mesin kneader. Ekstrak basah dikeringkan pada suhu 60&amp;deg;C selama 120 menit, kemudian digiling dengan mesh 60. Ekstrak daun undis DE35 dan jahe emprit DE35 diperoleh dengan dry extract 35% dan pengisi 65%. Ekstrak digunakan sebagai bahan baku granul instan, dengan kadar total flavonoid pada ekstrak daun undis 4,52-4,67 mg/g EQ dan ekstrak jahe emprit 6-gingerol 3,84-12,93 mg/g. Campuran ekstrak daun undis dan jahe (2:1), susu skim, povidone, natrum benzoate, aerosil, stevia, pewarna hijau, dan perisa melon dihomogenkan, ditambahkan air hingga massa kompak, kemudian digiling dan dikeringkan pada suhu 60&amp;deg;C selama 120 jam. Granul instan kering dievaluasi dengan total flavonoid sekitar &amp;plusmn;3,62 mg/g EQ. Granul instan ini terbukti efektif menurunkan kadar kolesterol total dan LDL pada tikus model hiperkolesterolemia.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dede Hermawan, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t>Formulasi Perekat Berbasis Melamin Formaldehida Untuk Aplikasi Kempa Dingin Pada Produk Cross Laminated Timber (CLT)</t>
+  </si>
+  <si>
+    <t>P00202215792</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Effendi Tri Bahtiar, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan suatu formulasi dan proses pembuatan perekat kayu berbahan dasar melamin formaldehida (MF) yang ditambahkan tepung terigu sebagai pengisi (filler), asam sitrat sebagai katalis, dan polymeric 4,4-methylene diphenyl diisocyanate (pMDI) sebagai cross-linker, sedemikan rupa dicampur dan diformulasikan sehingga dapat diaplikasikan untuk proses kempa dingin pada pembuatan produk komposit kayu, khususnya produk Cross Laminated Timber (CLT). Tujuan khusus invensi ini untuk menghasilkan perekat berbasis MF yang dapat digunakan untuk pembuatan produk komposit kayu, khususnya CLT, dengan aplikasi kempa dingin. Formulasi perekat dilakukan dengan penambahan tepung terigu sebanyak 10% dari total perekat; asam sitrat sebanyak 5% dari kadar padatan perekat MF; dan pMDI sebanyak 3% dari kadar padatan perekat MF. Semua komponen perekat tersebut dicampurkan dan diaduk secara manual selama 1 sampai 2 menit pada suhu 27&amp;plusmn;2&amp;deg;C hingga membentuk campuran yang merata dan siap untuk diaplikasikan pada permukaan papan kayu bahan CLT. Aplikasi perekat pada pembuatan peroduk CLT dilakukan dengan melaburkan perekat hasil formulasi pada kedua permukaan bidang rekat (double glue spread) papan kayu/lamina sebanyak berat labur yang telah ditentukan, selanjutnya dikempa pada suhu rendah (kempa dingin) dengan tekanan kempa 1 MPa selama 2 jam.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Husin Alatas, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Imas Sukaesih Sitanggang, S.Si., M.Kom.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Akhiruddin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. I Ketut Mudite Adnyane, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Zakiah Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Agus Kartono, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Karlisa Priandana, S.T., M.Eng.</t>
+  </si>
+  <si>
+    <t>Dr. Ahmad Yani, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Tetty Kemala, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Vaksin Bivalen Aeromonas hydrophila dan Aeromonas salmonicida Serta Penggunaannya Pada Ikan Lele</t>
+  </si>
+  <si>
+    <t>P00202309468</t>
+  </si>
+  <si>
+    <t>Dr. Dinamella Wahjuningrum, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi yang diungkapkan di sini adalah formula kombinasi vaksin bivalen A. hydrophila dan A.salmonicida dengan dosis masing-masing 106 CFU/mL dan 108 CFU/mL dan perbandingan 1:1 (v/v). Formula kombinasi vaksin bivalen tersebut diaplikasikan sebagai teknik alternatif dalam mengantisipasi tingginya angka kematian benih ikan ikan lele. Sediaan vaksin sel utuh dari A. hydrophila dan A.salmonicida diinaktivasi dengan 0.3% neutral buffered formalin (NBF). Vaksin diberikan pada ikan lele sangkuriang berukuran panjang 8,7&amp;plusmn;1,31 cm dan bobot 5,02&amp;plusmn;2,01 g dengan metode injeksi sebanyak 0.1 mL/ekor ikan.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Konsentrat Omega-3 Minyak Ikan Tuna (Thunnus Sp.) Menggunakan Kristalisasi Urea</t>
+  </si>
+  <si>
+    <t>S00202406218</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan konsentrat omega-3 minyak ikan tuna(Thunnus sp.). Proses pembuatan konsetrat omega-3 sesuai invensi ini dilakukan dengan tahapan pemurnian minyak ikan dengan menggunakan bleaching Magnesol XL 5%, kemudian minyak murni trigliserida ditranseseterifikasi dengan katalis NaOH. Selanjutnya dilakukan proses kristalisasi minyak murni etil ester ke dalam larutan urea dengan metanol pada suhu 10&amp;deg;C selama 25 jam 18 menit, menyaring minyak hasil kristalisasi sehingga diperoleh fraksi padat dan cair. Fraksi cair kemudian direcovery dan dievaporasi menghasilkan konsentrat omega-3. Proses ini menghasilkan total omega-3 sebesar 91.97 %. Peningkatan total asam lemak omega-3 sebesar 316,34% atau setara dengan 4,16 kali lebih tinggi dari minyak kasar. Asam lemak omega-3 dominan yang diperoleh pada perlakuan terpilih yaitu DHA 88.76%, EPA 3.08%, ALA 0.12%, dan eikosentrienoat metil ester 0.01%.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Eko Hari Purnomo, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Produk dan Proses Fraksinasi Minyak Pala Terpeneless</t>
+  </si>
+  <si>
+    <t>22-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202314526</t>
+  </si>
+  <si>
+    <t>Dr. Prayoga Suryadarma, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses fraksinasi minyak pala skala 50 L/batch untuk memisahkan senyawa terpen sehingga dihasilkan produk minyak pala terpenless. Tujuan invensi ini dapat dicapai dengan menyediakan suatu kondisi proses fraksinasi menggunakan alat distilasi fraksinasi vakum tipe packed column. Kondisi proses fraksinasi minyak pala berlangsung pada suhu pemanas 79 &amp;ndash; 165 oC, suhu bahan 64 &amp;ndash; 107 oC, suhu uap 52 - 68 oC, tekanan -73-(74) cmHg dan rasio refluks 12/2. Dari proses fraksinasi minyak pala tersebut di peroleh rendemen minyak pala terpenless sebesar 26,286%, kemurnian 84,039 %, dan recovery 86,662% dengan kadar myristicin meningkat dari 9,51% menjadi 26,765%. Karakteristik produk minyak pala terpeneless berwarna kuning orange, beraroma khas minyak pala, densitas 1,04 &amp;ndash; 1,051; Indeks bias 1,5; putaran optic (+) 4 sampai (+) 5 dan kelarutan dalam etanol 1:1.</t>
+  </si>
+  <si>
+    <t>Esti Prihatini, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Produk Transformasi Kultur Sel Ginjal Monyet Ekor Panjang (Macaca fascicularis) sebagai Model In-Vitro Pengembangan Obat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202312958 </t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai transformasi kultur sel yang berasal dari organ ginjal monyet ekor panjang (Macaca fascicularis), lebih khusus lagi, invensi ini berhubungan dengan pengembangan kultur sel yang dilakukan transformasi dengan morfologi heterogen yaitu fibroblast-like, epithelial-like, dan endothelial-like, menempel pada tempat tumbuhnya dan membentuk monolayer, merupakan populasi sel yang mampu mengekspresikan beberapa marka molekuler terhadap reseptor virus, morfologi sel dan proliferasi sel. Kultur sel diawali dengan mengisolasi sel dari ginjal MEP melalui teknik enzimatis dan ditumbuhkan dalam media pertumbuhan DMEM yang disuplementasi FBS 10% juga antibiotik. Populasi sel disubkultur apabila sel sudah mencapai konfluensi 70-80%. Validasi secara molekuler terhadap beberapa marka spesifik dilakukan dengan teknik qPCR. Hasil untai cDNA digunakan pada qPCR untuk memvalidasi ekspresi gen penanda P53, CD155, CD46, Endosialin, CD24, vWf Analisa data dilakukan untuk membandingkan transformasi kultur sel ginjal MEP dengan sel Vero yang sudah digunakan secara komersial. Kultur sel ini berpotensi untuk digunakan sebagai model in-vitro dalam pengujian riset biomedis terutama dalam pengujian kandidat obat secara in vitro, pengembangan vaksin, serta dapat mengurangi penggunaan hewan model.</t>
+  </si>
+  <si>
+    <t>Sensor Cahaya Berbahan Komposit Alkali Selulosa Tandan Sawit</t>
+  </si>
+  <si>
+    <t>17-Dec-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202415480 </t>
+  </si>
+  <si>
+    <t>Invensi ini menyajikan purwarupa sensor cahaya yang memanfaatkan material alkali selulosa dari biomassa tandan kosong kelapa sawit (TKKS). Alkali selulosa ini dipadukan dengan konduktif filler ZnO dan PANI untuk menghasilkan sensor dengan karakteristik semikonduktor yang sensitif terhadap perubahan cahaya. Dengan pendekatan ini, invensi ini menawarkan solusi ramah lingkungan dan berkelanjutan untuk pengembangan sensor cahaya, membuka peluang baru dalam berbagai aplikasi, seperti perangkat elektronik, otomatisasi, dan pencahayaan cerdas.</t>
+  </si>
+  <si>
+    <t>Dr. Deden Saprudin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Zaenal Abidin, S.Si., M.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Alimuddin, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KOMPOSISI SISTEM MIKROENKAPSULASI MINYAK ATSIRI RASAMALA UNTUK PENGAWET  KAYU</t>
+  </si>
+  <si>
+    <t>S00202605877</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Rita Kartika Sari, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan komposisi sistem mikroenkapsulasi minyak atsiri rasamalauntuk pengawet kayu. Komposisi terdiri dari minyak atsiri eksudat balsam rasamala hasilinduksi metil jasmonat sebagai bahanaktif,polikaprolakton, sorbitan monostearat, Tween80, aseton, dan akuades. Sistem mikroenkapsulasi dibuat melalui metode emulsifikasi dan
+evaporasi pelarut dengan konsentrasi minyak atsiri sebesar 1,25%; 2,5%; dan 5% (v/v).Sistem yang dihasilkan stabil tanpa pemisahan fase selama penyimpanan 4 minggu danmemiliki ukuran rata-rata partikel sekitar 0,3 mm. Pengujian antijamur terhadapSchizophyllum commune menunjukkan bahwa formulasi mikroenkapsulasi 5% (v/v)memiliki daya hambat tertinggi sebesar 58,74%, lebih tinggi dibandingkan dengan minyakatsiri murni sebesar 16,13%. Pengujian pada kayu sengon dan jabon menunjukkankehilangan berat masing-masing sebesar 2,46% dan 7,05%. Pengujian antirayap terhadapCoptotermes curvignathus menunjukkan mortalitas tertinggi sebesar 84,89% padaformulasi mikroenkapsulasi 5% (v/v). Sistem mikroenkapsulasi ini mampu meningkatkan
+stabilitas dan efektivitas minyak atsiri rasamala sebagai pengawet kayu berbasis bahanalam.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Amrozi</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Anang Kurnia, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Produk Alkid Resin Buah Nyamplung Dan Proses Pembuatan Alkid Resin Buah Nyamplung</t>
+  </si>
+  <si>
+    <t>P00202308031</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan pegembangan produk buah nyamplung menjadi alkid resin melalui alkoholisi in-situ dan esterifikasi. Invensi ini dilakukan dengan cara sintesis buah nyamplung secara alkoholisis in situ untuk mendapatkan ester dan gliserol yang dilanjutkan pada tahap esterifikasi untuk mendapatkan alkid resin. Proses pembentukan alkid resin ditentukan oleh tercapainya angka asam 8-10 pada suhu 130 &amp;ndash; 160 oC. Warna alkid resin yang dihasilkan pada peneltiian ini yaitu coklat kehitaman. Alkid resin dapat diaplikasikan pada industri cat, coating, tinta, dan industri lainnya.</t>
+  </si>
+  <si>
+    <t>Dr. Efi Toding Tondok, S.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ika Amalia Kartika, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Feri Kusnandar, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Laksmi Ambarsari, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Deded Sarip Nawawi, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Agus Saleh Atmadipoera, D.E.S.S.</t>
+  </si>
+  <si>
+    <t>Formula Pakan Vaksin Bivalen Mycobacterium fortuitum dan Aeromonas hydrophila pada Budidaya Ikan Gurami</t>
+  </si>
+  <si>
+    <t>14-Dec-2021</t>
+  </si>
+  <si>
+    <t>S00202111493</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sukenda, M.Sc.</t>
+  </si>
+  <si>
+    <t>Telah dihasilkan invensi berupa aplikasi vaksin bivalen M. fortuitum dan A. hydrophila yang diberikan secara oral melalui pakan untuk meningkatkan kekebalan spesifik seperti antibodi dan mencegah penyakit mycobacteriosis dan motil aeromonad septisemia (MAS) pada budidaya ikan gurami. Pakan bervaksin bivalen memiliki komposisi meliputi pakan komersial, vaksin sel utuh M. fortuitum, vaksin sel utuh A. hydrophila dan putih telur dengan perbandingan 10:1:0,02. Sediaan vaksin sel utuh dari M. fortuitum dan A. hydrophila yang diinaktivasi dengan 3% neutral buffered formalin (NBF). Vaksin bivalen dibuat dengan campuran vaksin monovalen dengan perbandingan vaksin M. fortuitum dan A. hydrophila 1:1 (v/v) dengan masing-masing dosis vaksin 108 CFU/g pakan. Vaksinasi diberikan ke ikan gurami secara oral melalui pakan selama satu minggu diawal pemeliharaan. Vaksinasi menggunakan vaksin bivalen M. fortuitum dan A. hydrophila mampu meningkatkan total eritrosit, leukosit, hemoglobin, hematokrit, aktivitas fogositik dan level antibodi ikan gurami. Selain itu, vaksin bivalen M. fortuitum dan A. hydrophila memberikan perlindungan terhadap infeksi patogen penyusunnya. Penggunaan vaksin bivalen M. fortuitum dan A. hydrophila merupakan strategi dalam melindungi ikan gurami dari penyakit melalui peningkatkan kekebalan spesifik.</t>
+  </si>
+  <si>
+    <t>Formula Asam Humat Berbasis Lignit Dan Pupuk Mikro Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>P00202405656</t>
+  </si>
+  <si>
+    <t>Dr. Ir. R.A. Dyah Tjahyandari Suryaningtyas, M.App.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Tanah dan Sumberdaya Lahan</t>
+  </si>
+  <si>
+    <t>Invensi ini merinci formula asam humat berbasis lignit, KOH dan pupuk mikro (Fe, Cu, Zn, Mn). Proses pembuatannya mencakup pemilihan lignit dengan karakteristik tertentu, seperti kalori rendah (&amp;lt;3000 kalori/g), kecoklatan, kekerasan rendah, dan kelarutan yang baik dalam KOH 1 M. Selanjutnya, leonardite dihaluskan menjadi bubuk halus menggunakan mesin giling (ball mill). Campuran bahan dibuat dari bubuk leonardite, KOH, dan pupuk mikro. Langkah selanjutnya melibatkan pencampuran bahan dengan air (1000 liter) dalam tangki dan pengadukan selama 4-5 jam dengan kecepatan 7-11 rpm. Larutan KOH ditambahkan ke dalam campuran untuk memulai reaksi. Pupuk mikro, mengandung Fe, Cu, Zn, dan Mn, ditambahkan sesuai resep yang ditentukan. Pengukuran dan penjagaan pH larutan dilakukan dengan nilai sekitar 9,5. Setelah pengadukan dihentikan, terjadi pemisahan antara cairan yang mengandung asam humat dan endapan yang berisi arang dalam waktu 1 jam. Cairan hasil pemisahan dipantau pH-nya selama 2 hari hingga mencapai stabilitas sekitar 9,3. Jika pH kurang dari 9,3, penambahan KOH diperlukan, sedangkan jika lebih dari 9,5, HCl ditambahkan untuk menyesuaikan pH. Keseluruhan proses ini menghasilkan asam humat dengan kontrol pH yang optimal.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Agus Oman Sudrajat, M.Sc.</t>
+  </si>
+  <si>
+    <t>Crab Aquaculture Sensing System</t>
+  </si>
+  <si>
+    <t>S00202602924</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Nyoman Metta N. Natih, M.Si.</t>
+  </si>
+  <si>
+    <t>Instrumen Crab Monitoring System ini merupakan inovasi untuk melakukan pemantauan kulaitas air pada budidaya kepiting bakau yang memiliki nilai ekonomis yang tinggi, sehingga kualitas air pada budidaya dapat dimonitor dan dikontrol dengan baik. Sistem yang digunakan adalah elektromekanika dimana menggabungkan sistem elektronika sebagai teknologi yang memudahkan untuk melakukan kontrol dan mekanika untuk melakukan aktuasi terhadap perintah pada sistem mekanik apabila ambang batasnya terpenuhi. Sistem pengontolan kualitas air ini menjadi penting karena pada budidaya kepiting saat ini masih dilakukan cara-cara manual yang tidak menggunakan teknologi modern untuk melakukan pengontrolan terhadap kualitas air pada area budidaya, sehingga dengan adanya inovasi ini maka pemantauan kualitas air dapat dilakukan secara real time dan kontinyu dan dapat dilakukan juga pengontrolan timbal balik sehingga akan lebih menguntungkan bagi pembudidaya yang memeiliki lahan yang luas. Pada sistem budidaya kepiting juga dari basil penelusuran paten, belum ada sistem terintegrasi dengan jaringan internet yang dapat melakukan monitor dan kontrol dalam satu waktu. Hal ini akan memberikan keuntungan kepada pembudidaya kepiting untuk dapat melakukan kontrol dengan aman dan nyaman terhadap organisme budidayanya.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Harton Arfah, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Luki Abdullah, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>METODE MODIFIKASI GLISEROL-ASAM SITRAT DAN PANAS UNTUK MENGHASILKAN PRODUK BAMBU LAMINASI (LAMNINATED BAMBOO PRODUCT)</t>
+  </si>
+  <si>
+    <t>13-Jul-2026</t>
+  </si>
+  <si>
+    <t>S00202607538</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. I Wayan Darmawan, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan suatu metode modifikasi non-biosida ramah lingkungan
+menggunakan larutan Glycerol-Citric Acid (GCA) dan perlakuan panas untuk meningkatkan
+mutu bambu Andong (Gigantochloa pseudoarundinacea) dan bambu Betung
+(Dendrocalamus asper) sebagai produk bambu laminasi (Laminated Bamboo). Metode
+meliputi persiapan bilah bambu, impregnasi larutan GCA, dan perlakuan panas pada suhu
+180oC selama 15 jam untuk mengaktifkan reaksi esterifikasi GCA dengan polimer dinding
+sel bambu, dilanjutkan proses laminasi, pengempaan, penyerutan, dan pengampelasan.
+Hasil pengujian menunjukkan penurunan kadar air menjadi 4,33-5,51%, peningkatan
+kerapatan menjadi 0,73-0,77 g/cm3, anti-swelling efficiency (ASE) 52,88-54,01%, dan
+weight percent gain (WPG) 4,32-6,02%. Ketahanan biologis meningkat signifikan dengan
+kehilangan massa pada uji kubur turun menjadi 8,36-18,29% dan penetrasi serangan 5,03-
+11,93% pada peringkat 7-8, serta penurunan kekasaran permukaan (Ra) menjadi 3,54-
+4,42 &amp;mu;m. Analisis FTIR mengkonfirmasi terbentuknya ikatan ester permanen (C=O
+esterifikasi 1720-1750 cm-1). Produk Bambu laminasi yang dihasilkan bersifat ramah
+lingkungan dengan stabilitas dimensi dan ketahanan biologis meningkat signifikan tanpa
+penggunaan bahan pengawet toksik.</t>
+  </si>
+  <si>
+    <t>Dr. Meutia Samira Ismet, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Desrial, M.Eng.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iman Rusmana, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Aris Tri Wahyudi, M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. Sutrisno Koswara, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Muhammad Rizal Martua Damanik, M.Rep.Sc.</t>
+  </si>
+  <si>
+    <t>Rachmitasari Noviana, S.K.H.,M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SENYAWA DIFENIL ETER TERPOLIBROMINASI SEBAGAI ANTI-BIOKOROSI PADA SEKTOR  MARITIM DARI SPONS Lamellodysidea herbacea</t>
+  </si>
+  <si>
+    <t>07-Apr-2026</t>
+  </si>
+  <si>
+    <t>S00202603310</t>
+  </si>
+  <si>
+    <t>Dr. Dra. Sri Mulijani, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi berkaitan dengan senyawa difenil eter terpolibrominasi (Polybrominated DiphenylEthers, PBDE) alami yang teridentifikasi sebagai 2,3,4,5-tetrabromo-6-(3&amp;prime;,5&amp;prime;-dibromo-2&amp;prime;-hidroksifenoksi)fenol yang berasal dari ekstrak etil asetat spons L. herbacea sebagaisenyawa aktif anti-biokorosi. Senyawa ini bersifat relatif non toksik, memiliki aktivitasantibakteri, aktivitas penghambatan QS 45%, aktivitas penghambatan biofilm 52,73%, dannilai laju korosi 6,81&amp;plusmn;1,93 mpy pada konsentrasi 35 &amp;mu;g/mL sedangkan kontrol positifproduk biosida komersial TETRACORR CI-2915 memiliki nilai mpy 13,60 &amp;plusmn; 1,70 (35 &amp;mu;g/mL)dan mpy 12,00&amp;plusmn;1,70 (70 &amp;mu;g/mL) dan kontrol negatif air laut menunjukkan nilai mpy 15,60&amp;plusmn; 2,12. Hasil ini mendukung sifat yang menjadi syarat produk anti-biokorosi yang ramahlingkungan, yaitu tidak bersifat toksik, mengandung biosurfaktan untuk mencegah adhesimikroba dan bersifat sebagai anti-quorum sensing (QS) sehinggadapatmenghambatpembentukan biofilm namun tidak menimbulkanresistensi bakteri dan juga sebagai anti-biofouling. Invensi ini selanjutnya akan dikembangakan sebagai produk anti-biokorosi baru yang ampuh dan ramah lingkungan.</t>
+  </si>
+  <si>
+    <t>Formula Kompos Blok Dari Limbah Baglog Jamur Dan Pupuk Kandang Kambing Untuk Remediasi Air Asam Tambang</t>
+  </si>
+  <si>
+    <t>30-Sep-2025</t>
+  </si>
+  <si>
+    <t>S00202509680</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irdika Mansur, M.For.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Air asam tambang merupakan salah satu dampak dari adanya industri pertambangan yang dapat mencemari lingkungan sehingga perlu adanya remediasi. Remediasi air asam tambang  yang  ramah  lingkungan  dilakukan  dengan  metode  lahan  basah  buatan menggunakan  kompos  blok. Invensi  ini menghasilkan  formula pembuatan  kompos blok dengan memanfaatkan limbah organik yang dapat diaplikasikan di lahan basah buatan untuk  remediasi  air  asam  tambang.  Kompos  dirancang  dalam  bentuk  padat  dengan penambahan bahan perekat sehingga memiliki kekuatan fisik yang stabil dan daya tahan yang tinggi di lingkungan yang basah. Formula sesuai invensi ini terdiri atas kombinasi limbah baglog jamur, pupuk kandang kambing, dan semen. Limbah baglog jamur kaya akan  karbon  organik,  berpori,  dan  mudah  terdegradasi,  sementara  pupuk  kandang kambing  mengandung  unsur  hara  makro  dan  mikro  yang  mendukung  pertumbuhan mikroorganisme pereduksi sulfat. Nilai pH air asam tambang meningkat, sedangkan kadar logam menurun setelah diberikan perlakuan kompos blok.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Moh. Yani, M.Eng.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Tutik Wresdiyati</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iis Diatin, M.M.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Agus Sutejo, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irzal Effendi, M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. Fahrizal Hazra, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Muhammad Ridla, M.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Naresworo Nugroho, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. I Ny. Jaya Wistara, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Asep Sudarman, M.Rur.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ahmad Sulaeman, M.S.</t>
+  </si>
+  <si>
+    <t>Zuraidah Nasution, S.T.P., M.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t>drh. Mokhamad Fakhrul Ulum, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Formulasi Nanoemulsi Herbal Minyak Larva Black Soldier Fly Dan Aktioksidan (Kurkumin/Habatussaudah) Dengan Metode Ultrasonik Homogenisasi Untuk Pakan Transportasi Domba</t>
+  </si>
+  <si>
+    <t>19-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202415680</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dewi Apri Astuti, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengungkapkan tentang proses formulasi produk nanoemulsi herbal pakan transportasi domba yang mengandung minyak larva Black Soldier Fly (BSF) sebesar 7,5-15 v/v, antioksidan (kurkumin-0,1 b/v atau minyak jinten 7,5 b/v), dan emulsifier (tween 80, whey protein isolate (WPI), dan Brij 72-Polyethylene glycol hexadecyl ether) dengan kode F11, F12, F13, F21, F22, dan F23 melalui alat ultrasonik homogenisasi. Proses pembuatan dilakukan dengan mencampurkan minyak BSF, sumber antioksidan, emulsifier, dan larutan NaCl fisiologis di dalam gelas beaker dan kemudian diletakkan di dalam alat ultrasonikasi. Probe alat ultrasonik kemudian dimasukkan ke dalam campuran dan alat ditutup. Proses homogenisasi pada monitor alat ultrasonikasi dilakukan pada suhu 30 &amp;deg;C selama 30 menit sehingga nanoemulsi pakan dapat berskala nano. Berdasarkan hasil uji Particle Size Analyzer (PSA), rata-rata ukuran partikel sampel F11, F12, F13, F21, F22, dan F23 berturutturut adalah 401, 406,9, 92,6, 327,9, 334,9, dan 101,7 nm dengan nilai indeks polidispersitas berkisar antara 0,06 sampai dengan 0,53 yang menunjukkan bahwa sampel mempunyai homogenitas yang baik.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Evy Damayanthi, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Yuli Retnani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sri Mulatsih, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. Dra. Nisa Rachmania, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sumiati, M.Sc.</t>
+  </si>
+  <si>
+    <t>Formulasi MP-ASI Kudapan Bubur Kanji Rumbi Instan dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>27-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202314707</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sri Anna Marliyati, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi bubur kanji rumbi instan (formula F1) dengan komposisi bahan yang paling dominan berkisar 28,6-1% yaitu beras, daging ayam, santan, wortel, kentang, tepung telur puyuh, bawang merah, bawang putih, tomat, minyak sawit, daun bawang dan daun seledri. Persentase bahan lainnya berkisar 0,3-0,05% yang meliputi, ketumbar, jahe, lengkuas, kapulaga, bunga lawang, daun kari, daun pandan, jintan, adas dan garam. Metode pemasakan yang digunakan yaitu menumis, blanching, merebus dan drum drayer. Bubur kanji rumbi instan memiliki kandungan padat energi 448 kal, tinggi protein 20,22 g, vitamin A 175,65 mg, seng 2,46 mg, besi4,30 mg, fosfor 208,83 mg, magnesium 38,60 mg, iodium 57,55 mg dan mengandung serat, vitamin B12, natrium, asam amino dan asam lemak. Sehingga bubur kanji rumbi instan ini cukup berpotensi untuk mendukung pertumbuhan dan perkembangan anak baduta gizi kurang usia 12-23 bulan.</t>
+  </si>
+  <si>
+    <t>Formula dan Metode Pembuatan Tortilla Tempe Kedelai Berkadar Protein Tinggi</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> P00202309466</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Muhammad Arpah, M.Si.</t>
+  </si>
+  <si>
+    <t>Yang diungkapkan disini adalah Suatu formula tortilla tempe kedelai yang terdiri dari 85- 90 % tempe segar, 8-10 % tepung maizena, 0.5- 1 % kunyit dan 5 - 10 % air. Selain itu diungkapkan juga metoda pembuatan tortilla tempe kedelai yang meliputi mengeringkan adonan tortilla menggunakan pengering oven pada suhu 150oC selama 35 menit dan selanjutnya menggoreng hasil tortilla kering pada suhu 180oC selama 10 detik. Adapun produk yang dihasilkan adalah tortilla tempe dengan kadar protein 31.98 %.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dodik Briawan, M.C.N.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Cesilia Meti Dwiriani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sri Nuryati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Sri Murtini, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Wini Trilaksani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iriani Setyaningsih, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ronny Irawan Wahju, M.Phil.</t>
+  </si>
+  <si>
+    <t>Dr. Ayi Rahmat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Penyakit Hewan dan Kesehatan Masyarakat Veteriner</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Lilis Khotijah, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Elis Nina Herliyana, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Lina Karlinasari, M.Sc.F.</t>
+  </si>
+  <si>
+    <t>Formula Pembuatan Pupuk Organik Berbasis Tandan Kosong Kelapa Sawit dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>31-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215936</t>
+  </si>
+  <si>
+    <t>Dr. Soni Trison, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Kelapa sawit merupakan tanaman perkebunan utama di Indonesia sehingga produksi minyak sawit menempati urutan pertama di dunia. Hal ini menghasilkan biomassa berupa limbah, seperti tandan kosong kelapa sawit (TKKS) yang berpotensi menjadi pupuk organik untuk kebutuhan kebun sawit sendiri dan memenuhi kebutuhan pasokan pupuk. Permasalahan harga pupuk yang meningkat dan ketidakseimbangan pasokan di pasar dapat disubstitusi melalui pupuk organik spesial (SOF). Keunggulan produk invensi ini diantaranya pada penggunaan penutup berupa geotekstil diharapkan dapat memberikan efek yang berbeda pula dari segi kebermanfaatan dan perbedaan antara yang menggunakan mikrob dan yang tidak menggunakan mikrob. Saat ini belum ada produk sejenis dengan manfaat dan bentuk serupa sehingga invensi ini memiliki peluang yang menjanjikan. Formula bahan baku terdiri dari 100% tandan kosong kelapa sawit, 20% kotoran hewan sapi/kambing/ayam, 2% kapur (dolomit), 2% (V/W) provibio, dan penggunaan geotekstil GTR 400 gsm hijau sebagai penutup atas dan alas bawah.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Tati Nurhayati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Endang Prangdimurti, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irma Isnafia Arief, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Formulasi dan Metode Pembuatan Minuman Serbuk Kolagen Berbahan Dasar Kulit Ikan Patin</t>
+  </si>
+  <si>
+    <t>18-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202314217</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mala Nurilmala, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa minuman serbuk kolagen kulit ikan patin dengan formulasi terdiri dari hidrolisat kolagen 60%, gula rendah kalori 28%, dan perisa 12%. Metode pembuatan invensi terdiri dari 4 tahapan utama, yakni preparasi, pre-treatment, ekstraksi, dan hidrolisis. Minuman serbuk kolagen kulit ikan patin bermanfaat untuk pencegah penuaan kulit (antiaging) dan merawat kesehatan kulit karena memiliki kolagen aktif dengan berat molekul rendah sehingga mudah diserap oleh tubuh (&amp;lt;1000 kDa). Minuman serbuk kolagen dikemas dengan berat 10 gram/pcs dengan saran penyajian satu kali minum dalam satu hari. Minuman serbuk kolagen kulit ikan patin mudah dibawa dan praktis penyajiannya. Hasil uji organoleptik menunjukkan 8 dari 10 panelis memiliki tingkat kesukaan yang tinggi terhadap varian rasa minuman yang ditawarkan. Minuman serbuk kolagen ini ditawarkan dengan harga terjangkau dan diminati banyak konsumen yang ingin merawat kesehatan kulit dengan mudah.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mega Safithri, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Ekstrak Bawang Dayak Sebagai Pewarna Alami Sosis Daging Sapi</t>
+  </si>
+  <si>
+    <t>29-Nov-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202414014 </t>
+  </si>
+  <si>
+    <t>Dr. Tuti Suryati, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan produk sosis daging sapi menggunakan pewarna alami ekstrak umbi bawang dayak (Eleutherine bulbosa). Lebih khusus lagi invensi ini berhubungan dengan metode ekstraksi umbi bawang dayak dan metode proses pengolahan sosis menggunakan pewarna alami ekstrak bawang dayak. Metode ekstraksi untuk mendapatkan ekstrak air dan ekstrak etanol menggunakan teknik maserasi yang dikombinasikan dengan sonikasi. Ekstrak cair yang didapatkan kemudian dipekatkan menggunakan alat rotary evaporator. Metode proses pengolahan sosis daging sapi meliputi penggunaan ekstrak air 3000 ppm dan ekstrak etanol 1000 ppm yang ditambahkan ke dalam bahan adonan sosis yang terdiri dari daging sapi, es batu, minyak goreng, tepung tapioka, bawang putih, garam, lada bubuk, bumbu bratwurst, gula pasir, dan STPP. Karakteristik sosis daging sapi dengan pewarna alami ekstrak air umbi bawang dayak dan ekstrak etanol umbi bawang dayak telah memenuhi persyaratan SNI 3280- 2024. Setiap 100 g sosis sapi menghasilkan energi dari lemak 87,39 dan 95,49 kkal, serta energi total masing-masing 177,79 dan 173,49 kkal.</t>
+  </si>
+  <si>
+    <t>Dr. Andi Early Febrinda, S.T.P., M.P.</t>
+  </si>
+  <si>
+    <t>Dr. Desniar, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Burhanuddin, M.M.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METODE   PENGUMPULAN DAN   PENGELOLAAN   DATA DESA PRESISI</t>
+  </si>
+  <si>
+    <t>S00202606144</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sofyan Sjaf, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Komunikasi dan Pengembangan Masyarakat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berkaitan  dengan  sebuah  metode  Data  Desa  Presisi  (DDP)  untuk pengumpulan  dan  pengelolaan  data  desa  yang  terintegrasi.  Metode  ini  mensintesis pendekatan  sensus  digital  partisipatif  (menggunakan  aplikasi  seluler  MERDESA  Sensus Apps) yang mengumpulkan data sosial-ekonomi tingkat individu dan keluarga dengan koordinat  geografis  spesifik,  dengan  pemetaan  spasial  menggunakan  teknologi  drone resolusi tinggi. Seluruh data diintegrasikan ke dalam basis data spasial terpusat (Big Data Desa) berbasis PostGIS, kemudian diolah menggunakan algoritma kecerdasan buatan (AI) untuk analisis potensi, proyeksi demografi, dan pengukuran pembangunan desa. Hasilnya disajikan melalui sistem informasi geografis berbasis web (WebGIS) interaktif (MERDESA Maps  dan  MERDESA  Dashboard)  yang  menyediakan  visualisasi  tematik  dan  akses  &amp;quot;by name, by address, by coordinate&amp;quot;. Invensi ini bertujuan menyediakan basis data yang akurat, real-time, dan spasial untuk perencanaan pembangunan berbasis bukti, mengatasi ketidakakuratan data desa yang ada sebelumnya, dan mendukung kebijakan Satu Data Indonesia. Metode ini telah berhasil diimplementasikan di lebih dari 170 desa di Indonesia.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Irma Herawati Suparto, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Widanarni, M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Katalis Karbon Dari Limbah Gliserol Dan Penggunaannya Dalam Sintesis Triasetin Sebagai Aditif Bahan Bakar</t>
+  </si>
+  <si>
+    <t>P00202415461</t>
+  </si>
+  <si>
+    <t>Glycerine pitch (GP) merupakan limbah dari proses pemurnian gliserol yang tidak memiliki nilai ekonomi, belum dimanfaatkan, dan membutuhkan biaya penanganan yang cukup besar. Invensi ini menghasilkan metode pembuatan katalis karbon dari GP yang dapat digunakan untuk pembuatan triasetin sebagai aditif bahan bakar. Proses pembuatan katalis karbon gliserol melalui sulfonasi parsial, karbonisasi dan injeksi nitrogen. Hasil pengujian menunjukkan katalis karbon memiliki luas permukaan 28.2 m2/g, struktur nanopori dan mengandung sulfat yang berperan sebagai gugus aktif dalam proses katalisis. Katalis karbon gliserol digunakan sebagai katalis dalam pembuatan triasetin melalui asetilasi gliserol dan asam asetat pada suhu 90 &amp;ndash; 130&amp;deg;C selama 2 &amp;ndash; 4 jam. Hasil pengujian menunjukkan tingkat konversi gliserol yang cukup tinggi, sebesar 93.44% dengan komposisi monoasetin, diasetin dan triasetin berturut turut sebesar 50.61%, 4.16% dan 38.67%. Keunggulan teknologi proses pembuatan katalis karbon yang dihasilkan dari invensi ini adalah dapat digunakan untuk bahan baku berupa limbah gliserol seperti glycerine pitch atau bahan baku lainnya yang kaya material organik, proses sederhana, berlangsung pada tekanan atmosfer sehingga tidak membutuhkan investasi alat yang besar. Selain itu proses aktifasi katalis melalui sulfonasi parsial menggunakan asam sulfat yang mudah diperoleh dengan harga terjangkau.</t>
+  </si>
+  <si>
+    <t>Reagen Pendeteksi Toksin Penyebab Nekrotik Enteritis (NE) Pada Unggas dan Prinsip Deteksinya</t>
+  </si>
+  <si>
+    <t>08-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313756</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Agustin Indrawati, M.Biomed.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai reagen pendeteksi toksin penyebab nekrotik enteritis (NE) pada unggas dan prinsip deteksinya. Lebih khusus lagi, invensi ini berhubungan dengan reagen yang mengandung campuran zat berupa Imunoglobulin G (IgG) antitoksin bakteri Clostridium perfringens dan sel bakteri Staphylococcus aureus strain Cowan I yang dikombinasi untuk mendeteksi toksin penyebab nekrotik enteritis (NE) pada unggas dengan prinsip aglutinasi. Adapun dalam pemanfaatan reagen dalam mendeteksi toksin alpha Clostridium perfringens hanya membutuhkan waktu kurang dari 10 menit serta tidak membutuhkan alat dan tempat khusus dalam pelaksanaannya.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Tatag Budiardi, M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Gel Luka Bakar Pada Hewan Dengan Kandungan Bahan Aktif Platelet- Rich Plasma (PRP) Domba Garut (Ovis aries)</t>
+  </si>
+  <si>
+    <t>26-Feb-2025</t>
+  </si>
+  <si>
+    <t>S00202501841</t>
+  </si>
+  <si>
+    <t>Dr. drh. Erni Sulistiawati</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luka  bakar  pada  hewan  merupakan  luka  yang  sulit  untuk  diobati  dengan  metode pengobatan konvensional. Salah satu metode pengobatan yang dapat dilakukan adalah regenerative medicine. Bahan yang dapat digunakan dalam metode pengobatan ini adalah PRP domba Garut. Invensi ini berhubungan dengan formulasi gel luka bakar PRP domba Garut. Gel PRP domba Garut merupakan obat yang dapat dimanfaatkan dalam mengobati luka bakar pada hewan. Selain itu, obat ini juga berpotensi dalam mengobati jenis luka lainnya. Hal ini karena produk ini mengandung berbagai macam growth factor yang dapat memacu persembuhan luka pada hewan.</t>
+  </si>
+  <si>
+    <t>Ida Ayu Iska Rakhmawati, S.Pi, M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Dewi Sarastani, M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Mie Basah Berbahan Dasar Tepung Mocaf Dan Tepung Ceker Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>07-Aug-2024</t>
+  </si>
+  <si>
+    <t>P00202407540</t>
+  </si>
+  <si>
+    <t>Faranita Ratih Listiasari, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan komposisi baru mie basah yangterbuat dari tepung modified cassava flour (mocaf) dan diperkaya dengan tepung ceker. Mie basah yang dimaksudkan dalam invensi ini dicirikan dengan tidak menggunakan tepung terigu serta dicampur dengan bahan-bahan lainnya termasuk tepung ceker. Penggunaan tepung ceker berfungsi sebagai sumber protein untuk meningkatkan kadar protein tepung mocaf. Tahapan pengolahan tepung premiks pada invensi ini terdiri dari pemanasan tepung mocaf dilanjutkan dengan mencampur tepung mocaf dengan tepung ceker, telur, air, dan garam. Perlakuan ini akan menghasilkan mie basah berwarna sedikit kekuningan, tidak terlalu mudah putus, lebih elastik dan kenyal, aroma ceker sedikit dominan dan aroma mocaf tidak tercium. Mie basah yang dihasilkan memiliki kandungan protein yang menyamai kandungan protein pada mie yang menggunakan tepung terigu. Komposisi mie basah ini adalah tepung mocaf, tepung ceker, telur, air, dan garam. Mie basah berbahan dasar tepung mocaf dan tepung ceker memiliki kandungan protein rata-rata 5,5%.</t>
+  </si>
+  <si>
+    <t>Dr. Dwi Yuni Hastati, S.TP., D.E.A.</t>
+  </si>
+  <si>
+    <t>Neny Mariyani, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Undang, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Wien Kuntari, M.Si.</t>
+  </si>
+  <si>
+    <t>Ani Nuraeni, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>Dr. Inna Novianty, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Ai Imas Faidoh Fatimah, S.T.P., M.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Sazli Tutur Risyahadi, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Sesar Husen Santosa, S.T.P., M.M.</t>
+  </si>
+  <si>
+    <t>Agung Prayudha Hidayat, S.Tr.Log., M.T.</t>
+  </si>
+  <si>
+    <t>Dr. Beata Ratnawati, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ridwan Siskandar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>M. Agung Zaim Adzkiya, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Andi Muhammad Agriawan Suryaalim, M.Si</t>
+  </si>
+  <si>
+    <t>Andika Septiana Suryaningsih, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Alat Fotobioreaktor Untuk Induksi Sporulasi Makroalga Ulva Sp</t>
+  </si>
+  <si>
+    <t>18-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202415676</t>
+  </si>
+  <si>
+    <t>Amalia Putri Firdausi, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan alat fotobioreaktor untuk induksi sporulasi makroalga Ulva sp. Sistem FOTOBIOREAKTOR ini terdiri dari rangkaian beberapa pipa spooler yang disatukan oleh pipa holder yang mudah dibongkar pasang. Pipa spooler dilengkapi dengan komponen rotator yang memungkinkannya untuk dirotasi secara manual atau digerakan dengan tambahan motor Listrik arus lemah. Selain komponen pipa spooler dan pipa holder, alat fotobioreaktor ini juga memiliki rangkaian lampu eksternal yang dipasang secara trilateral pada tiga sisi FOTOBIOREAKTOR. Dalam penggunaanya, alat fotobioreaktor ini dapat menghasilkan bibit Ulva sp yang tumbuh pada cakupan luas hampir 50% bidang penempelan di tali yang dipakai sebagai substrat, jauh lebih tinggi dari pada fotobioreaktor yang menggunakan desain pipa spooler statis yang hanya memiliki nilai cakupan 25%.</t>
+  </si>
+  <si>
+    <t>Dr.nat.techn. Lukmanul Hakim Zaini, S.Hut., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Nia Rosiana, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Kastana Sapanli, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. Endang Sunarwati Srimariana, M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Heryudianto Vibowo, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr.  La Elson, S.Pi., M.Si</t>
+  </si>
+  <si>
+    <t>drh. Surya Kusuma Wijaya, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Rizki Agung Nugraha</t>
+  </si>
+  <si>
+    <t>Komposisi Obat Herbal Dari Ekstrak Wedelia (Sphagneticola trilobata) Dan Ekstrak Sembung Rambat (Mikania micrantha) Sebagai Inhibitor Sitokinin Proinflamasi</t>
+  </si>
+  <si>
+    <t>25-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202602878</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai formula obat herbal yang terdiri dari ekstrak air wedelia (Sphagneticola trilobata) dan ekstrak air sembung rambat (Mikania micrantha) yang berpotensi sebagai inhibitor sitokinin proinflamasi. Komposisi ekstrak wedelia dan sembung rambat dengan perbandingan 1:1 menghasilkan efek sinergis dalam menghambat produksi sitokin proinflamasi karena mampu menghambat produksi sitokin proinflamasi seperti TNF-&amp;alpha; dan IL-6 yang dihasilkan oleh sel imun pada kondisi inflamasi. Komposisi tersebut dapat diformulasikan dalam berbagai bentuk sediaan, antara lain: kapsul, tablet, serbuk, ekstrak cair, minuman herbal dan sediaan farmasi lainnya. Dengan demikian, invensi ini menyediakan alternatif bahan alami yang berpotensi digunakan sebagai agen antiinflamasi berbasis herbal.</t>
+  </si>
+  <si>
+    <t>Muhammad Aries, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Afan Ray Mahardika, S.T, M.Si</t>
+  </si>
+  <si>
+    <t>Sampean, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Wining Astini, M.Si.</t>
+  </si>
+  <si>
+    <t>Mrr. Lukie Trianawati, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Ukhradiya Magharaniq Safira Purwanto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Adna Sumadikarta, S.Si., M.Ling.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kokom Komalasari,  S. Pt. M.Si.</t>
+  </si>
+  <si>
+    <t>Dea Fauzia Lestari, S.I.K., M.Si.</t>
+  </si>
+  <si>
+    <t>Lukman Hakim, S.K.Pm., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Safika, M.Kes.</t>
+  </si>
+  <si>
+    <t>Marhamah Muthohharoh, S.E., M.Ec.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Ir. Heriansyah Putra, S.Pd., M.Eng.</t>
+  </si>
+  <si>
+    <t>Tursina Andita Putri, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Dean Apriana Ramadhan, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>drh. Henny Endah Anggraeni, M.Sc.</t>
+  </si>
+  <si>
+    <t>Nadya Cakasana, S.Kel., M.Si.</t>
+  </si>
+  <si>
+    <t>Nurafi Razna Suhaima, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Ryan Septa Kurnia, M.Si.</t>
+  </si>
+  <si>
+    <t>Fariz Am Kurniawan, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Faldiena Marcelita, S.T., M.Kom.</t>
+  </si>
+  <si>
+    <t>Sayyid Al Bahr Maulana, S.Si., M.T.</t>
+  </si>
+  <si>
+    <t>Ivone Wulandari Budiharto, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Made Gayatri Anggarkasih, S.TP., M.Si.</t>
   </si>
   <si>
-    <t>Dr.Eng. Safrina Dyah Hardiningtyas, S.Pi., M.Si.</t>
-[...113 lines deleted...]
-    <t>Aulia Irhamni Fajri, S.Pt., M.Sc.</t>
+    <t>Dr. Tekad Urip Pambudi Sujarnoko, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Badar Muhammad, S.I.Kom., M.Si.</t>
   </si>
   <si>
     <t>Riska Amelia Candra, S.Si</t>
   </si>
   <si>
-    <t>Bakteri Nitratireductor sp. Strain 248e Asal Spons Agelas Conifera Pendegradasi Polimer Linear Low-Density Polyethylene (LLDPE) Dan Polyethylene Terephthalate (PET)</t>
-[...191 lines deleted...]
-    <t>Invensi ini merinci formula asam humat berbasis lignit, KOH dan pupuk mikro (Fe, Cu, Zn, Mn). Proses pembuatannya mencakup pemilihan lignit dengan karakteristik tertentu, seperti kalori rendah (&amp;lt;3000 kalori/g), kecoklatan, kekerasan rendah, dan kelarutan yang baik dalam KOH 1 M. Selanjutnya, leonardite dihaluskan menjadi bubuk halus menggunakan mesin giling (ball mill). Campuran bahan dibuat dari bubuk leonardite, KOH, dan pupuk mikro. Langkah selanjutnya melibatkan pencampuran bahan dengan air (1000 liter) dalam tangki dan pengadukan selama 4-5 jam dengan kecepatan 7-11 rpm. Larutan KOH ditambahkan ke dalam campuran untuk memulai reaksi. Pupuk mikro, mengandung Fe, Cu, Zn, dan Mn, ditambahkan sesuai resep yang ditentukan. Pengukuran dan penjagaan pH larutan dilakukan dengan nilai sekitar 9,5. Setelah pengadukan dihentikan, terjadi pemisahan antara cairan yang mengandung asam humat dan endapan yang berisi arang dalam waktu 1 jam. Cairan hasil pemisahan dipantau pH-nya selama 2 hari hingga mencapai stabilitas sekitar 9,3. Jika pH kurang dari 9,3, penambahan KOH diperlukan, sedangkan jika lebih dari 9,5, HCl ditambahkan untuk menyesuaikan pH. Keseluruhan proses ini menghasilkan asam humat dengan kontrol pH yang optimal.</t>
+    <t>Proses Produksi Pelapis Pangan Dalam Bentuk Spray Dari Lidah Buaya Dan Arang Aktif</t>
+  </si>
+  <si>
+    <t>13-Jun-2024</t>
+  </si>
+  <si>
+    <t>P00202405366</t>
+  </si>
+  <si>
+    <t>Dr. Ismail Budiman, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai proses produksi pelapis pangan dalam bentuk spray dari lidah buaya dan arang aktif dengan menggunakan metode impregnasi vakum-tekan. Sintesis arang aktif dilakukan melalui proses karbonasi hidrotermal hingga didapatkan arang hidro dan proses aktivasi kimia-fisika dilakukan menggunakan aktivator KOH 10% dan suhu 750 ?. Sintesis spray pelapis pangan dilakukan dengan menggabungkan gel lidah buaya %b/v 25, asam asetat %b/v 1,5, dan arang aktif %b/b 1. Impregnasi arang aktif pada pelapis pangan dalam bentuk spray dilakukan dengan vakum 1 psi selama 15 menit dan tekan 2 bar selama 20 menit.</t>
+  </si>
+  <si>
+    <t>Prof. Muhammad Adly Rahandi Lubis, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Dr. Novia Amalia Sholeha, S.Si.</t>
+  </si>
+  <si>
+    <t>Ekstrak Daun Sendok Plantago Mayor Sebagai Laksatif Dan Metode Ekstraksinya</t>
+  </si>
+  <si>
+    <t>19-Sep-2024</t>
+  </si>
+  <si>
+    <t>P00202409511</t>
+  </si>
+  <si>
+    <t>Dr. drh. Amaq Fadholly, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan potensi daun sendok (Plantago major) sebagai agen laksatif. Metode pembuatan ekstrak dilakukan dengan cara perendaman menggunakan pelarut etanol 70% pada selama 3x72 jam dan setiap 6 jam sekali dilakukan pengadukan. Ekstrak cair yang diperoleh diperkatkan dengan rotary evaporator hingga menjadi ekstrak kering. Pengujian sebagai agen laksatif dilakukan dengan metode parameter feses dan metode rasio transit intestinal pada tikus. Dosis ekstrak daun sendok yang efektif pada range 50 mg/kgbb &amp;ndash; 200 mg/kgbb. Potensi ekstrak etanol daun sendok sebagai agen laksatif memiliki aktivitas sangat kuat.</t>
   </si>
   <si>
     <t>Formula Herbal Antidepresan Dan Peningkat Memori Yang Mengandung Apigenin Dalam Ekstrak Seledri Dan Naringin Dari Kulit Jeruk Bali Serta Proses Pembuatannya</t>
   </si>
   <si>
     <t>P00202406025</t>
   </si>
   <si>
+    <t>dr. Riati Sri Hartini, M.Sc., Sp.KJ</t>
+  </si>
+  <si>
     <t>Proses pembuatan herbal antidepresan dan peningkat memori yang mengandung apigenin dalam ekstrak seledri dan naringin dalam invensi ini dengan cara mengeringkan batang dan daun seledri serta albedo kulit jeruk bali segar; menggiling masing-masing simplisia sampai halus; serbuk seledri disuspensikan larutan enzim pektinase, lalu disonikasi selama 30 menit dan diinkubasi selama 24 jam; mengekstrak serbuk kulit jeruk bali dengan cara maserasi menggunakan pelarut metanol 3&amp;times;24 jam; mengentalkan masing-masing ekstrak seledri dan kulit jeruk bali yang diperoleh menggunakan rotary evaporator hingga menjadi ekstrak kering; mengisolasi naringin dari ekstrak kulit jeruk bali kering menggunakan fraksinasi diklorometana; mencampur ekstrak seledri dan naringin. Penggunaan formula herbal antidepresan dan peningkat memori yang dihasilkan invensi ini efektif mengobati depresi dan meningkatkan memori spasial pada mencit terinduksi stres ringan kronis adalah apigenin 50 mg/kg bb dengan naringin 5 mg/kg bb. Dosis kombinasi tersebut efektif terhadap mencit yang terinduksi stres ringan kronis dalam mencegah penurunan preferensi mencit terhadap sukrosa pada sucrose preference test, mengurangi waktu imobilitas pada forced swim test dan meningkatkan persentase alternasi pada uji Y maze spontaneous alternation.</t>
   </si>
   <si>
-    <t>Iin Indriawati, SSi</t>
-[...130 lines deleted...]
-  <si>
     <t>Dr. drh. Christian Marco Hadi Nugroho, M.Si.</t>
   </si>
   <si>
-    <t>Invensi ini mengenai reagen pendeteksi toksin penyebab nekrotik enteritis (NE) pada unggas dan prinsip deteksinya. Lebih khusus lagi, invensi ini berhubungan dengan reagen yang mengandung campuran zat berupa Imunoglobulin G (IgG) antitoksin bakteri Clostridium perfringens dan sel bakteri Staphylococcus aureus strain Cowan I yang dikombinasi untuk mendeteksi toksin penyebab nekrotik enteritis (NE) pada unggas dengan prinsip aglutinasi. Adapun dalam pemanfaatan reagen dalam mendeteksi toksin alpha Clostridium perfringens hanya membutuhkan waktu kurang dari 10 menit serta tidak membutuhkan alat dan tempat khusus dalam pelaksanaannya.</t>
-[...53 lines deleted...]
-    <t>Invensi ini berhubungan dengan proses pembuatan imunostimulan cair yang diperoleh dari ekstrak rumput laut tropis hasil budidaya yang difermentasi secara terkontrol untuk menghasilkan sediaan cair kaya senyawa bioaktif dan mudah diaplikasikan pada tanaman. Proses dilakukan melalui fermentasi bahan organik rumput laut yang kaya fitohormon, polisakarida, fenolik, dan flavonoid hingga terbentuk sediaan cair berwarna kecokelatan yang mengandung senyawa bioaktif alami. Produk diaplikasikan sebagai biostimulan organik pada tanaman untuk meningkatkan kualitas hasil dan efisiensi pemupukan. Uji lapangan pada tanaman jagung menunjukkan bahwa imunostimulan berbasis rumput laut fermentasi menghasilkan peningkatan nilai total padatan terlarut (&amp;deg;Brix) dari 5 pada kontrol pupuk kimia menjadi 13 dan 18 pada dua formulasi berbeda, serta meningkatkan efisiensi penggunaan pupuk hingga sekitar 30 %. Invensi ini menampilkan proses sederhana, berbasis bahan lokal, dan berpotensi diterapkan pada sistem pertanian berkelanjutan.</t>
+    <t>Dr. Ir. Yaya Suryana, M.Sc., IPU.</t>
   </si>
   <si>
     <t>Drs. Saefudin, M.Pd.</t>
-  </si>
-[...782 lines deleted...]
-    <t>Dr. Rudi Heryanto, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Metode Pembuatan Ekstrak Gambir (Uncaria Gambir) Terpurifikasi Untuk Fibrosis Paru</t>
   </si>
   <si>
     <t>16-Dec-2025</t>
   </si>
   <si>
     <t>S00202514648</t>
   </si>
   <si>
     <t>Dr. dr. Desdiani, Sp.P., M.K.K., M.Sc.(M.Bio.Et.)</t>
   </si>
   <si>
     <t>Departemen Kedokteran</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berhubungan dengan metode pembuatan ekstrak gambir terpurifikasi, lebih
 khusus lagi, invensi ini mengenai metode pembuatan ekstrak gambir terpurifikasi sebagai
 kandidat Obat Herbal Terstandar (OHT) untuk penyakit fibrosis paru. Invensiini meliputi
 dua tahapan utama yaitu proses persiapan sampel gambir dan proses ekstraksi yang
 dicirikan dengan penggunaan pelarut etil asetat. Ekstrak gambir yang dihasilkan memiliki
 karakteristik warna cokelat muda, bentuk serbuk, kadar air 9,1%, kadar abu 0,3%, kadar
 abu tidak larut asam 0,07%, bahan tak larut air 0,4%, bahantak larut alkohol 0,2%, dan
 kadar (+)-Katekin 91,8%. Invensi ini ditujukan sebagai kandidat obat herbal untuk penyakit
 fibrosis paru yang aman, berbasis bahan alam, dan tidak menimbulkan efek toksik.</t>
   </si>
   <si>
-    <t>Dr. drh. I Ketut Mudite Adnyane, M.Si.</t>
+    <t>Sekretom Mesenchymal Stem Cell (Msc) Adiposa Sapi Sebagai Terapi Pada Ischemia Liver Tikus</t>
+  </si>
+  <si>
+    <t>20-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202415816</t>
+  </si>
+  <si>
+    <t>Dr. Suyatno, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa mesenchymal stem cell (MSC) adiposa sapi sebagai terapi untuk penyakit degeneratif liver partial ischemia pada tikus. Stem cell dikenal mempunyai kelebihan regeneratif serta mampu berdiferensiasi menjadi berbagai jenis populasi sel sehingga berguna bagi bidang Kesehatan hewan di masa mendatang. Akan tetapi, aplikasi stem cell pada satu pasien dibutuhkan kisaran 10 sampai 100 juta stem cell, sementara proses produksi stem cell sendiri membutuhkan waktu yang panjang agar memperoleh kualitas yang baik. Tujuan dari kegiatan ini, yaitu melakukan pengembangan produk kesehatan berbasis sekretom mesenchymal stem cell (MSC) dari jaringan adiposa sapi terhadap liver partial ischemia pada hewan tikus. Pengujian dilakukan secara in vitro dan in vivo. Pengujian secara in vitro melalui metode liquid chromatography high resolution mass spectrometry (LC-HSMS). Pengujian in vivo dilakukan pada tikus jantan yang diberikan perlakuan berupa liver partial ischemia. Tikus dibagi menjadi 4 kelompok yang terdiri dari kontrol positif, kontrol negatif, perlakuan 1 kali/7 hari, dan perlakuan 2 kali/7 hari. Hasil pengujian in vivo menunjukkan bahwa dosis 0.05 ml/kg berat badan, yang diberikan secara intramuscular 2 kali/7 hari mampu memperbaiki fungsi liver secara signifikan pada hari ke-10 pasca terapi.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Wahyu Dwianto, M.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. Wiyoto, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Setyo Widi Nugroho, Sp.BS(K).</t>
+  </si>
+  <si>
+    <t>Tamrin Khamidi, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Sarah Augustina, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Vessel Engine Monitoring System</t>
+  </si>
+  <si>
+    <t>16-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202602726</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Iqbal, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai Vessel Engine Monitoring System merupakan suatu alat untuk melakukan pemantauan dengan menggunakan 6 sensor untuk mendeteksi berbagai parameter di mesin kapal, yaitu sensor suhu mesin menggunakan MLX90614 IR Thermometer, sensor getaran, sensor gas CO, sensor RPM, sensor kebisingan, dan sensor oli. Sistem Vessel Engine Monitoring system menggunakan transmisi data GSM (Global system for Mobile Communications) dan sistem penyimpanan data yang merupakan sistem yang dicirikan dengan sistem yang dapat dikendalikan 2 arah, dapat memberikan informasi mengenai kondisi mesin kapal dengan menggunakann internet of things. Tujuan dari Vessel Engine Monitoring system ini adalah dapat diketahuinya permasalahan mesin kapal sehingga dapat ditentukan cara atau metode untuk mengatasi permasalahan-permasalahan pada mesin kapal secara terus-menerus sehingga dapat mengurangi biaya perbaikan mesin kapal. Vessel Engine Monitoring system dapat memberi manfaat bagi masyarakat nelayan terutama dalam hal melakukan prediksi terhadap kerusakan mesin kapal sedari dini sehingga menjadi sistem yang dapat membantu mereka dalam memperpanjang umur mesin kapal secara praktis dan efisien.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Syaiful Anwar,, M.Sc.</t>
+  </si>
+  <si>
+    <t>Ratih Damayanti, S.Hut., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Bella Fatima Dora Zaelani, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Dwiyoga Nugroho, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Proses Penurunan Kadar Kalsium Oksalat Pada Tepung Porang Dengan Teknik Kavitasi Microbubble</t>
+  </si>
+  <si>
+    <t>30-Aug-2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202308199 </t>
+  </si>
+  <si>
+    <t>Dr. Anto Tri Sugiarto, M.Eng.</t>
+  </si>
+  <si>
+    <t>Tepung porang memiliki kandungan kalsium oksalat yang tinggi sehingga berbahaya bagi kesehatan apabila dikonsumsi secara langsung. Pengurangan kadar kalsium oksalat yang umum dilakukan adalah dengan cara perebusan dengan pemakaian volume air yang besar. Proses tersebut berdampak pada kebutuhan energi yang tinggi pada tahap proses hilir khususnya pada proses pengeringan. Proses penuruan kadar kalsium oksalat pada tepung porang yang dilakukan dengan teknik kavitasi microbubble dapat dilakukan dengan jumlah air yang lebih sedikit. Pengurangan jumlah air pada ekstraksi dilakukan dengan pemilihan ukuran partikel tepung dan pengaturan komposisi larutan melalui rasio jumlah tepung, isopropil alcohol dan larutan NaCl. Pada proses kavitasi dilakukan pengaturan laju alir udara, fluida dan waktu kavitasi untuk mendapatkan tingkat pemecahan sel terbaik yang ditandai dengan semakin banyaknya kalsium oksalat yang keluar dari sel dan selanjutnya bereaksi dengan NaCI. Tingkat penurunan kalsium oksalat hasil invensi dapat mencapai 85%. Penurunan kadar oksalat ini lebih tinggi dibanding proses perebusan. Penggunaan energi pada proses ini juga lebih kecil karena suhu yang digunakan lebih rendah. Kandungan kalsium oksalat yang rendah dengan tingkat glukomanan yang tinggi menjadikan produk invensi ini memiliki kualitas lebih baik dan aman bagi kesehatan. Teknik kavitasi microbubble juga mudah untuk diaplikasikan pada skala industri.</t>
+  </si>
+  <si>
+    <t>Yusup Amin, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Rut Novalia Rahmawati Sianipar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Andi Early Febrina, S.T.P., M.S.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Sel Surya Feroelektrik BST/Cuo</t>
+  </si>
+  <si>
+    <t>31-Dec-2018</t>
+  </si>
+  <si>
+    <t>SID201811285</t>
+  </si>
+  <si>
+    <t>Muhammad Dahrul, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Sel surya BST/CuO merupakan sel surya pertama yang menggunakan gabungan film tipis BST dan CuO yang dapat menghasilkan arus listrik jika dipaparkan cahaya dengan instensitas tertentu. Invensi menghasilkan metode pembuatan sel surya BST/CuO terdiri dari metode pembuatan film tips BST dan CuO yang murah dan gampang dibuat yaitu menggunakan metode chemical solution deposition (CSD) dengan pelapisan spin-coating. Metode CSD menggunakan pelapisan spin-coating tersebut menggunakan pelarut asam asetat dan etilena glikol sebagai bahan pelarut yang memudahkan larutan dari solution ke fasa gel.</t>
+  </si>
+  <si>
+    <t>Dr. Jajang Sutiawan, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dendi Hidayatullah,  S.Pi, M.Si.</t>
+  </si>
+  <si>
+    <t>Ratih Rinendyaputri, S.K.H., M.Biomed.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. Dr. Ir.  H.M.H Bintoro, M.Agr</t>
+  </si>
+  <si>
+    <t>Formula Tepung Premiks Cup Cake dari Tepung Mocaf dan Tepung Ceker dalam Kemasan Aluminium Foil dan Silica Gel dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>16-May-2024</t>
+  </si>
+  <si>
+    <t>P00202404343</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula baru tepung premiks sebagai produk yang mudah digunakan untuk membuat cup cake yang terbuat dari modified cassava flour (mocaf) dan diperkaya dengan tepung ceker sebagai sumber protein serta dikemas dengan kemasan aluminium foil dan silica gel. Tepung premiks yang dimaksudkan dalam invensi ini dicirikan dengan tidak menggunakan tepung terigu serta disimpan dengan kemasan aluminium foil dan silica gel serta memanaskan tepung mocaf sebelum dicampur dengan bahan-bahan lainnya. Penggunaan tepung ceker berfungsi sebagai sumber protein untuk meningkatkan kadar protein mocaf. Tahapan pengolahan tepung premiks pada invensi ini terdiri dari pemanasan tepung mocaf dilanjutkan dengan mencampur tepung mocaf dengan tepung ceker, susu bubuk, soda kue,gula palem, vanili, garam, santan bubuk, TBHQ,dan sorbat. Pemanasan tepung mocaf akan menghasilkan cup cake yang memiliki tekstur mengembang (tidak bantat) dan tidak keras serta memiliki kandungan protein yang menyamai kandungan protein pada tepung terigu. Komposisi tepung premiks ini adalah tepung mocaf, tepung ceker,susu bubuk,soda kue, gula palem, vanili, garam, santan bubuk, TBHQ dan sorbat. Tepung premiks yang dihasilkan dikemas menggunakan kemasan kombinasi aluminium foil dan silica gel sehingga memiliki kandungan protein rata-rata 9,38% dan masa usia simpan selama 4,45 bulan.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Tepung Ceker Ayam Dengan Cara Pengeringan Dan Produk Tepung Ceker Ayam Yang Dihasilkan</t>
+  </si>
+  <si>
+    <t>S00202309465</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan proses pembuatan tepung ceker ayam dengan metode pengeringan. Adapun proses pembuatan tepung ceker ayam yang meliputi memilih ceker ayam yang berasal dari ayam berumur 3 (tiga) bulan; memarinasi ceker ayam terpilih dengan air jeruk nipis 49 ml/kg ceker ayam dan garam dapur 1 gr/kg; memanggang ceker ayam yang telah dimarinasi dengan oven pada suhu 80-900 C selama 19-20 jam;menggiling ceker ayam yang telah dipanggang dengan gilingan; dan mengayak ceker ayam yang telah digiling dengan saringan/ayakan hingga menghasilkan tepung ceker ayam berukuran 60-80 mesh. Tepung ceker ayam ini dicirikan dengan tepung ceker ayam dengan kandungan lemak 26.36 (%b/b), protein 36.11 (%b/b) dan kalsium 17.09 (%b/b) yang dihasilkan dari ceker ayam yang diberikan perlakuan khusus melalui pengeringan dengan oven suhu 80-900 C dengan waktu pemanasan selama 19-20 jam. Tepung ceker ayam yang dihasilkan dapat digunakan sebagai salah satu bahan pembuatan makanan seperti chiffon cake dan cup cake. Penggunaan tepung ceker pada produk cake tersebut untuk menambah kandungan kalsium dan protein.</t>
+  </si>
+  <si>
+    <t>Komposisi dan Proses Pembuatan Puding Okra Ungu (Abelmoschus esculentus L. Moench) sebagai Antidiabetes</t>
+  </si>
+  <si>
+    <t>10-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313769</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan komposisi dan proses pembuatan puding okra ungu sebagai antidiabetes. Komposisi bahan puding okra ungu terdiri dari buah okra ungu dan gel okra ungu sebagai bahan utama dan penambahan komponen lainnya. Puding okra ungu berkontribusi menyumbangkan energi (27,08 kkal), protein (0,83%), lemak (0,53%),
+dan karbohidrat (4,74%) terhadap angka kecukupan gizi. Proses pembuatan puding diawali dengan blansir okra ungu; ekstraksi gel okra ungu; penghalusan okra ungu; perebusan bahan-bahan lainnya yaitu agar-agar, buah naga saring, buah stroberi halus, susu full cream cair, sorbitol, vanili dan air hingga mendidih; pencampuran adonan dan pengadukan hingga rata; penambahan asam sitrat; penuangan adonan sebanyak 100 g ke dalam wadah puding, kemudian ditunggu hingga dingin untuk kemudian disimpan dalam mesin pendingin. Berdasarkan hasil uji, puding okra ungu yang dihasil memiliki energi 27,08 kkal/100 g, air 93,55%, abu 0,35%, protein 0,83%, lemak 0,53%, karbohidrat 4,74%, serat pangan 3,20%, aktivitas antioksidan 33,33%, kapasitas antioksidan 0,54 mg AEAC, total flavonoid 15,04 mg QE g-1, total fenol 2,71mg GAE g-1.</t>
+  </si>
+  <si>
+    <t>Proses Penyulingan Minyak Atsiri Rimpang Temu Hitam Dengan Metode Distilasi Uap</t>
+  </si>
+  <si>
+    <t>04-Apr-2022</t>
+  </si>
+  <si>
+    <t>P00202203965</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan metode distilasi uap (steam distillation) untuk penyulingan minyak atsiri rimpang temu hitam (Curcuma aeruginosa Roxb)dengan menerapkan perbedaan waktu distilasi dan kondisi rimpang. Distilasi dilakukan pada suhu 100 &amp;ordm;C dengan variasi waktu yang digunakan pada proses distilasi yaitu 3, 4, dan 5 jam.Sampel rimpang yang digunakan yaitu rimpang segar dan rimpang kering. Rimpang segar memiliki ketebahan 2-3 mm sementara rimpang kering diperoleh melalui proses pengeringan rimpang segar dalam oven bersuhu 45 &amp;ordm;C selama 3 x 24 jam. Proses distilasi
+uap menggunakan perbandingan rimpang:air sebesar 1:1 untuk sampel basah dan 1:3 untuk sampel kering. Minyak atsiri diperoleh dengan menambahkan Na2SO4 ke dalam distilat untuk menjerap air. Hasil analisis menggunakan GC-MS mengungkapkan bahwa senyawa yang paling dominan dalam minyak atsiri rimpang temu hitam ialah curdione (22,43% &amp;ndash; 27,80%) dan epicurzerenon (14,36% - 23,26%).</t>
+  </si>
+  <si>
+    <t>Dr. Hagia Sophia Khairani, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FORMULA OBAT CACING BERBASIS NANO HERBAL DARI DAUN KEMANGI DAN DAUN  PEPAYA</t>
+  </si>
+  <si>
+    <t>S00202605878</t>
+  </si>
+  <si>
+    <t>Dr. drh. Ridi Arif</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Infeksi cacing nematoda parasit Haemonchus contortus merupakan penyebab penyakithaemonchosis pada hewan ternak. Infeksi cacing ini menimbulkan gejala anemia karenasifatnya yang menghisap darah. Kejadian haemonchosis yang sering menyerang hewanternak merupakan salah satu punca kerugian bagi peternak. Minimnya pengetahuanmengenai penyakit ini serta pengulangan penggunaan antibiotik yang tidak memilikibanyak variasi menyebabkan kerugian ekonomi yang disertai dengan kejadian resistensiantelmintik. Tujuanpenggabungan pembuatan herbal dengan teknologi nano diharapkan
+mampu meningkatkan efikasi kedua herbal tersebut sebagai antelmintik. Pembuatan nanoherbal dilakukan dengan membuat ekstrak daun pepaya dan daun kemangi, dilanjutkandengan proses homogenisasi emulsi lalu diultrasonik menggunakan ultrasonikasi. Hasilkemudian dilakukan pengujian Particle Size Analyzer (PSA) untuk mengetahui distribusiukuran partikel.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Anisa Rahma, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Dwi Budiono, M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Miranti Fardesiana Putri, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Muhammad Arif Mulya, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Hasan Nasrullah</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Wahyu Ramadhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Wahyu Adi Setyaningsih, S.I.K., M.Si.</t>
+  </si>
+  <si>
+    <t>billi rifa kusumah, M.Si.</t>
+  </si>
+  <si>
+    <t>Aulia Irhamni Fajri, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Muhamad Arifin, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Taryati, S.Pt.</t>
+  </si>
+  <si>
+    <t>Dr. Sari Putri Dewi, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Irsan Alipraja, S.Hut., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Imam Busyra Abdillah, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Neli Muna, STP, M.Si</t>
+  </si>
+  <si>
+    <t>Rianti Dyah Hapsari, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>drh. Tetty Barunawati Siagian, M.Si.</t>
+  </si>
+  <si>
+    <t>Jeffry Setiawan, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ivan Permana Putra, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Auriza Rahmad Akbar, S.Komp., M.Kom.</t>
+  </si>
+  <si>
+    <t>Rina Trisminingsih, S.Kom., M.T., Ph.D.</t>
+  </si>
+  <si>
+    <t>Nur Aisyah Nuzulia, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Ichsan Hardyanto, M.Si</t>
+  </si>
+  <si>
+    <t>Rini Kurniasih, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Rajib Gandi, S.K.Pm., M.Si.</t>
+  </si>
+  <si>
+    <t>Zessy Ardinal Barlan, S.K.Pm., M.Si.</t>
+  </si>
+  <si>
+    <t>Ahmad Aulia Arsyad, S.K.Pm., M.Si.</t>
+  </si>
+  <si>
+    <t>Sri Anom Amongjati, S.K.Pm., M.Si.</t>
+  </si>
+  <si>
+    <t>Rizki Budi Utami, S. K.Pm.</t>
+  </si>
+  <si>
+    <t>Dr. Laily Dwi Arsyianti, S.E., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Eny Palupi, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Hera Maheshwari, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Arief Boediono</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Purwantiningsih, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dedi Jusadi, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Safrina Dyah Hardiningtyas, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Aulia Andi Mustika, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sam Herodian, M.S.</t>
+  </si>
+  <si>
+    <t>Alat dan Metode Pelukaan Batang Pohon Untuk Pengamatan Pembentukan Kayu</t>
+  </si>
+  <si>
+    <t>15-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202312202</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Imam Wahyudi, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai alat dan metode pelukaan batang pohon untuk pengamatan pembentukan kayu. Alat pelukaan batang pohon untuk pengamatan pembentukan kayu terbuat dari stainless steel anti karat berbentuk T yang dilengkapi jarum. Alat pelukaan terdiri atas bagian untuk menggenggam alat dan bagian untuk memasukkan jarum. jarum terdiri atas bagian ulir jarum dan ukuran jarum dengan variasi diameter jarum 1 mm, 2 mm dan 3 mm. Metode pelukaan dilakukan dengan langkah sebagai berikut: alat pelukaan digenggam dengan tangan terkuat, posisikan jarum tegak lurus kulit pohon pada ketinggian setinggi dada (1.3 meter) dari permukaan tanah. Jarum ditusukkan perlahanlahan melalui kulit luar sampai ke kayu bagian dalam dekat kambium. Kemudian, alat pelukaan ditarik sampai keluar area kulit. Selanjutnya, diberikan tanda khusus atau penomoran pada bagian kulit luar bekas tusukkan.</t>
+  </si>
+  <si>
+    <t>drh. Isdoni, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Kukuh Nirmala, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Suwardi, M.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Erliza Noor</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Purwiyatno Hariyadi, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Made Astawan, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Drs. Rimbawan</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Tridoyo Kusumastanto, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Budi Nurtama, M.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Ekowati Handharyani, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Odang Carman, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nurjanah, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Cece Sumantri, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nahrowi, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Sony Hartono Wijaya, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Dr. Yuni Puji Hastuti, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Budhy Jasa Widyananta, M.Si.</t>
+  </si>
+  <si>
+    <t>Hari Agung Adrianto, S.Kom., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Dr. Indah Wijayanti, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Yessie Widya Sari, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Iyep Komala, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Asep Gunawan, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Fitrianingrum Kurniawati, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Istie Sekartining Rahayu, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Arni Diana Fitri, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Bayu Febram Prasetyo, S.Si., Apt., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Farah Fahma, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>SISTEM FERTIGASI BAWAH PERMUKAAN BERBASIS EMITTER CINCIN DENGAN WADAH RESERVOIR LOKAL</t>
+  </si>
+  <si>
+    <t>S00202607557</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Chusnul Arif, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan teknologi irigasi presisi dan fertigasi, khususnya suatu
+sistem fertigasi bawah permukaan berbasis emitter cincin dengan wadah reservoir lokal.
+Sistem ini terdiri atas wadah reservoir lokal (1) sebagai wadah penyimpanan pupuk padat,
+filter atau saringan (2), sambungan pipa T (3) sebagai penghubung dengan emitter cincin
+(4) yang terbuat dari selang berlubang dan dipasang mengelilingi zona perakaran
+tanaman. Pada saat air dari jaringan irigasi, tangki penyimpanan air, reservoir, atau air
+hujan masuk ke dalam wadah reservoir lokal, pupuk padat yang tersimpan di dalam
+tersebut akan larut secara bertahap membentuk larutan nutrisi. Larutan nutrisi tersebut
+selanjutnya dialirkan melalui filter dan sambungan pipa T penghubung menuju emitter
+cincin untuk didistribusikan secara merata ke zona perakaran tanaman melalui lubang-
+lubang emitter. Diameter emitter cincin, jumlah lubang emitter, dan ukuran wadah dapat
+disesuaikan dengan jenis tanaman, umur tanaman, kebutuhan air, dan luas zona
+perakaran yang dilayani. Invensi ini mampu menyederhanakan sistem fertigasi karena
+tidak memerlukan tangki pencampur pupuk terpusat maupun perangkat injeksi pupuk
+tambahan. Selain itu, invensi ini meningkatkan efisiensi penggunaan air dan pupuk,
+mengurangi kehilangan unsur hara ke lingkungan, serta memungkinkan penerapan pada
+budidaya tanaman di greenhouse maupun lahan terbuka.</t>
+  </si>
+  <si>
+    <t>Dr. Rudi Heryanto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Mira Dewi, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Umi Cahyaningsih, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dodi Nandika, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Illah Sailah, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Herdhata Agusta</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dietriech Geoffrey Bengen, D.E.A.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ali Khomsan, M.S.</t>
+  </si>
+  <si>
+    <t>Rohmat Ismail, S.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Anas Miftah Fauzi, M.Eng.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Kudang Boro Seminar, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Budi Indra Setiawan, M.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. Mahdi Mubarok, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Wulan Tri Wahyuni S., S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Eng. Ir. Allen Kurniawan, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>dr. Naufal Muharam Nurdin, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Mochammad Sriduresta Soenarno, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Mochammad Riyanto, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Anne Carolina, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Dimas Andrianto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Toto Haryanto, S.Kom., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Arinana, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Rahmat Yanuar, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Wahono Esthi Prasetyaningtyas, M.Si.</t>
+  </si>
+  <si>
+    <t>Martini Hudayanti, S.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Kustiariyah, S.Pi., M.Si.</t>
   </si>
   <si>
-    <t>Esti Prihatini, S.Si., M.Si.</t>
-[...50 lines deleted...]
-    <t>Ahmad Rizqi Mubarok</t>
+    <t>Dr. Ir. Heri Ahmad Sukria, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irfan Syauqi Beik, S.P., M.Sc.Ec.</t>
+  </si>
+  <si>
+    <t>Mamat Rahmat</t>
+  </si>
+  <si>
+    <t>Zacky Arivaie Santosa, S.T.P</t>
+  </si>
+  <si>
+    <t>Dr. Muhamad Baihaqi, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Vita Rumanti Kurniawati, S.Pi., M.T.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irmanida Batubara, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Material Komposit Rompi Anti Peluru (Kaliber 9) Berbahan Serat Tandan Kosong Kelapa Sawit (TKKS)</t>
+  </si>
+  <si>
+    <t>07-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313655</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan material anti peluru yang berbahan benang dan kain dari serat tandan kosong kelapa sawit. Metode yang digunakan dalam membuat benang sawit adalah dengan menggabungkan beberapa helai serat tandan kosong kelapa sawit menjadi satu kesatuan berputar dalam 2 arah berkebalikan menjadi benang kontinu memanjang tanpa putus. Benang tersebut kemudian di tenun menjadi lembaran kain woven ATBM pada arah horisontal sebagai pakan. Susunan komposit menggunakan susunan sudut 90o. Rompi anti peluru dikhususkan pada uji balistik pistol dan peluru kaliber 9 x 19 mm. Hasil uji memperlihatkan material dapat menahan laju peluru (tidak tembus). Uji balistik dilakukan pada jarak tembak 2 - 30 cm. Pemanfaatan serat tandan kosong kelapa sawit merupakan bagian dari pengembangan biomaterial serta merupakan upaya dalam menjawab permasalahan terkait melimpahnya limbah di pabrik kelapa sawit (PKS). Tandan kosong kelapa sawit merupakan hasil samping dari produksi CPO di Indonesia.</t>
+  </si>
+  <si>
+    <t>Fakultas Matematika dan Ilmu Pengetahuan Alam</t>
+  </si>
+  <si>
+    <t>Komposisi Pulp Sebagai Bahan Baku Kertas Sawit Dan Metode Pembuatanya</t>
+  </si>
+  <si>
+    <t>01-Jul-2024</t>
+  </si>
+  <si>
+    <t>P00202406007</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi optimum dalam formulasi dan pembuatan pulp sebagai bahan baku kertas sawit. Aplikasi produk adalah kertas ramah lingkungan yang setelah penggunaan dapat terdegradasi oleh lingkungan dengan waktu cepat. Kertas ini berbahan pulp biomasa sawit khususnya adalah tandan kosong kelapa sawit pada bagain stalk dengan proses secara bertahap yaitu kombinasi biologi (fermentasi), fisika (dekortikasi milling) dan kimia dengan komposisi optimum. Proses kimia akan menghasilkan pulp dengan proses hidrolisa asam sulfat (konstan), pemasakan menggunakan alkali aktif NaOH dan tidak menggunakan pemutihan, untuk menghasilkan pulp dengan selulosa optimum. Pulping rotary digester menggunakan hidrolisi asam sulfat, sulfiditas serta pemasakan dengan natrium hidroksida. Kertas sawit dibuat dengan teknik casting berbentuk lembaran dengan permukaan halus dan dimensi konstan kontinu. Karakteristik kertas cepat pakai adalah ringan, tidak transparan, dapat menahan cairan air dan minyak dalam waktu hingga 15 menit. Pemanfaatan serat tandan kosong kelapa sawit merupakan bagian dari pengembangan biomaterial dan merupakan upaya untuk menjawab permasalahan terkait kebutuhan bahan baku dari serat alam di industri kertas cepat pakai. Penggunaan serat tandan kosong kelapa sawit sebagai bahan baku kertas juga merupakan cara untuk mengatasi melimpahnya limbah padat sawit yang merupakan hasil samping dari tingginya produktifitas CPO di Indonesia.</t>
+  </si>
+  <si>
+    <t>Pasta Injeksi Substitusi Tulang Berbahan Dasar Kalsium Fosfat dan Polimer Kompleks Kitosan-Alginat</t>
+  </si>
+  <si>
+    <t>25-Feb-2023</t>
+  </si>
+  <si>
+    <t>P00202301705</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan dan komposisi pasta injeksi substitusi tulang serta fungsinya sebagai pengisi celah-celah tulang yang terjadi pada kasus fraktur halus dan defek area yang sulit dijangkau (deep area defect). Komposisi invensi terdiri dari kalsium fosfat dalam fasa hidroksiapatit dan fasa trikalsium fosfat(komponen anorganik) sebagai semen pengisi tulang yang memiliki struktur kimia yang mirip dengan tulang alami dan polimer kompleks kitosan-alginat (komponen organik) yang berfungsi sebagai matriks gel yang mengikat partikel-partikel kalsium fosfat yang dapat meningkatkan sifat mekanik material dan interaksi sel pada permukaan biomaterial.</t>
+  </si>
+  <si>
+    <t>Ghina Mufidah</t>
+  </si>
+  <si>
+    <t>Rendi Nur Setiaji</t>
+  </si>
+  <si>
+    <t>M. Alif Alcarino, S.Hut</t>
+  </si>
+  <si>
+    <t>Zulkifly Arjuna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aditiya Resqiyanto </t>
+  </si>
+  <si>
+    <t>Niefa Efrilia Violenic</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. Dr. Akhiruddin Maddu, MS </t>
+  </si>
+  <si>
+    <t>Dr.Endang Yuli Purwani, MSi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Annisa Raihanah Maimun	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Raka Faqihhudin </t>
+  </si>
+  <si>
+    <t>Rina Putri, S.Pt, M.Si</t>
+  </si>
+  <si>
+    <t>Alfian Noviyanto</t>
+  </si>
+  <si>
+    <t>Dr.rer.nat. Chaidir, Apt.</t>
+  </si>
+  <si>
+    <t>Imron Masfuri, S.T.</t>
+  </si>
+  <si>
+    <t>Dr. Dinamella Wahjuningrum, S.Si., M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Anto Tri  Sugiarto,  M.Eng</t>
+  </si>
+  <si>
+    <t>Nisa Daniswati, S.Hut</t>
+  </si>
+  <si>
+    <t>Ali Khumaidi</t>
+  </si>
+  <si>
+    <t>Syifa Robbani</t>
+  </si>
+  <si>
+    <t>Wasrin Syafii</t>
+  </si>
+  <si>
+    <t>Gita Amanda</t>
+  </si>
+  <si>
+    <t>Renaldi Purnomo Adji</t>
+  </si>
+  <si>
+    <t>Nur Adi Saputra</t>
+  </si>
+  <si>
+    <t>Mahirah Firadus, S.Pt</t>
+  </si>
+  <si>
+    <t>Mohammad Amirul Muzakki</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fasya Novelia </t>
+  </si>
+  <si>
+    <t>Kevin Setiawan</t>
+  </si>
+  <si>
+    <t>Angga Saputra, S.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. Dr. Widya  Fatriasari</t>
+  </si>
+  <si>
+    <t>Nurfara Islami, S.K.H</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Luluk Setyaningsih</t>
   </si>
   <si>
     <t>Nisa Salsabila Fardah</t>
   </si>
   <si>
-    <t>Rizqi Shaleh Syawaludin</t>
-[...2 lines deleted...]
-    <t>Ilham Akbar</t>
+    <t>Fikri Binaul Umah</t>
+  </si>
+  <si>
+    <t>Heru Cahyono</t>
+  </si>
+  <si>
+    <t>Riswan Yanuar Gani</t>
+  </si>
+  <si>
+    <t>Dwinitha Ayudyah</t>
+  </si>
+  <si>
+    <t>Haditsah Salsabila</t>
+  </si>
+  <si>
+    <t>Abdurrahman Bahtiar, S.Si</t>
+  </si>
+  <si>
+    <t>Dodi Nandika</t>
+  </si>
+  <si>
+    <t>Tasya Anum, S.K.H</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Rini Madyastuti  Purwono, S.Si., Apt.,  M.Si.</t>
+  </si>
+  <si>
+    <t>Iis Anisa Yulia, M.M</t>
+  </si>
+  <si>
+    <t>Azumar Ridwan</t>
+  </si>
+  <si>
+    <t>Prof. Ir. Yazid Bindar,M.Sc., Ph.D</t>
+  </si>
+  <si>
+    <t>Siti Khoriah</t>
+  </si>
+  <si>
+    <t>Rachel Meiliawati Yoshari, S.TP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nabila Sukma Priyatnasari </t>
+  </si>
+  <si>
+    <t>Dr. Muchamad Yusron, M.Phil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dr. Sigit Daru Cahayadi, Sp. OT (K) </t>
+  </si>
+  <si>
+    <t>Alfan Setya Budi, S.T.Pn</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Anna Juliarti, M.Si</t>
+  </si>
+  <si>
+    <t>Weni Anindya</t>
+  </si>
+  <si>
+    <t>Mia Maesarotus Solihah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fitria Cita Dirna, S.Hut, M.Si </t>
+  </si>
+  <si>
+    <t>Ghassani Tsurraya Prilyadi</t>
+  </si>
+  <si>
+    <t>Tyas Puspita Rini, S.Si.</t>
+  </si>
+  <si>
+    <t>Rama Dista</t>
+  </si>
+  <si>
+    <t>Afrinal Firmanda, S.TP, M.T.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vanya Azzahra  Chairunissa, S.Si.</t>
+  </si>
+  <si>
+    <t>Bahidin Laode Mpapa</t>
+  </si>
+  <si>
+    <t>Nur Alam Dwi Cahyati</t>
+  </si>
+  <si>
+    <t>Andrian Triguna Prasetia</t>
+  </si>
+  <si>
+    <t>Nor Jannah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rahman </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nopa Aris Iskandar, SPi </t>
+  </si>
+  <si>
+    <t>Ani Nuraeni, S.Pd., M.Pd</t>
+  </si>
+  <si>
+    <t>Windyarti Mustika Cakraningtyas</t>
+  </si>
+  <si>
+    <t>Fatma Ayyalla Fadhilla Ilyas</t>
+  </si>
+  <si>
+    <t>Syifa Khairunnisa, S.T.Pn</t>
+  </si>
+  <si>
+    <t>Niken Seftiyawati S.Si</t>
+  </si>
+  <si>
+    <t>Rizki Aulia Ansari</t>
+  </si>
+  <si>
+    <t>Siti Malika Azizatul Fitri M, S.TP</t>
+  </si>
+  <si>
+    <t>Gayuh Syaikhullah, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Aura Fathia</t>
+  </si>
+  <si>
+    <t>Rudi Hartono</t>
+  </si>
+  <si>
+    <t>Ziyan Tirta Maulitia</t>
+  </si>
+  <si>
+    <t>Faiq Subhi Ramadlan</t>
+  </si>
+  <si>
+    <t>Marsha Callista Birachmatika</t>
+  </si>
+  <si>
+    <t>Agus Mulyana, MT</t>
+  </si>
+  <si>
+    <t>Nafisyah Jauharah</t>
+  </si>
+  <si>
+    <t>Dendi Hidayatullah</t>
+  </si>
+  <si>
+    <t>Niko Prasetiyo, ST, MM</t>
+  </si>
+  <si>
+    <t>Putti Tyani Cahya</t>
+  </si>
+  <si>
+    <t>Nadiah Salmi, S.Pi</t>
+  </si>
+  <si>
+    <t>Johar Pribawana</t>
+  </si>
+  <si>
+    <t>Dzaki Ihsaan Tamba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nanda Aulia </t>
   </si>
   <si>
     <t>Mudrik Haikal</t>
   </si>
   <si>
-    <t>Putu Oki Wiradita Aryawan</t>
-[...68 lines deleted...]
-    <t>Aziz Syamsul Huda, S.Si., M.S</t>
+    <t>Dio Aranda</t>
+  </si>
+  <si>
+    <t>Mardiyah Salamatussa'adah, S.Gz</t>
+  </si>
+  <si>
+    <t>Ary Kristianto, S.TP</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Shevara Raminda Ferreta</t>
+  </si>
+  <si>
+    <t>Kolonel Kes. Drs Benny Gusman, Apt., M.Si.</t>
+  </si>
+  <si>
+    <t>Rahmi Naily Maghfiroh, S. T. P</t>
+  </si>
+  <si>
+    <t>As Syifa Savitri</t>
+  </si>
+  <si>
+    <t>Gian Azaria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leni Tria Melati, S. Si, M. Han </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Eng Uju, S.Pi, M.Si</t>
+  </si>
+  <si>
+    <t>Arif Fauzan Rahman</t>
   </si>
   <si>
     <t>Drh Adi Winarto, PhD, PAVet</t>
-  </si>
-[...712 lines deleted...]
-    <t>Invensi ini berkaitan dengan formulasi jelly dengan warna biru menggunakan Spirulina platensis hasil fermentasi dengan fortifikasi konsentrat protein ikan untuk meningkatkan kandungan protein dan bioaktif jelly. Invensi ini bertujuan menghasilkan formula jelly Spirulina platensis hasil fermentasi dengan variasi fortifikasi konsentrat protein ikan (KPI). Spirulina platensis, ganggang laut yang berukuran mikro memiliki kandungan protein tinggi serta berbagai pigmen dan antioksidan. Konsentrat protein ikan dari ikan lele juga memiliki kandungan protein tinggi dan rendah lemak. Formulasi jelly menggunakan Spirulina hasil fermentasi 0,5-1% serta fortifikasi KPI 3-6% dengan komposisi bahan pembentuk jelly 3-5%, yang merupakan kombinasi karagenan 60-65%, konjak 20-25%, dan agar 10-15%; sukrosa 1-3%, sorbitol 1,5-3%, dan air 88-90%.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3333,74 +3703,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J705" headerRowCount="1">
-  <autoFilter ref="A4:J705"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J797" headerRowCount="1">
+  <autoFilter ref="A4:J797"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J705"/>
+  <dimension ref="A1:J797"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -3455,18203 +3825,20598 @@
       </c>
       <c r="J5" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>64</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>14</v>
+        <v>76</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>28</v>
+        <v>83</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>29</v>
+        <v>84</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>24</v>
+        <v>85</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>25</v>
+        <v>86</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>29</v>
+        <v>95</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J30" s="0" t="s">
         <v>84</v>
-      </c>
-[...19 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>41</v>
+        <v>80</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>24</v>
+        <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>44</v>
+        <v>83</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>59</v>
+        <v>84</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>87</v>
+        <v>22</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>41</v>
+        <v>106</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>15</v>
+        <v>109</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>101</v>
+        <v>80</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>108</v>
+        <v>12</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>111</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>112</v>
+        <v>47</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H42" s="0" t="s">
-        <v>116</v>
+        <v>51</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>117</v>
+        <v>52</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>118</v>
+        <v>36</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>119</v>
+        <v>37</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>120</v>
+        <v>38</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>121</v>
+        <v>41</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>122</v>
+        <v>71</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>124</v>
+        <v>73</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>126</v>
+        <v>22</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>127</v>
+        <v>75</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>128</v>
+        <v>10</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>130</v>
+        <v>12</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>133</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>134</v>
+        <v>18</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>136</v>
+        <v>20</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>137</v>
+        <v>116</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>138</v>
+        <v>22</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>140</v>
+        <v>54</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>141</v>
+        <v>56</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>137</v>
+        <v>117</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>138</v>
+        <v>58</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>142</v>
+        <v>59</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>143</v>
+        <v>54</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>144</v>
+        <v>55</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>145</v>
+        <v>56</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>147</v>
+        <v>58</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>148</v>
+        <v>59</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>150</v>
+        <v>19</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>151</v>
+        <v>20</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>146</v>
+        <v>119</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>147</v>
+        <v>22</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>152</v>
+        <v>24</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>153</v>
+        <v>54</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>154</v>
+        <v>55</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>155</v>
+        <v>56</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>156</v>
+        <v>120</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>157</v>
+        <v>58</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>158</v>
+        <v>59</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>159</v>
+        <v>105</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>160</v>
+        <v>106</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>161</v>
+        <v>107</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>162</v>
+        <v>121</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>147</v>
+        <v>109</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>110</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>164</v>
+        <v>54</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>165</v>
+        <v>55</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>166</v>
+        <v>56</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>167</v>
+        <v>122</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>168</v>
+        <v>58</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>169</v>
+        <v>59</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>159</v>
+        <v>10</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>160</v>
+        <v>11</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>161</v>
+        <v>12</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>170</v>
+        <v>123</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>147</v>
+        <v>15</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>163</v>
+        <v>17</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>171</v>
+        <v>124</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>172</v>
+        <v>125</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>173</v>
+        <v>126</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>174</v>
+        <v>127</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>104</v>
+        <v>128</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>175</v>
+        <v>129</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>176</v>
+        <v>130</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>177</v>
+        <v>131</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>178</v>
+        <v>132</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>179</v>
+        <v>127</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>180</v>
+        <v>128</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>181</v>
+        <v>133</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>182</v>
+        <v>134</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>183</v>
+        <v>135</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>184</v>
+        <v>136</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>185</v>
+        <v>137</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>186</v>
+        <v>138</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>187</v>
+        <v>139</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>188</v>
+        <v>140</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>189</v>
+        <v>141</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>185</v>
+        <v>142</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>51</v>
+        <v>143</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>190</v>
+        <v>144</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>10</v>
+        <v>145</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>11</v>
+        <v>146</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>12</v>
+        <v>147</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>14</v>
+        <v>148</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>17</v>
+        <v>149</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>176</v>
+        <v>150</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>177</v>
+        <v>151</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>178</v>
+        <v>152</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>191</v>
+        <v>153</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>180</v>
+        <v>154</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>181</v>
+        <v>155</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>192</v>
+        <v>156</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>193</v>
+        <v>157</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>194</v>
+        <v>158</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>79</v>
+        <v>159</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>195</v>
+        <v>161</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>196</v>
+        <v>162</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>197</v>
+        <v>163</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>198</v>
+        <v>164</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>79</v>
+        <v>165</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>199</v>
+        <v>167</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>200</v>
+        <v>168</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>201</v>
+        <v>169</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>202</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>203</v>
+        <v>171</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>204</v>
+        <v>172</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>205</v>
+        <v>173</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>206</v>
+        <v>174</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>207</v>
+        <v>175</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>208</v>
+        <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>203</v>
+        <v>177</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>204</v>
+        <v>94</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>209</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>141</v>
+        <v>181</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>210</v>
+        <v>182</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>138</v>
+        <v>183</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>211</v>
+        <v>156</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>212</v>
+        <v>157</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>213</v>
+        <v>158</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>81</v>
+        <v>185</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>214</v>
+        <v>161</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>215</v>
+        <v>186</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>216</v>
+        <v>187</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>217</v>
+        <v>188</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>81</v>
+        <v>189</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>51</v>
+        <v>190</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>218</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>219</v>
+        <v>192</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>220</v>
+        <v>193</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>221</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>223</v>
+        <v>183</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>224</v>
+        <v>196</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>225</v>
+        <v>197</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>226</v>
+        <v>198</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>227</v>
+        <v>199</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>228</v>
+        <v>200</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>138</v>
+        <v>109</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>229</v>
+        <v>201</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>230</v>
+        <v>202</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>231</v>
+        <v>203</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>232</v>
+        <v>204</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>138</v>
+        <v>206</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>233</v>
+        <v>207</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>234</v>
+        <v>208</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>235</v>
+        <v>209</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>236</v>
+        <v>210</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>228</v>
+        <v>211</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>138</v>
+        <v>212</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>237</v>
+        <v>213</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>238</v>
+        <v>10</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>239</v>
+        <v>11</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>240</v>
+        <v>12</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>241</v>
+        <v>14</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>110</v>
+        <v>51</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>242</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>243</v>
+        <v>214</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>244</v>
+        <v>215</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>245</v>
+        <v>216</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>246</v>
+        <v>14</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>247</v>
+        <v>217</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>118</v>
+        <v>197</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>119</v>
+        <v>198</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>120</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>246</v>
+        <v>218</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>121</v>
+        <v>201</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>248</v>
+        <v>219</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>249</v>
+        <v>220</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>250</v>
+        <v>221</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>83</v>
+        <v>222</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>110</v>
+        <v>223</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>251</v>
+        <v>224</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>106</v>
+        <v>225</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>107</v>
+        <v>226</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>108</v>
+        <v>227</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>83</v>
+        <v>228</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>110</v>
+        <v>166</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>111</v>
+        <v>229</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>153</v>
+        <v>230</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>154</v>
+        <v>231</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>155</v>
+        <v>232</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>21</v>
+        <v>233</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>157</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>158</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>18</v>
+        <v>156</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>19</v>
+        <v>157</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>20</v>
+        <v>158</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>21</v>
+        <v>236</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>23</v>
+        <v>161</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>252</v>
+        <v>237</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>147</v>
+        <v>234</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>157</v>
+        <v>172</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>106</v>
+        <v>247</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>107</v>
+        <v>248</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>108</v>
+        <v>249</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>110</v>
+        <v>251</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>111</v>
+        <v>252</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>262</v>
+        <v>203</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>147</v>
+        <v>223</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>147</v>
+        <v>172</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>235</v>
+        <v>263</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>147</v>
+        <v>266</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>270</v>
+        <v>156</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>271</v>
+        <v>157</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>272</v>
+        <v>158</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>273</v>
+        <v>161</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>143</v>
+        <v>269</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>144</v>
+        <v>258</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>145</v>
+        <v>270</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>147</v>
+        <v>272</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>148</v>
+        <v>273</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>182</v>
+        <v>253</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>183</v>
+        <v>203</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>184</v>
+        <v>254</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>27</v>
+        <v>274</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>110</v>
+        <v>223</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>186</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>24</v>
+        <v>202</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>25</v>
+        <v>203</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>26</v>
+        <v>204</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>27</v>
+        <v>275</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>110</v>
+        <v>206</v>
       </c>
       <c r="I87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>29</v>
+        <v>207</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>248</v>
+        <v>208</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>249</v>
+        <v>209</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>250</v>
+        <v>210</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>27</v>
+        <v>276</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>110</v>
+        <v>212</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>251</v>
+        <v>213</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>143</v>
+        <v>277</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>144</v>
+        <v>278</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>145</v>
+        <v>279</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>148</v>
+        <v>281</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>149</v>
+        <v>282</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>150</v>
+        <v>283</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>151</v>
+        <v>284</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>274</v>
+        <v>285</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>147</v>
+        <v>251</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>152</v>
+        <v>286</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>276</v>
+        <v>208</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>277</v>
+        <v>209</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>278</v>
+        <v>210</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>180</v>
+        <v>212</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>280</v>
+        <v>213</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>140</v>
+        <v>289</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>135</v>
+        <v>290</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>141</v>
+        <v>291</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>281</v>
+        <v>292</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>138</v>
+        <v>22</v>
       </c>
       <c r="I93" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>142</v>
+        <v>293</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>180</v>
+        <v>154</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>104</v>
+        <v>234</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>292</v>
+        <v>253</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>48</v>
+        <v>203</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>293</v>
+        <v>254</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>132</v>
+        <v>223</v>
       </c>
       <c r="I96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>295</v>
+        <v>256</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>128</v>
+        <v>305</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>129</v>
+        <v>306</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>130</v>
+        <v>307</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>132</v>
+        <v>234</v>
       </c>
       <c r="I97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>133</v>
+        <v>309</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>187</v>
+        <v>310</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>188</v>
+        <v>311</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>189</v>
+        <v>312</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>30</v>
+        <v>313</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>51</v>
+        <v>234</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>190</v>
+        <v>314</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>24</v>
+        <v>315</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>25</v>
+        <v>316</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>26</v>
+        <v>317</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>30</v>
+        <v>318</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>110</v>
+        <v>319</v>
       </c>
       <c r="I99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>29</v>
+        <v>320</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>248</v>
+        <v>321</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>249</v>
+        <v>322</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>250</v>
+        <v>323</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>30</v>
+        <v>324</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>110</v>
+        <v>154</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>251</v>
+        <v>325</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>211</v>
+        <v>326</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>212</v>
+        <v>327</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>213</v>
+        <v>328</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>30</v>
+        <v>329</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>110</v>
+        <v>166</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>214</v>
+        <v>330</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>296</v>
+        <v>331</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>297</v>
+        <v>332</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>298</v>
+        <v>333</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>299</v>
+        <v>329</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>300</v>
+        <v>166</v>
       </c>
       <c r="I102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>301</v>
+        <v>334</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>302</v>
+        <v>335</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>303</v>
+        <v>198</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>304</v>
+        <v>336</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>299</v>
+        <v>329</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>300</v>
+        <v>166</v>
       </c>
       <c r="I103" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>305</v>
+        <v>337</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>306</v>
+        <v>338</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>307</v>
+        <v>339</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>308</v>
+        <v>340</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>309</v>
+        <v>341</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>310</v>
+        <v>342</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>311</v>
+        <v>343</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>312</v>
+        <v>247</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>313</v>
+        <v>248</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>314</v>
+        <v>249</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>309</v>
+        <v>344</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>147</v>
+        <v>251</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>315</v>
+        <v>252</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>316</v>
+        <v>345</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>317</v>
+        <v>346</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>318</v>
+        <v>347</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>319</v>
+        <v>348</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>310</v>
+        <v>109</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>320</v>
+        <v>349</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>321</v>
+        <v>350</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>322</v>
+        <v>290</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>323</v>
+        <v>351</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>324</v>
+        <v>352</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>104</v>
+        <v>353</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>325</v>
+        <v>354</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>143</v>
+        <v>289</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>144</v>
+        <v>290</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>145</v>
+        <v>291</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>326</v>
+        <v>355</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>147</v>
+        <v>22</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>148</v>
+        <v>293</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>149</v>
+        <v>356</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>150</v>
+        <v>357</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>151</v>
+        <v>358</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>326</v>
+        <v>359</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>147</v>
+        <v>223</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>152</v>
+        <v>360</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>206</v>
+        <v>361</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>207</v>
+        <v>362</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>208</v>
+        <v>363</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>327</v>
+        <v>364</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>204</v>
+        <v>166</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>209</v>
+        <v>365</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>316</v>
+        <v>282</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>317</v>
+        <v>283</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>318</v>
+        <v>284</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>328</v>
+        <v>366</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>310</v>
+        <v>251</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>320</v>
+        <v>286</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>24</v>
+        <v>367</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>25</v>
+        <v>300</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>26</v>
+        <v>368</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>31</v>
+        <v>369</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>110</v>
+        <v>370</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>29</v>
+        <v>371</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>248</v>
+        <v>230</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>31</v>
+        <v>372</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>110</v>
+        <v>234</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>235</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>176</v>
+        <v>197</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>177</v>
+        <v>198</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>178</v>
+        <v>199</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>329</v>
+        <v>373</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>180</v>
+        <v>109</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>32</v>
+        <v>374</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>33</v>
+        <v>375</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>34</v>
+        <v>376</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>35</v>
+        <v>377</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>63</v>
+        <v>378</v>
       </c>
       <c r="I115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>37</v>
+        <v>379</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>330</v>
+        <v>269</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>331</v>
+        <v>258</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>332</v>
+        <v>270</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>333</v>
+        <v>380</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>77</v>
+        <v>272</v>
       </c>
       <c r="I116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>334</v>
+        <v>273</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>18</v>
+        <v>247</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>19</v>
+        <v>248</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>20</v>
+        <v>249</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>38</v>
+        <v>381</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>157</v>
+        <v>251</v>
       </c>
       <c r="I117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>23</v>
+        <v>252</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>335</v>
+        <v>382</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>336</v>
+        <v>383</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>337</v>
+        <v>384</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>338</v>
+        <v>385</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>310</v>
+        <v>109</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>339</v>
+        <v>386</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>340</v>
+        <v>361</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>341</v>
+        <v>362</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>342</v>
+        <v>363</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>338</v>
+        <v>387</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>310</v>
+        <v>166</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>365</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>344</v>
+        <v>388</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>345</v>
+        <v>389</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>346</v>
+        <v>390</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>338</v>
+        <v>391</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>310</v>
+        <v>272</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>347</v>
+        <v>392</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>230</v>
+        <v>393</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>231</v>
+        <v>394</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>232</v>
+        <v>395</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>348</v>
+        <v>391</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>138</v>
+        <v>272</v>
       </c>
       <c r="I121" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>233</v>
+        <v>396</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>349</v>
+        <v>397</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>350</v>
+        <v>398</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>351</v>
+        <v>399</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>348</v>
+        <v>400</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>138</v>
+        <v>251</v>
       </c>
       <c r="I122" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>352</v>
+        <v>401</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>24</v>
+        <v>402</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>25</v>
+        <v>403</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>26</v>
+        <v>404</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>39</v>
+        <v>405</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="I123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>29</v>
+        <v>406</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>248</v>
+        <v>407</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>249</v>
+        <v>389</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>250</v>
+        <v>408</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>39</v>
+        <v>409</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>110</v>
+        <v>166</v>
       </c>
       <c r="I124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>251</v>
+        <v>410</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>143</v>
+        <v>225</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>144</v>
+        <v>226</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>145</v>
+        <v>227</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>353</v>
+        <v>409</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>148</v>
+        <v>229</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>149</v>
+        <v>411</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>150</v>
+        <v>226</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>151</v>
+        <v>412</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>353</v>
+        <v>409</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="I126" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>152</v>
+        <v>413</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>344</v>
+        <v>402</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>345</v>
+        <v>403</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>346</v>
+        <v>404</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>354</v>
+        <v>414</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>310</v>
+        <v>83</v>
       </c>
       <c r="I127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>406</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>355</v>
+        <v>415</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>235</v>
+        <v>416</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>356</v>
+        <v>417</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>357</v>
+        <v>418</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>180</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>358</v>
+        <v>419</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>359</v>
+        <v>299</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>360</v>
+        <v>300</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>361</v>
+        <v>301</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>362</v>
+        <v>420</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>363</v>
+        <v>234</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>364</v>
+        <v>303</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>143</v>
+        <v>421</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>144</v>
+        <v>422</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>145</v>
+        <v>423</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>365</v>
+        <v>424</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>147</v>
+        <v>128</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>148</v>
+        <v>425</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>149</v>
+        <v>426</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>150</v>
+        <v>427</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>151</v>
+        <v>428</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>365</v>
+        <v>429</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>147</v>
+        <v>353</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>152</v>
+        <v>430</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>143</v>
+        <v>431</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>144</v>
+        <v>432</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>145</v>
+        <v>433</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>366</v>
+        <v>434</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>147</v>
+        <v>15</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>148</v>
+        <v>435</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>149</v>
+        <v>338</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>150</v>
+        <v>339</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>151</v>
+        <v>340</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>366</v>
+        <v>436</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>147</v>
+        <v>342</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>152</v>
+        <v>343</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>367</v>
+        <v>437</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>193</v>
+        <v>438</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>368</v>
+        <v>439</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>369</v>
+        <v>440</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>77</v>
+        <v>319</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>370</v>
+        <v>441</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>371</v>
+        <v>397</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>372</v>
+        <v>398</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>373</v>
+        <v>399</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>369</v>
+        <v>442</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>77</v>
+        <v>251</v>
       </c>
       <c r="I135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>374</v>
+        <v>401</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>243</v>
+        <v>18</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>244</v>
+        <v>19</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>245</v>
+        <v>20</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>375</v>
+        <v>21</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>116</v>
+        <v>83</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>247</v>
+        <v>24</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>376</v>
+        <v>443</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>204</v>
+        <v>223</v>
       </c>
       <c r="I137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>377</v>
+        <v>156</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>378</v>
+        <v>157</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>379</v>
+        <v>158</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>90</v>
+        <v>444</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>380</v>
+        <v>161</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>381</v>
+        <v>294</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>382</v>
+        <v>295</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>383</v>
+        <v>296</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>384</v>
+        <v>445</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>36</v>
+        <v>154</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>386</v>
+        <v>446</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>387</v>
+        <v>295</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>388</v>
+        <v>447</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>389</v>
+        <v>448</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>390</v>
+        <v>154</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>391</v>
+        <v>449</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>270</v>
+        <v>446</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>271</v>
+        <v>295</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>272</v>
+        <v>447</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>392</v>
+        <v>450</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>273</v>
+        <v>449</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>143</v>
+        <v>237</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>144</v>
+        <v>238</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>145</v>
+        <v>239</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>392</v>
+        <v>451</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>147</v>
+        <v>234</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>148</v>
+        <v>241</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>182</v>
+        <v>452</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>183</v>
+        <v>135</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>184</v>
+        <v>453</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>393</v>
+        <v>454</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>110</v>
+        <v>342</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>186</v>
+        <v>455</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>187</v>
+        <v>156</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>393</v>
+        <v>456</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>51</v>
+        <v>160</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>190</v>
+        <v>161</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>394</v>
+        <v>202</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>288</v>
+        <v>203</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>395</v>
+        <v>204</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>396</v>
+        <v>457</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>104</v>
+        <v>206</v>
       </c>
       <c r="I145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>397</v>
+        <v>207</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>266</v>
+        <v>139</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>267</v>
+        <v>140</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>268</v>
+        <v>141</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>398</v>
+        <v>458</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>269</v>
+        <v>144</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>252</v>
+        <v>446</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>235</v>
+        <v>295</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>253</v>
+        <v>447</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>398</v>
+        <v>459</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>255</v>
+        <v>449</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>399</v>
+        <v>460</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>341</v>
+        <v>461</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>400</v>
+        <v>462</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>401</v>
+        <v>463</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>180</v>
+        <v>319</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>402</v>
+        <v>464</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>403</v>
+        <v>465</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>404</v>
+        <v>157</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>405</v>
+        <v>466</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>406</v>
+        <v>467</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>168</v>
+        <v>223</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>468</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>408</v>
+        <v>237</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>409</v>
+        <v>238</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>410</v>
+        <v>239</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>93</v>
+        <v>469</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>157</v>
+        <v>234</v>
       </c>
       <c r="I150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>411</v>
+        <v>241</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>192</v>
+        <v>470</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>193</v>
+        <v>471</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>194</v>
+        <v>472</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>93</v>
+        <v>473</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>157</v>
+        <v>172</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>195</v>
+        <v>474</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>412</v>
+        <v>475</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>413</v>
+        <v>476</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>414</v>
+        <v>477</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>93</v>
+        <v>478</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>157</v>
+        <v>342</v>
       </c>
       <c r="I152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>415</v>
+        <v>479</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>196</v>
+        <v>480</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>197</v>
+        <v>481</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>198</v>
+        <v>482</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>93</v>
+        <v>483</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>157</v>
+        <v>223</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>199</v>
+        <v>484</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>128</v>
+        <v>485</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>129</v>
+        <v>486</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>130</v>
+        <v>487</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>43</v>
+        <v>488</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>132</v>
+        <v>234</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>133</v>
+        <v>489</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>40</v>
+        <v>490</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>41</v>
+        <v>491</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>42</v>
+        <v>492</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>43</v>
+        <v>493</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>132</v>
+        <v>109</v>
       </c>
       <c r="I155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>45</v>
+        <v>494</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>134</v>
+        <v>495</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>135</v>
+        <v>496</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>136</v>
+        <v>497</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>416</v>
+        <v>498</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="I156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>139</v>
+        <v>499</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>140</v>
+        <v>500</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>135</v>
+        <v>461</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>141</v>
+        <v>501</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>416</v>
+        <v>502</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>138</v>
+        <v>319</v>
       </c>
       <c r="I157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>142</v>
+        <v>503</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>417</v>
+        <v>504</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>226</v>
+        <v>146</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>418</v>
+        <v>505</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>416</v>
+        <v>506</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>138</v>
+        <v>342</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>419</v>
+        <v>507</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>187</v>
+        <v>508</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>188</v>
+        <v>509</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>189</v>
+        <v>510</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>46</v>
+        <v>511</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>51</v>
+        <v>272</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>190</v>
+        <v>512</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>24</v>
+        <v>374</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>25</v>
+        <v>375</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>26</v>
+        <v>376</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>46</v>
+        <v>513</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>110</v>
+        <v>378</v>
       </c>
       <c r="I160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>29</v>
+        <v>379</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>248</v>
+        <v>514</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>249</v>
+        <v>515</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>250</v>
+        <v>516</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>46</v>
+        <v>517</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>110</v>
+        <v>518</v>
       </c>
       <c r="I161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>251</v>
+        <v>519</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>212</v>
+        <v>193</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>213</v>
+        <v>194</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>46</v>
+        <v>520</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>110</v>
+        <v>183</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>214</v>
+        <v>196</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>420</v>
+        <v>277</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>421</v>
+        <v>278</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>422</v>
+        <v>279</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>423</v>
+        <v>521</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="I163" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>424</v>
+        <v>281</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>425</v>
+        <v>522</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>317</v>
+        <v>523</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>426</v>
+        <v>524</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>50</v>
+        <v>525</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>157</v>
+        <v>128</v>
       </c>
       <c r="I164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>427</v>
+        <v>526</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>47</v>
+        <v>527</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>48</v>
+        <v>528</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>49</v>
+        <v>529</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>50</v>
+        <v>530</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>157</v>
+        <v>272</v>
       </c>
       <c r="I165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>52</v>
+        <v>531</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>428</v>
+        <v>452</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>429</v>
+        <v>135</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>430</v>
+        <v>453</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>431</v>
+        <v>532</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>168</v>
+        <v>342</v>
       </c>
       <c r="I166" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>432</v>
+        <v>455</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>140</v>
+        <v>202</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>135</v>
+        <v>203</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>141</v>
+        <v>204</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>433</v>
+        <v>533</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>138</v>
+        <v>206</v>
       </c>
       <c r="I167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>142</v>
+        <v>207</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>176</v>
+        <v>397</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>177</v>
+        <v>398</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>178</v>
+        <v>399</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>434</v>
+        <v>534</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>180</v>
+        <v>251</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>181</v>
+        <v>401</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>428</v>
+        <v>361</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>429</v>
+        <v>362</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>430</v>
+        <v>363</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>435</v>
+        <v>535</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>432</v>
+        <v>365</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>252</v>
+        <v>452</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>235</v>
+        <v>135</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>253</v>
+        <v>453</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>436</v>
+        <v>536</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>147</v>
+        <v>342</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>255</v>
+        <v>455</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>261</v>
+        <v>537</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>262</v>
+        <v>538</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>263</v>
+        <v>539</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>436</v>
+        <v>540</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>147</v>
+        <v>541</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>265</v>
+        <v>542</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>437</v>
+        <v>174</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>438</v>
+        <v>175</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>439</v>
+        <v>176</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>440</v>
+        <v>543</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>390</v>
+        <v>94</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>441</v>
+        <v>178</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>442</v>
+        <v>544</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>443</v>
+        <v>545</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>444</v>
+        <v>546</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>445</v>
+        <v>547</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>446</v>
+        <v>518</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>447</v>
+        <v>548</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>448</v>
+        <v>549</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>449</v>
+        <v>180</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>450</v>
+        <v>550</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>103</v>
+        <v>551</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>104</v>
+        <v>183</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>451</v>
+        <v>552</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>153</v>
+        <v>277</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>154</v>
+        <v>278</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>155</v>
+        <v>279</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>452</v>
+        <v>553</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>158</v>
+        <v>281</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>192</v>
+        <v>139</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>193</v>
+        <v>140</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>194</v>
+        <v>141</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>453</v>
+        <v>554</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>195</v>
+        <v>144</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>454</v>
+        <v>415</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>455</v>
+        <v>417</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>456</v>
+        <v>555</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>457</v>
+        <v>94</v>
       </c>
       <c r="I177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>458</v>
+        <v>419</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>459</v>
+        <v>556</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>297</v>
+        <v>557</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>460</v>
+        <v>558</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="H178" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="H178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>461</v>
+        <v>560</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>243</v>
+        <v>289</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>244</v>
+        <v>290</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>245</v>
+        <v>291</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>115</v>
+        <v>561</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>116</v>
+        <v>22</v>
       </c>
       <c r="I179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>247</v>
+        <v>293</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>292</v>
+        <v>431</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>48</v>
+        <v>432</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>293</v>
+        <v>433</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>462</v>
+        <v>562</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="I180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>295</v>
+        <v>435</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>463</v>
+        <v>522</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>193</v>
+        <v>523</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>464</v>
+        <v>524</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>465</v>
+        <v>563</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>168</v>
+        <v>128</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>466</v>
+        <v>526</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>428</v>
+        <v>139</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>429</v>
+        <v>140</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>430</v>
+        <v>141</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>467</v>
+        <v>564</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>168</v>
+        <v>143</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>432</v>
+        <v>144</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>468</v>
+        <v>565</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>235</v>
+        <v>566</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>469</v>
+        <v>567</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>470</v>
+        <v>568</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>300</v>
+        <v>569</v>
       </c>
       <c r="I183" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>471</v>
+        <v>570</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>215</v>
+        <v>345</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>216</v>
+        <v>346</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>217</v>
+        <v>347</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>472</v>
+        <v>571</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="I184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>218</v>
+        <v>349</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>448</v>
+        <v>572</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>449</v>
+        <v>573</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>450</v>
+        <v>574</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>473</v>
+        <v>575</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>104</v>
+        <v>166</v>
       </c>
       <c r="I185" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>451</v>
+        <v>576</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>474</v>
+        <v>577</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>476</v>
+        <v>578</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>477</v>
+        <v>579</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>204</v>
+        <v>272</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>478</v>
+        <v>580</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>106</v>
+        <v>214</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>107</v>
+        <v>215</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>108</v>
+        <v>216</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>479</v>
+        <v>581</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="I187" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>111</v>
+        <v>217</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>480</v>
+        <v>582</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>481</v>
+        <v>416</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>482</v>
+        <v>583</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>483</v>
+        <v>584</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>147</v>
+        <v>353</v>
       </c>
       <c r="I188" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>484</v>
+        <v>585</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>24</v>
+        <v>145</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>25</v>
+        <v>146</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>26</v>
+        <v>147</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>53</v>
+        <v>586</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="I189" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>29</v>
+        <v>149</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>485</v>
+        <v>452</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>177</v>
+        <v>135</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>486</v>
+        <v>453</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>125</v>
+        <v>587</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>126</v>
+        <v>342</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>487</v>
+        <v>455</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>399</v>
+        <v>508</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>341</v>
+        <v>509</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>400</v>
+        <v>510</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>488</v>
+        <v>588</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>180</v>
+        <v>272</v>
       </c>
       <c r="I191" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>402</v>
+        <v>512</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>312</v>
+        <v>589</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>313</v>
+        <v>243</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>314</v>
+        <v>590</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>489</v>
+        <v>591</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>147</v>
+        <v>172</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>315</v>
+        <v>592</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>164</v>
+        <v>361</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>165</v>
+        <v>362</v>
       </c>
       <c r="C193" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="F193" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G193" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="H193" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="F193" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I193" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>169</v>
+        <v>365</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>491</v>
+        <v>299</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>492</v>
+        <v>300</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>493</v>
+        <v>301</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>494</v>
+        <v>594</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>138</v>
+        <v>234</v>
       </c>
       <c r="I194" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>495</v>
+        <v>303</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>206</v>
+        <v>475</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>207</v>
+        <v>476</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>208</v>
+        <v>477</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>496</v>
+        <v>595</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>204</v>
+        <v>342</v>
       </c>
       <c r="I195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>209</v>
+        <v>479</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>292</v>
+        <v>310</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>48</v>
+        <v>311</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>293</v>
+        <v>312</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>131</v>
+        <v>596</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>132</v>
+        <v>234</v>
       </c>
       <c r="I196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>295</v>
+        <v>314</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>497</v>
+        <v>597</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>498</v>
+        <v>598</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>499</v>
+        <v>599</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>500</v>
+        <v>600</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>501</v>
+        <v>172</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>502</v>
+        <v>601</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>503</v>
+        <v>446</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>504</v>
+        <v>295</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>505</v>
+        <v>447</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>506</v>
+        <v>602</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>51</v>
+        <v>154</v>
       </c>
       <c r="I198" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>507</v>
+        <v>449</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>420</v>
+        <v>549</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>421</v>
+        <v>180</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>422</v>
+        <v>550</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>508</v>
+        <v>603</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="I199" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>424</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>54</v>
+        <v>460</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>55</v>
+        <v>461</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>56</v>
+        <v>462</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>57</v>
+        <v>604</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>509</v>
+        <v>319</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>59</v>
+        <v>464</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>60</v>
+        <v>605</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>55</v>
+        <v>606</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>61</v>
+        <v>607</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>62</v>
+        <v>608</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>36</v>
+        <v>128</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>64</v>
+        <v>609</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>510</v>
+        <v>345</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>511</v>
+        <v>346</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>512</v>
+        <v>347</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>513</v>
+        <v>610</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>514</v>
+        <v>109</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>515</v>
+        <v>349</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>24</v>
+        <v>611</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>25</v>
+        <v>612</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>26</v>
+        <v>613</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>65</v>
+        <v>614</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>110</v>
+        <v>370</v>
       </c>
       <c r="I203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>29</v>
+        <v>615</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>516</v>
+        <v>156</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>517</v>
+        <v>157</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>518</v>
+        <v>158</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>519</v>
+        <v>616</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>36</v>
+        <v>160</v>
       </c>
       <c r="I204" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>520</v>
+        <v>161</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>521</v>
+        <v>431</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>522</v>
+        <v>432</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>523</v>
+        <v>433</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>524</v>
+        <v>617</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>223</v>
+        <v>15</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>525</v>
+        <v>435</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>243</v>
+        <v>367</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>244</v>
+        <v>300</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>245</v>
+        <v>368</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>526</v>
+        <v>618</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>116</v>
+        <v>370</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>247</v>
+        <v>371</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>491</v>
+        <v>470</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>492</v>
+        <v>471</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>493</v>
+        <v>472</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>527</v>
+        <v>619</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>138</v>
+        <v>172</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>495</v>
+        <v>474</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>225</v>
+        <v>620</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>226</v>
+        <v>621</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>227</v>
+        <v>622</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>137</v>
+        <v>623</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>229</v>
+        <v>624</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>270</v>
+        <v>134</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>271</v>
+        <v>135</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>272</v>
+        <v>136</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>146</v>
+        <v>625</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>147</v>
+        <v>109</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>273</v>
+        <v>138</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>118</v>
+        <v>446</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>119</v>
+        <v>295</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>120</v>
+        <v>447</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>528</v>
+        <v>626</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>116</v>
+        <v>154</v>
       </c>
       <c r="I210" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>121</v>
+        <v>449</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>302</v>
+        <v>214</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>303</v>
+        <v>215</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>304</v>
+        <v>216</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>529</v>
+        <v>627</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>300</v>
+        <v>15</v>
       </c>
       <c r="I211" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>305</v>
+        <v>217</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>442</v>
+        <v>572</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>443</v>
+        <v>573</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>444</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>530</v>
+        <v>628</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>446</v>
+        <v>166</v>
       </c>
       <c r="I212" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>447</v>
+        <v>576</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>100</v>
+        <v>156</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>101</v>
+        <v>157</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>102</v>
+        <v>158</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>531</v>
+        <v>629</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>104</v>
+        <v>160</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>105</v>
+        <v>161</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>394</v>
+        <v>415</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>288</v>
+        <v>416</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>395</v>
+        <v>417</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>532</v>
+        <v>630</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="I214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>397</v>
+        <v>419</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>330</v>
+        <v>465</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>331</v>
+        <v>157</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>332</v>
+        <v>466</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>533</v>
+        <v>631</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>77</v>
+        <v>223</v>
       </c>
       <c r="I215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>334</v>
+        <v>468</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="B216" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="C216" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="F216" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G216" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="H216" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="I216" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J216" s="0" t="s">
         <v>425</v>
-      </c>
-[...19 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>535</v>
+        <v>145</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>536</v>
+        <v>146</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>537</v>
+        <v>147</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>538</v>
+        <v>633</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>157</v>
+        <v>109</v>
       </c>
       <c r="I217" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>539</v>
+        <v>149</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>425</v>
+        <v>299</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>426</v>
+        <v>301</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>156</v>
+        <v>634</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>157</v>
+        <v>234</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>427</v>
+        <v>303</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>287</v>
+        <v>237</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>288</v>
+        <v>238</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>289</v>
+        <v>239</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>540</v>
+        <v>635</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>104</v>
+        <v>234</v>
       </c>
       <c r="I219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>291</v>
+        <v>241</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>510</v>
+        <v>237</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>511</v>
+        <v>238</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>512</v>
+        <v>239</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>541</v>
+        <v>636</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>514</v>
+        <v>234</v>
       </c>
       <c r="I220" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>515</v>
+        <v>241</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>510</v>
+        <v>237</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>511</v>
+        <v>238</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>512</v>
+        <v>239</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>542</v>
+        <v>637</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>514</v>
+        <v>234</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>515</v>
+        <v>241</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>480</v>
+        <v>638</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>481</v>
+        <v>557</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>482</v>
+        <v>639</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>162</v>
+        <v>640</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>147</v>
+        <v>22</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>484</v>
+        <v>641</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>128</v>
+        <v>374</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>129</v>
+        <v>375</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>130</v>
+        <v>376</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>543</v>
+        <v>642</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>132</v>
+        <v>378</v>
       </c>
       <c r="I223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>133</v>
+        <v>379</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>60</v>
+        <v>643</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>61</v>
+        <v>644</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>66</v>
+        <v>645</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>36</v>
+        <v>128</v>
       </c>
       <c r="I224" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>64</v>
+        <v>646</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>67</v>
+        <v>490</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>68</v>
+        <v>491</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>69</v>
+        <v>492</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>70</v>
+        <v>647</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>300</v>
+        <v>109</v>
       </c>
       <c r="I225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>71</v>
+        <v>494</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>428</v>
+        <v>139</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>429</v>
+        <v>140</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>430</v>
+        <v>141</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>167</v>
+        <v>648</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>168</v>
+        <v>143</v>
       </c>
       <c r="I226" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>432</v>
+        <v>144</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>386</v>
+        <v>134</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>387</v>
+        <v>135</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>388</v>
+        <v>136</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>544</v>
+        <v>649</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>390</v>
+        <v>109</v>
       </c>
       <c r="I227" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>391</v>
+        <v>138</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>481</v>
+        <v>491</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>170</v>
+        <v>650</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>147</v>
+        <v>109</v>
       </c>
       <c r="I228" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>545</v>
+        <v>452</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>350</v>
+        <v>135</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>546</v>
+        <v>453</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>547</v>
+        <v>651</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>548</v>
+        <v>342</v>
       </c>
       <c r="I229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>549</v>
+        <v>455</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>100</v>
+        <v>145</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>101</v>
+        <v>146</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>174</v>
+        <v>652</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="I230" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>105</v>
+        <v>149</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>550</v>
+        <v>490</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>551</v>
+        <v>491</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>552</v>
+        <v>492</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>179</v>
+        <v>653</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>180</v>
+        <v>109</v>
       </c>
       <c r="I231" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>553</v>
+        <v>494</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>554</v>
+        <v>338</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>555</v>
+        <v>339</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>556</v>
+        <v>340</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>557</v>
+        <v>654</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>77</v>
+        <v>342</v>
       </c>
       <c r="I232" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>558</v>
+        <v>343</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>474</v>
+        <v>299</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>475</v>
+        <v>300</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>476</v>
+        <v>301</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>185</v>
+        <v>655</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>204</v>
+        <v>234</v>
       </c>
       <c r="I233" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>478</v>
+        <v>303</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>420</v>
+        <v>656</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>421</v>
+        <v>357</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>422</v>
+        <v>657</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>559</v>
+        <v>658</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="I234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>424</v>
+        <v>659</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>428</v>
+        <v>660</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>429</v>
+        <v>491</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>430</v>
+        <v>661</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>560</v>
+        <v>662</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>168</v>
+        <v>272</v>
       </c>
       <c r="I235" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>432</v>
+        <v>663</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>54</v>
+        <v>277</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>55</v>
+        <v>278</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>56</v>
+        <v>279</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>72</v>
+        <v>664</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>509</v>
+        <v>166</v>
       </c>
       <c r="I236" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>59</v>
+        <v>281</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>10</v>
+        <v>665</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>11</v>
+        <v>666</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>12</v>
+        <v>667</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>14</v>
+        <v>668</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="I237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>17</v>
+        <v>669</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>215</v>
+        <v>130</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>216</v>
+        <v>131</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>217</v>
+        <v>132</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>561</v>
+        <v>670</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>51</v>
+        <v>128</v>
       </c>
       <c r="I238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>218</v>
+        <v>133</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>73</v>
+        <v>671</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>75</v>
+        <v>672</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>76</v>
+        <v>103</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="I239" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>78</v>
+        <v>673</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>503</v>
+        <v>674</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>504</v>
+        <v>675</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>505</v>
+        <v>676</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>562</v>
+        <v>104</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="I240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>507</v>
+        <v>677</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>550</v>
+        <v>674</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>551</v>
+        <v>675</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>552</v>
+        <v>676</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>191</v>
+        <v>678</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>180</v>
+        <v>109</v>
       </c>
       <c r="I241" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>553</v>
+        <v>677</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>47</v>
+        <v>310</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>48</v>
+        <v>311</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>49</v>
+        <v>312</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>79</v>
+        <v>679</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>157</v>
+        <v>234</v>
       </c>
       <c r="I242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>52</v>
+        <v>314</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>306</v>
+        <v>490</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>307</v>
+        <v>491</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>308</v>
+        <v>492</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>563</v>
+        <v>108</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>310</v>
+        <v>109</v>
       </c>
       <c r="I243" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>311</v>
+        <v>494</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>302</v>
+        <v>589</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>303</v>
+        <v>243</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>304</v>
+        <v>590</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>564</v>
+        <v>680</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>300</v>
+        <v>172</v>
       </c>
       <c r="I244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>305</v>
+        <v>592</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>474</v>
+        <v>681</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>475</v>
+        <v>295</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>476</v>
+        <v>682</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>203</v>
+        <v>683</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>204</v>
+        <v>128</v>
       </c>
       <c r="I245" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>478</v>
+        <v>684</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>399</v>
+        <v>620</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>341</v>
+        <v>621</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>400</v>
+        <v>622</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>565</v>
+        <v>685</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>180</v>
+        <v>143</v>
       </c>
       <c r="I246" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>402</v>
+        <v>624</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>386</v>
+        <v>620</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>387</v>
+        <v>621</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>388</v>
+        <v>622</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>566</v>
+        <v>686</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>390</v>
+        <v>143</v>
       </c>
       <c r="I247" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>391</v>
+        <v>624</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>24</v>
+        <v>687</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>25</v>
+        <v>125</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>26</v>
+        <v>688</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>80</v>
+        <v>111</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="I248" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>29</v>
+        <v>689</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>386</v>
+        <v>565</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>387</v>
+        <v>566</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>388</v>
+        <v>567</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>567</v>
+        <v>690</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>390</v>
+        <v>569</v>
       </c>
       <c r="I249" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>391</v>
+        <v>570</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>568</v>
+        <v>687</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>188</v>
+        <v>125</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>569</v>
+        <v>688</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>570</v>
+        <v>691</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>300</v>
+        <v>15</v>
       </c>
       <c r="I250" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>571</v>
+        <v>689</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>134</v>
+        <v>277</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>135</v>
+        <v>278</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>136</v>
+        <v>279</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>210</v>
+        <v>692</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>138</v>
+        <v>166</v>
       </c>
       <c r="I251" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>139</v>
+        <v>281</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>572</v>
+        <v>350</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>573</v>
+        <v>290</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>574</v>
+        <v>351</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>575</v>
+        <v>693</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>457</v>
+        <v>353</v>
       </c>
       <c r="I252" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>576</v>
+        <v>354</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>577</v>
+        <v>421</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>578</v>
+        <v>422</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>579</v>
+        <v>423</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>580</v>
+        <v>694</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>104</v>
+        <v>128</v>
       </c>
       <c r="I253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>581</v>
+        <v>425</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>480</v>
+        <v>565</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>481</v>
+        <v>566</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>482</v>
+        <v>567</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>582</v>
+        <v>112</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>147</v>
+        <v>569</v>
       </c>
       <c r="I254" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>484</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>497</v>
+        <v>192</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>498</v>
+        <v>193</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>499</v>
+        <v>194</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>583</v>
+        <v>695</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>501</v>
+        <v>183</v>
       </c>
       <c r="I255" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>502</v>
+        <v>196</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>122</v>
+        <v>696</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>123</v>
+        <v>697</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>124</v>
+        <v>698</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>584</v>
+        <v>699</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>126</v>
+        <v>172</v>
       </c>
       <c r="I256" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>127</v>
+        <v>700</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>480</v>
+        <v>701</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>481</v>
+        <v>598</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>482</v>
+        <v>702</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>585</v>
+        <v>703</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>147</v>
+        <v>704</v>
       </c>
       <c r="I257" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>484</v>
+        <v>705</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>497</v>
+        <v>242</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>498</v>
+        <v>243</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>499</v>
+        <v>244</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>586</v>
+        <v>706</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>501</v>
+        <v>172</v>
       </c>
       <c r="I258" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>502</v>
+        <v>246</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>24</v>
+        <v>707</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>25</v>
+        <v>538</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>26</v>
+        <v>708</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>81</v>
+        <v>709</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>110</v>
+        <v>183</v>
       </c>
       <c r="I259" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>29</v>
+        <v>710</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>521</v>
+        <v>589</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>522</v>
+        <v>243</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>523</v>
+        <v>590</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>587</v>
+        <v>711</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>223</v>
+        <v>172</v>
       </c>
       <c r="I260" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>525</v>
+        <v>592</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>588</v>
+        <v>544</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>589</v>
+        <v>545</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>590</v>
+        <v>546</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>591</v>
+        <v>712</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>592</v>
+        <v>518</v>
       </c>
       <c r="I261" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>593</v>
+        <v>548</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>554</v>
+        <v>713</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>555</v>
+        <v>714</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>556</v>
+        <v>715</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>594</v>
+        <v>716</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>77</v>
+        <v>128</v>
       </c>
       <c r="I262" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>558</v>
+        <v>717</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>595</v>
+        <v>179</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>596</v>
+        <v>180</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>597</v>
+        <v>181</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>598</v>
+        <v>718</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>599</v>
+        <v>183</v>
       </c>
       <c r="I263" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>600</v>
+        <v>184</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>601</v>
+        <v>437</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>602</v>
+        <v>438</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>603</v>
+        <v>439</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>604</v>
+        <v>719</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>605</v>
+        <v>319</v>
       </c>
       <c r="I264" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>606</v>
+        <v>441</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>417</v>
+        <v>582</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>226</v>
+        <v>416</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>418</v>
+        <v>583</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>607</v>
+        <v>720</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>138</v>
+        <v>353</v>
       </c>
       <c r="I265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>419</v>
+        <v>585</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>521</v>
+        <v>350</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>522</v>
+        <v>290</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>523</v>
+        <v>351</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>608</v>
+        <v>721</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>223</v>
+        <v>353</v>
       </c>
       <c r="I266" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>525</v>
+        <v>354</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>215</v>
+        <v>411</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>217</v>
+        <v>412</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>609</v>
+        <v>722</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>51</v>
+        <v>166</v>
       </c>
       <c r="I267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>218</v>
+        <v>413</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>516</v>
+        <v>480</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>517</v>
+        <v>481</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>518</v>
+        <v>482</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>610</v>
+        <v>723</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>36</v>
+        <v>223</v>
       </c>
       <c r="I268" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>520</v>
+        <v>484</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>243</v>
+        <v>402</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>244</v>
+        <v>403</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>245</v>
+        <v>404</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>611</v>
+        <v>724</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>116</v>
+        <v>83</v>
       </c>
       <c r="I269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>247</v>
+        <v>406</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>612</v>
+        <v>725</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>613</v>
+        <v>726</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>614</v>
+        <v>727</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>615</v>
+        <v>728</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>300</v>
+        <v>234</v>
       </c>
       <c r="I270" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>616</v>
+        <v>729</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>617</v>
+        <v>730</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>226</v>
+        <v>731</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>618</v>
+        <v>732</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>222</v>
+        <v>733</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>310</v>
+        <v>160</v>
       </c>
       <c r="I271" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>619</v>
+        <v>734</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>82</v>
+        <v>28</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="I272" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>386</v>
+        <v>282</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>387</v>
+        <v>283</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>388</v>
+        <v>284</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>620</v>
+        <v>735</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>390</v>
+        <v>251</v>
       </c>
       <c r="I273" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>391</v>
+        <v>286</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>621</v>
+        <v>572</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>438</v>
+        <v>573</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>622</v>
+        <v>574</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>623</v>
+        <v>736</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>390</v>
+        <v>166</v>
       </c>
       <c r="I274" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>624</v>
+        <v>576</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>316</v>
+        <v>168</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>317</v>
+        <v>169</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>318</v>
+        <v>170</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>625</v>
+        <v>737</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>310</v>
+        <v>172</v>
       </c>
       <c r="I275" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>320</v>
+        <v>173</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>626</v>
+        <v>437</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>627</v>
+        <v>438</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>628</v>
+        <v>439</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>629</v>
+        <v>738</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>363</v>
+        <v>319</v>
       </c>
       <c r="I276" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>630</v>
+        <v>441</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>417</v>
+        <v>537</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>226</v>
+        <v>538</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>418</v>
+        <v>539</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>228</v>
+        <v>739</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>138</v>
+        <v>541</v>
       </c>
       <c r="I277" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>419</v>
+        <v>542</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>292</v>
+        <v>214</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>48</v>
+        <v>215</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>293</v>
+        <v>216</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>631</v>
+        <v>113</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="I278" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>295</v>
+        <v>217</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>632</v>
+        <v>475</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>201</v>
+        <v>476</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>633</v>
+        <v>477</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>241</v>
+        <v>740</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>110</v>
+        <v>342</v>
       </c>
       <c r="I279" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>634</v>
+        <v>479</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>635</v>
+        <v>514</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>636</v>
+        <v>515</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>637</v>
+        <v>516</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>246</v>
+        <v>741</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>116</v>
+        <v>518</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>638</v>
+        <v>519</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>292</v>
+        <v>643</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>48</v>
+        <v>327</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>293</v>
+        <v>644</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>639</v>
+        <v>742</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="I281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>295</v>
+        <v>646</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>640</v>
+        <v>522</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>641</v>
+        <v>523</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>642</v>
+        <v>524</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>643</v>
+        <v>743</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>300</v>
+        <v>128</v>
       </c>
       <c r="I282" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>644</v>
+        <v>526</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>425</v>
+        <v>620</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>317</v>
+        <v>621</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>426</v>
+        <v>622</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>645</v>
+        <v>744</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="I283" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>427</v>
+        <v>624</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>646</v>
+        <v>219</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>449</v>
+        <v>220</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>647</v>
+        <v>221</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>648</v>
+        <v>745</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>649</v>
+        <v>223</v>
       </c>
       <c r="I284" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>650</v>
+        <v>224</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>24</v>
+        <v>465</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>25</v>
+        <v>157</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>26</v>
+        <v>466</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>83</v>
+        <v>746</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>110</v>
+        <v>223</v>
       </c>
       <c r="I285" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>29</v>
+        <v>468</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>425</v>
+        <v>289</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>317</v>
+        <v>290</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>426</v>
+        <v>291</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>21</v>
+        <v>747</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>157</v>
+        <v>22</v>
       </c>
       <c r="I286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>427</v>
+        <v>293</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>261</v>
+        <v>748</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>262</v>
+        <v>749</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>263</v>
+        <v>750</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>254</v>
+        <v>751</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="I287" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>265</v>
+        <v>752</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>454</v>
+        <v>31</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>421</v>
+        <v>32</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>455</v>
+        <v>33</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>651</v>
+        <v>34</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>457</v>
+        <v>166</v>
       </c>
       <c r="I288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>458</v>
+        <v>35</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>535</v>
+        <v>465</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>536</v>
+        <v>157</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>537</v>
+        <v>466</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>259</v>
+        <v>753</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>157</v>
+        <v>223</v>
       </c>
       <c r="I289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>539</v>
+        <v>468</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>504</v>
+        <v>515</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>505</v>
+        <v>516</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>652</v>
+        <v>754</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>51</v>
+        <v>518</v>
       </c>
       <c r="I290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>507</v>
+        <v>519</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>149</v>
+        <v>208</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>150</v>
+        <v>209</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>151</v>
+        <v>210</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>264</v>
+        <v>755</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>147</v>
+        <v>212</v>
       </c>
       <c r="I291" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>152</v>
+        <v>213</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>84</v>
+        <v>426</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>41</v>
+        <v>427</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>85</v>
+        <v>428</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>86</v>
+        <v>756</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>15</v>
+        <v>353</v>
       </c>
       <c r="I292" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>88</v>
+        <v>430</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>211</v>
+        <v>504</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>212</v>
+        <v>146</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>213</v>
+        <v>505</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>27</v>
+        <v>757</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>110</v>
+        <v>342</v>
       </c>
       <c r="I293" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>214</v>
+        <v>507</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>577</v>
+        <v>758</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>578</v>
+        <v>759</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>579</v>
+        <v>760</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>653</v>
+        <v>761</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>104</v>
+        <v>223</v>
       </c>
       <c r="I294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>581</v>
+        <v>762</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>425</v>
+        <v>763</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>317</v>
+        <v>357</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>426</v>
+        <v>764</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>654</v>
+        <v>765</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="I295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>427</v>
+        <v>766</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>595</v>
+        <v>36</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>596</v>
+        <v>37</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>597</v>
+        <v>38</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>655</v>
+        <v>39</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>599</v>
+        <v>94</v>
       </c>
       <c r="I296" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>600</v>
+        <v>41</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>270</v>
+        <v>490</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>271</v>
+        <v>491</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>272</v>
+        <v>492</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>767</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>147</v>
+        <v>109</v>
       </c>
       <c r="I297" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>273</v>
+        <v>494</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>442</v>
+        <v>758</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>443</v>
+        <v>759</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>444</v>
+        <v>760</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>656</v>
+        <v>768</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>446</v>
+        <v>223</v>
       </c>
       <c r="I298" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>447</v>
+        <v>762</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>270</v>
+        <v>656</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>271</v>
+        <v>357</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>272</v>
+        <v>657</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>275</v>
+        <v>769</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>147</v>
+        <v>172</v>
       </c>
       <c r="I299" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>273</v>
+        <v>659</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>516</v>
+        <v>504</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>517</v>
+        <v>146</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>518</v>
+        <v>505</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>657</v>
+        <v>770</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>36</v>
+        <v>342</v>
       </c>
       <c r="I300" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>658</v>
+        <v>537</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>277</v>
+        <v>538</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>659</v>
+        <v>539</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>279</v>
+        <v>771</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>180</v>
+        <v>541</v>
       </c>
       <c r="I301" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>660</v>
+        <v>542</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>128</v>
+        <v>577</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>129</v>
+        <v>209</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>130</v>
+        <v>578</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>661</v>
+        <v>772</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>132</v>
+        <v>272</v>
       </c>
       <c r="I302" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>133</v>
+        <v>580</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>281</v>
+        <v>773</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="I303" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>139</v>
+        <v>155</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>646</v>
+        <v>707</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>449</v>
+        <v>538</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>647</v>
+        <v>708</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>285</v>
+        <v>774</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>649</v>
+        <v>183</v>
       </c>
       <c r="I304" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>650</v>
+        <v>710</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>425</v>
+        <v>42</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>317</v>
+        <v>26</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>426</v>
+        <v>43</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>662</v>
+        <v>44</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>157</v>
+        <v>775</v>
       </c>
       <c r="I305" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>427</v>
+        <v>46</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>663</v>
+        <v>748</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>664</v>
+        <v>749</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>665</v>
+        <v>750</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>666</v>
+        <v>776</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>310</v>
+        <v>154</v>
       </c>
       <c r="I306" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>667</v>
+        <v>752</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>516</v>
+        <v>730</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>517</v>
+        <v>731</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>518</v>
+        <v>732</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>668</v>
+        <v>777</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>36</v>
+        <v>160</v>
       </c>
       <c r="I307" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>520</v>
+        <v>734</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>669</v>
+        <v>124</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>670</v>
+        <v>125</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>671</v>
+        <v>126</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>672</v>
+        <v>778</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>51</v>
+        <v>128</v>
       </c>
       <c r="I308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>673</v>
+        <v>129</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>480</v>
+        <v>779</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>481</v>
+        <v>780</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>482</v>
+        <v>781</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>674</v>
+        <v>782</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>147</v>
+        <v>704</v>
       </c>
       <c r="I309" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>484</v>
+        <v>783</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>675</v>
+        <v>114</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="I310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>159</v>
+        <v>393</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>160</v>
+        <v>394</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>161</v>
+        <v>395</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>676</v>
+        <v>784</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>147</v>
+        <v>272</v>
       </c>
       <c r="I311" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>163</v>
+        <v>396</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>420</v>
+        <v>225</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>421</v>
+        <v>226</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>422</v>
+        <v>227</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>290</v>
+        <v>785</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="I312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>424</v>
+        <v>229</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>437</v>
+        <v>310</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>438</v>
+        <v>311</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>439</v>
+        <v>312</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>677</v>
+        <v>786</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>390</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>441</v>
+        <v>314</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>442</v>
+        <v>787</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>443</v>
+        <v>788</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>444</v>
+        <v>789</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>294</v>
+        <v>790</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>446</v>
+        <v>272</v>
       </c>
       <c r="I314" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>447</v>
+        <v>791</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>182</v>
+        <v>611</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>183</v>
+        <v>612</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>184</v>
+        <v>613</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>30</v>
+        <v>792</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>110</v>
+        <v>370</v>
       </c>
       <c r="I315" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>186</v>
+        <v>615</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>612</v>
+        <v>793</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>613</v>
+        <v>794</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>614</v>
+        <v>795</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>678</v>
+        <v>796</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>300</v>
+        <v>154</v>
       </c>
       <c r="I316" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>616</v>
+        <v>797</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>646</v>
+        <v>47</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>449</v>
+        <v>48</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>647</v>
+        <v>49</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>679</v>
+        <v>50</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>649</v>
+        <v>15</v>
       </c>
       <c r="I317" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>650</v>
+        <v>52</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>403</v>
+        <v>793</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>404</v>
+        <v>794</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>405</v>
+        <v>795</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>680</v>
+        <v>798</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="I318" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>407</v>
+        <v>797</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>681</v>
+        <v>25</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>297</v>
+        <v>26</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>682</v>
+        <v>27</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>683</v>
+        <v>53</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>300</v>
+        <v>15</v>
       </c>
       <c r="I319" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>684</v>
+        <v>30</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>685</v>
+        <v>345</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>686</v>
+        <v>346</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>687</v>
+        <v>347</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>688</v>
+        <v>115</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>310</v>
+        <v>109</v>
       </c>
       <c r="I320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>689</v>
+        <v>349</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>485</v>
+        <v>577</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>177</v>
+        <v>209</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>486</v>
+        <v>578</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>690</v>
+        <v>799</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>126</v>
+        <v>272</v>
       </c>
       <c r="I321" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>487</v>
+        <v>580</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>681</v>
+        <v>202</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>297</v>
+        <v>203</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>682</v>
+        <v>204</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>299</v>
+        <v>800</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>300</v>
+        <v>206</v>
       </c>
       <c r="I322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>684</v>
+        <v>207</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>646</v>
+        <v>801</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>449</v>
+        <v>209</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>647</v>
+        <v>802</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>309</v>
+        <v>803</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>649</v>
+        <v>804</v>
       </c>
       <c r="I323" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>650</v>
+        <v>805</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>459</v>
+        <v>671</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>297</v>
+        <v>72</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>460</v>
+        <v>672</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>691</v>
+        <v>116</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="I324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>461</v>
+        <v>673</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>692</v>
+        <v>402</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>387</v>
+        <v>403</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>693</v>
+        <v>404</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>319</v>
+        <v>806</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>310</v>
+        <v>83</v>
       </c>
       <c r="I325" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>694</v>
+        <v>406</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>206</v>
+        <v>242</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>207</v>
+        <v>243</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>208</v>
+        <v>244</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>695</v>
+        <v>807</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>204</v>
+        <v>172</v>
       </c>
       <c r="I326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>209</v>
+        <v>246</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>171</v>
+        <v>808</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>172</v>
+        <v>557</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>173</v>
+        <v>809</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>324</v>
+        <v>64</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="I327" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>175</v>
+        <v>810</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>270</v>
+        <v>811</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>271</v>
+        <v>812</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>272</v>
+        <v>813</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>326</v>
+        <v>814</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>147</v>
+        <v>22</v>
       </c>
       <c r="I328" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>273</v>
+        <v>815</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>474</v>
+        <v>168</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>475</v>
+        <v>169</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>476</v>
+        <v>170</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>327</v>
+        <v>816</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>204</v>
+        <v>172</v>
       </c>
       <c r="I329" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>478</v>
+        <v>173</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>306</v>
+        <v>817</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>307</v>
+        <v>818</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>308</v>
+        <v>819</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>328</v>
+        <v>820</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>310</v>
+        <v>154</v>
       </c>
       <c r="I330" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>311</v>
+        <v>821</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>437</v>
+        <v>660</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>438</v>
+        <v>491</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>439</v>
+        <v>661</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>696</v>
+        <v>822</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>390</v>
+        <v>272</v>
       </c>
       <c r="I331" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>441</v>
+        <v>663</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>211</v>
+        <v>495</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>212</v>
+        <v>496</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>213</v>
+        <v>497</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>31</v>
+        <v>823</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>110</v>
+        <v>154</v>
       </c>
       <c r="I332" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>214</v>
+        <v>499</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>595</v>
+        <v>824</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>596</v>
+        <v>825</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>597</v>
+        <v>826</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>697</v>
+        <v>827</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>599</v>
+        <v>154</v>
       </c>
       <c r="I333" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>600</v>
+        <v>828</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>394</v>
+        <v>495</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>288</v>
+        <v>496</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>395</v>
+        <v>497</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>698</v>
+        <v>829</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>104</v>
+        <v>154</v>
       </c>
       <c r="I334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>397</v>
+        <v>499</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>474</v>
+        <v>495</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>475</v>
+        <v>496</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>476</v>
+        <v>497</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>699</v>
+        <v>830</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>204</v>
+        <v>154</v>
       </c>
       <c r="I335" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>478</v>
+        <v>499</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>568</v>
+        <v>446</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>188</v>
+        <v>295</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>569</v>
+        <v>447</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>700</v>
+        <v>831</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>300</v>
+        <v>154</v>
       </c>
       <c r="I336" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>571</v>
+        <v>449</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>550</v>
+        <v>824</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>551</v>
+        <v>825</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>552</v>
+        <v>826</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>329</v>
+        <v>832</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>180</v>
+        <v>154</v>
       </c>
       <c r="I337" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>553</v>
+        <v>828</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>635</v>
+        <v>824</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>636</v>
+        <v>825</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>637</v>
+        <v>826</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>701</v>
+        <v>833</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>116</v>
+        <v>154</v>
       </c>
       <c r="I338" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>638</v>
+        <v>828</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>480</v>
+        <v>446</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>481</v>
+        <v>295</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>482</v>
+        <v>447</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>702</v>
+        <v>834</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="I339" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>484</v>
+        <v>449</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>516</v>
+        <v>495</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>517</v>
+        <v>496</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>518</v>
+        <v>497</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>35</v>
+        <v>835</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>36</v>
+        <v>154</v>
       </c>
       <c r="I340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>520</v>
+        <v>499</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>703</v>
+        <v>544</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>704</v>
+        <v>545</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>705</v>
+        <v>546</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>706</v>
+        <v>836</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>180</v>
+        <v>518</v>
       </c>
       <c r="I341" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>707</v>
+        <v>548</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>211</v>
+        <v>446</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>212</v>
+        <v>295</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>213</v>
+        <v>447</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>708</v>
+        <v>837</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>110</v>
+        <v>154</v>
       </c>
       <c r="I342" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>214</v>
+        <v>449</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>386</v>
+        <v>446</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>387</v>
+        <v>295</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>388</v>
+        <v>447</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>709</v>
+        <v>838</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>390</v>
+        <v>154</v>
       </c>
       <c r="I343" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>391</v>
+        <v>449</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>710</v>
+        <v>321</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>429</v>
+        <v>322</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>711</v>
+        <v>323</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>333</v>
+        <v>839</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="I344" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>712</v>
+        <v>325</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>425</v>
+        <v>294</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>317</v>
+        <v>295</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>426</v>
+        <v>296</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>713</v>
+        <v>840</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="I345" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>427</v>
+        <v>298</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>84</v>
+        <v>495</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>41</v>
+        <v>496</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>85</v>
+        <v>497</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>89</v>
+        <v>841</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="I346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>88</v>
+        <v>499</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>192</v>
+        <v>801</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>194</v>
+        <v>802</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>38</v>
+        <v>842</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>157</v>
+        <v>804</v>
       </c>
       <c r="I347" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>195</v>
+        <v>805</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>256</v>
+        <v>565</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>257</v>
+        <v>566</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>258</v>
+        <v>567</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>714</v>
+        <v>843</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>157</v>
+        <v>569</v>
       </c>
       <c r="I348" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>260</v>
+        <v>570</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>219</v>
+        <v>844</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>220</v>
+        <v>845</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>221</v>
+        <v>846</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>338</v>
+        <v>847</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>223</v>
+        <v>154</v>
       </c>
       <c r="I349" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>224</v>
+        <v>848</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>635</v>
+        <v>130</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>636</v>
+        <v>131</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>637</v>
+        <v>132</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>715</v>
+        <v>849</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="I350" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>638</v>
+        <v>133</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>716</v>
+        <v>237</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>123</v>
+        <v>238</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>717</v>
+        <v>239</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>718</v>
+        <v>850</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>51</v>
+        <v>234</v>
       </c>
       <c r="I351" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>719</v>
+        <v>241</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>417</v>
+        <v>537</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>226</v>
+        <v>538</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>418</v>
+        <v>539</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>348</v>
+        <v>851</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>138</v>
+        <v>541</v>
       </c>
       <c r="I352" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>419</v>
+        <v>542</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>720</v>
+        <v>549</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>721</v>
+        <v>180</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>722</v>
+        <v>550</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>723</v>
+        <v>852</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>87</v>
+        <v>183</v>
       </c>
       <c r="I353" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>724</v>
+        <v>552</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>394</v>
+        <v>817</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>288</v>
+        <v>818</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>395</v>
+        <v>819</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>39</v>
+        <v>853</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>104</v>
+        <v>154</v>
       </c>
       <c r="I354" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>397</v>
+        <v>821</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>282</v>
+        <v>801</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>283</v>
+        <v>209</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>284</v>
+        <v>802</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>725</v>
+        <v>854</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>180</v>
+        <v>804</v>
       </c>
       <c r="I355" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>286</v>
+        <v>805</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>270</v>
+        <v>817</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>271</v>
+        <v>818</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>272</v>
+        <v>819</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>353</v>
+        <v>855</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="I356" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>273</v>
+        <v>821</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>685</v>
+        <v>544</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>686</v>
+        <v>545</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>687</v>
+        <v>546</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>726</v>
+        <v>856</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>310</v>
+        <v>518</v>
       </c>
       <c r="I357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>689</v>
+        <v>548</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>340</v>
+        <v>857</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>341</v>
+        <v>858</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>342</v>
+        <v>859</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>354</v>
+        <v>69</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>310</v>
+        <v>234</v>
       </c>
       <c r="I358" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>343</v>
+        <v>860</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>703</v>
+        <v>465</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>704</v>
+        <v>157</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>705</v>
+        <v>466</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>357</v>
+        <v>861</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>180</v>
+        <v>223</v>
       </c>
       <c r="I359" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>707</v>
+        <v>468</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>626</v>
+        <v>801</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>627</v>
+        <v>209</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>628</v>
+        <v>802</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>362</v>
+        <v>862</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>363</v>
+        <v>804</v>
       </c>
       <c r="I360" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>630</v>
+        <v>805</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>112</v>
+        <v>801</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>113</v>
+        <v>209</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>114</v>
+        <v>802</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>727</v>
+        <v>863</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>116</v>
+        <v>804</v>
       </c>
       <c r="I361" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>117</v>
+        <v>805</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>728</v>
+        <v>817</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>729</v>
+        <v>818</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>730</v>
+        <v>819</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>731</v>
+        <v>864</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>599</v>
+        <v>154</v>
       </c>
       <c r="I362" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>732</v>
+        <v>821</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>270</v>
+        <v>495</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>271</v>
+        <v>496</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>272</v>
+        <v>497</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>365</v>
+        <v>865</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="I363" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>273</v>
+        <v>499</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>192</v>
+        <v>611</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>193</v>
+        <v>612</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>194</v>
+        <v>613</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>733</v>
+        <v>866</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>157</v>
+        <v>370</v>
       </c>
       <c r="I364" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>195</v>
+        <v>615</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>535</v>
+        <v>844</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>536</v>
+        <v>845</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>537</v>
+        <v>846</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>734</v>
+        <v>867</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="I365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>539</v>
+        <v>848</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>306</v>
+        <v>748</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>307</v>
+        <v>749</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>308</v>
+        <v>750</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>735</v>
+        <v>868</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>310</v>
+        <v>154</v>
       </c>
       <c r="I366" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>311</v>
+        <v>752</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>225</v>
+        <v>707</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>226</v>
+        <v>538</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>227</v>
+        <v>708</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>736</v>
+        <v>869</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>138</v>
+        <v>183</v>
       </c>
       <c r="I367" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>229</v>
+        <v>710</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>270</v>
+        <v>801</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>271</v>
+        <v>209</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>272</v>
+        <v>802</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>366</v>
+        <v>870</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>147</v>
+        <v>804</v>
       </c>
       <c r="I368" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>273</v>
+        <v>805</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>463</v>
+        <v>811</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>193</v>
+        <v>812</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>464</v>
+        <v>813</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>737</v>
+        <v>871</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>168</v>
+        <v>22</v>
       </c>
       <c r="I369" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>466</v>
+        <v>815</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>738</v>
+        <v>208</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>475</v>
+        <v>209</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>739</v>
+        <v>210</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>740</v>
+        <v>872</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>168</v>
+        <v>212</v>
       </c>
       <c r="I370" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>741</v>
+        <v>213</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>480</v>
+        <v>397</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>481</v>
+        <v>398</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>482</v>
+        <v>399</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>742</v>
+        <v>873</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>147</v>
+        <v>251</v>
       </c>
       <c r="I371" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>484</v>
+        <v>401</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="B372" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C372" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G372" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="H372" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="I372" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J372" s="0" t="s">
         <v>149</v>
-      </c>
-[...19 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>744</v>
+        <v>620</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>372</v>
+        <v>621</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>745</v>
+        <v>622</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>369</v>
+        <v>875</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>77</v>
+        <v>143</v>
       </c>
       <c r="I373" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>746</v>
+        <v>624</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>312</v>
+        <v>817</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>313</v>
+        <v>818</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>314</v>
+        <v>819</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>747</v>
+        <v>876</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="I374" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>315</v>
+        <v>821</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>635</v>
+        <v>549</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>636</v>
+        <v>180</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>637</v>
+        <v>550</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>375</v>
+        <v>877</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>116</v>
+        <v>183</v>
       </c>
       <c r="I375" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>638</v>
+        <v>552</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>296</v>
+        <v>460</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>297</v>
+        <v>461</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>298</v>
+        <v>462</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>748</v>
+        <v>70</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>300</v>
+        <v>319</v>
       </c>
       <c r="I376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>301</v>
+        <v>464</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>669</v>
+        <v>495</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>670</v>
+        <v>496</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>671</v>
+        <v>497</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>749</v>
+        <v>878</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>51</v>
+        <v>154</v>
       </c>
       <c r="I377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>673</v>
+        <v>499</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>122</v>
+        <v>811</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>123</v>
+        <v>812</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>124</v>
+        <v>813</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>750</v>
+        <v>879</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>126</v>
+        <v>22</v>
       </c>
       <c r="I378" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>127</v>
+        <v>815</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>474</v>
+        <v>514</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>475</v>
+        <v>515</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>476</v>
+        <v>516</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>376</v>
+        <v>880</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>204</v>
+        <v>518</v>
       </c>
       <c r="I379" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>478</v>
+        <v>519</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>510</v>
+        <v>537</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>511</v>
+        <v>538</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>512</v>
+        <v>539</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>751</v>
+        <v>881</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>514</v>
+        <v>541</v>
       </c>
       <c r="I380" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>515</v>
+        <v>542</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>24</v>
+        <v>801</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>25</v>
+        <v>209</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>26</v>
+        <v>802</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>90</v>
+        <v>882</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>110</v>
+        <v>804</v>
       </c>
       <c r="I381" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>29</v>
+        <v>805</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>646</v>
+        <v>145</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>449</v>
+        <v>146</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>647</v>
+        <v>147</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>752</v>
+        <v>74</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>649</v>
+        <v>109</v>
       </c>
       <c r="I382" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>650</v>
+        <v>149</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>330</v>
+        <v>475</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>331</v>
+        <v>476</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>332</v>
+        <v>477</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>753</v>
+        <v>883</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>77</v>
+        <v>342</v>
       </c>
       <c r="I383" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>334</v>
+        <v>479</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>510</v>
+        <v>793</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>511</v>
+        <v>794</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>512</v>
+        <v>795</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>754</v>
+        <v>884</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>514</v>
+        <v>154</v>
       </c>
       <c r="I384" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>515</v>
+        <v>797</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>554</v>
+        <v>748</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>555</v>
+        <v>749</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>556</v>
+        <v>750</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>755</v>
+        <v>885</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>77</v>
+        <v>154</v>
       </c>
       <c r="I385" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>558</v>
+        <v>752</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>663</v>
+        <v>801</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>664</v>
+        <v>209</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>665</v>
+        <v>802</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>756</v>
+        <v>886</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>310</v>
+        <v>804</v>
       </c>
       <c r="I386" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>667</v>
+        <v>805</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>282</v>
+        <v>857</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>283</v>
+        <v>858</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>284</v>
+        <v>859</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>757</v>
+        <v>887</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>180</v>
+        <v>234</v>
       </c>
       <c r="I387" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>286</v>
+        <v>860</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>60</v>
+        <v>888</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>55</v>
+        <v>889</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>61</v>
+        <v>890</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>91</v>
+        <v>891</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="I388" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>64</v>
+        <v>892</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>510</v>
+        <v>374</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>511</v>
+        <v>375</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>512</v>
+        <v>376</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>758</v>
+        <v>893</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>514</v>
+        <v>378</v>
       </c>
       <c r="I389" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>515</v>
+        <v>379</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>149</v>
+        <v>475</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>150</v>
+        <v>476</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>151</v>
+        <v>477</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>759</v>
+        <v>894</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>147</v>
+        <v>342</v>
       </c>
       <c r="I390" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>152</v>
+        <v>479</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>760</v>
+        <v>895</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>761</v>
+        <v>896</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>762</v>
+        <v>897</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>384</v>
+        <v>898</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="I391" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>763</v>
+        <v>899</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>463</v>
+        <v>900</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>193</v>
+        <v>226</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>464</v>
+        <v>901</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>389</v>
+        <v>902</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>168</v>
+        <v>234</v>
       </c>
       <c r="I392" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>466</v>
+        <v>903</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>321</v>
+        <v>811</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>322</v>
+        <v>812</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>323</v>
+        <v>813</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>764</v>
+        <v>904</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>104</v>
+        <v>22</v>
       </c>
       <c r="I393" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>325</v>
+        <v>815</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>149</v>
+        <v>490</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>150</v>
+        <v>491</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>151</v>
+        <v>492</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>392</v>
+        <v>905</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>147</v>
+        <v>109</v>
       </c>
       <c r="I394" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>152</v>
+        <v>494</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>612</v>
+        <v>605</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>613</v>
+        <v>606</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>614</v>
+        <v>607</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>765</v>
+        <v>906</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>300</v>
+        <v>128</v>
       </c>
       <c r="I395" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>616</v>
+        <v>609</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>386</v>
+        <v>907</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>387</v>
+        <v>908</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>388</v>
+        <v>909</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>766</v>
+        <v>910</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>390</v>
+        <v>911</v>
       </c>
       <c r="I396" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>391</v>
+        <v>912</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>211</v>
+        <v>913</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>212</v>
+        <v>914</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>213</v>
+        <v>915</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>393</v>
+        <v>916</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>110</v>
+        <v>154</v>
       </c>
       <c r="I397" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>214</v>
+        <v>917</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>670</v>
+        <v>72</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F398" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>767</v>
+        <v>76</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="I398" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>510</v>
+        <v>54</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>511</v>
+        <v>55</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>512</v>
+        <v>56</v>
       </c>
       <c r="F399" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>768</v>
+        <v>57</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>514</v>
+        <v>234</v>
       </c>
       <c r="I399" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>515</v>
+        <v>59</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>437</v>
+        <v>643</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>438</v>
+        <v>327</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>439</v>
+        <v>644</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>769</v>
+        <v>918</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>390</v>
+        <v>128</v>
       </c>
       <c r="I400" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>441</v>
+        <v>646</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>770</v>
+        <v>294</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>771</v>
+        <v>295</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>772</v>
+        <v>296</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>773</v>
+        <v>919</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>310</v>
+        <v>154</v>
       </c>
       <c r="I401" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>774</v>
+        <v>298</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>491</v>
+        <v>54</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>492</v>
+        <v>55</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>493</v>
+        <v>56</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>775</v>
+        <v>60</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>138</v>
+        <v>234</v>
       </c>
       <c r="I402" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>495</v>
+        <v>59</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>287</v>
+        <v>186</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>288</v>
+        <v>187</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>289</v>
+        <v>188</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G403" s="0" t="s">
-        <v>396</v>
+        <v>920</v>
       </c>
       <c r="H403" s="0" t="s">
-        <v>104</v>
+        <v>190</v>
       </c>
       <c r="I403" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>291</v>
+        <v>191</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>386</v>
+        <v>565</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>387</v>
+        <v>566</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>388</v>
+        <v>567</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G404" s="0" t="s">
-        <v>776</v>
+        <v>921</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>390</v>
+        <v>569</v>
       </c>
       <c r="I404" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>391</v>
+        <v>570</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>261</v>
+        <v>713</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>262</v>
+        <v>714</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>263</v>
+        <v>715</v>
       </c>
       <c r="F405" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>398</v>
+        <v>922</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>147</v>
+        <v>128</v>
       </c>
       <c r="I405" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>265</v>
+        <v>717</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>355</v>
+        <v>923</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>235</v>
+        <v>924</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>356</v>
+        <v>925</v>
       </c>
       <c r="F406" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>401</v>
+        <v>926</v>
       </c>
       <c r="H406" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="I406" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>358</v>
+        <v>927</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>153</v>
+        <v>282</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>154</v>
+        <v>283</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>155</v>
+        <v>284</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G407" s="0" t="s">
-        <v>777</v>
+        <v>928</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>157</v>
+        <v>251</v>
       </c>
       <c r="I407" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>158</v>
+        <v>286</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>778</v>
+        <v>54</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>779</v>
+        <v>55</v>
       </c>
       <c r="C408" s="0" t="s">
-        <v>780</v>
+        <v>56</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>781</v>
+        <v>61</v>
       </c>
       <c r="H408" s="0" t="s">
-        <v>599</v>
+        <v>234</v>
       </c>
       <c r="I408" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>782</v>
+        <v>59</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>442</v>
+        <v>214</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>443</v>
+        <v>215</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>444</v>
+        <v>216</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>783</v>
+        <v>77</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>446</v>
+        <v>15</v>
       </c>
       <c r="I409" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>447</v>
+        <v>217</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>784</v>
+        <v>605</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>475</v>
+        <v>606</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>785</v>
+        <v>607</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G410" s="0" t="s">
-        <v>406</v>
+        <v>929</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>51</v>
+        <v>128</v>
       </c>
       <c r="I410" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>786</v>
+        <v>609</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>248</v>
+        <v>671</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>249</v>
+        <v>72</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>250</v>
+        <v>672</v>
       </c>
       <c r="F411" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G411" s="0" t="s">
-        <v>787</v>
+        <v>930</v>
       </c>
       <c r="H411" s="0" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="I411" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>251</v>
+        <v>673</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="F412" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G412" s="0" t="s">
-        <v>92</v>
+        <v>62</v>
       </c>
       <c r="H412" s="0" t="s">
-        <v>132</v>
+        <v>234</v>
       </c>
       <c r="I412" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>788</v>
+        <v>54</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>789</v>
+        <v>55</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>790</v>
+        <v>56</v>
       </c>
       <c r="F413" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G413" s="0" t="s">
-        <v>791</v>
+        <v>63</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>792</v>
+        <v>234</v>
       </c>
       <c r="I413" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>793</v>
+        <v>59</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>47</v>
+        <v>192</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>48</v>
+        <v>193</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>49</v>
+        <v>194</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G414" s="0" t="s">
-        <v>93</v>
+        <v>931</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="I414" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>52</v>
+        <v>196</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>292</v>
+        <v>932</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>48</v>
+        <v>933</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>293</v>
+        <v>934</v>
       </c>
       <c r="F415" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G415" s="0" t="s">
-        <v>43</v>
+        <v>935</v>
       </c>
       <c r="H415" s="0" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="I415" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>295</v>
+        <v>936</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>425</v>
+        <v>643</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>426</v>
+        <v>644</v>
       </c>
       <c r="F416" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G416" s="0" t="s">
-        <v>794</v>
+        <v>937</v>
       </c>
       <c r="H416" s="0" t="s">
-        <v>157</v>
+        <v>128</v>
       </c>
       <c r="I416" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>427</v>
+        <v>646</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>335</v>
+        <v>857</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>336</v>
+        <v>858</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>337</v>
+        <v>859</v>
       </c>
       <c r="F417" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G417" s="0" t="s">
-        <v>795</v>
+        <v>938</v>
       </c>
       <c r="H417" s="0" t="s">
-        <v>310</v>
+        <v>234</v>
       </c>
       <c r="I417" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>339</v>
+        <v>860</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>54</v>
+        <v>331</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>55</v>
+        <v>332</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>56</v>
+        <v>333</v>
       </c>
       <c r="F418" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G418" s="0" t="s">
-        <v>94</v>
+        <v>939</v>
       </c>
       <c r="H418" s="0" t="s">
-        <v>509</v>
+        <v>166</v>
       </c>
       <c r="I418" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>59</v>
+        <v>334</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>118</v>
+        <v>940</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>119</v>
+        <v>941</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>120</v>
+        <v>942</v>
       </c>
       <c r="F419" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G419" s="0" t="s">
-        <v>796</v>
+        <v>943</v>
       </c>
       <c r="H419" s="0" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="I419" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>121</v>
+        <v>944</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>535</v>
+        <v>374</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>536</v>
+        <v>375</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>537</v>
+        <v>376</v>
       </c>
       <c r="F420" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G420" s="0" t="s">
-        <v>416</v>
+        <v>945</v>
       </c>
       <c r="H420" s="0" t="s">
-        <v>157</v>
+        <v>378</v>
       </c>
       <c r="I420" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>539</v>
+        <v>379</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>663</v>
+        <v>696</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>664</v>
+        <v>697</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>665</v>
+        <v>698</v>
       </c>
       <c r="F421" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G421" s="0" t="s">
-        <v>797</v>
+        <v>946</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>310</v>
+        <v>172</v>
       </c>
       <c r="I421" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>667</v>
+        <v>700</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>182</v>
+        <v>913</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>183</v>
+        <v>914</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>184</v>
+        <v>915</v>
       </c>
       <c r="F422" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G422" s="0" t="s">
-        <v>46</v>
+        <v>947</v>
       </c>
       <c r="H422" s="0" t="s">
-        <v>110</v>
+        <v>154</v>
       </c>
       <c r="I422" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>186</v>
+        <v>917</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>448</v>
+        <v>415</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>449</v>
+        <v>416</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>450</v>
+        <v>417</v>
       </c>
       <c r="F423" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G423" s="0" t="s">
-        <v>423</v>
+        <v>948</v>
       </c>
       <c r="H423" s="0" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="I423" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>451</v>
+        <v>419</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>84</v>
+        <v>10</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>85</v>
+        <v>12</v>
       </c>
       <c r="F424" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G424" s="0" t="s">
-        <v>95</v>
+        <v>64</v>
       </c>
       <c r="H424" s="0" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="I424" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>88</v>
+        <v>17</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>96</v>
+        <v>65</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>97</v>
+        <v>67</v>
       </c>
       <c r="F425" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G425" s="0" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="H425" s="0" t="s">
-        <v>87</v>
+        <v>29</v>
       </c>
       <c r="I425" s="0" t="s">
         <v>16</v>
+      </c>
+      <c r="J425" s="0" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>192</v>
+        <v>214</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>193</v>
+        <v>215</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>194</v>
+        <v>216</v>
       </c>
       <c r="F426" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G426" s="0" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>157</v>
+        <v>15</v>
       </c>
       <c r="I426" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>195</v>
+        <v>217</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>164</v>
+        <v>949</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>165</v>
+        <v>950</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>166</v>
+        <v>951</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G427" s="0" t="s">
-        <v>431</v>
+        <v>827</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="I427" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>169</v>
+        <v>952</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>510</v>
+        <v>953</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>511</v>
+        <v>357</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>512</v>
+        <v>954</v>
       </c>
       <c r="F428" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G428" s="0" t="s">
-        <v>798</v>
+        <v>827</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>514</v>
+        <v>154</v>
       </c>
       <c r="I428" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>515</v>
+        <v>955</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>703</v>
+        <v>824</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>704</v>
+        <v>825</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>705</v>
+        <v>826</v>
       </c>
       <c r="F429" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G429" s="0" t="s">
-        <v>799</v>
+        <v>829</v>
       </c>
       <c r="H429" s="0" t="s">
-        <v>180</v>
+        <v>154</v>
       </c>
       <c r="I429" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>707</v>
+        <v>828</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>134</v>
+        <v>949</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>135</v>
+        <v>950</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>136</v>
+        <v>951</v>
       </c>
       <c r="F430" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G430" s="0" t="s">
-        <v>433</v>
+        <v>829</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="I430" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>139</v>
+        <v>952</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>550</v>
+        <v>953</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>551</v>
+        <v>357</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>552</v>
+        <v>954</v>
       </c>
       <c r="F431" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G431" s="0" t="s">
-        <v>434</v>
+        <v>829</v>
       </c>
       <c r="H431" s="0" t="s">
-        <v>180</v>
+        <v>154</v>
       </c>
       <c r="I431" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>553</v>
+        <v>955</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>510</v>
+        <v>949</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>511</v>
+        <v>950</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>512</v>
+        <v>951</v>
       </c>
       <c r="F432" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G432" s="0" t="s">
-        <v>800</v>
+        <v>832</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>514</v>
+        <v>154</v>
       </c>
       <c r="I432" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>515</v>
+        <v>952</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>40</v>
+        <v>953</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>41</v>
+        <v>357</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>42</v>
+        <v>954</v>
       </c>
       <c r="F433" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G433" s="0" t="s">
-        <v>99</v>
+        <v>832</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="I433" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>45</v>
+        <v>955</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>367</v>
+        <v>953</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>193</v>
+        <v>357</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>368</v>
+        <v>954</v>
       </c>
       <c r="F434" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G434" s="0" t="s">
-        <v>801</v>
+        <v>833</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>77</v>
+        <v>154</v>
       </c>
       <c r="I434" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>370</v>
+        <v>955</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>646</v>
+        <v>446</v>
       </c>
       <c r="B435" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="C435" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="F435" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G435" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="H435" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="I435" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J435" s="0" t="s">
         <v>449</v>
-      </c>
-[...16 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>503</v>
+        <v>475</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>504</v>
+        <v>476</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>505</v>
+        <v>477</v>
       </c>
       <c r="F436" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G436" s="0" t="s">
-        <v>803</v>
+        <v>853</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>51</v>
+        <v>342</v>
       </c>
       <c r="I436" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>507</v>
+        <v>479</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>230</v>
+        <v>54</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>231</v>
+        <v>55</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>232</v>
+        <v>56</v>
       </c>
       <c r="F437" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G437" s="0" t="s">
-        <v>804</v>
+        <v>69</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>138</v>
+        <v>234</v>
       </c>
       <c r="I437" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>233</v>
+        <v>59</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>738</v>
+        <v>305</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>475</v>
+        <v>306</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>739</v>
+        <v>307</v>
       </c>
       <c r="F438" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G438" s="0" t="s">
-        <v>435</v>
+        <v>69</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>168</v>
+        <v>234</v>
       </c>
       <c r="I438" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>741</v>
+        <v>309</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>266</v>
+        <v>956</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>267</v>
+        <v>957</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>268</v>
+        <v>958</v>
       </c>
       <c r="F439" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G439" s="0" t="s">
-        <v>436</v>
+        <v>861</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>147</v>
+        <v>223</v>
       </c>
       <c r="I439" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>269</v>
+        <v>959</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>510</v>
+        <v>597</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>511</v>
+        <v>598</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>512</v>
+        <v>599</v>
       </c>
       <c r="F440" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G440" s="0" t="s">
-        <v>805</v>
+        <v>869</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>514</v>
+        <v>172</v>
       </c>
       <c r="I440" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>515</v>
+        <v>601</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>806</v>
+        <v>913</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>807</v>
+        <v>914</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>808</v>
+        <v>915</v>
       </c>
       <c r="F441" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G441" s="0" t="s">
-        <v>809</v>
+        <v>876</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>116</v>
+        <v>154</v>
       </c>
       <c r="I441" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>810</v>
+        <v>917</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>386</v>
+        <v>10</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>387</v>
+        <v>11</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>388</v>
+        <v>12</v>
       </c>
       <c r="F442" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G442" s="0" t="s">
-        <v>440</v>
+        <v>70</v>
       </c>
       <c r="H442" s="0" t="s">
-        <v>390</v>
+        <v>51</v>
       </c>
       <c r="I442" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>391</v>
+        <v>17</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="F443" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G443" s="0" t="s">
-        <v>811</v>
+        <v>70</v>
       </c>
       <c r="H443" s="0" t="s">
-        <v>223</v>
+        <v>15</v>
       </c>
       <c r="I443" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>601</v>
+        <v>500</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>602</v>
+        <v>461</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>603</v>
+        <v>501</v>
       </c>
       <c r="F444" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G444" s="0" t="s">
-        <v>812</v>
+        <v>70</v>
       </c>
       <c r="H444" s="0" t="s">
-        <v>605</v>
+        <v>319</v>
       </c>
       <c r="I444" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>606</v>
+        <v>503</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>658</v>
+        <v>674</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>277</v>
+        <v>675</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>659</v>
+        <v>676</v>
       </c>
       <c r="F445" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G445" s="0" t="s">
-        <v>813</v>
+        <v>74</v>
       </c>
       <c r="H445" s="0" t="s">
-        <v>180</v>
+        <v>109</v>
       </c>
       <c r="I445" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>660</v>
+        <v>677</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>276</v>
+        <v>490</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>277</v>
+        <v>491</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>278</v>
+        <v>492</v>
       </c>
       <c r="F446" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G446" s="0" t="s">
-        <v>814</v>
+        <v>74</v>
       </c>
       <c r="H446" s="0" t="s">
-        <v>180</v>
+        <v>109</v>
       </c>
       <c r="I446" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>280</v>
+        <v>494</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>276</v>
+        <v>71</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>277</v>
+        <v>72</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>278</v>
+        <v>73</v>
       </c>
       <c r="F447" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G447" s="0" t="s">
-        <v>815</v>
+        <v>74</v>
       </c>
       <c r="H447" s="0" t="s">
-        <v>180</v>
+        <v>109</v>
       </c>
       <c r="I447" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>280</v>
+        <v>75</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>716</v>
+        <v>495</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>123</v>
+        <v>496</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>717</v>
+        <v>497</v>
       </c>
       <c r="F448" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G448" s="0" t="s">
-        <v>816</v>
+        <v>884</v>
       </c>
       <c r="H448" s="0" t="s">
-        <v>51</v>
+        <v>154</v>
       </c>
       <c r="I448" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>719</v>
+        <v>499</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>716</v>
+        <v>643</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>123</v>
+        <v>327</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>717</v>
+        <v>644</v>
       </c>
       <c r="F449" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G449" s="0" t="s">
-        <v>817</v>
+        <v>893</v>
       </c>
       <c r="H449" s="0" t="s">
-        <v>51</v>
+        <v>128</v>
       </c>
       <c r="I449" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>719</v>
+        <v>646</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>716</v>
+        <v>748</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>123</v>
+        <v>749</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>717</v>
+        <v>750</v>
       </c>
       <c r="F450" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G450" s="0" t="s">
-        <v>818</v>
+        <v>894</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>51</v>
+        <v>154</v>
       </c>
       <c r="I450" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>719</v>
+        <v>752</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>716</v>
+        <v>18</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>717</v>
+        <v>20</v>
       </c>
       <c r="F451" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G451" s="0" t="s">
-        <v>819</v>
+        <v>76</v>
       </c>
       <c r="H451" s="0" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="I451" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>719</v>
+        <v>24</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>381</v>
+        <v>665</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>382</v>
+        <v>666</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>383</v>
+        <v>667</v>
       </c>
       <c r="F452" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G452" s="0" t="s">
-        <v>820</v>
+        <v>77</v>
       </c>
       <c r="H452" s="0" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="I452" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>385</v>
+        <v>669</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>554</v>
+        <v>47</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>555</v>
+        <v>48</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>556</v>
+        <v>49</v>
       </c>
       <c r="F453" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G453" s="0" t="s">
-        <v>821</v>
+        <v>77</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>77</v>
+        <v>15</v>
       </c>
       <c r="I453" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>558</v>
+        <v>52</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>377</v>
+        <v>305</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>378</v>
+        <v>306</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>379</v>
+        <v>307</v>
       </c>
       <c r="F454" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G454" s="0" t="s">
-        <v>822</v>
+        <v>63</v>
       </c>
       <c r="H454" s="0" t="s">
-        <v>110</v>
+        <v>234</v>
       </c>
       <c r="I454" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>380</v>
+        <v>309</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>377</v>
+        <v>960</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>378</v>
+        <v>961</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>379</v>
+        <v>962</v>
       </c>
       <c r="F455" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G455" s="0" t="s">
-        <v>823</v>
+        <v>63</v>
       </c>
       <c r="H455" s="0" t="s">
-        <v>110</v>
+        <v>234</v>
       </c>
       <c r="I455" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>380</v>
+        <v>963</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>377</v>
+        <v>565</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>378</v>
+        <v>566</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>379</v>
+        <v>567</v>
       </c>
       <c r="F456" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G456" s="0" t="s">
-        <v>824</v>
+        <v>964</v>
       </c>
       <c r="H456" s="0" t="s">
-        <v>110</v>
+        <v>569</v>
       </c>
       <c r="I456" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>380</v>
+        <v>570</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>106</v>
+        <v>965</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>107</v>
+        <v>295</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>108</v>
+        <v>966</v>
       </c>
       <c r="F457" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G457" s="0" t="s">
-        <v>825</v>
+        <v>967</v>
       </c>
       <c r="H457" s="0" t="s">
-        <v>110</v>
+        <v>22</v>
       </c>
       <c r="I457" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>111</v>
+        <v>968</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>106</v>
+        <v>913</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>107</v>
+        <v>914</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>108</v>
+        <v>915</v>
       </c>
       <c r="F458" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G458" s="0" t="s">
-        <v>826</v>
+        <v>969</v>
       </c>
       <c r="H458" s="0" t="s">
-        <v>110</v>
+        <v>154</v>
       </c>
       <c r="I458" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>111</v>
+        <v>917</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>128</v>
+        <v>817</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>129</v>
+        <v>818</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>130</v>
+        <v>819</v>
       </c>
       <c r="F459" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G459" s="0" t="s">
-        <v>827</v>
+        <v>970</v>
       </c>
       <c r="H459" s="0" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="I459" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>133</v>
+        <v>821</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>128</v>
+        <v>817</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>129</v>
+        <v>818</v>
       </c>
       <c r="C460" s="0" t="s">
-        <v>130</v>
+        <v>819</v>
       </c>
       <c r="F460" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G460" s="0" t="s">
-        <v>828</v>
+        <v>971</v>
       </c>
       <c r="H460" s="0" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="I460" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>133</v>
+        <v>821</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>128</v>
+        <v>844</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>129</v>
+        <v>845</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>130</v>
+        <v>846</v>
       </c>
       <c r="F461" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G461" s="0" t="s">
-        <v>829</v>
+        <v>972</v>
       </c>
       <c r="H461" s="0" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="I461" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>133</v>
+        <v>848</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>238</v>
+        <v>257</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>239</v>
+        <v>258</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>240</v>
+        <v>259</v>
       </c>
       <c r="F462" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G462" s="0" t="s">
-        <v>830</v>
+        <v>973</v>
       </c>
       <c r="H462" s="0" t="s">
-        <v>110</v>
+        <v>172</v>
       </c>
       <c r="I462" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>242</v>
+        <v>261</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>238</v>
+        <v>660</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>239</v>
+        <v>491</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>240</v>
+        <v>661</v>
       </c>
       <c r="F463" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G463" s="0" t="s">
-        <v>831</v>
+        <v>974</v>
       </c>
       <c r="H463" s="0" t="s">
-        <v>110</v>
+        <v>272</v>
       </c>
       <c r="I463" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>242</v>
+        <v>663</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>238</v>
+        <v>179</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>239</v>
+        <v>180</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>240</v>
+        <v>181</v>
       </c>
       <c r="F464" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G464" s="0" t="s">
-        <v>832</v>
+        <v>975</v>
       </c>
       <c r="H464" s="0" t="s">
-        <v>110</v>
+        <v>183</v>
       </c>
       <c r="I464" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>242</v>
+        <v>184</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>238</v>
+        <v>294</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>239</v>
+        <v>295</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>240</v>
+        <v>296</v>
       </c>
       <c r="F465" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G465" s="0" t="s">
-        <v>833</v>
+        <v>976</v>
       </c>
       <c r="H465" s="0" t="s">
-        <v>110</v>
+        <v>154</v>
       </c>
       <c r="I465" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>242</v>
+        <v>298</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>330</v>
+        <v>495</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>331</v>
+        <v>496</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>332</v>
+        <v>497</v>
       </c>
       <c r="F466" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G466" s="0" t="s">
-        <v>834</v>
+        <v>977</v>
       </c>
       <c r="H466" s="0" t="s">
-        <v>77</v>
+        <v>154</v>
       </c>
       <c r="I466" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>334</v>
+        <v>499</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>302</v>
+        <v>452</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>303</v>
+        <v>135</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>304</v>
+        <v>453</v>
       </c>
       <c r="F467" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G467" s="0" t="s">
-        <v>835</v>
+        <v>978</v>
       </c>
       <c r="H467" s="0" t="s">
-        <v>300</v>
+        <v>342</v>
       </c>
       <c r="I467" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>305</v>
+        <v>455</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>302</v>
+        <v>544</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>303</v>
+        <v>545</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>304</v>
+        <v>546</v>
       </c>
       <c r="F468" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G468" s="0" t="s">
-        <v>836</v>
+        <v>979</v>
       </c>
       <c r="H468" s="0" t="s">
-        <v>300</v>
+        <v>518</v>
       </c>
       <c r="I468" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>305</v>
+        <v>548</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>394</v>
+        <v>514</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>288</v>
+        <v>515</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>395</v>
+        <v>516</v>
       </c>
       <c r="F469" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G469" s="0" t="s">
-        <v>837</v>
+        <v>980</v>
       </c>
       <c r="H469" s="0" t="s">
-        <v>104</v>
+        <v>518</v>
       </c>
       <c r="I469" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>397</v>
+        <v>519</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>394</v>
+        <v>713</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>288</v>
+        <v>714</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>395</v>
+        <v>715</v>
       </c>
       <c r="F470" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G470" s="0" t="s">
-        <v>838</v>
+        <v>981</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>104</v>
+        <v>128</v>
       </c>
       <c r="I470" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>397</v>
+        <v>717</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>282</v>
+        <v>374</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>283</v>
+        <v>375</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>284</v>
+        <v>376</v>
       </c>
       <c r="F471" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G471" s="0" t="s">
-        <v>839</v>
+        <v>982</v>
       </c>
       <c r="H471" s="0" t="s">
-        <v>180</v>
+        <v>378</v>
       </c>
       <c r="I471" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>286</v>
+        <v>379</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>266</v>
+        <v>214</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>267</v>
+        <v>215</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>268</v>
+        <v>216</v>
       </c>
       <c r="F472" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G472" s="0" t="s">
-        <v>840</v>
+        <v>983</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>147</v>
+        <v>15</v>
       </c>
       <c r="I472" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>269</v>
+        <v>217</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>206</v>
+        <v>495</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>207</v>
+        <v>496</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>208</v>
+        <v>497</v>
       </c>
       <c r="F473" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G473" s="0" t="s">
-        <v>841</v>
+        <v>984</v>
       </c>
       <c r="H473" s="0" t="s">
-        <v>204</v>
+        <v>154</v>
       </c>
       <c r="I473" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>209</v>
+        <v>499</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>292</v>
+        <v>817</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>48</v>
+        <v>818</v>
       </c>
       <c r="C474" s="0" t="s">
-        <v>293</v>
+        <v>819</v>
       </c>
       <c r="F474" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G474" s="0" t="s">
-        <v>842</v>
+        <v>985</v>
       </c>
       <c r="H474" s="0" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="I474" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>295</v>
+        <v>821</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>230</v>
+        <v>801</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="C475" s="0" t="s">
-        <v>232</v>
+        <v>802</v>
       </c>
       <c r="F475" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G475" s="0" t="s">
-        <v>843</v>
+        <v>986</v>
       </c>
       <c r="H475" s="0" t="s">
-        <v>138</v>
+        <v>804</v>
       </c>
       <c r="I475" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>233</v>
+        <v>805</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>230</v>
+        <v>426</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>231</v>
+        <v>427</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>232</v>
+        <v>428</v>
       </c>
       <c r="F476" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G476" s="0" t="s">
-        <v>844</v>
+        <v>987</v>
       </c>
       <c r="H476" s="0" t="s">
-        <v>138</v>
+        <v>353</v>
       </c>
       <c r="I476" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>233</v>
+        <v>430</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>230</v>
+        <v>620</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>231</v>
+        <v>621</v>
       </c>
       <c r="C477" s="0" t="s">
-        <v>232</v>
+        <v>622</v>
       </c>
       <c r="F477" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G477" s="0" t="s">
-        <v>845</v>
+        <v>988</v>
       </c>
       <c r="H477" s="0" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="I477" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>233</v>
+        <v>624</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="C478" s="0" t="s">
-        <v>232</v>
+        <v>210</v>
       </c>
       <c r="F478" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G478" s="0" t="s">
-        <v>846</v>
+        <v>989</v>
       </c>
       <c r="H478" s="0" t="s">
-        <v>138</v>
+        <v>212</v>
       </c>
       <c r="I478" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>233</v>
+        <v>213</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>112</v>
+        <v>556</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>113</v>
+        <v>557</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>114</v>
+        <v>558</v>
       </c>
       <c r="F479" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G479" s="0" t="s">
-        <v>847</v>
+        <v>990</v>
       </c>
       <c r="H479" s="0" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="I479" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>117</v>
+        <v>560</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>545</v>
+        <v>490</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>350</v>
+        <v>491</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>546</v>
+        <v>492</v>
       </c>
       <c r="F480" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G480" s="0" t="s">
-        <v>848</v>
+        <v>991</v>
       </c>
       <c r="H480" s="0" t="s">
-        <v>548</v>
+        <v>109</v>
       </c>
       <c r="I480" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>549</v>
+        <v>494</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>545</v>
+        <v>611</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>350</v>
+        <v>612</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>546</v>
+        <v>613</v>
       </c>
       <c r="F481" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G481" s="0" t="s">
-        <v>849</v>
+        <v>992</v>
       </c>
       <c r="H481" s="0" t="s">
-        <v>548</v>
+        <v>370</v>
       </c>
       <c r="I481" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>549</v>
+        <v>615</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>545</v>
+        <v>801</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>350</v>
+        <v>209</v>
       </c>
       <c r="C482" s="0" t="s">
-        <v>546</v>
+        <v>802</v>
       </c>
       <c r="F482" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G482" s="0" t="s">
-        <v>850</v>
+        <v>993</v>
       </c>
       <c r="H482" s="0" t="s">
-        <v>548</v>
+        <v>804</v>
       </c>
       <c r="I482" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>549</v>
+        <v>805</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>545</v>
+        <v>801</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>350</v>
+        <v>209</v>
       </c>
       <c r="C483" s="0" t="s">
-        <v>546</v>
+        <v>802</v>
       </c>
       <c r="F483" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G483" s="0" t="s">
-        <v>851</v>
+        <v>994</v>
       </c>
       <c r="H483" s="0" t="s">
-        <v>548</v>
+        <v>804</v>
       </c>
       <c r="I483" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>549</v>
+        <v>805</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>545</v>
+        <v>801</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>350</v>
+        <v>209</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>546</v>
+        <v>802</v>
       </c>
       <c r="F484" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G484" s="0" t="s">
-        <v>852</v>
+        <v>995</v>
       </c>
       <c r="H484" s="0" t="s">
-        <v>548</v>
+        <v>804</v>
       </c>
       <c r="I484" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>549</v>
+        <v>805</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>807</v>
+        <v>209</v>
       </c>
       <c r="C485" s="0" t="s">
-        <v>808</v>
+        <v>802</v>
       </c>
       <c r="F485" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G485" s="0" t="s">
-        <v>853</v>
+        <v>996</v>
       </c>
       <c r="H485" s="0" t="s">
-        <v>116</v>
+        <v>804</v>
       </c>
       <c r="I485" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>810</v>
+        <v>805</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>807</v>
+        <v>209</v>
       </c>
       <c r="C486" s="0" t="s">
-        <v>808</v>
+        <v>802</v>
       </c>
       <c r="F486" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G486" s="0" t="s">
-        <v>854</v>
+        <v>997</v>
       </c>
       <c r="H486" s="0" t="s">
-        <v>116</v>
+        <v>804</v>
       </c>
       <c r="I486" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>810</v>
+        <v>805</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>806</v>
+        <v>208</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>807</v>
+        <v>209</v>
       </c>
       <c r="C487" s="0" t="s">
-        <v>808</v>
+        <v>210</v>
       </c>
       <c r="F487" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G487" s="0" t="s">
-        <v>855</v>
+        <v>998</v>
       </c>
       <c r="H487" s="0" t="s">
-        <v>116</v>
+        <v>212</v>
       </c>
       <c r="I487" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>810</v>
+        <v>213</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>806</v>
+        <v>219</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>807</v>
+        <v>220</v>
       </c>
       <c r="C488" s="0" t="s">
-        <v>808</v>
+        <v>221</v>
       </c>
       <c r="F488" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G488" s="0" t="s">
-        <v>856</v>
+        <v>999</v>
       </c>
       <c r="H488" s="0" t="s">
-        <v>116</v>
+        <v>223</v>
       </c>
       <c r="I488" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>810</v>
+        <v>224</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>806</v>
+        <v>186</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>807</v>
+        <v>187</v>
       </c>
       <c r="C489" s="0" t="s">
-        <v>808</v>
+        <v>188</v>
       </c>
       <c r="F489" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G489" s="0" t="s">
-        <v>857</v>
+        <v>1000</v>
       </c>
       <c r="H489" s="0" t="s">
-        <v>116</v>
+        <v>190</v>
       </c>
       <c r="I489" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>810</v>
+        <v>191</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>858</v>
+        <v>42</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>859</v>
+        <v>26</v>
       </c>
       <c r="C490" s="0" t="s">
-        <v>860</v>
+        <v>43</v>
       </c>
       <c r="F490" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G490" s="0" t="s">
-        <v>861</v>
+        <v>78</v>
       </c>
       <c r="H490" s="0" t="s">
-        <v>300</v>
+        <v>775</v>
       </c>
       <c r="I490" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>862</v>
+        <v>46</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>858</v>
+        <v>242</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>859</v>
+        <v>243</v>
       </c>
       <c r="C491" s="0" t="s">
-        <v>860</v>
+        <v>244</v>
       </c>
       <c r="F491" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G491" s="0" t="s">
-        <v>863</v>
+        <v>1001</v>
       </c>
       <c r="H491" s="0" t="s">
-        <v>300</v>
+        <v>172</v>
       </c>
       <c r="I491" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>862</v>
+        <v>246</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>858</v>
+        <v>485</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>859</v>
+        <v>486</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>860</v>
+        <v>487</v>
       </c>
       <c r="F492" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G492" s="0" t="s">
-        <v>864</v>
+        <v>1002</v>
       </c>
       <c r="H492" s="0" t="s">
-        <v>300</v>
+        <v>234</v>
       </c>
       <c r="I492" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>862</v>
+        <v>489</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>858</v>
+        <v>597</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>859</v>
+        <v>598</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>860</v>
+        <v>599</v>
       </c>
       <c r="F493" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G493" s="0" t="s">
-        <v>865</v>
+        <v>1003</v>
       </c>
       <c r="H493" s="0" t="s">
-        <v>300</v>
+        <v>172</v>
       </c>
       <c r="I493" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>862</v>
+        <v>601</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>248</v>
+        <v>145</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>249</v>
+        <v>146</v>
       </c>
       <c r="C494" s="0" t="s">
-        <v>250</v>
+        <v>147</v>
       </c>
       <c r="F494" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G494" s="0" t="s">
-        <v>866</v>
+        <v>121</v>
       </c>
       <c r="H494" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="I494" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>248</v>
+        <v>269</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="C495" s="0" t="s">
-        <v>250</v>
+        <v>270</v>
       </c>
       <c r="F495" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G495" s="0" t="s">
-        <v>867</v>
+        <v>1004</v>
       </c>
       <c r="H495" s="0" t="s">
-        <v>110</v>
+        <v>272</v>
       </c>
       <c r="I495" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>251</v>
+        <v>273</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>118</v>
+        <v>895</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>119</v>
+        <v>896</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>120</v>
+        <v>897</v>
       </c>
       <c r="F496" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G496" s="0" t="s">
-        <v>868</v>
+        <v>1005</v>
       </c>
       <c r="H496" s="0" t="s">
-        <v>116</v>
+        <v>22</v>
       </c>
       <c r="I496" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>121</v>
+        <v>899</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>118</v>
+        <v>437</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>119</v>
+        <v>438</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>120</v>
+        <v>439</v>
       </c>
       <c r="F497" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G497" s="0" t="s">
-        <v>869</v>
+        <v>1006</v>
       </c>
       <c r="H497" s="0" t="s">
-        <v>116</v>
+        <v>319</v>
       </c>
       <c r="I497" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>121</v>
+        <v>441</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>118</v>
+        <v>1007</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>119</v>
+        <v>1008</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>120</v>
+        <v>1009</v>
       </c>
       <c r="F498" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G498" s="0" t="s">
-        <v>857</v>
+        <v>1010</v>
       </c>
       <c r="H498" s="0" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="I498" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>121</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>118</v>
+        <v>895</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>119</v>
+        <v>896</v>
       </c>
       <c r="C499" s="0" t="s">
-        <v>120</v>
+        <v>897</v>
       </c>
       <c r="F499" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G499" s="0" t="s">
-        <v>870</v>
+        <v>1012</v>
       </c>
       <c r="H499" s="0" t="s">
-        <v>116</v>
+        <v>22</v>
       </c>
       <c r="I499" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>121</v>
+        <v>899</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>118</v>
+        <v>79</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>119</v>
+        <v>80</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>120</v>
+        <v>81</v>
       </c>
       <c r="F500" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G500" s="0" t="s">
-        <v>871</v>
+        <v>82</v>
       </c>
       <c r="H500" s="0" t="s">
-        <v>116</v>
+        <v>45</v>
       </c>
       <c r="I500" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>121</v>
+        <v>84</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>408</v>
+        <v>597</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>409</v>
+        <v>598</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>410</v>
+        <v>599</v>
       </c>
       <c r="F501" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G501" s="0" t="s">
-        <v>872</v>
+        <v>1013</v>
       </c>
       <c r="H501" s="0" t="s">
-        <v>157</v>
+        <v>172</v>
       </c>
       <c r="I501" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>411</v>
+        <v>601</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>778</v>
+        <v>701</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>779</v>
+        <v>598</v>
       </c>
       <c r="C502" s="0" t="s">
-        <v>780</v>
+        <v>702</v>
       </c>
       <c r="F502" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G502" s="0" t="s">
-        <v>873</v>
+        <v>1014</v>
       </c>
       <c r="H502" s="0" t="s">
-        <v>599</v>
+        <v>704</v>
       </c>
       <c r="I502" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>782</v>
+        <v>705</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>778</v>
+        <v>725</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>779</v>
+        <v>726</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>780</v>
+        <v>727</v>
       </c>
       <c r="F503" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G503" s="0" t="s">
-        <v>874</v>
+        <v>122</v>
       </c>
       <c r="H503" s="0" t="s">
-        <v>599</v>
+        <v>234</v>
       </c>
       <c r="I503" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>782</v>
+        <v>729</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>778</v>
+        <v>431</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>779</v>
+        <v>432</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>780</v>
+        <v>433</v>
       </c>
       <c r="F504" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G504" s="0" t="s">
-        <v>875</v>
+        <v>1015</v>
       </c>
       <c r="H504" s="0" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="I504" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>782</v>
+        <v>435</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>778</v>
+        <v>277</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>779</v>
+        <v>278</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>780</v>
+        <v>279</v>
       </c>
       <c r="F505" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G505" s="0" t="s">
-        <v>876</v>
+        <v>1016</v>
       </c>
       <c r="H505" s="0" t="s">
-        <v>599</v>
+        <v>166</v>
       </c>
       <c r="I505" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J505" s="0" t="s">
-        <v>782</v>
+        <v>281</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>778</v>
+        <v>335</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>779</v>
+        <v>198</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>780</v>
+        <v>336</v>
       </c>
       <c r="F506" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G506" s="0" t="s">
-        <v>877</v>
+        <v>1017</v>
       </c>
       <c r="H506" s="0" t="s">
-        <v>599</v>
+        <v>166</v>
       </c>
       <c r="I506" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J506" s="0" t="s">
-        <v>782</v>
+        <v>337</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>349</v>
+        <v>219</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>350</v>
+        <v>220</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>351</v>
+        <v>221</v>
       </c>
       <c r="F507" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G507" s="0" t="s">
-        <v>878</v>
+        <v>1018</v>
       </c>
       <c r="H507" s="0" t="s">
-        <v>138</v>
+        <v>223</v>
       </c>
       <c r="I507" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J507" s="0" t="s">
-        <v>352</v>
+        <v>224</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>349</v>
+        <v>85</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>350</v>
+        <v>86</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>351</v>
+        <v>87</v>
       </c>
       <c r="F508" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G508" s="0" t="s">
-        <v>879</v>
+        <v>88</v>
       </c>
       <c r="H508" s="0" t="s">
-        <v>138</v>
+        <v>319</v>
       </c>
       <c r="I508" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J508" s="0" t="s">
-        <v>352</v>
+        <v>89</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>349</v>
+        <v>537</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>350</v>
+        <v>538</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>351</v>
+        <v>539</v>
       </c>
       <c r="F509" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G509" s="0" t="s">
-        <v>880</v>
+        <v>1019</v>
       </c>
       <c r="H509" s="0" t="s">
-        <v>138</v>
+        <v>541</v>
       </c>
       <c r="I509" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J509" s="0" t="s">
-        <v>352</v>
+        <v>542</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>349</v>
+        <v>162</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>350</v>
+        <v>163</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>351</v>
+        <v>164</v>
       </c>
       <c r="F510" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G510" s="0" t="s">
-        <v>881</v>
+        <v>1020</v>
       </c>
       <c r="H510" s="0" t="s">
-        <v>138</v>
+        <v>166</v>
       </c>
       <c r="I510" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J510" s="0" t="s">
-        <v>352</v>
+        <v>167</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>349</v>
+        <v>186</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>350</v>
+        <v>187</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>351</v>
+        <v>188</v>
       </c>
       <c r="F511" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G511" s="0" t="s">
-        <v>882</v>
+        <v>1021</v>
       </c>
       <c r="H511" s="0" t="s">
-        <v>138</v>
+        <v>190</v>
       </c>
       <c r="I511" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J511" s="0" t="s">
-        <v>352</v>
+        <v>191</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>355</v>
+        <v>242</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="C512" s="0" t="s">
-        <v>356</v>
+        <v>244</v>
       </c>
       <c r="F512" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G512" s="0" t="s">
-        <v>883</v>
+        <v>1022</v>
       </c>
       <c r="H512" s="0" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="I512" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J512" s="0" t="s">
-        <v>358</v>
+        <v>246</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>355</v>
+        <v>393</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>235</v>
+        <v>394</v>
       </c>
       <c r="C513" s="0" t="s">
-        <v>356</v>
+        <v>395</v>
       </c>
       <c r="F513" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G513" s="0" t="s">
-        <v>884</v>
+        <v>1023</v>
       </c>
       <c r="H513" s="0" t="s">
-        <v>180</v>
+        <v>272</v>
       </c>
       <c r="I513" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J513" s="0" t="s">
-        <v>358</v>
+        <v>396</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>344</v>
+        <v>504</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>345</v>
+        <v>146</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>346</v>
+        <v>505</v>
       </c>
       <c r="F514" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G514" s="0" t="s">
-        <v>885</v>
+        <v>1024</v>
       </c>
       <c r="H514" s="0" t="s">
-        <v>310</v>
+        <v>342</v>
       </c>
       <c r="I514" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J514" s="0" t="s">
-        <v>347</v>
+        <v>507</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>344</v>
+        <v>620</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>345</v>
+        <v>621</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>346</v>
+        <v>622</v>
       </c>
       <c r="F515" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G515" s="0" t="s">
-        <v>886</v>
+        <v>1025</v>
       </c>
       <c r="H515" s="0" t="s">
-        <v>310</v>
+        <v>143</v>
       </c>
       <c r="I515" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J515" s="0" t="s">
-        <v>347</v>
+        <v>624</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="B516" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="C516" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="F516" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G516" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="H516" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="B516" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I516" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J516" s="0" t="s">
-        <v>237</v>
+        <v>489</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>122</v>
+        <v>42</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>123</v>
+        <v>26</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>124</v>
+        <v>43</v>
       </c>
       <c r="F517" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G517" s="0" t="s">
-        <v>888</v>
+        <v>90</v>
       </c>
       <c r="H517" s="0" t="s">
-        <v>126</v>
+        <v>775</v>
       </c>
       <c r="I517" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J517" s="0" t="s">
-        <v>127</v>
+        <v>46</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>716</v>
+        <v>620</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>123</v>
+        <v>621</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>717</v>
+        <v>622</v>
       </c>
       <c r="F518" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G518" s="0" t="s">
-        <v>889</v>
+        <v>1026</v>
       </c>
       <c r="H518" s="0" t="s">
-        <v>51</v>
+        <v>143</v>
       </c>
       <c r="I518" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J518" s="0" t="s">
-        <v>719</v>
+        <v>624</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>276</v>
+        <v>857</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>277</v>
+        <v>858</v>
       </c>
       <c r="C519" s="0" t="s">
-        <v>278</v>
+        <v>859</v>
       </c>
       <c r="F519" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G519" s="0" t="s">
-        <v>890</v>
+        <v>118</v>
       </c>
       <c r="H519" s="0" t="s">
-        <v>180</v>
+        <v>234</v>
       </c>
       <c r="I519" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J519" s="0" t="s">
-        <v>280</v>
+        <v>860</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>403</v>
+        <v>470</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>404</v>
+        <v>471</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>405</v>
+        <v>472</v>
       </c>
       <c r="F520" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G520" s="0" t="s">
-        <v>891</v>
+        <v>1027</v>
       </c>
       <c r="H520" s="0" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="I520" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J520" s="0" t="s">
-        <v>407</v>
+        <v>474</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>403</v>
+        <v>186</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>404</v>
+        <v>187</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>405</v>
+        <v>188</v>
       </c>
       <c r="F521" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G521" s="0" t="s">
-        <v>892</v>
+        <v>119</v>
       </c>
       <c r="H521" s="0" t="s">
-        <v>168</v>
+        <v>190</v>
       </c>
       <c r="I521" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J521" s="0" t="s">
-        <v>407</v>
+        <v>191</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>442</v>
+        <v>620</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>443</v>
+        <v>621</v>
       </c>
       <c r="C522" s="0" t="s">
-        <v>444</v>
+        <v>622</v>
       </c>
       <c r="F522" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G522" s="0" t="s">
-        <v>893</v>
+        <v>1028</v>
       </c>
       <c r="H522" s="0" t="s">
-        <v>446</v>
+        <v>143</v>
       </c>
       <c r="I522" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J522" s="0" t="s">
-        <v>447</v>
+        <v>624</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>485</v>
+        <v>208</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>177</v>
+        <v>209</v>
       </c>
       <c r="C523" s="0" t="s">
-        <v>486</v>
+        <v>210</v>
       </c>
       <c r="F523" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G523" s="0" t="s">
-        <v>894</v>
+        <v>1029</v>
       </c>
       <c r="H523" s="0" t="s">
-        <v>126</v>
+        <v>212</v>
       </c>
       <c r="I523" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J523" s="0" t="s">
-        <v>487</v>
+        <v>213</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="C524" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="F524" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G524" s="0" t="s">
-        <v>895</v>
+        <v>1030</v>
       </c>
       <c r="H524" s="0" t="s">
-        <v>180</v>
+        <v>518</v>
       </c>
       <c r="I524" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J524" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>550</v>
+        <v>888</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>551</v>
+        <v>889</v>
       </c>
       <c r="C525" s="0" t="s">
-        <v>552</v>
+        <v>890</v>
       </c>
       <c r="F525" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G525" s="0" t="s">
-        <v>896</v>
+        <v>1031</v>
       </c>
       <c r="H525" s="0" t="s">
-        <v>180</v>
+        <v>109</v>
       </c>
       <c r="I525" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J525" s="0" t="s">
-        <v>553</v>
+        <v>892</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>176</v>
+        <v>475</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>177</v>
+        <v>476</v>
       </c>
       <c r="C526" s="0" t="s">
-        <v>178</v>
+        <v>477</v>
       </c>
       <c r="F526" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G526" s="0" t="s">
-        <v>895</v>
+        <v>1032</v>
       </c>
       <c r="H526" s="0" t="s">
-        <v>180</v>
+        <v>342</v>
       </c>
       <c r="I526" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J526" s="0" t="s">
-        <v>181</v>
+        <v>479</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>176</v>
+        <v>465</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>178</v>
+        <v>466</v>
       </c>
       <c r="F527" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G527" s="0" t="s">
-        <v>896</v>
+        <v>1033</v>
       </c>
       <c r="H527" s="0" t="s">
-        <v>180</v>
+        <v>223</v>
       </c>
       <c r="I527" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J527" s="0" t="s">
-        <v>181</v>
+        <v>468</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>335</v>
+        <v>681</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>336</v>
+        <v>295</v>
       </c>
       <c r="C528" s="0" t="s">
-        <v>337</v>
+        <v>682</v>
       </c>
       <c r="F528" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G528" s="0" t="s">
-        <v>897</v>
+        <v>1034</v>
       </c>
       <c r="H528" s="0" t="s">
-        <v>310</v>
+        <v>128</v>
       </c>
       <c r="I528" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J528" s="0" t="s">
-        <v>339</v>
+        <v>684</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>335</v>
+        <v>605</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>336</v>
+        <v>606</v>
       </c>
       <c r="C529" s="0" t="s">
-        <v>337</v>
+        <v>607</v>
       </c>
       <c r="F529" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G529" s="0" t="s">
-        <v>898</v>
+        <v>1035</v>
       </c>
       <c r="H529" s="0" t="s">
-        <v>310</v>
+        <v>128</v>
       </c>
       <c r="I529" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J529" s="0" t="s">
-        <v>339</v>
+        <v>609</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>321</v>
+        <v>186</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>322</v>
+        <v>187</v>
       </c>
       <c r="C530" s="0" t="s">
-        <v>323</v>
+        <v>188</v>
       </c>
       <c r="F530" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G530" s="0" t="s">
-        <v>899</v>
+        <v>1036</v>
       </c>
       <c r="H530" s="0" t="s">
-        <v>104</v>
+        <v>190</v>
       </c>
       <c r="I530" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J530" s="0" t="s">
-        <v>325</v>
+        <v>191</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>321</v>
+        <v>262</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>322</v>
+        <v>263</v>
       </c>
       <c r="C531" s="0" t="s">
-        <v>323</v>
+        <v>264</v>
       </c>
       <c r="F531" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G531" s="0" t="s">
-        <v>900</v>
+        <v>1037</v>
       </c>
       <c r="H531" s="0" t="s">
-        <v>104</v>
+        <v>266</v>
       </c>
       <c r="I531" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J531" s="0" t="s">
-        <v>325</v>
+        <v>267</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>164</v>
+        <v>345</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>165</v>
+        <v>346</v>
       </c>
       <c r="C532" s="0" t="s">
-        <v>166</v>
+        <v>347</v>
       </c>
       <c r="F532" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G532" s="0" t="s">
-        <v>901</v>
+        <v>1038</v>
       </c>
       <c r="H532" s="0" t="s">
-        <v>168</v>
+        <v>109</v>
       </c>
       <c r="I532" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J532" s="0" t="s">
-        <v>169</v>
+        <v>349</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>164</v>
+        <v>1039</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>165</v>
+        <v>714</v>
       </c>
       <c r="C533" s="0" t="s">
-        <v>166</v>
+        <v>1040</v>
       </c>
       <c r="F533" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G533" s="0" t="s">
-        <v>902</v>
+        <v>1041</v>
       </c>
       <c r="H533" s="0" t="s">
-        <v>168</v>
+        <v>251</v>
       </c>
       <c r="I533" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J533" s="0" t="s">
-        <v>169</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>568</v>
+        <v>305</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>188</v>
+        <v>306</v>
       </c>
       <c r="C534" s="0" t="s">
-        <v>569</v>
+        <v>307</v>
       </c>
       <c r="F534" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G534" s="0" t="s">
-        <v>903</v>
+        <v>1043</v>
       </c>
       <c r="H534" s="0" t="s">
-        <v>300</v>
+        <v>234</v>
       </c>
       <c r="I534" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J534" s="0" t="s">
-        <v>571</v>
+        <v>309</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>692</v>
+        <v>465</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>387</v>
+        <v>157</v>
       </c>
       <c r="C535" s="0" t="s">
-        <v>693</v>
+        <v>466</v>
       </c>
       <c r="F535" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G535" s="0" t="s">
-        <v>904</v>
+        <v>1044</v>
       </c>
       <c r="H535" s="0" t="s">
-        <v>310</v>
+        <v>223</v>
       </c>
       <c r="I535" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J535" s="0" t="s">
-        <v>694</v>
+        <v>468</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>386</v>
+        <v>91</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>387</v>
+        <v>80</v>
       </c>
       <c r="C536" s="0" t="s">
-        <v>388</v>
+        <v>92</v>
       </c>
       <c r="F536" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G536" s="0" t="s">
-        <v>905</v>
+        <v>93</v>
       </c>
       <c r="H536" s="0" t="s">
-        <v>390</v>
+        <v>40</v>
       </c>
       <c r="I536" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J536" s="0" t="s">
-        <v>391</v>
+        <v>95</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>159</v>
+        <v>79</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>160</v>
+        <v>80</v>
       </c>
       <c r="C537" s="0" t="s">
-        <v>161</v>
+        <v>81</v>
       </c>
       <c r="F537" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G537" s="0" t="s">
-        <v>876</v>
+        <v>96</v>
       </c>
       <c r="H537" s="0" t="s">
-        <v>147</v>
+        <v>45</v>
       </c>
       <c r="I537" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J537" s="0" t="s">
-        <v>163</v>
+        <v>84</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>159</v>
+        <v>485</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>160</v>
+        <v>486</v>
       </c>
       <c r="C538" s="0" t="s">
-        <v>161</v>
+        <v>487</v>
       </c>
       <c r="F538" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G538" s="0" t="s">
-        <v>906</v>
+        <v>1045</v>
       </c>
       <c r="H538" s="0" t="s">
-        <v>147</v>
+        <v>234</v>
       </c>
       <c r="I538" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J538" s="0" t="s">
-        <v>163</v>
+        <v>489</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>635</v>
+        <v>315</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>636</v>
+        <v>316</v>
       </c>
       <c r="C539" s="0" t="s">
-        <v>637</v>
+        <v>317</v>
       </c>
       <c r="F539" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G539" s="0" t="s">
-        <v>907</v>
+        <v>1046</v>
       </c>
       <c r="H539" s="0" t="s">
-        <v>116</v>
+        <v>319</v>
       </c>
       <c r="I539" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J539" s="0" t="s">
-        <v>638</v>
+        <v>320</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>635</v>
+        <v>687</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>636</v>
+        <v>125</v>
       </c>
       <c r="C540" s="0" t="s">
-        <v>637</v>
+        <v>688</v>
       </c>
       <c r="F540" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G540" s="0" t="s">
-        <v>908</v>
+        <v>1047</v>
       </c>
       <c r="H540" s="0" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="I540" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J540" s="0" t="s">
-        <v>638</v>
+        <v>689</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>635</v>
+        <v>91</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>636</v>
+        <v>80</v>
       </c>
       <c r="C541" s="0" t="s">
-        <v>637</v>
+        <v>92</v>
       </c>
       <c r="F541" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G541" s="0" t="s">
-        <v>909</v>
+        <v>97</v>
       </c>
       <c r="H541" s="0" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="I541" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J541" s="0" t="s">
-        <v>638</v>
+        <v>95</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>635</v>
+        <v>174</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>636</v>
+        <v>175</v>
       </c>
       <c r="C542" s="0" t="s">
-        <v>637</v>
+        <v>176</v>
       </c>
       <c r="F542" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G542" s="0" t="s">
-        <v>910</v>
+        <v>1048</v>
       </c>
       <c r="H542" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="I542" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J542" s="0" t="s">
-        <v>638</v>
+        <v>178</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>635</v>
+        <v>597</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>636</v>
+        <v>598</v>
       </c>
       <c r="C543" s="0" t="s">
-        <v>637</v>
+        <v>599</v>
       </c>
       <c r="F543" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G543" s="0" t="s">
-        <v>911</v>
+        <v>1049</v>
       </c>
       <c r="H543" s="0" t="s">
-        <v>116</v>
+        <v>172</v>
       </c>
       <c r="I543" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J543" s="0" t="s">
-        <v>638</v>
+        <v>601</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>635</v>
+        <v>758</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>636</v>
+        <v>759</v>
       </c>
       <c r="C544" s="0" t="s">
-        <v>637</v>
+        <v>760</v>
       </c>
       <c r="F544" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G544" s="0" t="s">
-        <v>912</v>
+        <v>1050</v>
       </c>
       <c r="H544" s="0" t="s">
-        <v>116</v>
+        <v>223</v>
       </c>
       <c r="I544" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J544" s="0" t="s">
-        <v>638</v>
+        <v>762</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>359</v>
+        <v>124</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>360</v>
+        <v>125</v>
       </c>
       <c r="C545" s="0" t="s">
-        <v>361</v>
+        <v>126</v>
       </c>
       <c r="F545" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G545" s="0" t="s">
-        <v>913</v>
+        <v>1051</v>
       </c>
       <c r="H545" s="0" t="s">
-        <v>363</v>
+        <v>128</v>
       </c>
       <c r="I545" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J545" s="0" t="s">
-        <v>364</v>
+        <v>129</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>359</v>
+        <v>282</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>360</v>
+        <v>283</v>
       </c>
       <c r="C546" s="0" t="s">
-        <v>361</v>
+        <v>284</v>
       </c>
       <c r="F546" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G546" s="0" t="s">
-        <v>914</v>
+        <v>1052</v>
       </c>
       <c r="H546" s="0" t="s">
-        <v>363</v>
+        <v>251</v>
       </c>
       <c r="I546" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J546" s="0" t="s">
-        <v>364</v>
+        <v>286</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>359</v>
+        <v>98</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>360</v>
+        <v>80</v>
       </c>
       <c r="C547" s="0" t="s">
-        <v>361</v>
+        <v>99</v>
       </c>
       <c r="F547" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G547" s="0" t="s">
-        <v>915</v>
+        <v>100</v>
       </c>
       <c r="H547" s="0" t="s">
-        <v>363</v>
+        <v>94</v>
       </c>
       <c r="I547" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>359</v>
+        <v>857</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>360</v>
+        <v>858</v>
       </c>
       <c r="C548" s="0" t="s">
-        <v>361</v>
+        <v>859</v>
       </c>
       <c r="F548" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G548" s="0" t="s">
-        <v>916</v>
+        <v>120</v>
       </c>
       <c r="H548" s="0" t="s">
-        <v>363</v>
+        <v>234</v>
       </c>
       <c r="I548" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J548" s="0" t="s">
-        <v>364</v>
+        <v>860</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>359</v>
+        <v>315</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>360</v>
+        <v>316</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>361</v>
+        <v>317</v>
       </c>
       <c r="F549" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G549" s="0" t="s">
-        <v>917</v>
+        <v>1053</v>
       </c>
       <c r="H549" s="0" t="s">
-        <v>363</v>
+        <v>319</v>
       </c>
       <c r="I549" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J549" s="0" t="s">
-        <v>364</v>
+        <v>320</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>359</v>
+        <v>1039</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>360</v>
+        <v>714</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>361</v>
+        <v>1040</v>
       </c>
       <c r="F550" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G550" s="0" t="s">
-        <v>918</v>
+        <v>1054</v>
       </c>
       <c r="H550" s="0" t="s">
-        <v>363</v>
+        <v>251</v>
       </c>
       <c r="I550" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J550" s="0" t="s">
-        <v>364</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>359</v>
+        <v>374</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>360</v>
+        <v>375</v>
       </c>
       <c r="C551" s="0" t="s">
-        <v>361</v>
+        <v>376</v>
       </c>
       <c r="F551" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G551" s="0" t="s">
-        <v>919</v>
+        <v>1055</v>
       </c>
       <c r="H551" s="0" t="s">
-        <v>363</v>
+        <v>378</v>
       </c>
       <c r="I551" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J551" s="0" t="s">
-        <v>364</v>
+        <v>379</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>359</v>
+        <v>960</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>360</v>
+        <v>961</v>
       </c>
       <c r="C552" s="0" t="s">
-        <v>361</v>
+        <v>962</v>
       </c>
       <c r="F552" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G552" s="0" t="s">
-        <v>920</v>
+        <v>1056</v>
       </c>
       <c r="H552" s="0" t="s">
-        <v>363</v>
+        <v>234</v>
       </c>
       <c r="I552" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J552" s="0" t="s">
-        <v>364</v>
+        <v>963</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>359</v>
+        <v>247</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>360</v>
+        <v>248</v>
       </c>
       <c r="C553" s="0" t="s">
-        <v>361</v>
+        <v>249</v>
       </c>
       <c r="F553" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G553" s="0" t="s">
-        <v>921</v>
+        <v>1057</v>
       </c>
       <c r="H553" s="0" t="s">
-        <v>363</v>
+        <v>251</v>
       </c>
       <c r="I553" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J553" s="0" t="s">
-        <v>364</v>
+        <v>252</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>359</v>
+        <v>490</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>360</v>
+        <v>491</v>
       </c>
       <c r="C554" s="0" t="s">
-        <v>361</v>
+        <v>492</v>
       </c>
       <c r="F554" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G554" s="0" t="s">
-        <v>922</v>
+        <v>1058</v>
       </c>
       <c r="H554" s="0" t="s">
-        <v>363</v>
+        <v>109</v>
       </c>
       <c r="I554" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J554" s="0" t="s">
-        <v>364</v>
+        <v>494</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>359</v>
+        <v>452</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>360</v>
+        <v>135</v>
       </c>
       <c r="C555" s="0" t="s">
-        <v>361</v>
+        <v>453</v>
       </c>
       <c r="F555" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G555" s="0" t="s">
-        <v>923</v>
+        <v>1059</v>
       </c>
       <c r="H555" s="0" t="s">
-        <v>363</v>
+        <v>342</v>
       </c>
       <c r="I555" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J555" s="0" t="s">
-        <v>364</v>
+        <v>455</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>359</v>
+        <v>150</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>360</v>
+        <v>151</v>
       </c>
       <c r="C556" s="0" t="s">
-        <v>361</v>
+        <v>152</v>
       </c>
       <c r="F556" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G556" s="0" t="s">
-        <v>924</v>
+        <v>1060</v>
       </c>
       <c r="H556" s="0" t="s">
-        <v>363</v>
+        <v>154</v>
       </c>
       <c r="I556" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J556" s="0" t="s">
-        <v>364</v>
+        <v>155</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>359</v>
+        <v>681</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>360</v>
+        <v>295</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>361</v>
+        <v>682</v>
       </c>
       <c r="F557" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G557" s="0" t="s">
-        <v>925</v>
+        <v>1061</v>
       </c>
       <c r="H557" s="0" t="s">
-        <v>363</v>
+        <v>128</v>
       </c>
       <c r="I557" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J557" s="0" t="s">
-        <v>364</v>
+        <v>684</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>360</v>
+        <v>300</v>
       </c>
       <c r="C558" s="0" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="F558" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G558" s="0" t="s">
-        <v>926</v>
+        <v>1062</v>
       </c>
       <c r="H558" s="0" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="I558" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J558" s="0" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>243</v>
+        <v>620</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>244</v>
+        <v>621</v>
       </c>
       <c r="C559" s="0" t="s">
-        <v>245</v>
+        <v>622</v>
       </c>
       <c r="F559" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G559" s="0" t="s">
-        <v>927</v>
+        <v>1063</v>
       </c>
       <c r="H559" s="0" t="s">
-        <v>116</v>
+        <v>143</v>
       </c>
       <c r="I559" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J559" s="0" t="s">
-        <v>247</v>
+        <v>624</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>149</v>
+        <v>681</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>150</v>
+        <v>295</v>
       </c>
       <c r="C560" s="0" t="s">
-        <v>151</v>
+        <v>682</v>
       </c>
       <c r="F560" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G560" s="0" t="s">
-        <v>928</v>
+        <v>1064</v>
       </c>
       <c r="H560" s="0" t="s">
-        <v>147</v>
+        <v>128</v>
       </c>
       <c r="I560" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J560" s="0" t="s">
-        <v>152</v>
+        <v>684</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>640</v>
+        <v>549</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>641</v>
+        <v>180</v>
       </c>
       <c r="C561" s="0" t="s">
-        <v>642</v>
+        <v>550</v>
       </c>
       <c r="F561" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G561" s="0" t="s">
-        <v>929</v>
+        <v>101</v>
       </c>
       <c r="H561" s="0" t="s">
-        <v>300</v>
+        <v>183</v>
       </c>
       <c r="I561" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J561" s="0" t="s">
-        <v>644</v>
+        <v>552</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>640</v>
+        <v>208</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>641</v>
+        <v>209</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>642</v>
+        <v>210</v>
       </c>
       <c r="F562" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G562" s="0" t="s">
-        <v>930</v>
+        <v>1065</v>
       </c>
       <c r="H562" s="0" t="s">
-        <v>300</v>
+        <v>212</v>
       </c>
       <c r="I562" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J562" s="0" t="s">
-        <v>644</v>
+        <v>213</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>640</v>
+        <v>671</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>641</v>
+        <v>72</v>
       </c>
       <c r="C563" s="0" t="s">
-        <v>642</v>
+        <v>672</v>
       </c>
       <c r="F563" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G563" s="0" t="s">
-        <v>931</v>
+        <v>1066</v>
       </c>
       <c r="H563" s="0" t="s">
-        <v>300</v>
+        <v>83</v>
       </c>
       <c r="I563" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J563" s="0" t="s">
-        <v>644</v>
+        <v>673</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>640</v>
+        <v>611</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>641</v>
+        <v>612</v>
       </c>
       <c r="C564" s="0" t="s">
-        <v>642</v>
+        <v>613</v>
       </c>
       <c r="F564" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G564" s="0" t="s">
-        <v>932</v>
+        <v>1067</v>
       </c>
       <c r="H564" s="0" t="s">
-        <v>300</v>
+        <v>370</v>
       </c>
       <c r="I564" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J564" s="0" t="s">
-        <v>644</v>
+        <v>615</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>340</v>
+        <v>508</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>341</v>
+        <v>509</v>
       </c>
       <c r="C565" s="0" t="s">
-        <v>342</v>
+        <v>510</v>
       </c>
       <c r="F565" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G565" s="0" t="s">
-        <v>933</v>
+        <v>1068</v>
       </c>
       <c r="H565" s="0" t="s">
-        <v>310</v>
+        <v>272</v>
       </c>
       <c r="I565" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J565" s="0" t="s">
-        <v>343</v>
+        <v>512</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>340</v>
+        <v>544</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>341</v>
+        <v>545</v>
       </c>
       <c r="C566" s="0" t="s">
-        <v>342</v>
+        <v>546</v>
       </c>
       <c r="F566" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G566" s="0" t="s">
-        <v>934</v>
+        <v>1069</v>
       </c>
       <c r="H566" s="0" t="s">
-        <v>310</v>
+        <v>518</v>
       </c>
       <c r="I566" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J566" s="0" t="s">
-        <v>343</v>
+        <v>548</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>399</v>
+        <v>208</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>341</v>
+        <v>209</v>
       </c>
       <c r="C567" s="0" t="s">
-        <v>400</v>
+        <v>210</v>
       </c>
       <c r="F567" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G567" s="0" t="s">
-        <v>935</v>
+        <v>1070</v>
       </c>
       <c r="H567" s="0" t="s">
-        <v>180</v>
+        <v>212</v>
       </c>
       <c r="I567" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J567" s="0" t="s">
-        <v>402</v>
+        <v>213</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>760</v>
+        <v>940</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>761</v>
+        <v>941</v>
       </c>
       <c r="C568" s="0" t="s">
-        <v>762</v>
+        <v>942</v>
       </c>
       <c r="F568" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G568" s="0" t="s">
-        <v>936</v>
+        <v>1071</v>
       </c>
       <c r="H568" s="0" t="s">
-        <v>36</v>
+        <v>109</v>
       </c>
       <c r="I568" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J568" s="0" t="s">
-        <v>763</v>
+        <v>944</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>760</v>
+        <v>537</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>761</v>
+        <v>538</v>
       </c>
       <c r="C569" s="0" t="s">
-        <v>762</v>
+        <v>539</v>
       </c>
       <c r="F569" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G569" s="0" t="s">
-        <v>937</v>
+        <v>1072</v>
       </c>
       <c r="H569" s="0" t="s">
-        <v>36</v>
+        <v>541</v>
       </c>
       <c r="I569" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J569" s="0" t="s">
-        <v>763</v>
+        <v>542</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>760</v>
+        <v>748</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>761</v>
+        <v>749</v>
       </c>
       <c r="C570" s="0" t="s">
-        <v>762</v>
+        <v>750</v>
       </c>
       <c r="F570" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G570" s="0" t="s">
-        <v>938</v>
+        <v>1073</v>
       </c>
       <c r="H570" s="0" t="s">
-        <v>36</v>
+        <v>154</v>
       </c>
       <c r="I570" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J570" s="0" t="s">
-        <v>763</v>
+        <v>752</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>760</v>
+        <v>923</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>761</v>
+        <v>924</v>
       </c>
       <c r="C571" s="0" t="s">
-        <v>762</v>
+        <v>925</v>
       </c>
       <c r="F571" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G571" s="0" t="s">
-        <v>939</v>
+        <v>1074</v>
       </c>
       <c r="H571" s="0" t="s">
-        <v>36</v>
+        <v>183</v>
       </c>
       <c r="I571" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J571" s="0" t="s">
-        <v>763</v>
+        <v>927</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>728</v>
+        <v>857</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>729</v>
+        <v>858</v>
       </c>
       <c r="C572" s="0" t="s">
-        <v>730</v>
+        <v>859</v>
       </c>
       <c r="F572" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G572" s="0" t="s">
-        <v>940</v>
+        <v>102</v>
       </c>
       <c r="H572" s="0" t="s">
-        <v>599</v>
+        <v>234</v>
       </c>
       <c r="I572" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J572" s="0" t="s">
-        <v>732</v>
+        <v>860</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>728</v>
+        <v>900</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>729</v>
+        <v>226</v>
       </c>
       <c r="C573" s="0" t="s">
-        <v>730</v>
+        <v>901</v>
       </c>
       <c r="F573" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G573" s="0" t="s">
-        <v>941</v>
+        <v>1075</v>
       </c>
       <c r="H573" s="0" t="s">
-        <v>599</v>
+        <v>234</v>
       </c>
       <c r="I573" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J573" s="0" t="s">
-        <v>732</v>
+        <v>903</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>728</v>
+        <v>611</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>729</v>
+        <v>612</v>
       </c>
       <c r="C574" s="0" t="s">
-        <v>730</v>
+        <v>613</v>
       </c>
       <c r="F574" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G574" s="0" t="s">
-        <v>942</v>
+        <v>1062</v>
       </c>
       <c r="H574" s="0" t="s">
-        <v>599</v>
+        <v>370</v>
       </c>
       <c r="I574" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J574" s="0" t="s">
-        <v>732</v>
+        <v>615</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>728</v>
+        <v>54</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>729</v>
+        <v>55</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>730</v>
+        <v>56</v>
       </c>
       <c r="F575" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G575" s="0" t="s">
-        <v>943</v>
+        <v>101</v>
       </c>
       <c r="H575" s="0" t="s">
-        <v>599</v>
+        <v>234</v>
       </c>
       <c r="I575" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J575" s="0" t="s">
-        <v>732</v>
+        <v>59</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>728</v>
+        <v>305</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>729</v>
+        <v>306</v>
       </c>
       <c r="C576" s="0" t="s">
-        <v>730</v>
+        <v>307</v>
       </c>
       <c r="F576" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G576" s="0" t="s">
-        <v>944</v>
+        <v>101</v>
       </c>
       <c r="H576" s="0" t="s">
-        <v>599</v>
+        <v>234</v>
       </c>
       <c r="I576" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J576" s="0" t="s">
-        <v>732</v>
+        <v>309</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>760</v>
+        <v>54</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>761</v>
+        <v>55</v>
       </c>
       <c r="C577" s="0" t="s">
-        <v>762</v>
+        <v>56</v>
       </c>
       <c r="F577" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G577" s="0" t="s">
-        <v>945</v>
+        <v>102</v>
       </c>
       <c r="H577" s="0" t="s">
-        <v>36</v>
+        <v>234</v>
       </c>
       <c r="I577" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J577" s="0" t="s">
-        <v>763</v>
+        <v>59</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>428</v>
+        <v>305</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>429</v>
+        <v>306</v>
       </c>
       <c r="C578" s="0" t="s">
-        <v>430</v>
+        <v>307</v>
       </c>
       <c r="F578" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G578" s="0" t="s">
-        <v>946</v>
+        <v>102</v>
       </c>
       <c r="H578" s="0" t="s">
-        <v>168</v>
+        <v>234</v>
       </c>
       <c r="I578" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J578" s="0" t="s">
-        <v>432</v>
+        <v>309</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>428</v>
+        <v>582</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="C579" s="0" t="s">
-        <v>430</v>
+        <v>583</v>
       </c>
       <c r="F579" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G579" s="0" t="s">
-        <v>947</v>
+        <v>1075</v>
       </c>
       <c r="H579" s="0" t="s">
-        <v>168</v>
+        <v>353</v>
       </c>
       <c r="I579" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J579" s="0" t="s">
-        <v>432</v>
+        <v>585</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>428</v>
+        <v>960</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>429</v>
+        <v>961</v>
       </c>
       <c r="C580" s="0" t="s">
-        <v>430</v>
+        <v>962</v>
       </c>
       <c r="F580" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G580" s="0" t="s">
-        <v>948</v>
+        <v>1075</v>
       </c>
       <c r="H580" s="0" t="s">
-        <v>168</v>
+        <v>234</v>
       </c>
       <c r="I580" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J580" s="0" t="s">
-        <v>432</v>
+        <v>963</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>428</v>
+        <v>485</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>429</v>
+        <v>486</v>
       </c>
       <c r="C581" s="0" t="s">
-        <v>430</v>
+        <v>487</v>
       </c>
       <c r="F581" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G581" s="0" t="s">
-        <v>949</v>
+        <v>635</v>
       </c>
       <c r="H581" s="0" t="s">
-        <v>168</v>
+        <v>234</v>
       </c>
       <c r="I581" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J581" s="0" t="s">
-        <v>432</v>
+        <v>489</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>710</v>
+        <v>940</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>429</v>
+        <v>941</v>
       </c>
       <c r="C582" s="0" t="s">
-        <v>711</v>
+        <v>942</v>
       </c>
       <c r="F582" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G582" s="0" t="s">
-        <v>950</v>
+        <v>647</v>
       </c>
       <c r="H582" s="0" t="s">
-        <v>157</v>
+        <v>109</v>
       </c>
       <c r="I582" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J582" s="0" t="s">
-        <v>712</v>
+        <v>944</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>710</v>
+        <v>315</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>429</v>
+        <v>316</v>
       </c>
       <c r="C583" s="0" t="s">
-        <v>711</v>
+        <v>317</v>
       </c>
       <c r="F583" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G583" s="0" t="s">
-        <v>951</v>
+        <v>649</v>
       </c>
       <c r="H583" s="0" t="s">
-        <v>157</v>
+        <v>319</v>
       </c>
       <c r="I583" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J583" s="0" t="s">
-        <v>712</v>
+        <v>320</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>710</v>
+        <v>230</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>429</v>
+        <v>231</v>
       </c>
       <c r="C584" s="0" t="s">
-        <v>711</v>
+        <v>232</v>
       </c>
       <c r="F584" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G584" s="0" t="s">
-        <v>952</v>
+        <v>655</v>
       </c>
       <c r="H584" s="0" t="s">
-        <v>157</v>
+        <v>234</v>
       </c>
       <c r="I584" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J584" s="0" t="s">
-        <v>712</v>
+        <v>235</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>710</v>
+        <v>242</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>429</v>
+        <v>243</v>
       </c>
       <c r="C585" s="0" t="s">
-        <v>711</v>
+        <v>244</v>
       </c>
       <c r="F585" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G585" s="0" t="s">
-        <v>953</v>
+        <v>658</v>
       </c>
       <c r="H585" s="0" t="s">
-        <v>157</v>
+        <v>172</v>
       </c>
       <c r="I585" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J585" s="0" t="s">
-        <v>712</v>
+        <v>246</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>371</v>
+        <v>589</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>372</v>
+        <v>243</v>
       </c>
       <c r="C586" s="0" t="s">
-        <v>373</v>
+        <v>590</v>
       </c>
       <c r="F586" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G586" s="0" t="s">
-        <v>954</v>
+        <v>658</v>
       </c>
       <c r="H586" s="0" t="s">
-        <v>77</v>
+        <v>172</v>
       </c>
       <c r="I586" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J586" s="0" t="s">
-        <v>374</v>
+        <v>592</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>371</v>
+        <v>257</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>372</v>
+        <v>258</v>
       </c>
       <c r="C587" s="0" t="s">
-        <v>373</v>
+        <v>259</v>
       </c>
       <c r="F587" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G587" s="0" t="s">
-        <v>955</v>
+        <v>658</v>
       </c>
       <c r="H587" s="0" t="s">
-        <v>77</v>
+        <v>172</v>
       </c>
       <c r="I587" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J587" s="0" t="s">
-        <v>374</v>
+        <v>261</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>744</v>
+        <v>124</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>372</v>
+        <v>125</v>
       </c>
       <c r="C588" s="0" t="s">
-        <v>745</v>
+        <v>126</v>
       </c>
       <c r="F588" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G588" s="0" t="s">
-        <v>956</v>
+        <v>670</v>
       </c>
       <c r="H588" s="0" t="s">
-        <v>77</v>
+        <v>128</v>
       </c>
       <c r="I588" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J588" s="0" t="s">
-        <v>746</v>
+        <v>129</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>744</v>
+        <v>18</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>372</v>
+        <v>19</v>
       </c>
       <c r="C589" s="0" t="s">
-        <v>745</v>
+        <v>20</v>
       </c>
       <c r="F589" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G589" s="0" t="s">
-        <v>957</v>
+        <v>103</v>
       </c>
       <c r="H589" s="0" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="I589" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J589" s="0" t="s">
-        <v>746</v>
+        <v>24</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>744</v>
+        <v>402</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>372</v>
+        <v>403</v>
       </c>
       <c r="C590" s="0" t="s">
-        <v>745</v>
+        <v>404</v>
       </c>
       <c r="F590" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G590" s="0" t="s">
-        <v>958</v>
+        <v>103</v>
       </c>
       <c r="H590" s="0" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="I590" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J590" s="0" t="s">
-        <v>746</v>
+        <v>406</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>744</v>
+        <v>79</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>372</v>
+        <v>80</v>
       </c>
       <c r="C591" s="0" t="s">
-        <v>745</v>
+        <v>81</v>
       </c>
       <c r="F591" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G591" s="0" t="s">
-        <v>959</v>
+        <v>103</v>
       </c>
       <c r="H591" s="0" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="I591" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J591" s="0" t="s">
-        <v>746</v>
+        <v>84</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>744</v>
+        <v>1076</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>372</v>
+        <v>1077</v>
       </c>
       <c r="C592" s="0" t="s">
-        <v>745</v>
+        <v>1078</v>
       </c>
       <c r="F592" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G592" s="0" t="s">
-        <v>955</v>
+        <v>104</v>
       </c>
       <c r="H592" s="0" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="I592" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J592" s="0" t="s">
-        <v>746</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>744</v>
+        <v>71</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>372</v>
+        <v>72</v>
       </c>
       <c r="C593" s="0" t="s">
-        <v>745</v>
+        <v>73</v>
       </c>
       <c r="F593" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G593" s="0" t="s">
-        <v>960</v>
+        <v>104</v>
       </c>
       <c r="H593" s="0" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="I593" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J593" s="0" t="s">
-        <v>746</v>
+        <v>75</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>577</v>
+        <v>145</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>578</v>
+        <v>146</v>
       </c>
       <c r="C594" s="0" t="s">
-        <v>579</v>
+        <v>147</v>
       </c>
       <c r="F594" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G594" s="0" t="s">
-        <v>961</v>
+        <v>104</v>
       </c>
       <c r="H594" s="0" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="I594" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J594" s="0" t="s">
-        <v>581</v>
+        <v>149</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>577</v>
+        <v>779</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>578</v>
+        <v>780</v>
       </c>
       <c r="C595" s="0" t="s">
-        <v>579</v>
+        <v>781</v>
       </c>
       <c r="F595" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G595" s="0" t="s">
-        <v>962</v>
+        <v>678</v>
       </c>
       <c r="H595" s="0" t="s">
-        <v>104</v>
+        <v>704</v>
       </c>
       <c r="I595" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J595" s="0" t="s">
-        <v>581</v>
+        <v>783</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>572</v>
+        <v>452</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>573</v>
+        <v>135</v>
       </c>
       <c r="C596" s="0" t="s">
-        <v>574</v>
+        <v>453</v>
       </c>
       <c r="F596" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G596" s="0" t="s">
-        <v>963</v>
+        <v>679</v>
       </c>
       <c r="H596" s="0" t="s">
-        <v>457</v>
+        <v>342</v>
       </c>
       <c r="I596" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J596" s="0" t="s">
-        <v>576</v>
+        <v>455</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>572</v>
+        <v>940</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>573</v>
+        <v>941</v>
       </c>
       <c r="C597" s="0" t="s">
-        <v>574</v>
+        <v>942</v>
       </c>
       <c r="F597" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G597" s="0" t="s">
-        <v>964</v>
+        <v>108</v>
       </c>
       <c r="H597" s="0" t="s">
-        <v>457</v>
+        <v>109</v>
       </c>
       <c r="I597" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J597" s="0" t="s">
-        <v>576</v>
+        <v>944</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>572</v>
+        <v>105</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>573</v>
+        <v>106</v>
       </c>
       <c r="C598" s="0" t="s">
-        <v>574</v>
+        <v>107</v>
       </c>
       <c r="F598" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G598" s="0" t="s">
-        <v>965</v>
+        <v>108</v>
       </c>
       <c r="H598" s="0" t="s">
-        <v>457</v>
+        <v>1080</v>
       </c>
       <c r="I598" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J598" s="0" t="s">
-        <v>576</v>
+        <v>110</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>572</v>
+        <v>25</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>573</v>
+        <v>26</v>
       </c>
       <c r="C599" s="0" t="s">
-        <v>574</v>
+        <v>27</v>
       </c>
       <c r="F599" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G599" s="0" t="s">
-        <v>966</v>
+        <v>111</v>
       </c>
       <c r="H599" s="0" t="s">
-        <v>457</v>
+        <v>15</v>
       </c>
       <c r="I599" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J599" s="0" t="s">
-        <v>576</v>
+        <v>30</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>572</v>
+        <v>415</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>573</v>
+        <v>416</v>
       </c>
       <c r="C600" s="0" t="s">
-        <v>574</v>
+        <v>417</v>
       </c>
       <c r="F600" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G600" s="0" t="s">
-        <v>967</v>
+        <v>693</v>
       </c>
       <c r="H600" s="0" t="s">
-        <v>457</v>
+        <v>94</v>
       </c>
       <c r="I600" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J600" s="0" t="s">
-        <v>576</v>
+        <v>419</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>621</v>
+        <v>91</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>438</v>
+        <v>80</v>
       </c>
       <c r="C601" s="0" t="s">
-        <v>622</v>
+        <v>92</v>
       </c>
       <c r="F601" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G601" s="0" t="s">
-        <v>968</v>
+        <v>112</v>
       </c>
       <c r="H601" s="0" t="s">
-        <v>390</v>
+        <v>40</v>
       </c>
       <c r="I601" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J601" s="0" t="s">
-        <v>624</v>
+        <v>95</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>621</v>
+        <v>589</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>438</v>
+        <v>243</v>
       </c>
       <c r="C602" s="0" t="s">
-        <v>622</v>
+        <v>590</v>
       </c>
       <c r="F602" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G602" s="0" t="s">
-        <v>969</v>
+        <v>706</v>
       </c>
       <c r="H602" s="0" t="s">
-        <v>390</v>
+        <v>172</v>
       </c>
       <c r="I602" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J602" s="0" t="s">
-        <v>624</v>
+        <v>592</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>621</v>
+        <v>605</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>438</v>
+        <v>606</v>
       </c>
       <c r="C603" s="0" t="s">
-        <v>622</v>
+        <v>607</v>
       </c>
       <c r="F603" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G603" s="0" t="s">
-        <v>970</v>
+        <v>716</v>
       </c>
       <c r="H603" s="0" t="s">
-        <v>390</v>
+        <v>128</v>
       </c>
       <c r="I603" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J603" s="0" t="s">
-        <v>624</v>
+        <v>609</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>621</v>
+        <v>130</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>438</v>
+        <v>131</v>
       </c>
       <c r="C604" s="0" t="s">
-        <v>622</v>
+        <v>132</v>
       </c>
       <c r="F604" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G604" s="0" t="s">
-        <v>971</v>
+        <v>716</v>
       </c>
       <c r="H604" s="0" t="s">
-        <v>390</v>
+        <v>128</v>
       </c>
       <c r="I604" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J604" s="0" t="s">
-        <v>624</v>
+        <v>133</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>621</v>
+        <v>124</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>438</v>
+        <v>125</v>
       </c>
       <c r="C605" s="0" t="s">
-        <v>622</v>
+        <v>126</v>
       </c>
       <c r="F605" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G605" s="0" t="s">
-        <v>972</v>
+        <v>716</v>
       </c>
       <c r="H605" s="0" t="s">
-        <v>390</v>
+        <v>128</v>
       </c>
       <c r="I605" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J605" s="0" t="s">
-        <v>624</v>
+        <v>129</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>437</v>
+        <v>549</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>438</v>
+        <v>180</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>439</v>
+        <v>550</v>
       </c>
       <c r="F606" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G606" s="0" t="s">
-        <v>973</v>
+        <v>718</v>
       </c>
       <c r="H606" s="0" t="s">
-        <v>390</v>
+        <v>183</v>
       </c>
       <c r="I606" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J606" s="0" t="s">
-        <v>441</v>
+        <v>552</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>437</v>
+        <v>156</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>438</v>
+        <v>157</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>439</v>
+        <v>158</v>
       </c>
       <c r="F607" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G607" s="0" t="s">
-        <v>974</v>
+        <v>733</v>
       </c>
       <c r="H607" s="0" t="s">
-        <v>390</v>
+        <v>160</v>
       </c>
       <c r="I607" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J607" s="0" t="s">
-        <v>441</v>
+        <v>161</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>685</v>
+        <v>638</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>686</v>
+        <v>557</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>687</v>
+        <v>639</v>
       </c>
       <c r="F608" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G608" s="0" t="s">
-        <v>975</v>
+        <v>736</v>
       </c>
       <c r="H608" s="0" t="s">
-        <v>310</v>
+        <v>22</v>
       </c>
       <c r="I608" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J608" s="0" t="s">
-        <v>689</v>
+        <v>641</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>685</v>
+        <v>331</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>686</v>
+        <v>332</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>687</v>
+        <v>333</v>
       </c>
       <c r="F609" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G609" s="0" t="s">
-        <v>976</v>
+        <v>736</v>
       </c>
       <c r="H609" s="0" t="s">
-        <v>310</v>
+        <v>166</v>
       </c>
       <c r="I609" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J609" s="0" t="s">
-        <v>689</v>
+        <v>334</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>425</v>
+        <v>162</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>317</v>
+        <v>163</v>
       </c>
       <c r="C610" s="0" t="s">
-        <v>426</v>
+        <v>164</v>
       </c>
       <c r="F610" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G610" s="0" t="s">
-        <v>977</v>
+        <v>736</v>
       </c>
       <c r="H610" s="0" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="I610" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J610" s="0" t="s">
-        <v>427</v>
+        <v>167</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>459</v>
+        <v>168</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>297</v>
+        <v>169</v>
       </c>
       <c r="C611" s="0" t="s">
-        <v>460</v>
+        <v>170</v>
       </c>
       <c r="F611" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G611" s="0" t="s">
-        <v>978</v>
+        <v>739</v>
       </c>
       <c r="H611" s="0" t="s">
-        <v>110</v>
+        <v>172</v>
       </c>
       <c r="I611" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J611" s="0" t="s">
-        <v>461</v>
+        <v>173</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>681</v>
+        <v>665</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>297</v>
+        <v>666</v>
       </c>
       <c r="C612" s="0" t="s">
-        <v>682</v>
+        <v>667</v>
       </c>
       <c r="F612" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G612" s="0" t="s">
-        <v>979</v>
+        <v>113</v>
       </c>
       <c r="H612" s="0" t="s">
-        <v>300</v>
+        <v>15</v>
       </c>
       <c r="I612" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J612" s="0" t="s">
-        <v>684</v>
+        <v>669</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>681</v>
+        <v>10</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>297</v>
+        <v>11</v>
       </c>
       <c r="C613" s="0" t="s">
-        <v>682</v>
+        <v>12</v>
       </c>
       <c r="F613" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G613" s="0" t="s">
-        <v>980</v>
+        <v>113</v>
       </c>
       <c r="H613" s="0" t="s">
-        <v>300</v>
+        <v>51</v>
       </c>
       <c r="I613" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J613" s="0" t="s">
-        <v>684</v>
+        <v>17</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>296</v>
+        <v>47</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>297</v>
+        <v>48</v>
       </c>
       <c r="C614" s="0" t="s">
-        <v>298</v>
+        <v>49</v>
       </c>
       <c r="F614" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G614" s="0" t="s">
-        <v>981</v>
+        <v>113</v>
       </c>
       <c r="H614" s="0" t="s">
-        <v>300</v>
+        <v>15</v>
       </c>
       <c r="I614" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J614" s="0" t="s">
-        <v>301</v>
+        <v>52</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>296</v>
+        <v>779</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>297</v>
+        <v>780</v>
       </c>
       <c r="C615" s="0" t="s">
-        <v>298</v>
+        <v>781</v>
       </c>
       <c r="F615" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G615" s="0" t="s">
-        <v>980</v>
+        <v>740</v>
       </c>
       <c r="H615" s="0" t="s">
-        <v>300</v>
+        <v>704</v>
       </c>
       <c r="I615" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J615" s="0" t="s">
-        <v>301</v>
+        <v>783</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>535</v>
+        <v>356</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>536</v>
+        <v>357</v>
       </c>
       <c r="C616" s="0" t="s">
-        <v>537</v>
+        <v>358</v>
       </c>
       <c r="F616" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G616" s="0" t="s">
-        <v>982</v>
+        <v>745</v>
       </c>
       <c r="H616" s="0" t="s">
-        <v>157</v>
+        <v>223</v>
       </c>
       <c r="I616" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J616" s="0" t="s">
-        <v>539</v>
+        <v>360</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>535</v>
+        <v>956</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>536</v>
+        <v>957</v>
       </c>
       <c r="C617" s="0" t="s">
-        <v>537</v>
+        <v>958</v>
       </c>
       <c r="F617" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G617" s="0" t="s">
-        <v>983</v>
+        <v>746</v>
       </c>
       <c r="H617" s="0" t="s">
-        <v>157</v>
+        <v>223</v>
       </c>
       <c r="I617" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J617" s="0" t="s">
-        <v>539</v>
+        <v>959</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>535</v>
+        <v>956</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>536</v>
+        <v>957</v>
       </c>
       <c r="C618" s="0" t="s">
-        <v>537</v>
+        <v>958</v>
       </c>
       <c r="F618" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G618" s="0" t="s">
-        <v>984</v>
+        <v>753</v>
       </c>
       <c r="H618" s="0" t="s">
-        <v>157</v>
+        <v>223</v>
       </c>
       <c r="I618" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J618" s="0" t="s">
-        <v>539</v>
+        <v>959</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>535</v>
+        <v>544</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>536</v>
+        <v>545</v>
       </c>
       <c r="C619" s="0" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="F619" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G619" s="0" t="s">
-        <v>985</v>
+        <v>754</v>
       </c>
       <c r="H619" s="0" t="s">
-        <v>157</v>
+        <v>518</v>
       </c>
       <c r="I619" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J619" s="0" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>535</v>
+        <v>350</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>536</v>
+        <v>290</v>
       </c>
       <c r="C620" s="0" t="s">
-        <v>537</v>
+        <v>351</v>
       </c>
       <c r="F620" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G620" s="0" t="s">
-        <v>986</v>
+        <v>756</v>
       </c>
       <c r="H620" s="0" t="s">
-        <v>157</v>
+        <v>353</v>
       </c>
       <c r="I620" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J620" s="0" t="s">
-        <v>539</v>
+        <v>354</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>420</v>
+        <v>582</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="C621" s="0" t="s">
-        <v>422</v>
+        <v>583</v>
       </c>
       <c r="F621" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G621" s="0" t="s">
-        <v>987</v>
+        <v>756</v>
       </c>
       <c r="H621" s="0" t="s">
-        <v>180</v>
+        <v>353</v>
       </c>
       <c r="I621" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J621" s="0" t="s">
-        <v>424</v>
+        <v>585</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>420</v>
+        <v>36</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>421</v>
+        <v>37</v>
       </c>
       <c r="C622" s="0" t="s">
-        <v>422</v>
+        <v>38</v>
       </c>
       <c r="F622" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G622" s="0" t="s">
-        <v>988</v>
+        <v>39</v>
       </c>
       <c r="H622" s="0" t="s">
-        <v>180</v>
+        <v>94</v>
       </c>
       <c r="I622" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J622" s="0" t="s">
-        <v>424</v>
+        <v>41</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>256</v>
+        <v>696</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>257</v>
+        <v>697</v>
       </c>
       <c r="C623" s="0" t="s">
-        <v>258</v>
+        <v>698</v>
       </c>
       <c r="F623" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G623" s="0" t="s">
-        <v>989</v>
+        <v>769</v>
       </c>
       <c r="H623" s="0" t="s">
-        <v>157</v>
+        <v>172</v>
       </c>
       <c r="I623" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J623" s="0" t="s">
-        <v>260</v>
+        <v>700</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>287</v>
+        <v>844</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>288</v>
+        <v>845</v>
       </c>
       <c r="C624" s="0" t="s">
-        <v>289</v>
+        <v>846</v>
       </c>
       <c r="F624" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G624" s="0" t="s">
-        <v>990</v>
+        <v>769</v>
       </c>
       <c r="H624" s="0" t="s">
-        <v>104</v>
+        <v>154</v>
       </c>
       <c r="I624" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J624" s="0" t="s">
-        <v>291</v>
+        <v>848</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>394</v>
+        <v>150</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>288</v>
+        <v>151</v>
       </c>
       <c r="C625" s="0" t="s">
-        <v>395</v>
+        <v>152</v>
       </c>
       <c r="F625" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G625" s="0" t="s">
-        <v>991</v>
+        <v>771</v>
       </c>
       <c r="H625" s="0" t="s">
-        <v>104</v>
+        <v>154</v>
       </c>
       <c r="I625" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J625" s="0" t="s">
-        <v>397</v>
+        <v>155</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>646</v>
+        <v>508</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>449</v>
+        <v>509</v>
       </c>
       <c r="C626" s="0" t="s">
-        <v>647</v>
+        <v>510</v>
       </c>
       <c r="F626" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G626" s="0" t="s">
-        <v>992</v>
+        <v>772</v>
       </c>
       <c r="H626" s="0" t="s">
-        <v>649</v>
+        <v>272</v>
       </c>
       <c r="I626" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J626" s="0" t="s">
-        <v>650</v>
+        <v>512</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>646</v>
+        <v>269</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>449</v>
+        <v>258</v>
       </c>
       <c r="C627" s="0" t="s">
-        <v>647</v>
+        <v>270</v>
       </c>
       <c r="F627" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G627" s="0" t="s">
-        <v>993</v>
+        <v>772</v>
       </c>
       <c r="H627" s="0" t="s">
-        <v>649</v>
+        <v>272</v>
       </c>
       <c r="I627" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J627" s="0" t="s">
-        <v>650</v>
+        <v>273</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>474</v>
+        <v>527</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>475</v>
+        <v>528</v>
       </c>
       <c r="C628" s="0" t="s">
-        <v>476</v>
+        <v>529</v>
       </c>
       <c r="F628" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G628" s="0" t="s">
-        <v>994</v>
+        <v>772</v>
       </c>
       <c r="H628" s="0" t="s">
-        <v>204</v>
+        <v>272</v>
       </c>
       <c r="I628" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J628" s="0" t="s">
-        <v>478</v>
+        <v>531</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>474</v>
+        <v>923</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>475</v>
+        <v>924</v>
       </c>
       <c r="C629" s="0" t="s">
-        <v>476</v>
+        <v>925</v>
       </c>
       <c r="F629" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G629" s="0" t="s">
-        <v>995</v>
+        <v>774</v>
       </c>
       <c r="H629" s="0" t="s">
-        <v>204</v>
+        <v>183</v>
       </c>
       <c r="I629" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J629" s="0" t="s">
-        <v>478</v>
+        <v>927</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>738</v>
+        <v>643</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>475</v>
+        <v>327</v>
       </c>
       <c r="C630" s="0" t="s">
-        <v>739</v>
+        <v>644</v>
       </c>
       <c r="F630" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G630" s="0" t="s">
-        <v>996</v>
+        <v>778</v>
       </c>
       <c r="H630" s="0" t="s">
-        <v>168</v>
+        <v>128</v>
       </c>
       <c r="I630" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J630" s="0" t="s">
-        <v>741</v>
+        <v>646</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>511</v>
+        <v>523</v>
       </c>
       <c r="C631" s="0" t="s">
-        <v>512</v>
+        <v>524</v>
       </c>
       <c r="F631" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G631" s="0" t="s">
-        <v>997</v>
+        <v>114</v>
       </c>
       <c r="H631" s="0" t="s">
-        <v>514</v>
+        <v>128</v>
       </c>
       <c r="I631" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J631" s="0" t="s">
-        <v>515</v>
+        <v>526</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>510</v>
+        <v>145</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>511</v>
+        <v>146</v>
       </c>
       <c r="C632" s="0" t="s">
-        <v>512</v>
+        <v>147</v>
       </c>
       <c r="F632" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G632" s="0" t="s">
-        <v>998</v>
+        <v>114</v>
       </c>
       <c r="H632" s="0" t="s">
-        <v>514</v>
+        <v>109</v>
       </c>
       <c r="I632" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J632" s="0" t="s">
-        <v>515</v>
+        <v>149</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>497</v>
+        <v>674</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>498</v>
+        <v>675</v>
       </c>
       <c r="C633" s="0" t="s">
-        <v>499</v>
+        <v>676</v>
       </c>
       <c r="F633" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G633" s="0" t="s">
-        <v>999</v>
+        <v>114</v>
       </c>
       <c r="H633" s="0" t="s">
-        <v>501</v>
+        <v>109</v>
       </c>
       <c r="I633" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J633" s="0" t="s">
-        <v>502</v>
+        <v>677</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>612</v>
+        <v>1081</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>613</v>
+        <v>1082</v>
       </c>
       <c r="C634" s="0" t="s">
-        <v>614</v>
+        <v>1083</v>
       </c>
       <c r="F634" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G634" s="0" t="s">
-        <v>1000</v>
+        <v>114</v>
       </c>
       <c r="H634" s="0" t="s">
-        <v>300</v>
+        <v>109</v>
       </c>
       <c r="I634" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J634" s="0" t="s">
-        <v>616</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>612</v>
+        <v>1076</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>613</v>
+        <v>1077</v>
       </c>
       <c r="C635" s="0" t="s">
-        <v>614</v>
+        <v>1078</v>
       </c>
       <c r="F635" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G635" s="0" t="s">
-        <v>1001</v>
+        <v>114</v>
       </c>
       <c r="H635" s="0" t="s">
-        <v>300</v>
+        <v>109</v>
       </c>
       <c r="I635" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J635" s="0" t="s">
-        <v>616</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>612</v>
+        <v>71</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>613</v>
+        <v>72</v>
       </c>
       <c r="C636" s="0" t="s">
-        <v>614</v>
+        <v>73</v>
       </c>
       <c r="F636" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G636" s="0" t="s">
-        <v>1002</v>
+        <v>114</v>
       </c>
       <c r="H636" s="0" t="s">
-        <v>300</v>
+        <v>109</v>
       </c>
       <c r="I636" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J636" s="0" t="s">
-        <v>616</v>
+        <v>75</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>617</v>
+        <v>452</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>226</v>
+        <v>135</v>
       </c>
       <c r="C637" s="0" t="s">
-        <v>618</v>
+        <v>453</v>
       </c>
       <c r="F637" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G637" s="0" t="s">
-        <v>1003</v>
+        <v>786</v>
       </c>
       <c r="H637" s="0" t="s">
-        <v>310</v>
+        <v>342</v>
       </c>
       <c r="I637" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J637" s="0" t="s">
-        <v>619</v>
+        <v>455</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>617</v>
+        <v>495</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>226</v>
+        <v>496</v>
       </c>
       <c r="C638" s="0" t="s">
-        <v>618</v>
+        <v>497</v>
       </c>
       <c r="F638" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G638" s="0" t="s">
-        <v>1004</v>
+        <v>798</v>
       </c>
       <c r="H638" s="0" t="s">
-        <v>310</v>
+        <v>154</v>
       </c>
       <c r="I638" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J638" s="0" t="s">
-        <v>619</v>
+        <v>499</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>617</v>
+        <v>10</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>226</v>
+        <v>11</v>
       </c>
       <c r="C639" s="0" t="s">
-        <v>618</v>
+        <v>12</v>
       </c>
       <c r="F639" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G639" s="0" t="s">
-        <v>1005</v>
+        <v>115</v>
       </c>
       <c r="H639" s="0" t="s">
-        <v>310</v>
+        <v>51</v>
       </c>
       <c r="I639" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J639" s="0" t="s">
-        <v>619</v>
+        <v>17</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>617</v>
+        <v>544</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>226</v>
+        <v>545</v>
       </c>
       <c r="C640" s="0" t="s">
-        <v>618</v>
+        <v>546</v>
       </c>
       <c r="F640" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G640" s="0" t="s">
-        <v>1006</v>
+        <v>800</v>
       </c>
       <c r="H640" s="0" t="s">
-        <v>310</v>
+        <v>518</v>
       </c>
       <c r="I640" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J640" s="0" t="s">
-        <v>619</v>
+        <v>548</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>617</v>
+        <v>18</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>226</v>
+        <v>19</v>
       </c>
       <c r="C641" s="0" t="s">
-        <v>618</v>
+        <v>20</v>
       </c>
       <c r="F641" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G641" s="0" t="s">
-        <v>1007</v>
+        <v>116</v>
       </c>
       <c r="H641" s="0" t="s">
-        <v>310</v>
+        <v>83</v>
       </c>
       <c r="I641" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J641" s="0" t="s">
-        <v>619</v>
+        <v>24</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>417</v>
+        <v>402</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>226</v>
+        <v>403</v>
       </c>
       <c r="C642" s="0" t="s">
-        <v>418</v>
+        <v>404</v>
       </c>
       <c r="F642" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G642" s="0" t="s">
-        <v>1008</v>
+        <v>116</v>
       </c>
       <c r="H642" s="0" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="I642" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J642" s="0" t="s">
-        <v>419</v>
+        <v>406</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>225</v>
+        <v>257</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>226</v>
+        <v>258</v>
       </c>
       <c r="C643" s="0" t="s">
-        <v>227</v>
+        <v>259</v>
       </c>
       <c r="F643" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G643" s="0" t="s">
-        <v>1009</v>
+        <v>807</v>
       </c>
       <c r="H643" s="0" t="s">
-        <v>138</v>
+        <v>172</v>
       </c>
       <c r="I643" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J643" s="0" t="s">
-        <v>229</v>
+        <v>261</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>270</v>
+        <v>665</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>271</v>
+        <v>666</v>
       </c>
       <c r="C644" s="0" t="s">
-        <v>272</v>
+        <v>667</v>
       </c>
       <c r="F644" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G644" s="0" t="s">
-        <v>1010</v>
+        <v>64</v>
       </c>
       <c r="H644" s="0" t="s">
-        <v>147</v>
+        <v>15</v>
       </c>
       <c r="I644" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J644" s="0" t="s">
-        <v>273</v>
+        <v>669</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="C645" s="0" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="F645" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G645" s="0" t="s">
-        <v>899</v>
+        <v>1017</v>
       </c>
       <c r="H645" s="0" t="s">
-        <v>104</v>
+        <v>166</v>
       </c>
       <c r="I645" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J645" s="0" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>143</v>
+        <v>572</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>144</v>
+        <v>573</v>
       </c>
       <c r="C646" s="0" t="s">
-        <v>145</v>
+        <v>574</v>
       </c>
       <c r="F646" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G646" s="0" t="s">
-        <v>1011</v>
+        <v>1017</v>
       </c>
       <c r="H646" s="0" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="I646" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J646" s="0" t="s">
-        <v>148</v>
+        <v>576</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>521</v>
+        <v>225</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>522</v>
+        <v>226</v>
       </c>
       <c r="C647" s="0" t="s">
-        <v>523</v>
+        <v>227</v>
       </c>
       <c r="F647" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G647" s="0" t="s">
-        <v>1012</v>
+        <v>1017</v>
       </c>
       <c r="H647" s="0" t="s">
-        <v>223</v>
+        <v>166</v>
       </c>
       <c r="I647" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J647" s="0" t="s">
-        <v>525</v>
+        <v>229</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>521</v>
+        <v>411</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>522</v>
+        <v>226</v>
       </c>
       <c r="C648" s="0" t="s">
-        <v>523</v>
+        <v>412</v>
       </c>
       <c r="F648" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G648" s="0" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="H648" s="0" t="s">
-        <v>223</v>
+        <v>166</v>
       </c>
       <c r="I648" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J648" s="0" t="s">
-        <v>525</v>
+        <v>413</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>521</v>
+        <v>407</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>522</v>
+        <v>389</v>
       </c>
       <c r="C649" s="0" t="s">
-        <v>523</v>
+        <v>408</v>
       </c>
       <c r="F649" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G649" s="0" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="H649" s="0" t="s">
-        <v>223</v>
+        <v>166</v>
       </c>
       <c r="I649" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J649" s="0" t="s">
-        <v>525</v>
+        <v>410</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>521</v>
+        <v>388</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>522</v>
+        <v>389</v>
       </c>
       <c r="C650" s="0" t="s">
-        <v>523</v>
+        <v>390</v>
       </c>
       <c r="F650" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G650" s="0" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
       <c r="H650" s="0" t="s">
-        <v>223</v>
+        <v>272</v>
       </c>
       <c r="I650" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J650" s="0" t="s">
-        <v>525</v>
+        <v>392</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>521</v>
+        <v>857</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>522</v>
+        <v>858</v>
       </c>
       <c r="C651" s="0" t="s">
-        <v>523</v>
+        <v>859</v>
       </c>
       <c r="F651" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G651" s="0" t="s">
-        <v>1016</v>
+        <v>117</v>
       </c>
       <c r="H651" s="0" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="I651" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J651" s="0" t="s">
-        <v>525</v>
+        <v>860</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>219</v>
+        <v>638</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>220</v>
+        <v>557</v>
       </c>
       <c r="C652" s="0" t="s">
-        <v>221</v>
+        <v>639</v>
       </c>
       <c r="F652" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G652" s="0" t="s">
-        <v>1017</v>
+        <v>117</v>
       </c>
       <c r="H652" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="I652" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J652" s="0" t="s">
-        <v>224</v>
+        <v>641</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>595</v>
+        <v>895</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>596</v>
+        <v>896</v>
       </c>
       <c r="C653" s="0" t="s">
-        <v>597</v>
+        <v>897</v>
       </c>
       <c r="F653" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G653" s="0" t="s">
-        <v>1018</v>
+        <v>117</v>
       </c>
       <c r="H653" s="0" t="s">
-        <v>599</v>
+        <v>22</v>
       </c>
       <c r="I653" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J653" s="0" t="s">
-        <v>600</v>
+        <v>899</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>595</v>
+        <v>54</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>596</v>
+        <v>55</v>
       </c>
       <c r="C654" s="0" t="s">
-        <v>597</v>
+        <v>56</v>
       </c>
       <c r="F654" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G654" s="0" t="s">
-        <v>1019</v>
+        <v>117</v>
       </c>
       <c r="H654" s="0" t="s">
-        <v>599</v>
+        <v>234</v>
       </c>
       <c r="I654" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J654" s="0" t="s">
-        <v>600</v>
+        <v>59</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>306</v>
+        <v>54</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>307</v>
+        <v>55</v>
       </c>
       <c r="C655" s="0" t="s">
-        <v>308</v>
+        <v>56</v>
       </c>
       <c r="F655" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G655" s="0" t="s">
-        <v>1020</v>
+        <v>118</v>
       </c>
       <c r="H655" s="0" t="s">
-        <v>310</v>
+        <v>234</v>
       </c>
       <c r="I655" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J655" s="0" t="s">
-        <v>311</v>
+        <v>59</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="B656" s="0" t="s">
         <v>306</v>
       </c>
-      <c r="B656" s="0" t="s">
+      <c r="C656" s="0" t="s">
         <v>307</v>
       </c>
-      <c r="C656" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F656" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G656" s="0" t="s">
-        <v>1021</v>
+        <v>118</v>
       </c>
       <c r="H656" s="0" t="s">
-        <v>310</v>
+        <v>234</v>
       </c>
       <c r="I656" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J656" s="0" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>306</v>
+        <v>671</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>307</v>
+        <v>72</v>
       </c>
       <c r="C657" s="0" t="s">
-        <v>308</v>
+        <v>672</v>
       </c>
       <c r="F657" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G657" s="0" t="s">
-        <v>1022</v>
+        <v>119</v>
       </c>
       <c r="H657" s="0" t="s">
-        <v>310</v>
+        <v>83</v>
       </c>
       <c r="I657" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J657" s="0" t="s">
-        <v>311</v>
+        <v>673</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>588</v>
+        <v>18</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>589</v>
+        <v>19</v>
       </c>
       <c r="C658" s="0" t="s">
-        <v>590</v>
+        <v>20</v>
       </c>
       <c r="F658" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G658" s="0" t="s">
-        <v>1023</v>
+        <v>119</v>
       </c>
       <c r="H658" s="0" t="s">
-        <v>592</v>
+        <v>83</v>
       </c>
       <c r="I658" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J658" s="0" t="s">
-        <v>593</v>
+        <v>24</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>588</v>
+        <v>402</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>589</v>
+        <v>403</v>
       </c>
       <c r="C659" s="0" t="s">
-        <v>590</v>
+        <v>404</v>
       </c>
       <c r="F659" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G659" s="0" t="s">
-        <v>1024</v>
+        <v>119</v>
       </c>
       <c r="H659" s="0" t="s">
-        <v>592</v>
+        <v>83</v>
       </c>
       <c r="I659" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J659" s="0" t="s">
-        <v>593</v>
+        <v>406</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>588</v>
+        <v>197</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>589</v>
+        <v>198</v>
       </c>
       <c r="C660" s="0" t="s">
-        <v>590</v>
+        <v>199</v>
       </c>
       <c r="F660" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G660" s="0" t="s">
-        <v>1025</v>
+        <v>1031</v>
       </c>
       <c r="H660" s="0" t="s">
-        <v>592</v>
+        <v>109</v>
       </c>
       <c r="I660" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J660" s="0" t="s">
-        <v>593</v>
+        <v>201</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>588</v>
+        <v>1085</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>589</v>
+        <v>1086</v>
       </c>
       <c r="C661" s="0" t="s">
-        <v>590</v>
+        <v>1087</v>
       </c>
       <c r="F661" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G661" s="0" t="s">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="H661" s="0" t="s">
-        <v>592</v>
+        <v>109</v>
       </c>
       <c r="I661" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J661" s="0" t="s">
-        <v>593</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>367</v>
+        <v>960</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>193</v>
+        <v>961</v>
       </c>
       <c r="C662" s="0" t="s">
-        <v>368</v>
+        <v>962</v>
       </c>
       <c r="F662" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G662" s="0" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H662" s="0" t="s">
-        <v>77</v>
+        <v>234</v>
       </c>
       <c r="I662" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J662" s="0" t="s">
-        <v>370</v>
+        <v>963</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>367</v>
+        <v>556</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>193</v>
+        <v>557</v>
       </c>
       <c r="C663" s="0" t="s">
-        <v>368</v>
+        <v>558</v>
       </c>
       <c r="F663" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G663" s="0" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="H663" s="0" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="I663" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J663" s="0" t="s">
-        <v>370</v>
+        <v>560</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>367</v>
+        <v>345</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>193</v>
+        <v>346</v>
       </c>
       <c r="C664" s="0" t="s">
-        <v>368</v>
+        <v>347</v>
       </c>
       <c r="F664" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G664" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="H664" s="0" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="I664" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J664" s="0" t="s">
-        <v>370</v>
+        <v>349</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>367</v>
+        <v>956</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>193</v>
+        <v>957</v>
       </c>
       <c r="C665" s="0" t="s">
-        <v>368</v>
+        <v>958</v>
       </c>
       <c r="F665" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G665" s="0" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="H665" s="0" t="s">
-        <v>77</v>
+        <v>223</v>
       </c>
       <c r="I665" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J665" s="0" t="s">
-        <v>370</v>
+        <v>959</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>367</v>
+        <v>1007</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>193</v>
+        <v>1008</v>
       </c>
       <c r="C666" s="0" t="s">
-        <v>368</v>
+        <v>1009</v>
       </c>
       <c r="F666" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G666" s="0" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="H666" s="0" t="s">
-        <v>77</v>
+        <v>128</v>
       </c>
       <c r="I666" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J666" s="0" t="s">
-        <v>370</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>463</v>
+        <v>130</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>193</v>
+        <v>131</v>
       </c>
       <c r="C667" s="0" t="s">
-        <v>464</v>
+        <v>132</v>
       </c>
       <c r="F667" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G667" s="0" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="H667" s="0" t="s">
-        <v>168</v>
+        <v>128</v>
       </c>
       <c r="I667" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J667" s="0" t="s">
-        <v>466</v>
+        <v>133</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>463</v>
+        <v>124</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>193</v>
+        <v>125</v>
       </c>
       <c r="C668" s="0" t="s">
-        <v>464</v>
+        <v>126</v>
       </c>
       <c r="F668" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G668" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="H668" s="0" t="s">
-        <v>168</v>
+        <v>128</v>
       </c>
       <c r="I668" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J668" s="0" t="s">
-        <v>466</v>
+        <v>129</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>192</v>
+        <v>713</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>193</v>
+        <v>714</v>
       </c>
       <c r="C669" s="0" t="s">
-        <v>194</v>
+        <v>715</v>
       </c>
       <c r="F669" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G669" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="H669" s="0" t="s">
-        <v>157</v>
+        <v>128</v>
       </c>
       <c r="I669" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J669" s="0" t="s">
-        <v>195</v>
+        <v>717</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>192</v>
+        <v>345</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>193</v>
+        <v>346</v>
       </c>
       <c r="C670" s="0" t="s">
-        <v>194</v>
+        <v>347</v>
       </c>
       <c r="F670" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G670" s="0" t="s">
-        <v>1035</v>
+        <v>1044</v>
       </c>
       <c r="H670" s="0" t="s">
-        <v>157</v>
+        <v>109</v>
       </c>
       <c r="I670" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J670" s="0" t="s">
-        <v>195</v>
+        <v>349</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>192</v>
+        <v>956</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>193</v>
+        <v>957</v>
       </c>
       <c r="C671" s="0" t="s">
-        <v>194</v>
+        <v>958</v>
       </c>
       <c r="F671" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G671" s="0" t="s">
-        <v>1036</v>
+        <v>1044</v>
       </c>
       <c r="H671" s="0" t="s">
-        <v>157</v>
+        <v>223</v>
       </c>
       <c r="I671" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J671" s="0" t="s">
-        <v>195</v>
+        <v>959</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>192</v>
+        <v>556</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>193</v>
+        <v>557</v>
       </c>
       <c r="C672" s="0" t="s">
-        <v>194</v>
+        <v>558</v>
       </c>
       <c r="F672" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G672" s="0" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
       <c r="H672" s="0" t="s">
-        <v>157</v>
+        <v>109</v>
       </c>
       <c r="I672" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J672" s="0" t="s">
-        <v>195</v>
+        <v>560</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>193</v>
+        <v>180</v>
       </c>
       <c r="C673" s="0" t="s">
-        <v>194</v>
+        <v>181</v>
       </c>
       <c r="F673" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G673" s="0" t="s">
-        <v>1038</v>
+        <v>1049</v>
       </c>
       <c r="H673" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="I673" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J673" s="0" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>663</v>
+        <v>54</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>664</v>
+        <v>55</v>
       </c>
       <c r="C674" s="0" t="s">
-        <v>665</v>
+        <v>56</v>
       </c>
       <c r="F674" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G674" s="0" t="s">
-        <v>1039</v>
+        <v>120</v>
       </c>
       <c r="H674" s="0" t="s">
-        <v>310</v>
+        <v>234</v>
       </c>
       <c r="I674" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J674" s="0" t="s">
-        <v>667</v>
+        <v>59</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>663</v>
+        <v>305</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>664</v>
+        <v>306</v>
       </c>
       <c r="C675" s="0" t="s">
-        <v>665</v>
+        <v>307</v>
       </c>
       <c r="F675" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G675" s="0" t="s">
-        <v>1040</v>
+        <v>120</v>
       </c>
       <c r="H675" s="0" t="s">
-        <v>310</v>
+        <v>234</v>
       </c>
       <c r="I675" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J675" s="0" t="s">
-        <v>667</v>
+        <v>309</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>663</v>
+        <v>605</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>664</v>
+        <v>606</v>
       </c>
       <c r="C676" s="0" t="s">
-        <v>665</v>
+        <v>607</v>
       </c>
       <c r="F676" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G676" s="0" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="H676" s="0" t="s">
-        <v>310</v>
+        <v>128</v>
       </c>
       <c r="I676" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J676" s="0" t="s">
-        <v>667</v>
+        <v>609</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>663</v>
+        <v>844</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>664</v>
+        <v>845</v>
       </c>
       <c r="C677" s="0" t="s">
-        <v>665</v>
+        <v>846</v>
       </c>
       <c r="F677" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G677" s="0" t="s">
-        <v>1042</v>
+        <v>1062</v>
       </c>
       <c r="H677" s="0" t="s">
-        <v>310</v>
+        <v>154</v>
       </c>
       <c r="I677" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J677" s="0" t="s">
-        <v>667</v>
+        <v>848</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>663</v>
+        <v>338</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>664</v>
+        <v>339</v>
       </c>
       <c r="C678" s="0" t="s">
-        <v>665</v>
+        <v>340</v>
       </c>
       <c r="F678" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G678" s="0" t="s">
-        <v>1043</v>
+        <v>967</v>
       </c>
       <c r="H678" s="0" t="s">
-        <v>310</v>
+        <v>342</v>
       </c>
       <c r="I678" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J678" s="0" t="s">
-        <v>667</v>
+        <v>343</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>312</v>
+        <v>913</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>313</v>
+        <v>914</v>
       </c>
       <c r="C679" s="0" t="s">
-        <v>314</v>
+        <v>915</v>
       </c>
       <c r="F679" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G679" s="0" t="s">
-        <v>1016</v>
+        <v>970</v>
       </c>
       <c r="H679" s="0" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="I679" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J679" s="0" t="s">
-        <v>315</v>
+        <v>917</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>312</v>
+        <v>446</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>313</v>
+        <v>295</v>
       </c>
       <c r="C680" s="0" t="s">
-        <v>314</v>
+        <v>447</v>
       </c>
       <c r="F680" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G680" s="0" t="s">
-        <v>1044</v>
+        <v>976</v>
       </c>
       <c r="H680" s="0" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="I680" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J680" s="0" t="s">
-        <v>315</v>
+        <v>449</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>1045</v>
+        <v>808</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>1046</v>
+        <v>557</v>
       </c>
       <c r="C681" s="0" t="s">
-        <v>1047</v>
+        <v>809</v>
       </c>
       <c r="F681" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G681" s="0" t="s">
-        <v>1048</v>
+        <v>983</v>
       </c>
       <c r="H681" s="0" t="s">
-        <v>147</v>
+        <v>15</v>
       </c>
       <c r="I681" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J681" s="0" t="s">
-        <v>1049</v>
+        <v>810</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>1045</v>
+        <v>665</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>1046</v>
+        <v>666</v>
       </c>
       <c r="C682" s="0" t="s">
-        <v>1047</v>
+        <v>667</v>
       </c>
       <c r="F682" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G682" s="0" t="s">
-        <v>1050</v>
+        <v>983</v>
       </c>
       <c r="H682" s="0" t="s">
-        <v>147</v>
+        <v>15</v>
       </c>
       <c r="I682" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J682" s="0" t="s">
-        <v>1049</v>
+        <v>669</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1045</v>
+        <v>197</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>1046</v>
+        <v>198</v>
       </c>
       <c r="C683" s="0" t="s">
-        <v>1047</v>
+        <v>199</v>
       </c>
       <c r="F683" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G683" s="0" t="s">
-        <v>1051</v>
+        <v>990</v>
       </c>
       <c r="H683" s="0" t="s">
-        <v>147</v>
+        <v>109</v>
       </c>
       <c r="I683" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J683" s="0" t="s">
-        <v>1049</v>
+        <v>201</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1045</v>
+        <v>1085</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>1046</v>
+        <v>1086</v>
       </c>
       <c r="C684" s="0" t="s">
-        <v>1047</v>
+        <v>1087</v>
       </c>
       <c r="F684" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G684" s="0" t="s">
-        <v>1052</v>
+        <v>990</v>
       </c>
       <c r="H684" s="0" t="s">
-        <v>147</v>
+        <v>109</v>
       </c>
       <c r="I684" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J684" s="0" t="s">
-        <v>1049</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>1045</v>
+        <v>253</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>1046</v>
+        <v>203</v>
       </c>
       <c r="C685" s="0" t="s">
-        <v>1047</v>
+        <v>254</v>
       </c>
       <c r="F685" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G685" s="0" t="s">
-        <v>1053</v>
+        <v>999</v>
       </c>
       <c r="H685" s="0" t="s">
-        <v>147</v>
+        <v>223</v>
       </c>
       <c r="I685" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J685" s="0" t="s">
-        <v>1049</v>
+        <v>256</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>1054</v>
+        <v>105</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>1055</v>
+        <v>106</v>
       </c>
       <c r="C686" s="0" t="s">
-        <v>1056</v>
+        <v>107</v>
       </c>
       <c r="F686" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G686" s="0" t="s">
-        <v>1057</v>
+        <v>121</v>
       </c>
       <c r="H686" s="0" t="s">
-        <v>204</v>
+        <v>1080</v>
       </c>
       <c r="I686" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J686" s="0" t="s">
-        <v>1058</v>
+        <v>110</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>1054</v>
+        <v>527</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>1055</v>
+        <v>528</v>
       </c>
       <c r="C687" s="0" t="s">
-        <v>1056</v>
+        <v>529</v>
       </c>
       <c r="F687" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G687" s="0" t="s">
-        <v>1059</v>
+        <v>1004</v>
       </c>
       <c r="H687" s="0" t="s">
-        <v>204</v>
+        <v>272</v>
       </c>
       <c r="I687" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J687" s="0" t="s">
-        <v>1058</v>
+        <v>531</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>1054</v>
+        <v>54</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>1055</v>
+        <v>55</v>
       </c>
       <c r="C688" s="0" t="s">
-        <v>1056</v>
+        <v>56</v>
       </c>
       <c r="F688" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G688" s="0" t="s">
-        <v>1060</v>
+        <v>122</v>
       </c>
       <c r="H688" s="0" t="s">
-        <v>204</v>
+        <v>234</v>
       </c>
       <c r="I688" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J688" s="0" t="s">
-        <v>1058</v>
+        <v>59</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>632</v>
+        <v>932</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>201</v>
+        <v>933</v>
       </c>
       <c r="C689" s="0" t="s">
-        <v>633</v>
+        <v>934</v>
       </c>
       <c r="F689" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G689" s="0" t="s">
-        <v>1061</v>
+        <v>1015</v>
       </c>
       <c r="H689" s="0" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="I689" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J689" s="0" t="s">
-        <v>634</v>
+        <v>936</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>632</v>
+        <v>326</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>201</v>
+        <v>327</v>
       </c>
       <c r="C690" s="0" t="s">
-        <v>633</v>
+        <v>328</v>
       </c>
       <c r="F690" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G690" s="0" t="s">
-        <v>1062</v>
+        <v>1017</v>
       </c>
       <c r="H690" s="0" t="s">
-        <v>110</v>
+        <v>166</v>
       </c>
       <c r="I690" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J690" s="0" t="s">
-        <v>634</v>
+        <v>330</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>632</v>
+        <v>331</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>201</v>
+        <v>332</v>
       </c>
       <c r="C691" s="0" t="s">
-        <v>633</v>
+        <v>333</v>
       </c>
       <c r="F691" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G691" s="0" t="s">
-        <v>1063</v>
+        <v>1017</v>
       </c>
       <c r="H691" s="0" t="s">
-        <v>110</v>
+        <v>166</v>
       </c>
       <c r="I691" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J691" s="0" t="s">
-        <v>634</v>
+        <v>334</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>632</v>
+        <v>219</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>201</v>
+        <v>220</v>
       </c>
       <c r="C692" s="0" t="s">
-        <v>633</v>
+        <v>221</v>
       </c>
       <c r="F692" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G692" s="0" t="s">
-        <v>1064</v>
+        <v>1089</v>
       </c>
       <c r="H692" s="0" t="s">
-        <v>110</v>
+        <v>223</v>
       </c>
       <c r="I692" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J692" s="0" t="s">
-        <v>634</v>
+        <v>224</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>632</v>
+        <v>537</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>201</v>
+        <v>538</v>
       </c>
       <c r="C693" s="0" t="s">
-        <v>633</v>
+        <v>539</v>
       </c>
       <c r="F693" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G693" s="0" t="s">
-        <v>1065</v>
+        <v>1090</v>
       </c>
       <c r="H693" s="0" t="s">
-        <v>110</v>
+        <v>541</v>
       </c>
       <c r="I693" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J693" s="0" t="s">
-        <v>634</v>
+        <v>542</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>200</v>
+        <v>130</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>201</v>
+        <v>131</v>
       </c>
       <c r="C694" s="0" t="s">
-        <v>202</v>
+        <v>132</v>
       </c>
       <c r="F694" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G694" s="0" t="s">
-        <v>1066</v>
+        <v>1091</v>
       </c>
       <c r="H694" s="0" t="s">
-        <v>204</v>
+        <v>128</v>
       </c>
       <c r="I694" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J694" s="0" t="s">
-        <v>205</v>
+        <v>133</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>200</v>
+        <v>713</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>201</v>
+        <v>714</v>
       </c>
       <c r="C695" s="0" t="s">
-        <v>202</v>
+        <v>715</v>
       </c>
       <c r="F695" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G695" s="0" t="s">
-        <v>1067</v>
+        <v>1092</v>
       </c>
       <c r="H695" s="0" t="s">
-        <v>204</v>
+        <v>128</v>
       </c>
       <c r="I695" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J695" s="0" t="s">
-        <v>205</v>
+        <v>717</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>200</v>
+        <v>397</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>201</v>
+        <v>398</v>
       </c>
       <c r="C696" s="0" t="s">
-        <v>202</v>
+        <v>399</v>
       </c>
       <c r="F696" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G696" s="0" t="s">
-        <v>1068</v>
+        <v>1093</v>
       </c>
       <c r="H696" s="0" t="s">
-        <v>204</v>
+        <v>251</v>
       </c>
       <c r="I696" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J696" s="0" t="s">
-        <v>205</v>
+        <v>401</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>200</v>
+        <v>294</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>201</v>
+        <v>295</v>
       </c>
       <c r="C697" s="0" t="s">
-        <v>202</v>
+        <v>296</v>
       </c>
       <c r="F697" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G697" s="0" t="s">
-        <v>1069</v>
+        <v>1094</v>
       </c>
       <c r="H697" s="0" t="s">
-        <v>204</v>
+        <v>154</v>
       </c>
       <c r="I697" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J697" s="0" t="s">
-        <v>205</v>
+        <v>298</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>200</v>
+        <v>421</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>201</v>
+        <v>422</v>
       </c>
       <c r="C698" s="0" t="s">
-        <v>202</v>
+        <v>423</v>
       </c>
       <c r="F698" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G698" s="0" t="s">
-        <v>1070</v>
+        <v>1095</v>
       </c>
       <c r="H698" s="0" t="s">
-        <v>204</v>
+        <v>128</v>
       </c>
       <c r="I698" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J698" s="0" t="s">
-        <v>205</v>
+        <v>425</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>720</v>
+        <v>130</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>721</v>
+        <v>131</v>
       </c>
       <c r="C699" s="0" t="s">
-        <v>722</v>
+        <v>132</v>
       </c>
       <c r="F699" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G699" s="0" t="s">
-        <v>1071</v>
+        <v>1095</v>
       </c>
       <c r="H699" s="0" t="s">
-        <v>87</v>
+        <v>128</v>
       </c>
       <c r="I699" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J699" s="0" t="s">
-        <v>724</v>
+        <v>133</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>720</v>
+        <v>415</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>721</v>
+        <v>416</v>
       </c>
       <c r="C700" s="0" t="s">
-        <v>722</v>
+        <v>417</v>
       </c>
       <c r="F700" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G700" s="0" t="s">
-        <v>1072</v>
+        <v>1096</v>
       </c>
       <c r="H700" s="0" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="I700" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J700" s="0" t="s">
-        <v>724</v>
+        <v>419</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>720</v>
+        <v>446</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>721</v>
+        <v>295</v>
       </c>
       <c r="C701" s="0" t="s">
-        <v>722</v>
+        <v>447</v>
       </c>
       <c r="F701" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G701" s="0" t="s">
-        <v>1073</v>
+        <v>1097</v>
       </c>
       <c r="H701" s="0" t="s">
-        <v>87</v>
+        <v>154</v>
       </c>
       <c r="I701" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J701" s="0" t="s">
-        <v>724</v>
+        <v>449</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>720</v>
+        <v>446</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>721</v>
+        <v>295</v>
       </c>
       <c r="C702" s="0" t="s">
-        <v>722</v>
+        <v>447</v>
       </c>
       <c r="F702" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G702" s="0" t="s">
-        <v>1074</v>
+        <v>1098</v>
       </c>
       <c r="H702" s="0" t="s">
-        <v>87</v>
+        <v>154</v>
       </c>
       <c r="I702" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J702" s="0" t="s">
-        <v>724</v>
+        <v>449</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>626</v>
+        <v>514</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>627</v>
+        <v>515</v>
       </c>
       <c r="C703" s="0" t="s">
-        <v>628</v>
+        <v>516</v>
       </c>
       <c r="F703" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G703" s="0" t="s">
-        <v>1075</v>
+        <v>1099</v>
       </c>
       <c r="H703" s="0" t="s">
-        <v>363</v>
+        <v>518</v>
       </c>
       <c r="I703" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J703" s="0" t="s">
-        <v>630</v>
+        <v>519</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>601</v>
+        <v>960</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>602</v>
+        <v>961</v>
       </c>
       <c r="C704" s="0" t="s">
-        <v>603</v>
+        <v>962</v>
       </c>
       <c r="F704" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G704" s="0" t="s">
-        <v>1076</v>
+        <v>1100</v>
       </c>
       <c r="H704" s="0" t="s">
-        <v>605</v>
+        <v>234</v>
       </c>
       <c r="I704" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="J704" s="0" t="s">
-        <v>606</v>
+        <v>963</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1077</v>
+        <v>305</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>1078</v>
+        <v>306</v>
       </c>
       <c r="C705" s="0" t="s">
-        <v>1079</v>
+        <v>307</v>
       </c>
       <c r="F705" s="0" t="s">
         <v>13</v>
       </c>
+      <c r="G705" s="0" t="s">
+        <v>1101</v>
+      </c>
       <c r="H705" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="I705" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J705" s="0" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="B706" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="C706" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="F706" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G706" s="0" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H706" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="I706" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J706" s="0" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="B707" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="C707" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F707" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G707" s="0" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H707" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="I707" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J707" s="0" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="B708" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="C708" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="F708" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G708" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H708" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I708" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J708" s="0" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="B709" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="C709" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="F709" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G709" s="0" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H709" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="I709" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J709" s="0" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="B710" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="C710" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="F710" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G710" s="0" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H710" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="I710" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J710" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="B711" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="C711" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F711" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G711" s="0" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H711" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="I711" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J711" s="0" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="B712" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="C712" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="F712" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G712" s="0" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H712" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="I712" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J712" s="0" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="B713" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="C713" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="F713" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G713" s="0" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H713" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="I713" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J713" s="0" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="B714" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="C714" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="F714" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G714" s="0" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H714" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="I714" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J714" s="0" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="B715" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="C715" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="F715" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G715" s="0" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H715" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="I715" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J715" s="0" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="B716" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="C716" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="F716" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G716" s="0" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H716" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="I716" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J716" s="0" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" s="0" t="s">
+        <v>932</v>
+      </c>
+      <c r="B717" s="0" t="s">
+        <v>933</v>
+      </c>
+      <c r="C717" s="0" t="s">
+        <v>934</v>
+      </c>
+      <c r="F717" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G717" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H717" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I717" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J717" s="0" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B718" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C718" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="F718" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G718" s="0" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H718" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I718" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J718" s="0" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="B719" s="0" t="s">
+        <v>780</v>
+      </c>
+      <c r="C719" s="0" t="s">
+        <v>781</v>
+      </c>
+      <c r="F719" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G719" s="0" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H719" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="I719" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J719" s="0" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B720" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C720" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="F720" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G720" s="0" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H720" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="I720" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J720" s="0" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="B721" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="C721" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="F721" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G721" s="0" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H721" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="I721" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J721" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="B722" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="C722" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="F722" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G722" s="0" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H722" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="I722" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J722" s="0" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="B723" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="C723" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="F723" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G723" s="0" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H723" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="I723" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J723" s="0" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="B724" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="C724" s="0" t="s">
+        <v>966</v>
+      </c>
+      <c r="F724" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G724" s="0" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H724" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I724" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J724" s="0" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="B725" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C725" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="F725" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G725" s="0" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H725" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="I725" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J725" s="0" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B726" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="C726" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="F726" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G726" s="0" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H726" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="I726" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J726" s="0" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="B727" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="C727" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F727" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G727" s="0" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H727" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="I727" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J727" s="0" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B728" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C728" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F728" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G728" s="0" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H728" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="I728" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J728" s="0" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="B729" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="C729" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="F729" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G729" s="0" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H729" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="I729" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J729" s="0" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B730" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C730" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="F730" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G730" s="0" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H730" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="I730" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J730" s="0" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="I705" s="0" t="s">
-[...3 lines deleted...]
-        <v>1080</v>
+      <c r="B731" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C731" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="F731" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G731" s="0" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H731" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="I731" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J731" s="0" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B732" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C732" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="F732" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G732" s="0" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H732" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="I732" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J732" s="0" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B733" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C733" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F733" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G733" s="0" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H733" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="I733" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J733" s="0" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="B734" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="C734" s="0" t="s">
+        <v>966</v>
+      </c>
+      <c r="F734" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G734" s="0" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H734" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I734" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J734" s="0" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B735" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C735" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="F735" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G735" s="0" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H735" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="I735" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J735" s="0" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="B736" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C736" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="F736" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G736" s="0" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H736" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="I736" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J736" s="0" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B737" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C737" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F737" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G737" s="0" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H737" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="I737" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J737" s="0" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="B738" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C738" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="F738" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G738" s="0" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H738" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I738" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J738" s="0" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B739" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C739" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="F739" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G739" s="0" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H739" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="I739" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J739" s="0" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B740" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C740" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="F740" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G740" s="0" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H740" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="I740" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J740" s="0" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B741" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C741" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="F741" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G741" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H741" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="I741" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J741" s="0" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="B742" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="C742" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="F742" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G742" s="0" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H742" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I742" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J742" s="0" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="B743" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="C743" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="F743" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G743" s="0" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H743" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="I743" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J743" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="B744" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C744" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="F744" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G744" s="0" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H744" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="I744" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J744" s="0" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B745" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C745" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F745" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G745" s="0" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H745" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="I745" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J745" s="0" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" s="0" t="s">
+        <v>960</v>
+      </c>
+      <c r="B746" s="0" t="s">
+        <v>961</v>
+      </c>
+      <c r="C746" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="F746" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G746" s="0" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H746" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="I746" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J746" s="0" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" s="0" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B747" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C747" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F747" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G747" s="0" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H747" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="I747" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J747" s="0" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B748" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C748" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F748" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G748" s="0" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H748" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="I748" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J748" s="0" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="B749" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="C749" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="F749" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G749" s="0" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H749" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="I749" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J749" s="0" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B750" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C750" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="F750" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G750" s="0" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H750" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="I750" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J750" s="0" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B751" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C751" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F751" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G751" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="H751" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I751" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J751" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="B752" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="C752" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="F752" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G752" s="0" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H752" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="I752" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J752" s="0" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="B753" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C753" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F753" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G753" s="0" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H753" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="I753" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J753" s="0" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="B754" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="C754" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F754" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G754" s="0" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H754" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="I754" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J754" s="0" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="B755" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="C755" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="F755" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G755" s="0" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H755" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="I755" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J755" s="0" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B756" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C756" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="F756" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G756" s="0" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H756" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="I756" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J756" s="0" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="B757" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C757" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="F757" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G757" s="0" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H757" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="I757" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J757" s="0" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="B758" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C758" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="F758" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G758" s="0" t="s">
+        <v>1150</v>
+      </c>
+      <c r="H758" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="I758" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J758" s="0" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="B759" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C759" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="F759" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G759" s="0" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H759" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I759" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J759" s="0" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" s="0" t="s">
+        <v>844</v>
+      </c>
+      <c r="B760" s="0" t="s">
+        <v>845</v>
+      </c>
+      <c r="C760" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F760" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G760" s="0" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H760" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="I760" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J760" s="0" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="B761" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="C761" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="F761" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G761" s="0" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H761" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="I761" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J761" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="B762" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="C762" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="F762" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G762" s="0" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H762" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="I762" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J762" s="0" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" s="0" t="s">
+        <v>949</v>
+      </c>
+      <c r="B763" s="0" t="s">
+        <v>950</v>
+      </c>
+      <c r="C763" s="0" t="s">
+        <v>951</v>
+      </c>
+      <c r="F763" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G763" s="0" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H763" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="I763" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J763" s="0" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B764" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="C764" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F764" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G764" s="0" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H764" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="I764" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J764" s="0" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B765" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C765" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="F765" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G765" s="0" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H765" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="I765" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J765" s="0" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="B766" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C766" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="F766" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G766" s="0" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H766" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="I766" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J766" s="0" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="B767" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="C767" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="F767" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G767" s="0" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H767" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="I767" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J767" s="0" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="768">
+      <c r="A768" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="B768" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="C768" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F768" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G768" s="0" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H768" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="I768" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J768" s="0" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="B769" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="C769" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="F769" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G769" s="0" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H769" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="I769" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J769" s="0" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="B770" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C770" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="F770" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G770" s="0" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H770" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="I770" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J770" s="0" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="771">
+      <c r="A771" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B771" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C771" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="F771" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G771" s="0" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H771" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="I771" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J771" s="0" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="772">
+      <c r="A772" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="B772" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="C772" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="F772" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G772" s="0" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H772" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="I772" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J772" s="0" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="773">
+      <c r="A773" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="B773" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C773" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="F773" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G773" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H773" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="I773" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J773" s="0" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="B774" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="C774" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F774" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G774" s="0" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H774" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="I774" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J774" s="0" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="B775" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="C775" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="F775" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G775" s="0" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H775" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="I775" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J775" s="0" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="B776" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="C776" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="F776" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G776" s="0" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H776" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="I776" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J776" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="B777" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="C777" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="F777" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G777" s="0" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H777" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="I777" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J777" s="0" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="B778" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="C778" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F778" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G778" s="0" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H778" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="I778" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J778" s="0" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B779" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C779" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F779" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G779" s="0" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H779" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="I779" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J779" s="0" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="B780" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="C780" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="F780" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G780" s="0" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H780" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="I780" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J780" s="0" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="B781" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C781" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F781" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G781" s="0" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H781" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="I781" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J781" s="0" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B782" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C782" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F782" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G782" s="0" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H782" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="I782" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J782" s="0" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="B783" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="C783" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="F783" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G783" s="0" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H783" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="I783" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J783" s="0" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B784" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C784" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="F784" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G784" s="0" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H784" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I784" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J784" s="0" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="B785" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C785" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="F785" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G785" s="0" t="s">
+        <v>1176</v>
+      </c>
+      <c r="H785" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I785" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J785" s="0" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="B786" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="C786" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F786" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G786" s="0" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H786" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="I786" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J786" s="0" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B787" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C787" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="F787" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G787" s="0" t="s">
+        <v>1178</v>
+      </c>
+      <c r="H787" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="I787" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J787" s="0" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="B788" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="C788" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="F788" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G788" s="0" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H788" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="I788" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J788" s="0" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B789" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C789" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="F789" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G789" s="0" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H789" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="I789" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J789" s="0" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B790" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C790" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="F790" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G790" s="0" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H790" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="I790" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J790" s="0" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="B791" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="C791" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="F791" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G791" s="0" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H791" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="I791" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J791" s="0" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="B792" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="C792" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="F792" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G792" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="H792" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="I792" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J792" s="0" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B793" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="C793" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F793" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G793" s="0" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H793" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="I793" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J793" s="0" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="B794" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="C794" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="F794" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G794" s="0" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H794" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I794" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J794" s="0" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B795" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C795" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="F795" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G795" s="0" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H795" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="I795" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J795" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="B796" s="0" t="s">
+        <v>780</v>
+      </c>
+      <c r="C796" s="0" t="s">
+        <v>781</v>
+      </c>
+      <c r="F796" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G796" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H796" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="I796" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J796" s="0" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="B797" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C797" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="F797" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G797" s="0" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H797" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="I797" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J797" s="0" t="s">
+        <v>673</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>