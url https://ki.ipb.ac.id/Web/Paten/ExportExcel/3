--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -5,3695 +5,3879 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1189" uniqueCount="1189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1167" uniqueCount="1167">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>JenisPaten</t>
   </si>
   <si>
     <t>Abstrak</t>
   </si>
   <si>
+    <t>Proses Peningkatan Tepung Ubi Kayu Termodifikasi Dengan Gluten</t>
+  </si>
+  <si>
+    <t>14-Dec-2017</t>
+  </si>
+  <si>
+    <t>S00201709015</t>
+  </si>
+  <si>
+    <t>Publikasi</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ono Suparno, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Industri Pertanian</t>
+  </si>
+  <si>
+    <t>Paten Sederhana</t>
+  </si>
+  <si>
+    <t>Kualitas adonan tepung ubi kayu termodifikasi atau modified cassava flour (MOCAF) dapat ditingkatkan dengan melakukan pengikatan gluten pada tepung mocaf. Pengikatan antara gluten dengan tepung mocaf dapat menghasilkan tepung mocaf dengan sifat adonan yang lebih baik dan menyerupai terigu. Invensi ini menghasilkan proses pengikatan tepung mocaf dengan gluten. Pengikatan dilakukan dalam larutan basa dengan perlakuan panas pada suhu 50, 55, dan 60 °C dengan penambahan gluten sebanyak 10%, 20%, dan 30%. Hasil pengujian menunjukkan tepung mocaf - gluten yang diikat pada suhu 55 °C dengan penambahan gluten sebanyak 30% memiliki kadar protein dan baking expansion tertinggi sebesar 19.77% dan 2.78 mL/g. Swelling power tepung menurun seiring penurunan daya serap tepung terhadap air. Sifat birefringence tepung mocaf - gluten semakin menghilang seiring dengan peningkatan suhu pemanasan. Analisa FTIR tepung mocaf - gluten menunjukkan adanya penguatan puncak spektrum ikatan C - N pada panjang gelombang 1167-1159 cm-1 yang dapat berasal dari penambahan gluten dan adanya ikatan antara tepung mocaf dengan gluten.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SEDIAAN PANGAN BERBAHAN DASAR BIJI KARET (Hevea brasiliensis) DAN PROSES PEMBUATANNYA
+</t>
+  </si>
+  <si>
+    <t>07-Oct-2015</t>
+  </si>
+  <si>
+    <t>P00201506292</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dwi Guntoro, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Fakultas Pertanian</t>
+  </si>
+  <si>
+    <t>Paten</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan bahan pangan, khususnya berupa sediaan bahan pangan yang berasal dari biji karet dan proses pembuatannya, lebih khususnya berupa suatu metode untuk mereduksi kandungan sianida yang terdapat dalam biji karet sehingga aman untuk dikonsumsi, dengan tahapan menyeleksi biji karet, membuang cangkang biji karet, membelah biji karet, mencuci biji karet, merebus biji karet, merendam biji karet dan mengganti air rendamannya, membuang air rendaman biji karet, mencuci kembali biji karet, serta meniriskan biji karet yang dicirikan pada perebusan biji karet dalam suhu 100 °C selama 15 menit dilanjutkan perendaman biji karet dalam air selama 24 jam dengan frekuensi penggantian air setiap 6 jam sehingga menghasilkan biji karet sebagai bahan dasar pangan yang aman untuk dikonsumsi.</t>
+  </si>
+  <si>
+    <t>Material Semikonduktor Berbahan Alkali Selulosa Tandan Sawit Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>27-Nov-2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202312957 </t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irmansyah, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Kedokteran Hewan</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode sintesis material alkali selulosa dari biomass dan aplikasinya sebagai material semikonduktor. Lebih khususnya, bahan yang digunakan adalah limbah tandan kosong kelapa sawit (TKKS). Tahapan yang dilakukan adalah pretreatment, pembuatan pulp terlarut dengan metode prehidrolisis kraft, dan alkalisasi. Material alkali selulosa yang dihasilkan diuji dengan metode TAPPI dan spektrofotometri UV-Vis, dan terbukti memiliki energi gap 3,6 eV sehingga tergolong sebagai semikonduktor.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Minuman Berbasis Ekstrak Jahe Merah Dan Krimer</t>
+  </si>
+  <si>
+    <t>24-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215387</t>
+  </si>
+  <si>
+    <t>Athin Nuryanti, S.TP</t>
+  </si>
+  <si>
+    <t>PUSAT PENELITIAN SURFAKTAN DAN BIOENERGI</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan minuman berbasis ekstrak jahe merah dan krimer (ginger latte) ready to drink (RTD). Proses pembuatan minuman berbasis ekstrak jahe merah dan krimer sesuai invensi ini menggunakan sterilisasi dengan sistem pemanas Ultra High Temperature (UHT) yang dikombinasikan dengan teknik pengisian produk secara panas (hot-filling) untuk memenuhi kecukupan panas dan memenuhi regulasi Peraturan Badan Pengawas Obat dan Makanan (BPOM) Nomor 27 tahun 2021. Proses pembuatan minuman ekstrak jahe merah dan krimer siap minum dilakukan dengan cara disterilisasi menggunakan sistem pemanas Ultra High Temperature (UHT) pada suhu 137+2 oC selama 20 detik dan dikombinasikan dengan teknologi hot filling pada suhu 88-90 oC. Produksi telah memenuhi kecukupan proses panas dan memiliki F0 minimal 8,2 menit. Produk minuman ginger latte RTD yang dihasilkan memiliki kualitas/mutu produk berwarna coklat krem; beraroma khas jahe dan krimmer; memiliki rasa khas jahe dan manis; nilai pH pH 6 - 7; oBrix 12 &amp;ndash; 13; TPC 0,0 x 10&amp;deg; cfu/ml; Y/M 0,0 x 10&amp;deg; cfu/ml; Coliform 0,0 x 10&amp;deg; cfu/ml; Spora 0,0 x 10&amp;deg; cfu/ml.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Instrumen Spin Coating untuk Membentuk Lapisan Film Tipis
+</t>
+  </si>
+  <si>
+    <t>05-Dec-2012</t>
+  </si>
+  <si>
+    <t>P00201201122</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Irzaman, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Fisika</t>
+  </si>
+  <si>
+    <t>Sebuah instrumen spin coating untuk menghasilkan lapisan tipis yang merata diatas sebuah substrat dengan cara merotasikan larutan film tipis tersebut dengan kecepatan sudut tertentu telah dirancang dan dikonstruksi berdasarkan prinsip putaran disk yang kecepatan putarnya diatur dengan mengubah hambatan pada potensiometer. Komponen penyasun alat spin coating terdiri dari sistem pengaman, trafo penurun arus, potensiometer, diode penyearah arus, kapasitor, dan disk yang dipasang mesin pemutar. Alat ini bersifat portable, yaitu dapat dibawa-bawa karena sangat ringan dan kecil yang menjadikan spin coating ini lebih diunggulkan daripada spin coating terdahulu dalam biaya operasional, biaya produksi dan keefisienan bentuk.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komposisi dan Pengunaan Bahan Pencuci Mangga
+</t>
+  </si>
+  <si>
+    <t>31-Dec-2015</t>
+  </si>
+  <si>
+    <t>P00201508866</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Suryo Wiyono, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Mangga di Indonesia memiliki kualitas visual yang rendah. Hal ini menyebabkan buah mangga Indonesia kekurangan peminat baik di pasar dalam negeri maupun luar negeri. Rendahnya mutu visual mangga disebabkan oleh banyaknya getah dan kotoran pada permukaan kulit buah. Getah mangga mengandung minyak, gula, dan bersifat asam. Kandungan ini yang akan menurunkan mutu visual buah dan mengundang cendawan penyebab terjadinya busuk buah pada mangga. Penanganan pascapanen yang tepat dalam menghilangkan getah adalah dengan pencucian buah mangga dengan menggunakan bahan pencuci yang terdiri atas campuran deterjen 0,5-1% + CaO 0,25-0.5%. Aplikasi ini mampu menurunkan skor penyebaran getah hingga &lt;1 (dalam skala 0-5) atau &lt; 1cm2. Mangga yang telah dicuci juga dapat disimpan pada suhu rendah dengan kisaran 12-15°C yang mampu mempertahankan kondisi buah hingga 30 HSP.</t>
+  </si>
+  <si>
     <t>Formulasi Bioaditif Dari Minyak Atsiri Untuk Meningkatkan Kinerja Biosolar Dan Proses Pembuatannya</t>
   </si>
   <si>
     <t>16-Jun-2023</t>
   </si>
   <si>
     <t>P00202305367</t>
   </si>
   <si>
-    <t>Publikasi</t>
-[...8 lines deleted...]
-    <t>Paten</t>
+    <t>Dr. Ir. Meika Syahbana Rusli, M.Sc.Agr.</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan proses pembuatan dan komposisi campuran minyak atsiri yang digunakan pada produk bioaditif untuk meningkatkan mutu biosolar dan meningkatkan kinerja mesin diesel dengan menurunkan kadar air dan penurunan kadar partikulat. Proses pembuatan bioaditif dilakukan dengan memfraksinasi dan meredistilasi bahan baku minyak sereh wangi, turpentine oil dan clove terpen oil menjadi spesifikasi yaitu rhodinol kemurnian &amp;ge; 80%, turpentine oil dengan komponen &amp;alpha;-pinene &amp;ge; 75%, dan clove terpen oil dengan komponen caryophyllene &amp;ge; 80%. Bahan baku dengan spesifikasi tersebut kemudian di formulasi dengan komposisi turpentine oil pada rentang 7,2 - 8; clove terpen oil pada rentang 0,9 &amp;ndash; 1, rhodinol pada rentang 0,9 &amp;ndash; 3, dan champor pada rentang 0 &amp;ndash; 1. Spesifikasi produk bioaditif dengan aplikasi sebanyak 1:1000 pada biosolar dapat menurunkan kandungan air 0,46% - 29,06%; menurunkan kadar partikulat 23,71 - 89,19 Count/ml pada 4 micron, 18,68- 95,62 Count/ml pada 6 micron, dan 33,33 - 98,19 pada Count/ml pada 14 micron; tidak mengurangi kinerja daya maksimum pada angka yang dinyatakan pabrikan motor diesel; tidak mengurangi kinerja torsi pada angka yang dinyatakan pabrikan motor diesel dan dapat menurunkan kepekatan asap sebesar 9,4%.</t>
   </si>
   <si>
-    <t xml:space="preserve">Produk  Kultur  Sel  Ginjal  Monyet  Ekor  Panjang  (Macaca  Fascicularis)  Sebagai Model In-Vitro Pengembangan Obat Dan Vaksin</t>
-[...26 lines deleted...]
-    <t>S00201709015</t>
+    <t>Dr. Dwi Setyaningsih, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Ekstrak Jarak Pagar dan Penggunaannya sebagai Zat Antimikroba dan Zat Antioksidan pada Produk Kosmetik
+</t>
+  </si>
+  <si>
+    <t>16-Dec-2011</t>
+  </si>
+  <si>
+    <t>P00201100903</t>
+  </si>
+  <si>
+    <t>Ekstrak tanaman jarak pagar menunjukkan aktivitas antimikroba dan antioksidan yang bisa dimanfaatkan pada produk kosmetik. Ekstrak jarak pagar dihasilkan dari bagian daun dan ranting. Proses pembuatan ekstrak dilakukan dengan tehnik maserasi dan soxhletisasi yang diikuti proses partisi pelarut. Formulasi ekstrak jarak pagar dengan berbagai konsentrasi dalam berbagai produk kosmetik (produk perawatan kulit, perawatan tubuh) menunjukkan khasiatnya sebagai zat antimikroba dan zat antioksidan yang bisa melindungi produk dan memberikan khasiat yang bermanfaat dalam aplikasi produk kosmetik.</t>
+  </si>
+  <si>
+    <t>Dr. Heriyanto Syafutra, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Rini Purnawati, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Obie Farobie, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Siti Nikmatin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Pembuatan Kultur Primer Sel Hati Tupai Javanica Horsfield 1822 dan Pengunaannya Sebagai Media Replikasi Virus Hepatitis B Satwa Primata
+</t>
+  </si>
+  <si>
+    <t>P00201508869</t>
+  </si>
+  <si>
+    <t>Dr. Silmi Mariya, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Sekolah Kedokteran Hewan dan Biomedis</t>
+  </si>
+  <si>
+    <t>Selama 20 tahun terakhir hewan yang digunakan untuk penelitian hepatitis B manusia adalah simpanse (Pan troglodytes). Salah satu kendala dalam penelitian hepatitis B adalah simpanse termasuk satwa primata yang dilindungi berdasarkan status konservasinya sehingga penggunaannya sangat dibatasi. Upaya pencarian model hewan maupun model in vitro pada hewan kecil terus berlanjut hingga dilaporkan keberhasilan infeksi VHB pada Tupaia belangeri. Virus hepatitis B manusia dapat menimbulkan hepatitis akut dan kronis spesies ini. Invensi ini menghasilkan proses pembuatan "kultur primer sel hati T. javanica sebagai media replikasi virus hepatitis B sehingga dapat digunakan untuk memproduksi dan menguji kandidat antiviral hepatitis, pembuatan kit diagnostik hepatitis, menguji kandidat senyawa bioaktif hepatoprotektor, mempelajari metabolisme obat serta untuk melihat toksisitas obat terhadap sel-sel hati. Proses pembuatan kultur sesuai invensi ini terdiri dari beberapa tahap, yaitu isolasi dan pembuatan kultur sel, inokulasi OUHBV dan GiHBV, deteksi serta kuantifikasi replikasi virus hepatitis B.</t>
+  </si>
+  <si>
+    <t>Rima Fitria Adiati, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Alat Celup Puting Sapi Perah</t>
+  </si>
+  <si>
+    <t>S00201709016</t>
+  </si>
+  <si>
+    <t>Dr. drh. Retno Wulansari, M.Si.</t>
+  </si>
+  <si>
+    <t>Upaya paling umum untuk mencegah mastitis subklinis adalah dengan desinfeksi atau penyucihamaan puting segera setelah pemerahan selesai. Alat celup puting yang digunakan selama ini hanya terdiri dari 1 mangkuk (cup), sehingga peternak melakukan celup puting satu per satu untuk 4 kuartir puting. Invensi ini menghasilkan alat celup puting menggunakan 2 mangkuk, sehingga 2 puting dapat dicelup sekaligus dalam waktu yang bersamaan. Alat celup puting sapi perah sesuai invensi ini diintergrasikan dengan tangki bertekanan (1) yang berfungsi sebagai wadah untuk menampung desinfektan sebelum dipompa naik mengisi mangkuk. Beberapa kelebihan invensi ini dibandingkan dengan alat celup puting yang sebelumnya adalah waktu untuk proses pencelupan puting yang lebih cepat dan kemudahan dalam pengoperasiannya dimana invensi ini dilengkapi dengan lengan penyanggah yang menghubungkan antara mangkuk dengan tangki desinfektan, sehingga peternak hanya memerlukan gerakan membungkuk saat melakukan celup puting (peternak tidak perlu jongkok). Hal tersebut dapat mempermudah peternak serta mempercepat proses pindah dari satu sapi ke sapi lainnya. Kelebihan lainnya adalah kedalaman mangkuk desinfektan yang sesuai dengan panjang puting sapi perah di Indonesia sehingga seluruh permukaan puting dapat tercelup desinfektan secara sempurna.</t>
   </si>
   <si>
     <t>Dr. Ir. Sapta Raharja, D.E.A.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Kualitas adonan tepung ubi kayu termodifikasi atau modified cassava flour (MOCAF) dapat ditingkatkan dengan melakukan pengikatan gluten pada tepung mocaf. Pengikatan antara gluten dengan tepung mocaf dapat menghasilkan tepung mocaf dengan sifat adonan yang lebih baik dan menyerupai terigu. Invensi ini menghasilkan proses pengikatan tepung mocaf dengan gluten. Pengikatan dilakukan dalam larutan basa dengan perlakuan panas pada suhu 50, 55, dan 60 °C dengan penambahan gluten sebanyak 10%, 20%, dan 30%. Hasil pengujian menunjukkan tepung mocaf - gluten yang diikat pada suhu 55 °C dengan penambahan gluten sebanyak 30% memiliki kadar protein dan baking expansion tertinggi sebesar 19.77% dan 2.78 mL/g. Swelling power tepung menurun seiring penurunan daya serap tepung terhadap air. Sifat birefringence tepung mocaf - gluten semakin menghilang seiring dengan peningkatan suhu pemanasan. Analisa FTIR tepung mocaf - gluten menunjukkan adanya penguatan puncak spektrum ikatan C - N pada panjang gelombang 1167-1159 cm-1 yang dapat berasal dari penambahan gluten dan adanya ikatan antara tepung mocaf dengan gluten.</t>
   </si>
   <si>
     <t xml:space="preserve">Proses Pengolahan Minyak Sawit Merah
 </t>
   </si>
   <si>
     <t>27-Jun-2013</t>
   </si>
   <si>
     <t xml:space="preserve">P00201300483 </t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Nuri Andarwulan, M.Si.</t>
   </si>
   <si>
+    <t>Fakultas Teknik dan Teknologi</t>
+  </si>
+  <si>
     <t>Invensi ini berhubungan dengan proses pengolahan minyak sawit merah dengan cara deodorisasi dan netralisasi. Khususnya, invensi ini berhubungan dengan proses pengolahan minyak sawit merah sebagai ingridien yang dapat diaplikasikan untuk industri pangan dan farmasetikal dengan menggunakan suhu, waktu dan tekanan tertentu. Proses deodorisasi pada pengolahan minyak sawit merah dengan menggunakan parameter suhu, waktu dan tekanan vakum tertentu ini dapat menghasilkan neuralized deodorized red palm oil (NRDPO) dengan reduksi odor mencapai 67% serta mampu mempertahankan karoten hampir 70%.</t>
   </si>
   <si>
-    <t xml:space="preserve">SEDIAAN PANGAN BERBAHAN DASAR BIJI KARET (Hevea brasiliensis) DAN PROSES PEMBUATANNYA
-[...146 lines deleted...]
-    <t>Selama 20 tahun terakhir hewan yang digunakan untuk penelitian hepatitis B manusia adalah simpanse (Pan troglodytes). Salah satu kendala dalam penelitian hepatitis B adalah simpanse termasuk satwa primata yang dilindungi berdasarkan status konservasinya sehingga penggunaannya sangat dibatasi. Upaya pencarian model hewan maupun model in vitro pada hewan kecil terus berlanjut hingga dilaporkan keberhasilan infeksi VHB pada Tupaia belangeri. Virus hepatitis B manusia dapat menimbulkan hepatitis akut dan kronis spesies ini. Invensi ini menghasilkan proses pembuatan "kultur primer sel hati T. javanica sebagai media replikasi virus hepatitis B sehingga dapat digunakan untuk memproduksi dan menguji kandidat antiviral hepatitis, pembuatan kit diagnostik hepatitis, menguji kandidat senyawa bioaktif hepatoprotektor, mempelajari metabolisme obat serta untuk melihat toksisitas obat terhadap sel-sel hati. Proses pembuatan kultur sesuai invensi ini terdiri dari beberapa tahap, yaitu isolasi dan pembuatan kultur sel, inokulasi OUHBV dan GiHBV, deteksi serta kuantifikasi replikasi virus hepatitis B.</t>
+    <t>Dr. drh. Herwin Pisestyani, M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Bor Pelubang Tanah untuk Penanaman  Dengan Sumber Tenaga Motor Listrik DC dan Mata Bor yang Bisa Diganti
 </t>
   </si>
   <si>
     <t>26-Nov-2012</t>
   </si>
   <si>
     <t>S00201200232</t>
   </si>
   <si>
     <t>Dr. Ir. Radite Praeko Agus Setiawan, M.Agr.</t>
   </si>
   <si>
+    <t>Departemen Teknik Mesin dan Biosistem</t>
+  </si>
+  <si>
     <t>Suatu mesin bor pembuat lubang tanam yang pada prinsipnya mengganti sumber tenaga dari mesin bor yang asal mulanya menggunakan tenaga manusia atau motor bakar dengan motor listrik arus searah (DC). Mesin bor ini menggunakan tenaga motor listrik DC berkapasitas daya 120 Watt. Dengan menggunakan motor listrik DC emisi yang dihasilkan cukup rendah. Kecepatan putar dari mesin bor yang sesuai dengan invensi ini adalah 70 rpm. Massa dari mesin bor yang sesuai dengan invensi ini adalah 8 kg. Untuk mengoperasikan mesin bor tanam yang sesuai dengan invensi ini hanya dibutuhkan satu orang operator. Komponen mesin bor tanam yang sesuai dengan invensi ini terdiri dari, motor listrik DC (l)sebagai sumber tenaga penggerak, gear (2) untuk mereduksi kecepatan putar (rpm), stang (3), poros (4), kopling tetap (5), mata bor (6), accumulator (7) dua buah yang disusun secara paralel, dan inverter (8) untuk meningkatkan tegangan dari accumulator.</t>
   </si>
   <si>
-    <t>Dr. drh. Herwin Pisestyani, M.Si.</t>
-[...6 lines deleted...]
-    <t>P00201508866</t>
+    <t>Dr. Nur Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Roedhy Poerwanto, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Faqih Udin, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Joko Pamungkas, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Afton Atabany, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Darda Efendi, M.Si.</t>
-  </si>
-[...10 lines deleted...]
-    <t>Prof. Dr. Ir. Roedhy Poerwanto, M.Sc.</t>
   </si>
   <si>
     <t xml:space="preserve">Metode Budidaya Jenuh Air Kedelai Pada Lahan Pasang Surut Untuk Menigkatkan Produktivitas Kedelai
 </t>
   </si>
   <si>
     <t>P00201508865</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Munif Ghulamahdi, M.S.</t>
   </si>
   <si>
-    <t>Prof. Dr. Mohamad Rafi, S.Si., M.Si.</t>
-[...42 lines deleted...]
-    <t>Dr. Rini Purnawati, S.T.P., M.Si.</t>
+    <t>Prof. drh. Dondin Sajuthi, M.S.T., Ph.D.</t>
+  </si>
+  <si>
+    <t>Egi Agustian, M.Eng</t>
+  </si>
+  <si>
+    <t>Dr. Hari Setiapraja</t>
+  </si>
+  <si>
+    <t>Vessel Engine Monitoring System</t>
+  </si>
+  <si>
+    <t>16-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202602726</t>
+  </si>
+  <si>
+    <t>Dr. Ayi Rahmat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Kelautan</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai Vessel Engine Monitoring System merupakan suatu alat untuk melakukan pemantauan dengan menggunakan 6 sensor untuk mendeteksi berbagai parameter di mesin kapal, yaitu sensor suhu mesin menggunakan MLX90614 IR Thermometer, sensor getaran, sensor gas CO, sensor RPM, sensor kebisingan, dan sensor oli. Sistem Vessel Engine Monitoring system menggunakan transmisi data GSM (Global system for Mobile Communications) dan sistem penyimpanan data yang merupakan sistem yang dicirikan dengan sistem yang dapat dikendalikan 2 arah, dapat memberikan informasi mengenai kondisi mesin kapal dengan menggunakann internet of things. Tujuan dari Vessel Engine Monitoring system ini adalah dapat diketahuinya permasalahan mesin kapal sehingga dapat ditentukan cara atau metode untuk mengatasi permasalahan-permasalahan pada mesin kapal secara terus-menerus sehingga dapat mengurangi biaya perbaikan mesin kapal. Vessel Engine Monitoring system dapat memberi manfaat bagi masyarakat nelayan terutama dalam hal melakukan prediksi terhadap kerusakan mesin kapal sedari dini sehingga menjadi sistem yang dapat membantu mereka dalam memperpanjang umur mesin kapal secara praktis dan efisien.</t>
+  </si>
+  <si>
+    <t>Metode Isolasi Bakteri Endofit Penghasil Antioksidan Dari Daun Girang (Leea indica)</t>
+  </si>
+  <si>
+    <t>29-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202308167</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irmanida Batubara, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Biologi</t>
+  </si>
+  <si>
+    <t>Paten ini berhubungan dengan menyediakan metode untuk mengisolasi bakteri endofit penghasil antioksidan dari daun girang (Leea indica) dengan tahapan: mensterilkan daun daun girang, melumatkan daun yang telah steril dengan mortar sampai halus, mengencerkan sampel daun yang telah halus, menyebarkan hasil lumatan daun yang diencerkan pada media pertumbuhan bakteri endofit, menginkubasi media yang mengandung lumatan di dalam incubator, mengisolasi bakteri endofit yang tumbuh sampai diperoleh bakteri yang murni, dan menapis bakteri murni yang bersifat tidak patogen pada manusia, hewan, dan tumbuhan. Selanjutnya menyediakan bakteri endofit penghasil antioksidan dari daun girang yang memiliki karakteristik antioksidan baik pada ekstrak supernatan maupun ekstrak sel. Bakteri endofit dari daun girang yang digunakan penghasil antioksidan.</t>
+  </si>
+  <si>
+    <t>Alat dan Metode Pelukaan Batang Pohon Untuk Pengamatan Pembentukan Kayu</t>
+  </si>
+  <si>
+    <t>15-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202312202</t>
+  </si>
+  <si>
+    <t>Dr. Istie Sekartining Rahayu, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Hasil Hutan</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai alat dan metode pelukaan batang pohon untuk pengamatan pembentukan kayu. Alat pelukaan batang pohon untuk pengamatan pembentukan kayu terbuat dari stainless steel anti karat berbentuk T yang dilengkapi jarum. Alat pelukaan terdiri atas bagian untuk menggenggam alat dan bagian untuk memasukkan jarum. jarum terdiri atas bagian ulir jarum dan ukuran jarum dengan variasi diameter jarum 1 mm, 2 mm dan 3 mm. Metode pelukaan dilakukan dengan langkah sebagai berikut: alat pelukaan digenggam dengan tangan terkuat, posisikan jarum tegak lurus kulit pohon pada ketinggian setinggi dada (1.3 meter) dari permukaan tanah. Jarum ditusukkan perlahanlahan melalui kulit luar sampai ke kayu bagian dalam dekat kambium. Kemudian, alat pelukaan ditarik sampai keluar area kulit. Selanjutnya, diberikan tanda khusus atau penomoran pada bagian kulit luar bekas tusukkan.</t>
+  </si>
+  <si>
+    <t>Kayu Jabon Hasil Impregnasi Partikel Nano Sebagai Bahan Baku Mebel Dan Non-Struktural</t>
+  </si>
+  <si>
+    <t>31-Oct-2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202311440 </t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai produk Kayu Jabon Hasil Impregnasi Menggunakan Partikel Nano Hasil Sintesa Guna Memperluas Pemanfaatan Kayu Cepat Tumbuh. Lebih khusus invensi ini berhubungan dengan peningkatan karakterisasi kayu cepat tumbuh dalam aspek sifat fisis (kerapatan dan stabilitas dimensi), sifat mekanis (MOE-Modulus of Elasticity, MOR-Modulus of Rupture dan kekerasan) serta keawetan kayu jabon hasil impregnasi nano partikel. Produk kayu jabon hasil dari proses impregnasi partikel nano menunjukan adanya peningkatan juga dari sifat kekuatan kayu dan sifat keawetan kayu, sehingga menghasilkan nilai kelas kuat dan kelas awet kayu dari yang awalnya kelas kuat IV-V menjadi kelas kuat IV serta kelas awet V menjadi kelas awet II. produk kayu jabon hasil impregnasi partikel nano pengaplikasiannya dapat dijadikan sebagai bahan furniture atau mebel dan non-struktural seperti pintu, jendela, dan kusen.</t>
+  </si>
+  <si>
+    <t>Metode Kayu Kerapatan Rendah Bermuatan Magnet Melalui Reaksi Kopresipitasi Secara Insitu</t>
+  </si>
+  <si>
+    <t>26-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202308030</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pembuatan kayu kerapatan rendah bermuatan magnet melalui reaksi kopresipitasi secara insitu untuk jenis jabon. Metode impregnasi larutan campuran Fe2+ dan Fe3+ dilakukan dalam tabung impregnasi yang diberi vakum dan tekanan. Kemudian dilanjukan dengan proses perendaman selama 24 jam di dalam larutan basa kuat (4M NaOH). Produk kayu magnetik yang berhasil disintesis secara insitu diuji stabilitas dimensi dan sifat magnetnya. Produk kayu magnetik yang disintesis dengan metode insitu, menghasilkan menghasilkan nilai WPG (47.44%), ASE (64.26%), bulking effect (7.13%) dan kerapatan (0.36 g/cm3) yang meningkat serta nilai water uptake (110.89%) yang menurun jika dibandingkan dengan kontrol. Selain itu memiliki sifat superparamagnetik dengan ukuran partikel magnetit 10.8642 nm, Nilai magntisasi saturasi (Ms) : 0.0739 emu/g, magnetisasi remamen (Mr):0.0198 emu/g dan koersivitas (Hc): 5.97 &amp;times; 10&amp;minus;5 Oe Kelebihan dari invensi ini dengan pembanding diatas adalah penggunaan campuran bahan Fe2+ (FeCl3.6H2O) dan Fe3+ (FeCl2.4H2O) sebagai larutan impregnan serta prekursor NaOH untuk proses peremdaman pada kayu jabon, sehingga terbentuk nanopartikel magnetit secara insitu dalam kayu. Perendaman menggunakan basa kuat dimaksudkan agar nanopartikel magnetit yang terbentuk dalam kayu jabon memiliki ukuran yang homogen dan kurang dari 100 nm, sehingga sifat magnet yang dihasilkan tergolong tinggi.</t>
+  </si>
+  <si>
+    <t>PRODUK PAPAN SAMBUNG LAMINASI KARET TERMODIFIKASI PANAS DAN KIMIA MENGGUNAKAN GLISEROL DAN ASAM SITRAT (GCA)</t>
+  </si>
+  <si>
+    <t>15-Aug-2026</t>
+  </si>
+  <si>
+    <t>S00202607668</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inovasi ini mengungkapkan produk papan sambung laminasi berbahan kayu karet
+(Hevea brasiliensis) yang dimodifikasi secara kimia menggunakan gliserol dan asam sitrat
+(GCA), kemudian diberi perlakuan panas. Modifikasi tersebut membentuk ikatan ester
+pada dinding sel kayu dan membantu fiksasi bahan modifikasi dalam struktur kayu. Kayu
+termodifikasi selanjutnya disambung melalui sambungan jari dan sambungan sisi
+menggunakan perekat kayu, kemudian dikempa menjadi papan sambung laminasi. Produk
+yang dihasilkan dapat digunakan sebagai material dasar atau dibentuk lebih lanjut menjadi
+decking, flooring, bevel siding, cladding, wall panel, panel interior atau eksterior, dan
+komponen bangunan berbasis kayu lainnya. Hasil pengujian menunjukkan penurunan
+kadar air hingga 2,07%, pengembangan hingga 2,35%, daya serap air hingga 35,07%, ASE
+hingga 44,33%, WPG hingga 8,07%, bulking effect hingga 7,76%, dan leachability hingga
+3,64%. Produk juga menunjukkan MOR sebesar 568,29 N/mm2, peningkatan kelas
+keawetan menjadi kelas 8 berdasarkan uji graveyard, dan penurunan kekasaran
+permukaan hingga 3,38 &amp;mu;m, serta perubahan gugus fungsi yang ditunjukkan oleh
+pembentukan pita karbonil ester pada analisis FTIR. Demikian, invensi ini menyediakan
+produk papan sambung laminasi berbasis kayu karet yang dapat dimanfaatkan untuk
+berbagai aplikasi produk kayu rekayasa.</t>
+  </si>
+  <si>
+    <t>METODE MODIFIKASI GLISEROL-ASAM SITRAT DAN PANAS UNTUK MENGHASILKAN PRODUK BAMBU LAMINASI (LAMNINATED BAMBOO PRODUCT)</t>
+  </si>
+  <si>
+    <t>13-Jul-2026</t>
+  </si>
+  <si>
+    <t>S00202607538</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan suatu metode modifikasi non-biosida ramah lingkungan
+menggunakan larutan Glycerol-Citric Acid (GCA) dan perlakuan panas untuk meningkatkan
+mutu bambu Andong (Gigantochloa pseudoarundinacea) dan bambu Betung
+(Dendrocalamus asper) sebagai produk bambu laminasi (Laminated Bamboo). Metode
+meliputi persiapan bilah bambu, impregnasi larutan GCA, dan perlakuan panas pada suhu
+180oC selama 15 jam untuk mengaktifkan reaksi esterifikasi GCA dengan polimer dinding
+sel bambu, dilanjutkan proses laminasi, pengempaan, penyerutan, dan pengampelasan.
+Hasil pengujian menunjukkan penurunan kadar air menjadi 4,33-5,51%, peningkatan
+kerapatan menjadi 0,73-0,77 g/cm3, anti-swelling efficiency (ASE) 52,88-54,01%, dan
+weight percent gain (WPG) 4,32-6,02%. Ketahanan biologis meningkat signifikan dengan
+kehilangan massa pada uji kubur turun menjadi 8,36-18,29% dan penetrasi serangan 5,03-
+11,93% pada peringkat 7-8, serta penurunan kekasaran permukaan (Ra) menjadi 3,54-
+4,42 &amp;mu;m. Analisis FTIR mengkonfirmasi terbentuknya ikatan ester permanen (C=O
+esterifikasi 1720-1750 cm-1). Produk Bambu laminasi yang dihasilkan bersifat ramah
+lingkungan dengan stabilitas dimensi dan ketahanan biologis meningkat signifikan tanpa
+penggunaan bahan pengawet toksik.</t>
+  </si>
+  <si>
+    <t>Primer Spesifik Penanda Molekuler Gen IFN (Interferon) Gamma Terhadap Sifat Ketahanan Parasit Cacing Pada Ayam IPB D2</t>
+  </si>
+  <si>
+    <t>10-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514156</t>
+  </si>
+  <si>
+    <t>Dr. drh. Sri Murtini, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Produksi dan Teknologi Peternakan</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai Invensi ini mengenai Primer Spesifik Penanda Molekuler Gen IFN Gamma Terhadap Sifat Ketahanan Parasit Cacing pada Ayam IPB D2, lebih khusus lagi, invensi ini berhubungan dengan desain primer forward dan reverse sebagai penanda Gen IFN Gamma. Invensi ini dicirikan dengan susunan nukleotida, yaitu primer Forward (F):5&amp;rsquo;- (GGTAAGGAACTTCAGCCATTG)-3&amp;rsquo; dan Reverse (R):5&amp;rsquo; (GACGAATGAACTTCATCTGCC)-3&amp;rsquo;. Invensi ini sudah melalui beberapa evaluasi menggunakan aplikasi primer3, primerstats, primer reverse complement dan nebcutter. Dari uraian diatas jelas bahwa hasil dari invensi ini dapat memberi manfaat bagi peneliti dibidang molekuler karena secara praktis dan efisien untuk mendukung program pemuliaan ayam berbasis marker-assisted selection (MAS).</t>
+  </si>
+  <si>
+    <t>Dr. Dra. Nisa Rachmania, M.Si.</t>
+  </si>
+  <si>
+    <t>Teknik Isolasi Bakteriofaga Pada Akuakultur Untuk Pengendalian Bakteri Patogen Udang</t>
+  </si>
+  <si>
+    <t>24-Sep-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202409856 </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Widanarni, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Budidaya Perairan</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan teknik isolasi bakteriofaga sebagai pengendali alami bakteri V. parahaemolyticus penyebab penyakit Vibriosis pada udang vaname. Invensi ini menggunakan metode double layer untuk isolasi bakteriofaga, media SWC digunakan untuk mendapatkan isolat bakteriofaga, SWC padat digunakan sebagai bottom agar, sedangkan SWC cair + agar 0,7% sebagai top agar. Hasil invensi ini didapatkan bakteriofaga hingga kepadatan 109 PFU/mL dengan bakteriofaga yang didapatkan hanya membunuh bakteri V. parahaemolyticus. Teknik ini dapat dijadikan sebagai agen biokontrol yang bersifat spesifik, ramah lingkungan dan aman. Bakteriofage yang didapatkan memiliki daya hambat bakteri/lisis yang cukup tinggi terhadap bakteri V. parahaemolyticus yaitu sebesar 48.4%.</t>
+  </si>
+  <si>
+    <t>Kit Elisa Pendeteksi Antibodi Berbasis Antigen Protein Rekombinan RBD dan N Sars CoV-2</t>
+  </si>
+  <si>
+    <t>18-Nov-2021</t>
+  </si>
+  <si>
+    <t>P00202110288</t>
   </si>
   <si>
     <t>Dr. Uus Saepuloh, S.Si., M.Biomed.</t>
   </si>
   <si>
+    <t>PUSAT STUDI SATWA PRIMATA (PSSP).</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk mengembangkan kit ELISA untuk mendeteksi antibodi SARS CoV-2 menggunakan antigen berupa protein rekombinan RBD dan N SARS CoV-2 yang dikonstruksi dan diekspresikan dalam Escherichia coli. Kit tersebut dikembangkan melalui tahapan pembuatan protein rekombinan melalui konstruksi gen target RBD (receptor binding domain) dan N (nucleocapsid) SARS CoV-2 yang dibuat dalam bentuk gen sintetik, ekspresi dalam sistem E. coli, purifikasi protein rekombinan, dan aplikasi pada teknik ELISA untuk mendeteksi antibodi SARS CoV-2 (COVID-19), serta akan dilakukan validasi dan verifikasi hasil dengan membandingkannya terhadap kit komersial. Target gen RBD dikonstruksi pada posisi 957-1920 (963 bp) yang menghasilkan 321 asam amino, sedangkan target gen N pada posisi nukleotida 172-1260 (1089 bp) dan menghasilkan 362 asam amino. Antigen yang berupa protein rekombinan RBD dan N SARS CoV-2 ini diaplikasikan pada teknik ELISA untuk mendeteksi antibodi SARS CoV-2 untuk uji klinis manusia, sehingga diharapkan dapat memberikan kontribusi terhadap aspek kesehatan masyarakat, sehingga dapat menyumbangkan salah satu kemandirian bangsa dalam penelitian kesehatan, khususnya penyediaan bahan uji biologis untuk deteksi cepat terhadap paparan virus SARS CoV-2 (COVID-19).</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Katalis Karbon Dari Limbah Gliserol Dan Penggunaannya Dalam Sintesis Triasetin Sebagai Aditif Bahan Bakar</t>
+  </si>
+  <si>
+    <t>16-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202415461</t>
+  </si>
+  <si>
+    <t>Neli Muna, STP, M.Si</t>
+  </si>
+  <si>
+    <t>Glycerine pitch (GP) merupakan limbah dari proses pemurnian gliserol yang tidak memiliki nilai ekonomi, belum dimanfaatkan, dan membutuhkan biaya penanganan yang cukup besar. Invensi ini menghasilkan metode pembuatan katalis karbon dari GP yang dapat digunakan untuk pembuatan triasetin sebagai aditif bahan bakar. Proses pembuatan katalis karbon gliserol melalui sulfonasi parsial, karbonisasi dan injeksi nitrogen. Hasil pengujian menunjukkan katalis karbon memiliki luas permukaan 28.2 m2/g, struktur nanopori dan mengandung sulfat yang berperan sebagai gugus aktif dalam proses katalisis. Katalis karbon gliserol digunakan sebagai katalis dalam pembuatan triasetin melalui asetilasi gliserol dan asam asetat pada suhu 90 &amp;ndash; 130&amp;deg;C selama 2 &amp;ndash; 4 jam. Hasil pengujian menunjukkan tingkat konversi gliserol yang cukup tinggi, sebesar 93.44% dengan komposisi monoasetin, diasetin dan triasetin berturut turut sebesar 50.61%, 4.16% dan 38.67%. Keunggulan teknologi proses pembuatan katalis karbon yang dihasilkan dari invensi ini adalah dapat digunakan untuk bahan baku berupa limbah gliserol seperti glycerine pitch atau bahan baku lainnya yang kaya material organik, proses sederhana, berlangsung pada tekanan atmosfer sehingga tidak membutuhkan investasi alat yang besar. Selain itu proses aktifasi katalis melalui sulfonasi parsial menggunakan asam sulfat yang mudah diperoleh dengan harga terjangkau.</t>
+  </si>
+  <si>
+    <t>Produk dan Proses Fraksinasi Minyak Pala Terpeneless</t>
+  </si>
+  <si>
+    <t>22-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202314526</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses fraksinasi minyak pala skala 50 L/batch untuk memisahkan senyawa terpen sehingga dihasilkan produk minyak pala terpenless. Tujuan invensi ini dapat dicapai dengan menyediakan suatu kondisi proses fraksinasi menggunakan alat distilasi fraksinasi vakum tipe packed column. Kondisi proses fraksinasi minyak pala berlangsung pada suhu pemanas 79 &amp;ndash; 165 oC, suhu bahan 64 &amp;ndash; 107 oC, suhu uap 52 - 68 oC, tekanan -73-(74) cmHg dan rasio refluks 12/2. Dari proses fraksinasi minyak pala tersebut di peroleh rendemen minyak pala terpenless sebesar 26,286%, kemurnian 84,039 %, dan recovery 86,662% dengan kadar myristicin meningkat dari 9,51% menjadi 26,765%. Karakteristik produk minyak pala terpeneless berwarna kuning orange, beraroma khas minyak pala, densitas 1,04 &amp;ndash; 1,051; Indeks bias 1,5; putaran optic (+) 4 sampai (+) 5 dan kelarutan dalam etanol 1:1.</t>
+  </si>
+  <si>
+    <t>Formulasi Nanoemulsi Herbal Minyak Larva Black Soldier Fly Dan Aktioksidan (Kurkumin/Habatussaudah) Dengan Metode Ultrasonik Homogenisasi Untuk Pakan Transportasi Domba</t>
+  </si>
+  <si>
+    <t>19-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202415680</t>
+  </si>
+  <si>
+    <t>Dr. Novia Amalia Sholeha, S.Si.</t>
+  </si>
+  <si>
+    <t>Sekolah Vokasi</t>
+  </si>
+  <si>
+    <t>Invensi ini mengungkapkan tentang proses formulasi produk nanoemulsi herbal pakan transportasi domba yang mengandung minyak larva Black Soldier Fly (BSF) sebesar 7,5-15 v/v, antioksidan (kurkumin-0,1 b/v atau minyak jinten 7,5 b/v), dan emulsifier (tween 80, whey protein isolate (WPI), dan Brij 72-Polyethylene glycol hexadecyl ether) dengan kode F11, F12, F13, F21, F22, dan F23 melalui alat ultrasonik homogenisasi. Proses pembuatan dilakukan dengan mencampurkan minyak BSF, sumber antioksidan, emulsifier, dan larutan NaCl fisiologis di dalam gelas beaker dan kemudian diletakkan di dalam alat ultrasonikasi. Probe alat ultrasonik kemudian dimasukkan ke dalam campuran dan alat ditutup. Proses homogenisasi pada monitor alat ultrasonikasi dilakukan pada suhu 30 &amp;deg;C selama 30 menit sehingga nanoemulsi pakan dapat berskala nano. Berdasarkan hasil uji Particle Size Analyzer (PSA), rata-rata ukuran partikel sampel F11, F12, F13, F21, F22, dan F23 berturutturut adalah 401, 406,9, 92,6, 327,9, 334,9, dan 101,7 nm dengan nilai indeks polidispersitas berkisar antara 0,06 sampai dengan 0,53 yang menunjukkan bahwa sampel mempunyai homogenitas yang baik.</t>
+  </si>
+  <si>
+    <t>Komposisi dan Proses Pembuatan Puding Okra Ungu (Abelmoschus esculentus L. Moench) sebagai Antidiabetes</t>
+  </si>
+  <si>
+    <t>10-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313769</t>
+  </si>
+  <si>
+    <t>Zuraidah Nasution, S.T.P., M.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t>Departemen Gizi Masyarakat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan komposisi dan proses pembuatan puding okra ungu sebagai antidiabetes. Komposisi bahan puding okra ungu terdiri dari buah okra ungu dan gel okra ungu sebagai bahan utama dan penambahan komponen lainnya. Puding okra ungu berkontribusi menyumbangkan energi (27,08 kkal), protein (0,83%), lemak (0,53%),
+dan karbohidrat (4,74%) terhadap angka kecukupan gizi. Proses pembuatan puding diawali dengan blansir okra ungu; ekstraksi gel okra ungu; penghalusan okra ungu; perebusan bahan-bahan lainnya yaitu agar-agar, buah naga saring, buah stroberi halus, susu full cream cair, sorbitol, vanili dan air hingga mendidih; pencampuran adonan dan pengadukan hingga rata; penambahan asam sitrat; penuangan adonan sebanyak 100 g ke dalam wadah puding, kemudian ditunggu hingga dingin untuk kemudian disimpan dalam mesin pendingin. Berdasarkan hasil uji, puding okra ungu yang dihasil memiliki energi 27,08 kkal/100 g, air 93,55%, abu 0,35%, protein 0,83%, lemak 0,53%, karbohidrat 4,74%, serat pangan 3,20%, aktivitas antioksidan 33,33%, kapasitas antioksidan 0,54 mg AEAC, total flavonoid 15,04 mg QE g-1, total fenol 2,71mg GAE g-1.</t>
+  </si>
+  <si>
+    <t>Formula Pembuatan Pupuk Organik Berbasis Tandan Kosong Kelapa Sawit dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>31-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215936</t>
+  </si>
+  <si>
+    <t>Dr. Deden Saprudin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Tanah dan Sumberdaya Lahan</t>
+  </si>
+  <si>
+    <t>Kelapa sawit merupakan tanaman perkebunan utama di Indonesia sehingga produksi minyak sawit menempati urutan pertama di dunia. Hal ini menghasilkan biomassa berupa limbah, seperti tandan kosong kelapa sawit (TKKS) yang berpotensi menjadi pupuk organik untuk kebutuhan kebun sawit sendiri dan memenuhi kebutuhan pasokan pupuk. Permasalahan harga pupuk yang meningkat dan ketidakseimbangan pasokan di pasar dapat disubstitusi melalui pupuk organik spesial (SOF). Keunggulan produk invensi ini diantaranya pada penggunaan penutup berupa geotekstil diharapkan dapat memberikan efek yang berbeda pula dari segi kebermanfaatan dan perbedaan antara yang menggunakan mikrob dan yang tidak menggunakan mikrob. Saat ini belum ada produk sejenis dengan manfaat dan bentuk serupa sehingga invensi ini memiliki peluang yang menjanjikan. Formula bahan baku terdiri dari 100% tandan kosong kelapa sawit, 20% kotoran hewan sapi/kambing/ayam, 2% kapur (dolomit), 2% (V/W) provibio, dan penggunaan geotekstil GTR 400 gsm hijau sebagai penutup atas dan alas bawah.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Sel Surya Feroelektrik BST/Cuo</t>
+  </si>
+  <si>
+    <t>31-Dec-2018</t>
+  </si>
+  <si>
+    <t>SID201811285</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Husin Alatas, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Sel surya BST/CuO merupakan sel surya pertama yang menggunakan gabungan film tipis BST dan CuO yang dapat menghasilkan arus listrik jika dipaparkan cahaya dengan instensitas tertentu. Invensi menghasilkan metode pembuatan sel surya BST/CuO terdiri dari metode pembuatan film tips BST dan CuO yang murah dan gampang dibuat yaitu menggunakan metode chemical solution deposition (CSD) dengan pelapisan spin-coating. Metode CSD menggunakan pelapisan spin-coating tersebut menggunakan pelarut asam asetat dan etilena glikol sebagai bahan pelarut yang memudahkan larutan dari solution ke fasa gel.</t>
+  </si>
+  <si>
+    <t>Sekretom Mesenchymal Stem Cell (Msc) Adiposa Sapi Sebagai Terapi Pada Ischemia Liver Tikus</t>
+  </si>
+  <si>
+    <t>20-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202415816</t>
+  </si>
+  <si>
+    <t>drh. Henny Endah Anggraeni, M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa mesenchymal stem cell (MSC) adiposa sapi sebagai terapi untuk penyakit degeneratif liver partial ischemia pada tikus. Stem cell dikenal mempunyai kelebihan regeneratif serta mampu berdiferensiasi menjadi berbagai jenis populasi sel sehingga berguna bagi bidang Kesehatan hewan di masa mendatang. Akan tetapi, aplikasi stem cell pada satu pasien dibutuhkan kisaran 10 sampai 100 juta stem cell, sementara proses produksi stem cell sendiri membutuhkan waktu yang panjang agar memperoleh kualitas yang baik. Tujuan dari kegiatan ini, yaitu melakukan pengembangan produk kesehatan berbasis sekretom mesenchymal stem cell (MSC) dari jaringan adiposa sapi terhadap liver partial ischemia pada hewan tikus. Pengujian dilakukan secara in vitro dan in vivo. Pengujian secara in vitro melalui metode liquid chromatography high resolution mass spectrometry (LC-HSMS). Pengujian in vivo dilakukan pada tikus jantan yang diberikan perlakuan berupa liver partial ischemia. Tikus dibagi menjadi 4 kelompok yang terdiri dari kontrol positif, kontrol negatif, perlakuan 1 kali/7 hari, dan perlakuan 2 kali/7 hari. Hasil pengujian in vivo menunjukkan bahwa dosis 0.05 ml/kg berat badan, yang diberikan secara intramuscular 2 kali/7 hari mampu memperbaiki fungsi liver secara signifikan pada hari ke-10 pasca terapi.</t>
+  </si>
+  <si>
+    <t>Formula Dan Metode Penambahan Pektin Bubuk Untuk Enkapsulasi Pada Pembuatan Susu Fermentasi Bubuk</t>
+  </si>
+  <si>
+    <t>18-Sep-2024</t>
+  </si>
+  <si>
+    <t>P00202409492</t>
+  </si>
+  <si>
+    <t>Dr. Zaenal Abidin, S.Si., M.Agr.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi terbaik penambahan pektin bubuk untuk enkapsulasi pada pembuatan susu fermentasi bubuk. Produk ini berbeda jika dibandingkan dengan produk lainnya karena adanya kandungan Lactiplantibacillus plantarum IIA-1A5 berperan sebagai probiotik dan adanya penambahan pektin bubuk memberikan manfaat untuk enkapsulasi dalam mempertahankan viabilitas probiotik, sebagai bahan pengental, penstabil, dan prebiotik. Formula Susu fermentasi terdiri atas susu sapi, starter bakteri Lactiplantibacillus plantarum IIA-1A5 sebanyak 10% dari volume susu, pektin bubuk, serta bahan penyalut yaitu 10% maltodekstrin dan 10% susu skim bubuk. Formulasi penambahan pektin bubuk untuk enkapsulasi pada pembuatan susu fermentasi bubuk yang digunakan yaitu 5% dan 10% dari bobot susu fermentasi bubuk. Penambahan pektin bubuk dapat menurunkan nilai Aw, menurunkan kadar air, menurunkan nilai pH, meningkatkan nilai total asam tertitrasi (TAT), meningkatkan viskositas, dan meningkatkan total bakteri asam laktat (BAL) pada susu fermentasi bubuk. Formulasi penambahan 10% pektin bubuk untuk enkapsulasi pada pembuatan susu fermentasi bubuk merupakan formulasi terbaik yang memiliki nilai Aw, kadar air, pH lebih rendah. Nilai total asam tertitrasi, total padatan terlarut, dan viskositas lebih tinggi. Selain itu, viabilitas probiotik pada formulasi penambahan 10% pektin bubuk lebih tinggi dibandingkan formulasi penambahan 5% pektin bubuk.</t>
+  </si>
+  <si>
+    <t>Formula Pakan Herbal Maggot Untuk Suplemen Kesehatan Hewan Peliharaan</t>
+  </si>
+  <si>
+    <t>23-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202416023</t>
+  </si>
+  <si>
+    <t>drh. Heryudianto Vibowo, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula pakan herbal maggot. Formula pakan herbal maggot terdiri dari limbah roti, sayuran hijau, ampas tahu, dedak dan kunyit. Pakan khusus ini dijadikan formula sebagai kontrol untuk budidaya maggot premium. Proses pembuatan formula ini dijadikan sebagai bagian dari proses budidaya maggot premium yang dipelihara selama 14 hari dan kemudian dipanen. Hasil uji proksimat menunjukkan bahwa kandungan protein maggot premium lebih besar, yakni 33,47% dibandingkan pakan biasa sebesar 26,7%.</t>
+  </si>
+  <si>
+    <t>Sekam Padi dan Serbuk Gergaji Sebagai Media Pengisi Transportasi Sistem Tertutup Kering Pada Kepiting Bakau (Scylla serrata)</t>
+  </si>
+  <si>
+    <t>21-Jun-2024</t>
+  </si>
+  <si>
+    <t>P00202405666</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Kukuh Nirmala, M.Sc.</t>
+  </si>
+  <si>
+    <t>Permasalahan yang sering terjadi dalam pengiriman kepiting hidup adalah tingginya angka kematian. Pemilihan media pengisi kemasan dalam transportasi kering penting untuk diperhatikan. Penelitian dilakukan dengan tujuan menganalisis pengaruh media pengisi yang berbeda terhadap kelangsungan hidup kepiting bakau (Scylla serrata) pada transportasi sistem kering. Transportasi dilakukan selama 12 jam. Wadah transportasi yang digunakan styrofoam berukuran 34&amp;times; 25&amp;times; cm. Wadah pemeliharaan pasca transportasi yaitu kontainer kepiting berukuran 20&amp;times; 30 15&amp;times; cm. Kepadatan kemasan yang digunakan 9 ekor/box styrofoam. Kepiting yang digunakan dengan 10 lebar rata-rata 77,4&amp;plusmn;</t>
+  </si>
+  <si>
+    <t>Dr. Sarah Augustina, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Agronomi dan Hortikultura</t>
+  </si>
+  <si>
+    <t>Formulasi Perekat Berbasis Melamin Formaldehida Untuk Aplikasi Kempa Dingin Pada Produk Cross Laminated Timber (CLT)</t>
+  </si>
+  <si>
+    <t>29-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215792</t>
+  </si>
+  <si>
+    <t>Prof. Muhammad Adly Rahandi Lubis, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan suatu formulasi dan proses pembuatan perekat kayu berbahan dasar melamin formaldehida (MF) yang ditambahkan tepung terigu sebagai pengisi (filler), asam sitrat sebagai katalis, dan polymeric 4,4-methylene diphenyl diisocyanate (pMDI) sebagai cross-linker, sedemikan rupa dicampur dan diformulasikan sehingga dapat diaplikasikan untuk proses kempa dingin pada pembuatan produk komposit kayu, khususnya produk Cross Laminated Timber (CLT). Tujuan khusus invensi ini untuk menghasilkan perekat berbasis MF yang dapat digunakan untuk pembuatan produk komposit kayu, khususnya CLT, dengan aplikasi kempa dingin. Formulasi perekat dilakukan dengan penambahan tepung terigu sebanyak 10% dari total perekat; asam sitrat sebanyak 5% dari kadar padatan perekat MF; dan pMDI sebanyak 3% dari kadar padatan perekat MF. Semua komponen perekat tersebut dicampurkan dan diaduk secara manual selama 1 sampai 2 menit pada suhu 27&amp;plusmn;2&amp;deg;C hingga membentuk campuran yang merata dan siap untuk diaplikasikan pada permukaan papan kayu bahan CLT. Aplikasi perekat pada pembuatan peroduk CLT dilakukan dengan melaburkan perekat hasil formulasi pada kedua permukaan bidang rekat (double glue spread) papan kayu/lamina sebanyak berat labur yang telah ditentukan, selanjutnya dikempa pada suhu rendah (kempa dingin) dengan tekanan kempa 1 MPa selama 2 jam.</t>
+  </si>
+  <si>
+    <t>Material Atas (Upper Material) Sepatu Berbasis Serat Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>S00202514111</t>
+  </si>
+  <si>
+    <t>Material atas (upper material) sepatu yang komposisinya adalah 50% serat tandan kosong kelapa sawit (TKKS) dan 50% benang katun. Pembuatan dengan teknik tenun ATBM (alat tenun bukan mesin)dengan arah horisontal adalah serat panjang TKKS dan arah vertikal adalah benang katun. Lembaran kain yang dibentuk memiliki lebar 1 meter, panjang 2 meter dan tebal 0,8 &amp;ndash; 2,5 mili meter. Berdasarkan hasil uji, kain memiliki karakteristik ringan dengan densitas 0,4&amp;ndash;0,7 g/cm&amp;sup3;, fleksibel (lentur), berpori, kekuatan tarik 11 - 15 kgf, kuat regang 38 - 59%, mulur 95 - 147 mm, tidak luntur &amp;gt; 4. Orientasi dan dimensi dalam pembuatan lembaran upper sepatu dapat di variasi polos, luruk, bergaris menyesuaikan kebutuhan desain estetika dan kekuatan. Permukaan upper sepatu diberikan material finishing yang bersifat tahan air (hidrofobik) untuk meningkatkan ketahanan air, abrasi, dan penyerapan UV. Material juga dirancang untuk memiliki pori yang homogen dan cukup untuk sirkulasi udara sehingga tidak panas dan tidak lembab. Invensi upper material sepatu berbahan TKKS menawarkan solusi berkelanjutan dengan memanfaatkan biomassa sebagai bahan baku bernilai tambah dan memiliki ekonomi.</t>
+  </si>
+  <si>
+    <t>Sensor Cahaya Berbahan Komposit Alkali Selulosa Tandan Sawit</t>
+  </si>
+  <si>
+    <t>17-Dec-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202415480 </t>
+  </si>
+  <si>
+    <t>Invensi ini menyajikan purwarupa sensor cahaya yang memanfaatkan material alkali selulosa dari biomassa tandan kosong kelapa sawit (TKKS). Alkali selulosa ini dipadukan dengan konduktif filler ZnO dan PANI untuk menghasilkan sensor dengan karakteristik semikonduktor yang sensitif terhadap perubahan cahaya. Dengan pendekatan ini, invensi ini menawarkan solusi ramah lingkungan dan berkelanjutan untuk pengembangan sensor cahaya, membuka peluang baru dalam berbagai aplikasi, seperti perangkat elektronik, otomatisasi, dan pencahayaan cerdas.</t>
+  </si>
+  <si>
+    <t>Formula Dan Metode Pembuatan Granul Instan Ekstrak Daun Undis Dan Jahe Emprit Terstandar Skala Pilot Sebagai Penurun Kolesterol</t>
+  </si>
+  <si>
+    <t>P00202415458</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Tutik Wresdiyati</t>
+  </si>
+  <si>
+    <t>Invensi ini menjelaskan formula dan metode pembuatan granul instan dari ekstrak daun undis dan jahe emprit untuk menurunkan kolesterol. Daun undis dan rimpang jahe digiling halus, kemudian dimaserasi dengan 70% etanol (1:2) selama 30 menit dan diulang dua kali. Filtrat dievaporasi pada suhu 70&amp;deg;C hingga menjadi ekstrak pekat. Ekstrak dicampur dengan kalium sorbat, amilum jagung, dan aerosol, lalu digranulasi basah menggunakan mesin kneader. Ekstrak basah dikeringkan pada suhu 60&amp;deg;C selama 120 menit, kemudian digiling dengan mesh 60. Ekstrak daun undis DE35 dan jahe emprit DE35 diperoleh dengan dry extract 35% dan pengisi 65%. Ekstrak digunakan sebagai bahan baku granul instan, dengan kadar total flavonoid pada ekstrak daun undis 4,52-4,67 mg/g EQ dan ekstrak jahe emprit 6-gingerol 3,84-12,93 mg/g. Campuran ekstrak daun undis dan jahe (2:1), susu skim, povidone, natrum benzoate, aerosil, stevia, pewarna hijau, dan perisa melon dihomogenkan, ditambahkan air hingga massa kompak, kemudian digiling dan dikeringkan pada suhu 60&amp;deg;C selama 120 jam. Granul instan kering dievaluasi dengan total flavonoid sekitar &amp;plusmn;3,62 mg/g EQ. Granul instan ini terbukti efektif menurunkan kadar kolesterol total dan LDL pada tikus model hiperkolesterolemia.</t>
+  </si>
+  <si>
+    <t>Formulasi dan Metode Pembuatan Minuman Serbuk Tempe sebagai Penurun Kolesterol dan Tekanan Darah</t>
+  </si>
+  <si>
+    <t>06-Dec-2019</t>
+  </si>
+  <si>
+    <t>P00201911467</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Pangan</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi dan metode pembuatan minuman dengan manfaat kesehatan, khususnya formulasi dan pembuatan minuman serbuk tempe dengan manfaat penurun kolesterol dan tekanan darah. Tahapan pembuatan minuman serbuk tempe terdiri dari dua tahapan utama yaitu: 1) instanisasi campuran dasar minuman serbuk tempe 2) penambahan dan pencampuran bahan tambahan minuman serbuk tempe. Formulasi adonan dasar minuman serbuk tempe yang paling disukai adalah campuran hancuran tempe tepung terigu dan maltodekstrin dengan perbandingan 75:7:5. Formulasi minuman serbuk tempe yang paling disukai adalah campuran tepung adonan dasar minuman tempe dengan gula, CMC, dan perisa dengan perbandingan 100:13:3:10. Pengkonsumsian minuman serbuk tempe sebanyak tiga kali sehari selama 28 hari mampu menurunkan kadar LDL dan trigliserida serta kolesterol total secara nyata (p&amp;lt;0.05). Kolesterol total responden mengalami penurunan sebesar 26,7 &amp;plusmn; 23,4 mg/dL. Pengkonsumsian minuman serbuk tempe sebanyak tiga kali sehari selama 28 hari juga mampu menurunkan tekanan darah sistolik dan diastolik secara nyata (p&amp;lt;0.05). Pengkonsumsian minuman serbuk tempe selama 28 hari mampu menurunkan tekanan darah sistolik dan diastolik hingga berada di kisaran normal yaitu 126.5 &amp;plusmn; 6.8 mmHg dan 78.7 &amp;plusmn; 4.6 mmHg.</t>
+  </si>
+  <si>
+    <t>Oil Solidifier Minyak Jelantah Berbasis Limbah Ampas Tebu</t>
+  </si>
+  <si>
+    <t>15-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202510283</t>
+  </si>
+  <si>
+    <t>Dr. Dimas Andrianto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Biokimia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini memanfaatkan limbah biomassa ampas tebu sebagai bahan baku oil solidifier ramah  lingkungan  yang  diformulasikan  melalui  proses  pengeringan,  penggilingan,  dan penyaringan hingga menjadi serbuk simplisia, kemudian dicampur dengan asam stearat menggunakan metode dry mixing dan simplisia ampas tebu untuk pemadatan setiap 200 mL  minyak  jelantah.  Formula  yang  dihasilkan  mampu  mengubah  minyak  jelantah  cair menjadi padatan semi-kompak yang stabil, mudah ditangani, dikemas, dan dibuang secara aman, sekaligus memiliki potensi pemanfaatan sebagai sumber lemak tambahan dalam pakan  ternak.  Invensi  ini  mendukung  penerapan  konsep zero  waste dengan mengintegrasikan pengolahan limbah organik dan cair, serta berpotensi diaplikasikan pada skala rumah tangga hingga industri dengan nilai komersialisasi tinggi.</t>
+  </si>
+  <si>
+    <t>Alat Fotobioreaktor Untuk Induksi Sporulasi Makroalga Ulva Sp</t>
+  </si>
+  <si>
+    <t>18-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202415676</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan alat fotobioreaktor untuk induksi sporulasi makroalga Ulva sp. Sistem FOTOBIOREAKTOR ini terdiri dari rangkaian beberapa pipa spooler yang disatukan oleh pipa holder yang mudah dibongkar pasang. Pipa spooler dilengkapi dengan komponen rotator yang memungkinkannya untuk dirotasi secara manual atau digerakan dengan tambahan motor Listrik arus lemah. Selain komponen pipa spooler dan pipa holder, alat fotobioreaktor ini juga memiliki rangkaian lampu eksternal yang dipasang secara trilateral pada tiga sisi FOTOBIOREAKTOR. Dalam penggunaanya, alat fotobioreaktor ini dapat menghasilkan bibit Ulva sp yang tumbuh pada cakupan luas hampir 50% bidang penempelan di tali yang dipakai sebagai substrat, jauh lebih tinggi dari pada fotobioreaktor yang menggunakan desain pipa spooler statis yang hanya memiliki nilai cakupan 25%.</t>
+  </si>
+  <si>
+    <t>Muhammad Aries, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. Fahrizal Hazra, M.Sc.</t>
+  </si>
+  <si>
     <t>Dr. apt. Siti Sa'diah, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Prof. Dr. Dra. Dyah Iswantini, M.Sc.Agr.</t>
-[...428 lines deleted...]
-    <t>Invensi ini berkaitan dengan teknik isolasi bakteriofaga sebagai pengendali alami bakteri V. parahaemolyticus penyebab penyakit Vibriosis pada udang vaname. Invensi ini menggunakan metode double layer untuk isolasi bakteriofaga, media SWC digunakan untuk mendapatkan isolat bakteriofaga, SWC padat digunakan sebagai bottom agar, sedangkan SWC cair + agar 0,7% sebagai top agar. Hasil invensi ini didapatkan bakteriofaga hingga kepadatan 109 PFU/mL dengan bakteriofaga yang didapatkan hanya membunuh bakteri V. parahaemolyticus. Teknik ini dapat dijadikan sebagai agen biokontrol yang bersifat spesifik, ramah lingkungan dan aman. Bakteriofage yang didapatkan memiliki daya hambat bakteri/lisis yang cukup tinggi terhadap bakteri V. parahaemolyticus yaitu sebesar 48.4%.</t>
+    <t>FORMULA DEODORAN SEMPROT BERBASIS AIR YANG MENGANDUNG TAWAS KALIUM DAN EKSTRAK WITCH HAZEL</t>
+  </si>
+  <si>
+    <t>16-Jul-2026</t>
+  </si>
+  <si>
+    <t>S00202607788</t>
+  </si>
+  <si>
+    <t>Dr. Bayu Febram Prasetyo, S.Si., Apt., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan formula deodoran semprot berbasis air yang
+mengandung air demineralisasi sebesar 77,5 sampai 87,7% b/b, tawas kalium sebesar 8,0
+sampai 12,0% b/b, ekstrak witch hazel (Hamamelis virginiana) sebesar 3,0 sampai 7,0%
+b/b, etoksidiglikol sebesar 0,5 sampai 2,0% b/b, fenoksietanol sebesar 0,7 sampai 1,0%
+b/b, dan parfum sebesar 0,1 sampai 0,5% b/b. Perbandingan bobot tawas kalium terhadap
+ekstrak witch hazel adalah 1,5:1 sampai 4:1, sedangkan perbandingan bobot etoksidiglikol
+terhadap parfum adalah 2:1 sampai 10:1. Formula menghasilkan larutan berbasis air
+dengan pH 3,0 sampai 4,5, homogen dan jernih secara visual, tidak menunjukkan
+endapan, partikel kasar, atau pemisahan fase, serta dapat dikeluarkan melalui pompa
+semprot. Hasil pengujian menunjukkan arsen, merkuri, kadmium, dan timbal tidak
+terdeteksi, Angka Lempeng Total serta kapang khamir kurang dari 10 koloni/mL, dan
+Staphylococcus aureus, Pseudomonas aeruginosa, serta Candida albicans negatif. Formula
+dapat digunakan sebagai sediaan kosmetik deodoran semprot berbasis air.</t>
   </si>
   <si>
     <t>Formulasi, Karakterisasi, Dan Preparasi Farmasi Nanoemulgel Apigenin Sebagai Penyembuhan Luka Bakar</t>
   </si>
   <si>
     <t>28-Aug-2025</t>
   </si>
   <si>
     <t>S00202508281</t>
   </si>
   <si>
-    <t xml:space="preserve">drh. Vetnizah  Juniantito, P.hD</t>
-[...1 lines deleted...]
-  <si>
     <t>Departemen Klinik Reproduksi dan Patologi</t>
   </si>
   <si>
     <t>Apigenin telah dikenal memiliki efek antiinflamasi yang kuat dengan cara menurunkan kadar berbagai sitokin proinflamasi. Berdasarkan temuan sebelumnya, apigenin mampu menghambat respons inflamasi di kulit melalui penekanan aktivitas faktor transkripsi seperti AP-1, NF-&amp;kappa;B, dan STAT. Penelitian ini bertujuan untuk meningkatkan kelarutan dan efektivitas apigenin sebagai agen antiinflamasi melalui formulasi dalam bentuk nanoemulgel.Hasil penelitian menunjukkan bahwa formula nanoemulgel apigenin yang dikembangkan memiliki karakteristik fisik yang baik. Di antara tiga formula yang diuji, formula 2 memberikan hasil terbaik dengan ukuran partikel sebesar 256,1 nm, viskositas 2850 &amp;plusmn; 15 mPa.s, daya sebar 7,5 cm, dan pH 5,8. Ciri-ciri ini menunjukkan kestabilan fisik yang optimal serta kesesuaian untuk aplikasi topikal. Berdasarkan data tersebut, formula 2 dipilih sebagai formulasi paling unggul dan berpotensi digunakan dalam pengembangan terapi topikal untuk mempercepat penyembuhan luka bakar.</t>
   </si>
   <si>
-    <t>Zuffy Audhinna</t>
-[...77 lines deleted...]
-    <t xml:space="preserve">PERANGKAT   DISPERSI   PARTIKEL   TERSUSPENSI   DALAM   FLUIDA   MENGGUNAKAN MEKANISME VORTEKS DINAMIS </t>
+    <t>Formula Saripati Ayam-Herbal Dan Proses Pembuatannya Untuk Meningkatkan Kebugaran</t>
+  </si>
+  <si>
+    <t>25-Sep-2023</t>
+  </si>
+  <si>
+    <t>P00202309464</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ahmad Sulaeman, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi yang telah diungkapkan disini adalah mengenai formula saripati ayam- berbal yang terpilih terdiri dari : a. karkas ayam 300 gram ( 100%); b. jahe merah 33.3%; c. gula aren 26.6%; d.minyak wijen 1.67%; e. biji pala 0.67% ; f. crude bromelin 5%; g. garam 0.67% ; h. madu 8% dan i. air 66.67%. Selain itu diungkapkan juga proses pembuatan saripati ayam herbal. Adapun proses pembuatan formula Saripati ayam Herbal meliputi : menambahkan Crude enzim bromelin pada karkas ayam 5% dan didiamkan selama 1 jam; Mengekstrak campuran crude enzim dan karkas mengunakan pelarut air aquades dengan metode double boiling yang menggunakan panci bertekanan tekanan tinggi selama 4 jam untuk menghasilkan saripati ayam herbal;dan menambahkan madu sebanyak 8 % ke Saripati ayam herbal. Formula Saripati ayam herbal tersebut diaplikasikan masyarakat yang mengalami kelelahan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METODE CERDAS DETEKSI PENYAKIT ANTRAKNOSA CABAI RAWIT BERBASIS AIoT  MENGGUNAKAN ROBOT ANTRAC 1.0</t>
   </si>
   <si>
     <t>29-May-2026</t>
   </si>
   <si>
-    <t>S00202605880</t>
-[...451 lines deleted...]
-  <si>
     <t>S00202605879</t>
   </si>
   <si>
-    <t xml:space="preserve">Muhammad Habiburrahman	</t>
+    <t>Dr. Ridwan Siskandar, S.Si., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini mengenai suatu metode prinsip pendeteksian penyakit antraknosa cabai rawitberbasis AIoT, lebih khusus lagi, invensi ini menggunakan mekanisasi robot ANTRAC 1.0yang dikendalikan dari jarak jauh menggunakan remot kontrol berbasis gelombang radio.Invensi ini dirancang untuk memaksimalkan operasional pertanian cabai rawit menujuboost produktivitas berkelanjutan. Invensi dilengkapi oleh beberapa bagian, yaitu robotANTRAC 1.0 (Gambar 1) yang berfungsi sebagai mekanik penggerak lincah yangmemungkinkannya melintasi medan lahan pertanian yang tidak selalu rata, dan sekaligussebagai pelindung modul computer vision (Gambar 2) dari gangguan fisik, debu,kelembapan dan dampak lingkungan; modul computer vision (Gambar 2) berfungsi untukmenjalankan algoritma machine learning yang telah dilatih secara spesifik untukmengenali pola visual penyakit antraknosa pada cabai rawit; cloud computing (Gambar 3)berfungsi untuk menyimpan database hasil deteksi penyakit antraknosa cabai rawit. Data
 yang disimpan adalah berupa paket video streaming; platform/dashboard Antralyze
 (Gambar 4) yang dapat diakses melalui browser. Antralyze dilengkapi dengan fitur utamaberupa main menu, live camera control, direktori rekaman, dan analisa video; dan receiverFS-iA6 (16) yang berfungsi sebagai media komunikasi jarak jauhnya.</t>
   </si>
   <si>
-    <t xml:space="preserve">Muhammad Rizky Caesar	</t>
-[...56 lines deleted...]
-    <t>Dr. Eng Imam Wahyudi Farid, ST., MT</t>
+    <t>Formula Dan Metode Impregnasi Menggunakan Asam Sitrat-Gliserol Untuk Peningkatan Kualitas Kayu Rotasi Pendek</t>
+  </si>
+  <si>
+    <t>16-Oct-2024</t>
+  </si>
+  <si>
+    <t>P00202411267</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. I Wayan Darmawan, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t>Formula asam sitrat-gliserol sebagai bahan kimia kayu non-biosida diterapkan untuk meningkatkan sifat-sifat kayu rotasi pendek (stabilitas dimensi, keawetan, dan stabilitas panas). Impregnasi dengan larutan asam sitrat konsentrasi 10-20% dan gliserol konsentrasi 10-20% dengan pelarut air destilata 60-80% diikuti dengan modifikasi panas pada suhu 150-190 oC selama 6-9 jam sudah diaplikasikan pada kayu jati rotasi pendek. Invensi ini mengenai metode peningkatan stabilisasi dimensi, keawetan, dan stabilitas panas kayu dengan teknik modifikasi asam asam sitrat-gliserol dan panas. Kelebihan teknik modifikasi kimia dan panas menggunakan asam sitrat-gliserol menghasilkan keawetan terhadap jamur dan rayap, sehingga dapat meningkatkan kelas awet kayu rotasi pendek sehingga memenuhi syarat sebagai bahan baku produk eksterior dan interior (mebel/furniture). Kelas awet meningkat dari kelas III menjadi kelas I terhadap jamur dan rayap.</t>
+  </si>
+  <si>
+    <t>Fakultas Matematika dan Ilmu Pengetahuan Alam</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Tepung Ceker Ayam Dengan Cara Pengeringan Dan Produk Tepung Ceker Ayam Yang Dihasilkan</t>
+  </si>
+  <si>
+    <t>S00202309465</t>
+  </si>
+  <si>
+    <t>Ani Nuraeni, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan proses pembuatan tepung ceker ayam dengan metode pengeringan. Adapun proses pembuatan tepung ceker ayam yang meliputi memilih ceker ayam yang berasal dari ayam berumur 3 (tiga) bulan; memarinasi ceker ayam terpilih dengan air jeruk nipis 49 ml/kg ceker ayam dan garam dapur 1 gr/kg; memanggang ceker ayam yang telah dimarinasi dengan oven pada suhu 80-900 C selama 19-20 jam;menggiling ceker ayam yang telah dipanggang dengan gilingan; dan mengayak ceker ayam yang telah digiling dengan saringan/ayakan hingga menghasilkan tepung ceker ayam berukuran 60-80 mesh. Tepung ceker ayam ini dicirikan dengan tepung ceker ayam dengan kandungan lemak 26.36 (%b/b), protein 36.11 (%b/b) dan kalsium 17.09 (%b/b) yang dihasilkan dari ceker ayam yang diberikan perlakuan khusus melalui pengeringan dengan oven suhu 80-900 C dengan waktu pemanasan selama 19-20 jam. Tepung ceker ayam yang dihasilkan dapat digunakan sebagai salah satu bahan pembuatan makanan seperti chiffon cake dan cup cake. Penggunaan tepung ceker pada produk cake tersebut untuk menambah kandungan kalsium dan protein.</t>
+  </si>
+  <si>
+    <t>Proses Produksi Pelapis Pangan Dalam Bentuk Spray Dari Lidah Buaya Dan Arang Aktif</t>
+  </si>
+  <si>
+    <t>13-Jun-2024</t>
+  </si>
+  <si>
+    <t>P00202405366</t>
+  </si>
+  <si>
+    <t>Dr. Yessie Widya Sari, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai proses produksi pelapis pangan dalam bentuk spray dari lidah buaya dan arang aktif dengan menggunakan metode impregnasi vakum-tekan. Sintesis arang aktif dilakukan melalui proses karbonasi hidrotermal hingga didapatkan arang hidro dan proses aktivasi kimia-fisika dilakukan menggunakan aktivator KOH 10% dan suhu 750 ?. Sintesis spray pelapis pangan dilakukan dengan menggabungkan gel lidah buaya %b/v 25, asam asetat %b/v 1,5, dan arang aktif %b/b 1. Impregnasi arang aktif pada pelapis pangan dalam bentuk spray dilakukan dengan vakum 1 psi selama 15 menit dan tekan 2 bar selama 20 menit.</t>
+  </si>
+  <si>
+    <t>Komposisi Suplemen Tulang Dan Gigi Dari Nanohidroksiapatit Dan Kolagen Dan Proses Produksinya</t>
+  </si>
+  <si>
+    <t>31-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202308246</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suatu komposisi suplemen tulang dan gigi terdiri atas nanohidroksiapatit 44-50%, kolagen 24-26%, amylum maydis 14-18%, aerosil 0-1%, talkum 2-3%, dan magnesium stearate 2-3%. Selain itu, suatu proses produksi komposisi suplemen tulang dan gigi yang meliputi: a. mencampur amylum maydis 14-18%, nanohidroksiapatit 44-50%, kolagen 24-26%, dan aerosil 0-1% di dalam alat mixing selama 20 menit; b. menambahkan talkum 2-3% dan magnesium stearate 2-3% ke dalam bahan campuran (a) yang diaduk selama 5 menit; c. mengisi bahan campuran (b) ke dalam cangkang kapsul untuk menghasilakan suplemen tulanga dan gigi. Produk ini dapat diaplikasikan sebagai suplemen kesehatan dan industri pangan, kosmetik, pupuk, dll.</t>
+  </si>
+  <si>
+    <t>Pasta Injeksi Substitusi Tulang Berbahan Dasar Kalsium Fosfat dan Polimer Kompleks Kitosan-Alginat</t>
+  </si>
+  <si>
+    <t>25-Feb-2023</t>
+  </si>
+  <si>
+    <t>P00202301705</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan dan komposisi pasta injeksi substitusi tulang serta fungsinya sebagai pengisi celah-celah tulang yang terjadi pada kasus fraktur halus dan defek area yang sulit dijangkau (deep area defect). Komposisi invensi terdiri dari kalsium fosfat dalam fasa hidroksiapatit dan fasa trikalsium fosfat(komponen anorganik) sebagai semen pengisi tulang yang memiliki struktur kimia yang mirip dengan tulang alami dan polimer kompleks kitosan-alginat (komponen organik) yang berfungsi sebagai matriks gel yang mengikat partikel-partikel kalsium fosfat yang dapat meningkatkan sifat mekanik material dan interaksi sel pada permukaan biomaterial.</t>
+  </si>
+  <si>
+    <t>Komposisi Pasta Injeksi Pengisi Defek Tulang Dari Nanohidroksiapatit, Alginat, Dan Kitosan Yang Diperkaya Sekretom Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>P00202415351</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan dan komposisi pasta injeksi pengisi defek tulang dari nanohidroksiapatit, alginat, dan kitosan yang diperkaya sekretom. Injektabilitas rata-rata pasta sebesar 98% dengan setting time pasta sekitar 12-13 menit, serta memiliki ketahanan terhadap larutan ringer laktat lebih dari 300 menit. Pasta ini digunakan sebagai cangkok tulang atau bone graft yang diaplikasikan secara injeksi pada defek tulang sehingga aera defek dapat terisi penuh. Selain itu, penambahan sekretom akan mempercepat proses regenerasi pertumbuhan sel pada defek tulang</t>
+  </si>
+  <si>
+    <t>Komposisi Mie Basah Berbahan Dasar Tepung Mocaf Dan Tepung Ceker Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>07-Aug-2024</t>
+  </si>
+  <si>
+    <t>P00202407540</t>
+  </si>
+  <si>
+    <t>Dr. Dwi Yuni Hastati, S.TP., D.E.A.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan komposisi baru mie basah yangterbuat dari tepung modified cassava flour (mocaf) dan diperkaya dengan tepung ceker. Mie basah yang dimaksudkan dalam invensi ini dicirikan dengan tidak menggunakan tepung terigu serta dicampur dengan bahan-bahan lainnya termasuk tepung ceker. Penggunaan tepung ceker berfungsi sebagai sumber protein untuk meningkatkan kadar protein tepung mocaf. Tahapan pengolahan tepung premiks pada invensi ini terdiri dari pemanasan tepung mocaf dilanjutkan dengan mencampur tepung mocaf dengan tepung ceker, telur, air, dan garam. Perlakuan ini akan menghasilkan mie basah berwarna sedikit kekuningan, tidak terlalu mudah putus, lebih elastik dan kenyal, aroma ceker sedikit dominan dan aroma mocaf tidak tercium. Mie basah yang dihasilkan memiliki kandungan protein yang menyamai kandungan protein pada mie yang menggunakan tepung terigu. Komposisi mie basah ini adalah tepung mocaf, tepung ceker, telur, air, dan garam. Mie basah berbahan dasar tepung mocaf dan tepung ceker memiliki kandungan protein rata-rata 5,5%.</t>
+  </si>
+  <si>
+    <t>Formula Tepung Premiks Cup Cake dari Tepung Mocaf dan Tepung Ceker dalam Kemasan Aluminium Foil dan Silica Gel dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>16-May-2024</t>
+  </si>
+  <si>
+    <t>P00202404343</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula baru tepung premiks sebagai produk yang mudah digunakan untuk membuat cup cake yang terbuat dari modified cassava flour (mocaf) dan diperkaya dengan tepung ceker sebagai sumber protein serta dikemas dengan kemasan aluminium foil dan silica gel. Tepung premiks yang dimaksudkan dalam invensi ini dicirikan dengan tidak menggunakan tepung terigu serta disimpan dengan kemasan aluminium foil dan silica gel serta memanaskan tepung mocaf sebelum dicampur dengan bahan-bahan lainnya. Penggunaan tepung ceker berfungsi sebagai sumber protein untuk meningkatkan kadar protein mocaf. Tahapan pengolahan tepung premiks pada invensi ini terdiri dari pemanasan tepung mocaf dilanjutkan dengan mencampur tepung mocaf dengan tepung ceker, susu bubuk, soda kue,gula palem, vanili, garam, santan bubuk, TBHQ,dan sorbat. Pemanasan tepung mocaf akan menghasilkan cup cake yang memiliki tekstur mengembang (tidak bantat) dan tidak keras serta memiliki kandungan protein yang menyamai kandungan protein pada tepung terigu. Komposisi tepung premiks ini adalah tepung mocaf, tepung ceker,susu bubuk,soda kue, gula palem, vanili, garam, santan bubuk, TBHQ dan sorbat. Tepung premiks yang dihasilkan dikemas menggunakan kemasan kombinasi aluminium foil dan silica gel sehingga memiliki kandungan protein rata-rata 9,38% dan masa usia simpan selama 4,45 bulan.</t>
   </si>
   <si>
     <t>Biostimulan Berbahan Baku Kulit Nipah Sebagai Stabilisator Bakteri Denitrifikasi</t>
   </si>
   <si>
     <t>13-Aug-2025</t>
   </si>
   <si>
     <t>S00202507671</t>
   </si>
   <si>
-    <t>Shabrina Nurul Fatimah, S.Pi</t>
+    <t>Dr. Yuni Puji Hastuti, S.Pi., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Pemaparan  yang  diungkapkan  disini  adalah  produk  biostimulan  berbahan  baku  kulit nipah sebagai stabilisator bakteri denitrifikasi. Tepung kulit nipah memiliki potensi sebagai sumber  karbon  organik  yang  terjangkau  untuk  menstimulasi  pertumbuhan  bakteri denitrifikasi. Penambahan tepung kulit nipah berpotensi menjadi sumber karbon organik untuk mendukung pertumbuhan bakteri denitrifikasi. Produk ini mampu memberikan hasil terbaik terhadap kelimpahan bakteri denitrifikasi dengan jumlah sebesar 33,47 x 105 CFU mL-1.  Peningkatan  aktivitas  bakteri  karena  pemberian  tepung  kulit  nipah  mampu menurunkan  kadar  nitrat  sampai  0,73&amp;plusmn;0,03  mg  L-1.  Keunggulan  dari  invensi  ini  yaitu penggunaan  bahan  alami  yang  masih  jarang  dimanfaatkan  yaitu  tepung  kulit  nipah sebagai  stabilisator  bakteri  denitrifikasi  yang  lebih  ramah  lingkungan  dan  ekonomis dibandingkan stabilisator menggunakan bahan kimia.</t>
   </si>
   <si>
-    <t>Formula Pakan Herbal Maggot Untuk Suplemen Kesehatan Hewan Peliharaan</t>
-[...296 lines deleted...]
-    <t xml:space="preserve">Astrid Alvina  Damayanty </t>
+    <t>Prof. Dr. Ir. Evy Damayanthi, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Dwi Budiono, M.Si.</t>
+  </si>
+  <si>
+    <t>Ekstrak Bakteri Simbion Spons Jenis Plankinastrella Onkodes dan Spirastrella Hartmani Sebagai Antelmintik dan Proses Preparasinya</t>
+  </si>
+  <si>
+    <t>29-May-2024</t>
+  </si>
+  <si>
+    <t>P00202404774</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dietriech Geoffrey Bengen, D.E.A.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan ekstrak bakteri simbion pada dua jenis spons Plankinastrella onkodes dan Spirastrella hartmani, yang memiliki kemampuan untuk membunuh cacing (antelmintik) dengan efektif dan ramah lingkungan. Ekstrak menggunakan dua pelarut yaitu pelarut air dan etanol. Kemampuan ekstrak kasar bakteri simbion yang menggunakan pelarut etanol lebih efektif dalam membunuh cacing target dibandingkan dengan ekstrak bakteri simbion yang menggunakan pelarut air. Namun, kemampuan antelmintik dari kedua jenis ekstrak bakteri simbion tersebut masih efektif dibandingkan dengan obat cacing dari jenis Pirantel Pamoat dengan dosis 250 mg. Penggunaan antihelmintik ini juga lebih aman dengan tubuh dan juga lingkungan sekitar.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Huda Shalahudin Darusman, M.Si.</t>
+  </si>
+  <si>
+    <t>FORMULA PUPUK BOKASHI BERBAHAN BAKU RESIDU GARAM RUMPUT LAUT Ulva sp. DAN BIOAKTIVATOR MIKROORGANISME LOKAL JEROAN IKAN NILA (Oreochromis niloticus)</t>
+  </si>
+  <si>
+    <t>15-Jul-2026</t>
+  </si>
+  <si>
+    <t>S00202607683</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nurjanah, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Hasil Perairan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi Residu garam rumput laut Ulva sp. dan jeroan ikan nila (Oreochromis niloticus)
+merupakan limbah industri hasil perairan yang masih mengandung unsur hara makro dan
+mikro sehingga berpotensi dimanfaatkan kembali menjadi pupuk bokashi. Formula pupuk
+bokashi sesuai invensi ini terdiri dari residu garam rumput laut Ulva sp., mikroorganisme
+lokal jeroan ikan nila, sekam, dan dedak. Hasil uji unsur hara pupuk bokashi telah sesuai
+dengan SNI 7763:2024 tentang Pupuk Organik Padat, dengan nilai C-organik di atas 15%,
+akumulasi N+P+K lebih besar dari 2%, dan pH berada pada rentang 4-9. Formula terpilih
+menghasilkan nilai pH 6,70, C-organik 47,02%, dan rasio C/N 20,70.</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Proses Pembuatan Pupuk Bokashi Residu Garam Rumput Laut Cokelat (Sargassum sp.) Menggunakan Mikroorganisme Lokal Kulit Pisang</t>
+  </si>
+  <si>
+    <t>03-Jul-2024</t>
+  </si>
+  <si>
+    <t>P00202406106</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi pupuk bokashi residu garam rumput laut cokelat (Sargassum sp.) dengan proses pembuatannya menggunakan mikroorganisme lokal kulit pisang. Formulasi pupuk bokashi residu garam rumput laut cokelat (Sargassum sp.) terdiri dari residu garam rumput laut cokelat (Sargassum sp.), sekam, dedak, dan mol cair kulit pisang yang kemudian diolah menjadi pupuk bokashi. Invensi ini memiliki nilai pH, C-Organik, P2O5, dan K2O sesuai dengan standar SNI 7763:2018. Invensi formulasi pupuk bokashi berbahan baku residu garam rumput laut cokelat (Sargassum sp.) dengan proses pembuatannya menggunakan mikroorganisme lokal kulit pisang dapat diaplikasikan pada bidang pertanian.</t>
+  </si>
+  <si>
+    <t>Formulasi Minuman Bubuk Instan Berbasis Susu Dengan Penambahan Garam Rumput Laut Cokelat Dan Kolagen</t>
+  </si>
+  <si>
+    <t>05-Sep-2023</t>
+  </si>
+  <si>
+    <t>S00202308481</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suatu formulasi minuman bubuk instan berbasis susu dengan penambahan garam rumput laut cokelat dengan komposisi terdiri dari gula pasir 38%, krimer nabati 31%, susu bubuk 19%, bubuk rasa 8%, kolagen bubuk 2-2,2%, penstabil nabati 1%, dan garam rumput laut 0,80-1%. Invensi formulasi minuman bubuk instan berbasis susu dengan penambahan garam rumput laut cokelat dan kolagen dapat diaplikasikan pada bidang makanan dan minuman.</t>
+  </si>
+  <si>
+    <t>METODE PEMBUATAN GARAM RENDAH NATRIUM DARI RUMPUT LAUT Padina sp. DAN KOMBINASI Padina sp.</t>
+  </si>
+  <si>
+    <t>S00202608067</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan metode pembuatan garam rendah natrium dari rumput
+laut Padina sp. dan kombinasi Padina sp dari dua perairan berbeda. Garam rumput laut
+diperoleh dari filtrat ekstraksi tepung Padina sp. Metode pembuatan garam rumput laut
+Padina sp. dan kombinasi Padina sp. antara lain pengeringan angin, pengeringan
+dehidrator, penghalusan, pencampuran tepung Padina sp., pencampuran tepung tepung
+Padina sp. dan kombinasi tepung Padina sp. dengan akuades (sesuai standar air minum)
+perbandingan 1:10 (b/v dalam g:mL), pemanasan, penyaringan, dan pengeringan. Garam
+rumput laut Padina sp. dan garam kombinasi kombinasi Padina sp. memiliki kandungan
+aktivitas antioksidan kategori sedang hingga kuat, hedonik agak suka-suka, rasio Na:K
+mendekati 1 sesuai anjuran WHO, kadar NaCl di bawah 60%, dan cemaran logam berat
+timbal (Pb), raksa (Hg), arsen (As), dan kadmium (Cd)di bawah batas maksimum sesuai
+anjuran garam diet menurut SNI 8208:2016. Produk garam rumput laut Padina sp. dan
+kombinasi Padina sp. dari dua perairan berbeda yang dihasilkan bermanfaat untuk
+kesehatan yang dapat dijadikan sebagai alternatif garam rendah natrium atau garam diet.</t>
+  </si>
+  <si>
+    <t>Metode Dan Formula Pembuatan Minuman Konsentrat Protein Tempe</t>
+  </si>
+  <si>
+    <t>P00202308251</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Made Astawan, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan aplikasi konsentrat protein tempe sebagai bahan baku pembuatan minuman kesehatan. Invensi ini bertujuan untuk menyediakan formula dan metode pembuatan minuman kesehatan berbasis konsentrat protein tempe dan menunjukkan pemenuhan persyaratan uji SNI 7612:2011 untuk bubuk minuman kedelai. Tahapan pembuatan minuman kesehatan terdiri dari tiga tahapan utama yaitu: 1) pembuatan tepung tempe, 2) pembuatan konsentrat protein tempe, dan 3) pembuatan minuman kesehatan. Formula minuman kesehatan adalah campuran 63-66% konsentrat protein tempe, 20-23% maltodekstrin, 0,4-0,6% perisa minuman, dan 0,1-0,4% gom xanthan. Minuman kesehatan telah memenuhi persyaratan uji Standar Nasional Indonesia (SNI) 7612:2011 untuk bubuk minuman kedelai berdasarkan parameter proksimat, cemaran logam berat, dan mikrobiologi. Minuman kesehatan memiliki skor penerimaan keseluruhan atribut sebesar 4,90 yang berarti minuman kesehatan dinilai konsumen berada pada kisaran netral hingga agak suka. Invensi yang diajukan ini berbeda dengan invensi sebelumnya, yaitu menemukan metode dan formula pembuatan minuman kesehatan berbahan konsentrat protein tempe. Konsentrat protein tempe yang digunakan diperoleh dari proses ekstraksi menggunakan ultrasonikasi, sehingga menghasilkan konsentrat protein dengan kadar protein tinggi dan kadar lemak yang rendah</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Tepung Biji Koro Benguk Berprotein Tinggi Menggunakan Teknik Likuifikasi</t>
+  </si>
+  <si>
+    <t>P00202215752</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode pembuatan tepung biji koro benguk berprotein tinggi dengan teknik likuifikasi. Metode ini dapat menurunkan kadar asam sianida (HCN) pada biji koro benguk dan menghasilkan tepung dengan kadar protein yang optimal. Pembuatan tepung biji koro benguk berprotein tinggi terdiri dari meliputi tahapan: merebus biji koro benguk mentah, mengupas kulit biji koro benguk, merendam biji koro benguk menggunakan air bersih kemudian ditiriskan, mengeringkan biji koro benguk, menggiling biji koro benguk kering, menyaring tepung biji koro benguk dan melikuifikasi tepung biji koro benguk dengan menambahkan enzim &amp;alpha;-amilase. Perendaman biji koro benguk tanpa kulit selama 23-26 jam mampu menurunkan kadar HCN hingga mencapai 2.85 mg/kg dan menghasilkan kadar protein sebesar 32.54%. Konsentrasi substrat yang digunakan pada proses likuifikasi yaitu 9-12%, sedangkan konsentrasi enzim sebesar 1400-1600 IU. Rentang pH suspensi yang digunakan adalah 5-6. Suhu dan waktu likuifikasi yang digunakan yaitu pada rentang 90-100oC dan 20-60 menit. Proses likuifikasi dapat meningkatkan kadar protein tepung sebesar 9.28 g/100 g dan menurunkan kadar karbohidrat sebesar 10.94 g/100 g jika dibandingkan dengan tepung biji koro benguk biasa.</t>
   </si>
   <si>
     <t xml:space="preserve">METODE PEMBUATAN TEMPE KORO BENGUK BERTEKSTUR LUNAK DAN RENDAH ASAM  SIANIDA</t>
   </si>
   <si>
     <t>21-Apr-2026</t>
   </si>
   <si>
     <t>S00202603762</t>
-  </si>
-[...1 lines deleted...]
-    <t>Theonie Shandia Soegiono, S.T.Pn.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berkaitan dengan aplikasi presto/panci bertekanan dan lama waktu fermentasi
 pada pembuatan tempe koro benguk. Invensi ini bertujuan menyediakan metode paling
 efektif dalam menurunkan kadar asam sianida (HCN) dan membentuk tekstur yang lebih
 lunak pada tempe koro benguk, sehingga lebih diterima oleh konsumen. Tahapan
 pembuatan tempe terdiri dari: penyortiran biji koro benguk, perendaman pertama,
 perebusan pertama secara konvensional, perebusan kedua menggunakan pressure cooker,
 perendaman kedua, pengupasan kulit, penyiraman dengan air mendidih, dan penirisan.
 Pembuatan tempe dilakukan dengan dua formula yaitu: (1) Tempe koro benguk putih
 (TKP) dan (2) Tempe koro benguk hitam (TKH). Ke dalam masing-masing formula
 ditambahkan inokulum tempe (ragi), dikemas, dan difermentasi pada suhu ruang selama
 48-60 jam hingga menjadi tempe. Pada tempe dilakukan analisis kimia (kapasitas
 antioksidan, komposisi gizi, dan kadar HCN); analisis fisik (tekstur dan warna), serta
 analisis sensori dengan rating hedonik untuk mengetahui tingkat kesukaan konsumen.
 Berdasarkan analisis, disimpulkan bahwa proses pemasakan menggunakan pressure
 cooker mampu menurunkan kadar asam sianida, membentuk tekstur tempe yang lebih
 lunak, dan memperbaiki penilaian sensori.</t>
   </si>
   <si>
+    <t>Formula dan Metode Pembuatan Penyedap Rasa Nabati Berbasis Tempe Berdasarkan Metode Permukaan Respons</t>
+  </si>
+  <si>
+    <t>02-Jul-2024</t>
+  </si>
+  <si>
+    <t>P00202406029</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan aplikasi tempe bosok sebagai bahan baku pembuatan penyedap rasa nabati. Invensi ini bertujuan untuk menyediakan formula dan metode pembuatan penyedap rasa nabati menggunakan tempe bosok sebagai bahan baku utama dan bahan tambahan pangan lain sebagai penstabil sehingga dihasilkan produk penyedap rasa bubuk yang siap untuk dikomersialisasi. Tahapan pembuatan penyedap rasa nabati berbasis tempe bosok terdiri dari tiga tahapan utama, yaitu: 1) pembuatan tepung tempe bosok, 2) pembuatan campuran kering bumbu, dan 3) pembuatan penyedap rasa nabati berbasis tempe bosok. Formula penyedap rasa nabati berbasis tempe bosok adalah campuran tepung tempe bosok, garam, gula, maltodekstrin, bawang putih bubuk, bawang merah bubuk, lada bubuk, silika dioksida dan air. Penyedap rasa ini memiliki skor penerimaan keseluruhan atribut sebesar 5,05 yang berarti produk agak disukai oleh konsumen, serta menghasilkan rasa umami 0,42x dibandingkan dengan produk komersial, yaitu bumbu rasa jamur. Invensi yang diajukan ini berbeda dengan invensi sebelumnya, yaitu menggunakan bahan penstabil sebagai bahan tambahan pangan di dalamnya. Dengan formulasi ini, diharapkan penyedap rasa nabati berbasis tempe bosok memiliki rasa yang konsisten, stabilitas yang tinggi, serta masa simpan yang lebih lama dan memenuhi persyaratan uji SNI 01-4273-1996.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Mawar Subangkit, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Lina Karlinasari, M.Sc.F.</t>
+  </si>
+  <si>
+    <t>Komposisi Bioaditif dari Minyak Atsiri untuk Biosolar dan Teknik Pencampuran yang Efektif Ke Dalam Bahan Bakar Minyak</t>
+  </si>
+  <si>
+    <t>15-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202415326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan komposisi bioaditif dari campuran minyak atsiri untuk meningkatkan kinerja bahan bakar minyak jenis biosolar. Invensi ini juga berkaitan dengan teknik pencampuran minyak atsiri ke dalam bahan bakar minyak. Bioaditif untuk biosolar dibuat dengan komposisi 1  turpentine oil  (kandungan &amp;alpha;-pinene &amp;ge; 75%), 8  clove terpen oil(kandungan  caryophyllene  &amp;ge; 80%) dan 1 sereh wangi tipe aster. Pencampuran bioaditifsebanyak 0,1 &amp;ndash; 1% ke dalam bahan bakar minyak menggunakan  homogenizer  dengankecepatan 250 rpm selama 20 menit menghasilkan kinerja yang baik dalam menurunkan kadar air, kadar partikulat, tidak mengurangi kinerja daya dan torsi, meningkatkan pembakaran di dalam mesin, dan mampu menurunkan konsumsi bahan bakar dan emisi gas buang hingga 5%.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Serum Gel Berbasis Nanopartikel Fikosianin Spirulina Dengan Bahan Penyalut Kitosan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202409857 </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iriani Setyaningsih, M.S.</t>
+  </si>
+  <si>
+    <t>Serum gel berbasis nanopartikel fikosianin-kitosan merupakan formulasi inovatif yang dirancang untuk meningkatkan penetrasi dan stabilitas fikosianin melalui kulit. Fikosianin, pigmen alami dari mikroalga Spirulina platensis, memiliki sifat antioksidan dan antiinflamasi yang bermanfaat untuk perawatan kulit, namun tantangannya adalah penetrasi efektif melalui lapisan stratum corneum dan stabilitasnya dalam formulasi kosmetik. Kemampuan release nanopartikel fikosianin dan fikosianin bebas yang dievaluasi secara in vitro menggunakan sel Franz menunjukkan pelepasan kumulatif nanofikosianin 48,85&amp;plusmn;2,49% dalam 24 jam, lebih tinggi dibandingkan dengan fikosianin bebas yang hanya mencapai 10,09&amp;plusmn;0,61%. Pengamatan transdermal pada kulit tikus menunjukkan bahwa nano-fikosianin dapat menembus stratum corneum dengan lebih efisien melalui jalur interseluler, ditandai dengan intensitas fluoresensi mencapai 28,760, tiga kali lebih tinggi daripada fikosianin bebas. Uji sensori menunjukkan bahwa serum nanopartikel fikosianin memiliki daya penetrasi yang lebih baik dibandingkan dengan serum fikosianin bebas, menunjukkan kemampuannya untuk lebih efektif diserap oleh kulit.</t>
+  </si>
+  <si>
+    <t>Metode Dan Produk Minuman Fermentasi Kombucha Mikoalga Spirulina</t>
+  </si>
+  <si>
+    <t>13-Sep-2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> P00202308875</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan menghasilkan suatu metode ekstraksi mikroalga Spirulina dan produk minuman fermentasi kombucha Spirulina. Ekstraksi bubuk mikroalga spirulina pada suhu (-18 sampai 100 ?C). Fermenrtasi ekstrak Spirulina dengan isolate konsorsium bakteri dan khamir (SCOBY)dengan penambahan gula jagung 2,8% selama 8 hari. Keunggulan invensi ini dibandingkan dengan invensi-invensi sebelumnya adalah pada invensi ini menggunakan ekstrak Spirulina yang diperoleh dengan metode ekstraksi pada suhu -18 sampai 100 C. Ekstrak spirulina yang diperoleh pada invensi ini dapat digunakan sebagai bahan baku untuk menghasilkan minuman fermentasi kombucha. Kandungan ekstrak spirulina tersebut terdiri dari protein fikobilin, terutama fikosianin serta komponen aktif. Produksi minuman fermentasi kombucha mikroalga Spirulina dilakukan dengan isolate konsorsium bakteri dan khamir (SCOBY)dengan penambahan gula jagung 2,8% selama 8 hari. Minuman fermentasi tersebut memiliki warna biru cerah dan hijau muda dengan rasa yang asam dan manis.</t>
+  </si>
+  <si>
+    <t>Formulasi Daging Analog Berbahan Belalang Kayu (Valanga nigricornis.) dan Kacang Merah (Phaseolus vulgaris) serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>14-Oct-2023</t>
+  </si>
+  <si>
+    <t>P00202310449</t>
+  </si>
+  <si>
+    <t>Dr. Eny Palupi, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi daging analog dalam bentuk patty burger dengan bahan belalang kayu (Valanga nigricornis), kacang merah (Phaseolus vulgaris), tepung umbi porang, gluten, enzim transglutaminase, air, dan bumbu sebagai sumber pangan tinggi protein dan rendah kolesterol. Proses pembuatan daging analog terdiri atas tiga tahapan utama yakni melakukan persiapan bahan kering dan bahan basah, pencampuran dan pengulenan adonan daging analog, serta pemanasan adonan daging analog. Daging analog belalang kayu diklaim &amp;ldquo;tinggi protein&amp;rdquo; karena memenuhi 35% ALG per 100 g (dalam bentuk padat), yaitu 48,1% ALG per 100 g berdasarkan PerKa BPOM No. 13 Tahun 2016, dan kadar kolesterol daging analog sebesar 18.578 mg/100 g yang telah memenuhi persyaratan klaim rendah kolesterol berdasarkan PerKa BPOM No. 13 Tahun 2016 yaitu kurang dari 20 mg/100 g. Invensi fomulasi daging analog sumber protein alternatif rendah kolesterol berbahan belalang kayu dan kacang merah dapat diaplikasikan ke industri makanan.</t>
+  </si>
+  <si>
+    <t>METODE PRODUKSI HIDROCHAR DARI LIMBAH BIOMASSA KELAPA SAWIT</t>
+  </si>
+  <si>
+    <t>17-Jul-2026</t>
+  </si>
+  <si>
+    <t>S00202607828</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Herdhata Agusta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode produksi hidrochar berkualitas tinggi dari limbah
+lignoselulosa kelapa sawit, khususnya pelepah, cangkang dan Tandan Kosong Kelapa Sawit
+(tkks), melalui proses Hydrothermal Carbonization (HTC). Masalah utama yang diatasi
+adalah melimpahnya limbah sawit yang berpotensi mencemari lingkungan serta
+rendahnya stabilitas kimia pada hidrochar konvensional. Metode ini dilakukan dengan
+mencampurkan 2 kg tepung biomassa sawit dengan air deionisasi (rasio 1:10) di dalam
+reaktor autoklaf berbahan baja berlapis platina. Sistem reaktor divakum selama 2 menit
+dan diinjeksi dengan gas nitrogen untuk menciptakan kondisi kedap udara guna
+meningkatkan karbonisasi dan stabilitas produk. Proses HTC dijalankan pada suhu
+operasional antara 2200 C - 280&amp;deg;C, selama 30 menit dengan kontrol tekanan terjaga di
+bawah 40 bar. Setelah fase pendinginan dan pemisahan fase, endapan padat dikeringkan
+dalam oven pada suhu 80&amp;deg;C selama 3 hari untuk menghasilkan hidrochar kering yang
+stabil. Invensi ini menghasilkan amandemen tanah yang ramah lingkungan dengan
+struktur karbon yang lebih stabil dan kandungan karbon yang meningkat dibandingkan
+metode konvensional.</t>
+  </si>
+  <si>
+    <t>FORMULA LIQUID HYDROCHAR DARI LIMBAH PELEPAH KELAPA SAWIT MELALUI PROSES KARBONISASI HIDROTERMAL UNTUK APLIKASI BIOFUNGISIDA PENGENDALI Pyricularia oryzae</t>
+  </si>
+  <si>
+    <t>S00202607688</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan formula liquid hydrochar berbasis limbah pelepah kelapa
+sawit untuk aplikasi biofungisida pengendali Pyricularia oryzae. Formula terdiri atas liquid
+hydrochar hasil karbonisasi hidrotermal biomassa pelepah kelapa sawit sebagai bahan
+aktif dan air sebagai pengencer, dengan konsentrasi liquid hydrochar sebesar 10% hingga
+70% (v/v). Liquid hydrochar diperoleh melalui proses karbonisasi hidrotermal biomassa
+pelepah kelapa sawit menggunakan rasio biomassa dan air 1:10 (b/v) pada suhu sekitar
+250&amp;deg;C selama sekitar 30 menit dalam kondisi inert tanpa penambahan katalis logam.
+Formula menunjukkan aktivitas antifungi terhadap Pyricularia oryzae, dimana formula
+dengan konsentrasi liquid hydrochar sebesar 50% (v/v) merupakan formula optimum
+berdasarkan hasil pengujian efektivitas. Formula ini berpotensi digunakan sebagai
+biofungisida cair untuk pengendalian penyakit blas pada tanaman padi serta sebagai
+alternatif yang memanfaatkan limbah biomassa kelapa sawit.</t>
+  </si>
+  <si>
+    <t>Komposisi Media Semai Berbasis Biochar Ampas Tebu, Kitosan Cangkang Keong Sawah, Alga Laut Gracilaria sp., Dan Serbuk Kunyit Sebagai Indikator Kelembaban Alami</t>
+  </si>
+  <si>
+    <t>07-Oct-2025</t>
+  </si>
+  <si>
+    <t>S00202509956</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Media semai berperan penting dalam menunjang produktivitas sejak tahap pembibitan. Namun, media konvensional seperti tanah gambut, sekam, dan cocopeat masih memiliki keterbatasan,  antara  lain  rendahnya  kandungan  nutrisi,  daya  simpan  air  yang  kurang optimal,  serta  ketiadaan  indikator  kelembaban  yang  menyulitkan  petani  menentukan waktu  penyiraman.  Kondisi  ini  menuntut  adanya  inovasi  media  semai  yang  ramah lingkungan,  praktis,  dan  mampu  mendukung  pertumbuhan  tanaman  secara  optimal. SwitBio  hadir  sebagai  solusi  berupa  media  semai  cerdas  berbahan  dasar biochar dari ampas  tebu, kitosan cangkang keong sawah, serbuk alga Gracilaria sp., pati singkong, serta  kunyit  sebagai  indikator  kelembaban  alami.  Perpaduan  bahan  ini  menghasilkan media  yang  mampu  menjaga  kelembaban,  menyediakan  nutrisi  makro  dan  mikro, sekaligus  menghadirkan  antibakteri  alami.  Kunyit  berperan  sebagai  indikator  visual kelembaban, sehingga petani lebih mudah mengatur penyiraman. Produk ini berbentuk kubus berukuran 2,5 &amp;times; 2,5 &amp;times; 3 cm dengan berat 20 g per blok, dikemas dalam satu box berisi  55  blok  (1.100  g).  Seluruh  komponennya  biodegradable  sehingga  dapat  terurai menjadi kompos setelah digunakan. SwitBio unggul dibanding media semai konvensional karena  memiliki  retensi  air  tinggi,  kandungan  nutrisi  lengkap,  serta  fitur  indikator kelembaban.  Dengan  demikian,  SwitBio  mendukung  kemandirian  pangan,  efisiensi penyiraman, dan keberlanjutan pertanian ramah lingkungan.</t>
+  </si>
+  <si>
+    <t>METODE PEMBUATAN PUPUK TERGRANULASI BERBASIS CAMPURAN NPK DAN FLY ASH BATUBARA MENGGUNAKAN LARUTAN TEPUNG SAGU</t>
+  </si>
+  <si>
+    <t>22-Jul-2026</t>
+  </si>
+  <si>
+    <t>S00202608056</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan suatu metode pembuatan pupuk tergranulasi berbasis
+campuran pupuk NPK dan fly ash batubara menggunakan larutan tepung sagu sebagai
+perekat alami. Metode meliputi tahapan menyiapkan pupuk NPK dan fly ash batubara,
+menghaluskan pupuk NPK, mengayak kedua bahan menggunakan ayakan berukuran 20
+mesh, mencampurkan pupuk NPK dan fly ash sesuai komposisi yang diinginkan hingga
+homogen, menyiapkan larutan tepung sagu berkonsentrasi sekitar 15% (b/v),
+memasukkan campuran ke dalam pan granulator, menyemprotkan larutan tepung sagu
+selama proses granulasi berlangsung hingga terbentuk granul, kemudian mengeringkan
+granul pada suhu sekitar 105&amp;deg;C selama kurang lebih 24 jam. Pada salah satu bentuk
+pelaksanaan, komposisi campuran terdiri atas 90% pupuk NPK dan 10% fly ash batubara.
+Metode ini menghasilkan pupuk tergranulasi dengan ukuran partikel yang seragam,
+memiliki kestabilan fisik selama penyimpanan dan penanganan, serta dapat diaplikasikan
+menggunakan metode pemupukan granul konvensional.</t>
+  </si>
+  <si>
+    <t>FORMULA PUPUK LEPAS LAMBAT BERBENTUK SILINDER BERINTI NPK DENGAN PELAPIS ABU TERBANG DAN PEREKAT HIDROLISAT BONGGOL NANAS</t>
+  </si>
+  <si>
+    <t>23-Jul-2026</t>
+  </si>
+  <si>
+    <t>S00202608151</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan formula pupuk lepas lambat berbentuk silinder padat
+yang terdiri dari inti pupuk majemuk NPK (1), lapisan abu terbang batubara yang
+dikonsolidasikan oleh perekat hidrolisat bonggol nanas (2), yang membentuk silinder padat
+(3) yang memiliki dimensi diameter sekitar 1 inci dan tinggi sekitar 3,5 cm. Kebaruan
+invensi terletak pada pemanfaatan hidrolisat bonggol nanas sebagai perekat sekaligus
+agen fungsional pengganti perekat sintetik atau pati. Hidrolisat bonggol nanas diperoleh
+dari hidrolisis biomassa 300 &amp;deg;C &amp;plusmn; 20 &amp;deg;C (mengacu IDS000013069 dan IDP000064692) dan
+didominasi senyawa fenolik (catechol). Formula pupuk sesuai invensi ini terdiri dari bobot
+inti NPK, abu terbang dan hidrolisat bonggol nanas. Karakterisasi fisik menunjukkan
+hidrolisat bonggol nanas menghasilkan silinder kohesif dengan kekerasan sedang yang
+konsisten (4,8&amp;ndash;6,0 HD) di berbagai sumber abu terbang. Pengujian pelepasan hara
+menunjukkan perwujudan terbaik (AK) menurunkan nitrogen terlindi kumulatif sekitar 31%
+dibandingkan pupuk NPK konvensional. Hidrolisat bonggol nanas berfungsi sebagai perekat
+dan mengombinasikan dua bahan limbah bernilai tambah.</t>
+  </si>
+  <si>
+    <t>Formulasi Biofungisida Berbahan Aktif Bacillus firmus Dan Pseudomonas Sp. Untuk Mengendalikan Penyakit Downy Mildew Pada Melon</t>
+  </si>
+  <si>
+    <t>28-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215738</t>
+  </si>
+  <si>
+    <t>Dr. Hagia Sophia Khairani, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Proteksi Tanaman</t>
+  </si>
+  <si>
+    <t>Penyakit embun bulu (Peronoscpora cubensis) merupakan penyakit terpenting pada tanaman melon (Cucumis melo L.) yang tidak hanya menyebabkan kehilangan hasil tetapi juga menurunkan kualitas buah. Biofungisida Berbahan Aktif Bacillus firmus dan Pseudomonas sp. efektif sebagai agen biokontrol terhadap penyakit embun bulu pada melon. Perlakuan biofungisida ini mampu menurunkan penyakit downy mildew pada melon di lapangan dengan keefektifan 50%. Selain itu biofungisida ini meningkatkan daya berkecambah (DB) bibit, pertumbuhan bibit, pertumbuhan tanaman muda dan produksi tanaman yaitu bobot buah. Bahan yang dipatenkan adalah berupa formulasi biofungsida dengan bahan aktif Bacillus firmus dan Pseudomonas sp. dengan bahan pembawa yaitu tepung talk. Cara aplikasi formulasi biofungisida melalui perlakuan benih dengan pencelupan konsentrasi 5 g/L, penyiraman tanaman pada umur 1 dan 2 minggu setelah tanam (MST) dengan konsentrasi 5 g/L dengan volume 20-50 ml/tanaman. Mekanisme formulasi biofungisida ini adalah induksi ketahanan sistemik yang ditunjukkan oleh peningkatan produksi enzim Peroksidase (PO), Polyphenol Oksidase (PPO) dan Phenylalanine Amonia Lyase (PAL).</t>
+  </si>
+  <si>
+    <t>Komposisi Obat Herbal Terstandar Antihipertensi Berbasis Ekstrak Pegagan, Tempuyung Dan Kumis Kucing Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>08-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202311813</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mohamad Rafi, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Kimia</t>
+  </si>
+  <si>
+    <t>Hipertensi seringkali disebut sebagai Silent Killer karena sering muncul tanpa gejala, yang dicirikan dengan tingginya tekanan darah. Prevalensi hipertensi saat ini terus meningkat. Maka sangatlah penting ditemukan herbal yang berkhasiat sebagai antihipertensi yang mempunyai pasar yang menjanjikan. Invensi ini menghasilkan obat herbal terstandar yang dapat digunakan untuk pencegahan dan penanganan penyakit hipertensi dengan mekanisme menghambat aktivitas angiotensin converting enzyme (ACE) sehingga dapat menurunkan tekanan darah. Obat herbal terstandar merupakan kombinasi ekstrak air herba pegagan (Centella asiatica), ekstrak air herba tempuyung (Sonchus arvensis L.) dan ekstrak air daun kumis kucing (Orthosiphon aristatus) dengan komposisi 1:2:2, yang aman dikonsumsi dan teruji efikasinya secara pre-klinis.</t>
+  </si>
+  <si>
+    <t>Metode Dan Formula Pembuatan Tepung Bumbu Serba Guna Dari Tepung Mocaf Termodifikasi Melalui Metode Pre-Gelatinisasi Menggunakan Panas Microwave</t>
+  </si>
+  <si>
+    <t>07-Oct-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202410751 </t>
+  </si>
+  <si>
+    <t>Made Gayatri Anggarkasih, S.TP., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode dan formula tepung bumbu serba guna dari mocaf termodifikasi sebagai produk ready-to-use untuk pelapis pangan gorengan yang terbuat dari modified cassava flour (mocaf)yang telah mendapatkan perlakuan panas microwave untuk memodifikasi tepung mocaf secara fisik. Tepung bumbu serba guna yang dimaksudkan dalam invensi ini dicirikan dengan tidak menggunakan tepung terigu yang merupakan produk impor dan digantikan dengan bahan lokal mocaf. Penggunaan tepung mocaf mencapai hingga 67.50 %. Tahapan pengolahan tepung bumbu serba guna dari mocaf termodifikasi pada invensi ini terdiri dari perlakuan panas tepung mocaf, formula tepung bumbu serba guna, pengisian tepung bumbu serba guna dalam pouch, hingga penutupan pouch dengan vacuum sealer. Produk tepung bumbu serba guna berbahan dasar mocaf termodifikasi ini memiliki kadar abu 5.17 %, energi dari lemak 9.72 Kcal/100 g, kadar lemak total 1.08 %, kadar air 10.49 %, energi total 342.74 Kcal/100 g, karbohidrat 80.55 %, kadar protein 2.70 %, natrium 1115.42 mg/100 g, gula total 2.22 %, lemak jenuh 0.37 %, dan serta pangan tidak larut 4.91 %</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Tati Nurhayati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Safrina Dyah Hardiningtyas, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Vaksin Bivalen Aeromonas hydrophila dan Aeromonas salmonicida Serta Penggunaannya Pada Ikan Lele</t>
+  </si>
+  <si>
+    <t>P00202309468</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sri Nuryati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi yang diungkapkan di sini adalah formula kombinasi vaksin bivalen A. hydrophila dan A.salmonicida dengan dosis masing-masing 106 CFU/mL dan 108 CFU/mL dan perbandingan 1:1 (v/v). Formula kombinasi vaksin bivalen tersebut diaplikasikan sebagai teknik alternatif dalam mengantisipasi tingginya angka kematian benih ikan ikan lele. Sediaan vaksin sel utuh dari A. hydrophila dan A.salmonicida diinaktivasi dengan 0.3% neutral buffered formalin (NBF). Vaksin diberikan pada ikan lele sangkuriang berukuran panjang 8,7&amp;plusmn;1,31 cm dan bobot 5,02&amp;plusmn;2,01 g dengan metode injeksi sebanyak 0.1 mL/ekor ikan.</t>
+  </si>
+  <si>
+    <t>Formula Pakan Vaksin Bivalen Mycobacterium fortuitum dan Aeromonas hydrophila pada Budidaya Ikan Gurami</t>
+  </si>
+  <si>
+    <t>14-Dec-2021</t>
+  </si>
+  <si>
+    <t>S00202111493</t>
+  </si>
+  <si>
+    <t>Telah dihasilkan invensi berupa aplikasi vaksin bivalen M. fortuitum dan A. hydrophila yang diberikan secara oral melalui pakan untuk meningkatkan kekebalan spesifik seperti antibodi dan mencegah penyakit mycobacteriosis dan motil aeromonad septisemia (MAS) pada budidaya ikan gurami. Pakan bervaksin bivalen memiliki komposisi meliputi pakan komersial, vaksin sel utuh M. fortuitum, vaksin sel utuh A. hydrophila dan putih telur dengan perbandingan 10:1:0,02. Sediaan vaksin sel utuh dari M. fortuitum dan A. hydrophila yang diinaktivasi dengan 3% neutral buffered formalin (NBF). Vaksin bivalen dibuat dengan campuran vaksin monovalen dengan perbandingan vaksin M. fortuitum dan A. hydrophila 1:1 (v/v) dengan masing-masing dosis vaksin 108 CFU/g pakan. Vaksinasi diberikan ke ikan gurami secara oral melalui pakan selama satu minggu diawal pemeliharaan. Vaksinasi menggunakan vaksin bivalen M. fortuitum dan A. hydrophila mampu meningkatkan total eritrosit, leukosit, hemoglobin, hematokrit, aktivitas fogositik dan level antibodi ikan gurami. Selain itu, vaksin bivalen M. fortuitum dan A. hydrophila memberikan perlindungan terhadap infeksi patogen penyusunnya. Penggunaan vaksin bivalen M. fortuitum dan A. hydrophila merupakan strategi dalam melindungi ikan gurami dari penyakit melalui peningkatkan kekebalan spesifik.</t>
+  </si>
+  <si>
+    <t>billi rifa kusumah, M.Si.</t>
+  </si>
+  <si>
+    <t>Sistem Pengolahan Air Limbah Pertambangan Minyak Dan Gas Bumi Dengan Kolam Biologis Suhu Tinggi (Bio-Pond High Temperature/Bio-Pond Ht)</t>
+  </si>
+  <si>
+    <t>04-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202414295</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irdika Mansur, M.For.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Silvikultur</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan sistem pengolahan air limbah pertambangan minyak dan gas bumi dengan sistem Kolam Biologis Suhu Tinggi (Bio-Pond High Temperature/Bio-Pond HT). Sistem pengolahan air limbah pertambangan sesuai invensi ini terdiri dari kolam prakondisi, kompartemen kolam pembersihan, dan titik penataan. Kompartemen kolam pembersihan ditanami dengan tumbuhan rawa yang tahan suhu air tinggi di dasar kompartemen atau dapat diapungkan dengan media apung dari sabut kelapa dengan media tanah dan pupuk. Kompartemen pra-kondisi ditanami dengan enceng gondok dan atau diberi sekat dari anyaman sabut kelapa. Air dari kompartemen terakhir kolam pembersihan disalurkan ke titik penaatan menggunakan pipa. Air limbah yang keluar dari sistem pengolahan ini di titik penataan akan menghasilkan air dengan suhu 32,4-36,5&amp;deg;C. Selain suhu, kandungan bahan pencemar lain seperti NH3-N, H2S, dan Fenol dari 1,8; 0,002; dan 0,002 menjadi 1,48; &amp;lt;0,001; dan &amp;lt;0,001. Kandungan minyak dan lemak juga turun dari 1,4 menjadi &amp;lt; 1 mg/L.</t>
+  </si>
+  <si>
+    <t>Dr. Andi Early Febrinda, S.T.P., M.P.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Cece Sumantri, M.Sc.</t>
+  </si>
+  <si>
+    <t>Metode Ekstraksi Biopigmen Dari Makroalga Laut Ulva Lactuca Dan Karakteristik Produk Yang Dihasilkannya</t>
+  </si>
+  <si>
+    <t>14-Aug-2024</t>
+  </si>
+  <si>
+    <t>P00202407848</t>
+  </si>
+  <si>
+    <t>Makroalga laut adalah alga yang berukuran besar, dari beberapa centimeter (cm) hingga beberapa meter (m). Makroalga laut memiliki pigmen alami (biopigmen), yaitu klorofil, karotenoid dan fikobilin. Invensi ini menggunakan 2 jenis pelarut kimia untuk mengekstrak biopigmen makroalga laut Ulva lactuca. Hasil ekstraksi dianalisis untuk mengetahui kadar biopigmen dan antioksidan pada makroalga laut Ulva lactuca. Ekstraksi biopigmen Ulva lactuca dilakukan menggunakan dua pelarut kimia, yaitu metanol atau aseton selama 24 jam pada suhu rendah (27&amp;deg;C). Kadar biopigmen ekstrak metanol, yaitu klorofil a (20,81 &amp;mu;g/mL), b (16,31 &amp;mu;g/mL), c (1,53 &amp;mu;g/mL), d (1,79 &amp;mu;g/mL), total klorofil (40,44 &amp;mu;g/mL), dan total karotenoid (6,97 &amp;mu;g/mL). Kadar biopigmen ekstrak aseton, yaitu klorofil a (29,76 &amp;mu;g/mL), b (28,41 &amp;mu;g/mL), c (0,24 &amp;mu;g/mL), d (2,32 &amp;mu;g/mL), total klorofil (60,73 &amp;mu;g/mL), dan total karotenoid (2.17 &amp;mu;g/mL). Daya aktivitas antioksidan ekstrak metanol Ulva lactuca memiliki nilai IC50 sebesar 266,42 ppm dan ekstrak aseton sebesar 161,57 ppm.</t>
+  </si>
+  <si>
+    <t>Dr. Mahdi Mubarok, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Formulasi Fungisida Nanoemulsi Berbahan Aktif Senyawa Asal Bakteri, Formula Nanoemulsi Untuk Pengendali Penyakit Tanaman</t>
+  </si>
+  <si>
+    <t>07-Sep-2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> P00202308625</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Aris Tri Wahyudi, M.Si.</t>
+  </si>
+  <si>
+    <t>Yang diungkapkan di sini adalah proses pembuatan formula fungisida berbasis nanoemulsi minyak dalam air menggunakan campuran komponen aktif berupa minyak trigliserida rantai menengah, bahan aktif senyawa asal bakteri dan surfaktan Tween-80 pada rasio 2:1 serta air. Produk formula fungisida nanoemulsi m/a ini stabil selama 25 hari pada suhu ruang. Formula fungisida nanoemulsi ini berguna dalam menurunkan kemunculan gejala layu pada tanaman kedelai yang terserang Fusarium.</t>
+  </si>
+  <si>
+    <t>Dr. Efi Toding Tondok, S.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Proses Penurunan Kadar Kalsium Oksalat Pada Tepung Porang Dengan Teknik Kavitasi Microbubble</t>
+  </si>
+  <si>
+    <t>30-Aug-2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202308199 </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Erliza Noor</t>
+  </si>
+  <si>
+    <t>Tepung porang memiliki kandungan kalsium oksalat yang tinggi sehingga berbahaya bagi kesehatan apabila dikonsumsi secara langsung. Pengurangan kadar kalsium oksalat yang umum dilakukan adalah dengan cara perebusan dengan pemakaian volume air yang besar. Proses tersebut berdampak pada kebutuhan energi yang tinggi pada tahap proses hilir khususnya pada proses pengeringan. Proses penuruan kadar kalsium oksalat pada tepung porang yang dilakukan dengan teknik kavitasi microbubble dapat dilakukan dengan jumlah air yang lebih sedikit. Pengurangan jumlah air pada ekstraksi dilakukan dengan pemilihan ukuran partikel tepung dan pengaturan komposisi larutan melalui rasio jumlah tepung, isopropil alcohol dan larutan NaCl. Pada proses kavitasi dilakukan pengaturan laju alir udara, fluida dan waktu kavitasi untuk mendapatkan tingkat pemecahan sel terbaik yang ditandai dengan semakin banyaknya kalsium oksalat yang keluar dari sel dan selanjutnya bereaksi dengan NaCI. Tingkat penurunan kalsium oksalat hasil invensi dapat mencapai 85%. Penurunan kadar oksalat ini lebih tinggi dibanding proses perebusan. Penggunaan energi pada proses ini juga lebih kecil karena suhu yang digunakan lebih rendah. Kandungan kalsium oksalat yang rendah dengan tingkat glukomanan yang tinggi menjadikan produk invensi ini memiliki kualitas lebih baik dan aman bagi kesehatan. Teknik kavitasi microbubble juga mudah untuk diaplikasikan pada skala industri.</t>
+  </si>
+  <si>
+    <t>Nur Aisyah Nuzulia, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Bakteri Nitratireductor sp. Strain 248e Asal Spons Agelas Conifera Pendegradasi Polimer Linear Low-Density Polyethylene (LLDPE) Dan Polyethylene Terephthalate (PET)</t>
+  </si>
+  <si>
+    <t>P00202404775</t>
+  </si>
+  <si>
+    <t>Dr. Meutia Samira Ismet, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan penemuan suatu bakteri Nitratireductor sp. yang bersimbiosis dengan spons Agelas conifera. Bakteri tersebut dapat mendegradasi polimer mikroplastik Linear Low-Density Polyethylene (LLDPE) dan Polyethylene Terephthlate (PET) dari bobot total mikroplastik selama 20 hari. Sekuen genetik dari bakteri Nitratireductor sp. memiliki panjang sekuen 1080 base-pair (bp) dengan kemiripan 100% dengan Nitratireductor sp. strain 248E04 OQ186800.1, dan 99% dengan bakteri Mesorhizobium sp. strain BP-NCMA8 MK063800.1. Aktivitas degradasi bakteri menunjukkan laju degradasi sebesar 17,32283% pada polimer LLDPE dan 19,01408% pada polimer PET. Waktu paruh polimer LLDPE selama 17,92955 hari dan PET selama 22,05338 hari. Invensi ini berpotensi dalam penanganan limbah mikroplastik pada lingkungan dengan waktu yang relatif lebih cepat dan ramah lingkungan.</t>
+  </si>
+  <si>
+    <t>Faranita Ratih Listiasari, S.H., M.H.</t>
+  </si>
+  <si>
+    <t>Proses Ekstraksi Rumput Kebar (Biophytum Umbraculum Welwitsch 1859) Menggunakan Maserasi Etanol</t>
+  </si>
+  <si>
+    <t>05-Nov-2024</t>
+  </si>
+  <si>
+    <t>P00202412458</t>
+  </si>
+  <si>
+    <t>Dr. Dinamella Wahjuningrum, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Keberhasilan ekstraksi rumput kebar (Biophytum umbraculum Welwitsch 1859) sangat penting untuk diaplikasikan dalam bidang reproduksi ikan lele (Clarias sp.). Proses ekstraksi rumput kebar menggunakan simplisia dalam kondisi dikering anginkan. Jenis yang digunakan yaitu etanol yang dipekatkan. Ekstrak etanol rumput kebar mengandung senyawa fitokimia kualitatif dan kuantitatif yang berpotensi sebagai fitohormon untuk meningkatkan kinerja reproduksi jantan ikan lele.</t>
+  </si>
+  <si>
+    <t>Proses Ekstraksi Rumput Laut Hijau (Ulva Reticulata Forsskal 1775) Menggunakan Maserasi Etanol</t>
+  </si>
+  <si>
+    <t>P00202412457</t>
+  </si>
+  <si>
+    <t>Keberhasilan ekstraksi rumput laut Ulva reticulata sangat penting untuk diaplikasikan dalam bidang reproduksi ikan nila merah jantan (Oreochromis sp). Proses ekstraksi Ulva reticulata dilakukan menggunakan metode maserasi menggunakan jenis pelarut etanolEkstrak etanol Ulva reticulata memiliki senyawa fitokimia kualitatif dan kuantitatif yang berpotensi dimanfaatkan sebagai fitohormon untuk meningkatkan kinerja reproduksi ikan nila merah jantan.</t>
+  </si>
+  <si>
+    <t>Kandang Tipe Tertutup Dengan Model Bongkar Pasang Dan Dirancang Memiliki Sifat Portabel</t>
+  </si>
+  <si>
+    <t>11-Aug-2025</t>
+  </si>
+  <si>
+    <t>S00202507561</t>
+  </si>
+  <si>
+    <t>Dr. drh. Ridi Arif</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  merupakan  suatu  sarana  untuk  berbudidaya  unggas  bertipe  tertutup. Komponen-komponen  dari  penyusun  sistem-sistem  penyusun  kandang  yang  bersifat portabel,  supaya  bisa  dipindahkan  dari  satu  tempat  ke  tempat  lainnya.  Sarana pemeliharaan tersebut kontruksinya bisa disesuaikan dengan berbagai kondisi permukaan atau elevasi tanah. Pada penggunaannya kondisi klimatologi di dalam ruangan kandang tipe  tertutup  yang  dibuat;  cara  kerjanya  tetap  disesuaikan  dengan  kebutuhan  hidup unggas yang dipelihara, supaya pertumbuhan dan perkembangannya bisa optimal. Perlu diketahui,  bahwa  material-material penyusun sistem kandang  tertutup  tersebut berasal dari bahan baku lokal untuk meningkatkan nilai dari TKDN.</t>
+  </si>
+  <si>
+    <t>Metode Isolasi Nanoselulosa Secara Satu Tahap Dalam Sistem Asam Sulfat/Hidrogen Peroksida (H2SO4/H2O2)</t>
+  </si>
+  <si>
+    <t>27-Jan-2023</t>
+  </si>
+  <si>
+    <t>P00202300830</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode isolasi nanoselulosa satu tahap untuk menghasilkan nanoselulosa rendemen tinggi dengan bahan baku lignoselulosa dari batang tanaman kecombrang (Etlingera elatior). Invensi ini mengkombinasikan dua bahan kimia yang memiliki sifat berbeda (H2SO4 dan H2O2) yang direaksikan dengan substrat lignoselulosa dalam satu wadah reaksi untuk memberikan 3 dampak reaksi yang berbeda yaitu delignifikasi, hidrolisis, dan fungsionalisasi. Kombinasi bahan kimia dalam invensi ini adalah 60% (b/b) H2SO4 dan 30% (b/b) H2O2 dengan rasio campuran 4:1 (mL/mL), dan dicampurkan dengan serbuk lignoselulosa dengan rasio larutan terhadap padatan sebesar 15 (mL/g). Selain keunggulan konsep isolasi, invensi ini juga memiliki keunggulan pada produk yang dihasilkan yaitu bahwa nanoselulosa dapat diisolasi dari bahan baku dalam waktu reaksi singkat yaitu 1,5 jam pada sistem H2SO4/H2O2 dengan rendemen 40,16% berbasis bahan baku, stabil dalam suspensi, diameter 6,5 nm, dan kadar lignin rendah yaitu 0,38%.</t>
+  </si>
+  <si>
+    <t>Komposisi Pulp Sebagai Bahan Baku Kertas Sawit Dan Metode Pembuatanya</t>
+  </si>
+  <si>
+    <t>01-Jul-2024</t>
+  </si>
+  <si>
+    <t>P00202406007</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi optimum dalam formulasi dan pembuatan pulp sebagai bahan baku kertas sawit. Aplikasi produk adalah kertas ramah lingkungan yang setelah penggunaan dapat terdegradasi oleh lingkungan dengan waktu cepat. Kertas ini berbahan pulp biomasa sawit khususnya adalah tandan kosong kelapa sawit pada bagain stalk dengan proses secara bertahap yaitu kombinasi biologi (fermentasi), fisika (dekortikasi milling) dan kimia dengan komposisi optimum. Proses kimia akan menghasilkan pulp dengan proses hidrolisa asam sulfat (konstan), pemasakan menggunakan alkali aktif NaOH dan tidak menggunakan pemutihan, untuk menghasilkan pulp dengan selulosa optimum. Pulping rotary digester menggunakan hidrolisi asam sulfat, sulfiditas serta pemasakan dengan natrium hidroksida. Kertas sawit dibuat dengan teknik casting berbentuk lembaran dengan permukaan halus dan dimensi konstan kontinu. Karakteristik kertas cepat pakai adalah ringan, tidak transparan, dapat menahan cairan air dan minyak dalam waktu hingga 15 menit. Pemanfaatan serat tandan kosong kelapa sawit merupakan bagian dari pengembangan biomaterial dan merupakan upaya untuk menjawab permasalahan terkait kebutuhan bahan baku dari serat alam di industri kertas cepat pakai. Penggunaan serat tandan kosong kelapa sawit sebagai bahan baku kertas juga merupakan cara untuk mengatasi melimpahnya limbah padat sawit yang merupakan hasil samping dari tingginya produktifitas CPO di Indonesia.</t>
+  </si>
+  <si>
+    <t>Material Komposit Rompi Anti Peluru (Kaliber 9) Berbahan Serat Tandan Kosong Kelapa Sawit (TKKS)</t>
+  </si>
+  <si>
+    <t>07-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313655</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan material anti peluru yang berbahan benang dan kain dari serat tandan kosong kelapa sawit. Metode yang digunakan dalam membuat benang sawit adalah dengan menggabungkan beberapa helai serat tandan kosong kelapa sawit menjadi satu kesatuan berputar dalam 2 arah berkebalikan menjadi benang kontinu memanjang tanpa putus. Benang tersebut kemudian di tenun menjadi lembaran kain woven ATBM pada arah horisontal sebagai pakan. Susunan komposit menggunakan susunan sudut 90o. Rompi anti peluru dikhususkan pada uji balistik pistol dan peluru kaliber 9 x 19 mm. Hasil uji memperlihatkan material dapat menahan laju peluru (tidak tembus). Uji balistik dilakukan pada jarak tembak 2 - 30 cm. Pemanfaatan serat tandan kosong kelapa sawit merupakan bagian dari pengembangan biomaterial serta merupakan upaya dalam menjawab permasalahan terkait melimpahnya limbah di pabrik kelapa sawit (PKS). Tandan kosong kelapa sawit merupakan hasil samping dari produksi CPO di Indonesia.</t>
+  </si>
+  <si>
+    <t>Esti Prihatini, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Puding Okra Ungu (Abelmoschus Esculentus L. Moench) Sebagai Antidiabetes Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>P00202414258</t>
+  </si>
+  <si>
+    <t>Dr. dr. Mira Dewi, M.Si.</t>
+  </si>
+  <si>
+    <t>Puding okra merupakan salah satu bentuk pangan fungsional yang dikembangkan dengan tujuan untuk meningkatkan konsumsi okra di masyarakat. Komposisi puding okra ungu terdiri dari premix okra ungu sebagai bahan utama dan penambahan komponen lainnya. Proses pembuatan puding okra ungu yang sudah dikembangkan sudah laik industri. Proses pembuatuan puding okra ungu diawali dengan pembutan premix okra, kemudian persiapan wadah berisi air yang sudah dicampurkan dengan bubuk agar yang sudah dilarutkan; sorbitol dan kalium sorbat yang sudah dilarutkan; jus stroberi; susu full cream cair; dan premix okra yang sudah dilelehkan (thawing); bahan diaduk dan dipanaskan hingga suhu 85? selama 5 menit. Kemudian ditambahkan jus buah naga; asam sitrat dan vanili yang sudah dilarutkan; diaduk hingga homogen. Kemudian adonan diisikan pada masing-masing cup puding menggunakan filler; di pasteurisasi pada suhu 85? selama 2-3 menit dan proses cooling dilakukan pada suhu ruang dan produk dapat langsung dikonsumsi atau disimpan</t>
+  </si>
+  <si>
+    <t>Soket Prostetik Kaki 3D Berbasiskan Polietilena Tereftalat Glikol (Petg) Menggunakan Fused Deposition Modeling 3D Printer dan Proses Pencetakannya</t>
+  </si>
+  <si>
+    <t>25-Jun-2024</t>
+  </si>
+  <si>
+    <t>P00202405766</t>
+  </si>
+  <si>
+    <t>Teknologi pencetakan 3D telah memberikan kemajuan signifikan dalam pengembangan prototipe soket 3D secara cepat, akurat, dan dapat disesuaikan dengan permintaan konsumen. Invensi ini menyediakan pengaturan proses digital dari filamen PETG pada aplikasi CURA yang dicetak 3D menggunakan mesin FLSUN V400 fused deposition modeling 3D printer. Filamen PETG diumpankan dan dipanaskan secara bertahap untuk menghasilkan objek 3D secara lapis demi lapis. Kondisi operasi digital optimal menghasilkan prototipe soket prostetik kaki 3D yang kontinu, kompak, dan permukaan halus yang sesuai dengan desain 3D.</t>
+  </si>
+  <si>
+    <t>Dea Fauzia Lestari, S.I.K., M.Si.</t>
+  </si>
+  <si>
+    <t>Alat Ukur Hemoglobin Darah Non-Invasif Berbasis Data Relasional</t>
+  </si>
+  <si>
+    <t>05-Jul-2024</t>
+  </si>
+  <si>
+    <t>P00202406196</t>
+  </si>
+  <si>
+    <t>Alat ukur kadar hemoglobin darah non-invasif berbasis algoritma pembelajaran mesin telah dirancang terdiri atas tiga komponen utama: casing, perangkat keras (hardware), dan perangkat lunak (software). Casing berfungsi untuk memposisikan jari pasien selama pengukuran. Perangkat keras meliputi sumber cahaya, sensor, dan layar tampilan. Perangkat lunak memanfaatkan algoritma pembelajaran mesin untuk memprediksi kadar hemoglobin darah. Alat ini mampu memprediksi kadar Hb darah, menampilkan hasil prediksi dalam satuan mg/dL di layar perangkat, dan menyimpan hasil pengukuran dalam basis data relasional.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irma Isnafia Arief, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Asep Gunawan, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Agus Oman Sudrajat, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Wien Kuntari, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Inna Novianty, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Crab Aquaculture Sensing System</t>
+  </si>
+  <si>
+    <t>26-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202602924</t>
+  </si>
+  <si>
+    <t>Instrumen Crab Monitoring System ini merupakan inovasi untuk melakukan pemantauan kulaitas air pada budidaya kepiting bakau yang memiliki nilai ekonomis yang tinggi, sehingga kualitas air pada budidaya dapat dimonitor dan dikontrol dengan baik. Sistem yang digunakan adalah elektromekanika dimana menggabungkan sistem elektronika sebagai teknologi yang memudahkan untuk melakukan kontrol dan mekanika untuk melakukan aktuasi terhadap perintah pada sistem mekanik apabila ambang batasnya terpenuhi. Sistem pengontolan kualitas air ini menjadi penting karena pada budidaya kepiting saat ini masih dilakukan cara-cara manual yang tidak menggunakan teknologi modern untuk melakukan pengontrolan terhadap kualitas air pada area budidaya, sehingga dengan adanya inovasi ini maka pemantauan kualitas air dapat dilakukan secara real time dan kontinyu dan dapat dilakukan juga pengontrolan timbal balik sehingga akan lebih menguntungkan bagi pembudidaya yang memeiliki lahan yang luas. Pada sistem budidaya kepiting juga dari basil penelusuran paten, belum ada sistem terintegrasi dengan jaringan internet yang dapat melakukan monitor dan kontrol dalam satu waktu. Hal ini akan memberikan keuntungan kepada pembudidaya kepiting untuk dapat melakukan kontrol dengan aman dan nyaman terhadap organisme budidayanya.</t>
+  </si>
+  <si>
+    <t>Mamat Rahmat</t>
+  </si>
+  <si>
+    <t>Tursina Andita Putri, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Asam Humat Berbasis Lignit Dan Pupuk Mikro Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>P00202405656</t>
+  </si>
+  <si>
+    <t>Dr. Ir. R.A. Dyah Tjahyandari Suryaningtyas, M.Appl.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini merinci formula asam humat berbasis lignit, KOH dan pupuk mikro (Fe, Cu, Zn, Mn). Proses pembuatannya mencakup pemilihan lignit dengan karakteristik tertentu, seperti kalori rendah (&amp;lt;3000 kalori/g), kecoklatan, kekerasan rendah, dan kelarutan yang baik dalam KOH 1 M. Selanjutnya, leonardite dihaluskan menjadi bubuk halus menggunakan mesin giling (ball mill). Campuran bahan dibuat dari bubuk leonardite, KOH, dan pupuk mikro. Langkah selanjutnya melibatkan pencampuran bahan dengan air (1000 liter) dalam tangki dan pengadukan selama 4-5 jam dengan kecepatan 7-11 rpm. Larutan KOH ditambahkan ke dalam campuran untuk memulai reaksi. Pupuk mikro, mengandung Fe, Cu, Zn, dan Mn, ditambahkan sesuai resep yang ditentukan. Pengukuran dan penjagaan pH larutan dilakukan dengan nilai sekitar 9,5. Setelah pengadukan dihentikan, terjadi pemisahan antara cairan yang mengandung asam humat dan endapan yang berisi arang dalam waktu 1 jam. Cairan hasil pemisahan dipantau pH-nya selama 2 hari hingga mencapai stabilitas sekitar 9,3. Jika pH kurang dari 9,3, penambahan KOH diperlukan, sedangkan jika lebih dari 9,5, HCl ditambahkan untuk menyesuaikan pH. Keseluruhan proses ini menghasilkan asam humat dengan kontrol pH yang optimal.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Wahyu Dwianto, M.Agr.</t>
+  </si>
+  <si>
+    <t>Ivone Wulandari Budiharto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Herbal Antidepresan Dan Peningkat Memori Yang Mengandung Apigenin Dalam Ekstrak Seledri Dan Naringin Dari Kulit Jeruk Bali Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>P00202406025</t>
+  </si>
+  <si>
+    <t>Proses pembuatan herbal antidepresan dan peningkat memori yang mengandung apigenin dalam ekstrak seledri dan naringin dalam invensi ini dengan cara mengeringkan batang dan daun seledri serta albedo kulit jeruk bali segar; menggiling masing-masing simplisia sampai halus; serbuk seledri disuspensikan larutan enzim pektinase, lalu disonikasi selama 30 menit dan diinkubasi selama 24 jam; mengekstrak serbuk kulit jeruk bali dengan cara maserasi menggunakan pelarut metanol 3&amp;times;24 jam; mengentalkan masing-masing ekstrak seledri dan kulit jeruk bali yang diperoleh menggunakan rotary evaporator hingga menjadi ekstrak kering; mengisolasi naringin dari ekstrak kulit jeruk bali kering menggunakan fraksinasi diklorometana; mencampur ekstrak seledri dan naringin. Penggunaan formula herbal antidepresan dan peningkat memori yang dihasilkan invensi ini efektif mengobati depresi dan meningkatkan memori spasial pada mencit terinduksi stres ringan kronis adalah apigenin 50 mg/kg bb dengan naringin 5 mg/kg bb. Dosis kombinasi tersebut efektif terhadap mencit yang terinduksi stres ringan kronis dalam mencegah penurunan preferensi mencit terhadap sukrosa pada sucrose preference test, mengurangi waktu imobilitas pada forced swim test dan meningkatkan persentase alternasi pada uji Y maze spontaneous alternation.</t>
+  </si>
+  <si>
+    <t>Produk Alkid Resin Buah Nyamplung Dan Proses Pembuatan Alkid Resin Buah Nyamplung</t>
+  </si>
+  <si>
+    <t>P00202308031</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Illah Sailah, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan pegembangan produk buah nyamplung menjadi alkid resin melalui alkoholisi in-situ dan esterifikasi. Invensi ini dilakukan dengan cara sintesis buah nyamplung secara alkoholisis in situ untuk mendapatkan ester dan gliserol yang dilanjutkan pada tahap esterifikasi untuk mendapatkan alkid resin. Proses pembentukan alkid resin ditentukan oleh tercapainya angka asam 8-10 pada suhu 130 &amp;ndash; 160 oC. Warna alkid resin yang dihasilkan pada peneltiian ini yaitu coklat kehitaman. Alkid resin dapat diaplikasikan pada industri cat, coating, tinta, dan industri lainnya.</t>
+  </si>
+  <si>
+    <t>Produk Transformasi Kultur Sel Ginjal Monyet Ekor Panjang (Macaca fascicularis) sebagai Model In-Vitro Pengembangan Obat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202312958 </t>
+  </si>
+  <si>
+    <t>Iin Indriawati, SSi</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai transformasi kultur sel yang berasal dari organ ginjal monyet ekor panjang (Macaca fascicularis), lebih khusus lagi, invensi ini berhubungan dengan pengembangan kultur sel yang dilakukan transformasi dengan morfologi heterogen yaitu fibroblast-like, epithelial-like, dan endothelial-like, menempel pada tempat tumbuhnya dan membentuk monolayer, merupakan populasi sel yang mampu mengekspresikan beberapa marka molekuler terhadap reseptor virus, morfologi sel dan proliferasi sel. Kultur sel diawali dengan mengisolasi sel dari ginjal MEP melalui teknik enzimatis dan ditumbuhkan dalam media pertumbuhan DMEM yang disuplementasi FBS 10% juga antibiotik. Populasi sel disubkultur apabila sel sudah mencapai konfluensi 70-80%. Validasi secara molekuler terhadap beberapa marka spesifik dilakukan dengan teknik qPCR. Hasil untai cDNA digunakan pada qPCR untuk memvalidasi ekspresi gen penanda P53, CD155, CD46, Endosialin, CD24, vWf Analisa data dilakukan untuk membandingkan transformasi kultur sel ginjal MEP dengan sel Vero yang sudah digunakan secara komersial. Kultur sel ini berpotensi untuk digunakan sebagai model in-vitro dalam pengujian riset biomedis terutama dalam pengujian kandidat obat secara in vitro, pengembangan vaksin, serta dapat mengurangi penggunaan hewan model.</t>
+  </si>
+  <si>
+    <t>PRIMER SPESIFIK PENANDA MOLEKULER GEN IFN-? (Interferon Gamma) TERHADAP SIFAT KETAHANAN AVIAN INFLUENZA PADA AYAM IPB D1</t>
+  </si>
+  <si>
+    <t>S00202607687</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini bertujuan menghasilkan primer spesifik untuk mengidentifikasi Single
+Nucleotide Polymorphism (SNP) pada gen IFN-&amp;gamma; (Interferon Gamma) yang berasosiasi
+dengan sifat ketahanan terhadap Avian Influenza pada ayam IPB D1. Invensi dilakukan
+melalui tahapan isolasi DNA, perancangan primer, amplifikasi DNA menggunakan
+Polymerase Chain Reaction (PCR), elektroforesis, DNA sequencing, dan analisis asosiasi
+SNP terhadap respons imun ayam IPB D1. Primer yang dihasilkan terdiri atas primer
+Forward (F): 5&amp;prime;-GGCATCTCAAACCAGCAATG-3&amp;prime; dan primer Reverse (R): 5&amp;prime;-
+ATACTTCACCACACCACCTC-3&amp;prime;, yang mampu mengamplifikasi daerah target gen IFN-&amp;gamma;
+secara spesifik. Hasil DNA sequencing mengidentifikasi dua SNP pada ekson 4, yaitu
+g.35181657G&amp;gt;C dan g.35181571G&amp;gt;A. Analisis asosiasi menunjukkan bahwa SNP
+g.35181657G&amp;gt;C dan g.35181571G&amp;gt;A berpengaruh signifikan (P &amp;lt; 0,05) terhadap
+beberapa parameter respons imun, meliputi titer antibodi Avian Influenza, jumlah leukosit
+total, persentase eosinofil, persentase heterofil, dan rasio heterofil terhadap limfosit (H/L).
+Kedua SNP tersebut berpotensi dimanfaatkan sebagai marka molekuler dalam program
+Marker-Assisted Selection (MAS). Dengan demikian, primer spesifik gen IFN-&amp;gamma; ini dapat
+digunakan sebagai alat identifikasi SNP untuk mendukung seleksi ayam IPB D1 yang lebih
+tahan terhadap Avian Influenza.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METODE ANALISIS DAMPAK DAN   KESEJAHTERAAN BERBASIS   DIMENSI MATERIAL   DAN   DIMENSI SPIRITUAL</t>
+  </si>
+  <si>
+    <t>05-Jun-2026</t>
+  </si>
+  <si>
+    <t>S00202606147</t>
+  </si>
+  <si>
+    <t>Hari Agung Adrianto, S.Kom., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Ekonomi Syariah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berkaitan  dengan  metode  analisis  dampak  dan  kesejahteraan  yang mengintegrasikan  dimensi  material  dan  dimensi  spiritual  dalam  satu  kerangka pengukuran.  Metode  ini  dikembangkan  untuk  mengatasi  keterbatasan  pendekatan konvensional  yang  hanya  berfokus  pada  aspek  material  dalam  menilai  kesejahteraan masyarakat.  Metode  dalam  invensi  ini  meliputi  tahapan  pengumpulan  data  indikator kesejahteraan,  penilaian  (scoring)  terhadap  indikator  material  dan  spiritual,  penentuan ambang batas pada masing-masing dimensi, serta klasifikasi unit analisis ke dalam empat kategori  kesejahteraan,  yaitu  sejahtera,  miskin  material,  miskin  spiritual,  dan  miskin absolut. Selanjutnya, metode ini digunakan untuk menganalisis dampak suatu program atau intervensi melalui perbandingan kondisi sebelum dan sesudah, sehingga diperoleh ukuran perubahan kesejahteraan yang komprehensif. Keunggulan metode ini terletak pada kemampuannya  mengukur  kesejahteraan  secara  holistik  dengan  mempertimbangkan aspek ekonomi dan spiritual secara simultan, serta menghasilkan indikator dampak yang lebih akurat dan aplikatif dalam evaluasi program sosial dan ekonomi.</t>
+  </si>
+  <si>
+    <t>Dr. Mochammad Sriduresta Soenarno, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Ekstrak Daun Sendok Plantago Mayor Sebagai Laksatif Dan Metode Ekstraksinya</t>
+  </si>
+  <si>
+    <t>19-Sep-2024</t>
+  </si>
+  <si>
+    <t>P00202409511</t>
+  </si>
+  <si>
+    <t>drh. Isdoni, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan potensi daun sendok (Plantago major) sebagai agen laksatif. Metode pembuatan ekstrak dilakukan dengan cara perendaman menggunakan pelarut etanol 70% pada selama 3x72 jam dan setiap 6 jam sekali dilakukan pengadukan. Ekstrak cair yang diperoleh diperkatkan dengan rotary evaporator hingga menjadi ekstrak kering. Pengujian sebagai agen laksatif dilakukan dengan metode parameter feses dan metode rasio transit intestinal pada tikus. Dosis ekstrak daun sendok yang efektif pada range 50 mg/kgbb &amp;ndash; 200 mg/kgbb. Potensi ekstrak etanol daun sendok sebagai agen laksatif memiliki aktivitas sangat kuat.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Hariyadi, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Nyoman Metta N. Natih, M.Si.</t>
+  </si>
+  <si>
+    <t>FORMULA HERBAL ANTIHIPERGLIKEMIK BERBASIS KOMBINASI EKSTRAK SIRIH MERAH (Piper crocatum), JAHE (Zingiber officinale) DAN KAYU MANIS (Cinnamomum burmannii)</t>
+  </si>
+  <si>
+    <t>S00202607685</t>
+  </si>
+  <si>
+    <t>Rara Annisaur Rosyidah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini menghasilkan suatu formula herbal berbasis sirih merah antihiperglikemik.
+Tujuan invensi adalah untuk menentukan kadar glukosa darah, pankreas Langerhans,
+profil lipid, dan berat badan tikus diabetes yang diinduksi streptozotocin setelah
+pemberian ekstrak kombinasi sirih merah. Ekstrak kombinasi sirih merah terdiri dari
+ekstrak sirih merah yang dikombinasikan dengan ekstrak jahe dan kayu manis. Hasil
+penelitian menunjukkan bahwa pemberian ekstrak kombinasi sirih merah selama 14 hari
+menurunkan kadar glukosa darah tikus hingga 55,42%, yang berbeda secara signifikan (p
+&amp;lt; 0,05) dibandingkan dengan kadar glukosa darah tikus pada hari ke-3. Sementara itu,
+ekstrak kombinasi meningkatkan jumlah pulau Langerhans tikus hingga 10,9%&amp;ndash;30,6%.
+Kadar lipoprotein densitas tinggi (HDL) dan trigliserida darah tikus pada kelompok kontrol
+diabetes berbeda secara signifikan (p &amp;lt; 0,05) dibandingkan dengan kelompok diabetes
+yang diberi ekstrak kombinasi sirih merah dan kelompok normal. Pengobatan oral dengan
+ekstrak kombinasi sirih merah selama 14 hari menekan penurunan berat badan tikus
+sebesar 10% - 11%.</t>
+  </si>
+  <si>
+    <t>Formula Gel Luka Bakar Pada Hewan Dengan Kandungan Bahan Aktif Platelet- Rich Plasma (PRP) Domba Garut (Ovis aries)</t>
+  </si>
+  <si>
+    <t>26-Feb-2025</t>
+  </si>
+  <si>
+    <t>S00202501841</t>
+  </si>
+  <si>
+    <t>Dr. drh. Erni Sulistiawati</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luka  bakar  pada  hewan  merupakan  luka  yang  sulit  untuk  diobati  dengan  metode pengobatan konvensional. Salah satu metode pengobatan yang dapat dilakukan adalah regenerative medicine. Bahan yang dapat digunakan dalam metode pengobatan ini adalah PRP domba Garut. Invensi ini berhubungan dengan formulasi gel luka bakar PRP domba Garut. Gel PRP domba Garut merupakan obat yang dapat dimanfaatkan dalam mengobati luka bakar pada hewan. Selain itu, obat ini juga berpotensi dalam mengobati jenis luka lainnya. Hal ini karena produk ini mengandung berbagai macam growth factor yang dapat memacu persembuhan luka pada hewan.</t>
+  </si>
+  <si>
     <t xml:space="preserve">FORMULA   MINUMAN KESEHATAN   TINGGI ANTIOKSIDAN   BERBASIS SPIRULINA FERMENTASI</t>
   </si>
   <si>
     <t>S00202606145</t>
   </si>
   <si>
-    <t>Khusnul Aini, S.Pi</t>
+    <t>Dr. Desniar, S.Pi., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berhubungan dengan produk minuman fungsional yang dibuat dari Spirulina platensis fermentasi untuk menghasilkan minuman kesehatan tinggi antioksidan. Minuman fungsional  berbais  Spirulina  fermentasi  pada  invensi  ini  memiliki  aktivitas  antioksidan kategori kuat. Minuman ini memiliki karakteristik fungsional yaitu kandungan total fenol 1,08 mg GAE/g, total C-fikosianin 2,14 mg/mL, aktivitas antioksidan 28,33 ppm, dan total BAL  8,6  log  cfu/mL.  Minuman  biru  sehat  dengan  aktivitas  antioksidan  tinggi  ini  jika disimapn  pada  suhu  dingin  selama  30  hari  masih  memiliki  aktivitas  antioksidan  tinggi dengan nilai IC50 41,81 ppm.</t>
   </si>
   <si>
-    <t xml:space="preserve">Raeti </t>
-[...113 lines deleted...]
-    <t>Rizqi Shaleh Syawaludin</t>
+    <t>Metode Pembuatan Ikan Layang Asap Bumbu Mangut Dalam Kemasan Pouch Dengan Sterilisasi Autoklaf</t>
+  </si>
+  <si>
+    <t>08-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514006</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Mochammad Riyanto, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai komposisi ikan layang (Decapterus russelli) asap dengan bumbu mangut menggunakan metode sterilisasi autoklaf, yang termasuk dalam bidang teknologi pengolahan hasil perikanan dan pangan siap saji. Invensi ini menggabungkan proses pengasapan tradisional, formulasi bumbu khas nusantara, dan sterilisasi termal bertekanan tinggi untuk menghasilkan produk ikan asap steril yang aman, bergizi, dan memiliki cita rasa khas Indonesia. Proses dimulai dari pemilihan ikan layang segar, pengasapan, kemudian dilakukan pembumbuan menggunakan campuran rempah alami seperti bawang merah, bawang putih, cabai, kencur, kunyit, lengkuas, terasi, lada, garam, kaldu bubuk, gula putih, santan, daun salam, daun jeruk, sereh, dan minyak. Produk selanjutnya dikemas dalam pouch aluminium foil tahan panas dan disterilisasi menggunakan autoklaf pada suhu 121 &amp;deg;C selama 15 menit dengan tekanan 1 bar. Kombinasi proses ini menghasilkan produk ikan asap berbumbu dengan mutu kimia, mikrobiologi, dan organoleptik yang stabil tanpa bahan pengawet kimia. Perlakuan sterilisasi autoklaf juga menurunkan kadar polycyclic aromatic hydrocarbons (PAH) hingga di bawah ambang batas aman (&amp;lt; 5 &amp;micro;g/kg). Produk ini memiliki komposisi nutrisi yang stabil, dengan kadar air, protein, lemak, dan abu yang sesuai dengan standar mutu produk ikan olahan siap saji sehingga berpotensi sebagai produk ekspor unggulan Indonesia.</t>
+  </si>
+  <si>
+    <t>Formulasi MP-ASI Kudapan Bubur Kanji Rumbi Instan dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>27-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202314707</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Cesilia Meti Dwiriani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi bubur kanji rumbi instan (formula F1) dengan komposisi bahan yang paling dominan berkisar 28,6-1% yaitu beras, daging ayam, santan, wortel, kentang, tepung telur puyuh, bawang merah, bawang putih, tomat, minyak sawit, daun bawang dan daun seledri. Persentase bahan lainnya berkisar 0,3-0,05% yang meliputi, ketumbar, jahe, lengkuas, kapulaga, bunga lawang, daun kari, daun pandan, jintan, adas dan garam. Metode pemasakan yang digunakan yaitu menumis, blanching, merebus dan drum drayer. Bubur kanji rumbi instan memiliki kandungan padat energi 448 kal, tinggi protein 20,22 g, vitamin A 175,65 mg, seng 2,46 mg, besi4,30 mg, fosfor 208,83 mg, magnesium 38,60 mg, iodium 57,55 mg dan mengandung serat, vitamin B12, natrium, asam amino dan asam lemak. Sehingga bubur kanji rumbi instan ini cukup berpotensi untuk mendukung pertumbuhan dan perkembangan anak baduta gizi kurang usia 12-23 bulan.</t>
+  </si>
+  <si>
+    <t>Rini Kurniasih, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Alat Purifikasi Air Hujan Bertenaga Surya Menggunakan Sistem Reverse Osmosis</t>
+  </si>
+  <si>
+    <t>03-Feb-2026</t>
+  </si>
+  <si>
+    <t>S00202601099</t>
+  </si>
+  <si>
+    <t>Dr. Beata Ratnawati, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan penggunaan membrane reverse osmosis sebagai alat purifikasi air hujan menjadi air bersih dan air minum. Reverse osmosis diketahui mampu menyaring air yang terkontaminasi secara kimiawi dengan menghilangkan bahan kimia, racun, serta zat terlarut maupun tidak terlarut. Invensi ini menghadirkan sistem purifikasi air hujan yang dirancang portable dan digerakkan menggunakan tenaga surya, sehingga dapat beroperasi secara mandiri pada wilayah yang sulit dijangkau jaringan listrik maupun pasokan air bersih. Sistem purifikasi terdiri dari tahapan pre-treatment, reverse osmosis, dan post-treatment yang meliputi sediment filter, granular activated carbon, carbon block, membran reverse osmosis, post-carbon, ORP filter, serta remineralized filter. Rangkaian ini memungkinkan air hujan diproses menjadi air bersih dan air minum sesuai baku mutu Peraturan Menteri Kesehatan Republik Indonesia Nomor 2 Tahun 2023. Alat ini juga dilengkapi pressure tank, pompa pendorong, kombinasi low dan high pressure switch, serta sistem kelistrikan berbasis panel surya untuk memastikan operasi yang stabil, aman, dan efisien. Pengujian menunjukkan bahwa alat mampu memenuhi parameter fisik, kimiawi, dan mikrobiologi air minum yang dipersyaratkan, serta menghasilkan kapasitas purifikasi hingga 378,54 liter per hari. Invensi ini berpotensi menjadi solusi pemanfaatan air hujan sebagai sumber air minum berkelanjutan, khususnya pada daerah yang mengalami krisis air bersih</t>
+  </si>
+  <si>
+    <t>Reagen Pendeteksi Toksin Penyebab Nekrotik Enteritis (NE) Pada Unggas dan Prinsip Deteksinya</t>
+  </si>
+  <si>
+    <t>08-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202313756</t>
+  </si>
+  <si>
+    <t>Dr. drh. Christian Marco Hadi Nugroho, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai reagen pendeteksi toksin penyebab nekrotik enteritis (NE) pada unggas dan prinsip deteksinya. Lebih khusus lagi, invensi ini berhubungan dengan reagen yang mengandung campuran zat berupa Imunoglobulin G (IgG) antitoksin bakteri Clostridium perfringens dan sel bakteri Staphylococcus aureus strain Cowan I yang dikombinasi untuk mendeteksi toksin penyebab nekrotik enteritis (NE) pada unggas dengan prinsip aglutinasi. Adapun dalam pemanfaatan reagen dalam mendeteksi toksin alpha Clostridium perfringens hanya membutuhkan waktu kurang dari 10 menit serta tidak membutuhkan alat dan tempat khusus dalam pelaksanaannya.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dedi Jusadi, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METODE   PENGUMPULAN DAN   PENGELOLAAN   DATA DESA PRESISI</t>
+  </si>
+  <si>
+    <t>S00202606144</t>
+  </si>
+  <si>
+    <t>Rizki Budi Utami, S. K.Pm.</t>
+  </si>
+  <si>
+    <t>Departemen Komunikasi dan Pengembangan Masyarakat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berkaitan  dengan  sebuah  metode  Data  Desa  Presisi  (DDP)  untuk pengumpulan  dan  pengelolaan  data  desa  yang  terintegrasi.  Metode  ini  mensintesis pendekatan  sensus  digital  partisipatif  (menggunakan  aplikasi  seluler  MERDESA  Sensus Apps) yang mengumpulkan data sosial-ekonomi tingkat individu dan keluarga dengan koordinat  geografis  spesifik,  dengan  pemetaan  spasial  menggunakan  teknologi  drone resolusi tinggi. Seluruh data diintegrasikan ke dalam basis data spasial terpusat (Big Data Desa) berbasis PostGIS, kemudian diolah menggunakan algoritma kecerdasan buatan (AI) untuk analisis potensi, proyeksi demografi, dan pengukuran pembangunan desa. Hasilnya disajikan melalui sistem informasi geografis berbasis web (WebGIS) interaktif (MERDESA Maps  dan  MERDESA  Dashboard)  yang  menyediakan  visualisasi  tematik  dan  akses  &amp;quot;by name, by address, by coordinate&amp;quot;. Invensi ini bertujuan menyediakan basis data yang akurat, real-time, dan spasial untuk perencanaan pembangunan berbasis bukti, mengatasi ketidakakuratan data desa yang ada sebelumnya, dan mendukung kebijakan Satu Data Indonesia. Metode ini telah berhasil diimplementasikan di lebih dari 170 desa di Indonesia.</t>
   </si>
   <si>
     <t>Perangkat Cerdas Untuk Monitoring Dan Klasifikasi Kesehatan Kuda Berbasis Aiot Dalam Pembuatan Antisera</t>
   </si>
   <si>
     <t>28-Nov-2024</t>
   </si>
   <si>
     <t>P00202413954</t>
   </si>
   <si>
-    <t xml:space="preserve">Dicky Kurniawan </t>
+    <t>Prof. Dr. Ir. Nahrowi, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Komputer</t>
   </si>
   <si>
     <t>Invensi ini berupa suatu sistem pemantauan kesehatan kuda yang terdiri dari beberapa sub-sistem mandiri yang saling terhubung. Model arsitektur sistem yang dipilih adalah tiga tier, yang terdiri dari lapisan perangkat IoT, Edge Computing, dan Cloud Computing. Dasar pertimbangan pemilihan model ini karena area implementasi berada di daera rural yang memiliki resiko cukup rentan pada kestabilan koneksi internet,sehingga dengan menerapkan model ini telemetri data dari perangkat IoT masih dapat dilakukan pada lapisan edge Computing melalui tiga skema komunikasi,yaitu menggunakan Wifi, Long Range (Lora) atau Bluetooth Low Energy (BLE), yang terdiri dari tiga besar sub sistem pembangun Smart Halter yaitu : IoT Node Halter (1), IoT Node Ruang Kandang (2), Untuk data vital sign yang menjadi parameter yaitu : detak jantung kuda heart rate (bpm) (1), suhu badan kuda (0C) (2), kadar oksigen dalam darah SpO2 (%) (3), pergerakan badan kuda dan postur kuda (4). Adapun data dari IoT Node Ruang Kandang sebagai parameter yang mempengaruhi kondisi kuda dari faktor lingkungan yaitu pengambilan data ruang : ID ruang kandang (QR code) (5), sensor suhu (6), sensor kelembapan (7), sensor kualitas udara (8), sensor intensitas cahaya (9), sensor bak air minum (10), IP kamera (11).</t>
   </si>
   <si>
-    <t>Muhammad Izatul Al Fajar</t>
-[...26 lines deleted...]
-    <t>Nuha Ghinaya Falih</t>
+    <t>Departemen Ilmu Penyakit Hewan dan Kesehatan Masyarakat Veteriner</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Edi Santosa, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Rahmat Yanuar, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Drs. Saefudin, M.Pd.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sri Anna Marliyati, M.S.</t>
+  </si>
+  <si>
+    <t>Mrr. Lukie Trianawati, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PERANGKAT   DISPERSI   PARTIKEL   TERSUSPENSI   DALAM   FLUIDA   MENGGUNAKAN MEKANISME VORTEKS DINAMIS </t>
+  </si>
+  <si>
+    <t>S00202605880</t>
+  </si>
+  <si>
+    <t>Dr. Wiyoto, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berkaitan  dengan  perangkat  pengolahan  fluida,  khususnya  untuk mendispersikan  partikel  tersuspensi  dalam  fluida  secara  homogen.  Permasalahan  yang dihadapi  pada  teknologi  sebelumnya  adalah  ketidakmerataan  distribusi  partikel  akibat aglomerasi  dan  rendahnya  efisiensi  pencampuran.  Invensi  ini  menawarkan  suatu perangkat  dispersi partikel  tersuspensi  yang bekerja menggunakan  mekanisme  vorteks dinamis  yang  dihasilkan  dalam  ruang  alir  fluida  (3).  Perangkat  ini  terdiri  dari  badan perangkat  (1),  saluran  masuk  fluida  (2),  ruang  pembangkit  vorteks  (3),  saluran  keluar fluida (4),  nozzle pengarah  aliran (5),  dan motor DC  (6) yang dilengkapi propeller (7), dimana  prinsipnya  fluida  masuk  diarahkan  secara  tangensial  untuk  membentuk  aliran pusaran yang meningkatkan turbulensi. Dengan mekanisme ini, partikel tersuspensi dapat terdispersi secara merata, mengurangi penggumpalan, serta meningkatkan homogenitas campuran. Invensi ini dapat diterapkan pada berbagai bidang, termasuk pengolahan air, sistem bioflok, dan proses industri berbasis fluida.</t>
+  </si>
+  <si>
+    <t>Dr.nat.techn. Lukmanul Hakim Zaini, S.Hut., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Budi Nurtama, M.Agr.</t>
+  </si>
+  <si>
+    <t>METODE PEMBUATAN HEWAN MODEL OBESITAS DISERTAI STEATOSIS HATI PADA MENCIT GALUR ddY MELALUI PEMBERIAN PAKAN TINGGI LEMAK TERSTANDAR</t>
+  </si>
+  <si>
+    <t>S00202608070</t>
+  </si>
+  <si>
+    <t>Dr. drh. Sri Rahmatul Laila, S.K.H.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan bidang bioteknologi, biomedis, dan ilmu hewan
+laboratorium, khususnya metode pembuatan hewan model obesitas dengan steatosis hati
+pada mencit jantan galur Deutschland Denken Yoken (ddY). Permasalahan yang dihadapi
+adalah belum tersedianya metode yang terstandar dan reproduktif untuk menghasilkan
+model obesitas pada galur ddY yang tidak hanya menunjukkan peningkatan adipositas,
+tetapi juga gangguan metabolik dan steatosis hati yang menyerupai kondisi pada manusia.
+Solusi yang ditawarkan berupa metode induksi melalui tahapan adaptasi hewan,
+pemberian pakan tinggi lemak terstandar secara bertahap selama delapan minggu,
+pemantauan perkembangan obesitas selama periode induksi, serta evaluasi parameter
+obesitas, metabolik, dan histopatologi hati dan lemak setelah perlakuan. Metode tersebut
+menghasilkan hewan model yang menunjukkan obesitas disertai hiperglikemia,
+hiperkolesterolemia, peningkatan akumulasi lemak, hipertrofi sel lemak dan steatosis
+hepatik. Invensi ini dapat dimanfaatkan sebagai model hewan untuk penelitian obesitas,
+sindrom metabolik, steatosis hati, pengembangan obat, pengujian bahan alam, serta
+evaluasi pangan fungsional.</t>
+  </si>
+  <si>
+    <t>drh. Budhy Jasa Widyananta, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Vita Rumanti Kurniawati, S.Pi., M.T.</t>
+  </si>
+  <si>
+    <t>Nadya Cakasana, S.Kel., M.Si.</t>
+  </si>
+  <si>
+    <t>Sistem Pendeteksi Rayap Berbasis Sinyal Akustik dan Suhu</t>
+  </si>
+  <si>
+    <t>10-Jan-2020</t>
+  </si>
+  <si>
+    <t>P00202000250</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Kudang Boro Seminar, M.Sc.</t>
+  </si>
+  <si>
+    <t>Sinyal akustik dan suhu diterapkan untuk mengembangan sistem deteksi rayap. Pada invensi ini, sistem deteksi rayap didesain tidak hanya mampu mendeteksi keberadaan rayap tetapi juga mampu memprediksi populasinya, dan ini adalah inovasi yang ditawarkan. Pengembangan sistem ini mencakup konfigurasi sensor dan metode pengolahan sinyal. Tiga sensor akustik (0,022&amp;ndash;22 kHz) dan 12 sensor suhu inframerah ditempatkan di atas permukaan kayu untuk menangkap sinyal akustik dan suhu. Selanjutnya, kedua sinyal ini dihitung mengikuti teknik ekstraksi fitur yang telah dikembangkan. Pada invensi ini, algoritma kecerdasan buatan ditanamkan ke dalam sistem untuk metode klasifikasi, yakni support vector classification (SVC) untuk mendeteksi rayap dan artificial neural network (ANN) untuk memprediksi populasi rayap. Berdasarkan evaluasi kinerja, sistem deteksi rayap yang diusulkan dapat mendeteksi keberadaan rayap dengan akurasi 93,83% dan memperkirakan populasinya dengan root mean square error (RMSE) 123,828. Invensi ini menunjukkan bahwa sistem deteksi rayap yang diusulkan dapat digunakan sebagai teknik yang akurat dan non-destruktif pada pengendalian hama rayap dalam struktur kayu.</t>
+  </si>
+  <si>
+    <t>dr. Naufal Muharam Nurdin, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. I Ny. Jaya Wistara, M.S.</t>
+  </si>
+  <si>
+    <t>Produksi Nano-Fluida Berbahan Baku Minyak Dedak, Kacang Tanah, Dan Refined Bleached Deodorized Palm Oil (Rbdpo) Melalui Teknik Pembentukan Nanopartikel Sio2 Satu Langkah (One Pot)</t>
+  </si>
+  <si>
+    <t>20-Nov-2024</t>
+  </si>
+  <si>
+    <t>P00202413367</t>
   </si>
   <si>
     <t>Dr. Mohammad Khotib, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Ani Indriani, A.Ma.</t>
-[...14 lines deleted...]
-    <t>Invensi ini menjelaskan formula dan metode pembuatan granul instan dari ekstrak daun undis dan jahe emprit untuk menurunkan kolesterol. Daun undis dan rimpang jahe digiling halus, kemudian dimaserasi dengan 70% etanol (1:2) selama 30 menit dan diulang dua kali. Filtrat dievaporasi pada suhu 70&amp;deg;C hingga menjadi ekstrak pekat. Ekstrak dicampur dengan kalium sorbat, amilum jagung, dan aerosol, lalu digranulasi basah menggunakan mesin kneader. Ekstrak basah dikeringkan pada suhu 60&amp;deg;C selama 120 menit, kemudian digiling dengan mesh 60. Ekstrak daun undis DE35 dan jahe emprit DE35 diperoleh dengan dry extract 35% dan pengisi 65%. Ekstrak digunakan sebagai bahan baku granul instan, dengan kadar total flavonoid pada ekstrak daun undis 4,52-4,67 mg/g EQ dan ekstrak jahe emprit 6-gingerol 3,84-12,93 mg/g. Campuran ekstrak daun undis dan jahe (2:1), susu skim, povidone, natrum benzoate, aerosil, stevia, pewarna hijau, dan perisa melon dihomogenkan, ditambahkan air hingga massa kompak, kemudian digiling dan dikeringkan pada suhu 60&amp;deg;C selama 120 jam. Granul instan kering dievaluasi dengan total flavonoid sekitar &amp;plusmn;3,62 mg/g EQ. Granul instan ini terbukti efektif menurunkan kadar kolesterol total dan LDL pada tikus model hiperkolesterolemia.</t>
+    <t>Trafo merupakan perangkat penting dalam penyediaan energi listrik, dimana kestabilan pengoperasiannya dipengaruhi oleh kekuatan insulasinya. Minyak insulasi memiliki peran dalam memberikan fungsi isolasi listrik, stabilitas termal, dan menekan percikan listrik dalam trafo. Minyak nabati berupa baku minyak dedak, kacang tanah, refined bleached deodorized palm oil (RBDPO), dan sodium silikat (Na2SiO3) dapat dibentuk menjadi nanofluida yang efektif menjadi minyak insulasi. Teknik produksi dapat membentuk nanopartikel SiO2 dalam satu langkah (one pot) pada suhu 80-130oC selama 5-12 jam dalam kondisi tekanan -70 cmHg (vakum) menggunakan reaktor skala 100 liter dengan pemanas minyak. Green nanofluida ini memiliki kadar air 50 kV. Pengujian nanofluida terhadap trafo telah memenuhi standar dengan parameter insulation resistance, Transformer Ratio / Vector Group , No Load Loss, Applied Voltage Test dan Induce Voltage Test. Nano fluida green transformer oil dapat meningkatkan tegangan tembus dan digunakan untuk media insulator dan pendingin pada peralatan/aplikasi voltase tinggi dan/atau aplikasi lainnya.</t>
+  </si>
+  <si>
+    <t>FORMULA PUPUK HAYATI BERBASIS STRETOMYCES TOLERAN ASAM ASAL RIZOSFER UNTUK TANAMAN EDAMAME DI TANAH GAMBUT</t>
+  </si>
+  <si>
+    <t>S00202607771</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Aris Tjahjoleksono, D.E.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini merupakan pemanfaatan Streptomyces toleran asam yang diisolaso dari
+rizosfer edamame yang dibudidayakan di tanah gambut dan diformulasi dengan bahan
+pembawa berupa gambut. Dua formula Streptomyces diaplikasikan pada biji edamame
+dengan metode seed coating dan ditanam pada tanah gambut untuk memacu
+pertumbuhan dan meningkatkan hasil edamame yang dibudidayakan di tanah gambut.
+Formula Streptomyces sp. AR26 mampu mempertahankan viabilitas sel sebesar 8 Log CFU
+g-1 selama penyimpanan 24 minggu pada suhu 28 0C. Formula Streptomyces sp. AR26
+merupakan formula paling signifikan untuk memacu pertumbuhan dan meningkatkan hasil
+edamame yang dibudidayakan di tanah gambut. Formula tersebut secara signifikan
+meningkatkan tinggi tanaman hingga puncak fase vegetatif. Penggunaan formula tersebut
+dengan kombinasi NPK 75% mampu meningkatkan hasil signifikan dan tidak berbeda
+nyata dengan penggunaan NPK100% tanpa formula. Artinya penggunaan formula ini
+mampu mereduksi penggunaan NPK sebesar 25%. Nilai Relative Agronomic Effectiveness
+(RAE) meningkat hingga 117.25&amp;plusmn;31.66% meskipun dosis NPK direduksi hingga 25%.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Farah Fahma, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Bahan Pelapis Berbasis Poliuretan Yang Dimodifikasi Menggunakan Gula Tetes</t>
+  </si>
+  <si>
+    <t>03-Dec-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202414170 </t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Dede Hermawan, M.Sc.F.Trop.</t>
   </si>
   <si>
-    <t>Formulasi Perekat Berbasis Melamin Formaldehida Untuk Aplikasi Kempa Dingin Pada Produk Cross Laminated Timber (CLT)</t>
-[...110 lines deleted...]
-    <t>Prof. Dr. Alimuddin, S.Pi., M.Sc.</t>
+    <t>Departemen Manajemen Hutan</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suatu produk berupa proses pembuatan bahan pelapis berbasis poliuretan yang dimodifikasi menggunakan gula tetes. Bahan produk menurut invensi ini terdiri dari (a) isosianat, (b) poliol, dan (d) gula tetes. Proses pembuatan bahan pelapis dimulai dengan melarutkan gula tetes, memformulasikan, dan aplikasi terhadap panel komposit sehingga dihasilkan suatu produk panel komposit yang memiliki kualitas yang disukai. Invensi ini mengungkapkan bahwa penambahan gula tetes terhadap poliuretan mampu meningkatkan kualitas bahan pelapis pada panel komposit. Selain itu, karakteristik panel komposit yang dihasilkan memiliki nilai kerapatan, kadar air, pengembangan tebal, dan keteguhan patah yang telah memenuhi standar JIS A 5908 2003.</t>
+  </si>
+  <si>
+    <t>Marhamah Muthohharoh, S.E., M.Ec.</t>
+  </si>
+  <si>
+    <t>Tamrin Khamidi, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Rika Indri Astuti, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Wahyu Adi Setyaningsih, S.I.K., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FORMULA BOBA BERBASIS  Chlorella sp.</t>
+  </si>
+  <si>
+    <t>S00202607772</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Niken Tunjung Murti Pratiwi, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Pemanfaatan Sumberdaya Perikanan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan formula boba berbasis biomassa kering Chlorella sp. dalam
+bentuk bubuk. Formula boba menurut invensi ini terdiri atas biomassa kering Chlorella sp.,
+tepung kanji atau pati tapioka, air, gula, susu cair, dan bahan pembentuk gel tanpa rasa.
+Biomassa kering Chlorella sp. berfungsi memberikan warna hijau alami serta menambah
+komponen nutrisi pada produk, sedangkan tepung kanji atau pati tapioka dan bahan
+pembentuk gel tanpa rasa berfungsi membentuk struktur, kekenyalan, kekompakan, dan
+kestabilan tekstur boba. Proses pembuatan dilakukan melalui tahapan pencampuran
+bahan kering, penambahan bahan cair, pembentukan adonan homogen, pencetakan
+adonan menjadi bulatan, pemasakan hingga terjadi gelatinisasi pati dan pembentukan
+struktur gel, pendinginan, serta pengemasan produk. Produk boba yang dihasilkan
+memiliki bentuk bulat dan stabil, warna hijau khas yang berasal dari biomassa Chlorella
+sp., serta tekstur kenyal, kompak, dan sesuai sebagai produk pangan.</t>
+  </si>
+  <si>
+    <t>Dr. Inna Puspa Ayu, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sri Mulatsih, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Rachmitasari Noviana, S.K.H.,M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Komposit Zeolit/Tembaga Oksida-Perak Oksida Untuk Filter Air Anti Mikroba Dan Aplikasinya Di Kandang Ayam Petelur</t>
+  </si>
+  <si>
+    <t>10-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202414891</t>
+  </si>
+  <si>
+    <t>Komposit zeolit yang memiliki sifat material antibakteri dapat dibuat dengan cara tidak rumit, cepat, hemat energi dan ramah lingkungan. Zeolit berfungsi sebagai sisi aktif penambat ion tembaga dan perak, dan proses kalsinasi berperan menjadikan ion logam tersebut menjadi oksida yang memiliki sifat antibakteri. Invensi ini terbagi menjadi tiga bagian, yaitu proses pembuatan komposit zeolit/tembaga oksida-perak oksida dan pengujian sifat antibakteri di laboratorium dengan menggunakan metode difusi cawan; pengujian komposit zeolit/tembaga oksida-perak oksida sebagai pengisi cartridge pada housing filter dan dipasang pada kandang ayam petelur; pemantauan kualitas air minum dan telur pada peternakan sebagai uji lapang selama 2 bulan. Komposit zeolit/tembaga oksida-perak oksida yang terbentuk berwarna hitam keabuan dan stabil karena tidak mudah lepas. Uji aktivitas antibakteri menunjukkan bahwa komposit zeolit/tembaga oksida-perak oksida efektif menghambat pertumbuhan bakteri E. coli dan S. Aureus pada uji metode cawan. Untuk uji lapang menunjukkan bahwa air minum pada kandang ayam petelur tidak ditemukan kandungan mikroba E. Coli dan total fecal sejak hari pertama pemasangan filter hingga hari ke 60. Pada telur tidak ditemukan kandungan bakteri patogen dan kualitas fisiknya tidak berubah. Dengan demikian, komposit zeolit dapat diproduksi secara ekonomis dengan sifat antibakteri dan dapat diaplikasikan sebagai filter air minum di kandang ayam petelur atau broiler.</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Produk Sampo Kucing Tanpa Bilas Berbasis Air Cucian Beras, Lerak Dan Rosemari</t>
+  </si>
+  <si>
+    <t>P00202310436</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Burhanuddin, M.M.</t>
+  </si>
+  <si>
+    <t>Departemen Agribisnis</t>
+  </si>
+  <si>
+    <t>Invensi merupakan inovasi formulasi dan produk sampo kucing tanpa dibilas menggunakan air (dry foam sampoo) untuk membersihkan dan merawat rambut kucing. Masalah utama yang diatasi oleh produk ini yaitu keberadaan kutu pada kucing, kerontokan rambut kucing dan adanya potensi infeksi ektoparasit. Produk ini memiliki formula khusus yang terdiri dari bahan-bahan alami, yaitu air cucian beras, ekstrak buah lerak, essential oil rosemari, surfaktan, NaOH, asam sulfat, dan esens pewangi bunga shakura. Bahan-bahan alami ini memberikan manfaat tidak hanya untuk membersihkan rambut kucing tetapi juga untuk merawat kesehatannya. Dengan produk ini, perawatan kucing menjadi lebih efisien dan efektif dalam menjaga kebersihan dan kesehatan kucing. Produk ini diharapkan dapat menjadi solusi yang praktis dan efektif bagi pemilik kucing dalam merawat hewan peliharaan.</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Iqbal, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Alat Penampung Dan Pemegang Tandan Buah Segar (TBS) Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>23-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202307896</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sam Herodian, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa alat penampung dan pemegang TBS yang dapat mengendalikan energi potensial dari TBS yang sedang di panen. Energi potensial akan dikendalikan dengan mekanisme penampung di udara. Alat penampung dan pemegang TBS ini menempel di batang pohon kelapa sawit dilengkapi dengan dua aktuator dan di kontrol oleh remote kontrol untuk memegang dan melepas alat pemegang pohon. Kelebihan dari invensi ini adalah alat penampung dan pemegang TBS yang memanfaatkan energi listrik untuk menggerakkan pemegang pohon sawit Alat penampung dan pemegang TBS ini menempel di batang pohon kelapa sawit dilengkapi dengan dua aktuator dan di kontrol oleh teknologi remote kontrol untuk memegang dan melepas batang pohon sawit. Energi potensial dari buah akan dikendalikan dengan mekanisme penampung di udara.</t>
+  </si>
+  <si>
+    <t>Dr. Rini Madyastuti Purwono, S.Si., M.Si., Apt.</t>
+  </si>
+  <si>
+    <t>METODE ISOLASI ACTINOMYCETES UNTUK PENGELOLAAN AIR BUDIDAYA</t>
+  </si>
+  <si>
+    <t>S00202608057</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini pada dasarnya berhubungan dengan metode isolasi bakteri yang
+menghasilkan Actinomycetes yang mampu meningkatkan pengelolaan kualitas air
+budidaya. Metode isolasi Actinomycetes membutuhkan proses maupun tahapan khusus
+yang berbeda dibandingkan dengan isolasi bakteri lainnya. Perlu adanya pretreatment
+pada sampel sebelum melakukan isolasi Actinomycetes, salah satunya dengan
+pemanasan. Sampel tanah dipanaskan untuk mengurangi pertumbuhan bakteri gram
+negatif. Sampel tanah yang telah dipanaskan kemudian dilarutkan dalam larutan fisiologis
+dan diinkubasi selama 30 menit pada suhu ruang menggunakan rotary shaker.
+Selanjutnya, dilakukan pengenceran berturut-turut menggunakan larutan PBS steril. Hasil
+pengenceran sampel disebar pada media agar ISP 4 yang telah ditambahkan antifungi dan
+antibakteri menggunakan metode spread plate. Hasil sebaran diinkubasi pada suhu ruang
+selama 3&amp;ndash;7 hari. Bakteri Actinomycetes yang didapatkan dari hasil isolasi
+diimplementasikan pada media budidaya udang vaname untuk pengelolaan air budidaya
+khususnya dalam upaya menurunkan kandungan bahan organik di perairan budidaya. Efek
+yang menguntungkan dari invensi ini adalah kestabilan kualitas air budidaya serta bahan
+organik yang ada di perairan tidak menumpuk atau mengendap pada sedimen lingkungan
+budidaya karena proses degradasi berjalan oleh bakteri Actinomycetes.</t>
+  </si>
+  <si>
+    <t>Muhamad Arifin, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Aulia Andi Mustika, M.Si.</t>
+  </si>
+  <si>
+    <t>Muhammad Arif Mulya, S.Pi., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">KOMPOSISI SISTEM MIKROENKAPSULASI MINYAK ATSIRI RASAMALA UNTUK PENGAWET  KAYU</t>
   </si>
   <si>
     <t>S00202605877</t>
   </si>
   <si>
-    <t>Dr. Ir. Rita Kartika Sari, M.Si.</t>
+    <t>Dr. Arinana, S.Hut., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berkaitan dengan komposisi sistem mikroenkapsulasi minyak atsiri rasamalauntuk pengawet kayu. Komposisi terdiri dari minyak atsiri eksudat balsam rasamala hasilinduksi metil jasmonat sebagai bahanaktif,polikaprolakton, sorbitan monostearat, Tween80, aseton, dan akuades. Sistem mikroenkapsulasi dibuat melalui metode emulsifikasi dan
 evaporasi pelarut dengan konsentrasi minyak atsiri sebesar 1,25%; 2,5%; dan 5% (v/v).Sistem yang dihasilkan stabil tanpa pemisahan fase selama penyimpanan 4 minggu danmemiliki ukuran rata-rata partikel sekitar 0,3 mm. Pengujian antijamur terhadapSchizophyllum commune menunjukkan bahwa formulasi mikroenkapsulasi 5% (v/v)memiliki daya hambat tertinggi sebesar 58,74%, lebih tinggi dibandingkan dengan minyakatsiri murni sebesar 16,13%. Pengujian pada kayu sengon dan jabon menunjukkankehilangan berat masing-masing sebesar 2,46% dan 7,05%. Pengujian antirayap terhadapCoptotermes curvignathus menunjukkan mortalitas tertinggi sebesar 84,89% padaformulasi mikroenkapsulasi 5% (v/v). Sistem mikroenkapsulasi ini mampu meningkatkan
 stabilitas dan efektivitas minyak atsiri rasamala sebagai pengawet kayu berbasis bahanalam.</t>
   </si>
   <si>
-    <t>Prof. Dr. drh. Amrozi</t>
+    <t>Dr. Rajib Gandi, S.K.Pm., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Safika, M.Kes.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Alimuddin, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>FORMULA PUDING INSTAN TINGGI SERAT DARI RUMPUT LAUT Gracilaria sp. UNTUK MENURUNKAN BERAT BADAN</t>
+  </si>
+  <si>
+    <t>S00202608152</t>
+  </si>
+  <si>
+    <t>Cahyuning Isnaini, S.Gz., M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rumput laut Gracilaria sp. merupakan salah satu potensi lokal dari Indonesia yang
+mudah dibudidaya namun selama ini kurang dimanfaatkan sehingga harga murah. Tujuan
+invensi ini adalah memanfaatkan potensi lokal berupa rumput laut menjadi puding untuk
+penderita obesitas. Formula dari puding ini terdiri dari tepung rumput laut Gracilaria sp.,
+tepung pati jagung, susu bubuk dan air. Puding ini sudah instan, memiliki kandungan serat
+tinggi, mempunyai aktivitas antioksidan dan antialfaglukosidase sangat kuat. Aman
+digunakan dan efektif menurunkan berat badan pada hewan model tikus.</t>
+  </si>
+  <si>
+    <t>Dr. Muhamad Baihaqi, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Adna Sumadikarta, S.Si., M.Ling.</t>
+  </si>
+  <si>
+    <t>Dr. Hasan Nasrullah</t>
+  </si>
+  <si>
+    <t>Dean Apriana Ramadhan, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Jeffry Setiawan, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Pemodelan Sirkulasi Laut Untuk Analisis Upwelling Dan Fishing Ground Laut Indonesia</t>
+  </si>
+  <si>
+    <t>08-Aug-2024</t>
+  </si>
+  <si>
+    <t>P00202407610</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Agus Saleh Atmadipoera, D.E.S.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini adalah paket pemodelan sirkulasi CROCO &amp;ldquo;ITF-ROCM&amp;rdquo; laut untuk analisis upwelling dan fishing ground metode simulasi pergerakan massa air untuk mendeteksi distribusi larva biota laut (ikan). Invensi ini meliputi proses-proses yang mengacu pada langkah berikut: langkah (1) mengunduh data kondisi awal dan syarat batas lateral model, yang terdiri dari data komponen laut, atmosfer, dan pasang surut.; langkah (2), menjalankan model ITF-ROCM untuk mensimulasikan pola sirkulasi laut secara realistis; langkah (3), menganalisis intensitas upwelling dengan nilai Composite Upwelling Index (CUI) yang dikembangkan; langkah (4), menganalisis fishing ground berdasarkan prosedur/langkah yang telah dikembangkan. Metode yang ada dalam invensi ini dijalankan dalam tahapan yang langkah yang telah disebutkan sebelumnya. Sistem operasi yang digunakan adalah LINUX dengan bahasa pemrogaraman Matlab, Python, Unix dan Java. Dengan invensi ini, tersedia solusi simulasi analisis upwelling dan fishing ground potensial yang dapat diterapkan dalam proses pengelolaan perikanan yang berkelanjutan serta pelestarian lingkungan laut.</t>
+  </si>
+  <si>
+    <t>drh. Wining Astini, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Laksmi Ambarsari, M.S.</t>
+  </si>
+  <si>
+    <t>drh. Miranti Fardesiana Putri, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Anne Carolina, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sofyan Sjaf, S.Pt., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Anang Kurnia, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Produk Alkid Resin Buah Nyamplung Dan Proses Pembuatan Alkid Resin Buah Nyamplung</t>
-[...109 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Desrial, M.Eng.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Iman Rusmana, M.Si.</t>
-[...89 lines deleted...]
-    <t>P00202415680</t>
+    <t>Sri Anom Amongjati, S.K.Pm., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Dewi Apri Astuti, M.S.</t>
   </si>
   <si>
-    <t>Invensi ini mengungkapkan tentang proses formulasi produk nanoemulsi herbal pakan transportasi domba yang mengandung minyak larva Black Soldier Fly (BSF) sebesar 7,5-15 v/v, antioksidan (kurkumin-0,1 b/v atau minyak jinten 7,5 b/v), dan emulsifier (tween 80, whey protein isolate (WPI), dan Brij 72-Polyethylene glycol hexadecyl ether) dengan kode F11, F12, F13, F21, F22, dan F23 melalui alat ultrasonik homogenisasi. Proses pembuatan dilakukan dengan mencampurkan minyak BSF, sumber antioksidan, emulsifier, dan larutan NaCl fisiologis di dalam gelas beaker dan kemudian diletakkan di dalam alat ultrasonikasi. Probe alat ultrasonik kemudian dimasukkan ke dalam campuran dan alat ditutup. Proses homogenisasi pada monitor alat ultrasonikasi dilakukan pada suhu 30 &amp;deg;C selama 30 menit sehingga nanoemulsi pakan dapat berskala nano. Berdasarkan hasil uji Particle Size Analyzer (PSA), rata-rata ukuran partikel sampel F11, F12, F13, F21, F22, dan F23 berturutturut adalah 401, 406,9, 92,6, 327,9, 334,9, dan 101,7 nm dengan nilai indeks polidispersitas berkisar antara 0,06 sampai dengan 0,53 yang menunjukkan bahwa sampel mempunyai homogenitas yang baik.</t>
-[...281 lines deleted...]
-    <t>P00202415676</t>
+    <t>FORMULA SABUN PEMBERSIH WAJAH BERBUSA BERBASIS AIR YANG MENGANDUNG NIASINAMIDA DAN EKSTRAK DAUN LIDAH BUAYA (Aloe vera)</t>
+  </si>
+  <si>
+    <t>16-Jun-2026</t>
+  </si>
+  <si>
+    <t>S00202607789</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan formula sabun pembersih wajah berbusa berbasis air
+yang mengandung air demineralisasi, natrium lauroil metil isetionat, kopolimer akrilat,
+butilena glikol, gliserin, betaina, kokamidopropil betaina, ekstrak daun lidah buaya,
+niasinamida, fenoksietanol, trietanolamina, parfum, mika, dinatrium EDTA, dan
+polikuaternium-10. Formula dicirikan oleh natrium lauroil metil isetionat sebesar 7,0
+sampai 9,0% b/b, kokamidopropil betaina sebesar 4,0 sampai 6,0% b/b, niasinamida
+sebesar 1,5 sampai 2,5% b/b, ekstrak daun lidah buaya sebesar 0,5 sampai 1,5% b/b,
+gliserin sebesar 3,0 sampai 5,0% b/b, butilena glikol sebesar 2,0 sampai 4,0% b/b, betaina
+sebesar 1,0 sampai 3,0% b/b, serta bahan pendukung lain dalam rentang yang ditentukan.
+Perbandingan berat natrium lauroil metil isetionat terhadap kokamidopropil betaina berada
+pada 1,4:1 sampai 2,0:1, sedangkan perbandingan berat niasinamida terhadap ekstrak
+daun lidah buaya berada pada 1,5:1 sampai 2,5:1. Perlindungan invensi diarahkan pada
+komposisi formula dan tidak mencakup proses pembuatan atau klaim manfaat yang berdiri
+sendiri.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Amaq Fadholly, S.K.H., M.Si.</t>
   </si>
   <si>
     <t>Amalia Putri Firdausi, S.Pi., M.Si.</t>
   </si>
   <si>
-    <t>Invensi ini merupakan alat fotobioreaktor untuk induksi sporulasi makroalga Ulva sp. Sistem FOTOBIOREAKTOR ini terdiri dari rangkaian beberapa pipa spooler yang disatukan oleh pipa holder yang mudah dibongkar pasang. Pipa spooler dilengkapi dengan komponen rotator yang memungkinkannya untuk dirotasi secara manual atau digerakan dengan tambahan motor Listrik arus lemah. Selain komponen pipa spooler dan pipa holder, alat fotobioreaktor ini juga memiliki rangkaian lampu eksternal yang dipasang secara trilateral pada tiga sisi FOTOBIOREAKTOR. Dalam penggunaanya, alat fotobioreaktor ini dapat menghasilkan bibit Ulva sp yang tumbuh pada cakupan luas hampir 50% bidang penempelan di tali yang dipakai sebagai substrat, jauh lebih tinggi dari pada fotobioreaktor yang menggunakan desain pipa spooler statis yang hanya memiliki nilai cakupan 25%.</t>
-[...249 lines deleted...]
-  <si>
     <t>Ratih Damayanti, S.Hut., M.Si., Ph.D.</t>
   </si>
   <si>
-    <t>Bella Fatima Dora Zaelani, S.Si., M.Si.</t>
-[...328 lines deleted...]
-  <si>
     <t>SISTEM FERTIGASI BAWAH PERMUKAAN BERBASIS EMITTER CINCIN DENGAN WADAH RESERVOIR LOKAL</t>
   </si>
   <si>
     <t>S00202607557</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Chusnul Arif, S.T.P., M.Si.</t>
+    <t>Prof. Dr. Ir. Budi Indra Setiawan, M.Agr.</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Sipil dan Lingkungan</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berkaitan dengan teknologi irigasi presisi dan fertigasi, khususnya suatu
 sistem fertigasi bawah permukaan berbasis emitter cincin dengan wadah reservoir lokal.
 Sistem ini terdiri atas wadah reservoir lokal (1) sebagai wadah penyimpanan pupuk padat,
 filter atau saringan (2), sambungan pipa T (3) sebagai penghubung dengan emitter cincin
 (4) yang terbuat dari selang berlubang dan dipasang mengelilingi zona perakaran
 tanaman. Pada saat air dari jaringan irigasi, tangki penyimpanan air, reservoir, atau air
 hujan masuk ke dalam wadah reservoir lokal, pupuk padat yang tersimpan di dalam
 tersebut akan larut secara bertahap membentuk larutan nutrisi. Larutan nutrisi tersebut
 selanjutnya dialirkan melalui filter dan sambungan pipa T penghubung menuju emitter
 cincin untuk didistribusikan secara merata ke zona perakaran tanaman melalui lubang-
 lubang emitter. Diameter emitter cincin, jumlah lubang emitter, dan ukuran wadah dapat
 disesuaikan dengan jenis tanaman, umur tanaman, kebutuhan air, dan luas zona
 perakaran yang dilayani. Invensi ini mampu menyederhanakan sistem fertigasi karena
 tidak memerlukan tangki pencampur pupuk terpusat maupun perangkat injeksi pupuk
 tambahan. Selain itu, invensi ini meningkatkan efisiensi penggunaan air dan pupuk,
 mengurangi kehilangan unsur hara ke lingkungan, serta memungkinkan penerapan pada
 budidaya tanaman di greenhouse maupun lahan terbuka.</t>
   </si>
   <si>
+    <t xml:space="preserve">ALAT PENGOLAHAN PANGAN NON-TERMAL BERBASIS PULSED ELECTRIC FIELD (PEF) DENGAN FLYBACK TRANSFORMER DAN MOSFET UNTUK PRETREATMENT UMBI WALUR </t>
+  </si>
+  <si>
+    <t>06-Feb-2026</t>
+  </si>
+  <si>
+    <t>S00202601272</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Purwiyatno Hariyadi, M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan alat pengolahan pangan tanpa panas berbasis Pulsed electric Field (PEF) yang mengaplikasikan pulsa medan listrik tegangan tinggi kepada sampel sehingga menyebabkan terjadinya elektroporasi pada membran sel. Invensi ini digunakan untuk menurunkan kandungan oksalat pada umbi walur (Amorphophallus Paeoniifolius var. sylvestris). PEF ini terdiri dari flyback transformer sebagai sumber tegangan tinggi, Zero Voltage Switching (ZVS) driver, MOSFET berkecepatan tinggi yang berfungsi sebagai saklar tegangan tinggi sekaligus pembentuk pulsa berbentuk persegi (rectangular pulsed), bank kapasitor, sistem kendali berbasis mikrokontroler, dan ruang perlakuan tempat berlangsungnya proses PEF. Rangkaian ini mampu menghasilkan pulsa medan listrik tegangan tinggi dalam kondisi non thermal dengan suhu operasi yang dipertahankan agar tidak meningkat secara signifikan selama perlakuan. Invensi ini memungkinkan penerapan teknologi PEF pada bahan pangan lokal dengan rancangan yang kompak, efisien energi, dan mudah dioperasikan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr.  La Elson, S.Pi., M.Si</t>
+  </si>
+  <si>
+    <t>Badar Muhammad, S.I.Kom., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Tekad Urip Pambudi Sujarnoko, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Konsentrat Omega-3 Minyak Ikan Tuna (Thunnus Sp.) Menggunakan Kristalisasi Urea</t>
+  </si>
+  <si>
+    <t>S00202406218</t>
+  </si>
+  <si>
+    <t>Ida Ayu Iska Rakhmawati, S.Pi, M.Si</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan konsentrat omega-3 minyak ikan tuna(Thunnus sp.). Proses pembuatan konsetrat omega-3 sesuai invensi ini dilakukan dengan tahapan pemurnian minyak ikan dengan menggunakan bleaching Magnesol XL 5%, kemudian minyak murni trigliserida ditranseseterifikasi dengan katalis NaOH. Selanjutnya dilakukan proses kristalisasi minyak murni etil ester ke dalam larutan urea dengan metanol pada suhu 10&amp;deg;C selama 25 jam 18 menit, menyaring minyak hasil kristalisasi sehingga diperoleh fraksi padat dan cair. Fraksi cair kemudian direcovery dan dievaporasi menghasilkan konsentrat omega-3. Proses ini menghasilkan total omega-3 sebesar 91.97 %. Peningkatan total asam lemak omega-3 sebesar 316,34% atau setara dengan 4,16 kali lebih tinggi dari minyak kasar. Asam lemak omega-3 dominan yang diperoleh pada perlakuan terpilih yaitu DHA 88.76%, EPA 3.08%, ALA 0.12%, dan eikosentrienoat metil ester 0.01%.</t>
+  </si>
+  <si>
+    <t>Formula Kompos Blok Dari Limbah Baglog Jamur Dan Pupuk Kandang Kambing Untuk Remediasi Air Asam Tambang</t>
+  </si>
+  <si>
+    <t>30-Sep-2025</t>
+  </si>
+  <si>
+    <t>S00202509680</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Elis Nina Herliyana, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Air asam tambang merupakan salah satu dampak dari adanya industri pertambangan yang dapat mencemari lingkungan sehingga perlu adanya remediasi. Remediasi air asam tambang  yang  ramah  lingkungan  dilakukan  dengan  metode  lahan  basah  buatan menggunakan  kompos  blok. Invensi  ini menghasilkan  formula pembuatan  kompos blok dengan memanfaatkan limbah organik yang dapat diaplikasikan di lahan basah buatan untuk  remediasi  air  asam  tambang.  Kompos  dirancang  dalam  bentuk  padat  dengan penambahan bahan perekat sehingga memiliki kekuatan fisik yang stabil dan daya tahan yang tinggi di lingkungan yang basah. Formula sesuai invensi ini terdiri atas kombinasi limbah baglog jamur, pupuk kandang kambing, dan semen. Limbah baglog jamur kaya akan  karbon  organik,  berpori,  dan  mudah  terdegradasi,  sementara  pupuk  kandang kambing  mengandung  unsur  hara  makro  dan  mikro  yang  mendukung  pertumbuhan mikroorganisme pereduksi sulfat. Nilai pH air asam tambang meningkat, sedangkan kadar logam menurun setelah diberikan perlakuan kompos blok.</t>
+  </si>
+  <si>
+    <t>Formulasi Ekstrudat Purple Crunch Tinggi Serat dan Rendah Indeks Glikemik Berbasis Ubi Jalar Ungu (Ipomoea batatas L.) dan Kacang Merah (Phaseolus vulgaris) Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>18-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202312448</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi ekstrudat purple crunch ubi jalar ungu dengan kacang merah sebagai sumber pangan tinggi serat dan rendah indeks glikemik yang terdiri dari ubi jalar ungu 60-100%, kacang merah 0-40%, tepung beras 13,5%, air 5%, susu bubuk dan minyak masing-masing 2,0%, tepung maizena 1,4%, serta garam dan emulsifier masing-masing 0,7%. Proses pembuatan ekstrudat purple crunch ubi jalar ungu dengan kacang merah sebagai sumber pangan tinggi serat dan rendah indeks glikemik terdiri dari 4 tahapan yakni mencampurkan bahan kering, menambahkan adonan basah dengan menggunakan mixer untuk membentuk adonan, dan melakukan proses ekstruksi dengan alat ekstruder double-screw untuk menghasilkan ekstrudat purple crunch. Ekstrudat purple crunch berbasis ubi jalar ungu dengan kacang merah diketahui mengandung mengandung energi, protein, lemak, karbohidrat, dan total serat pangan berturut-turut sebesar 111 kkal, 3,5 g, 0,2 g, 23,8 g, dan 5,11 g. Ekstrudat purple crunch memenuhi 5,2% kebutuhan energi serta 17,0% kebutuhan serat orang dewasa. Nilai indeks glikemik pada ekstrudat purple crunch termasuk kategori rendah yakni sebesar (53,11&amp;plusmn;4,0). Invensi fomulasi ekstrudat purple crunch sumber pangan tinggi serat dan rendah indeks glikemik berbahan ubi jalar ungu (Ipomoea batatas L.) dan kacang merah (Phaseolus vulgaris) dapat diaplikasikan ke industri makanan.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Wahono Esthi Prasetyaningtyas, M.Si.</t>
+  </si>
+  <si>
+    <t>Boks Penyimpanan Anti Jamur Berbahan Dasar Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>S00202510284</t>
+  </si>
+  <si>
+    <t>Dr. Tetty Kemala, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indonesia  merupakan produsen  kelapa  sawit  terbesar  di dunia  dengan  total produksi sekitar 46 juta metrik ton pada tahun 2024/2025, atau lebih dari 58% pasokan minyak sawit global. Tingginya produksi tersebut menimbulkan limbah dalam jumlah besar, salah satunya tandan kosong kelapa sawit (TKKS) yang hingga kini belum dimanfaatkan secara optimal. Selama ini, boks penyimpanan yang digunakan masyarakat umumnya berbahan karton  atau  plastik  yang  relatif  kurang  ramah  lingkungan  serta  mudah  terpengaruh kelembapan,  sehingga  berpotensi  memicu  pertumbuhan  jamur,  terutama  pada  wilayah beriklim  tropis.  Invensi  ini  menghadirkan  Palmify,  yaitu  boks  penyimpanan  yang memanfaatkan TKKS sebagai bahan utama. Komposisi material terdiri atas serat TKKS, lateks,  kompon,  dan  propan.  Boks  ini  berbentuk  balok  dengan  ukuran  40&amp;times;30&amp;times;30  cm dengan ketebalan lembaran 1 mm dan dirancang untuk menyimpan berbagai jenis barang. Palmify  memiliki  sifat  tahan  jamur,  ramah  lingkungan,  serta  mampu  mengurangi penumpukan  limbah  TKKS  yang  berpotensi  mencemari  lingkungan.  Dengan  demikian, invensi ini tidak hanya memberikan fungsi praktis sebagai wadah penyimpanan,  tetapi juga menawarkan solusi berkelanjutan dalam pengembangan produk rumah tangga ramah lingkungan.</t>
+  </si>
+  <si>
+    <t>Ahmad Aulia Arsyad, S.K.Pm., M.Si.</t>
+  </si>
+  <si>
+    <t>FORMULA PAKAN KONSENTRAT SAPI PERAH DENGAN SUPLEMENTASI MINYAK LARVA LALAT TENTARA HITAM</t>
+  </si>
+  <si>
+    <t>S00202608071</t>
+  </si>
+  <si>
+    <t>Fikri Wibiksana, A.Md</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berupa formula pakan konsentrat sapi perah dengan suplementasi minyak
+larva Lalat Tentara Hitam. Formula pakan konsentrat memiliki komposisi gaplek, dedak,
+bungkil kedelai, bungkil sawit, bungkil kelapa, urea, molasses, garam, mineral premix dan
+minyak larva Lalat Tentara Hitam. Formula ransum memiliki kriteria yang baik sebagai
+pakan konsentrat sapi perah, ditunjukkan oleh kandungan lemak dan protein yang tinggi,
+serta serat kasar yang dapat memberikan nilai kecernaan yang lebih optimal. Penambahan
+minyak Larva Lalat Tentara Hitam memberikan profil asam lemak fungsional dan mineral
+yang lebih baik. Minyak larva Lalat Tentara Hitam kaya akan kandungan asam laurat, yang
+memiliki sifat antimikroba sehingga dapat menekan bakteri patogen di rumen. Kondisi ini
+berpotensi meningkatkan produksi susu dan memperbaiki kualitas lemak susu sapi perah
+dengan komposisi nutrisi yang lebih seimbang serta efisiensi metabolisme. Pakan
+konsentrat dengan suplementasi minyak Larva Lalat Tentara Hitam dalam bentuk pelet
+dapat direkomendasikan kepada peternak untuk digunakan karena memberikan hasil uji
+fisik yang baik. Hasil pengamatan preferensi dan palatabilitas pada sapi dengan kondisi
+fisiologis dara, induk laktasi, dan induk kering kandang menunjukkan minyak larva Lalat
+Tentara Hitam dapat digunakan sebagai sumber lemak alternatif dalam ransum hingga
+level 2% BK, dengan respons konsumsi dan preferensi yang optimal.</t>
+  </si>
+  <si>
+    <t>Bella Fatima Dora Zaelani, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Ichsan Hardyanto, M.Si</t>
+  </si>
+  <si>
+    <t>Taopik Ridwan, SP., M.Si</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Suwardi, M.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Rita Kartika Sari, M.Si.</t>
+  </si>
+  <si>
+    <t>Sesar Husen Santosa, S.T.P., M.M.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Agustin Indrawati, M.Biomed.</t>
+  </si>
+  <si>
+    <t>Dr. Suyatno, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Soni Trison, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Susi Indariani, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Dwiyoga Nugroho, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Dr. Karlisa Priandana, S.T., M.Eng.</t>
+  </si>
+  <si>
+    <t>Rianti Dyah Hapsari, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Ekowati Handharyani, M.Si.</t>
+  </si>
+  <si>
+    <t>M. Agung Zaim Adzkiya, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Irma Herawati Suparto, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Sony Hartono Wijaya, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Peralatan dan Metode Transportasi-Karantina Benih Bening Lobster Jenis Lobster Pasir (Panulirus homarus)</t>
+  </si>
+  <si>
+    <t>20-May-2024</t>
+  </si>
+  <si>
+    <t>P00202404486</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irzal Effendi, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan peralatan serta metode transportasi-karantina benih bening lobster (BBL) jenis lobster pasir (Panulirus homarus). Lebih khusus lagi, bahwa metode transportasi-karantina benih bening lobster jenis lobster pasir (Panulirus homarus) terdiri dari : transportasi tahap 1, karantina tahap 1, transportasi tahap 2 dan karantina tahap 2. Adapun peralatan karantina benih bening lobster jenis lobster pasir (Panulirus homarus) terdiri dari bak fiber (1), aerator (2), mesin pendingin (3), pompa celup (4), selang air (5), selang aerasi (6), batu aerasi (7), saringan air (8) dan toples (9). Dari peralatan karantina yang digunakan menghasilkan nilai rujukan untuk parameter kualitas air laut yang digunakan, antara lain suhu 18OC &amp;ndash; 24OC; pH 8,00 &amp;ndash; 8,25; salinitas 30 &amp;ndash; 33 ppt dan DO &amp;gt; 5. Peralatan dan metode transportasi-karantina benih bening lobster telah diujikan pada skala lapang, dimana menghasilakn tingkat kelangsungan hidup benih bening lobster jenis lobster pasir (Panulirus homarus) sebesar 98,33%.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dodik Briawan, M.C.N.</t>
+  </si>
+  <si>
+    <t>Dr. Prayoga Suryadarma, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SENYAWA DIFENIL ETER TERPOLIBROMINASI SEBAGAI ANTI-BIOKOROSI PADA SEKTOR  MARITIM DARI SPONS Lamellodysidea herbacea</t>
+  </si>
+  <si>
+    <t>07-Apr-2026</t>
+  </si>
+  <si>
+    <t>S00202603310</t>
+  </si>
+  <si>
+    <t>Dr. Dra. Sri Mulijani, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi berkaitan dengan senyawa difenil eter terpolibrominasi (Polybrominated DiphenylEthers, PBDE) alami yang teridentifikasi sebagai 2,3,4,5-tetrabromo-6-(3&amp;prime;,5&amp;prime;-dibromo-2&amp;prime;-hidroksifenoksi)fenol yang berasal dari ekstrak etil asetat spons L. herbacea sebagaisenyawa aktif anti-biokorosi. Senyawa ini bersifat relatif non toksik, memiliki aktivitasantibakteri, aktivitas penghambatan QS 45%, aktivitas penghambatan biofilm 52,73%, dannilai laju korosi 6,81&amp;plusmn;1,93 mpy pada konsentrasi 35 &amp;mu;g/mL sedangkan kontrol positifproduk biosida komersial TETRACORR CI-2915 memiliki nilai mpy 13,60 &amp;plusmn; 1,70 (35 &amp;mu;g/mL)dan mpy 12,00&amp;plusmn;1,70 (70 &amp;mu;g/mL) dan kontrol negatif air laut menunjukkan nilai mpy 15,60&amp;plusmn; 2,12. Hasil ini mendukung sifat yang menjadi syarat produk anti-biokorosi yang ramahlingkungan, yaitu tidak bersifat toksik, mengandung biosurfaktan untuk mencegah adhesimikroba dan bersifat sebagai anti-quorum sensing (QS) sehinggadapatmenghambatpembentukan biofilm namun tidak menimbulkanresistensi bakteri dan juga sebagai anti-biofouling. Invensi ini selanjutnya akan dikembangakan sebagai produk anti-biokorosi baru yang ampuh dan ramah lingkungan.</t>
+  </si>
+  <si>
+    <t>Dr. Undang, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Fitrianingrum Kurniawati, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Anto Tri Sugiarto, M.Eng.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Anisa Rahma, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Dan Proses Pembuatan Suplemen Pakan Domba Dengan Amoniasi Kulit Kacang Bogor (Vigna Subterranea)</t>
+  </si>
+  <si>
+    <t>11-Jul-2024</t>
+  </si>
+  <si>
+    <t>P00202406420</t>
+  </si>
+  <si>
+    <t>Fariz Am Kurniawan, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
+  </si>
+  <si>
+    <t>Invensi berupa komposisi dan proses pembuatan suplemen pakan domba dengan memanfaatkan kulit kacang bogor sebagai salah satu bahan pakan sumber serat telah ditemukan. Suplemen pakan yang dibuat terdiri atas bahan-bahan dan komposisi antara lain: Kulit kacang bogor dan urea 5%. Kulit kacang bogor yang telah dikeringkan dicampurkan dengan larutan urea 5% lalu disimpan selama 14 hari, setelah itu diberikan pada domba sebagai suplementasi pakan hijauan. Hasil performa domba menunjukkan bahwa bobot badan akhir dan respon fisiologis berada ada nilai normal sehingga suplemen pakan berbasis kulit kacang bogor tidak menyebabkan domba mengalami stress. Pemanfaatan kulit kacang bogor sebagai salah satu sumber serat untuk suplemen pakan domba sangat berpotensi dan menjanjikan untuk dikembangkan.</t>
+  </si>
+  <si>
+    <t>Yusup Amin, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Dyah Iswantini, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Feri Kusnandar, M.Sc.</t>
+  </si>
+  <si>
+    <t>Andi Muhammad Agriawan Suryaalim, M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Ahmad Yani, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Endang Prangdimurti, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ika Amalia Kartika, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>METODE PEMBUATAN GARAM RUMPUT LAUT HIJAU Chaetomorpha vieillardii</t>
+  </si>
+  <si>
+    <t>S00202607785</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengenai metode pembuatan garam rumput laut hijau C. vieillardii. Metode
+pembuatan garam rumput laut yang dilakukan meliputi pengambilan bahan baku rumput
+laut hijau C. vieillardi, pencucian menggunakan air laut, pengeringan menggunakan angin-
+angin, penghalusan, perendaman dengan air distilasi, penyaringan, penguapan filtrat,
+pengemasan dan pelabelan. Garam rumput laut hijau C. vieillardii memiliki kandungan
+mineral yang tinggi, kadar NaCl jauh lebih rendah dibanding garam konsumsi beryodium
+SNI 3556:2024, rasio mineral Na/K mendekati 1 sesuai yang dianjurkan WHO (2012), aman
+dari cemaran logam berat (timbal, raksa, arsen, dan kadmium) sesuai yang dipersyaratkan
+oleh SNI 8208:2018 tentang garam diet dan garam konsumsi beryodium SNI 3556:2024,
+serta memiliki kandungan aktivitas antioksidan yang tergolong sedang. Garam rumput laut
+hijau C. Vieillardii yang dihasilkan dapat menjadi alternatif garam rendah natrium yang
+bermanfaat untuk kesehatan.</t>
+  </si>
+  <si>
+    <t>Dr. Laily Dwi Arsyianti, S.E., M.Sc.</t>
+  </si>
+  <si>
+    <t>Formula Dan Metode Pembuatan Sup Krim Nabati Instan Berbasis Jamur dan Tempe</t>
+  </si>
+  <si>
+    <t>P00202406026</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan pemanfaatan jamur dan tempe sebagai bahan baku pembuatan sup krim nabati instan. Invensi ini bertujuan untuk menyediakan formula dan metode pembuatan sup krim nabati instan menggunakan jamur kancing, tempe segar, dan tempe semangit sebagai bahan baku utama dan santan kelapa sebagai bahan pengental. Formulasi sup krim ini sama sekali tidak menggunakan unsur hewani, sehingga produk ini dapat menjadi alternatif bagi konsumen pelaku vegetarian/vegan. Pembuatan sup krim nabati instan berbasis jamur dan tempe terdiri dari tiga tahapan utama, yaitu: 1) pemasakan sup krim, 2) pengeringan puree sup krim, dan 3) pembuatan sup krim nabati instan berbasis jamur dan tempe. Formula sup krim nabati instan berbasis jamur dan tempe mengandung jamur kancing, tempe segar, tempe semangit, bawang bombay, minyak kelapa sawit, tepung terigu, maizena, santan kelapa, garam, gula, kaldu jamur bubuk, lada putih bubuk, bawang putih bubuk, ketumbar bubuk, kunyit bubuk, dan air masak yang digunakan sebagai pelarut tepung terigu, maizena, dan santan. Sup krim instan ini memiliki skor penerimaan keseluruhan atribut sebesar 5,09 yang berarti produk agak disukai oleh konsumen, serta berkontribusi pada kebutuhan lemak total, protein, dan karbohidrat harian masing-masing sebesar 2, 4, dan 3% per satu takaran saji.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Wini Trilaksani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Asep Sudarman, M.Rur.Sc.</t>
+  </si>
+  <si>
+    <t>Siti Mawaddah, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>dr. Riati Sri Hartini, M.Sc., Sp.KJ</t>
+  </si>
+  <si>
+    <t>Aulia Syfa Unnisa, A.Md</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Martini Hudayanti, S.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Nia Rosiana, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Ai Imas Faidoh Fatimah, S.T.P., M.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Ukhradiya Magharaniq Safira Purwanto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Wahyu Ramadhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Sari Putri Dewi, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Trivadila, S.Si., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Rina Trisminingsih, S.Kom., M.T., Ph.D.</t>
+  </si>
+  <si>
+    <t>Ir. Endang Sunarwati Srimariana, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Harton Arfah, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irfan Syauqi Beik, S.P., M.Sc.Ec.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Odang Carman, M.Sc.</t>
+  </si>
+  <si>
+    <t>drh. Surya Kusuma Wijaya, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sukenda, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Kasita Listyarini, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Toto Haryanto, S.Kom., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Akhiruddin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Yaya Suryana, M.Sc., IPU.</t>
+  </si>
+  <si>
+    <t>Zessy Ardinal Barlan, S.K.Pm., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ismail Budiman, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Imam Busyra Abdillah, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>ALAT UKUR UNTUK PEMANTAUAN LINGKUNGAN PERTANIAN TERKENDALI DAN KINERJA ENERGI</t>
+  </si>
+  <si>
+    <t>S00202607784</t>
+  </si>
+  <si>
+    <t>Lilis Sucahyo, S.TP., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Teknik dan Teknologi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Budidaya pertanian di lingkungan terkendali memerlukan pemantauan parameter
+lingkungan mikro dan konsumsi energi secara terpadu. Alat/instrumen pemantauan yang
+tersedia saat ini terbagi menjadi dua kategori yang berdiri sendiri: pemantauan lingkungan
+tumbuh (suhu, kelembapan, CO2, pH) tanpa pengukuran energi listrik aktual, atau
+pengukuran energi (smart meter) untuk gedung/rumah/bangunan non pertanian yang
+relevan. Keterbatasan ini menyebabkan hubungan antara kondisi lingkungan tumbuh dan
+konsumsi energi peralatan budidaya sulit dianalisis secara komprehensif. Invensi ini
+bertujuan mengatasi kesenjangan tersebut dengan menyediakan suatu alat ukur untuk
+pemantauan lingkungan pertanian terkendali dan kinerja energi. Invensi terdiri atas: unit
+pemroses berbasis mikrokontroler, sensor suhu multikanal termokopel pada udara
+lingkungan, media tanam, dan larutan nutrisi, sensor kelembapan udara DHT21, modul
+pengukuran energi listrik PZEM-004T, modul penyimpanan data micro-SD, modul
+komunikasi nirkabel IoT ESP8266, serta layar LCD. Sistem dikonfigurasi untuk mencatat
+data secara periodik, menyimpan dalam format CSV, dan mengirimkan data ke platform
+pemantauan berbasis web. Data yang dihasilkan digunakan untuk menganalisis
+keterkaitan antara kondisi lingkungan tumbuh dan konsumsi energi peralatan guna
+mendukung pengelolaan operasional, peningkatan efisiensi energi, dan optimasi budidaya
+pertanian di lingkungan terkendali.</t>
+  </si>
+  <si>
+    <t>PERALATAN ANALISIS KUALITAS SEMEN SAPI SECARA MAKROSKOPIS MENGGUNAKAN ARDUINO MEGA 2560</t>
+  </si>
+  <si>
+    <t>P00202308620</t>
+  </si>
+  <si>
+    <t>drh. Mokhamad Fakhrul Ulum, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Analisis kualitas semen sapi sangat penting dilakukan sebelum diolah menjadi semen beku untuk keperluan inseminasi buatan. Namun, risiko transportasi dari lokasi penampungan menuju laboratorium pengujian dapat menurunkan kualitas semen bahkan menyebabkan kematian spermatozoa. Invensi ini berupa peralatan yang dapat menganalisis kualitas semen sapi menggunakan sensor-sensor digital berbasis Arduino Mega 2650 yang dibandingkan dengan pengukuran standar laboratorium. Invensi ini mempunyai kelebihan dibandingkan dengan prior art sebelumnya di mana dapat melakukan analisis kualitas semen sapi dari beberapa parameter dalam sekali proses (one stop analysis). Parameter yang dapat dianalisis antara lain volume, pH, tingkat kekentalan, dan warna. Semen sapi yang telah dikoleksi di lokasi penampungan dapat segera dianalisis kualitasnya pada semua peralatan analisis kualitas semen sapi secara digital dalam waktu 5 detik, sehingga menurunkan risiko penurunan kualitas dan kematian sel spermatozoa pada semen sapi pejantan serta mengurangi risiko human error akibat penilaian subjektif petugas laboratorium.</t>
+  </si>
+  <si>
+    <t>Ian Subastiar, S.T.P.</t>
+  </si>
+  <si>
+    <t>Agung Prayudha Hidayat, S.Tr.Log., M.T.</t>
+  </si>
+  <si>
+    <t>FORMULA PUPUK TERGRANULASI BERBASIS CAMPURAN NPK DAN ABU TERBANG (FLY ASH)</t>
+  </si>
+  <si>
+    <t>S00202608055</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan formula pembuatan pupuk tergranulasi berbasis
+campuran pupuk NPK dan abu terbang (fly ash). Pupuk tergranulasi terdiri dari pupuk NPK,
+abu terbang (fly ash), agen granulasi berbasis bahan alami, dan air sebagai pelarut.
+Komposisi pupuk NPK, abu terbang, khususnya pada komposisi pupuk NPK dan abu
+terbang. Tidak usah dimunculkan. Produk yang dihasilkan memiliki bentuk granul yang
+seragam, distribusi unsur hara yang lebih merata, serta mampu meningkatkan efisiensi
+pemupukan dan pertumbuhan tanaman. Invensi ini juga memungkinkan pemanfaatan
+limbah abu terbang sebagai bahan pembenah tanah dan sumber unsur hara mikro dalam
+bidang pertanian.</t>
+  </si>
+  <si>
+    <t>Dr. Iyep Komala, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Sayyid Al Bahr Maulana, S.Si., M.T.</t>
+  </si>
+  <si>
+    <t>Auriza Rahmad Akbar, S.Komp., M.Kom.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Tatag Budiardi, M.Si.</t>
+  </si>
+  <si>
+    <t>Ekstrak Bawang Dayak Sebagai Pewarna Alami Sosis Daging Sapi</t>
+  </si>
+  <si>
+    <t>29-Nov-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202414014 </t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan produk sosis daging sapi menggunakan pewarna alami ekstrak umbi bawang dayak (Eleutherine bulbosa). Lebih khusus lagi invensi ini berhubungan dengan metode ekstraksi umbi bawang dayak dan metode proses pengolahan sosis menggunakan pewarna alami ekstrak bawang dayak. Metode ekstraksi untuk mendapatkan ekstrak air dan ekstrak etanol menggunakan teknik maserasi yang dikombinasikan dengan sonikasi. Ekstrak cair yang didapatkan kemudian dipekatkan menggunakan alat rotary evaporator. Metode proses pengolahan sosis daging sapi meliputi penggunaan ekstrak air 3000 ppm dan ekstrak etanol 1000 ppm yang ditambahkan ke dalam bahan adonan sosis yang terdiri dari daging sapi, es batu, minyak goreng, tepung tapioka, bawang putih, garam, lada bubuk, bumbu bratwurst, gula pasir, dan STPP. Karakteristik sosis daging sapi dengan pewarna alami ekstrak air umbi bawang dayak dan ekstrak etanol umbi bawang dayak telah memenuhi persyaratan SNI 3280- 2024. Setiap 100 g sosis sapi menghasilkan energi dari lemak 87,39 dan 95,49 kkal, serta energi total masing-masing 177,79 dan 173,49 kkal.</t>
+  </si>
+  <si>
+    <t>Afan Ray Mahardika, S.T, M.Si</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sri Purwaningsih, M.Si.</t>
+  </si>
+  <si>
+    <t>Rohmat Ismail, S.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Imam Wahyudi, M.S.</t>
+  </si>
+  <si>
+    <t>Teknologi Reaktor Air Mancur Untuk Pengelolaan Sungai Tercemar Akibat Limbah Domestik</t>
+  </si>
+  <si>
+    <t>02-Sep-2024</t>
+  </si>
+  <si>
+    <t>P00202408793</t>
+  </si>
+  <si>
+    <t>Dr. Eng. Ir. Allen Kurniawan, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan teknologi modifikasi reaktor air mancur untuk memperbaiki masalah pencemaran air sungai akibat limbah domestik. Lebih khusus invensi ini mengintegrasikan empat tahap pengolahan yang terdiri atas flotasi udara terlarut, filtrasi, aerasi, dan media pertumbuhan melekat. Tujuan utama dari invensi yaitu untuk mengatasi permasalahan turbiditas, kontaminan organik (BOD dan COD), total koliform, dan nilai oksigen terlarut dalam air sungai. Tujuan lain invensi ini adalah mengintegrasikan sistem sensor dan kendali otomatis pada unit pengolahan yang terdiri atas sensor turbiditas, ketinggian muka air, dan debit agar unit pengolahan dapat berjalan secara efisien sesuai dengan kandungan air. Proses pengolahan dari invensi ini didukung dengan tiga bagian utama yaitu air mancur, reaktor, dan filtrasi multimedia di dalam satu unit kompak yang memanfaatkan prinsip filtrasi dan aerasi dalam proses pengolahannya.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Agus Kartono, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Lilis Khotijah, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Mohamad Solahudin, M.Si.</t>
+  </si>
+  <si>
+    <t>Nurafi Razna Suhaima, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Tuti Suryati, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Tetty Barunawati Siagian, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Amrozi</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Dewi Sarastani, M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Sintesis Katalis Sulfonik Magnetik Karbon Dari Ulva Lactuca Dan Karakteristik Produk Yang Dihasilkannya</t>
+  </si>
+  <si>
+    <t>P00202407854</t>
+  </si>
+  <si>
+    <t>Invensi ini mengungkapkan suatu metode sintesis katalis sulfonik magnetik karbon dari Ulva lactuca dengan tahapan menyiapkan serbuk Ulva lactuca yang sudah bersih dan kering, menambahkan larutan FeCl3 0,01 M b/v dan menghomogenkannya; mengeringkan dan mengkarbonisasi pada suhu suhu 400&amp;deg;C selama 1 jam; mencampurkan dengan asam sulfat pekat diikuti dengan pemanasan; mendinginkan serta mengencerkan dengan akuades, penyaringan dan pencucian sehingga pH netral, dan pengeringan sehingga diperoleh katalis padat. Produk katalis sulfonik magnetik karbon hasil sintesis dari Ulva lactuca memiliki karakter, yaitu munculnya gugus -SO3 sebagai hasil pengabungan sulfonat dalam matrik karbon tersulfonasi, memiliki struktur amorf aromatik dengan intensitas tinggi pada 2 theta 27,91&amp;ordm; dan termasuk dalam tipe mesopori berasarkan ukuran porinya.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ronny Irawan Wahju, M.Phil.</t>
+  </si>
+  <si>
+    <t>Ir. Sutrisno Koswara, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KOMPOSISI SELAI BERBASIS KACANG TANAH (Arachis hypogaea L.) DAN MINYAK SAWIT  MERAH</t>
+  </si>
+  <si>
+    <t>17-Apr-2026</t>
+  </si>
+  <si>
+    <t>S00202603670</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Muhammad Rizal Martua Damanik, M.Rep.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Selai yang terbuat dari kacang tanah dan minyak sawit merah dibuat untuk membantu
+mengatasi masalah kekurangan vitamin A pada ibu hamil dapat mengakibatkan masalah
+pada perkembangan janin. Minyak sawit merahPemanfaatan minyak sawit merah yang
+tinggi akan beta karoten dapat menjadi salah satu cara mengatasi defisiensi vitamin A.
+Produk berbentuk selai kacang dipilih karena merupakan produk yang populer,
+mengandung zat gizi yang tinggi, dan tidak diolah menggunakan suhu tinggi. Pengolahan
+tanpa suhu tinggi mengurangi risiko terjadinya degradasi kandungan beta karoten pada
+minyak sawit merah. Komposisi selai sesuai invensi ini menggunakan bahan kacang tanah,
+minyak kelapa sawit, minyak kelapa sawit merah, madu, dan garam.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kokom Komalasari,  S. Pt. M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Chusnul Arif, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Irsan Alipraja, S.Hut., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mega Safithri, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Majariana Krisanti, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Novriyandi Hanif, S.Si., M.Sc., D.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dodi Nandika, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Agus Sutejo, M.Si.</t>
+  </si>
+  <si>
+    <t>Sampean, S.Sos., M.Si.</t>
+  </si>
+  <si>
+    <t>Eddy Sukmawinata, D.V.M, M.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iis Diatin, M.M.</t>
+  </si>
+  <si>
+    <t>Neny Mariyani, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Produksi Steviosida Dengan Ekstraksi Menggunakan Kavitasi Microbubble</t>
+  </si>
+  <si>
+    <t>26-Aug-2024</t>
+  </si>
+  <si>
+    <t>P00202408432</t>
+  </si>
+  <si>
+    <t>Salah satu tanaman yang berpotensi untuk digunakan sebagai pemanis alami adalah Stevia (Stevia rebaudiana Bertoni). Senyawa glukosida yang terdapat pada tanaman Stevia sudah dikenal sejak lama sebagai senyawa pemanis dan telah digunakan sebagai pengganti sukrosa yang lebih aman. Dengan tingkat kemanisan 300 kali dari gula sukrosa maka penggunaan gula stevia lebih sedikit dibanding gula sukrosa. Berbagai teknik ekstraksi selain diinginkan untuk menaikkan rendemen steviosida juga perlu mempertimbangkan waktu, kebutuhan energi dan biaya proses. Pada invensi ini proses ekstraksi dilakukan dengan teknik kavitasi microbubble menggunakan oksigen, pelarut air pada temperatur ruang (ambien). Ekstraksi menggunakan rasio bahan dan air (1:50 - 1: 100 %), waktu ekstraksi (10 - 20 menit), laju alir oksigen (0,5 &amp;ndash; 1,5 lpm) dan laju alir fluida tetap 10 lpm. Produk yang dihasilkan dari proses kavitasi microbubble adalah larutan ekstrak stevia yang memiliki kadar steviosida, kadar tanin dan rendemen sebesar 1,06 2,06 %(b/v), 0,021 - 0,050 % (b/v) dan 31,36- 43,49% (b/b. Kandungan steviosida dan rendemen yang tinggi, serta tanin yang rendah menjadikan produk invensi ini memiliki kualitas yang baik. Teknik kavitasi microbubble menggunakan pelarut air sehingga produk aman bagi kesehatan.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Effendi Tri Bahtiar, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sumiati, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Pria Sembada, S.Pt., M.S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>Aulia Irhamni Fajri, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Eko Hari Purnomo, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Tera Fit Rayani, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Slamet Widodo, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Muhammad Ridla, M.Agr.</t>
+  </si>
+  <si>
+    <t>Formulasi dan Metode Pembuatan Minuman Serbuk Kolagen Berbahan Dasar Kulit Ikan Patin</t>
+  </si>
+  <si>
+    <t>18-Dec-2023</t>
+  </si>
+  <si>
+    <t>P00202314217</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mala Nurilmala, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa minuman serbuk kolagen kulit ikan patin dengan formulasi terdiri dari hidrolisat kolagen 60%, gula rendah kalori 28%, dan perisa 12%. Metode pembuatan invensi terdiri dari 4 tahapan utama, yakni preparasi, pre-treatment, ekstraksi, dan hidrolisis. Minuman serbuk kolagen kulit ikan patin bermanfaat untuk pencegah penuaan kulit (antiaging) dan merawat kesehatan kulit karena memiliki kolagen aktif dengan berat molekul rendah sehingga mudah diserap oleh tubuh (&amp;lt;1000 kDa). Minuman serbuk kolagen dikemas dengan berat 10 gram/pcs dengan saran penyajian satu kali minum dalam satu hari. Minuman serbuk kolagen kulit ikan patin mudah dibawa dan praktis penyajiannya. Hasil uji organoleptik menunjukkan 8 dari 10 panelis memiliki tingkat kesukaan yang tinggi terhadap varian rasa minuman yang ditawarkan. Minuman serbuk kolagen ini ditawarkan dengan harga terjangkau dan diminati banyak konsumen yang ingin merawat kesehatan kulit dengan mudah.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ali Khomsan, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Jajang Sutiawan, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iman Rusmana, M.Si.</t>
+  </si>
+  <si>
+    <t>Muhammad Dahrul, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Concrete Canvas Dengan Subtitusi Serat Wol Domba Lokal (Ovies Aries) Dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>24-Oct-2023</t>
+  </si>
+  <si>
+    <t>P00202310926</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Ir. Heriansyah Putra, S.Pd., M.Eng.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan produk concrete canvas dengan subtitusi serat wol domba lokal (Ovis aries) dan metode pembuatannya. Substitusi serat wol domba lokal ini mengemukakan metode riset sebagai terobosan inovasi penguatan lentur pada concrete canvas. Komposisi pada Concrete Canvas dengan subtitusi serat wol domba lokal (Ovis aries) yaitu sebagai berikut; Portland composite cement, geotextile woven DJ 15, mesh, HDPE membrane, geotextile woven DJ 10, air. Subtitusi serat wol domba lokal (ovis aries) menggantikan posisi serat plastik yang mengalami transisi gelas sehingga menyebabkan keretakan pada Concrete Canvas. Metode pembuatan Concrete Canvas dengan subtitusi wol domba lokal (Ovis Aries) dengan mempersiapkan alat dan bahan, kemudian melakukan pemintalan benang wol sebagai bahan utama. Bahan lapisan yang sudah terkumpul selanjutnya dilakukan pemotongan dengan ukuran 60x60 cm lalu lapisan HDPE diberi lubang dengan jarak antar lubang sebesar 0,5 cm. Benang wol dijahit kedalam lubang lapisan HDPE hingga menembus lapisan geotextile. Setelah semua lubang terjahit, maka semua lapisan disatukan dan dikontrol ulang agar tebalnya tepat 1 cm. Semen ditambahkan kedalam rongga concrete canvas sampai padat, lalu dilakukan proses hidrasi dengan air. Setelah hidrasi dilakukan maka beton dibiarkan mengeras selama 24 jam dan kemudian dilakukan proses curing setiap harinya, selama tujuh hari.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FORMULA OBAT CACING BERBASIS NANO HERBAL DARI DAUN KEMANGI DAN DAUN  PEPAYA</t>
+  </si>
+  <si>
+    <t>S00202605878</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Infeksi cacing nematoda parasit Haemonchus contortus merupakan penyebab penyakithaemonchosis pada hewan ternak. Infeksi cacing ini menimbulkan gejala anemia karenasifatnya yang menghisap darah. Kejadian haemonchosis yang sering menyerang hewanternak merupakan salah satu punca kerugian bagi peternak. Minimnya pengetahuanmengenai penyakit ini serta pengulangan penggunaan antibiotik yang tidak memilikibanyak variasi menyebabkan kerugian ekonomi yang disertai dengan kejadian resistensiantelmintik. Tujuanpenggabungan pembuatan herbal dengan teknologi nano diharapkan
+mampu meningkatkan efikasi kedua herbal tersebut sebagai antelmintik. Pembuatan nanoherbal dilakukan dengan membuat ekstrak daun pepaya dan daun kemangi, dilanjutkandengan proses homogenisasi emulsi lalu diultrasonik menggunakan ultrasonikasi. Hasilkemudian dilakukan pengujian Particle Size Analyzer (PSA) untuk mengetahui distribusiukuran partikel.</t>
+  </si>
+  <si>
     <t>Dr. Rudi Heryanto, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Dr. dr. Mira Dewi, M.Si.</t>
-[...131 lines deleted...]
-    <t>Invensi ini berhubungan dengan proses pembuatan dan komposisi pasta injeksi substitusi tulang serta fungsinya sebagai pengisi celah-celah tulang yang terjadi pada kasus fraktur halus dan defek area yang sulit dijangkau (deep area defect). Komposisi invensi terdiri dari kalsium fosfat dalam fasa hidroksiapatit dan fasa trikalsium fosfat(komponen anorganik) sebagai semen pengisi tulang yang memiliki struktur kimia yang mirip dengan tulang alami dan polimer kompleks kitosan-alginat (komponen organik) yang berfungsi sebagai matriks gel yang mengikat partikel-partikel kalsium fosfat yang dapat meningkatkan sifat mekanik material dan interaksi sel pada permukaan biomaterial.</t>
+    <t>Metode Pembuatan Ekstrak Gambir (Uncaria Gambir) Terpurifikasi Untuk Fibrosis Paru</t>
+  </si>
+  <si>
+    <t>16-Dec-2025</t>
+  </si>
+  <si>
+    <t>S00202514648</t>
+  </si>
+  <si>
+    <t>Dr. dr. Desdiani, Sp.P., M.K.K., M.Sc.(M.Bio.Et.)</t>
+  </si>
+  <si>
+    <t>Departemen Kedokteran</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan metode pembuatan ekstrak gambir terpurifikasi, lebih
+khusus lagi, invensi ini mengenai metode pembuatan ekstrak gambir terpurifikasi sebagai
+kandidat Obat Herbal Terstandar (OHT) untuk penyakit fibrosis paru. Invensiini meliputi
+dua tahapan utama yaitu proses persiapan sampel gambir dan proses ekstraksi yang
+dicirikan dengan penggunaan pelarut etil asetat. Ekstrak gambir yang dihasilkan memiliki
+karakteristik warna cokelat muda, bentuk serbuk, kadar air 9,1%, kadar abu 0,3%, kadar
+abu tidak larut asam 0,07%, bahan tak larut air 0,4%, bahantak larut alkohol 0,2%, dan
+kadar (+)-Katekin 91,8%. Invensi ini ditujukan sebagai kandidat obat herbal untuk penyakit
+fibrosis paru yang aman, berbasis bahan alam, dan tidak menimbulkan efek toksik.</t>
+  </si>
+  <si>
+    <t>Ani Indriani, A.Ma.</t>
+  </si>
+  <si>
+    <t>Formulasi Kemasan Berbahan Serat Tandan Kosong Kelapa Sawit Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>21-Oct-2023</t>
+  </si>
+  <si>
+    <t>P00202310769</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formulasi kemasan berbahan serat alam. Serat alam yang digunakan adalah serat tandan kosong kelapa sawit. Hasil analisis komposisi kimia menunjukkan tandan kosong kelapa sawit memiliki kandungan alfa selulosa 48,38%; lignin 20,33%; hemiselulosa 32,21%; holoselulosa 80,58%, dan kadar sekstraktif 6,69%. Kandungan selulosa yang tinggi menunjukkan tandan kosong kelapa sawit berpotensi untuk menjadi bahan baku kemasan yang ramah lingkungan. Hasil analisis komposisi unsur memperlihatkan serat tandan kosong kelapa sawit tanpa perlakuan memiliki kandungan Carbon 49,93%; Oksigen 44,53%; Silikon 2,153%; Kalium 1,78%; Magnesium 0,29%; Alumunium 0,14%, Clorin 0,38%; Sulfur 0,09%; Calsium 0,56%; Natrium 0,23%. Kandungan karbon yang tinggi berfungsi memperbaiki sifat fisik, kimia, dan biologi tanah, karena karbon merupakan sumber makanan bagi mikroba tanah, keberadaan karbon dalam tanah akan meningkatkan aktivitas mikroba dan mempercepat dekomposisi. Selain itu pemanfaatan serat tandan kosong kelapa sawit menjadi bahan baku kemasan merupakan bagian dari pengembangan biomaterial serta merupakan upaya untuk menjawab permasalahan terkait kebutuhan kemasan ramah lingkungan. Penggunaan serat tandan kosong kelapa sawit sebagai bahan baku kemasan juga merupakan cara untuk mengatasi melimpahnya limbah padat sawit yang merupakan hasil samping dari tingginya produktifitas CPO di Indonesia.</t>
+  </si>
+  <si>
+    <t>Dr. drh. I Ketut Mudite Adnyane, M.Si.</t>
+  </si>
+  <si>
+    <t>Lukman Hakim, S.K.Pm., M.Si.</t>
+  </si>
+  <si>
+    <t>Ratih Rinendyaputri, S.K.H., M.Biomed.</t>
+  </si>
+  <si>
+    <t>Andika Septiana Suryaningsih, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. drh. Min Rahminiwati, M.S., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Arief Boediono</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dendi Hidayatullah,  S.Pi, M.Si.</t>
+  </si>
+  <si>
+    <t>Annisa Hakim, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Naresworo Nugroho, M.S.</t>
+  </si>
+  <si>
+    <t>Roni Nugraha, S.Si., M.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t>Dr. Novi Syaftika, S.Si., M.Eng.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Ryan Septa Kurnia, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Drs. Rimbawan</t>
+  </si>
+  <si>
+    <t>Dr. Zakiah Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Metoda Dan Peralatan Pembuatan Karbbon Aktif Menggunakan Uap Panas</t>
+  </si>
+  <si>
+    <t>29-Sep-2023</t>
+  </si>
+  <si>
+    <t>P00202309687</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Deded Sarip Nawawi, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai metoda dan peralatan pembuatan karbon aktif menggunakan uap panas, lebih khusus lagi, invensi ini berhubungan dengan metode modifikasi produksi karbon aktif melalui konversi uap konvensional menjadi uap panas. Metoda dan perlatan produksi karbon aktif menggunakan uap panas, yang terdiri dari: reaktor produksi arang atau karbon aktif (100); aparatus konversi uap konvensional menjadi uap panas; tabung silinder penampungan air (500), dicirikan dimana aparatus konversi uap konvensional menjadi uap panas memiliki pipa sulur batang (200), uap panas dialirkan melalui pipa saluran masuk (101) menuju reaktor produksi karbon aktif (100) dan dibuang melalui pipa saluran buangan (102). Panas reaktor produksi karbon aktif dipertahankan pada suhu 650- 850 &amp;deg;C, volume uap antara 100-200 liter/jam selama sampai 90 menit. Karbon aktif yang dihasilkan memiliki karakteristik luas permukaan area BET minimal 400 m2/g, diameter pori minimal 2 nm, volume pori minimal 0,039 cm3/g, volume pori mikro minimal 0,006 cm3/g. Karbon aktif yang dihasilkan kemudian dijadikan bahan fabrikasi elektroda superkapasitor yang menghasilkan nilai kapasitansi minimal 4 F/g.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Yuli Retnani, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ahmad Rifki Munawari </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nanda Aulia </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fasya Novelia </t>
+  </si>
+  <si>
+    <t>Nisa Daniswati, S.Hut</t>
+  </si>
+  <si>
+    <t>Sulaiman Akbar Mahdi, S.T.P., M.Si</t>
+  </si>
+  <si>
+    <t>Miftah Ghiffari, S.Pd</t>
+  </si>
+  <si>
+    <t>Gilang Dwi Laksono</t>
+  </si>
+  <si>
+    <t>Prof. Ir. Yazid Bindar,M.Sc., Ph.D</t>
+  </si>
+  <si>
+    <t>Mia Maesarotus Solihah</t>
+  </si>
+  <si>
+    <t>Herman Marius Zendrato, SSi, MSi</t>
+  </si>
+  <si>
+    <t>Nanang Masruchin, ST, MT, Ph.D</t>
+  </si>
+  <si>
+    <t>Arif Fauzan Rahman</t>
+  </si>
+  <si>
+    <t>Kevin Setiawan</t>
+  </si>
+  <si>
+    <t>Etika Ayu Kusumadewi, S.P</t>
+  </si>
+  <si>
+    <t>Ary Kristianto, S.TP</t>
+  </si>
+  <si>
+    <t>Renaldi Purnomo Adji</t>
+  </si>
+  <si>
+    <t>Yuliana</t>
+  </si>
+  <si>
+    <t>Rizki Aulia Ansari</t>
+  </si>
+  <si>
+    <t>Eva Moulia</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Achirul Nanda, STP</t>
+  </si>
+  <si>
+    <t>Fisti Madarina Nutria, S.TP</t>
+  </si>
+  <si>
+    <t>Rachel Meiliawati Yoshari, S.TP</t>
+  </si>
+  <si>
+    <t>lham Putra S</t>
+  </si>
+  <si>
+    <t>Akmal Zidan</t>
+  </si>
+  <si>
+    <t>Vany RMS</t>
+  </si>
+  <si>
+    <t>Dwinitha Ayudyah</t>
+  </si>
+  <si>
+    <t>Khairunnisa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slamet Priyono </t>
+  </si>
+  <si>
+    <t>Gustan Pari</t>
+  </si>
+  <si>
+    <t>Wasrin Syafii</t>
+  </si>
+  <si>
+    <t>Nur Adi Saputra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. Dr. Akhiruddin Maddu, MS </t>
+  </si>
+  <si>
+    <t>Dr.rer.nat. Chaidir, Apt.</t>
+  </si>
+  <si>
+    <t>Dr. Nurliani Bermawie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fitria Cita Dirna, S.Hut, M.Si </t>
+  </si>
+  <si>
+    <t>M. Alif Alcarino, S.Hut</t>
+  </si>
+  <si>
+    <t>Dodi Nandika</t>
+  </si>
+  <si>
+    <t>Dhiya Ulayya Tsabitah</t>
+  </si>
+  <si>
+    <t>Anthony Dwya Putra</t>
+  </si>
+  <si>
+    <t>Dzaki Ihsaan Tamba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Reza Nurmansyah </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rifqi Hafidz Ash Shiddiq </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aditiya Resqiyanto </t>
+  </si>
+  <si>
+    <t>Ghassani Tsurraya Prilyadi</t>
+  </si>
+  <si>
+    <t>Fayza Kamila</t>
+  </si>
+  <si>
+    <t>Khalisha Rahma Ardhiani</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nabila Sukma Priyatnasari </t>
+  </si>
+  <si>
+    <t>Khalisah</t>
+  </si>
+  <si>
+    <t>Dr. Dinamella Wahjuningrum, S.Si., M.Si</t>
+  </si>
+  <si>
+    <t>Dendi Hidayatullah</t>
+  </si>
+  <si>
+    <t>Nafisyah Jauharah</t>
+  </si>
+  <si>
+    <t>Muhammad Roisul Faruq</t>
+  </si>
+  <si>
+    <t>Indah Kusumaningrum</t>
+  </si>
+  <si>
+    <t>Dr. Rury Erina Putri, MSi</t>
+  </si>
+  <si>
+    <t>Nor Jannah</t>
+  </si>
+  <si>
+    <t>Ilham Akbar</t>
+  </si>
+  <si>
+    <t>Mudrik Haikal</t>
+  </si>
+  <si>
+    <t>Putu Oki Wiradita Aryawan</t>
+  </si>
+  <si>
+    <t>I Dewa Gede Wicaksana Prabaswara</t>
+  </si>
+  <si>
+    <t>Anggrei Viona Seulalae, SPi MSi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nopa Aris Iskandar, SPi </t>
+  </si>
+  <si>
+    <t>Debi Arivo, MSi</t>
+  </si>
+  <si>
+    <t>Mohammad Amirul Muzakki</t>
+  </si>
+  <si>
+    <t>Rina Winartina, M.Farm, Apt</t>
+  </si>
+  <si>
+    <t>Ratih Wigatiningsih, S.Farm, Apt</t>
+  </si>
+  <si>
+    <t>Budi Sumaryono, S.Si,Apt., M.Farm, M.Han</t>
+  </si>
+  <si>
+    <t>Kolonel Kes. Drs Benny Gusman, Apt., M.Si.</t>
+  </si>
+  <si>
+    <t>Angga Saputra, S.Si</t>
+  </si>
+  <si>
+    <t>Abdurrahman Bahtiar, S.Si</t>
+  </si>
+  <si>
+    <t>Alfan Setya Budi, S.T.Pn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Rini Madyastuti  Purwono, S.Si., Apt.,  M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">drh. Vetnizah  Juniantito, P.hD</t>
+  </si>
+  <si>
+    <t>Nisa Salsabila Fardah</t>
+  </si>
+  <si>
+    <t>Rizqi Shaleh Syawaludin</t>
+  </si>
+  <si>
+    <t>Shabrina Nurul Fatimah, S.Pi</t>
+  </si>
+  <si>
+    <t>Bagus Widiatmoko, S.Pt.</t>
+  </si>
+  <si>
+    <t>Dr. Jonathan Anugrah Lase, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Raeti </t>
+  </si>
+  <si>
+    <t>Veni Anggita Sari, STP</t>
+  </si>
+  <si>
+    <t>Ivan Taufiq Nugraha</t>
+  </si>
+  <si>
+    <t>Aminudi, S.P.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dr. Sigit Daru Cahayadi, Sp. OT (K) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abdurrahman B., M.Si </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rahman </t>
+  </si>
+  <si>
+    <t>Alwan Alawi</t>
+  </si>
+  <si>
+    <t>Ziyan Tirta Maulitia</t>
+  </si>
+  <si>
+    <t>Putri Nur Angelina</t>
+  </si>
+  <si>
+    <t>Haditsah Salsabila</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Anna Juliarti, M.Si</t>
+  </si>
+  <si>
+    <t>Prof. Joni Hermana</t>
+  </si>
+  <si>
+    <t>Nafiuz Zuber Nasir</t>
+  </si>
+  <si>
+    <t>Zuffy Audhinna</t>
+  </si>
+  <si>
+    <t>Yovieta C Pasaribu</t>
+  </si>
+  <si>
+    <t>Arbono Wisnu Kristianto</t>
+  </si>
+  <si>
+    <t>Guntur Gantara</t>
+  </si>
+  <si>
+    <t>Sony Aria Wiryawan</t>
+  </si>
+  <si>
+    <t>Heru Cahyono</t>
+  </si>
+  <si>
+    <t>Johar Pribawana</t>
+  </si>
+  <si>
+    <t>Azumar Ridwan</t>
+  </si>
+  <si>
+    <t>Niko Prasetiyo, ST, MM</t>
+  </si>
+  <si>
+    <t>Erwin Sinisuka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">I Nyoman Widaryantha Naya </t>
+  </si>
+  <si>
+    <t>Miftahul Nimaturrohmi</t>
+  </si>
+  <si>
+    <t>Miftahul Jannah</t>
+  </si>
+  <si>
+    <t>Sukma Surya Kusumah</t>
+  </si>
+  <si>
+    <t>Rudi Hartono</t>
+  </si>
+  <si>
+    <t>Abdus Syukur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dicky Kurniawan </t>
+  </si>
+  <si>
+    <t>Ali Khumaidi</t>
+  </si>
+  <si>
+    <t>Agus Mulyana, MT</t>
+  </si>
+  <si>
+    <t>Adi Sumarsono</t>
+  </si>
+  <si>
+    <t>Dr. Eng Imam Wahyudi Farid, ST., MT</t>
+  </si>
+  <si>
+    <t>Putri Permatasari</t>
+  </si>
+  <si>
+    <t>Lutfi, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Nurbety Tarigan</t>
+  </si>
+  <si>
+    <t>Ir. Efrida Basri, M.Sc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ir. Caecillia Chrismie Nurwitri, DAA. </t>
+  </si>
+  <si>
+    <t>Meida Safira</t>
+  </si>
+  <si>
+    <t>Eirene Tentua</t>
+  </si>
+  <si>
+    <t>Bagus Ansani Takwin, S.Pi</t>
+  </si>
+  <si>
+    <t>Nova Andriani</t>
+  </si>
+  <si>
+    <t>Hana Aulia Mughniy</t>
+  </si>
+  <si>
+    <t>Dr. Hilman Syaeful Alam, M.T</t>
+  </si>
+  <si>
+    <t>Dr. Muchamad Yusron, M.Phil</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Sylvia Wardani</t>
+  </si>
+  <si>
+    <t>Gian Azaria</t>
+  </si>
+  <si>
+    <t>Windyarti Mustika Cakraningtyas</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ranti Teguh Wicaksono</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Frans Edvan Setiawan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Anto Tri  Sugiarto,  M.Eng</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Devi Murtini, S.Pt.,  MAFH.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Venanda Eka Wahyuni,  S.Pt., M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alda Widyanti Sapitri,  S.Pt.</t>
+  </si>
+  <si>
+    <t>Iis Erlina</t>
+  </si>
+  <si>
+    <t>Dr. Eng. Apip Amrullah, S.T, M.Eng</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. Dr. Widya  Fatriasari</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gissa Navira Sevie S.T.,  M.T.</t>
+  </si>
+  <si>
+    <t>Imron Masfuri, S.T.</t>
+  </si>
+  <si>
+    <t>Putti Tyani Cahya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Novi Syaftika, S.Si,  M.Eng.</t>
+  </si>
+  <si>
+    <t>Tyas Puspita Rini, S.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Made Wedanta Suryadarma, S.Ik. </t>
+  </si>
+  <si>
+    <t>Dr. Apriansyah, S.Si, M.Si</t>
+  </si>
+  <si>
+    <t>Dodi Wahyudi</t>
+  </si>
+  <si>
+    <t>Rina Putri, S.Pt, M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Renan Prasta Jenie, S.TP, M.T.</t>
+  </si>
+  <si>
+    <t>Rama Dista</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hana Ankrissa Hondo,  S.T.Pn</t>
+  </si>
+  <si>
+    <t>Ayu Putri Gitanjali Prayudani, S.TP., M.Si</t>
+  </si>
+  <si>
+    <t>Syifa Khairunnisa, S.T.Pn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Astrid Alvina  Damayanty </t>
+  </si>
+  <si>
+    <t>Syifa Robbani</t>
+  </si>
+  <si>
+    <t>Afrinal Firmanda, S.TP, M.T.</t>
+  </si>
+  <si>
+    <t>Ketut Bagus Priambada Putra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Umamah Al Batul </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wildan Nurussalam,  S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Andrian Triguna Prasetia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vanya Azzahra  Chairunissa, S.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Hawis H. Madduppa, SPI, MSi</t>
+  </si>
+  <si>
+    <t>Nurlita Putri Anggraini</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Leni Mariana Simbolon</t>
+  </si>
+  <si>
+    <t>Nur Alam Dwi Cahyati</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Qustam  Sahibuddin</t>
+  </si>
+  <si>
+    <t>Ani Nuraeni, S.Pd., M.Pd</t>
+  </si>
+  <si>
+    <t>Drh Adi Winarto, PhD, PAVet</t>
   </si>
   <si>
     <t>Ghina Mufidah</t>
   </si>
   <si>
-    <t>Rendi Nur Setiaji</t>
-[...2 lines deleted...]
-    <t>M. Alif Alcarino, S.Hut</t>
+    <t>Mardiyah Salamatussa'adah, S.Gz</t>
+  </si>
+  <si>
+    <t>Nira Delina, S.Gz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ricter Pangestika, S.Gz </t>
+  </si>
+  <si>
+    <t>Bahidin Laode Mpapa</t>
+  </si>
+  <si>
+    <t>Arifah Nirmala Fauqa Nurin</t>
+  </si>
+  <si>
+    <t>Ria Agustina</t>
+  </si>
+  <si>
+    <t>Iskandar, S.Pi</t>
+  </si>
+  <si>
+    <t>Yose Gautatama Tanjung, S.P.</t>
+  </si>
+  <si>
+    <t>Muhammad Ferdiansyah, S.P.</t>
+  </si>
+  <si>
+    <t>Eka Deskawati, M.Si</t>
+  </si>
+  <si>
+    <t>Hamzah Moch Baabud</t>
+  </si>
+  <si>
+    <t>Annisa Oktavia Rini</t>
+  </si>
+  <si>
+    <t>Gilang Ayunintyas</t>
+  </si>
+  <si>
+    <t>Adira Nabila</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ramlan, S.Pi.</t>
+  </si>
+  <si>
+    <t>Annisa Nurjannah Sirait</t>
+  </si>
+  <si>
+    <t>Zulfa Khoiruna</t>
+  </si>
+  <si>
+    <t>Delfi Fatina Soraya</t>
+  </si>
+  <si>
+    <t>Risa Wentasari</t>
+  </si>
+  <si>
+    <t>Nirma Afrisanti Kinasih, S.T., M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abdul Hadi	</t>
+  </si>
+  <si>
+    <t>Ananto</t>
+  </si>
+  <si>
+    <t>Muhammad Hanif</t>
+  </si>
+  <si>
+    <t>Nujumil Huda</t>
+  </si>
+  <si>
+    <t>Mohamad Gazali</t>
+  </si>
+  <si>
+    <t>Muhammad Hanif Fathullah</t>
+  </si>
+  <si>
+    <t>Muhama Saprudin</t>
+  </si>
+  <si>
+    <t>Ira Erdiandini</t>
+  </si>
+  <si>
+    <t>Putri Irene Kanny</t>
+  </si>
+  <si>
+    <t>Wawan Kuswandi</t>
+  </si>
+  <si>
+    <t>Maheswari Alfira Dwicesaria,</t>
+  </si>
+  <si>
+    <t>Nabil Nasywan Ismail</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jimmy Chandra	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sinta Amanah, S.Hut	</t>
   </si>
   <si>
     <t>Zulkifly Arjuna</t>
   </si>
   <si>
-    <t xml:space="preserve">Aditiya Resqiyanto </t>
+    <t>Muhammad Kheva</t>
+  </si>
+  <si>
+    <t>Dio Aranda</t>
   </si>
   <si>
     <t>Niefa Efrilia Violenic</t>
   </si>
   <si>
-    <t xml:space="preserve">Prof. Dr. Akhiruddin Maddu, MS </t>
-[...2 lines deleted...]
-    <t>Dr.Endang Yuli Purwani, MSi</t>
+    <t>Fikri Binaul Umah</t>
+  </si>
+  <si>
+    <t>Faiq Subhi Ramadlan</t>
+  </si>
+  <si>
+    <t>Muhammad Aqil Ramadhani</t>
+  </si>
+  <si>
+    <t>Wullidah Tamsil Barokah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Habiburrahman	</t>
+  </si>
+  <si>
+    <t>Indi Jaka Nugraha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Rizky Caesar	</t>
   </si>
   <si>
     <t xml:space="preserve">Annisa Raihanah Maimun	</t>
   </si>
   <si>
     <t xml:space="preserve">Muhammad Raka Faqihhudin </t>
   </si>
   <si>
-    <t>Rina Putri, S.Pt, M.Si</t>
-[...26 lines deleted...]
-    <t>Wasrin Syafii</t>
+    <t>Roma Julaian Arios</t>
+  </si>
+  <si>
+    <t>Shyfa Kanaya Zulkifli</t>
+  </si>
+  <si>
+    <t>Fadjroel Falah Akbar Sam</t>
+  </si>
+  <si>
+    <t>Ahmad Subhan Daryhadi</t>
+  </si>
+  <si>
+    <t>Khusnul Aini, S.Pi</t>
+  </si>
+  <si>
+    <t>Nadiah Salmi, S.Pi</t>
+  </si>
+  <si>
+    <t>Tasya Anum, S.K.H</t>
+  </si>
+  <si>
+    <t>Nurfara Islami, S.K.H</t>
+  </si>
+  <si>
+    <t>Dr. Noer Laily, M.Si</t>
+  </si>
+  <si>
+    <t>Theonie Shandia Soegiono, S.T.Pn.</t>
+  </si>
+  <si>
+    <t>Rahmi Naily Maghfiroh, S. T. P</t>
+  </si>
+  <si>
+    <t>Arwa Gemala</t>
+  </si>
+  <si>
+    <t>Niken Seftiyawati S.Si</t>
+  </si>
+  <si>
+    <t>Bayu Purnomo</t>
+  </si>
+  <si>
+    <t>Dr. Anto Trisugiarto, M. Eng</t>
+  </si>
+  <si>
+    <t>Rani Anggraeni</t>
+  </si>
+  <si>
+    <t>Syahla Athaya Heggi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">M. Adhyatma, S.Pt., M.Si. </t>
+  </si>
+  <si>
+    <t>Gayuh Syaikhullah, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Indah Puspita, M.Si</t>
+  </si>
+  <si>
+    <t>Andika Kristinawati</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Luluk Setyaningsih</t>
+  </si>
+  <si>
+    <t>Dr. Yuant Tiandho</t>
+  </si>
+  <si>
+    <t>Iis Anisa Yulia, M.M</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Eng Uju, S.Pi, M.Si</t>
+  </si>
+  <si>
+    <t>Elizabeth Juleny Tapotubun</t>
+  </si>
+  <si>
+    <t>Nuha Ghinaya Falih</t>
+  </si>
+  <si>
+    <t>Khalifatunadifah</t>
+  </si>
+  <si>
+    <t>Sandi Agustin</t>
   </si>
   <si>
     <t>Gita Amanda</t>
   </si>
   <si>
-    <t>Renaldi Purnomo Adji</t>
-[...35 lines deleted...]
-    <t>Heru Cahyono</t>
+    <t>Nurul Husnah Muayyadah</t>
+  </si>
+  <si>
+    <t>Keiko Eventius Warman</t>
+  </si>
+  <si>
+    <t>Elramda Nafis Zada</t>
+  </si>
+  <si>
+    <t>As Syifa Savitri</t>
   </si>
   <si>
     <t>Riswan Yanuar Gani</t>
   </si>
   <si>
-    <t>Dwinitha Ayudyah</t>
-[...124 lines deleted...]
-  <si>
     <t>Marsha Callista Birachmatika</t>
   </si>
   <si>
-    <t>Agus Mulyana, MT</t>
-[...62 lines deleted...]
-    <t>Drh Adi Winarto, PhD, PAVet</t>
+    <t xml:space="preserve">Ruzaina Zakiyya </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3703,74 +3887,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J797" headerRowCount="1">
-  <autoFilter ref="A4:J797"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J759" headerRowCount="1">
+  <autoFilter ref="A4:J759"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J797"/>
+  <dimension ref="A1:J759"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -3874,20549 +4058,19561 @@
       </c>
       <c r="I7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>64</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>17</v>
+        <v>71</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H22" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>19</v>
+        <v>74</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>85</v>
+        <v>31</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H27" s="0" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>92</v>
+        <v>12</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>95</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>84</v>
+        <v>66</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>91</v>
+        <v>68</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>92</v>
+        <v>69</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>95</v>
+        <v>71</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
+      </c>
+      <c r="J32" s="0" t="s">
+        <v>47</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>54</v>
+        <v>92</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>56</v>
+        <v>93</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>23</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>83</v>
+        <v>15</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>71</v>
+        <v>98</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>73</v>
+        <v>100</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="C38" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="C38" s="0" t="s">
+      <c r="F38" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="F38" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="0" t="s">
+      <c r="H38" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="H38" s="0" t="s">
+      <c r="I38" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J38" s="0" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>26</v>
+        <v>111</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>27</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>30</v>
+        <v>115</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>80</v>
+        <v>117</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>92</v>
+        <v>118</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>95</v>
+        <v>119</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>113</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>17</v>
+        <v>123</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>47</v>
+        <v>124</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>48</v>
+        <v>125</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>49</v>
+        <v>126</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>113</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>51</v>
+        <v>114</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>52</v>
+        <v>127</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>36</v>
+        <v>128</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>37</v>
+        <v>129</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>38</v>
+        <v>130</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>39</v>
+        <v>113</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>40</v>
+        <v>114</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>41</v>
+        <v>131</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>71</v>
+        <v>132</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>72</v>
+        <v>133</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>73</v>
+        <v>134</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>114</v>
+        <v>135</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>22</v>
+        <v>136</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>75</v>
+        <v>137</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>115</v>
+        <v>138</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>15</v>
+        <v>108</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>19</v>
+        <v>140</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>116</v>
+        <v>142</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>22</v>
+        <v>143</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>54</v>
+        <v>145</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>55</v>
+        <v>146</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>56</v>
+        <v>147</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>117</v>
+        <v>148</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>58</v>
+        <v>149</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>59</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>54</v>
+        <v>151</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>55</v>
+        <v>152</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>56</v>
+        <v>153</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>118</v>
+        <v>154</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>59</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>18</v>
+        <v>156</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>19</v>
+        <v>157</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>20</v>
+        <v>158</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>119</v>
+        <v>154</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>24</v>
+        <v>159</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>54</v>
+        <v>160</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>55</v>
+        <v>161</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>56</v>
+        <v>162</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>120</v>
+        <v>163</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>58</v>
+        <v>164</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>59</v>
+        <v>165</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>105</v>
+        <v>166</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>106</v>
+        <v>167</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>107</v>
+        <v>168</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>109</v>
+        <v>170</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>110</v>
+        <v>171</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>54</v>
+        <v>172</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>55</v>
+        <v>173</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>56</v>
+        <v>174</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>122</v>
+        <v>175</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>58</v>
+        <v>176</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>59</v>
+        <v>177</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>10</v>
+        <v>178</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>11</v>
+        <v>179</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>12</v>
+        <v>180</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>123</v>
+        <v>181</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>17</v>
+        <v>182</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>124</v>
+        <v>183</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>125</v>
+        <v>184</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>126</v>
+        <v>185</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>127</v>
+        <v>186</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>129</v>
+        <v>187</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>131</v>
+        <v>11</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>132</v>
+        <v>12</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>128</v>
+        <v>77</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>133</v>
+        <v>17</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>134</v>
+        <v>188</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>135</v>
+        <v>189</v>
       </c>
       <c r="C56" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="H56" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="F56" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I56" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>138</v>
+        <v>192</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>139</v>
+        <v>193</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>140</v>
+        <v>194</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>141</v>
+        <v>195</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>142</v>
+        <v>196</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>144</v>
+        <v>197</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>145</v>
+        <v>198</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>146</v>
+        <v>199</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>147</v>
+        <v>200</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>148</v>
+        <v>201</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>109</v>
+        <v>143</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>149</v>
+        <v>202</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>151</v>
+        <v>129</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>152</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>153</v>
+        <v>203</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>155</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>156</v>
+        <v>18</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>157</v>
+        <v>19</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>158</v>
+        <v>20</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>159</v>
+        <v>21</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>160</v>
+        <v>204</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>161</v>
+        <v>24</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>162</v>
+        <v>205</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>163</v>
+        <v>206</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>164</v>
+        <v>207</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>165</v>
+        <v>208</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>166</v>
+        <v>114</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>168</v>
+        <v>25</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>169</v>
+        <v>26</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>170</v>
+        <v>27</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>171</v>
+        <v>28</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>172</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>30</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>174</v>
+        <v>210</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>175</v>
+        <v>133</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>176</v>
+        <v>211</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>177</v>
+        <v>28</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>94</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>178</v>
+        <v>212</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>179</v>
+        <v>213</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>180</v>
+        <v>214</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>181</v>
+        <v>215</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>182</v>
+        <v>28</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>183</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>184</v>
+        <v>216</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>156</v>
+        <v>217</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>158</v>
+        <v>218</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>185</v>
+        <v>219</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>160</v>
+        <v>29</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>161</v>
+        <v>220</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>186</v>
+        <v>221</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>187</v>
+        <v>222</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>188</v>
+        <v>223</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>189</v>
+        <v>219</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>190</v>
+        <v>224</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>191</v>
+        <v>225</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>192</v>
+        <v>226</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>193</v>
+        <v>227</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>194</v>
+        <v>228</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>195</v>
+        <v>229</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>183</v>
+        <v>230</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>196</v>
+        <v>231</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>197</v>
+        <v>232</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>198</v>
+        <v>233</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>199</v>
+        <v>234</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>200</v>
+        <v>229</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>109</v>
+        <v>164</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>201</v>
+        <v>235</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>202</v>
+        <v>166</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>203</v>
+        <v>167</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>204</v>
+        <v>168</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>205</v>
+        <v>236</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>206</v>
+        <v>170</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>207</v>
+        <v>171</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>208</v>
+        <v>172</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>209</v>
+        <v>173</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>210</v>
+        <v>174</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>211</v>
+        <v>237</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>212</v>
+        <v>176</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>213</v>
+        <v>177</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>10</v>
+        <v>217</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>11</v>
+        <v>152</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>12</v>
+        <v>218</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>14</v>
+        <v>238</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>17</v>
+        <v>220</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>214</v>
+        <v>239</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>215</v>
+        <v>240</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>216</v>
+        <v>241</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>14</v>
+        <v>242</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>217</v>
+        <v>243</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>197</v>
+        <v>244</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>198</v>
+        <v>245</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>199</v>
+        <v>246</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>218</v>
+        <v>242</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>109</v>
+        <v>247</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>201</v>
+        <v>248</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>219</v>
+        <v>156</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>220</v>
+        <v>157</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>221</v>
+        <v>158</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>222</v>
+        <v>34</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>223</v>
+        <v>15</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>224</v>
+        <v>159</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>225</v>
+        <v>31</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>226</v>
+        <v>32</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>227</v>
+        <v>33</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>228</v>
+        <v>34</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>166</v>
+        <v>15</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>229</v>
+        <v>36</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>230</v>
+        <v>249</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>231</v>
+        <v>250</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>232</v>
+        <v>251</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>234</v>
+        <v>170</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>235</v>
+        <v>253</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>156</v>
+        <v>254</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>157</v>
+        <v>255</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>158</v>
+        <v>256</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>236</v>
+        <v>257</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>161</v>
+        <v>258</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>237</v>
+        <v>259</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>238</v>
+        <v>260</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>239</v>
+        <v>261</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>240</v>
+        <v>262</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>234</v>
+        <v>114</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>242</v>
+        <v>116</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>243</v>
+        <v>117</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>244</v>
+        <v>118</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>245</v>
+        <v>262</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>172</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>246</v>
+        <v>119</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>247</v>
+        <v>120</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>248</v>
+        <v>121</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>249</v>
+        <v>122</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>251</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>252</v>
+        <v>123</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>253</v>
+        <v>124</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>203</v>
+        <v>125</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>254</v>
+        <v>126</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>223</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>256</v>
+        <v>127</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>257</v>
+        <v>178</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>258</v>
+        <v>179</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>259</v>
+        <v>180</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>260</v>
+        <v>40</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>172</v>
+        <v>41</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>261</v>
+        <v>182</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>262</v>
+        <v>37</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>263</v>
+        <v>38</v>
       </c>
       <c r="C83" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="H83" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="F83" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I83" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>267</v>
+        <v>42</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>156</v>
+        <v>265</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>157</v>
+        <v>250</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>158</v>
+        <v>266</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="I84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>268</v>
-      </c>
-[...7 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>269</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>272</v>
+        <v>41</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>253</v>
+        <v>274</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>203</v>
+        <v>275</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>254</v>
+        <v>276</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>223</v>
+        <v>41</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>277</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>202</v>
+        <v>278</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>203</v>
+        <v>279</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>204</v>
+        <v>280</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>206</v>
+        <v>41</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>207</v>
+        <v>281</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>208</v>
+        <v>282</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>209</v>
+        <v>152</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>210</v>
+        <v>283</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>212</v>
+        <v>41</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>213</v>
+        <v>284</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>251</v>
+        <v>164</v>
       </c>
       <c r="I90" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>156</v>
+        <v>265</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>157</v>
+        <v>250</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>158</v>
+        <v>266</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>161</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>208</v>
+        <v>43</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>209</v>
+        <v>44</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>210</v>
+        <v>45</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>288</v>
+        <v>46</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="I92" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>289</v>
+        <v>156</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>290</v>
+        <v>157</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>291</v>
+        <v>158</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>292</v>
+        <v>51</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>159</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>294</v>
+        <v>48</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>295</v>
+        <v>49</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>296</v>
+        <v>50</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>297</v>
+        <v>51</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>154</v>
+        <v>35</v>
       </c>
       <c r="I94" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>298</v>
+        <v>52</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>299</v>
+        <v>31</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>300</v>
+        <v>32</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>301</v>
+        <v>33</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>302</v>
+        <v>51</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>234</v>
+        <v>15</v>
       </c>
       <c r="I95" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>303</v>
+        <v>36</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>253</v>
+        <v>294</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>203</v>
+        <v>295</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>254</v>
+        <v>296</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>223</v>
+        <v>143</v>
       </c>
       <c r="I96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>256</v>
+        <v>298</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>305</v>
+        <v>166</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>306</v>
+        <v>167</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>307</v>
+        <v>168</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>234</v>
+        <v>170</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>309</v>
+        <v>171</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>310</v>
+        <v>183</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>311</v>
+        <v>184</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>312</v>
+        <v>185</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>234</v>
+        <v>164</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>314</v>
+        <v>187</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>316</v>
+        <v>302</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>317</v>
+        <v>303</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>318</v>
+        <v>304</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>319</v>
+        <v>102</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>320</v>
+        <v>305</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>321</v>
+        <v>145</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>322</v>
+        <v>146</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>323</v>
+        <v>147</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>324</v>
+        <v>306</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="I100" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>325</v>
+        <v>150</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>326</v>
+        <v>307</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>327</v>
+        <v>308</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>328</v>
+        <v>309</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>329</v>
+        <v>310</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>166</v>
+        <v>311</v>
       </c>
       <c r="I101" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>330</v>
+        <v>312</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>333</v>
+        <v>315</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>329</v>
+        <v>310</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>166</v>
+        <v>311</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>334</v>
+        <v>316</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>198</v>
+        <v>318</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>336</v>
+        <v>319</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>329</v>
+        <v>310</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>166</v>
+        <v>311</v>
       </c>
       <c r="I103" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>337</v>
+        <v>320</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>338</v>
+        <v>321</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>339</v>
+        <v>125</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>340</v>
+        <v>322</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>341</v>
+        <v>310</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>342</v>
+        <v>311</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>343</v>
+        <v>323</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>247</v>
+        <v>324</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>248</v>
+        <v>275</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>249</v>
+        <v>325</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>344</v>
+        <v>326</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>251</v>
+        <v>224</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>252</v>
+        <v>327</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>345</v>
+        <v>328</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>346</v>
+        <v>206</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>347</v>
+        <v>329</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>348</v>
+        <v>326</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>109</v>
+        <v>224</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>350</v>
+        <v>221</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>290</v>
+        <v>222</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>351</v>
+        <v>223</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>352</v>
+        <v>326</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>353</v>
+        <v>224</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>354</v>
+        <v>225</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>289</v>
+        <v>331</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>290</v>
+        <v>332</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>291</v>
+        <v>333</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>355</v>
+        <v>326</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>22</v>
+        <v>224</v>
       </c>
       <c r="I108" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>293</v>
+        <v>334</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>356</v>
+        <v>335</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>357</v>
+        <v>336</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>358</v>
+        <v>337</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>359</v>
+        <v>326</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>360</v>
+        <v>338</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>361</v>
+        <v>217</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>362</v>
+        <v>152</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>363</v>
+        <v>218</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>364</v>
+        <v>339</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>166</v>
+        <v>29</v>
       </c>
       <c r="I110" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>365</v>
+        <v>220</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>282</v>
+        <v>205</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>283</v>
+        <v>206</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>284</v>
+        <v>207</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>366</v>
+        <v>340</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>251</v>
+        <v>114</v>
       </c>
       <c r="I111" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>286</v>
+        <v>209</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>367</v>
+        <v>156</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>300</v>
+        <v>157</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>368</v>
+        <v>158</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>369</v>
+        <v>53</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>370</v>
+        <v>15</v>
       </c>
       <c r="I112" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>371</v>
+        <v>159</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>230</v>
+        <v>48</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>231</v>
+        <v>49</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>232</v>
+        <v>50</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>372</v>
+        <v>53</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>234</v>
+        <v>35</v>
       </c>
       <c r="I113" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>235</v>
+        <v>52</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>197</v>
+        <v>54</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>198</v>
+        <v>55</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>199</v>
+        <v>56</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>373</v>
+        <v>53</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>109</v>
+        <v>77</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>201</v>
+        <v>57</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>374</v>
+        <v>341</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>375</v>
+        <v>342</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>376</v>
+        <v>343</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>377</v>
+        <v>53</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>378</v>
+        <v>15</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>379</v>
+        <v>344</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>269</v>
+        <v>37</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>258</v>
+        <v>38</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>270</v>
+        <v>39</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>380</v>
+        <v>58</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>273</v>
+        <v>42</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>247</v>
+        <v>345</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>248</v>
+        <v>140</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>249</v>
+        <v>346</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>381</v>
+        <v>347</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>251</v>
+        <v>311</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>252</v>
+        <v>348</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>382</v>
+        <v>349</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>383</v>
+        <v>350</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>384</v>
+        <v>351</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>109</v>
+        <v>311</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>386</v>
+        <v>352</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>387</v>
+        <v>356</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="I119" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>388</v>
+        <v>358</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>389</v>
+        <v>359</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>390</v>
+        <v>360</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>391</v>
+        <v>361</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>272</v>
+        <v>204</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>392</v>
+        <v>362</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>393</v>
+        <v>363</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>394</v>
+        <v>308</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>395</v>
+        <v>364</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>391</v>
+        <v>361</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>272</v>
+        <v>204</v>
       </c>
       <c r="I121" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>396</v>
+        <v>365</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>397</v>
+        <v>366</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>399</v>
+        <v>368</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>400</v>
+        <v>361</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>251</v>
+        <v>204</v>
       </c>
       <c r="I122" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>401</v>
+        <v>369</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>402</v>
+        <v>370</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>403</v>
+        <v>371</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>404</v>
+        <v>372</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>405</v>
+        <v>361</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>83</v>
+        <v>204</v>
       </c>
       <c r="I123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>406</v>
+        <v>373</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>407</v>
+        <v>374</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>389</v>
+        <v>375</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>408</v>
+        <v>376</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>409</v>
+        <v>361</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>166</v>
+        <v>204</v>
       </c>
       <c r="I124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>410</v>
+        <v>377</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>225</v>
+        <v>378</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>226</v>
+        <v>379</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>227</v>
+        <v>380</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>409</v>
+        <v>381</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>166</v>
+        <v>382</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>229</v>
+        <v>383</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>411</v>
+        <v>384</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>226</v>
+        <v>385</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>412</v>
+        <v>386</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>409</v>
+        <v>387</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>166</v>
+        <v>388</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>413</v>
+        <v>389</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>402</v>
+        <v>390</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>403</v>
+        <v>391</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>404</v>
+        <v>392</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>414</v>
+        <v>393</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>83</v>
+        <v>164</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>415</v>
+        <v>313</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>416</v>
+        <v>314</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>417</v>
+        <v>315</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>418</v>
+        <v>395</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>94</v>
+        <v>311</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>419</v>
+        <v>316</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>299</v>
+        <v>349</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>300</v>
+        <v>350</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>301</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>420</v>
+        <v>396</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>234</v>
+        <v>311</v>
       </c>
       <c r="I129" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>303</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>421</v>
+        <v>397</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>422</v>
+        <v>250</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>423</v>
+        <v>398</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>424</v>
+        <v>399</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>425</v>
+        <v>400</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>426</v>
+        <v>401</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>427</v>
+        <v>402</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>428</v>
+        <v>403</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>429</v>
+        <v>399</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>353</v>
+        <v>143</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>430</v>
+        <v>404</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>431</v>
+        <v>254</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>432</v>
+        <v>255</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>433</v>
+        <v>256</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>434</v>
+        <v>405</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="I132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>435</v>
+        <v>258</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>338</v>
+        <v>406</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>339</v>
+        <v>407</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>340</v>
+        <v>408</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>436</v>
+        <v>409</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>342</v>
+        <v>410</v>
       </c>
       <c r="I133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>343</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>437</v>
+        <v>390</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>438</v>
+        <v>391</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>439</v>
+        <v>392</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>440</v>
+        <v>412</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>319</v>
+        <v>164</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>441</v>
+        <v>394</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>397</v>
+        <v>48</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>398</v>
+        <v>49</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>399</v>
+        <v>50</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>442</v>
+        <v>59</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>251</v>
+        <v>35</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>401</v>
+        <v>52</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>18</v>
+        <v>132</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>19</v>
+        <v>133</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>20</v>
+        <v>134</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>21</v>
+        <v>413</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>83</v>
+        <v>136</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>24</v>
+        <v>137</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>219</v>
+        <v>48</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>220</v>
+        <v>49</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>221</v>
+        <v>50</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>443</v>
+        <v>60</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>223</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>224</v>
+        <v>52</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>156</v>
+        <v>341</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>157</v>
+        <v>342</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>158</v>
+        <v>343</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>444</v>
+        <v>60</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>160</v>
+        <v>15</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>161</v>
+        <v>344</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>294</v>
+        <v>414</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>295</v>
+        <v>415</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>296</v>
+        <v>416</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>445</v>
+        <v>60</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>154</v>
+        <v>84</v>
       </c>
       <c r="I139" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>298</v>
+        <v>417</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>446</v>
+        <v>259</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>295</v>
+        <v>260</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>447</v>
+        <v>261</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>448</v>
+        <v>418</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="I140" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>449</v>
+        <v>263</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>446</v>
+        <v>419</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>295</v>
+        <v>420</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>447</v>
+        <v>421</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>450</v>
+        <v>422</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>154</v>
+        <v>108</v>
       </c>
       <c r="I141" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>449</v>
+        <v>423</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>237</v>
+        <v>378</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>238</v>
+        <v>379</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>239</v>
+        <v>380</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>451</v>
+        <v>424</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>234</v>
+        <v>382</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>241</v>
+        <v>383</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>452</v>
+        <v>425</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>135</v>
+        <v>426</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>453</v>
+        <v>427</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>454</v>
+        <v>428</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>342</v>
+        <v>15</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>455</v>
+        <v>429</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>156</v>
+        <v>274</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>157</v>
+        <v>275</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>158</v>
+        <v>276</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>456</v>
+        <v>430</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>160</v>
+        <v>41</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>161</v>
+        <v>277</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>202</v>
+        <v>278</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>203</v>
+        <v>279</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>204</v>
+        <v>280</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>457</v>
+        <v>430</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>206</v>
+        <v>41</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>207</v>
+        <v>281</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>139</v>
+        <v>431</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>140</v>
+        <v>302</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>141</v>
+        <v>432</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>458</v>
+        <v>433</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>143</v>
+        <v>102</v>
       </c>
       <c r="I146" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>144</v>
+        <v>434</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>446</v>
+        <v>290</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>447</v>
+        <v>292</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>459</v>
+        <v>435</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="I147" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>293</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>460</v>
+        <v>265</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>461</v>
+        <v>250</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>462</v>
+        <v>266</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>463</v>
+        <v>435</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>319</v>
+        <v>164</v>
       </c>
       <c r="I148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>464</v>
+        <v>268</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>465</v>
+        <v>436</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>157</v>
+        <v>437</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>466</v>
+        <v>438</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>467</v>
+        <v>439</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>223</v>
+        <v>143</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>468</v>
+        <v>440</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>237</v>
+        <v>441</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>238</v>
+        <v>437</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>239</v>
+        <v>442</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>469</v>
+        <v>439</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>234</v>
+        <v>143</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>241</v>
+        <v>443</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>470</v>
+        <v>139</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>471</v>
+        <v>140</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>472</v>
+        <v>141</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>473</v>
+        <v>439</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>474</v>
+        <v>144</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>476</v>
+        <v>445</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>477</v>
+        <v>446</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>478</v>
+        <v>447</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>342</v>
+        <v>136</v>
       </c>
       <c r="I152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>479</v>
+        <v>448</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>480</v>
+        <v>449</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>481</v>
+        <v>450</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>482</v>
+        <v>451</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>483</v>
+        <v>61</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>223</v>
+        <v>114</v>
       </c>
       <c r="I153" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>484</v>
+        <v>452</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>485</v>
+        <v>210</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>486</v>
+        <v>133</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>487</v>
+        <v>211</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>488</v>
+        <v>61</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>234</v>
+        <v>41</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>489</v>
+        <v>212</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>490</v>
+        <v>213</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>491</v>
+        <v>214</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>492</v>
+        <v>215</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>493</v>
+        <v>61</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>109</v>
+        <v>41</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>494</v>
+        <v>216</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>495</v>
+        <v>453</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>496</v>
+        <v>454</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>497</v>
+        <v>455</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>498</v>
+        <v>61</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>154</v>
+        <v>41</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>499</v>
+        <v>456</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>500</v>
+        <v>457</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>501</v>
+        <v>459</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>502</v>
+        <v>61</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>319</v>
+        <v>41</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>503</v>
+        <v>460</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>504</v>
+        <v>25</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>146</v>
+        <v>26</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>505</v>
+        <v>27</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>506</v>
+        <v>61</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>342</v>
+        <v>41</v>
       </c>
       <c r="I158" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>507</v>
+        <v>30</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>508</v>
+        <v>145</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>509</v>
+        <v>146</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>510</v>
+        <v>147</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>511</v>
+        <v>64</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>272</v>
+        <v>149</v>
       </c>
       <c r="I159" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>512</v>
+        <v>150</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>374</v>
+        <v>62</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>375</v>
+        <v>44</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>376</v>
+        <v>63</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>513</v>
+        <v>64</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>378</v>
+        <v>149</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>379</v>
+        <v>66</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>514</v>
+        <v>120</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>515</v>
+        <v>121</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>516</v>
+        <v>122</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>517</v>
+        <v>461</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>518</v>
+        <v>114</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>519</v>
+        <v>123</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>192</v>
+        <v>462</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>193</v>
+        <v>407</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>194</v>
+        <v>463</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>520</v>
+        <v>464</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>183</v>
+        <v>170</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>196</v>
+        <v>465</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>277</v>
+        <v>466</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>278</v>
+        <v>467</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>279</v>
+        <v>468</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>521</v>
+        <v>464</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>166</v>
+        <v>41</v>
       </c>
       <c r="I163" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>281</v>
+        <v>469</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>522</v>
+        <v>166</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>523</v>
+        <v>167</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>524</v>
+        <v>168</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>525</v>
+        <v>464</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>128</v>
+        <v>170</v>
       </c>
       <c r="I164" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>526</v>
+        <v>171</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>527</v>
+        <v>198</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>528</v>
+        <v>199</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>529</v>
+        <v>200</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>530</v>
+        <v>470</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>272</v>
+        <v>143</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>531</v>
+        <v>202</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>452</v>
+        <v>213</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>135</v>
+        <v>214</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>453</v>
+        <v>215</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>532</v>
+        <v>67</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>342</v>
+        <v>41</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>455</v>
+        <v>216</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>202</v>
+        <v>471</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>203</v>
+        <v>472</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>204</v>
+        <v>473</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>533</v>
+        <v>67</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>206</v>
+        <v>41</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>207</v>
+        <v>474</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>397</v>
+        <v>25</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>398</v>
+        <v>26</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>399</v>
+        <v>27</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>534</v>
+        <v>67</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>251</v>
+        <v>41</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>401</v>
+        <v>30</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>361</v>
+        <v>188</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>362</v>
+        <v>189</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>363</v>
+        <v>190</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>535</v>
+        <v>475</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>166</v>
+        <v>136</v>
       </c>
       <c r="I169" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>365</v>
+        <v>192</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>452</v>
+        <v>166</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>453</v>
+        <v>168</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>536</v>
+        <v>476</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>342</v>
+        <v>170</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>455</v>
+        <v>171</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>537</v>
+        <v>441</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>538</v>
+        <v>437</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>539</v>
+        <v>442</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>540</v>
+        <v>477</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>541</v>
+        <v>143</v>
       </c>
       <c r="I171" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>542</v>
+        <v>443</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>174</v>
+        <v>290</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>175</v>
+        <v>291</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>176</v>
+        <v>292</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>543</v>
+        <v>478</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>94</v>
+        <v>164</v>
       </c>
       <c r="I172" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>178</v>
+        <v>293</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>544</v>
+        <v>265</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>545</v>
+        <v>250</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>546</v>
+        <v>266</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>547</v>
+        <v>478</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>518</v>
+        <v>164</v>
       </c>
       <c r="I173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>548</v>
+        <v>268</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>549</v>
+        <v>254</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>180</v>
+        <v>255</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>550</v>
+        <v>256</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>551</v>
+        <v>479</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="I174" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>552</v>
+        <v>258</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>277</v>
+        <v>480</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>278</v>
+        <v>481</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>279</v>
+        <v>482</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>553</v>
+        <v>101</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>166</v>
+        <v>102</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>281</v>
+        <v>483</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>139</v>
+        <v>178</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>141</v>
+        <v>180</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>554</v>
+        <v>484</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>143</v>
+        <v>41</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>144</v>
+        <v>182</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>415</v>
+        <v>210</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>416</v>
+        <v>133</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>417</v>
+        <v>211</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>555</v>
+        <v>485</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>94</v>
+        <v>41</v>
       </c>
       <c r="I177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>419</v>
+        <v>212</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>556</v>
+        <v>486</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>557</v>
+        <v>199</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>558</v>
+        <v>487</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>559</v>
+        <v>488</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>109</v>
+        <v>176</v>
       </c>
       <c r="I178" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>560</v>
+        <v>489</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>289</v>
+        <v>205</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>290</v>
+        <v>206</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>291</v>
+        <v>207</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>561</v>
+        <v>490</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>22</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>293</v>
+        <v>209</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>431</v>
+        <v>193</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>432</v>
+        <v>194</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>433</v>
+        <v>195</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>562</v>
+        <v>491</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>15</v>
+        <v>136</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>435</v>
+        <v>197</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>522</v>
+        <v>492</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>523</v>
+        <v>336</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>524</v>
+        <v>493</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>563</v>
+        <v>107</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>128</v>
+        <v>388</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>526</v>
+        <v>494</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>139</v>
+        <v>495</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>140</v>
+        <v>121</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>141</v>
+        <v>496</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>564</v>
+        <v>497</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="I182" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>144</v>
+        <v>498</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>565</v>
+        <v>259</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>566</v>
+        <v>260</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>567</v>
+        <v>261</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>568</v>
+        <v>113</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>569</v>
+        <v>114</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>570</v>
+        <v>263</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>345</v>
+        <v>499</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>346</v>
+        <v>26</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>347</v>
+        <v>500</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>571</v>
+        <v>501</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>109</v>
+        <v>149</v>
       </c>
       <c r="I184" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>349</v>
+        <v>502</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>572</v>
+        <v>503</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>573</v>
+        <v>308</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>574</v>
+        <v>504</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>575</v>
+        <v>135</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>166</v>
+        <v>136</v>
       </c>
       <c r="I185" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>576</v>
+        <v>505</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>577</v>
+        <v>506</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>209</v>
+        <v>507</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>578</v>
+        <v>508</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>579</v>
+        <v>509</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>272</v>
+        <v>510</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>580</v>
+        <v>511</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>214</v>
+        <v>188</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>215</v>
+        <v>189</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>216</v>
+        <v>190</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>581</v>
+        <v>512</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>15</v>
+        <v>136</v>
       </c>
       <c r="I187" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>217</v>
+        <v>192</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>582</v>
+        <v>513</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>416</v>
+        <v>514</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>583</v>
+        <v>515</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>584</v>
+        <v>516</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>353</v>
+        <v>29</v>
       </c>
       <c r="I188" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>585</v>
+        <v>517</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>145</v>
+        <v>358</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>146</v>
+        <v>359</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>147</v>
+        <v>360</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>586</v>
+        <v>518</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>109</v>
+        <v>204</v>
       </c>
       <c r="I189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>149</v>
+        <v>362</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>452</v>
+        <v>480</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>135</v>
+        <v>481</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>453</v>
+        <v>482</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>587</v>
+        <v>519</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>342</v>
+        <v>102</v>
       </c>
       <c r="I190" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>455</v>
+        <v>483</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>509</v>
+        <v>308</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>510</v>
+        <v>521</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>588</v>
+        <v>522</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>272</v>
+        <v>230</v>
       </c>
       <c r="I191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>512</v>
+        <v>523</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>589</v>
+        <v>524</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>243</v>
+        <v>525</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>590</v>
+        <v>526</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>591</v>
+        <v>527</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="I192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>592</v>
+        <v>528</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>361</v>
+        <v>529</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>362</v>
+        <v>507</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>363</v>
+        <v>530</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>593</v>
+        <v>531</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>166</v>
+        <v>311</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>365</v>
+        <v>532</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>299</v>
+        <v>419</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>300</v>
+        <v>420</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>301</v>
+        <v>421</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>594</v>
+        <v>138</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>234</v>
+        <v>108</v>
       </c>
       <c r="I194" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>303</v>
+        <v>423</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>475</v>
+        <v>436</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>476</v>
+        <v>437</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>477</v>
+        <v>438</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>595</v>
+        <v>142</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>342</v>
+        <v>143</v>
       </c>
       <c r="I195" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>479</v>
+        <v>440</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>310</v>
+        <v>533</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>311</v>
+        <v>534</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>312</v>
+        <v>535</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>596</v>
+        <v>536</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>234</v>
+        <v>164</v>
       </c>
       <c r="I196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>314</v>
+        <v>537</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>597</v>
+        <v>538</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>598</v>
+        <v>539</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>599</v>
+        <v>540</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>600</v>
+        <v>541</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>601</v>
+        <v>542</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>446</v>
+        <v>520</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>447</v>
+        <v>521</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>602</v>
+        <v>543</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>154</v>
+        <v>230</v>
       </c>
       <c r="I198" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>449</v>
+        <v>523</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>180</v>
+        <v>545</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>603</v>
+        <v>547</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="I199" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>460</v>
+        <v>499</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>461</v>
+        <v>26</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>462</v>
+        <v>500</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>604</v>
+        <v>148</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>319</v>
+        <v>149</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>464</v>
+        <v>502</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>605</v>
+        <v>549</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>606</v>
+        <v>550</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>607</v>
+        <v>551</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>608</v>
+        <v>552</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>128</v>
+        <v>29</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>609</v>
+        <v>553</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>345</v>
+        <v>198</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>346</v>
+        <v>199</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>347</v>
+        <v>200</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>610</v>
+        <v>554</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>109</v>
+        <v>143</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>349</v>
+        <v>202</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>611</v>
+        <v>555</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>612</v>
+        <v>507</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>613</v>
+        <v>556</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>614</v>
+        <v>557</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>370</v>
+        <v>558</v>
       </c>
       <c r="I203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>615</v>
+        <v>559</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>156</v>
+        <v>560</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>157</v>
+        <v>561</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>158</v>
+        <v>562</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>616</v>
+        <v>563</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>160</v>
+        <v>564</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>161</v>
+        <v>565</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>431</v>
+        <v>68</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>432</v>
+        <v>11</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>433</v>
+        <v>69</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>617</v>
+        <v>70</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>15</v>
+        <v>566</v>
       </c>
       <c r="I205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>435</v>
+        <v>71</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>618</v>
+        <v>567</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>370</v>
+        <v>204</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>470</v>
+        <v>10</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>472</v>
+        <v>12</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>619</v>
+        <v>72</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>172</v>
+        <v>77</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>474</v>
+        <v>17</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>620</v>
+        <v>341</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>621</v>
+        <v>342</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>622</v>
+        <v>343</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>623</v>
+        <v>154</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>624</v>
+        <v>344</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>134</v>
+        <v>506</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>135</v>
+        <v>507</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>136</v>
+        <v>508</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>625</v>
+        <v>568</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>109</v>
+        <v>510</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>138</v>
+        <v>511</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>446</v>
+        <v>259</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>295</v>
+        <v>260</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>447</v>
+        <v>261</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>626</v>
+        <v>569</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="I210" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>449</v>
+        <v>263</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>214</v>
+        <v>193</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>215</v>
+        <v>194</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>216</v>
+        <v>195</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>627</v>
+        <v>163</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>15</v>
+        <v>136</v>
       </c>
       <c r="I211" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>217</v>
+        <v>197</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>572</v>
+        <v>538</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>573</v>
+        <v>539</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>574</v>
+        <v>540</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>628</v>
+        <v>570</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="I212" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>576</v>
+        <v>542</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>156</v>
+        <v>462</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>157</v>
+        <v>407</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>158</v>
+        <v>463</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>629</v>
+        <v>169</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>161</v>
+        <v>465</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>415</v>
+        <v>213</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>416</v>
+        <v>214</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>417</v>
+        <v>215</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>630</v>
+        <v>175</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>94</v>
+        <v>41</v>
       </c>
       <c r="I214" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>419</v>
+        <v>216</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>465</v>
+        <v>390</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>157</v>
+        <v>391</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>466</v>
+        <v>392</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>631</v>
+        <v>571</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>223</v>
+        <v>164</v>
       </c>
       <c r="I215" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>468</v>
+        <v>394</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>421</v>
+        <v>572</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>422</v>
+        <v>255</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>423</v>
+        <v>573</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>632</v>
+        <v>574</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="I216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>425</v>
+        <v>575</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>145</v>
+        <v>116</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>146</v>
+        <v>117</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>147</v>
+        <v>118</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>633</v>
+        <v>576</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="I217" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>149</v>
+        <v>119</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>299</v>
+        <v>221</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>300</v>
+        <v>222</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>301</v>
+        <v>223</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>634</v>
+        <v>577</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="I218" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>303</v>
+        <v>225</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>237</v>
+        <v>578</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>238</v>
+        <v>371</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>239</v>
+        <v>579</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>635</v>
+        <v>580</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>234</v>
+        <v>29</v>
       </c>
       <c r="I219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>241</v>
+        <v>581</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>237</v>
+        <v>560</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>238</v>
+        <v>561</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>239</v>
+        <v>562</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>636</v>
+        <v>582</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>234</v>
+        <v>564</v>
       </c>
       <c r="I220" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>241</v>
+        <v>565</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>237</v>
+        <v>98</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>238</v>
+        <v>99</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>239</v>
+        <v>100</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>637</v>
+        <v>583</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>234</v>
+        <v>102</v>
       </c>
       <c r="I221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>241</v>
+        <v>103</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>638</v>
+        <v>431</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>557</v>
+        <v>302</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>639</v>
+        <v>432</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>640</v>
+        <v>584</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>641</v>
+        <v>434</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>374</v>
+        <v>585</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>375</v>
+        <v>586</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>376</v>
+        <v>587</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>642</v>
+        <v>588</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>378</v>
+        <v>84</v>
       </c>
       <c r="I223" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>379</v>
+        <v>589</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>643</v>
+        <v>471</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>327</v>
+        <v>472</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>644</v>
+        <v>473</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>645</v>
+        <v>590</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>128</v>
+        <v>41</v>
       </c>
       <c r="I224" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>646</v>
+        <v>474</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>490</v>
+        <v>449</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>491</v>
+        <v>450</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>492</v>
+        <v>451</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>647</v>
+        <v>591</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="I225" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>494</v>
+        <v>452</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>139</v>
+        <v>592</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>140</v>
+        <v>593</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>141</v>
+        <v>594</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>648</v>
+        <v>595</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>143</v>
+        <v>388</v>
       </c>
       <c r="I226" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>144</v>
+        <v>596</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>134</v>
+        <v>597</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>135</v>
+        <v>240</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>136</v>
+        <v>598</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>649</v>
+        <v>599</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I227" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>138</v>
+        <v>600</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>490</v>
+        <v>466</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>491</v>
+        <v>467</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>492</v>
+        <v>468</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>650</v>
+        <v>601</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>109</v>
+        <v>41</v>
       </c>
       <c r="I228" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>494</v>
+        <v>469</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>452</v>
+        <v>602</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>135</v>
+        <v>603</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>453</v>
+        <v>604</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>651</v>
+        <v>605</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>342</v>
+        <v>606</v>
       </c>
       <c r="I229" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>455</v>
+        <v>607</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>145</v>
+        <v>506</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>146</v>
+        <v>507</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>147</v>
+        <v>508</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>652</v>
+        <v>608</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>109</v>
+        <v>510</v>
       </c>
       <c r="I230" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>149</v>
+        <v>511</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>490</v>
+        <v>471</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>491</v>
+        <v>472</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>492</v>
+        <v>473</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>653</v>
+        <v>181</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>109</v>
+        <v>41</v>
       </c>
       <c r="I231" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>494</v>
+        <v>474</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>338</v>
+        <v>378</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>339</v>
+        <v>379</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>340</v>
+        <v>380</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>654</v>
+        <v>609</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>342</v>
+        <v>382</v>
       </c>
       <c r="I232" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>343</v>
+        <v>383</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>299</v>
+        <v>597</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>300</v>
+        <v>240</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>301</v>
+        <v>598</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>655</v>
+        <v>610</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>234</v>
+        <v>108</v>
       </c>
       <c r="I233" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>303</v>
+        <v>600</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>656</v>
+        <v>301</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>357</v>
+        <v>302</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>657</v>
+        <v>303</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>658</v>
+        <v>611</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>172</v>
+        <v>102</v>
       </c>
       <c r="I234" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>659</v>
+        <v>305</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>660</v>
+        <v>612</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>491</v>
+        <v>240</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>661</v>
+        <v>613</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>662</v>
+        <v>614</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>272</v>
+        <v>615</v>
       </c>
       <c r="I235" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>663</v>
+        <v>616</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>277</v>
+        <v>612</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>278</v>
+        <v>240</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>279</v>
+        <v>613</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>664</v>
+        <v>617</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>166</v>
+        <v>615</v>
       </c>
       <c r="I236" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>281</v>
+        <v>616</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>665</v>
+        <v>506</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>666</v>
+        <v>507</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>667</v>
+        <v>508</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>668</v>
+        <v>618</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>15</v>
+        <v>510</v>
       </c>
       <c r="I237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>669</v>
+        <v>511</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>130</v>
+        <v>524</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>131</v>
+        <v>525</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>132</v>
+        <v>526</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>670</v>
+        <v>186</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="I238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>133</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>671</v>
+        <v>145</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>672</v>
+        <v>147</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>103</v>
+        <v>619</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>83</v>
+        <v>149</v>
       </c>
       <c r="I239" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>673</v>
+        <v>150</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>674</v>
+        <v>495</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>675</v>
+        <v>121</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>676</v>
+        <v>496</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>104</v>
+        <v>14</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>109</v>
+        <v>15</v>
       </c>
       <c r="I240" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>677</v>
+        <v>498</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>674</v>
+        <v>73</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>675</v>
+        <v>74</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>676</v>
+        <v>75</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>678</v>
+        <v>76</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>109</v>
+        <v>224</v>
       </c>
       <c r="I241" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>677</v>
+        <v>78</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>310</v>
+        <v>620</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>311</v>
+        <v>621</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>312</v>
+        <v>622</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>679</v>
+        <v>191</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>234</v>
+        <v>388</v>
       </c>
       <c r="I242" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>314</v>
+        <v>623</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>490</v>
+        <v>524</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>491</v>
+        <v>525</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>492</v>
+        <v>526</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>108</v>
+        <v>196</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>109</v>
+        <v>164</v>
       </c>
       <c r="I243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>494</v>
+        <v>528</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>589</v>
+        <v>624</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>243</v>
+        <v>354</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>590</v>
+        <v>625</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>680</v>
+        <v>626</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>172</v>
+        <v>627</v>
       </c>
       <c r="I244" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>592</v>
+        <v>628</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>681</v>
+        <v>98</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>295</v>
+        <v>99</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>682</v>
+        <v>100</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>683</v>
+        <v>629</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>128</v>
+        <v>102</v>
       </c>
       <c r="I245" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>684</v>
+        <v>103</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>620</v>
+        <v>630</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>621</v>
+        <v>631</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>622</v>
+        <v>632</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>685</v>
+        <v>633</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>143</v>
+        <v>84</v>
       </c>
       <c r="I246" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>624</v>
+        <v>634</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>620</v>
+        <v>520</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>621</v>
+        <v>308</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>622</v>
+        <v>521</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>686</v>
+        <v>635</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>143</v>
+        <v>230</v>
       </c>
       <c r="I247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>624</v>
+        <v>523</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>687</v>
+        <v>636</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>125</v>
+        <v>371</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>688</v>
+        <v>637</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>111</v>
+        <v>201</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="I248" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>689</v>
+        <v>638</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>565</v>
+        <v>188</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>566</v>
+        <v>189</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>567</v>
+        <v>190</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>690</v>
+        <v>639</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>569</v>
+        <v>136</v>
       </c>
       <c r="I249" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>570</v>
+        <v>192</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>687</v>
+        <v>68</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>125</v>
+        <v>11</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>688</v>
+        <v>69</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>691</v>
+        <v>79</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>15</v>
+        <v>566</v>
       </c>
       <c r="I250" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>689</v>
+        <v>71</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>277</v>
+        <v>124</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>278</v>
+        <v>125</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>279</v>
+        <v>126</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>692</v>
+        <v>203</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>166</v>
+        <v>114</v>
       </c>
       <c r="I251" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>281</v>
+        <v>127</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>350</v>
+        <v>18</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>290</v>
+        <v>19</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>351</v>
+        <v>20</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>693</v>
+        <v>21</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>353</v>
+        <v>204</v>
       </c>
       <c r="I252" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>354</v>
+        <v>24</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>421</v>
+        <v>513</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>422</v>
+        <v>514</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>423</v>
+        <v>515</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>694</v>
+        <v>640</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>128</v>
+        <v>29</v>
       </c>
       <c r="I253" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>425</v>
+        <v>517</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>565</v>
+        <v>232</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>566</v>
+        <v>233</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>567</v>
+        <v>234</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>112</v>
+        <v>641</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>569</v>
+        <v>164</v>
       </c>
       <c r="I254" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>570</v>
+        <v>235</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>192</v>
+        <v>80</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>193</v>
+        <v>81</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>194</v>
+        <v>82</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>695</v>
+        <v>83</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>183</v>
+        <v>77</v>
       </c>
       <c r="I255" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>196</v>
+        <v>85</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>696</v>
+        <v>642</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>697</v>
+        <v>255</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>698</v>
+        <v>643</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>699</v>
+        <v>644</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>172</v>
+        <v>114</v>
       </c>
       <c r="I256" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>700</v>
+        <v>645</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>701</v>
+        <v>555</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>598</v>
+        <v>507</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>702</v>
+        <v>556</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>703</v>
+        <v>646</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>704</v>
+        <v>558</v>
       </c>
       <c r="I257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>705</v>
+        <v>559</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>242</v>
+        <v>549</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>243</v>
+        <v>550</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>244</v>
+        <v>551</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>706</v>
+        <v>647</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>172</v>
+        <v>29</v>
       </c>
       <c r="I258" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>246</v>
+        <v>553</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>707</v>
+        <v>441</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>538</v>
+        <v>437</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>708</v>
+        <v>442</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>709</v>
+        <v>648</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>183</v>
+        <v>143</v>
       </c>
       <c r="I259" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>710</v>
+        <v>443</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>589</v>
+        <v>602</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>243</v>
+        <v>603</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>590</v>
+        <v>604</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>208</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>172</v>
+        <v>606</v>
       </c>
       <c r="I260" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>592</v>
+        <v>607</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>544</v>
+        <v>457</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>545</v>
+        <v>458</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>546</v>
+        <v>459</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>712</v>
+        <v>28</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>518</v>
+        <v>41</v>
       </c>
       <c r="I261" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>548</v>
+        <v>460</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>713</v>
+        <v>649</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>714</v>
+        <v>375</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>715</v>
+        <v>650</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>716</v>
+        <v>651</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>128</v>
+        <v>311</v>
       </c>
       <c r="I262" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>717</v>
+        <v>652</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>179</v>
+        <v>160</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>180</v>
+        <v>161</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>181</v>
+        <v>162</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>718</v>
+        <v>653</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="I263" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>437</v>
+        <v>331</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>438</v>
+        <v>332</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>439</v>
+        <v>333</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>719</v>
+        <v>219</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>319</v>
+        <v>224</v>
       </c>
       <c r="I264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>441</v>
+        <v>334</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>582</v>
+        <v>520</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>416</v>
+        <v>308</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>583</v>
+        <v>521</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>720</v>
+        <v>229</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>353</v>
+        <v>230</v>
       </c>
       <c r="I265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>585</v>
+        <v>523</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>350</v>
+        <v>232</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>290</v>
+        <v>233</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>351</v>
+        <v>234</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>721</v>
+        <v>654</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>353</v>
+        <v>164</v>
       </c>
       <c r="I266" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>354</v>
+        <v>235</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>411</v>
+        <v>139</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>226</v>
+        <v>140</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>412</v>
+        <v>141</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>722</v>
+        <v>655</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="I267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>413</v>
+        <v>144</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>480</v>
+        <v>462</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>481</v>
+        <v>407</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>482</v>
+        <v>463</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>723</v>
+        <v>236</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>223</v>
+        <v>170</v>
       </c>
       <c r="I268" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>484</v>
+        <v>465</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>402</v>
+        <v>560</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>403</v>
+        <v>561</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>404</v>
+        <v>562</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>724</v>
+        <v>656</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>83</v>
+        <v>564</v>
       </c>
       <c r="I269" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>406</v>
+        <v>565</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>725</v>
+        <v>555</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>726</v>
+        <v>507</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>727</v>
+        <v>556</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>728</v>
+        <v>657</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>234</v>
+        <v>558</v>
       </c>
       <c r="I270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>729</v>
+        <v>559</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>730</v>
+        <v>193</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>731</v>
+        <v>194</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>732</v>
+        <v>195</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>733</v>
+        <v>237</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>160</v>
+        <v>136</v>
       </c>
       <c r="I271" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>734</v>
+        <v>197</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>25</v>
+        <v>658</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>26</v>
+        <v>659</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>27</v>
+        <v>660</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>28</v>
+        <v>661</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>15</v>
+        <v>102</v>
       </c>
       <c r="I272" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>30</v>
+        <v>662</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>282</v>
+        <v>524</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>283</v>
+        <v>525</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>284</v>
+        <v>526</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>735</v>
+        <v>663</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>251</v>
+        <v>164</v>
       </c>
       <c r="I273" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>286</v>
+        <v>528</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>572</v>
+        <v>419</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>573</v>
+        <v>420</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>574</v>
+        <v>421</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>736</v>
+        <v>664</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>166</v>
+        <v>108</v>
       </c>
       <c r="I274" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>576</v>
+        <v>423</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>168</v>
+        <v>524</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>169</v>
+        <v>525</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>170</v>
+        <v>526</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>737</v>
+        <v>665</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="I275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>173</v>
+        <v>528</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>437</v>
+        <v>642</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>438</v>
+        <v>255</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>439</v>
+        <v>643</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>738</v>
+        <v>666</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>319</v>
+        <v>114</v>
       </c>
       <c r="I276" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>441</v>
+        <v>645</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>537</v>
+        <v>513</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>538</v>
+        <v>514</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>539</v>
+        <v>515</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>739</v>
+        <v>238</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>541</v>
+        <v>29</v>
       </c>
       <c r="I277" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>542</v>
+        <v>517</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>214</v>
+        <v>555</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>215</v>
+        <v>507</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>216</v>
+        <v>556</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>113</v>
+        <v>667</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>15</v>
+        <v>558</v>
       </c>
       <c r="I278" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>217</v>
+        <v>559</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>475</v>
+        <v>560</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>476</v>
+        <v>561</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>477</v>
+        <v>562</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>740</v>
+        <v>668</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>342</v>
+        <v>564</v>
       </c>
       <c r="I279" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>479</v>
+        <v>565</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>514</v>
+        <v>630</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>515</v>
+        <v>631</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>516</v>
+        <v>632</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>741</v>
+        <v>669</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>518</v>
+        <v>84</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>519</v>
+        <v>634</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>643</v>
+        <v>555</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>327</v>
+        <v>507</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>644</v>
+        <v>556</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>742</v>
+        <v>670</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>128</v>
+        <v>558</v>
       </c>
       <c r="I281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>646</v>
+        <v>559</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>522</v>
+        <v>160</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>523</v>
+        <v>161</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>524</v>
+        <v>162</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>743</v>
+        <v>671</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="I282" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>526</v>
+        <v>165</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>620</v>
+        <v>672</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>621</v>
+        <v>673</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>622</v>
+        <v>674</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>744</v>
+        <v>242</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>143</v>
+        <v>29</v>
       </c>
       <c r="I283" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>624</v>
+        <v>675</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>219</v>
+        <v>513</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>220</v>
+        <v>514</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>221</v>
+        <v>515</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>745</v>
+        <v>676</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>223</v>
+        <v>29</v>
       </c>
       <c r="I284" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>224</v>
+        <v>517</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>465</v>
+        <v>341</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>157</v>
+        <v>342</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>466</v>
+        <v>343</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>746</v>
+        <v>34</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>223</v>
+        <v>15</v>
       </c>
       <c r="I285" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>468</v>
+        <v>344</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>289</v>
+        <v>232</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>290</v>
+        <v>233</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>291</v>
+        <v>234</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>747</v>
+        <v>677</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>22</v>
+        <v>164</v>
       </c>
       <c r="I286" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>293</v>
+        <v>235</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>748</v>
+        <v>259</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>749</v>
+        <v>260</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>750</v>
+        <v>261</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>751</v>
+        <v>678</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="I287" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>752</v>
+        <v>263</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>31</v>
+        <v>679</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>32</v>
+        <v>129</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>33</v>
+        <v>680</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>34</v>
+        <v>681</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>166</v>
+        <v>682</v>
       </c>
       <c r="I288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>35</v>
+        <v>683</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>465</v>
+        <v>684</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>157</v>
+        <v>685</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>466</v>
+        <v>686</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>753</v>
+        <v>687</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="I289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>468</v>
+        <v>688</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>514</v>
+        <v>555</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>515</v>
+        <v>507</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>516</v>
+        <v>556</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>754</v>
+        <v>689</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>518</v>
+        <v>558</v>
       </c>
       <c r="I290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>519</v>
+        <v>559</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>208</v>
+        <v>555</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>209</v>
+        <v>507</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>210</v>
+        <v>556</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>755</v>
+        <v>690</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>212</v>
+        <v>558</v>
       </c>
       <c r="I291" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>213</v>
+        <v>559</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>426</v>
+        <v>160</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>427</v>
+        <v>161</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>428</v>
+        <v>162</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>756</v>
+        <v>691</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>353</v>
+        <v>164</v>
       </c>
       <c r="I292" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>430</v>
+        <v>165</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>504</v>
+        <v>692</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>146</v>
+        <v>472</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>505</v>
+        <v>693</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>757</v>
+        <v>694</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>342</v>
+        <v>311</v>
       </c>
       <c r="I293" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>507</v>
+        <v>695</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>758</v>
+        <v>696</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>759</v>
+        <v>697</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>760</v>
+        <v>698</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>761</v>
+        <v>699</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>223</v>
+        <v>410</v>
       </c>
       <c r="I294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>762</v>
+        <v>700</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>763</v>
+        <v>701</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>357</v>
+        <v>702</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>764</v>
+        <v>703</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>765</v>
+        <v>252</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="I295" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>766</v>
+        <v>704</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>36</v>
+        <v>572</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>37</v>
+        <v>255</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>38</v>
+        <v>573</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>39</v>
+        <v>257</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>94</v>
+        <v>164</v>
       </c>
       <c r="I296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>41</v>
+        <v>575</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>490</v>
+        <v>499</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>491</v>
+        <v>26</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>767</v>
+        <v>705</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>109</v>
+        <v>149</v>
       </c>
       <c r="I297" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>758</v>
+        <v>706</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>759</v>
+        <v>227</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>760</v>
+        <v>707</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>768</v>
+        <v>708</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>223</v>
+        <v>388</v>
       </c>
       <c r="I298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>762</v>
+        <v>709</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>656</v>
+        <v>128</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>357</v>
+        <v>129</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>657</v>
+        <v>130</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>769</v>
+        <v>262</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>172</v>
+        <v>114</v>
       </c>
       <c r="I299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>659</v>
+        <v>131</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>504</v>
+        <v>555</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>146</v>
+        <v>507</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>505</v>
+        <v>556</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>770</v>
+        <v>710</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>342</v>
+        <v>558</v>
       </c>
       <c r="I300" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>507</v>
+        <v>559</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>537</v>
+        <v>711</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>538</v>
+        <v>371</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>539</v>
+        <v>712</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>771</v>
+        <v>713</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>541</v>
+        <v>164</v>
       </c>
       <c r="I301" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>542</v>
+        <v>714</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>577</v>
+        <v>499</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>578</v>
+        <v>500</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>772</v>
+        <v>715</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>272</v>
+        <v>149</v>
       </c>
       <c r="I302" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>580</v>
+        <v>502</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>150</v>
+        <v>31</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>152</v>
+        <v>33</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>773</v>
+        <v>86</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>154</v>
+        <v>15</v>
       </c>
       <c r="I303" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>155</v>
+        <v>36</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>707</v>
+        <v>471</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>538</v>
+        <v>472</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>708</v>
+        <v>473</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>774</v>
+        <v>716</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>183</v>
+        <v>41</v>
       </c>
       <c r="I304" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>710</v>
+        <v>474</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>42</v>
+        <v>384</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>26</v>
+        <v>385</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>43</v>
+        <v>386</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>44</v>
+        <v>717</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>775</v>
+        <v>388</v>
       </c>
       <c r="I305" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>46</v>
+        <v>389</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>748</v>
+        <v>471</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>749</v>
+        <v>472</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>750</v>
+        <v>473</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>776</v>
+        <v>40</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>154</v>
+        <v>41</v>
       </c>
       <c r="I306" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>752</v>
+        <v>474</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>730</v>
+        <v>285</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>731</v>
+        <v>286</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>732</v>
+        <v>287</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>777</v>
+        <v>267</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="I307" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>734</v>
+        <v>289</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>124</v>
+        <v>486</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>125</v>
+        <v>199</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>126</v>
+        <v>487</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>778</v>
+        <v>718</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="I308" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>129</v>
+        <v>489</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>779</v>
+        <v>466</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>780</v>
+        <v>467</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>781</v>
+        <v>468</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>782</v>
+        <v>272</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>704</v>
+        <v>41</v>
       </c>
       <c r="I309" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>783</v>
+        <v>469</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>382</v>
+        <v>642</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>383</v>
+        <v>255</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>384</v>
+        <v>643</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G310" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="H310" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="H310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>386</v>
+        <v>645</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>393</v>
+        <v>254</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>394</v>
+        <v>255</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>395</v>
+        <v>256</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>784</v>
+        <v>720</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>272</v>
+        <v>164</v>
       </c>
       <c r="I311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>396</v>
+        <v>258</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>225</v>
+        <v>549</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>226</v>
+        <v>550</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>227</v>
+        <v>551</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>785</v>
+        <v>721</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>166</v>
+        <v>29</v>
       </c>
       <c r="I312" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>229</v>
+        <v>553</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>310</v>
+        <v>183</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>311</v>
+        <v>184</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>312</v>
+        <v>185</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>786</v>
+        <v>722</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>234</v>
+        <v>164</v>
       </c>
       <c r="I313" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>314</v>
+        <v>187</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>787</v>
+        <v>390</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>788</v>
+        <v>391</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>789</v>
+        <v>392</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>790</v>
+        <v>288</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>272</v>
+        <v>164</v>
       </c>
       <c r="I314" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>791</v>
+        <v>394</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>611</v>
+        <v>172</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>612</v>
+        <v>173</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>613</v>
+        <v>174</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>792</v>
+        <v>723</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>370</v>
+        <v>176</v>
       </c>
       <c r="I315" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>615</v>
+        <v>177</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>793</v>
+        <v>378</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>794</v>
+        <v>379</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>795</v>
+        <v>380</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>796</v>
+        <v>46</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>154</v>
+        <v>382</v>
       </c>
       <c r="I316" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>797</v>
+        <v>383</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>47</v>
+        <v>384</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>48</v>
+        <v>385</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>49</v>
+        <v>386</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>50</v>
+        <v>724</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>15</v>
+        <v>388</v>
       </c>
       <c r="I317" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>52</v>
+        <v>389</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>793</v>
+        <v>658</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>794</v>
+        <v>659</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>795</v>
+        <v>660</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>798</v>
+        <v>725</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>154</v>
+        <v>102</v>
       </c>
       <c r="I318" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>797</v>
+        <v>662</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>25</v>
+        <v>471</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>26</v>
+        <v>472</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>27</v>
+        <v>473</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>53</v>
+        <v>726</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="I319" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>30</v>
+        <v>474</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>345</v>
+        <v>390</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>346</v>
+        <v>391</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>347</v>
+        <v>392</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>115</v>
+        <v>727</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>109</v>
+        <v>164</v>
       </c>
       <c r="I320" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>349</v>
+        <v>394</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>577</v>
+        <v>649</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>209</v>
+        <v>375</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>578</v>
+        <v>650</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>799</v>
+        <v>728</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>272</v>
+        <v>311</v>
       </c>
       <c r="I321" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>580</v>
+        <v>652</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>202</v>
+        <v>390</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>203</v>
+        <v>391</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>204</v>
+        <v>392</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>800</v>
+        <v>729</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>206</v>
+        <v>164</v>
       </c>
       <c r="I322" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>207</v>
+        <v>394</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>801</v>
+        <v>341</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>209</v>
+        <v>342</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>802</v>
+        <v>343</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>803</v>
+        <v>51</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>804</v>
+        <v>15</v>
       </c>
       <c r="I323" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>805</v>
+        <v>344</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>671</v>
+        <v>636</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>72</v>
+        <v>371</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>672</v>
+        <v>637</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>116</v>
+        <v>297</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>83</v>
+        <v>143</v>
       </c>
       <c r="I324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>673</v>
+        <v>638</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>402</v>
+        <v>145</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>403</v>
+        <v>146</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>404</v>
+        <v>147</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>806</v>
+        <v>730</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>83</v>
+        <v>149</v>
       </c>
       <c r="I325" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>406</v>
+        <v>150</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>242</v>
+        <v>560</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>243</v>
+        <v>561</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>244</v>
+        <v>562</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>807</v>
+        <v>731</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>172</v>
+        <v>564</v>
       </c>
       <c r="I326" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>246</v>
+        <v>565</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>808</v>
+        <v>462</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>557</v>
+        <v>407</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>809</v>
+        <v>463</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>64</v>
+        <v>299</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>15</v>
+        <v>170</v>
       </c>
       <c r="I327" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>810</v>
+        <v>465</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>811</v>
+        <v>732</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>812</v>
+        <v>733</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>813</v>
+        <v>734</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>814</v>
+        <v>735</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>22</v>
+        <v>143</v>
       </c>
       <c r="I328" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>815</v>
+        <v>736</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>168</v>
+        <v>471</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>169</v>
+        <v>472</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>170</v>
+        <v>473</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>816</v>
+        <v>737</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>172</v>
+        <v>41</v>
       </c>
       <c r="I329" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>173</v>
+        <v>474</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>817</v>
+        <v>156</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>818</v>
+        <v>157</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>819</v>
+        <v>158</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>820</v>
+        <v>738</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>154</v>
+        <v>15</v>
       </c>
       <c r="I330" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>821</v>
+        <v>159</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>660</v>
+        <v>739</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>491</v>
+        <v>740</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>661</v>
+        <v>741</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>822</v>
+        <v>742</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>272</v>
+        <v>388</v>
       </c>
       <c r="I331" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>663</v>
+        <v>743</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>495</v>
+        <v>254</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>496</v>
+        <v>255</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>497</v>
+        <v>256</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>823</v>
+        <v>744</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="I332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>499</v>
+        <v>258</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>824</v>
+        <v>642</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>825</v>
+        <v>255</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>826</v>
+        <v>643</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>827</v>
+        <v>745</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="I333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>828</v>
+        <v>645</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>495</v>
+        <v>524</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>496</v>
+        <v>525</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>497</v>
+        <v>526</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>829</v>
+        <v>300</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="I334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>499</v>
+        <v>528</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>495</v>
+        <v>425</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>496</v>
+        <v>426</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>497</v>
+        <v>427</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>830</v>
+        <v>746</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>154</v>
+        <v>15</v>
       </c>
       <c r="I335" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>499</v>
+        <v>429</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>446</v>
+        <v>183</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>295</v>
+        <v>184</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>447</v>
+        <v>185</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>831</v>
+        <v>747</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="I336" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>449</v>
+        <v>187</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>824</v>
+        <v>198</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>825</v>
+        <v>199</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>826</v>
+        <v>200</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>832</v>
+        <v>304</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="I337" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>828</v>
+        <v>202</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>824</v>
+        <v>748</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>825</v>
+        <v>749</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>826</v>
+        <v>750</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>833</v>
+        <v>751</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>154</v>
+        <v>752</v>
       </c>
       <c r="I338" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>828</v>
+        <v>753</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>446</v>
+        <v>499</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>295</v>
+        <v>26</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>447</v>
+        <v>500</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>834</v>
+        <v>306</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="I339" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>449</v>
+        <v>502</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>495</v>
+        <v>205</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>496</v>
+        <v>206</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>497</v>
+        <v>207</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>835</v>
+        <v>754</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="I340" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>499</v>
+        <v>209</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>544</v>
+        <v>384</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>545</v>
+        <v>385</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>546</v>
+        <v>386</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>836</v>
+        <v>755</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>518</v>
+        <v>388</v>
       </c>
       <c r="I341" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>548</v>
+        <v>389</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>446</v>
+        <v>684</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>295</v>
+        <v>685</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>447</v>
+        <v>686</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>837</v>
+        <v>756</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>154</v>
+        <v>224</v>
       </c>
       <c r="I342" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>449</v>
+        <v>688</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>446</v>
+        <v>555</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>295</v>
+        <v>507</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>447</v>
+        <v>556</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>838</v>
+        <v>757</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>154</v>
+        <v>558</v>
       </c>
       <c r="I343" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>449</v>
+        <v>559</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>321</v>
+        <v>444</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>322</v>
+        <v>445</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>323</v>
+        <v>446</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>839</v>
+        <v>758</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="I344" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>325</v>
+        <v>448</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>294</v>
+        <v>335</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>295</v>
+        <v>336</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>296</v>
+        <v>337</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>840</v>
+        <v>759</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>154</v>
+        <v>224</v>
       </c>
       <c r="I345" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>298</v>
+        <v>338</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
         <v>495</v>
       </c>
       <c r="B346" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C346" s="0" t="s">
         <v>496</v>
       </c>
-      <c r="C346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F346" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>841</v>
+        <v>760</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>154</v>
+        <v>15</v>
       </c>
       <c r="I346" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>801</v>
+        <v>761</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>209</v>
+        <v>240</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>802</v>
+        <v>762</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>842</v>
+        <v>310</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>804</v>
+        <v>311</v>
       </c>
       <c r="I347" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>805</v>
+        <v>763</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>565</v>
+        <v>506</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>566</v>
+        <v>507</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>567</v>
+        <v>508</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>843</v>
+        <v>764</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>569</v>
+        <v>510</v>
       </c>
       <c r="I348" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>570</v>
+        <v>511</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>844</v>
+        <v>765</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>845</v>
+        <v>336</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>846</v>
+        <v>766</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>847</v>
+        <v>326</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>154</v>
+        <v>224</v>
       </c>
       <c r="I349" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>848</v>
+        <v>767</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>130</v>
+        <v>533</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>131</v>
+        <v>534</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>132</v>
+        <v>535</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>849</v>
+        <v>768</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="I350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>133</v>
+        <v>537</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>237</v>
+        <v>560</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>238</v>
+        <v>561</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>239</v>
+        <v>562</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>850</v>
+        <v>769</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>234</v>
+        <v>564</v>
       </c>
       <c r="I351" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>241</v>
+        <v>565</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>537</v>
+        <v>711</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>538</v>
+        <v>371</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>539</v>
+        <v>712</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>851</v>
+        <v>770</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>541</v>
+        <v>164</v>
       </c>
       <c r="I352" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>542</v>
+        <v>714</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>549</v>
+        <v>492</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>180</v>
+        <v>336</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>550</v>
+        <v>493</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>852</v>
+        <v>771</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>183</v>
+        <v>388</v>
       </c>
       <c r="I353" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>552</v>
+        <v>494</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>817</v>
+        <v>711</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>818</v>
+        <v>371</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>819</v>
+        <v>712</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>853</v>
+        <v>772</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="I354" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>821</v>
+        <v>714</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>801</v>
+        <v>692</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>209</v>
+        <v>472</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>802</v>
+        <v>693</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>854</v>
+        <v>773</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>804</v>
+        <v>311</v>
       </c>
       <c r="I355" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>805</v>
+        <v>695</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>817</v>
+        <v>520</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>818</v>
+        <v>308</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>819</v>
+        <v>521</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>855</v>
+        <v>774</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>154</v>
+        <v>230</v>
       </c>
       <c r="I356" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>821</v>
+        <v>523</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>544</v>
+        <v>592</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>545</v>
+        <v>593</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>546</v>
+        <v>594</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>856</v>
+        <v>775</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>518</v>
+        <v>388</v>
       </c>
       <c r="I357" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>548</v>
+        <v>596</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>857</v>
+        <v>390</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>858</v>
+        <v>391</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>859</v>
+        <v>392</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>69</v>
+        <v>776</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>234</v>
+        <v>164</v>
       </c>
       <c r="I358" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>860</v>
+        <v>394</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>465</v>
+        <v>520</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>157</v>
+        <v>308</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>466</v>
+        <v>521</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>861</v>
+        <v>777</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="I359" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>468</v>
+        <v>523</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>801</v>
+        <v>692</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>209</v>
+        <v>472</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>802</v>
+        <v>693</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>862</v>
+        <v>778</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>804</v>
+        <v>311</v>
       </c>
       <c r="I360" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>805</v>
+        <v>695</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>801</v>
+        <v>748</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>209</v>
+        <v>749</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>802</v>
+        <v>750</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>863</v>
+        <v>779</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>804</v>
+        <v>752</v>
       </c>
       <c r="I361" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>805</v>
+        <v>753</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>817</v>
+        <v>384</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>818</v>
+        <v>385</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>819</v>
+        <v>386</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>864</v>
+        <v>780</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>154</v>
+        <v>388</v>
       </c>
       <c r="I362" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>821</v>
+        <v>389</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>495</v>
+        <v>578</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>496</v>
+        <v>371</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>497</v>
+        <v>579</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>865</v>
+        <v>339</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>154</v>
+        <v>29</v>
       </c>
       <c r="I363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>499</v>
+        <v>581</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>611</v>
+        <v>506</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>612</v>
+        <v>507</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>613</v>
+        <v>508</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>866</v>
+        <v>781</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>370</v>
+        <v>510</v>
       </c>
       <c r="I364" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>615</v>
+        <v>511</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>844</v>
+        <v>431</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>845</v>
+        <v>302</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>846</v>
+        <v>432</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>867</v>
+        <v>782</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>154</v>
+        <v>102</v>
       </c>
       <c r="I365" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>848</v>
+        <v>434</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>748</v>
+        <v>120</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>749</v>
+        <v>121</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>750</v>
+        <v>122</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>868</v>
+        <v>340</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="I366" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>752</v>
+        <v>123</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>707</v>
+        <v>441</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>538</v>
+        <v>437</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>708</v>
+        <v>442</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>869</v>
+        <v>783</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>183</v>
+        <v>143</v>
       </c>
       <c r="I367" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>710</v>
+        <v>443</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>801</v>
+        <v>506</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>209</v>
+        <v>507</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>802</v>
+        <v>508</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>870</v>
+        <v>784</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>804</v>
+        <v>510</v>
       </c>
       <c r="I368" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>805</v>
+        <v>511</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>811</v>
+        <v>436</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>812</v>
+        <v>437</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>813</v>
+        <v>438</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>871</v>
+        <v>785</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>22</v>
+        <v>143</v>
       </c>
       <c r="I369" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>815</v>
+        <v>440</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>208</v>
+        <v>524</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>209</v>
+        <v>525</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>210</v>
+        <v>526</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>872</v>
+        <v>786</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>212</v>
+        <v>164</v>
       </c>
       <c r="I370" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>213</v>
+        <v>528</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>397</v>
+        <v>151</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>398</v>
+        <v>152</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>399</v>
+        <v>153</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>873</v>
+        <v>53</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>251</v>
+        <v>15</v>
       </c>
       <c r="I371" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>401</v>
+        <v>155</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>145</v>
+        <v>401</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>146</v>
+        <v>402</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>147</v>
+        <v>403</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>874</v>
+        <v>787</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>109</v>
+        <v>143</v>
       </c>
       <c r="I372" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>149</v>
+        <v>404</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>620</v>
+        <v>503</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>621</v>
+        <v>308</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>622</v>
+        <v>504</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>875</v>
+        <v>788</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="I373" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>624</v>
+        <v>505</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>817</v>
+        <v>560</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>818</v>
+        <v>561</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>819</v>
+        <v>562</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>876</v>
+        <v>789</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>154</v>
+        <v>564</v>
       </c>
       <c r="I374" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>821</v>
+        <v>565</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>549</v>
+        <v>585</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>180</v>
+        <v>586</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>550</v>
+        <v>587</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>877</v>
+        <v>790</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>183</v>
+        <v>84</v>
       </c>
       <c r="I375" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>552</v>
+        <v>589</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>462</v>
+        <v>473</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>70</v>
+        <v>791</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>319</v>
+        <v>41</v>
       </c>
       <c r="I376" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>495</v>
+        <v>43</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>496</v>
+        <v>44</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>497</v>
+        <v>45</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>878</v>
+        <v>87</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>154</v>
+        <v>204</v>
       </c>
       <c r="I377" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>499</v>
+        <v>47</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>811</v>
+        <v>210</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>812</v>
+        <v>133</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>813</v>
+        <v>211</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>879</v>
+        <v>58</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="I378" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>815</v>
+        <v>212</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>514</v>
+        <v>555</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>515</v>
+        <v>507</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>516</v>
+        <v>556</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>880</v>
+        <v>792</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>518</v>
+        <v>558</v>
       </c>
       <c r="I379" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>519</v>
+        <v>559</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>537</v>
+        <v>269</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>538</v>
+        <v>270</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>539</v>
+        <v>271</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>881</v>
+        <v>793</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>541</v>
+        <v>41</v>
       </c>
       <c r="I380" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>542</v>
+        <v>273</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>801</v>
+        <v>529</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>209</v>
+        <v>507</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>802</v>
+        <v>530</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>882</v>
+        <v>347</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>804</v>
+        <v>311</v>
       </c>
       <c r="I381" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>805</v>
+        <v>532</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>145</v>
+        <v>602</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>146</v>
+        <v>603</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>147</v>
+        <v>604</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>74</v>
+        <v>794</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>109</v>
+        <v>606</v>
       </c>
       <c r="I382" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>149</v>
+        <v>607</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>475</v>
+        <v>795</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>476</v>
+        <v>240</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>477</v>
+        <v>796</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>883</v>
+        <v>797</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>342</v>
+        <v>798</v>
       </c>
       <c r="I383" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>479</v>
+        <v>799</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>793</v>
+        <v>800</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>794</v>
+        <v>420</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>795</v>
+        <v>801</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>884</v>
+        <v>802</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>154</v>
+        <v>29</v>
       </c>
       <c r="I384" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>748</v>
+        <v>701</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>749</v>
+        <v>702</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>750</v>
+        <v>703</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>885</v>
+        <v>356</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>154</v>
+        <v>170</v>
       </c>
       <c r="I385" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>752</v>
+        <v>704</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>801</v>
+        <v>592</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>209</v>
+        <v>593</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>802</v>
+        <v>594</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>886</v>
+        <v>804</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>804</v>
+        <v>388</v>
       </c>
       <c r="I386" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>805</v>
+        <v>596</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>857</v>
+        <v>254</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>858</v>
+        <v>255</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>859</v>
+        <v>256</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>887</v>
+        <v>805</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>234</v>
+        <v>164</v>
       </c>
       <c r="I387" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>860</v>
+        <v>258</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>888</v>
+        <v>806</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>889</v>
+        <v>371</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>890</v>
+        <v>807</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>891</v>
+        <v>361</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>109</v>
+        <v>204</v>
       </c>
       <c r="I388" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>892</v>
+        <v>808</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>374</v>
+        <v>193</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>375</v>
+        <v>194</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>376</v>
+        <v>195</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>893</v>
+        <v>809</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>378</v>
+        <v>136</v>
       </c>
       <c r="I389" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>379</v>
+        <v>197</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>475</v>
+        <v>363</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>476</v>
+        <v>308</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>477</v>
+        <v>364</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>894</v>
+        <v>381</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>342</v>
+        <v>204</v>
       </c>
       <c r="I390" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>479</v>
+        <v>365</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>895</v>
+        <v>555</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>896</v>
+        <v>507</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>897</v>
+        <v>556</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>898</v>
+        <v>810</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>22</v>
+        <v>558</v>
       </c>
       <c r="I391" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>899</v>
+        <v>559</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>900</v>
+        <v>560</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>226</v>
+        <v>561</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>901</v>
+        <v>562</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>902</v>
+        <v>811</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>234</v>
+        <v>564</v>
       </c>
       <c r="I392" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>903</v>
+        <v>565</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>811</v>
+        <v>431</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>812</v>
+        <v>302</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>813</v>
+        <v>432</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>904</v>
+        <v>387</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="I393" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>815</v>
+        <v>434</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>490</v>
+        <v>732</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>491</v>
+        <v>733</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>492</v>
+        <v>734</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>905</v>
+        <v>812</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>109</v>
+        <v>143</v>
       </c>
       <c r="I394" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>494</v>
+        <v>736</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>605</v>
+        <v>813</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>606</v>
+        <v>814</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>607</v>
+        <v>815</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>906</v>
+        <v>393</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="I395" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>609</v>
+        <v>816</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>907</v>
+        <v>555</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>908</v>
+        <v>507</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>909</v>
+        <v>556</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>910</v>
+        <v>817</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>911</v>
+        <v>558</v>
       </c>
       <c r="I396" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>912</v>
+        <v>559</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>913</v>
+        <v>649</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>914</v>
+        <v>375</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>915</v>
+        <v>650</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>916</v>
+        <v>818</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>154</v>
+        <v>311</v>
       </c>
       <c r="I397" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>917</v>
+        <v>652</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>671</v>
+        <v>120</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>72</v>
+        <v>121</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>672</v>
+        <v>122</v>
       </c>
       <c r="F398" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>76</v>
+        <v>819</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>83</v>
+        <v>114</v>
       </c>
       <c r="I398" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>673</v>
+        <v>123</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>54</v>
+        <v>307</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>55</v>
+        <v>308</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>56</v>
+        <v>309</v>
       </c>
       <c r="F399" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>57</v>
+        <v>395</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>234</v>
+        <v>311</v>
       </c>
       <c r="I399" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>59</v>
+        <v>312</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>643</v>
+        <v>345</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>327</v>
+        <v>140</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>644</v>
+        <v>346</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>918</v>
+        <v>396</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>128</v>
+        <v>311</v>
       </c>
       <c r="I400" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>646</v>
+        <v>348</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>294</v>
+        <v>232</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>295</v>
+        <v>233</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>296</v>
+        <v>234</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>919</v>
+        <v>399</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="I401" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>298</v>
+        <v>235</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>54</v>
+        <v>572</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>55</v>
+        <v>255</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>56</v>
+        <v>573</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>60</v>
+        <v>405</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>234</v>
+        <v>164</v>
       </c>
       <c r="I402" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>59</v>
+        <v>575</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>186</v>
+        <v>696</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>187</v>
+        <v>697</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>188</v>
+        <v>698</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G403" s="0" t="s">
-        <v>920</v>
+        <v>409</v>
       </c>
       <c r="H403" s="0" t="s">
-        <v>190</v>
+        <v>410</v>
       </c>
       <c r="I403" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>191</v>
+        <v>700</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>565</v>
+        <v>110</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>566</v>
+        <v>111</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>567</v>
+        <v>112</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G404" s="0" t="s">
-        <v>921</v>
+        <v>820</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>569</v>
+        <v>114</v>
       </c>
       <c r="I404" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>570</v>
+        <v>115</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>713</v>
+        <v>821</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>714</v>
+        <v>822</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>715</v>
+        <v>823</v>
       </c>
       <c r="F405" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>922</v>
+        <v>824</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>128</v>
+        <v>682</v>
       </c>
       <c r="I405" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>717</v>
+        <v>825</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>923</v>
+        <v>813</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>924</v>
+        <v>814</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>925</v>
+        <v>815</v>
       </c>
       <c r="F406" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>926</v>
+        <v>412</v>
       </c>
       <c r="H406" s="0" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="I406" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>927</v>
+        <v>816</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>282</v>
+        <v>210</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>283</v>
+        <v>133</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>284</v>
+        <v>211</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G407" s="0" t="s">
-        <v>928</v>
+        <v>826</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>251</v>
+        <v>41</v>
       </c>
       <c r="I407" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>286</v>
+        <v>212</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>54</v>
+        <v>466</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>55</v>
+        <v>467</v>
       </c>
       <c r="C408" s="0" t="s">
-        <v>56</v>
+        <v>468</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H408" s="0" t="s">
-        <v>234</v>
+        <v>41</v>
       </c>
       <c r="I408" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>59</v>
+        <v>469</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>214</v>
+        <v>160</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>216</v>
+        <v>162</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>77</v>
+        <v>827</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="I409" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>217</v>
+        <v>165</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>605</v>
+        <v>795</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>606</v>
+        <v>240</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>607</v>
+        <v>796</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G410" s="0" t="s">
-        <v>929</v>
+        <v>828</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>128</v>
+        <v>798</v>
       </c>
       <c r="I410" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>609</v>
+        <v>799</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>671</v>
+        <v>390</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>72</v>
+        <v>391</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>672</v>
+        <v>392</v>
       </c>
       <c r="F411" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G411" s="0" t="s">
-        <v>930</v>
+        <v>829</v>
       </c>
       <c r="H411" s="0" t="s">
-        <v>83</v>
+        <v>164</v>
       </c>
       <c r="I411" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>673</v>
+        <v>394</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>54</v>
+        <v>503</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>55</v>
+        <v>308</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>56</v>
+        <v>504</v>
       </c>
       <c r="F412" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G412" s="0" t="s">
-        <v>62</v>
+        <v>413</v>
       </c>
       <c r="H412" s="0" t="s">
-        <v>234</v>
+        <v>136</v>
       </c>
       <c r="I412" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>59</v>
+        <v>505</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>54</v>
+        <v>813</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>55</v>
+        <v>814</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>56</v>
+        <v>815</v>
       </c>
       <c r="F413" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G413" s="0" t="s">
-        <v>63</v>
+        <v>830</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>234</v>
+        <v>164</v>
       </c>
       <c r="I413" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>59</v>
+        <v>816</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>192</v>
+        <v>524</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>193</v>
+        <v>525</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>194</v>
+        <v>526</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G414" s="0" t="s">
-        <v>931</v>
+        <v>831</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="I414" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>196</v>
+        <v>528</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>932</v>
+        <v>560</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>933</v>
+        <v>561</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>934</v>
+        <v>562</v>
       </c>
       <c r="F415" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G415" s="0" t="s">
-        <v>935</v>
+        <v>832</v>
       </c>
       <c r="H415" s="0" t="s">
-        <v>15</v>
+        <v>564</v>
       </c>
       <c r="I415" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>936</v>
+        <v>565</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>643</v>
+        <v>390</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>327</v>
+        <v>391</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>644</v>
+        <v>392</v>
       </c>
       <c r="F416" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G416" s="0" t="s">
-        <v>937</v>
+        <v>833</v>
       </c>
       <c r="H416" s="0" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="I416" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>646</v>
+        <v>394</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>857</v>
+        <v>834</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>858</v>
+        <v>415</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>859</v>
+        <v>835</v>
       </c>
       <c r="F417" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G417" s="0" t="s">
-        <v>938</v>
+        <v>60</v>
       </c>
       <c r="H417" s="0" t="s">
-        <v>234</v>
+        <v>84</v>
       </c>
       <c r="I417" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>860</v>
+        <v>836</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>331</v>
+        <v>533</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>332</v>
+        <v>534</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>333</v>
+        <v>535</v>
       </c>
       <c r="F418" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G418" s="0" t="s">
-        <v>939</v>
+        <v>837</v>
       </c>
       <c r="H418" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="I418" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>334</v>
+        <v>537</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>940</v>
+        <v>602</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>941</v>
+        <v>603</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>942</v>
+        <v>604</v>
       </c>
       <c r="F419" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G419" s="0" t="s">
-        <v>943</v>
+        <v>418</v>
       </c>
       <c r="H419" s="0" t="s">
-        <v>109</v>
+        <v>606</v>
       </c>
       <c r="I419" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>944</v>
+        <v>607</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>374</v>
+        <v>765</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>375</v>
+        <v>336</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>376</v>
+        <v>766</v>
       </c>
       <c r="F420" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G420" s="0" t="s">
-        <v>945</v>
+        <v>838</v>
       </c>
       <c r="H420" s="0" t="s">
-        <v>378</v>
+        <v>224</v>
       </c>
       <c r="I420" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>379</v>
+        <v>767</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>696</v>
+        <v>839</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>697</v>
+        <v>840</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>698</v>
+        <v>841</v>
       </c>
       <c r="F421" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G421" s="0" t="s">
-        <v>946</v>
+        <v>842</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="I421" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>700</v>
+        <v>843</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>913</v>
+        <v>597</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>914</v>
+        <v>240</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>915</v>
+        <v>598</v>
       </c>
       <c r="F422" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G422" s="0" t="s">
-        <v>947</v>
+        <v>422</v>
       </c>
       <c r="H422" s="0" t="s">
-        <v>154</v>
+        <v>108</v>
       </c>
       <c r="I422" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>917</v>
+        <v>600</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>415</v>
+        <v>160</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>416</v>
+        <v>161</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>417</v>
+        <v>162</v>
       </c>
       <c r="F423" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G423" s="0" t="s">
-        <v>948</v>
+        <v>844</v>
       </c>
       <c r="H423" s="0" t="s">
-        <v>94</v>
+        <v>164</v>
       </c>
       <c r="I423" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>419</v>
+        <v>165</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>10</v>
+        <v>679</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>12</v>
+        <v>680</v>
       </c>
       <c r="F424" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G424" s="0" t="s">
-        <v>64</v>
+        <v>845</v>
       </c>
       <c r="H424" s="0" t="s">
-        <v>51</v>
+        <v>682</v>
       </c>
       <c r="I424" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>17</v>
+        <v>683</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>65</v>
+        <v>128</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>66</v>
+        <v>129</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>67</v>
+        <v>130</v>
       </c>
       <c r="F425" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G425" s="0" t="s">
-        <v>64</v>
+        <v>846</v>
       </c>
       <c r="H425" s="0" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="I425" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>68</v>
+        <v>131</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>214</v>
+        <v>520</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>215</v>
+        <v>308</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>216</v>
+        <v>521</v>
       </c>
       <c r="F426" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G426" s="0" t="s">
-        <v>64</v>
+        <v>847</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>15</v>
+        <v>230</v>
       </c>
       <c r="I426" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>217</v>
+        <v>523</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>949</v>
+        <v>612</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>950</v>
+        <v>240</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>951</v>
+        <v>613</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G427" s="0" t="s">
-        <v>827</v>
+        <v>848</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>154</v>
+        <v>615</v>
       </c>
       <c r="I427" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>952</v>
+        <v>616</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>953</v>
+        <v>739</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>357</v>
+        <v>740</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>954</v>
+        <v>741</v>
       </c>
       <c r="F428" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G428" s="0" t="s">
-        <v>827</v>
+        <v>849</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>154</v>
+        <v>388</v>
       </c>
       <c r="I428" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>955</v>
+        <v>743</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>824</v>
+        <v>585</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>825</v>
+        <v>586</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>826</v>
+        <v>587</v>
       </c>
       <c r="F429" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G429" s="0" t="s">
-        <v>829</v>
+        <v>850</v>
       </c>
       <c r="H429" s="0" t="s">
-        <v>154</v>
+        <v>84</v>
       </c>
       <c r="I429" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>828</v>
+        <v>589</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>949</v>
+        <v>630</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>950</v>
+        <v>631</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>951</v>
+        <v>632</v>
       </c>
       <c r="F430" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G430" s="0" t="s">
-        <v>829</v>
+        <v>851</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>154</v>
+        <v>84</v>
       </c>
       <c r="I430" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>952</v>
+        <v>634</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>953</v>
+        <v>555</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>357</v>
+        <v>507</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>954</v>
+        <v>556</v>
       </c>
       <c r="F431" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G431" s="0" t="s">
-        <v>829</v>
+        <v>852</v>
       </c>
       <c r="H431" s="0" t="s">
-        <v>154</v>
+        <v>558</v>
       </c>
       <c r="I431" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>955</v>
+        <v>559</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>949</v>
+        <v>363</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>950</v>
+        <v>308</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>951</v>
+        <v>364</v>
       </c>
       <c r="F432" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G432" s="0" t="s">
-        <v>832</v>
+        <v>424</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>154</v>
+        <v>204</v>
       </c>
       <c r="I432" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>952</v>
+        <v>365</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>953</v>
+        <v>578</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>357</v>
+        <v>371</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>954</v>
+        <v>579</v>
       </c>
       <c r="F433" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G433" s="0" t="s">
-        <v>832</v>
+        <v>853</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>154</v>
+        <v>29</v>
       </c>
       <c r="I433" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>955</v>
+        <v>581</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>953</v>
+        <v>732</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>357</v>
+        <v>733</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>954</v>
+        <v>734</v>
       </c>
       <c r="F434" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G434" s="0" t="s">
-        <v>833</v>
+        <v>854</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="I434" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>955</v>
+        <v>736</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>446</v>
+        <v>10</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>295</v>
+        <v>11</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>447</v>
+        <v>12</v>
       </c>
       <c r="F435" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G435" s="0" t="s">
-        <v>840</v>
+        <v>88</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>154</v>
+        <v>77</v>
       </c>
       <c r="I435" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>449</v>
+        <v>17</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>475</v>
+        <v>390</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>476</v>
+        <v>391</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>477</v>
+        <v>392</v>
       </c>
       <c r="F436" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G436" s="0" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>342</v>
+        <v>164</v>
       </c>
       <c r="I436" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>479</v>
+        <v>394</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>54</v>
+        <v>856</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>55</v>
+        <v>857</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>56</v>
+        <v>858</v>
       </c>
       <c r="F437" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G437" s="0" t="s">
-        <v>69</v>
+        <v>428</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>234</v>
+        <v>15</v>
       </c>
       <c r="I437" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>59</v>
+        <v>859</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>305</v>
+        <v>205</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>306</v>
+        <v>206</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>307</v>
+        <v>207</v>
       </c>
       <c r="F438" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G438" s="0" t="s">
-        <v>69</v>
+        <v>860</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>234</v>
+        <v>114</v>
       </c>
       <c r="I438" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>309</v>
+        <v>209</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>956</v>
+        <v>132</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>957</v>
+        <v>133</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>958</v>
+        <v>134</v>
       </c>
       <c r="F439" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G439" s="0" t="s">
         <v>861</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>223</v>
+        <v>136</v>
       </c>
       <c r="I439" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>959</v>
+        <v>137</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>597</v>
+        <v>711</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>598</v>
+        <v>371</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>599</v>
+        <v>712</v>
       </c>
       <c r="F440" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G440" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="I440" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>601</v>
+        <v>714</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>913</v>
+        <v>390</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>914</v>
+        <v>391</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>915</v>
+        <v>392</v>
       </c>
       <c r="F441" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G441" s="0" t="s">
-        <v>876</v>
+        <v>863</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="I441" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>917</v>
+        <v>394</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>10</v>
+        <v>684</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>11</v>
+        <v>685</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>12</v>
+        <v>686</v>
       </c>
       <c r="F442" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G442" s="0" t="s">
-        <v>70</v>
+        <v>864</v>
       </c>
       <c r="H442" s="0" t="s">
-        <v>51</v>
+        <v>224</v>
       </c>
       <c r="I442" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>17</v>
+        <v>688</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>214</v>
+        <v>711</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>215</v>
+        <v>371</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>216</v>
+        <v>712</v>
       </c>
       <c r="F443" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G443" s="0" t="s">
-        <v>70</v>
+        <v>865</v>
       </c>
       <c r="H443" s="0" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="I443" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>217</v>
+        <v>714</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>500</v>
+        <v>282</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>461</v>
+        <v>152</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>501</v>
+        <v>283</v>
       </c>
       <c r="F444" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G444" s="0" t="s">
-        <v>70</v>
+        <v>430</v>
       </c>
       <c r="H444" s="0" t="s">
-        <v>319</v>
+        <v>41</v>
       </c>
       <c r="I444" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>503</v>
+        <v>284</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>674</v>
+        <v>795</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>675</v>
+        <v>240</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>676</v>
+        <v>796</v>
       </c>
       <c r="F445" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G445" s="0" t="s">
-        <v>74</v>
+        <v>866</v>
       </c>
       <c r="H445" s="0" t="s">
-        <v>109</v>
+        <v>798</v>
       </c>
       <c r="I445" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>677</v>
+        <v>799</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>490</v>
+        <v>748</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>491</v>
+        <v>749</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>492</v>
+        <v>750</v>
       </c>
       <c r="F446" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G446" s="0" t="s">
-        <v>74</v>
+        <v>867</v>
       </c>
       <c r="H446" s="0" t="s">
-        <v>109</v>
+        <v>752</v>
       </c>
       <c r="I446" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>494</v>
+        <v>753</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>71</v>
+        <v>868</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>72</v>
+        <v>869</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>73</v>
+        <v>870</v>
       </c>
       <c r="F447" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G447" s="0" t="s">
-        <v>74</v>
+        <v>871</v>
       </c>
       <c r="H447" s="0" t="s">
-        <v>109</v>
+        <v>311</v>
       </c>
       <c r="I447" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>75</v>
+        <v>872</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>495</v>
+        <v>538</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>496</v>
+        <v>539</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>497</v>
+        <v>540</v>
       </c>
       <c r="F448" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G448" s="0" t="s">
-        <v>884</v>
+        <v>873</v>
       </c>
       <c r="H448" s="0" t="s">
-        <v>154</v>
+        <v>170</v>
       </c>
       <c r="I448" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>499</v>
+        <v>542</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>643</v>
+        <v>602</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>327</v>
+        <v>603</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>644</v>
+        <v>604</v>
       </c>
       <c r="F449" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G449" s="0" t="s">
-        <v>893</v>
+        <v>874</v>
       </c>
       <c r="H449" s="0" t="s">
-        <v>128</v>
+        <v>606</v>
       </c>
       <c r="I449" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>646</v>
+        <v>607</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>748</v>
+        <v>301</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>749</v>
+        <v>302</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>750</v>
+        <v>303</v>
       </c>
       <c r="F450" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G450" s="0" t="s">
-        <v>894</v>
+        <v>433</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>154</v>
+        <v>102</v>
       </c>
       <c r="I450" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>752</v>
+        <v>305</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>19</v>
+        <v>105</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>20</v>
+        <v>106</v>
       </c>
       <c r="F451" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G451" s="0" t="s">
-        <v>76</v>
+        <v>875</v>
       </c>
       <c r="H451" s="0" t="s">
-        <v>83</v>
+        <v>108</v>
       </c>
       <c r="I451" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>24</v>
+        <v>109</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>665</v>
+        <v>285</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>666</v>
+        <v>286</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>667</v>
+        <v>287</v>
       </c>
       <c r="F452" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G452" s="0" t="s">
-        <v>77</v>
+        <v>435</v>
       </c>
       <c r="H452" s="0" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="I452" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>669</v>
+        <v>289</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>47</v>
+        <v>397</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>48</v>
+        <v>250</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>49</v>
+        <v>398</v>
       </c>
       <c r="F453" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G453" s="0" t="s">
-        <v>77</v>
+        <v>439</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="I453" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>52</v>
+        <v>400</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>305</v>
+        <v>178</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>306</v>
+        <v>179</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>307</v>
+        <v>180</v>
       </c>
       <c r="F454" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G454" s="0" t="s">
-        <v>63</v>
+        <v>876</v>
       </c>
       <c r="H454" s="0" t="s">
-        <v>234</v>
+        <v>41</v>
       </c>
       <c r="I454" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>309</v>
+        <v>182</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>960</v>
+        <v>877</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>961</v>
+        <v>878</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>962</v>
+        <v>879</v>
       </c>
       <c r="F455" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G455" s="0" t="s">
-        <v>63</v>
+        <v>880</v>
       </c>
       <c r="H455" s="0" t="s">
-        <v>234</v>
+        <v>682</v>
       </c>
       <c r="I455" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>963</v>
+        <v>881</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>565</v>
+        <v>882</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>566</v>
+        <v>255</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>567</v>
+        <v>883</v>
       </c>
       <c r="F456" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G456" s="0" t="s">
-        <v>964</v>
+        <v>447</v>
       </c>
       <c r="H456" s="0" t="s">
-        <v>569</v>
+        <v>29</v>
       </c>
       <c r="I456" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>570</v>
+        <v>884</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>965</v>
+        <v>384</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>295</v>
+        <v>385</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>966</v>
+        <v>386</v>
       </c>
       <c r="F457" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G457" s="0" t="s">
-        <v>967</v>
+        <v>885</v>
       </c>
       <c r="H457" s="0" t="s">
-        <v>22</v>
+        <v>388</v>
       </c>
       <c r="I457" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>968</v>
+        <v>389</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>913</v>
+        <v>62</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>914</v>
+        <v>44</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>915</v>
+        <v>63</v>
       </c>
       <c r="F458" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G458" s="0" t="s">
-        <v>969</v>
+        <v>89</v>
       </c>
       <c r="H458" s="0" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="I458" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>917</v>
+        <v>66</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>817</v>
+        <v>886</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>818</v>
+        <v>887</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>819</v>
+        <v>888</v>
       </c>
       <c r="F459" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G459" s="0" t="s">
-        <v>970</v>
+        <v>889</v>
       </c>
       <c r="H459" s="0" t="s">
-        <v>154</v>
+        <v>890</v>
       </c>
       <c r="I459" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>821</v>
+        <v>891</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>817</v>
+        <v>592</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>818</v>
+        <v>593</v>
       </c>
       <c r="C460" s="0" t="s">
-        <v>819</v>
+        <v>594</v>
       </c>
       <c r="F460" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G460" s="0" t="s">
-        <v>971</v>
+        <v>892</v>
       </c>
       <c r="H460" s="0" t="s">
-        <v>154</v>
+        <v>388</v>
       </c>
       <c r="I460" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>821</v>
+        <v>596</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>844</v>
+        <v>893</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>845</v>
+        <v>894</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>846</v>
+        <v>895</v>
       </c>
       <c r="F461" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G461" s="0" t="s">
-        <v>972</v>
+        <v>61</v>
       </c>
       <c r="H461" s="0" t="s">
-        <v>154</v>
+        <v>41</v>
       </c>
       <c r="I461" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>848</v>
+        <v>896</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>257</v>
+        <v>499</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>258</v>
+        <v>26</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>259</v>
+        <v>500</v>
       </c>
       <c r="F462" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G462" s="0" t="s">
-        <v>973</v>
+        <v>64</v>
       </c>
       <c r="H462" s="0" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
       <c r="I462" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>261</v>
+        <v>502</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>660</v>
+        <v>471</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>491</v>
+        <v>472</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>661</v>
+        <v>473</v>
       </c>
       <c r="F463" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G463" s="0" t="s">
-        <v>974</v>
+        <v>897</v>
       </c>
       <c r="H463" s="0" t="s">
-        <v>272</v>
+        <v>41</v>
       </c>
       <c r="I463" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>663</v>
+        <v>474</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>179</v>
+        <v>555</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>180</v>
+        <v>507</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>181</v>
+        <v>556</v>
       </c>
       <c r="F464" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G464" s="0" t="s">
-        <v>975</v>
+        <v>898</v>
       </c>
       <c r="H464" s="0" t="s">
-        <v>183</v>
+        <v>558</v>
       </c>
       <c r="I464" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>184</v>
+        <v>559</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>294</v>
+        <v>68</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>295</v>
+        <v>11</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>296</v>
+        <v>69</v>
       </c>
       <c r="F465" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G465" s="0" t="s">
-        <v>976</v>
+        <v>90</v>
       </c>
       <c r="H465" s="0" t="s">
-        <v>154</v>
+        <v>566</v>
       </c>
       <c r="I465" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>298</v>
+        <v>71</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>495</v>
+        <v>116</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>496</v>
+        <v>117</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>497</v>
+        <v>118</v>
       </c>
       <c r="F466" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G466" s="0" t="s">
-        <v>977</v>
+        <v>461</v>
       </c>
       <c r="H466" s="0" t="s">
-        <v>154</v>
+        <v>114</v>
       </c>
       <c r="I466" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>499</v>
+        <v>119</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>452</v>
+        <v>282</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>135</v>
+        <v>152</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>453</v>
+        <v>283</v>
       </c>
       <c r="F467" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G467" s="0" t="s">
-        <v>978</v>
+        <v>464</v>
       </c>
       <c r="H467" s="0" t="s">
-        <v>342</v>
+        <v>41</v>
       </c>
       <c r="I467" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>455</v>
+        <v>284</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>544</v>
+        <v>183</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>545</v>
+        <v>184</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>546</v>
+        <v>185</v>
       </c>
       <c r="F468" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G468" s="0" t="s">
-        <v>979</v>
+        <v>899</v>
       </c>
       <c r="H468" s="0" t="s">
-        <v>518</v>
+        <v>164</v>
       </c>
       <c r="I468" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>548</v>
+        <v>187</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>514</v>
+        <v>378</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>515</v>
+        <v>379</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>516</v>
+        <v>380</v>
       </c>
       <c r="F469" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G469" s="0" t="s">
-        <v>980</v>
+        <v>900</v>
       </c>
       <c r="H469" s="0" t="s">
-        <v>518</v>
+        <v>382</v>
       </c>
       <c r="I469" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>519</v>
+        <v>383</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>713</v>
+        <v>384</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>714</v>
+        <v>385</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>715</v>
+        <v>386</v>
       </c>
       <c r="F470" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G470" s="0" t="s">
-        <v>981</v>
+        <v>901</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>128</v>
+        <v>388</v>
       </c>
       <c r="I470" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>717</v>
+        <v>389</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>374</v>
+        <v>436</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>375</v>
+        <v>437</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>376</v>
+        <v>438</v>
       </c>
       <c r="F471" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G471" s="0" t="s">
-        <v>982</v>
+        <v>902</v>
       </c>
       <c r="H471" s="0" t="s">
-        <v>378</v>
+        <v>143</v>
       </c>
       <c r="I471" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>379</v>
+        <v>440</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>214</v>
+        <v>480</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>215</v>
+        <v>481</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>216</v>
+        <v>482</v>
       </c>
       <c r="F472" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G472" s="0" t="s">
-        <v>983</v>
+        <v>470</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>15</v>
+        <v>102</v>
       </c>
       <c r="I472" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>217</v>
+        <v>483</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>495</v>
+        <v>43</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>496</v>
+        <v>44</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>497</v>
+        <v>45</v>
       </c>
       <c r="F473" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G473" s="0" t="s">
-        <v>984</v>
+        <v>91</v>
       </c>
       <c r="H473" s="0" t="s">
-        <v>154</v>
+        <v>204</v>
       </c>
       <c r="I473" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>499</v>
+        <v>47</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>817</v>
+        <v>92</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>818</v>
+        <v>44</v>
       </c>
       <c r="C474" s="0" t="s">
-        <v>819</v>
+        <v>93</v>
       </c>
       <c r="F474" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G474" s="0" t="s">
-        <v>985</v>
+        <v>94</v>
       </c>
       <c r="H474" s="0" t="s">
-        <v>154</v>
+        <v>204</v>
       </c>
       <c r="I474" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>821</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>801</v>
+        <v>210</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>209</v>
+        <v>133</v>
       </c>
       <c r="C475" s="0" t="s">
-        <v>802</v>
+        <v>211</v>
       </c>
       <c r="F475" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G475" s="0" t="s">
-        <v>986</v>
+        <v>67</v>
       </c>
       <c r="H475" s="0" t="s">
-        <v>804</v>
+        <v>41</v>
       </c>
       <c r="I475" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>805</v>
+        <v>212</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>426</v>
+        <v>620</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>427</v>
+        <v>621</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>428</v>
+        <v>622</v>
       </c>
       <c r="F476" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G476" s="0" t="s">
-        <v>987</v>
+        <v>475</v>
       </c>
       <c r="H476" s="0" t="s">
-        <v>353</v>
+        <v>388</v>
       </c>
       <c r="I476" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>430</v>
+        <v>623</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>620</v>
+        <v>401</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>621</v>
+        <v>402</v>
       </c>
       <c r="C477" s="0" t="s">
-        <v>622</v>
+        <v>403</v>
       </c>
       <c r="F477" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G477" s="0" t="s">
-        <v>988</v>
+        <v>903</v>
       </c>
       <c r="H477" s="0" t="s">
         <v>143</v>
       </c>
       <c r="I477" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>624</v>
+        <v>404</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>208</v>
+        <v>711</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>209</v>
+        <v>371</v>
       </c>
       <c r="C478" s="0" t="s">
-        <v>210</v>
+        <v>712</v>
       </c>
       <c r="F478" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G478" s="0" t="s">
-        <v>989</v>
+        <v>904</v>
       </c>
       <c r="H478" s="0" t="s">
-        <v>212</v>
+        <v>164</v>
       </c>
       <c r="I478" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>213</v>
+        <v>714</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>556</v>
+        <v>462</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>557</v>
+        <v>407</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>558</v>
+        <v>463</v>
       </c>
       <c r="F479" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G479" s="0" t="s">
-        <v>990</v>
+        <v>476</v>
       </c>
       <c r="H479" s="0" t="s">
-        <v>109</v>
+        <v>170</v>
       </c>
       <c r="I479" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>560</v>
+        <v>465</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>490</v>
+        <v>436</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>491</v>
+        <v>437</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>492</v>
+        <v>438</v>
       </c>
       <c r="F480" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G480" s="0" t="s">
-        <v>991</v>
+        <v>477</v>
       </c>
       <c r="H480" s="0" t="s">
-        <v>109</v>
+        <v>143</v>
       </c>
       <c r="I480" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>494</v>
+        <v>440</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>611</v>
+        <v>205</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>612</v>
+        <v>206</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>613</v>
+        <v>207</v>
       </c>
       <c r="F481" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G481" s="0" t="s">
-        <v>992</v>
+        <v>905</v>
       </c>
       <c r="H481" s="0" t="s">
-        <v>370</v>
+        <v>114</v>
       </c>
       <c r="I481" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>615</v>
+        <v>209</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>801</v>
+        <v>62</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>209</v>
+        <v>44</v>
       </c>
       <c r="C482" s="0" t="s">
-        <v>802</v>
+        <v>63</v>
       </c>
       <c r="F482" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G482" s="0" t="s">
-        <v>993</v>
+        <v>95</v>
       </c>
       <c r="H482" s="0" t="s">
-        <v>804</v>
+        <v>149</v>
       </c>
       <c r="I482" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>805</v>
+        <v>66</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>801</v>
+        <v>321</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>209</v>
+        <v>125</v>
       </c>
       <c r="C483" s="0" t="s">
-        <v>802</v>
+        <v>322</v>
       </c>
       <c r="F483" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G483" s="0" t="s">
-        <v>994</v>
+        <v>906</v>
       </c>
       <c r="H483" s="0" t="s">
-        <v>804</v>
+        <v>311</v>
       </c>
       <c r="I483" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>805</v>
+        <v>323</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>801</v>
+        <v>358</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>209</v>
+        <v>359</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>802</v>
+        <v>360</v>
       </c>
       <c r="F484" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G484" s="0" t="s">
-        <v>995</v>
+        <v>907</v>
       </c>
       <c r="H484" s="0" t="s">
-        <v>804</v>
+        <v>204</v>
       </c>
       <c r="I484" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>805</v>
+        <v>362</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>801</v>
+        <v>549</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>209</v>
+        <v>550</v>
       </c>
       <c r="C485" s="0" t="s">
-        <v>802</v>
+        <v>551</v>
       </c>
       <c r="F485" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G485" s="0" t="s">
-        <v>996</v>
+        <v>908</v>
       </c>
       <c r="H485" s="0" t="s">
-        <v>804</v>
+        <v>29</v>
       </c>
       <c r="I485" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>805</v>
+        <v>553</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>801</v>
+        <v>701</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>209</v>
+        <v>702</v>
       </c>
       <c r="C486" s="0" t="s">
-        <v>802</v>
+        <v>703</v>
       </c>
       <c r="F486" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G486" s="0" t="s">
-        <v>997</v>
+        <v>909</v>
       </c>
       <c r="H486" s="0" t="s">
-        <v>804</v>
+        <v>170</v>
       </c>
       <c r="I486" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>805</v>
+        <v>704</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>208</v>
+        <v>188</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>209</v>
+        <v>189</v>
       </c>
       <c r="C487" s="0" t="s">
-        <v>210</v>
+        <v>190</v>
       </c>
       <c r="F487" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G487" s="0" t="s">
-        <v>998</v>
+        <v>910</v>
       </c>
       <c r="H487" s="0" t="s">
-        <v>212</v>
+        <v>136</v>
       </c>
       <c r="I487" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>213</v>
+        <v>192</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>219</v>
+        <v>285</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>220</v>
+        <v>286</v>
       </c>
       <c r="C488" s="0" t="s">
-        <v>221</v>
+        <v>287</v>
       </c>
       <c r="F488" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G488" s="0" t="s">
-        <v>999</v>
+        <v>478</v>
       </c>
       <c r="H488" s="0" t="s">
-        <v>223</v>
+        <v>164</v>
       </c>
       <c r="I488" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>224</v>
+        <v>289</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>186</v>
+        <v>911</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>187</v>
+        <v>912</v>
       </c>
       <c r="C489" s="0" t="s">
-        <v>188</v>
+        <v>913</v>
       </c>
       <c r="F489" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G489" s="0" t="s">
-        <v>1000</v>
+        <v>914</v>
       </c>
       <c r="H489" s="0" t="s">
-        <v>190</v>
+        <v>114</v>
       </c>
       <c r="I489" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>191</v>
+        <v>915</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>42</v>
+        <v>748</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>26</v>
+        <v>749</v>
       </c>
       <c r="C490" s="0" t="s">
-        <v>43</v>
+        <v>750</v>
       </c>
       <c r="F490" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G490" s="0" t="s">
-        <v>78</v>
+        <v>916</v>
       </c>
       <c r="H490" s="0" t="s">
-        <v>775</v>
+        <v>752</v>
       </c>
       <c r="I490" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>46</v>
+        <v>753</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>242</v>
+        <v>366</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>243</v>
+        <v>367</v>
       </c>
       <c r="C491" s="0" t="s">
-        <v>244</v>
+        <v>368</v>
       </c>
       <c r="F491" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G491" s="0" t="s">
-        <v>1001</v>
+        <v>917</v>
       </c>
       <c r="H491" s="0" t="s">
-        <v>172</v>
+        <v>204</v>
       </c>
       <c r="I491" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>246</v>
+        <v>369</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>485</v>
+        <v>366</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>486</v>
+        <v>367</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>487</v>
+        <v>368</v>
       </c>
       <c r="F492" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G492" s="0" t="s">
-        <v>1002</v>
+        <v>918</v>
       </c>
       <c r="H492" s="0" t="s">
-        <v>234</v>
+        <v>204</v>
       </c>
       <c r="I492" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>489</v>
+        <v>369</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>597</v>
+        <v>366</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>598</v>
+        <v>367</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>599</v>
+        <v>368</v>
       </c>
       <c r="F493" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G493" s="0" t="s">
-        <v>1003</v>
+        <v>919</v>
       </c>
       <c r="H493" s="0" t="s">
-        <v>172</v>
+        <v>204</v>
       </c>
       <c r="I493" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>601</v>
+        <v>369</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>145</v>
+        <v>696</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>146</v>
+        <v>697</v>
       </c>
       <c r="C494" s="0" t="s">
-        <v>147</v>
+        <v>698</v>
       </c>
       <c r="F494" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G494" s="0" t="s">
-        <v>121</v>
+        <v>920</v>
       </c>
       <c r="H494" s="0" t="s">
-        <v>109</v>
+        <v>410</v>
       </c>
       <c r="I494" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>149</v>
+        <v>700</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>269</v>
+        <v>324</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="C495" s="0" t="s">
-        <v>270</v>
+        <v>325</v>
       </c>
       <c r="F495" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G495" s="0" t="s">
-        <v>1004</v>
+        <v>921</v>
       </c>
       <c r="H495" s="0" t="s">
-        <v>272</v>
+        <v>224</v>
       </c>
       <c r="I495" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>273</v>
+        <v>327</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>895</v>
+        <v>630</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>896</v>
+        <v>631</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>897</v>
+        <v>632</v>
       </c>
       <c r="F496" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G496" s="0" t="s">
-        <v>1005</v>
+        <v>922</v>
       </c>
       <c r="H496" s="0" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="I496" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>899</v>
+        <v>634</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>437</v>
+        <v>120</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>438</v>
+        <v>121</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>439</v>
+        <v>122</v>
       </c>
       <c r="F497" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G497" s="0" t="s">
-        <v>1006</v>
+        <v>923</v>
       </c>
       <c r="H497" s="0" t="s">
-        <v>319</v>
+        <v>114</v>
       </c>
       <c r="I497" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>441</v>
+        <v>123</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>1007</v>
+        <v>495</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>1008</v>
+        <v>121</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>1009</v>
+        <v>496</v>
       </c>
       <c r="F498" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G498" s="0" t="s">
-        <v>1010</v>
+        <v>924</v>
       </c>
       <c r="H498" s="0" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="I498" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1011</v>
+        <v>498</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>895</v>
+        <v>48</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>896</v>
+        <v>49</v>
       </c>
       <c r="C499" s="0" t="s">
-        <v>897</v>
+        <v>50</v>
       </c>
       <c r="F499" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G499" s="0" t="s">
-        <v>1012</v>
+        <v>96</v>
       </c>
       <c r="H499" s="0" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="I499" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>899</v>
+        <v>52</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="F500" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G500" s="0" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="H500" s="0" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="I500" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>597</v>
+        <v>278</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>598</v>
+        <v>279</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>599</v>
+        <v>280</v>
       </c>
       <c r="F501" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G501" s="0" t="s">
-        <v>1013</v>
+        <v>925</v>
       </c>
       <c r="H501" s="0" t="s">
-        <v>172</v>
+        <v>41</v>
       </c>
       <c r="I501" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>601</v>
+        <v>281</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>701</v>
+        <v>449</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>598</v>
+        <v>450</v>
       </c>
       <c r="C502" s="0" t="s">
-        <v>702</v>
+        <v>451</v>
       </c>
       <c r="F502" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G502" s="0" t="s">
-        <v>1014</v>
+        <v>926</v>
       </c>
       <c r="H502" s="0" t="s">
-        <v>704</v>
+        <v>114</v>
       </c>
       <c r="I502" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>705</v>
+        <v>452</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>725</v>
+        <v>449</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>726</v>
+        <v>450</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>727</v>
+        <v>451</v>
       </c>
       <c r="F503" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G503" s="0" t="s">
-        <v>122</v>
+        <v>927</v>
       </c>
       <c r="H503" s="0" t="s">
-        <v>234</v>
+        <v>114</v>
       </c>
       <c r="I503" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>729</v>
+        <v>452</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>431</v>
+        <v>172</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>432</v>
+        <v>173</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>433</v>
+        <v>174</v>
       </c>
       <c r="F504" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G504" s="0" t="s">
-        <v>1015</v>
+        <v>928</v>
       </c>
       <c r="H504" s="0" t="s">
-        <v>15</v>
+        <v>176</v>
       </c>
       <c r="I504" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>435</v>
+        <v>177</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>277</v>
+        <v>172</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>278</v>
+        <v>173</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>279</v>
+        <v>174</v>
       </c>
       <c r="F505" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G505" s="0" t="s">
-        <v>1016</v>
+        <v>929</v>
       </c>
       <c r="H505" s="0" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="I505" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J505" s="0" t="s">
-        <v>281</v>
+        <v>177</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>335</v>
+        <v>378</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>198</v>
+        <v>379</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>336</v>
+        <v>380</v>
       </c>
       <c r="F506" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G506" s="0" t="s">
-        <v>1017</v>
+        <v>930</v>
       </c>
       <c r="H506" s="0" t="s">
-        <v>166</v>
+        <v>382</v>
       </c>
       <c r="I506" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J506" s="0" t="s">
-        <v>337</v>
+        <v>383</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>219</v>
+        <v>328</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>221</v>
+        <v>329</v>
       </c>
       <c r="F507" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G507" s="0" t="s">
-        <v>1018</v>
+        <v>931</v>
       </c>
       <c r="H507" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="I507" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J507" s="0" t="s">
-        <v>224</v>
+        <v>330</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>85</v>
+        <v>328</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>86</v>
+        <v>206</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>87</v>
+        <v>329</v>
       </c>
       <c r="F508" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G508" s="0" t="s">
-        <v>88</v>
+        <v>921</v>
       </c>
       <c r="H508" s="0" t="s">
-        <v>319</v>
+        <v>224</v>
       </c>
       <c r="I508" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J508" s="0" t="s">
-        <v>89</v>
+        <v>330</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>537</v>
+        <v>205</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>538</v>
+        <v>206</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>539</v>
+        <v>207</v>
       </c>
       <c r="F509" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G509" s="0" t="s">
-        <v>1019</v>
+        <v>932</v>
       </c>
       <c r="H509" s="0" t="s">
-        <v>541</v>
+        <v>114</v>
       </c>
       <c r="I509" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J509" s="0" t="s">
-        <v>542</v>
+        <v>209</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>162</v>
+        <v>145</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>163</v>
+        <v>146</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>164</v>
+        <v>147</v>
       </c>
       <c r="F510" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G510" s="0" t="s">
-        <v>1020</v>
+        <v>933</v>
       </c>
       <c r="H510" s="0" t="s">
-        <v>166</v>
+        <v>149</v>
       </c>
       <c r="I510" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J510" s="0" t="s">
-        <v>167</v>
+        <v>150</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>186</v>
+        <v>145</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>187</v>
+        <v>146</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>188</v>
+        <v>147</v>
       </c>
       <c r="F511" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G511" s="0" t="s">
-        <v>1021</v>
+        <v>934</v>
       </c>
       <c r="H511" s="0" t="s">
-        <v>190</v>
+        <v>149</v>
       </c>
       <c r="I511" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J511" s="0" t="s">
-        <v>191</v>
+        <v>150</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>242</v>
+        <v>145</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>243</v>
+        <v>146</v>
       </c>
       <c r="C512" s="0" t="s">
-        <v>244</v>
+        <v>147</v>
       </c>
       <c r="F512" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G512" s="0" t="s">
-        <v>1022</v>
+        <v>935</v>
       </c>
       <c r="H512" s="0" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
       <c r="I512" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J512" s="0" t="s">
-        <v>246</v>
+        <v>150</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>393</v>
+        <v>585</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>394</v>
+        <v>586</v>
       </c>
       <c r="C513" s="0" t="s">
-        <v>395</v>
+        <v>587</v>
       </c>
       <c r="F513" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G513" s="0" t="s">
-        <v>1023</v>
+        <v>936</v>
       </c>
       <c r="H513" s="0" t="s">
-        <v>272</v>
+        <v>84</v>
       </c>
       <c r="I513" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J513" s="0" t="s">
-        <v>396</v>
+        <v>589</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>504</v>
+        <v>221</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>146</v>
+        <v>222</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>505</v>
+        <v>223</v>
       </c>
       <c r="F514" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G514" s="0" t="s">
-        <v>1024</v>
+        <v>937</v>
       </c>
       <c r="H514" s="0" t="s">
-        <v>342</v>
+        <v>224</v>
       </c>
       <c r="I514" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J514" s="0" t="s">
-        <v>507</v>
+        <v>225</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>620</v>
+        <v>221</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>621</v>
+        <v>222</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>622</v>
+        <v>223</v>
       </c>
       <c r="F515" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G515" s="0" t="s">
-        <v>1025</v>
+        <v>938</v>
       </c>
       <c r="H515" s="0" t="s">
-        <v>143</v>
+        <v>224</v>
       </c>
       <c r="I515" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J515" s="0" t="s">
-        <v>624</v>
+        <v>225</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>486</v>
+        <v>354</v>
       </c>
       <c r="C516" s="0" t="s">
-        <v>487</v>
+        <v>625</v>
       </c>
       <c r="F516" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G516" s="0" t="s">
-        <v>117</v>
+        <v>939</v>
       </c>
       <c r="H516" s="0" t="s">
-        <v>234</v>
+        <v>627</v>
       </c>
       <c r="I516" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J516" s="0" t="s">
-        <v>489</v>
+        <v>628</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>42</v>
+        <v>624</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>26</v>
+        <v>354</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>43</v>
+        <v>625</v>
       </c>
       <c r="F517" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G517" s="0" t="s">
-        <v>90</v>
+        <v>940</v>
       </c>
       <c r="H517" s="0" t="s">
-        <v>775</v>
+        <v>627</v>
       </c>
       <c r="I517" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J517" s="0" t="s">
-        <v>46</v>
+        <v>628</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>621</v>
+        <v>354</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F518" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G518" s="0" t="s">
-        <v>1026</v>
+        <v>941</v>
       </c>
       <c r="H518" s="0" t="s">
-        <v>143</v>
+        <v>627</v>
       </c>
       <c r="I518" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J518" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>857</v>
+        <v>624</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>858</v>
+        <v>354</v>
       </c>
       <c r="C519" s="0" t="s">
-        <v>859</v>
+        <v>625</v>
       </c>
       <c r="F519" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G519" s="0" t="s">
-        <v>118</v>
+        <v>942</v>
       </c>
       <c r="H519" s="0" t="s">
-        <v>234</v>
+        <v>627</v>
       </c>
       <c r="I519" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J519" s="0" t="s">
-        <v>860</v>
+        <v>628</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>470</v>
+        <v>624</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>471</v>
+        <v>354</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>472</v>
+        <v>625</v>
       </c>
       <c r="F520" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G520" s="0" t="s">
-        <v>1027</v>
+        <v>943</v>
       </c>
       <c r="H520" s="0" t="s">
-        <v>172</v>
+        <v>627</v>
       </c>
       <c r="I520" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J520" s="0" t="s">
-        <v>474</v>
+        <v>628</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>186</v>
+        <v>911</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>187</v>
+        <v>912</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>188</v>
+        <v>913</v>
       </c>
       <c r="F521" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G521" s="0" t="s">
-        <v>119</v>
+        <v>944</v>
       </c>
       <c r="H521" s="0" t="s">
-        <v>190</v>
+        <v>114</v>
       </c>
       <c r="I521" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J521" s="0" t="s">
-        <v>191</v>
+        <v>915</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>620</v>
+        <v>911</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>621</v>
+        <v>912</v>
       </c>
       <c r="C522" s="0" t="s">
-        <v>622</v>
+        <v>913</v>
       </c>
       <c r="F522" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G522" s="0" t="s">
-        <v>1028</v>
+        <v>945</v>
       </c>
       <c r="H522" s="0" t="s">
-        <v>143</v>
+        <v>114</v>
       </c>
       <c r="I522" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J522" s="0" t="s">
-        <v>624</v>
+        <v>915</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>208</v>
+        <v>911</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>209</v>
+        <v>912</v>
       </c>
       <c r="C523" s="0" t="s">
-        <v>210</v>
+        <v>913</v>
       </c>
       <c r="F523" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G523" s="0" t="s">
-        <v>1029</v>
+        <v>946</v>
       </c>
       <c r="H523" s="0" t="s">
-        <v>212</v>
+        <v>114</v>
       </c>
       <c r="I523" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J523" s="0" t="s">
-        <v>213</v>
+        <v>915</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>544</v>
+        <v>911</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>545</v>
+        <v>912</v>
       </c>
       <c r="C524" s="0" t="s">
-        <v>546</v>
+        <v>913</v>
       </c>
       <c r="F524" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G524" s="0" t="s">
-        <v>1030</v>
+        <v>947</v>
       </c>
       <c r="H524" s="0" t="s">
-        <v>518</v>
+        <v>114</v>
       </c>
       <c r="I524" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J524" s="0" t="s">
-        <v>548</v>
+        <v>915</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>888</v>
+        <v>911</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>889</v>
+        <v>912</v>
       </c>
       <c r="C525" s="0" t="s">
-        <v>890</v>
+        <v>913</v>
       </c>
       <c r="F525" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G525" s="0" t="s">
-        <v>1031</v>
+        <v>948</v>
       </c>
       <c r="H525" s="0" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="I525" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J525" s="0" t="s">
-        <v>892</v>
+        <v>915</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>475</v>
+        <v>384</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>476</v>
+        <v>385</v>
       </c>
       <c r="C526" s="0" t="s">
-        <v>477</v>
+        <v>386</v>
       </c>
       <c r="F526" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G526" s="0" t="s">
-        <v>1032</v>
+        <v>949</v>
       </c>
       <c r="H526" s="0" t="s">
-        <v>342</v>
+        <v>388</v>
       </c>
       <c r="I526" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J526" s="0" t="s">
-        <v>479</v>
+        <v>389</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>465</v>
+        <v>384</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>157</v>
+        <v>385</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>466</v>
+        <v>386</v>
       </c>
       <c r="F527" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G527" s="0" t="s">
-        <v>1033</v>
+        <v>950</v>
       </c>
       <c r="H527" s="0" t="s">
-        <v>223</v>
+        <v>388</v>
       </c>
       <c r="I527" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J527" s="0" t="s">
-        <v>468</v>
+        <v>389</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>681</v>
+        <v>116</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>295</v>
+        <v>117</v>
       </c>
       <c r="C528" s="0" t="s">
-        <v>682</v>
+        <v>118</v>
       </c>
       <c r="F528" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G528" s="0" t="s">
-        <v>1034</v>
+        <v>951</v>
       </c>
       <c r="H528" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="I528" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J528" s="0" t="s">
-        <v>684</v>
+        <v>119</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>605</v>
+        <v>116</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>606</v>
+        <v>117</v>
       </c>
       <c r="C529" s="0" t="s">
-        <v>607</v>
+        <v>118</v>
       </c>
       <c r="F529" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G529" s="0" t="s">
-        <v>1035</v>
+        <v>952</v>
       </c>
       <c r="H529" s="0" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="I529" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J529" s="0" t="s">
-        <v>609</v>
+        <v>119</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>186</v>
+        <v>116</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>187</v>
+        <v>117</v>
       </c>
       <c r="C530" s="0" t="s">
-        <v>188</v>
+        <v>118</v>
       </c>
       <c r="F530" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G530" s="0" t="s">
-        <v>1036</v>
+        <v>948</v>
       </c>
       <c r="H530" s="0" t="s">
-        <v>190</v>
+        <v>114</v>
       </c>
       <c r="I530" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J530" s="0" t="s">
-        <v>191</v>
+        <v>119</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>262</v>
+        <v>116</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>263</v>
+        <v>117</v>
       </c>
       <c r="C531" s="0" t="s">
-        <v>264</v>
+        <v>118</v>
       </c>
       <c r="F531" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G531" s="0" t="s">
-        <v>1037</v>
+        <v>923</v>
       </c>
       <c r="H531" s="0" t="s">
-        <v>266</v>
+        <v>114</v>
       </c>
       <c r="I531" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J531" s="0" t="s">
-        <v>267</v>
+        <v>119</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>345</v>
+        <v>116</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>346</v>
+        <v>117</v>
       </c>
       <c r="C532" s="0" t="s">
-        <v>347</v>
+        <v>118</v>
       </c>
       <c r="F532" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G532" s="0" t="s">
-        <v>1038</v>
+        <v>953</v>
       </c>
       <c r="H532" s="0" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="I532" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J532" s="0" t="s">
-        <v>349</v>
+        <v>119</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>1039</v>
+        <v>893</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>714</v>
+        <v>894</v>
       </c>
       <c r="C533" s="0" t="s">
-        <v>1040</v>
+        <v>895</v>
       </c>
       <c r="F533" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G533" s="0" t="s">
-        <v>1041</v>
+        <v>954</v>
       </c>
       <c r="H533" s="0" t="s">
-        <v>251</v>
+        <v>41</v>
       </c>
       <c r="I533" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J533" s="0" t="s">
-        <v>1042</v>
+        <v>896</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>305</v>
+        <v>877</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>306</v>
+        <v>878</v>
       </c>
       <c r="C534" s="0" t="s">
-        <v>307</v>
+        <v>879</v>
       </c>
       <c r="F534" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G534" s="0" t="s">
-        <v>1043</v>
+        <v>955</v>
       </c>
       <c r="H534" s="0" t="s">
-        <v>234</v>
+        <v>682</v>
       </c>
       <c r="I534" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J534" s="0" t="s">
-        <v>309</v>
+        <v>881</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>465</v>
+        <v>877</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>157</v>
+        <v>878</v>
       </c>
       <c r="C535" s="0" t="s">
-        <v>466</v>
+        <v>879</v>
       </c>
       <c r="F535" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G535" s="0" t="s">
-        <v>1044</v>
+        <v>956</v>
       </c>
       <c r="H535" s="0" t="s">
-        <v>223</v>
+        <v>682</v>
       </c>
       <c r="I535" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J535" s="0" t="s">
-        <v>468</v>
+        <v>881</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>91</v>
+        <v>877</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>80</v>
+        <v>878</v>
       </c>
       <c r="C536" s="0" t="s">
-        <v>92</v>
+        <v>879</v>
       </c>
       <c r="F536" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G536" s="0" t="s">
-        <v>93</v>
+        <v>957</v>
       </c>
       <c r="H536" s="0" t="s">
-        <v>40</v>
+        <v>682</v>
       </c>
       <c r="I536" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J536" s="0" t="s">
-        <v>95</v>
+        <v>881</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>79</v>
+        <v>877</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>80</v>
+        <v>878</v>
       </c>
       <c r="C537" s="0" t="s">
-        <v>81</v>
+        <v>879</v>
       </c>
       <c r="F537" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G537" s="0" t="s">
-        <v>96</v>
+        <v>958</v>
       </c>
       <c r="H537" s="0" t="s">
-        <v>45</v>
+        <v>682</v>
       </c>
       <c r="I537" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J537" s="0" t="s">
-        <v>84</v>
+        <v>881</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>485</v>
+        <v>877</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>486</v>
+        <v>878</v>
       </c>
       <c r="C538" s="0" t="s">
-        <v>487</v>
+        <v>879</v>
       </c>
       <c r="F538" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G538" s="0" t="s">
-        <v>1045</v>
+        <v>959</v>
       </c>
       <c r="H538" s="0" t="s">
-        <v>234</v>
+        <v>682</v>
       </c>
       <c r="I538" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J538" s="0" t="s">
-        <v>489</v>
+        <v>881</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>315</v>
+        <v>353</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>316</v>
+        <v>354</v>
       </c>
       <c r="C539" s="0" t="s">
-        <v>317</v>
+        <v>355</v>
       </c>
       <c r="F539" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G539" s="0" t="s">
-        <v>1046</v>
+        <v>960</v>
       </c>
       <c r="H539" s="0" t="s">
-        <v>319</v>
+        <v>170</v>
       </c>
       <c r="I539" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J539" s="0" t="s">
-        <v>320</v>
+        <v>357</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>687</v>
+        <v>353</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>125</v>
+        <v>354</v>
       </c>
       <c r="C540" s="0" t="s">
-        <v>688</v>
+        <v>355</v>
       </c>
       <c r="F540" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G540" s="0" t="s">
-        <v>1047</v>
+        <v>961</v>
       </c>
       <c r="H540" s="0" t="s">
-        <v>15</v>
+        <v>170</v>
       </c>
       <c r="I540" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J540" s="0" t="s">
-        <v>689</v>
+        <v>357</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>91</v>
+        <v>353</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>80</v>
+        <v>354</v>
       </c>
       <c r="C541" s="0" t="s">
-        <v>92</v>
+        <v>355</v>
       </c>
       <c r="F541" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G541" s="0" t="s">
-        <v>97</v>
+        <v>962</v>
       </c>
       <c r="H541" s="0" t="s">
-        <v>40</v>
+        <v>170</v>
       </c>
       <c r="I541" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J541" s="0" t="s">
-        <v>95</v>
+        <v>357</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>174</v>
+        <v>353</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>175</v>
+        <v>354</v>
       </c>
       <c r="C542" s="0" t="s">
-        <v>176</v>
+        <v>355</v>
       </c>
       <c r="F542" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G542" s="0" t="s">
-        <v>1048</v>
+        <v>963</v>
       </c>
       <c r="H542" s="0" t="s">
-        <v>94</v>
+        <v>170</v>
       </c>
       <c r="I542" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J542" s="0" t="s">
-        <v>178</v>
+        <v>357</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>597</v>
+        <v>353</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>598</v>
+        <v>354</v>
       </c>
       <c r="C543" s="0" t="s">
-        <v>599</v>
+        <v>355</v>
       </c>
       <c r="F543" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G543" s="0" t="s">
-        <v>1049</v>
+        <v>964</v>
       </c>
       <c r="H543" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="I543" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J543" s="0" t="s">
-        <v>601</v>
+        <v>357</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>758</v>
+        <v>397</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>759</v>
+        <v>250</v>
       </c>
       <c r="C544" s="0" t="s">
-        <v>760</v>
+        <v>398</v>
       </c>
       <c r="F544" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G544" s="0" t="s">
-        <v>1050</v>
+        <v>965</v>
       </c>
       <c r="H544" s="0" t="s">
-        <v>223</v>
+        <v>143</v>
       </c>
       <c r="I544" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J544" s="0" t="s">
-        <v>762</v>
+        <v>400</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>124</v>
+        <v>397</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>125</v>
+        <v>250</v>
       </c>
       <c r="C545" s="0" t="s">
-        <v>126</v>
+        <v>398</v>
       </c>
       <c r="F545" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G545" s="0" t="s">
-        <v>1051</v>
+        <v>966</v>
       </c>
       <c r="H545" s="0" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="I545" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J545" s="0" t="s">
-        <v>129</v>
+        <v>400</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>282</v>
+        <v>349</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>283</v>
+        <v>350</v>
       </c>
       <c r="C546" s="0" t="s">
-        <v>284</v>
+        <v>351</v>
       </c>
       <c r="F546" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G546" s="0" t="s">
-        <v>1052</v>
+        <v>967</v>
       </c>
       <c r="H546" s="0" t="s">
-        <v>251</v>
+        <v>311</v>
       </c>
       <c r="I546" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J546" s="0" t="s">
-        <v>286</v>
+        <v>352</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>98</v>
+        <v>349</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>80</v>
+        <v>350</v>
       </c>
       <c r="C547" s="0" t="s">
-        <v>99</v>
+        <v>351</v>
       </c>
       <c r="F547" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G547" s="0" t="s">
-        <v>100</v>
+        <v>968</v>
       </c>
       <c r="H547" s="0" t="s">
-        <v>94</v>
+        <v>311</v>
       </c>
       <c r="I547" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
+      </c>
+      <c r="J547" s="0" t="s">
+        <v>352</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>857</v>
+        <v>249</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>858</v>
+        <v>250</v>
       </c>
       <c r="C548" s="0" t="s">
-        <v>859</v>
+        <v>251</v>
       </c>
       <c r="F548" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G548" s="0" t="s">
-        <v>120</v>
+        <v>969</v>
       </c>
       <c r="H548" s="0" t="s">
-        <v>234</v>
+        <v>170</v>
       </c>
       <c r="I548" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J548" s="0" t="s">
-        <v>860</v>
+        <v>253</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>315</v>
+        <v>419</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>316</v>
+        <v>420</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>317</v>
+        <v>421</v>
       </c>
       <c r="F549" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G549" s="0" t="s">
-        <v>1053</v>
+        <v>970</v>
       </c>
       <c r="H549" s="0" t="s">
-        <v>319</v>
+        <v>108</v>
       </c>
       <c r="I549" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J549" s="0" t="s">
-        <v>320</v>
+        <v>423</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>1039</v>
+        <v>800</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>714</v>
+        <v>420</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>1040</v>
+        <v>801</v>
       </c>
       <c r="F550" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G550" s="0" t="s">
-        <v>1054</v>
+        <v>971</v>
       </c>
       <c r="H550" s="0" t="s">
-        <v>251</v>
+        <v>29</v>
       </c>
       <c r="I550" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J550" s="0" t="s">
-        <v>1042</v>
+        <v>803</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>374</v>
+        <v>800</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>375</v>
+        <v>420</v>
       </c>
       <c r="C551" s="0" t="s">
-        <v>376</v>
+        <v>801</v>
       </c>
       <c r="F551" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G551" s="0" t="s">
-        <v>1055</v>
+        <v>972</v>
       </c>
       <c r="H551" s="0" t="s">
-        <v>378</v>
+        <v>29</v>
       </c>
       <c r="I551" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J551" s="0" t="s">
-        <v>379</v>
+        <v>803</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>960</v>
+        <v>800</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>961</v>
+        <v>420</v>
       </c>
       <c r="C552" s="0" t="s">
-        <v>962</v>
+        <v>801</v>
       </c>
       <c r="F552" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G552" s="0" t="s">
-        <v>1056</v>
+        <v>973</v>
       </c>
       <c r="H552" s="0" t="s">
-        <v>234</v>
+        <v>29</v>
       </c>
       <c r="I552" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J552" s="0" t="s">
-        <v>963</v>
+        <v>803</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>247</v>
+        <v>800</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>248</v>
+        <v>420</v>
       </c>
       <c r="C553" s="0" t="s">
-        <v>249</v>
+        <v>801</v>
       </c>
       <c r="F553" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G553" s="0" t="s">
-        <v>1057</v>
+        <v>974</v>
       </c>
       <c r="H553" s="0" t="s">
-        <v>251</v>
+        <v>29</v>
       </c>
       <c r="I553" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J553" s="0" t="s">
-        <v>252</v>
+        <v>803</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>490</v>
+        <v>800</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>491</v>
+        <v>420</v>
       </c>
       <c r="C554" s="0" t="s">
-        <v>492</v>
+        <v>801</v>
       </c>
       <c r="F554" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G554" s="0" t="s">
-        <v>1058</v>
+        <v>975</v>
       </c>
       <c r="H554" s="0" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="I554" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J554" s="0" t="s">
-        <v>494</v>
+        <v>803</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>452</v>
+        <v>317</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>135</v>
+        <v>318</v>
       </c>
       <c r="C555" s="0" t="s">
-        <v>453</v>
+        <v>319</v>
       </c>
       <c r="F555" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G555" s="0" t="s">
-        <v>1059</v>
+        <v>976</v>
       </c>
       <c r="H555" s="0" t="s">
-        <v>342</v>
+        <v>311</v>
       </c>
       <c r="I555" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J555" s="0" t="s">
-        <v>455</v>
+        <v>320</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>150</v>
+        <v>317</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>151</v>
+        <v>318</v>
       </c>
       <c r="C556" s="0" t="s">
-        <v>152</v>
+        <v>319</v>
       </c>
       <c r="F556" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G556" s="0" t="s">
-        <v>1060</v>
+        <v>977</v>
       </c>
       <c r="H556" s="0" t="s">
-        <v>154</v>
+        <v>311</v>
       </c>
       <c r="I556" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J556" s="0" t="s">
-        <v>155</v>
+        <v>320</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>681</v>
+        <v>104</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>295</v>
+        <v>105</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>682</v>
+        <v>106</v>
       </c>
       <c r="F557" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G557" s="0" t="s">
-        <v>1061</v>
+        <v>978</v>
       </c>
       <c r="H557" s="0" t="s">
-        <v>128</v>
+        <v>108</v>
       </c>
       <c r="I557" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J557" s="0" t="s">
-        <v>684</v>
+        <v>109</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>367</v>
+        <v>425</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>300</v>
+        <v>426</v>
       </c>
       <c r="C558" s="0" t="s">
-        <v>368</v>
+        <v>427</v>
       </c>
       <c r="F558" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G558" s="0" t="s">
-        <v>1062</v>
+        <v>979</v>
       </c>
       <c r="H558" s="0" t="s">
-        <v>370</v>
+        <v>15</v>
       </c>
       <c r="I558" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J558" s="0" t="s">
-        <v>371</v>
+        <v>429</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>620</v>
+        <v>274</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>621</v>
+        <v>275</v>
       </c>
       <c r="C559" s="0" t="s">
-        <v>622</v>
+        <v>276</v>
       </c>
       <c r="F559" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G559" s="0" t="s">
-        <v>1063</v>
+        <v>980</v>
       </c>
       <c r="H559" s="0" t="s">
-        <v>143</v>
+        <v>41</v>
       </c>
       <c r="I559" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J559" s="0" t="s">
-        <v>624</v>
+        <v>277</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>681</v>
+        <v>274</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>295</v>
+        <v>275</v>
       </c>
       <c r="C560" s="0" t="s">
-        <v>682</v>
+        <v>276</v>
       </c>
       <c r="F560" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G560" s="0" t="s">
-        <v>1064</v>
+        <v>981</v>
       </c>
       <c r="H560" s="0" t="s">
-        <v>128</v>
+        <v>41</v>
       </c>
       <c r="I560" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J560" s="0" t="s">
-        <v>684</v>
+        <v>277</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>549</v>
+        <v>274</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>180</v>
+        <v>275</v>
       </c>
       <c r="C561" s="0" t="s">
-        <v>550</v>
+        <v>276</v>
       </c>
       <c r="F561" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G561" s="0" t="s">
-        <v>101</v>
+        <v>982</v>
       </c>
       <c r="H561" s="0" t="s">
-        <v>183</v>
+        <v>41</v>
       </c>
       <c r="I561" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J561" s="0" t="s">
-        <v>552</v>
+        <v>277</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>208</v>
+        <v>274</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>209</v>
+        <v>275</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>210</v>
+        <v>276</v>
       </c>
       <c r="F562" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G562" s="0" t="s">
-        <v>1065</v>
+        <v>983</v>
       </c>
       <c r="H562" s="0" t="s">
-        <v>212</v>
+        <v>41</v>
       </c>
       <c r="I562" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J562" s="0" t="s">
-        <v>213</v>
+        <v>277</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>671</v>
+        <v>274</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>72</v>
+        <v>275</v>
       </c>
       <c r="C563" s="0" t="s">
-        <v>672</v>
+        <v>276</v>
       </c>
       <c r="F563" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G563" s="0" t="s">
-        <v>1066</v>
+        <v>984</v>
       </c>
       <c r="H563" s="0" t="s">
-        <v>83</v>
+        <v>41</v>
       </c>
       <c r="I563" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J563" s="0" t="s">
-        <v>673</v>
+        <v>277</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>611</v>
+        <v>274</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>612</v>
+        <v>275</v>
       </c>
       <c r="C564" s="0" t="s">
-        <v>613</v>
+        <v>276</v>
       </c>
       <c r="F564" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G564" s="0" t="s">
-        <v>1067</v>
+        <v>985</v>
       </c>
       <c r="H564" s="0" t="s">
-        <v>370</v>
+        <v>41</v>
       </c>
       <c r="I564" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J564" s="0" t="s">
-        <v>615</v>
+        <v>277</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>508</v>
+        <v>324</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>509</v>
+        <v>275</v>
       </c>
       <c r="C565" s="0" t="s">
-        <v>510</v>
+        <v>325</v>
       </c>
       <c r="F565" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G565" s="0" t="s">
-        <v>1068</v>
+        <v>986</v>
       </c>
       <c r="H565" s="0" t="s">
-        <v>272</v>
+        <v>224</v>
       </c>
       <c r="I565" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J565" s="0" t="s">
-        <v>512</v>
+        <v>327</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>544</v>
+        <v>244</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>545</v>
+        <v>245</v>
       </c>
       <c r="C566" s="0" t="s">
-        <v>546</v>
+        <v>246</v>
       </c>
       <c r="F566" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G566" s="0" t="s">
-        <v>1069</v>
+        <v>987</v>
       </c>
       <c r="H566" s="0" t="s">
-        <v>518</v>
+        <v>247</v>
       </c>
       <c r="I566" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J566" s="0" t="s">
-        <v>548</v>
+        <v>248</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>208</v>
+        <v>244</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>209</v>
+        <v>245</v>
       </c>
       <c r="C567" s="0" t="s">
-        <v>210</v>
+        <v>246</v>
       </c>
       <c r="F567" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G567" s="0" t="s">
-        <v>1070</v>
+        <v>988</v>
       </c>
       <c r="H567" s="0" t="s">
-        <v>212</v>
+        <v>247</v>
       </c>
       <c r="I567" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J567" s="0" t="s">
-        <v>213</v>
+        <v>248</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>940</v>
+        <v>294</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>941</v>
+        <v>295</v>
       </c>
       <c r="C568" s="0" t="s">
-        <v>942</v>
+        <v>296</v>
       </c>
       <c r="F568" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G568" s="0" t="s">
-        <v>1071</v>
+        <v>989</v>
       </c>
       <c r="H568" s="0" t="s">
-        <v>109</v>
+        <v>143</v>
       </c>
       <c r="I568" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J568" s="0" t="s">
-        <v>944</v>
+        <v>298</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>537</v>
+        <v>294</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>538</v>
+        <v>295</v>
       </c>
       <c r="C569" s="0" t="s">
-        <v>539</v>
+        <v>296</v>
       </c>
       <c r="F569" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G569" s="0" t="s">
-        <v>1072</v>
+        <v>990</v>
       </c>
       <c r="H569" s="0" t="s">
-        <v>541</v>
+        <v>143</v>
       </c>
       <c r="I569" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J569" s="0" t="s">
-        <v>542</v>
+        <v>298</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>748</v>
+        <v>294</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>749</v>
+        <v>295</v>
       </c>
       <c r="C570" s="0" t="s">
-        <v>750</v>
+        <v>296</v>
       </c>
       <c r="F570" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G570" s="0" t="s">
-        <v>1073</v>
+        <v>991</v>
       </c>
       <c r="H570" s="0" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="I570" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J570" s="0" t="s">
-        <v>752</v>
+        <v>298</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>923</v>
+        <v>444</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>924</v>
+        <v>445</v>
       </c>
       <c r="C571" s="0" t="s">
-        <v>925</v>
+        <v>446</v>
       </c>
       <c r="F571" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G571" s="0" t="s">
-        <v>1074</v>
+        <v>992</v>
       </c>
       <c r="H571" s="0" t="s">
-        <v>183</v>
+        <v>136</v>
       </c>
       <c r="I571" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J571" s="0" t="s">
-        <v>927</v>
+        <v>448</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>857</v>
+        <v>444</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>858</v>
+        <v>445</v>
       </c>
       <c r="C572" s="0" t="s">
-        <v>859</v>
+        <v>446</v>
       </c>
       <c r="F572" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G572" s="0" t="s">
-        <v>102</v>
+        <v>993</v>
       </c>
       <c r="H572" s="0" t="s">
-        <v>234</v>
+        <v>136</v>
       </c>
       <c r="I572" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J572" s="0" t="s">
-        <v>860</v>
+        <v>448</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>900</v>
+        <v>341</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>226</v>
+        <v>342</v>
       </c>
       <c r="C573" s="0" t="s">
-        <v>901</v>
+        <v>343</v>
       </c>
       <c r="F573" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G573" s="0" t="s">
-        <v>1075</v>
+        <v>994</v>
       </c>
       <c r="H573" s="0" t="s">
-        <v>234</v>
+        <v>15</v>
       </c>
       <c r="I573" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J573" s="0" t="s">
-        <v>903</v>
+        <v>344</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>611</v>
+        <v>341</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>612</v>
+        <v>342</v>
       </c>
       <c r="C574" s="0" t="s">
-        <v>613</v>
+        <v>343</v>
       </c>
       <c r="F574" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G574" s="0" t="s">
-        <v>1062</v>
+        <v>995</v>
       </c>
       <c r="H574" s="0" t="s">
-        <v>370</v>
+        <v>15</v>
       </c>
       <c r="I574" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J574" s="0" t="s">
-        <v>615</v>
+        <v>344</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>54</v>
+        <v>341</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>55</v>
+        <v>342</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>56</v>
+        <v>343</v>
       </c>
       <c r="F575" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G575" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="H575" s="0" t="s">
-        <v>234</v>
+        <v>15</v>
       </c>
       <c r="I575" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J575" s="0" t="s">
-        <v>59</v>
+        <v>344</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>305</v>
+        <v>193</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>306</v>
+        <v>194</v>
       </c>
       <c r="C576" s="0" t="s">
-        <v>307</v>
+        <v>195</v>
       </c>
       <c r="F576" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G576" s="0" t="s">
-        <v>101</v>
+        <v>996</v>
       </c>
       <c r="H576" s="0" t="s">
-        <v>234</v>
+        <v>136</v>
       </c>
       <c r="I576" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J576" s="0" t="s">
-        <v>309</v>
+        <v>197</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>54</v>
+        <v>193</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>55</v>
+        <v>194</v>
       </c>
       <c r="C577" s="0" t="s">
-        <v>56</v>
+        <v>195</v>
       </c>
       <c r="F577" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G577" s="0" t="s">
-        <v>102</v>
+        <v>997</v>
       </c>
       <c r="H577" s="0" t="s">
-        <v>234</v>
+        <v>136</v>
       </c>
       <c r="I577" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J577" s="0" t="s">
-        <v>59</v>
+        <v>197</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>305</v>
+        <v>282</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>306</v>
+        <v>152</v>
       </c>
       <c r="C578" s="0" t="s">
-        <v>307</v>
+        <v>283</v>
       </c>
       <c r="F578" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G578" s="0" t="s">
-        <v>102</v>
+        <v>998</v>
       </c>
       <c r="H578" s="0" t="s">
-        <v>234</v>
+        <v>41</v>
       </c>
       <c r="I578" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J578" s="0" t="s">
-        <v>309</v>
+        <v>284</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>582</v>
+        <v>282</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>416</v>
+        <v>152</v>
       </c>
       <c r="C579" s="0" t="s">
-        <v>583</v>
+        <v>283</v>
       </c>
       <c r="F579" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G579" s="0" t="s">
-        <v>1075</v>
+        <v>925</v>
       </c>
       <c r="H579" s="0" t="s">
-        <v>353</v>
+        <v>41</v>
       </c>
       <c r="I579" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J579" s="0" t="s">
-        <v>585</v>
+        <v>284</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>960</v>
+        <v>282</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>961</v>
+        <v>152</v>
       </c>
       <c r="C580" s="0" t="s">
-        <v>962</v>
+        <v>283</v>
       </c>
       <c r="F580" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G580" s="0" t="s">
-        <v>1075</v>
+        <v>999</v>
       </c>
       <c r="H580" s="0" t="s">
-        <v>234</v>
+        <v>41</v>
       </c>
       <c r="I580" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J580" s="0" t="s">
-        <v>963</v>
+        <v>284</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>485</v>
+        <v>282</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>486</v>
+        <v>152</v>
       </c>
       <c r="C581" s="0" t="s">
-        <v>487</v>
+        <v>283</v>
       </c>
       <c r="F581" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G581" s="0" t="s">
-        <v>635</v>
+        <v>984</v>
       </c>
       <c r="H581" s="0" t="s">
-        <v>234</v>
+        <v>41</v>
       </c>
       <c r="I581" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J581" s="0" t="s">
-        <v>489</v>
+        <v>284</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>940</v>
+        <v>232</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>941</v>
+        <v>233</v>
       </c>
       <c r="C582" s="0" t="s">
-        <v>942</v>
+        <v>234</v>
       </c>
       <c r="F582" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G582" s="0" t="s">
-        <v>647</v>
+        <v>1000</v>
       </c>
       <c r="H582" s="0" t="s">
-        <v>109</v>
+        <v>164</v>
       </c>
       <c r="I582" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J582" s="0" t="s">
-        <v>944</v>
+        <v>235</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>315</v>
+        <v>620</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>316</v>
+        <v>621</v>
       </c>
       <c r="C583" s="0" t="s">
-        <v>317</v>
+        <v>622</v>
       </c>
       <c r="F583" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G583" s="0" t="s">
-        <v>649</v>
+        <v>1001</v>
       </c>
       <c r="H583" s="0" t="s">
-        <v>319</v>
+        <v>388</v>
       </c>
       <c r="I583" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J583" s="0" t="s">
-        <v>320</v>
+        <v>623</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>230</v>
+        <v>620</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>231</v>
+        <v>621</v>
       </c>
       <c r="C584" s="0" t="s">
-        <v>232</v>
+        <v>622</v>
       </c>
       <c r="F584" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G584" s="0" t="s">
-        <v>655</v>
+        <v>1002</v>
       </c>
       <c r="H584" s="0" t="s">
-        <v>234</v>
+        <v>388</v>
       </c>
       <c r="I584" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J584" s="0" t="s">
-        <v>235</v>
+        <v>623</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>242</v>
+        <v>620</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>243</v>
+        <v>621</v>
       </c>
       <c r="C585" s="0" t="s">
-        <v>244</v>
+        <v>622</v>
       </c>
       <c r="F585" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G585" s="0" t="s">
-        <v>658</v>
+        <v>1003</v>
       </c>
       <c r="H585" s="0" t="s">
-        <v>172</v>
+        <v>388</v>
       </c>
       <c r="I585" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J585" s="0" t="s">
-        <v>246</v>
+        <v>623</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>589</v>
+        <v>620</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>243</v>
+        <v>621</v>
       </c>
       <c r="C586" s="0" t="s">
-        <v>590</v>
+        <v>622</v>
       </c>
       <c r="F586" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G586" s="0" t="s">
-        <v>658</v>
+        <v>1004</v>
       </c>
       <c r="H586" s="0" t="s">
-        <v>172</v>
+        <v>388</v>
       </c>
       <c r="I586" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J586" s="0" t="s">
-        <v>592</v>
+        <v>623</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>257</v>
+        <v>406</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>258</v>
+        <v>407</v>
       </c>
       <c r="C587" s="0" t="s">
-        <v>259</v>
+        <v>408</v>
       </c>
       <c r="F587" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G587" s="0" t="s">
-        <v>658</v>
+        <v>1005</v>
       </c>
       <c r="H587" s="0" t="s">
-        <v>172</v>
+        <v>410</v>
       </c>
       <c r="I587" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J587" s="0" t="s">
-        <v>261</v>
+        <v>411</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>124</v>
+        <v>406</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>125</v>
+        <v>407</v>
       </c>
       <c r="C588" s="0" t="s">
-        <v>126</v>
+        <v>408</v>
       </c>
       <c r="F588" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G588" s="0" t="s">
-        <v>670</v>
+        <v>1006</v>
       </c>
       <c r="H588" s="0" t="s">
-        <v>128</v>
+        <v>410</v>
       </c>
       <c r="I588" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J588" s="0" t="s">
-        <v>129</v>
+        <v>411</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>18</v>
+        <v>406</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>19</v>
+        <v>407</v>
       </c>
       <c r="C589" s="0" t="s">
-        <v>20</v>
+        <v>408</v>
       </c>
       <c r="F589" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G589" s="0" t="s">
-        <v>103</v>
+        <v>1007</v>
       </c>
       <c r="H589" s="0" t="s">
-        <v>83</v>
+        <v>410</v>
       </c>
       <c r="I589" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J589" s="0" t="s">
-        <v>24</v>
+        <v>411</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="C590" s="0" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="F590" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G590" s="0" t="s">
-        <v>103</v>
+        <v>1008</v>
       </c>
       <c r="H590" s="0" t="s">
-        <v>83</v>
+        <v>410</v>
       </c>
       <c r="I590" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J590" s="0" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>79</v>
+        <v>406</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>80</v>
+        <v>407</v>
       </c>
       <c r="C591" s="0" t="s">
-        <v>81</v>
+        <v>408</v>
       </c>
       <c r="F591" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G591" s="0" t="s">
-        <v>103</v>
+        <v>1009</v>
       </c>
       <c r="H591" s="0" t="s">
-        <v>45</v>
+        <v>410</v>
       </c>
       <c r="I591" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J591" s="0" t="s">
-        <v>84</v>
+        <v>411</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>1076</v>
+        <v>406</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>1077</v>
+        <v>407</v>
       </c>
       <c r="C592" s="0" t="s">
-        <v>1078</v>
+        <v>408</v>
       </c>
       <c r="F592" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G592" s="0" t="s">
-        <v>104</v>
+        <v>1010</v>
       </c>
       <c r="H592" s="0" t="s">
-        <v>109</v>
+        <v>410</v>
       </c>
       <c r="I592" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J592" s="0" t="s">
-        <v>1079</v>
+        <v>411</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>71</v>
+        <v>406</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>72</v>
+        <v>407</v>
       </c>
       <c r="C593" s="0" t="s">
-        <v>73</v>
+        <v>408</v>
       </c>
       <c r="F593" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G593" s="0" t="s">
-        <v>104</v>
+        <v>1011</v>
       </c>
       <c r="H593" s="0" t="s">
-        <v>109</v>
+        <v>410</v>
       </c>
       <c r="I593" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J593" s="0" t="s">
-        <v>75</v>
+        <v>411</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>145</v>
+        <v>406</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>146</v>
+        <v>407</v>
       </c>
       <c r="C594" s="0" t="s">
-        <v>147</v>
+        <v>408</v>
       </c>
       <c r="F594" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G594" s="0" t="s">
-        <v>104</v>
+        <v>1012</v>
       </c>
       <c r="H594" s="0" t="s">
-        <v>109</v>
+        <v>410</v>
       </c>
       <c r="I594" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J594" s="0" t="s">
-        <v>149</v>
+        <v>411</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>779</v>
+        <v>406</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>780</v>
+        <v>407</v>
       </c>
       <c r="C595" s="0" t="s">
-        <v>781</v>
+        <v>408</v>
       </c>
       <c r="F595" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G595" s="0" t="s">
-        <v>678</v>
+        <v>1013</v>
       </c>
       <c r="H595" s="0" t="s">
-        <v>704</v>
+        <v>410</v>
       </c>
       <c r="I595" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J595" s="0" t="s">
-        <v>783</v>
+        <v>411</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>452</v>
+        <v>406</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>135</v>
+        <v>407</v>
       </c>
       <c r="C596" s="0" t="s">
-        <v>453</v>
+        <v>408</v>
       </c>
       <c r="F596" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G596" s="0" t="s">
-        <v>679</v>
+        <v>1014</v>
       </c>
       <c r="H596" s="0" t="s">
-        <v>342</v>
+        <v>410</v>
       </c>
       <c r="I596" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J596" s="0" t="s">
-        <v>455</v>
+        <v>411</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>940</v>
+        <v>406</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>941</v>
+        <v>407</v>
       </c>
       <c r="C597" s="0" t="s">
-        <v>942</v>
+        <v>408</v>
       </c>
       <c r="F597" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G597" s="0" t="s">
-        <v>108</v>
+        <v>1015</v>
       </c>
       <c r="H597" s="0" t="s">
-        <v>109</v>
+        <v>410</v>
       </c>
       <c r="I597" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J597" s="0" t="s">
-        <v>944</v>
+        <v>411</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>105</v>
+        <v>406</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>106</v>
+        <v>407</v>
       </c>
       <c r="C598" s="0" t="s">
-        <v>107</v>
+        <v>408</v>
       </c>
       <c r="F598" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G598" s="0" t="s">
-        <v>108</v>
+        <v>1016</v>
       </c>
       <c r="H598" s="0" t="s">
-        <v>1080</v>
+        <v>410</v>
       </c>
       <c r="I598" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J598" s="0" t="s">
-        <v>110</v>
+        <v>411</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>25</v>
+        <v>406</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>26</v>
+        <v>407</v>
       </c>
       <c r="C599" s="0" t="s">
-        <v>27</v>
+        <v>408</v>
       </c>
       <c r="F599" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G599" s="0" t="s">
-        <v>111</v>
+        <v>1017</v>
       </c>
       <c r="H599" s="0" t="s">
-        <v>15</v>
+        <v>410</v>
       </c>
       <c r="I599" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J599" s="0" t="s">
-        <v>30</v>
+        <v>411</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="C600" s="0" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="F600" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G600" s="0" t="s">
-        <v>693</v>
+        <v>1018</v>
       </c>
       <c r="H600" s="0" t="s">
-        <v>94</v>
+        <v>410</v>
       </c>
       <c r="I600" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J600" s="0" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>91</v>
+        <v>462</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>80</v>
+        <v>407</v>
       </c>
       <c r="C601" s="0" t="s">
-        <v>92</v>
+        <v>463</v>
       </c>
       <c r="F601" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G601" s="0" t="s">
-        <v>112</v>
+        <v>1019</v>
       </c>
       <c r="H601" s="0" t="s">
-        <v>40</v>
+        <v>170</v>
       </c>
       <c r="I601" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J601" s="0" t="s">
-        <v>95</v>
+        <v>465</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>589</v>
+        <v>462</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>243</v>
+        <v>407</v>
       </c>
       <c r="C602" s="0" t="s">
-        <v>590</v>
+        <v>463</v>
       </c>
       <c r="F602" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G602" s="0" t="s">
-        <v>706</v>
+        <v>1020</v>
       </c>
       <c r="H602" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="I602" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J602" s="0" t="s">
-        <v>592</v>
+        <v>465</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="B603" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="C603" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="F603" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G603" s="0" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H603" s="0" t="s">
         <v>606</v>
       </c>
-      <c r="C603" s="0" t="s">
+      <c r="I603" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J603" s="0" t="s">
         <v>607</v>
-      </c>
-[...13 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>130</v>
+        <v>602</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>131</v>
+        <v>603</v>
       </c>
       <c r="C604" s="0" t="s">
-        <v>132</v>
+        <v>604</v>
       </c>
       <c r="F604" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G604" s="0" t="s">
-        <v>716</v>
+        <v>1022</v>
       </c>
       <c r="H604" s="0" t="s">
-        <v>128</v>
+        <v>606</v>
       </c>
       <c r="I604" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J604" s="0" t="s">
-        <v>133</v>
+        <v>607</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>124</v>
+        <v>602</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>125</v>
+        <v>603</v>
       </c>
       <c r="C605" s="0" t="s">
-        <v>126</v>
+        <v>604</v>
       </c>
       <c r="F605" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G605" s="0" t="s">
-        <v>716</v>
+        <v>1023</v>
       </c>
       <c r="H605" s="0" t="s">
-        <v>128</v>
+        <v>606</v>
       </c>
       <c r="I605" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J605" s="0" t="s">
-        <v>129</v>
+        <v>607</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>549</v>
+        <v>560</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>180</v>
+        <v>561</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>550</v>
+        <v>562</v>
       </c>
       <c r="F606" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G606" s="0" t="s">
-        <v>718</v>
+        <v>1024</v>
       </c>
       <c r="H606" s="0" t="s">
-        <v>183</v>
+        <v>564</v>
       </c>
       <c r="I606" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J606" s="0" t="s">
-        <v>552</v>
+        <v>565</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>156</v>
+        <v>560</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>157</v>
+        <v>561</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>158</v>
+        <v>562</v>
       </c>
       <c r="F607" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G607" s="0" t="s">
-        <v>733</v>
+        <v>1025</v>
       </c>
       <c r="H607" s="0" t="s">
-        <v>160</v>
+        <v>564</v>
       </c>
       <c r="I607" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J607" s="0" t="s">
-        <v>161</v>
+        <v>565</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>638</v>
+        <v>560</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>639</v>
+        <v>562</v>
       </c>
       <c r="F608" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G608" s="0" t="s">
-        <v>736</v>
+        <v>1026</v>
       </c>
       <c r="H608" s="0" t="s">
-        <v>22</v>
+        <v>564</v>
       </c>
       <c r="I608" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J608" s="0" t="s">
-        <v>641</v>
+        <v>565</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>331</v>
+        <v>592</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>332</v>
+        <v>593</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>333</v>
+        <v>594</v>
       </c>
       <c r="F609" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G609" s="0" t="s">
-        <v>736</v>
+        <v>1027</v>
       </c>
       <c r="H609" s="0" t="s">
-        <v>166</v>
+        <v>388</v>
       </c>
       <c r="I609" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J609" s="0" t="s">
-        <v>334</v>
+        <v>596</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>162</v>
+        <v>592</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>163</v>
+        <v>593</v>
       </c>
       <c r="C610" s="0" t="s">
-        <v>164</v>
+        <v>594</v>
       </c>
       <c r="F610" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G610" s="0" t="s">
-        <v>736</v>
+        <v>1028</v>
       </c>
       <c r="H610" s="0" t="s">
-        <v>166</v>
+        <v>388</v>
       </c>
       <c r="I610" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J610" s="0" t="s">
-        <v>167</v>
+        <v>596</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>168</v>
+        <v>592</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>169</v>
+        <v>593</v>
       </c>
       <c r="C611" s="0" t="s">
-        <v>170</v>
+        <v>594</v>
       </c>
       <c r="F611" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G611" s="0" t="s">
-        <v>739</v>
+        <v>1029</v>
       </c>
       <c r="H611" s="0" t="s">
-        <v>172</v>
+        <v>388</v>
       </c>
       <c r="I611" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J611" s="0" t="s">
-        <v>173</v>
+        <v>596</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>665</v>
+        <v>436</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>666</v>
+        <v>437</v>
       </c>
       <c r="C612" s="0" t="s">
-        <v>667</v>
+        <v>438</v>
       </c>
       <c r="F612" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G612" s="0" t="s">
-        <v>113</v>
+        <v>1030</v>
       </c>
       <c r="H612" s="0" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="I612" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J612" s="0" t="s">
-        <v>669</v>
+        <v>440</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>10</v>
+        <v>441</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>11</v>
+        <v>437</v>
       </c>
       <c r="C613" s="0" t="s">
-        <v>12</v>
+        <v>442</v>
       </c>
       <c r="F613" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G613" s="0" t="s">
-        <v>113</v>
+        <v>1031</v>
       </c>
       <c r="H613" s="0" t="s">
-        <v>51</v>
+        <v>143</v>
       </c>
       <c r="I613" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J613" s="0" t="s">
-        <v>17</v>
+        <v>443</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>47</v>
+        <v>259</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>48</v>
+        <v>260</v>
       </c>
       <c r="C614" s="0" t="s">
-        <v>49</v>
+        <v>261</v>
       </c>
       <c r="F614" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G614" s="0" t="s">
-        <v>113</v>
+        <v>1032</v>
       </c>
       <c r="H614" s="0" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
       <c r="I614" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J614" s="0" t="s">
-        <v>52</v>
+        <v>263</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>779</v>
+        <v>390</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>780</v>
+        <v>391</v>
       </c>
       <c r="C615" s="0" t="s">
-        <v>781</v>
+        <v>392</v>
       </c>
       <c r="F615" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G615" s="0" t="s">
-        <v>740</v>
+        <v>1033</v>
       </c>
       <c r="H615" s="0" t="s">
-        <v>704</v>
+        <v>164</v>
       </c>
       <c r="I615" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J615" s="0" t="s">
-        <v>783</v>
+        <v>394</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>356</v>
+        <v>345</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>357</v>
+        <v>140</v>
       </c>
       <c r="C616" s="0" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="F616" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G616" s="0" t="s">
-        <v>745</v>
+        <v>1034</v>
       </c>
       <c r="H616" s="0" t="s">
-        <v>223</v>
+        <v>311</v>
       </c>
       <c r="I616" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J616" s="0" t="s">
-        <v>360</v>
+        <v>348</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>956</v>
+        <v>345</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>957</v>
+        <v>140</v>
       </c>
       <c r="C617" s="0" t="s">
-        <v>958</v>
+        <v>346</v>
       </c>
       <c r="F617" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G617" s="0" t="s">
-        <v>746</v>
+        <v>1035</v>
       </c>
       <c r="H617" s="0" t="s">
-        <v>223</v>
+        <v>311</v>
       </c>
       <c r="I617" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J617" s="0" t="s">
-        <v>959</v>
+        <v>348</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>956</v>
+        <v>139</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>957</v>
+        <v>140</v>
       </c>
       <c r="C618" s="0" t="s">
-        <v>958</v>
+        <v>141</v>
       </c>
       <c r="F618" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G618" s="0" t="s">
-        <v>753</v>
+        <v>1036</v>
       </c>
       <c r="H618" s="0" t="s">
-        <v>223</v>
+        <v>143</v>
       </c>
       <c r="I618" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J618" s="0" t="s">
-        <v>959</v>
+        <v>144</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>544</v>
+        <v>856</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>545</v>
+        <v>857</v>
       </c>
       <c r="C619" s="0" t="s">
-        <v>546</v>
+        <v>858</v>
       </c>
       <c r="F619" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G619" s="0" t="s">
-        <v>754</v>
+        <v>1037</v>
       </c>
       <c r="H619" s="0" t="s">
-        <v>518</v>
+        <v>15</v>
       </c>
       <c r="I619" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J619" s="0" t="s">
-        <v>548</v>
+        <v>859</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>350</v>
+        <v>856</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>290</v>
+        <v>857</v>
       </c>
       <c r="C620" s="0" t="s">
-        <v>351</v>
+        <v>858</v>
       </c>
       <c r="F620" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G620" s="0" t="s">
-        <v>756</v>
+        <v>1038</v>
       </c>
       <c r="H620" s="0" t="s">
-        <v>353</v>
+        <v>15</v>
       </c>
       <c r="I620" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J620" s="0" t="s">
-        <v>354</v>
+        <v>859</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>582</v>
+        <v>856</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>416</v>
+        <v>857</v>
       </c>
       <c r="C621" s="0" t="s">
-        <v>583</v>
+        <v>858</v>
       </c>
       <c r="F621" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G621" s="0" t="s">
-        <v>756</v>
+        <v>1039</v>
       </c>
       <c r="H621" s="0" t="s">
-        <v>353</v>
+        <v>15</v>
       </c>
       <c r="I621" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J621" s="0" t="s">
-        <v>585</v>
+        <v>859</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>36</v>
+        <v>856</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>37</v>
+        <v>857</v>
       </c>
       <c r="C622" s="0" t="s">
-        <v>38</v>
+        <v>858</v>
       </c>
       <c r="F622" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G622" s="0" t="s">
-        <v>39</v>
+        <v>1040</v>
       </c>
       <c r="H622" s="0" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
       <c r="I622" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J622" s="0" t="s">
-        <v>41</v>
+        <v>859</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>696</v>
+        <v>821</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>697</v>
+        <v>822</v>
       </c>
       <c r="C623" s="0" t="s">
-        <v>698</v>
+        <v>823</v>
       </c>
       <c r="F623" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G623" s="0" t="s">
-        <v>769</v>
+        <v>1041</v>
       </c>
       <c r="H623" s="0" t="s">
-        <v>172</v>
+        <v>682</v>
       </c>
       <c r="I623" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J623" s="0" t="s">
-        <v>700</v>
+        <v>825</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>844</v>
+        <v>821</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>845</v>
+        <v>822</v>
       </c>
       <c r="C624" s="0" t="s">
-        <v>846</v>
+        <v>823</v>
       </c>
       <c r="F624" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G624" s="0" t="s">
-        <v>769</v>
+        <v>1042</v>
       </c>
       <c r="H624" s="0" t="s">
-        <v>154</v>
+        <v>682</v>
       </c>
       <c r="I624" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J624" s="0" t="s">
-        <v>848</v>
+        <v>825</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>150</v>
+        <v>821</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>151</v>
+        <v>822</v>
       </c>
       <c r="C625" s="0" t="s">
-        <v>152</v>
+        <v>823</v>
       </c>
       <c r="F625" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G625" s="0" t="s">
-        <v>771</v>
+        <v>1043</v>
       </c>
       <c r="H625" s="0" t="s">
-        <v>154</v>
+        <v>682</v>
       </c>
       <c r="I625" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J625" s="0" t="s">
-        <v>155</v>
+        <v>825</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>508</v>
+        <v>821</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>509</v>
+        <v>822</v>
       </c>
       <c r="C626" s="0" t="s">
-        <v>510</v>
+        <v>823</v>
       </c>
       <c r="F626" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G626" s="0" t="s">
-        <v>772</v>
+        <v>1044</v>
       </c>
       <c r="H626" s="0" t="s">
-        <v>272</v>
+        <v>682</v>
       </c>
       <c r="I626" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J626" s="0" t="s">
-        <v>512</v>
+        <v>825</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>269</v>
+        <v>821</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>258</v>
+        <v>822</v>
       </c>
       <c r="C627" s="0" t="s">
-        <v>270</v>
+        <v>823</v>
       </c>
       <c r="F627" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G627" s="0" t="s">
-        <v>772</v>
+        <v>1045</v>
       </c>
       <c r="H627" s="0" t="s">
-        <v>272</v>
+        <v>682</v>
       </c>
       <c r="I627" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J627" s="0" t="s">
-        <v>273</v>
+        <v>825</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>527</v>
+        <v>856</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>528</v>
+        <v>857</v>
       </c>
       <c r="C628" s="0" t="s">
-        <v>529</v>
+        <v>858</v>
       </c>
       <c r="F628" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G628" s="0" t="s">
-        <v>772</v>
+        <v>1046</v>
       </c>
       <c r="H628" s="0" t="s">
-        <v>272</v>
+        <v>15</v>
       </c>
       <c r="I628" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J628" s="0" t="s">
-        <v>531</v>
+        <v>859</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>923</v>
+        <v>188</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>924</v>
+        <v>189</v>
       </c>
       <c r="C629" s="0" t="s">
-        <v>925</v>
+        <v>190</v>
       </c>
       <c r="F629" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G629" s="0" t="s">
-        <v>774</v>
+        <v>1047</v>
       </c>
       <c r="H629" s="0" t="s">
-        <v>183</v>
+        <v>136</v>
       </c>
       <c r="I629" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J629" s="0" t="s">
-        <v>927</v>
+        <v>192</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>643</v>
+        <v>188</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>327</v>
+        <v>189</v>
       </c>
       <c r="C630" s="0" t="s">
-        <v>644</v>
+        <v>190</v>
       </c>
       <c r="F630" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G630" s="0" t="s">
-        <v>778</v>
+        <v>1048</v>
       </c>
       <c r="H630" s="0" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="I630" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J630" s="0" t="s">
-        <v>646</v>
+        <v>192</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>522</v>
+        <v>188</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>523</v>
+        <v>189</v>
       </c>
       <c r="C631" s="0" t="s">
-        <v>524</v>
+        <v>190</v>
       </c>
       <c r="F631" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G631" s="0" t="s">
-        <v>114</v>
+        <v>1049</v>
       </c>
       <c r="H631" s="0" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="I631" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J631" s="0" t="s">
-        <v>526</v>
+        <v>192</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>145</v>
+        <v>188</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>146</v>
+        <v>189</v>
       </c>
       <c r="C632" s="0" t="s">
-        <v>147</v>
+        <v>190</v>
       </c>
       <c r="F632" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G632" s="0" t="s">
-        <v>114</v>
+        <v>1050</v>
       </c>
       <c r="H632" s="0" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
       <c r="I632" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J632" s="0" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>674</v>
+        <v>414</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>675</v>
+        <v>415</v>
       </c>
       <c r="C633" s="0" t="s">
-        <v>676</v>
+        <v>416</v>
       </c>
       <c r="F633" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G633" s="0" t="s">
-        <v>114</v>
+        <v>1051</v>
       </c>
       <c r="H633" s="0" t="s">
-        <v>109</v>
+        <v>84</v>
       </c>
       <c r="I633" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J633" s="0" t="s">
-        <v>677</v>
+        <v>417</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>1081</v>
+        <v>414</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>1082</v>
+        <v>415</v>
       </c>
       <c r="C634" s="0" t="s">
-        <v>1083</v>
+        <v>416</v>
       </c>
       <c r="F634" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G634" s="0" t="s">
-        <v>114</v>
+        <v>1052</v>
       </c>
       <c r="H634" s="0" t="s">
-        <v>109</v>
+        <v>84</v>
       </c>
       <c r="I634" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J634" s="0" t="s">
-        <v>1084</v>
+        <v>417</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>1076</v>
+        <v>834</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>1077</v>
+        <v>415</v>
       </c>
       <c r="C635" s="0" t="s">
-        <v>1078</v>
+        <v>835</v>
       </c>
       <c r="F635" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G635" s="0" t="s">
-        <v>114</v>
+        <v>1053</v>
       </c>
       <c r="H635" s="0" t="s">
-        <v>109</v>
+        <v>84</v>
       </c>
       <c r="I635" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J635" s="0" t="s">
-        <v>1079</v>
+        <v>836</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>71</v>
+        <v>834</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>72</v>
+        <v>415</v>
       </c>
       <c r="C636" s="0" t="s">
-        <v>73</v>
+        <v>835</v>
       </c>
       <c r="F636" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G636" s="0" t="s">
-        <v>114</v>
+        <v>1054</v>
       </c>
       <c r="H636" s="0" t="s">
-        <v>109</v>
+        <v>84</v>
       </c>
       <c r="I636" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J636" s="0" t="s">
-        <v>75</v>
+        <v>836</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>452</v>
+        <v>834</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>135</v>
+        <v>415</v>
       </c>
       <c r="C637" s="0" t="s">
-        <v>453</v>
+        <v>835</v>
       </c>
       <c r="F637" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G637" s="0" t="s">
-        <v>786</v>
+        <v>1055</v>
       </c>
       <c r="H637" s="0" t="s">
-        <v>342</v>
+        <v>84</v>
       </c>
       <c r="I637" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J637" s="0" t="s">
-        <v>455</v>
+        <v>836</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>495</v>
+        <v>834</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>496</v>
+        <v>415</v>
       </c>
       <c r="C638" s="0" t="s">
-        <v>497</v>
+        <v>835</v>
       </c>
       <c r="F638" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G638" s="0" t="s">
-        <v>798</v>
+        <v>1056</v>
       </c>
       <c r="H638" s="0" t="s">
-        <v>154</v>
+        <v>84</v>
       </c>
       <c r="I638" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J638" s="0" t="s">
-        <v>499</v>
+        <v>836</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>10</v>
+        <v>834</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>11</v>
+        <v>415</v>
       </c>
       <c r="C639" s="0" t="s">
-        <v>12</v>
+        <v>835</v>
       </c>
       <c r="F639" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G639" s="0" t="s">
-        <v>115</v>
+        <v>1052</v>
       </c>
       <c r="H639" s="0" t="s">
-        <v>51</v>
+        <v>84</v>
       </c>
       <c r="I639" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J639" s="0" t="s">
-        <v>17</v>
+        <v>836</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>544</v>
+        <v>834</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>545</v>
+        <v>415</v>
       </c>
       <c r="C640" s="0" t="s">
-        <v>546</v>
+        <v>835</v>
       </c>
       <c r="F640" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G640" s="0" t="s">
-        <v>800</v>
+        <v>1057</v>
       </c>
       <c r="H640" s="0" t="s">
-        <v>518</v>
+        <v>84</v>
       </c>
       <c r="I640" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J640" s="0" t="s">
-        <v>548</v>
+        <v>836</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>18</v>
+        <v>658</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>19</v>
+        <v>659</v>
       </c>
       <c r="C641" s="0" t="s">
-        <v>20</v>
+        <v>660</v>
       </c>
       <c r="F641" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G641" s="0" t="s">
-        <v>116</v>
+        <v>1058</v>
       </c>
       <c r="H641" s="0" t="s">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="I641" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J641" s="0" t="s">
-        <v>24</v>
+        <v>662</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>402</v>
+        <v>658</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>403</v>
+        <v>659</v>
       </c>
       <c r="C642" s="0" t="s">
-        <v>404</v>
+        <v>660</v>
       </c>
       <c r="F642" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G642" s="0" t="s">
-        <v>116</v>
+        <v>1059</v>
       </c>
       <c r="H642" s="0" t="s">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="I642" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J642" s="0" t="s">
-        <v>406</v>
+        <v>662</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>257</v>
+        <v>748</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>258</v>
+        <v>749</v>
       </c>
       <c r="C643" s="0" t="s">
-        <v>259</v>
+        <v>750</v>
       </c>
       <c r="F643" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G643" s="0" t="s">
-        <v>807</v>
+        <v>1060</v>
       </c>
       <c r="H643" s="0" t="s">
-        <v>172</v>
+        <v>752</v>
       </c>
       <c r="I643" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J643" s="0" t="s">
-        <v>261</v>
+        <v>753</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>665</v>
+        <v>748</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>666</v>
+        <v>749</v>
       </c>
       <c r="C644" s="0" t="s">
-        <v>667</v>
+        <v>750</v>
       </c>
       <c r="F644" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G644" s="0" t="s">
-        <v>64</v>
+        <v>1061</v>
       </c>
       <c r="H644" s="0" t="s">
-        <v>15</v>
+        <v>752</v>
       </c>
       <c r="I644" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J644" s="0" t="s">
-        <v>669</v>
+        <v>753</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>162</v>
+        <v>313</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>163</v>
+        <v>314</v>
       </c>
       <c r="C645" s="0" t="s">
-        <v>164</v>
+        <v>315</v>
       </c>
       <c r="F645" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G645" s="0" t="s">
-        <v>1017</v>
+        <v>977</v>
       </c>
       <c r="H645" s="0" t="s">
-        <v>166</v>
+        <v>311</v>
       </c>
       <c r="I645" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J645" s="0" t="s">
-        <v>167</v>
+        <v>316</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>572</v>
+        <v>313</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>573</v>
+        <v>314</v>
       </c>
       <c r="C646" s="0" t="s">
-        <v>574</v>
+        <v>315</v>
       </c>
       <c r="F646" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G646" s="0" t="s">
-        <v>1017</v>
+        <v>976</v>
       </c>
       <c r="H646" s="0" t="s">
-        <v>166</v>
+        <v>311</v>
       </c>
       <c r="I646" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J646" s="0" t="s">
-        <v>576</v>
+        <v>316</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>225</v>
+        <v>471</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>226</v>
+        <v>472</v>
       </c>
       <c r="C647" s="0" t="s">
-        <v>227</v>
+        <v>473</v>
       </c>
       <c r="F647" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G647" s="0" t="s">
-        <v>1017</v>
+        <v>1062</v>
       </c>
       <c r="H647" s="0" t="s">
-        <v>166</v>
+        <v>41</v>
       </c>
       <c r="I647" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J647" s="0" t="s">
-        <v>229</v>
+        <v>474</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>411</v>
+        <v>492</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>226</v>
+        <v>336</v>
       </c>
       <c r="C648" s="0" t="s">
-        <v>412</v>
+        <v>493</v>
       </c>
       <c r="F648" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G648" s="0" t="s">
-        <v>1017</v>
+        <v>1063</v>
       </c>
       <c r="H648" s="0" t="s">
-        <v>166</v>
+        <v>388</v>
       </c>
       <c r="I648" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J648" s="0" t="s">
-        <v>413</v>
+        <v>494</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>407</v>
+        <v>335</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>389</v>
+        <v>336</v>
       </c>
       <c r="C649" s="0" t="s">
-        <v>408</v>
+        <v>337</v>
       </c>
       <c r="F649" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G649" s="0" t="s">
-        <v>1017</v>
+        <v>1064</v>
       </c>
       <c r="H649" s="0" t="s">
-        <v>166</v>
+        <v>224</v>
       </c>
       <c r="I649" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J649" s="0" t="s">
-        <v>410</v>
+        <v>338</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>388</v>
+        <v>335</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>389</v>
+        <v>336</v>
       </c>
       <c r="C650" s="0" t="s">
-        <v>390</v>
+        <v>337</v>
       </c>
       <c r="F650" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G650" s="0" t="s">
-        <v>1023</v>
+        <v>1065</v>
       </c>
       <c r="H650" s="0" t="s">
-        <v>272</v>
+        <v>224</v>
       </c>
       <c r="I650" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J650" s="0" t="s">
-        <v>392</v>
+        <v>338</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>857</v>
+        <v>765</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>858</v>
+        <v>336</v>
       </c>
       <c r="C651" s="0" t="s">
-        <v>859</v>
+        <v>766</v>
       </c>
       <c r="F651" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G651" s="0" t="s">
-        <v>117</v>
+        <v>1066</v>
       </c>
       <c r="H651" s="0" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="I651" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J651" s="0" t="s">
-        <v>860</v>
+        <v>767</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>638</v>
+        <v>765</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>557</v>
+        <v>336</v>
       </c>
       <c r="C652" s="0" t="s">
-        <v>639</v>
+        <v>766</v>
       </c>
       <c r="F652" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G652" s="0" t="s">
-        <v>117</v>
+        <v>1065</v>
       </c>
       <c r="H652" s="0" t="s">
-        <v>22</v>
+        <v>224</v>
       </c>
       <c r="I652" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J652" s="0" t="s">
-        <v>641</v>
+        <v>767</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>895</v>
+        <v>466</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>896</v>
+        <v>467</v>
       </c>
       <c r="C653" s="0" t="s">
-        <v>897</v>
+        <v>468</v>
       </c>
       <c r="F653" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G653" s="0" t="s">
-        <v>117</v>
+        <v>1067</v>
       </c>
       <c r="H653" s="0" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="I653" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J653" s="0" t="s">
-        <v>899</v>
+        <v>469</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>54</v>
+        <v>466</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>55</v>
+        <v>467</v>
       </c>
       <c r="C654" s="0" t="s">
-        <v>56</v>
+        <v>468</v>
       </c>
       <c r="F654" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G654" s="0" t="s">
-        <v>117</v>
+        <v>1068</v>
       </c>
       <c r="H654" s="0" t="s">
-        <v>234</v>
+        <v>41</v>
       </c>
       <c r="I654" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J654" s="0" t="s">
-        <v>59</v>
+        <v>469</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>54</v>
+        <v>466</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>55</v>
+        <v>467</v>
       </c>
       <c r="C655" s="0" t="s">
-        <v>56</v>
+        <v>468</v>
       </c>
       <c r="F655" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G655" s="0" t="s">
-        <v>118</v>
+        <v>1069</v>
       </c>
       <c r="H655" s="0" t="s">
-        <v>234</v>
+        <v>41</v>
       </c>
       <c r="I655" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J655" s="0" t="s">
-        <v>59</v>
+        <v>469</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>305</v>
+        <v>466</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>306</v>
+        <v>467</v>
       </c>
       <c r="C656" s="0" t="s">
-        <v>307</v>
+        <v>468</v>
       </c>
       <c r="F656" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G656" s="0" t="s">
-        <v>118</v>
+        <v>1070</v>
       </c>
       <c r="H656" s="0" t="s">
-        <v>234</v>
+        <v>41</v>
       </c>
       <c r="I656" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J656" s="0" t="s">
-        <v>309</v>
+        <v>469</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>671</v>
+        <v>466</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>72</v>
+        <v>467</v>
       </c>
       <c r="C657" s="0" t="s">
-        <v>672</v>
+        <v>468</v>
       </c>
       <c r="F657" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G657" s="0" t="s">
-        <v>119</v>
+        <v>1071</v>
       </c>
       <c r="H657" s="0" t="s">
-        <v>83</v>
+        <v>41</v>
       </c>
       <c r="I657" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J657" s="0" t="s">
-        <v>673</v>
+        <v>469</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>18</v>
+        <v>198</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>19</v>
+        <v>199</v>
       </c>
       <c r="C658" s="0" t="s">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="F658" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G658" s="0" t="s">
-        <v>119</v>
+        <v>1072</v>
       </c>
       <c r="H658" s="0" t="s">
-        <v>83</v>
+        <v>143</v>
       </c>
       <c r="I658" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J658" s="0" t="s">
-        <v>24</v>
+        <v>202</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>402</v>
+        <v>198</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>403</v>
+        <v>199</v>
       </c>
       <c r="C659" s="0" t="s">
-        <v>404</v>
+        <v>200</v>
       </c>
       <c r="F659" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G659" s="0" t="s">
-        <v>119</v>
+        <v>1073</v>
       </c>
       <c r="H659" s="0" t="s">
-        <v>83</v>
+        <v>143</v>
       </c>
       <c r="I659" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J659" s="0" t="s">
-        <v>406</v>
+        <v>202</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>197</v>
+        <v>269</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>198</v>
+        <v>270</v>
       </c>
       <c r="C660" s="0" t="s">
-        <v>199</v>
+        <v>271</v>
       </c>
       <c r="F660" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G660" s="0" t="s">
-        <v>1031</v>
+        <v>1074</v>
       </c>
       <c r="H660" s="0" t="s">
-        <v>109</v>
+        <v>41</v>
       </c>
       <c r="I660" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J660" s="0" t="s">
-        <v>201</v>
+        <v>273</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1085</v>
+        <v>301</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>1086</v>
+        <v>302</v>
       </c>
       <c r="C661" s="0" t="s">
-        <v>1087</v>
+        <v>303</v>
       </c>
       <c r="F661" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G661" s="0" t="s">
-        <v>1031</v>
+        <v>1075</v>
       </c>
       <c r="H661" s="0" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="I661" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J661" s="0" t="s">
-        <v>1088</v>
+        <v>305</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>960</v>
+        <v>431</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>961</v>
+        <v>302</v>
       </c>
       <c r="C662" s="0" t="s">
-        <v>962</v>
+        <v>432</v>
       </c>
       <c r="F662" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G662" s="0" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H662" s="0" t="s">
-        <v>234</v>
+        <v>102</v>
       </c>
       <c r="I662" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J662" s="0" t="s">
-        <v>963</v>
+        <v>434</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>556</v>
+        <v>431</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>557</v>
+        <v>302</v>
       </c>
       <c r="C663" s="0" t="s">
-        <v>558</v>
+        <v>432</v>
       </c>
       <c r="F663" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G663" s="0" t="s">
-        <v>1031</v>
+        <v>1077</v>
       </c>
       <c r="H663" s="0" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="I663" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J663" s="0" t="s">
-        <v>560</v>
+        <v>434</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>345</v>
+        <v>431</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>346</v>
+        <v>302</v>
       </c>
       <c r="C664" s="0" t="s">
-        <v>347</v>
+        <v>432</v>
       </c>
       <c r="F664" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G664" s="0" t="s">
-        <v>1031</v>
+        <v>1078</v>
       </c>
       <c r="H664" s="0" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="I664" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J664" s="0" t="s">
-        <v>349</v>
+        <v>434</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>956</v>
+        <v>732</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>957</v>
+        <v>733</v>
       </c>
       <c r="C665" s="0" t="s">
-        <v>958</v>
+        <v>734</v>
       </c>
       <c r="F665" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G665" s="0" t="s">
-        <v>1033</v>
+        <v>1079</v>
       </c>
       <c r="H665" s="0" t="s">
-        <v>223</v>
+        <v>143</v>
       </c>
       <c r="I665" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J665" s="0" t="s">
-        <v>959</v>
+        <v>736</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>1007</v>
+        <v>290</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>1008</v>
+        <v>291</v>
       </c>
       <c r="C666" s="0" t="s">
-        <v>1009</v>
+        <v>292</v>
       </c>
       <c r="F666" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G666" s="0" t="s">
-        <v>1035</v>
+        <v>1080</v>
       </c>
       <c r="H666" s="0" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="I666" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J666" s="0" t="s">
-        <v>1011</v>
+        <v>293</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>130</v>
+        <v>499</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>131</v>
+        <v>26</v>
       </c>
       <c r="C667" s="0" t="s">
-        <v>132</v>
+        <v>500</v>
       </c>
       <c r="F667" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G667" s="0" t="s">
-        <v>1035</v>
+        <v>1081</v>
       </c>
       <c r="H667" s="0" t="s">
-        <v>128</v>
+        <v>149</v>
       </c>
       <c r="I667" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J667" s="0" t="s">
-        <v>133</v>
+        <v>502</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>124</v>
+        <v>701</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>125</v>
+        <v>702</v>
       </c>
       <c r="C668" s="0" t="s">
-        <v>126</v>
+        <v>703</v>
       </c>
       <c r="F668" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G668" s="0" t="s">
-        <v>1035</v>
+        <v>1082</v>
       </c>
       <c r="H668" s="0" t="s">
-        <v>128</v>
+        <v>170</v>
       </c>
       <c r="I668" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J668" s="0" t="s">
-        <v>129</v>
+        <v>704</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>713</v>
+        <v>701</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>714</v>
+        <v>702</v>
       </c>
       <c r="C669" s="0" t="s">
-        <v>715</v>
+        <v>703</v>
       </c>
       <c r="F669" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G669" s="0" t="s">
-        <v>1035</v>
+        <v>1083</v>
       </c>
       <c r="H669" s="0" t="s">
-        <v>128</v>
+        <v>170</v>
       </c>
       <c r="I669" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J669" s="0" t="s">
-        <v>717</v>
+        <v>704</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>345</v>
+        <v>701</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>346</v>
+        <v>702</v>
       </c>
       <c r="C670" s="0" t="s">
-        <v>347</v>
+        <v>703</v>
       </c>
       <c r="F670" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G670" s="0" t="s">
-        <v>1044</v>
+        <v>1084</v>
       </c>
       <c r="H670" s="0" t="s">
-        <v>109</v>
+        <v>170</v>
       </c>
       <c r="I670" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J670" s="0" t="s">
-        <v>349</v>
+        <v>704</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>956</v>
+        <v>701</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>957</v>
+        <v>702</v>
       </c>
       <c r="C671" s="0" t="s">
-        <v>958</v>
+        <v>703</v>
       </c>
       <c r="F671" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G671" s="0" t="s">
-        <v>1044</v>
+        <v>1085</v>
       </c>
       <c r="H671" s="0" t="s">
-        <v>223</v>
+        <v>170</v>
       </c>
       <c r="I671" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J671" s="0" t="s">
-        <v>959</v>
+        <v>704</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>556</v>
+        <v>110</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>557</v>
+        <v>111</v>
       </c>
       <c r="C672" s="0" t="s">
-        <v>558</v>
+        <v>112</v>
       </c>
       <c r="F672" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G672" s="0" t="s">
-        <v>1044</v>
+        <v>1086</v>
       </c>
       <c r="H672" s="0" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="I672" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J672" s="0" t="s">
-        <v>560</v>
+        <v>115</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>179</v>
+        <v>370</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>180</v>
+        <v>371</v>
       </c>
       <c r="C673" s="0" t="s">
-        <v>181</v>
+        <v>372</v>
       </c>
       <c r="F673" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G673" s="0" t="s">
-        <v>1049</v>
+        <v>1087</v>
       </c>
       <c r="H673" s="0" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="I673" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J673" s="0" t="s">
-        <v>184</v>
+        <v>373</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>54</v>
+        <v>612</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>55</v>
+        <v>240</v>
       </c>
       <c r="C674" s="0" t="s">
-        <v>56</v>
+        <v>613</v>
       </c>
       <c r="F674" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G674" s="0" t="s">
-        <v>120</v>
+        <v>1088</v>
       </c>
       <c r="H674" s="0" t="s">
-        <v>234</v>
+        <v>615</v>
       </c>
       <c r="I674" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J674" s="0" t="s">
-        <v>59</v>
+        <v>616</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>305</v>
+        <v>612</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>306</v>
+        <v>240</v>
       </c>
       <c r="C675" s="0" t="s">
-        <v>307</v>
+        <v>613</v>
       </c>
       <c r="F675" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G675" s="0" t="s">
-        <v>120</v>
+        <v>1089</v>
       </c>
       <c r="H675" s="0" t="s">
-        <v>234</v>
+        <v>615</v>
       </c>
       <c r="I675" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J675" s="0" t="s">
-        <v>309</v>
+        <v>616</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>605</v>
+        <v>374</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>606</v>
+        <v>375</v>
       </c>
       <c r="C676" s="0" t="s">
-        <v>607</v>
+        <v>376</v>
       </c>
       <c r="F676" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G676" s="0" t="s">
-        <v>1055</v>
+        <v>1090</v>
       </c>
       <c r="H676" s="0" t="s">
-        <v>128</v>
+        <v>204</v>
       </c>
       <c r="I676" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J676" s="0" t="s">
-        <v>609</v>
+        <v>377</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>844</v>
+        <v>374</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>845</v>
+        <v>375</v>
       </c>
       <c r="C677" s="0" t="s">
-        <v>846</v>
+        <v>376</v>
       </c>
       <c r="F677" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G677" s="0" t="s">
-        <v>1062</v>
+        <v>1091</v>
       </c>
       <c r="H677" s="0" t="s">
-        <v>154</v>
+        <v>204</v>
       </c>
       <c r="I677" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J677" s="0" t="s">
-        <v>848</v>
+        <v>377</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>338</v>
+        <v>649</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>339</v>
+        <v>375</v>
       </c>
       <c r="C678" s="0" t="s">
-        <v>340</v>
+        <v>650</v>
       </c>
       <c r="F678" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G678" s="0" t="s">
-        <v>967</v>
+        <v>1092</v>
       </c>
       <c r="H678" s="0" t="s">
-        <v>342</v>
+        <v>311</v>
       </c>
       <c r="I678" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J678" s="0" t="s">
-        <v>343</v>
+        <v>652</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>913</v>
+        <v>649</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>914</v>
+        <v>375</v>
       </c>
       <c r="C679" s="0" t="s">
-        <v>915</v>
+        <v>650</v>
       </c>
       <c r="F679" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G679" s="0" t="s">
-        <v>970</v>
+        <v>1093</v>
       </c>
       <c r="H679" s="0" t="s">
-        <v>154</v>
+        <v>311</v>
       </c>
       <c r="I679" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J679" s="0" t="s">
-        <v>917</v>
+        <v>652</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>446</v>
+        <v>711</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>295</v>
+        <v>371</v>
       </c>
       <c r="C680" s="0" t="s">
-        <v>447</v>
+        <v>712</v>
       </c>
       <c r="F680" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G680" s="0" t="s">
-        <v>976</v>
+        <v>1094</v>
       </c>
       <c r="H680" s="0" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="I680" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J680" s="0" t="s">
-        <v>449</v>
+        <v>714</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>808</v>
+        <v>711</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>557</v>
+        <v>371</v>
       </c>
       <c r="C681" s="0" t="s">
-        <v>809</v>
+        <v>712</v>
       </c>
       <c r="F681" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G681" s="0" t="s">
-        <v>983</v>
+        <v>1095</v>
       </c>
       <c r="H681" s="0" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="I681" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J681" s="0" t="s">
-        <v>810</v>
+        <v>714</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>665</v>
+        <v>321</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>666</v>
+        <v>125</v>
       </c>
       <c r="C682" s="0" t="s">
-        <v>667</v>
+        <v>322</v>
       </c>
       <c r="F682" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G682" s="0" t="s">
-        <v>983</v>
+        <v>1096</v>
       </c>
       <c r="H682" s="0" t="s">
-        <v>15</v>
+        <v>311</v>
       </c>
       <c r="I682" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J682" s="0" t="s">
-        <v>669</v>
+        <v>323</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>197</v>
+        <v>321</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>198</v>
+        <v>125</v>
       </c>
       <c r="C683" s="0" t="s">
-        <v>199</v>
+        <v>322</v>
       </c>
       <c r="F683" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G683" s="0" t="s">
-        <v>990</v>
+        <v>1097</v>
       </c>
       <c r="H683" s="0" t="s">
-        <v>109</v>
+        <v>311</v>
       </c>
       <c r="I683" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J683" s="0" t="s">
-        <v>201</v>
+        <v>323</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1085</v>
+        <v>636</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>1086</v>
+        <v>371</v>
       </c>
       <c r="C684" s="0" t="s">
-        <v>1087</v>
+        <v>637</v>
       </c>
       <c r="F684" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G684" s="0" t="s">
-        <v>990</v>
+        <v>1098</v>
       </c>
       <c r="H684" s="0" t="s">
-        <v>109</v>
+        <v>143</v>
       </c>
       <c r="I684" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J684" s="0" t="s">
-        <v>1088</v>
+        <v>638</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>253</v>
+        <v>636</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>203</v>
+        <v>371</v>
       </c>
       <c r="C685" s="0" t="s">
-        <v>254</v>
+        <v>637</v>
       </c>
       <c r="F685" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G685" s="0" t="s">
-        <v>999</v>
+        <v>1099</v>
       </c>
       <c r="H685" s="0" t="s">
-        <v>223</v>
+        <v>143</v>
       </c>
       <c r="I685" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J685" s="0" t="s">
-        <v>256</v>
+        <v>638</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>105</v>
+        <v>636</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>106</v>
+        <v>371</v>
       </c>
       <c r="C686" s="0" t="s">
-        <v>107</v>
+        <v>637</v>
       </c>
       <c r="F686" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G686" s="0" t="s">
-        <v>121</v>
+        <v>991</v>
       </c>
       <c r="H686" s="0" t="s">
-        <v>1080</v>
+        <v>143</v>
       </c>
       <c r="I686" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J686" s="0" t="s">
-        <v>110</v>
+        <v>638</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>527</v>
+        <v>806</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>528</v>
+        <v>371</v>
       </c>
       <c r="C687" s="0" t="s">
-        <v>529</v>
+        <v>807</v>
       </c>
       <c r="F687" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G687" s="0" t="s">
-        <v>1004</v>
+        <v>1087</v>
       </c>
       <c r="H687" s="0" t="s">
-        <v>272</v>
+        <v>204</v>
       </c>
       <c r="I687" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J687" s="0" t="s">
-        <v>531</v>
+        <v>808</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>54</v>
+        <v>806</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>55</v>
+        <v>371</v>
       </c>
       <c r="C688" s="0" t="s">
-        <v>56</v>
+        <v>807</v>
       </c>
       <c r="F688" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G688" s="0" t="s">
-        <v>122</v>
+        <v>919</v>
       </c>
       <c r="H688" s="0" t="s">
-        <v>234</v>
+        <v>204</v>
       </c>
       <c r="I688" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J688" s="0" t="s">
-        <v>59</v>
+        <v>808</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>932</v>
+        <v>358</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>933</v>
+        <v>359</v>
       </c>
       <c r="C689" s="0" t="s">
-        <v>934</v>
+        <v>360</v>
       </c>
       <c r="F689" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G689" s="0" t="s">
-        <v>1015</v>
+        <v>1100</v>
       </c>
       <c r="H689" s="0" t="s">
-        <v>15</v>
+        <v>204</v>
       </c>
       <c r="I689" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J689" s="0" t="s">
-        <v>936</v>
+        <v>362</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>326</v>
+        <v>358</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>327</v>
+        <v>359</v>
       </c>
       <c r="C690" s="0" t="s">
-        <v>328</v>
+        <v>360</v>
       </c>
       <c r="F690" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G690" s="0" t="s">
-        <v>1017</v>
+        <v>1101</v>
       </c>
       <c r="H690" s="0" t="s">
-        <v>166</v>
+        <v>204</v>
       </c>
       <c r="I690" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J690" s="0" t="s">
-        <v>330</v>
+        <v>362</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>331</v>
+        <v>358</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>332</v>
+        <v>359</v>
       </c>
       <c r="C691" s="0" t="s">
-        <v>333</v>
+        <v>360</v>
       </c>
       <c r="F691" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G691" s="0" t="s">
-        <v>1017</v>
+        <v>1054</v>
       </c>
       <c r="H691" s="0" t="s">
-        <v>166</v>
+        <v>204</v>
       </c>
       <c r="I691" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J691" s="0" t="s">
-        <v>334</v>
+        <v>362</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>219</v>
+        <v>358</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>220</v>
+        <v>359</v>
       </c>
       <c r="C692" s="0" t="s">
-        <v>221</v>
+        <v>360</v>
       </c>
       <c r="F692" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G692" s="0" t="s">
-        <v>1089</v>
+        <v>1053</v>
       </c>
       <c r="H692" s="0" t="s">
-        <v>223</v>
+        <v>204</v>
       </c>
       <c r="I692" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J692" s="0" t="s">
-        <v>224</v>
+        <v>362</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>537</v>
+        <v>358</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>538</v>
+        <v>359</v>
       </c>
       <c r="C693" s="0" t="s">
-        <v>539</v>
+        <v>360</v>
       </c>
       <c r="F693" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G693" s="0" t="s">
-        <v>1090</v>
+        <v>1102</v>
       </c>
       <c r="H693" s="0" t="s">
-        <v>541</v>
+        <v>204</v>
       </c>
       <c r="I693" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J693" s="0" t="s">
-        <v>542</v>
+        <v>362</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>130</v>
+        <v>358</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>131</v>
+        <v>359</v>
       </c>
       <c r="C694" s="0" t="s">
-        <v>132</v>
+        <v>360</v>
       </c>
       <c r="F694" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G694" s="0" t="s">
-        <v>1091</v>
+        <v>1103</v>
       </c>
       <c r="H694" s="0" t="s">
-        <v>128</v>
+        <v>204</v>
       </c>
       <c r="I694" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J694" s="0" t="s">
-        <v>133</v>
+        <v>362</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>713</v>
+        <v>358</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>714</v>
+        <v>359</v>
       </c>
       <c r="C695" s="0" t="s">
-        <v>715</v>
+        <v>360</v>
       </c>
       <c r="F695" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G695" s="0" t="s">
-        <v>1092</v>
+        <v>1104</v>
       </c>
       <c r="H695" s="0" t="s">
-        <v>128</v>
+        <v>204</v>
       </c>
       <c r="I695" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J695" s="0" t="s">
-        <v>717</v>
+        <v>362</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>397</v>
+        <v>358</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>398</v>
+        <v>359</v>
       </c>
       <c r="C696" s="0" t="s">
-        <v>399</v>
+        <v>360</v>
       </c>
       <c r="F696" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G696" s="0" t="s">
-        <v>1093</v>
+        <v>1105</v>
       </c>
       <c r="H696" s="0" t="s">
-        <v>251</v>
+        <v>204</v>
       </c>
       <c r="I696" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J696" s="0" t="s">
-        <v>401</v>
+        <v>362</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>294</v>
+        <v>761</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>295</v>
+        <v>240</v>
       </c>
       <c r="C697" s="0" t="s">
-        <v>296</v>
+        <v>762</v>
       </c>
       <c r="F697" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G697" s="0" t="s">
-        <v>1094</v>
+        <v>1106</v>
       </c>
       <c r="H697" s="0" t="s">
-        <v>154</v>
+        <v>311</v>
       </c>
       <c r="I697" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J697" s="0" t="s">
-        <v>298</v>
+        <v>763</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>421</v>
+        <v>761</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>422</v>
+        <v>240</v>
       </c>
       <c r="C698" s="0" t="s">
-        <v>423</v>
+        <v>762</v>
       </c>
       <c r="F698" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G698" s="0" t="s">
-        <v>1095</v>
+        <v>1107</v>
       </c>
       <c r="H698" s="0" t="s">
-        <v>128</v>
+        <v>311</v>
       </c>
       <c r="I698" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J698" s="0" t="s">
-        <v>425</v>
+        <v>763</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>130</v>
+        <v>761</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>131</v>
+        <v>240</v>
       </c>
       <c r="C699" s="0" t="s">
-        <v>132</v>
+        <v>762</v>
       </c>
       <c r="F699" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G699" s="0" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="H699" s="0" t="s">
-        <v>128</v>
+        <v>311</v>
       </c>
       <c r="I699" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J699" s="0" t="s">
-        <v>133</v>
+        <v>763</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>415</v>
+        <v>795</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>416</v>
+        <v>240</v>
       </c>
       <c r="C700" s="0" t="s">
-        <v>417</v>
+        <v>796</v>
       </c>
       <c r="F700" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G700" s="0" t="s">
-        <v>1096</v>
+        <v>1108</v>
       </c>
       <c r="H700" s="0" t="s">
-        <v>94</v>
+        <v>798</v>
       </c>
       <c r="I700" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J700" s="0" t="s">
-        <v>419</v>
+        <v>799</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>446</v>
+        <v>795</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>295</v>
+        <v>240</v>
       </c>
       <c r="C701" s="0" t="s">
-        <v>447</v>
+        <v>796</v>
       </c>
       <c r="F701" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G701" s="0" t="s">
-        <v>1097</v>
+        <v>1109</v>
       </c>
       <c r="H701" s="0" t="s">
-        <v>154</v>
+        <v>798</v>
       </c>
       <c r="I701" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J701" s="0" t="s">
-        <v>449</v>
+        <v>799</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>446</v>
+        <v>597</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>295</v>
+        <v>240</v>
       </c>
       <c r="C702" s="0" t="s">
-        <v>447</v>
+        <v>598</v>
       </c>
       <c r="F702" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G702" s="0" t="s">
-        <v>1098</v>
+        <v>1110</v>
       </c>
       <c r="H702" s="0" t="s">
-        <v>154</v>
+        <v>108</v>
       </c>
       <c r="I702" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J702" s="0" t="s">
-        <v>449</v>
+        <v>600</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>514</v>
+        <v>363</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>515</v>
+        <v>308</v>
       </c>
       <c r="C703" s="0" t="s">
-        <v>516</v>
+        <v>364</v>
       </c>
       <c r="F703" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G703" s="0" t="s">
-        <v>1099</v>
+        <v>1111</v>
       </c>
       <c r="H703" s="0" t="s">
-        <v>518</v>
+        <v>204</v>
       </c>
       <c r="I703" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J703" s="0" t="s">
-        <v>519</v>
+        <v>365</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>960</v>
+        <v>503</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>961</v>
+        <v>308</v>
       </c>
       <c r="C704" s="0" t="s">
-        <v>962</v>
+        <v>504</v>
       </c>
       <c r="F704" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G704" s="0" t="s">
-        <v>1100</v>
+        <v>1112</v>
       </c>
       <c r="H704" s="0" t="s">
-        <v>234</v>
+        <v>136</v>
       </c>
       <c r="I704" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J704" s="0" t="s">
-        <v>963</v>
+        <v>505</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>305</v>
+        <v>520</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C705" s="0" t="s">
-        <v>307</v>
+        <v>521</v>
       </c>
       <c r="F705" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G705" s="0" t="s">
-        <v>1101</v>
+        <v>1113</v>
       </c>
       <c r="H705" s="0" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="I705" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J705" s="0" t="s">
-        <v>309</v>
+        <v>523</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>460</v>
+        <v>307</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>461</v>
+        <v>308</v>
       </c>
       <c r="C706" s="0" t="s">
-        <v>462</v>
+        <v>309</v>
       </c>
       <c r="F706" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G706" s="0" t="s">
-        <v>1102</v>
+        <v>1114</v>
       </c>
       <c r="H706" s="0" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="I706" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J706" s="0" t="s">
-        <v>464</v>
+        <v>312</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>656</v>
+        <v>307</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>357</v>
+        <v>308</v>
       </c>
       <c r="C707" s="0" t="s">
-        <v>657</v>
+        <v>309</v>
       </c>
       <c r="F707" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G707" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="H707" s="0" t="s">
-        <v>172</v>
+        <v>311</v>
       </c>
       <c r="I707" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J707" s="0" t="s">
-        <v>659</v>
+        <v>312</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>431</v>
+        <v>124</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>432</v>
+        <v>125</v>
       </c>
       <c r="C708" s="0" t="s">
-        <v>433</v>
+        <v>126</v>
       </c>
       <c r="F708" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G708" s="0" t="s">
-        <v>1104</v>
+        <v>1115</v>
       </c>
       <c r="H708" s="0" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
       <c r="I708" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J708" s="0" t="s">
-        <v>435</v>
+        <v>127</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>730</v>
+        <v>124</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>731</v>
+        <v>125</v>
       </c>
       <c r="C709" s="0" t="s">
-        <v>732</v>
+        <v>126</v>
       </c>
       <c r="F709" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G709" s="0" t="s">
-        <v>1105</v>
+        <v>1116</v>
       </c>
       <c r="H709" s="0" t="s">
-        <v>160</v>
+        <v>114</v>
       </c>
       <c r="I709" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J709" s="0" t="s">
-        <v>734</v>
+        <v>127</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>620</v>
+        <v>128</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>621</v>
+        <v>129</v>
       </c>
       <c r="C710" s="0" t="s">
-        <v>622</v>
+        <v>130</v>
       </c>
       <c r="F710" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G710" s="0" t="s">
-        <v>1106</v>
+        <v>1117</v>
       </c>
       <c r="H710" s="0" t="s">
-        <v>143</v>
+        <v>114</v>
       </c>
       <c r="I710" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J710" s="0" t="s">
-        <v>624</v>
+        <v>131</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>345</v>
+        <v>572</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>346</v>
+        <v>255</v>
       </c>
       <c r="C711" s="0" t="s">
-        <v>347</v>
+        <v>573</v>
       </c>
       <c r="F711" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G711" s="0" t="s">
-        <v>1107</v>
+        <v>1118</v>
       </c>
       <c r="H711" s="0" t="s">
-        <v>109</v>
+        <v>164</v>
       </c>
       <c r="I711" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J711" s="0" t="s">
-        <v>349</v>
+        <v>575</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>421</v>
+        <v>572</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>422</v>
+        <v>255</v>
       </c>
       <c r="C712" s="0" t="s">
-        <v>423</v>
+        <v>573</v>
       </c>
       <c r="F712" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G712" s="0" t="s">
-        <v>1108</v>
+        <v>1119</v>
       </c>
       <c r="H712" s="0" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="I712" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J712" s="0" t="s">
-        <v>425</v>
+        <v>575</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>299</v>
+        <v>572</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>300</v>
+        <v>255</v>
       </c>
       <c r="C713" s="0" t="s">
-        <v>301</v>
+        <v>573</v>
       </c>
       <c r="F713" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G713" s="0" t="s">
-        <v>1109</v>
+        <v>1120</v>
       </c>
       <c r="H713" s="0" t="s">
-        <v>234</v>
+        <v>164</v>
       </c>
       <c r="I713" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J713" s="0" t="s">
-        <v>303</v>
+        <v>575</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>643</v>
+        <v>572</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>327</v>
+        <v>255</v>
       </c>
       <c r="C714" s="0" t="s">
-        <v>644</v>
+        <v>573</v>
       </c>
       <c r="F714" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G714" s="0" t="s">
-        <v>1110</v>
+        <v>1121</v>
       </c>
       <c r="H714" s="0" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="I714" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J714" s="0" t="s">
-        <v>646</v>
+        <v>575</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>421</v>
+        <v>572</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>422</v>
+        <v>255</v>
       </c>
       <c r="C715" s="0" t="s">
-        <v>423</v>
+        <v>573</v>
       </c>
       <c r="F715" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G715" s="0" t="s">
-        <v>1111</v>
+        <v>1122</v>
       </c>
       <c r="H715" s="0" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="I715" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J715" s="0" t="s">
-        <v>425</v>
+        <v>575</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>544</v>
+        <v>572</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>545</v>
+        <v>255</v>
       </c>
       <c r="C716" s="0" t="s">
-        <v>546</v>
+        <v>573</v>
       </c>
       <c r="F716" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G716" s="0" t="s">
-        <v>1112</v>
+        <v>1123</v>
       </c>
       <c r="H716" s="0" t="s">
-        <v>518</v>
+        <v>164</v>
       </c>
       <c r="I716" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J716" s="0" t="s">
-        <v>548</v>
+        <v>575</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>932</v>
+        <v>254</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>933</v>
+        <v>255</v>
       </c>
       <c r="C717" s="0" t="s">
-        <v>934</v>
+        <v>256</v>
       </c>
       <c r="F717" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G717" s="0" t="s">
-        <v>1113</v>
+        <v>1124</v>
       </c>
       <c r="H717" s="0" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="I717" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J717" s="0" t="s">
-        <v>936</v>
+        <v>258</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>174</v>
+        <v>254</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>175</v>
+        <v>255</v>
       </c>
       <c r="C718" s="0" t="s">
-        <v>176</v>
+        <v>256</v>
       </c>
       <c r="F718" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G718" s="0" t="s">
-        <v>1114</v>
+        <v>1125</v>
       </c>
       <c r="H718" s="0" t="s">
-        <v>94</v>
+        <v>164</v>
       </c>
       <c r="I718" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J718" s="0" t="s">
-        <v>178</v>
+        <v>258</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>779</v>
+        <v>254</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>780</v>
+        <v>255</v>
       </c>
       <c r="C719" s="0" t="s">
-        <v>781</v>
+        <v>256</v>
       </c>
       <c r="F719" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G719" s="0" t="s">
-        <v>1115</v>
+        <v>1126</v>
       </c>
       <c r="H719" s="0" t="s">
-        <v>704</v>
+        <v>164</v>
       </c>
       <c r="I719" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J719" s="0" t="s">
-        <v>783</v>
+        <v>258</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>197</v>
+        <v>254</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>198</v>
+        <v>255</v>
       </c>
       <c r="C720" s="0" t="s">
-        <v>199</v>
+        <v>256</v>
       </c>
       <c r="F720" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G720" s="0" t="s">
-        <v>1116</v>
+        <v>1127</v>
       </c>
       <c r="H720" s="0" t="s">
-        <v>109</v>
+        <v>164</v>
       </c>
       <c r="I720" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J720" s="0" t="s">
-        <v>201</v>
+        <v>258</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>556</v>
+        <v>254</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>557</v>
+        <v>255</v>
       </c>
       <c r="C721" s="0" t="s">
-        <v>558</v>
+        <v>256</v>
       </c>
       <c r="F721" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G721" s="0" t="s">
-        <v>1116</v>
+        <v>1128</v>
       </c>
       <c r="H721" s="0" t="s">
-        <v>109</v>
+        <v>164</v>
       </c>
       <c r="I721" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J721" s="0" t="s">
-        <v>560</v>
+        <v>258</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>500</v>
+        <v>254</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>461</v>
+        <v>255</v>
       </c>
       <c r="C722" s="0" t="s">
-        <v>501</v>
+        <v>256</v>
       </c>
       <c r="F722" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G722" s="0" t="s">
-        <v>1117</v>
+        <v>1129</v>
       </c>
       <c r="H722" s="0" t="s">
-        <v>319</v>
+        <v>164</v>
       </c>
       <c r="I722" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J722" s="0" t="s">
-        <v>503</v>
+        <v>258</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>460</v>
+        <v>254</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>461</v>
+        <v>255</v>
       </c>
       <c r="C723" s="0" t="s">
-        <v>462</v>
+        <v>256</v>
       </c>
       <c r="F723" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G723" s="0" t="s">
-        <v>1117</v>
+        <v>1130</v>
       </c>
       <c r="H723" s="0" t="s">
-        <v>319</v>
+        <v>164</v>
       </c>
       <c r="I723" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J723" s="0" t="s">
-        <v>464</v>
+        <v>258</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>965</v>
+        <v>506</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>295</v>
+        <v>507</v>
       </c>
       <c r="C724" s="0" t="s">
-        <v>966</v>
+        <v>508</v>
       </c>
       <c r="F724" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G724" s="0" t="s">
-        <v>1118</v>
+        <v>1131</v>
       </c>
       <c r="H724" s="0" t="s">
-        <v>22</v>
+        <v>510</v>
       </c>
       <c r="I724" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J724" s="0" t="s">
-        <v>968</v>
+        <v>511</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>145</v>
+        <v>506</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>146</v>
+        <v>507</v>
       </c>
       <c r="C725" s="0" t="s">
-        <v>147</v>
+        <v>508</v>
       </c>
       <c r="F725" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G725" s="0" t="s">
-        <v>1119</v>
+        <v>1132</v>
       </c>
       <c r="H725" s="0" t="s">
-        <v>109</v>
+        <v>510</v>
       </c>
       <c r="I725" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J725" s="0" t="s">
-        <v>149</v>
+        <v>511</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>470</v>
+        <v>506</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>471</v>
+        <v>507</v>
       </c>
       <c r="C726" s="0" t="s">
-        <v>472</v>
+        <v>508</v>
       </c>
       <c r="F726" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G726" s="0" t="s">
-        <v>1120</v>
+        <v>1133</v>
       </c>
       <c r="H726" s="0" t="s">
-        <v>172</v>
+        <v>510</v>
       </c>
       <c r="I726" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J726" s="0" t="s">
-        <v>474</v>
+        <v>511</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>294</v>
+        <v>529</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>295</v>
+        <v>507</v>
       </c>
       <c r="C727" s="0" t="s">
-        <v>296</v>
+        <v>530</v>
       </c>
       <c r="F727" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G727" s="0" t="s">
-        <v>1121</v>
+        <v>1134</v>
       </c>
       <c r="H727" s="0" t="s">
-        <v>154</v>
+        <v>311</v>
       </c>
       <c r="I727" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J727" s="0" t="s">
-        <v>298</v>
+        <v>532</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>156</v>
+        <v>529</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>157</v>
+        <v>507</v>
       </c>
       <c r="C728" s="0" t="s">
-        <v>158</v>
+        <v>530</v>
       </c>
       <c r="F728" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G728" s="0" t="s">
-        <v>1122</v>
+        <v>1135</v>
       </c>
       <c r="H728" s="0" t="s">
-        <v>160</v>
+        <v>311</v>
       </c>
       <c r="I728" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J728" s="0" t="s">
-        <v>161</v>
+        <v>532</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>367</v>
+        <v>882</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>300</v>
+        <v>255</v>
       </c>
       <c r="C729" s="0" t="s">
-        <v>368</v>
+        <v>883</v>
       </c>
       <c r="F729" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G729" s="0" t="s">
-        <v>1123</v>
+        <v>1136</v>
       </c>
       <c r="H729" s="0" t="s">
-        <v>370</v>
+        <v>29</v>
       </c>
       <c r="I729" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J729" s="0" t="s">
-        <v>371</v>
+        <v>884</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>202</v>
+        <v>882</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>203</v>
+        <v>255</v>
       </c>
       <c r="C730" s="0" t="s">
-        <v>204</v>
+        <v>883</v>
       </c>
       <c r="F730" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G730" s="0" t="s">
-        <v>1124</v>
+        <v>1137</v>
       </c>
       <c r="H730" s="0" t="s">
-        <v>206</v>
+        <v>29</v>
       </c>
       <c r="I730" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J730" s="0" t="s">
-        <v>207</v>
+        <v>884</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>310</v>
+        <v>331</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>311</v>
+        <v>332</v>
       </c>
       <c r="C731" s="0" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
       <c r="F731" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G731" s="0" t="s">
-        <v>1125</v>
+        <v>1138</v>
       </c>
       <c r="H731" s="0" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="I731" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J731" s="0" t="s">
-        <v>314</v>
+        <v>334</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>197</v>
+        <v>331</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>198</v>
+        <v>332</v>
       </c>
       <c r="C732" s="0" t="s">
-        <v>199</v>
+        <v>333</v>
       </c>
       <c r="F732" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G732" s="0" t="s">
-        <v>1126</v>
+        <v>1139</v>
       </c>
       <c r="H732" s="0" t="s">
-        <v>109</v>
+        <v>224</v>
       </c>
       <c r="I732" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J732" s="0" t="s">
-        <v>201</v>
+        <v>334</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>130</v>
+        <v>331</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>131</v>
+        <v>332</v>
       </c>
       <c r="C733" s="0" t="s">
-        <v>132</v>
+        <v>333</v>
       </c>
       <c r="F733" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G733" s="0" t="s">
-        <v>1127</v>
+        <v>1140</v>
       </c>
       <c r="H733" s="0" t="s">
-        <v>128</v>
+        <v>224</v>
       </c>
       <c r="I733" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J733" s="0" t="s">
-        <v>133</v>
+        <v>334</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
-        <v>965</v>
+        <v>839</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>295</v>
+        <v>840</v>
       </c>
       <c r="C734" s="0" t="s">
-        <v>966</v>
+        <v>841</v>
       </c>
       <c r="F734" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G734" s="0" t="s">
-        <v>1128</v>
+        <v>1141</v>
       </c>
       <c r="H734" s="0" t="s">
-        <v>22</v>
+        <v>170</v>
       </c>
       <c r="I734" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J734" s="0" t="s">
-        <v>968</v>
+        <v>843</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>262</v>
+        <v>739</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>263</v>
+        <v>740</v>
       </c>
       <c r="C735" s="0" t="s">
-        <v>264</v>
+        <v>741</v>
       </c>
       <c r="F735" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G735" s="0" t="s">
-        <v>1129</v>
+        <v>1142</v>
       </c>
       <c r="H735" s="0" t="s">
-        <v>266</v>
+        <v>388</v>
       </c>
       <c r="I735" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J735" s="0" t="s">
-        <v>267</v>
+        <v>743</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>145</v>
+        <v>684</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>146</v>
+        <v>685</v>
       </c>
       <c r="C736" s="0" t="s">
-        <v>147</v>
+        <v>686</v>
       </c>
       <c r="F736" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G736" s="0" t="s">
-        <v>1130</v>
+        <v>1143</v>
       </c>
       <c r="H736" s="0" t="s">
-        <v>109</v>
+        <v>224</v>
       </c>
       <c r="I736" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J736" s="0" t="s">
-        <v>149</v>
+        <v>688</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>156</v>
+        <v>684</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>157</v>
+        <v>685</v>
       </c>
       <c r="C737" s="0" t="s">
-        <v>158</v>
+        <v>686</v>
       </c>
       <c r="F737" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G737" s="0" t="s">
-        <v>1131</v>
+        <v>1144</v>
       </c>
       <c r="H737" s="0" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="I737" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J737" s="0" t="s">
-        <v>161</v>
+        <v>688</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>125</v>
+        <v>685</v>
       </c>
       <c r="C738" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F738" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G738" s="0" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H738" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="I738" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J738" s="0" t="s">
         <v>688</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>134</v>
+        <v>544</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>135</v>
+        <v>545</v>
       </c>
       <c r="C739" s="0" t="s">
-        <v>136</v>
+        <v>546</v>
       </c>
       <c r="F739" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G739" s="0" t="s">
-        <v>1133</v>
+        <v>1146</v>
       </c>
       <c r="H739" s="0" t="s">
-        <v>109</v>
+        <v>164</v>
       </c>
       <c r="I739" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J739" s="0" t="s">
-        <v>138</v>
+        <v>548</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>162</v>
+        <v>132</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>163</v>
+        <v>133</v>
       </c>
       <c r="C740" s="0" t="s">
-        <v>164</v>
+        <v>134</v>
       </c>
       <c r="F740" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G740" s="0" t="s">
-        <v>1134</v>
+        <v>1147</v>
       </c>
       <c r="H740" s="0" t="s">
-        <v>166</v>
+        <v>136</v>
       </c>
       <c r="I740" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J740" s="0" t="s">
-        <v>167</v>
+        <v>137</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>253</v>
+        <v>132</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>203</v>
+        <v>133</v>
       </c>
       <c r="C741" s="0" t="s">
-        <v>254</v>
+        <v>134</v>
       </c>
       <c r="F741" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G741" s="0" t="s">
-        <v>1135</v>
+        <v>1148</v>
       </c>
       <c r="H741" s="0" t="s">
-        <v>223</v>
+        <v>136</v>
       </c>
       <c r="I741" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J741" s="0" t="s">
-        <v>256</v>
+        <v>137</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>431</v>
+        <v>210</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>432</v>
+        <v>133</v>
       </c>
       <c r="C742" s="0" t="s">
-        <v>433</v>
+        <v>211</v>
       </c>
       <c r="F742" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G742" s="0" t="s">
-        <v>1136</v>
+        <v>1149</v>
       </c>
       <c r="H742" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="I742" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J742" s="0" t="s">
-        <v>435</v>
+        <v>212</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>556</v>
+        <v>210</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>557</v>
+        <v>133</v>
       </c>
       <c r="C743" s="0" t="s">
-        <v>558</v>
+        <v>211</v>
       </c>
       <c r="F743" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G743" s="0" t="s">
-        <v>1137</v>
+        <v>1150</v>
       </c>
       <c r="H743" s="0" t="s">
-        <v>109</v>
+        <v>41</v>
       </c>
       <c r="I743" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J743" s="0" t="s">
-        <v>560</v>
+        <v>212</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>335</v>
+        <v>210</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>198</v>
+        <v>133</v>
       </c>
       <c r="C744" s="0" t="s">
-        <v>336</v>
+        <v>211</v>
       </c>
       <c r="F744" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G744" s="0" t="s">
-        <v>1138</v>
+        <v>1151</v>
       </c>
       <c r="H744" s="0" t="s">
-        <v>166</v>
+        <v>41</v>
       </c>
       <c r="I744" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J744" s="0" t="s">
-        <v>337</v>
+        <v>212</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>156</v>
+        <v>210</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>157</v>
+        <v>133</v>
       </c>
       <c r="C745" s="0" t="s">
-        <v>158</v>
+        <v>211</v>
       </c>
       <c r="F745" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G745" s="0" t="s">
-        <v>1139</v>
+        <v>1152</v>
       </c>
       <c r="H745" s="0" t="s">
-        <v>160</v>
+        <v>41</v>
       </c>
       <c r="I745" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J745" s="0" t="s">
-        <v>161</v>
+        <v>212</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>960</v>
+        <v>210</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>961</v>
+        <v>133</v>
       </c>
       <c r="C746" s="0" t="s">
-        <v>962</v>
+        <v>211</v>
       </c>
       <c r="F746" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G746" s="0" t="s">
-        <v>1140</v>
+        <v>1153</v>
       </c>
       <c r="H746" s="0" t="s">
-        <v>234</v>
+        <v>41</v>
       </c>
       <c r="I746" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J746" s="0" t="s">
-        <v>963</v>
+        <v>212</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>1085</v>
+        <v>533</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>1086</v>
+        <v>534</v>
       </c>
       <c r="C747" s="0" t="s">
-        <v>1087</v>
+        <v>535</v>
       </c>
       <c r="F747" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G747" s="0" t="s">
-        <v>1141</v>
+        <v>1154</v>
       </c>
       <c r="H747" s="0" t="s">
-        <v>109</v>
+        <v>164</v>
       </c>
       <c r="I747" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J747" s="0" t="s">
-        <v>1088</v>
+        <v>537</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>130</v>
+        <v>533</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>131</v>
+        <v>534</v>
       </c>
       <c r="C748" s="0" t="s">
-        <v>132</v>
+        <v>535</v>
       </c>
       <c r="F748" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G748" s="0" t="s">
-        <v>1142</v>
+        <v>1155</v>
       </c>
       <c r="H748" s="0" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="I748" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J748" s="0" t="s">
-        <v>133</v>
+        <v>537</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>556</v>
+        <v>706</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>557</v>
+        <v>227</v>
       </c>
       <c r="C749" s="0" t="s">
-        <v>558</v>
+        <v>707</v>
       </c>
       <c r="F749" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G749" s="0" t="s">
-        <v>1141</v>
+        <v>1156</v>
       </c>
       <c r="H749" s="0" t="s">
-        <v>109</v>
+        <v>388</v>
       </c>
       <c r="I749" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J749" s="0" t="s">
-        <v>560</v>
+        <v>709</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>253</v>
+        <v>706</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>203</v>
+        <v>227</v>
       </c>
       <c r="C750" s="0" t="s">
-        <v>254</v>
+        <v>707</v>
       </c>
       <c r="F750" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G750" s="0" t="s">
-        <v>1143</v>
+        <v>1157</v>
       </c>
       <c r="H750" s="0" t="s">
-        <v>223</v>
+        <v>388</v>
       </c>
       <c r="I750" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J750" s="0" t="s">
-        <v>256</v>
+        <v>709</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>10</v>
+        <v>706</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>11</v>
+        <v>227</v>
       </c>
       <c r="C751" s="0" t="s">
-        <v>12</v>
+        <v>707</v>
       </c>
       <c r="F751" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G751" s="0" t="s">
-        <v>123</v>
+        <v>1158</v>
       </c>
       <c r="H751" s="0" t="s">
-        <v>51</v>
+        <v>388</v>
       </c>
       <c r="I751" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J751" s="0" t="s">
-        <v>17</v>
+        <v>709</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>460</v>
+        <v>706</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>461</v>
+        <v>227</v>
       </c>
       <c r="C752" s="0" t="s">
-        <v>462</v>
+        <v>707</v>
       </c>
       <c r="F752" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G752" s="0" t="s">
-        <v>1144</v>
+        <v>1159</v>
       </c>
       <c r="H752" s="0" t="s">
-        <v>319</v>
+        <v>388</v>
       </c>
       <c r="I752" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J752" s="0" t="s">
-        <v>464</v>
+        <v>709</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>900</v>
+        <v>706</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C753" s="0" t="s">
-        <v>901</v>
+        <v>707</v>
       </c>
       <c r="F753" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G753" s="0" t="s">
-        <v>1145</v>
+        <v>1160</v>
       </c>
       <c r="H753" s="0" t="s">
-        <v>234</v>
+        <v>388</v>
       </c>
       <c r="I753" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J753" s="0" t="s">
-        <v>903</v>
+        <v>709</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>345</v>
+        <v>226</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>346</v>
+        <v>227</v>
       </c>
       <c r="C754" s="0" t="s">
-        <v>347</v>
+        <v>228</v>
       </c>
       <c r="F754" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G754" s="0" t="s">
-        <v>1146</v>
+        <v>1161</v>
       </c>
       <c r="H754" s="0" t="s">
-        <v>109</v>
+        <v>230</v>
       </c>
       <c r="I754" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J754" s="0" t="s">
-        <v>349</v>
+        <v>231</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>888</v>
+        <v>226</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>889</v>
+        <v>227</v>
       </c>
       <c r="C755" s="0" t="s">
-        <v>890</v>
+        <v>228</v>
       </c>
       <c r="F755" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G755" s="0" t="s">
-        <v>1147</v>
+        <v>1162</v>
       </c>
       <c r="H755" s="0" t="s">
-        <v>109</v>
+        <v>230</v>
       </c>
       <c r="I755" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J755" s="0" t="s">
-        <v>892</v>
+        <v>231</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>1007</v>
+        <v>226</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>1008</v>
+        <v>227</v>
       </c>
       <c r="C756" s="0" t="s">
-        <v>1009</v>
+        <v>228</v>
       </c>
       <c r="F756" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G756" s="0" t="s">
-        <v>1148</v>
+        <v>1163</v>
       </c>
       <c r="H756" s="0" t="s">
-        <v>128</v>
+        <v>230</v>
       </c>
       <c r="I756" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J756" s="0" t="s">
-        <v>1011</v>
+        <v>231</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>549</v>
+        <v>226</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>180</v>
+        <v>227</v>
       </c>
       <c r="C757" s="0" t="s">
-        <v>550</v>
+        <v>228</v>
       </c>
       <c r="F757" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G757" s="0" t="s">
-        <v>1149</v>
+        <v>1164</v>
       </c>
       <c r="H757" s="0" t="s">
-        <v>183</v>
+        <v>230</v>
       </c>
       <c r="I757" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J757" s="0" t="s">
-        <v>552</v>
+        <v>231</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>597</v>
+        <v>226</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>598</v>
+        <v>227</v>
       </c>
       <c r="C758" s="0" t="s">
-        <v>599</v>
+        <v>228</v>
       </c>
       <c r="F758" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G758" s="0" t="s">
-        <v>1150</v>
+        <v>1165</v>
       </c>
       <c r="H758" s="0" t="s">
-        <v>172</v>
+        <v>230</v>
       </c>
       <c r="I758" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J758" s="0" t="s">
-        <v>601</v>
+        <v>231</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>289</v>
+        <v>366</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>290</v>
+        <v>367</v>
       </c>
       <c r="C759" s="0" t="s">
-        <v>291</v>
+        <v>368</v>
       </c>
       <c r="F759" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G759" s="0" t="s">
-        <v>1151</v>
+        <v>1166</v>
       </c>
       <c r="H759" s="0" t="s">
-        <v>22</v>
+        <v>204</v>
       </c>
       <c r="I759" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J759" s="0" t="s">
-        <v>293</v>
-[...987 lines deleted...]
-        <v>673</v>
+        <v>369</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>