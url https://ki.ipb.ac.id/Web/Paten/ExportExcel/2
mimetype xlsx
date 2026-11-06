--- v2 (2026-05-05)
+++ v3 (2026-11-06)
@@ -37,1014 +37,905 @@
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>JenisPaten</t>
   </si>
   <si>
     <t>Abstrak</t>
   </si>
   <si>
-    <t xml:space="preserve">Produk  Kultur  Sel  Ginjal  Monyet  Ekor  Panjang  (Macaca  Fascicularis)  Sebagai Model In-Vitro Pengembangan Obat Dan Vaksin</t>
-[...70 lines deleted...]
-  <si>
     <t xml:space="preserve">Proses Pembuatan Hidroksiapatit Dari Cangkang Telur Ayam dengan Teknik Prespitasi Sekali Tuang
 </t>
   </si>
   <si>
     <t>19-Nov-2013</t>
   </si>
   <si>
     <t>P00201304633</t>
   </si>
   <si>
+    <t>Lulus Formalitas</t>
+  </si>
+  <si>
     <t>Dr. Setyanto Tri Wahyudi, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Departemen Fisika</t>
   </si>
   <si>
-    <t>Athin Nuryanti, S.TP</t>
-[...20 lines deleted...]
-    <t>Formula Pakan Herbal Maggot Untuk Suplemen Kesehatan Hewan Peliharaan</t>
+    <t>Paten</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Metode Aplikasi Larutan Magnetik Untuk Stand Holder Berbahan Limbah Kayu</t>
   </si>
   <si>
     <t>23-Dec-2024</t>
   </si>
   <si>
-    <t>P00202416023</t>
-[...46 lines deleted...]
-  <si>
     <t>P00202416054</t>
   </si>
   <si>
     <t>Dr. Istie Sekartining Rahayu, S.Hut., M.Si.</t>
   </si>
   <si>
     <t>Departemen Hasil Hutan</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan pembuatan formulasi dan metode aplikasi larutan magnetik. Formulasi larutan magnetik ini terbuat dari bahan nano magnetit yang berasal dari campuran bahan Fe2+ (FeCl3.6H2O) dan Fe3+ (FeCl2.4H2O), EDTA, dan NH4OH yang dicampurkan dengan furfuril alcohol serta varnish larut minyak/air. Larutan magnetik yang sudah siap, diaplikasan kepada stand holder kayu dengan menggunakan metode spraygun menggunakan tekanan dari compressor. Penyemprotan dengan spraygun ini dilakukan sebanyak 8 lapis. Larutan magnetik yang diaplikasikan ke stand holder kayu menunjukkan seluruh stand holder dari limbah kayu pinus dan mahoni memiliki karakteristik superparamagnetik dan memiliki kemampuan menyerap radiasi gelombang elektromagnetik mencapai 70-90%.</t>
   </si>
   <si>
-    <t>Metode Kayu Kerapatan Rendah Bermuatan Magnet Melalui Reaksi Kopresipitasi Secara Insitu</t>
-[...5 lines deleted...]
-    <t>Invensi ini berhubungan dengan metode pembuatan kayu kerapatan rendah bermuatan magnet melalui reaksi kopresipitasi secara insitu untuk jenis jabon. Metode impregnasi larutan campuran Fe2+ dan Fe3+ dilakukan dalam tabung impregnasi yang diberi vakum dan tekanan. Kemudian dilanjukan dengan proses perendaman selama 24 jam di dalam larutan basa kuat (4M NaOH). Produk kayu magnetik yang berhasil disintesis secara insitu diuji stabilitas dimensi dan sifat magnetnya. Produk kayu magnetik yang disintesis dengan metode insitu, menghasilkan menghasilkan nilai WPG (47.44%), ASE (64.26%), bulking effect (7.13%) dan kerapatan (0.36 g/cm3) yang meningkat serta nilai water uptake (110.89%) yang menurun jika dibandingkan dengan kontrol. Selain itu memiliki sifat superparamagnetik dengan ukuran partikel magnetit 10.8642 nm, Nilai magntisasi saturasi (Ms) : 0.0739 emu/g, magnetisasi remamen (Mr):0.0198 emu/g dan koersivitas (Hc): 5.97 &amp;times; 10&amp;minus;5 Oe Kelebihan dari invensi ini dengan pembanding diatas adalah penggunaan campuran bahan Fe2+ (FeCl3.6H2O) dan Fe3+ (FeCl2.4H2O) sebagai larutan impregnan serta prekursor NaOH untuk proses peremdaman pada kayu jabon, sehingga terbentuk nanopartikel magnetit secara insitu dalam kayu. Perendaman menggunakan basa kuat dimaksudkan agar nanopartikel magnetit yang terbentuk dalam kayu jabon memiliki ukuran yang homogen dan kurang dari 100 nm, sehingga sifat magnet yang dihasilkan tergolong tinggi.</t>
+    <t>Kultur Parasit Plasmodium Asal Satwa Primata Untuk Model Uji In-Vitro Dan Ex-Vivo Bahan Aktif Anti-Malaria</t>
+  </si>
+  <si>
+    <t>15-Jan-2026</t>
+  </si>
+  <si>
+    <t>P00202600458</t>
+  </si>
+  <si>
+    <t>Iin Indriawati, SSi</t>
   </si>
   <si>
     <t>Departemen Kedokteran Hewan</t>
   </si>
   <si>
-    <t>Komposisi Cairan Fermentasi Daun Mangrove Avicennia Marina Sebagai Pencegahan Infeksi Vibrio parahaemolyticus Pada Udang Vaname Dan Proses Pembuatannya</t>
-[...5 lines deleted...]
-    <t>P00202309467</t>
+    <t>Invensi ini mengenai kultur parasit plasmodium asal spesies malaria Plasmodium inui dan P. cynomolgi yang menginfeksi satwa primata. Pengembangan obat malaria di satwa primata sangat dibutuhkan sebelum diberikan ke manusia, karena bersifat zoonosis. Pengembangan kultur parasit malaria ke depannya dapat digunakan untuk menguji kandidat obat malaria secara ex-vivo sebelum diujicobakan secara in-vivo pada satwa primata perlu dioptimasi, upaya menghindari penularan penyakit zoonosis ini pada manusia serta mengembangkan kandidat obat malaria baru. Tahapan dalam pengembangan model kultur in-vitro ini melalui koleksi darah beruk dan Monyet Ekor Panjang (MEP)di Fasilitas Hewan PSSP IPB, analisis mikroskopik dan teknik molekuler. Koleksi sampel diperoleh 5 sampel darah Beruk dan 71 sampel MEP. Hasil Pemeriksaan preparat ulas darah terkonfirmasi positif 4 ekor MEP dan 1 ekor beruk. Pemeriksaan molekuler diperoleh 26 ekor MEP dan 1 ekor Beruk terkonfirmasi positif. Hasil analisa 10 ekor sekuen nukelotida terdeteksi 9 ekor Plasmodium inui, dan 1 ekor terdeteksi P. cynomolgi. Kultur Parasit Plasmodium cynomolgi dan P. inui In-vitro dapat bertahan menggunakan media FBS 10% dan Albumax 10%. Pertumbuhan parasetimia bertahan 3,8% sampai hari ke 6, mengindikasikan parasit ini dapat dikultur dan digunakan sebagai model in-vitro dalam bidang kesehatan untuk penanggulangan penyakit malaria yang efektif pada satwa primata dan manusia</t>
+  </si>
+  <si>
+    <t>Mikrokapsul Sinbiotik Sebagai Suplemen Pakan Udang Vaname untuk Pencegahan Penyakit Ko-Infeksi Vibriosis dan White Spot Syndrome Virus (WSSV)</t>
+  </si>
+  <si>
+    <t>06-Dec-2019</t>
+  </si>
+  <si>
+    <t>S00201911433</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Widanarni, M.Si.</t>
   </si>
   <si>
     <t>Departemen Budidaya Perairan</t>
   </si>
   <si>
-    <t>Yang diungkapkan disini adalah komposisi cairan fermentasi daun mangrove A. marina yang terdiri dari daun mangrove A. marina, gula merah, dan air laut. Selain itu diungkapkan proses pembuatan komposisi cairan fermentasi daun mangrove A. marina yang meliputi mencampurkan daun mangrove A. marina, gula merah, dan air laut, menginkubasi campuran selama 3 hari dan memanen cairan fermentasi daun mangrove A. marina. Adapun penggunaan komposisi ciran fermentasi daun mangrove A. marina digunakan sebagai obat pencegahan infeksi Vibrio parahaemolyticus pada udang vaname.</t>
-[...8 lines deleted...]
-    <t>S00201911433</t>
+    <t>Paten Sederhana</t>
   </si>
   <si>
     <t>Invensi ini berupa produk sediaan mikrokapsul sinbiotik berbasiskan komposisi yang mengkombinasikan sel probiotik Bacillus sp. NP5 dengan mannan oligosakarida komersial (Techno-MOS) dan proses produksinya. Techno-MOS merupakan materi prebiotik yang komponen utamanya polisakarida mannan oligosakarida (MOS) dan &amp;beta;-glucans yang merupakan ekstrak derivatif dinding sel khamir Saccharomyces cerevisiae. Produk mikrokapsul sinbiotik diproses melalui teknik mikroenkapsulasi spray drying dengan menggunakan penyalut maltodekstrin dan protein whey untuk mempertahankan viabilitas sel Bacillus sp. NP5 selama pemrosesan. Teknik, metode pemrosesan dan kualitas produk mikrokapsul sinbiotik ini memenuhi standard industri pakan udang. Produk mikrokapsul sinbiotik tahan dalam proses pemanasan maupun pengeringan yang memungkinkan untuk proses preparasi dalam skala masal. Selain itu bentuk serbuk kering/powder memudahkan proses homogenisasi sebagai suplemen pakan. Bentuk serbuk dari produk mikrokapsul sinbiotik juga praktis dalam transportasi dan penyimpanan dalam jangka lama. Sebagai suplemen pakan udang, aplikasinya telah terbukti dapat menstimulasi sistem kekebalan/imunitas udang. Selain itu, dengan dosis efektif 1% dan frekuensi pemberian setiap hari, suplementasi produk mampu meningkatkan kinerja pertumbuhan udang, meningkatkan kelangsungan hidup serta ketahanan terhadap penyakit yang disebabkan oleh infeksi ganda Vibriosis (V. harveyi) dan virus WSSV. Suplementasi mikrokapsul sinbiotik memodulasi keseimbangan komunitas mikroflora normal dalam saluran pencernaan udang karena peran positif prebiotik MOS dalam mendorong kesehatan epithelium dan mikrovili usus.</t>
   </si>
   <si>
-    <t>Proses Ekstraksi Rumput Kebar (Biophytum Umbraculum Welwitsch 1859) Menggunakan Maserasi Etanol</t>
-[...44 lines deleted...]
-    <t>Air limbah domestik dengan nilai kekeruhan yang tinggi cenderung memiliki banyaknya zat tersuspensi. Kondisi ini dapat menurunkan kualitas ekosistem perairan dan mengganggu rantai makanan, sehingga pengelolaan parameter warna dan kekeruhan menjadi penting. Umumnya, kekeruhan dikurangi melalui proses koagulasi&amp;ndash;flokulasi yang membutuhkan koagulan efektif dan aman bagi lingkungan. Salah satu alternatif ramah lingkungan adalah pemanfaatan limbah kertas sebagai bahan baku pembuatan Dissolving Pulp. Berbeda dengan koagulan sintetik, yang berpotensi menimbulkan akumulasi lumpur sulit terdegradasi, meningkatkan pH tanah, berpotensi neurotoksik dan karsinogenik. Dissolving Pulp merupakan selulosa berkadar tinggi (di atas 90%) yang terbuat dari limbah kertas yang mampu membantu pembentukan flok dan penyisihan partikel padat serta zat organik karena mengandung gugus fungsional karboksil (-COOH) dan hidroksil (-OH). Bahan utama yaitu 500 gram limbah kertas dengan bahan pendukung diantaranya 10 mL aluminium sulfat, 10 mL asam asetat, 10 mL asam nitrat, dan 10 mL bakteri bikatiria, 10 mL enzim selulase, dan 550 aquades. Pada 600 mL koagulan ini dapat digunakan untuk 15 kali pemakaian. Hasil pengujian yang dilakukan membuktikan bahwa Koagulan Dissolving Pulp lebih efektif dalam menurunkan kekeruhan air limbah domestik dibandingkan dengan koagulan sintetik seperti ALumunium Sulfat</t>
+    <t>Kombinasi Bioflok Dan Probiotik Pseudoalteromonas Piscicida 1ub Untuk Pengendalian Infeksi Vibrio Parahaemolyticus Pada Budidaya Udang Vaname</t>
+  </si>
+  <si>
+    <t>16-Oct-2024</t>
+  </si>
+  <si>
+    <t>P00202411266</t>
+  </si>
+  <si>
+    <t>Telah dihasilkan invensi berupa kombinasi sistem bioflok dan probiotik Pseudoalteromonas piscicida 1Ub yang efektif untuk mengendalikan infeksi Vibrio parahaemolyticus penyebab penyakit AHPND pada udang vaname (Penaeus vannamei). Kombinasi bioflok (C:N 10) dan probiotik P. piscicida 1Ub (106 CFU/mL) mampu menekan pertumbuhan V. parahaemolyticus pada media pemeliharaan dan hepatopankreas udang serta meningkatkan respons imun, meliputi total haemocyte count (THC), aktivitas fagositosis (AF), respiratory burst (RB), dan phenoloxidase (PO). Aplikasi kombinasi ini meningkatkan tingkat kelangsungan hidup udang yang diuji tantang dengan V. parahaemolyticus hingga 25% dibandingkan dengan kontrol positif. Probiotik P. piscicida 1Ub yang diaplikasikan pada sistem bioflok terbukti bertahan dalam media pemeliharaan dan tubuh udang, memberikan efek kompetitif terhadap bakteri patogen, dan meningkatkan kesehatan udang. Penggunaan kombinasi bioflok dan probiotik P. piscicida 1Ub merupakan strategi budidaya udang vaname yang efektif, ramah lingkungan, dan mampu meningkatkan kelangsungan hidup udang serta menekan risiko infeksi V. parahaemolyticus.</t>
+  </si>
+  <si>
+    <t>Dr. Uus Saepuloh, S.Si., M.Biomed.</t>
   </si>
   <si>
     <t>Antibodi Monoklonal Amiloid Beta 40 Sebagai Bahan Uji Deteksi Keberadaan Amiloid Beta 40 Pada Penyakit Alzheimer</t>
   </si>
   <si>
     <t>28-Nov-2025</t>
   </si>
   <si>
     <t>P00202513223</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini bertujuan untuk menghasilkan antibodi monoklonal myloid beta 40 (A&amp;beta;40)
 sebagai materi biologis yang digunakan dalam pembuatan kit ELISA untuk penapisan
 peptida AMYLOID BETA 40(A&amp;beta;40). Kit ini memiliki beberapa kelengkapan atau bagian kit
 berupa pelat ELISA berisi antibodi berupa MoAb AMYLOID BETA 40human, larutan pencuci,
 standar amiloid beta 40 (Standard Amiloid Beta 40); Biotinylated Detection Antibody (Anti
 amyloid beta 40); Pelarut Biotinylated Detection Antibody, pelarutkonjugat, konjugat
 streptavisin HRP, substrat berupa tetrametil benzidine, larutan penghenti reaksi berupa
 H2SO4 2N,protokol uji dan penutup pelat ELISA. Kit sesuai invensi ini dikembangkan
 melalui tahapan konstruksi antibodi monoklonal secara in-vitro, yaitu dengan penyuntikan
 Balb/c, pemeliharaan sel mieloma, isolasi sel spleen, lalu sel mieloma dan sel spleen
 difusikan, kemudian diadakan seleksi untuk menentukan populasi sel penghasil antibodi
 monoklonal yang selanjutnya diaplikasikan pada teknik ELISA untuk deteksi awal penyakit
 Alzheimer menggunakan sampel serum dan cairan serebrospinal. Kit ELISA ini diharapkan
 dapat memberikan solusi riil untuk pengembangan penapisan Alzheimer berbasis kit
 peptida A&amp;beta;40 dan antibodi monoklonal peptida A&amp;beta;40 sebagai kandidat imunoterapi
 sehingga dapat menyumbangkan salah satu kemandirian bangsa dalam penelitian
 kesehatan, khususnya penyediaan bahan uji biologis untuk penelitian neurosains dan
 penyakit degeneratif.</t>
   </si>
   <si>
-    <t>Perangkat Cerdas Untuk Monitoring Dan Klasifikasi Kesehatan Kuda Berbasis Aiot Dalam Pembuatan Antisera</t>
-[...53 lines deleted...]
-    <t xml:space="preserve">Invensi ini berhubungan dengan suatu mesin ekstraksi yang memanfaatkan metode Hot water sonicator untuk memperoleh senyawa aktif dari bahan alam secara lebih efisien. Mesin ini terdiri atas ruang ekstraksi yang dilengkapi dengan sistem pemanas air bersuhu terkontrol, unit sonikator berfrekuensi tinggi, sensor suhu dan tekanan, serta mekanisme sirkulasi  cairan.  Proses  ekstraksi  dilakukan  dengan  kombinasi  pemanasan  air  dan gelombang ultrasonik sehingga dinding sel bahan baku mengalami disrupsi lebih cepat, meningkatkan pelepasan senyawa target, serta mempercepat waktu ekstraksi dibanding metode konvensional. Keunggulan invensi ini menghasilkan rendemen ekstrak yang lebih tinggi  dengan  kualitas  senyawa  aktif  yang  terjaga,  mengurangi  penggunaan  pelarut organik sehingga ramah lingkungan, waktu ekstraksi lebih singkat dan desain mesin yang dapat  dioperasikan  secara  otomatis  dengan  pengaturan  parameter  suhu,  waktu,  dan intensitas sonikasi. Mesin ini dapat diaplikasikan pada industri herbal, pangan, farmasi, serta penelitian bioteknologi.</t>
+    <t>Formula Tinted Lip Balm Dengan Esktrak Kulit Buah Naga Merah (Hylocereus Polyrhizus) Sebagai Pewarna Alami Dan Antioksidan</t>
+  </si>
+  <si>
+    <t>26-Feb-2026</t>
+  </si>
+  <si>
+    <t>S00202601990</t>
+  </si>
+  <si>
+    <t>Irvan Didi Pramana, S.E.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Industri Pertanian (FATETA)</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formula lip balm yang menggunakan pewarna alami dari ekstrak kulit buah naga merah yang juga berfungsi sebagai antioksidan. Formula lip balm sesuai invensi ini terdiri dari beeswax, shea butter, olive oil, virgin coconut oil, castor oil, pewarna dan antioksidan dari ekstrak kulit buah naga yang disalut dengan maltodekstrin dan cocoa butter. Keunggulan invensi ini dibandingkan dengan invensi-invensi sebelumnya adalah pada invensi ini menggunakan bahan pewarna alami yang berasal dari ekstrak kulit buah naga merah (Hylocereus polyrhizus). Ekstrak kulit buah naga merah mengandung pigmen antosianin dan betasianin yang memberikan rona merah alami, yang dapat menggantikan pewarna sintetis berbahaya. Ekstrak kulit buah naga merah juga kaya akan senyawa flavonoid yang berfungsi melindungi sel-sel kulit bibir dari kerusakan akibat radikal bebas dan mencegah penuaan dini. Formulatinted lip balmmengunakan ekstrak buah kulit naga merah sebagai pewarna tidak hanya memberikan warna alami dari ekstrak kulit buah naga merah, tetapi juga memberikan manfaat perawatan berkat kandungan antioksidan dari ekstrak kulit buah naga merah tersebut. Pemanfaatan ekstrak kulit naga merah sebagai pewarna alami dan antioksidan pada lip balm juga akan meningkatkan nilai tambah kulit buah naga merah, mengurangi dampak lingkungan dan mendorong keberlanjutan melalui pengembangan ekonomi sirkular.</t>
   </si>
   <si>
     <t>Komposisi Dan Proses Pembuatan Puding Okra Ungu Dengan Krimer Nabati Sebagai Cemilan Bagi Penyandang Diabetes</t>
   </si>
   <si>
     <t>01-Dec-2025</t>
   </si>
   <si>
     <t>P00202513364</t>
   </si>
   <si>
     <t>Zuraidah Nasution, S.T.P., M.Sc., Ph.D.</t>
   </si>
   <si>
     <t>Departemen Gizi Masyarakat</t>
   </si>
   <si>
     <t xml:space="preserve">: Puding okra merupakan salah satu bentuk pangan fungsional yang dikembangkan
 dengan tujuan untuk mendukung pengendalian kadar glukosa darah dengan
 memanfaatkan bahan alami okra ungu (Abelmoschus esculentus L. Moench). Komposisi
 puding okra ungu mencakup premix okra ungu sebagai bahan utama serta penambahan
 komponen lainnya. Proses pembuatan puding okra ungu yang sudah dikembangkan sudah
 laik industri. Proses pembuatan puding okra ungu diawali dengan persiapan wadah berisi
 air yang sudah dicampurkan dengan premix okra yang sudah dilelehkan (thawing); bubuk
 agar yang sudah dilarutkan; sorbitol dan vanili yang sudah dilarutkan; jus buah stroberi;
 jus buah naga; asam sitrat; kalium sorbat; dan krimer; pemanasan hingga suhu 85?.
 Proses berikutnya adalah penambahan komponen penyeimbang rasa (jus buah stroberi
 dan jus buah naga, asam sitrat yang sudah dilarutkan, kalium sorbat yang sudah
 dilarutkan, dan krimer yang sudah dilarutkan), pengisian ke wadah menggunakan filler,
 serta pasteurisasi pada suhu 85? selama 2-3 menit dan proses cooling pada suhu ruang.
 Produk yang dihasilkan dapat langsung dikonsumsi atau disimpan. Produk ini memiliki
 karakteristik sensori yang baik dan berpotensi diaplikasikan pada skala industri sebagai
 pangan selingan ramah diabetes.</t>
   </si>
   <si>
-    <t>Komposisi Puding Okra Ungu (Abelmoschus Esculentus L. Moench) Sebagai Antidiabetes Dan Proses Pembuatannya</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">P00202414170 </t>
+    <t>FORMULASI DAN METODE PEMBUATAN GEMUK LITIUM KOMPLEKS (COMPLEX LITHIUM GREASE) DARI MINYAK KELAPA SAWIT DAN MINYAK TRAFO BEKAS MENGGUNAKAN RADIASI GELOMBANG MIKRO</t>
+  </si>
+  <si>
+    <t>19-Sep-2026</t>
+  </si>
+  <si>
+    <t>P00202610850</t>
+  </si>
+  <si>
+    <t>Dr. Mohammad Khotib, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Kimia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkenaan dengan formulasi dan metode pembuatan gemuk lumas litium
+kompleks (complex lithium grease) berbasis minyak kelapa sawit dan minyak mineral dari
+minyak trafo bekas menggunakan saponifikasi in situ dan radiasi gelombang mikro.
+Formulasi gemuk lumas meliputi minyak dasar berupa minyak sawit, polibutena, parafin
+padat, dan minyak trafo bekas; pengental berupa LiOH, Li2O, atau Li2CO3; serta aditif
+berupa pemodifikasi friksi dan antikorosi turunan minyak sawit, grafit atau grafit
+termodifikasi, zink-ditiofosfat (ZDTP), dan antioksidan BHT atau BHA. Metode pembuatan
+meliputi pencampuran minyak sawit dengan larutan LiOH, saponifikasi menggunakan
+radiasi gelombang mikro pada daya 650&amp;ndash;750 Watt selama 30&amp;ndash;120 menit, penambahan
+minyak mineral sebagai minyak dasar tambahan, dilanjutkan radiasi gelombang mikro
+pada daya 650&amp;ndash;750 Watt selama 15&amp;ndash;45 menit, kemudian penambahan aditif pada suhu
+kurang dari 100&amp;deg;C dan pengadukan 280 rpm. Produk yang dihasilkan memiliki tipe NLGI 0&amp;ndash;
+3, dropping point 50&amp;ndash;180&amp;deg;C, wear scar diameter 0,4&amp;ndash;0,89 mm, welding point 150&amp;ndash;320 kgf,
+copper strip corrosion 1a&amp;ndash;1b, rust preventing kategori pass, dan load wear index 25&amp;ndash;50.</t>
+  </si>
+  <si>
+    <t>KOMPOSISI DAN PROSES PEMBUATAN SEDIAAN ORAL SISTEM PENGHANTARAN OBAT SWAMIKROEMULSI (SELF-MICROEMULSIFYING DRUG DELIVERY SYSTEM/SMEDDS) IBUPROFEN MENGGUNAKAN KOMBINASI MINYAK KELAPA DAN MINYAK KACANG TANAH</t>
+  </si>
+  <si>
+    <t>13-Aug-2026</t>
+  </si>
+  <si>
+    <t>P00202608974</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan komposisi dan proses pembuatan sediaan oral Self-
+Microemulsifying Drug Delivery System (SMEDDS) ibuprofen yang ditujukan untuk
+meningkatkan kelarutan, stabilitas, dan bioavailabilitas ibuprofen. Komposisi sediaan
+terdiri dari ibuprofen sebagai bahan aktif, kombinasi minyak kacang tanah (Arachis
+hypogaea) dan minyak kelapa (Cocos nucifera) sebagai fase minyak, Tween 80 sebagai
+surfaktan, dan propilen glikol sebagai kosurfaktan, dengan komposisi minyak, surfaktan
+dan kosurfaktan. Komposisi ini dicirikan oleh penggunaan minyak nabati lokal Indonesia
+sebagai pengganti eksipien sintetis impor. Efek menguntungkan dari invensi ini adalah
+diperoleh sediaan oral SMEDDS ibuprofen yang stabil hingga 365 hari penyimpanan,
+ukuran globul nanometer (184,9 nm), waktu emulsifikasi spontan kurang dari 1 menit (59
+detik), transmitansi tinggi (96,7%), pelepasan in vitro yang cepat dan hampir komplit pada
+media asam (t50 &amp;asymp; 5 menit) yang berkorelasi kuat dengan absorpsi in vivo (IVIVC Level A,
+R2 = 0,93) serta absorpsi oral yang cepat (Tmax &amp;asymp; 22 menit), serta efek antiinflamasi yang
+sebanding dengan ibuprofen konvensional pada dosis sama dan tetap efektif pada
+setengah dosis konvensional, sehingga menurunkan risiko efek samping gastrointestinal,
+hepatotoksisitas, dan nefrotoksisitas.</t>
+  </si>
+  <si>
+    <t>METODE PEMBUATAN TEPUNG TEMPE KULIT KEDELAI</t>
+  </si>
+  <si>
+    <t>13-Jul-2026</t>
+  </si>
+  <si>
+    <t>P00202607537</t>
+  </si>
+  <si>
+    <t>Dr. Uswatun Hasanah, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Pangan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode pembuatan tempe kulit kedelai. Secara spesifik,
+invensi ini menjelaskan pemanfaatan limbah kulit ari kedelai dari proses pembuatan tempe
+kedelai konvensional sebagai bahan baku fermentasi untuk menghasilkan tempe kulit
+kedelai yang kemudian diolah menjadi tepung. Invensi ini bertujuan menghasilkan tepung
+berbasis tempe kulit kedelai yang memiliki keunggulan komposisi gizi dibandingkan kulit
+kedelai mentah, sehingga dapat diaplikasikan dalam formulasi produk pangan. Metode
+pembuatannya meliputi perendaman biji kedelai selama sekitar 2 jam, perebusan pada
+suhu 100&amp;deg;C selama sekitar 30 menit, perendaman kedua selama sekitar 24 jam,
+pemisahan kulit kedelai, penambahan kedelai pecah kulit, pencucian, penyiraman dengan
+air panas, penirisan, inokulasi ragi, pengemasan, dan fermentasi hingga diperoleh tempe
+kulit kedelai. Tempe kulit kedelai selanjutnya diiris dengan ketebalan 2&amp;ndash;5 mm, diblansir
+selama 10&amp;ndash;15 menit, dikeringkan menggunakan fluidized bed dryer, digiling, dan diayak
+menggunakan ayakan 80 mesh sehingga diperoleh tepung tempe kulit kedelai. Hasil
+analisis menunjukkan bahwa proses fermentasi meningkatkan kadar protein, lemak, total
+serat pangan, daya serap air, kapasitas pembengkakan, dan kapasitas emulsi tepung
+tempe kulit kedelai dibandingkan tepung kulit kedelai mentah. Tepung tempe kulit kedelai
+berpotensi digunakan sebagai bahan baku dalam berbagai formulasi produk pangan
+sumber serat pangan.</t>
+  </si>
+  <si>
+    <t>Komposisi Perekat Bio-Poliuretan Berbasis Tanin Terglioksalasi Serta Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>08-Dec-2025</t>
+  </si>
+  <si>
+    <t>P00202514007</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Dede Hermawan, M.Sc.F.Trop.</t>
   </si>
   <si>
-    <t>Departemen Manajemen Hutan</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">METODE PEMBUATAN DAN KOMPOSISI PEREKAT BEBAS FORMALDEHIDA BERBASIS TANINGLIOKSAL UNTUK PAPAN PARTIKEL PELEPAH PINANG </t>
+    <t>Invensi ini berkaitan dengan suatu perekat, lebih khususnya komposisi dan metode pembuatan perekat bio-poliuretan berbasis tanin terglioksalasi yang memiliki dua tahap reaksi pembuatan sedemikian hingga menghasilkan perekat bio-poliuretan tanpa isosianat dengan reaktivitas, kestabilan termal, dan ketahanan air yang optimal. Aspek pertama invensi ini yaitu komposisi perekat bio-poliuretan berbasis tanin terglioksalasi. Adapun perekat bio-poliuretan yang dimaksud pada invensi ini terdiri dari tanin terglioksalasi, dimetil karbonat, dan heksametilen tetraamin. Aspek kedua invensi ini yaitu metode pembuatan perekat bio-poliuretan berbasis tanin terglioksalasi yang diawali dengan mempersiapkan bahan utama, mengatur pH tanin, memanaskan larutan hingga suhu 80 &amp;deg;C, menambahkan glioksal dengan tetap dipanaskan pada suhu 80 &amp;deg;C selama 1 jam hingga menghasilkan tanin terglioksalasi, mencampurkan tanin terglioksalasi dengan dimetil karbonat pada suhu 80 &amp;deg;C selama 20 menit, menambahkan heksametilen tetraamin dengan tetap dipanaskan pada suhu 80 &amp;deg;C selama 20 menit, dan mendapatkan produk perekat bio-poliuretan berbasis tanin terglioksalasi. perekat bio-poliuretan berbasis tanin terglioksalasi pada invensi ini dicirikan dengan memiliki karakteristik perekat yang tidak mengeras pada suhu ruang, kadar padatan sebesar 40,88-71,03%, waktu gelatinasi selama 0,54-2,14 menit, persentase kehilangan berat pada suhu 80 &amp;deg;C sebesar 13,99- 68,26%.</t>
+  </si>
+  <si>
+    <t>Komposisi dan Pembuatan Bahan Pelapis Berbasis Damar Mata Kucing Untuk Genteng Komposit Bagas Sorgum</t>
+  </si>
+  <si>
+    <t>16-Oct-2025</t>
+  </si>
+  <si>
+    <t>P00202510437</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan suatu komposisi dan proses pembuatan bahan pelapis untuk genteng komposit bagas sorgum berbasis resin alami, lebih khususnya komposisi bahan pelapis  menggunakan  bahan  baku  resin  damar  mata  kucing.  Bahan  produk  menurut invensi  ini  terdiri  dari  (a)  resin  damar  mata  kucing  dan  b)  pelarut  organik.  Komposisi pelapis sesuai invensi ini terdiri dari pelarut organik dan resin damar. Metode pembuatan diawali dengan pembersihan serbuk resin dari pengotor, penggilingan hingga diperoleh ukuran 60&amp;ndash;100 mesh, dan pencampuran dengan pelarut organik pada suhu 60 &amp;deg;C selama 15&amp;ndash;20 menit. Invensi ini mengungkapkan bahwa proses pembuatan bahan pelapis dalam invensi ini memiliki proses pembuatan yang singkat. Selain itu, kualitas genteng komposit bagas sorgum terlapisi pelapis berbasis resin damar mata kucing memiliki nilai kerapatan, kadar air, pengembangan tebal yang telah memenuhi standar JIS A 5908 2003. Selain itu, performa permukaan genteng komposit bagas sorgum meningkat yang ditunjukkan dari permukaan yang lebih halus dan mengkilap.</t>
+  </si>
+  <si>
+    <t>Metode Pengukuran Kadar Hemoglobin Darah Secara Non Invasif</t>
+  </si>
+  <si>
+    <t>03-Aug-2022</t>
+  </si>
+  <si>
+    <t>P00202208236</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Husin Alatas, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan suatu metode pengukuran kadar hemoglobin darah secara non invasif berupa perhitungan secara algoritmik yang diinstalkan pada suatu alat ukur kadar hemoglobin berbasis spektrofotometer. Pada dalam invensi ini, setiap pengukuran dimodelkan sebagai sebuah objek data relasional. Pengukuran kadar hemoglobin darah diawali dengan pengambilan data analog dari sensor fotodioda dan melakukan optimasi dengan FFTW yang direpresentasikan dalam format kueri SQL dan diakses menggunakan konektor SQL. Hasil algoritma ini berupa inferensi spektrum keluaran sensor menjadi nilai kadar kadar hemoglobin darah dalam satuan standar medis.</t>
+  </si>
+  <si>
+    <t>Perangkat Pemantauan Dan Pelacakan Kapal Perikanan Skala Kecil Berbasis GNSS Dengan Penentuan Status Operasional Lokal Dan Manajemen Daya Adaptif</t>
+  </si>
+  <si>
+    <t>12-Jan-2026</t>
+  </si>
+  <si>
+    <t>S00202600264</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Iqbal, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Kelautan</t>
+  </si>
+  <si>
+    <t>Invensi ini mengungkap suatu perangkat pelacakan kapal perikanan skala kecil yang adaptif dan hemat daya, yang direalisasikan sebagai sistem instrumentasi mandiri berbasis perangkat keras tertanam berdaya rendah. Perangkat mencakup suatu unit pemroses tertanam yang terhubung dengan modul Global Navigation Satellite System (GNSS), modul komunikasi seluler berdaya rendah berbasis LTE/NB-IoT, rangkaian pemantauan baterai, sensor lingkungan, serta media penyimpanan data lokal. Unit pemroses dikonfigurasikan untuk menentukan status operasional kapal secara lokal pada perangkat tanpa ketergantungan pada sistem terpusat, dengan mengklasifikasikan kondisi kapal ke dalam paling tidak status sandar, status berlayar, dan status operasi penangkapan ikan berdasarkan kombinasi parameter kecepatan, perubahan posisi geografis, perubahan arah pergerakan (heading), serta status catu daya perangkat termasuk kondisi pengisian daya (charging atau tidak charging). Status operasional kapal yang ditentukan secara lokal tersebut digunakan sebagai parameter pengendali langsung untuk mengatur aktivasi modul GNSS dan modul komunikasi seluler, penentuan interval pengambilan dan pengiriman data, serta pengaturan durasi mode tidur hemat daya (deep sleep). Dengan demikian, invensi ini menyediakan suatu perangkat pelacakan kapal yang cerdas secara fungsional, berukuran kompak, berbiaya rendah, dan sesuai untuk kapal perikanan skala kecil yang memiliki keterbatasan kapasitas energi, dimensi fisik, dan ketersediaan jaringan komunikasi, serta berbeda secara fundamental dari sistem AIS dan VMS konvensional.</t>
+  </si>
+  <si>
+    <t>Komposisi Jamu Pelangsing Cair Berbasis Ekstrak Buah Asam Gelugur (Garcinia atroviridis)</t>
+  </si>
+  <si>
+    <t>23-Jan-2026</t>
+  </si>
+  <si>
+    <t>S00202600687</t>
+  </si>
+  <si>
+    <t>Dr. Rini Madyastuti Purwono, S.Si., M.Si., Apt.</t>
+  </si>
+  <si>
+    <t>Formula jamu pelangsing berbasis ekstrak buah asam gelugur dan ekstrak rimpang kunci pepet yang telah dilindungi paten sebelumnya adalah formula awal dengan komposisi ekstrak asam gelugur dan ekstrak kunci pepet dalam bentuk sedian campuran ekstrak kering yang dikemas dalam kapsul. Tetapi masih ditemui permasalahan yang berarti yaitu ekstrak asam gelugur merupakan ekstrak yang sangat higroskopis sehingga untuk menjadikan ekstrak kering harus ditambah dengan bahan pengisi. Hal ini menyebabkan khasiat sebagai pelangsing menurun signifikan bila dibandingkan dengan khasiat formula yang mengandung ekstrak asam gelugur murni. Oleh karena itu dilakukan pengembangan produk jamu pelangsing dari ekstrak asam gelugur maupun kunci pepet dalam bentuk sediaan jamu cair untuk memperoleh sediaan pelangsing yang lebih efektif dan ekonomis dengan tetap memperhatikan aktivitasnya sebagai penurun berat badan. Formula jamu pelangsing cair yang mengandung 24.7% ekstrak buah asam gelugur (Garcinia atroviridis) dan 12.3% ekstrak rimpang kunci pepet (Kaempferia angustifolia), serta bahan tambahan pendukungnya yang sesuai, berpotensi sebagai pelangsing karena mampu menurunkan bobot badan hewan coba tikus penderita obesitas, menekan laju pertumbuhan bobot badan dan menekan konsumsi pakan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formula Herbal Nefroprotektif yang Mengandung Ekstrak Daun Alpukat (Persea Americana Mill.) Dan Akar Alang-Alang (Imperata Cylindrica L.) </t>
+  </si>
+  <si>
+    <t>17-Sep-2025</t>
+  </si>
+  <si>
+    <t>S00202509025</t>
+  </si>
+  <si>
+    <t>Departemen Klinik Reproduksi dan Patologi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  menghasilkan  suatu  formula  herbal  nefroprotektif  yang  memanfaatkan kombinasi  ekstrak  etanol  daun  alpukat  (Persea  americana Mill.)  dan  akar  alang-alang (Imperata cylindrica L.). Hasil uji in silico menunjukkan senyawa bioaktif seperti Cymarin dan 2,4-Hexadienal memiliki afinitas ikatan yang tinggi serta konstanta inhibisi rendah terhadap protein target inflammasome NLRP3, dengan profil bioavailabilitas dan toksisitas yang baik. Pada uji in vivo, pemberian kombinasi ekstrak daun alpukat dan akar alang- alang selama 35 hari terbukti menurunkan atrofi glomerulus, nekrosis tubulus, endapan hialin, serta  kadar  Interleukin-18 (IL-18)  secara  signifikan dibandingkan kontrol negatif. Formula diperoleh melalui metode  maserasi simplisia dengan pelarut etanol  70% pada rasio 1:5, diulang sebanyak tiga kali sehingga total pelarut yang digunakan setara dengan 1:15,  kemudian  dievaporasi  hingga  diperoleh  ekstrak  kental  dan  dicampurkan  sesuai perbandingan  yang  ditentukan.  Berdasarkan  hasil  uji  pra-klinik,  formula  ini  aman  dan efektif, serta berpotensi digunakan sebagai agen nefroprotektif berbasis herbal dengan mekanisme utama melalui inhibisi inflammasome NLRP3 dan penurunan kadar IL-18.</t>
+  </si>
+  <si>
+    <t>Prof. Muhammad Adly Rahandi Lubis, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Formula Perekat Hibrida Fenol-Formaldehida-Metilendifenil-Diisosianat Untuk Papan Untai Berarah</t>
+  </si>
+  <si>
+    <t>24-Oct-2024</t>
+  </si>
+  <si>
+    <t>P00202411762</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan suatu formula perekat hibrida fenol-formaldehidametilendifenil-diisosianat untuk papan untai berarah. Lebih khusus perekat hibrida PF-MDI sesuai invensi ini dibuat menggunakan fenol-formaldehida sebagai bahan utama, metilendifenil-diisosianat sebagai agen pengikat silang, serta katalis sodium hidroksida (NaOH) dan kalsium karbonat (CaCO3). Pada proses pembuatannya digunakan sodium hidroksida (NaOH) dan kalsium karbonat (CaCO3), yang dicampurkan dengan perekat PF dengan rasio sebanyak 1% dari kadar padatan PF, kemudian ditambahkan metilendifenil diisosianat (MDI) sebanyak 2,5% dan 5,0% dari kadar padatan PF untuk menghasilkan perekat dengan proses pengerasan dan karakteristik yang lebih baik. Invensi ini menghasilkan perekat hibrida PF-MDI yang dicirikan kadar padatan 46,00 &amp;ndash; 47,62% bobot/volume, viskositas 206,43-250,24 mPa.s, waktu gelatinasi 8,87-14,17 menit, dan nilai pH 12,12-12,40. Perekat hibrida PF-MDI ini menghasilkan PUB dengan sifat kerapatan 0,6 /cm3, kadar air rata-rata 7,0%, daya serap air 36,64-55,77% pada perendaman 2 jam dan 64,41-83,13% pada perendaman 24 jam, pengembangan tebal sebesar 16,13-25,52% pada perendaman 24 jam. Nilai keteguhan lentur sejajar serat berkisar 1009,05-1934,31 MPa, keteguhan lentur tegak lurus serat berkisar 1215,00-4118,07 MPa, keteguhan patah sejajar serat berkisar 20,95-29,64 MPa, keteguhan patah tegak lurus serat berkisar 13,65- 30,65 MPa, dan nilai keteguhan rekat berkisar 0,25-0,46 MPa.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Resin Bio-Poliuretan Non-Isosianat Berbasis Tanin Sebagai Bahan Impregnasi Serat Dan Produk Yang Dihasilkannya</t>
+  </si>
+  <si>
+    <t>23-Oct-2024</t>
+  </si>
+  <si>
+    <t>P00202411692</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan proses pembuatan resin bio-poliuretan non-isosianat berbasis tanin sebagai bahan impregnasi serat dan produk yang dihasilkannya. Tahapantahapan proses pembuatan pada invensi ini terdiri dari: penyerbukan kulit kayu mangium berukuran 60-100 mesh; ekstraksi tanin dari serbuk kulit kayu mangium; memekatkan ekstrak tanin menggunakan rotary evaporator sampai diperoleh ekstrak kental tanin; penambahan dimetilkarbonat; penambahan crosslinker heksametilendiamina; pengadukan campuran; perolehan resin bio-poliuretan non-isosianat berbasis tanin; impregnasi serat rami menggunakan resin bio-poliuretan non-isosianat selama 1 jam. Aspek kedua invensi ini yaitu produk resin bio-poliuretan non-isosianat yang dihasilkan memiliki gugus fungsi uretan (R-NH-C=O-R) pada 1643 cm-1 dan gugus fungsi alkohol tersier poliuretan pada 1156 cm-1. Resin dapat meningkatkan bobot serat rami sebesar 44,17%. Terjadi peningkatan persen berat serat rami setelah dipanaskan pada suhu 750&amp;deg;C sebesar 19,14% yang menandakan bahwa sifat termal serat stabil. Resin ini juga dapat meningkatkan kristalinitas serat rami, sehingga modulus elastisitas maksimum pada serat yang diimpregnasi selama 1 jam meningkat sebesar 75,78% dan kekuatan tarik meningkat lebih dari 100%.</t>
+  </si>
+  <si>
+    <t>FORMULA DAN METODE PEMBUATAN MINUMAN FUNGSIONAL PENURUN TEKANAN DARAH BERBASIS PROTEIN TEMPE</t>
   </si>
   <si>
     <t>06-Feb-2026</t>
   </si>
   <si>
-    <t>P00202601435</t>
-[...89 lines deleted...]
-    <t>P00202415458</t>
+    <t>P00202601297</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Tutik Wresdiyati</t>
   </si>
   <si>
-    <t>Invensi ini menjelaskan formula dan metode pembuatan granul instan dari ekstrak daun undis dan jahe emprit untuk menurunkan kolesterol. Daun undis dan rimpang jahe digiling halus, kemudian dimaserasi dengan 70% etanol (1:2) selama 30 menit dan diulang dua kali. Filtrat dievaporasi pada suhu 70&amp;deg;C hingga menjadi ekstrak pekat. Ekstrak dicampur dengan kalium sorbat, amilum jagung, dan aerosol, lalu digranulasi basah menggunakan mesin kneader. Ekstrak basah dikeringkan pada suhu 60&amp;deg;C selama 120 menit, kemudian digiling dengan mesh 60. Ekstrak daun undis DE35 dan jahe emprit DE35 diperoleh dengan dry extract 35% dan pengisi 65%. Ekstrak digunakan sebagai bahan baku granul instan, dengan kadar total flavonoid pada ekstrak daun undis 4,52-4,67 mg/g EQ dan ekstrak jahe emprit 6-gingerol 3,84-12,93 mg/g. Campuran ekstrak daun undis dan jahe (2:1), susu skim, povidone, natrum benzoate, aerosil, stevia, pewarna hijau, dan perisa melon dihomogenkan, ditambahkan air hingga massa kompak, kemudian digiling dan dikeringkan pada suhu 60&amp;deg;C selama 120 jam. Granul instan kering dievaluasi dengan total flavonoid sekitar &amp;plusmn;3,62 mg/g EQ. Granul instan ini terbukti efektif menurunkan kadar kolesterol total dan LDL pada tikus model hiperkolesterolemia.</t>
-[...14 lines deleted...]
-    <t>Invensi ini berkaitan dengan formulasi dan metode pembuatan keripik tempe krispi. Bahan baku pembuatan keripik tempe krispi yaitu kedelai 60-70%, tepung terigu 10-15%, tepung tapioka 5-10%, bumbu-bumbu segar 5-10%, telur 1-3%, dan ragi tempe 0,1-0,3%. Pembuatan keripik tempe krispi meliputi proses fermentasi kedelai, pengirisan tempe, coating, dan penggorengan. Keripik tempe krispi telah memenuhi persyaratan berdasarkan SNI 2602:2018 berdasarkan parameter kadar air, abu, dan protein. Berdasarkan hasil uji sensori, keripik tempe hasil inovasi ini memiliki tingkat kesukaan keseluruhan dengan skor 5,4 yang berarti konsumen menilai kesukaan terhadap keripik tempe krispi dari suka hingga sangat suka. Umur simpan keripik tempe krispi yang dikemas dalam kemasan standing pouch aluminium foil pada suhu 27 dan 30oC berturut-turut adalah 68 dan 66 hari.</t>
+    <t>Invensi ini berkaitan dengan aplikasi konsentrat protein tempe sebagai bahan baku pembuatan minuman fungsional. Invensi ini bertujuan untuk menyediakan formula dan metode pembuatan minuman fungsional berbasis konsentrat protein tempe dan menunjukkan pemenuhan untuk bubuk minuman kedelai dari hasil karakterisasi fisik, proksimat, uji sensori, dan hasil lab metabolomik (komponen bioaktif dalam produk). Tahapan pembuatan minuman fungsional terdiri dari tiga tahapan utama yaitu: 1) pembuatan tepung tempe, 2) pembuatan konsentrat protein tempe, dan 3) pembuatan minuman fungsional. Tahapan pembuatan tepung tempe terdiri dari beberapa tahapan, yaitu pengecilan ukuran tempe, blansir, pengeringan, dan penepungan. Tahapan pembuatan konsentrat protein tempe terdiri dari proses ekstraksi, penyaringan, penguapan, dan pengeringan. Tahapan pembuatan minuman fungsional terdiri dari proses penimbangan dan pencampuran. Formula minuman fungsional adalah campuran konsentrat protein tempe, maltodekstrin, pemanis stefia, creamer nabati, bubuk oat, dan garam. Berdasarkan uji sensori CATA dan RATA, minuman fungsional konsentrat tepung kedelai memiliki karakteristik yang berbeda dengan produk komersial berbahan dasar kedelai. Hasil pengujian metabolomik menyebutkan minuman fungsional mengandung 4 peptida bioaktif yang berperan sebagai ACE inhibitor, 4 peptida bioaktif yang berperan sebagai Hypotensive peptide, dan 1 peptida bioaktif yang berperan sebagai Vasodilato</t>
   </si>
   <si>
     <t>Proses Pembuatan Split Virus Avian Influenza H5N1 Berbasis Inaktivasi Formalin dan Splitting Kloroform</t>
   </si>
   <si>
     <t>P00202513337</t>
   </si>
   <si>
     <t>Dr. drh. Okti Nadia Poetri, M.Si., M.Sc.</t>
   </si>
   <si>
     <t>Departemen Ilmu Penyakit Hewan dan Kesehatan Masyarakat Veteriner</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berkaitan dengan proses produksi split virus Avian Influenza (AI) subtipe H5N1
 yang digunakan sebagai bibit vaksin inaktif. Proses ini meliputi tahapan pencampuran
 suspensi virus dengan larutan phosphate-buffered saline (PBS) steril yang mengandung
 200 &amp;micro;g/mL penisilin dan 100 &amp;micro;g/mL streptomisin dalam rasio 1:10, diikuti dengan
 propagasi dalam telur ayam berembrio spesifik patogen bebas (SPF) berumur 11 hari.
 Telur diinkubasi pada 37 &amp;deg;C selama 48 jam, dan cairan allantois dikumpulkan dari embrio
 yang mati antara 24&amp;ndash;48 jam pasca inokulasi setelah pendinginan semalam. Virus yang
 berhasil dipropagasi dikonfirmasi dengan uji hemaglutinasi (HA) dan selanjutnya
 diinaktivasi menggunakan formalin (0,02&amp;ndash;0,05%) pada 4 &amp;deg;C selama 24&amp;ndash;48 jam. Tahap
 splitting dilakukan menggunakan pelarut organik kloroform dalam rasio 1:1 (v/v) pada
 suhu ruang selama 30&amp;ndash;60 menit, diikuti dengan sentrifugasi untuk memperoleh fraksi
 antigen. Hasil akhir berupa split virus H5N1 yang telah terinaktivasi disimpan dalam
 alikuot 1 mL pada suhu &amp;ndash;80 &amp;deg;C untuk digunakan sebagai bibit vaksin inaktif. Proses ini
 tidak memerlukan deterjen non-ionik dan memberikan hasil antigen yang stabil, aman,
 dan memiliki integritas protein HA dan NA yang terjaga.</t>
   </si>
   <si>
     <t>Proses Produksi Immunoglobulin Y Spesifik SARS-CoV-2 Pada Ayam Petelur Menggunakan Protein Rekombinan Sebagai Antigen</t>
   </si>
   <si>
     <t>13-Nov-2023</t>
   </si>
   <si>
     <t>P00202312021</t>
   </si>
   <si>
     <t>Invensi yang diungkapkan disini adalah proses produksi IgY spesifik SARS-CoV-2 pada ayam petelur yang dapat digunakan sebagai bahan aktif pada produk untuk mitigasi alternatif SARS-CoV-2. Adapun metode produksi antibodi terdiri dari menentukan protein rekombinan S1, RBD dan N sebagai antigen, menentukan dosis imunisasi untuk ayam adalah 3&amp;micro;g tiap protein, menentukan waktu imunisasi pada umur 28 hari dan booster dengan interval 1 minggu, mendeteksi keberadaan IgY pada telur dengan interval satu minggu, memanen telur setelah IgY terdeteksi dan memurnikan IgY dari kuning telur serta karakterisasi IgY. Disamping itu diungkapkan juga suatu antibodi spesifik terhadap SARSCoV-2 yang dapat dapat mencegah perlekatan antara protein receptor-binding-domain (RBD) dari SARS-CoV-2 dan reseptor RBD-angiotensin-converting-enzyme-2 (ACE2) dengan titer netralisasi 1009,45 U/mL dan 1024,98 U/mL dengan persen penghambatan masingmasing 70,63% dan 76,531%.</t>
   </si>
   <si>
-    <t>Produksi Immunoglobulin Y Spesifik Influenza Pada Ayam Petelur Menggunakan Vaksin Human Influenza Multivalen Sebagai Antigen Dan Immunoglobulin Y Spesifik Influenza</t>
-[...14 lines deleted...]
-    <t>P00202214373</t>
+    <t>Metode Pembuatan Kopi Dengan Kadar Lemak Tinggi Dan Rendah Kafein</t>
+  </si>
+  <si>
+    <t>23-Apr-2022</t>
+  </si>
+  <si>
+    <t>P00202204916</t>
   </si>
   <si>
     <t>Dr. Dimas Andrianto, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Departemen Biokimia</t>
   </si>
   <si>
-    <t>Invensi ini berkaitan dengan formula sediaan herbal cair antidiabetes menggunakan bahan aktif ekstrak sirih merah, jahe merah dan kayu manis asli Indonesia serta metode pembuatannya. Pembuataan sediaan herbal cair dilakukan dengan membuat larutan stok dari masing-masing ekstrak kasar sirih merah, jahe merah dan kayu manis menggunakan pelarut pharmaceutical grade, seperti air, propilen glikol atau gliserin. Setiap ekstrak kental dilarutkan kedalam pelarut pharmaceutical grade dengan perbandingan 1:10. Larutan dihomogenkan menggunakan homogenizer kecepatan 300-500 rpm selama 5-8 jam dengan suhu 40-50 &amp;deg;C hingga seluruh ekstrak kental larut. Selanjutnya formulasi dilakukan dengan mencampurkan larutan stok sirih merah dengan konsentrasi 5% (b/b), larutan stok jahe merah 40% (b/b) dan larutan stok kayu manis 55% (b/b) serta bahan lainnya sehingga diperoleh konsentrasi 100% (b/b). Formula cair diaduk menggunakan homogenizer dengan kecepatan 300-500 rpm selama 5-8 jam pada suhu 40-50 &amp;deg;C sampai semua bahan tercampur rata. Kemudian dilakukan proses filtrasi untuk memperoleh sediaan obat herbal cair dalam kondisi tanpa partikulat. Sediaan herbal cair yang dihasilkan memiliki aktivitas penghambatan enzim &amp;alpha;-glukosidase sebesar 92,237-93,713% pada konsentrasi 5000ppm dengan nilai IC50 914,26- 930,29 ppm pada uji laboratorium. Hasil tersebut menunjukkan bahwa sediaan herbal yang diformulasi mampu menghambat aktivitas enzim &amp;alpha;-glukosidase dalam menghasilkan glukosa sehingga berpotensi sebagai obat antidiabetes.</t>
-[...10 lines deleted...]
-  <si>
     <t>Invensi ini berhubungan dengan metode pembuatan kopi dengan kadar lemak tinggi dan rendah kafein menggunakan metode fermentasi untuk sajian kopi enak dan sehat. Fermentasi menggunakan agen fermentasi berupa ragi atau bakteri penghasil asam laktat dengan lama fermentasi antara 18 hingga 24 jam. Hasil penyanggraian dan penggilingan yang diperoleh mempunyai rasa yang enak dan menghasilkan hal yang sehat. Sebagai bahan seduhan sajian kopi bubuk yang diperoleh nilai pengkafein terendah sebesar 0,001, sedangkan nilai lemak yang dikandung oleh kopi tersebut paling rendah sebesar 21,1. Hal ini menunjukkan bahwa dengan konsentrasi kafein sebesar 0,002% dapat menunjukkan bahwa kopi bubuk tersebut rendah kafein dan menjadikan bahan Kesehatan bagi tubuh. Ukuran yang diperoleh pada proses pembuatan kopi bubuk ini adalah 80 mesh, 120 mesh dan 200 mesh. Adapun hasil proses pembuatan kopi ini memiliki kadar kafein adalah 0.001 hingga 0,005% dan kadar lemak antara 12,1 hingga 13,0%.</t>
   </si>
   <si>
     <t>Muhammad Aries, S.P., M.Si.</t>
   </si>
   <si>
+    <t>PROSES PEMURNIAN MINYAK IKAN MAKAREL (Scomber japonicus) HASIL SAMPING INDUSTRI PENEPUNGAN IKAN MENGGUNAKAN ADSORBEN MAGNESOL XL</t>
+  </si>
+  <si>
+    <t>24-Jun-2026</t>
+  </si>
+  <si>
+    <t>P00202606810</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Bustami, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Hasil Perairan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan suatu proses pemurnian minyak ikan makarel kasar
+(Scomber japonicus) hasil samping pengolahan tepung ikan untuk mengurangi kelemahan
+degradasi lipid ekstrem dan inkonsistensi mutu batasan antar-Kelompok produksi demi
+pengembangan model standarisasi minyak ikan berorientasi ekspor. Minyak kasar hasil
+sisa ekstraksi rendering basah dicirikan oleh tingkat kerusakan oksidatif kumulatif yang
+pekat melampaui batas aman International Fish Oil Standards (IFOS), dengan nilai total
+oksidasi (TOTOX) awal mencapai 56,59 mEq/kg dan visual warna keruh gelap, meskipun
+secara alami kaya potensi nutrisi fraksi omega-3 tak jenuh ganda berantai panjang.
+Intervensi teknologi pemurnian diaplikasikan melalui metode pemucatan selektif memakai
+formulasi kombinasi adsorben Magnesol XL pada kadar konsentrasi kritis. Hasil analisis
+instrumentasi fungsional membuktikan efisiensi penjerapan radikal pengotor organik yang
+masif, sanggup mereduksi Nilai Peroksida (PV) akhir hingga menyentuh angka optimal 0,50
+mEq/kg dan Nilai Total Oksidasi (TOTOX) akhir hingga menyentuh rentang 2,91 - 9,50
+mEq/kg, sekaligus berhasil memperbaiki atribut visual kecerahan warna sistem CIELAB
+tanpa mendegradasi retensi kandungan zat gizi makro omega-3 esensial di dalamnya (EPA
+11,04% - 13,33% dan DHA 7,59% - 8,93% w/w).</t>
+  </si>
+  <si>
+    <t>Pramita Nurillisan, S.E.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Metode Pengolahan Eksudat Balsam Dari Pohon Rasamala (Liquidambar Excelsa) Menggunakan Teknik Terpadu Destilasi Dan Refluks Etanol </t>
   </si>
   <si>
     <t>10-Sep-2025</t>
   </si>
   <si>
     <t>P00202508705</t>
   </si>
   <si>
     <t>Anne Carolina, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Departemen Konservasi Sumberdaya Hutan dan Ekowisata</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi  ini  mengungkapkan  metode  terpadu  pengolahan  eksudat  balsam  dari  pohon rasamala (Liquidambar excelsa) menggunakan kombinasi destilasi dan ekstraksi refluks dengan pelarut etanol. Tujuan utama metode ini adalah memperoleh dua fraksi bioaktif, yaitu  fraksi  volatil  berupa  minyak  atsiri  dan  fraksi  non-volatil  berupa  ekstrak  etanol, dengan rendemen tinggi serta kemurnian optimal. Proses diawali dengan pengumpulan eksudat dari batang pohon yang diinduksi menggunakan metil jasmonat 10%, kemudian dilanjutkan  dengan  ekstraksi  refluks  pada  suhu  80&amp;deg;C  dengan  rasio  balsam:etanol  1:10 selama 2 jam untuk mendapatkan fraksi non-volatil. Selanjutnya, fraksi volatil diperoleh melalui proses hidrodistilasi pada suhu 95&amp;ndash;100&amp;deg;C selama 3&amp;ndash;4 jam, menghasilkan minyak atsiri yang dipisahkan dari hidrosol menggunakan corong pisah dan dimurnikan dengan Na2SO4 anhidrat. Keunggulan invensi ini dibanding metode terdahulu adalah integrasi dua teknik  sederhana  namun  efektif  dalam  satu  protokol  yang  memungkinkan  pemisahan optimal senyawa volatil dan non-volatil menggunakan pelarut yang aman, murah, serta ramah  lingkungan.  Produk  hasil  berupa  ekstrak  etanol  dan  minyak  atsiri  menunjukkan aktivitas  antibakteri  signifikan  terhadap Pseudomonas  aeruginosa dan Staphylococcus aureus,  serta  toksisitas  tinggi  berdasarkan  uji Brine  Shrimp  Lethality  Test.  Metode  ini berpotensi  diaplikasikan  dalam  industri  farmasi,  kimia,  maupun  kosmetik  secara berkelanjutan.</t>
   </si>
   <si>
     <t>Formula Minuman Serbuk Probiotik Dengan Ekstrak Buah Naga Merah (Hylocereus Polyrhizus) Sebagai Pewarna Alami Dan Antioksidan Serta Metode Pembuatannya</t>
   </si>
   <si>
     <t>09-Mar-2026</t>
   </si>
   <si>
     <t>P00202602406</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Khaswar Syamsu, M.Sc.St.</t>
   </si>
   <si>
-    <t>Departemen Teknologi Industri Pertanian (FATETA)</t>
-[...1 lines deleted...]
-  <si>
     <t>Invensi ini berhubungan dengan formula minuman serbuk probiotik yang menggunakan pewarna alami dari ekstrak buah naga merah yang juga berfungsi sebagai antioksidan. Formula minuman probiotik sesuai invensi ini terdiri dari susu sapi yang diinokulasi dengan kultur bakteri probiotik (yogurt) dan ekstrak buah naga merah. Campuran ini kemudian dikeringkan dengan pengering semprot (spray dryer) menggunakan maltodeksrin sebagai bahan penyalut (coating). Keunggulan invensi ini dibandingkan dengan invensi-invensi sebelumnya adalah pada invensi ini yaitu memanfaatkan teknologi spray drying dengan penambahan maltodekstrin sebagai bahan penyalut untuk meningkatkan stabilitas pigmen alami dari ekstrak buah naga merah dan mempertahankan viabilitas bakteri probiotik dari yogurt selama penyimpanan. Pendekatan pengeringan bersama (co-drying) antara yogurt dan ekstrak buah naga merah menghasilkan sistem minuman fungsional yang lebih stabil, praktis, dan memiliki umur simpan lebih panjang dibandingkan minuman probiotik cair konvensional. Selain memberikan manfaat kesehatan dan stabilitas produk, pemanfaatan buah naga merah sebagai pewarna alami juga meningkatkan nilai tambah komoditas lokal, mengurangi ketergantungan pada pewarna sintetis, serta mendukung prinsip keberlanjutan melalui pemanfaatan bahan alam berbasis biodiversitas Indonesia.</t>
   </si>
   <si>
+    <t>Fermentasi Kopi Enzimatis Menggunakan Starter Kering Kultur Bakteri Bacillus Aerophilus.</t>
+  </si>
+  <si>
+    <t>23-Dec-2025</t>
+  </si>
+  <si>
+    <t>P00202515288</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Industri Pertanian</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan proses pembuatan kopi secara enzimatis menggunakan starter kering kultur bakteri Bacillus aerophilus dalam proses fermentasi kopi enzimatis untuk menghasilkan kopi spesialti. Dalam pembuatan kopi enzimatis menggunakan kultur bakteri Bacillus aerophilus terdiri dari dua bagian yang dilakukan, yaitu pembuatan starter cair dari starter kering dengan umur simpan hingga empat minggu dan fermentasi padat kopi. Starter kering dibuat dengan memanfaatkan kulit kopi sebagai bahan pengisi. Starter kering yang mengandung bakteri inokulum Bacillus aerophilus disimpan selama 4 minggu pada suhu 4 oC (RH 40-55%). Pembuatan starter cair menggunakan starter kering yang telah ditumbuhkan dalam media cair selama 1-2 jam kemudian dicampur dengan buah kopi secara merata dengan rasio 3% (v/b). Ceri yang digunakan adalah ceri utuh (proses natural), ceri tanpa kulit (honey) dan ceri tanpa kulit dan dicuci (full washed). Untuk proses honey dan full washed, ceri dan kulit kopi dicampur sampai merata dengan perbandingan 2:1. Fermentasi dilakukan secara aerobik fakultatif selama 3 hari. Pengeringan dilakukan melalui pengeringan matahari selama 32-40 hari sampai kadar air mencapai sekitar 12%. Kopi yang dihasilkan dari proses ini memiliki cupping score diatas 80 untuk biji kopi dari berbagai agroekologi. Hasil ini menunjukkan konsistensi produk kopi yang diperoleh memiliki kualitas kopi spesialti</t>
+  </si>
+  <si>
     <t>Formulasi Dan Komposisi Sediaan Injeksi Fitosom Sri Rejeki (Dieffenbachia seguine (Jacq).) Untuk Penginduksi Inflamasi Pada Hewan Model</t>
   </si>
   <si>
     <t>P00202514009</t>
   </si>
   <si>
-    <t>Dr. Siti Sa'diah, S.Si., M.Si.</t>
+    <t>Dr. apt. Siti Sa'diah, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Invensi ini mengungkapkan suatu metode formulasi dan komposisi, oleh karena itu sasaran invensi ini menyediakan komposisi sediaan injeksi fitosom sri rejeki yang berpotensi sebagai sediaan penginduksi inflamasi pada hewan model. Sediaan injeksi fitosom terdiri dari a. fosfatidilkolin (PC); b. ekstrak etanol 70% sri rejeki; c. campuran pelarut chloroform dan methanol 2:1 untuk melarutkan PC dan ekstrak; d. waktu dan metode homogenisasi ekstrak dan pembawa menggunakan sonikator bath 40 KHz selama 1 jam; e. proses pembentukan thin layer lipid dengan tekanan 200-450 mBar, suhu 39C dan kecepatan putar 60 RPM. f. Waktu sonikasi 2-3 jam untuk menghomogenkan thin layer lipid dengan water for injection hingga membentuk larutan injeksi yang homogen.</t>
   </si>
   <si>
-    <t>Komposisi Sediaan Injeksi Mikroemulsi Ibuprofen Dengan Penambahan Kitosan</t>
-[...44 lines deleted...]
-    <t xml:space="preserve">Tanin adalah senyawa metabolit sekunder yang ditemukan dalam tanaman dan memiliki kemampuan untuk mengikat protein serta bertindak sebagai zat antibakteri dan antijamur. Kemampuan  tanin  dalam  mengikat  by-pass  protein  memungkinkan  ternak  ruminansia untuk meningkatkan efisiensi pakan. Kulit kayu akasia merupakan salah satu penghasil tanin yang potensial. Suplemen pakan ruminansia berbahan dasar tanin akasia dan whey- protein limbah keju memperlambat pelepasan nutrisi dalam rumen sehingga ternak bisa lebih memanfaatkan protein dari pakan dengan lebih baik sehingga potensi genetik ternak meningkat. Suplemen pakan ruminansia berbahan dasar tanin akasia dan whey-protein limbah keju diperoleh dengan mengekstrak kulit kayu akasia, kemudian cairan ekstrak tersebut dicampurkan dengan Whey Protein Limbah Keju dengan perbandingan 1:1 dan dimasukkan ke dalam homogenizer. Setelah homogen, campuran tersebut di oven dengan suhu 650? selama 48 jam. Setelah kering, campuran tersebut dihaluskan dan dikemas sehingga  menghasilkan  Suplemen  pakan  ruminansia  berbahan  dasar  tanin  akasia  dan whey-protein  limbah  keju  berbetuk  serbuk.  Untuk  penggunaannya  sebanyak  0.2% suplemen pakan ruminansia berbahan dasar tanin akasia dan whey-protein limbah keju dicampurkan dalam konsentrat atau pakan komplit ternak ruminansia.</t>
+    <t>METODE PEMROFILAN METABOLOMIK EKSTRAK PEGAGAN (Centella asiatica (L.) Urb.) BERBASIS LC-MS/MS UNTUK IDENTIFIKASI EKSTRAK BERPOTENSI ANTIOKSIDAN</t>
+  </si>
+  <si>
+    <t>23-Sep-2026</t>
+  </si>
+  <si>
+    <t>S00202611040</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode untuk memperoleh dan mengevaluasi profil
+metabolomik ekstrak pegagan (Centella asiatica (L.) Urb.) yang berpotensi sebagai
+antioksidan. Metode meliputi preparasi simplisia daun pegagan, ekstraksi menggunakan
+pelarut dengan polaritas berbeda, yaitu etanol 70%, etil asetat, dan diklorometana,
+analisis metabolit menggunakan UHPLC-Q-Orbitrap HRMS dengan mode Full MS/dd-MS2,
+pengolahan data metabolomik, analisis multivariat menggunakan PCA dan HCA, serta
+evaluasi kapasitas antioksidan menggunakan metode DPPH dan FRAP. Dalam salah satu
+pelaksanaan invensi diperoleh 34 metabolit yang teridentifikasi secara putatif, meliputi
+terpenoid, flavonoid, asam fenolat, kumarin, glikosida, xanton, dan senyawa fenolik
+lainnya. Ekstrak etanol 70% menghasilkan rendemen sebesar 37,39%, total fenol sebesar
+114,241 mg GAE/g ekstrak, total flavonoid sebesar 42,271 mg QE/g ekstrak, kapasitas
+DPPH sebesar 34,299 &amp;mu;mol TE/g ekstrak, dan kapasitas FRAP sebesar 41,635 &amp;mu;mol TE/g
+ekstrak. Analisis PCA dan HCA menunjukkan pemisahan yang jelas berdasarkan jenis
+pelarut. Profil metabolomik juga menunjukkan perbedaan distribusi metabolit polar dan
+lipofilik pada masing-masing ekstrak. Invensi ini menyediakan pendekatan terintegrasi
+untuk karakterisasi kimia dan evaluasi kapasitas antioksidan ekstrak pegagan serta dapat
+digunakan sebagai dasar standardisasi bahan baku pegagan untuk pengembangan produk
+berbasis bahan alam.</t>
+  </si>
+  <si>
+    <t>SISTEM HIDROPONIK FERTIGATOR OTOMATIS NIRDAYA TERINTEGRASI PEMANENAN AIR HUJAN</t>
+  </si>
+  <si>
+    <t>P00202607558</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Budi Indra Setiawan, M.Agr.</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Sipil dan Lingkungan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan sistem budidaya tanaman hidroponik berbasis
+modifikasi Nutrient Film Technique (NFT) yang bekerja tanpa pompa dan tanpa energi
+listrik melalui mekanisme aliran gravitasi pasif. Sistem yang dinamakan Hidroponik
+Fertigator Otomatis Nirdaya ini terintegrasi dengan sistem pemanenan air hujan sebagai
+sumber utama air irigasi dan nutrisi tanaman. Invensi terdiri atas modul pemanen hujan
+(1), tangki nutrisi (2), saluran pipa budidaya tanaman (5), bak kontrol tinggi muka air (3),
+inlet (4), serta outlet/drainase (6). Larutan nutrisi dialirkan secara otomatis dengan katup
+pelampung otomatis secara mekanis menggunakan perbedaan elevasi tanpa sirkulasi aktif
+dan tanpa penggunaan energi eksternal. Sistem ini dirancang untuk meningkatkan
+efisiensi penggunaan air dan energi, mengurangi biaya operasional, serta mendukung
+pertanian berkelanjutan terutama pada daerah perkotaan (urban farming) dan juga
+wilayah dengan keterbatasan listrik dan infrastruktur. Sistem ini memiliki keunggulan
+berupa sistem fertigasi otomatis nirdaya, desain modular, kemudahan operasional, serta
+integrasi pemanenan air hujan dalam satu sistem budidaya hidroponik pasif.</t>
+  </si>
+  <si>
+    <t>Metode Produksi Dan Pemurnian Enzim Selulase Bacillus Amyloliquefaciens SLBD Dari Feses Kuda Serta Produk Yang Dihasilkan</t>
+  </si>
+  <si>
+    <t>24-Dec-2025</t>
+  </si>
+  <si>
+    <t>P00202515360</t>
+  </si>
+  <si>
+    <t>Dr. Cahyo Budiman, S.Pt., M.Eng.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Produksi dan Teknologi Peternakan</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode kultivasi dan pemurnian enzim selulase yang dihasilkan oleh Bacillus amyloliquefaciens strain SLBD untuk memperoleh enzim dengan kemurnian dan aktivitas spesifik tinggi. Proses kultivasi dilakukan dengan medium garam minimal dengan komposisi tertentu, pada suhu 37 &amp;deg;C dan agitasi 180 rpm hingga fase stasioner. Supernatan hasil sentrifugasi disaring melalui membran 0,22 &amp;micro;m, dipresipitasi menggunakan amonium sulfat hingga 90% kejenuhan, dan didialisis untuk memperoleh enzim kasar. Pemurnian dilakukan secara bertahap menggunakan kromatografi pertukaran anion dan filtrasi gel. Metode ini meningkatkan kemurnian enzim hingga 24 kali lipat dan menghasilkan selulase dengan aktivitas spesifik 7.010 U/mg serta berat molekul &amp;plusmn;66 kDa berdasarkan SDS&amp;ndash;PAGE. Enzim yang diperoleh menunjukkan karakter netrofilik dan moderat termostabil, dengan retensi aktivitas lebih dari 90% pada pH 5&amp;ndash;9 dan suhu hingga 60 &amp;deg;C. Metode ini memberikan pendekatan yang efisien, sederhana, dan dapat direproduksi untuk memperoleh enzim selulase dengan aktivitas tinggi dan stabilitas baik, yang berpotensi diterapkan dalam konversi biomassa lignoselulosa menjadi bioetanol atau biogas, serta pada industri pakan, tekstil, dan pulp-kertas yang memerlukan biokatalis dengan kinerja optimal di lingkungan netral.</t>
   </si>
   <si>
     <t>Metode Seleksi Domba Kualitas Daging Premium Berbasis Loop-Mediated Isothermal Amplification (LAMP)</t>
   </si>
   <si>
     <t>30-Oct-2025</t>
   </si>
   <si>
     <t>P00202511223</t>
   </si>
   <si>
-    <t>Dr. Cahyo Budiman, S.Pt., M.Eng.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Invensi  ini  mengungkapkan  suatu  metode  identifikasi  genetik  untuk  seleksi  domba berkualitas  premium  menggunakan  pendekatan Loop-Mediated  Isothermal  Amplification (LAMP)  dengan  sistem  deteksi  berbasis  perubahan  warna.  Metode  ini  ditujukan  untuk mendeteksi genotipe unggul pada gen Leptin Receptor (LEPR) yang berasosiasi dengan karakteristik  daging  premium,  seperti  kandungan  asam  lemak  tak  jenuh  tinggi,  kadar kolesterol  rendah,  tekstur  empuk,  serta  aroma  prengus  rendah.  Pendekatan  ini dikembangkan  sebagai  alternatif  dari  metode  konvensional,  seperti  PCR-RFLP  dan sekuensing  DNA,  yang  umumnya  memerlukan  peralatan  laboratorium kompleks,  waktu analisis  lebih  lama,  dan  biaya  tinggi.  Proses  pengujian  dilakukan  melalui  tahapan identifikasi genetik yang sederhana dan efisien, dengan hasil yang dapat diamati secara visual. Berdasarkan hasil pengujian, metode ini telah terbukti mampu mendeteksi genotipe unggul  dengan  cepat,  akurat,  dan  mudah  diaplikasikan  baik  di  laboratorium  berskala sederhana maupun di lapangan dengan tingkat konsistensi tinggi terhadap hasil analisis molekuler  konvensional.  Invensi  ini  diharapkan  dapat  mempercepat  program  seleksi genetik  domba  unggul,  meningkatkan  produktivitas  ternak,  serta  mendukung pengembangan Domba Premium IPB sebagai sumber daging berkualitas di Indonesia.</t>
   </si>
   <si>
-    <t>Metode Pengukuran Kadar Hemoglobin Darah Secara Non Invasif</t>
-[...5 lines deleted...]
-    <t>P00202208236</t>
+    <t>Formula Dan Metode Pembuatan Mi Fungsional Berbahan Baku Talas Beneng (Xanthosoma undipes K. Koch) Dengan Serat Tinggi dan Indeks Glikemik Rendah untuk Penderita Diabetes</t>
+  </si>
+  <si>
+    <t>28-Aug-2025</t>
+  </si>
+  <si>
+    <t>P00202508280</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ahmad Sulaeman, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengungkapkan formula mi fungsional berbahan dasar talas beneng termodifikasi dengan kombinasi tepung mocaf dan isolat protein kedelai untuk menghasilkan produk mi dengan kandungan serat pangan tinggi 11,98 g/100 g (&amp;ge;6%), sumber protein (&amp;gt;20%), dan indeks glikemik rendah (&amp;le;55), serta aman dikonsumsi oleh penderita diabetes. Formula optimal terdiri dari tepung talas beneng termodifikasi, tepung mocaf, dan isolat protein kedelai. Proses pembuatan dimulai dengan pemanasan tepung talas beneng, pencampuran bahan menggunakan pin mixer, pencetakan mi dengan twin screw extruder, dan pengeringan menggunakan cabinet dryer. Hasil analisis menunjukkan produk akhir memiliki kadar serat pangan total sebesar 11,98 g/100 g, protein sebesar 15,11 g/100 g, indeks glikemik 43,62, dan beban glikemik 16,94. Mi fungsional ini juga rendah lemak yaitu hanya 1,25 g/100 g, dan tanpa bahan pengawet kimia. Invensi ini berpotensi diterapkan dalam industri pangan sebagai pangan fungsional lokal yang mendukung kesehatan masyarakat dan diversifikasi pangan nasional</t>
+  </si>
+  <si>
+    <t>AKTUATOR PENGGERAK TUAS TRAKTOR RODA DUA</t>
+  </si>
+  <si>
+    <t>29-May-2026</t>
+  </si>
+  <si>
+    <t>S00202605882</t>
   </si>
   <si>
     <t>Dr. Ridwan Siskandar, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Invensi ini merupakan suatu metode pengukuran kadar hemoglobin darah secara non invasif berupa perhitungan secara algoritmik yang diinstalkan pada suatu alat ukur kadar hemoglobin berbasis spektrofotometer. Pada dalam invensi ini, setiap pengukuran dimodelkan sebagai sebuah objek data relasional. Pengukuran kadar hemoglobin darah diawali dengan pengambilan data analog dari sensor fotodioda dan melakukan optimasi dengan FFTW yang direpresentasikan dalam format kueri SQL dan diakses menggunakan konektor SQL. Hasil algoritma ini berupa inferensi spektrum keluaran sensor menjadi nilai kadar kadar hemoglobin darah dalam satuan standar medis.</t>
+    <t>Sekolah Vokasi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengenai suatu alat aktuator penggerak tuas untuk traktor roda dua nirawak yang  diberi  nama  &amp;ldquo;clutch  handle&amp;rdquo;,  lebih  khusus  lagi,  invensi  ini  menggunakan  sistem mekanik linear motion with timing belt dan dikendalikan dari jarak jauh menggunakan remot  kontrol  berbasis  gelombang  radio.  Invensi  ini  dirancang  untuk  memaksimalkan operasional  pertanian  bajak  sawah  berkelanjutan.  Invensi  terdiri  dari  badan  pelindung yang  berfungsi  melindungi  sistem  mekanis/elektronik  dari  gangguan  fisik,  debu, kelembapan  dan dampak  lingkungan; sistem gerak linier motion with timing  belt yang berfungsi untuk mengubah gerakan rotasi dari motor DC 555 (14) menjadi gerakan linier secara  cepat,  presisi  dan  halus; limit  switch yang  berfungsi  untuk  mendeteksi  posisi gerakan bearing holder (6) serta menghentikannya dan memberikan sinyal ketika kondisi tertentu tercapai; tensioner yang berfungsi untuk menjaga ketegangan timing belt agar tetap stabil, kencang dan berada di jalurnya; receiver FS-iA6 (11) yang berfungsi sebagai media komunikasi jarak jauhnya; dan motor DC 555 (14) yang berfungsi sebagai sumber penggerak utama. Keunggulan invensi adalah penerapan mekanisasi linear motion with timing  belt yang  memberikan  respon  presisi  dan  cepat,  konsumsi  daya  yang  rendah, ketahanan  terhadap  getaran  dan  lumpur  di  lahan  sawah,  serta  kemudahan  integrasi dengan sistem remot kontrol tanpa modifikasi pada struktur traktor existing.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Wahono Esthi Prasetyaningtyas, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. I Wayan Darmawan, M.Sc.F.Trop.</t>
   </si>
   <si>
-    <t>Proses Pembuatan Dan Produk Bevel Board Siding Unggul Dari Papan Sambung Laminasi Jati Termodifikasi Panas Dan Kimia Ramah Lingkungan</t>
-[...10 lines deleted...]
-  <si>
     <t>Prof. Dr. Munti Yuhana, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Formulasi Pakan Udang Vaname Berbahan Baku Serbuk Batang Pisang</t>
   </si>
   <si>
     <t>05-Dec-2024</t>
   </si>
   <si>
     <t>P00202414360</t>
   </si>
   <si>
     <t>Yang diungkapkan disini adalah formulasi pakan udang vaname berbahan baku serbuk batang pisang. Invensi ini bertujuan untuk pencegahan infeksi Vibrio parahaemolyticus, peningkatan imunitas, dan pertumbuhan pada udang vaname. Keungulan pakan mengandung bahan baku serbuk batang pisang adalah lebih praktisi dalam aplikasi dan pembuatan serbuk leih murah dibandingkn bahan ekstraski. Selain itu diungkapkan Proses pembuatan serbuk batang pisang meliputi pencucian batang pisang, pemotongan menjadi ukuran &amp;plusmn;2 cm, pengeringan selama tujuh hari, pengeringan lanjutan dengan suhu 50oC selama 2 jam, penghaluskan menggunakan dengan ukuran 60-80 &amp;mu;m. Selanjutnya, pembuatan pakan udang vaname yang melibatkan pencampuran serbuk batang pisang dengan pakan dasar melalui metode coating menggunakan putih telur 2%, dengan konsentrasi serbuk batang pisang sebesar 0,75 g/kg. Adapun penggunaan serbuk batang pisang dalam pakan udang vaname untuk pencegahan infeksi Vibrio parahaemolyticus, peningkatan imunitas, dan pertumbuhan pada udang vaname.</t>
   </si>
   <si>
-    <t>Formulasi Dan Metode Pembuatan Serbuk Minuman Berbasis Tepung Tempe</t>
-[...8 lines deleted...]
-    <t>Invensi ini berkaitan dengan formulasi dan metode pembuatan serbuk minuman tempe yang lebih sederhana sehingga mampu menghemat biaya dan waktu produksi. Tahapan pembuatan serbuk minuman tempe terdiri dari dua tahapan utama yaitu: 1) produksi tepung tempe; dan 2) formulasi serbuk minuman tempe. Formula serbuk minuman tempe yang digunakan adalah 70-80% tepung tempe, 10-20% maltodekstrin, dan 1-3% gom guar. Bahan lain berupa perisa minuman vanilla dan gula rendah kalori dengan konsentrasi masing-masing 0.1-0.3% dan 8-11%. Invensi memiliki nilai kesukaan yang lebih tinggi dibandingkan dengan formula paten sebelumnya berdasarkan pada skor overall tertinggi yaitu 5.58 (agak suka hingga suka). Invensi memiliki karakteristik kimia yang lebih unggul seperti kadar protein 42.61%, aktivitas antioksidan 58.36 mgAEAC/100g, total isoflavon 188.24 mg/100g, dan kadar asam amino GABA 21.24 mg/g.</t>
+    <t>Prof. Dr. Ir. Irzaman, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Asadatun Abdullah, S.Pi., M.S.M., M.Si.</t>
   </si>
   <si>
     <t>Metode Pembuatan Dipstick Selulosa Dan Larutan Bufernya Sebagai Metode Isolasi Dna Secara Point Of Care</t>
   </si>
   <si>
     <t>30-Sep-2025</t>
   </si>
   <si>
     <t>P00202509679</t>
-  </si>
-[...1 lines deleted...]
-    <t>Departemen Teknologi Hasil Perairan</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini mengenai metode isolasi DNA berbasis dipstick untuk aplikasi point of care yang cepat, murah, efisien, dan portabel. Metode ini menggunakan prinsip penangkapan asam nukleat pada batang selulosa melalui proses celup dalam waktu kurang lebih tiga menit. Proses terdiri dari tiga tahap: pencelupan tongkat dipstick ke dalam bufer ekstraksi untuk mengikat DNA, bufer pencuci untuk menghilangkan pengotor, dan bufer elusi untuk melepaskan  DNA.  Klaim  utama  dari  invensi  ini  adalah  formulasi  reagen  dalam  sistem isolasi  DNA  berbasis dipstick,  yang  terdiri  dari  tongkat dipstick,  bufer  ekstraksi,  bufer pencucian, dan bufer elusi. Bufer ekstraksi mengandung yaitu Tris, NaCl, EDTA, SDS, PVP- K30, sementara bufer pencucian mengandung Tris-base pH 8. Tongkat dipstick dibuat dari kertas Whatman No.1, paraplast cair, dan dye wax. Metode ini sangat sesuai untuk aplikasi lapangan,  pengujian  cepat  (rapid  test),  atau  laboratorium  dengan  keterbatasan infrastruktur.  Dengan  demikian,  invensi  ini  memberikan  solusi  praktis  dalam  proses ekstraksi DNA yang portabel, hemat waktu, dan dapat diterapkan secara luas di berbagai bidang, termasuk bioteknologi, forensik, diagnostik, dan kontrol mutu pangan.</t>
   </si>
   <si>
     <t>Formula Lulur Kombinasi Residu Garam Rumput Laut Hijau ulva Lactuca Dan Bubuk Kulit Jeruk Manis</t>
   </si>
   <si>
     <t>24-Nov-2025</t>
   </si>
   <si>
     <t>S00202512940</t>
   </si>
   <si>
     <t xml:space="preserve">: Invensi ini berhubungan dengan formula lulur yang berbahan baku kombinasi residu
 garam rumput laut hijau Ulva lactuca dan bubuk kulit jeruk manis. Suatu formulasi lulur
 yang berbahan baku kombinasi residu garam rumput laut hijau Ulva lactuca dan bubuk
 kulit jeruk manis yang terdiri dari, residu garam rumput laut hijau Ulva lactuca, bubuk kulit
 jeruk manis, fase minyak yang terdiri dari asam stearate dan setil alkohol, fase air yang
 terdiri dari propilen glikol, gliserin, trietanolamin (TEA), dan akuades, fenoksietanol, dan
 aroma. Invensi ini memiliki kestabilan emulsi yang baik, homogen, nilai viskositas
 tergolong sedang, nilai pH sesuai pH fisiologis kulit, daya sebar yang baik, tidak ada efek
 iritasi setelah pemakaian, peningkatan kelembaban kulit menjadi lembab, disukai panelis,
 kandungan senyawa fenolik yang cukup tinggi, dan aktivitas antioksidan kategori kuat.
 Invensi formulasi lulur yang berbahan baku kombinasi residu garam rumput laut hijau Ulva
 lactuca dan bubuk kulit jeruk manis dapat diaplikasikan pada bidang kosmetik.</t>
   </si>
   <si>
+    <t>Proses Pembuatan Perancah Berbasis Membran Nanoserat Pva-Kitosan Didoping Nanohidroksiapatit-Stronsium (nHA-Sr) Yang Berfungsi Sebagai Sistem Penghantaran Obat Kanker Sekaligus Pembawa Vesikel Ekstraseluler EVs) Untuk Mendukung Regenerasi Jaringan</t>
+  </si>
+  <si>
+    <t>17-Dec-2025</t>
+  </si>
+  <si>
+    <t>P00202514710</t>
+  </si>
+  <si>
+    <t>Dr. Yessie Widya Sari, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkap suatu perancah membran nanoserat berbasis polivinil alkohol (PVA) dan kitosan yang didoping nanohidroksiapatit tersubstitusi stronsium (nHA-Sr), serta bermuatan obat antikanker dan vesikel ekstraseluler (extracellular vesicles, EVs). Perancah difabrikasi menggunakan metode electrospinning untuk menghasilkan struktur nanoserat dengan diameter 60&amp;ndash;100 nm. Komposisi perancah meliputi PVA 10%, kitosan 1%, nHA-Sr sebesar  1%  b/v  dengan  variasi  kadar  stronsium,  serta  obat  antikanker  gemcitabine hydrochloride  2  mM.  Vesikel  ekstraseluler  ditambahkan  pada  perancah  sebelum pengaplikasian melalui metode adsorpsi fisis. Perancah nanoserat ini berfungsi sebagai sistem  penghantaran  ganda  yang  memungkinkan  pelepasan  obat  antikanker  secara terkontrol dalam rentang waktu 1&amp;ndash;24 jam serta mendukung regenerasi jaringan melalui pelepasan ion stronsium dan aktivitas biologis EVs. Invensi ini dapat diaplikasikan pada terapi  kanker  berbasis  biomaterial,  khususnya  untuk  regenerasi  jaringan  tulang  pasca pengangkatan tumor.</t>
+  </si>
+  <si>
     <t>Formulasi Dan Metode Produksi Papan Peredam Suara Dari Serat Tandan Kosong Serta Serbuk Batang Kelapa Sawit</t>
   </si>
   <si>
     <t>27-Sep-2025</t>
   </si>
   <si>
     <t>P00202509524</t>
   </si>
   <si>
-    <t>Dr. Yessie Widya Sari, S.Si., M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Invensi  ini  berkaitan  dengan  formulasi  dan  metode  produksi  papan  peredam  suara berbasis biomassa, dengan memanfaatkan serat tandan kosong dan serbuk batang kelapa sawit  sebagai  material  utama.  Papan  peredam  suara  ini  menggunakan  perekat  alami berupa pati singkong dan gliserol yang dilarutkan dalam air, sehingga ramah lingkungan dan mudah terurai. Komposisi bahan terdiri atas serat tandan kosong kelapa sawit 21&amp;ndash; 30%b/b, serbuk batang kelapa sawit 0&amp;ndash;9%b/b, pati singkong 12%b/b, gliserol 2%b/b, serta air  56%b/b.  Proses  pembuatannya  meliputi  tahap  persiapan  bahan  (pengeringan, pemotongan,  penggilingan,  dan  pengayakan),  pencampuran  homogen  dengan  perekat, pencetakan pada cetakan berukuran tertentu, dan pengeringan pada suhu 80 &amp;deg;C. Hasil invensi  berupa  papan  peredam  suara  dengan  densitas  200&amp;ndash;380  kg/m&amp;sup3;,  memiliki kemampuan  peredaman  efektif  pada  rentang  frekuensi  250&amp;ndash;5000  Hz,  serta  kekuatan mekanik sesuai standar material komposit. Selain ramah lingkungan, papan ini memiliki potensi estetika dan dapat diaplikasikan secara luas pada kebutuhan konstruksi maupun industri sebagai solusi berkelanjutan dalam pengendalian kebisingan.</t>
   </si>
   <si>
-    <t>Komposisi Pasta Injeksi Pengisi Defek Tulang Dari Nanohidroksiapatit, Alginat, Dan Kitosan Yang Diperkaya Sekretom Dan Proses Pembuatannya</t>
-[...17 lines deleted...]
-    <t>Invensi ini berhubungan dengan proses pembuatan dan komposisi pasta injeksi substitusi tulang serta fungsinya sebagai pengisi celah-celah tulang yang terjadi pada kasus fraktur halus dan defek area yang sulit dijangkau (deep area defect). Komposisi invensi terdiri dari kalsium fosfat dalam fasa hidroksiapatit dan fasa trikalsium fosfat(komponen anorganik) sebagai semen pengisi tulang yang memiliki struktur kimia yang mirip dengan tulang alami dan polimer kompleks kitosan-alginat (komponen organik) yang berfungsi sebagai matriks gel yang mengikat partikel-partikel kalsium fosfat yang dapat meningkatkan sifat mekanik material dan interaksi sel pada permukaan biomaterial.</t>
+    <t xml:space="preserve">Formulasi Papan Komposit Peredam Suara dari Serat Sabut Kelapa dan Ampas Kopi Serta Proses Pembuatannya </t>
+  </si>
+  <si>
+    <t>12-May-2025</t>
+  </si>
+  <si>
+    <t>P00202504321</t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Invensi ini berkaitan dengan papan komposit peredam suara yang inovatif dan ramah lingkungan,  yang  memanfaatkan  serat  sabut  kelapa  dan  ampas  kopi  sebagai  material utama peredam suara. Papan komposit peredam suara ini dirancang untuk memberikan kinerja  peredaman  suara  yang  efektif  sambil  memanfaatkan  limbah  biomassa  yang berlimpah.  Komposisi  spesifik  dan  proses  pembuatan  papan  ini  menghasilkan  material yang ringan, memiliki sifat komposit peredam suara yang baik, dan berkontribusi pada pengurangan limbah organik. Proses pembuatan papan komposit peredam suara papan komposit peredam suara diawali dengan persiapan serat sabut kelapa, menyiapkan ampas kopi,  mencampur  bahan  hingga  homogen,  dan  kemudian  pembentukan  papan.  Papan yang  dihasilkan  memiliki  densitas  20-270  kg/m3,  nilai  tegangan  pada  rentang  0,447  - 0,666  MPa;  nilai  regangan  pada  rentang  52,83%  -  84,83%,  nilai  Modulus  Young  pada rentang 0,00642 - 0,018 MPa, dan koefisien penyerapan suara 0,04 - 0,91. Sehingga papan ini dapat diaplikasikan pada berbagai ruang, termasuk studio rekaman, ruang pertemuan, gedung perkantoran, dan hunian.</t>
   </si>
   <si>
     <t>Dr. Ir. Rita Kartika Sari, M.Si.</t>
   </si>
   <si>
-    <t>Dr. Didin Komarudin, S.Pi., M.Si.</t>
-[...20 lines deleted...]
-    <t>Prof. Dr. drh. Ekowati Handharyani, M.Si.</t>
+    <t xml:space="preserve">BUBUK HIDROLISAT KEPALA UDANG DENGAN FOAM MAT DRYING DAN PENAMBAHAN  STABILIZER MALTODEKSTRIN</t>
+  </si>
+  <si>
+    <t>16-Apr-2026</t>
+  </si>
+  <si>
+    <t>P00202603632</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dede Robiatul Adawiyah, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bubuk hidrolisat kepala udang menggunakan pengeringan foam-mat drying dengan
+penambahan stabilizer untuk menghasilkan produk dengan karakteristik fisik dan sensori
+untuk bumbu penyedap rasa. Formula dalam pembuatan bubuk hidrolisat sesuai invensi ini
+terdiri dari kepala udang (20% buffer fosfat), buffer fosfat pH 7, enzim protease (0,25%
+buffer fosfat), albumin (20% buffer fosfat), dan maltodekstrin (15% buffer fosfat). Kepala
+udang segar dikukus selama 30 menit dan dikeringkan dengan fixed bed dryer,
+selanjutnya digiling dengan herb grinder menjadi tepung 60 mesh dengan kadar air 7,79%
+bb, kemudian dihidrolisis menggunakan enzim protease dalam larutan buffer fosfat pH 7
+pada suhu 50 &amp;deg;C selama 6 jam. Selanjutnya, proses pembusaan hidrolisat dengan
+penambahan albumin dan maltodekstrin 15%, kemudian pengeringan pada suhu 60&amp;deg;C
+selama 6 jam. Bubuk hidrolisat kepala udang kemudian dilakukan analisis kimia, fisik, dan
+sensori. Hasil penelitian menunjukkan bahwa hidrolisat kepala udang mengandung 1,21%
+bb protein dengan kandungan asam glutamat bebas sebesar 163,56 mg/kg bb.
+Selanjutnya, penambahan bubuk hidrolisat kepala udang dengan kandungan hidrolisat
+murni sebesar 26,6 mg/kg telah meningkatkan intensitas rasa umami sayur asam dan
+sayur lodeh yang telah direduksi kandungan garamnya sebesar 30% sehingga bubuk
+hidrolisat kepala udang ini dapat digunakan sebagai penguat rasa pada masakan.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. C. Hanny Wijaya, M.Sc.</t>
+  </si>
+  <si>
+    <t>Susi Indariani, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Evy Damayanthi, M.S.</t>
   </si>
   <si>
     <t>Gen SLC25A30 Sebagai Marker Seleksi Presisi Domba Kualitas Daging Premium</t>
   </si>
   <si>
     <t>05-Nov-2025</t>
   </si>
   <si>
     <t>P00202511527</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Evy Damayanthi, M.S.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Invensi  ini  berkaitan  dengan  pemanfaatan  gen  mitokondria  yang  memiliki  potensi sebagai marka genetik untuk meningkatkan kualitas daging domba premium di Indonesia. Gen tersebut diketahui berperan dalam mekanisme metabolisme energi dan pengaturan senyawa bioaktif yang berpengaruh terhadap pembentukan komposisi asam lemak, serta karakteristik  fisik  dan  sensoris  daging.  Berdasarkan  hasil  analisis  transkriptomik sebelumnya,  gen  ini  teridentifikasi  memiliki  potensi  peran  terhadap  sifat  keempukan daging,  sehingga  menjadi  kandidat  penting  dalam  program  seleksi  berbasis  marker. Analisis  genetik  pada  populasi  domba  lokal  menunjukkan  adanya  variasi  genetik  yang berasosiasi  nyata  dengan  karakteristik  mutu  daging,  terutama  pada  kandungan  asam lemak tak jenuh dan profil flavor. Varian genotipe tertentu menunjukkan performa lebih unggul dalam hal keempukan, aroma, dan cita rasa daging dibandingkan genotipe lainnya. Hasil ini menegaskan bahwa gen tersebut memiliki nilai aplikatif tinggi sebagai penanda genetik untuk menghasilkan domba berkualitas premium. Invensi ini menyediakan dasar ilmiah  dan  pendekatan  bioteknologi  molekuler  yang  dapat  diterapkan  dalam  program pemuliaan  ternak  berbasis  marker  genetik,  guna  meningkatkan  efisiensi  seleksi, produktivitas, serta daya saing industri daging nasional di masa depan.</t>
   </si>
   <si>
-    <t>Proses Pembuatan Dan Komposisi Cookies Tempe Fungsional</t>
-[...55 lines deleted...]
-    <t>Invensi ini mengenai kultur parasit plasmodium asal spesies malaria Plasmodium inui dan P. cynomolgi yang menginfeksi satwa primata. Pengembangan obat malaria di satwa primata sangat dibutuhkan sebelum diberikan ke manusia, karena bersifat zoonosis. Pengembangan kultur parasit malaria ke depannya dapat digunakan untuk menguji kandidat obat malaria secara ex-vivo sebelum diujicobakan secara in-vivo pada satwa primata perlu dioptimasi, upaya menghindari penularan penyakit zoonosis ini pada manusia serta mengembangkan kandidat obat malaria baru. Tahapan dalam pengembangan model kultur in-vitro ini melalui koleksi darah beruk dan Monyet Ekor Panjang (MEP)di Fasilitas Hewan PSSP IPB, analisis mikroskopik dan teknik molekuler. Koleksi sampel diperoleh 5 sampel darah Beruk dan 71 sampel MEP. Hasil Pemeriksaan preparat ulas darah terkonfirmasi positif 4 ekor MEP dan 1 ekor beruk. Pemeriksaan molekuler diperoleh 26 ekor MEP dan 1 ekor Beruk terkonfirmasi positif. Hasil analisa 10 ekor sekuen nukelotida terdeteksi 9 ekor Plasmodium inui, dan 1 ekor terdeteksi P. cynomolgi. Kultur Parasit Plasmodium cynomolgi dan P. inui In-vitro dapat bertahan menggunakan media FBS 10% dan Albumax 10%. Pertumbuhan parasetimia bertahan 3,8% sampai hari ke 6, mengindikasikan parasit ini dapat dikultur dan digunakan sebagai model in-vitro dalam bidang kesehatan untuk penanggulangan penyakit malaria yang efektif pada satwa primata dan manusia</t>
+    <t>Prof. Dr. drh. Huda Shalahudin Darusman, M.Si.</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Komposisi Fitosom Batang Kangkang Katup (Phanera Semibifida (Roxb.)Benth) Sebagai Sediaan Antidiabetes</t>
+  </si>
+  <si>
+    <t>22-Dec-2025</t>
+  </si>
+  <si>
+    <t>P00202515169</t>
+  </si>
+  <si>
+    <t>Departemen Biologi</t>
+  </si>
+  <si>
+    <t>Invensi ini mengungkapkan suatu metode formulasi dan komposisi, Oleh karena itu sasaran invensi ini menyediakan komposisi sediaan fitosom ekstrak etanol batang kangkang katup yang berpotensi sebagai sediaan antidiabetes yang terdiri dari fosfatidilkolin (PC); b. ekstrak etanol 96% batang kangkang katup; c. campuran pelarut chloroform dan methanol 2:1 untuk melarutkan PC dan ekstrak; d. waktu dan metode homogenisasi ekstrak dan pembawa menggunakan sonikator bath 40 KHz selama 1 jam; e. proses pembentukan thin layer dengan tekanan 200-450 mBar, suhu 390C dan kecepatan putar 60 RPM. Sediaan fitosom ini dapat menjadi sediaan obat diabetes</t>
   </si>
   <si>
     <t>Proses Ekstraksi Virgin Calophyllum Oil</t>
+  </si>
+  <si>
+    <t>28-Nov-2024</t>
   </si>
   <si>
     <t>P00202413951</t>
   </si>
   <si>
     <t>Prof. Dr. Ika Amalia Kartika, S.T.P., M.Si.</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan proses ekstraksi virgin calophyllum oil dari biji nyamplung segar menggunakan screw press. Minyak nyamplung diekstraksi melalui tahapan pengeringan dan pengupasan buah nyamplung, pengepresan biji nyamplung menggunakan screw press, dan pemisahan minyak dari kotoran menggunakan sentrifuse. Invensi ini menghasilkan minyak dengan rendemen tertinggi sebesar 61%. Proses ekstraksi minyak dari biji nyamplung segar menjadi lebih sederhana dan efisien dengan cara mengeliminasi proses pengeringan biji selama berbulan-bulan. Invensi ini juga menghasilkan minyak nyamplung dengan kualitas yang baik.</t>
   </si>
   <si>
     <t>Formula Dan Proses Pembuatan Pupuk Slow Release Berbahan Baku Jeroan Ikan Tongkol Dan Residu Garam Rumput Laut ulva sp. Menggunakan Sistem Terkontrol</t>
   </si>
   <si>
     <t>P00202512942</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Nurjanah, M.S.</t>
   </si>
   <si>
     <t xml:space="preserve">Jeroan ikan tongkol dan residu garam rumput laut Ulva sp. bernilai ekonomis dan ramah
 lingkungan, serta kaya akan unsur hara jika dimanfaatkan kembali menjadi pupuk slow
 release. Pembuatan pupuk slow release dilakukan pencampuran antara matriks residu
 garam rumput laut Ulva sp. dan pupuk organik cair berbahan baku jeroan ikan tongkol.
 Hasil uji unsur hara pupuk slow release telah sesuai dengan SNI 7763:2024 tentang Pupuk
@@ -1066,2025 +957,2609 @@
 memanfaatkan bahan-bahan alami baik dari limbah kotoran hewan, limbah tanaman
 terestial, dan limbah rumput laut. Potensi hasil samping pengolahan garam rumput laut
 berupa residu garam Ulva sp. dan jeroan ikan kakap merah (Lutjanus sp.) yang dihasilkan
 dari industri pengolahan ikan dapat diaplikasikan sebagai bahan baku pupuk bokashi.
 Formula pupuk sesuai invensi ini terdiri dari residu garam rumput laut Ulva sp., sekam,
 dedak, dan MOL jeroan ikan kakap merah. Proses pembuatan pupuk bokashi yaitu dengan
 mencampurkan seluruh bahan terdiri dari residu, sekam, dedak, dan MOL hingga
 homogen, disimpan di dalam wadah yang tertutup rapat pada suhu ruang, dan
 difermentasi secara anaerob. Hasil uji unsur hara pupuk bokashi telah sesuai dengan SNI
 7763:2024 tentang Pupuk Organik Padat, dengan nilai C-organik di atas 15%, akumulasi
 N+P+K lebih besar dari 2%, pH berada pada rentang 4-9, serta kadar air dalam rentang 825%.</t>
   </si>
   <si>
     <t xml:space="preserve">Formula Body Scrub Ampas Garam Rumput Laut (Sargassum sp.) dengan Penambahan Bubuk Kulit Manggis (Garcinia mangostana Linn) </t>
   </si>
   <si>
     <t>02-Jul-2025</t>
   </si>
   <si>
     <t>S00202506038</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi  ini  berhubungan  dengan  formulasi Body  scrub ampas  garam  rumput  laut (Sargassum sp.) dengan penambahan bubuk kulit manggis. Formula body scrub berbahan baku ampas garam rumput laut (Sargassum sp.) dengan penambahan bubuk kulit manggis yang terdiri  dari  dari  fase air (gliserin, trietanolamin, propelinglikol dan  akuades),  fase minyak (setil alkohol dan asam stearat), fenoksietanol, aroma, ampas garam rumput laut, dan bubuk kulit manggis. Sediaan body scrub dengan penambahan bubuk kulit manggis memiliki karakteristik terbaik, yaitu pH 6,29, viskositas 13.827 cP, homogen, stabil emulsi, kelembaban kulit 46,83%, total fenol 11,39  mg GAE/g, dan aktivitas antioksidan 42,21 ppm. Invensi formulasi body scrub berbahan baku ampas garam rumput laut (Sargassum sp.) dengan penambahan bubuk kulit manggis dapat diaplikasikan pada bidang kosmetik.</t>
   </si>
   <si>
-    <t>Metode Pembuatan Tepung Biji Koro Benguk Berprotein Tinggi Menggunakan Teknik Likuifikasi</t>
-[...2 lines deleted...]
-    <t>P00202215752</t>
+    <t>FORMULA DAN METODE PEMBUATAN SEDIAAN BODY SCRUB KOMBINASI RESIDU GARAM RUMPUT LAUT Ulva lactuca DAN BERAS (Oryza sativa)</t>
+  </si>
+  <si>
+    <t>22-Aug-2026</t>
+  </si>
+  <si>
+    <t>P00202608069</t>
+  </si>
+  <si>
+    <t>Departemen Pemanfaatan Sumberdaya Perikanan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan formula body scrub yang berbahan baku kombinasi
+residu garam rumput laut hijau Ulva lactuca dan beras (Oryza sativa). Suatu formula body
+scrub yang berbahan baku kombinasi residu garam rumput laut hijau Ulva lactuca dan
+bubuk beras yang terdiri dari, residu garam rumput laut hijau Ulva lactuca, beras, fase
+minyak yang terdiri dari asam stearate dan setil alkohol, fase air yang terdiri dari gliserin,
+propilen glikol, trietanolamin (TEA), dan akuades, fenoksietanol, dan aroma. Metode
+pembuatan sediaan body scrub pada invensi ini meliputi pembersihan residu garam
+rumput laut Ulva lactuca dan beras, perendaman beras, pengeringan residu dan beras,
+penghalusan, pengayakan, pemanasan, pencampuran fase air dan minyak, serta
+penambahan penoxyetanol, residu garam rumput laut Ulva lactuca, serbuk beras, aroma,
+dan minyak kelapa. Invensi ini memiliki kestabilan emulsi yang baik, homogen, nilai
+viskositas tergolong sedang, nilai pH sesuai pH fisiologis kulit, daya sebar yang baik, tidak
+tidak menimbulkan iritasi pada kulit, peningkatan kelembaban kulit menjadi lembab,
+disukai panelis, kandungan senyawa fenolik yang cukup tinggi, dan aktivitas antioksidan
+kategori kuat. Invensi dengan formula ini berpotensi dikembangkan sebagai produk
+kosmetik alami.</t>
+  </si>
+  <si>
+    <t>METODE PEMBUATAN DAN FORMULA GARAM FUNGSIONAL BERBASIS RUMPUT LAUT COKELAT DENGAN FORTIFIKASI NATRIUM KLORIDA DAN KALIUM KLORIDA</t>
+  </si>
+  <si>
+    <t>16-Aug-2026</t>
+  </si>
+  <si>
+    <t>P00202607787</t>
+  </si>
+  <si>
+    <t>Departemen Teknik dan Teknologi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode pembuatan dan formula garam fungsional berbasis
+rumput laut cokelat dengan fortifikasi garam natrium klorida (NaCl) dan kalium klorida
+(KCl). Metode pembuatan garam fungsional dimulai dari pemanenan rumput laut cokelat,
+penyortiran, pencucian, pengeringan, penepungan, pemanasan tepung rumput laut
+cokelat dengan air sesuai standar air minum dengan rasio 1:10 (b/v), selanjutnya
+penyaringan, dilanjutkan fortifikasi NaCl dan KCl dalam filtrat tepung rumput laut,
+pengeringan, penghalusan, pengemasan, dan pelabelan. Formula garam fungsional
+berbahan baku 300-500 mL filtrat tepung rumput laut cokelat terhadap KCl dan KCl
+dengan konsentrasi 10-40% (b/v). Fortifikasi NaCl dan KCl dalam pembuatan garam
+fungsional berbasis rumput laut efektif meningkatkan rendemen, kesukaan, rasa asin,
+umami, serta menurunkan rasa pahit, asam, aroma sulfur/belerang, amis, logam, dan
+kesan sepat. Garam fungsional berbasis rumput laut dan fortifikasi garam NaCl dan KCl
+memiliki rasio mineral Na/K mendekati 1 sesuai anjuran WHO dan garam diet yang
+ditetapkan SNI 8208:2016 dengan kadar NaCl di bawah 60%, kadar air maksimum 0,5%,
+dan aman dari cemaran logam berat. Garam fungsional yang dihasilkan juga memiliki
+kandungan fungsional yang baik meliputi fenolik, flavonoid, florotanin, dan aktivitas
+antioksidan yang kuat. Garam fungsional yang dihasilkan dapat menjadi alternatif garam
+diet dan garam rendah natrium yang bermanfaat sebagai pencegah hipertensi.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Made Astawan, M.S.</t>
   </si>
   <si>
-    <t>Invensi ini berkaitan dengan metode pembuatan tepung biji koro benguk berprotein tinggi dengan teknik likuifikasi. Metode ini dapat menurunkan kadar asam sianida (HCN) pada biji koro benguk dan menghasilkan tepung dengan kadar protein yang optimal. Pembuatan tepung biji koro benguk berprotein tinggi terdiri dari meliputi tahapan: merebus biji koro benguk mentah, mengupas kulit biji koro benguk, merendam biji koro benguk menggunakan air bersih kemudian ditiriskan, mengeringkan biji koro benguk, menggiling biji koro benguk kering, menyaring tepung biji koro benguk dan melikuifikasi tepung biji koro benguk dengan menambahkan enzim &amp;alpha;-amilase. Perendaman biji koro benguk tanpa kulit selama 23-26 jam mampu menurunkan kadar HCN hingga mencapai 2.85 mg/kg dan menghasilkan kadar protein sebesar 32.54%. Konsentrasi substrat yang digunakan pada proses likuifikasi yaitu 9-12%, sedangkan konsentrasi enzim sebesar 1400-1600 IU. Rentang pH suspensi yang digunakan adalah 5-6. Suhu dan waktu likuifikasi yang digunakan yaitu pada rentang 90-100oC dan 20-60 menit. Proses likuifikasi dapat meningkatkan kadar protein tepung sebesar 9.28 g/100 g dan menurunkan kadar karbohidrat sebesar 10.94 g/100 g jika dibandingkan dengan tepung biji koro benguk biasa.</t>
-[...20 lines deleted...]
-    <t>Invensi ini berhubungan dengan optimasi pembuatan tempe SoyVet (kombinasi kedelai/soy bean dan koro benguk/velvet bean). Invensi ini bertujuan untuk menghasilkan tempe kombinasi kedelai dan koro benguk yang memiliki komposisi kimia, asam amino, dan penerimaan sensori yang lebih baik dibandingkan tempe 100% koro benguk, serta mendekati tempe 100% kedelai. Invensi terdiri atas dua tahapan, yaitu 1) penentuan praperlakuan optimum kacang koro benguk; dan 2) optimasi formula kombinasi kedelai dan koro benguk. Pra-perlakuan terhadap koro benguk meliputi perendaman dan perebusan, serta pengukusan setelah pengupasan kulit kacang. Waktu perendaman optimum koro benguk yaitu 36-72 jam yang dilanjutkan dengan perebusan selama 80-100 menit, dan pengukusan selama 10-30 menit. Optimasi formula kombinasi kedelai dan koro benguk menunjukkan bahwa penggunaan 65-70% kedelai dan 30-35% koro benguk menghasilkan respon optimum dengan kadar protein 18-25% (bb) dan nilai penerimaan sensori dari agak suka hingga suka, dengan skor 5,48. Invensi ini berbeda dengan invensi sebelumnya, yaitu berupa pembuatan tempe SoyVet (kombinasi kacang kedelai dengan kacang koro benguk) untuk meningkatkan kadar protein, meningkatkan daya terima tempe dari segi sensori, meningkatkan nilai gizi tempe, dan sebagai upaya dalam diversifikasi penggunaan kacang lokal non-kedelai pada pembuatan tempe, serta untuk mengurangi ketergantungan kepada kedelai impor dengan tahapan pra-perlakuan meliputi perendaman, perebusan, dan pengukusan.</t>
+    <t>Formulasi Dan Metode Pembuatan Serbuk Minuman Berbasis Tepung Tempe</t>
+  </si>
+  <si>
+    <t>28-Oct-2022</t>
+  </si>
+  <si>
+    <t>P00202212058</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formulasi dan metode pembuatan serbuk minuman tempe yang lebih sederhana sehingga mampu menghemat biaya dan waktu produksi. Tahapan pembuatan serbuk minuman tempe terdiri dari dua tahapan utama yaitu: 1) produksi tepung tempe; dan 2) formulasi serbuk minuman tempe. Formula serbuk minuman tempe yang digunakan adalah 70-80% tepung tempe, 10-20% maltodekstrin, dan 1-3% gom guar. Bahan lain berupa perisa minuman vanilla dan gula rendah kalori dengan konsentrasi masing-masing 0.1-0.3% dan 8-11%. Invensi memiliki nilai kesukaan yang lebih tinggi dibandingkan dengan formula paten sebelumnya berdasarkan pada skor overall tertinggi yaitu 5.58 (agak suka hingga suka). Invensi memiliki karakteristik kimia yang lebih unggul seperti kadar protein 42.61%, aktivitas antioksidan 58.36 mgAEAC/100g, total isoflavon 188.24 mg/100g, dan kadar asam amino GABA 21.24 mg/g.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROSES PEMBUATAN KONSENTRAT OMEGA-3 MINYAK IKAN TUNA (Thunnus sp.) MELALUI  OPTIMASI JUMLAH PELARUT DAN DURASI KRISTALISASI SUHU RENDAH</t>
+  </si>
+  <si>
+    <t>17-Apr-2026</t>
+  </si>
+  <si>
+    <t>P00202603671</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan metode pembuatan konsentrat omega-3 dari minyak ikan
+tuna melalui proses terintegrasi pemurnian dan kristalisasi suhu rendah yang dioptimasi
+secara statistik dengan menggunakan Response Surface Methodology (RSM). Masalah
+utama yang diatasi adalah rendahnya konsentrasi omega-3 dan tingginya kandungan
+asam lemak jenuh pada minyak ikan hasil samping industri. Proses diawali dengan
+pemurnian menggunakan Magnesol XL 5%, diikuti kristalisasi pada suhu -80&amp;deg;C dengan
+bantuan pelarut aseton. Titik optimal yang ditemukan melalui Response Surface
+Methodology (RSM) adalah konsentrasi aseton 67,04% dan durasi kristalisasi 37,04 jam.
+Hasil akhir menunjukkan peningkatan kadar omega-3 mencapai 36,33% dengan nilai
+bilangan iod 238,50 mg/100 g dan rendemen 1,23%. Konsentrat yang dihasilkan
+memenuhi standar IFOS 2014, memberikan solusi efisien bagi industri suplemen
+kesehatan dalam negeri untuk mengurangi ketergantungan pada impor minyak ikan.</t>
+  </si>
+  <si>
+    <t>SISTEM SONAR BERBASIS KECERDASAN BUATAN TEPI DENGAN PEMROSESAN AKUSTIK ADAPTIF DAN DATASET OBJEK BAWAH AIR TERGEOREFERENSI SERTA HEMAT DAYA</t>
+  </si>
+  <si>
+    <t>P00202608975</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Indra Jaya, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan sistem sonar bawah air untuk mendeteksi dan
+mengkuantifikasi objek pada kolom air maupun dasar perairan serta menghasilkan dataset
+objek yang memiliki referensi geografis. Sistem terdiri atas transduser piezoelektrik untuk
+memancarkan dan menerima sinyal akustik, modul akuisisi sinyal yang mencakup penguat
+analog dan konverter analog-ke-digital, unit komputasi edge untuk pemrosesan sinyal dan
+pembentukan citra echogram, modul kecerdasan buatan untuk deteksi objek, serta modul
+Global Navigation Satellite System (GNSS) untuk memperoleh informasi posisi. Sistem
+menerapkan pipeline pemrosesan kecerdasan buatan bertingkat dengan model jaringan
+saraf konvolusional satu dimensi (CNN 1D) yang menganalisis profil pantulan sinyal akustik
+guna menginditikasi indikasi keberadaan objek. Selanjutnya, model jaringan saraf
+konvolusional dua dimensi (CNN 2D) diaktifkan secara selektif untuk melakukan deteksi
+objek pada citra echogram yang telah terindikasi mengandung target. Pendekatan
+bertingkat ini mengurangi beban komputasi sehingga sistem dapat beroperasi secara
+efisien pada perangkat komputasi edge berdaya rendah. Hasil deteksi diintegrasikan
+dengan data GNSS untuk menghasilkan dataset objek bawah air yang mencakup koordinat
+lintang, koordinat bujur, jarak atau kedalaman objek, klasifikasi objek, serta parameter
+deteksi lainnya. Dengan demikian, invensi ini memungkinkan deteksi objek bawah air
+secara otomatis sekaligus menghasilkan dataset objek bawah</t>
   </si>
   <si>
     <t>Metode Bioimunisasi Benih Padi Dengan Cendawan Endofit Nigrospora sp. dan Acremonium sp. untuk Meningkatkan Ketahanan Tanaman Padi Terhadap Wereng Batang Coklat</t>
   </si>
   <si>
     <t>31-Dec-2022</t>
   </si>
   <si>
     <t>P00202215946</t>
   </si>
   <si>
     <t>Dr. Ir. Sugeng Santoso, M.Agr.</t>
   </si>
   <si>
+    <t>Departemen Proteksi Tanaman</t>
+  </si>
+  <si>
     <t>Wereng batang Coklat (WBC) merupakan salah satu hama yang paling merusak pada tanaman padi. WBC dapat menyebabkan kehilangan hasil yang besar dengan luas serangan pada periode 2011-2019 mencapai 72.550 ha di Indonesia, dengan estimasi kerugian sebesar 1,32 trilyun rupiah per tahun. Bahan bioimunisasi yang digunakan adalah kombinasi cendawan endofit Nigrospora sp. dan Acremonium sp. dengan konsentrasi masing-masing 107 cfu/ml. Teknik aplikasi yang digunakan yaitu dengan memeram benih dengan suspensi kombinasi dua cendawan endofit tersebut selama 24 jam, yang sebelumnya benih tersebut sudah direndam air selama 24 jam. Setelah pemeraman, benih padi siap disemai. Kombinasi cendawan endofit Nigrospora sp. dan Acremonium sp. diketahui dapat menekan dan mengendalikan WBC dilapangan. Selain itu bioimunisasi dapat meningkatkan panjang akar bibit dan tinggi bibit padi.</t>
   </si>
   <si>
-    <t>Prof. Dr. Lina Karlinasari, M.Sc.F.</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Invensi ini mengungkapkan arang aktif berbahan dasar pulp rumput gelagah (Saccharum spontaneum) yang diproduksi melalui proses karbonisasi pada suhu 200 &amp;deg;C dan aktivasi termal  tanpa  bahan  kimia  tambahan  pada  suhu  820 &amp;deg;C.  Arang  aktif  yang  dihasilkan memiliki karakteristik adsorpsi yang unggul dengan daya serap iod sebesar 851,45 mg/g dan luas permukaan spesifik sebesar 598,485 m&amp;sup2;/g. Struktur porinya terdiri atas diameter rata-rata 2,569 nm, volume mikropori 0,295 cm&amp;sup3;/g, dan volume total pori 0,384 cm&amp;sup3;/g. Produk ini juga menunjukkan daya serap tinggi terhadap berbagai senyawa organik volatil, seperti  formaldehida  (29,07%),  kloroform  (39,30%),  asam  asetat  (31,13%),  benzena (22,50%), dan metilen biru (145,48 mg/g). Proses produksi dilakukan tanpa penggunaan bahan kimia aktivator, memanfaatkan biomassa lokal yang melimpah dan tidak bersaing dengan  bahan  pangan,  sehingga  mendukung  prinsip  produksi  berkelanjutan,  ramah lingkungan,  dan  efisien  secara  energi.  Arang  aktif  hasil  invensi  ini  cocok  diaplikasikan dalam pemurnian air dan udara, serta pengolahan limbah berbasis adsorpsi.</t>
+    <t>Dr. Tjahja Muhandri, S.T.P., M.T.</t>
   </si>
   <si>
     <t>Formula Kunyit Asam Lemon Dalam Kemasan Kertas Celup</t>
   </si>
   <si>
     <t>25-Nov-2020</t>
   </si>
   <si>
     <t xml:space="preserve">S00202008988 </t>
   </si>
   <si>
-    <t>Dr. Tjahja Muhandri, S.T.P., M.T.</t>
-[...1 lines deleted...]
-  <si>
     <t>Invensi ini berkaitan dengan formula pembuatan minuman bubuk kunyit asam lemon yang dikemas menggunakan kemasan kertas celup. Proses pembuatan minuman dimulai dengan pembuatan bubuk kunyit. Bubuk kunyit (1 bagian) dicampur dengan ekstrak asam Jawa (1,5 bagian) dan perasan lemon (1,5 bagian). Campuran dikeringkan menggunakan microwave sampai membentuk granula. Pengeringan dilanjutkan dengan tray drier sampai granula kering. Granula kering dihancurkan dengan blender dan diayak ukuran 30 mesh. Tahap terakhir adalah mengemas bubuk kunyi asam lemon dalam kemasan kertas celup, dengan berat antara 1,2-1,3 gram per kemasan.</t>
   </si>
   <si>
-    <t>Kombinasi Bioflok Dan Probiotik Pseudoalteromonas Piscicida 1ub Untuk Pengendalian Infeksi Vibrio Parahaemolyticus Pada Budidaya Udang Vaname</t>
-[...7 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Sukenda, M.Sc.</t>
   </si>
   <si>
-    <t>Telah dihasilkan invensi berupa kombinasi sistem bioflok dan probiotik Pseudoalteromonas piscicida 1Ub yang efektif untuk mengendalikan infeksi Vibrio parahaemolyticus penyebab penyakit AHPND pada udang vaname (Penaeus vannamei). Kombinasi bioflok (C:N 10) dan probiotik P. piscicida 1Ub (106 CFU/mL) mampu menekan pertumbuhan V. parahaemolyticus pada media pemeliharaan dan hepatopankreas udang serta meningkatkan respons imun, meliputi total haemocyte count (THC), aktivitas fagositosis (AF), respiratory burst (RB), dan phenoloxidase (PO). Aplikasi kombinasi ini meningkatkan tingkat kelangsungan hidup udang yang diuji tantang dengan V. parahaemolyticus hingga 25% dibandingkan dengan kontrol positif. Probiotik P. piscicida 1Ub yang diaplikasikan pada sistem bioflok terbukti bertahan dalam media pemeliharaan dan tubuh udang, memberikan efek kompetitif terhadap bakteri patogen, dan meningkatkan kesehatan udang. Penggunaan kombinasi bioflok dan probiotik P. piscicida 1Ub merupakan strategi budidaya udang vaname yang efektif, ramah lingkungan, dan mampu meningkatkan kelangsungan hidup udang serta menekan risiko infeksi V. parahaemolyticus.</t>
+    <t>Komposisi Cairan Fermentasi Daun Mangrove Avicennia Marina Sebagai Pencegahan Infeksi Vibrio parahaemolyticus Pada Udang Vaname Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>25-Sep-2023</t>
+  </si>
+  <si>
+    <t>P00202309467</t>
+  </si>
+  <si>
+    <t>Yang diungkapkan disini adalah komposisi cairan fermentasi daun mangrove A. marina yang terdiri dari daun mangrove A. marina, gula merah, dan air laut. Selain itu diungkapkan proses pembuatan komposisi cairan fermentasi daun mangrove A. marina yang meliputi mencampurkan daun mangrove A. marina, gula merah, dan air laut, menginkubasi campuran selama 3 hari dan memanen cairan fermentasi daun mangrove A. marina. Adapun penggunaan komposisi ciran fermentasi daun mangrove A. marina digunakan sebagai obat pencegahan infeksi Vibrio parahaemolyticus pada udang vaname.</t>
   </si>
   <si>
     <t>Penanda Genetik Novel Gen KCTD2 Untuk Menghasilkan Kualitas Daging Dan Nilai Gizi Sehat Pada Domba Indonesia</t>
   </si>
   <si>
     <t>P00202511529</t>
   </si>
   <si>
     <t>Dr. Kasita Listyarini, S.Si., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi  ini  mengungkapkan  pemanfaatan  KCTD2  sebagai  penanda  genetik  untuk meningkatkan kualitas daging dan nilai gizi sehat pada domba Indonesia. Analisis genetik dilakukan  menggunakan  metode  PCR-RFLP  untuk  mendeteksi  variasi  genotipe  KCTD2. Ekstraksi  DNA  diikuti  dengan  amplifikasi  menggunakan  primer  spesifik  KCTD2,  serta pemotongan produk PCR dengan enzim restriksi Baf1, menghasilkan pola fragmen yang berbeda  antar  genotipe.  Hasil  invensi  menunjukkan  bahwa  berasosiasi  dengan karakteristik  karkas,  memiliki  sifat  keempukan,  kandungan  mineral  kalium,  kolesterol rendah,  asam  lemak  tak  jenuh  tinggi,  serta  flavour  dan  odor  rendah,  sehingga  dapat digunakan sebagai marka seleksi genetik dalam pemuliaan domba premium. Penerapan penanda  genetik  ini  mendukung  produksi  daging  sehat,  bergizi,  dan  bernilai  ekonomi tinggi,  sekaligus  memberikan  dasar  ilmiah  untuk  program  seleksi  molekuler  domba premium di Indonesia.</t>
   </si>
   <si>
+    <t>Dr. Heriyanto Syafutra, S.Si., M.Si.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Metode  Sintesis   Dan   Formulasi   Green   Emulsifier   Berbasis   Fikosianin  Murni- Ulvan Untuk Enkapsulasi Obat Antikanker </t>
   </si>
   <si>
     <t>P00202508706</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Iriani Setyaningsih, M.S.</t>
   </si>
   <si>
     <t xml:space="preserve">Sintesis sediaan green emulsifier berbasis fikosianin murni-ulvan merupakan formulasi inovatif yang dirancang untuk enkapsulasi obat kanker. Fikosianin diekstraksi dari Spirulina platensis diketahui memiliki sifat biokompatibel dan aktivitas biologis seperti antioksidan, antiinflamasi,  dan  antikanker.  Kombinasi  nanopartikel  fikosianin  dan  doxorubicin memberikan  efek  sinergisme  sitotoksik  terhadap  sel  kanker,  namun  masih  memiliki efektivitas  enkapsulasi  dan  bioavailabilitas  yang  rendah  sehingga  perlu  dilakukan modifikasi  untuk  meningkatkan  bioavailabilitas,  kapasitas  enkapsulasi  dan  mengurangi efek  toksik.  Strategi  yang  dilakukan  adalah  mengkonjugasi  fikosianin  dan  polisakarida ulvan  yang  digunakan  sebagai  emulsifier  untuk  enkapsulasi  obat  kanker.  Kompleks fikosianin-ulvan (PC-ULV) bersifat biokompatibel dan stabilitas fisik yang efisien. Hasil uji spektrum UV-Vis dan FTIR mengonfirmasi interaksi kimia antara fikosianin dan ulvan, serta keberhasilan  enkapsulasi  doxorubicin.  Nanodispersi  menunjukkan  ukuran  partikel  94,25 nm, indeks polidispersitas 0,38, dan zeta potensial -31,16 mV, serta efisiensi enkapsulasi sebesar  90,30  &amp;plusmn;  1,23%.  Sitotoksisitas  nanodispersi  terhadap  sel  normal  NIH  3T3 menunjukkan viabilitas sel tetap tinggi (&amp;gt;85%) pada semua konsentrasi, menandakan sifat non-toksik.  Uji  aktivitas  antikanker  terhadap  sel  kanker  payudara  SKBR3  menunjukkan penurunan viabilitas signifikan hingga 6,78%. Kombinasi karakteristik tersebut menjadikan PC-ULV-Dox sebagai kandidat unggul dalam aplikasi terapi kanker berbasis nanosistem.</t>
   </si>
   <si>
-    <t>Metode Pembuatan Sediaan Gel In Water Nanodispertion Berbasis Nanopartikel Ekstrak Spirulina platensis Dengan Bahan Penyalut Gelatin</t>
-[...13 lines deleted...]
-  <si>
     <t>drh. Mokhamad Fakhrul Ulum, M.Si., Ph.D.</t>
   </si>
   <si>
-    <t>Dr. Iyep Komala, S.Pt., M.Si.</t>
-[...2 lines deleted...]
-    <t>Rohmat Ismail, S.Si.</t>
+    <t>FORMULA GRANOLA TINGGI SERAT DAN RENDAH INDEKS GLIKEMIK BERBAHAN UBI JALAR UNGU (Ipomea batatas L.)SEBAGAI UPAYA MENCEGAH DIABETES TIPE 2 DAN METODE PEMBUATANNYA</t>
+  </si>
+  <si>
+    <t>P00202603635</t>
+  </si>
+  <si>
+    <t>Dr. Eny Palupi, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan formula dan metode pembuatan produk granola pangan
+fungsional berbasis ubi jalar ungu (Ipomoea batatas L.) dan kacang merah. Produk
+dicirikan oleh penggunaan flakes yang dihasilkan dari campuran tepung ubi jalar ungu dan
+kacang merah yang diproses melalui ekstrusi menggunakan ekstruder ulir ganda(twin-
+screw extruder). Formulasi produk meliputi bahan pengikat berupa kurma, putih telur, dan
+glukosa, serta bahan pelengkap berupa kacang mete, biji chia, dan biji wijen. Flakes hasil
+ekstrusi dicampurkan dengan bahan pelengkap dan bahan pengikat, kemudian dicetak
+dan dipanggang hingga diperoleh granola dengan tekstur renyah dan kompak. Produk
+yang dihasilkan memiliki kandungan protein sekitar 12,23% (berat kering), serat pangan
+total sekitar 13,56% (berat kering), serta tingkat kekerasan dalam rentang 20&amp;ndash;35 N. Selain
+itu, produk memiliki nilai indeks kenyang sekitar 109,8 &amp;plusmn; 1,8 dan kandungan senyawa
+fenolik total sekitar 8 mg GAE/g serta potensi nilai indeks glikemik yang lebih rendah
+dibandingkan granola berbasis serealia konvensional. Dengan demikian, invensi ini
+menyediakan alternatif produk granola berbasis bahan lokal yang memiliki nilai gizi tinggi,
+karakteristik sensori yang dapat diterima konsumen, serta berpotensi dikembangkan
+sebagai pangan fungsional.</t>
+  </si>
+  <si>
+    <t>Formula Minuman Berbahan Lemon Madu Sebagai Minuman Sumber Bioaktif Bagi Penderita Prehipertensi</t>
+  </si>
+  <si>
+    <t>05-Feb-2026</t>
+  </si>
+  <si>
+    <t>P00202601196</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan pengembangan formula minuman fungsional berbahan sari lemon dan madu sebagai alternatif intervensi nonfarmakologis bagi penderita prehipertensi. Produk dikembangkan dalam tiga formula berdasarkan variasi jenis madu&amp;mdash; kaliandra, akasia, dan itama&amp;mdash;yang masing-masing dikombinasikan dengan sari lemon. Pengembangan produk meliputi pemilihan bentuk bahan baku, penentuan rasio optimal lemon dan madu, proses homogenisasi, serta pasteurisasi untuk menjaga keamanan mikrobiologis sekaligus meminimalkan degradasi senyawa bioaktif. Minuman lemon madu dirancang sebagai sumber flavonoid dan antioksidan alami, terutama hesperidin, eriocitrin, dan senyawa fenolik madu, yang berperan dalam menurunkan stres oksidatif, meningkatkan ketersediaan nitric oxide (NO), serta mendukung fungsi endotel. Konsumsi harian dipilih berdasarkan bukti ilmiah terkait efek lemon terhadap respons glikemik dan pengosongan lambung. Ketiga formula menunjukkan potensi sebagai minuman fungsional yang aman, praktis, dan mampu mendukung pengelolaan tekanan darah pada individu prehipertensi melalui mekanisme bioaktif yang terukur. Invensi ini menawarkan alternatif minuman manis yang lebih sehat dan sesuai bagi populasi berisiko kardiovaskular</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formulasi Goguma Ppang Sumber Serat Berbahan Ubi Cilembu (Ipomoea batatas L.) Dan Kacang Merah (Phaseolus vulgaris) Serta Proses Pembuatannya </t>
+  </si>
+  <si>
+    <t>06-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202311711</t>
+  </si>
+  <si>
+    <t>Yang diuangkapkan disini adalah formulasi goguma ppang berbasis ubi cilembu dan kacang merah sebagai sumber serat yang terdiri dari tepung tapioka 9%, tepung ketan 2%, tepung terigu 2%, susu cair 3%, gula pasir 2%, telur 2%, madu 1%, minyak kelapa 1%, mentega 2%, garam 0,3%, dan isian. Isian goguma ppang dapat mengandung ubi cilembu 70-100%, kacang merah 0-30%, margarin 6%, gula pasir 3%, dan susu bubuk 3%. Selain itu diungkapkan juga proses pembuatan goguma ppang berbasis ubi cilembu(Ipomoea batatas L.) dan kacang merah (Phaseolus vulgaris) sebagai sumber serat terdiri dari 3 tahapan utama yakni membuat adonan isi, adonan kulit, dan membentuk adonan untuk menghasilkan goguma ppang. Invensi fomulasi goguma ppang sumber serat berbahan ubi cilembu (Ipomoea batatas L.) dan kacang merah (Phaseolus vulgaris) dapat diaplikasikan ke industri makanan.</t>
+  </si>
+  <si>
+    <t>Ian Subastiar, S.T.P.</t>
+  </si>
+  <si>
+    <t>Agung Prayudha Hidayat, S.Tr.Log., M.T.</t>
   </si>
   <si>
     <t>Prof. Dr. Tati Nurhayati, S.Pi., M.Si.</t>
   </si>
   <si>
-    <t>Dr.Eng. Safrina Dyah Hardiningtyas, S.Pi., M.Si.</t>
-[...11 lines deleted...]
-    <t>P00202311711</t>
+    <t xml:space="preserve">Primer SNP Spesifik Gen PCYOX1 sebagai  Biomarka Kandungan Gizi  dan Flavour pada Domba Premium</t>
+  </si>
+  <si>
+    <t>18-Nov-2025</t>
+  </si>
+  <si>
+    <t>P00202512436</t>
   </si>
   <si>
     <t>Prof. Dr. Anuraga Jayanegara, S.Pt., M.Sc.</t>
-  </si>
-[...142 lines deleted...]
-    <t>P00202512436</t>
   </si>
   <si>
     <t xml:space="preserve">Marka genetik gen PCYOX1 untuk menghasilkan domba dengan kualitas
 premium diperoleh dengan tahapan analisis komposisi mineral, analisis
 komposisi asam lemak, analisis kolesterol serta analisis flavour dan odor,
 ekstraksi RNA, sekuensing dan konstruksi pustaka, penjajaran dan sekuen
 referensi, ekstraksi DNA, perancangan primer spesifik gen PCYOX1, identifikasi
 keragaman gen PCYOX1 menggunakan metode PCR-RFLP, analisis frekuensi
 genotipe, alel, dan keseimbangan Hardy-Weinberg, serta analisis data asosiasi
 gen dengan sifat mineral, komposisi asam lemak, kolesterol serta kandungan
 flavour dan odor. Marka genetik gen PCYOX1 genotipe AG dapat digunakan
 untuk seleksi domba dengan kualitas premium dengan karakteristik memiliki
 sifat mineral yang baik, asam lemak tak jenuh tinggi, serta kolesterol, flavour
 dan odor yang rendah.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Agus Oman Sudrajat, M.Sc.</t>
-[...59 lines deleted...]
-    <t>Prof. Dr. Wahyu Dwianto, M.Agr.</t>
+    <t>Prof. Dr. Ir. Cece Sumantri, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Primer Untuk Snp Spesifik Gen Fabp4 Sebagai Biomarka Daging  Dengan Omega 3 Tinggi Pada Ayam Ipb D1 </t>
+  </si>
+  <si>
+    <t>15-Sep-2025</t>
+  </si>
+  <si>
+    <t>S00202508869</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini bertujuan untuk menghasilkan primer spesifik yang dapat digunakan untuk identifikasi SNP gen FABP4 yang diasosiasikan dengan komposisi asam lemak daging pada daging ayam IPB D1. Invensi ini diperoleh melalui beberapa tahap, yaitu koleksi darah, isolasi DNA, perancangan primer gen FABP4, PCR dan elektroforesis DNA, identifikasi SNP menggunakan metode DNA Sequencing dan asosiasi komposisi asam lemak daging ayam IPB D1. Primer spesifik untuk identifikasi SNP gen FABP4 yang diasosiasikan pada  ayam IPB  D1,  dengan  susunan  nukleotida  F:  5&amp;rsquo;-GGTGATGTGATAACCATCAG-3&amp;rsquo;  dan  R: 5&amp;rsquo;GGATGGAATGCAGATACCTC  -3&amp;rsquo;.  Hasil  analisis  menunjukkan  bahwa  kedua  set  primer tersebut dapat digunakan dengan baik mengidentifikasi SNP FABP4 pada ayam IPB D1. Hasil DNA sequencing ditemukan 10 SNP yaitu 4 SNP ditemukan di daerah intron 2, 3 SNP ditemukan di daerah exon 3 dan 3 SNP lagi ditemukan di daerah intron 3. SNP c.266A&amp;gt;G FABP4  berasosiasi  dengan  komposisi  asam  lemak  daging  ayam  IPB  D1.  Genotipe  AG memiliki kandungan omega-3 lebih tinggi dengan nilai kandungan omega-3 3,03 dan rasio omega-6/omega-3  yang  relatif  lebih  rendah  yaitu  7,35.  Genotipe  AG  yang  memiliki kandungan gizi yang lebih tinggi dan baik untuk kesehatan, dapat dijadikan sebagai marka genetik untuk seleksi yang dapat meningkatkan kualitas gizi daging ayam dan sehat untuk dikonsumsi.</t>
+  </si>
+  <si>
+    <t>Dr. Mahdi Mubarok, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Dan Produk Bevel Board Siding Unggul Dari Papan Sambung Laminasi Jati Termodifikasi Panas Dan Kimia Ramah Lingkungan</t>
+  </si>
+  <si>
+    <t>25-Jul-2025</t>
+  </si>
+  <si>
+    <t>P00202506904</t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Inovasi ini mengungkapkan suatu produk bevel board siding yang dikembangkan dari papan sambung laminasi (FJLB) kayu jati (Tectona grandis) melalui proses modifikasi kimia menggunakan gliserol dan asam sitrat (GCA), diikuti perlakuan panas pada suhu 150 &amp;deg;C selama 20 jam. Proses modifikasi menghasilkan pembentukan ikatan ester pada dinding sel kayu, yang dikonfirmasi melalui spektrum FTIR dengan munculnya serapan gugus C=O ester dan C&amp;ndash;O ester, tanpa terdeteksinya residu isosianat, sehingga menjadikan proses ini ramah lingkungan dan bebas bahan toksik. Produk bevel siding yang dihasilkan memiliki profil miring (bevel) dengan desain geometri khusus untuk pemasangan sistem tumpang tindih (overlapping), yang mendukung aliran air dan mencegah infiltrasi kelembapan. Hasil pengujian menunjukkan peningkatan stabilitas dimensi yang signifikan dengan nilai ASE hingga  57,86%  dan  penurunan  kadar  air  hingga  1,36%,  disertai  kerapatan  meningkat menjadi 742,46 kg/m&amp;sup3;. Sifat mekanik tercatat melalui nilai MOR sebesar 570,68 kgf/cm&amp;sup2; dan MOE 9.565,44 kgf/cm&amp;sup2;, menjadikan produk layak untuk penggunaan struktural ringan. Produk  juga  menunjukkan leachability rendah  (&amp;lt;4%)  dan  ketahanan  terhadap  jamur pelapuk  dengan  kehilangan  massa  5,23%  dalam graveyard  test,  memenuhi  klasifikasi keawetan kelas 10. Produk ini merupakan material pelapis dinding luar bangunan yang stabil, kuat, tahan terhadap perusak kayu, dan ramah lingkungan, dengan proses produksi tanpa formaldehida dan berbasis rekayasa kimia-polimer alami.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METODE ESTIMASI  EMISI GAS CH4 DAN N2O MENGGUNAKAN  JARINGAN  SARAF  TIRUAN BERBASIS   DATA   SENSOR   IOT   REAL-TIME   DENGAN   IMPLEMENTASI   PLATFORM   GOOGLE SHEETS </t>
+  </si>
+  <si>
+    <t>13-May-2026</t>
+  </si>
+  <si>
+    <t>P00202604609</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Chusnul Arif, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode untuk mengestimasi emisi gas metana (CH4) dan dinitrogen  oksida  (N2O)  dengan  memanfaatkan  data  sensor  tanah  berbasis  Internet  of Things (IoT) secara real-time dan pemrosesan menggunakan Jaringan Saraf Tiruan. Metode ini meliputi pengukuran parameter tanah berupa kelembaban tanah, suhu tanah, dan daya hantar  listrik  tanah  menggunakan  sensor  yang  dipasang  di  lahan,  pengiriman  data  ke gateway  melalui  komunikasi  nirkabel,  serta  penerusan  data  ke  platform  komputasi berbasis cloud melalui protokol komunikasi data. Data yang diterima selanjutnya diproses menggunakan  model  Jaringan  Saraf  Tiruan  yang  diimplementasikan  pada  platform spreadsheet berbasis cloud untuk menghasilkan estimasi emisi gas CH4 dan N2O. Hasil estimasi kemudian dikirimkan ke platform aplikasi berbasis web sehingga dapat diakses oleh pengguna secara real-time. Invensi ini memungkinkan estimasi emisi gas rumah kaca yang bersifat kontinu, adaptif terhadap kondisi lapangan, serta lebih efisien dibandingkan metode pengukuran langsung yang memerlukan peralatan kompleks dan biaya tinggi.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mega Safithri, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Dan Metode Pembuatan Sediaan Cair Herbal Antidiabetes Dari Ekstrak Sirih Merah, Jahe Merah Dan Kayu Manis</t>
+  </si>
+  <si>
+    <t>06-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202214373</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula sediaan herbal cair antidiabetes menggunakan bahan aktif ekstrak sirih merah, jahe merah dan kayu manis asli Indonesia serta metode pembuatannya. Pembuataan sediaan herbal cair dilakukan dengan membuat larutan stok dari masing-masing ekstrak kasar sirih merah, jahe merah dan kayu manis menggunakan pelarut pharmaceutical grade, seperti air, propilen glikol atau gliserin. Setiap ekstrak kental dilarutkan kedalam pelarut pharmaceutical grade dengan perbandingan 1:10. Larutan dihomogenkan menggunakan homogenizer kecepatan 300-500 rpm selama 5-8 jam dengan suhu 40-50 &amp;deg;C hingga seluruh ekstrak kental larut. Selanjutnya formulasi dilakukan dengan mencampurkan larutan stok sirih merah dengan konsentrasi 5% (b/b), larutan stok jahe merah 40% (b/b) dan larutan stok kayu manis 55% (b/b) serta bahan lainnya sehingga diperoleh konsentrasi 100% (b/b). Formula cair diaduk menggunakan homogenizer dengan kecepatan 300-500 rpm selama 5-8 jam pada suhu 40-50 &amp;deg;C sampai semua bahan tercampur rata. Kemudian dilakukan proses filtrasi untuk memperoleh sediaan obat herbal cair dalam kondisi tanpa partikulat. Sediaan herbal cair yang dihasilkan memiliki aktivitas penghambatan enzim &amp;alpha;-glukosidase sebesar 92,237-93,713% pada konsentrasi 5000ppm dengan nilai IC50 914,26- 930,29 ppm pada uji laboratorium. Hasil tersebut menunjukkan bahwa sediaan herbal yang diformulasi mampu menghambat aktivitas enzim &amp;alpha;-glukosidase dalam menghasilkan glukosa sehingga berpotensi sebagai obat antidiabetes.</t>
+  </si>
+  <si>
+    <t>Formula Starter Konsorsium Mikroba Bakteri Asam Laktat Dalam Mereduksi Kalsium Oksalat Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>04-Nov-2025</t>
+  </si>
+  <si>
+    <t>P00202511436</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Slamet Budijanto, M.Agr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan  dengan  suatu  formula  starter konsorsium  mikroba  bakteri  asam laktat  (BAL)  yang  dirancang  khusus  untuk  mereduksi  kandungan  kalsium  oksalat  pada bahan  pangan  tinggi  antinutrisi.  Formula  ini  terdiri  atas Lactobacillus  plantarum, Lactobacillus acidophilus, dan Pediococcus pentosaceus Sinergitas ketiga strain tersebut menghasilkan  enzim  oksalat  dekarboksilase,  oksalat  oksidase,  dan  asam  organik  yang berperan  dalam  degradasi  oksalat  hingga  mencapai  reduksi  99,7%.  Proses  pembuatan dilakukan  melalui  inokulasi,  perbanyakan  kultur,  pencampuran  konsorsium  homogen, sentrifugasi, pencucian, dan resuspensi dalam susu skim sebagai krioprotektan. Suspensi konsorsium kemudian diproses melalui metode pengeringan freeze drying, spray drying, atau vacuum drying untuk menghasilkan starter berbentuk serbuk dengan kadar air &amp;le;8% dan viabilitas &amp;ge;108 CFU/g. Produk kering yang diperoleh stabil disimpan minimal tiga bulan pada suhu ruang dan dikemas dalam wadah aluminium foil kedap udara. Invensi ini dapat diaplikasikan  pada  fermentasi  pangan  berbasis  pati  atau  umbi-umbian  serta  memiliki potensi penerapan dalam industri pangan fungsional dan kosmetika.</t>
+  </si>
+  <si>
+    <t>Alat Penyortir Dan Penghitung Benih Ikan Lele</t>
+  </si>
+  <si>
+    <t>10-Sep-2021</t>
+  </si>
+  <si>
+    <t>S00202107427</t>
+  </si>
+  <si>
+    <t>Muhammad Iqbal, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa suatu alat penyortir dan penghitung benih ikan lele. Invensi ini menyatukan proses grading dan perhitungan benih lele dalam satu proses, sehingga lebih efektif dan efisien dalam penggunaannya. Dimensi invensi ini memilik panjang 150 cm, lebar 50 cm dan tinggi 65 cm, terdiri atas 5 bagian utama yaitu: saluran air, jalur seluncuran ikan, jalur sortir, saluran penampungan, dan wadah penampungan. Invensi ini melakukan grading menggunakan system mechanical grading dengan pipa silinder terbuat dari alumunium yang ditempatkan sebanyak 8 buah sehingga menghasilkan 7 celah grading, ukuran celah dari atas kebawah semakin besar. Serta dapat melakukan perhitungan otomatis dengan menggunakan sensor infrared yang dirangkai sedemikian rupa dan diletakan pada tiang yang terdapat pada bagian akhir saluran penampungan.</t>
+  </si>
+  <si>
+    <t>Metode Ekstraksi Limbah Kulit Kayu Akasia (Acacia Mangium) Serta Produk Senyawa Metabolit Sekunder Yang Dihasilkannya Sebagai Biopestisida</t>
+  </si>
+  <si>
+    <t>30-Jun-2025</t>
+  </si>
+  <si>
+    <t>P00202505992</t>
+  </si>
+  <si>
+    <t>Faranita Ratih Listiasari, S.H., M.H.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode ekstraksi tanin dari kulit kayu akasia menggunakan metode pressure hot water extraction (PHWE). Metode invensi ini diketahui lebih ramah lingkungan dan sederhana, terdiri dari persiapan kulit kayu akasia dalam ukuran kecil, pengeringan, pencampuran dengan pelarut air, serta proses ekstraksi dalam alat PHWE. Proses  ekstraksi  dilakukan  sebanyak  tiga  kali  ulangan  sehingga  didapatkan  3  sampel ekstrak yaitu ekstrak A, B, dan C. Senyawa metabolit sekunder seperti tanin dalam ekstrak teridentifikasi dalam bentuk produk hasil pirolisis kromatografi gas diantaranya katekol, resorsinol  dan  pirogalol  yang  menunjukkan  kandung  tanin  terhidrolisis  maupun  tanin terkondensasi  dalam  sampel.  Ekstrak  kulit  kayu  akasia  yang  dihasilkan  memiliki kandungan  total  fenolik  sebesar  18,46  mg  GAE/g  ekstrak  dan  total  flavonoid  sebesar 322,39  mg  QCE/g  ekstrak.  Tingginya  kandungan  senyawa  metabolit  sekunder  dalam ekstrak selaras dengan aktivitas insektisida ekstrak terhadap larva ulat grayak. Ekstrak kulit kayu akasia yang didapatkan dari metode ini efektif membunuh larva ulat grayak 100% dalam waktu 2 hari. Hal ini mengindikasikan bahwa ekstrak yang dihasilkan mampu berperan sebagai sebagai biopestisida terhadap larva ulat grayak.</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Iqbal Maulana, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Silmi Mariya, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Dan Metode Pembuatan Beras Analog Berbasis Tepung Porang (Amorphophallus Muelleri) Dan Ubi Putih (Ipomoea Batatas) Dengan Penambahan Spirulina Dan Biji Klabet (Trigonella Foenum-Graecum) Sebagai Pangan Fungsional</t>
+  </si>
+  <si>
+    <t>30-Mar-2026</t>
+  </si>
+  <si>
+    <t>P00202603056</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Kustiariyah, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula dan metode pembuatan beras analog berbasis tepung porang dan ubi jalar putih dengan penambahan Spirulina platensis dan bubuk biji klabet melalui metode granulasi sederhana. Formula beras analog sesuai invensi ini terdiri atas tepung porang (Amorphophallus muelleri), tepung ubi jalar putih (Ipomoea batatas), GMS, ekstrak daun pandan, bubuk Spirulina platensis, dan tepung biji klabet (Trigonella foenum-graecum), berbentuk butiran menyerupai beras pada basis kering. Formula yang dihasilkan dengan metode pada Klaim 2 memiliki sifat fungsional berupa total fenol &amp;ge;8,5 mg GAE/g (bk) dan/atau aktivitas antioksidan IC50 DPPH &amp;le;120 mg/L, kadar protein &amp;ge;4,7% (bk), serta waktu masak 14&amp;ndash;16,5 menit. Pengembangan formulasi dilakukan melalui uji sensori dan pemilihan menggunakan metode De Garmo berbasis pembobotan parameter, kemudian disaring untuk analisis lanjutan guna memperoleh formula terbaik. Invensi ini menyediakan komposisi dan metode pembuatan beras analog sebagai pangan fungsional untuk mendukung kontrol glikemik dan dapat diaplikasikan pada skala industri.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Mira Dewi, M.Si.</t>
+  </si>
+  <si>
+    <t>FORMULASI SOSIS KUKUS BERBAHAN ULAT SAGU (RHYNCHOPHORUS VULNERATUS) DAN PROSES PEMBUATANNYA</t>
+  </si>
+  <si>
+    <t>15-Jul-2026</t>
+  </si>
+  <si>
+    <t>P00202607681</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irma Isnafia Arief, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan formulasi sosis kukus berbahan ulat sagu
+(Rhynchophorus vulneratus) dan proses pembuatannya. Formulasi mengandung,
+berdasarkan total berat adonan, mengandung 0-32% ulat sagu, 11-43% gluten gandum, 1-
+2%, 33% campuran bahan basah dan 3% campuran bahan kering, dengan jumlah
+keseluruhan 100%. Dalam perwujudan yang lebih disukai, ulat sagu dan gluten masing-
+masing digunakan sebesar 10,90% dan 32,69%, sehingga rasio ulat sagu terhadap gluten
+dalam fraksi protein utama adalah 25:75. Proses pembuatan meliputi penimbangan bahan,
+pembersihan dan penghalusan ulat sagu, pencampuran seluruh bahan sampai homogen,
+pengisian ke dalam selongsong kolagen, pembentukan dan pengikatan, pengukusan
+selama 15 menit sampai suhu internal pengukusan produk mencapai 80-85 &amp;deg;C,
+pendinginan, dan pengemasan. Kombinasi kadar ulat sagu dan gluten tersebut
+menghasilkan sosis kukus dengan matriks yang kompak dan elastis.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Asep Gunawan, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Zakiah Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>ALAT PEMANTAUAN DAN PENGENDALIAN LINGKUNGAN BUDIDAYA TANAMAN HORTIKULTURA BERBASIS PERTANIAN CERDAS IKLIM DALAM GREENHOUSE TROPIKA</t>
+  </si>
+  <si>
+    <t>04-Aug-2026</t>
+  </si>
+  <si>
+    <t>S00202608635</t>
+  </si>
+  <si>
+    <t>Rafli Arya Fahrezi, S.T</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Mesin dan Biosistem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Budidaya tanaman hortikultura di dalam greenhouse tropika memerlukan pengelolaan
+parameter lingkungan (suhu udara, kelembaban udara, intensitas cahaya, dan
+kelembaban media tanam) serta pemberian air dan nutrisi melalui irigasi tetes. Sistem IoT
+yang telah ada umumnya memisahkan sistem pemantauan iklim dari sistem kendali irigasi
+yang terintegrasi, sehingga sulit diterapkan petani untuk berbagai tanaman hortikultura
+dalam satu greenhouse. Invensi ini bertujuan menghasilkan alat pemantauan dan
+pengendalian lingkungan budidaya yang terintegrasi yang terdiri dari Box Monitoring berisi
+mikrokontroler pertama dan sensor suhu dan kelembaban udara DHT21, sensor intensitas
+cahaya BH1750, sensor kelembaban media tanam; Control Panel bertegangan rendah
+(12V) berisi mikrokontroler kedua dan relay SSR; Control Panel bertegangan 220V berisi
+MCB dan kontaktor penyalur daya ke katup solenoid dan pompa air pada sistem irigasi
+tetes, dilengkapi switch dan tombol kendali manual serta tombol darurat (emergency);
+serta antarmuka pengguna berbasis web dashbpard. Sistem mengirimkan data lingkungan
+ke server setiap 5 menit melalui Wi-Fi dan menjalankan pemberian air dan nutrisi secara
+otomatis maupun manual untuk berbagai tanaman hortikultura meliputi anggur, melon,
+tomat, dan paprika. Data yang diperoleh mendukung pengambilan keputusan operasional
+budidaya secara presisi dan efisien bagi petani.</t>
+  </si>
+  <si>
+    <t>Dr. Inna Novianty, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TEKNIK PERMEABLE REACTIVE BARRIER BERBASIS MEDIA GAMBUT DAN FLY ASH-BOTTOM  ASH (FABA) UNTUK REMEDIASI AIR ASAM TAMBANG</t>
+  </si>
+  <si>
+    <t>P00202603633</t>
+  </si>
+  <si>
+    <t>Dr. Ir. R.A. Dyah Tjahyandari Suryaningtyas, M.Appl.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Tanah dan Sumberdaya Lahan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan teknologi remediasi untuk pengelolaan air asam
+tambang (AAT) menggunakan Teknik Permeable reactive Barrier berbasis media gambut
+dan fly ash bottom ash (FABA) sebagai filler. Media reaktif berupa lapisan gambut
+berperan dalam proses adsorpsi logam-logam terlarut dalam AAT, dan lapisan FABA
+bertindak sebagai media alkalin yang membantu meningkatkan pH dan mengubah bentuk
+logam-logam terlarut menjadi bentuk logam hidroksida dan sulfat menjadi kalsium sulfat.
+Hasil uji coba menunjukkan bahwa kombinasi gambut dan FABA sebagai media reaktif PRB
+efektif dalam menurunkan konsentrasi logam-logam dan sulfat terlarut dalam AAT serta
+dapat menaikkan pH dari kondisi awal yang sangat masam hingga mencapai pH sekitar 8.
+Invensi ini mengindikasikan bahwa kombinasi gambut dan FABA memiliki potensi besar
+sebagai media reaktif dalam teknik PRB untuk pengelolaan air asam tambang secara
+berkelanjutan.</t>
+  </si>
+  <si>
+    <t>Koagulan Dissolving Pulp Berbahan Limbah Kertas Padat Sebagai Penurun Kekeruhan Air Limbah Domestik</t>
+  </si>
+  <si>
+    <t>22-Jan-2026</t>
+  </si>
+  <si>
+    <t>P00202600666</t>
   </si>
   <si>
     <t>Miesriany Hidiya, S.T.P., M.Si.</t>
   </si>
   <si>
-    <t>Metode Isolasi Bakteri Endofit Penghasil Antioksidan Dari Daun Girang (Leea indica)</t>
-[...8 lines deleted...]
-    <t>Paten ini berhubungan dengan menyediakan metode untuk mengisolasi bakteri endofit penghasil antioksidan dari daun girang (Leea indica) dengan tahapan: mensterilkan daun daun girang, melumatkan daun yang telah steril dengan mortar sampai halus, mengencerkan sampel daun yang telah halus, menyebarkan hasil lumatan daun yang diencerkan pada media pertumbuhan bakteri endofit, menginkubasi media yang mengandung lumatan di dalam incubator, mengisolasi bakteri endofit yang tumbuh sampai diperoleh bakteri yang murni, dan menapis bakteri murni yang bersifat tidak patogen pada manusia, hewan, dan tumbuhan. Selanjutnya menyediakan bakteri endofit penghasil antioksidan dari daun girang yang memiliki karakteristik antioksidan baik pada ekstrak supernatan maupun ekstrak sel. Bakteri endofit dari daun girang yang digunakan penghasil antioksidan.</t>
+    <t>Air limbah domestik dengan nilai kekeruhan yang tinggi cenderung memiliki banyaknya zat tersuspensi. Kondisi ini dapat menurunkan kualitas ekosistem perairan dan mengganggu rantai makanan, sehingga pengelolaan parameter warna dan kekeruhan menjadi penting. Umumnya, kekeruhan dikurangi melalui proses koagulasi&amp;ndash;flokulasi yang membutuhkan koagulan efektif dan aman bagi lingkungan. Salah satu alternatif ramah lingkungan adalah pemanfaatan limbah kertas sebagai bahan baku pembuatan Dissolving Pulp. Berbeda dengan koagulan sintetik, yang berpotensi menimbulkan akumulasi lumpur sulit terdegradasi, meningkatkan pH tanah, berpotensi neurotoksik dan karsinogenik. Dissolving Pulp merupakan selulosa berkadar tinggi (di atas 90%) yang terbuat dari limbah kertas yang mampu membantu pembentukan flok dan penyisihan partikel padat serta zat organik karena mengandung gugus fungsional karboksil (-COOH) dan hidroksil (-OH). Bahan utama yaitu 500 gram limbah kertas dengan bahan pendukung diantaranya 10 mL aluminium sulfat, 10 mL asam asetat, 10 mL asam nitrat, dan 10 mL bakteri bikatiria, 10 mL enzim selulase, dan 550 aquades. Pada 600 mL koagulan ini dapat digunakan untuk 15 kali pemakaian. Hasil pengujian yang dilakukan membuktikan bahwa Koagulan Dissolving Pulp lebih efektif dalam menurunkan kekeruhan air limbah domestik dibandingkan dengan koagulan sintetik seperti ALumunium Sulfat</t>
+  </si>
+  <si>
+    <t>Ivone Wulandari Budiharto, S.Si., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Dr. Cucu  Cahyana, S.Pd. M.Si</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Illah Sailah, M.S.</t>
+  </si>
+  <si>
+    <t>SISTEM PEMANTAUAN LANSKAP SUARA BAWAH AIR BERBASIS TEKNOLOGI AKUSTIK PASIF DAN KOMPUTASI TEPI UNTUK PENILAIAN KESEHATAN EKOSISTEM DAN PERINGATAN DINI DEGRADASI LINGKUNGAN LAUT</t>
+  </si>
+  <si>
+    <t>P00202609005</t>
+  </si>
+  <si>
+    <t>Sri Ratih Deswati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan sistem pemantauan lanskap suara bawah air berbasis
+teknologi akustik pasif untuk menilai kondisi kesehatan ekosistem perairan. Sistem
+mencakup node sensor akustik yang ditempatkan pada dasar perairan dan dilengkapi
+hidrofon untuk merekam sinyal akustik. Sinyal yang diterima, diperkuat menggunakan
+penguat sinyal dan diproses melalui sistem perekaman digital. Node sensor dilengkapi unit
+komputasi tepi yang dikonfigurasikan untuk melakukan analisis spektral terhadap sinyal
+akustik yang direkam serta menghitung sejumlah indeks akustik ekologi, meliputi Acoustic
+Complexity Index (ACI), Acoustic Diversity Index (ADI), Acoustic Evenness Index (AEI),
+Bioacoustic Index (BI), dan Normalized Difference Soundscape Index (NDSI). Hasil
+perhitungan indeks-indeks tersebut diintegrasikan untuk menghasilkan indikator komposit
+Soundscape Health Index untuk merepresentasikan kondisi kesehatan lanskap suara
+ekosistem perairan. Dalam salah satu perwujudan invensi, sistem dilengkapi dengan
+algoritma analisis pola untuk mendeteksi perubahan karakteristik lanskap suara yang
+mengindikasikan gangguan atau degradasi lingkungan. Data hasil analisis akustik diproses
+lokal pada node sensor untuk mengefisienkan transmisi data, kemudian dikirimkan menuju
+buoy permukaan melalui kabel komunikasi, dan diteruskan ke pusat pemantauan
+menggunakan jaringan komunikasi nirkabel jarak jauh. Dengan konfigurasi tersebut,
+invensi ini memungkinkan pemantauan lanskap suara bawah air secara otomatis, kontinu,
+dan efisien serta menyediakan mekanisme peringatan dini terhadap perubahan kondisi
+ekosistem perairan berdasarkan analisis karakteristik akustik.</t>
+  </si>
+  <si>
+    <t>PRODUK TRANSFORMASI KULTUR SEL GINJAL MONYET EKOR PANJANG (Macaca fascicularis) SEBAGAI MODEL IN-VITRO PENGEMBANGAN OBAT</t>
+  </si>
+  <si>
+    <t>P00202607782</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengenai transformasi kultur sel yang berasal dari organ ginjal monyet ekor panjang (Macaca fascicularis), lebih khusus lagi, invensi ini berhubungan dengan pengembangan kultur sel yang dilakukan transformasi dengan morfologi heterogen yaitu fibroblast-like, epithelial-like, dan endothelial-like, menempel pada tempat tumbuhnya dan membentuk monolayer, merupakan populasi sel yang mampu mengekspresikan beberapa
+marka molekuler terhadap reseptor virus, morfologi sel dan proliferasi sel. Kultur sel diawali dengan mengisolasi sel dari ginjal MEP melalui teknik enzimatis dan ditumbuhkan dalam media pertumbuhan DMEM yang disuplementasi FBS 10% juga antibiotik. Populasi sel disubkultur apabila sel sudah mencapai konfluensi 70-80%. Validasi secara molekuler terhadap beberapa marka spesifik dilakukan dengan teknik qPCR. Hasil untai cDNA digunakan pada qPCR untuk memvalidasi ekspresi gen penanda P53, CD155, CD46, Endosialin, CD24, vWf Analisa data dilakukan untuk membandingkan transformasi kultur sel ginjal MEP dengan sel Vero yang sudah digunakan secara komersial. Kultur sel ini berpotensi untuk digunakan sebagai model in-vitro dalam pengujian riset biomedis terutama dalam pengujian kandidat obat secara in vitro, pengembangan vaksin, serta dapat mengurangi penggunaan hewan model.</t>
   </si>
   <si>
     <t>Marka Molekuler Gen Calpain 1 SNP G.5959C&gt;T Untuk Sifat Keempukan Daging Pada Sapi Bali</t>
   </si>
   <si>
     <t>P00202512945</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Rudy Priyanto</t>
   </si>
   <si>
     <t xml:space="preserve">: Invensi ini berkaitan dengan penemuan marka molekuler berupa Single Nucleotide
 Polymorphism (SNP) g.5959C&amp;gt;T pada gen Calpain 1 (CAPN1) yang berasosiasi dengan sifat
 keempukan daging pada sapi Bali (Bos javanicus). Invensi ini meliputi rancangan primer
 spesifik untuk identifikasi SNP tersebut, dengan sekuen basa: Forward 5&amp;rsquo;CTACAGCTCCTCGGAGTGGA-3&amp;rsquo;
 dan Reverse 5&amp;rsquo;-GTGCGGACAGAGGAGACTTC-3&amp;rsquo;. Melalui
 tahapan teknis meliputi ekstraksi DNA, amplifikasi segmen target menggunakan PCR,
 verifikasi hasil dengan elektroforesis, DNA sequencing dan validasi genotipe melalui teknik
 PCR-RFLP menggunakan enzim pemotong BstUI (5&amp;rsquo;-CCGG-3&amp;rsquo;), ditemukan enam SNP baru
 pada gen CAPN1, salah satunya SNP g.5959C&amp;gt;T yang menunjukkan asosiasi signifikan
 terhadap sifat fisik daging, khususnya nilai shear force (P&amp;lt;0,05). Genotipe heterozigot CT
 dari SNP g.5959C&amp;gt;T menunjukkan nilai shear force paling rendah (4,34 kg/cm&amp;sup2;), yang
 menandakan tekstur daging lebih empuk dibandingkan genotipe CC dan TT. Dengan
 demikian, primer spesifik yang dihasilkan dalam invensi ini dapat digunakan sebagai
 metode identifikasi genotipe secara akurat dan efisien. Dengan demikian penggunaan
 marka gen CAPN1 SNP g.5959C&amp;gt;T dapat diaplikasikan sebagai metode untuk MarkerAssisted
 Selection (MAS) pada individu sapi Bali dengan tujuan menghasilkan daging
 premium berdasarkan tingkat keempukan.</t>
   </si>
   <si>
-    <t>Formula Dan Metode Pembuatan Beras Analog Berbasis Tepung Porang (Amorphophallus Muelleri) Dan Ubi Putih (Ipomoea Batatas) Dengan Penambahan Spirulina Dan Biji Klabet (Trigonella Foenum-Graecum) Sebagai Pangan Fungsional</t>
-[...5 lines deleted...]
-    <t>P00202603056</t>
+    <t>FORMULA KEFIR SUSU KAMBING YANG DIFORTIFIKASI DENGAN EKSTRAK BUNGA TELANG (Clitoria ternatea L.)</t>
+  </si>
+  <si>
+    <t>15-Aug-2026</t>
+  </si>
+  <si>
+    <t>S00202607680</t>
+  </si>
+  <si>
+    <t>Dr. Mochammad Sriduresta Soenarno, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kefir susu kambing terfortifikasi ekstrak bunga telang (Clitoria ternatea L.) merupakan
+inovasi produk susu fermentasi yang mengombinasikan kefir susu kambing dengan
+senyawa bioaktif alami dari bunga telang. Invensi ini bertujuan untuk menghasilkan kefir
+dengan karakteristik mutu yang baik serta aktivitas antimikroba yang lebih tinggi terhadap
+bakteri patogen pangan. Formula yang dikembangkan terdiri atas kefir susu kambing
+dengan penambahan ekstrak bunga telang yang diperoleh melalui proses fermentasi
+menggunakan kultur kefir asal Salatiga dan Lembang. Hasil pengujian aktivitas
+antimikroba menunjukkan bahwa peningkatan konsentrasi kefir dari 10% hingga 50%
+mampu menurunkan jumlah E. coli dan S. aureus secara nyata. Pada pengujian terhadap
+E. coli, jumlah bakteri menurun hingga 6,21 Log CFU/mL pada formulasi kefir Salatiga
+dengan penambahan ekstrak bunga telang 6%. Sementara itu, pada pengujian terhadap S.
+aureus, jumlah bakteri menurun hingga 5,15 Log CFU/mL pada kefir Salatiga tanpa
+penambahan ekstrak bunga telang. Aktivitas antimikroba tersebut berasal dari kombinasi
+metabolit hasil fermentasi kefir, seperti asam organik, hidrogen peroksida, dan bakteriosin,
+serta senyawa fenolik dan antosianin yang terkandung dalam bunga telang. Secara
+keseluruhan, kefir susu kambing terfortifikasi ekstrak bunga telang menunjukkan potensi
+sebagai produk pangan fermentasi bernilai tambah dengan aktivitas antimikroba terhadap
+bakteri patogen pangan.</t>
   </si>
   <si>
     <t>Vepryany Oktaviarty, S.T.P.</t>
   </si>
   <si>
-    <t>Invensi ini berkaitan dengan formula dan metode pembuatan beras analog berbasis tepung porang dan ubi jalar putih dengan penambahan Spirulina platensis dan bubuk biji klabet melalui metode granulasi sederhana. Formula beras analog sesuai invensi ini terdiri atas tepung porang (Amorphophallus muelleri), tepung ubi jalar putih (Ipomoea batatas), GMS, ekstrak daun pandan, bubuk Spirulina platensis, dan tepung biji klabet (Trigonella foenum-graecum), berbentuk butiran menyerupai beras pada basis kering. Formula yang dihasilkan dengan metode pada Klaim 2 memiliki sifat fungsional berupa total fenol &amp;ge;8,5 mg GAE/g (bk) dan/atau aktivitas antioksidan IC50 DPPH &amp;le;120 mg/L, kadar protein &amp;ge;4,7% (bk), serta waktu masak 14&amp;ndash;16,5 menit. Pengembangan formulasi dilakukan melalui uji sensori dan pemilihan menggunakan metode De Garmo berbasis pembobotan parameter, kemudian disaring untuk analisis lanjutan guna memperoleh formula terbaik. Invensi ini menyediakan komposisi dan metode pembuatan beras analog sebagai pangan fungsional untuk mendukung kontrol glikemik dan dapat diaplikasikan pada skala industri.</t>
-[...16 lines deleted...]
-  <si>
     <t>drh. Usamah Afiff, M.Sc.</t>
   </si>
   <si>
-    <t>Dr. Dra. Nisa Rachmania, M.Si.</t>
-[...14 lines deleted...]
-    <t>Invensi ini berhubungan dengan penggunaan membrane reverse osmosis sebagai alat purifikasi air hujan menjadi air bersih dan air minum. Reverse osmosis diketahui mampu menyaring air yang terkontaminasi secara kimiawi dengan menghilangkan bahan kimia, racun, serta zat terlarut maupun tidak terlarut. Invensi ini menghadirkan sistem purifikasi air hujan yang dirancang portable dan digerakkan menggunakan tenaga surya, sehingga dapat beroperasi secara mandiri pada wilayah yang sulit dijangkau jaringan listrik maupun pasokan air bersih. Sistem purifikasi terdiri dari tahapan pre-treatment, reverse osmosis, dan post-treatment yang meliputi sediment filter, granular activated carbon, carbon block, membran reverse osmosis, post-carbon, ORP filter, serta remineralized filter. Rangkaian ini memungkinkan air hujan diproses menjadi air bersih dan air minum sesuai baku mutu Peraturan Menteri Kesehatan Republik Indonesia Nomor 2 Tahun 2023. Alat ini juga dilengkapi pressure tank, pompa pendorong, kombinasi low dan high pressure switch, serta sistem kelistrikan berbasis panel surya untuk memastikan operasi yang stabil, aman, dan efisien. Pengujian menunjukkan bahwa alat mampu memenuhi parameter fisik, kimiawi, dan mikrobiologi air minum yang dipersyaratkan, serta menghasilkan kapasitas purifikasi hingga 378,54 liter per hari. Invensi ini berpotensi menjadi solusi pemanfaatan air hujan sebagai sumber air minum berkelanjutan, khususnya pada daerah yang mengalami krisis air bersih</t>
+    <t>Dr. Beata Ratnawati, S.T., M.Si.</t>
   </si>
   <si>
     <t>Pakan Ayam Berimbuhan Igy Anti Klebsiella sp dan Potensinya Mengurangi Penggunaan Antibiotik</t>
   </si>
   <si>
-    <t>16-Oct-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>P00202510438</t>
   </si>
   <si>
     <t>Dr. drh. Rahmat Hidayat, M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Antibiotik  saat  ini  dianggap  kurang  efektif  karena  munculnya  resistansi  antibiotik  di seluruh dunia. Sebanyak 400 sampel diisolasi dari peternakan ayam di Kabupaten Bogor, Cianjur, dan Sukabumi, lalu diidentifikasi melalui serangkaian uji kultur, pewarnaan dan biokimia. Dari 400 sampel isolat yang diuji, diperoleh 40 isolat positif Klebsiella sp. Hasil uji resistansi  terhadap  40 isolat Klebsiella sp ini  menunjukkan  hasil bahwa  hanya 2 isolat Klebsiella sp  yang  tidak  menunjukkan  resistansi  antibiotik  sama  sekali.  Hasil  lainnya adalah pada minggu ketujuh setelah vaksinasi ditemukan adanya IgY positif anti Klebsiella sp. Uji tantang setelah pemberian pakan formulasi IgY tidak menyebabkan kematian pada ayam. Kelompok perlakuan pakan IgY ayam baik 10% atau 20%, menunjukkan perilaku normal, sehat, memiliki nafsu makan yang baik dan feses kering. Sedangkan ayam yang tidak menerima pakan IgY menunjukkan perilaku abnormal, kurang lincah, kurang nafsu makan  dan  kotoran  basah.  Hasil  uji  respon  non  spesifik  (Clearance  test)  menunjukkan semua ayam perlakuan isolat resistan bernilai baik (100%), sedangkan pada kelompok isolat sensitif ada sebanyak 25% ayam perlakuan tidak mencapai nilai baik. Hasil uji silang reaksi pengujian IgY anti Klebsiella sp terhadap bakteri E. coli dan Salmonella sp adalah negatif yang artinya tidak memberikan dampak perlindungan.</t>
   </si>
   <si>
-    <t>Irvan Didi Pramana, S.E.</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. drh. Christian Marco Hadi Nugroho, M.Si.</t>
   </si>
   <si>
     <t>Dra. Dewi Sartiami, M.Si., Ph.D.</t>
   </si>
   <si>
     <t>Metode Ekstraksi Enzimatis Polisakarida Kaya Mannan Dari Bungkil Inti Sawit</t>
   </si>
   <si>
     <t>S00202511439</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Nahrowi, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
+  </si>
+  <si>
     <t xml:space="preserve">Penerapan  metode  enzimatis  dalam  proses  ekstraksi mannan-rich  polysaccaride dari bungkil inti sawit (BIS) sangat penting untuk memperoleh komponen sumber prebiotik. Saat ini struktur dinding sel BIS masih sulit didegradasi. Namun, kandungan mannan dan mannan  oligosakarida  sebagai  sumber  prebiotik  sangat  potensial.  Metode  sebelumnya dengan metode hot water ekstraxtion memperoleh persentase mannan yang masih relatif rendah.  Oleh  sebab  itu,  kajian  lanjutan  mengenai  metode  ekstrak  BIS  dikembangkan dengan metode ekstraksi enzimatis. Invensi ini memanfaatkan kombinasi pengolahan fisik, kimia  dan  biologis  untuk  bungkil  inti  sawit.  Metode  ini  telah  membuktikan  mampu meningkatkan rendemen bahan kering (BK), rendemen mannan-rich polysaccaride (MRPE), hemiselulosa recovery dan efektivitas MRPE terhadap uji keampuhan bakteri patogen yaitu Salmonella sp. sebesar 15,27%-17,08% dan E. coli sebesar 16,49%-24,72%.  Selain itu, MRPE ini juga telah diperoleh dalam bentuk serbuk yang aplikatif untuk diformulasi dalam ransum ternak, utamanya ternak unggas.</t>
   </si>
   <si>
     <t>Fakultas Matematika dan Ilmu Pengetahuan Alam</t>
   </si>
   <si>
     <t>Formula Dan Metode Pembuatan Sereal Rempah Rendah Glikemik yang Tersubtitusi Bekatul dan Tepung Pisang</t>
   </si>
   <si>
-    <t>26-Feb-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>P00202601972</t>
   </si>
   <si>
     <t>Dr. Vallerina Armetha, M.Si.</t>
   </si>
   <si>
     <t>Uji indeks glikemik yang dilakukan secara in vivo terhadap subjek manusia menunjukkan formula sereal rempah yang tersubtitusi bekatul dan tepung pisang memiliki nilai indeks glikemik rendah sebesar 47 &amp;plusmn; 8. Penentuan indeks glikemik dilakukan dengan uji in vivo mengacu metode ISO 26642 protocol dengan glukosa sebagai pangan standar. Pengujian dilakukan pada 10 subjek terpilih dengan pengambilan sampel darah pada menit ke-0, 15, 30, 45, 60, 90, dan 120 setelah konsumsi pangan. Formula sereal rempah yang telah terbukti preklinik tersebut merupakan campuran tepung jagung 55%, bekatul 20%, tepung pisang 10%, susu skim 5%, air 5%, gula aren 3%, garam 1%, bubuk jahe 0,75%, bubuk kayu manis 0,20%, dan bubuk serai 0,05%. Proses produksi sereal menggunakan teknologi twin-screw ekstrusi dengan kondisi suhu T3 120&amp;deg;C, kecepatan cutter 50 Hz, kecepatan auger 40 Hz, dan kecepatan screw 40 Hz. Produk sereal ekstrudat dikeringkan pada suhu 60&amp;deg;C selama 15 menit. Kombinasi bekatul, tepung pisang, dan rempah-rempah tradisional Indonesia (jahe, kayu manis, serai) menghasilkan produk sereal sarapan dengan kategori pangan rendah indeks glikemik yang berpotensi sebagai alternatif sarapan sehat untuk pengendalian glukosa darah.</t>
   </si>
   <si>
+    <t>Metode Ekstraksi Minyak Habbatussauda (Nigella sativa) Menggunakan Metode Press Dingin Sebagai Alternatif Antibiotik Imbuhan Pakan</t>
+  </si>
+  <si>
+    <t>24-Dec-2021</t>
+  </si>
+  <si>
+    <t>P00202112097</t>
+  </si>
+  <si>
     <t>Prof. Dr. drh. I Wayan Teguh Wibawan, M.S.</t>
   </si>
   <si>
-    <t>Metode Pembuatan Katalis Karbon Dari Limbah Gliserol Dan Penggunaannya Dalam Sintesis Triasetin Sebagai Aditif Bahan Bakar</t>
-[...32 lines deleted...]
-    <t>Invensi ini berkaitan dengan produk wafer limbah industri pangan dengan ukuran panjang dan lebar masing-masing 5 cm dengan ketebalan 3 cm bersifat padat dan kompak dengan komponen bahan penyusunnya adalah dedak halus, habbatusaudah, bungkil kelapa, kulit kopi, DDGS,pollard, molases, Calcium carbonate (CaCo3) dan garam dan kandungan nutriennya per persen bahan kering adalah abu 8,40%, protein kasar 18,29%, serat kasar 16,48%, lemak kasar 5,84% dan dan bahan ekstrak tanpa nitrogen (BETN)37,64%. Wafer limbah industri pangan merupakan pakan untuk meningkatkan performa pertumbuhan ternak ruminansia. Dengan adanya invensi ini maka dapat dihasilkan produk wafer limbah industri pangan yang dapat digunakan sebagai pakan untuk meningkatkan performa pertumbuhan ternak ruminansia, memudahkan peternak dalam proses pemberian pakan, dan membantu proses pengolahan limbah industri pangan menjadi produk yang bermanfaat.</t>
+    <t>Invensi ini berkaitan dengan proses ekstraksi minyak habbatussauda menggunakan metode press dingin sebagai alternatif antibiotik imbuhan pakan yang terdiri dari langkah-langkah sebagai berikut: sortasi biji habbatussauda dari partikel benda asing; memasukkan biji habbatussauda ke dalam mesin press dingin menjaga suhu maksimal 35 &amp;deg;C; menyaring minyak yang keluar dari mesin press dingin menggunakan 3 lembar kain kassa; mendiamkan minyak habbatussauda selama 48 jam, hingga terbentuk endapan dari padatan yang terbawa dalam minyak; memisahkan minyak dari endapan; dan menyimpan minyak yang telah bersih dari endapan ke dalam botol kaca hitam. Proses ekstraksi menggunakan mesin press dingin dilakukan pada suhu maksimal 35 &amp;deg;C. Invensi juga berhubungan dengan produk minyak habbatussauda dengan sifat fisik berwarna hitam pekat, agak kental, mempunyai bau khas habbatussauda, dengan kandungan thymoquinone 2701 ppm. Adanya invensi ini maka dapat dihasilkan produk minyak habbatussauda tinggi kandungan thymoquinone yang dapat digunakan sebagai alternatif antibiotik imbuhan pakan untuk meningkatkan imunitas dan produktivitas ternak.</t>
+  </si>
+  <si>
+    <t>Dr. Novia Amalia Sholeha, S.Si.</t>
+  </si>
+  <si>
+    <t>PROBE OPTIK UNTUK ALAT PENGUKUR KADAR HEMOGLOBIN (HB) NON INVASIF BERBASIS METODE TRANSMISI</t>
+  </si>
+  <si>
+    <t>22-Sep-2026</t>
+  </si>
+  <si>
+    <t>P00202610953</t>
+  </si>
+  <si>
+    <t>Aep Setiawan, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkap suatu probe optik untuk alat pengukur kadar hemoglobin
+(Hb) non invasif berbasis metode transmisi yang dirancang untuk mendukung proses
+pengukuran kadar hemoglobin melalui pengaturan posisi sumber cahaya, jaringan jari, dan
+sensor fotodetektor dalam satu konstruksi probe yang terintegrasi. Probe optik menurut
+invensi ini terdiri atas probe housing (1), dudukan sumber cahaya (2), dudukan
+sensor fotodetektor (3), finger pad (4), pelindung cahaya (light shield) (5), dan
+mekanisme penahan jari (6). Probe housing berfungsi sebagai struktur utama yang
+mengintegrasikan seluruh komponen, sedangkan dudukan sumber cahaya dan dudukan
+sensor fotodetektor disusun sedemikian rupa sehingga membentuk lintasan transmisi
+cahaya melalui jaringan jari. Finger pad mempertahankan posisi jari selama proses
+pengukuran, pelindung cahaya mengurangi pengaruh cahaya lingkungan terhadap sensor,
+dan mekanisme penahan jari menjaga hubungan geometris antara sumber cahaya, objek
+pengukuran, dan sensor fotodetektor tetap stabil. Dengan konfigurasi mekanik dan optik
+tersebut, probe menghasilkan lintasan transmisi cahaya yang lebih stabil sehingga proses
+akuisisi sinyal optik untuk pengukuran kadar hemoglobin secara non invasif dapat
+berlangsung secara lebih konsisten. Invensi ini dapat diterapkan pada berbagai perangkat
+pengukur kadar hemoglobin non invasif berbasis metode transmisi.</t>
+  </si>
+  <si>
+    <t>Komposisi Dan Proses Pembuatan Puding Okra Ungu (Abelmoschus esculentus L. Moench) Dengan Susu Untuk Penyandang Diabetes</t>
+  </si>
+  <si>
+    <t>P00202513363</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Puding okra merupakan salah satu bentuk pangan fungsional yang dikembangkan
+dengan tujuan untuk mendukung pengendalian kadar glukosa darah dengan
+memanfaatkan bahan alami okra ungu (Abelmoschus esculentus L. Moench). Komposisi
+puding okra ungu mencakup premix okra ungu sebagai bahan utama serta penambahan
+komponen lainnya. Proses pembuatan puding okra ungu yang sudah dikembangkan sudah
+laik industri. Proses pembuatan puding okra ungu diawali dengan persiapan wadah berisi
+air yang sudah dicampurkan dengan premix okra yang sudah dilelehkan (thawing); bubuk
+agar yang sudah dilarutkan; sorbitol dan vanili yang sudah dilarutkan; pemanasan hingga
+suhu 85?; pemanasan dihentikan. Proses berikutnya adalah penambahan komponen
+penyeimbang rasa (jus buah stroberi dan jus buah naga, asam sitrat yang sudah
+dilarutkan, kalium sorbat yang sudah dilarutkan, dan susu full cream cair), pengisian ke
+wadah menggunakan filler, serta pasteurisasi pada suhu 85? selama 2-3 menit dan
+proses cooling pada suhu ruang. Produk yang dihasilkan dapat langsung dikonsumsi atau
+disimpan. Produk ini memiliki karakteristik sensori yang baik dan berpotensi diaplikasikan
+pada skala industri sebagai pangan selingan ramah diabetes.</t>
   </si>
   <si>
     <t>Dr. Yudith Vega Paramitadevi, S.T., M.Si.</t>
   </si>
   <si>
     <t>dr. Naufal Muharam Nurdin, M.Si.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. I Ny. Jaya Wistara, M.S.</t>
-[...23 lines deleted...]
-    <t>P00202510437</t>
+    <t>BAHAN AKTIF PERMUKAAN DARI AMIDASI MINYAK SAWIT DENGAN ALKILAMINA MENGGUNAKAN OVEN MIKROGELOMBANG</t>
+  </si>
+  <si>
+    <t>P00202610851</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkenaan dengan proses pembuatan bahan aktif permukaan melalui amidasi
+minyak sawit dengan alkilamina menggunakan iradiasi gelombang mikro. Minyak sawit
+yang digunakan berupa minyak sawit mentah (CPO), high acid crude palm oil (HACPO),
+dan/atau refined bleached deodorized palm oil (RBDPO). Proses amidasi meliputi
+pencampuran minyak sawit dengan alkilamina pada perbandingan bobot 1:0,4 sampai 1:4,
+kemudian dilakukan sintesis menggunakan oven mikrogelombang pada daya 450&amp;ndash;750
+Watt selama 10&amp;ndash;30 menit. Alkilamina dalam invensi ini mencakup polieteramina,
+dietilentriamina (DETA), trietilentetramina (TETA), serta kelompok alkanolamina yang
+meliputi monoetanolamina, dietanolamina, dan aminoetiletilendiamina (AEEA). Oven
+mikrogelombang yang digunakan merupakan oven mikrogelombang masak dengan daya
+luaran 90&amp;ndash;1000 Watt yang dilengkapi pengatur daya dan waktu. Proses tersebut
+menghasilkan alkilamida asam lemak minyak sawit yang memiliki kemampuan
+menurunkan tegangan permukaan air dan dapat digunakan sebagai bahan aktif
+permukaan dengan fungsi sebagai pembusa, inhibitor korosi, dan pemodifikasi friksi.</t>
   </si>
   <si>
     <t>Rudi Hartono</t>
   </si>
   <si>
-    <t xml:space="preserve">Invensi ini berkaitan dengan suatu komposisi dan proses pembuatan bahan pelapis untuk genteng komposit bagas sorgum berbasis resin alami, lebih khususnya komposisi bahan pelapis  menggunakan  bahan  baku  resin  damar  mata  kucing.  Bahan  produk  menurut invensi  ini  terdiri  dari  (a)  resin  damar  mata  kucing  dan  b)  pelarut  organik.  Komposisi pelapis sesuai invensi ini terdiri dari pelarut organik dan resin damar. Metode pembuatan diawali dengan pembersihan serbuk resin dari pengotor, penggilingan hingga diperoleh ukuran 60&amp;ndash;100 mesh, dan pencampuran dengan pelarut organik pada suhu 60 &amp;deg;C selama 15&amp;ndash;20 menit. Invensi ini mengungkapkan bahwa proses pembuatan bahan pelapis dalam invensi ini memiliki proses pembuatan yang singkat. Selain itu, kualitas genteng komposit bagas sorgum terlapisi pelapis berbasis resin damar mata kucing memiliki nilai kerapatan, kadar air, pengembangan tebal yang telah memenuhi standar JIS A 5908 2003. Selain itu, performa permukaan genteng komposit bagas sorgum meningkat yang ditunjukkan dari permukaan yang lebih halus dan mengkilap.</t>
-[...17 lines deleted...]
-    <t>Tamrin Khamidi, S.Si., M.Si.</t>
+    <t>BIOKOMPOSIT PENGGANTI KULIT (LEATHER) DARI KAIN TENUN RAMI DAN LAPISAN LATEKS KARET ALAM TERVULKANISIR</t>
+  </si>
+  <si>
+    <t>07-Sep-2026</t>
+  </si>
+  <si>
+    <t>S00202610198</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Farah Fahma, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan suatu biokomposit pengganti kulit (leather) yang terdiri
+atas kain tenun rami sebagai substrat penguat dan lapisan emulsi lateks karet alam
+tervulkanisir sebagai matriks. Kain tenun rami dibuat dari benang serat rami yang telah
+melalui proses degumming dan bleaching, memiliki ketebalan 0,3&amp;ndash;0,5 mm dan gramasi
+120&amp;ndash;150 g/m2. Emulsi lateks karet alam tervulkanisir memiliki kadar karet kering 40&amp;ndash;45%
+dan mengandung bahan aditif vulkanisasi berupa Tween 80, butil hidroksitoluen (BHT),
+seng oksida (ZnO), sulfur, dan seng dietilditiokarbamat (ZDEC). Emulsi lateks diaplikasikan
+pada permukaan kain tenun rami menggunakan metode drop casting, kemudian diratakan
+dan dikeringkan. Selanjutnya, dilakukan kompresi panas untuk menghasilkan lapisan karet
+tervulkanisir yang terikat dengan substrat kain rami. Lapisan lateks memiliki ketebalan
+0,7&amp;ndash;1,0 mm sehingga diperoleh material biokomposit dengan ketebalan total 0,8&amp;ndash;1,3 mm
+dan gramasi 250&amp;ndash;350 g/m . Biokomposit yang dihasilkan memiliki karakteristik yang
+menyerupai kulit, dengan kekuatan tarik, fleksibilitas, ketahanan sobek, dan stabilitas
+termal yang baik sehingga dapat digunakan sebagai material alternatif pengganti kulit
+untuk produk fesyen, furnitur, dan aplikasi tekstil lainnya.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METODE PEMBUATAN DAN KOMPOSISI PEREKAT BEBAS FORMALDEHIDA BERBASIS TANINGLIOKSAL UNTUK PAPAN PARTIKEL PELEPAH PINANG </t>
+  </si>
+  <si>
+    <t>P00202601435</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan suatu proses pembuatan dan komposisi perekat, lebih khususnya metode pembuatan dan komposisi perekat bebas formaldehida berbasis taninglioksal untuk papan partikel pelepah pinang, dimana memerlukan tahapan reaksi dan komposisi sedemikian hingga menghasilkan perekat bebas formaldehida untuk pembuatan papan partikel pelepah pinang. Aspek pertama invensi ini yaitu metode pembuatan perekat bebas formaldehida berbasis tanin-glioksal. Adapun metode pembuatannya diawali dengan menyiapkan bahan utama berupa tanin, mengatur pH tanin, memanaskan larutan, menambahkan glioksal, mencampurkan perekat tanin-glioksal dengan NH4Cl, hingga mendapatkan produk perekat tanin-glioksal untuk papan partikel. Aspek kedua invensi ini yaitu komposisi perekat bebas formaldehida berbasis tanin-glioksal. Adapun komposisi perekat bebas formaldehida berbasis tanin-glioksal yang dimaksud pada invensi ini terdiri dari tanin, glioksal, dan NH4Cl. Invensi ini dapat menghasilkan perekat yang dicirikan memiliki karakteristik tidak mengeras pada suhu ruang, kadar padatan 37,78- 48,75% bobot/volume, berat jenis 1,31-1,38, viskositas 9,89-27,39 mPa.s, waktu gelatinasi 18,67-26,26 menit; dan derajat kristalinitas 40,22-56,29%. Dalam aplikasi pada pembuatan papan partikel pelepah pinang, perekat dalam invensi ini dicirikan dengan karakteristik papan yang dihasilkan memiliki kerapatan 0,68-0,74 g/cm3, kadar air 8,95- 10,15%, pengembangan tebal 90,06-166,87%, daya serap air 168,01-215,92%, keteguhan lentur 671,11-959,48 N/mm2, keteguhan patah 3,17-5,56 N/mm2; dan keteguhan rekat internal 0,10-0,20 MPa.</t>
   </si>
   <si>
     <t>Formula Dan Proses Pembuatan Pudding Berlapis Berbasis Chlorella sp.</t>
   </si>
   <si>
     <t>P00202601974</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Niken Tunjung Murti Pratiwi, M.Si.</t>
   </si>
   <si>
+    <t>Departemen Manajemen Sumberdaya Perairan</t>
+  </si>
+  <si>
     <t>Invensi ini mengungkapkan pudding berlapis berbasis Chlorella sp. beserta dengan proses pembuatannya. Formula pudding sesuai invensi ini terdiri dari 2 lapisan, yaitu: lapisan bawah mengandung bubuk Chlorella sp., gula, susu, santan kelapa, bahan pembentuk gel netral, garam dan air; dan lapisan atas berupa pudding beraroma buah yang mengandung bahan pembentuk gel beraroma buah, gula, dan air dan fla. Proses pembuatan pudding meliputi penyiapan bahan, pencampuran, pemanasan adonan, penuangan lapisan bawah hingga set, penuangan lapisan atas, dan pendinginan untuk membentuk struktur pudding yang stabil. Penambahan biomassa Chlorella sp. dilakukan pada suhu yang lebih rendah dibandingkan dengan suhu pemanasan untuk mempertahankan karakteristik fisik dan sensoris Chlorella sp. Invensi ini menghasilkan produk pangan semi padat pudding berlapis dengan tekstur yang lembut, memiliki karakteristik sensoris dan rasa yang dapat diterima oleh konsumen, sehingga sesuai dengan produk pangan fungsional berbasis mikroalga.</t>
   </si>
   <si>
     <t>Dr. Inna Puspa Ayu, S.Pi., M.Si.</t>
   </si>
   <si>
-    <t>drh. Henny Endah Anggraeni, M.Sc.</t>
+    <t>PRODUK DENDENG BERBAHAN BAKU DAUN SAWIT</t>
+  </si>
+  <si>
+    <t>06-May-2026</t>
+  </si>
+  <si>
+    <t>P00202604317</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Lili Dahliani, M.M., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode dan formulasi pembuatan dendeng nabati
+menggunakan daun kelapa sawit (Elaeis guineensis) sebagai bahan baku utama pengganti
+daging. Proses pembuatan dilakukan dengan mengolah daun kelapa sawit melalui tahap
+perebusan, pelunakan, pencampuran dengan bahan pengikat nabati seperti tepung terigu,
+tapioka, dan maizena, serta penambahan bumbu alami tradisional. Hasilnya adalah produk
+makanan kering menyerupai dendeng yang memiliki cita rasa gurih dan tekstur kering
+seperti daging sapi, namun bebas kolesterol dan ramah lingkungan. Produk ini
+menawarkan alternatif makanan tinggi serat dan antioksidan, serta membuka peluang
+pemanfaatan limbah daun kelapa sawit menjadi produk bernilai ekonomi tinggi. Invensi ini
+berkaitan dengan metode dan formulasi pembuatan dendeng nabati menggunakan daun
+kelapa sawit (Elaeis guineensis) sebagai bahan baku utama pengganti daging. Proses
+pembuatan dilakukan dengan mengolah daun kelapa sawit melalui tahap perebusan,
+pelunakan, pencampuran dengan bahan pengikat nabati seperti tepung terigu, tapioka,
+dan maizena, serta penambahan bumbu alami tradisional. Hasilnya adalah produk
+makanan kering menyerupai dendeng yang memiliki cita rasa gurih dan tekstur seperti
+daging sapi, namun bebas kolesterol dan ramah lingkungan. Produk ini menawarkan
+alternatif makanan tinggi serat dan antioksidan, serta membuka peluang pemanfaatan
+limbah daun kelapa sawit menjadi produk bernilai ekonomi tinggi.</t>
   </si>
   <si>
     <t>Rachmitasari Noviana, S.K.H.,M.Si.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ono Suparno, S.T.P., M.T.</t>
-[...2 lines deleted...]
-    <t>Dr. Zaenal Abidin, S.Si., M.Agr.</t>
+    <t>PROSES PEMBUATAN KALSIUM MAGNESIUM HUMAT BERBASIS GAMBUT</t>
+  </si>
+  <si>
+    <t>S00202610196</t>
+  </si>
+  <si>
+    <t>Hafith Furqoni, S.P., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Departemen Agronomi dan Hortikultura</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini merupakan suatu proses pembuatan asam humat yang diperkaya dengan
+unsur hara penting bagi tanaman yaitu kalsium dan magnesium. Asam humat berasal dari
+gambut sedangkan unsur kalsium dan magnesium berasal dari dolomit. Gambut dan
+dolomit sebagai bahan utama invensi ini mampu bersinergi menjadi suatu bahan yang
+memiliki fungsi ganda yaitu sebagai pembenah tanah dan sumber hara bagi tanaman.
+Melalui proses pembuatan yang praktis sesuai dengan klaim invensi ini mendapatkan
+kalsium magnesium humat berbasis gambut. Invensi ini merupakan suatu pembenah
+tanah yang dapat memperbaiki sifat fisik dan kimia tanah diperkaya dengan kalsium dan
+magnesium sebagai sumber hara penunjang pertumbuh tanaman. Uji potensi invensi di
+laboratorium menunjukkan invensi ini mengandung humat 0,56% dan fulfat 0,10%,
+kalsium 22,1%, dan magnesium 0,32%. Sedangkan uji potensi invensi di lapangan
+menunjukkan dengan dosis kalsium magnesium humat 30 kg ha-1 telah dapat
+meningkatan produktivitas dan bobot 100 butir kedelai pada sistem budidaya jenuh air.
+Produktivitas kedelai meningkat dari 2,7774 ton/ha menjadi 3,2887 ton/ha dan bobot 100
+biji meningkat dari 12,945 g menjadi 14,505 g.</t>
+  </si>
+  <si>
+    <t>ALAT MONITORING KESEGARAN SAYURAN BERBASIS INTERNET OF THINGS</t>
+  </si>
+  <si>
+    <t>05-Aug-2026</t>
+  </si>
+  <si>
+    <t>S00202608657</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Taufik, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan sistem monitoring kesegaran sayuran di gudang cold
+storage berbasis Internet of Things. Sistem ini menggunakan sensor lingkungan multi-
+parameter yang meliputi suhu, kelembaban relatif, konsentrasi etilen, konsentrasi karbon
+dioksida, dan intensitas cahaya untuk memantau kondisi penyimpanan sayuran secara
+real-time dan kontinu. Data sensor diakuisisi oleh unit akuisisi data berbasis Programmable
+Logic Controller (PLC) dan dikirimkan ke unit pemrosesan data menggunakan protokol
+komunikasi MQTT. Unit pemrosesan data menyimpan data dalam basis data,
+membandingkan nilai parameter dengan rentang optimal penyimpanan, mendeteksi
+penyimpangan kondisi lingkungan, mengirimkan perintah kontrol kepada aktuator, dan
+mengirimkan notifikasi atau alarm kepada operator. Sistem dilengkapi dengan aktuator
+pengendali lingkungan yang terdiri atas blower (fan) yang diaktifkan secara otomatis
+ketika suhu melebihi ambang batas, dan alarm buzzer yang diaktifkan secara otomatis
+ketika kelembaban relatif melebihi atau kurang dari ambang batas. Seluruh perangkat
+terintegrasi dalam satu ekosistem Haiwell SCADA yang dapat dipantau dan dikendalikan
+melalui Haiwell Cloud. Antarmuka pengguna menyediakan dashboard real-time, grafik
+riwayat, status aktuator, status kondisi penyimpanan, dan daftar notifikasi. Dengan
+demikian, invensi ini memungkinkan pemantauan dan pengendalian kondisi cold storage
+sayuran secara real-time, kontinu, dan dapat diakses dari jarak jauh, sehingga mendukung
+pengurangan kehilangan pangan pascapanen melalui deteksi dini dan tindakan korektif
+otomatis terhadap penyimpangan kondisi lingkungan penyimpanan.</t>
   </si>
   <si>
     <t>Maya Ismayati, Ph.D.</t>
   </si>
   <si>
+    <t>FORMULA DAN METODE PEMBUATAN MANIK-MANIK HIDROGEL KOMPOSIT CANGKANG TELUR-KAOLIN ENKAPSULASI ALGINAT DENGAN HOMOGENISASI ULTRASONIK UNTUK REMEDIASI PERAIRAN TERCEMAR ZAT WARNA CONGO RED</t>
+  </si>
+  <si>
+    <t>P00202608633</t>
+  </si>
+  <si>
+    <t>Fifia Zulti, S.Si., M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan formula dan metode pembuatan manik-manik hidrogel
+komposit cangkang telur&amp;ndash;kaolin enkapsulasi alginat dengan homogenisasi ultrasonik untuk
+remediasi perairan tercemar zat warna Congo Red. Komposit dibuat dari cangkang telur
+dan kaolin yang kemudian dienkapsulasi dalam matriks natrium alginat melalui teknik
+gelasi ionik menggunakan CaCl2. Proses homogenisasi dilakukan menggunakan magnetic
+stirrer dan ultrasonikasi untuk menghasilkan manik-manik hidrogel CT&amp;ndash;K stirrer dan manik-
+manik hidrogel CT&amp;ndash;K ultrasonikasi. Manik-manik hidrogel CT&amp;ndash;K ultrasonikasi menunjukkan
+distribusi partikel yang lebih homogen, aglomerasi lebih rendah, dan struktur semikristalin
+yang lebih stabil dibandingkan metode stirrer, dengan kristalinitas sekitar 76,2% dan
+swelling sekitar 96,03%. Material ini juga menunjukkan performa adsorpsi Congo Red yang
+lebih baik dan lebih stabil dengan efisiensi removal sekitar 88&amp;ndash;90%, kapasitas adsorpsi
+sekitar 86&amp;ndash;89 mg/g, serta efisiensi adsorpsi sekitar 97&amp;ndash;99% pada suhu 25&amp;deg;C hingga 40&amp;deg;C.
+Invensi ini menghasilkan adsorben hidrogel yang lebih stabil, mudah dipisahkan, memiliki
+distribusi situs aktif lebih homogen, dan performa adsorpsi lebih konsisten dibandingkan
+adsorben alam berbentuk serbuk, sehingga berpotensi untuk remediasi perairan tercemar
+zat warna secara berkelanjutan.</t>
+  </si>
+  <si>
+    <t>Arang Aktif Berbahan Dasar Pulp Rumput Gelagah (Saccharum Spontaneum)</t>
+  </si>
+  <si>
+    <t>01-Jul-2025</t>
+  </si>
+  <si>
+    <t>P00202506029</t>
+  </si>
+  <si>
     <t>Prof.(R). Dr. Gustan Pari, MSi, Dipl, BSc</t>
   </si>
   <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan arang aktif berbahan dasar pulp rumput gelagah (Saccharum spontaneum) yang diproduksi melalui proses karbonisasi pada suhu 200 &amp;deg;C dan aktivasi termal  tanpa  bahan  kimia  tambahan  pada  suhu  820 &amp;deg;C.  Arang  aktif  yang  dihasilkan memiliki karakteristik adsorpsi yang unggul dengan daya serap iod sebesar 851,45 mg/g dan luas permukaan spesifik sebesar 598,485 m&amp;sup2;/g. Struktur porinya terdiri atas diameter rata-rata 2,569 nm, volume mikropori 0,295 cm&amp;sup3;/g, dan volume total pori 0,384 cm&amp;sup3;/g. Produk ini juga menunjukkan daya serap tinggi terhadap berbagai senyawa organik volatil, seperti  formaldehida  (29,07%),  kloroform  (39,30%),  asam  asetat  (31,13%),  benzena (22,50%), dan metilen biru (145,48 mg/g). Proses produksi dilakukan tanpa penggunaan bahan kimia aktivator, memanfaatkan biomassa lokal yang melimpah dan tidak bersaing dengan  bahan  pangan,  sehingga  mendukung  prinsip  produksi  berkelanjutan,  ramah lingkungan,  dan  efisien  secara  energi.  Arang  aktif  hasil  invensi  ini  cocok  diaplikasikan dalam pemurnian air dan udara, serta pengolahan limbah berbasis adsorpsi.</t>
+  </si>
+  <si>
     <t>Dr. Ir. Mulyorini Rahayuningsih, M.Si.</t>
   </si>
   <si>
-    <t>drh. Heryudianto Vibowo, S.K.H., M.Si.</t>
-[...4 lines deleted...]
-  <si>
     <t>Suatu Set Permainan Untuk Meningkatkan Pengetahuan Konsumen Dalam Pemilihan Produk</t>
   </si>
   <si>
     <t>13-Sep-2019</t>
   </si>
   <si>
     <t>S00201908083</t>
   </si>
   <si>
     <t>Ajat Sudrajat</t>
   </si>
   <si>
     <t>Departemen Ilmu Keluarga dan Konsumen</t>
   </si>
   <si>
     <t>Invensi ini menghasilkan suatu set permainan untuk meningkatkan pengetahuan konsumen dalam memilih produk yang sehat dan sesuai dengan kondisi keuangan. Secara spesifik, invensi ini terdiri dari papan permainan, dadu, kartu identitas, dan kartu pendukung. Kartu identitas berjumlah 4 kartu, terdiri dari kiki, koko, kono, dan kimi. Kartu pendukung berjumlah 79 kartu yang terdiri dari kartu shop 31 kartu, kartu attack 16 kartu, kartu defense 16 kartu, dan kartu bonus 16 kartu. Permainan ini dapat dimainkan maksimal 4 orang dan 1 orang untuk pemegang kartu dan sebagai pemandu permainan. Pemain dapat berjalan dengan cara melempar dadu dan melangkah sesuai dengan angka yang tertera pada dadu. Dimulai pada kotak start bersama-sama dan berakhir di kotak finish dan menjadi konsumen tercerdas versi game ini.</t>
   </si>
   <si>
-    <t>Dr. Rini Madyastuti Purwono, S.Si., M.Si., Apt.</t>
+    <t>FORMULA HERBAL ANTINEFROLITIASIS YANG MENGANDUNG EKSTRAK ETANOL DAUN ALPUKAT (Persea americana Mill.) DAN HERBA KUMIS KUCING (Orthosiphon aristatus (Blume) Miq.)</t>
+  </si>
+  <si>
+    <t>13-Sep-2026</t>
+  </si>
+  <si>
+    <t>P00202608972</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan formula herbal antinefrolitiasis yang mengandung
+ekstrak etanol daun alpukat (Persea americana Mill.) dan ekstrak etanol herba kumis
+kucing (Orthosiphon aristatus (Blume) Miq.). Dalam perwujudan yang diutamakan, setiap
+550 mg campuran ekstrak aktif mengandung 300 mg ekstrak etanol daun alpukat dan 250
+mg ekstrak etanol herba kumis kucing. Kuersetin digunakan sebagai senyawa penanda
+ekstrak daun alpukat dan sinensetin sebagai senyawa penanda ekstrak herba kumis
+kucing. Data pendukung menunjukkan skor penambatan molekuler sekitar -8,2 kkal/mol
+untuk kuersetin dan -7,5 kkal/mol untuk sinensetin terhadap glikolat oksidase. Pengujian
+pelarutan in vitro menunjukkan respons terbaik pada 6.000 ppm dan 20.000 ppm,
+sedangkan pengujian in vivo menunjukkan bahwa kombinasi 300 mg/kg bobot badan dan
+250 mg/kg bobot badan memberikan respons terbaik di antara kelompok yang diuji.</t>
   </si>
   <si>
     <t>Ika Resmeiliana, S.Hut., M.Si.</t>
   </si>
   <si>
-    <t>Metode Produksi Dan Pemurnian Enzim Selulase Bacillus Amyloliquefaciens SLBD Dari Feses Kuda Serta Produk Yang Dihasilkan</t>
-[...7 lines deleted...]
-  <si>
     <t>Muhamad Arifin, S.Pt., M.Si.</t>
   </si>
   <si>
-    <t>Invensi ini berkaitan dengan metode kultivasi dan pemurnian enzim selulase yang dihasilkan oleh Bacillus amyloliquefaciens strain SLBD untuk memperoleh enzim dengan kemurnian dan aktivitas spesifik tinggi. Proses kultivasi dilakukan dengan medium garam minimal dengan komposisi tertentu, pada suhu 37 &amp;deg;C dan agitasi 180 rpm hingga fase stasioner. Supernatan hasil sentrifugasi disaring melalui membran 0,22 &amp;micro;m, dipresipitasi menggunakan amonium sulfat hingga 90% kejenuhan, dan didialisis untuk memperoleh enzim kasar. Pemurnian dilakukan secara bertahap menggunakan kromatografi pertukaran anion dan filtrasi gel. Metode ini meningkatkan kemurnian enzim hingga 24 kali lipat dan menghasilkan selulase dengan aktivitas spesifik 7.010 U/mg serta berat molekul &amp;plusmn;66 kDa berdasarkan SDS&amp;ndash;PAGE. Enzim yang diperoleh menunjukkan karakter netrofilik dan moderat termostabil, dengan retensi aktivitas lebih dari 90% pada pH 5&amp;ndash;9 dan suhu hingga 60 &amp;deg;C. Metode ini memberikan pendekatan yang efisien, sederhana, dan dapat direproduksi untuk memperoleh enzim selulase dengan aktivitas tinggi dan stabilitas baik, yang berpotensi diterapkan dalam konversi biomassa lignoselulosa menjadi bioetanol atau biogas, serta pada industri pakan, tekstil, dan pulp-kertas yang memerlukan biokatalis dengan kinerja optimal di lingkungan netral.</t>
+    <t>Prof. Dr. Ir. Iskandar Lubis, M.S.</t>
   </si>
   <si>
     <t>Dr. Sarah Augustina, S.Hut., M.Si.</t>
   </si>
   <si>
-    <t>Dr. Mustaruddin, S.T.P.</t>
-[...14 lines deleted...]
-    <t>Invensi ini merupakan alat fotobioreaktor untuk induksi sporulasi makroalga Ulva sp. Sistem FOTOBIOREAKTOR ini terdiri dari rangkaian beberapa pipa spooler yang disatukan oleh pipa holder yang mudah dibongkar pasang. Pipa spooler dilengkapi dengan komponen rotator yang memungkinkannya untuk dirotasi secara manual atau digerakan dengan tambahan motor Listrik arus lemah. Selain komponen pipa spooler dan pipa holder, alat fotobioreaktor ini juga memiliki rangkaian lampu eksternal yang dipasang secara trilateral pada tiga sisi FOTOBIOREAKTOR. Dalam penggunaanya, alat fotobioreaktor ini dapat menghasilkan bibit Ulva sp yang tumbuh pada cakupan luas hampir 50% bidang penempelan di tali yang dipakai sebagai substrat, jauh lebih tinggi dari pada fotobioreaktor yang menggunakan desain pipa spooler statis yang hanya memiliki nilai cakupan 25%.</t>
+    <t>Ir. Supriyanto, S.TP., M.Kom., Ph.D.</t>
   </si>
   <si>
     <t>Nanoserbuk Simplisia Surian (Toona sinensis) Dan Metode Pembuatannya Menggunakan Mechanical Milling</t>
   </si>
   <si>
     <t>12-Dec-2025</t>
   </si>
   <si>
     <t>P00202514365</t>
   </si>
   <si>
     <t>Dr. Syamsul Falah, S.Hut., M.Si.</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan metode pembuatan nanoserbuk simplisia surian metode mechanical milling, yaitu kombinasi metode blade mill dan dry ball mill. Lebih khusus lagi invensi ini berkaitan dengan metode pembuatan nanoserbuk dengan target ukuran 600- 800 nm dan PDI 0,2-0,5 dengan tetap mempertahankan senyawa bioaktif dari simplisia surian. Nanoserbuk simplisia surian yang dihasilkan diharapkan dapat dapat mengoptimalkan efektivitas ekstrak herbal melalui peningkatan bioavaibilitas dan memperkuat efek antihiperglikemik serta memungkinkan pengembangan sediaan yang lebih praktis, stabil, dan siap menuju hilirisasi sebagai produk herbal antidiabetes yang inovatif dan berbasis nanoteknologi. Terdapat 3 tahap kegiatan pembuatan dan karakterisasi nanoserbuk simplisia pada invensi ini yaitu preparasi simplisia surian ukuran mikrometer dengan metode blade mill selama 15-30 jam menggunakan mode siklus intermiten 5&amp;ndash;20 detik operation time dan 5&amp;ndash;15 menit intermittent phase, dan pengayakan 200 mesh. Tahap kedua pembuatan nanoserbuk dengan metode ball mill selama 10-20 jam menggunakan mode siklus intermiten 5&amp;ndash;20 detik operation time dan 5&amp;ndash;15 menit intermittent phase, dan Tahap ketiga karakterisasi nanoserbuk menggunakan Particle Size Analyzer (PSA). Nanoserbuk simplisia surian yang dihasilkan sesuai invensi ini memiliki ukuran partikel sebesar 720,7 nm dengan PDI 0,5324.</t>
   </si>
   <si>
-    <t>Dr. Ir. Lilik Kustiyah, M.S.</t>
+    <t>Prof. Dr. Ir. Iskandar</t>
+  </si>
+  <si>
+    <t>KOMPOSISI BIOFOAM BIODEGRADABEL BERBASIS PATI SAGU, AMPAS SAGU, AGAR, DAN SERBUK CANGKANG TELUR SERTA METODE PEMBUATANNYA</t>
+  </si>
+  <si>
+    <t>P00202608669</t>
+  </si>
+  <si>
+    <t>Dr Aritta Suwarno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan formula biofoam biodegradabel berbasis pati sagu
+dengan penambahan ampas sagu, agar, dan serbuk cangkang telur sebagai alternatif
+material kemasan ramah lingkungan pengganti expanded polystyrene (EPS). Formula
+biofoam sesuai invensi ini terdiri atas pati sagu, ampas sagu, agar, serbuk cangkang telur,
+polivinil alkohol (PVA), magnesium stearat, gliserol, dan air hingga 100% b/b. Berdasarkan
+hasil pengujian, biofoam memiliki kekuatan tarik sebesar 0,46&amp;ndash;1,47 N/mm2, regangan
+putus 19,37&amp;ndash;60,36%, dan modulus of resilience 72,14&amp;ndash;256,20 kJ/m3. Analisis
+termogravimetri menunjukkan peningkatan residu termal dari 14,15% menjadi 29,38%
+seiring meningkatnya kandungan serbuk cangkang telur, sedangkan uji biodegradasi
+menunjukkan formulasi P3&amp;ndash;P5 hampir terdegradasi sempurna setelah 14 hari penguburan
+di dalam tanah. Biofoam sesuai invensi ini berpotensi digunakan sebagai material kemasan
+biodegradabel dengan sifat mekanik dan termal yang baik serta memanfaatkan limbah
+ampas sagu dan cangkang telur sebagai bahan baku bernilai tambah.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Alimuddin, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Produk Pulp Berbahan Biomassa Sawit Dengan Rendemen Tinggi Menggunakan Metode Semi Mekanis</t>
+  </si>
+  <si>
+    <t>07-Oct-2025</t>
+  </si>
+  <si>
+    <t>P00202509958</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irmansyah, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan produk pulp berbahan serat alam yaitu tandan kosong kelapa  sawit (TKKS). Serat  alam yang digunakan  adalah serat TKKS pada  bagain  stalk dengan  proses  pulping  semi  mekanis.  Tahapan  metodologi  adalah  perendaman  statis (retting), penggilingan mekanis (milling), dan pemasakan alkali aktif NaOH 8% pada suhu ruang dan waktu 8 jam serta pemutihan menggunakan peroksida 12%. pencucian pulp menggunakan air dingin sistem konitnu pada fluida dinamis secara berulang hingga air cucian bening dan pH netral. Pemanfaatan serat tandan kosong kelapa sawit merupakan bagian dari pengembangan biomaterial dan sebagai upaya untuk menjawab permasalahan terkait  kebutuhan  bahan  baku  dari  serat  alam  di  industri  tekstil,  kertas  dan  filter. Penggunaan serat tandan kosong kelapa sawit sebagai pulp pada studi kasus bahan baku rayon viskosa juga merupakan cara untuk substitusi impor dan mengatasi melimpahnya limbah  padat  sawit  yang  merupakan  hasil  samping  dari  tingginya  produktifitas  CPO  di Indonesia. Pulp putih yang dihasilkan memiliki karakteristik a-Selulosa 67%,, lignin 10%, kadar abu 6,17%, pentosan 5,93%, ekstrak DCM 0,4%. Sementara itu kekuatan tarik pulp pada freeness 164 mL CSF adalah 47,5 N.m/g, indeks sobek 5,64 mN.m2/g, indeks retak 2,2 kPa.m2/g.</t>
+  </si>
+  <si>
+    <t>Cahyuning Isnaini, S.Gz., M.Sc.</t>
   </si>
   <si>
     <t>Harum Fadhilatunnur, S.TP., M.Sc.</t>
   </si>
   <si>
-    <t>Dr. Muhamad Baihaqi, S.Pt., M.Sc.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PROSES PREPARASI ANTIGEN AVIAN INFLUENZA H5N1 DENGAN INAKTIVASI FORMALIN DAN PRESIPITASI POLIETILEN GLIKOL (PEG-6000) </t>
   </si>
   <si>
     <t>P00202601286</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan suatu proses preparasi antigen Avian Influenza (AI) subtipe H5N1 yang bertujuan untuk menghasilkan antigen yang stabil, dan memiliki reaktivitas serologis tinggi sebagai reagen uji serologis seperti uji Hemaglutinasi inhibisi (HI). Proses ini meliputi beberapa tahapan utama, yaitu propagasi virus, inaktivasi, presipitasi, pemurnian, stabilisasi, dan evaluasi kinerja antigen. Tahap inaktivasi dilakukan dengan menambahkan neutral buffered formalin (NBF) 1% dalam PBS hingga mencapai konsentrasi akhir 0,04% (v/v), diinkubasi pada 37&amp;deg;C selama 16 jam, dan dikonfirmasi tidak adanya replikasi virus melalui inokulasi ulang pada telur ayam berembrio. Virus yang telah diinaktivasi kemudian diendapkan menggunakan polietilen glikol (PEG-6000) 10% (w/v) pada suhu 4&amp;deg;C selama 2 jam, disentrifugasi bertingkat, disuspensikan kembali dalam PBS, disonikasi selama 90 detik, dan distabilisasi dengan penambahan gliserol 1:1 untuk menghasilkan antigen akhir sebanyak 2 mL. Hasil uji HI menunjukkan bahwa in-house antigen AI hasil invensi ini memiliki rataan titer antibodi geometrik (GMT) 6,8 log2, setara dengan antigen AI PUSVETMA, dengan sensitivitas dan spesifisitas 100% serta nilai Kappa (&amp;kappa;) sebesar 1,0, menandakan kesesuaian sempurna. Invensi ini menghasilkan antigen AI dengan stabilitas, dan reaktivitas serologis tinggi yang dapat digunakan sebagai reagen diagnostik pada uji HI.</t>
   </si>
   <si>
     <t xml:space="preserve">Luluk Annisa,  S.Pi.</t>
   </si>
   <si>
-    <t>Adna Sumadikarta, S.Si., M.Ling.</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. Ina Winarni, S.Hut., M.Si.</t>
   </si>
   <si>
+    <t>Laela Wulan Sari, S.Si</t>
+  </si>
+  <si>
+    <t>PROSES PENGERINGAN DAUN KELOR (Moringa Oleifera) SEBAGAI SUPLEMEN PAKAN DENGAN PENAMBAHAN UAP AIR PANAS (STEAM) MENGGUNAKAN METODE STEAM-DRYER</t>
+  </si>
+  <si>
+    <t>21-Apr-2026</t>
+  </si>
+  <si>
+    <t>P00202603761</t>
+  </si>
+  <si>
     <t>Dr. Indah Wijayanti, S.T.P., M.Si.</t>
   </si>
   <si>
-    <t>Dean Apriana Ramadhan, S.Kom., M.Kom.</t>
+    <t xml:space="preserve">Daun kelor (Moringa oleifera) mengandung senyawa aktif seperti saponin 1,46%,
+terpenoid 2,84%, glikosida 0,36%, steroid 3,21%, karotenoid 1,16%, dan tanin 9,36%,
+serta berpotensi sebagai bahan baku pakan, kosmetik, obat-obatan, dan perbaikan
+lingkungan. Invensi ini berkaitan dengan proses pengeringan daun kelor menggunakan
+mesin steam-dryer berbasis teknologi panas air (hidrotermal) yang memadukan pemberian
+uap bertekanan dan pengeringan dalam satu ruang berbentuk tabung silinder. Proses
+meliputi memasukkan daun kelor segar, mengalirkan uap panas pada tekanan 2&amp;ndash;2,5 atm
+hingga pelayuan merata, disertai pengadukan, kemudian dilanjutkan pengeringan hingga
+kadar air 10&amp;ndash;12% dan pengeluaran uap air dengan blower. Invensi ini menghasilkan daun
+kelor kering dengan karakteristik kimia: abu 9,36%, lemak kasar 4,86%, protein kasar
+27,34%, serat kasar 7,10%; serta karakteristik fisik: kerapatan tumpukan 372 kg/m3,
+kerapatan pemadatan 444,5 kg/m3, sudut tumpukan 27,15&amp;deg;, dan ukuran partikel 1550 &amp;mu;m.
+Invensi ini juga mencakup mesin steam-dryer dengan boiler, jaket pemanas, pengaduk
+internal, sistem katup uap dan air, panel kontrol, dan blower dalam satu sistem terpadu
+yang meningkatkan efisiensi dan mempertahankan kualitas nutrien produk.</t>
   </si>
   <si>
     <t>Mesin Milling Dingin Untuk Pembuatan Nanopartikel Kuning Telur</t>
   </si>
   <si>
     <t>27-Mar-2025</t>
   </si>
   <si>
     <t>P00202502999</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Bambang Purwantara, M.Sc.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini mengenai modifikasi suatu mesin milling dingin rakitan yang digunakan untuk pembuatan nanopartikel kuning telur sebagai salah satu bahan pelarut semen beku pada hewan  ruminansia.  Rangkaian  mesin milling dingin  yang  digunakan  terdiri  dari  mesin pendingin, timer, blender dan  termometer.  Kuning  telur  dicampurkan  dengan  pelarut antara lain akuades sebanyak 400 - 700 mL dimasukan kedalam milling chamber. Setelah itu, di milling dingin dengan kecepatan 15.000 &amp;ndash; 20.000 rpm, selama 1 - 2 menit dengan waktu jeda selama 4 - 8 menit dengan total waktu milling selama 110 - 610 menit dengan suhu -100C &amp;ndash; -150C.</t>
   </si>
   <si>
-    <t>Ir. Fahrizal Hazra, M.Sc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Prof. Dr. Julie Ekasari, S.Pi., M.Sc.</t>
   </si>
   <si>
-    <t>Pramita Nurillisan, S.E.</t>
-[...14 lines deleted...]
-    <t>Yang diungkapkan disini adalah proses pembuatan gula cair sagu sebagai alternatif pengganti gula cair pasir dan tebu yang terdiri dari : a.menyiapkan bahan pati kering; b.mencampurkan pati sagu kering 20-25% dengan air 75-80%; c.melakukan likuifikikasi dengan menambahkan enzim alfa-amilase 1 ml/liter ke campuran pati sagu dan air; d.memanaskan campuran pati sagu pemanasan campuran pati sagu, air dan enzim alfaamilase pada suhu mendidih 100oC, kemudian didinginkan sampai suhu 60oC; e.melakukan sakarifikasi dengan penambahan enzim glukoamilase 1 ml/kg pati sagu pada kondisi suhu 60oC selama 1 jam dan didiamkan selama 24 jam; f.menyaring hasil sakarifikasi menggunakan kain tebal dan dilewatkan melalui ion anion dan kation; g.menguapkan hasil sakarifikasi yang sudah disaring dengan pemanasan suhu sampai 100oC untuk menghasilkan gula sagu cair sagu dengan brix minimal 70obrix. Adapun produk yang dihasilkan adalah gula cair sagu yang mengandung glukosa yang berwarna jernih dan higienis. Aplikasi invensi ini digunakan ke industri makanan dan minuman.</t>
+    <t>FORMULA SERUM MINYAK MENGANDUNG MINYAK IKAN PATIN (Pangasius sp.) DAN PROSES PEMBUATANNYA</t>
+  </si>
+  <si>
+    <t>23-Aug-2026</t>
+  </si>
+  <si>
+    <t>P00202609400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan formula minyak serum yang mengandung minyak ikan patin
+(Pangasius sp.) dan proses pembuatannya. Formula minyak serum terdiri atas NEOMIN AB,
+SP TWEEN 80 MBAL-LQ-(SG), BHT Food Grade, IMEX MCT 60/40, PALMESTER 1512
+Isopropyl Myristate, minyak ikan patin, ROMAN WISH PRX041803, LEXFEEL SHINE, dan ALL-
+RAC-&amp;alpha;-TOCOPHERYL ACETATE (Vitamin E). Proses pembuatannya meliputi pencampuran
+bahan fase A dan pemanasan pada suhu 30&amp;ndash;40&amp;deg;C, penambahan minyak ikan patin dan
+pengadukan hingga homogen, penambahan bahan fase C dan pengadukan, serta
+penambahan premiks fase D dan pengadukan hingga homogen. Sediaan yang diperoleh
+berbentuk cair, berwarna kuning opak, beraroma khas fragrance, homogen, dan memiliki
+pH 6&amp;ndash;7.</t>
   </si>
   <si>
     <t>Metode Perkuatan Balok Glulam Dengan Menggunakan Komposit Hibrid FRP-Aluminium</t>
   </si>
   <si>
     <t>S00202511162</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi  ini  berhubungan  dengan  metode  perkuatan  pada  balok  kayu  laminasi menggunakan  sistem  komposit  antara  material  FRP  dan  aluminium  yang  hanya ditampatkan pada sisi tarik balok. Tujuan utama dari invensi ini adalah untuk mengatasi masalah penggunaan serat sintetis yang berlebihan pada sistem perkuatan kayu laminasi atau glulam dengan FRP. Metode perkuatan glulam menggunakan material komposit hibrid FRP-aluminium ini dapat diterapkan pada semua jenis balok kayu laminasi. Hibrid FRP yang digunakan adalah gabungan antara serat karbon, serat kaca, dan serat rami (serat alam). Material  perkuatan  komposit  hibrid  FRP-aluminium  tersebut  dibenamkan  kedalam permukaan tarik balok secara vertikal dengan resin epoxy sebagai pengikatnya ke elemen kayu. Invensi ini memiliki keunggulan yaitu dapat secara signifikan mengurangi jumlah penggunaan  serat  sintetis  (serat  karbon  dan  serat  kaca)  pada  sistem  perkuatan  kayu laminasi dengan bahan FRP.</t>
   </si>
   <si>
-    <t>Fermentasi Kopi Enzimatis Menggunakan Starter Kering Kultur Bakteri Bacillus Aerophilus.</t>
-[...26 lines deleted...]
-    <t>Prof. Dr. Anang Kurnia, S.Si., M.Si.</t>
+    <t>Aisyah, S.Hum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRANUL FLY ASH DAN BOTTOM ASH (FABA) UNTUK MENETRALKAN AIR ASAM TAMBANG  SERTA PROSES PEMBUATANNYA</t>
+  </si>
+  <si>
+    <t>P00202603634</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Hamim, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Silvikultur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Granul berbasis fly ash dan bottom ash (FABA) memiliki potensi tinggi sebagai bahan
+penetral AAT yang ekonomis dan berkelanjutan. Hasil pengujian menunjukkan bahwa
+granul tanpa pupuk kandang kambing dapat meningkatkan pH AAT dari 2,45 menjadi 9,17
+dalam tiga jam dan menghilangkan 88,7% besi (Fe) dan 66,5% mangan (Mn). Analisis X-
+Ray Diffraction (XRD) dan Micro X-Ray Fluorescence (&amp;mu;-XRF) mengindikasikan bahwa
+peningkatan pH berasal dari pelarutan mineral kaya kalsium yang membentuk mineral
+baru seperti kalsit dan gipsum. Granul dengan campuran pupuk kandang kambing bekerja
+lebih lambat tetapi memberikan hasil keseluruhan yang serupa dengan kelebihan
+tambahan dalam adsorpsi logam berat. Berdasarkan analisis biaya, penggunaan granul
+FABA dapat menekan biaya pengolahan AAT hingga 99% dibandingkan dengan kapur.
+Formula granul yang terbukti efektif terdiri dari: fly ash; bottom ash; pupuk kandang
+kambing halus; dan semen Portland. Proses pembuatan dilakukan dengan pengeringan
+dan pengayakan bahan (mesh 50), pencampuran hingga homogen, granulasi dengan
+penambahan air bertahap menggunakan granulator manual hingga terbentuk granul
+berdiameter 5-10 mm, pengeringan selama 2-3 hari, dan penyimpanan dalam wadah
+kedap udara. Aplikasi optimal adalah dengan volume 30-50% dari volume AAT dan posisi
+melayang di bawah permukaan air untuk mencapai penetralan pH dalam waktu 3-24 jam.</t>
   </si>
   <si>
     <t>Wina Yulianti, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Dr.Ing. Dase Hunaefi, S.T.P., M.Food.St.</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Hardinsyah, M.S.</t>
+  </si>
+  <si>
+    <t>Bubu Lipat Bertingkat Multi-Spesies dan Booster Umpan untuk Penangkapan Krustasea, Moluska dan Ikan Demersal</t>
+  </si>
+  <si>
+    <t>P00202511224</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Wazir Mawardi, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini  berkenaan dengan  alat penangkapan ikan  (bubu)  yang dapat dilipat  yang memiliki ukuran panjang x lebar x tinggi (80 cm x 60 cm x 50 cm), memiliki dua ruang perangkap yaitu perangkap bawah dan perangkap atas, memiliki spesies target tangkapan yang  bersifat  multi-spesies,  seperti  krustasea,  moluska,  dan  ikan  demersal.  Bubu  lipat bertingkat multi-spesies dapat dioperasikan pada dasar perairan yang bersubstrat pasir berlumpur, pasir berkarang, lumpur berkarang dan karang. Pengoperasian alat tangkap bubu  lipat  bertingkat  multi-spesies  menggunakan booster umpan  dan  umpan  biasa. Booster umpan dalam bentuk beku yang terbuat dari  bahan umpan dari cacahan ikan tembang  dan  cumi-cumi  yang  dicampur  dengan  cairan  kental  dari  hasil  blender  ikan tembang, cumi-cumi, telor ayam dan air. Booster umpan ditempatkan pada perangkap bagian atas. Booster umpan hanya mengeluarkan bau asam amino esensial dari protein umpan  untuk  memikat  dan  mengumpulkan  spesies  target  tangkapan  mendekati  dan memasuki bubu lipat bertingkat multi-spesies secara efektif. Umpan biasa yang digunakan adalah  jenis  ikan  tembang  utuh  berjumlah  dua  ekor  untuk  setiap  perangkap  bawah maupun  perangkap  bagian  atas.  Keunggulan  invensi  ini  adalah  pembuatan  konstruksi bubu  lipat  bertingkat  multi-spesies  mudah  dibuat  dan  dapat  dilipat,  bila  dioperasikan dengan booster umpan dan umpan biasa akan meningkatkan hasil tangkapan.</t>
+  </si>
+  <si>
     <t>Dr. drh. Amaq Fadholly, S.K.H., M.Si.</t>
   </si>
   <si>
-    <t>Amalia Putri Firdausi, S.Pi., M.Si.</t>
+    <t xml:space="preserve">TEKNOLOGI KATUP IRIGASI  SAWAH OTOMATIS NIR- DAYA</t>
+  </si>
+  <si>
+    <t>16-Jul-2026</t>
+  </si>
+  <si>
+    <t>P00202607780</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan teknologi pengaturan air irigasi otomatis secara nir-daya
+untuk lahan sawah yang bekerja secara mekanis dengan memanfaatkan gaya apung
+(bouyancy) berdasarkan prinsip Hukum Archimedes dan Bejana Berhubungan. Perangkat
+ini dirancang untuk mengatasi kendala konsumsi daya, tingginya biaya investasi, serta
+keterbatasan sinyal pada implementasi sistem irigasi cerdas berbasis IoT di wilayah rural.
+Komponen utama invensi ini terdiri dari rumah katup pelampung PVC berdiameter 2.5 inci
+(1), poros pemandu vertikal besi as stainless steel (2), pipa penghubung 1 inci ke petak
+sawah (3), badan alat berdiameter PVC 5 inci (4), dan katup pelampung berongga (5).
+Teknologi ini merupakan suatu inovasi irigasi cerdas yang sederhana yang dapat
+diproduksi dengan biaya murah serta pengoperasian dan perawatan tidak membutuhkan
+keahliuan khusus. Hasil pengujian menunjukkan perangkat ini mampu menyuplai debit
+aliran air hingga 3 Liter/detik dan responsif terhadap perubahan elevasi muka air sawah
+sesuai set point tanpa menyebabkan over irrigation, sehingga meningkatkan efisiensi
+penggunaan air irgasi.</t>
   </si>
   <si>
     <t>Dr. Windi Al Zahra, S.Pt., M.Si.</t>
   </si>
   <si>
-    <t>Formula Dan Metode Pembuatan Mi Fungsional Berbahan Baku Talas Beneng (Xanthosoma undipes K. Koch) Dengan Serat Tinggi dan Indeks Glikemik Rendah untuk Penderita Diabetes</t>
-[...14 lines deleted...]
-    <t>Dr. drh. Wahono Esthi Prasetyaningtyas, M.Si.</t>
+    <t>Dr. Ade Chandra Iwansyah, M.Sc</t>
+  </si>
+  <si>
+    <t>Dr. Tekad Urip Pambudi Sujarnoko, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Nur Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.rer.nat. Hendradi Hardhienata, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Formula Material Eksotermik Berbasis Cangkang Rajungan Dan Kepiting Bakau Dengan Metode Kalsinasi Sebagai Pemanas Pangan Darurat Dan Instan Tanpa Api Dan Listrik</t>
   </si>
   <si>
     <t>18-Dec-2025</t>
   </si>
   <si>
     <t>P00202514930</t>
   </si>
   <si>
-    <t>Zacky Arivaie Santosa, S.T.P</t>
+    <t>Zacky Arivaie Santosa, S.T.P., M.Si.</t>
   </si>
   <si>
     <t>Invensi ini mengungkapkan material eksotermik yang inovatif yang dihasilkan dari kalsium oksida (CaO) melalui kalsinasi limbah cangkang rajungan dan kepiting bakau. Proses kalsinasi dilakukan pada suhu antara 900&amp;deg;C hingga 1000&amp;deg;C untuk menghasilkan kalsium oksida dengan efisiensi tinggi dalam aplikasi pemanas ransum pangan darurat tanpa api. Material ini juga dapat dikombinasikan dengan aluminium untuk meningkatkan performa pemanasan. Pengujian suhu reaksi menunjukkan bahwa material eksotermik ini mampu menghasilkan suhu tinggi dan stabil, dengan kombinasi cangkang rajungan dan aluminium mencapai suhu tertinggi 113,5&amp;deg;C pada menit ke-9, dan kombinasi cangkang kepiting bakau dan aluminium mencapai suhu 105&amp;deg;C pada menit ke-10 (untuk serbuk hasil kalsinasi pada suhu 1000&amp;deg;C). Hasil XRD dan FTIR menunjukkan bahwa pada suhu kalsinasi 1000&amp;deg;C, baik cangkang rajungan maupun kepiting bakau mengalami dekomposisi karbonat (CaCO3) yang lebih lengkap menjadi kalsium oksida (CaO) dibandingkan pada suhu 900&amp;deg;C. Dalam analisis XRD, puncak difraksi yang dominan pada suhu 1000&amp;deg;C mengindikasikan kristalinitas CaO yang lebih baik, sementara FTIR menunjukkan penurunan intensitas puncak karbonat dan peningkatan puncak CaO pada suhu yang lebih tinggi. Invensi ini tidak hanya menyediakan solusi pemanasan yang efektif dan ramah lingkungan tetapi juga memanfaatkan limbah biomassa yang sebelumnya tidak dimanfaatkan secara optimal, menjadikannya pilihan berkelanjutan untuk aplikasi dalam situasi darura</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Irzaman, M.Si.</t>
+    <t>Prof. Dr. Ir. Hanifah Nuryani Lioe, M.Si.</t>
   </si>
   <si>
     <t>Set Primer Spesifik Spesies Rajungan Portunus Pelagicus Untuk Deteksi Cepat Berbasis Amplifikasi Isotermal</t>
   </si>
   <si>
     <t>S00202511222</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi  ini  mengenai  perancangan  dan  penggunaan  suatu  set  primer  spesifik  gen Cytochrome  c  Oxidase  subunit  I (COI)  yang  ditujukan  untuk  identifikasi  cepat  spesies rajungan Portunus pelagicus. Set primer yang dirancang terdiri atas dua outer primer (F3- PP dan B3-PP), dua inner primer (FIP-PP dan BIP-PP), serta satu loop primer (LF-PP). Proses perancangan  primer  ini  dilakukan  uji  secara in  silico dan in  vitro untuk  memastikan keakuratannya.  Hasil  uji in  silico menunjukkan  bahwa  primer  hanya  berikatan  dengan sekuens target Portunus pelagicus. Validasi in vitro pada suhu konstan 65 oC selama 30-60 menit memperlihatkan bahwa primer ini mampu mengidentifikasi DNA Portunus pelagicus dan tidak ditemukan amplifikasi silang ketika diuji dengan spesies non-target. Invensi ini memberikan  manfaat  luas  bagi  peneliti,  laboratorium  diagnostik,  maupun  industri pengolahan  perikanan.  Keunggulan  utama  invensi  ini  terletak  pada  spesifisitas  primer yang  tinggi,  sensitivitas  deteksi  terhadap  DNA  target,  serta  fleksibilitas  aplikasi  pada berbagai  bentuk  sampel.  Dengan  demikian,  invensi  ini  menyajikan  suatu  pendekatan molekuler yang praktis dan efisien untuk mendukung sistem autentikasi bahan baku dan produk olahan rajungan serta pencegahan mislabelling.</t>
   </si>
   <si>
     <t>Prof. Dr. Megawati Simanjuntak, S.P., M.Si.</t>
   </si>
   <si>
+    <t>Komposisi Mie Fungsional Dengan Kandungan Antioksidan,Tinggi Serat Pangan, Dan Bebas Gluten Dari Tepung Mocaf Dan Tepung Ceker Dengan Bubuk Bioaktif Bawang Putih (Allium sativum), Kunyit (Curcuma longa L.) Dan Lada Hitam (Piper ningrum) Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>P00202511475</t>
+  </si>
+  <si>
     <t>Ani Nuraeni, S.Pd., M.Pd.</t>
   </si>
   <si>
-    <t>Proses Pembuatan Perancah Berbasis Membran Nanoserat Pva-Kitosan Didoping Nanohidroksiapatit-Stronsium (nHA-Sr) Yang Berfungsi Sebagai Sistem Penghantaran Obat Kanker Sekaligus Pembawa Vesikel Ekstraseluler EVs) Untuk Mendukung Regenerasi Jaringan</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Invensi ini mengungkap suatu perancah membran nanoserat berbasis polivinil alkohol (PVA) dan kitosan yang didoping nanohidroksiapatit tersubstitusi stronsium (nHA-Sr), serta bermuatan obat antikanker dan vesikel ekstraseluler (extracellular vesicles, EVs). Perancah difabrikasi menggunakan metode electrospinning untuk menghasilkan struktur nanoserat dengan diameter 60&amp;ndash;100 nm. Komposisi perancah meliputi PVA 10%, kitosan 1%, nHA-Sr sebesar  1%  b/v  dengan  variasi  kadar  stronsium,  serta  obat  antikanker  gemcitabine hydrochloride  2  mM.  Vesikel  ekstraseluler  ditambahkan  pada  perancah  sebelum pengaplikasian melalui metode adsorpsi fisis. Perancah nanoserat ini berfungsi sebagai sistem  penghantaran  ganda  yang  memungkinkan  pelepasan  obat  antikanker  secara terkontrol dalam rentang waktu 1&amp;ndash;24 jam serta mendukung regenerasi jaringan melalui pelepasan ion stronsium dan aktivitas biologis EVs. Invensi ini dapat diaplikasikan pada terapi  kanker  berbasis  biomaterial,  khususnya  untuk  regenerasi  jaringan  tulang  pasca pengangkatan tumor.</t>
+    <t xml:space="preserve">Invensi ini menghasilkan mie fungsional dengan bahan baku tepung mocaf dan tepung ceker  serta  bubuk  bioaktif  bawang  putih,  kunyit  dan  lada  hitam.  Invensi  ini  dicirikan dengan menggunakan bubuk bioaktif bawang putih,kunyit dan lada hitam pada mie yang tidak menggunakan tepung terigu. Penggunaan bubuk bioaktif untuk meningkatkan daya antioksidan  pada  mie.  Mie  dari  tepung  mocaf  dan  tepung  ceker  untuk  meningkatkan kandungan  serat  pangan.  Pembuatan  invensi  ini  dimulai  dengan  menyiapkan  bubuk bioaktif  yaitu  bawang  putih,  kunyit  dan  lada  hitam  dengan  perbandingan tertentu,dikeringkan, kemudian dihaluskan. Tahap berikutnya adalah pembuatan mie yang diawali  dengan  memanaskan  tepung  mocaf  kemudian  diikuti  dengan  proses makroenkapsulasi terhadap bubuk bioaktif dengan mencampurkan telur dan bahan kering secara bertahap,  serta air untuk membentuk adonan mie. Adonan mie yang dihasilkan dikukus, dicetak bentuk mie. Untuk konsumsi maka mie ini dicelupkan pada air mendidih dan disajikan sesuai selera. Komposisi mie fungsional ini adalah tepung mocaf, tepung ceker, telur, air, dan garam serta bubuk bioaktif bawang putih, kunyit dan lada hitam. Mie fungsional  dari  tepung  mocaf  dan  tepung  ceker  dengan  bubuk  bioaktif  bawang  putih (Allium sativum), kunyit (Curcuma longa L) dan lada hitam (Piper ningrum) menghasilkan mie  dengan  kandungan  antioksidan  (IC50  AEAC)  16.08  mg/100  gr,  serat  pangan 7.28%/100 gr, dan bebas gluten.</t>
+  </si>
+  <si>
+    <t>Sesar Husen Santosa, S.T.P., M.M.</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Agustin Indrawati, M.Biomed.</t>
   </si>
   <si>
     <t>Prof. Dr. Nugraha Edhi Suyatma, S.T.P., D.E.A.</t>
   </si>
   <si>
-    <t>Dr. Suyatno, S.Pt., M.Si.</t>
+    <t>Dr. Ir. Maya Melati, M.S., M.Sc.</t>
+  </si>
+  <si>
+    <t>FORMULA DAN METODE PEMBUATAN BUBUK KOMBINASI SUJI (Dracaena agustifolia) DAN PANDAN (Pandanus amaryllifolius) SEBAGAI PEWARNA DAN PEMBERI AROMA DENGAN PENAMBAHAN ZnCl2</t>
+  </si>
+  <si>
+    <t>P00202608066</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengenai formula dan metode pembuatan bahan tambahan pangan berupa
+pewarna hijau alami kombinasi dari suji dan pandan yang memiliki aroma pandan. Formula
+perwarna dan pemberi aroma yang dihasilkan sesuai invensi ini terdiri dari ekstrak daun
+suji dan pandan, ZnCl2, dan Maltodekstrin. Adapun metode pembuatannya meliputi sortasi
+daun, memblansir daun suji, maserasi dengan merendam daun pandan dan suji dalam
+larutan alkohol 96% selama 24 jam, menyaring larutan hasil maserasi dan meningkatkan
+pH, menambahkan ZnCl2 ke dalam filtrat, menambahkan zat penyalut maltodekstrin, dan
+melakukan pengeringan dengan spray dryer untuk memperoleh bentuk bubuk.
+Keunggulan pewarna ini adalah selain memiliki aroma Pandan yang disukai dengan warna
+hijau cerah yang stabil, juga mengandung zat gizi mineral Zn. Penggunaan sumber ekstrak
+warna berbasis bahan baku alam lokal terbarukan dapat membuat produk ini memiliki
+dampak ekonomis dan strategis. Kepraktisan dalam penggunaandan keunggulan umur
+simpan produk bubuk ini diharapkan dapat menggantikan penggunaan pewarna sintetik.</t>
+  </si>
+  <si>
+    <t>Dr. Didin Komarudin, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Dr. Dwi Yuni Hastati, S.TP., D.E.A.</t>
   </si>
   <si>
+    <t>METODE PRODUKSI PLATELET-RICH PLASMA BERBASIS DARAH HEWAN HIDUP DAN HEWAN RUMAH POTONG YANG MENGANDUNG INSULIN-LIKE GROWTH FACTOR-1 UNTUK APLIKASI BIOMEDIS</t>
+  </si>
+  <si>
+    <t>P00202607783</t>
+  </si>
+  <si>
+    <t>Prof. drh. Ni Wayan Kurniani Karja, M.P., Ph.D.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode produksi platelet-rich plasma (PRP) berbasis darah hewan hidup dan darah hewan rumah potong yang mengandung insulin-like growth factor- 1 (IGF-1) untuk aplikasi biomedis. Metode ini memanfaatkan darah hewan hidup maupun darah hewan rumah potong sebagai sumber bahan baku yang diproses melalui tahapan pengumpulan darah menggunakan antikoagulan, pemisahan komponen darah melalui sentrifugasi bertingkat untuk memperoleh plasma dengan konsentrasi trombosit yang telah mencapai definisi PRP yaitu lebih dari 1 &amp;times; 106 trombosit/&amp;mu;L, aktivasi trombosit menggunakan metode repeated snap freezing-thawing (RSFT), pemisahan debris hasil aktivasi, serta filtrasi steril. Kombinasi rangkaian tahapan menghasilkan PRP yang mengandung IGF-1. Metode ini menghasilkan produk PRP dengan karakteristik growth factor yang sesuai untuk mendukung aplikasi biomedis. Produk yang diperoleh dapat dimanfaatkan sebagai sumber bioaktif untuk kultur sel, maturasi oosit secara in vitro, rekayasa jaringan, kedokteran regeneratif, penyembuhan luka, dan aplikasi biomedis lainnya.</t>
+  </si>
+  <si>
     <t>Gilang Dwi Laksono, S.Hut., M.Si.</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Suryo Wiyono, M.Sc.Agr.</t>
+  </si>
+  <si>
     <t>Dr. Sutikno, S.Pt., M.Si</t>
   </si>
   <si>
     <t>Dr. Berry Juliandi, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Erliza Hambali, M.Si.</t>
   </si>
   <si>
-    <t>Dr. Ir. Darmawan, M.Sc.</t>
+    <t>Prof. Dr. drh. Ekowati Handharyani, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Akhmad Endang Zainal Hasan, M.Si.</t>
   </si>
   <si>
-    <t>Dr. Sony Hartono Wijaya, S.Kom., M.Kom.</t>
+    <t>Dr. Dra. Khursatul Munibah, M.Sc.</t>
   </si>
   <si>
     <t>Andini Tribuana Tunggadewi, S.E., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Katrin Roosita, S.P., M.Si.</t>
   </si>
   <si>
     <t>Kemasan Aktif Penjerap Etilen Dan Uap Air Berbahan Jerami Padi Dan Karbon Aktif Beserta Metode Pembuatannya</t>
   </si>
   <si>
     <t>P00202509955</t>
   </si>
   <si>
     <t>Prof. Dr. Endang Warsiki, S.T.P., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berkaitan dengan suatu kemasan aktif berupa lembaran yang terbuat dari pulp jerami  padi  yang  dicampur  dengan  karbon  aktif.  Lembaran  ini  dirancang  untuk memperlambat pematangan buah klimaterik dengan cara menyerap gas etilen dan uap air di  sekitar  buah,  sehingga  kualitas  dan  kesegarannya  dapat  dipertahankan  lebih  lama selama  penyimpanan  maupun  distribusi.  Proses  pembuatan  kemasan  aktif  ini  meliputi tahap  pembersihan  dan  perendaman  jerami  padi,  delignifikasi  menggunakan  larutan natrium hidroksida, pencucian, penghancuran, dan penghalusan hingga menjadi pulp. Pulp kemudian dicampurkan dengan bubuk karbon aktif dalam perbandingan tertentu, dicetak menggunakan deckle,  dan  dikeringkan  hingga  terbentuk  lembaran  kertas  yang  siap digunakan.  Kemasan aktif  berupa lembaran ini  digunakan dengan  cara ditempatkan di dalam atau di atas kardus buah, sehingga memungkinkan interaksi langsung dengan gas etilen yang dilepaskan oleh buah. Invensi ini dapat diterapkan pada berbagai jenis buah klimaterik dengan tingkat kerusakan tinggi, seperti pisang, mangga, pepaya, dan alpukat, serta  memberikan nilai  tambah melalui  pemanfaatan  limbah  pertanian  menjadi produk pengemasan yang ramah lingkungan.</t>
   </si>
   <si>
     <t>Atep Dian Supardan, S.Si., M.Si.</t>
   </si>
   <si>
+    <t>Dr. Auliya Ilmiawati, S.Si., M.Si.</t>
+  </si>
+  <si>
     <t>Dr. Puji Rianti, S.Si., M.Si.</t>
   </si>
   <si>
     <t>BIOINOKULAN BERBASIS Providencia manganoxydans M7 DAN PENGGUNAANNYA</t>
   </si>
   <si>
     <t>19-Aug-2025</t>
   </si>
   <si>
     <t>P00202507818</t>
   </si>
   <si>
     <t>Dr. Prayoga Suryadarma, S.T.P., M.T.</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan bioinokulan berbasis bakteri Providencia manganoxydans galur M7. Galur M7 telah dikarakterisasi secara fenotipik dan genotipik, termasuk sekuensing genom lengkap yang menunjukkan keberadaan gen fungsional untuk produksi fitohormon (IAA), fiksasi nitrogen, pelarutan fosfat &amp;amp; kalium, dan siderofor. Pembuatan bioinokulan Providencia manganoxydans M7 dilakukan dengan menumbuhkan bakteri dari stok gliserol ke media NA dan menginkubasinya pada suhu kamar. Satu koloni murni kemudian diinokulasikan ke dalam 20 mL Luria Broth (LB) untuk menghasilkan suspensi sel (inokulum) dan diinkubasi dengan kecepatan. Perbanyakan dilakukan dengan memindahkan inokulum ke dalam 50 mL LB dalam erlenmeyer, kemudian diinkubasi hingga diperoleh kultur akhir 105-108 CFU/mL yang siap digunakan sebagai bioinokulan. Bioinokulan yang dihasilkan dapat meningkatkan pertumbuhan tanaman, ketahanan tanaman, dan kemanisan buah.</t>
   </si>
   <si>
     <t>Dr. Eva Rachmawati, S.Hut., M.Si.</t>
   </si>
   <si>
     <t>Dr. drh. Susi Soviana, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Titi Candra Sunarti, M.Si.</t>
   </si>
   <si>
     <t>Dr. Muhamad Gustilatov, S.Pi., M.Si.</t>
   </si>
   <si>
-    <t>Dr. drh. Anisa Rahma, S.K.H., M.Si.</t>
+    <t>Prof. Dr. Lisman Suryanegara, S.Si., M.Agr.</t>
   </si>
   <si>
     <t>Resti Meilani, S.Hut., M.Si.</t>
   </si>
   <si>
-    <t>Yusup Amin, S.Hut., M.Si.</t>
+    <t>Prof. Dr. Dra. Dyah Iswantini, M.Sc.Agr.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Feri Kusnandar, M.Sc.</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Endang Prangdimurti, M.Si.</t>
+  </si>
+  <si>
     <t>Dr. Lis Rosmanah, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Metode Dan Formula Pembuatan Minuman Konsentrat Protein Tempe</t>
-[...10 lines deleted...]
-  <si>
     <t>Ir. Nurul Jannah, M.M., Ph.D.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Wini Trilaksani, M.Sc.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Asep Sudarman, M.Rur.Sc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Wahyu Hidayat, S.E., Ak., M.Com., CPA.</t>
   </si>
   <si>
     <t>Luvy Dellarosa, S.T., M.T.</t>
   </si>
   <si>
+    <t>Dr. Nia Rosiana, S.P., M.Si.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. I Komang Gede Wiryawan</t>
   </si>
   <si>
     <t>Ukhradiya Magharaniq Safira Purwanto, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Dr.Eng. Wahyu Ramadhan, S.Pi., M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>Formulasi Dan Metode Pembuatan Nanopartikel Ekstrak Daun Bugenvil (Bougainvillea Spectabilis) Untuk Mengendalikan Bean Common Mosaic Virus Dan Aphis Craccivora Koch</t>
   </si>
   <si>
     <t>23-Apr-2024</t>
   </si>
   <si>
     <t xml:space="preserve">P00202411694 </t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan komposisi bahan, metode pembuatan, dan produk nanopartikel ekstrak daun bugenvil (EDB-NP) yang berasal dari ekstrak daun bugenvil menggunakan metode gelasi ionik. Formula nanopartikel ekstrak daun bugenvil sesuai invensi ini mampu menginduksi ketahanan tanaman dan mengandung antivirus. Nanopartikel ekstrak daun bugenvil disintesis dengan mengeringkan daun bugenvil segar yang telah disortasi, dicuci dengan air mengalir. Daun bugenvil digiling sampai halus dan diayak. Serbuk daun bugenvil diekstraksi dengan cara maserasi menggunakan pelarut etanol. Pelarut Ekstraksi diuapkan menggunakan rotary evaporator sehingga diperoleh senyawa ekstrak daun bugenvil. Ekstrak daun bugenvil dicampur dengan pelarut etanol 70%, natrium alginat, dan kalsium klorida (CaCl2). Larutan campuran diaduk menggunakan magnetic stirrer dan kemudian larutan disonikasi. Nanopartikel yang diperoleh mempunyai ukuran rata-rata 163.68 nm dengan morfologi berbentuk bola (sferis). Aplikasi nanopartikel ekstrak daun bugenvil terbukti mampu memperpanjang masa inkubasi dan menghambat pembentukan lesio lokal nekrotik dengan keefektifan berkisar 67,5%-100%. EDB-NP juga menunjukkan mampu menyebabkan mortalitas kutudaun berkisar 28-76% pada 48 JSP. Hasil pengujian aktivitas insektisidal nanopartikel ekstrak daun bugenvil didapatkan LC50 pada 24 dan 48 jam setelah perlakuan adalah pada konsentrasi 167.1 ppm dan 427.7 ppm.</t>
   </si>
   <si>
     <t>Dr. Isyana Khaerunnisa, S.Pt</t>
   </si>
   <si>
     <t>Prof. Dr. Dra. Purwantiningsih, M.S.</t>
   </si>
   <si>
-    <t>Dr. drh. Mawar Subangkit, M.Si.</t>
-[...14 lines deleted...]
-    <t>Dr. Ir. Harton Arfah, M.Si.</t>
+    <t>Prof. Dr. drh. Mohamad Agus Setiadi</t>
+  </si>
+  <si>
+    <t>Dr. Siti Jahroh, B.Sc., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Satyanto Krido Saptomo, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Lina Karlinasari, M.Sc.F.</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Deni Noviana</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Odang Carman, M.Sc.</t>
+    <t>Dr. Ir. Sugiarto, M.Si.</t>
+  </si>
+  <si>
+    <t>Faulia Rahma Santi , S.Pt.</t>
+  </si>
+  <si>
+    <t>Dr. Dwi Setyaningsih, S.T.P., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Nancy Dewi Yuliana, S.T.P., M.Sc.</t>
   </si>
   <si>
-    <t>Dr. Toto Haryanto, S.Kom., M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>Prof. Dr. Akhiruddin, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Dr. Heriyanto Syafutra, S.Si., M.Si.</t>
+    <t>Prof. Dr. Eng. Wisnu Ananta Kusuma, S.T., M.T.</t>
   </si>
   <si>
     <t>Dimas Ardi Prasetya, S.T., M.Si.</t>
   </si>
   <si>
-    <t>Dr. Ir. Muhammad Fedi Alfiadi Sondita, M.Sc.</t>
-[...5 lines deleted...]
-    <t>Dr. Eny Palupi, S.T.P., M.Sc.</t>
+    <t>Imam Busyra Abdillah, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Lilis Sucahyo, S.TP., M.Si.</t>
+  </si>
+  <si>
+    <t>STIKER AKTIF MULTIFUNGSI UNTUK PENGENDALIAN ETILEN, KELEMBAPAN, DAN CENDAWAN PADA PENYIMPANAN BUAH KLIMAKTERIK</t>
+  </si>
+  <si>
+    <t>S00202610203</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Herdhata Agusta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan suatu stiker aktif multifungsi untuk pengendalian gas
+etilen, kelembapan, dan pertumbuhan cendawan pada penyimpanan buah klimakterik.
+Stiker ini terdiri atas zeolit alam, kalium permanganat (KMnO4), silika hasil ekstraksi sekam
+padi, ekstrak daun sirih (Piper betle L.), dan perekat ramah lingkungan berdasarkan total
+komposisi bahan aktif. Formula diaplikasikan pada media stiker berpori yang ditempatkan
+pada bagian dalam kemasan tanpa kontak langsung dengan permukaan buah. Zeolit alam
+dan kalium permanganat berfungsi mengadsorpsi dan mengoksidasi gas etilen, silika hasil
+ekstraksi sekam padi menyerap kelembapan berlebih, sedangkan ekstrak daun sirih
+berfungsi sebagai agen antijamur alami. Formula dilengkapi indikator kejenuhan visual
+berupa perubahan warna dari ungu menjadi cokelat sebagai penanda menurunnya
+kapasitas pengendalian etilen. Penggunaan formula mampu mengendalikan gas etilen,
+menjaga kelembapan, menghambat pertumbuhan cendawan, serta memperpanjang umur
+simpan buah klimakterik hingga 10&amp;ndash;23 hari selama penyimpanan dan distribusi.</t>
   </si>
   <si>
     <t>Sistem Kontrol Mikrolimat Dan Heast Stress Berbasis IOT untuk Ruminansia</t>
   </si>
   <si>
     <t>21-Jul-2025</t>
   </si>
   <si>
     <t>S00202506764</t>
   </si>
   <si>
+    <t>Dr. Iyep Komala, S.Pt., M.Si.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Invensi ini merupakan sistem pemantauan mikroklimat dan heat stres berbasis Internet of Things (IoT) untuk ruminansia bernama D-Ruminansia. D-Ruminansia terdiri dari alat pengukur  mikroklimat  seperti  suhu  udara,  kelembapan,  kecepatan  angin,  intensitas cahaya,  dan  kadar  amonia.  D-Ruminansia  juga  dilengkapi  kamera  untuk  pemantauan visual ternak secara jarak jauh. Seluruh data dikumpulkan secara real-time dan digunakan untuk  menghitung  nilai Temperature  Humidity  Index (THI).  Nilai  THI  digunakan  sistem untuk memberikan klasifikasi tingkat kenyamanan ternak berdasarkan heat stress. Data hasil pemantauan ditransmisikan ke server cloud dan divisualisasikan dalam bentuk grafik, tabel,  melalui  dashboard  berbasis  web  dan  aplikasi  Android.  Invensi  ini  mendukung pengelolaan kandang berbasis data untuk meningkatkan kenyamanan dan produktivitas sapi perah di lingkungan tropis.</t>
   </si>
   <si>
-    <t>Dr. Hagia Sophia Khairani, S.P., M.Si.</t>
-[...29 lines deleted...]
-    <t>Rumput laut Gracilaria sp. merupakan salah satu potensi lokal dari Jawa Baratyang mudah dibudidaya namun selama ini kurang dimanfaatkan sehingga harga murah. Tujuan invensi ini adalah memanfaatkan potensi lokal berupa rumput laut menjadi sup krim untuk penderita diabetes. Komposisi sup krim sesuai invensi ini secara lengkap terdiri dari tepung Gracilaria sp., tepung sagu, tepung singkong, susu bubuk full krim, garam, lada bubuk, kaldu jamur, bawang putih bubuk, nori.Hasil uji in vivo menunjukkan sup krim Gracilaria sp. menurunkan kadar glukosa darah dan pada gambaran imunohistokimia terjadi perbaikan sel beta pankreas.</t>
+    <t>Prof. Dr. Mohamad Rafi, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Rohmat Ismail, S.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Safrina Dyah Hardiningtyas, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sri Nuryati, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Septian Fauzi Dwi Saputra, S.T.P., M.Si., Ph.D.</t>
   </si>
   <si>
-    <t>Rizki Agung Nugraha</t>
+    <t>billi rifa kusumah, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irdika Mansur, M.For.Sc.</t>
   </si>
   <si>
     <t>Dr. Ir. Ali Nurmansyah, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Tri Asmira Damayanti, M.Agr.</t>
   </si>
   <si>
     <t>Dr. Andi Early Febrinda, S.T.P., M.P.</t>
   </si>
   <si>
     <t>Bambang Riyanto, S.Pi., M.Si.</t>
   </si>
   <si>
-    <t>Dr. Ir. Budhi Hascaryo Iskandar, M.Si.</t>
-[...20 lines deleted...]
-    <t>Taryati, S.Pt.</t>
+    <t>Ananda Putra Septiadi, S.T</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Mohamad Solahudin, M.Si.</t>
   </si>
   <si>
     <t>Dr. Elisa Anggraeni, S.T.P., M.Sc.</t>
   </si>
   <si>
     <t>Komposisi Dan Proses Pembuatan Keju Analog Oles Berbasis Kacang Bogor (Vigna subterranea) Dan Santan</t>
   </si>
   <si>
     <t>P00202509678</t>
   </si>
   <si>
     <t>Nurafi Razna Suhaima, S.Pi., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berkaitan dengan formulasi dan proses pembuatan keju analog oles berbasis kacang Bogor dan santan sebagai alternatif produk keju nabati. Produk diformulasikan dari air, kacang Bogor, santan, tepung tapioka, garam, nutritional yeast, sari lemon, xanthan gum,  perisa  keju,  dan  vanili.  Proses  pembuatan  meliputi  pengupasan  kacang  Bogor, perebusan pada suhu 70-90 &amp;deg;C selama 3-5 menit, pencampuran seluruh bahan hingga homogen, pemanasan pada suhu 80&amp;ndash;90 &amp;deg;C, dan pengemasan. Produk akhir berupa keju analog oles nabati dengan tekstur lembut, cita rasa menyerupai keju. Invensi ini ditujukan bagi vegan, vegetarian, penderita intoleransi laktosa, serta sebagai inovasi pemanfaatan kacang Bogor untuk meningkatkan nilai tambah produk pangan lokal.</t>
   </si>
   <si>
+    <t>Metode Pembuatan Tepung Kuning Telur Dan Aplikasinya Pada Mayones</t>
+  </si>
+  <si>
+    <t>10-Mar-2026</t>
+  </si>
+  <si>
+    <t>S00202602477</t>
+  </si>
+  <si>
     <t>Dr. Tuti Suryati, S.Pt., M.Si.</t>
   </si>
   <si>
+    <t>Ayam IPB-D1 menghasilkan telur dengan kualitas tinggi. Telur ayam sering digunakan sebagai bahan fungsional dalam bentuk tepung karena memiliki banyak keuntungan diantaranya pengurangan biaya transportasi dan penyimpanan. Invensi ini bertujuan untuk menghasilkan tepung kuning telur dengan kualitas baik yang berasal dari telur ayam IPB-D1 dengan berbagai metode pengeringan yaitu pengeringan semprot, pengeringan oven, dan pengeringan vakum. Penelitian ini juga bertujuan menguji sifat fungsional tepung kuning telur ayam IPB-D1 dengan diaplikasikan dalam pembuatan mayones dan dibandingkan dengan mayones berbahan kuning telur segar dan tepung kuning telur komersial. Hasil penelitian menunjukkan bahwa metode pengeringan bubuk kuning telur yang berbeda dapat memengaruhi aktivitas emulsi, TPC, aw, pH, air, abu, dan kadar lemak. Metode pengeringan tidak memengaruhi kandungan protein dan stabilitas emulsi. Tepung kuning telur dengan pengeringan oven memberikan hasil terbaik untuk analisis kualitas dan menghasilkan mayones yang tidak berbeda nyata secara fisik dan fungsional dari mayones yang terbuat dari bubuk kuning telur komersial dan kuning telur segar.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Amrozi</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ronny Irawan Wahju, M.Phil.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Muhammad Rizal Martua Damanik, M.Rep.Sc.</t>
+  </si>
+  <si>
     <t>Irsan Alipraja, S.Hut., M.Si., Ph.D.</t>
   </si>
   <si>
     <t>Dr. Etik Mardliyanti, M.Eng.</t>
   </si>
   <si>
-    <t>Dr. Andi Early Febrina, S.T.P., M.S.</t>
-[...2 lines deleted...]
-    <t>Dr. Fengky Satria Yoresta, S.T., M.T.</t>
+    <t>Dr.Eng. Fengky Satria Yoresta, S.T., M.T.</t>
   </si>
   <si>
     <t>Dr. Majariana Krisanti, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Prof. drh. Agus Setiyono, M.S., Ph.D.</t>
   </si>
   <si>
     <t>Novriyandi Hanif, S.Si., M.Sc., D.Sc.</t>
   </si>
   <si>
     <t>Dr. Kastana Sapanli, S.Pi., M.Si.</t>
   </si>
   <si>
-    <t>Alat Aplikator Pestisida Hama Pucuk Sawit (Elaeis Guineensis Jacq)</t>
-[...14 lines deleted...]
-    <t>Dr. Efi Toding Tondok, S.P., M.Sc.</t>
+    <t>Prof. Dr. Ir. Sandra Arifin Aziz, M.S.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prof. Dr.  Shinsuke  IFUKU -, -</t>
+  </si>
+  <si>
+    <t>Tegar Adi Prasetyo</t>
   </si>
   <si>
     <t>Prof. Dr. Jakaria, S.Pt., M.Si.</t>
   </si>
   <si>
     <t>Dr. Irman Firmansyah, S.Hut., M.Si.</t>
   </si>
   <si>
+    <t>Muhammad Irfan Afif, M.Si.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Erliza Noor</t>
   </si>
   <si>
-    <t>Prof. Dr. Effendi Tri Bahtiar, S.Hut., M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Sumiati, M.Sc.</t>
   </si>
   <si>
-    <t>Alat Penyortir Dan Penghitung Benih Ikan Lele</t>
-[...26 lines deleted...]
-    <t xml:space="preserve">Invensi ini berhubungan dengan suatu formula minuman bubuk instan berbasis kolagen tulang  ayam  dengan  penambahan  tepung  oat  dan  tepung  cangkang  telur  dengan komposisi terdiri dari bubuk kolagen tulang ayam, tepung oat, krimer nabati, gula pasir, tepung cangkang  telur, pemanis alami glikosida steviol (ekstrak dari daun stevia), dan perisa bubuk. Invensi tersebut dapat diaplikasikan pada industri pengolahan pangan atau industri minuman siap saji.</t>
+    <t>Rizfi Fariz Pari, S.T., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Nur Aisyah Nuzulia, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Asep Gunawan</t>
   </si>
   <si>
+    <t>Prof. Dr. Dra. Eti Rohaeti, M.S.</t>
+  </si>
+  <si>
+    <t>Riska Amelia Candra, S.Si</t>
+  </si>
+  <si>
     <t>Prof. Dr. drh. Upik Kesumawati, M.S.</t>
   </si>
   <si>
+    <t>Abdurrahman Bahtiar, M.Si.</t>
+  </si>
+  <si>
     <t>Dr. drh. Eva Harlina, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Muhammad Ridla, M.Agr.</t>
   </si>
   <si>
     <t>Mohamad Alief Ramdhan, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Dr. drh. Ni Luh Putu Ika Mayasari</t>
   </si>
   <si>
-    <t>Dr. Meutia Samira Ismet, S.Si., M.Si.</t>
+    <t>Dr. Jajang Sutiawan, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sedarnawati Yasni, M.Agr.</t>
   </si>
   <si>
     <t>Muhammad Ilham, S.Kom.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Luki Abdullah, M.Sc.Agr.</t>
-[...2 lines deleted...]
-    <t>Prof. Dr. Ir. Iman Rusmana, M.Si.</t>
+    <t>Dr. Renan Prasta Jenie, S.T.P., M.T.</t>
   </si>
   <si>
     <t>Prof. Dr. Fitmawati, M.Si.</t>
   </si>
   <si>
     <t>Metode Pembuatan Larutan Endapan Kalsit dengan Katalis Ekstrak Kacang Kedelai untuk Meningkatkan Daya Dukung Tanah Pasir</t>
   </si>
   <si>
     <t>S00202212123</t>
   </si>
   <si>
-    <t>Dr.Eng. Heriansyah Putra, S.Pd., M.Eng.</t>
-[...2 lines deleted...]
-    <t>Departemen Teknik Sipil dan Lingkungan</t>
+    <t>Dr.Eng. Ir. Heriansyah Putra, S.Pd., M.Eng.</t>
   </si>
   <si>
     <t>Aplikasi metode calcite precipitation untuk perbaikan tanah berkembang pesat, karena metode ini mengedepankan kemudahan dalam aplikasi, ramah lingkungan, dan efektif meningkatkan kekuatan tanah. Metode ini awalnya menggunakan bakteri dan urease enzyme sebagai katalis dalam pembentukan endapan kalsit. Namun, penggunaan kedua katalis tersebut memiliki beberapa keterbatasan, seperti membutuhkan perlakuan khusus dan sulit dikontrol, reaksi yang cepat dan tingginya biaya material. Invensi ini berhubungan dengan penggunaan larutan ektraksi kedelai (soybean crude urease) sebagai katalis dalam pembentukan endapan kalsit (calcite precipitated) pada larutan kalsium klorida dan urea yang digunakan untuk memperbaiki daya dukung tanah pasir. Invensi ini mencakup metode persiapan bahan, metode ektraksi kedelai (soybean) menjadi larutan kedelai murni, komposisi larutan endapan kalsit dan metode treatment larutan kalsit ke dalam tanah menggunakan cara tuang dan siram. Kedelai (soybean) merupakan bahan pangan yang mudah diperoleh dan harganya relatif murah. Penggunaan soybean dengan proses persiapan yang sederhana yaitu penggilingan dan penyaringan serta aplikasi larutan pengendapan kalsit (calcite precipitation) yang mudah sangat efektif sebagai metode perkuatan tanah pasir. Selain itu, kekuatan pasir yang dihasilkan juga menunjukkan peningkatan yang signifikan, bahkan lebih tinggi dari penggunaan urease enzyme. Sehingga metode ini dinyatakan sangat efektif sebagai solusi perkuatan tanah pasir, khususnya menggunakan teknik pengendapan kalsit.</t>
   </si>
   <si>
     <t>Wiranda Intan Suri, M.T.</t>
   </si>
   <si>
+    <t xml:space="preserve">CAMPURAN HERBAL MINYAK KAYU PUTIH (MELALEUCA CAJUPUTI) UNTUK TERAPI ADJUVAN PNEUMONIA </t>
+  </si>
+  <si>
+    <t>07-May-2026</t>
+  </si>
+  <si>
+    <t>S00202604358</t>
+  </si>
+  <si>
+    <t>Dr. dr. Desdiani, Sp.P., M.K.K., M.Sc.(M.Bio.Et.)</t>
+  </si>
+  <si>
+    <t>Departemen Kedokteran</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berhubungan  dengan  komposisi  campuran  herbal  minyak  kayu  putih (Melaleuca  cajuputi)  untuk  membantu  proses  penyembuhan  infeksi  paru-paru,  lebih khusus  pneumonia.  Invensi  ini  diusulkan  sebagai  alternatif  terapi  adjuvan  bagi  infeksi pneumonia yang aman dan berbasis bahan alam. Minyak kayu putih memiliki berbagai manfaat terapeutik yang telah diakui dalam praktik pengobatan tradisional dan modern. Salah  satu  manfaat  utamanya  adalah  sebagai  agen  antibakteri  dan  antivirus.  Melalui pemberian  campuran  herbal  selama  7  hari,  terbukti  memperbaiki  fungsi  klinis  dan radiologi  paru  kelompok  uji  penderita  infeksi  paru  serta  lama  rawat  lebih  singkat dibandingkan kelompok kontrol.</t>
+  </si>
+  <si>
+    <t>Dr. Siti Nikmatin, S.Si., M.Si.</t>
+  </si>
+  <si>
     <t>Dian Anggraini Indrawan, S. Hut., M.M.</t>
   </si>
   <si>
-    <t>Prof. Dr. Kustiariyah, S.Pi., M.Si.</t>
+    <t>Dr. drh. Savitri Novelina, M.Si.</t>
   </si>
   <si>
     <t>Nindya Tri Muliawati, M.Sc.</t>
   </si>
   <si>
-    <t>Ratih Rinendyaputri, S.K.H., M.Biomed.</t>
-[...5 lines deleted...]
-    <t>Prof. Dr. drh. Arief Boediono</t>
+    <t>Dr. Mersi Kurniati, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Esti Prihatini, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Drs. Komar Sutriah, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. drh. Min Rahminiwati, M.S., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Munif Ghulamahdi, M.S.</t>
   </si>
   <si>
     <t>Rima Fitria Adiati, S.T., M.T.</t>
   </si>
   <si>
+    <t xml:space="preserve">Taopik  Ridwan, S.P., M.Si.</t>
+  </si>
+  <si>
     <t>Dr. Ir. Heri Ahmad Sukria, M.Sc.Agr.</t>
   </si>
   <si>
     <t>Ni Made Rusmiati, A.Md.</t>
   </si>
   <si>
     <t>Eka Novriyanti, S.Hut., M.Si., Ph,D</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Naresworo Nugroho, M.S.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Ronny Rachman Noor, M.Rur.Sc.</t>
   </si>
   <si>
     <t>Prof. Dr. Nurul Taufiqu Rochman, M.Eng., APU., Ph.D.</t>
   </si>
   <si>
-    <t xml:space="preserve">Prof. Dr. Ir.  H.M.H Bintoro, M.Agr</t>
+    <t>Dr. Yopi Novita, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Tridoyo Kusumastanto, M.S.</t>
   </si>
   <si>
+    <t>Roni Nugraha, S.Si., M.Sc., Ph.D.</t>
+  </si>
+  <si>
     <t>Dr. drh. Ryan Septa Kurnia, M.Si.</t>
   </si>
   <si>
-    <t>Emil Wahdi, S.Si., M.Si.</t>
-[...5 lines deleted...]
-    <t>Dr. Zakiah Wulandari, S.T.P., M.Si.</t>
+    <t>Dr. Emil Wahdi, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Drs. Rimbawan</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Arif Imam Suroso, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Drajat Martianto, M.Si.</t>
   </si>
   <si>
     <t>Dr. Ir. Wien Kuntari, M.Si.</t>
   </si>
   <si>
-    <t>Dr.rer.nat Noviyan Darmawan, S.Si., M.Sc.</t>
+    <t>Prof. Dr. Ir. Yuli Retnani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Fis Purwangka, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Zulkarnain, M.Si.</t>
+  </si>
+  <si>
+    <t>Az-zahra Farhatusakinah</t>
+  </si>
+  <si>
+    <t>Marwaa Alifah</t>
+  </si>
+  <si>
+    <t>Tiurma Rosita Sinaga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Venanda Eka Wahyuni,  S.Pt., M.Si</t>
+  </si>
+  <si>
+    <t>Arga Ardidarma, SSi, MT</t>
+  </si>
+  <si>
+    <t>Ir Titah Sihdjati Riadhie</t>
+  </si>
+  <si>
+    <t>Dr. Renan Prasta Jenie, S.TP, M.T.</t>
+  </si>
+  <si>
+    <t>Ichsan Hardyanto, S.Si.</t>
+  </si>
+  <si>
+    <t>Vania Rahmawaty, Ssi</t>
+  </si>
+  <si>
+    <t>dr. Dian Sukma Hanggara, Sp.PK, M.Biomed</t>
+  </si>
+  <si>
+    <t>Luqinthar Sudarsono</t>
+  </si>
+  <si>
+    <t>Tajul Iflah, S.TP., M.Si</t>
+  </si>
+  <si>
+    <t>Regilia, S.Si</t>
+  </si>
+  <si>
+    <t>Nisa Nurmilati Barkah, S.Pt, M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Elizabeth Wina, M.Sc.Sc.Agr</t>
+  </si>
+  <si>
+    <t>Siti Maysaroh</t>
+  </si>
+  <si>
+    <t>Muhammad Rifqi</t>
+  </si>
+  <si>
+    <t>Vicky Ardiansyah</t>
+  </si>
+  <si>
+    <t>Nuraini Fadhillah Purnadi</t>
+  </si>
+  <si>
+    <t>Dalilah Artaghinna Lohi</t>
+  </si>
+  <si>
+    <t>Nunung Nurlaelasari</t>
+  </si>
+  <si>
+    <t>Faizal Ainul Adha</t>
+  </si>
+  <si>
+    <t>Ulfah Mubarokah</t>
+  </si>
+  <si>
+    <t>Rizky Fadilla Agustin Rangkuti, SPi., MS</t>
+  </si>
+  <si>
+    <t>Qoida Amanina Syahadah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aisha Nurfadhilla </t>
+  </si>
+  <si>
+    <t>Naena Salsabila</t>
+  </si>
+  <si>
+    <t>Salsabilla Meidiyanti</t>
+  </si>
+  <si>
+    <t>Octari Rahmawati</t>
+  </si>
+  <si>
+    <t>Yusup Cahyadi</t>
+  </si>
+  <si>
+    <t>Muhammad Ihsan Sulaiman</t>
+  </si>
+  <si>
+    <t>Mutiara Fajar Ananda</t>
+  </si>
+  <si>
+    <t>Dianty Dwi Nandita</t>
+  </si>
+  <si>
+    <t>Daffa’ Rizal Dzulfaqaar Alauddin, S.Si., M.Si</t>
+  </si>
+  <si>
+    <t>Ahmad Saleh Harahap, S.Pt M.Si</t>
+  </si>
+  <si>
+    <t>Zahrotul Firdaus, S.Pi.,M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Wirahmi Elniasari</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Wahyu Pratama</t>
+  </si>
+  <si>
+    <t>Atika Kusumastuti, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>Cucu Wijayanti, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Mohammad Fayruz, S.Pt, M.M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jimmy Chandra	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sinta Amanah, S.Hut	</t>
+  </si>
+  <si>
+    <t>Anindya Himawan Kurniadi</t>
+  </si>
+  <si>
+    <t>Anggrei Viona Seulalae, SPi MSi</t>
+  </si>
+  <si>
+    <t>Rohul Hartman, S.Si.</t>
+  </si>
+  <si>
+    <t>Salsabilla Permata Bayah</t>
+  </si>
+  <si>
+    <t>Pristy Tasya Nabila</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Annisa Nur Azahra</t>
+  </si>
+  <si>
+    <t>Angga Saputra, S.Si</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Drh. Tuty Laswardi Yusuf, MS.</t>
+  </si>
+  <si>
+    <t>Dr. Oriza Savitri Ariantie, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dhiya Khairunissa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salma Nur Karima, S.Pi </t>
+  </si>
+  <si>
+    <t>Dendi Hidayatullah</t>
+  </si>
+  <si>
+    <t>Dr. Wahyu Hidayat, S.Hut. MSc</t>
+  </si>
+  <si>
+    <t>Fadilah Fitrianum</t>
+  </si>
+  <si>
+    <t>Baref Agung Wicaksono, S.Pi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manggar Arum Aristri, S.Si., M.Si </t>
+  </si>
+  <si>
+    <t>Nisa Fadhila Islami, S.P</t>
+  </si>
+  <si>
+    <t>Meliana Eka Saputri</t>
+  </si>
+  <si>
+    <t>Retno Damajanti Soejoedono</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dini Irmawati </t>
+  </si>
+  <si>
+    <t>Ricter Pangestika, S.Gz</t>
+  </si>
+  <si>
+    <t>Dicky Winata Wiharja</t>
+  </si>
+  <si>
+    <t>Nofa Mardia Ningsih Kaswati, S.Si, M.Si.</t>
+  </si>
+  <si>
+    <t>apt. Yustisia Riantiarno, S.Farm.</t>
+  </si>
+  <si>
+    <t>Putri Hawa Syaifie, S.Si, M.Si.</t>
+  </si>
+  <si>
+    <t>Nurwenda Novan Maulana, S.Si, MS.</t>
+  </si>
+  <si>
+    <t>Sulaiman Akbar Mahdi, S.TP</t>
+  </si>
+  <si>
+    <t>Suharno</t>
+  </si>
+  <si>
+    <t>Bayu Prastowo, Msi</t>
+  </si>
+  <si>
+    <t>Dr Ir Yaya Suryana,M.Sc</t>
+  </si>
+  <si>
+    <t>Tioko Arzeti Sinambela</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ramlan, S.Pi.</t>
+  </si>
+  <si>
+    <t>Cindy Irwanto</t>
+  </si>
+  <si>
+    <t>Afif Nur Farisyi</t>
+  </si>
+  <si>
+    <t>Karina Bianca Lewerissa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nopa Aris Iskandar, SPi </t>
+  </si>
+  <si>
+    <t>Evi Istiqamah</t>
+  </si>
+  <si>
+    <t>Mokhamad Fahrudin</t>
+  </si>
+  <si>
+    <t>Samsuar, STP, MSi</t>
+  </si>
+  <si>
+    <t>Anny Nila Syauqiyyah, S.Gz.</t>
+  </si>
+  <si>
+    <t>St. Ika Fitrasyah, S.Gz., M.Si.</t>
+  </si>
+  <si>
+    <t>Ria Bandung Santoso</t>
+  </si>
+  <si>
+    <t>Retta Ida Lumongga</t>
+  </si>
+  <si>
+    <t>Andri Hakim</t>
+  </si>
+  <si>
+    <t>Hanhan Ahmad Sofiyuddin</t>
+  </si>
+  <si>
+    <t>Dery Indrawan</t>
+  </si>
+  <si>
+    <t>Diana Nur Afifah</t>
+  </si>
+  <si>
+    <t>Ayu Putri Gitanjali Prayudani, S.TP., M.Si</t>
+  </si>
+  <si>
+    <t>Isnain Ardiansyah</t>
+  </si>
+  <si>
+    <t>Muhammad Raka Faqihhudin</t>
+  </si>
+  <si>
+    <t>Indi Jaka Nugraha</t>
+  </si>
+  <si>
+    <t>Roma Julaian Arios</t>
+  </si>
+  <si>
+    <t>Wullidah Tamsil Barokah</t>
+  </si>
+  <si>
+    <t>Muhammad Rizky Caesar</t>
+  </si>
+  <si>
+    <t>Muhammad Habiburrahman</t>
+  </si>
+  <si>
+    <t>Annisa Raihanah Maimun</t>
+  </si>
+  <si>
+    <t>Suparli</t>
+  </si>
+  <si>
+    <t>Rusianto</t>
+  </si>
+  <si>
+    <t>Ima Nurul Afifah</t>
+  </si>
+  <si>
+    <t>Vitya Elana Larasati</t>
+  </si>
+  <si>
+    <t>Kamini, S.Si, M.Si.</t>
+  </si>
+  <si>
+    <t>Aulia Nur Sofariyah</t>
+  </si>
+  <si>
+    <t>Aidil Fauzan</t>
+  </si>
+  <si>
+    <t>Yuli Maryanti</t>
+  </si>
+  <si>
+    <t>Goklas Angga Pradana Sitanggang</t>
+  </si>
+  <si>
+    <t>Enggar Fajar Laksono</t>
+  </si>
+  <si>
+    <t>Michael Adi Muryanto</t>
+  </si>
+  <si>
+    <t>Jabbar Salsabil</t>
+  </si>
+  <si>
+    <t>Diah Permata Rinaldi</t>
+  </si>
+  <si>
+    <t>Dewi Anggraini, S.Gz</t>
+  </si>
+  <si>
+    <t>Vidhya Ramadhani Putri, S.Gz</t>
+  </si>
+  <si>
+    <t>Ersa Angeli Saragih, S.Gz</t>
+  </si>
+  <si>
+    <t>Shelika Adelia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deni Purnomo	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Bima Putra Pratama </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lisna Efiyanti, M.Si. </t>
+  </si>
+  <si>
+    <t>Natalia Prodiana Setyawati, M.Si.</t>
+  </si>
+  <si>
+    <t>Salsabila Ma’sum Imawan S.Pt M.Si</t>
+  </si>
+  <si>
+    <t>Nadira Alifia Rahmayani</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arfa Nashtrya Namina </t>
+  </si>
+  <si>
+    <t>Zaki Muhammad Husyemi Rafsanjani, S.T.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iskandar, S.Pi </t>
+  </si>
+  <si>
+    <t>Rias Ratri Novita, S.T.P., M. Si</t>
+  </si>
+  <si>
+    <t>Rahmi Naily Maghfiroh, S. T. P</t>
+  </si>
+  <si>
+    <t>Nada Adinda Pebriana</t>
+  </si>
+  <si>
+    <t>Yusma Indah Jayadi S.Gz M.Kes</t>
+  </si>
+  <si>
+    <t>Jasmine Ramadhanti Putri Widya S.Tr.T.L</t>
+  </si>
+  <si>
+    <t>Agung Tri Nugroho S. Ik</t>
   </si>
   <si>
     <t xml:space="preserve">Abdurrahman B., M.Si </t>
   </si>
   <si>
-    <t>Angga Saputra, S.Si</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">dr. Sigit Daru Cahayadi, Sp. OT (K) </t>
   </si>
   <si>
     <t>Anggit Raksajati</t>
   </si>
   <si>
-    <t>Arga Ardidarma, SSi, MT</t>
-[...122 lines deleted...]
-    <t>Meliana Eka Saputri</t>
+    <t>Hilda Susanty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rifqi Hafidz Ash Shiddiq </t>
+  </si>
+  <si>
+    <t>Venanda Eka Wahyuni, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Ardiyan Harimawan</t>
+  </si>
+  <si>
+    <t>Elvi Restiawaty</t>
+  </si>
+  <si>
+    <t>Ely Vebriyanti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guntur Adisurya Ismail </t>
+  </si>
+  <si>
+    <t>Sigit Puspito</t>
+  </si>
+  <si>
+    <t>Meyla Suhendra, S.Si, M.Si</t>
+  </si>
+  <si>
+    <t>Kayla Laksmi</t>
+  </si>
+  <si>
+    <t>Alif Ramadhani Suyoko, B.Sc</t>
+  </si>
+  <si>
+    <t>Faisal Rifqi, STP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. M. Sarfat Syukur </t>
+  </si>
+  <si>
+    <t>Dr. Muchamad Yusron, M.Phil</t>
+  </si>
+  <si>
+    <t>Muhammad Miftah Jauhar</t>
+  </si>
+  <si>
+    <t>Ukhradiyah Magharaniq Safira P</t>
+  </si>
+  <si>
+    <t>Muhammad Iqbal</t>
+  </si>
+  <si>
+    <t>Awanda Wira Anggini</t>
   </si>
   <si>
     <t>Aulia Ul Hafizah</t>
   </si>
   <si>
-    <t>Rahadiyan Garuda Langit Dewangga</t>
-[...118 lines deleted...]
-  <si>
     <t xml:space="preserve">Herpina, S.Pt., M.S </t>
   </si>
   <si>
     <t>Ratna Sholatia Harahap, S.Pt</t>
   </si>
   <si>
-    <t>Sarah Aprilia, S.Si</t>
-[...1 lines deleted...]
-  <si>
     <t>Zukhruf Khairati Baharuddin</t>
   </si>
   <si>
-    <t xml:space="preserve">Mira Andriani </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Evira Lisnaina, S.Pi. </t>
   </si>
   <si>
     <t>Sabila Diana Ahmad S, S.Pi.</t>
   </si>
   <si>
     <t>Dianty Dwi Nandita, S.Pi.</t>
   </si>
   <si>
     <t>Sri Widy Yani, S.Pi.</t>
   </si>
   <si>
-    <t>Mutiara Fajar Ananda</t>
-[...1 lines deleted...]
-  <si>
     <t>Fajriani Mutmainnah Makmur, S.Pt., M.Si</t>
   </si>
   <si>
     <t>Ati Atul Quddus</t>
   </si>
   <si>
     <t xml:space="preserve">drh. Ismail Fanany </t>
   </si>
   <si>
     <t>drh. Dina Ferdianita, MM</t>
   </si>
   <si>
     <t>Abdus Syukur</t>
   </si>
   <si>
+    <t>Formula Hidrogel Nanokristal Selulosa Limbah Batang Tembakau (Nicotiana Tabacum L.) dan Polietilen Glikol Sebagai Absorben Popok Disposable</t>
+  </si>
+  <si>
+    <t>S00202510287</t>
+  </si>
+  <si>
+    <t>Raditya Henandi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peningkatan penggunaan popok berbanding lurus dengan jumlah temuan limbah popok bayi sebanyak 1,27 ton di sungai yang menjadi permasalahan lingkungan. Permasalahan lingkungan ini erat kaitannya dengan karakteristik komponen material penyusun popok bayi yang tidak mudah terdegradasi. Batang tembakau mengandung kadar selulosa yang tinggi yang dapat menjadi bahan dasar hidrogel pada popok. Oleh karena itu, invensi ini bertujuan sintesis hidrogel CNC dari batang tembakau melalui optimasi formulasi dengan PEG  untuk  dimanfaatkan  sebagai  superabsorben  ramah  lingkungan.  Formula  hidrogel sesuai invensi ini terdiri dari nanokristal selulosa, PEG 400, dan alginat dalam 100 mL akuades. Invensi ini diharapkan mampu berkontribusi bagi lingkungan dalam pengelolaan limbah batang tembakau dan pengurangan limbah popok di sungai. Selulosa diekstrak dari batang  tembakau  dan  dilakukan  hidrolisis  asam  serta  sonikasi  untuk  membentuk nanoselulosa kristalin  (CNC).  CNC kemudian  di-kopolimerisasi  dengan  PEG  untuk  dapat meningkatkan sifat hidrofilik hidrogel. Kopolimerisasi dapat diketahui dari terbentuknya peak baru  dari  hasil  FTIR  selulosa  dan  PEG.  Pembuatan  hidrogel  dilakukan  dengan pencampuran, PEG, polylactic acid, glutaraldehida, dan akuades di kondisi asam untuk memicu reaksi cross linking. Hidrogel kemudian diuji swelling, stabilitas, dan biodegradasi.</t>
+  </si>
+  <si>
+    <t>Rismawati</t>
+  </si>
+  <si>
+    <t>Prinsela Lovena Shyanti</t>
+  </si>
+  <si>
     <t>Dhiya Ulayya Tsabitah</t>
   </si>
   <si>
-    <t>Salsabilla Permata Bayah</t>
-[...4 lines deleted...]
-  <si>
     <t>Annisa Nur Azahra</t>
   </si>
   <si>
     <t>Angga Saputra, M.Si</t>
   </si>
   <si>
     <t xml:space="preserve">Hawa Zahra Ramadhani </t>
   </si>
   <si>
     <t>Moch. Ragil Zia Rahman</t>
   </si>
   <si>
     <t>Pradiptha Aryasena</t>
   </si>
   <si>
-    <t>Qoida Amanina Syahadah</t>
-[...200 lines deleted...]
-    <t>Jasmine Ramadhanti Putri Widya S.Tr.T.L</t>
+    <t>Abyan Zharif, SSi.</t>
+  </si>
+  <si>
+    <t>Fery Haidir Irawan</t>
+  </si>
+  <si>
+    <t>Yunita Rahardi Ningrum, S.P</t>
+  </si>
+  <si>
+    <t>Reni Elmiati, S.P., M.P</t>
+  </si>
+  <si>
+    <t>Meli Setya Ningrum</t>
+  </si>
+  <si>
+    <t>Putri Permatasari</t>
+  </si>
+  <si>
+    <t>M.Fikry Nasrudin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REKAYASA UREA-BIOCHAR- GLUKOMANAN BERBASIS  VACUUM IMPREGNATION- PELAPISAN SEMPROT:  PROTEKSI GANDA TERHADAP EFISIENSI NITROGEN LAHAN BASAH DAN AKSELERASI PERTUMBUHAN VEGETATIF TANAMAN JAGUNG</t>
+  </si>
+  <si>
+    <t>S00202610950</t>
+  </si>
+  <si>
+    <t>Syaefudin, S.Si., M.Si, Ph.D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan metode rekayasa pupuk nitrogen lepas terkendali
+berbasis proteksi ganda (double barrier) urea-biochar-glukomanan untuk budidaya
+tanaman jagung di lahan basah. Urea diimpregnasikan ke dalam pori biochar tempurung
+kelapa melalui teknik vacuum impregnation sebagai barier internal, kemudian dilapisi
+dengan larutan glukomanan umbi porang melalui teknik pelapisan semprot (spray coating)
+sebagai barier eksternal. Kombinasi 100 bagian berat biochar dan 11,8 bagian berat urea,
+pada tekanan vacuum impregnation 10-70% dan konsentrasi glukomanan 1- 2%,
+menghasilkan pupuk komposit dengan kapasitas muat nitrogen 26-30%. Hasil pengujian
+menunjukkan pupuk invensi mampu mengendalikan pelepasan nitrogen hingga 30-45 hari,
+menekan nitrogen tercuci hingga 11,4%, serta meningkatkan efisiensi penggunaan
+nitrogen (NUE) hingga 72,8%. Aplikasi pupuk ini pada tanaman jagung mengakselerasi
+pertumbuhan vegetatif secara signifikan meningkatkan tinggi tanaman hingga 130 cm,
+diameter batang hingga 14,2 mm, dan jumlah daun hingga 13 helai pada umur 6 minggu
+setelah tanam.</t>
+  </si>
+  <si>
+    <t>Fhillogonius Kopong Rara</t>
+  </si>
+  <si>
+    <t>Manna Salwa</t>
+  </si>
+  <si>
+    <t>Nabhaan Muhammad Qaaid</t>
+  </si>
+  <si>
+    <t>Nadhifa Azizan Shidiq</t>
+  </si>
+  <si>
+    <t>Muhammad Al Fattah Riadzki Faizal</t>
+  </si>
+  <si>
+    <t>Meloh Marvel Rexy</t>
+  </si>
+  <si>
+    <t>Armilda Shafa Kamila</t>
+  </si>
+  <si>
+    <t>Ahmad Rifki Munawari</t>
+  </si>
+  <si>
+    <t>Fasya Novelia</t>
+  </si>
+  <si>
+    <t>Kamini</t>
+  </si>
+  <si>
+    <t>Jamili</t>
+  </si>
+  <si>
+    <t>As Syafa Amalia Adha</t>
+  </si>
+  <si>
+    <t>Nabila Aishi Octaviana</t>
+  </si>
+  <si>
+    <t>Rizkian Wahid Saputra</t>
+  </si>
+  <si>
+    <t>Muhammad Ridha Ramadhan</t>
+  </si>
+  <si>
+    <t>Triawan Adi Cahyanto, S.Kom, M.Kom</t>
+  </si>
+  <si>
+    <t>Putro Ferro Ferdinant, ST.,MT</t>
+  </si>
+  <si>
+    <t>Dr. Sandy Suryo Prayogo, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Dr. Apt. Aulia Ul Hafizah, M.Sc</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Apt. Yandi Syukri, MSi</t>
+  </si>
+  <si>
+    <t>Raihan Muhammad Akmal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3094,74 +3569,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J645" headerRowCount="1">
-  <autoFilter ref="A4:J645"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J618" headerRowCount="1">
+  <autoFilter ref="A4:J618"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J645"/>
+  <dimension ref="A1:J618"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -3192,16670 +3667,15968 @@
         <v>9</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="J5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>43</v>
+        <v>76</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>32</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>29</v>
+        <v>80</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>32</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>46</v>
+        <v>87</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>47</v>
+        <v>88</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>50</v>
+        <v>91</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>51</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>52</v>
+        <v>93</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>53</v>
+        <v>94</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>54</v>
+        <v>95</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>55</v>
+        <v>96</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>58</v>
+        <v>98</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>59</v>
+        <v>99</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>61</v>
+        <v>96</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>62</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>65</v>
+        <v>103</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>59</v>
+        <v>105</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>65</v>
+        <v>103</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>70</v>
+        <v>107</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>12</v>
+        <v>110</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>17</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>72</v>
+        <v>112</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>77</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>78</v>
+        <v>117</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>79</v>
+        <v>52</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>80</v>
+        <v>118</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>75</v>
+        <v>119</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>76</v>
+        <v>120</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>81</v>
+        <v>121</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>82</v>
+        <v>122</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>83</v>
+        <v>123</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>84</v>
+        <v>124</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>75</v>
+        <v>119</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>85</v>
+        <v>125</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>86</v>
+        <v>126</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>87</v>
+        <v>127</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>88</v>
+        <v>128</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>89</v>
+        <v>129</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>90</v>
+        <v>130</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>131</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>95</v>
+        <v>132</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>96</v>
+        <v>55</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>98</v>
+        <v>133</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>99</v>
+        <v>134</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>100</v>
+        <v>135</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>18</v>
+        <v>136</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>71</v>
+        <v>137</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>101</v>
+        <v>138</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>102</v>
+        <v>140</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>103</v>
+        <v>141</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>105</v>
+        <v>143</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>106</v>
+        <v>144</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>107</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>108</v>
+        <v>146</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>109</v>
+        <v>147</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>110</v>
+        <v>148</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>111</v>
+        <v>149</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>96</v>
+        <v>49</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>112</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>111</v>
+        <v>149</v>
       </c>
       <c r="H35" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I35" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>113</v>
+        <v>151</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>114</v>
+        <v>152</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>115</v>
+        <v>153</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>111</v>
+        <v>149</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>96</v>
+        <v>154</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>118</v>
+        <v>74</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>119</v>
+        <v>157</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>111</v>
+        <v>158</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>120</v>
+        <v>159</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>121</v>
+        <v>160</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>122</v>
+        <v>161</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>123</v>
+        <v>162</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>124</v>
+        <v>158</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>125</v>
+        <v>61</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>126</v>
+        <v>163</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>127</v>
+        <v>63</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>128</v>
+        <v>64</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>129</v>
+        <v>65</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>124</v>
+        <v>158</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>125</v>
+        <v>61</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>130</v>
+        <v>66</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>131</v>
+        <v>164</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>132</v>
+        <v>68</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>133</v>
+        <v>165</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>136</v>
+        <v>168</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>137</v>
+        <v>169</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>138</v>
+        <v>170</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>139</v>
+        <v>171</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>134</v>
+        <v>172</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>66</v>
+        <v>173</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>140</v>
+        <v>174</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>141</v>
+        <v>175</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>142</v>
+        <v>176</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>143</v>
+        <v>177</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>134</v>
+        <v>172</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>66</v>
+        <v>173</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>144</v>
+        <v>178</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>145</v>
+        <v>179</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>83</v>
+        <v>180</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>146</v>
+        <v>181</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>147</v>
+        <v>182</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>148</v>
+        <v>183</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>149</v>
+        <v>184</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>150</v>
+        <v>185</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>151</v>
+        <v>186</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>152</v>
+        <v>187</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>66</v>
+        <v>188</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>154</v>
+        <v>82</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>155</v>
+        <v>83</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>156</v>
+        <v>84</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>152</v>
+        <v>187</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>157</v>
+        <v>86</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>158</v>
+        <v>41</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>160</v>
+        <v>43</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>152</v>
+        <v>190</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>161</v>
+        <v>44</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>139</v>
+        <v>19</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>152</v>
+        <v>191</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>140</v>
+        <v>22</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>142</v>
+        <v>30</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>143</v>
+        <v>31</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>152</v>
+        <v>192</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>144</v>
+        <v>35</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>162</v>
+        <v>193</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>163</v>
+        <v>194</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>164</v>
+        <v>195</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>166</v>
+        <v>196</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>167</v>
+        <v>82</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>168</v>
+        <v>83</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>169</v>
+        <v>84</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>170</v>
+        <v>197</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>171</v>
+        <v>86</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="H51" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I51" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>177</v>
+        <v>199</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>122</v>
+        <v>200</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>178</v>
+        <v>201</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>179</v>
+        <v>198</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>180</v>
+        <v>137</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>181</v>
+        <v>202</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>184</v>
+        <v>205</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>179</v>
+        <v>198</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>71</v>
+        <v>137</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>185</v>
+        <v>206</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>186</v>
+        <v>207</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>59</v>
+        <v>208</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>179</v>
+        <v>210</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>188</v>
+        <v>211</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>189</v>
+        <v>212</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>190</v>
+        <v>213</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>191</v>
+        <v>214</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>193</v>
+        <v>15</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>194</v>
+        <v>215</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>195</v>
+        <v>216</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>196</v>
+        <v>217</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>197</v>
+        <v>218</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>193</v>
+        <v>15</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>198</v>
+        <v>219</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>121</v>
+        <v>73</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>122</v>
+        <v>74</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>123</v>
+        <v>75</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>199</v>
+        <v>220</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>125</v>
+        <v>21</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>126</v>
+        <v>77</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>127</v>
+        <v>104</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>128</v>
+        <v>105</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>199</v>
+        <v>220</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>125</v>
+        <v>21</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>107</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>200</v>
+        <v>108</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>201</v>
+        <v>109</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>202</v>
+        <v>110</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>203</v>
+        <v>220</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>204</v>
+        <v>21</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>205</v>
+        <v>111</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>210</v>
+        <v>154</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>212</v>
+        <v>160</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>142</v>
+        <v>161</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>213</v>
+        <v>162</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>215</v>
+        <v>163</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>167</v>
+        <v>93</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>168</v>
+        <v>94</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>169</v>
+        <v>95</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>171</v>
+        <v>97</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>216</v>
+        <v>51</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>217</v>
+        <v>52</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>218</v>
+        <v>53</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="H63" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="I63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>113</v>
+        <v>229</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>114</v>
+        <v>230</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>115</v>
+        <v>231</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>116</v>
+        <v>232</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>221</v>
+        <v>23</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>222</v>
+        <v>24</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>223</v>
+        <v>25</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>225</v>
+        <v>27</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>226</v>
+        <v>28</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>96</v>
+        <v>237</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>108</v>
+        <v>41</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>109</v>
+        <v>42</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>110</v>
+        <v>43</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>112</v>
+        <v>44</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>113</v>
+        <v>239</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>114</v>
+        <v>240</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>115</v>
+        <v>241</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>96</v>
+        <v>154</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>116</v>
+        <v>243</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>233</v>
+        <v>204</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>234</v>
+        <v>245</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>50</v>
+        <v>137</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>238</v>
+        <v>204</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>38</v>
+        <v>137</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>68</v>
+        <v>251</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>59</v>
+        <v>252</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>69</v>
+        <v>253</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>66</v>
+        <v>137</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>70</v>
+        <v>254</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>243</v>
+        <v>255</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>66</v>
+        <v>258</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>78</v>
+        <v>260</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>79</v>
+        <v>261</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>80</v>
+        <v>262</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>76</v>
+        <v>263</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>81</v>
+        <v>264</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>248</v>
+        <v>112</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>249</v>
+        <v>113</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>250</v>
+        <v>114</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>251</v>
+        <v>116</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>40</v>
+        <v>265</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>175</v>
+        <v>71</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>232</v>
+        <v>133</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>233</v>
+        <v>134</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>234</v>
+        <v>135</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>50</v>
+        <v>137</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>236</v>
+        <v>138</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>260</v>
+        <v>137</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>262</v>
+        <v>275</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>263</v>
+        <v>64</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>256</v>
+        <v>277</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>260</v>
+        <v>91</v>
       </c>
       <c r="I78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>266</v>
+        <v>87</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>267</v>
+        <v>88</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>268</v>
+        <v>89</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>38</v>
+        <v>91</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>270</v>
+        <v>92</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>168</v>
+        <v>280</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>38</v>
+        <v>283</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="H81" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="I81" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>269</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>141</v>
+        <v>286</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>142</v>
+        <v>287</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>143</v>
+        <v>288</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>144</v>
+        <v>289</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>149</v>
+        <v>36</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>150</v>
+        <v>37</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>151</v>
+        <v>38</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>153</v>
+        <v>39</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>154</v>
+        <v>291</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>155</v>
+        <v>292</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>156</v>
+        <v>293</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>157</v>
+        <v>294</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>221</v>
+        <v>295</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>223</v>
+        <v>296</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>279</v>
+        <v>297</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>225</v>
+        <v>173</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>226</v>
+        <v>298</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>280</v>
+        <v>229</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>281</v>
+        <v>230</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>282</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>284</v>
+        <v>173</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>285</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>71</v>
+        <v>173</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>20</v>
+        <v>83</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>22</v>
+        <v>299</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>25</v>
+        <v>86</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>287</v>
+        <v>300</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>288</v>
+        <v>141</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>50</v>
+        <v>137</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>253</v>
+        <v>222</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>290</v>
+        <v>307</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>125</v>
+        <v>55</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>295</v>
+        <v>309</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>296</v>
+        <v>311</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>290</v>
+        <v>307</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>125</v>
+        <v>55</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>227</v>
+        <v>313</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>228</v>
+        <v>314</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>229</v>
+        <v>315</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>96</v>
+        <v>55</v>
       </c>
       <c r="I93" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>231</v>
+        <v>316</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>299</v>
+        <v>57</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>300</v>
+        <v>58</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>301</v>
+        <v>59</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>298</v>
+        <v>317</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>302</v>
+        <v>62</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>99</v>
+        <v>185</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>100</v>
+        <v>186</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>26</v>
+        <v>318</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>71</v>
+        <v>188</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>101</v>
+        <v>189</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>10</v>
+        <v>248</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>11</v>
+        <v>204</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>12</v>
+        <v>249</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>26</v>
+        <v>319</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>71</v>
+        <v>137</v>
       </c>
       <c r="I96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>17</v>
+        <v>250</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>303</v>
+        <v>251</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>304</v>
+        <v>252</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>305</v>
+        <v>253</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>26</v>
+        <v>319</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>71</v>
+        <v>137</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>306</v>
+        <v>254</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>103</v>
+        <v>321</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>308</v>
+        <v>322</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>309</v>
+        <v>323</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>31</v>
+        <v>173</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>58</v>
+        <v>313</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>59</v>
+        <v>314</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>60</v>
+        <v>315</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>309</v>
+        <v>323</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>62</v>
+        <v>316</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>263</v>
+        <v>230</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>312</v>
+        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>260</v>
+        <v>173</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>298</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>315</v>
+        <v>326</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>263</v>
+        <v>327</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>260</v>
+        <v>173</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>318</v>
+        <v>78</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>319</v>
+        <v>79</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>320</v>
+        <v>80</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>260</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>81</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>159</v>
+        <v>332</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>175</v>
+        <v>21</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>172</v>
+        <v>104</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>173</v>
+        <v>105</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>174</v>
+        <v>106</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>175</v>
+        <v>21</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>176</v>
+        <v>107</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>252</v>
+        <v>335</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>253</v>
+        <v>336</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>254</v>
+        <v>337</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>324</v>
+        <v>338</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>175</v>
+        <v>263</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>255</v>
+        <v>339</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>326</v>
+        <v>98</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>138</v>
+        <v>99</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>327</v>
+        <v>100</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>324</v>
+        <v>340</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>175</v>
+        <v>101</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>328</v>
+        <v>102</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>324</v>
+        <v>340</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>175</v>
+        <v>130</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>332</v>
+        <v>344</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>333</v>
+        <v>345</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>334</v>
+        <v>346</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>335</v>
+        <v>347</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>336</v>
+        <v>348</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>284</v>
+        <v>154</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>337</v>
+        <v>349</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>158</v>
+        <v>350</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>159</v>
+        <v>351</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>160</v>
+        <v>352</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>338</v>
+        <v>353</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>161</v>
+        <v>354</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>339</v>
+        <v>355</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>340</v>
+        <v>356</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>341</v>
+        <v>357</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>338</v>
+        <v>358</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>66</v>
+        <v>188</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>343</v>
+        <v>104</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>344</v>
+        <v>105</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>345</v>
+        <v>106</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>346</v>
+        <v>360</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>175</v>
+        <v>21</v>
       </c>
       <c r="I111" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>347</v>
+        <v>107</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>28</v>
+        <v>109</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>29</v>
+        <v>110</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>30</v>
+        <v>360</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>32</v>
+        <v>111</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>348</v>
+        <v>23</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>349</v>
+        <v>24</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>350</v>
+        <v>25</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>352</v>
+        <v>28</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>72</v>
+        <v>41</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>288</v>
+        <v>363</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>50</v>
+        <v>137</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>356</v>
+        <v>366</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>287</v>
+        <v>51</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>288</v>
+        <v>52</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>289</v>
+        <v>53</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>291</v>
+        <v>56</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>232</v>
+        <v>309</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>233</v>
+        <v>310</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>234</v>
+        <v>311</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>236</v>
+        <v>312</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>357</v>
+        <v>368</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>201</v>
+        <v>369</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>260</v>
+        <v>55</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>360</v>
+        <v>372</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>361</v>
+        <v>320</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>362</v>
+        <v>321</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>363</v>
+        <v>322</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>260</v>
+        <v>173</v>
       </c>
       <c r="I119" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>364</v>
+        <v>324</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>131</v>
+        <v>175</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>132</v>
+        <v>176</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>133</v>
+        <v>177</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>135</v>
+        <v>173</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>136</v>
+        <v>178</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>232</v>
+        <v>326</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>233</v>
+        <v>327</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>234</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>50</v>
+        <v>173</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>236</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>68</v>
+        <v>320</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>59</v>
+        <v>321</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>69</v>
+        <v>322</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>66</v>
+        <v>173</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>70</v>
+        <v>324</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>315</v>
+        <v>295</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>263</v>
+        <v>230</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>316</v>
+        <v>296</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>260</v>
+        <v>173</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>260</v>
+        <v>173</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>361</v>
+        <v>375</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>362</v>
+        <v>376</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>363</v>
+        <v>377</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>260</v>
+        <v>379</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>364</v>
+        <v>380</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>248</v>
+        <v>184</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>249</v>
+        <v>185</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>250</v>
+        <v>186</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>76</v>
+        <v>188</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>251</v>
+        <v>189</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>372</v>
+        <v>382</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>373</v>
+        <v>222</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>125</v>
+        <v>385</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>376</v>
+        <v>386</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>353</v>
+        <v>387</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>288</v>
+        <v>388</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>354</v>
+        <v>389</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>377</v>
+        <v>390</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>50</v>
+        <v>188</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>356</v>
+        <v>391</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>377</v>
+        <v>392</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>50</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>381</v>
+        <v>391</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>102</v>
+        <v>313</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>103</v>
+        <v>314</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>104</v>
+        <v>315</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>382</v>
+        <v>393</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>107</v>
+        <v>316</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>221</v>
+        <v>239</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>223</v>
+        <v>241</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>383</v>
+        <v>394</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>225</v>
+        <v>154</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>226</v>
+        <v>243</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>243</v>
+        <v>395</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>244</v>
+        <v>64</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>245</v>
+        <v>396</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>384</v>
+        <v>397</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>246</v>
+        <v>398</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>131</v>
+        <v>331</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>132</v>
+        <v>332</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>133</v>
+        <v>333</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>384</v>
+        <v>20</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>135</v>
+        <v>21</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>136</v>
+        <v>334</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>149</v>
+        <v>399</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>150</v>
+        <v>261</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>151</v>
+        <v>400</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>384</v>
+        <v>26</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>153</v>
+        <v>401</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>154</v>
+        <v>402</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>155</v>
+        <v>204</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>156</v>
+        <v>403</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>384</v>
+        <v>404</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>66</v>
+        <v>173</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>157</v>
+        <v>405</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>113</v>
+        <v>406</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>114</v>
+        <v>407</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>115</v>
+        <v>408</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>385</v>
+        <v>409</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>116</v>
+        <v>410</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>386</v>
+        <v>362</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>387</v>
+        <v>363</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>388</v>
+        <v>364</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>389</v>
+        <v>411</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>390</v>
+        <v>137</v>
       </c>
       <c r="I138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>366</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>189</v>
+        <v>29</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>190</v>
+        <v>30</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>191</v>
+        <v>31</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>389</v>
+        <v>412</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>193</v>
+        <v>33</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>194</v>
+        <v>35</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>392</v>
+        <v>291</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>118</v>
+        <v>292</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>393</v>
+        <v>293</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>394</v>
+        <v>32</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>294</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>271</v>
+        <v>387</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>168</v>
+        <v>388</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>272</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>396</v>
+        <v>413</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>38</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>273</v>
+        <v>391</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>274</v>
+        <v>399</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>275</v>
+        <v>261</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>276</v>
+        <v>400</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>396</v>
+        <v>40</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>277</v>
+        <v>401</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>131</v>
+        <v>414</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>132</v>
+        <v>79</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>133</v>
+        <v>415</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>397</v>
+        <v>416</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>136</v>
+        <v>417</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>398</v>
+        <v>146</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>399</v>
+        <v>148</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>400</v>
+        <v>48</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>96</v>
+        <v>49</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>401</v>
+        <v>150</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>145</v>
+        <v>117</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>146</v>
+        <v>118</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>402</v>
+        <v>418</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>76</v>
+        <v>120</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>148</v>
+        <v>121</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>403</v>
+        <v>279</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>404</v>
+        <v>280</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>405</v>
+        <v>281</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>66</v>
+        <v>283</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>284</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>408</v>
+        <v>420</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>409</v>
+        <v>346</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>410</v>
+        <v>421</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>406</v>
+        <v>422</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>38</v>
+        <v>423</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>424</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>149</v>
+        <v>10</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>150</v>
+        <v>11</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>151</v>
+        <v>12</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>412</v>
+        <v>14</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>66</v>
+        <v>425</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>154</v>
+        <v>426</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>155</v>
+        <v>46</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>156</v>
+        <v>427</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>157</v>
+        <v>429</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>98</v>
+        <v>430</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>99</v>
+        <v>431</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>100</v>
+        <v>432</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>33</v>
+        <v>433</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>71</v>
+        <v>423</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>101</v>
+        <v>434</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>10</v>
+        <v>355</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>11</v>
+        <v>356</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>12</v>
+        <v>357</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>33</v>
+        <v>435</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>71</v>
+        <v>188</v>
       </c>
       <c r="I151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>17</v>
+        <v>359</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>68</v>
+        <v>436</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>59</v>
+        <v>437</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>69</v>
+        <v>438</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>413</v>
+        <v>439</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>70</v>
+        <v>440</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>127</v>
+        <v>441</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>128</v>
+        <v>52</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>129</v>
+        <v>442</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>414</v>
+        <v>54</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>125</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>130</v>
+        <v>443</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>292</v>
+        <v>387</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>253</v>
+        <v>388</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>293</v>
+        <v>389</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>414</v>
+        <v>444</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>125</v>
+        <v>188</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>294</v>
+        <v>391</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>295</v>
+        <v>82</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>122</v>
+        <v>83</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>296</v>
+        <v>84</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>414</v>
+        <v>445</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>297</v>
+        <v>86</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>121</v>
+        <v>446</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>122</v>
+        <v>58</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>123</v>
+        <v>447</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>414</v>
+        <v>60</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>125</v>
+        <v>61</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>126</v>
+        <v>448</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>415</v>
+        <v>78</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>416</v>
+        <v>79</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>417</v>
+        <v>80</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>418</v>
+        <v>449</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>419</v>
+        <v>81</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>378</v>
+        <v>450</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>379</v>
+        <v>451</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>380</v>
+        <v>452</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>420</v>
+        <v>453</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>50</v>
+        <v>154</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>381</v>
+        <v>454</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>127</v>
+        <v>368</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>128</v>
+        <v>369</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>129</v>
+        <v>370</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>420</v>
+        <v>70</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>125</v>
+        <v>55</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>130</v>
+        <v>372</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>121</v>
+        <v>455</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>123</v>
+        <v>456</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>420</v>
+        <v>76</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>125</v>
+        <v>21</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>126</v>
+        <v>457</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>421</v>
+        <v>436</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>422</v>
+        <v>437</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>423</v>
+        <v>438</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>420</v>
+        <v>85</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>424</v>
+        <v>440</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>353</v>
+        <v>458</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>288</v>
+        <v>46</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>354</v>
+        <v>459</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>420</v>
+        <v>460</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>50</v>
+        <v>461</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>356</v>
+        <v>462</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>287</v>
+        <v>458</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>288</v>
+        <v>46</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>289</v>
+        <v>459</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>420</v>
+        <v>463</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>50</v>
+        <v>461</v>
       </c>
       <c r="I163" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>291</v>
+        <v>462</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>145</v>
+        <v>464</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>83</v>
+        <v>465</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>146</v>
+        <v>466</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>425</v>
+        <v>467</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>76</v>
+        <v>188</v>
       </c>
       <c r="I164" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>148</v>
+        <v>468</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>158</v>
+        <v>41</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>160</v>
+        <v>43</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>426</v>
+        <v>469</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>161</v>
+        <v>44</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>221</v>
+        <v>470</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>222</v>
+        <v>451</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>223</v>
+        <v>471</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>427</v>
+        <v>472</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>225</v>
+        <v>473</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>226</v>
+        <v>474</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>428</v>
+        <v>475</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>429</v>
+        <v>476</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>430</v>
+        <v>477</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>431</v>
+        <v>478</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>432</v>
+        <v>154</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>433</v>
+        <v>479</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>434</v>
+        <v>355</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>233</v>
+        <v>356</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>435</v>
+        <v>357</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>436</v>
+        <v>480</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>437</v>
+        <v>188</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>438</v>
+        <v>359</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>221</v>
+        <v>481</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>222</v>
+        <v>376</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>223</v>
+        <v>482</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>439</v>
+        <v>483</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>225</v>
+        <v>15</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>226</v>
+        <v>484</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>440</v>
+        <v>485</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>441</v>
+        <v>486</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>442</v>
+        <v>487</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>260</v>
+        <v>21</v>
       </c>
       <c r="I170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>444</v>
+        <v>489</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>158</v>
+        <v>345</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>159</v>
+        <v>346</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>160</v>
+        <v>347</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>445</v>
+        <v>490</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>66</v>
+        <v>154</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>161</v>
+        <v>349</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>92</v>
+        <v>275</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>93</v>
+        <v>64</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>94</v>
+        <v>276</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>446</v>
+        <v>90</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>97</v>
+        <v>278</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>92</v>
+        <v>491</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>93</v>
+        <v>492</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>94</v>
+        <v>493</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>49</v>
+        <v>494</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>96</v>
+        <v>495</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>97</v>
+        <v>496</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>447</v>
+        <v>497</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>87</v>
+        <v>498</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>448</v>
+        <v>499</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>55</v>
+        <v>96</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>449</v>
+        <v>101</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>372</v>
+        <v>355</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>373</v>
+        <v>356</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>374</v>
+        <v>357</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>451</v>
+        <v>501</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>125</v>
+        <v>188</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>376</v>
+        <v>359</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>307</v>
+        <v>169</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>103</v>
+        <v>170</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>308</v>
+        <v>171</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>61</v>
+        <v>502</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>31</v>
+        <v>173</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>310</v>
+        <v>174</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>243</v>
+        <v>470</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>244</v>
+        <v>451</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>245</v>
+        <v>471</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>65</v>
+        <v>503</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>66</v>
+        <v>473</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>246</v>
+        <v>474</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>303</v>
+        <v>331</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>14</v>
+        <v>504</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="I178" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>306</v>
+        <v>334</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>452</v>
+        <v>375</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>263</v>
+        <v>376</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>453</v>
+        <v>377</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>454</v>
+        <v>505</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>50</v>
+        <v>379</v>
       </c>
       <c r="I179" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>455</v>
+        <v>380</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>456</v>
+        <v>506</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>457</v>
+        <v>507</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>458</v>
+        <v>508</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>459</v>
+        <v>509</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>260</v>
+        <v>130</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>460</v>
+        <v>510</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>461</v>
+        <v>382</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>462</v>
+        <v>222</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>463</v>
+        <v>383</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>464</v>
+        <v>511</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>432</v>
+        <v>385</v>
       </c>
       <c r="I181" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>465</v>
+        <v>386</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>78</v>
+        <v>512</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>79</v>
+        <v>476</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>80</v>
+        <v>513</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>466</v>
+        <v>514</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>76</v>
+        <v>15</v>
       </c>
       <c r="I182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>81</v>
+        <v>515</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>447</v>
+        <v>193</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>87</v>
+        <v>194</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>448</v>
+        <v>195</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>467</v>
+        <v>516</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>449</v>
+        <v>33</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>450</v>
+        <v>196</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>348</v>
+        <v>455</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>349</v>
+        <v>113</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>350</v>
+        <v>456</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="I184" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>352</v>
+        <v>457</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>221</v>
+        <v>517</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>222</v>
+        <v>518</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>223</v>
+        <v>519</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>89</v>
+        <v>520</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>225</v>
+        <v>15</v>
       </c>
       <c r="I185" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>226</v>
+        <v>521</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>292</v>
+        <v>271</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>253</v>
+        <v>272</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>293</v>
+        <v>273</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>468</v>
+        <v>522</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>294</v>
+        <v>274</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>469</v>
+        <v>286</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>470</v>
+        <v>287</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>471</v>
+        <v>288</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>95</v>
+        <v>523</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="I187" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>472</v>
+        <v>289</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>303</v>
+        <v>67</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>304</v>
+        <v>68</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>305</v>
+        <v>69</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>18</v>
+        <v>115</v>
       </c>
       <c r="H188" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I188" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>306</v>
+        <v>72</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>473</v>
+        <v>524</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>474</v>
+        <v>113</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>475</v>
+        <v>525</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>476</v>
+        <v>119</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="I189" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>477</v>
+        <v>526</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>206</v>
+        <v>341</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>207</v>
+        <v>342</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>208</v>
+        <v>343</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>478</v>
+        <v>129</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>210</v>
+        <v>130</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>211</v>
+        <v>344</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>177</v>
+        <v>82</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>122</v>
+        <v>83</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>178</v>
+        <v>84</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>479</v>
+        <v>527</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>180</v>
+        <v>15</v>
       </c>
       <c r="I191" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>181</v>
+        <v>86</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>333</v>
+        <v>362</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>334</v>
+        <v>363</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>335</v>
+        <v>364</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>480</v>
+        <v>528</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>284</v>
+        <v>137</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>337</v>
+        <v>366</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>481</v>
+        <v>160</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>118</v>
+        <v>161</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>482</v>
+        <v>162</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>105</v>
+        <v>529</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>432</v>
+        <v>61</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>483</v>
+        <v>163</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>34</v>
+        <v>530</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>35</v>
+        <v>531</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>36</v>
+        <v>532</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>37</v>
+        <v>533</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>484</v>
+        <v>423</v>
       </c>
       <c r="I194" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
+      </c>
+      <c r="J194" s="0" t="s">
+        <v>534</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>485</v>
+        <v>441</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>486</v>
+        <v>52</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>487</v>
+        <v>442</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>488</v>
+        <v>132</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>175</v>
+        <v>55</v>
       </c>
       <c r="I195" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>489</v>
+        <v>443</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>428</v>
+        <v>535</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>429</v>
+        <v>536</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>430</v>
+        <v>537</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>490</v>
+        <v>538</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>432</v>
+        <v>101</v>
       </c>
       <c r="I196" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>539</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>491</v>
+        <v>36</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>168</v>
+        <v>37</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>492</v>
+        <v>38</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>493</v>
+        <v>540</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>494</v>
+        <v>39</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>440</v>
+        <v>541</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>441</v>
+        <v>542</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>442</v>
+        <v>543</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>495</v>
+        <v>136</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>260</v>
+        <v>137</v>
       </c>
       <c r="I198" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>444</v>
+        <v>544</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>227</v>
+        <v>146</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>228</v>
+        <v>147</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>229</v>
+        <v>148</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>96</v>
+        <v>49</v>
       </c>
       <c r="I199" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>231</v>
+        <v>150</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>295</v>
+        <v>545</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>122</v>
+        <v>176</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>296</v>
+        <v>546</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>124</v>
+        <v>143</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>125</v>
+        <v>21</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>297</v>
+        <v>547</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>162</v>
+        <v>450</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>163</v>
+        <v>451</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>164</v>
+        <v>452</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>496</v>
+        <v>149</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>38</v>
+        <v>154</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>166</v>
+        <v>454</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>102</v>
+        <v>234</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>103</v>
+        <v>235</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>104</v>
+        <v>236</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>497</v>
+        <v>158</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>106</v>
+        <v>237</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>107</v>
+        <v>238</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>498</v>
+        <v>271</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>499</v>
+        <v>272</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>500</v>
+        <v>273</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>501</v>
+        <v>548</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>432</v>
+        <v>137</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>502</v>
+        <v>274</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>92</v>
+        <v>549</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>93</v>
+        <v>222</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>94</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>503</v>
+        <v>551</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>96</v>
+        <v>552</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>97</v>
+        <v>553</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>237</v>
+        <v>355</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>238</v>
+        <v>356</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>239</v>
+        <v>357</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>504</v>
+        <v>554</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>38</v>
+        <v>188</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>241</v>
+        <v>359</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>403</v>
+        <v>286</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>404</v>
+        <v>287</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>405</v>
+        <v>288</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>505</v>
+        <v>555</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>407</v>
+        <v>289</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>216</v>
+        <v>309</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>217</v>
+        <v>310</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>218</v>
+        <v>311</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>506</v>
+        <v>556</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>219</v>
+        <v>312</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>507</v>
+        <v>557</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>508</v>
+        <v>176</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>509</v>
+        <v>558</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>510</v>
+        <v>559</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>175</v>
+        <v>258</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>511</v>
+        <v>560</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>512</v>
+        <v>156</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>474</v>
+        <v>74</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>513</v>
+        <v>157</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>514</v>
+        <v>561</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>515</v>
+        <v>159</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>512</v>
+        <v>562</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>474</v>
+        <v>563</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>513</v>
+        <v>564</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>66</v>
+        <v>263</v>
       </c>
       <c r="I210" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>515</v>
+        <v>565</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>516</v>
+        <v>169</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>87</v>
+        <v>170</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>517</v>
+        <v>171</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>518</v>
+        <v>566</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>56</v>
+        <v>173</v>
       </c>
       <c r="I211" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>519</v>
+        <v>174</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>237</v>
+        <v>368</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>238</v>
+        <v>369</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>239</v>
+        <v>370</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>520</v>
+        <v>567</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I212" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>241</v>
+        <v>372</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>280</v>
+        <v>355</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>281</v>
+        <v>356</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>282</v>
+        <v>357</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>521</v>
+        <v>568</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>284</v>
+        <v>188</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>285</v>
+        <v>359</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>522</v>
+        <v>406</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>486</v>
+        <v>407</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>523</v>
+        <v>408</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>524</v>
+        <v>172</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>225</v>
+        <v>173</v>
       </c>
       <c r="I214" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>525</v>
+        <v>410</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>522</v>
+        <v>309</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>486</v>
+        <v>310</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>523</v>
+        <v>311</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>526</v>
+        <v>182</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>225</v>
+        <v>55</v>
       </c>
       <c r="I215" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>525</v>
+        <v>312</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>299</v>
+        <v>436</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>300</v>
+        <v>437</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>301</v>
+        <v>438</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>527</v>
+        <v>187</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>302</v>
+        <v>440</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>98</v>
+        <v>399</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>99</v>
+        <v>261</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>100</v>
+        <v>400</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>528</v>
+        <v>190</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="I217" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>101</v>
+        <v>401</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>58</v>
+        <v>331</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>59</v>
+        <v>332</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>60</v>
+        <v>333</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>529</v>
+        <v>191</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>62</v>
+        <v>334</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>415</v>
+        <v>36</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>416</v>
+        <v>37</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>417</v>
+        <v>38</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>530</v>
+        <v>192</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="I219" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>419</v>
+        <v>39</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>108</v>
+        <v>266</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>109</v>
+        <v>267</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>110</v>
+        <v>268</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>531</v>
+        <v>569</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="I220" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>112</v>
+        <v>269</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>339</v>
+        <v>481</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>340</v>
+        <v>376</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>341</v>
+        <v>482</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>532</v>
+        <v>570</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>342</v>
+        <v>484</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>392</v>
+        <v>571</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>118</v>
+        <v>572</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>393</v>
+        <v>573</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>533</v>
+        <v>574</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>31</v>
+        <v>137</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>395</v>
+        <v>575</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>46</v>
+        <v>221</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>47</v>
+        <v>222</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>48</v>
+        <v>223</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>534</v>
+        <v>576</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>50</v>
+        <v>154</v>
       </c>
       <c r="I223" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>51</v>
+        <v>225</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>498</v>
+        <v>436</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>499</v>
+        <v>437</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>500</v>
+        <v>438</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>535</v>
+        <v>197</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>432</v>
+        <v>15</v>
       </c>
       <c r="I224" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>502</v>
+        <v>440</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>536</v>
+        <v>577</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>537</v>
+        <v>176</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>538</v>
+        <v>578</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>539</v>
+        <v>198</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>540</v>
+        <v>137</v>
       </c>
       <c r="I225" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>541</v>
+        <v>579</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>386</v>
+        <v>491</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>387</v>
+        <v>492</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>388</v>
+        <v>493</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>542</v>
+        <v>580</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>390</v>
+        <v>495</v>
       </c>
       <c r="I226" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>391</v>
+        <v>496</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>108</v>
+        <v>581</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>109</v>
+        <v>346</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>110</v>
+        <v>582</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>543</v>
+        <v>583</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>96</v>
+        <v>188</v>
       </c>
       <c r="I227" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>112</v>
+        <v>584</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>544</v>
+        <v>512</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>545</v>
+        <v>476</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>546</v>
+        <v>513</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>547</v>
+        <v>210</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="I228" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>548</v>
+        <v>515</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>243</v>
+        <v>455</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>244</v>
+        <v>113</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>245</v>
+        <v>456</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>549</v>
+        <v>220</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="I229" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>246</v>
+        <v>457</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>221</v>
+        <v>184</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>222</v>
+        <v>185</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>223</v>
+        <v>186</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>550</v>
+        <v>585</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>225</v>
+        <v>188</v>
       </c>
       <c r="I230" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>226</v>
+        <v>189</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>551</v>
+        <v>117</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>552</v>
+        <v>52</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>553</v>
+        <v>118</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>554</v>
+        <v>586</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="I231" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>555</v>
+        <v>121</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>556</v>
+        <v>581</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>557</v>
+        <v>346</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>558</v>
+        <v>582</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>559</v>
+        <v>587</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="I232" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>560</v>
+        <v>584</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>292</v>
+        <v>260</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>293</v>
+        <v>262</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>561</v>
+        <v>224</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>125</v>
+        <v>263</v>
       </c>
       <c r="I233" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>294</v>
+        <v>264</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>248</v>
+        <v>470</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>249</v>
+        <v>451</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>250</v>
+        <v>471</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>147</v>
+        <v>588</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>76</v>
+        <v>473</v>
       </c>
       <c r="I234" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>251</v>
+        <v>474</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>131</v>
+        <v>589</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>132</v>
+        <v>256</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>133</v>
+        <v>590</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>152</v>
+        <v>226</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>135</v>
+        <v>263</v>
       </c>
       <c r="I235" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>136</v>
+        <v>591</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>408</v>
+        <v>557</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>409</v>
+        <v>176</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>410</v>
+        <v>558</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>165</v>
+        <v>592</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>38</v>
+        <v>258</v>
       </c>
       <c r="I236" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>411</v>
+        <v>560</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>343</v>
+        <v>581</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>345</v>
+        <v>582</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>562</v>
+        <v>593</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="I237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>347</v>
+        <v>584</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>113</v>
+        <v>594</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>114</v>
+        <v>563</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>115</v>
+        <v>595</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>563</v>
+        <v>596</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="I238" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>116</v>
+        <v>597</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>326</v>
+        <v>17</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>327</v>
+        <v>19</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>170</v>
+        <v>598</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>175</v>
+        <v>21</v>
       </c>
       <c r="I239" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>328</v>
+        <v>22</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>564</v>
+        <v>279</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>138</v>
+        <v>280</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>565</v>
+        <v>281</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>179</v>
+        <v>599</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>71</v>
+        <v>283</v>
       </c>
       <c r="I240" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>566</v>
+        <v>284</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>551</v>
+        <v>402</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>552</v>
+        <v>204</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>553</v>
+        <v>403</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>192</v>
+        <v>600</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="I241" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>555</v>
+        <v>405</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B242" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="H242" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="B242" s="0" t="s">
+      <c r="I242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>238</v>
-      </c>
-[...16 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>551</v>
+        <v>345</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>552</v>
+        <v>346</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>553</v>
+        <v>347</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>568</v>
+        <v>602</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>96</v>
+        <v>154</v>
       </c>
       <c r="I243" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>555</v>
+        <v>349</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>456</v>
+        <v>160</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>457</v>
+        <v>161</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>458</v>
+        <v>162</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>569</v>
+        <v>227</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>260</v>
+        <v>61</v>
       </c>
       <c r="I244" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>460</v>
+        <v>163</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>498</v>
+        <v>122</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>499</v>
+        <v>123</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>500</v>
+        <v>124</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>570</v>
+        <v>603</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>432</v>
+        <v>27</v>
       </c>
       <c r="I245" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>502</v>
+        <v>125</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>295</v>
+        <v>126</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>296</v>
+        <v>128</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>199</v>
+        <v>604</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="I246" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>297</v>
+        <v>131</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>102</v>
+        <v>562</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>103</v>
+        <v>563</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>104</v>
+        <v>564</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>571</v>
+        <v>605</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>106</v>
+        <v>263</v>
       </c>
       <c r="I247" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>107</v>
+        <v>565</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>572</v>
+        <v>387</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>573</v>
+        <v>388</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>574</v>
+        <v>389</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>390</v>
+        <v>188</v>
       </c>
       <c r="I248" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>576</v>
+        <v>391</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>46</v>
+        <v>295</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>47</v>
+        <v>230</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>48</v>
+        <v>296</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>577</v>
+        <v>607</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>50</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>51</v>
+        <v>298</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>348</v>
+        <v>441</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>349</v>
+        <v>52</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>350</v>
+        <v>442</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>578</v>
+        <v>228</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="I250" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>352</v>
+        <v>443</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>206</v>
+        <v>608</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>207</v>
+        <v>518</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>208</v>
+        <v>609</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>579</v>
+        <v>610</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>210</v>
+        <v>154</v>
       </c>
       <c r="I251" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>211</v>
+        <v>611</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>580</v>
+        <v>355</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>87</v>
+        <v>356</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>581</v>
+        <v>357</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>582</v>
+        <v>612</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>583</v>
+        <v>188</v>
       </c>
       <c r="I252" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>584</v>
+        <v>359</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>585</v>
+        <v>160</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>233</v>
+        <v>161</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>586</v>
+        <v>162</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>203</v>
+        <v>613</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I253" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>587</v>
+        <v>163</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>588</v>
+        <v>577</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>589</v>
+        <v>176</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>590</v>
+        <v>578</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>209</v>
+        <v>614</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>31</v>
+        <v>137</v>
       </c>
       <c r="I254" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>591</v>
+        <v>579</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>592</v>
+        <v>615</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>593</v>
+        <v>616</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>594</v>
+        <v>617</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>214</v>
+        <v>618</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>449</v>
+        <v>154</v>
       </c>
       <c r="I255" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>595</v>
+        <v>619</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>221</v>
+        <v>140</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>222</v>
+        <v>141</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>223</v>
+        <v>142</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>596</v>
+        <v>620</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>225</v>
+        <v>144</v>
       </c>
       <c r="I256" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>226</v>
+        <v>145</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>102</v>
+        <v>23</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>103</v>
+        <v>24</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>104</v>
+        <v>25</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>597</v>
+        <v>621</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>106</v>
+        <v>27</v>
       </c>
       <c r="I257" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>107</v>
+        <v>28</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>461</v>
+        <v>239</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>462</v>
+        <v>240</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>463</v>
+        <v>241</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>220</v>
+        <v>622</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>432</v>
+        <v>154</v>
       </c>
       <c r="I258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>465</v>
+        <v>243</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>108</v>
+        <v>36</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>109</v>
+        <v>37</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>110</v>
+        <v>38</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>598</v>
+        <v>623</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>96</v>
+        <v>33</v>
       </c>
       <c r="I259" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>112</v>
+        <v>39</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>343</v>
+        <v>450</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>344</v>
+        <v>451</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>345</v>
+        <v>452</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>599</v>
+        <v>624</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>175</v>
+        <v>154</v>
       </c>
       <c r="I260" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>347</v>
+        <v>454</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>434</v>
+        <v>399</v>
       </c>
       <c r="B261" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="C261" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="F261" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G261" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="C261" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H261" s="0" t="s">
-        <v>437</v>
+        <v>27</v>
       </c>
       <c r="I261" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>438</v>
+        <v>401</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>212</v>
+        <v>140</v>
       </c>
       <c r="B262" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C262" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="C262" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F262" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>600</v>
+        <v>625</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>71</v>
+        <v>144</v>
       </c>
       <c r="I262" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>215</v>
+        <v>145</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>19</v>
+        <v>93</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>20</v>
+        <v>94</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>39</v>
+        <v>626</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="I263" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>551</v>
+        <v>485</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>552</v>
+        <v>486</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>553</v>
+        <v>487</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>601</v>
+        <v>627</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="I264" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>555</v>
+        <v>489</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>544</v>
+        <v>260</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>545</v>
+        <v>261</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>546</v>
+        <v>262</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>602</v>
+        <v>628</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>50</v>
+        <v>263</v>
       </c>
       <c r="I265" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>548</v>
+        <v>264</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>117</v>
+        <v>23</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>118</v>
+        <v>24</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>119</v>
+        <v>25</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>230</v>
+        <v>629</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="I266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>120</v>
+        <v>28</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>544</v>
+        <v>345</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>545</v>
+        <v>346</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>546</v>
+        <v>347</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>50</v>
+        <v>154</v>
       </c>
       <c r="I267" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>548</v>
+        <v>349</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>603</v>
+        <v>203</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>604</v>
+        <v>204</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>605</v>
+        <v>205</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>606</v>
+        <v>246</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="I268" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>607</v>
+        <v>206</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>117</v>
+        <v>67</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>118</v>
+        <v>68</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>240</v>
+        <v>265</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="I269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>120</v>
+        <v>72</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>98</v>
+        <v>387</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>99</v>
+        <v>388</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>100</v>
+        <v>389</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>608</v>
+        <v>630</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>71</v>
+        <v>188</v>
       </c>
       <c r="I270" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>101</v>
+        <v>391</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>63</v>
+        <v>571</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>47</v>
+        <v>572</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>64</v>
+        <v>573</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>242</v>
+        <v>631</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>66</v>
+        <v>137</v>
       </c>
       <c r="I271" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>67</v>
+        <v>575</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>348</v>
+        <v>455</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>349</v>
+        <v>113</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>350</v>
+        <v>456</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>247</v>
+        <v>632</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="I272" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>352</v>
+        <v>457</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>19</v>
+        <v>387</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>20</v>
+        <v>388</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>21</v>
+        <v>389</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>633</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>31</v>
+        <v>188</v>
       </c>
       <c r="I273" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>25</v>
+        <v>391</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>609</v>
+        <v>541</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>610</v>
+        <v>542</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>611</v>
+        <v>543</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>612</v>
+        <v>270</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>260</v>
+        <v>137</v>
       </c>
       <c r="I274" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>613</v>
+        <v>544</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>237</v>
+        <v>395</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>238</v>
+        <v>64</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>239</v>
+        <v>396</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>614</v>
+        <v>277</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>38</v>
+        <v>91</v>
       </c>
       <c r="I275" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>241</v>
+        <v>398</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>615</v>
+        <v>57</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>233</v>
+        <v>58</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>616</v>
+        <v>59</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>256</v>
+        <v>634</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>260</v>
+        <v>61</v>
       </c>
       <c r="I276" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>617</v>
+        <v>62</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>536</v>
+        <v>430</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>537</v>
+        <v>431</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>538</v>
+        <v>432</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>618</v>
+        <v>635</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>540</v>
+        <v>423</v>
       </c>
       <c r="I277" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>541</v>
+        <v>434</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>398</v>
+        <v>341</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>118</v>
+        <v>342</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>399</v>
+        <v>343</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>619</v>
+        <v>636</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>96</v>
+        <v>130</v>
       </c>
       <c r="I278" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>401</v>
+        <v>344</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>620</v>
+        <v>637</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>621</v>
+        <v>638</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>622</v>
+        <v>639</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>38</v>
+        <v>283</v>
       </c>
       <c r="I279" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>623</v>
+        <v>640</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>137</v>
+        <v>326</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>138</v>
+        <v>327</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>139</v>
+        <v>328</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>278</v>
+        <v>641</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>66</v>
+        <v>173</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>140</v>
+        <v>329</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>177</v>
+        <v>63</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>122</v>
+        <v>64</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>178</v>
+        <v>65</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>624</v>
+        <v>642</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>180</v>
+        <v>61</v>
       </c>
       <c r="I281" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>181</v>
+        <v>66</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>398</v>
+        <v>594</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>118</v>
+        <v>563</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>399</v>
+        <v>595</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>625</v>
+        <v>643</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="I282" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>401</v>
+        <v>597</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>299</v>
+        <v>67</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>300</v>
+        <v>68</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>301</v>
+        <v>69</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>626</v>
+        <v>644</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="I283" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>302</v>
+        <v>72</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>434</v>
+        <v>562</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>233</v>
+        <v>563</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>435</v>
+        <v>564</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>279</v>
+        <v>645</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>437</v>
+        <v>263</v>
       </c>
       <c r="I284" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>438</v>
+        <v>565</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>398</v>
+        <v>485</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>118</v>
+        <v>486</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>399</v>
+        <v>487</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>627</v>
+        <v>646</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="I285" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>401</v>
+        <v>489</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>63</v>
+        <v>221</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>47</v>
+        <v>222</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>64</v>
+        <v>223</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>628</v>
+        <v>285</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>66</v>
+        <v>154</v>
       </c>
       <c r="I286" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>67</v>
+        <v>225</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>333</v>
+        <v>169</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>334</v>
+        <v>170</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>335</v>
+        <v>171</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>283</v>
+        <v>647</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>284</v>
+        <v>173</v>
       </c>
       <c r="I287" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>337</v>
+        <v>174</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>452</v>
+        <v>475</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>263</v>
+        <v>476</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>453</v>
+        <v>477</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>629</v>
+        <v>648</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>50</v>
+        <v>154</v>
       </c>
       <c r="I288" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>455</v>
+        <v>479</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>592</v>
+        <v>530</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>593</v>
+        <v>531</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>594</v>
+        <v>532</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>630</v>
+        <v>649</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>449</v>
+        <v>423</v>
       </c>
       <c r="I289" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>595</v>
+        <v>534</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>392</v>
+        <v>541</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>118</v>
+        <v>542</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>393</v>
+        <v>543</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>631</v>
+        <v>650</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>31</v>
+        <v>137</v>
       </c>
       <c r="I290" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>395</v>
+        <v>544</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>221</v>
+        <v>193</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>222</v>
+        <v>194</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>223</v>
+        <v>195</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>632</v>
+        <v>290</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>225</v>
+        <v>33</v>
       </c>
       <c r="I291" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>226</v>
+        <v>196</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>186</v>
+        <v>320</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>59</v>
+        <v>321</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>187</v>
+        <v>322</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>71</v>
+        <v>173</v>
       </c>
       <c r="I292" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>188</v>
+        <v>324</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>27</v>
+        <v>239</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>28</v>
+        <v>240</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>29</v>
+        <v>241</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>22</v>
+        <v>651</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>23</v>
+        <v>154</v>
       </c>
       <c r="I293" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>32</v>
+        <v>243</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>195</v>
+        <v>637</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>196</v>
+        <v>638</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>197</v>
+        <v>639</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>633</v>
+        <v>652</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>193</v>
+        <v>283</v>
       </c>
       <c r="I294" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>198</v>
+        <v>640</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>102</v>
+        <v>160</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>103</v>
+        <v>161</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>104</v>
+        <v>162</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>634</v>
+        <v>653</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="I295" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>107</v>
+        <v>163</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>92</v>
+        <v>481</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>93</v>
+        <v>376</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>94</v>
+        <v>482</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>635</v>
+        <v>299</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="I296" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>97</v>
+        <v>484</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>353</v>
+        <v>387</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>288</v>
+        <v>388</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>354</v>
+        <v>389</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>636</v>
+        <v>654</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>50</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>356</v>
+        <v>391</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>121</v>
+        <v>362</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>122</v>
+        <v>363</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>123</v>
+        <v>364</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="I298" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>126</v>
+        <v>366</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>637</v>
+        <v>78</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>409</v>
+        <v>79</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>638</v>
+        <v>80</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>639</v>
+        <v>655</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I299" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>640</v>
+        <v>81</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>108</v>
+        <v>375</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>109</v>
+        <v>376</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>110</v>
+        <v>377</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>641</v>
+        <v>656</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>96</v>
+        <v>379</v>
       </c>
       <c r="I300" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>112</v>
+        <v>380</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>615</v>
+        <v>402</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>233</v>
+        <v>204</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>616</v>
+        <v>403</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>642</v>
+        <v>304</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>260</v>
+        <v>173</v>
       </c>
       <c r="I301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>617</v>
+        <v>405</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>643</v>
+        <v>368</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>644</v>
+        <v>369</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>645</v>
+        <v>370</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>646</v>
+        <v>307</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="I302" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>647</v>
+        <v>372</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>200</v>
+        <v>446</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>201</v>
+        <v>58</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>202</v>
+        <v>447</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>648</v>
+        <v>317</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>204</v>
+        <v>61</v>
       </c>
       <c r="I303" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>205</v>
+        <v>448</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>303</v>
+        <v>475</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>304</v>
+        <v>476</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>305</v>
+        <v>477</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>649</v>
+        <v>318</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>71</v>
+        <v>154</v>
       </c>
       <c r="I304" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>306</v>
+        <v>479</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>307</v>
+        <v>657</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>103</v>
+        <v>451</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>308</v>
+        <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>31</v>
+        <v>473</v>
       </c>
       <c r="I305" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>310</v>
+        <v>660</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>348</v>
+        <v>661</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>349</v>
+        <v>662</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>350</v>
+        <v>663</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>651</v>
+        <v>664</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>76</v>
+        <v>173</v>
       </c>
       <c r="I306" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>352</v>
+        <v>665</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>117</v>
+        <v>160</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>118</v>
+        <v>161</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>119</v>
+        <v>162</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>298</v>
+        <v>666</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="I307" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>120</v>
+        <v>163</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>299</v>
+        <v>17</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>300</v>
+        <v>18</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>301</v>
+        <v>19</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>652</v>
+        <v>667</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="I308" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>302</v>
+        <v>22</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>592</v>
+        <v>244</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>593</v>
+        <v>204</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>594</v>
+        <v>245</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>26</v>
+        <v>319</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>449</v>
+        <v>137</v>
       </c>
       <c r="I309" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>595</v>
+        <v>247</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>201</v>
+        <v>141</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>202</v>
+        <v>301</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>653</v>
+        <v>668</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>204</v>
+        <v>137</v>
       </c>
       <c r="I310" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>205</v>
+        <v>303</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>158</v>
+        <v>193</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>159</v>
+        <v>194</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>160</v>
+        <v>195</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>654</v>
+        <v>669</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="I311" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>161</v>
+        <v>196</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>339</v>
+        <v>387</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>340</v>
+        <v>388</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>341</v>
+        <v>389</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>655</v>
+        <v>670</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>66</v>
+        <v>188</v>
       </c>
       <c r="I312" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>342</v>
+        <v>391</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>303</v>
+        <v>184</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>304</v>
+        <v>185</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>305</v>
+        <v>186</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>656</v>
+        <v>671</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>71</v>
+        <v>188</v>
       </c>
       <c r="I313" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>306</v>
+        <v>189</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>392</v>
+        <v>549</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>118</v>
+        <v>222</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>393</v>
+        <v>550</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>309</v>
+        <v>672</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>31</v>
+        <v>552</v>
       </c>
       <c r="I314" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>395</v>
+        <v>553</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>263</v>
+        <v>280</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>264</v>
+        <v>281</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>313</v>
+        <v>673</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>260</v>
+        <v>283</v>
       </c>
       <c r="I315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>265</v>
+        <v>284</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>657</v>
+        <v>637</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>658</v>
+        <v>638</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>659</v>
+        <v>639</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>324</v>
+        <v>674</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>175</v>
+        <v>283</v>
       </c>
       <c r="I316" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>660</v>
+        <v>640</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>93</v>
+        <v>68</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>94</v>
+        <v>69</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>661</v>
+        <v>675</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="I317" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>97</v>
+        <v>72</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>609</v>
+        <v>571</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>610</v>
+        <v>572</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>611</v>
+        <v>573</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>662</v>
+        <v>676</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>260</v>
+        <v>137</v>
       </c>
       <c r="I318" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>613</v>
+        <v>575</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>102</v>
+        <v>375</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>103</v>
+        <v>376</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>104</v>
+        <v>377</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>663</v>
+        <v>677</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>106</v>
+        <v>379</v>
       </c>
       <c r="I319" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>107</v>
+        <v>380</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>137</v>
+        <v>368</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>138</v>
+        <v>369</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>139</v>
+        <v>370</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>664</v>
+        <v>323</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="I320" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>140</v>
+        <v>372</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>92</v>
+        <v>375</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>93</v>
+        <v>376</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>94</v>
+        <v>377</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>665</v>
+        <v>678</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>96</v>
+        <v>379</v>
       </c>
       <c r="I321" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>97</v>
+        <v>380</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>428</v>
+        <v>239</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>429</v>
+        <v>240</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>430</v>
+        <v>241</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>666</v>
+        <v>679</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>432</v>
+        <v>154</v>
       </c>
       <c r="I322" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>433</v>
+        <v>243</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>189</v>
+        <v>680</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>191</v>
+        <v>681</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>667</v>
+        <v>682</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="I323" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>194</v>
+        <v>683</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>440</v>
+        <v>320</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>441</v>
+        <v>321</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>442</v>
+        <v>322</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>668</v>
+        <v>325</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>260</v>
+        <v>173</v>
       </c>
       <c r="I324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>444</v>
+        <v>324</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>669</v>
+        <v>684</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>670</v>
+        <v>685</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>671</v>
+        <v>686</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>336</v>
+        <v>687</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>284</v>
+        <v>173</v>
       </c>
       <c r="I325" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>672</v>
+        <v>688</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>378</v>
+        <v>535</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>379</v>
+        <v>536</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>380</v>
+        <v>537</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>673</v>
+        <v>689</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>50</v>
+        <v>101</v>
       </c>
       <c r="I326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>381</v>
+        <v>539</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>216</v>
+        <v>557</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>217</v>
+        <v>176</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>218</v>
+        <v>558</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>674</v>
+        <v>690</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>56</v>
+        <v>258</v>
       </c>
       <c r="I327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>219</v>
+        <v>560</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>167</v>
+        <v>108</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>168</v>
+        <v>109</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>169</v>
+        <v>110</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>675</v>
+        <v>330</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="I328" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>676</v>
+        <v>368</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>118</v>
+        <v>369</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>677</v>
+        <v>370</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>678</v>
+        <v>691</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="I329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>679</v>
+        <v>372</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B330" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="B330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C330" s="0" t="s">
-        <v>69</v>
+        <v>165</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>338</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>66</v>
+        <v>167</v>
       </c>
       <c r="I330" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>70</v>
+        <v>168</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>145</v>
+        <v>17</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>680</v>
+        <v>692</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="I331" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>252</v>
+        <v>506</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>253</v>
+        <v>507</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>254</v>
+        <v>508</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>346</v>
+        <v>693</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>175</v>
+        <v>130</v>
       </c>
       <c r="I332" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>255</v>
+        <v>510</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>544</v>
+        <v>506</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>545</v>
+        <v>507</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>546</v>
+        <v>508</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>681</v>
+        <v>340</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>50</v>
+        <v>130</v>
       </c>
       <c r="I333" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>548</v>
+        <v>510</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>82</v>
+        <v>545</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>83</v>
+        <v>176</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>84</v>
+        <v>546</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>682</v>
+        <v>694</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="I334" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>85</v>
+        <v>547</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>491</v>
+        <v>458</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>168</v>
+        <v>46</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>492</v>
+        <v>459</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>30</v>
+        <v>695</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>31</v>
+        <v>461</v>
       </c>
       <c r="I335" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>494</v>
+        <v>462</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>248</v>
+        <v>420</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>249</v>
+        <v>346</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>250</v>
+        <v>421</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>351</v>
+        <v>696</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>76</v>
+        <v>423</v>
       </c>
       <c r="I336" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>251</v>
+        <v>424</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>422</v>
+        <v>46</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="I337" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>307</v>
+        <v>156</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>103</v>
+        <v>74</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>308</v>
+        <v>157</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>683</v>
+        <v>697</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="I338" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>310</v>
+        <v>159</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>102</v>
+        <v>571</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>103</v>
+        <v>572</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>104</v>
+        <v>573</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>684</v>
+        <v>698</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>106</v>
+        <v>137</v>
       </c>
       <c r="I339" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>107</v>
+        <v>575</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>669</v>
+        <v>160</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>670</v>
+        <v>161</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>671</v>
+        <v>162</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>685</v>
+        <v>699</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>284</v>
+        <v>61</v>
       </c>
       <c r="I340" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>672</v>
+        <v>163</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>237</v>
+        <v>450</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>238</v>
+        <v>451</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>239</v>
+        <v>452</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>686</v>
+        <v>700</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>38</v>
+        <v>154</v>
       </c>
       <c r="I341" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>241</v>
+        <v>454</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>92</v>
+        <v>375</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>93</v>
+        <v>376</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>94</v>
+        <v>377</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>687</v>
+        <v>701</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>96</v>
+        <v>379</v>
       </c>
       <c r="I342" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>97</v>
+        <v>380</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>221</v>
+        <v>402</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>222</v>
+        <v>204</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>223</v>
+        <v>403</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>688</v>
+        <v>702</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>225</v>
+        <v>173</v>
       </c>
       <c r="I343" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>226</v>
+        <v>405</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>456</v>
+        <v>485</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>457</v>
+        <v>486</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>458</v>
+        <v>487</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>359</v>
+        <v>703</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>260</v>
+        <v>21</v>
       </c>
       <c r="I344" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>460</v>
+        <v>489</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>512</v>
+        <v>57</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>474</v>
+        <v>58</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>513</v>
+        <v>59</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>365</v>
+        <v>704</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I345" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>515</v>
+        <v>62</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>452</v>
+        <v>151</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>263</v>
+        <v>152</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>453</v>
+        <v>153</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>366</v>
+        <v>705</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>50</v>
+        <v>154</v>
       </c>
       <c r="I346" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>455</v>
+        <v>155</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>461</v>
+        <v>326</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>462</v>
+        <v>327</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>463</v>
+        <v>328</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>689</v>
+        <v>706</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>432</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>465</v>
+        <v>329</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>372</v>
+        <v>271</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>373</v>
+        <v>272</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>374</v>
+        <v>273</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>690</v>
+        <v>707</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="I348" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>376</v>
+        <v>274</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>691</v>
+        <v>395</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>692</v>
+        <v>64</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>693</v>
+        <v>396</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>367</v>
+        <v>353</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>50</v>
+        <v>91</v>
       </c>
       <c r="I349" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>694</v>
+        <v>398</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>280</v>
+        <v>207</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>281</v>
+        <v>208</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>282</v>
+        <v>209</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>695</v>
+        <v>708</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>284</v>
+        <v>15</v>
       </c>
       <c r="I350" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>285</v>
+        <v>211</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>102</v>
+        <v>441</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>103</v>
+        <v>52</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>104</v>
+        <v>442</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>696</v>
+        <v>709</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
       <c r="I351" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>107</v>
+        <v>443</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>697</v>
+        <v>160</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>698</v>
+        <v>161</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>699</v>
+        <v>162</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>700</v>
+        <v>710</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="I352" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>701</v>
+        <v>163</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>702</v>
+        <v>93</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>422</v>
+        <v>94</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>703</v>
+        <v>95</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>260</v>
+        <v>61</v>
       </c>
       <c r="I353" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>705</v>
+        <v>97</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>64</v>
+        <v>25</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>368</v>
+        <v>712</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="I354" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>311</v>
+        <v>512</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>263</v>
+        <v>476</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>312</v>
+        <v>513</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>369</v>
+        <v>713</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>260</v>
+        <v>15</v>
       </c>
       <c r="I355" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>314</v>
+        <v>515</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>357</v>
+        <v>98</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>201</v>
+        <v>99</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>358</v>
+        <v>100</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>370</v>
+        <v>714</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>260</v>
+        <v>101</v>
       </c>
       <c r="I356" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>360</v>
+        <v>102</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>551</v>
+        <v>420</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>552</v>
+        <v>346</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>553</v>
+        <v>421</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>371</v>
+        <v>715</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>96</v>
+        <v>423</v>
       </c>
       <c r="I357" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>555</v>
+        <v>424</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>92</v>
+        <v>355</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>93</v>
+        <v>356</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>94</v>
+        <v>357</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>706</v>
+        <v>716</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>96</v>
+        <v>188</v>
       </c>
       <c r="I358" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>97</v>
+        <v>359</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>498</v>
+        <v>41</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>499</v>
+        <v>42</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>500</v>
+        <v>43</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>707</v>
+        <v>717</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>432</v>
+        <v>27</v>
       </c>
       <c r="I359" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>502</v>
+        <v>44</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>333</v>
+        <v>78</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>334</v>
+        <v>79</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>335</v>
+        <v>80</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>708</v>
+        <v>718</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>284</v>
+        <v>21</v>
       </c>
       <c r="I360" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>337</v>
+        <v>81</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>669</v>
+        <v>589</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>670</v>
+        <v>256</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>671</v>
+        <v>590</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>709</v>
+        <v>719</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>284</v>
+        <v>263</v>
       </c>
       <c r="I361" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>672</v>
+        <v>591</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>697</v>
+        <v>78</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>698</v>
+        <v>79</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>699</v>
+        <v>80</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>710</v>
+        <v>720</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="I362" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>701</v>
+        <v>81</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>27</v>
+        <v>581</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>28</v>
+        <v>346</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>29</v>
+        <v>582</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>41</v>
+        <v>358</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>23</v>
+        <v>188</v>
       </c>
       <c r="I363" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>32</v>
+        <v>584</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>609</v>
+        <v>436</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>610</v>
+        <v>437</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>611</v>
+        <v>438</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>711</v>
+        <v>721</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>260</v>
+        <v>15</v>
       </c>
       <c r="I364" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>613</v>
+        <v>440</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>712</v>
+        <v>722</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="I365" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>113</v>
+        <v>723</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>114</v>
+        <v>267</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>115</v>
+        <v>724</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>713</v>
+        <v>725</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>96</v>
+        <v>167</v>
       </c>
       <c r="I366" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>116</v>
+        <v>726</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>421</v>
+        <v>387</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>422</v>
+        <v>388</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>423</v>
+        <v>389</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>375</v>
+        <v>727</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>50</v>
+        <v>188</v>
       </c>
       <c r="I367" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>424</v>
+        <v>391</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>714</v>
+        <v>728</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>715</v>
+        <v>729</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>717</v>
+        <v>731</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>125</v>
+        <v>732</v>
       </c>
       <c r="I368" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>718</v>
+        <v>733</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>498</v>
+        <v>517</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>499</v>
+        <v>518</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>500</v>
+        <v>519</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>719</v>
+        <v>734</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>432</v>
+        <v>15</v>
       </c>
       <c r="I369" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>502</v>
+        <v>521</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>307</v>
+        <v>455</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>308</v>
+        <v>456</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>720</v>
+        <v>360</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="I370" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>310</v>
+        <v>457</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>721</v>
+        <v>399</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>722</v>
+        <v>400</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>723</v>
+        <v>361</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="I371" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>724</v>
+        <v>401</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>421</v>
+        <v>485</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>422</v>
+        <v>486</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>423</v>
+        <v>487</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>377</v>
+        <v>735</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="I372" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>424</v>
+        <v>489</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>697</v>
+        <v>512</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>698</v>
+        <v>476</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>699</v>
+        <v>513</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>725</v>
+        <v>365</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="I373" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>701</v>
+        <v>515</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>572</v>
+        <v>594</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>573</v>
+        <v>563</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>574</v>
+        <v>595</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>382</v>
+        <v>736</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>390</v>
+        <v>27</v>
       </c>
       <c r="I374" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>576</v>
+        <v>597</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>27</v>
+        <v>355</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>28</v>
+        <v>356</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>29</v>
+        <v>357</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>42</v>
+        <v>737</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>23</v>
+        <v>188</v>
       </c>
       <c r="I375" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>32</v>
+        <v>359</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>434</v>
+        <v>481</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>233</v>
+        <v>376</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>435</v>
+        <v>482</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>383</v>
+        <v>738</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>437</v>
+        <v>15</v>
       </c>
       <c r="I376" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>438</v>
+        <v>484</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>512</v>
+        <v>17</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>474</v>
+        <v>18</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>513</v>
+        <v>19</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>384</v>
+        <v>739</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="I377" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>515</v>
+        <v>22</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>461</v>
+        <v>441</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>462</v>
+        <v>52</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>463</v>
+        <v>442</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>385</v>
+        <v>367</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>432</v>
+        <v>55</v>
       </c>
       <c r="I378" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>465</v>
+        <v>443</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I379" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>556</v>
+        <v>93</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>557</v>
+        <v>94</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>558</v>
+        <v>95</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>727</v>
+        <v>741</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>193</v>
+        <v>61</v>
       </c>
       <c r="I380" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>560</v>
+        <v>97</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>172</v>
+        <v>470</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>173</v>
+        <v>451</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>174</v>
+        <v>471</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>728</v>
+        <v>742</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>175</v>
+        <v>473</v>
       </c>
       <c r="I381" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>176</v>
+        <v>474</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>556</v>
+        <v>481</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>557</v>
+        <v>376</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>558</v>
+        <v>482</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>389</v>
+        <v>743</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>193</v>
+        <v>15</v>
       </c>
       <c r="I382" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>560</v>
+        <v>484</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>585</v>
+        <v>406</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>233</v>
+        <v>407</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>586</v>
+        <v>408</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>729</v>
+        <v>371</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>66</v>
+        <v>173</v>
       </c>
       <c r="I383" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>587</v>
+        <v>410</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>522</v>
+        <v>160</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>486</v>
+        <v>161</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>523</v>
+        <v>162</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>730</v>
+        <v>744</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>225</v>
+        <v>61</v>
       </c>
       <c r="I384" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>525</v>
+        <v>163</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>481</v>
+        <v>530</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>118</v>
+        <v>531</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>482</v>
+        <v>532</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>731</v>
+        <v>745</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>432</v>
+        <v>423</v>
       </c>
       <c r="I385" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>483</v>
+        <v>534</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>485</v>
+        <v>581</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>486</v>
+        <v>346</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>487</v>
+        <v>582</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>394</v>
+        <v>746</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="I386" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>489</v>
+        <v>584</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>212</v>
+        <v>229</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>142</v>
+        <v>230</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>213</v>
+        <v>231</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>732</v>
+        <v>373</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>71</v>
+        <v>173</v>
       </c>
       <c r="I387" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>215</v>
+        <v>232</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>609</v>
+        <v>362</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>610</v>
+        <v>363</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>611</v>
+        <v>364</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>733</v>
+        <v>747</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>260</v>
+        <v>137</v>
       </c>
       <c r="I388" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>613</v>
+        <v>366</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>734</v>
+        <v>545</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>422</v>
+        <v>176</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>735</v>
+        <v>546</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>736</v>
+        <v>748</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>737</v>
+        <v>21</v>
       </c>
       <c r="I389" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>738</v>
+        <v>547</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>280</v>
+        <v>229</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>281</v>
+        <v>230</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>282</v>
+        <v>231</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>739</v>
+        <v>749</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>284</v>
+        <v>173</v>
       </c>
       <c r="I390" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>285</v>
+        <v>232</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>452</v>
+        <v>535</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>263</v>
+        <v>536</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>453</v>
+        <v>537</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>740</v>
+        <v>750</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>50</v>
+        <v>101</v>
       </c>
       <c r="I391" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>455</v>
+        <v>539</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>339</v>
+        <v>557</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>340</v>
+        <v>176</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>341</v>
+        <v>558</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>741</v>
+        <v>751</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>66</v>
+        <v>258</v>
       </c>
       <c r="I392" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>342</v>
+        <v>560</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>588</v>
+        <v>571</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>589</v>
+        <v>572</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>590</v>
+        <v>573</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>31</v>
+        <v>137</v>
       </c>
       <c r="I393" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>591</v>
+        <v>575</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>158</v>
+        <v>255</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>159</v>
+        <v>256</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>160</v>
+        <v>257</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>66</v>
+        <v>258</v>
       </c>
       <c r="I394" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>161</v>
+        <v>259</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>378</v>
+        <v>117</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>379</v>
+        <v>52</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>380</v>
+        <v>118</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>744</v>
+        <v>754</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>50</v>
+        <v>120</v>
       </c>
       <c r="I395" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>381</v>
+        <v>121</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>745</v>
+        <v>387</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>746</v>
+        <v>388</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>747</v>
+        <v>389</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>90</v>
+        <v>188</v>
       </c>
       <c r="I396" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>749</v>
+        <v>391</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>750</v>
+        <v>368</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>751</v>
+        <v>369</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>752</v>
+        <v>370</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>96</v>
+        <v>55</v>
       </c>
       <c r="I397" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>754</v>
+        <v>372</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>620</v>
+        <v>133</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>621</v>
+        <v>134</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>622</v>
+        <v>135</v>
       </c>
       <c r="F398" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>396</v>
+        <v>757</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>38</v>
+        <v>137</v>
       </c>
       <c r="I398" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>623</v>
+        <v>138</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>295</v>
+        <v>475</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>122</v>
+        <v>476</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>296</v>
+        <v>477</v>
       </c>
       <c r="F399" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>125</v>
+        <v>154</v>
       </c>
       <c r="I399" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>297</v>
+        <v>479</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>303</v>
+        <v>684</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>304</v>
+        <v>685</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>305</v>
+        <v>686</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>756</v>
+        <v>374</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>71</v>
+        <v>173</v>
       </c>
       <c r="I400" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>306</v>
+        <v>688</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>386</v>
+        <v>581</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>387</v>
+        <v>346</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>388</v>
+        <v>582</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>390</v>
+        <v>188</v>
       </c>
       <c r="I401" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>391</v>
+        <v>584</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>481</v>
+        <v>430</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>118</v>
+        <v>431</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>482</v>
+        <v>432</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>432</v>
+        <v>423</v>
       </c>
       <c r="I402" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>483</v>
+        <v>434</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>108</v>
+        <v>557</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>109</v>
+        <v>176</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>110</v>
+        <v>558</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G403" s="0" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="H403" s="0" t="s">
-        <v>96</v>
+        <v>258</v>
       </c>
       <c r="I403" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>112</v>
+        <v>560</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>98</v>
+        <v>557</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>99</v>
+        <v>176</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>100</v>
+        <v>558</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G404" s="0" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>71</v>
+        <v>258</v>
       </c>
       <c r="I404" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>101</v>
+        <v>560</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>512</v>
+        <v>481</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>474</v>
+        <v>376</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>513</v>
+        <v>482</v>
       </c>
       <c r="F405" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>397</v>
+        <v>763</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="I405" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>515</v>
+        <v>484</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>676</v>
+        <v>406</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>118</v>
+        <v>407</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>677</v>
+        <v>408</v>
       </c>
       <c r="F406" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="H406" s="0" t="s">
-        <v>90</v>
+        <v>173</v>
       </c>
       <c r="I406" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>679</v>
+        <v>410</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>512</v>
+        <v>406</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>474</v>
+        <v>407</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>513</v>
+        <v>408</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G407" s="0" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>66</v>
+        <v>173</v>
       </c>
       <c r="I407" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>515</v>
+        <v>410</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>498</v>
+        <v>406</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>499</v>
+        <v>407</v>
       </c>
       <c r="C408" s="0" t="s">
-        <v>500</v>
+        <v>408</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="H408" s="0" t="s">
-        <v>432</v>
+        <v>173</v>
       </c>
       <c r="I408" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>502</v>
+        <v>410</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>447</v>
+        <v>82</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>448</v>
+        <v>84</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>449</v>
+        <v>15</v>
       </c>
       <c r="I409" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>450</v>
+        <v>86</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>110</v>
+        <v>84</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G410" s="0" t="s">
-        <v>400</v>
+        <v>768</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="I410" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>112</v>
+        <v>86</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B411" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F411" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G411" s="0" t="s">
-        <v>402</v>
+        <v>769</v>
       </c>
       <c r="H411" s="0" t="s">
-        <v>76</v>
+        <v>15</v>
       </c>
       <c r="I411" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>592</v>
+        <v>82</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>593</v>
+        <v>83</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>594</v>
+        <v>84</v>
       </c>
       <c r="F412" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G412" s="0" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="H412" s="0" t="s">
-        <v>449</v>
+        <v>15</v>
       </c>
       <c r="I412" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>595</v>
+        <v>86</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>766</v>
+        <v>82</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>253</v>
+        <v>83</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>767</v>
+        <v>84</v>
       </c>
       <c r="F413" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G413" s="0" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>769</v>
+        <v>15</v>
       </c>
       <c r="I413" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>770</v>
+        <v>86</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G414" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="I414" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>162</v>
+        <v>82</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>163</v>
+        <v>83</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>164</v>
+        <v>84</v>
       </c>
       <c r="F415" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G415" s="0" t="s">
-        <v>406</v>
+        <v>743</v>
       </c>
       <c r="H415" s="0" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I415" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>166</v>
+        <v>86</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>137</v>
+        <v>82</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>139</v>
+        <v>84</v>
       </c>
       <c r="F416" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G416" s="0" t="s">
-        <v>412</v>
+        <v>773</v>
       </c>
       <c r="H416" s="0" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="I416" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>140</v>
+        <v>86</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>303</v>
+        <v>126</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>304</v>
+        <v>127</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>305</v>
+        <v>128</v>
       </c>
       <c r="F417" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G417" s="0" t="s">
-        <v>33</v>
+        <v>774</v>
       </c>
       <c r="H417" s="0" t="s">
-        <v>71</v>
+        <v>130</v>
       </c>
       <c r="I417" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>306</v>
+        <v>131</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>339</v>
+        <v>126</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>340</v>
+        <v>127</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>341</v>
+        <v>128</v>
       </c>
       <c r="F418" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G418" s="0" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="H418" s="0" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I418" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>342</v>
+        <v>131</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>456</v>
+        <v>430</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>457</v>
+        <v>431</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>458</v>
+        <v>432</v>
       </c>
       <c r="F419" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G419" s="0" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="H419" s="0" t="s">
-        <v>260</v>
+        <v>423</v>
       </c>
       <c r="I419" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>460</v>
+        <v>434</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>108</v>
+        <v>430</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>109</v>
+        <v>431</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>110</v>
+        <v>432</v>
       </c>
       <c r="F420" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G420" s="0" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="H420" s="0" t="s">
-        <v>96</v>
+        <v>423</v>
       </c>
       <c r="I420" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>112</v>
+        <v>434</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>63</v>
+        <v>350</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>47</v>
+        <v>351</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>64</v>
+        <v>352</v>
       </c>
       <c r="F421" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G421" s="0" t="s">
-        <v>413</v>
+        <v>778</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="I421" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>67</v>
+        <v>354</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>271</v>
+        <v>350</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>168</v>
+        <v>351</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>272</v>
+        <v>352</v>
       </c>
       <c r="F422" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G422" s="0" t="s">
-        <v>414</v>
+        <v>779</v>
       </c>
       <c r="H422" s="0" t="s">
-        <v>38</v>
+        <v>91</v>
       </c>
       <c r="I422" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>273</v>
+        <v>354</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>299</v>
+        <v>350</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>300</v>
+        <v>351</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>301</v>
+        <v>352</v>
       </c>
       <c r="F423" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G423" s="0" t="s">
-        <v>775</v>
+        <v>780</v>
       </c>
       <c r="H423" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="I423" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>302</v>
+        <v>354</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>280</v>
+        <v>350</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>281</v>
+        <v>351</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>282</v>
+        <v>352</v>
       </c>
       <c r="F424" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G424" s="0" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
       <c r="H424" s="0" t="s">
-        <v>284</v>
+        <v>91</v>
       </c>
       <c r="I424" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>285</v>
+        <v>354</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>82</v>
+        <v>350</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>83</v>
+        <v>351</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>84</v>
+        <v>352</v>
       </c>
       <c r="F425" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G425" s="0" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="H425" s="0" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="I425" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>85</v>
+        <v>354</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>162</v>
+        <v>491</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>163</v>
+        <v>492</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>164</v>
+        <v>493</v>
       </c>
       <c r="F426" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G426" s="0" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>38</v>
+        <v>495</v>
       </c>
       <c r="I426" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>166</v>
+        <v>496</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>421</v>
+        <v>491</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>422</v>
+        <v>492</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>423</v>
+        <v>493</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G427" s="0" t="s">
-        <v>418</v>
+        <v>784</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>50</v>
+        <v>495</v>
       </c>
       <c r="I427" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>424</v>
+        <v>496</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
       <c r="F428" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G428" s="0" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>432</v>
+        <v>495</v>
       </c>
       <c r="I428" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>398</v>
+        <v>29</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>118</v>
+        <v>30</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>399</v>
+        <v>31</v>
       </c>
       <c r="F429" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G429" s="0" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
       <c r="H429" s="0" t="s">
-        <v>96</v>
+        <v>33</v>
       </c>
       <c r="I429" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>401</v>
+        <v>35</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>232</v>
+        <v>608</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>233</v>
+        <v>518</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>234</v>
+        <v>609</v>
       </c>
       <c r="F430" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G430" s="0" t="s">
-        <v>420</v>
+        <v>787</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>50</v>
+        <v>154</v>
       </c>
       <c r="I430" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>236</v>
+        <v>611</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>82</v>
+        <v>608</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>83</v>
+        <v>518</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>84</v>
+        <v>609</v>
       </c>
       <c r="F431" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G431" s="0" t="s">
-        <v>425</v>
+        <v>788</v>
       </c>
       <c r="H431" s="0" t="s">
-        <v>76</v>
+        <v>154</v>
       </c>
       <c r="I431" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>85</v>
+        <v>611</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>456</v>
+        <v>680</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>457</v>
+        <v>200</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>458</v>
+        <v>681</v>
       </c>
       <c r="F432" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G432" s="0" t="s">
-        <v>781</v>
+        <v>789</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>260</v>
+        <v>188</v>
       </c>
       <c r="I432" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>460</v>
+        <v>683</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>585</v>
+        <v>680</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>233</v>
+        <v>200</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>586</v>
+        <v>681</v>
       </c>
       <c r="F433" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G433" s="0" t="s">
-        <v>426</v>
+        <v>790</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>66</v>
+        <v>188</v>
       </c>
       <c r="I433" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>587</v>
+        <v>683</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>287</v>
+        <v>680</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>288</v>
+        <v>200</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>289</v>
+        <v>681</v>
       </c>
       <c r="F434" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G434" s="0" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>50</v>
+        <v>188</v>
       </c>
       <c r="I434" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>291</v>
+        <v>683</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>572</v>
+        <v>680</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>573</v>
+        <v>200</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>574</v>
+        <v>681</v>
       </c>
       <c r="F435" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G435" s="0" t="s">
-        <v>783</v>
+        <v>792</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>390</v>
+        <v>188</v>
       </c>
       <c r="I435" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>576</v>
+        <v>683</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>580</v>
+        <v>680</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>87</v>
+        <v>200</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>581</v>
+        <v>681</v>
       </c>
       <c r="F436" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G436" s="0" t="s">
-        <v>784</v>
+        <v>793</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>583</v>
+        <v>188</v>
       </c>
       <c r="I436" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>584</v>
+        <v>683</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>434</v>
+        <v>199</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>233</v>
+        <v>200</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>435</v>
+        <v>201</v>
       </c>
       <c r="F437" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G437" s="0" t="s">
-        <v>427</v>
+        <v>794</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>437</v>
+        <v>137</v>
       </c>
       <c r="I437" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>438</v>
+        <v>202</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>609</v>
+        <v>199</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>610</v>
+        <v>200</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>611</v>
+        <v>201</v>
       </c>
       <c r="F438" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G438" s="0" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>260</v>
+        <v>137</v>
       </c>
       <c r="I438" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>613</v>
+        <v>202</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>177</v>
+        <v>98</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>122</v>
+        <v>99</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>178</v>
+        <v>100</v>
       </c>
       <c r="F439" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G439" s="0" t="s">
-        <v>786</v>
+        <v>796</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>180</v>
+        <v>101</v>
       </c>
       <c r="I439" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>181</v>
+        <v>102</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>92</v>
+        <v>326</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>93</v>
+        <v>327</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>94</v>
+        <v>328</v>
       </c>
       <c r="F440" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G440" s="0" t="s">
-        <v>787</v>
+        <v>797</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="I440" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>97</v>
+        <v>329</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>216</v>
+        <v>300</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>217</v>
+        <v>141</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>218</v>
+        <v>301</v>
       </c>
       <c r="F441" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G441" s="0" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>56</v>
+        <v>137</v>
       </c>
       <c r="I441" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>219</v>
+        <v>303</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>378</v>
+        <v>179</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>379</v>
+        <v>180</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>380</v>
+        <v>181</v>
       </c>
       <c r="F442" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G442" s="0" t="s">
-        <v>789</v>
+        <v>799</v>
       </c>
       <c r="H442" s="0" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I442" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>381</v>
+        <v>183</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>398</v>
+        <v>179</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>118</v>
+        <v>180</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>399</v>
+        <v>181</v>
       </c>
       <c r="F443" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G443" s="0" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
       <c r="H443" s="0" t="s">
-        <v>96</v>
+        <v>55</v>
       </c>
       <c r="I443" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>401</v>
+        <v>183</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>498</v>
+        <v>615</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>499</v>
+        <v>616</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>500</v>
+        <v>617</v>
       </c>
       <c r="F444" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G444" s="0" t="s">
-        <v>431</v>
+        <v>801</v>
       </c>
       <c r="H444" s="0" t="s">
-        <v>432</v>
+        <v>154</v>
       </c>
       <c r="I444" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>502</v>
+        <v>619</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>516</v>
+        <v>615</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>87</v>
+        <v>616</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>517</v>
+        <v>617</v>
       </c>
       <c r="F445" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G445" s="0" t="s">
-        <v>791</v>
+        <v>802</v>
       </c>
       <c r="H445" s="0" t="s">
-        <v>56</v>
+        <v>154</v>
       </c>
       <c r="I445" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>519</v>
+        <v>619</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>221</v>
+        <v>661</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>222</v>
+        <v>662</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>223</v>
+        <v>663</v>
       </c>
       <c r="F446" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G446" s="0" t="s">
-        <v>436</v>
+        <v>803</v>
       </c>
       <c r="H446" s="0" t="s">
-        <v>225</v>
+        <v>173</v>
       </c>
       <c r="I446" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>226</v>
+        <v>665</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>434</v>
+        <v>331</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>233</v>
+        <v>332</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>435</v>
+        <v>333</v>
       </c>
       <c r="F447" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G447" s="0" t="s">
-        <v>439</v>
+        <v>804</v>
       </c>
       <c r="H447" s="0" t="s">
-        <v>437</v>
+        <v>21</v>
       </c>
       <c r="I447" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>438</v>
+        <v>334</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>620</v>
+        <v>331</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>621</v>
+        <v>332</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>622</v>
+        <v>333</v>
       </c>
       <c r="F448" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G448" s="0" t="s">
-        <v>792</v>
+        <v>805</v>
       </c>
       <c r="H448" s="0" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="I448" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>623</v>
+        <v>334</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>620</v>
+        <v>251</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>621</v>
+        <v>252</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>622</v>
+        <v>253</v>
       </c>
       <c r="F449" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G449" s="0" t="s">
-        <v>793</v>
+        <v>806</v>
       </c>
       <c r="H449" s="0" t="s">
-        <v>38</v>
+        <v>137</v>
       </c>
       <c r="I449" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>623</v>
+        <v>254</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>620</v>
+        <v>251</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>621</v>
+        <v>252</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>622</v>
+        <v>253</v>
       </c>
       <c r="F450" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G450" s="0" t="s">
-        <v>794</v>
+        <v>807</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>38</v>
+        <v>137</v>
       </c>
       <c r="I450" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>623</v>
+        <v>254</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>544</v>
+        <v>216</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>545</v>
+        <v>217</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>546</v>
+        <v>218</v>
       </c>
       <c r="F451" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G451" s="0" t="s">
-        <v>795</v>
+        <v>808</v>
       </c>
       <c r="H451" s="0" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="I451" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>548</v>
+        <v>219</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>237</v>
+        <v>216</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>238</v>
+        <v>217</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>239</v>
+        <v>218</v>
       </c>
       <c r="F452" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G452" s="0" t="s">
-        <v>796</v>
+        <v>809</v>
       </c>
       <c r="H452" s="0" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I452" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>241</v>
+        <v>219</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>237</v>
+        <v>216</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>238</v>
+        <v>217</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>239</v>
+        <v>218</v>
       </c>
       <c r="F453" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G453" s="0" t="s">
-        <v>797</v>
+        <v>810</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I453" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>241</v>
+        <v>219</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>237</v>
+        <v>216</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>238</v>
+        <v>217</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>239</v>
+        <v>218</v>
       </c>
       <c r="F454" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G454" s="0" t="s">
-        <v>798</v>
+        <v>811</v>
       </c>
       <c r="H454" s="0" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I454" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>241</v>
+        <v>219</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>237</v>
+        <v>216</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>238</v>
+        <v>217</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>239</v>
+        <v>218</v>
       </c>
       <c r="F455" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G455" s="0" t="s">
-        <v>799</v>
+        <v>812</v>
       </c>
       <c r="H455" s="0" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I455" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>241</v>
+        <v>219</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>237</v>
+        <v>535</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>238</v>
+        <v>536</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>239</v>
+        <v>537</v>
       </c>
       <c r="F456" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G456" s="0" t="s">
-        <v>800</v>
+        <v>813</v>
       </c>
       <c r="H456" s="0" t="s">
-        <v>38</v>
+        <v>101</v>
       </c>
       <c r="I456" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>241</v>
+        <v>539</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>237</v>
+        <v>535</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>238</v>
+        <v>536</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>239</v>
+        <v>537</v>
       </c>
       <c r="F457" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G457" s="0" t="s">
-        <v>801</v>
+        <v>814</v>
       </c>
       <c r="H457" s="0" t="s">
-        <v>38</v>
+        <v>101</v>
       </c>
       <c r="I457" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>241</v>
+        <v>539</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>237</v>
+        <v>17</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>238</v>
+        <v>18</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>239</v>
+        <v>19</v>
       </c>
       <c r="F458" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G458" s="0" t="s">
-        <v>778</v>
+        <v>815</v>
       </c>
       <c r="H458" s="0" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="I458" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>241</v>
+        <v>22</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>237</v>
+        <v>193</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>238</v>
+        <v>194</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>239</v>
+        <v>195</v>
       </c>
       <c r="F459" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G459" s="0" t="s">
-        <v>802</v>
+        <v>816</v>
       </c>
       <c r="H459" s="0" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="I459" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>241</v>
+        <v>196</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B460" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C460" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="B460" s="0" t="s">
+      <c r="F460" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G460" s="0" t="s">
+        <v>817</v>
+      </c>
+      <c r="H460" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="I460" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J460" s="0" t="s">
         <v>196</v>
-      </c>
-[...16 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>195</v>
+        <v>104</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>196</v>
+        <v>105</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>197</v>
+        <v>106</v>
       </c>
       <c r="F461" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G461" s="0" t="s">
-        <v>804</v>
+        <v>818</v>
       </c>
       <c r="H461" s="0" t="s">
-        <v>193</v>
+        <v>21</v>
       </c>
       <c r="I461" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>198</v>
+        <v>107</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>428</v>
+        <v>104</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>429</v>
+        <v>105</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>430</v>
+        <v>106</v>
       </c>
       <c r="F462" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G462" s="0" t="s">
-        <v>805</v>
+        <v>819</v>
       </c>
       <c r="H462" s="0" t="s">
-        <v>432</v>
+        <v>21</v>
       </c>
       <c r="I462" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>433</v>
+        <v>107</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>428</v>
+        <v>36</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>429</v>
+        <v>37</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>430</v>
+        <v>38</v>
       </c>
       <c r="F463" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G463" s="0" t="s">
-        <v>806</v>
+        <v>820</v>
       </c>
       <c r="H463" s="0" t="s">
-        <v>432</v>
+        <v>33</v>
       </c>
       <c r="I463" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>433</v>
+        <v>39</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>745</v>
+        <v>108</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>746</v>
+        <v>109</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>747</v>
+        <v>110</v>
       </c>
       <c r="F464" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G464" s="0" t="s">
-        <v>807</v>
+        <v>821</v>
       </c>
       <c r="H464" s="0" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="I464" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>749</v>
+        <v>111</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>745</v>
+        <v>637</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>746</v>
+        <v>638</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>747</v>
+        <v>639</v>
       </c>
       <c r="F465" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G465" s="0" t="s">
-        <v>808</v>
+        <v>822</v>
       </c>
       <c r="H465" s="0" t="s">
-        <v>90</v>
+        <v>283</v>
       </c>
       <c r="I465" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>749</v>
+        <v>640</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>745</v>
+        <v>122</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>746</v>
+        <v>123</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>747</v>
+        <v>124</v>
       </c>
       <c r="F466" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G466" s="0" t="s">
-        <v>809</v>
+        <v>823</v>
       </c>
       <c r="H466" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I466" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>749</v>
+        <v>125</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>745</v>
+        <v>122</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>746</v>
+        <v>123</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>747</v>
+        <v>124</v>
       </c>
       <c r="F467" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G467" s="0" t="s">
-        <v>810</v>
+        <v>824</v>
       </c>
       <c r="H467" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I467" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>749</v>
+        <v>125</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>745</v>
+        <v>313</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>746</v>
+        <v>314</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>747</v>
+        <v>315</v>
       </c>
       <c r="F468" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G468" s="0" t="s">
-        <v>811</v>
+        <v>825</v>
       </c>
       <c r="H468" s="0" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="I468" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>749</v>
+        <v>316</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>536</v>
+        <v>313</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>537</v>
+        <v>314</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>538</v>
+        <v>315</v>
       </c>
       <c r="F469" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G469" s="0" t="s">
-        <v>812</v>
+        <v>826</v>
       </c>
       <c r="H469" s="0" t="s">
-        <v>540</v>
+        <v>55</v>
       </c>
       <c r="I469" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>541</v>
+        <v>316</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>536</v>
+        <v>291</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>537</v>
+        <v>292</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>538</v>
+        <v>293</v>
       </c>
       <c r="F470" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G470" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>540</v>
+        <v>33</v>
       </c>
       <c r="I470" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>541</v>
+        <v>294</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>536</v>
+        <v>291</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>537</v>
+        <v>292</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>538</v>
+        <v>293</v>
       </c>
       <c r="F471" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G471" s="0" t="s">
-        <v>814</v>
+        <v>827</v>
       </c>
       <c r="H471" s="0" t="s">
-        <v>540</v>
+        <v>33</v>
       </c>
       <c r="I471" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>541</v>
+        <v>294</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>78</v>
+        <v>341</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>79</v>
+        <v>342</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>80</v>
+        <v>343</v>
       </c>
       <c r="F472" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G472" s="0" t="s">
-        <v>815</v>
+        <v>828</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>76</v>
+        <v>130</v>
       </c>
       <c r="I472" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>81</v>
+        <v>344</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>372</v>
+        <v>341</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>373</v>
+        <v>342</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>374</v>
+        <v>343</v>
       </c>
       <c r="F473" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G473" s="0" t="s">
-        <v>816</v>
+        <v>829</v>
       </c>
       <c r="H473" s="0" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="I473" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>376</v>
+        <v>344</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>72</v>
+        <v>341</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>73</v>
+        <v>342</v>
       </c>
       <c r="C474" s="0" t="s">
-        <v>74</v>
+        <v>343</v>
       </c>
       <c r="F474" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G474" s="0" t="s">
-        <v>817</v>
+        <v>830</v>
       </c>
       <c r="H474" s="0" t="s">
-        <v>76</v>
+        <v>130</v>
       </c>
       <c r="I474" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>77</v>
+        <v>344</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>72</v>
+        <v>341</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>73</v>
+        <v>342</v>
       </c>
       <c r="C475" s="0" t="s">
-        <v>74</v>
+        <v>343</v>
       </c>
       <c r="F475" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G475" s="0" t="s">
-        <v>818</v>
+        <v>831</v>
       </c>
       <c r="H475" s="0" t="s">
-        <v>76</v>
+        <v>130</v>
       </c>
       <c r="I475" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>77</v>
+        <v>344</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>329</v>
+        <v>266</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>330</v>
+        <v>267</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>331</v>
+        <v>268</v>
       </c>
       <c r="F476" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G476" s="0" t="s">
-        <v>819</v>
+        <v>832</v>
       </c>
       <c r="H476" s="0" t="s">
-        <v>175</v>
+        <v>71</v>
       </c>
       <c r="I476" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>332</v>
+        <v>269</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>329</v>
+        <v>82</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>330</v>
+        <v>83</v>
       </c>
       <c r="C477" s="0" t="s">
-        <v>331</v>
+        <v>84</v>
       </c>
       <c r="F477" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G477" s="0" t="s">
-        <v>820</v>
+        <v>833</v>
       </c>
       <c r="H477" s="0" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
       <c r="I477" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>332</v>
+        <v>86</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>516</v>
+        <v>82</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C478" s="0" t="s">
-        <v>517</v>
+        <v>84</v>
       </c>
       <c r="F478" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G478" s="0" t="s">
-        <v>821</v>
+        <v>834</v>
       </c>
       <c r="H478" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="I478" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>519</v>
+        <v>86</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>516</v>
+        <v>82</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>517</v>
+        <v>84</v>
       </c>
       <c r="F479" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G479" s="0" t="s">
-        <v>822</v>
+        <v>835</v>
       </c>
       <c r="H479" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="I479" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>519</v>
+        <v>86</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>447</v>
+        <v>255</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>87</v>
+        <v>256</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>448</v>
+        <v>257</v>
       </c>
       <c r="F480" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G480" s="0" t="s">
-        <v>823</v>
+        <v>836</v>
       </c>
       <c r="H480" s="0" t="s">
-        <v>449</v>
+        <v>258</v>
       </c>
       <c r="I480" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>450</v>
+        <v>259</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>86</v>
+        <v>255</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>87</v>
+        <v>256</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>88</v>
+        <v>257</v>
       </c>
       <c r="F481" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G481" s="0" t="s">
-        <v>824</v>
+        <v>837</v>
       </c>
       <c r="H481" s="0" t="s">
-        <v>90</v>
+        <v>258</v>
       </c>
       <c r="I481" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>91</v>
+        <v>259</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>86</v>
+        <v>589</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>87</v>
+        <v>256</v>
       </c>
       <c r="C482" s="0" t="s">
-        <v>88</v>
+        <v>590</v>
       </c>
       <c r="F482" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G482" s="0" t="s">
-        <v>825</v>
+        <v>838</v>
       </c>
       <c r="H482" s="0" t="s">
-        <v>90</v>
+        <v>263</v>
       </c>
       <c r="I482" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>91</v>
+        <v>591</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>86</v>
+        <v>589</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>87</v>
+        <v>256</v>
       </c>
       <c r="C483" s="0" t="s">
-        <v>88</v>
+        <v>590</v>
       </c>
       <c r="F483" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G483" s="0" t="s">
-        <v>826</v>
+        <v>839</v>
       </c>
       <c r="H483" s="0" t="s">
-        <v>90</v>
+        <v>263</v>
       </c>
       <c r="I483" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>91</v>
+        <v>591</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>580</v>
+        <v>589</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>87</v>
+        <v>256</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>581</v>
+        <v>590</v>
       </c>
       <c r="F484" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G484" s="0" t="s">
-        <v>827</v>
+        <v>840</v>
       </c>
       <c r="H484" s="0" t="s">
-        <v>583</v>
+        <v>263</v>
       </c>
       <c r="I484" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>580</v>
+        <v>260</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>87</v>
+        <v>261</v>
       </c>
       <c r="C485" s="0" t="s">
-        <v>581</v>
+        <v>262</v>
       </c>
       <c r="F485" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G485" s="0" t="s">
-        <v>828</v>
+        <v>841</v>
       </c>
       <c r="H485" s="0" t="s">
-        <v>583</v>
+        <v>263</v>
       </c>
       <c r="I485" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>584</v>
+        <v>264</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>580</v>
+        <v>260</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>87</v>
+        <v>261</v>
       </c>
       <c r="C486" s="0" t="s">
-        <v>581</v>
+        <v>262</v>
       </c>
       <c r="F486" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G486" s="0" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="H486" s="0" t="s">
-        <v>583</v>
+        <v>263</v>
       </c>
       <c r="I486" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>584</v>
+        <v>264</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>580</v>
+        <v>594</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>87</v>
+        <v>563</v>
       </c>
       <c r="C487" s="0" t="s">
-        <v>581</v>
+        <v>595</v>
       </c>
       <c r="F487" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G487" s="0" t="s">
-        <v>830</v>
+        <v>842</v>
       </c>
       <c r="H487" s="0" t="s">
-        <v>583</v>
+        <v>27</v>
       </c>
       <c r="I487" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>580</v>
+        <v>594</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>87</v>
+        <v>563</v>
       </c>
       <c r="C488" s="0" t="s">
-        <v>581</v>
+        <v>595</v>
       </c>
       <c r="F488" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G488" s="0" t="s">
-        <v>831</v>
+        <v>843</v>
       </c>
       <c r="H488" s="0" t="s">
-        <v>583</v>
+        <v>27</v>
       </c>
       <c r="I488" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>657</v>
+        <v>562</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>658</v>
+        <v>563</v>
       </c>
       <c r="C489" s="0" t="s">
-        <v>659</v>
+        <v>564</v>
       </c>
       <c r="F489" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G489" s="0" t="s">
-        <v>832</v>
+        <v>844</v>
       </c>
       <c r="H489" s="0" t="s">
-        <v>175</v>
+        <v>263</v>
       </c>
       <c r="I489" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>660</v>
+        <v>565</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>657</v>
+        <v>368</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>658</v>
+        <v>369</v>
       </c>
       <c r="C490" s="0" t="s">
-        <v>659</v>
+        <v>370</v>
       </c>
       <c r="F490" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G490" s="0" t="s">
-        <v>833</v>
+        <v>845</v>
       </c>
       <c r="H490" s="0" t="s">
-        <v>175</v>
+        <v>55</v>
       </c>
       <c r="I490" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>660</v>
+        <v>372</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>68</v>
+        <v>368</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>59</v>
+        <v>369</v>
       </c>
       <c r="C491" s="0" t="s">
-        <v>69</v>
+        <v>370</v>
       </c>
       <c r="F491" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G491" s="0" t="s">
-        <v>834</v>
+        <v>846</v>
       </c>
       <c r="H491" s="0" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="I491" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>70</v>
+        <v>372</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>58</v>
+        <v>164</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>60</v>
+        <v>165</v>
       </c>
       <c r="F492" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G492" s="0" t="s">
-        <v>835</v>
+        <v>847</v>
       </c>
       <c r="H492" s="0" t="s">
-        <v>31</v>
+        <v>167</v>
       </c>
       <c r="I492" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>62</v>
+        <v>168</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>186</v>
+        <v>164</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>187</v>
+        <v>165</v>
       </c>
       <c r="F493" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G493" s="0" t="s">
-        <v>836</v>
+        <v>848</v>
       </c>
       <c r="H493" s="0" t="s">
-        <v>71</v>
+        <v>167</v>
       </c>
       <c r="I493" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>188</v>
+        <v>168</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>186</v>
+        <v>164</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="C494" s="0" t="s">
-        <v>187</v>
+        <v>165</v>
       </c>
       <c r="F494" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G494" s="0" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="H494" s="0" t="s">
-        <v>71</v>
+        <v>167</v>
       </c>
       <c r="I494" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>188</v>
+        <v>168</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>216</v>
+        <v>164</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>217</v>
+        <v>68</v>
       </c>
       <c r="C495" s="0" t="s">
-        <v>218</v>
+        <v>165</v>
       </c>
       <c r="F495" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G495" s="0" t="s">
-        <v>838</v>
+        <v>850</v>
       </c>
       <c r="H495" s="0" t="s">
-        <v>56</v>
+        <v>167</v>
       </c>
       <c r="I495" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>219</v>
+        <v>168</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>27</v>
+        <v>164</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>29</v>
+        <v>165</v>
       </c>
       <c r="F496" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G496" s="0" t="s">
-        <v>43</v>
+        <v>851</v>
       </c>
       <c r="H496" s="0" t="s">
-        <v>23</v>
+        <v>167</v>
       </c>
       <c r="I496" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>32</v>
+        <v>168</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>28</v>
+        <v>68</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="F497" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G497" s="0" t="s">
-        <v>44</v>
+        <v>852</v>
       </c>
       <c r="H497" s="0" t="s">
-        <v>23</v>
+        <v>71</v>
       </c>
       <c r="I497" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="F498" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G498" s="0" t="s">
-        <v>45</v>
+        <v>853</v>
       </c>
       <c r="H498" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I498" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>17</v>
+        <v>72</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>440</v>
+        <v>133</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>441</v>
+        <v>134</v>
       </c>
       <c r="C499" s="0" t="s">
-        <v>442</v>
+        <v>135</v>
       </c>
       <c r="F499" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G499" s="0" t="s">
-        <v>839</v>
+        <v>854</v>
       </c>
       <c r="H499" s="0" t="s">
-        <v>260</v>
+        <v>137</v>
       </c>
       <c r="I499" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>444</v>
+        <v>138</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>274</v>
+        <v>184</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>275</v>
+        <v>185</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>276</v>
+        <v>186</v>
       </c>
       <c r="F500" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G500" s="0" t="s">
-        <v>840</v>
+        <v>855</v>
       </c>
       <c r="H500" s="0" t="s">
-        <v>38</v>
+        <v>188</v>
       </c>
       <c r="I500" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>277</v>
+        <v>189</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>403</v>
+        <v>184</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>404</v>
+        <v>185</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>405</v>
+        <v>186</v>
       </c>
       <c r="F501" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G501" s="0" t="s">
-        <v>841</v>
+        <v>856</v>
       </c>
       <c r="H501" s="0" t="s">
-        <v>66</v>
+        <v>188</v>
       </c>
       <c r="I501" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>407</v>
+        <v>189</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>403</v>
+        <v>184</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>404</v>
+        <v>185</v>
       </c>
       <c r="C502" s="0" t="s">
-        <v>405</v>
+        <v>186</v>
       </c>
       <c r="F502" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G502" s="0" t="s">
-        <v>842</v>
+        <v>857</v>
       </c>
       <c r="H502" s="0" t="s">
-        <v>66</v>
+        <v>188</v>
       </c>
       <c r="I502" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>407</v>
+        <v>189</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>280</v>
+        <v>184</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>281</v>
+        <v>185</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>282</v>
+        <v>186</v>
       </c>
       <c r="F503" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G503" s="0" t="s">
-        <v>843</v>
+        <v>858</v>
       </c>
       <c r="H503" s="0" t="s">
-        <v>284</v>
+        <v>188</v>
       </c>
       <c r="I503" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>285</v>
+        <v>189</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>322</v>
+        <v>184</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>159</v>
+        <v>185</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>323</v>
+        <v>186</v>
       </c>
       <c r="F504" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G504" s="0" t="s">
-        <v>844</v>
+        <v>859</v>
       </c>
       <c r="H504" s="0" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="I504" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>325</v>
+        <v>189</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>322</v>
+        <v>184</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>159</v>
+        <v>185</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>323</v>
+        <v>186</v>
       </c>
       <c r="F505" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G505" s="0" t="s">
-        <v>833</v>
+        <v>860</v>
       </c>
       <c r="H505" s="0" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="I505" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J505" s="0" t="s">
-        <v>325</v>
+        <v>189</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>159</v>
+        <v>185</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>160</v>
+        <v>186</v>
       </c>
       <c r="F506" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G506" s="0" t="s">
-        <v>845</v>
+        <v>861</v>
       </c>
       <c r="H506" s="0" t="s">
-        <v>66</v>
+        <v>188</v>
       </c>
       <c r="I506" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J506" s="0" t="s">
-        <v>161</v>
+        <v>189</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>498</v>
+        <v>335</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>499</v>
+        <v>336</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>500</v>
+        <v>337</v>
       </c>
       <c r="F507" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G507" s="0" t="s">
-        <v>846</v>
+        <v>862</v>
       </c>
       <c r="H507" s="0" t="s">
-        <v>432</v>
+        <v>263</v>
       </c>
       <c r="I507" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J507" s="0" t="s">
-        <v>502</v>
+        <v>339</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>498</v>
+        <v>335</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>499</v>
+        <v>336</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>500</v>
+        <v>337</v>
       </c>
       <c r="F508" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G508" s="0" t="s">
-        <v>847</v>
+        <v>863</v>
       </c>
       <c r="H508" s="0" t="s">
-        <v>432</v>
+        <v>263</v>
       </c>
       <c r="I508" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J508" s="0" t="s">
-        <v>502</v>
+        <v>339</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>172</v>
+        <v>530</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>173</v>
+        <v>531</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>174</v>
+        <v>532</v>
       </c>
       <c r="F509" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G509" s="0" t="s">
-        <v>833</v>
+        <v>864</v>
       </c>
       <c r="H509" s="0" t="s">
-        <v>175</v>
+        <v>423</v>
       </c>
       <c r="I509" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J509" s="0" t="s">
-        <v>176</v>
+        <v>534</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>189</v>
+        <v>530</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>190</v>
+        <v>531</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>191</v>
+        <v>532</v>
       </c>
       <c r="F510" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G510" s="0" t="s">
-        <v>848</v>
+        <v>865</v>
       </c>
       <c r="H510" s="0" t="s">
-        <v>193</v>
+        <v>423</v>
       </c>
       <c r="I510" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J510" s="0" t="s">
-        <v>194</v>
+        <v>534</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>189</v>
+        <v>271</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>190</v>
+        <v>272</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>191</v>
+        <v>273</v>
       </c>
       <c r="F511" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G511" s="0" t="s">
-        <v>849</v>
+        <v>866</v>
       </c>
       <c r="H511" s="0" t="s">
-        <v>193</v>
+        <v>137</v>
       </c>
       <c r="I511" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J511" s="0" t="s">
-        <v>194</v>
+        <v>274</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>189</v>
+        <v>464</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>190</v>
+        <v>465</v>
       </c>
       <c r="C512" s="0" t="s">
-        <v>191</v>
+        <v>466</v>
       </c>
       <c r="F512" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G512" s="0" t="s">
-        <v>850</v>
+        <v>867</v>
       </c>
       <c r="H512" s="0" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="I512" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J512" s="0" t="s">
-        <v>194</v>
+        <v>468</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>189</v>
+        <v>464</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>190</v>
+        <v>465</v>
       </c>
       <c r="C513" s="0" t="s">
-        <v>191</v>
+        <v>466</v>
       </c>
       <c r="F513" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G513" s="0" t="s">
-        <v>851</v>
+        <v>868</v>
       </c>
       <c r="H513" s="0" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="I513" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J513" s="0" t="s">
-        <v>194</v>
+        <v>468</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>52</v>
+        <v>464</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>53</v>
+        <v>465</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>54</v>
+        <v>466</v>
       </c>
       <c r="F514" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G514" s="0" t="s">
-        <v>852</v>
+        <v>869</v>
       </c>
       <c r="H514" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="I514" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J514" s="0" t="s">
-        <v>57</v>
+        <v>468</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>52</v>
+        <v>464</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>53</v>
+        <v>465</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>54</v>
+        <v>466</v>
       </c>
       <c r="F515" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G515" s="0" t="s">
-        <v>853</v>
+        <v>870</v>
       </c>
       <c r="H515" s="0" t="s">
-        <v>56</v>
+        <v>188</v>
       </c>
       <c r="I515" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J515" s="0" t="s">
-        <v>57</v>
+        <v>468</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>52</v>
+        <v>221</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>53</v>
+        <v>222</v>
       </c>
       <c r="C516" s="0" t="s">
-        <v>54</v>
+        <v>223</v>
       </c>
       <c r="F516" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G516" s="0" t="s">
-        <v>854</v>
+        <v>871</v>
       </c>
       <c r="H516" s="0" t="s">
-        <v>56</v>
+        <v>154</v>
       </c>
       <c r="I516" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J516" s="0" t="s">
-        <v>57</v>
+        <v>225</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>52</v>
+        <v>221</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>53</v>
+        <v>222</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>54</v>
+        <v>223</v>
       </c>
       <c r="F517" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G517" s="0" t="s">
-        <v>855</v>
+        <v>872</v>
       </c>
       <c r="H517" s="0" t="s">
-        <v>56</v>
+        <v>154</v>
       </c>
       <c r="I517" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J517" s="0" t="s">
-        <v>57</v>
+        <v>225</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>252</v>
+        <v>221</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>253</v>
+        <v>222</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>254</v>
+        <v>223</v>
       </c>
       <c r="F518" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G518" s="0" t="s">
-        <v>856</v>
+        <v>873</v>
       </c>
       <c r="H518" s="0" t="s">
-        <v>175</v>
+        <v>154</v>
       </c>
       <c r="I518" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J518" s="0" t="s">
-        <v>255</v>
+        <v>225</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>292</v>
+        <v>549</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>253</v>
+        <v>222</v>
       </c>
       <c r="C519" s="0" t="s">
-        <v>293</v>
+        <v>550</v>
       </c>
       <c r="F519" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G519" s="0" t="s">
-        <v>857</v>
+        <v>874</v>
       </c>
       <c r="H519" s="0" t="s">
-        <v>125</v>
+        <v>552</v>
       </c>
       <c r="I519" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J519" s="0" t="s">
-        <v>294</v>
+        <v>553</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>237</v>
+        <v>305</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>239</v>
+        <v>306</v>
       </c>
       <c r="F520" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G520" s="0" t="s">
-        <v>858</v>
+        <v>875</v>
       </c>
       <c r="H520" s="0" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I520" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J520" s="0" t="s">
-        <v>241</v>
+        <v>308</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>237</v>
+        <v>305</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>239</v>
+        <v>306</v>
       </c>
       <c r="F521" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G521" s="0" t="s">
-        <v>859</v>
+        <v>876</v>
       </c>
       <c r="H521" s="0" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I521" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J521" s="0" t="s">
-        <v>241</v>
+        <v>308</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>237</v>
+        <v>305</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
       <c r="C522" s="0" t="s">
-        <v>239</v>
+        <v>306</v>
       </c>
       <c r="F522" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G522" s="0" t="s">
-        <v>860</v>
+        <v>877</v>
       </c>
       <c r="H522" s="0" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="I522" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J522" s="0" t="s">
-        <v>241</v>
+        <v>308</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>544</v>
+        <v>305</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>545</v>
+        <v>222</v>
       </c>
       <c r="C523" s="0" t="s">
-        <v>546</v>
+        <v>306</v>
       </c>
       <c r="F523" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G523" s="0" t="s">
-        <v>861</v>
+        <v>826</v>
       </c>
       <c r="H523" s="0" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I523" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J523" s="0" t="s">
-        <v>548</v>
+        <v>308</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>544</v>
+        <v>362</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>545</v>
+        <v>363</v>
       </c>
       <c r="C524" s="0" t="s">
-        <v>546</v>
+        <v>364</v>
       </c>
       <c r="F524" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G524" s="0" t="s">
-        <v>862</v>
+        <v>878</v>
       </c>
       <c r="H524" s="0" t="s">
-        <v>50</v>
+        <v>137</v>
       </c>
       <c r="I524" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J524" s="0" t="s">
-        <v>548</v>
+        <v>366</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>544</v>
+        <v>362</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>545</v>
+        <v>363</v>
       </c>
       <c r="C525" s="0" t="s">
-        <v>546</v>
+        <v>364</v>
       </c>
       <c r="F525" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G525" s="0" t="s">
-        <v>863</v>
+        <v>879</v>
       </c>
       <c r="H525" s="0" t="s">
-        <v>50</v>
+        <v>137</v>
       </c>
       <c r="I525" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J525" s="0" t="s">
-        <v>548</v>
+        <v>366</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>544</v>
+        <v>362</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>545</v>
+        <v>363</v>
       </c>
       <c r="C526" s="0" t="s">
-        <v>546</v>
+        <v>364</v>
       </c>
       <c r="F526" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G526" s="0" t="s">
-        <v>864</v>
+        <v>880</v>
       </c>
       <c r="H526" s="0" t="s">
-        <v>50</v>
+        <v>137</v>
       </c>
       <c r="I526" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J526" s="0" t="s">
-        <v>548</v>
+        <v>366</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>544</v>
+        <v>362</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>545</v>
+        <v>363</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>546</v>
+        <v>364</v>
       </c>
       <c r="F527" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G527" s="0" t="s">
-        <v>865</v>
+        <v>881</v>
       </c>
       <c r="H527" s="0" t="s">
-        <v>50</v>
+        <v>137</v>
       </c>
       <c r="I527" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J527" s="0" t="s">
-        <v>548</v>
+        <v>366</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>544</v>
+        <v>362</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>545</v>
+        <v>363</v>
       </c>
       <c r="C528" s="0" t="s">
-        <v>546</v>
+        <v>364</v>
       </c>
       <c r="F528" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G528" s="0" t="s">
-        <v>866</v>
+        <v>882</v>
       </c>
       <c r="H528" s="0" t="s">
-        <v>50</v>
+        <v>137</v>
       </c>
       <c r="I528" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J528" s="0" t="s">
-        <v>548</v>
+        <v>366</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>544</v>
+        <v>684</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>545</v>
+        <v>685</v>
       </c>
       <c r="C529" s="0" t="s">
-        <v>546</v>
+        <v>686</v>
       </c>
       <c r="F529" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G529" s="0" t="s">
-        <v>867</v>
+        <v>883</v>
       </c>
       <c r="H529" s="0" t="s">
-        <v>50</v>
+        <v>173</v>
       </c>
       <c r="I529" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J529" s="0" t="s">
-        <v>548</v>
+        <v>688</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>544</v>
+        <v>146</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>545</v>
+        <v>147</v>
       </c>
       <c r="C530" s="0" t="s">
-        <v>546</v>
+        <v>148</v>
       </c>
       <c r="F530" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G530" s="0" t="s">
-        <v>868</v>
+        <v>884</v>
       </c>
       <c r="H530" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I530" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J530" s="0" t="s">
-        <v>548</v>
+        <v>150</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>592</v>
+        <v>45</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>593</v>
+        <v>46</v>
       </c>
       <c r="C531" s="0" t="s">
-        <v>594</v>
+        <v>47</v>
       </c>
       <c r="F531" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G531" s="0" t="s">
-        <v>869</v>
+        <v>885</v>
       </c>
       <c r="H531" s="0" t="s">
-        <v>449</v>
+        <v>49</v>
       </c>
       <c r="I531" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J531" s="0" t="s">
-        <v>595</v>
+        <v>50</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>588</v>
+        <v>426</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>589</v>
+        <v>46</v>
       </c>
       <c r="C532" s="0" t="s">
-        <v>590</v>
+        <v>427</v>
       </c>
       <c r="F532" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G532" s="0" t="s">
-        <v>870</v>
+        <v>886</v>
       </c>
       <c r="H532" s="0" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="I532" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J532" s="0" t="s">
-        <v>591</v>
+        <v>429</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>588</v>
+        <v>458</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>589</v>
+        <v>46</v>
       </c>
       <c r="C533" s="0" t="s">
-        <v>590</v>
+        <v>459</v>
       </c>
       <c r="F533" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G533" s="0" t="s">
-        <v>871</v>
+        <v>887</v>
       </c>
       <c r="H533" s="0" t="s">
-        <v>31</v>
+        <v>461</v>
       </c>
       <c r="I533" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J533" s="0" t="s">
-        <v>591</v>
+        <v>462</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>588</v>
+        <v>112</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>589</v>
+        <v>113</v>
       </c>
       <c r="C534" s="0" t="s">
-        <v>590</v>
+        <v>114</v>
       </c>
       <c r="F534" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G534" s="0" t="s">
-        <v>872</v>
+        <v>888</v>
       </c>
       <c r="H534" s="0" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="I534" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J534" s="0" t="s">
-        <v>591</v>
+        <v>116</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>588</v>
+        <v>112</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>589</v>
+        <v>113</v>
       </c>
       <c r="C535" s="0" t="s">
-        <v>590</v>
+        <v>114</v>
       </c>
       <c r="F535" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G535" s="0" t="s">
-        <v>873</v>
+        <v>889</v>
       </c>
       <c r="H535" s="0" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="I535" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J535" s="0" t="s">
-        <v>591</v>
+        <v>116</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>588</v>
+        <v>524</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>589</v>
+        <v>113</v>
       </c>
       <c r="C536" s="0" t="s">
-        <v>590</v>
+        <v>525</v>
       </c>
       <c r="F536" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G536" s="0" t="s">
-        <v>874</v>
+        <v>890</v>
       </c>
       <c r="H536" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="I536" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J536" s="0" t="s">
-        <v>591</v>
+        <v>526</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>556</v>
+        <v>309</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>557</v>
+        <v>310</v>
       </c>
       <c r="C537" s="0" t="s">
-        <v>558</v>
+        <v>311</v>
       </c>
       <c r="F537" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G537" s="0" t="s">
-        <v>875</v>
+        <v>891</v>
       </c>
       <c r="H537" s="0" t="s">
-        <v>193</v>
+        <v>55</v>
       </c>
       <c r="I537" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J537" s="0" t="s">
-        <v>560</v>
+        <v>312</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>556</v>
+        <v>387</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>557</v>
+        <v>388</v>
       </c>
       <c r="C538" s="0" t="s">
-        <v>558</v>
+        <v>389</v>
       </c>
       <c r="F538" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G538" s="0" t="s">
-        <v>876</v>
+        <v>892</v>
       </c>
       <c r="H538" s="0" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="I538" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J538" s="0" t="s">
-        <v>560</v>
+        <v>391</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>141</v>
+        <v>87</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>142</v>
+        <v>88</v>
       </c>
       <c r="C539" s="0" t="s">
-        <v>143</v>
+        <v>89</v>
       </c>
       <c r="F539" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G539" s="0" t="s">
-        <v>877</v>
+        <v>893</v>
       </c>
       <c r="H539" s="0" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="I539" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J539" s="0" t="s">
-        <v>144</v>
+        <v>92</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>141</v>
+        <v>207</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="C540" s="0" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="F540" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G540" s="0" t="s">
-        <v>878</v>
+        <v>894</v>
       </c>
       <c r="H540" s="0" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="I540" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J540" s="0" t="s">
-        <v>144</v>
+        <v>211</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="C541" s="0" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="F541" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G541" s="0" t="s">
-        <v>838</v>
+        <v>812</v>
       </c>
       <c r="H541" s="0" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="I541" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J541" s="0" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>353</v>
+        <v>207</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>288</v>
+        <v>208</v>
       </c>
       <c r="C542" s="0" t="s">
-        <v>354</v>
+        <v>209</v>
       </c>
       <c r="F542" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G542" s="0" t="s">
-        <v>879</v>
+        <v>895</v>
       </c>
       <c r="H542" s="0" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="I542" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J542" s="0" t="s">
-        <v>356</v>
+        <v>211</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>353</v>
+        <v>169</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>288</v>
+        <v>170</v>
       </c>
       <c r="C543" s="0" t="s">
-        <v>354</v>
+        <v>171</v>
       </c>
       <c r="F543" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G543" s="0" t="s">
-        <v>880</v>
+        <v>896</v>
       </c>
       <c r="H543" s="0" t="s">
-        <v>50</v>
+        <v>173</v>
       </c>
       <c r="I543" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J543" s="0" t="s">
-        <v>356</v>
+        <v>174</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>676</v>
+        <v>169</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>118</v>
+        <v>170</v>
       </c>
       <c r="C544" s="0" t="s">
-        <v>677</v>
+        <v>171</v>
       </c>
       <c r="F544" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G544" s="0" t="s">
-        <v>881</v>
+        <v>897</v>
       </c>
       <c r="H544" s="0" t="s">
-        <v>90</v>
+        <v>173</v>
       </c>
       <c r="I544" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J544" s="0" t="s">
-        <v>679</v>
+        <v>174</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>481</v>
+        <v>169</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>118</v>
+        <v>170</v>
       </c>
       <c r="C545" s="0" t="s">
-        <v>482</v>
+        <v>171</v>
       </c>
       <c r="F545" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G545" s="0" t="s">
-        <v>882</v>
+        <v>898</v>
       </c>
       <c r="H545" s="0" t="s">
-        <v>432</v>
+        <v>173</v>
       </c>
       <c r="I545" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J545" s="0" t="s">
-        <v>483</v>
+        <v>174</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>117</v>
+        <v>169</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>118</v>
+        <v>170</v>
       </c>
       <c r="C546" s="0" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="F546" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G546" s="0" t="s">
-        <v>883</v>
+        <v>899</v>
       </c>
       <c r="H546" s="0" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="I546" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J546" s="0" t="s">
-        <v>120</v>
+        <v>174</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>117</v>
+        <v>169</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>118</v>
+        <v>170</v>
       </c>
       <c r="C547" s="0" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="F547" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G547" s="0" t="s">
-        <v>884</v>
+        <v>900</v>
       </c>
       <c r="H547" s="0" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="I547" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J547" s="0" t="s">
-        <v>120</v>
+        <v>174</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>117</v>
+        <v>169</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>118</v>
+        <v>170</v>
       </c>
       <c r="C548" s="0" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="F548" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G548" s="0" t="s">
-        <v>885</v>
+        <v>901</v>
       </c>
       <c r="H548" s="0" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="I548" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J548" s="0" t="s">
-        <v>120</v>
+        <v>174</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>615</v>
+        <v>169</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>233</v>
+        <v>170</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>616</v>
+        <v>171</v>
       </c>
       <c r="F549" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G549" s="0" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="H549" s="0" t="s">
-        <v>260</v>
+        <v>173</v>
       </c>
       <c r="I549" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J549" s="0" t="s">
-        <v>617</v>
+        <v>174</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>615</v>
+        <v>169</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>233</v>
+        <v>170</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>616</v>
+        <v>171</v>
       </c>
       <c r="F550" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G550" s="0" t="s">
-        <v>887</v>
+        <v>903</v>
       </c>
       <c r="H550" s="0" t="s">
-        <v>260</v>
+        <v>173</v>
       </c>
       <c r="I550" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J550" s="0" t="s">
-        <v>617</v>
+        <v>174</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>615</v>
+        <v>169</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>233</v>
+        <v>170</v>
       </c>
       <c r="C551" s="0" t="s">
-        <v>616</v>
+        <v>171</v>
       </c>
       <c r="F551" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G551" s="0" t="s">
-        <v>888</v>
+        <v>904</v>
       </c>
       <c r="H551" s="0" t="s">
-        <v>260</v>
+        <v>173</v>
       </c>
       <c r="I551" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J551" s="0" t="s">
-        <v>617</v>
+        <v>174</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>615</v>
+        <v>234</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C552" s="0" t="s">
-        <v>616</v>
+        <v>236</v>
       </c>
       <c r="F552" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G552" s="0" t="s">
-        <v>889</v>
+        <v>905</v>
       </c>
       <c r="H552" s="0" t="s">
-        <v>260</v>
+        <v>237</v>
       </c>
       <c r="I552" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J552" s="0" t="s">
-        <v>617</v>
+        <v>238</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>615</v>
+        <v>151</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>233</v>
+        <v>152</v>
       </c>
       <c r="C553" s="0" t="s">
-        <v>616</v>
+        <v>153</v>
       </c>
       <c r="F553" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G553" s="0" t="s">
-        <v>890</v>
+        <v>906</v>
       </c>
       <c r="H553" s="0" t="s">
-        <v>260</v>
+        <v>154</v>
       </c>
       <c r="I553" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J553" s="0" t="s">
-        <v>617</v>
+        <v>155</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>287</v>
+        <v>151</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>288</v>
+        <v>152</v>
       </c>
       <c r="C554" s="0" t="s">
-        <v>289</v>
+        <v>153</v>
       </c>
       <c r="F554" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G554" s="0" t="s">
-        <v>891</v>
+        <v>907</v>
       </c>
       <c r="H554" s="0" t="s">
-        <v>50</v>
+        <v>154</v>
       </c>
       <c r="I554" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J554" s="0" t="s">
-        <v>291</v>
+        <v>155</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>392</v>
+        <v>151</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>118</v>
+        <v>152</v>
       </c>
       <c r="C555" s="0" t="s">
-        <v>393</v>
+        <v>153</v>
       </c>
       <c r="F555" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G555" s="0" t="s">
-        <v>892</v>
+        <v>908</v>
       </c>
       <c r="H555" s="0" t="s">
-        <v>31</v>
+        <v>154</v>
       </c>
       <c r="I555" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J555" s="0" t="s">
-        <v>395</v>
+        <v>155</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>232</v>
+        <v>151</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>233</v>
+        <v>152</v>
       </c>
       <c r="C556" s="0" t="s">
-        <v>234</v>
+        <v>153</v>
       </c>
       <c r="F556" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G556" s="0" t="s">
-        <v>893</v>
+        <v>909</v>
       </c>
       <c r="H556" s="0" t="s">
-        <v>50</v>
+        <v>154</v>
       </c>
       <c r="I556" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J556" s="0" t="s">
-        <v>236</v>
+        <v>155</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>232</v>
+        <v>151</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>233</v>
+        <v>152</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>234</v>
+        <v>153</v>
       </c>
       <c r="F557" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G557" s="0" t="s">
-        <v>894</v>
+        <v>910</v>
       </c>
       <c r="H557" s="0" t="s">
-        <v>50</v>
+        <v>154</v>
       </c>
       <c r="I557" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J557" s="0" t="s">
-        <v>236</v>
+        <v>155</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>474</v>
+        <v>507</v>
       </c>
       <c r="C558" s="0" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="F558" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G558" s="0" t="s">
-        <v>895</v>
+        <v>911</v>
       </c>
       <c r="H558" s="0" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="I558" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J558" s="0" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>408</v>
+        <v>506</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>409</v>
+        <v>507</v>
       </c>
       <c r="C559" s="0" t="s">
-        <v>410</v>
+        <v>508</v>
       </c>
       <c r="F559" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G559" s="0" t="s">
-        <v>896</v>
+        <v>912</v>
       </c>
       <c r="H559" s="0" t="s">
-        <v>38</v>
+        <v>130</v>
       </c>
       <c r="I559" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J559" s="0" t="s">
-        <v>411</v>
+        <v>510</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>266</v>
+        <v>73</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>267</v>
+        <v>74</v>
       </c>
       <c r="C560" s="0" t="s">
-        <v>268</v>
+        <v>75</v>
       </c>
       <c r="F560" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G560" s="0" t="s">
-        <v>897</v>
+        <v>913</v>
       </c>
       <c r="H560" s="0" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="I560" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J560" s="0" t="s">
-        <v>270</v>
+        <v>77</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>266</v>
+        <v>73</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>267</v>
+        <v>74</v>
       </c>
       <c r="C561" s="0" t="s">
-        <v>268</v>
+        <v>75</v>
       </c>
       <c r="F561" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G561" s="0" t="s">
-        <v>898</v>
+        <v>914</v>
       </c>
       <c r="H561" s="0" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="I561" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J561" s="0" t="s">
-        <v>270</v>
+        <v>77</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>266</v>
+        <v>156</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>267</v>
+        <v>74</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>268</v>
+        <v>157</v>
       </c>
       <c r="F562" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G562" s="0" t="s">
-        <v>899</v>
+        <v>915</v>
       </c>
       <c r="H562" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="I562" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J562" s="0" t="s">
-        <v>270</v>
+        <v>159</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>266</v>
+        <v>295</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>267</v>
+        <v>230</v>
       </c>
       <c r="C563" s="0" t="s">
-        <v>268</v>
+        <v>296</v>
       </c>
       <c r="F563" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G563" s="0" t="s">
-        <v>900</v>
+        <v>916</v>
       </c>
       <c r="H563" s="0" t="s">
-        <v>38</v>
+        <v>173</v>
       </c>
       <c r="I563" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J563" s="0" t="s">
-        <v>270</v>
+        <v>298</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>637</v>
+        <v>295</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>409</v>
+        <v>230</v>
       </c>
       <c r="C564" s="0" t="s">
-        <v>638</v>
+        <v>296</v>
       </c>
       <c r="F564" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G564" s="0" t="s">
-        <v>901</v>
+        <v>917</v>
       </c>
       <c r="H564" s="0" t="s">
-        <v>31</v>
+        <v>173</v>
       </c>
       <c r="I564" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J564" s="0" t="s">
-        <v>640</v>
+        <v>298</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>637</v>
+        <v>420</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>409</v>
+        <v>346</v>
       </c>
       <c r="C565" s="0" t="s">
-        <v>638</v>
+        <v>421</v>
       </c>
       <c r="F565" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G565" s="0" t="s">
-        <v>902</v>
+        <v>918</v>
       </c>
       <c r="H565" s="0" t="s">
-        <v>31</v>
+        <v>423</v>
       </c>
       <c r="I565" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J565" s="0" t="s">
-        <v>640</v>
+        <v>424</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>637</v>
+        <v>577</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>409</v>
+        <v>176</v>
       </c>
       <c r="C566" s="0" t="s">
-        <v>638</v>
+        <v>578</v>
       </c>
       <c r="F566" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G566" s="0" t="s">
-        <v>903</v>
+        <v>919</v>
       </c>
       <c r="H566" s="0" t="s">
-        <v>31</v>
+        <v>137</v>
       </c>
       <c r="I566" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J566" s="0" t="s">
-        <v>640</v>
+        <v>579</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>637</v>
+        <v>577</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>409</v>
+        <v>176</v>
       </c>
       <c r="C567" s="0" t="s">
-        <v>638</v>
+        <v>578</v>
       </c>
       <c r="F567" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G567" s="0" t="s">
-        <v>904</v>
+        <v>920</v>
       </c>
       <c r="H567" s="0" t="s">
-        <v>31</v>
+        <v>137</v>
       </c>
       <c r="I567" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J567" s="0" t="s">
-        <v>640</v>
+        <v>579</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>637</v>
+        <v>577</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>409</v>
+        <v>176</v>
       </c>
       <c r="C568" s="0" t="s">
-        <v>638</v>
+        <v>578</v>
       </c>
       <c r="F568" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G568" s="0" t="s">
-        <v>905</v>
+        <v>921</v>
       </c>
       <c r="H568" s="0" t="s">
-        <v>31</v>
+        <v>137</v>
       </c>
       <c r="I568" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J568" s="0" t="s">
-        <v>640</v>
+        <v>579</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>721</v>
+        <v>577</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>258</v>
+        <v>176</v>
       </c>
       <c r="C569" s="0" t="s">
-        <v>722</v>
+        <v>578</v>
       </c>
       <c r="F569" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G569" s="0" t="s">
-        <v>906</v>
+        <v>922</v>
       </c>
       <c r="H569" s="0" t="s">
-        <v>96</v>
+        <v>137</v>
       </c>
       <c r="I569" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J569" s="0" t="s">
-        <v>724</v>
+        <v>579</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>721</v>
+        <v>577</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>258</v>
+        <v>176</v>
       </c>
       <c r="C570" s="0" t="s">
-        <v>722</v>
+        <v>578</v>
       </c>
       <c r="F570" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G570" s="0" t="s">
-        <v>907</v>
+        <v>794</v>
       </c>
       <c r="H570" s="0" t="s">
-        <v>96</v>
+        <v>137</v>
       </c>
       <c r="I570" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J570" s="0" t="s">
-        <v>724</v>
+        <v>579</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>721</v>
+        <v>229</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>258</v>
+        <v>230</v>
       </c>
       <c r="C571" s="0" t="s">
-        <v>722</v>
+        <v>231</v>
       </c>
       <c r="F571" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G571" s="0" t="s">
-        <v>908</v>
+        <v>923</v>
       </c>
       <c r="H571" s="0" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="I571" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J571" s="0" t="s">
-        <v>724</v>
+        <v>232</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>721</v>
+        <v>345</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>258</v>
+        <v>346</v>
       </c>
       <c r="C572" s="0" t="s">
-        <v>722</v>
+        <v>347</v>
       </c>
       <c r="F572" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G572" s="0" t="s">
-        <v>909</v>
+        <v>924</v>
       </c>
       <c r="H572" s="0" t="s">
-        <v>96</v>
+        <v>154</v>
       </c>
       <c r="I572" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J572" s="0" t="s">
-        <v>724</v>
+        <v>349</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>721</v>
+        <v>175</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>258</v>
+        <v>176</v>
       </c>
       <c r="C573" s="0" t="s">
-        <v>722</v>
+        <v>177</v>
       </c>
       <c r="F573" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G573" s="0" t="s">
-        <v>910</v>
+        <v>925</v>
       </c>
       <c r="H573" s="0" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="I573" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J573" s="0" t="s">
-        <v>724</v>
+        <v>178</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>257</v>
+        <v>175</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>258</v>
+        <v>176</v>
       </c>
       <c r="C574" s="0" t="s">
-        <v>259</v>
+        <v>177</v>
       </c>
       <c r="F574" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G574" s="0" t="s">
-        <v>890</v>
+        <v>926</v>
       </c>
       <c r="H574" s="0" t="s">
-        <v>260</v>
+        <v>173</v>
       </c>
       <c r="I574" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J574" s="0" t="s">
-        <v>261</v>
+        <v>178</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>257</v>
+        <v>78</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>258</v>
+        <v>79</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>259</v>
+        <v>80</v>
       </c>
       <c r="F575" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G575" s="0" t="s">
-        <v>911</v>
+        <v>927</v>
       </c>
       <c r="H575" s="0" t="s">
-        <v>260</v>
+        <v>21</v>
       </c>
       <c r="I575" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J575" s="0" t="s">
-        <v>261</v>
+        <v>81</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>386</v>
+        <v>928</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>387</v>
+        <v>79</v>
       </c>
       <c r="C576" s="0" t="s">
-        <v>388</v>
+        <v>929</v>
       </c>
       <c r="F576" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G576" s="0" t="s">
-        <v>912</v>
+        <v>930</v>
       </c>
       <c r="H576" s="0" t="s">
-        <v>390</v>
+        <v>130</v>
       </c>
       <c r="I576" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J576" s="0" t="s">
-        <v>391</v>
+        <v>931</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>378</v>
+        <v>928</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>379</v>
+        <v>79</v>
       </c>
       <c r="C577" s="0" t="s">
-        <v>380</v>
+        <v>929</v>
       </c>
       <c r="F577" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G577" s="0" t="s">
-        <v>913</v>
+        <v>932</v>
       </c>
       <c r="H577" s="0" t="s">
-        <v>50</v>
+        <v>130</v>
       </c>
       <c r="I577" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J577" s="0" t="s">
-        <v>381</v>
+        <v>931</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>357</v>
+        <v>928</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>201</v>
+        <v>79</v>
       </c>
       <c r="C578" s="0" t="s">
-        <v>358</v>
+        <v>929</v>
       </c>
       <c r="F578" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G578" s="0" t="s">
-        <v>914</v>
+        <v>933</v>
       </c>
       <c r="H578" s="0" t="s">
-        <v>260</v>
+        <v>130</v>
       </c>
       <c r="I578" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J578" s="0" t="s">
-        <v>360</v>
+        <v>931</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>603</v>
+        <v>517</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>604</v>
+        <v>518</v>
       </c>
       <c r="C579" s="0" t="s">
-        <v>605</v>
+        <v>519</v>
       </c>
       <c r="F579" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G579" s="0" t="s">
-        <v>915</v>
+        <v>934</v>
       </c>
       <c r="H579" s="0" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="I579" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J579" s="0" t="s">
-        <v>607</v>
+        <v>521</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>603</v>
+        <v>212</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>604</v>
+        <v>213</v>
       </c>
       <c r="C580" s="0" t="s">
-        <v>605</v>
+        <v>214</v>
       </c>
       <c r="F580" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G580" s="0" t="s">
-        <v>916</v>
+        <v>809</v>
       </c>
       <c r="H580" s="0" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="I580" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J580" s="0" t="s">
-        <v>607</v>
+        <v>215</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>643</v>
+        <v>212</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>644</v>
+        <v>213</v>
       </c>
       <c r="C581" s="0" t="s">
-        <v>645</v>
+        <v>214</v>
       </c>
       <c r="F581" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G581" s="0" t="s">
-        <v>917</v>
+        <v>810</v>
       </c>
       <c r="H581" s="0" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="I581" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J581" s="0" t="s">
-        <v>647</v>
+        <v>215</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>643</v>
+        <v>212</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>644</v>
+        <v>213</v>
       </c>
       <c r="C582" s="0" t="s">
-        <v>645</v>
+        <v>214</v>
       </c>
       <c r="F582" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G582" s="0" t="s">
-        <v>918</v>
+        <v>935</v>
       </c>
       <c r="H582" s="0" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="I582" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J582" s="0" t="s">
-        <v>647</v>
+        <v>215</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>361</v>
+        <v>212</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>362</v>
+        <v>213</v>
       </c>
       <c r="C583" s="0" t="s">
-        <v>363</v>
+        <v>214</v>
       </c>
       <c r="F583" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G583" s="0" t="s">
-        <v>919</v>
+        <v>936</v>
       </c>
       <c r="H583" s="0" t="s">
-        <v>260</v>
+        <v>15</v>
       </c>
       <c r="I583" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J583" s="0" t="s">
-        <v>364</v>
+        <v>215</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>691</v>
+        <v>608</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>692</v>
+        <v>518</v>
       </c>
       <c r="C584" s="0" t="s">
-        <v>693</v>
+        <v>609</v>
       </c>
       <c r="F584" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G584" s="0" t="s">
-        <v>920</v>
+        <v>937</v>
       </c>
       <c r="H584" s="0" t="s">
-        <v>50</v>
+        <v>154</v>
       </c>
       <c r="I584" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J584" s="0" t="s">
-        <v>694</v>
+        <v>611</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>461</v>
+        <v>608</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>462</v>
+        <v>518</v>
       </c>
       <c r="C585" s="0" t="s">
-        <v>463</v>
+        <v>609</v>
       </c>
       <c r="F585" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G585" s="0" t="s">
-        <v>921</v>
+        <v>938</v>
       </c>
       <c r="H585" s="0" t="s">
-        <v>432</v>
+        <v>154</v>
       </c>
       <c r="I585" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J585" s="0" t="s">
-        <v>465</v>
+        <v>611</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>243</v>
+        <v>608</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>244</v>
+        <v>518</v>
       </c>
       <c r="C586" s="0" t="s">
-        <v>245</v>
+        <v>609</v>
       </c>
       <c r="F586" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G586" s="0" t="s">
-        <v>922</v>
+        <v>939</v>
       </c>
       <c r="H586" s="0" t="s">
-        <v>66</v>
+        <v>154</v>
       </c>
       <c r="I586" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J586" s="0" t="s">
-        <v>246</v>
+        <v>611</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>243</v>
+        <v>160</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>244</v>
+        <v>161</v>
       </c>
       <c r="C587" s="0" t="s">
-        <v>245</v>
+        <v>162</v>
       </c>
       <c r="F587" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G587" s="0" t="s">
-        <v>923</v>
+        <v>940</v>
       </c>
       <c r="H587" s="0" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="I587" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J587" s="0" t="s">
-        <v>246</v>
+        <v>163</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>318</v>
+        <v>450</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>319</v>
+        <v>451</v>
       </c>
       <c r="C588" s="0" t="s">
-        <v>320</v>
+        <v>452</v>
       </c>
       <c r="F588" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G588" s="0" t="s">
-        <v>924</v>
+        <v>941</v>
       </c>
       <c r="H588" s="0" t="s">
-        <v>260</v>
+        <v>154</v>
       </c>
       <c r="I588" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J588" s="0" t="s">
-        <v>321</v>
+        <v>454</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>318</v>
+        <v>470</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>319</v>
+        <v>451</v>
       </c>
       <c r="C589" s="0" t="s">
-        <v>320</v>
+        <v>471</v>
       </c>
       <c r="F589" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G589" s="0" t="s">
-        <v>925</v>
+        <v>942</v>
       </c>
       <c r="H589" s="0" t="s">
-        <v>260</v>
+        <v>473</v>
       </c>
       <c r="I589" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J589" s="0" t="s">
-        <v>321</v>
+        <v>474</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>750</v>
+        <v>470</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>751</v>
+        <v>451</v>
       </c>
       <c r="C590" s="0" t="s">
-        <v>752</v>
+        <v>471</v>
       </c>
       <c r="F590" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G590" s="0" t="s">
-        <v>926</v>
+        <v>943</v>
       </c>
       <c r="H590" s="0" t="s">
-        <v>96</v>
+        <v>473</v>
       </c>
       <c r="I590" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J590" s="0" t="s">
-        <v>754</v>
+        <v>474</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>572</v>
+        <v>436</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>573</v>
+        <v>437</v>
       </c>
       <c r="C591" s="0" t="s">
-        <v>574</v>
+        <v>438</v>
       </c>
       <c r="F591" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G591" s="0" t="s">
-        <v>927</v>
+        <v>833</v>
       </c>
       <c r="H591" s="0" t="s">
-        <v>390</v>
+        <v>15</v>
       </c>
       <c r="I591" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J591" s="0" t="s">
-        <v>576</v>
+        <v>440</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>572</v>
+        <v>446</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>573</v>
+        <v>58</v>
       </c>
       <c r="C592" s="0" t="s">
-        <v>574</v>
+        <v>447</v>
       </c>
       <c r="F592" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G592" s="0" t="s">
-        <v>928</v>
+        <v>944</v>
       </c>
       <c r="H592" s="0" t="s">
-        <v>390</v>
+        <v>61</v>
       </c>
       <c r="I592" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J592" s="0" t="s">
-        <v>576</v>
+        <v>448</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="C593" s="0" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F593" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G593" s="0" t="s">
-        <v>929</v>
+        <v>945</v>
       </c>
       <c r="H593" s="0" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="I593" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J593" s="0" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="C594" s="0" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F594" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G594" s="0" t="s">
-        <v>930</v>
+        <v>946</v>
       </c>
       <c r="H594" s="0" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="I594" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J594" s="0" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>271</v>
+        <v>947</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>168</v>
+        <v>437</v>
       </c>
       <c r="C595" s="0" t="s">
-        <v>272</v>
+        <v>948</v>
       </c>
       <c r="F595" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G595" s="0" t="s">
-        <v>794</v>
+        <v>949</v>
       </c>
       <c r="H595" s="0" t="s">
-        <v>38</v>
+        <v>188</v>
       </c>
       <c r="I595" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J595" s="0" t="s">
-        <v>273</v>
+        <v>950</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>271</v>
+        <v>947</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>168</v>
+        <v>437</v>
       </c>
       <c r="C596" s="0" t="s">
-        <v>272</v>
+        <v>948</v>
       </c>
       <c r="F596" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G596" s="0" t="s">
-        <v>840</v>
+        <v>951</v>
       </c>
       <c r="H596" s="0" t="s">
-        <v>38</v>
+        <v>188</v>
       </c>
       <c r="I596" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J596" s="0" t="s">
-        <v>273</v>
+        <v>950</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>271</v>
+        <v>947</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>168</v>
+        <v>437</v>
       </c>
       <c r="C597" s="0" t="s">
-        <v>272</v>
+        <v>948</v>
       </c>
       <c r="F597" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G597" s="0" t="s">
-        <v>792</v>
+        <v>952</v>
       </c>
       <c r="H597" s="0" t="s">
-        <v>38</v>
+        <v>188</v>
       </c>
       <c r="I597" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J597" s="0" t="s">
-        <v>273</v>
+        <v>950</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>271</v>
+        <v>947</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>168</v>
+        <v>437</v>
       </c>
       <c r="C598" s="0" t="s">
-        <v>272</v>
+        <v>948</v>
       </c>
       <c r="F598" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G598" s="0" t="s">
-        <v>793</v>
+        <v>953</v>
       </c>
       <c r="H598" s="0" t="s">
-        <v>38</v>
+        <v>188</v>
       </c>
       <c r="I598" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J598" s="0" t="s">
-        <v>273</v>
+        <v>950</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>551</v>
+        <v>947</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>552</v>
+        <v>437</v>
       </c>
       <c r="C599" s="0" t="s">
-        <v>553</v>
+        <v>948</v>
       </c>
       <c r="F599" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G599" s="0" t="s">
-        <v>931</v>
+        <v>954</v>
       </c>
       <c r="H599" s="0" t="s">
-        <v>96</v>
+        <v>188</v>
       </c>
       <c r="I599" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J599" s="0" t="s">
-        <v>555</v>
+        <v>950</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>63</v>
+        <v>657</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>47</v>
+        <v>451</v>
       </c>
       <c r="C600" s="0" t="s">
-        <v>64</v>
+        <v>658</v>
       </c>
       <c r="F600" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G600" s="0" t="s">
-        <v>932</v>
+        <v>955</v>
       </c>
       <c r="H600" s="0" t="s">
-        <v>66</v>
+        <v>473</v>
       </c>
       <c r="I600" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J600" s="0" t="s">
-        <v>67</v>
+        <v>660</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>415</v>
+        <v>657</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>416</v>
+        <v>451</v>
       </c>
       <c r="C601" s="0" t="s">
-        <v>417</v>
+        <v>658</v>
       </c>
       <c r="F601" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G601" s="0" t="s">
-        <v>933</v>
+        <v>956</v>
       </c>
       <c r="H601" s="0" t="s">
-        <v>56</v>
+        <v>473</v>
       </c>
       <c r="I601" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J601" s="0" t="s">
-        <v>419</v>
+        <v>660</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>415</v>
+        <v>657</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>416</v>
+        <v>451</v>
       </c>
       <c r="C602" s="0" t="s">
-        <v>417</v>
+        <v>658</v>
       </c>
       <c r="F602" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G602" s="0" t="s">
-        <v>934</v>
+        <v>957</v>
       </c>
       <c r="H602" s="0" t="s">
-        <v>56</v>
+        <v>473</v>
       </c>
       <c r="I602" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J602" s="0" t="s">
-        <v>419</v>
+        <v>660</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>415</v>
+        <v>657</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>416</v>
+        <v>451</v>
       </c>
       <c r="C603" s="0" t="s">
-        <v>417</v>
+        <v>658</v>
       </c>
       <c r="F603" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G603" s="0" t="s">
-        <v>935</v>
+        <v>958</v>
       </c>
       <c r="H603" s="0" t="s">
-        <v>56</v>
+        <v>473</v>
       </c>
       <c r="I603" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J603" s="0" t="s">
-        <v>419</v>
+        <v>660</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>415</v>
+        <v>657</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>416</v>
+        <v>451</v>
       </c>
       <c r="C604" s="0" t="s">
-        <v>417</v>
+        <v>658</v>
       </c>
       <c r="F604" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G604" s="0" t="s">
-        <v>936</v>
+        <v>959</v>
       </c>
       <c r="H604" s="0" t="s">
-        <v>56</v>
+        <v>473</v>
       </c>
       <c r="I604" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J604" s="0" t="s">
-        <v>419</v>
+        <v>660</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>248</v>
+        <v>541</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>249</v>
+        <v>542</v>
       </c>
       <c r="C605" s="0" t="s">
-        <v>250</v>
+        <v>543</v>
       </c>
       <c r="F605" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G605" s="0" t="s">
-        <v>937</v>
+        <v>854</v>
       </c>
       <c r="H605" s="0" t="s">
-        <v>76</v>
+        <v>137</v>
       </c>
       <c r="I605" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J605" s="0" t="s">
-        <v>251</v>
+        <v>544</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>248</v>
+        <v>541</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>249</v>
+        <v>542</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>250</v>
+        <v>543</v>
       </c>
       <c r="F606" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G606" s="0" t="s">
-        <v>817</v>
+        <v>960</v>
       </c>
       <c r="H606" s="0" t="s">
-        <v>76</v>
+        <v>137</v>
       </c>
       <c r="I606" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J606" s="0" t="s">
-        <v>251</v>
+        <v>544</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>127</v>
+        <v>541</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>128</v>
+        <v>542</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>129</v>
+        <v>543</v>
       </c>
       <c r="F607" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G607" s="0" t="s">
-        <v>938</v>
+        <v>961</v>
       </c>
       <c r="H607" s="0" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="I607" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J607" s="0" t="s">
-        <v>130</v>
+        <v>544</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>127</v>
+        <v>541</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>128</v>
+        <v>542</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>129</v>
+        <v>543</v>
       </c>
       <c r="F608" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G608" s="0" t="s">
-        <v>939</v>
+        <v>962</v>
       </c>
       <c r="H608" s="0" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="I608" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J608" s="0" t="s">
-        <v>130</v>
+        <v>544</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>131</v>
+        <v>395</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>132</v>
+        <v>64</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>133</v>
+        <v>396</v>
       </c>
       <c r="F609" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G609" s="0" t="s">
-        <v>940</v>
+        <v>963</v>
       </c>
       <c r="H609" s="0" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="I609" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J609" s="0" t="s">
-        <v>136</v>
+        <v>398</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>131</v>
+        <v>395</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>132</v>
+        <v>64</v>
       </c>
       <c r="C610" s="0" t="s">
-        <v>133</v>
+        <v>396</v>
       </c>
       <c r="F610" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G610" s="0" t="s">
-        <v>514</v>
+        <v>964</v>
       </c>
       <c r="H610" s="0" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="I610" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J610" s="0" t="s">
-        <v>136</v>
+        <v>398</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>131</v>
+        <v>395</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>132</v>
+        <v>64</v>
       </c>
       <c r="C611" s="0" t="s">
-        <v>133</v>
+        <v>396</v>
       </c>
       <c r="F611" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G611" s="0" t="s">
-        <v>895</v>
+        <v>965</v>
       </c>
       <c r="H611" s="0" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="I611" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J611" s="0" t="s">
-        <v>136</v>
+        <v>398</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>102</v>
+        <v>475</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>103</v>
+        <v>476</v>
       </c>
       <c r="C612" s="0" t="s">
-        <v>104</v>
+        <v>477</v>
       </c>
       <c r="F612" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G612" s="0" t="s">
-        <v>941</v>
+        <v>966</v>
       </c>
       <c r="H612" s="0" t="s">
-        <v>106</v>
+        <v>154</v>
       </c>
       <c r="I612" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J612" s="0" t="s">
-        <v>107</v>
+        <v>479</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>102</v>
+        <v>475</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>103</v>
+        <v>476</v>
       </c>
       <c r="C613" s="0" t="s">
-        <v>104</v>
+        <v>477</v>
       </c>
       <c r="F613" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G613" s="0" t="s">
-        <v>942</v>
+        <v>967</v>
       </c>
       <c r="H613" s="0" t="s">
-        <v>106</v>
+        <v>154</v>
       </c>
       <c r="I613" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J613" s="0" t="s">
-        <v>107</v>
+        <v>479</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>102</v>
+        <v>475</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>103</v>
+        <v>476</v>
       </c>
       <c r="C614" s="0" t="s">
-        <v>104</v>
+        <v>477</v>
       </c>
       <c r="F614" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G614" s="0" t="s">
-        <v>943</v>
+        <v>968</v>
       </c>
       <c r="H614" s="0" t="s">
-        <v>106</v>
+        <v>154</v>
       </c>
       <c r="I614" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J614" s="0" t="s">
-        <v>107</v>
+        <v>479</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>82</v>
+        <v>63</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="C615" s="0" t="s">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="F615" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G615" s="0" t="s">
-        <v>944</v>
+        <v>969</v>
       </c>
       <c r="H615" s="0" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="I615" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J615" s="0" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>145</v>
+        <v>63</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="C616" s="0" t="s">
-        <v>146</v>
+        <v>65</v>
       </c>
       <c r="F616" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G616" s="0" t="s">
-        <v>945</v>
+        <v>970</v>
       </c>
       <c r="H616" s="0" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="I616" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J616" s="0" t="s">
-        <v>148</v>
+        <v>66</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>149</v>
+        <v>512</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>150</v>
+        <v>476</v>
       </c>
       <c r="C617" s="0" t="s">
-        <v>151</v>
+        <v>513</v>
       </c>
       <c r="F617" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G617" s="0" t="s">
-        <v>946</v>
+        <v>810</v>
       </c>
       <c r="H617" s="0" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="I617" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J617" s="0" t="s">
-        <v>153</v>
+        <v>515</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>149</v>
+        <v>512</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>150</v>
+        <v>476</v>
       </c>
       <c r="C618" s="0" t="s">
-        <v>151</v>
+        <v>513</v>
       </c>
       <c r="F618" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G618" s="0" t="s">
-        <v>947</v>
+        <v>971</v>
       </c>
       <c r="H618" s="0" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="I618" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J618" s="0" t="s">
-        <v>153</v>
-[...701 lines deleted...]
-        <v>97</v>
+        <v>515</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>