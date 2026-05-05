--- v1 (2026-03-17)
+++ v2 (2026-05-05)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1475" uniqueCount="1475">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="972" uniqueCount="972">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
@@ -64,394 +64,268 @@
   <si>
     <t>25-May-2023</t>
   </si>
   <si>
     <t>S00202304590</t>
   </si>
   <si>
     <t>Lulus Formalitas</t>
   </si>
   <si>
     <t>Iin Indriawati, SSi</t>
   </si>
   <si>
     <t>PUSAT STUDI SATWA PRIMATA (PSSP).</t>
   </si>
   <si>
     <t>Paten Sederhana</t>
   </si>
   <si>
     <t>Invensi ini mengenai kultur sel yang berasal dari organ ginjal monyet ekor panjang (Macaca fascicularis), lebih khusus lagi, invensi ini berhubungan dengan pengembangan kultur sel yang dilakukan dengan morfologi sel epithelial-like, menempel pada tempat tumbuhnya dan membentuk monolayer, merupakan populasi sel yang mampu bertahan hingga sel mengalami finite pada pasase ke 6 dan mengekspresikan beberapa marka molekuler terhadap reseptor virus, morfologi sel dan proliferasi sel. Kultur sel diawali dengan mengisolasi sel dari ginjal MEP melalui teknik enzimatis dan ditumbuhkan dalam media pertumbuhan DMEM yang disuplementasi FBS 10% juga antibiotik. Populasi sel disubkultur apabila sel sudah mencapai konfluensi 70-80%. Validasi secara molekuler terhadap beberapa marka spesifik dilakukan dengan teknik qPCR. Hasil untai cDNA digunakan pada qPCR untuk memvalidasi kultur sel terhadap reseptor virus (CD155 dan CD46), marka sel spesifik (Endosialin, vWF, dan CD24) serta marka proliferasinya (Ki67 dan P53). Analisa data dilakukan untuk membandingkan kultur sel MEP dengan sel Vero yang sudah digunakan secara komersial. Kultur sel ini berpotensi untuk digunakan sebagai model in-vitro dalam pengujian riset biomedis terutama dalam pengujian kandidat obat secara in vitro, pengembangan vaksin, serta dapat mengurangi penggunaan hewan model.</t>
   </si>
   <si>
     <t>Dr. Uus Saepuloh, S.Si., M.Biomed.</t>
   </si>
   <si>
-    <t>Metode Ekstraksi Rimpang Kunci Pepet (Kaempferia angustifolia) yang Berpotensi sebagai Pelangsing</t>
-[...11 lines deleted...]
-    <t>Departemen Kimia</t>
+    <t>Proses Pembuatan Minuman Berbasis Ekstrak Jahe Merah Dan Krimer</t>
+  </si>
+  <si>
+    <t>24-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215387</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Meika Syahbana Rusli, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>PUSAT PENELITIAN SURFAKTAN DAN BIOENERGI</t>
   </si>
   <si>
     <t>Paten</t>
   </si>
   <si>
-    <t>Invensi ini berhubungan dengan metode ekstraksi rimpang kunci pepet (Kaempferia angustifolia) menggunakan metode maserasi dengan pelarut etanol-air yang berpotensi sebagai pelangsing/antiobesitas karena memiliki aktivitas sebagai inhibitor enzim lipase, dengan persentase inhibisi &amp;gt; 50%. Metode ekstraksi ini mudahdiaplikasikandiindustriserta memiliki nilai ekonomi tinggi dengantetapmemperhatikanaktivitas fisiologisnya sebagai pelangsing dengan mekanisme menghambat aktivitas enzim lipase.</t>
-[...16 lines deleted...]
-  <si>
     <t>Invensi ini berhubungan dengan proses pembuatan minuman berbasis ekstrak jahe merah dan krimer (ginger latte) ready to drink (RTD). Proses pembuatan minuman berbasis ekstrak jahe merah dan krimer sesuai invensi ini menggunakan sterilisasi dengan sistem pemanas Ultra High Temperature (UHT) yang dikombinasikan dengan teknik pengisian produk secara panas (hot-filling) untuk memenuhi kecukupan panas dan memenuhi regulasi Peraturan Badan Pengawas Obat dan Makanan (BPOM) Nomor 27 tahun 2021. Proses pembuatan minuman ekstrak jahe merah dan krimer siap minum dilakukan dengan cara disterilisasi menggunakan sistem pemanas Ultra High Temperature (UHT) pada suhu 137+2 oC selama 20 detik dan dikombinasikan dengan teknologi hot filling pada suhu 88-90 oC. Produksi telah memenuhi kecukupan proses panas dan memiliki F0 minimal 8,2 menit. Produk minuman ginger latte RTD yang dihasilkan memiliki kualitas/mutu produk berwarna coklat krem; beraroma khas jahe dan krimmer; memiliki rasa khas jahe dan manis; nilai pH pH 6 - 7; oBrix 12 &amp;ndash; 13; TPC 0,0 x 10&amp;deg; cfu/ml; Y/M 0,0 x 10&amp;deg; cfu/ml; Coliform 0,0 x 10&amp;deg; cfu/ml; Spora 0,0 x 10&amp;deg; cfu/ml.</t>
   </si>
   <si>
-    <t>Susi Indariani, S.T.P., M.Si.</t>
-[...4 lines deleted...]
-  <si>
     <t>Prof. Dr. drh. Huda Shalahudin Darusman, M.Si.</t>
   </si>
   <si>
-    <t>Prof. Dr. Dra. Dyah Iswantini, M.Sc.Agr.</t>
-[...1 lines deleted...]
-  <si>
     <t>Formulasi Bioaditif Dari Minyak Atsiri Untuk Meningkatkan Kinerja Biosolar Dan Proses Pembuatannya</t>
   </si>
   <si>
     <t>16-Jun-2023</t>
   </si>
   <si>
     <t>P00202305367</t>
   </si>
   <si>
     <t>Dr. Dwi Setyaningsih, S.T.P., M.Si.</t>
   </si>
   <si>
     <t>Departemen Teknologi Industri Pertanian</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan proses pembuatan dan komposisi campuran minyak atsiri yang digunakan pada produk bioaditif untuk meningkatkan mutu biosolar dan meningkatkan kinerja mesin diesel dengan menurunkan kadar air dan penurunan kadar partikulat. Proses pembuatan bioaditif dilakukan dengan memfraksinasi dan meredistilasi bahan baku minyak sereh wangi, turpentine oil dan clove terpen oil menjadi spesifikasi yaitu rhodinol kemurnian &amp;ge; 80%, turpentine oil dengan komponen &amp;alpha;-pinene &amp;ge; 75%, dan clove terpen oil dengan komponen caryophyllene &amp;ge; 80%. Bahan baku dengan spesifikasi tersebut kemudian di formulasi dengan komposisi turpentine oil pada rentang 7,2 - 8; clove terpen oil pada rentang 0,9 &amp;ndash; 1, rhodinol pada rentang 0,9 &amp;ndash; 3, dan champor pada rentang 0 &amp;ndash; 1. Spesifikasi produk bioaditif dengan aplikasi sebanyak 1:1000 pada biosolar dapat menurunkan kandungan air 0,46% - 29,06%; menurunkan kadar partikulat 23,71 - 89,19 Count/ml pada 4 micron, 18,68- 95,62 Count/ml pada 6 micron, dan 33,33 - 98,19 pada Count/ml pada 14 micron; tidak mengurangi kinerja daya maksimum pada angka yang dinyatakan pabrikan motor diesel; tidak mengurangi kinerja torsi pada angka yang dinyatakan pabrikan motor diesel dan dapat menurunkan kepekatan asap sebesar 9,4%.</t>
   </si>
   <si>
-    <t>Prof. Dr. Mohamad Rafi, S.Si., M.Si.</t>
-[...7 lines deleted...]
-  <si>
     <t>Dr. Silmi Mariya, S.Si., M.Si.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Prof. Dr. Ir. Sandra Arifin Azis, M.S.</t>
   </si>
   <si>
     <t xml:space="preserve">Proses Pembuatan Hidroksiapatit Dari Cangkang Telur Ayam dengan Teknik Prespitasi Sekali Tuang
 </t>
   </si>
   <si>
     <t>19-Nov-2013</t>
   </si>
   <si>
     <t>P00201304633</t>
   </si>
   <si>
     <t>Dr. Setyanto Tri Wahyudi, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Departemen Fisika</t>
   </si>
   <si>
-    <t>Anggia Murni, S.Si</t>
-[...4 lines deleted...]
-  <si>
     <t>Athin Nuryanti, S.TP</t>
   </si>
   <si>
-    <t>drh. Fitriya Nur Annisa Dewi, Ph.D.</t>
-[...8 lines deleted...]
-    <t>Novriyandi Hanif, S.Si., M.Sc., D.Sc.</t>
+    <t>Dr. Nur Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Rini Purnawati, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Obie Farobie, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Egi Agustian, M.Eng</t>
   </si>
   <si>
     <t>Dr. Hari Setiapraja</t>
   </si>
   <si>
     <t>Rahmat Yusni, SSi</t>
   </si>
   <si>
     <t>Formula Pakan Herbal Maggot Untuk Suplemen Kesehatan Hewan Peliharaan</t>
   </si>
   <si>
     <t>23-Dec-2024</t>
   </si>
   <si>
     <t>P00202416023</t>
   </si>
   <si>
     <t>Ivone Wulandari Budiharto, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Departemen Ilmu Produksi dan Teknologi Peternakan</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan formula pakan herbal maggot. Formula pakan herbal maggot terdiri dari limbah roti, sayuran hijau, ampas tahu, dedak dan kunyit. Pakan khusus ini dijadikan formula sebagai kontrol untuk budidaya maggot premium. Proses pembuatan formula ini dijadikan sebagai bagian dari proses budidaya maggot premium yang dipelihara selama 14 hari dan kemudian dipanen. Hasil uji proksimat menunjukkan bahwa kandungan protein maggot premium lebih besar, yakni 33,47% dibandingkan pakan biasa sebesar 26,7%.</t>
   </si>
   <si>
-    <t>Metode Isolasi Bakteri Endofit Penghasil Antioksidan Dari Daun Girang (Leea indica)</t>
+    <t>Komposisi Dan Proses Pembuatan Nanoemulsi Ekstrak Daun Sungkai (Peronema canescens Jack)</t>
+  </si>
+  <si>
+    <t>28-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202213690</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irmanida Batubara, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Kimia</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk menghasilkan nanoemulsi ekstrak daun sungkai (Peronema canescens Jack). Nanoemulsi dibentuk dengan mencampur ekstrak daun sungkai dengan virgin coconut oil (VCO) dan air deionisasi serta ditambahkan Tween 80, PEG 400, lesitin kedelai dan natrium alginat 5%. Pembuatan nanoemulsi ekstrak daun sungkai dilakukan dengan teknik energi rendah (magnetic strirrer) dan energi tinggi (sonikasi). Nanoemulsi ekstrak daun sungkai dikarakterisasi dengan berbagai uji, seperti uji organoleptik, pH, viskositas, ukuran partikel, indeks polidispersitas, zeta potensial, dan persen transmitans serat uji kestabilan fisik. Hasil uji menunjukkan nanoemulsi ekstrak daun sungkai memiliki warna kuning jernih, bentuk cair, dan aroma khas daun sungkai. Distribusi ukuran partikel nanoemulsi ekstrak duan sungkai seragam dengan rata-rata ukuran partikel sekitar 200 nm-579 nm. Nanoemulsi ekstrak daun sungkai mempunyai pH 7 dengan viskositas sekitar 9-2,0 cP dan persen transmitans yaitu 93-98%. Hasil uji stabilitas fisik menunjukkan nanoemulsi ekstrak daun sungkai tidak ada pemisahan fase dan endapan.</t>
+  </si>
+  <si>
+    <t>Produk Alkid Resin Buah Nyamplung Dan Proses Pembuatan Alkid Resin Buah Nyamplung</t>
+  </si>
+  <si>
+    <t>26-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202308031</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Illah Sailah, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan pegembangan produk buah nyamplung menjadi alkid resin melalui alkoholisi in-situ dan esterifikasi. Invensi ini dilakukan dengan cara sintesis buah nyamplung secara alkoholisis in situ untuk mendapatkan ester dan gliserol yang dilanjutkan pada tahap esterifikasi untuk mendapatkan alkid resin. Proses pembentukan alkid resin ditentukan oleh tercapainya angka asam 8-10 pada suhu 130 &amp;ndash; 160 oC. Warna alkid resin yang dihasilkan pada peneltiian ini yaitu coklat kehitaman. Alkid resin dapat diaplikasikan pada industri cat, coating, tinta, dan industri lainnya.</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Metode Aplikasi Larutan Magnetik Untuk Stand Holder Berbahan Limbah Kayu</t>
+  </si>
+  <si>
+    <t>P00202416054</t>
+  </si>
+  <si>
+    <t>Dr. Istie Sekartining Rahayu, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Hasil Hutan</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan pembuatan formulasi dan metode aplikasi larutan magnetik. Formulasi larutan magnetik ini terbuat dari bahan nano magnetit yang berasal dari campuran bahan Fe2+ (FeCl3.6H2O) dan Fe3+ (FeCl2.4H2O), EDTA, dan NH4OH yang dicampurkan dengan furfuril alcohol serta varnish larut minyak/air. Larutan magnetik yang sudah siap, diaplikasan kepada stand holder kayu dengan menggunakan metode spraygun menggunakan tekanan dari compressor. Penyemprotan dengan spraygun ini dilakukan sebanyak 8 lapis. Larutan magnetik yang diaplikasikan ke stand holder kayu menunjukkan seluruh stand holder dari limbah kayu pinus dan mahoni memiliki karakteristik superparamagnetik dan memiliki kemampuan menyerap radiasi gelombang elektromagnetik mencapai 70-90%.</t>
+  </si>
+  <si>
+    <t>Metode Kayu Kerapatan Rendah Bermuatan Magnet Melalui Reaksi Kopresipitasi Secara Insitu</t>
+  </si>
+  <si>
+    <t>P00202308030</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pembuatan kayu kerapatan rendah bermuatan magnet melalui reaksi kopresipitasi secara insitu untuk jenis jabon. Metode impregnasi larutan campuran Fe2+ dan Fe3+ dilakukan dalam tabung impregnasi yang diberi vakum dan tekanan. Kemudian dilanjukan dengan proses perendaman selama 24 jam di dalam larutan basa kuat (4M NaOH). Produk kayu magnetik yang berhasil disintesis secara insitu diuji stabilitas dimensi dan sifat magnetnya. Produk kayu magnetik yang disintesis dengan metode insitu, menghasilkan menghasilkan nilai WPG (47.44%), ASE (64.26%), bulking effect (7.13%) dan kerapatan (0.36 g/cm3) yang meningkat serta nilai water uptake (110.89%) yang menurun jika dibandingkan dengan kontrol. Selain itu memiliki sifat superparamagnetik dengan ukuran partikel magnetit 10.8642 nm, Nilai magntisasi saturasi (Ms) : 0.0739 emu/g, magnetisasi remamen (Mr):0.0198 emu/g dan koersivitas (Hc): 5.97 &amp;times; 10&amp;minus;5 Oe Kelebihan dari invensi ini dengan pembanding diatas adalah penggunaan campuran bahan Fe2+ (FeCl3.6H2O) dan Fe3+ (FeCl2.4H2O) sebagai larutan impregnan serta prekursor NaOH untuk proses peremdaman pada kayu jabon, sehingga terbentuk nanopartikel magnetit secara insitu dalam kayu. Perendaman menggunakan basa kuat dimaksudkan agar nanopartikel magnetit yang terbentuk dalam kayu jabon memiliki ukuran yang homogen dan kurang dari 100 nm, sehingga sifat magnet yang dihasilkan tergolong tinggi.</t>
+  </si>
+  <si>
+    <t>Departemen Kedokteran Hewan</t>
+  </si>
+  <si>
+    <t>Komposisi Cairan Fermentasi Daun Mangrove Avicennia Marina Sebagai Pencegahan Infeksi Vibrio parahaemolyticus Pada Udang Vaname Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>25-Sep-2023</t>
+  </si>
+  <si>
+    <t>P00202309467</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Widanarni, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Budidaya Perairan</t>
+  </si>
+  <si>
+    <t>Yang diungkapkan disini adalah komposisi cairan fermentasi daun mangrove A. marina yang terdiri dari daun mangrove A. marina, gula merah, dan air laut. Selain itu diungkapkan proses pembuatan komposisi cairan fermentasi daun mangrove A. marina yang meliputi mencampurkan daun mangrove A. marina, gula merah, dan air laut, menginkubasi campuran selama 3 hari dan memanen cairan fermentasi daun mangrove A. marina. Adapun penggunaan komposisi ciran fermentasi daun mangrove A. marina digunakan sebagai obat pencegahan infeksi Vibrio parahaemolyticus pada udang vaname.</t>
+  </si>
+  <si>
+    <t>Mikrokapsul Sinbiotik Sebagai Suplemen Pakan Udang Vaname untuk Pencegahan Penyakit Ko-Infeksi Vibriosis dan White Spot Syndrome Virus (WSSV)</t>
+  </si>
+  <si>
+    <t>06-Dec-2019</t>
+  </si>
+  <si>
+    <t>S00201911433</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa produk sediaan mikrokapsul sinbiotik berbasiskan komposisi yang mengkombinasikan sel probiotik Bacillus sp. NP5 dengan mannan oligosakarida komersial (Techno-MOS) dan proses produksinya. Techno-MOS merupakan materi prebiotik yang komponen utamanya polisakarida mannan oligosakarida (MOS) dan &amp;beta;-glucans yang merupakan ekstrak derivatif dinding sel khamir Saccharomyces cerevisiae. Produk mikrokapsul sinbiotik diproses melalui teknik mikroenkapsulasi spray drying dengan menggunakan penyalut maltodekstrin dan protein whey untuk mempertahankan viabilitas sel Bacillus sp. NP5 selama pemrosesan. Teknik, metode pemrosesan dan kualitas produk mikrokapsul sinbiotik ini memenuhi standard industri pakan udang. Produk mikrokapsul sinbiotik tahan dalam proses pemanasan maupun pengeringan yang memungkinkan untuk proses preparasi dalam skala masal. Selain itu bentuk serbuk kering/powder memudahkan proses homogenisasi sebagai suplemen pakan. Bentuk serbuk dari produk mikrokapsul sinbiotik juga praktis dalam transportasi dan penyimpanan dalam jangka lama. Sebagai suplemen pakan udang, aplikasinya telah terbukti dapat menstimulasi sistem kekebalan/imunitas udang. Selain itu, dengan dosis efektif 1% dan frekuensi pemberian setiap hari, suplementasi produk mampu meningkatkan kinerja pertumbuhan udang, meningkatkan kelangsungan hidup serta ketahanan terhadap penyakit yang disebabkan oleh infeksi ganda Vibriosis (V. harveyi) dan virus WSSV. Suplementasi mikrokapsul sinbiotik memodulasi keseimbangan komunitas mikroflora normal dalam saluran pencernaan udang karena peran positif prebiotik MOS dalam mendorong kesehatan epithelium dan mikrovili usus.</t>
+  </si>
+  <si>
+    <t>Proses Ekstraksi Rumput Kebar (Biophytum Umbraculum Welwitsch 1859) Menggunakan Maserasi Etanol</t>
+  </si>
+  <si>
+    <t>05-Nov-2024</t>
+  </si>
+  <si>
+    <t>P00202412458</t>
+  </si>
+  <si>
+    <t>Keberhasilan ekstraksi rumput kebar (Biophytum umbraculum Welwitsch 1859) sangat penting untuk diaplikasikan dalam bidang reproduksi ikan lele (Clarias sp.). Proses ekstraksi rumput kebar menggunakan simplisia dalam kondisi dikering anginkan. Jenis yang digunakan yaitu etanol yang dipekatkan. Ekstrak etanol rumput kebar mengandung senyawa fitokimia kualitatif dan kuantitatif yang berpotensi sebagai fitohormon untuk meningkatkan kinerja reproduksi jantan ikan lele.</t>
+  </si>
+  <si>
+    <t>Alat dan Sistem Lampu Apung Bawash Air Portable dengan Sistem IoT</t>
   </si>
   <si>
     <t>29-Aug-2023</t>
   </si>
   <si>
-    <t>P00202308167</t>
-[...157 lines deleted...]
-  <si>
     <t xml:space="preserve">P00202308165 </t>
   </si>
   <si>
     <t>Prof. Dr. Mochammad Riyanto, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Departemen Ilmu dan Teknologi Kelautan</t>
   </si>
   <si>
     <t>Lampu merupakan alat bantu utama dalam perikanan pukat cincin di Indonesia. Saat ini nelayan masih menggunakan lampu dengan daya listrik sangat tinggi seperti (metal halide, neon, halogen). Oleh karena itu, perlu alternatif teknologi lampu bawah air yang efektif dengan daya listrik rendah yang dapat bergerak secara otomatis untuk memudahkan operasi penangkapan ikan. Tujuan invensi merekayasa teknologi lampu apung bawah air portabel yang dilengkapi sistem kendali jarak jauh. Metode rekayasa desain yang digunakan dalam tahap perancangan meliputi konstruksi lampu dan pelampung, uji suhu, distribusi cahaya, tahan air, dan uji gerak. Informasi penelitian meliputi konstruksi lampu dan pelampung, uji stabilitas suhu, distribusi cahaya, ketahanan air, dan uji gerak. Kelebihan dari invensi ini dibandingkan dengan invensi sebelumnya adalah alat lampu bawah air portabel dapat dioperasikan dalam air (underwater lamp), sebaran cahaya merata ke arah horizontal dengan sudut 360&amp;deg; dan ke arah vertikal sudut 180&amp;deg;, hemat energi, dapat dikendalikan dari jauh, sumber energi dapat di isi ulang, dapat dilakukan perbaikan. Alat lampu bawah air di rancang khusus sebagai alat bantu pada perikanan pukat cincin.</t>
-  </si>
-[...16 lines deleted...]
-    <t>Pemanfaatan tempe sebagai pangan fungsional saat ini masih terus digali untuk mutu dan manfaat yang optimal. Komposisi bahan cookies tempe fungsional terdiri dari bahan utama tempe dan penambahan komponen lainnya. Hasil uji hedonik secara keseluruhan produk cookies tempe fungsional disukai oleh panelis. Cookies tempe fungsional berkontribusi menyumbangkan energi 15,7%, protein 13,2%, lemak 25,5%, karbohidrat 12,2%, kalsium 21,9%, besi 2,7%, seng 4,65%, serat pangan 45,71% terhadap angka kecukupan gizi serta menyumbang asam amino esensial serta asam lemak omega-6, asam lemak omega-3, dan asam lemak omega-9. Proses pembuatan diawali dengan pencampuran tepung terigu dan tepung maizena; perendaman kacang hijau satu malam dan pemotongan tempe lalu direbus selama 20 menit; pengocokan margarin dan kuning telur menggunakan mixer selama sekitar 10 menit hingga terbentuk krim; penambahan gula halus yang selanjutnya dikocok dengan mixer kembali dengan kecepatan rendah hingga berbentuk krim dan tercampur rata; selanjutnya ditambahkan susu bubuk, dan bubuk kalsium; penambahan berbagai tepung ke dalam adonan hingga kalis; pencetakan adonan dan ditata pada loyang yang telah dilapisi kertas kue dan dipanggang menggunakan oven pada suhu 135&amp;deg;C selama &amp;plusmn; 30-40 menit.</t>
   </si>
   <si>
     <t>Koagulan Dissolving Pulp Berbahan Limbah Kertas Padat Sebagai Penurun Kekeruhan Air Limbah Domestik</t>
   </si>
   <si>
     <t>22-Jan-2026</t>
   </si>
   <si>
     <t>P00202600666</t>
   </si>
   <si>
     <t>Dr. Beata Ratnawati, S.T., M.Si.</t>
   </si>
   <si>
     <t>Sekolah Vokasi</t>
   </si>
   <si>
     <t>Air limbah domestik dengan nilai kekeruhan yang tinggi cenderung memiliki banyaknya zat tersuspensi. Kondisi ini dapat menurunkan kualitas ekosistem perairan dan mengganggu rantai makanan, sehingga pengelolaan parameter warna dan kekeruhan menjadi penting. Umumnya, kekeruhan dikurangi melalui proses koagulasi&amp;ndash;flokulasi yang membutuhkan koagulan efektif dan aman bagi lingkungan. Salah satu alternatif ramah lingkungan adalah pemanfaatan limbah kertas sebagai bahan baku pembuatan Dissolving Pulp. Berbeda dengan koagulan sintetik, yang berpotensi menimbulkan akumulasi lumpur sulit terdegradasi, meningkatkan pH tanah, berpotensi neurotoksik dan karsinogenik. Dissolving Pulp merupakan selulosa berkadar tinggi (di atas 90%) yang terbuat dari limbah kertas yang mampu membantu pembentukan flok dan penyisihan partikel padat serta zat organik karena mengandung gugus fungsional karboksil (-COOH) dan hidroksil (-OH). Bahan utama yaitu 500 gram limbah kertas dengan bahan pendukung diantaranya 10 mL aluminium sulfat, 10 mL asam asetat, 10 mL asam nitrat, dan 10 mL bakteri bikatiria, 10 mL enzim selulase, dan 550 aquades. Pada 600 mL koagulan ini dapat digunakan untuk 15 kali pemakaian. Hasil pengujian yang dilakukan membuktikan bahwa Koagulan Dissolving Pulp lebih efektif dalam menurunkan kekeruhan air limbah domestik dibandingkan dengan koagulan sintetik seperti ALumunium Sulfat</t>
   </si>
   <si>
     <t>Antibodi Monoklonal Amiloid Beta 40 Sebagai Bahan Uji Deteksi Keberadaan Amiloid Beta 40 Pada Penyakit Alzheimer</t>
   </si>
   <si>
     <t>28-Nov-2025</t>
   </si>
@@ -475,3097 +349,2214 @@
 dapat memberikan solusi riil untuk pengembangan penapisan Alzheimer berbasis kit
 peptida A&amp;beta;40 dan antibodi monoklonal peptida A&amp;beta;40 sebagai kandidat imunoterapi
 sehingga dapat menyumbangkan salah satu kemandirian bangsa dalam penelitian
 kesehatan, khususnya penyediaan bahan uji biologis untuk penelitian neurosains dan
 penyakit degeneratif.</t>
   </si>
   <si>
     <t>Perangkat Cerdas Untuk Monitoring Dan Klasifikasi Kesehatan Kuda Berbasis Aiot Dalam Pembuatan Antisera</t>
   </si>
   <si>
     <t>28-Nov-2024</t>
   </si>
   <si>
     <t>P00202413954</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Nahrowi, M.Sc.</t>
   </si>
   <si>
     <t>Departemen Ilmu Komputer</t>
   </si>
   <si>
     <t>Invensi ini berupa suatu sistem pemantauan kesehatan kuda yang terdiri dari beberapa sub-sistem mandiri yang saling terhubung. Model arsitektur sistem yang dipilih adalah tiga tier, yang terdiri dari lapisan perangkat IoT, Edge Computing, dan Cloud Computing. Dasar pertimbangan pemilihan model ini karena area implementasi berada di daera rural yang memiliki resiko cukup rentan pada kestabilan koneksi internet,sehingga dengan menerapkan model ini telemetri data dari perangkat IoT masih dapat dilakukan pada lapisan edge Computing melalui tiga skema komunikasi,yaitu menggunakan Wifi, Long Range (Lora) atau Bluetooth Low Energy (BLE), yang terdiri dari tiga besar sub sistem pembangun Smart Halter yaitu : IoT Node Halter (1), IoT Node Ruang Kandang (2), Untuk data vital sign yang menjadi parameter yaitu : detak jantung kuda heart rate (bpm) (1), suhu badan kuda (0C) (2), kadar oksigen dalam darah SpO2 (%) (3), pergerakan badan kuda dan postur kuda (4). Adapun data dari IoT Node Ruang Kandang sebagai parameter yang mempengaruhi kondisi kuda dari faktor lingkungan yaitu pengambilan data ruang : ID ruang kandang (QR code) (5), sensor suhu (6), sensor kelembapan (7), sensor kualitas udara (8), sensor intensitas cahaya (9), sensor bak air minum (10), IP kamera (11).</t>
   </si>
   <si>
-    <t>Formula Biostimulan Dengan Konsorsium Mikroorganisme dan Rumput Laut</t>
-[...31 lines deleted...]
-  <si>
     <t>Metode Ekstraksi Limbah Kulit Kayu Akasia (Acacia Mangium) Serta Produk Senyawa Metabolit Sekunder Yang Dihasilkannya Sebagai Biopestisida</t>
   </si>
   <si>
     <t>30-Jun-2025</t>
   </si>
   <si>
     <t>P00202505992</t>
   </si>
   <si>
     <t>Dr. Novia Amalia Sholeha, S.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berkaitan dengan metode ekstraksi tanin dari kulit kayu akasia menggunakan metode pressure hot water extraction (PHWE). Metode invensi ini diketahui lebih ramah lingkungan dan sederhana, terdiri dari persiapan kulit kayu akasia dalam ukuran kecil, pengeringan, pencampuran dengan pelarut air, serta proses ekstraksi dalam alat PHWE. Proses  ekstraksi  dilakukan  sebanyak  tiga  kali  ulangan  sehingga  didapatkan  3  sampel ekstrak yaitu ekstrak A, B, dan C. Senyawa metabolit sekunder seperti tanin dalam ekstrak teridentifikasi dalam bentuk produk hasil pirolisis kromatografi gas diantaranya katekol, resorsinol  dan  pirogalol  yang  menunjukkan  kandung  tanin  terhidrolisis  maupun  tanin terkondensasi  dalam  sampel.  Ekstrak  kulit  kayu  akasia  yang  dihasilkan  memiliki kandungan  total  fenolik  sebesar  18,46  mg  GAE/g  ekstrak  dan  total  flavonoid  sebesar 322,39  mg  QCE/g  ekstrak.  Tingginya  kandungan  senyawa  metabolit  sekunder  dalam ekstrak selaras dengan aktivitas insektisida ekstrak terhadap larva ulat grayak. Ekstrak kulit kayu akasia yang didapatkan dari metode ini efektif membunuh larva ulat grayak 100% dalam waktu 2 hari. Hal ini mengindikasikan bahwa ekstrak yang dihasilkan mampu berperan sebagai sebagai biopestisida terhadap larva ulat grayak.</t>
   </si>
   <si>
     <t>Formulasi Nanoemulsi Herbal Minyak Larva Black Soldier Fly Dan Aktioksidan (Kurkumin/Habatussaudah) Dengan Metode Ultrasonik Homogenisasi Untuk Pakan Transportasi Domba</t>
   </si>
   <si>
     <t>19-Dec-2024</t>
   </si>
   <si>
     <t>P00202415680</t>
   </si>
   <si>
     <t>Invensi ini mengungkapkan tentang proses formulasi produk nanoemulsi herbal pakan transportasi domba yang mengandung minyak larva Black Soldier Fly (BSF) sebesar 7,5-15 v/v, antioksidan (kurkumin-0,1 b/v atau minyak jinten 7,5 b/v), dan emulsifier (tween 80, whey protein isolate (WPI), dan Brij 72-Polyethylene glycol hexadecyl ether) dengan kode F11, F12, F13, F21, F22, dan F23 melalui alat ultrasonik homogenisasi. Proses pembuatan dilakukan dengan mencampurkan minyak BSF, sumber antioksidan, emulsifier, dan larutan NaCl fisiologis di dalam gelas beaker dan kemudian diletakkan di dalam alat ultrasonikasi. Probe alat ultrasonik kemudian dimasukkan ke dalam campuran dan alat ditutup. Proses homogenisasi pada monitor alat ultrasonikasi dilakukan pada suhu 30 &amp;deg;C selama 30 menit sehingga nanoemulsi pakan dapat berskala nano. Berdasarkan hasil uji Particle Size Analyzer (PSA), rata-rata ukuran partikel sampel F11, F12, F13, F21, F22, dan F23 berturutturut adalah 401, 406,9, 92,6, 327,9, 334,9, dan 101,7 nm dengan nilai indeks polidispersitas berkisar antara 0,06 sampai dengan 0,53 yang menunjukkan bahwa sampel mempunyai homogenitas yang baik.</t>
   </si>
   <si>
     <t>Mesin Ekstraksi Tannin Kulit Kayu Acacia Menggunakan Metode Hot Water Sonicator</t>
   </si>
   <si>
     <t>04-Nov-2025</t>
   </si>
   <si>
     <t>S00202511425</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berhubungan dengan suatu mesin ekstraksi yang memanfaatkan metode Hot water sonicator untuk memperoleh senyawa aktif dari bahan alam secara lebih efisien. Mesin ini terdiri atas ruang ekstraksi yang dilengkapi dengan sistem pemanas air bersuhu terkontrol, unit sonikator berfrekuensi tinggi, sensor suhu dan tekanan, serta mekanisme sirkulasi  cairan.  Proses  ekstraksi  dilakukan  dengan  kombinasi  pemanasan  air  dan gelombang ultrasonik sehingga dinding sel bahan baku mengalami disrupsi lebih cepat, meningkatkan pelepasan senyawa target, serta mempercepat waktu ekstraksi dibanding metode konvensional. Keunggulan invensi ini menghasilkan rendemen ekstrak yang lebih tinggi  dengan  kualitas  senyawa  aktif  yang  terjaga,  mengurangi  penggunaan  pelarut organik sehingga ramah lingkungan, waktu ekstraksi lebih singkat dan desain mesin yang dapat  dioperasikan  secara  otomatis  dengan  pengaturan  parameter  suhu,  waktu,  dan intensitas sonikasi. Mesin ini dapat diaplikasikan pada industri herbal, pangan, farmasi, serta penelitian bioteknologi.</t>
   </si>
   <si>
     <t>Komposisi Dan Proses Pembuatan Puding Okra Ungu Dengan Krimer Nabati Sebagai Cemilan Bagi Penyandang Diabetes</t>
   </si>
   <si>
     <t>01-Dec-2025</t>
   </si>
   <si>
     <t>P00202513364</t>
   </si>
   <si>
     <t>Zuraidah Nasution, S.T.P., M.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t>Departemen Gizi Masyarakat</t>
   </si>
   <si>
     <t xml:space="preserve">: Puding okra merupakan salah satu bentuk pangan fungsional yang dikembangkan
 dengan tujuan untuk mendukung pengendalian kadar glukosa darah dengan
 memanfaatkan bahan alami okra ungu (Abelmoschus esculentus L. Moench). Komposisi
 puding okra ungu mencakup premix okra ungu sebagai bahan utama serta penambahan
 komponen lainnya. Proses pembuatan puding okra ungu yang sudah dikembangkan sudah
 laik industri. Proses pembuatan puding okra ungu diawali dengan persiapan wadah berisi
 air yang sudah dicampurkan dengan premix okra yang sudah dilelehkan (thawing); bubuk
 agar yang sudah dilarutkan; sorbitol dan vanili yang sudah dilarutkan; jus buah stroberi;
 jus buah naga; asam sitrat; kalium sorbat; dan krimer; pemanasan hingga suhu 85?.
 Proses berikutnya adalah penambahan komponen penyeimbang rasa (jus buah stroberi
 dan jus buah naga, asam sitrat yang sudah dilarutkan, kalium sorbat yang sudah
 dilarutkan, dan krimer yang sudah dilarutkan), pengisian ke wadah menggunakan filler,
 serta pasteurisasi pada suhu 85? selama 2-3 menit dan proses cooling pada suhu ruang.
 Produk yang dihasilkan dapat langsung dikonsumsi atau disimpan. Produk ini memiliki
 karakteristik sensori yang baik dan berpotensi diaplikasikan pada skala industri sebagai
 pangan selingan ramah diabetes.</t>
   </si>
   <si>
     <t>Komposisi Puding Okra Ungu (Abelmoschus Esculentus L. Moench) Sebagai Antidiabetes Dan Proses Pembuatannya</t>
   </si>
   <si>
     <t>04-Dec-2024</t>
   </si>
   <si>
     <t>P00202414258</t>
   </si>
   <si>
     <t>Puding okra merupakan salah satu bentuk pangan fungsional yang dikembangkan dengan tujuan untuk meningkatkan konsumsi okra di masyarakat. Komposisi puding okra ungu terdiri dari premix okra ungu sebagai bahan utama dan penambahan komponen lainnya. Proses pembuatan puding okra ungu yang sudah dikembangkan sudah laik industri. Proses pembuatuan puding okra ungu diawali dengan pembutan premix okra, kemudian persiapan wadah berisi air yang sudah dicampurkan dengan bubuk agar yang sudah dilarutkan; sorbitol dan kalium sorbat yang sudah dilarutkan; jus stroberi; susu full cream cair; dan premix okra yang sudah dilelehkan (thawing); bahan diaduk dan dipanaskan hingga suhu 85? selama 5 menit. Kemudian ditambahkan jus buah naga; asam sitrat dan vanili yang sudah dilarutkan; diaduk hingga homogen. Kemudian adonan diisikan pada masing-masing cup puding menggunakan filler; di pasteurisasi pada suhu 85? selama 2-3 menit dan proses cooling dilakukan pada suhu ruang dan produk dapat langsung dikonsumsi atau disimpan</t>
   </si>
   <si>
-    <t>Formula Sup Krim Instan Berbahan Kentang Sebagai Makanan Bagi Penderita Prediabetes</t>
-[...32 lines deleted...]
-    <t>P00202510437</t>
+    <t>Proses Pembuatan Bahan Pelapis Berbasis Poliuretan Yang Dimodifikasi Menggunakan Gula Tetes</t>
+  </si>
+  <si>
+    <t>03-Dec-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202414170 </t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Dede Hermawan, M.Sc.F.Trop.</t>
   </si>
   <si>
-    <t xml:space="preserve">Invensi ini berkaitan dengan suatu komposisi dan proses pembuatan bahan pelapis untuk genteng komposit bagas sorgum berbasis resin alami, lebih khususnya komposisi bahan pelapis  menggunakan  bahan  baku  resin  damar  mata  kucing.  Bahan  produk  menurut invensi  ini  terdiri  dari  (a)  resin  damar  mata  kucing  dan  b)  pelarut  organik.  Komposisi pelapis sesuai invensi ini terdiri dari pelarut organik dan resin damar. Metode pembuatan diawali dengan pembersihan serbuk resin dari pengotor, penggilingan hingga diperoleh ukuran 60&amp;ndash;100 mesh, dan pencampuran dengan pelarut organik pada suhu 60 &amp;deg;C selama 15&amp;ndash;20 menit. Invensi ini mengungkapkan bahwa proses pembuatan bahan pelapis dalam invensi ini memiliki proses pembuatan yang singkat. Selain itu, kualitas genteng komposit bagas sorgum terlapisi pelapis berbasis resin damar mata kucing memiliki nilai kerapatan, kadar air, pengembangan tebal yang telah memenuhi standar JIS A 5908 2003. Selain itu, performa permukaan genteng komposit bagas sorgum meningkat yang ditunjukkan dari permukaan yang lebih halus dan mengkilap.</t>
-[...10 lines deleted...]
-  <si>
     <t>Departemen Manajemen Hutan</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan suatu produk berupa proses pembuatan bahan pelapis berbasis poliuretan yang dimodifikasi menggunakan gula tetes. Bahan produk menurut invensi ini terdiri dari (a) isosianat, (b) poliol, dan (d) gula tetes. Proses pembuatan bahan pelapis dimulai dengan melarutkan gula tetes, memformulasikan, dan aplikasi terhadap panel komposit sehingga dihasilkan suatu produk panel komposit yang memiliki kualitas yang disukai. Invensi ini mengungkapkan bahwa penambahan gula tetes terhadap poliuretan mampu meningkatkan kualitas bahan pelapis pada panel komposit. Selain itu, karakteristik panel komposit yang dihasilkan memiliki nilai kerapatan, kadar air, pengembangan tebal, dan keteguhan patah yang telah memenuhi standar JIS A 5908 2003.</t>
   </si>
   <si>
-    <t>Formula Suplemen Herbal Untuk Meningkatkan Fungsi Ginjal Pada Hewan Peliharaan</t>
-[...104 lines deleted...]
-    <t>Komposisi Jamu Pelangsing Cair Berbasis Ekstrak Buah Asam Gelugur (Garcinia Atroviridis) Dan Rimpang Kunci Pepet (Kaempferia Angustifolia)</t>
+    <t xml:space="preserve">METODE PEMBUATAN DAN KOMPOSISI PEREKAT BEBAS FORMALDEHIDA BERBASIS TANINGLIOKSAL UNTUK PAPAN PARTIKEL PELEPAH PINANG </t>
+  </si>
+  <si>
+    <t>06-Feb-2026</t>
+  </si>
+  <si>
+    <t>P00202601435</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan suatu proses pembuatan dan komposisi perekat, lebih khususnya metode pembuatan dan komposisi perekat bebas formaldehida berbasis taninglioksal untuk papan partikel pelepah pinang, dimana memerlukan tahapan reaksi dan komposisi sedemikian hingga menghasilkan perekat bebas formaldehida untuk pembuatan papan partikel pelepah pinang. Aspek pertama invensi ini yaitu metode pembuatan perekat bebas formaldehida berbasis tanin-glioksal. Adapun metode pembuatannya diawali dengan menyiapkan bahan utama berupa tanin, mengatur pH tanin, memanaskan larutan, menambahkan glioksal, mencampurkan perekat tanin-glioksal dengan NH4Cl, hingga mendapatkan produk perekat tanin-glioksal untuk papan partikel. Aspek kedua invensi ini yaitu komposisi perekat bebas formaldehida berbasis tanin-glioksal. Adapun komposisi perekat bebas formaldehida berbasis tanin-glioksal yang dimaksud pada invensi ini terdiri dari tanin, glioksal, dan NH4Cl. Invensi ini dapat menghasilkan perekat yang dicirikan memiliki karakteristik tidak mengeras pada suhu ruang, kadar padatan 37,78- 48,75% bobot/volume, berat jenis 1,31-1,38, viskositas 9,89-27,39 mPa.s, waktu gelatinasi 18,67-26,26 menit; dan derajat kristalinitas 40,22-56,29%. Dalam aplikasi pada pembuatan papan partikel pelepah pinang, perekat dalam invensi ini dicirikan dengan karakteristik papan yang dihasilkan memiliki kerapatan 0,68-0,74 g/cm3, kadar air 8,95- 10,15%, pengembangan tebal 90,06-166,87%, daya serap air 168,01-215,92%, keteguhan lentur 671,11-959,48 N/mm2, keteguhan patah 3,17-5,56 N/mm2; dan keteguhan rekat internal 0,10-0,20 MPa.</t>
+  </si>
+  <si>
+    <t>Komposisi Perekat Bio-Poliuretan Berbasis Tanin Terglioksalasi Serta Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>08-Dec-2025</t>
+  </si>
+  <si>
+    <t>P00202514007</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan suatu perekat, lebih khususnya komposisi dan metode pembuatan perekat bio-poliuretan berbasis tanin terglioksalasi yang memiliki dua tahap reaksi pembuatan sedemikian hingga menghasilkan perekat bio-poliuretan tanpa isosianat dengan reaktivitas, kestabilan termal, dan ketahanan air yang optimal. Aspek pertama invensi ini yaitu komposisi perekat bio-poliuretan berbasis tanin terglioksalasi. Adapun perekat bio-poliuretan yang dimaksud pada invensi ini terdiri dari tanin terglioksalasi, dimetil karbonat, dan heksametilen tetraamin. Aspek kedua invensi ini yaitu metode pembuatan perekat bio-poliuretan berbasis tanin terglioksalasi yang diawali dengan mempersiapkan bahan utama, mengatur pH tanin, memanaskan larutan hingga suhu 80 &amp;deg;C, menambahkan glioksal dengan tetap dipanaskan pada suhu 80 &amp;deg;C selama 1 jam hingga menghasilkan tanin terglioksalasi, mencampurkan tanin terglioksalasi dengan dimetil karbonat pada suhu 80 &amp;deg;C selama 20 menit, menambahkan heksametilen tetraamin dengan tetap dipanaskan pada suhu 80 &amp;deg;C selama 20 menit, dan mendapatkan produk perekat bio-poliuretan berbasis tanin terglioksalasi. perekat bio-poliuretan berbasis tanin terglioksalasi pada invensi ini dicirikan dengan memiliki karakteristik perekat yang tidak mengeras pada suhu ruang, kadar padatan sebesar 40,88-71,03%, waktu gelatinasi selama 0,54-2,14 menit, persentase kehilangan berat pada suhu 80 &amp;deg;C sebesar 13,99- 68,26%.</t>
+  </si>
+  <si>
+    <t>Proses Ekstraksi Rumput Laut Hijau (Ulva Reticulata Forsskal 1775) Menggunakan Maserasi Etanol</t>
+  </si>
+  <si>
+    <t>P00202412457</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Alimuddin, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Keberhasilan ekstraksi rumput laut Ulva reticulata sangat penting untuk diaplikasikan dalam bidang reproduksi ikan nila merah jantan (Oreochromis sp). Proses ekstraksi Ulva reticulata dilakukan menggunakan metode maserasi menggunakan jenis pelarut etanolEkstrak etanol Ulva reticulata memiliki senyawa fitokimia kualitatif dan kuantitatif yang berpotensi dimanfaatkan sebagai fitohormon untuk meningkatkan kinerja reproduksi ikan nila merah jantan.</t>
+  </si>
+  <si>
+    <t>Formula Perekat Hibrida Fenol-Formaldehida-Metilendifenil-Diisosianat Untuk Papan Untai Berarah</t>
+  </si>
+  <si>
+    <t>24-Oct-2024</t>
+  </si>
+  <si>
+    <t>P00202411762</t>
+  </si>
+  <si>
+    <t>Prof. Muhammad Adly Rahandi Lubis, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan suatu formula perekat hibrida fenol-formaldehidametilendifenil-diisosianat untuk papan untai berarah. Lebih khusus perekat hibrida PF-MDI sesuai invensi ini dibuat menggunakan fenol-formaldehida sebagai bahan utama, metilendifenil-diisosianat sebagai agen pengikat silang, serta katalis sodium hidroksida (NaOH) dan kalsium karbonat (CaCO3). Pada proses pembuatannya digunakan sodium hidroksida (NaOH) dan kalsium karbonat (CaCO3), yang dicampurkan dengan perekat PF dengan rasio sebanyak 1% dari kadar padatan PF, kemudian ditambahkan metilendifenil diisosianat (MDI) sebanyak 2,5% dan 5,0% dari kadar padatan PF untuk menghasilkan perekat dengan proses pengerasan dan karakteristik yang lebih baik. Invensi ini menghasilkan perekat hibrida PF-MDI yang dicirikan kadar padatan 46,00 &amp;ndash; 47,62% bobot/volume, viskositas 206,43-250,24 mPa.s, waktu gelatinasi 8,87-14,17 menit, dan nilai pH 12,12-12,40. Perekat hibrida PF-MDI ini menghasilkan PUB dengan sifat kerapatan 0,6 /cm3, kadar air rata-rata 7,0%, daya serap air 36,64-55,77% pada perendaman 2 jam dan 64,41-83,13% pada perendaman 24 jam, pengembangan tebal sebesar 16,13-25,52% pada perendaman 24 jam. Nilai keteguhan lentur sejajar serat berkisar 1009,05-1934,31 MPa, keteguhan lentur tegak lurus serat berkisar 1215,00-4118,07 MPa, keteguhan patah sejajar serat berkisar 20,95-29,64 MPa, keteguhan patah tegak lurus serat berkisar 13,65- 30,65 MPa, dan nilai keteguhan rekat berkisar 0,25-0,46 MPa.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Resin Bio-Poliuretan Non-Isosianat Berbasis Tanin Sebagai Bahan Impregnasi Serat Dan Produk Yang Dihasilkannya</t>
+  </si>
+  <si>
+    <t>23-Oct-2024</t>
+  </si>
+  <si>
+    <t>P00202411692</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan proses pembuatan resin bio-poliuretan non-isosianat berbasis tanin sebagai bahan impregnasi serat dan produk yang dihasilkannya. Tahapantahapan proses pembuatan pada invensi ini terdiri dari: penyerbukan kulit kayu mangium berukuran 60-100 mesh; ekstraksi tanin dari serbuk kulit kayu mangium; memekatkan ekstrak tanin menggunakan rotary evaporator sampai diperoleh ekstrak kental tanin; penambahan dimetilkarbonat; penambahan crosslinker heksametilendiamina; pengadukan campuran; perolehan resin bio-poliuretan non-isosianat berbasis tanin; impregnasi serat rami menggunakan resin bio-poliuretan non-isosianat selama 1 jam. Aspek kedua invensi ini yaitu produk resin bio-poliuretan non-isosianat yang dihasilkan memiliki gugus fungsi uretan (R-NH-C=O-R) pada 1643 cm-1 dan gugus fungsi alkohol tersier poliuretan pada 1156 cm-1. Resin dapat meningkatkan bobot serat rami sebesar 44,17%. Terjadi peningkatan persen berat serat rami setelah dipanaskan pada suhu 750&amp;deg;C sebesar 19,14% yang menandakan bahwa sifat termal serat stabil. Resin ini juga dapat meningkatkan kristalinitas serat rami, sehingga modulus elastisitas maksimum pada serat yang diimpregnasi selama 1 jam meningkat sebesar 75,78% dan kekuatan tarik meningkat lebih dari 100%.</t>
+  </si>
+  <si>
+    <t>Formulasi Perekat Berbasis Melamin Formaldehida Untuk Aplikasi Kempa Dingin Pada Produk Cross Laminated Timber (CLT)</t>
+  </si>
+  <si>
+    <t>29-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215792</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan suatu formulasi dan proses pembuatan perekat kayu berbahan dasar melamin formaldehida (MF) yang ditambahkan tepung terigu sebagai pengisi (filler), asam sitrat sebagai katalis, dan polymeric 4,4-methylene diphenyl diisocyanate (pMDI) sebagai cross-linker, sedemikan rupa dicampur dan diformulasikan sehingga dapat diaplikasikan untuk proses kempa dingin pada pembuatan produk komposit kayu, khususnya produk Cross Laminated Timber (CLT). Tujuan khusus invensi ini untuk menghasilkan perekat berbasis MF yang dapat digunakan untuk pembuatan produk komposit kayu, khususnya CLT, dengan aplikasi kempa dingin. Formulasi perekat dilakukan dengan penambahan tepung terigu sebanyak 10% dari total perekat; asam sitrat sebanyak 5% dari kadar padatan perekat MF; dan pMDI sebanyak 3% dari kadar padatan perekat MF. Semua komponen perekat tersebut dicampurkan dan diaduk secara manual selama 1 sampai 2 menit pada suhu 27&amp;plusmn;2&amp;deg;C hingga membentuk campuran yang merata dan siap untuk diaplikasikan pada permukaan papan kayu bahan CLT. Aplikasi perekat pada pembuatan peroduk CLT dilakukan dengan melaburkan perekat hasil formulasi pada kedua permukaan bidang rekat (double glue spread) papan kayu/lamina sebanyak berat labur yang telah ditentukan, selanjutnya dikempa pada suhu rendah (kempa dingin) dengan tekanan kempa 1 MPa selama 2 jam.</t>
+  </si>
+  <si>
+    <t>Sensor Cahaya Berbahan Komposit Alkali Selulosa Tandan Sawit</t>
+  </si>
+  <si>
+    <t>17-Dec-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202415480 </t>
+  </si>
+  <si>
+    <t>Dr. Ir. Irmansyah, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini menyajikan purwarupa sensor cahaya yang memanfaatkan material alkali selulosa dari biomassa tandan kosong kelapa sawit (TKKS). Alkali selulosa ini dipadukan dengan konduktif filler ZnO dan PANI untuk menghasilkan sensor dengan karakteristik semikonduktor yang sensitif terhadap perubahan cahaya. Dengan pendekatan ini, invensi ini menawarkan solusi ramah lingkungan dan berkelanjutan untuk pengembangan sensor cahaya, membuka peluang baru dalam berbagai aplikasi, seperti perangkat elektronik, otomatisasi, dan pencahayaan cerdas.</t>
+  </si>
+  <si>
+    <t>Formula Dan Metode Pembuatan Granul Instan Ekstrak Daun Undis Dan Jahe Emprit Terstandar Skala Pilot Sebagai Penurun Kolesterol</t>
   </si>
   <si>
     <t>16-Dec-2024</t>
   </si>
   <si>
-    <t xml:space="preserve">S00202415460 </t>
-[...88 lines deleted...]
-  <si>
     <t>P00202415458</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Tutik Wresdiyati</t>
   </si>
   <si>
     <t>Invensi ini menjelaskan formula dan metode pembuatan granul instan dari ekstrak daun undis dan jahe emprit untuk menurunkan kolesterol. Daun undis dan rimpang jahe digiling halus, kemudian dimaserasi dengan 70% etanol (1:2) selama 30 menit dan diulang dua kali. Filtrat dievaporasi pada suhu 70&amp;deg;C hingga menjadi ekstrak pekat. Ekstrak dicampur dengan kalium sorbat, amilum jagung, dan aerosol, lalu digranulasi basah menggunakan mesin kneader. Ekstrak basah dikeringkan pada suhu 60&amp;deg;C selama 120 menit, kemudian digiling dengan mesh 60. Ekstrak daun undis DE35 dan jahe emprit DE35 diperoleh dengan dry extract 35% dan pengisi 65%. Ekstrak digunakan sebagai bahan baku granul instan, dengan kadar total flavonoid pada ekstrak daun undis 4,52-4,67 mg/g EQ dan ekstrak jahe emprit 6-gingerol 3,84-12,93 mg/g. Campuran ekstrak daun undis dan jahe (2:1), susu skim, povidone, natrum benzoate, aerosil, stevia, pewarna hijau, dan perisa melon dihomogenkan, ditambahkan air hingga massa kompak, kemudian digiling dan dikeringkan pada suhu 60&amp;deg;C selama 120 jam. Granul instan kering dievaluasi dengan total flavonoid sekitar &amp;plusmn;3,62 mg/g EQ. Granul instan ini terbukti efektif menurunkan kadar kolesterol total dan LDL pada tikus model hiperkolesterolemia.</t>
   </si>
   <si>
     <t>Formulasi dan Proses Pembuatan Keripik Tempe Krispi</t>
   </si>
   <si>
     <t>23-Dec-2022</t>
   </si>
   <si>
     <t>P00202215381</t>
   </si>
   <si>
     <t>Departemen Ilmu dan Teknologi Pangan</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan formulasi dan metode pembuatan keripik tempe krispi. Bahan baku pembuatan keripik tempe krispi yaitu kedelai 60-70%, tepung terigu 10-15%, tepung tapioka 5-10%, bumbu-bumbu segar 5-10%, telur 1-3%, dan ragi tempe 0,1-0,3%. Pembuatan keripik tempe krispi meliputi proses fermentasi kedelai, pengirisan tempe, coating, dan penggorengan. Keripik tempe krispi telah memenuhi persyaratan berdasarkan SNI 2602:2018 berdasarkan parameter kadar air, abu, dan protein. Berdasarkan hasil uji sensori, keripik tempe hasil inovasi ini memiliki tingkat kesukaan keseluruhan dengan skor 5,4 yang berarti konsumen menilai kesukaan terhadap keripik tempe krispi dari suka hingga sangat suka. Umur simpan keripik tempe krispi yang dikemas dalam kemasan standing pouch aluminium foil pada suhu 27 dan 30oC berturut-turut adalah 68 dan 66 hari.</t>
   </si>
   <si>
+    <t>Proses Pembuatan Split Virus Avian Influenza H5N1 Berbasis Inaktivasi Formalin dan Splitting Kloroform</t>
+  </si>
+  <si>
+    <t>P00202513337</t>
+  </si>
+  <si>
+    <t>Dr. drh. Okti Nadia Poetri, M.Si., M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Penyakit Hewan dan Kesehatan Masyarakat Veteriner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan proses produksi split virus Avian Influenza (AI) subtipe H5N1
+yang digunakan sebagai bibit vaksin inaktif. Proses ini meliputi tahapan pencampuran
+suspensi virus dengan larutan phosphate-buffered saline (PBS) steril yang mengandung
+200 &amp;micro;g/mL penisilin dan 100 &amp;micro;g/mL streptomisin dalam rasio 1:10, diikuti dengan
+propagasi dalam telur ayam berembrio spesifik patogen bebas (SPF) berumur 11 hari.
+Telur diinkubasi pada 37 &amp;deg;C selama 48 jam, dan cairan allantois dikumpulkan dari embrio
+yang mati antara 24&amp;ndash;48 jam pasca inokulasi setelah pendinginan semalam. Virus yang
+berhasil dipropagasi dikonfirmasi dengan uji hemaglutinasi (HA) dan selanjutnya
+diinaktivasi menggunakan formalin (0,02&amp;ndash;0,05%) pada 4 &amp;deg;C selama 24&amp;ndash;48 jam. Tahap
+splitting dilakukan menggunakan pelarut organik kloroform dalam rasio 1:1 (v/v) pada
+suhu ruang selama 30&amp;ndash;60 menit, diikuti dengan sentrifugasi untuk memperoleh fraksi
+antigen. Hasil akhir berupa split virus H5N1 yang telah terinaktivasi disimpan dalam
+alikuot 1 mL pada suhu &amp;ndash;80 &amp;deg;C untuk digunakan sebagai bibit vaksin inaktif. Proses ini
+tidak memerlukan deterjen non-ionik dan memberikan hasil antigen yang stabil, aman,
+dan memiliki integritas protein HA dan NA yang terjaga.</t>
+  </si>
+  <si>
     <t>Proses Produksi Immunoglobulin Y Spesifik SARS-CoV-2 Pada Ayam Petelur Menggunakan Protein Rekombinan Sebagai Antigen</t>
   </si>
   <si>
     <t>13-Nov-2023</t>
   </si>
   <si>
     <t>P00202312021</t>
   </si>
   <si>
-    <t>Dr. drh. Okti Nadia Poetri, M.Si., M.Sc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Invensi yang diungkapkan disini adalah proses produksi IgY spesifik SARS-CoV-2 pada ayam petelur yang dapat digunakan sebagai bahan aktif pada produk untuk mitigasi alternatif SARS-CoV-2. Adapun metode produksi antibodi terdiri dari menentukan protein rekombinan S1, RBD dan N sebagai antigen, menentukan dosis imunisasi untuk ayam adalah 3&amp;micro;g tiap protein, menentukan waktu imunisasi pada umur 28 hari dan booster dengan interval 1 minggu, mendeteksi keberadaan IgY pada telur dengan interval satu minggu, memanen telur setelah IgY terdeteksi dan memurnikan IgY dari kuning telur serta karakterisasi IgY. Disamping itu diungkapkan juga suatu antibodi spesifik terhadap SARSCoV-2 yang dapat dapat mencegah perlekatan antara protein receptor-binding-domain (RBD) dari SARS-CoV-2 dan reseptor RBD-angiotensin-converting-enzyme-2 (ACE2) dengan titer netralisasi 1009,45 U/mL dan 1024,98 U/mL dengan persen penghambatan masingmasing 70,63% dan 76,531%.</t>
   </si>
   <si>
     <t>Produksi Immunoglobulin Y Spesifik Influenza Pada Ayam Petelur Menggunakan Vaksin Human Influenza Multivalen Sebagai Antigen Dan Immunoglobulin Y Spesifik Influenza</t>
   </si>
   <si>
     <t>P00202308032</t>
   </si>
   <si>
     <t>Invensi yang diungkapkan disini adalah produksi IgY spesifik influenza A dan B pada ayam petelur yang dapat digunakan sebagai bahan aktif pada produk untuk mitigasi alternatif influenza. Adapun metode produksi antibodi terdiri dari menentukan dosis vaksin untuk ayam adalah setengah (0,25 mL) dari dosis untuk manusia (0,5 mL), menentukan waktu booster dalam interval 4 minggu, mendeteksi keberadaan antibodi pada serum dan telur dengan interval satu minggu, Memanen telur setelah antibodi terdeteksi dan memurnikan antibodi dari kuning telur. Disamping itu diungkapkan juga suatu antibodi spesifik terhadap influenza A dan B yang dapat mengenali antigen influenza. Antibodi spesifik ini dapat digunakan pada industri industri kosmetik medis dan nutraceutical food.</t>
   </si>
   <si>
-    <t>Alat Fotobioreaktor Untuk Induksi Sporulasi Makroalga Ulva Sp</t>
-[...2 lines deleted...]
-    <t>P00202415676</t>
+    <t>Formula Dan Metode Pembuatan Sediaan Cair Herbal Antidiabetes Dari Ekstrak Sirih Merah, Jahe Merah Dan Kayu Manis</t>
+  </si>
+  <si>
+    <t>06-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202214373</t>
   </si>
   <si>
     <t>Dr. Dimas Andrianto, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Invensi ini merupakan alat fotobioreaktor untuk induksi sporulasi makroalga Ulva sp. Sistem FOTOBIOREAKTOR ini terdiri dari rangkaian beberapa pipa spooler yang disatukan oleh pipa holder yang mudah dibongkar pasang. Pipa spooler dilengkapi dengan komponen rotator yang memungkinkannya untuk dirotasi secara manual atau digerakan dengan tambahan motor Listrik arus lemah. Selain komponen pipa spooler dan pipa holder, alat fotobioreaktor ini juga memiliki rangkaian lampu eksternal yang dipasang secara trilateral pada tiga sisi FOTOBIOREAKTOR. Dalam penggunaanya, alat fotobioreaktor ini dapat menghasilkan bibit Ulva sp yang tumbuh pada cakupan luas hampir 50% bidang penempelan di tali yang dipakai sebagai substrat, jauh lebih tinggi dari pada fotobioreaktor yang menggunakan desain pipa spooler statis yang hanya memiliki nilai cakupan 25%.</t>
-[...10 lines deleted...]
-  <si>
     <t>Departemen Biokimia</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan formula sediaan herbal cair antidiabetes menggunakan bahan aktif ekstrak sirih merah, jahe merah dan kayu manis asli Indonesia serta metode pembuatannya. Pembuataan sediaan herbal cair dilakukan dengan membuat larutan stok dari masing-masing ekstrak kasar sirih merah, jahe merah dan kayu manis menggunakan pelarut pharmaceutical grade, seperti air, propilen glikol atau gliserin. Setiap ekstrak kental dilarutkan kedalam pelarut pharmaceutical grade dengan perbandingan 1:10. Larutan dihomogenkan menggunakan homogenizer kecepatan 300-500 rpm selama 5-8 jam dengan suhu 40-50 &amp;deg;C hingga seluruh ekstrak kental larut. Selanjutnya formulasi dilakukan dengan mencampurkan larutan stok sirih merah dengan konsentrasi 5% (b/b), larutan stok jahe merah 40% (b/b) dan larutan stok kayu manis 55% (b/b) serta bahan lainnya sehingga diperoleh konsentrasi 100% (b/b). Formula cair diaduk menggunakan homogenizer dengan kecepatan 300-500 rpm selama 5-8 jam pada suhu 40-50 &amp;deg;C sampai semua bahan tercampur rata. Kemudian dilakukan proses filtrasi untuk memperoleh sediaan obat herbal cair dalam kondisi tanpa partikulat. Sediaan herbal cair yang dihasilkan memiliki aktivitas penghambatan enzim &amp;alpha;-glukosidase sebesar 92,237-93,713% pada konsentrasi 5000ppm dengan nilai IC50 914,26- 930,29 ppm pada uji laboratorium. Hasil tersebut menunjukkan bahwa sediaan herbal yang diformulasi mampu menghambat aktivitas enzim &amp;alpha;-glukosidase dalam menghasilkan glukosa sehingga berpotensi sebagai obat antidiabetes.</t>
   </si>
   <si>
     <t>Metode Pembuatan Kopi Dengan Kadar Lemak Tinggi Dan Rendah Kafein</t>
   </si>
   <si>
     <t>23-Apr-2022</t>
   </si>
   <si>
     <t>P00202204916</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan metode pembuatan kopi dengan kadar lemak tinggi dan rendah kafein menggunakan metode fermentasi untuk sajian kopi enak dan sehat. Fermentasi menggunakan agen fermentasi berupa ragi atau bakteri penghasil asam laktat dengan lama fermentasi antara 18 hingga 24 jam. Hasil penyanggraian dan penggilingan yang diperoleh mempunyai rasa yang enak dan menghasilkan hal yang sehat. Sebagai bahan seduhan sajian kopi bubuk yang diperoleh nilai pengkafein terendah sebesar 0,001, sedangkan nilai lemak yang dikandung oleh kopi tersebut paling rendah sebesar 21,1. Hal ini menunjukkan bahwa dengan konsentrasi kafein sebesar 0,002% dapat menunjukkan bahwa kopi bubuk tersebut rendah kafein dan menjadikan bahan Kesehatan bagi tubuh. Ukuran yang diperoleh pada proses pembuatan kopi bubuk ini adalah 80 mesh, 120 mesh dan 200 mesh. Adapun hasil proses pembuatan kopi ini memiliki kadar kafein adalah 0.001 hingga 0,005% dan kadar lemak antara 12,1 hingga 13,0%.</t>
   </si>
   <si>
-    <t>Dr. Indah Wijayanti, S.T.P., M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>Muhammad Aries, S.P., M.Si.</t>
   </si>
   <si>
-    <t>Formula Plester Cair Nanoemulgel Dengan Ekstrak Maggot Black Soldier Fly (Hermetia Illucens) Dan Ekstrak Batang Brotowali (Tinospora Crispa L.)</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">Metode Pengolahan Eksudat Balsam Dari Pohon Rasamala (Liquidambar Excelsa) Menggunakan Teknik Terpadu Destilasi Dan Refluks Etanol </t>
   </si>
   <si>
     <t>10-Sep-2025</t>
   </si>
   <si>
     <t>P00202508705</t>
   </si>
   <si>
     <t>Anne Carolina, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Departemen Konservasi Sumberdaya Hutan dan Ekowisata</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi  ini  mengungkapkan  metode  terpadu  pengolahan  eksudat  balsam  dari  pohon rasamala (Liquidambar excelsa) menggunakan kombinasi destilasi dan ekstraksi refluks dengan pelarut etanol. Tujuan utama metode ini adalah memperoleh dua fraksi bioaktif, yaitu  fraksi  volatil  berupa  minyak  atsiri  dan  fraksi  non-volatil  berupa  ekstrak  etanol, dengan rendemen tinggi serta kemurnian optimal. Proses diawali dengan pengumpulan eksudat dari batang pohon yang diinduksi menggunakan metil jasmonat 10%, kemudian dilanjutkan  dengan  ekstraksi  refluks  pada  suhu  80&amp;deg;C  dengan  rasio  balsam:etanol  1:10 selama 2 jam untuk mendapatkan fraksi non-volatil. Selanjutnya, fraksi volatil diperoleh melalui proses hidrodistilasi pada suhu 95&amp;ndash;100&amp;deg;C selama 3&amp;ndash;4 jam, menghasilkan minyak atsiri yang dipisahkan dari hidrosol menggunakan corong pisah dan dimurnikan dengan Na2SO4 anhidrat. Keunggulan invensi ini dibanding metode terdahulu adalah integrasi dua teknik  sederhana  namun  efektif  dalam  satu  protokol  yang  memungkinkan  pemisahan optimal senyawa volatil dan non-volatil menggunakan pelarut yang aman, murah, serta ramah  lingkungan.  Produk  hasil  berupa  ekstrak  etanol  dan  minyak  atsiri  menunjukkan aktivitas  antibakteri  signifikan  terhadap Pseudomonas  aeruginosa dan Staphylococcus aureus,  serta  toksisitas  tinggi  berdasarkan  uji Brine  Shrimp  Lethality  Test.  Metode  ini berpotensi  diaplikasikan  dalam  industri  farmasi,  kimia,  maupun  kosmetik  secara berkelanjutan.</t>
   </si>
   <si>
+    <t>Formula Minuman Serbuk Probiotik Dengan Ekstrak Buah Naga Merah (Hylocereus Polyrhizus) Sebagai Pewarna Alami Dan Antioksidan Serta Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>09-Mar-2026</t>
+  </si>
+  <si>
+    <t>P00202602406</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Khaswar Syamsu, M.Sc.St.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Industri Pertanian (FATETA)</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formula minuman serbuk probiotik yang menggunakan pewarna alami dari ekstrak buah naga merah yang juga berfungsi sebagai antioksidan. Formula minuman probiotik sesuai invensi ini terdiri dari susu sapi yang diinokulasi dengan kultur bakteri probiotik (yogurt) dan ekstrak buah naga merah. Campuran ini kemudian dikeringkan dengan pengering semprot (spray dryer) menggunakan maltodeksrin sebagai bahan penyalut (coating). Keunggulan invensi ini dibandingkan dengan invensi-invensi sebelumnya adalah pada invensi ini yaitu memanfaatkan teknologi spray drying dengan penambahan maltodekstrin sebagai bahan penyalut untuk meningkatkan stabilitas pigmen alami dari ekstrak buah naga merah dan mempertahankan viabilitas bakteri probiotik dari yogurt selama penyimpanan. Pendekatan pengeringan bersama (co-drying) antara yogurt dan ekstrak buah naga merah menghasilkan sistem minuman fungsional yang lebih stabil, praktis, dan memiliki umur simpan lebih panjang dibandingkan minuman probiotik cair konvensional. Selain memberikan manfaat kesehatan dan stabilitas produk, pemanfaatan buah naga merah sebagai pewarna alami juga meningkatkan nilai tambah komoditas lokal, mengurangi ketergantungan pada pewarna sintetis, serta mendukung prinsip keberlanjutan melalui pemanfaatan bahan alam berbasis biodiversitas Indonesia.</t>
+  </si>
+  <si>
     <t>Formulasi Dan Komposisi Sediaan Injeksi Fitosom Sri Rejeki (Dieffenbachia seguine (Jacq).) Untuk Penginduksi Inflamasi Pada Hewan Model</t>
   </si>
   <si>
     <t>P00202514009</t>
   </si>
   <si>
+    <t>Dr. Siti Sa'diah, S.Si., M.Si.</t>
+  </si>
+  <si>
     <t>Invensi ini mengungkapkan suatu metode formulasi dan komposisi, oleh karena itu sasaran invensi ini menyediakan komposisi sediaan injeksi fitosom sri rejeki yang berpotensi sebagai sediaan penginduksi inflamasi pada hewan model. Sediaan injeksi fitosom terdiri dari a. fosfatidilkolin (PC); b. ekstrak etanol 70% sri rejeki; c. campuran pelarut chloroform dan methanol 2:1 untuk melarutkan PC dan ekstrak; d. waktu dan metode homogenisasi ekstrak dan pembawa menggunakan sonikator bath 40 KHz selama 1 jam; e. proses pembentukan thin layer lipid dengan tekanan 200-450 mBar, suhu 39C dan kecepatan putar 60 RPM. f. Waktu sonikasi 2-3 jam untuk menghomogenkan thin layer lipid dengan water for injection hingga membentuk larutan injeksi yang homogen.</t>
   </si>
   <si>
-    <t>Ekstrak Daun Sendok Plantago Mayor Sebagai Laksatif Dan Metode Ekstraksinya</t>
-[...13 lines deleted...]
-  <si>
     <t>Komposisi Sediaan Injeksi Mikroemulsi Ibuprofen Dengan Penambahan Kitosan</t>
   </si>
   <si>
     <t>17-Aug-2023</t>
   </si>
   <si>
     <t>S00202307659</t>
   </si>
   <si>
     <t>Invensi mengungkapkan suatu komposisi, oleh karena itu sasaran invensi ini menyediakan komposisi sediaan injeksi mikroemulsi ibuprofen yang berpotensi sebagai sediaan injeksi ibuprofen yang terdiri dari medium Chain Trygeliceride (MCT)dan minyak zaitun dalam perbandingan 50:50 sebagai minyak;b. tween 80 sebagai surfaktan;c. propilen glikol sebagai kosurfaktan, dalam hal perbandingan antara minyak, surfaktan dan kosurfaktan adalah 1:4:1 dan perbandingan antara fase minyak dan fase air adalah 1:4, yang dicirikan dengan penambahan kitosan dengan kadar 1%. Sediaan injeksi mikroemulsi ini dapat diaplikasi dibidang industry farmasi.</t>
   </si>
   <si>
-    <t>Rahadiyan Garuda Langit Dewangga, S.Sos, M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Dewi Apri Astuti, M.S.</t>
   </si>
   <si>
     <t>Perangkap Krendet Bertingkat 2 Pintu dan Booster Umpan Beku untuk Pemanfaatan Krustasea Yang Dioperasikan Dengan Sistem Koloni Pelampung Tunggal</t>
   </si>
   <si>
     <t>08-Apr-2025</t>
   </si>
   <si>
     <t>P00202503072</t>
   </si>
   <si>
     <t>Dr. Ir. Wazir Mawardi, M.Si.</t>
   </si>
   <si>
     <t>Departemen Manajemen Sumberdaya Perairan</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi  membuat  perangkap  krendet  dengan  konstruksi  bertingkat  dan  dilengkapi dengan cover net atau  dinding pelindung pada  perangkap krendet.  Perangkap  krendet bertingkat terdiri dari konstruksi perangkap bagian bawah dan atas. Konstruksi perangkap bagian bawah krendet bertingkat memiliki diameter sebesar 80 cm, sedangkan perangkap bagian atas memiliki diameter sebesar 60 cm.  Tinggi dari  perangkap bawah dan atas adalah  20  cm. Cover  net krendet  bertingkat  menggunakan  jaring  PE  (Polyethylene) sebagai  dinding  pelindung.  Bagian  dasar  perangkap  bawah  dan  atas  dipasang  jaring waring sebagai alas perangkap. jaring nylon monofilament ditempatkan pada perangkap bawah  dan  atas  sebagai  jaring  penjerat.  Jaring nylon  monofilament yang  digunakan sebagai penjerat memiliki ukuran mata jaring sebesar 2 inch, 2,5 inch dan 3 inch. Bingkai perangkap  krendet  terbuat  dari  besi  berdiameter  6  mm.  Perangkap  bawah  dan  atas masing-masing  memiliki  2  pintu  masuk. Booster umpan  beku  adalah  kombinasi  dari beberapa jenis umpan yang mengandung protein hewani dengan asam amino esensial, seperti ikan  tembang,  cumi-cumi, cacing tanah  dan  telur ayam. Booster umpan  dalam kondisi  beku  dan  berat  lebih  besar  dari  250g. Booster umpan  beku  berfungsi  untuk mengumpulkan  krustasea  secara  efektif  dengan  cara  mendekati  sumber  bau  karena penggunaan booster umpan.  Proses  mendekati booster umpan  akan  menyebabkan krustasea terperangkap di dalam alat tangkap perangkap krendet bertingkat.</t>
   </si>
   <si>
-    <t>Dr. drh. Amaq Fadholly, S.K.H., M.Si.</t>
-[...11 lines deleted...]
-    <t>Penggunaan pupuk sintesis komersil untuk meningkatkan produktivitas tanaman pangan menghadapi tantangan terkait keberlanjutan dan degradasi kualitas tanah. Pengembangan pupuk alami yang berbasis biostimulan merupakan alternatif untuk tetap meningkatkan produktivitas tanaman sekaligus menjaga kualitas tanah. Salah satu bahan alami yang cukup melimpah di perairan Indonesia dan dapat digunakan sebagai bahan baku biostimulan adalah rumput laut. Kandungan senyawa rumput laut terbukti memiliki hormon pertumbuhan dan perkembangan yang dapat digunakan sebagai biostimulan. Rumput laut yang digunakan tidak menggunakan jenis yang biasa dimanfaatkan dalam industri pangan, sehingga meminimalisir adanya konflik kepentingan. Invensi ini berkaitan dengan metode dan formula pembuatan biostimulan berbasis rumput laut. Metode ini mengkombinasikan antara metode konvensional dan fermentasi menggunakan</t>
+    <t>Suplemen Pakan Ruminansia Berbahan Dasar Tanin Akasia dan Whey-Protein Limbah Keju dan Metode Pemberiannya</t>
+  </si>
+  <si>
+    <t>18-Jun-2025</t>
+  </si>
+  <si>
+    <t>S00202505548</t>
   </si>
   <si>
     <t>Dr. Tekad Urip Pambudi Sujarnoko, S.Pt., M.Si.</t>
   </si>
   <si>
-    <t>Minuman Isotonik Ternak Ayam Dari Limbah Cair Tahu Dan Kecap Sebagai Pengganti Antibiotic Growth Prtomoter</t>
-[...8 lines deleted...]
-    <t>Invensi ini berupa Minuman Isotonik Ternak Ayam dari Limbah Cair Tahu dan Kecap Sebagai Pengganti AGP yang bertujuan untuk membuat suatu minuman probiotik alternatif berbahan limbah cair tahu dan kecap sebagai penggati AGP yang dapat meningkatkan berat badan ayam dan menambah kekebalan tubuh pada ayam sehingga ayam tidak mudah terkenapenyakit. Moinuman isotonik dibuat dengan fermentasi secara anaerob melalui beberapa tahapan dimulai dari pengujian brix masing-masing limbah kemudian mencampurkan kedua limbah cair tahu dan kecap kedalam satu wadah hingga kadar brix mencapai angka 20%-25% lalu ditambahkan EM4 dengan dosis 1mL/1 L. Proses fermentasi selama 14 hari dan melakukan uji brix dan uji PH ketika fermentasi sudah mencapai 14 hari, kemudian mencampurkan hasil fermentasi dengan air sesuai perlakuan. Penentuan efektifitas formula dilakukan dengan uji in vitro. Berdasarkan hasil uji terhadap formulasi didapat formulasi terbaik yaitu 1 NGP : 1 air.</t>
+    <t xml:space="preserve">Tanin adalah senyawa metabolit sekunder yang ditemukan dalam tanaman dan memiliki kemampuan untuk mengikat protein serta bertindak sebagai zat antibakteri dan antijamur. Kemampuan  tanin  dalam  mengikat  by-pass  protein  memungkinkan  ternak  ruminansia untuk meningkatkan efisiensi pakan. Kulit kayu akasia merupakan salah satu penghasil tanin yang potensial. Suplemen pakan ruminansia berbahan dasar tanin akasia dan whey- protein limbah keju memperlambat pelepasan nutrisi dalam rumen sehingga ternak bisa lebih memanfaatkan protein dari pakan dengan lebih baik sehingga potensi genetik ternak meningkat. Suplemen pakan ruminansia berbahan dasar tanin akasia dan whey-protein limbah keju diperoleh dengan mengekstrak kulit kayu akasia, kemudian cairan ekstrak tersebut dicampurkan dengan Whey Protein Limbah Keju dengan perbandingan 1:1 dan dimasukkan ke dalam homogenizer. Setelah homogen, campuran tersebut di oven dengan suhu 650? selama 48 jam. Setelah kering, campuran tersebut dihaluskan dan dikemas sehingga  menghasilkan  Suplemen  pakan  ruminansia  berbahan  dasar  tanin  akasia  dan whey-protein  limbah  keju  berbetuk  serbuk.  Untuk  penggunaannya  sebanyak  0.2% suplemen pakan ruminansia berbahan dasar tanin akasia dan whey-protein limbah keju dicampurkan dalam konsentrat atau pakan komplit ternak ruminansia.</t>
   </si>
   <si>
     <t>Metode Seleksi Domba Kualitas Daging Premium Berbasis Loop-Mediated Isothermal Amplification (LAMP)</t>
   </si>
   <si>
     <t>30-Oct-2025</t>
   </si>
   <si>
     <t>P00202511223</t>
   </si>
   <si>
     <t>Dr. Cahyo Budiman, S.Pt., M.Eng.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi  ini  mengungkapkan  suatu  metode  identifikasi  genetik  untuk  seleksi  domba berkualitas  premium  menggunakan  pendekatan Loop-Mediated  Isothermal  Amplification (LAMP)  dengan  sistem  deteksi  berbasis  perubahan  warna.  Metode  ini  ditujukan  untuk mendeteksi genotipe unggul pada gen Leptin Receptor (LEPR) yang berasosiasi dengan karakteristik  daging  premium,  seperti  kandungan  asam  lemak  tak  jenuh  tinggi,  kadar kolesterol  rendah,  tekstur  empuk,  serta  aroma  prengus  rendah.  Pendekatan  ini dikembangkan  sebagai  alternatif  dari  metode  konvensional,  seperti  PCR-RFLP  dan sekuensing  DNA,  yang  umumnya  memerlukan  peralatan  laboratorium kompleks,  waktu analisis  lebih  lama,  dan  biaya  tinggi.  Proses  pengujian  dilakukan  melalui  tahapan identifikasi genetik yang sederhana dan efisien, dengan hasil yang dapat diamati secara visual. Berdasarkan hasil pengujian, metode ini telah terbukti mampu mendeteksi genotipe unggul  dengan  cepat,  akurat,  dan  mudah  diaplikasikan  baik  di  laboratorium  berskala sederhana maupun di lapangan dengan tingkat konsistensi tinggi terhadap hasil analisis molekuler  konvensional.  Invensi  ini  diharapkan  dapat  mempercepat  program  seleksi genetik  domba  unggul,  meningkatkan  produktivitas  ternak,  serta  mendukung pengembangan Domba Premium IPB sebagai sumber daging berkualitas di Indonesia.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Ahmad Sulaeman, M.S.</t>
-[...25 lines deleted...]
-  <si>
     <t>Metode Pengukuran Kadar Hemoglobin Darah Secara Non Invasif</t>
   </si>
   <si>
     <t>03-Aug-2022</t>
   </si>
   <si>
     <t>P00202208236</t>
   </si>
   <si>
     <t>Dr. Ridwan Siskandar, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Invensi ini merupakan suatu metode pengukuran kadar hemoglobin darah secara non invasif berupa perhitungan secara algoritmik yang diinstalkan pada suatu alat ukur kadar hemoglobin berbasis spektrofotometer. Pada dalam invensi ini, setiap pengukuran dimodelkan sebagai sebuah objek data relasional. Pengukuran kadar hemoglobin darah diawali dengan pengambilan data analog dari sensor fotodioda dan melakukan optimasi dengan FFTW yang direpresentasikan dalam format kueri SQL dan diakses menggunakan konektor SQL. Hasil algoritma ini berupa inferensi spektrum keluaran sensor menjadi nilai kadar kadar hemoglobin darah dalam satuan standar medis.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. I Wayan Darmawan, M.Sc.F.Trop.</t>
   </si>
   <si>
-    <t>Metode Peningkatan Sifat Fisis Dan Mekanis Kayu Ringan Dengan Teknik Modifikasi Berbasis Furfuril Alkohol-Tanin</t>
-[...17 lines deleted...]
-    <t>Formula asam sitrat-gliserol sebagai bahan kimia kayu non-biosida diterapkan untuk meningkatkan sifat-sifat kayu rotasi pendek (stabilitas dimensi, keawetan, dan stabilitas panas). Impregnasi dengan larutan asam sitrat konsentrasi 10-20% dan gliserol konsentrasi 10-20% dengan pelarut air destilata 60-80% diikuti dengan modifikasi panas pada suhu 150-190 oC selama 6-9 jam sudah diaplikasikan pada kayu jati rotasi pendek. Invensi ini mengenai metode peningkatan stabilisasi dimensi, keawetan, dan stabilitas panas kayu dengan teknik modifikasi asam asam sitrat-gliserol dan panas. Kelebihan teknik modifikasi kimia dan panas menggunakan asam sitrat-gliserol menghasilkan keawetan terhadap jamur dan rayap, sehingga dapat meningkatkan kelas awet kayu rotasi pendek sehingga memenuhi syarat sebagai bahan baku produk eksterior dan interior (mebel/furniture). Kelas awet meningkat dari kelas III menjadi kelas I terhadap jamur dan rayap.</t>
+    <t>Proses Pembuatan Dan Produk Bevel Board Siding Unggul Dari Papan Sambung Laminasi Jati Termodifikasi Panas Dan Kimia Ramah Lingkungan</t>
+  </si>
+  <si>
+    <t>25-Jul-2025</t>
+  </si>
+  <si>
+    <t>P00202506904</t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Inovasi ini mengungkapkan suatu produk bevel board siding yang dikembangkan dari papan sambung laminasi (FJLB) kayu jati (Tectona grandis) melalui proses modifikasi kimia menggunakan gliserol dan asam sitrat (GCA), diikuti perlakuan panas pada suhu 150 &amp;deg;C selama 20 jam. Proses modifikasi menghasilkan pembentukan ikatan ester pada dinding sel kayu, yang dikonfirmasi melalui spektrum FTIR dengan munculnya serapan gugus C=O ester dan C&amp;ndash;O ester, tanpa terdeteksinya residu isosianat, sehingga menjadikan proses ini ramah lingkungan dan bebas bahan toksik. Produk bevel siding yang dihasilkan memiliki profil miring (bevel) dengan desain geometri khusus untuk pemasangan sistem tumpang tindih (overlapping), yang mendukung aliran air dan mencegah infiltrasi kelembapan. Hasil pengujian menunjukkan peningkatan stabilitas dimensi yang signifikan dengan nilai ASE hingga  57,86%  dan  penurunan  kadar  air  hingga  1,36%,  disertai  kerapatan  meningkat menjadi 742,46 kg/m&amp;sup3;. Sifat mekanik tercatat melalui nilai MOR sebesar 570,68 kgf/cm&amp;sup2; dan MOE 9.565,44 kgf/cm&amp;sup2;, menjadikan produk layak untuk penggunaan struktural ringan. Produk  juga  menunjukkan leachability rendah  (&amp;lt;4%)  dan  ketahanan  terhadap  jamur pelapuk  dengan  kehilangan  massa  5,23%  dalam graveyard  test,  memenuhi  klasifikasi keawetan kelas 10. Produk ini merupakan material pelapis dinding luar bangunan yang stabil, kuat, tahan terhadap perusak kayu, dan ramah lingkungan, dengan proses produksi tanpa formaldehida dan berbasis rekayasa kimia-polimer alami.</t>
   </si>
   <si>
     <t>Prof. Dr. Munti Yuhana, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Formulasi Pakan Udang Vaname Berbahan Baku Serbuk Batang Pisang</t>
   </si>
   <si>
     <t>05-Dec-2024</t>
   </si>
   <si>
     <t>P00202414360</t>
   </si>
   <si>
     <t>Yang diungkapkan disini adalah formulasi pakan udang vaname berbahan baku serbuk batang pisang. Invensi ini bertujuan untuk pencegahan infeksi Vibrio parahaemolyticus, peningkatan imunitas, dan pertumbuhan pada udang vaname. Keungulan pakan mengandung bahan baku serbuk batang pisang adalah lebih praktisi dalam aplikasi dan pembuatan serbuk leih murah dibandingkn bahan ekstraski. Selain itu diungkapkan Proses pembuatan serbuk batang pisang meliputi pencucian batang pisang, pemotongan menjadi ukuran &amp;plusmn;2 cm, pengeringan selama tujuh hari, pengeringan lanjutan dengan suhu 50oC selama 2 jam, penghaluskan menggunakan dengan ukuran 60-80 &amp;mu;m. Selanjutnya, pembuatan pakan udang vaname yang melibatkan pencampuran serbuk batang pisang dengan pakan dasar melalui metode coating menggunakan putih telur 2%, dengan konsentrasi serbuk batang pisang sebesar 0,75 g/kg. Adapun penggunaan serbuk batang pisang dalam pakan udang vaname untuk pencegahan infeksi Vibrio parahaemolyticus, peningkatan imunitas, dan pertumbuhan pada udang vaname.</t>
   </si>
   <si>
     <t>Formulasi Dan Metode Pembuatan Serbuk Minuman Berbasis Tepung Tempe</t>
   </si>
   <si>
+    <t>28-Oct-2022</t>
+  </si>
+  <si>
     <t>P00202212058</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan formulasi dan metode pembuatan serbuk minuman tempe yang lebih sederhana sehingga mampu menghemat biaya dan waktu produksi. Tahapan pembuatan serbuk minuman tempe terdiri dari dua tahapan utama yaitu: 1) produksi tepung tempe; dan 2) formulasi serbuk minuman tempe. Formula serbuk minuman tempe yang digunakan adalah 70-80% tepung tempe, 10-20% maltodekstrin, dan 1-3% gom guar. Bahan lain berupa perisa minuman vanilla dan gula rendah kalori dengan konsentrasi masing-masing 0.1-0.3% dan 8-11%. Invensi memiliki nilai kesukaan yang lebih tinggi dibandingkan dengan formula paten sebelumnya berdasarkan pada skor overall tertinggi yaitu 5.58 (agak suka hingga suka). Invensi memiliki karakteristik kimia yang lebih unggul seperti kadar protein 42.61%, aktivitas antioksidan 58.36 mgAEAC/100g, total isoflavon 188.24 mg/100g, dan kadar asam amino GABA 21.24 mg/g.</t>
   </si>
   <si>
-    <t>Komposisi Obat Herbal Terstandar Antihipertensi Berbasis Ekstrak Pegagan, Tempuyung Dan Kumis Kucing Serta Proses Pembuatannya</t>
-[...8 lines deleted...]
-    <t>Hipertensi seringkali disebut sebagai Silent Killer karena sering muncul tanpa gejala, yang dicirikan dengan tingginya tekanan darah. Prevalensi hipertensi saat ini terus meningkat. Maka sangatlah penting ditemukan herbal yang berkhasiat sebagai antihipertensi yang mempunyai pasar yang menjanjikan. Invensi ini menghasilkan obat herbal terstandar yang dapat digunakan untuk pencegahan dan penanganan penyakit hipertensi dengan mekanisme menghambat aktivitas angiotensin converting enzyme (ACE) sehingga dapat menurunkan tekanan darah. Obat herbal terstandar merupakan kombinasi ekstrak air herba pegagan (Centella asiatica), ekstrak air herba tempuyung (Sonchus arvensis L.) dan ekstrak air daun kumis kucing (Orthosiphon aristatus) dengan komposisi 1:2:2, yang aman dikonsumsi dan teruji efikasinya secara pre-klinis.</t>
+    <t>Prof. Dr. Asadatun Abdullah, S.Pi., M.S.M., M.Si.</t>
   </si>
   <si>
     <t>Metode Pembuatan Dipstick Selulosa Dan Larutan Bufernya Sebagai Metode Isolasi Dna Secara Point Of Care</t>
   </si>
   <si>
     <t>30-Sep-2025</t>
   </si>
   <si>
     <t>P00202509679</t>
   </si>
   <si>
-    <t>Prof. Dr. Asadatun Abdullah, S.Pi., M.S.M., M.Si.</t>
+    <t>Departemen Teknologi Hasil Perairan</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini mengenai metode isolasi DNA berbasis dipstick untuk aplikasi point of care yang cepat, murah, efisien, dan portabel. Metode ini menggunakan prinsip penangkapan asam nukleat pada batang selulosa melalui proses celup dalam waktu kurang lebih tiga menit. Proses terdiri dari tiga tahap: pencelupan tongkat dipstick ke dalam bufer ekstraksi untuk mengikat DNA, bufer pencuci untuk menghilangkan pengotor, dan bufer elusi untuk melepaskan  DNA.  Klaim  utama  dari  invensi  ini  adalah  formulasi  reagen  dalam  sistem isolasi  DNA  berbasis dipstick,  yang  terdiri  dari  tongkat dipstick,  bufer  ekstraksi,  bufer pencucian, dan bufer elusi. Bufer ekstraksi mengandung yaitu Tris, NaCl, EDTA, SDS, PVP- K30, sementara bufer pencucian mengandung Tris-base pH 8. Tongkat dipstick dibuat dari kertas Whatman No.1, paraplast cair, dan dye wax. Metode ini sangat sesuai untuk aplikasi lapangan,  pengujian  cepat  (rapid  test),  atau  laboratorium  dengan  keterbatasan infrastruktur.  Dengan  demikian,  invensi  ini  memberikan  solusi  praktis  dalam  proses ekstraksi DNA yang portabel, hemat waktu, dan dapat diterapkan secara luas di berbagai bidang, termasuk bioteknologi, forensik, diagnostik, dan kontrol mutu pangan.</t>
   </si>
   <si>
     <t>Formula Lulur Kombinasi Residu Garam Rumput Laut Hijau ulva Lactuca Dan Bubuk Kulit Jeruk Manis</t>
   </si>
   <si>
     <t>24-Nov-2025</t>
   </si>
   <si>
     <t>S00202512940</t>
   </si>
   <si>
     <t xml:space="preserve">: Invensi ini berhubungan dengan formula lulur yang berbahan baku kombinasi residu
 garam rumput laut hijau Ulva lactuca dan bubuk kulit jeruk manis. Suatu formulasi lulur
 yang berbahan baku kombinasi residu garam rumput laut hijau Ulva lactuca dan bubuk
 kulit jeruk manis yang terdiri dari, residu garam rumput laut hijau Ulva lactuca, bubuk kulit
 jeruk manis, fase minyak yang terdiri dari asam stearate dan setil alkohol, fase air yang
 terdiri dari propilen glikol, gliserin, trietanolamin (TEA), dan akuades, fenoksietanol, dan
 aroma. Invensi ini memiliki kestabilan emulsi yang baik, homogen, nilai viskositas
 tergolong sedang, nilai pH sesuai pH fisiologis kulit, daya sebar yang baik, tidak ada efek
 iritasi setelah pemakaian, peningkatan kelembaban kulit menjadi lembab, disukai panelis,
 kandungan senyawa fenolik yang cukup tinggi, dan aktivitas antioksidan kategori kuat.
 Invensi formulasi lulur yang berbahan baku kombinasi residu garam rumput laut hijau Ulva
 lactuca dan bubuk kulit jeruk manis dapat diaplikasikan pada bidang kosmetik.</t>
   </si>
   <si>
-    <t>Set Primer Spesifik Spesies Rajungan Portunus Pelagicus Untuk Deteksi Cepat Berbasis Amplifikasi Isotermal</t>
-[...35 lines deleted...]
-    <t>P00202405766</t>
+    <t>Formulasi Dan Metode Produksi Papan Peredam Suara Dari Serat Tandan Kosong Serta Serbuk Batang Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>27-Sep-2025</t>
+  </si>
+  <si>
+    <t>P00202509524</t>
   </si>
   <si>
     <t>Dr. Yessie Widya Sari, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Teknologi pencetakan 3D telah memberikan kemajuan signifikan dalam pengembangan prototipe soket 3D secara cepat, akurat, dan dapat disesuaikan dengan permintaan konsumen. Invensi ini menyediakan pengaturan proses digital dari filamen PETG pada aplikasi CURA yang dicetak 3D menggunakan mesin FLSUN V400 fused deposition modeling 3D printer. Filamen PETG diumpankan dan dipanaskan secara bertahap untuk menghasilkan objek 3D secara lapis demi lapis. Kondisi operasi digital optimal menghasilkan prototipe soket prostetik kaki 3D yang kontinu, kompak, dan permukaan halus yang sesuai dengan desain 3D.</t>
-[...11 lines deleted...]
-    <t>Invensi ini mengenai proses produksi pelapis pangan dalam bentuk spray dari lidah buaya dan arang aktif dengan menggunakan metode impregnasi vakum-tekan. Sintesis arang aktif dilakukan melalui proses karbonasi hidrotermal hingga didapatkan arang hidro dan proses aktivasi kimia-fisika dilakukan menggunakan aktivator KOH 10% dan suhu 750 ?. Sintesis spray pelapis pangan dilakukan dengan menggabungkan gel lidah buaya %b/v 25, asam asetat %b/v 1,5, dan arang aktif %b/b 1. Impregnasi arang aktif pada pelapis pangan dalam bentuk spray dilakukan dengan vakum 1 psi selama 15 menit dan tekan 2 bar selama 20 menit.</t>
+    <t xml:space="preserve">Invensi  ini  berkaitan  dengan  formulasi  dan  metode  produksi  papan  peredam  suara berbasis biomassa, dengan memanfaatkan serat tandan kosong dan serbuk batang kelapa sawit  sebagai  material  utama.  Papan  peredam  suara  ini  menggunakan  perekat  alami berupa pati singkong dan gliserol yang dilarutkan dalam air, sehingga ramah lingkungan dan mudah terurai. Komposisi bahan terdiri atas serat tandan kosong kelapa sawit 21&amp;ndash; 30%b/b, serbuk batang kelapa sawit 0&amp;ndash;9%b/b, pati singkong 12%b/b, gliserol 2%b/b, serta air  56%b/b.  Proses  pembuatannya  meliputi  tahap  persiapan  bahan  (pengeringan, pemotongan,  penggilingan,  dan  pengayakan),  pencampuran  homogen  dengan  perekat, pencetakan pada cetakan berukuran tertentu, dan pengeringan pada suhu 80 &amp;deg;C. Hasil invensi  berupa  papan  peredam  suara  dengan  densitas  200&amp;ndash;380  kg/m&amp;sup3;,  memiliki kemampuan  peredaman  efektif  pada  rentang  frekuensi  250&amp;ndash;5000  Hz,  serta  kekuatan mekanik sesuai standar material komposit. Selain ramah lingkungan, papan ini memiliki potensi estetika dan dapat diaplikasikan secara luas pada kebutuhan konstruksi maupun industri sebagai solusi berkelanjutan dalam pengendalian kebisingan.</t>
+  </si>
+  <si>
+    <t>Komposisi Pasta Injeksi Pengisi Defek Tulang Dari Nanohidroksiapatit, Alginat, Dan Kitosan Yang Diperkaya Sekretom Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>P00202415351</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan dan komposisi pasta injeksi pengisi defek tulang dari nanohidroksiapatit, alginat, dan kitosan yang diperkaya sekretom. Injektabilitas rata-rata pasta sebesar 98% dengan setting time pasta sekitar 12-13 menit, serta memiliki ketahanan terhadap larutan ringer laktat lebih dari 300 menit. Pasta ini digunakan sebagai cangkok tulang atau bone graft yang diaplikasikan secara injeksi pada defek tulang sehingga aera defek dapat terisi penuh. Selain itu, penambahan sekretom akan mempercepat proses regenerasi pertumbuhan sel pada defek tulang</t>
   </si>
   <si>
     <t>Pasta Injeksi Substitusi Tulang Berbahan Dasar Kalsium Fosfat dan Polimer Kompleks Kitosan-Alginat</t>
   </si>
   <si>
     <t>25-Feb-2023</t>
   </si>
   <si>
     <t>P00202301705</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan proses pembuatan dan komposisi pasta injeksi substitusi tulang serta fungsinya sebagai pengisi celah-celah tulang yang terjadi pada kasus fraktur halus dan defek area yang sulit dijangkau (deep area defect). Komposisi invensi terdiri dari kalsium fosfat dalam fasa hidroksiapatit dan fasa trikalsium fosfat(komponen anorganik) sebagai semen pengisi tulang yang memiliki struktur kimia yang mirip dengan tulang alami dan polimer kompleks kitosan-alginat (komponen organik) yang berfungsi sebagai matriks gel yang mengikat partikel-partikel kalsium fosfat yang dapat meningkatkan sifat mekanik material dan interaksi sel pada permukaan biomaterial.</t>
   </si>
   <si>
-    <t>Formulasi Dan Metode Produksi Papan Peredam Suara Dari Serat Tandan Kosong Serta Serbuk Batang Kelapa Sawit</t>
-[...10 lines deleted...]
-  <si>
     <t>Dr. Ir. Rita Kartika Sari, M.Si.</t>
   </si>
   <si>
     <t>Dr. Didin Komarudin, S.Pi., M.Si.</t>
   </si>
   <si>
-    <t>Komposisi Mie Basah Berbahan Dasar Tepung Mocaf Dan Tepung Ceker Dan Metode Pembuatannya</t>
-[...25 lines deleted...]
-  <si>
     <t>Formulasi Biofungisida Berbahan Aktif Bacillus firmus Dan Pseudomonas Sp. Untuk Mengendalikan Penyakit Downy Mildew Pada Melon</t>
   </si>
   <si>
     <t>28-Dec-2022</t>
   </si>
   <si>
     <t>P00202215738</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Suryo Wiyono, M.Sc.Agr.</t>
   </si>
   <si>
     <t>Departemen Proteksi Tanaman</t>
   </si>
   <si>
     <t>Penyakit embun bulu (Peronoscpora cubensis) merupakan penyakit terpenting pada tanaman melon (Cucumis melo L.) yang tidak hanya menyebabkan kehilangan hasil tetapi juga menurunkan kualitas buah. Biofungisida Berbahan Aktif Bacillus firmus dan Pseudomonas sp. efektif sebagai agen biokontrol terhadap penyakit embun bulu pada melon. Perlakuan biofungisida ini mampu menurunkan penyakit downy mildew pada melon di lapangan dengan keefektifan 50%. Selain itu biofungisida ini meningkatkan daya berkecambah (DB) bibit, pertumbuhan bibit, pertumbuhan tanaman muda dan produksi tanaman yaitu bobot buah. Bahan yang dipatenkan adalah berupa formulasi biofungsida dengan bahan aktif Bacillus firmus dan Pseudomonas sp. dengan bahan pembawa yaitu tepung talk. Cara aplikasi formulasi biofungisida melalui perlakuan benih dengan pencelupan konsentrasi 5 g/L, penyiraman tanaman pada umur 1 dan 2 minggu setelah tanam (MST) dengan konsentrasi 5 g/L dengan volume 20-50 ml/tanaman. Mekanisme formulasi biofungisida ini adalah induksi ketahanan sistemik yang ditunjukkan oleh peningkatan produksi enzim Peroksidase (PO), Polyphenol Oksidase (PPO) dan Phenylalanine Amonia Lyase (PAL).</t>
   </si>
   <si>
-    <t>Metode Dan Formula Pembuatan Tepung Bumbu Serba Guna Dari Tepung Mocaf Termodifikasi Melalui Metode Pre-Gelatinisasi Menggunakan Panas Microwave</t>
-[...13 lines deleted...]
-  <si>
     <t>Prof. Dr. drh. Ekowati Handharyani, M.Si.</t>
   </si>
   <si>
-    <t>M. Agung Zaim Adzkiya, S.Si., M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>Gen SLC25A30 Sebagai Marker Seleksi Presisi Domba Kualitas Daging Premium</t>
   </si>
   <si>
     <t>05-Nov-2025</t>
   </si>
   <si>
     <t>P00202511527</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Evy Damayanthi, M.S.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi  ini  berkaitan  dengan  pemanfaatan  gen  mitokondria  yang  memiliki  potensi sebagai marka genetik untuk meningkatkan kualitas daging domba premium di Indonesia. Gen tersebut diketahui berperan dalam mekanisme metabolisme energi dan pengaturan senyawa bioaktif yang berpengaruh terhadap pembentukan komposisi asam lemak, serta karakteristik  fisik  dan  sensoris  daging.  Berdasarkan  hasil  analisis  transkriptomik sebelumnya,  gen  ini  teridentifikasi  memiliki  potensi  peran  terhadap  sifat  keempukan daging,  sehingga  menjadi  kandidat  penting  dalam  program  seleksi  berbasis  marker. Analisis  genetik  pada  populasi  domba  lokal  menunjukkan  adanya  variasi  genetik  yang berasosiasi  nyata  dengan  karakteristik  mutu  daging,  terutama  pada  kandungan  asam lemak tak jenuh dan profil flavor. Varian genotipe tertentu menunjukkan performa lebih unggul dalam hal keempukan, aroma, dan cita rasa daging dibandingkan genotipe lainnya. Hasil ini menegaskan bahwa gen tersebut memiliki nilai aplikatif tinggi sebagai penanda genetik untuk menghasilkan domba berkualitas premium. Invensi ini menyediakan dasar ilmiah  dan  pendekatan  bioteknologi  molekuler  yang  dapat  diterapkan  dalam  program pemuliaan  ternak  berbasis  marker  genetik,  guna  meningkatkan  efisiensi  seleksi, produktivitas, serta daya saing industri daging nasional di masa depan.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Dan Komposisi Cookies Tempe Fungsional</t>
+  </si>
+  <si>
+    <t>P00202212050</t>
+  </si>
+  <si>
+    <t>Pemanfaatan tempe sebagai pangan fungsional saat ini masih terus digali untuk mutu dan manfaat yang optimal. Komposisi bahan cookies tempe fungsional terdiri dari bahan utama tempe dan penambahan komponen lainnya. Hasil uji hedonik secara keseluruhan produk cookies tempe fungsional disukai oleh panelis. Cookies tempe fungsional berkontribusi menyumbangkan energi 15,7%, protein 13,2%, lemak 25,5%, karbohidrat 12,2%, kalsium 21,9%, besi 2,7%, seng 4,65%, serat pangan 45,71% terhadap angka kecukupan gizi serta menyumbang asam amino esensial serta asam lemak omega-6, asam lemak omega-3, dan asam lemak omega-9. Proses pembuatan diawali dengan pencampuran tepung terigu dan tepung maizena; perendaman kacang hijau satu malam dan pemotongan tempe lalu direbus selama 20 menit; pengocokan margarin dan kuning telur menggunakan mixer selama sekitar 10 menit hingga terbentuk krim; penambahan gula halus yang selanjutnya dikocok dengan mixer kembali dengan kecepatan rendah hingga berbentuk krim dan tercampur rata; selanjutnya ditambahkan susu bubuk, dan bubuk kalsium; penambahan berbagai tepung ke dalam adonan hingga kalis; pencetakan adonan dan ditata pada loyang yang telah dilapisi kertas kue dan dipanggang menggunakan oven pada suhu 135&amp;deg;C selama &amp;plusmn; 30-40 menit.</t>
   </si>
   <si>
     <t>Komposisi Dan Proses Pembuatan Puding Okra Ungu (Abelmoschus esculentus L. Moench) Dengan Susu Untuk Penyandang Diabetes</t>
   </si>
   <si>
     <t>P00202513363</t>
   </si>
   <si>
     <t xml:space="preserve">Puding okra merupakan salah satu bentuk pangan fungsional yang dikembangkan
 dengan tujuan untuk mendukung pengendalian kadar glukosa darah dengan
 memanfaatkan bahan alami okra ungu (Abelmoschus esculentus L. Moench). Komposisi
 puding okra ungu mencakup premix okra ungu sebagai bahan utama serta penambahan
 komponen lainnya. Proses pembuatan puding okra ungu yang sudah dikembangkan sudah
 laik industri. Proses pembuatan puding okra ungu diawali dengan persiapan wadah berisi
 air yang sudah dicampurkan dengan premix okra yang sudah dilelehkan (thawing); bubuk
 agar yang sudah dilarutkan; sorbitol dan vanili yang sudah dilarutkan; pemanasan hingga
 suhu 85?; pemanasan dihentikan. Proses berikutnya adalah penambahan komponen
 penyeimbang rasa (jus buah stroberi dan jus buah naga, asam sitrat yang sudah
 dilarutkan, kalium sorbat yang sudah dilarutkan, dan susu full cream cair), pengisian ke
 wadah menggunakan filler, serta pasteurisasi pada suhu 85? selama 2-3 menit dan
 proses cooling pada suhu ruang. Produk yang dihasilkan dapat langsung dikonsumsi atau
 disimpan. Produk ini memiliki karakteristik sensori yang baik dan berpotensi diaplikasikan
 pada skala industri sebagai pangan selingan ramah diabetes.</t>
   </si>
   <si>
-    <t>Peralatan dan Metode Transportasi-Karantina Benih Bening Lobster Jenis Lobster Pasir (Panulirus homarus)</t>
-[...22 lines deleted...]
-  <si>
     <t>Dr. drh. Dwi Budiono, M.Si.</t>
   </si>
   <si>
-    <t xml:space="preserve">Tanin adalah senyawa metabolit sekunder yang ditemukan dalam tanaman dan memiliki kemampuan untuk mengikat protein serta bertindak sebagai zat antibakteri dan antijamur. Kemampuan  tanin  dalam  mengikat  by-pass  protein  memungkinkan  ternak  ruminansia untuk meningkatkan efisiensi pakan. Kulit kayu akasia merupakan salah satu penghasil tanin yang potensial. Suplemen pakan ruminansia berbahan dasar tanin akasia dan whey- protein limbah keju memperlambat pelepasan nutrisi dalam rumen sehingga ternak bisa lebih memanfaatkan protein dari pakan dengan lebih baik sehingga potensi genetik ternak meningkat. Suplemen pakan ruminansia berbahan dasar tanin akasia dan whey-protein limbah keju diperoleh dengan mengekstrak kulit kayu akasia, kemudian cairan ekstrak tersebut dicampurkan dengan Whey Protein Limbah Keju dengan perbandingan 1:1 dan dimasukkan ke dalam homogenizer. Setelah homogen, campuran tersebut di oven dengan suhu 650? selama 48 jam. Setelah kering, campuran tersebut dihaluskan dan dikemas sehingga  menghasilkan  Suplemen  pakan  ruminansia  berbahan  dasar  tanin  akasia  dan whey-protein  limbah  keju  berbetuk  serbuk.  Untuk  penggunaannya  sebanyak  0.2% suplemen pakan ruminansia berbahan dasar tanin akasia dan whey-protein limbah keju dicampurkan dalam konsentrat atau pakan komplit ternak ruminansia.</t>
-[...1 lines deleted...]
-  <si>
     <t>Sekretom Mesenchymal Stem Cell (Msc) Adiposa Sapi Sebagai Terapi Pada Ischemia Liver Tikus</t>
   </si>
   <si>
     <t>20-Dec-2024</t>
   </si>
   <si>
     <t>P00202415816</t>
   </si>
   <si>
     <t>Invensi ini berupa mesenchymal stem cell (MSC) adiposa sapi sebagai terapi untuk penyakit degeneratif liver partial ischemia pada tikus. Stem cell dikenal mempunyai kelebihan regeneratif serta mampu berdiferensiasi menjadi berbagai jenis populasi sel sehingga berguna bagi bidang Kesehatan hewan di masa mendatang. Akan tetapi, aplikasi stem cell pada satu pasien dibutuhkan kisaran 10 sampai 100 juta stem cell, sementara proses produksi stem cell sendiri membutuhkan waktu yang panjang agar memperoleh kualitas yang baik. Tujuan dari kegiatan ini, yaitu melakukan pengembangan produk kesehatan berbasis sekretom mesenchymal stem cell (MSC) dari jaringan adiposa sapi terhadap liver partial ischemia pada hewan tikus. Pengujian dilakukan secara in vitro dan in vivo. Pengujian secara in vitro melalui metode liquid chromatography high resolution mass spectrometry (LC-HSMS). Pengujian in vivo dilakukan pada tikus jantan yang diberikan perlakuan berupa liver partial ischemia. Tikus dibagi menjadi 4 kelompok yang terdiri dari kontrol positif, kontrol negatif, perlakuan 1 kali/7 hari, dan perlakuan 2 kali/7 hari. Hasil pengujian in vivo menunjukkan bahwa dosis 0.05 ml/kg berat badan, yang diberikan secara intramuscular 2 kali/7 hari mampu memperbaiki fungsi liver secara signifikan pada hari ke-10 pasca terapi.</t>
   </si>
   <si>
-    <t>Dr. drh. Anisa Rahma, S.K.H., M.Si.</t>
-[...26 lines deleted...]
-    <t xml:space="preserve">Invensi ini mengungkapkan arang aktif berbahan dasar pulp rumput gelagah (Saccharum spontaneum) yang diproduksi melalui proses karbonisasi pada suhu 200 &amp;deg;C dan aktivasi termal  tanpa  bahan  kimia  tambahan  pada  suhu  820 &amp;deg;C.  Arang  aktif  yang  dihasilkan memiliki karakteristik adsorpsi yang unggul dengan daya serap iod sebesar 851,45 mg/g dan luas permukaan spesifik sebesar 598,485 m&amp;sup2;/g. Struktur porinya terdiri atas diameter rata-rata 2,569 nm, volume mikropori 0,295 cm&amp;sup3;/g, dan volume total pori 0,384 cm&amp;sup3;/g. Produk ini juga menunjukkan daya serap tinggi terhadap berbagai senyawa organik volatil, seperti  formaldehida  (29,07%),  kloroform  (39,30%),  asam  asetat  (31,13%),  benzena (22,50%), dan metilen biru (145,48 mg/g). Proses produksi dilakukan tanpa penggunaan bahan kimia aktivator, memanfaatkan biomassa lokal yang melimpah dan tidak bersaing dengan  bahan  pangan,  sehingga  mendukung  prinsip  produksi  berkelanjutan,  ramah lingkungan,  dan  efisien  secara  energi.  Arang  aktif  hasil  invensi  ini  cocok  diaplikasikan dalam pemurnian air dan udara, serta pengolahan limbah berbasis adsorpsi.</t>
+    <t>Kultur Parasit Plasmodium Asal Satwa Primata Untuk Model Uji In-Vitro Dan Ex-Vivo Bahan Aktif Anti-Malaria</t>
+  </si>
+  <si>
+    <t>15-Jan-2026</t>
+  </si>
+  <si>
+    <t>P00202600458</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai kultur parasit plasmodium asal spesies malaria Plasmodium inui dan P. cynomolgi yang menginfeksi satwa primata. Pengembangan obat malaria di satwa primata sangat dibutuhkan sebelum diberikan ke manusia, karena bersifat zoonosis. Pengembangan kultur parasit malaria ke depannya dapat digunakan untuk menguji kandidat obat malaria secara ex-vivo sebelum diujicobakan secara in-vivo pada satwa primata perlu dioptimasi, upaya menghindari penularan penyakit zoonosis ini pada manusia serta mengembangkan kandidat obat malaria baru. Tahapan dalam pengembangan model kultur in-vitro ini melalui koleksi darah beruk dan Monyet Ekor Panjang (MEP)di Fasilitas Hewan PSSP IPB, analisis mikroskopik dan teknik molekuler. Koleksi sampel diperoleh 5 sampel darah Beruk dan 71 sampel MEP. Hasil Pemeriksaan preparat ulas darah terkonfirmasi positif 4 ekor MEP dan 1 ekor beruk. Pemeriksaan molekuler diperoleh 26 ekor MEP dan 1 ekor Beruk terkonfirmasi positif. Hasil analisa 10 ekor sekuen nukelotida terdeteksi 9 ekor Plasmodium inui, dan 1 ekor terdeteksi P. cynomolgi. Kultur Parasit Plasmodium cynomolgi dan P. inui In-vitro dapat bertahan menggunakan media FBS 10% dan Albumax 10%. Pertumbuhan parasetimia bertahan 3,8% sampai hari ke 6, mengindikasikan parasit ini dapat dikultur dan digunakan sebagai model in-vitro dalam bidang kesehatan untuk penanggulangan penyakit malaria yang efektif pada satwa primata dan manusia</t>
   </si>
   <si>
     <t>Proses Ekstraksi Virgin Calophyllum Oil</t>
   </si>
   <si>
     <t>P00202413951</t>
   </si>
   <si>
     <t>Prof. Dr. Ika Amalia Kartika, S.T.P., M.Si.</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan proses ekstraksi virgin calophyllum oil dari biji nyamplung segar menggunakan screw press. Minyak nyamplung diekstraksi melalui tahapan pengeringan dan pengupasan buah nyamplung, pengepresan biji nyamplung menggunakan screw press, dan pemisahan minyak dari kotoran menggunakan sentrifuse. Invensi ini menghasilkan minyak dengan rendemen tertinggi sebesar 61%. Proses ekstraksi minyak dari biji nyamplung segar menjadi lebih sederhana dan efisien dengan cara mengeliminasi proses pengeringan biji selama berbulan-bulan. Invensi ini juga menghasilkan minyak nyamplung dengan kualitas yang baik.</t>
   </si>
   <si>
+    <t>Formula Dan Proses Pembuatan Pupuk Slow Release Berbahan Baku Jeroan Ikan Tongkol Dan Residu Garam Rumput Laut ulva sp. Menggunakan Sistem Terkontrol</t>
+  </si>
+  <si>
+    <t>P00202512942</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nurjanah, M.S.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeroan ikan tongkol dan residu garam rumput laut Ulva sp. bernilai ekonomis dan ramah
+lingkungan, serta kaya akan unsur hara jika dimanfaatkan kembali menjadi pupuk slow
+release. Pembuatan pupuk slow release dilakukan pencampuran antara matriks residu
+garam rumput laut Ulva sp. dan pupuk organik cair berbahan baku jeroan ikan tongkol.
+Hasil uji unsur hara pupuk slow release telah sesuai dengan SNI 7763:2024 tentang Pupuk
+Organik Padat, dengan nilai C-organik lebih besar dari 15%, akumulasi N-total, P2O5, dan
+K2O lebih besar dari 2%, pH berada pada rentang 4-9, serta kadar air dalam batas 8-25%,
+dengan perlakuan terbaik memiliki karakteristik bentuk granul, tekstur kasar, dan sedikit
+aroma pupuk organik cair. Analisis pelepasan nitrogen menunjukkan sesuai dengan
+European Standardization Committee (CEN) Task Force on Slow-Release Fertilizers, dengan
+pelepasan lambat serta struktur berpori dan amorf.</t>
+  </si>
+  <si>
     <t>Formula Dan Proses Pembuatan Pupuk Bokashi Berbasis Kombinasi Residu Garam Rumput Laut ulva sp. Dan Sekam Dengan Bantuan Mol Jeroan Ikan Kakap Merah</t>
   </si>
   <si>
     <t>P00202512944</t>
-  </si>
-[...1 lines deleted...]
-    <t>Prof. Dr. Ir. Nurjanah, M.S.</t>
   </si>
   <si>
     <t xml:space="preserve">: Pengembangan pupuk bokashi sebagai pupuk organik ramah lingkungan telah banyak
 memanfaatkan bahan-bahan alami baik dari limbah kotoran hewan, limbah tanaman
 terestial, dan limbah rumput laut. Potensi hasil samping pengolahan garam rumput laut
 berupa residu garam Ulva sp. dan jeroan ikan kakap merah (Lutjanus sp.) yang dihasilkan
 dari industri pengolahan ikan dapat diaplikasikan sebagai bahan baku pupuk bokashi.
 Formula pupuk sesuai invensi ini terdiri dari residu garam rumput laut Ulva sp., sekam,
 dedak, dan MOL jeroan ikan kakap merah. Proses pembuatan pupuk bokashi yaitu dengan
 mencampurkan seluruh bahan terdiri dari residu, sekam, dedak, dan MOL hingga
 homogen, disimpan di dalam wadah yang tertutup rapat pada suhu ruang, dan
 difermentasi secara anaerob. Hasil uji unsur hara pupuk bokashi telah sesuai dengan SNI
 7763:2024 tentang Pupuk Organik Padat, dengan nilai C-organik di atas 15%, akumulasi
 N+P+K lebih besar dari 2%, pH berada pada rentang 4-9, serta kadar air dalam rentang 825%.</t>
   </si>
   <si>
     <t xml:space="preserve">Formula Body Scrub Ampas Garam Rumput Laut (Sargassum sp.) dengan Penambahan Bubuk Kulit Manggis (Garcinia mangostana Linn) </t>
   </si>
   <si>
     <t>02-Jul-2025</t>
   </si>
   <si>
     <t>S00202506038</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi  ini  berhubungan  dengan  formulasi Body  scrub ampas  garam  rumput  laut (Sargassum sp.) dengan penambahan bubuk kulit manggis. Formula body scrub berbahan baku ampas garam rumput laut (Sargassum sp.) dengan penambahan bubuk kulit manggis yang terdiri  dari  dari  fase air (gliserin, trietanolamin, propelinglikol dan  akuades),  fase minyak (setil alkohol dan asam stearat), fenoksietanol, aroma, ampas garam rumput laut, dan bubuk kulit manggis. Sediaan body scrub dengan penambahan bubuk kulit manggis memiliki karakteristik terbaik, yaitu pH 6,29, viskositas 13.827 cP, homogen, stabil emulsi, kelembaban kulit 46,83%, total fenol 11,39  mg GAE/g, dan aktivitas antioksidan 42,21 ppm. Invensi formulasi body scrub berbahan baku ampas garam rumput laut (Sargassum sp.) dengan penambahan bubuk kulit manggis dapat diaplikasikan pada bidang kosmetik.</t>
   </si>
   <si>
-    <t>Formulasi Dan Proses Pembuatan Pupuk Bokashi Residu Garam Rumput Laut Cokelat (Sargassum sp.) Menggunakan Mikroorganisme Lokal Kulit Pisang</t>
-[...29 lines deleted...]
-  <si>
     <t>Metode Pembuatan Tepung Biji Koro Benguk Berprotein Tinggi Menggunakan Teknik Likuifikasi</t>
   </si>
   <si>
     <t>P00202215752</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Made Astawan, M.S.</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan metode pembuatan tepung biji koro benguk berprotein tinggi dengan teknik likuifikasi. Metode ini dapat menurunkan kadar asam sianida (HCN) pada biji koro benguk dan menghasilkan tepung dengan kadar protein yang optimal. Pembuatan tepung biji koro benguk berprotein tinggi terdiri dari meliputi tahapan: merebus biji koro benguk mentah, mengupas kulit biji koro benguk, merendam biji koro benguk menggunakan air bersih kemudian ditiriskan, mengeringkan biji koro benguk, menggiling biji koro benguk kering, menyaring tepung biji koro benguk dan melikuifikasi tepung biji koro benguk dengan menambahkan enzim &amp;alpha;-amilase. Perendaman biji koro benguk tanpa kulit selama 23-26 jam mampu menurunkan kadar HCN hingga mencapai 2.85 mg/kg dan menghasilkan kadar protein sebesar 32.54%. Konsentrasi substrat yang digunakan pada proses likuifikasi yaitu 9-12%, sedangkan konsentrasi enzim sebesar 1400-1600 IU. Rentang pH suspensi yang digunakan adalah 5-6. Suhu dan waktu likuifikasi yang digunakan yaitu pada rentang 90-100oC dan 20-60 menit. Proses likuifikasi dapat meningkatkan kadar protein tepung sebesar 9.28 g/100 g dan menurunkan kadar karbohidrat sebesar 10.94 g/100 g jika dibandingkan dengan tepung biji koro benguk biasa.</t>
   </si>
   <si>
     <t>FORMULA DAN METODE PEMBUATAN MINUMAN FUNGSIONAL PENURUN TEKANAN DARAH BERBASIS PROTEIN TEMPE</t>
   </si>
   <si>
-    <t>06-Feb-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>P00202601297</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan aplikasi konsentrat protein tempe sebagai bahan baku pembuatan minuman fungsional. Invensi ini bertujuan untuk menyediakan formula dan metode pembuatan minuman fungsional berbasis konsentrat protein tempe dan menunjukkan pemenuhan untuk bubuk minuman kedelai dari hasil karakterisasi fisik, proksimat, uji sensori, dan hasil lab metabolomik (komponen bioaktif dalam produk). Tahapan pembuatan minuman fungsional terdiri dari tiga tahapan utama yaitu: 1) pembuatan tepung tempe, 2) pembuatan konsentrat protein tempe, dan 3) pembuatan minuman fungsional. Tahapan pembuatan tepung tempe terdiri dari beberapa tahapan, yaitu pengecilan ukuran tempe, blansir, pengeringan, dan penepungan. Tahapan pembuatan konsentrat protein tempe terdiri dari proses ekstraksi, penyaringan, penguapan, dan pengeringan. Tahapan pembuatan minuman fungsional terdiri dari proses penimbangan dan pencampuran. Formula minuman fungsional adalah campuran konsentrat protein tempe, maltodekstrin, pemanis stefia, creamer nabati, bubuk oat, dan garam. Berdasarkan uji sensori CATA dan RATA, minuman fungsional konsentrat tepung kedelai memiliki karakteristik yang berbeda dengan produk komersial berbahan dasar kedelai. Hasil pengujian metabolomik menyebutkan minuman fungsional mengandung 4 peptida bioaktif yang berperan sebagai ACE inhibitor, 4 peptida bioaktif yang berperan sebagai Hypotensive peptide, dan 1 peptida bioaktif yang berperan sebagai Vasodilato</t>
   </si>
   <si>
-    <t>Formula dan Metode Pembuatan Penyedap Rasa Nabati Berbasis Tempe Berdasarkan Metode Permukaan Respons</t>
-[...19 lines deleted...]
-  <si>
     <t>Metode Pembuatan Dan Komposisi Kombinasi Tempe Kedelai Dan Koro Benguk</t>
   </si>
   <si>
     <t>05-Sep-2023</t>
   </si>
   <si>
     <t>P00202308483</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan optimasi pembuatan tempe SoyVet (kombinasi kedelai/soy bean dan koro benguk/velvet bean). Invensi ini bertujuan untuk menghasilkan tempe kombinasi kedelai dan koro benguk yang memiliki komposisi kimia, asam amino, dan penerimaan sensori yang lebih baik dibandingkan tempe 100% koro benguk, serta mendekati tempe 100% kedelai. Invensi terdiri atas dua tahapan, yaitu 1) penentuan praperlakuan optimum kacang koro benguk; dan 2) optimasi formula kombinasi kedelai dan koro benguk. Pra-perlakuan terhadap koro benguk meliputi perendaman dan perebusan, serta pengukusan setelah pengupasan kulit kacang. Waktu perendaman optimum koro benguk yaitu 36-72 jam yang dilanjutkan dengan perebusan selama 80-100 menit, dan pengukusan selama 10-30 menit. Optimasi formula kombinasi kedelai dan koro benguk menunjukkan bahwa penggunaan 65-70% kedelai dan 30-35% koro benguk menghasilkan respon optimum dengan kadar protein 18-25% (bb) dan nilai penerimaan sensori dari agak suka hingga suka, dengan skor 5,48. Invensi ini berbeda dengan invensi sebelumnya, yaitu berupa pembuatan tempe SoyVet (kombinasi kacang kedelai dengan kacang koro benguk) untuk meningkatkan kadar protein, meningkatkan daya terima tempe dari segi sensori, meningkatkan nilai gizi tempe, dan sebagai upaya dalam diversifikasi penggunaan kacang lokal non-kedelai pada pembuatan tempe, serta untuk mengurangi ketergantungan kepada kedelai impor dengan tahapan pra-perlakuan meliputi perendaman, perebusan, dan pengukusan.</t>
   </si>
   <si>
-    <t>Pad Aerogel Aktif Berbasis Nanoselulosa Rumput Laut Untuk Pengurangan Pah Pada Ikan Asap</t>
-[...42 lines deleted...]
-  <si>
     <t>Metode Bioimunisasi Benih Padi Dengan Cendawan Endofit Nigrospora sp. dan Acremonium sp. untuk Meningkatkan Ketahanan Tanaman Padi Terhadap Wereng Batang Coklat</t>
   </si>
   <si>
     <t>31-Dec-2022</t>
   </si>
   <si>
     <t>P00202215946</t>
   </si>
   <si>
     <t>Dr. Ir. Sugeng Santoso, M.Agr.</t>
   </si>
   <si>
     <t>Wereng batang Coklat (WBC) merupakan salah satu hama yang paling merusak pada tanaman padi. WBC dapat menyebabkan kehilangan hasil yang besar dengan luas serangan pada periode 2011-2019 mencapai 72.550 ha di Indonesia, dengan estimasi kerugian sebesar 1,32 trilyun rupiah per tahun. Bahan bioimunisasi yang digunakan adalah kombinasi cendawan endofit Nigrospora sp. dan Acremonium sp. dengan konsentrasi masing-masing 107 cfu/ml. Teknik aplikasi yang digunakan yaitu dengan memeram benih dengan suspensi kombinasi dua cendawan endofit tersebut selama 24 jam, yang sebelumnya benih tersebut sudah direndam air selama 24 jam. Setelah pemeraman, benih padi siap disemai. Kombinasi cendawan endofit Nigrospora sp. dan Acremonium sp. diketahui dapat menekan dan mengendalikan WBC dilapangan. Selain itu bioimunisasi dapat meningkatkan panjang akar bibit dan tinggi bibit padi.</t>
   </si>
   <si>
-    <t>Bakteri Nitratireductor sp. Strain 248e Asal Spons Agelas Conifera Pendegradasi Polimer Linear Low-Density Polyethylene (LLDPE) Dan Polyethylene Terephthalate (PET)</t>
-[...13 lines deleted...]
-  <si>
     <t>Prof. Dr. Lina Karlinasari, M.Sc.F.</t>
   </si>
   <si>
+    <t>Arang Aktif Berbahan Dasar Pulp Rumput Gelagah (Saccharum Spontaneum)</t>
+  </si>
+  <si>
+    <t>01-Jul-2025</t>
+  </si>
+  <si>
+    <t>P00202506029</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan arang aktif berbahan dasar pulp rumput gelagah (Saccharum spontaneum) yang diproduksi melalui proses karbonisasi pada suhu 200 &amp;deg;C dan aktivasi termal  tanpa  bahan  kimia  tambahan  pada  suhu  820 &amp;deg;C.  Arang  aktif  yang  dihasilkan memiliki karakteristik adsorpsi yang unggul dengan daya serap iod sebesar 851,45 mg/g dan luas permukaan spesifik sebesar 598,485 m&amp;sup2;/g. Struktur porinya terdiri atas diameter rata-rata 2,569 nm, volume mikropori 0,295 cm&amp;sup3;/g, dan volume total pori 0,384 cm&amp;sup3;/g. Produk ini juga menunjukkan daya serap tinggi terhadap berbagai senyawa organik volatil, seperti  formaldehida  (29,07%),  kloroform  (39,30%),  asam  asetat  (31,13%),  benzena (22,50%), dan metilen biru (145,48 mg/g). Proses produksi dilakukan tanpa penggunaan bahan kimia aktivator, memanfaatkan biomassa lokal yang melimpah dan tidak bersaing dengan  bahan  pangan,  sehingga  mendukung  prinsip  produksi  berkelanjutan,  ramah lingkungan,  dan  efisien  secara  energi.  Arang  aktif  hasil  invensi  ini  cocok  diaplikasikan dalam pemurnian air dan udara, serta pengolahan limbah berbasis adsorpsi.</t>
+  </si>
+  <si>
+    <t>Formula Kunyit Asam Lemon Dalam Kemasan Kertas Celup</t>
+  </si>
+  <si>
+    <t>25-Nov-2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S00202008988 </t>
+  </si>
+  <si>
     <t>Dr. Tjahja Muhandri, S.T.P., M.T.</t>
   </si>
   <si>
-    <t>Formula Kunyit Asam Lemon Dalam Kemasan Kertas Celup</t>
-[...7 lines deleted...]
-  <si>
     <t>Invensi ini berkaitan dengan formula pembuatan minuman bubuk kunyit asam lemon yang dikemas menggunakan kemasan kertas celup. Proses pembuatan minuman dimulai dengan pembuatan bubuk kunyit. Bubuk kunyit (1 bagian) dicampur dengan ekstrak asam Jawa (1,5 bagian) dan perasan lemon (1,5 bagian). Campuran dikeringkan menggunakan microwave sampai membentuk granula. Pengeringan dilanjutkan dengan tray drier sampai granula kering. Granula kering dihancurkan dengan blender dan diayak ukuran 30 mesh. Tahap terakhir adalah mengemas bubuk kunyi asam lemon dalam kemasan kertas celup, dengan berat antara 1,2-1,3 gram per kemasan.</t>
   </si>
   <si>
     <t>Kombinasi Bioflok Dan Probiotik Pseudoalteromonas Piscicida 1ub Untuk Pengendalian Infeksi Vibrio Parahaemolyticus Pada Budidaya Udang Vaname</t>
   </si>
   <si>
+    <t>16-Oct-2024</t>
+  </si>
+  <si>
     <t>P00202411266</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Sukenda, M.Sc.</t>
   </si>
   <si>
     <t>Telah dihasilkan invensi berupa kombinasi sistem bioflok dan probiotik Pseudoalteromonas piscicida 1Ub yang efektif untuk mengendalikan infeksi Vibrio parahaemolyticus penyebab penyakit AHPND pada udang vaname (Penaeus vannamei). Kombinasi bioflok (C:N 10) dan probiotik P. piscicida 1Ub (106 CFU/mL) mampu menekan pertumbuhan V. parahaemolyticus pada media pemeliharaan dan hepatopankreas udang serta meningkatkan respons imun, meliputi total haemocyte count (THC), aktivitas fagositosis (AF), respiratory burst (RB), dan phenoloxidase (PO). Aplikasi kombinasi ini meningkatkan tingkat kelangsungan hidup udang yang diuji tantang dengan V. parahaemolyticus hingga 25% dibandingkan dengan kontrol positif. Probiotik P. piscicida 1Ub yang diaplikasikan pada sistem bioflok terbukti bertahan dalam media pemeliharaan dan tubuh udang, memberikan efek kompetitif terhadap bakteri patogen, dan meningkatkan kesehatan udang. Penggunaan kombinasi bioflok dan probiotik P. piscicida 1Ub merupakan strategi budidaya udang vaname yang efektif, ramah lingkungan, dan mampu meningkatkan kelangsungan hidup udang serta menekan risiko infeksi V. parahaemolyticus.</t>
   </si>
   <si>
     <t>Penanda Genetik Novel Gen KCTD2 Untuk Menghasilkan Kualitas Daging Dan Nilai Gizi Sehat Pada Domba Indonesia</t>
   </si>
   <si>
     <t>P00202511529</t>
   </si>
   <si>
     <t>Dr. Kasita Listyarini, S.Si., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi  ini  mengungkapkan  pemanfaatan  KCTD2  sebagai  penanda  genetik  untuk meningkatkan kualitas daging dan nilai gizi sehat pada domba Indonesia. Analisis genetik dilakukan  menggunakan  metode  PCR-RFLP  untuk  mendeteksi  variasi  genotipe  KCTD2. Ekstraksi  DNA  diikuti  dengan  amplifikasi  menggunakan  primer  spesifik  KCTD2,  serta pemotongan produk PCR dengan enzim restriksi Baf1, menghasilkan pola fragmen yang berbeda  antar  genotipe.  Hasil  invensi  menunjukkan  bahwa  berasosiasi  dengan karakteristik  karkas,  memiliki  sifat  keempukan,  kandungan  mineral  kalium,  kolesterol rendah,  asam  lemak  tak  jenuh  tinggi,  serta  flavour  dan  odor  rendah,  sehingga  dapat digunakan sebagai marka seleksi genetik dalam pemuliaan domba premium. Penerapan penanda  genetik  ini  mendukung  produksi  daging  sehat,  bergizi,  dan  bernilai  ekonomi tinggi,  sekaligus  memberikan  dasar  ilmiah  untuk  program  seleksi  molekuler  domba premium di Indonesia.</t>
   </si>
   <si>
-    <t>Komponen Sel Surya Solid State Dye-Sensitized Solar Cell Berbasis Carbon Quantum Dots Dan Elektrolit Biopolimer</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">P00202409857 </t>
+    <t xml:space="preserve">Metode  Sintesis   Dan   Formulasi   Green   Emulsifier   Berbasis   Fikosianin  Murni- Ulvan Untuk Enkapsulasi Obat Antikanker </t>
+  </si>
+  <si>
+    <t>P00202508706</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Iriani Setyaningsih, M.S.</t>
   </si>
   <si>
-    <t>Serum gel berbasis nanopartikel fikosianin-kitosan merupakan formulasi inovatif yang dirancang untuk meningkatkan penetrasi dan stabilitas fikosianin melalui kulit. Fikosianin, pigmen alami dari mikroalga Spirulina platensis, memiliki sifat antioksidan dan antiinflamasi yang bermanfaat untuk perawatan kulit, namun tantangannya adalah penetrasi efektif melalui lapisan stratum corneum dan stabilitasnya dalam formulasi kosmetik. Kemampuan release nanopartikel fikosianin dan fikosianin bebas yang dievaluasi secara in vitro menggunakan sel Franz menunjukkan pelepasan kumulatif nanofikosianin 48,85&amp;plusmn;2,49% dalam 24 jam, lebih tinggi dibandingkan dengan fikosianin bebas yang hanya mencapai 10,09&amp;plusmn;0,61%. Pengamatan transdermal pada kulit tikus menunjukkan bahwa nano-fikosianin dapat menembus stratum corneum dengan lebih efisien melalui jalur interseluler, ditandai dengan intensitas fluoresensi mencapai 28,760, tiga kali lebih tinggi daripada fikosianin bebas. Uji sensori menunjukkan bahwa serum nanopartikel fikosianin memiliki daya penetrasi yang lebih baik dibandingkan dengan serum fikosianin bebas, menunjukkan kemampuannya untuk lebih efektif diserap oleh kulit.</t>
-[...19 lines deleted...]
-  <si>
     <t xml:space="preserve">Sintesis sediaan green emulsifier berbasis fikosianin murni-ulvan merupakan formulasi inovatif yang dirancang untuk enkapsulasi obat kanker. Fikosianin diekstraksi dari Spirulina platensis diketahui memiliki sifat biokompatibel dan aktivitas biologis seperti antioksidan, antiinflamasi,  dan  antikanker.  Kombinasi  nanopartikel  fikosianin  dan  doxorubicin memberikan  efek  sinergisme  sitotoksik  terhadap  sel  kanker,  namun  masih  memiliki efektivitas  enkapsulasi  dan  bioavailabilitas  yang  rendah  sehingga  perlu  dilakukan modifikasi  untuk  meningkatkan  bioavailabilitas,  kapasitas  enkapsulasi  dan  mengurangi efek  toksik.  Strategi  yang  dilakukan  adalah  mengkonjugasi  fikosianin  dan  polisakarida ulvan  yang  digunakan  sebagai  emulsifier  untuk  enkapsulasi  obat  kanker.  Kompleks fikosianin-ulvan (PC-ULV) bersifat biokompatibel dan stabilitas fisik yang efisien. Hasil uji spektrum UV-Vis dan FTIR mengonfirmasi interaksi kimia antara fikosianin dan ulvan, serta keberhasilan  enkapsulasi  doxorubicin.  Nanodispersi  menunjukkan  ukuran  partikel  94,25 nm, indeks polidispersitas 0,38, dan zeta potensial -31,16 mV, serta efisiensi enkapsulasi sebesar  90,30  &amp;plusmn;  1,23%.  Sitotoksisitas  nanodispersi  terhadap  sel  normal  NIH  3T3 menunjukkan viabilitas sel tetap tinggi (&amp;gt;85%) pada semua konsentrasi, menandakan sifat non-toksik.  Uji  aktivitas  antikanker  terhadap  sel  kanker  payudara  SKBR3  menunjukkan penurunan viabilitas signifikan hingga 6,78%. Kombinasi karakteristik tersebut menjadikan PC-ULV-Dox sebagai kandidat unggul dalam aplikasi terapi kanker berbasis nanosistem.</t>
   </si>
   <si>
     <t>Metode Pembuatan Sediaan Gel In Water Nanodispertion Berbasis Nanopartikel Ekstrak Spirulina platensis Dengan Bahan Penyalut Gelatin</t>
   </si>
   <si>
     <t>24-Jul-2025</t>
   </si>
   <si>
     <t>S00202506900</t>
   </si>
   <si>
     <t xml:space="preserve">Metode pembuatan sediaan gel in water nanodispertion berbasis nanopartikel ekstrak Spirulina  platensis dan  gelatin  merupakan  merupakan  nanoformulasi  inovatif  yang digunakan  untuk  aplikasi  transdermal.  Teknologi  nanoenkapsulasi  yang  dilakukan diharapkan  dalam  membantu  ekstrak Spirulina  platensis melewati  stratum  korneum padakulit  sehingga  dapat  meningkatkan  bioavailabilitas  dan  efek  terapeutik  tanpa mengalami perubahan struktural. Kemampuan pelepasan kumulatif nano-Spirulina (NSP) dan ekstrak kasar Spirulina platensis (EK) yang dievaluasi secara in vitro menggunakan sel Franz  menunjukkan  pelepasan  kumulatif  NSP  22,28&amp;plusmn;2,7%  sementara  EK  7,96&amp;plusmn;2,87% selama  24  jam  pengamatan.  Pengamatan  aktivitas  antibakteri  diamati  dengan  zona hambar  yang  terbentuk.  Zona  hambat  yang  terbentuk  pada  NSP  sebesar  4,5  mm (Staphylococcus  aureus)  dan  6  mm  (Propionibacterium  acnes),  sedangkan  EK  secara berurutan 1 mm dan 2,5 mm.</t>
   </si>
   <si>
     <t>Imam Busyra Abdillah, S.Hut., M.Si.</t>
   </si>
   <si>
     <t>drh. Mokhamad Fakhrul Ulum, M.Si., Ph.D.</t>
   </si>
   <si>
-    <t>Dr. Eny Palupi, S.T.P., M.Sc.</t>
+    <t>Dr. Iyep Komala, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Rohmat Ismail, S.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Tati Nurhayati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Safrina Dyah Hardiningtyas, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sri Nuryati, S.Pi., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Formulasi Goguma Ppang Sumber Serat Berbahan Ubi Cilembu (Ipomoea batatas L.) Dan Kacang Merah (Phaseolus vulgaris) Serta Proses Pembuatannya </t>
   </si>
   <si>
     <t>06-Nov-2023</t>
   </si>
   <si>
     <t>P00202311711</t>
   </si>
   <si>
+    <t>Prof. Dr. Anuraga Jayanegara, S.Pt., M.Sc.</t>
+  </si>
+  <si>
     <t>Yang diuangkapkan disini adalah formulasi goguma ppang berbasis ubi cilembu dan kacang merah sebagai sumber serat yang terdiri dari tepung tapioka 9%, tepung ketan 2%, tepung terigu 2%, susu cair 3%, gula pasir 2%, telur 2%, madu 1%, minyak kelapa 1%, mentega 2%, garam 0,3%, dan isian. Isian goguma ppang dapat mengandung ubi cilembu 70-100%, kacang merah 0-30%, margarin 6%, gula pasir 3%, dan susu bubuk 3%. Selain itu diungkapkan juga proses pembuatan goguma ppang berbasis ubi cilembu(Ipomoea batatas L.) dan kacang merah (Phaseolus vulgaris) sebagai sumber serat terdiri dari 3 tahapan utama yakni membuat adonan isi, adonan kulit, dan membentuk adonan untuk menghasilkan goguma ppang. Invensi fomulasi goguma ppang sumber serat berbahan ubi cilembu (Ipomoea batatas L.) dan kacang merah (Phaseolus vulgaris) dapat diaplikasikan ke industri makanan.</t>
   </si>
   <si>
-    <t>Formulasi Daging Analog Berbahan Belalang Kayu (Valanga nigricornis.) dan Kacang Merah (Phaseolus vulgaris) serta Proses Pembuatannya</t>
-[...123 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Cece Sumantri, M.Sc.</t>
   </si>
   <si>
     <t xml:space="preserve">Primer Untuk Snp Spesifik Gen Fabp4 Sebagai Biomarka Daging  Dengan Omega 3 Tinggi Pada Ayam Ipb D1 </t>
   </si>
   <si>
     <t>15-Sep-2025</t>
   </si>
   <si>
     <t>S00202508869</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini bertujuan untuk menghasilkan primer spesifik yang dapat digunakan untuk identifikasi SNP gen FABP4 yang diasosiasikan dengan komposisi asam lemak daging pada daging ayam IPB D1. Invensi ini diperoleh melalui beberapa tahap, yaitu koleksi darah, isolasi DNA, perancangan primer gen FABP4, PCR dan elektroforesis DNA, identifikasi SNP menggunakan metode DNA Sequencing dan asosiasi komposisi asam lemak daging ayam IPB D1. Primer spesifik untuk identifikasi SNP gen FABP4 yang diasosiasikan pada  ayam IPB  D1,  dengan  susunan  nukleotida  F:  5&amp;rsquo;-GGTGATGTGATAACCATCAG-3&amp;rsquo;  dan  R: 5&amp;rsquo;GGATGGAATGCAGATACCTC  -3&amp;rsquo;.  Hasil  analisis  menunjukkan  bahwa  kedua  set  primer tersebut dapat digunakan dengan baik mengidentifikasi SNP FABP4 pada ayam IPB D1. Hasil DNA sequencing ditemukan 10 SNP yaitu 4 SNP ditemukan di daerah intron 2, 3 SNP ditemukan di daerah exon 3 dan 3 SNP lagi ditemukan di daerah intron 3. SNP c.266A&amp;gt;G FABP4  berasosiasi  dengan  komposisi  asam  lemak  daging  ayam  IPB  D1.  Genotipe  AG memiliki kandungan omega-3 lebih tinggi dengan nilai kandungan omega-3 3,03 dan rasio omega-6/omega-3  yang  relatif  lebih  rendah  yaitu  7,35.  Genotipe  AG  yang  memiliki kandungan gizi yang lebih tinggi dan baik untuk kesehatan, dapat dijadikan sebagai marka genetik untuk seleksi yang dapat meningkatkan kualitas gizi daging ayam dan sehat untuk dikonsumsi.</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Amrozi</t>
   </si>
   <si>
-    <t>Metode Sintesis Katalis Sulfonik Magnetik Karbon Dari Ulva Lactuca Dan Karakteristik Produk Yang Dihasilkannya</t>
-[...25 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Ronny Irawan Wahju, M.Phil.</t>
   </si>
   <si>
     <t>Dr. Mahdi Mubarok, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Komposisi Papan Komposit Dari Limbah Plastik, Sterofoam, Mika, Pelepah Sawit Dan Ampas Sagu</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">Kokom Komalasari,  S. Pt. M.Si.</t>
   </si>
   <si>
+    <t xml:space="preserve">Formula Herbal Nefroprotektif yang Mengandung Ekstrak Daun Alpukat (Persea Americana Mill.) Dan Akar Alang-Alang (Imperata Cylindrica L.) </t>
+  </si>
+  <si>
+    <t>17-Sep-2025</t>
+  </si>
+  <si>
+    <t>S00202509025</t>
+  </si>
+  <si>
     <t>Prof. Dr. Mega Safithri, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Komposisi Suspensi Getah Kering Gambir (Uncaria Gambir) Sebagai Fibropreventif Dan Antifibrosis</t>
-[...65 lines deleted...]
-    <t>P00202415351</t>
+    <t>Departemen Klinik Reproduksi dan Patologi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  menghasilkan  suatu  formula  herbal  nefroprotektif  yang  memanfaatkan kombinasi  ekstrak  etanol  daun  alpukat  (Persea  americana Mill.)  dan  akar  alang-alang (Imperata cylindrica L.). Hasil uji in silico menunjukkan senyawa bioaktif seperti Cymarin dan 2,4-Hexadienal memiliki afinitas ikatan yang tinggi serta konstanta inhibisi rendah terhadap protein target inflammasome NLRP3, dengan profil bioavailabilitas dan toksisitas yang baik. Pada uji in vivo, pemberian kombinasi ekstrak daun alpukat dan akar alang- alang selama 35 hari terbukti menurunkan atrofi glomerulus, nekrosis tubulus, endapan hialin, serta  kadar  Interleukin-18 (IL-18)  secara  signifikan dibandingkan kontrol negatif. Formula diperoleh melalui metode  maserasi simplisia dengan pelarut etanol  70% pada rasio 1:5, diulang sebanyak tiga kali sehingga total pelarut yang digunakan setara dengan 1:15,  kemudian  dievaporasi  hingga  diperoleh  ekstrak  kental  dan  dicampurkan  sesuai perbandingan  yang  ditentukan.  Berdasarkan  hasil  uji  pra-klinik,  formula  ini  aman  dan efektif, serta berpotensi digunakan sebagai agen nefroprotektif berbasis herbal dengan mekanisme utama melalui inhibisi inflammasome NLRP3 dan penurunan kadar IL-18.</t>
+  </si>
+  <si>
+    <t>Formula Starter Konsorsium Mikroba Bakteri Asam Laktat Dalam Mereduksi Kalsium Oksalat Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>P00202511436</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Slamet Budijanto, M.Agr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan  dengan  suatu  formula  starter konsorsium  mikroba  bakteri  asam laktat  (BAL)  yang  dirancang  khusus  untuk  mereduksi  kandungan  kalsium  oksalat  pada bahan  pangan  tinggi  antinutrisi.  Formula  ini  terdiri  atas Lactobacillus  plantarum, Lactobacillus acidophilus, dan Pediococcus pentosaceus Sinergitas ketiga strain tersebut menghasilkan  enzim  oksalat  dekarboksilase,  oksalat  oksidase,  dan  asam  organik  yang berperan  dalam  degradasi  oksalat  hingga  mencapai  reduksi  99,7%.  Proses  pembuatan dilakukan  melalui  inokulasi,  perbanyakan  kultur,  pencampuran  konsorsium  homogen, sentrifugasi, pencucian, dan resuspensi dalam susu skim sebagai krioprotektan. Suspensi konsorsium kemudian diproses melalui metode pengeringan freeze drying, spray drying, atau vacuum drying untuk menghasilkan starter berbentuk serbuk dengan kadar air &amp;le;8% dan viabilitas &amp;ge;108 CFU/g. Produk kering yang diperoleh stabil disimpan minimal tiga bulan pada suhu ruang dan dikemas dalam wadah aluminium foil kedap udara. Invensi ini dapat diaplikasikan  pada  fermentasi  pangan  berbasis  pati  atau  umbi-umbian  serta  memiliki potensi penerapan dalam industri pangan fungsional dan kosmetika.</t>
   </si>
   <si>
     <t>Nur Aisyah Nuzulia, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Invensi ini berhubungan dengan proses pembuatan dan komposisi pasta injeksi pengisi defek tulang dari nanohidroksiapatit, alginat, dan kitosan yang diperkaya sekretom. Injektabilitas rata-rata pasta sebesar 98% dengan setting time pasta sekitar 12-13 menit, serta memiliki ketahanan terhadap larutan ringer laktat lebih dari 300 menit. Pasta ini digunakan sebagai cangkok tulang atau bone graft yang diaplikasikan secara injeksi pada defek tulang sehingga aera defek dapat terisi penuh. Selain itu, penambahan sekretom akan mempercepat proses regenerasi pertumbuhan sel pada defek tulang</t>
-[...4 lines deleted...]
-  <si>
     <t>Dr. Jajang Sutiawan, S.Hut., M.Si.</t>
   </si>
   <si>
-    <t>Ekstrak Bakteri Simbion Spons Jenis Plankinastrella Onkodes dan Spirastrella Hartmani Sebagai Antelmintik dan Proses Preparasinya</t>
-[...8 lines deleted...]
-    <t>Invensi ini berhubungan dengan ekstrak bakteri simbion pada dua jenis spons Plankinastrella onkodes dan Spirastrella hartmani, yang memiliki kemampuan untuk membunuh cacing (antelmintik) dengan efektif dan ramah lingkungan. Ekstrak menggunakan dua pelarut yaitu pelarut air dan etanol. Kemampuan ekstrak kasar bakteri simbion yang menggunakan pelarut etanol lebih efektif dalam membunuh cacing target dibandingkan dengan ekstrak bakteri simbion yang menggunakan pelarut air. Namun, kemampuan antelmintik dari kedua jenis ekstrak bakteri simbion tersebut masih efektif dibandingkan dengan obat cacing dari jenis Pirantel Pamoat dengan dosis 250 mg. Penggunaan antihelmintik ini juga lebih aman dengan tubuh dan juga lingkungan sekitar.</t>
+    <t>Komposisi Mie Fungsional Dengan Kandungan Antioksidan,Tinggi Serat Pangan, Dan Bebas Gluten Dari Tepung Mocaf Dan Tepung Ceker Dengan Bubuk Bioaktif Bawang Putih (Allium sativum), Kunyit (Curcuma longa L.) Dan Lada Hitam (Piper ningrum) Serta Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>P00202511475</t>
   </si>
   <si>
     <t>Faranita Ratih Listiasari, S.H., M.H.</t>
   </si>
   <si>
+    <t xml:space="preserve">Invensi ini menghasilkan mie fungsional dengan bahan baku tepung mocaf dan tepung ceker  serta  bubuk  bioaktif  bawang  putih,  kunyit  dan  lada  hitam.  Invensi  ini  dicirikan dengan menggunakan bubuk bioaktif bawang putih,kunyit dan lada hitam pada mie yang tidak menggunakan tepung terigu. Penggunaan bubuk bioaktif untuk meningkatkan daya antioksidan  pada  mie.  Mie  dari  tepung  mocaf  dan  tepung  ceker  untuk  meningkatkan kandungan  serat  pangan.  Pembuatan  invensi  ini  dimulai  dengan  menyiapkan  bubuk bioaktif  yaitu  bawang  putih,  kunyit  dan  lada  hitam  dengan  perbandingan tertentu,dikeringkan, kemudian dihaluskan. Tahap berikutnya adalah pembuatan mie yang diawali  dengan  memanaskan  tepung  mocaf  kemudian  diikuti  dengan  proses makroenkapsulasi terhadap bubuk bioaktif dengan mencampurkan telur dan bahan kering secara bertahap,  serta air untuk membentuk adonan mie. Adonan mie yang dihasilkan dikukus, dicetak bentuk mie. Untuk konsumsi maka mie ini dicelupkan pada air mendidih dan disajikan sesuai selera. Komposisi mie fungsional ini adalah tepung mocaf, tepung ceker, telur, air, dan garam serta bubuk bioaktif bawang putih, kunyit dan lada hitam. Mie fungsional  dari  tepung  mocaf  dan  tepung  ceker  dengan  bubuk  bioaktif  bawang  putih (Allium sativum), kunyit (Curcuma longa L) dan lada hitam (Piper ningrum) menghasilkan mie  dengan  kandungan  antioksidan  (IC50  AEAC)  16.08  mg/100  gr,  serat  pangan 7.28%/100 gr, dan bebas gluten.</t>
+  </si>
+  <si>
     <t>Dr. Dinamella Wahjuningrum, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Metode Pembuatan Larutan Endapan Kalsit dengan Katalis Ekstrak Kacang Kedelai untuk Meningkatkan Daya Dukung Tanah Pasir</t>
-[...14 lines deleted...]
-    <t>Dr. dr. Desdiani, Sp.P., M.K.K., M.Sc.(M.Bio.Et.)</t>
+    <t>Metode Isolasi Nanoselulosa Secara Satu Tahap Dalam Sistem Asam Sulfat/Hidrogen Peroksida (H2SO4/H2O2)</t>
+  </si>
+  <si>
+    <t>27-Jan-2023</t>
+  </si>
+  <si>
+    <t>P00202300830</t>
   </si>
   <si>
     <t>Dr. Siti Nikmatin, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Formulasi Kemasan Berbahan Serat Tandan Kosong Kelapa Sawit Dan Proses Pembuatannya</t>
-[...19 lines deleted...]
-  <si>
     <t>Invensi ini berkaitan dengan metode isolasi nanoselulosa satu tahap untuk menghasilkan nanoselulosa rendemen tinggi dengan bahan baku lignoselulosa dari batang tanaman kecombrang (Etlingera elatior). Invensi ini mengkombinasikan dua bahan kimia yang memiliki sifat berbeda (H2SO4 dan H2O2) yang direaksikan dengan substrat lignoselulosa dalam satu wadah reaksi untuk memberikan 3 dampak reaksi yang berbeda yaitu delignifikasi, hidrolisis, dan fungsionalisasi. Kombinasi bahan kimia dalam invensi ini adalah 60% (b/b) H2SO4 dan 30% (b/b) H2O2 dengan rasio campuran 4:1 (mL/mL), dan dicampurkan dengan serbuk lignoselulosa dengan rasio larutan terhadap padatan sebesar 15 (mL/g). Selain keunggulan konsep isolasi, invensi ini juga memiliki keunggulan pada produk yang dihasilkan yaitu bahwa nanoselulosa dapat diisolasi dari bahan baku dalam waktu reaksi singkat yaitu 1,5 jam pada sistem H2SO4/H2O2 dengan rendemen 40,16% berbasis bahan baku, stabil dalam suspensi, diameter 6,5 nm, dan kadar lignin rendah yaitu 0,38%.</t>
   </si>
   <si>
+    <t>Produk Pulp Berbahan Biomassa Sawit Dengan Rendemen Tinggi Menggunakan Metode Semi Mekanis</t>
+  </si>
+  <si>
+    <t>07-Oct-2025</t>
+  </si>
+  <si>
+    <t>P00202509958</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan produk pulp berbahan serat alam yaitu tandan kosong kelapa  sawit (TKKS). Serat  alam yang digunakan  adalah serat TKKS pada  bagain  stalk dengan  proses  pulping  semi  mekanis.  Tahapan  metodologi  adalah  perendaman  statis (retting), penggilingan mekanis (milling), dan pemasakan alkali aktif NaOH 8% pada suhu ruang dan waktu 8 jam serta pemutihan menggunakan peroksida 12%. pencucian pulp menggunakan air dingin sistem konitnu pada fluida dinamis secara berulang hingga air cucian bening dan pH netral. Pemanfaatan serat tandan kosong kelapa sawit merupakan bagian dari pengembangan biomaterial dan sebagai upaya untuk menjawab permasalahan terkait  kebutuhan  bahan  baku  dari  serat  alam  di  industri  tekstil,  kertas  dan  filter. Penggunaan serat tandan kosong kelapa sawit sebagai pulp pada studi kasus bahan baku rayon viskosa juga merupakan cara untuk substitusi impor dan mengatasi melimpahnya limbah  padat  sawit  yang  merupakan  hasil  samping  dari  tingginya  produktifitas  CPO  di Indonesia. Pulp putih yang dihasilkan memiliki karakteristik a-Selulosa 67%,, lignin 10%, kadar abu 6,17%, pentosan 5,93%, ekstrak DCM 0,4%. Sementara itu kekuatan tarik pulp pada freeness 164 mL CSF adalah 47,5 N.m/g, indeks sobek 5,64 mN.m2/g, indeks retak 2,2 kPa.m2/g.</t>
+  </si>
+  <si>
     <t>Dr. Muhammad Iqbal Maulana, S.Hut., M.Si.</t>
   </si>
   <si>
     <t>Esti Prihatini, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Dr. dr. Mira Dewi, M.Si.</t>
   </si>
   <si>
+    <t>Metode Pembuatan Komposit Zeolit/Tembaga Oksida-Perak Oksida Untuk Filter Air Anti Mikroba Dan Aplikasinya Di Kandang Ayam Petelur</t>
+  </si>
+  <si>
+    <t>10-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202414891</t>
+  </si>
+  <si>
     <t>Prof. Dr. Irma Isnafia Arief, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposit zeolit yang memiliki sifat material antibakteri dapat dibuat dengan cara tidak rumit, cepat, hemat energi dan ramah lingkungan. Zeolit berfungsi sebagai sisi aktif penambat ion tembaga dan perak, dan proses kalsinasi berperan menjadikan ion logam tersebut menjadi oksida yang memiliki sifat antibakteri. Invensi ini terbagi menjadi tiga bagian, yaitu proses pembuatan komposit zeolit/tembaga oksida-perak oksida dan pengujian sifat antibakteri di laboratorium dengan menggunakan metode difusi cawan; pengujian komposit zeolit/tembaga oksida-perak oksida sebagai pengisi cartridge pada housing filter dan dipasang pada kandang ayam petelur; pemantauan kualitas air minum dan telur pada peternakan sebagai uji lapang selama 2 bulan. Komposit zeolit/tembaga oksida-perak oksida yang terbentuk berwarna hitam keabuan dan stabil karena tidak mudah lepas. Uji aktivitas antibakteri menunjukkan bahwa komposit zeolit/tembaga oksida-perak oksida efektif menghambat pertumbuhan bakteri E. coli dan S. Aureus pada uji metode cawan. Untuk uji lapang menunjukkan bahwa air minum pada kandang ayam petelur tidak ditemukan kandungan mikroba E. Coli dan total fecal sejak hari pertama pemasangan filter hingga hari ke 60. Pada telur tidak ditemukan kandungan bakteri patogen dan kualitas fisiknya tidak berubah. Dengan demikian, komposit zeolit dapat diproduksi secara ekonomis dengan sifat antibakteri dan dapat diaplikasikan sebagai filter air minum di kandang ayam petelur atau broiler.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Asep Gunawan, S.Pt., M.Sc.</t>
   </si>
   <si>
     <t xml:space="preserve">Primer SNP Spesifik Gen PCYOX1 sebagai  Biomarka Kandungan Gizi  dan Flavour pada Domba Premium</t>
   </si>
   <si>
     <t>18-Nov-2025</t>
   </si>
   <si>
     <t>P00202512436</t>
   </si>
   <si>
     <t xml:space="preserve">Marka genetik gen PCYOX1 untuk menghasilkan domba dengan kualitas
 premium diperoleh dengan tahapan analisis komposisi mineral, analisis
 komposisi asam lemak, analisis kolesterol serta analisis flavour dan odor,
 ekstraksi RNA, sekuensing dan konstruksi pustaka, penjajaran dan sekuen
 referensi, ekstraksi DNA, perancangan primer spesifik gen PCYOX1, identifikasi
 keragaman gen PCYOX1 menggunakan metode PCR-RFLP, analisis frekuensi
 genotipe, alel, dan keseimbangan Hardy-Weinberg, serta analisis data asosiasi
 gen dengan sifat mineral, komposisi asam lemak, kolesterol serta kandungan
 flavour dan odor. Marka genetik gen PCYOX1 genotipe AG dapat digunakan
 untuk seleksi domba dengan kualitas premium dengan karakteristik memiliki
 sifat mineral yang baik, asam lemak tak jenuh tinggi, serta kolesterol, flavour
 dan odor yang rendah.</t>
   </si>
   <si>
-    <t>Prof. Dr. Asep Gunawan, S.Pt., M.Sc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Agus Oman Sudrajat, M.Sc.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Naresworo Nugroho, M.S.</t>
   </si>
   <si>
     <t>Dr. Yopi Novita, S.Pi., M.Si.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Tridoyo Kusumastanto, M.S.</t>
-[...5 lines deleted...]
-    <t>Dr. Ir. Wien Kuntari, M.Si.</t>
+    <t>Metode Ekstraksi Minyak Habbatussauda (Nigella sativa) Menggunakan Metode Press Dingin Sebagai Alternatif Antibiotik Imbuhan Pakan</t>
+  </si>
+  <si>
+    <t>24-Dec-2021</t>
+  </si>
+  <si>
+    <t>P00202112097</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Yuli Retnani, M.Sc.</t>
   </si>
   <si>
-    <t>Metode Ekstraksi Minyak Habbatussauda (Nigella sativa) Menggunakan Metode Press Dingin Sebagai Alternatif Antibiotik Imbuhan Pakan</t>
-[...5 lines deleted...]
-    <t>P00202112097</t>
+    <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan proses ekstraksi minyak habbatussauda menggunakan metode press dingin sebagai alternatif antibiotik imbuhan pakan yang terdiri dari langkah-langkah sebagai berikut: sortasi biji habbatussauda dari partikel benda asing; memasukkan biji habbatussauda ke dalam mesin press dingin menjaga suhu maksimal 35 &amp;deg;C; menyaring minyak yang keluar dari mesin press dingin menggunakan 3 lembar kain kassa; mendiamkan minyak habbatussauda selama 48 jam, hingga terbentuk endapan dari padatan yang terbawa dalam minyak; memisahkan minyak dari endapan; dan menyimpan minyak yang telah bersih dari endapan ke dalam botol kaca hitam. Proses ekstraksi menggunakan mesin press dingin dilakukan pada suhu maksimal 35 &amp;deg;C. Invensi juga berhubungan dengan produk minyak habbatussauda dengan sifat fisik berwarna hitam pekat, agak kental, mempunyai bau khas habbatussauda, dengan kandungan thymoquinone 2701 ppm. Adanya invensi ini maka dapat dihasilkan produk minyak habbatussauda tinggi kandungan thymoquinone yang dapat digunakan sebagai alternatif antibiotik imbuhan pakan untuk meningkatkan imunitas dan produktivitas ternak.</t>
   </si>
   <si>
+    <t>Bubu Lipat Bertingkat Multi-Spesies dan Booster Umpan untuk Penangkapan Krustasea, Moluska dan Ikan Demersal</t>
+  </si>
+  <si>
+    <t>P00202511224</t>
+  </si>
+  <si>
     <t>Dr. Fis Purwangka, S.Pi., M.Si.</t>
   </si>
   <si>
+    <t>Departemen Pemanfaatan Sumberdaya Perikanan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini  berkenaan dengan  alat penangkapan ikan  (bubu)  yang dapat dilipat  yang memiliki ukuran panjang x lebar x tinggi (80 cm x 60 cm x 50 cm), memiliki dua ruang perangkap yaitu perangkap bawah dan perangkap atas, memiliki spesies target tangkapan yang  bersifat  multi-spesies,  seperti  krustasea,  moluska,  dan  ikan  demersal.  Bubu  lipat bertingkat multi-spesies dapat dioperasikan pada dasar perairan yang bersubstrat pasir berlumpur, pasir berkarang, lumpur berkarang dan karang. Pengoperasian alat tangkap bubu  lipat  bertingkat  multi-spesies  menggunakan booster umpan  dan  umpan  biasa. Booster umpan dalam bentuk beku yang terbuat dari  bahan umpan dari cacahan ikan tembang  dan  cumi-cumi  yang  dicampur  dengan  cairan  kental  dari  hasil  blender  ikan tembang, cumi-cumi, telor ayam dan air. Booster umpan ditempatkan pada perangkap bagian atas. Booster umpan hanya mengeluarkan bau asam amino esensial dari protein umpan  untuk  memikat  dan  mengumpulkan  spesies  target  tangkapan  mendekati  dan memasuki bubu lipat bertingkat multi-spesies secara efektif. Umpan biasa yang digunakan adalah  jenis  ikan  tembang  utuh  berjumlah  dua  ekor  untuk  setiap  perangkap  bawah maupun  perangkap  bagian  atas.  Keunggulan  invensi  ini  adalah  pembuatan  konstruksi bubu  lipat  bertingkat  multi-spesies  mudah  dibuat  dan  dapat  dilipat,  bila  dioperasikan dengan booster umpan dan umpan biasa akan meningkatkan hasil tangkapan.</t>
+  </si>
+  <si>
     <t>Dr. Ir. Zulkarnain, M.Si.</t>
   </si>
   <si>
+    <t>Formulasi Sedotan Bioplastik Berbasis Campuran Polimer Agar</t>
+  </si>
+  <si>
+    <t>03-Mar-2023</t>
+  </si>
+  <si>
+    <t>S00202301958</t>
+  </si>
+  <si>
     <t>Prof. Dr. Eng. Uju, S.Pi., M.Si.</t>
   </si>
   <si>
+    <t>Invensi ini berhubungan dengan formula sedotan bioplastik dari bahan campuran agar rumput laut. bahan baku yang digunakan adalah agar rumput laut, tepung karagenan, tepung konjak, sorbitol, akuades, corn starch, kalsium karbonat (CaCO3), avicel, kalsium laktat, kalium klorida, beeswax, dan asam sitrat. Penggunaan bahan campuran agar dilakukan untuk memaksimalkan penggunaan nilai rumput laut di tengah permintaan polimer alami dalam pembuatan bioplastik. Invensi ini menunjukkan keunggulan penggunaan polimer campuran agar rumput laut dalam pengembangannya dalam bioplastik, yaitu produk sedotan. Produk sedotan yang dihasilkan juga memiliki karakteristik yang lebih unggul dibandingkan dengan bioplastik pada penelitian lain, yaitu memiliki daya kuat tarik berkisar antara 45-93 Mpa, dan nilai contact angle yang dihasilkan sudah dikategorikan kedalam hidrofobik yaitu &amp;gt;90&amp;deg;, serta tahan terhadap air hingga suhu 85oC.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Wahyu Dwianto, M.Agr.</t>
   </si>
   <si>
     <t>Miesriany Hidiya, S.T.P., M.Si.</t>
   </si>
   <si>
-    <t>Formula Herbal Antidepresan Dan Peningkat Memori Yang Mengandung Apigenin Dalam Ekstrak Seledri Dan Naringin Dari Kulit Jeruk Bali Serta Proses Pembuatannya</t>
-[...5 lines deleted...]
-    <t>Proses pembuatan herbal antidepresan dan peningkat memori yang mengandung apigenin dalam ekstrak seledri dan naringin dalam invensi ini dengan cara mengeringkan batang dan daun seledri serta albedo kulit jeruk bali segar; menggiling masing-masing simplisia sampai halus; serbuk seledri disuspensikan larutan enzim pektinase, lalu disonikasi selama 30 menit dan diinkubasi selama 24 jam; mengekstrak serbuk kulit jeruk bali dengan cara maserasi menggunakan pelarut metanol 3&amp;times;24 jam; mengentalkan masing-masing ekstrak seledri dan kulit jeruk bali yang diperoleh menggunakan rotary evaporator hingga menjadi ekstrak kering; mengisolasi naringin dari ekstrak kulit jeruk bali kering menggunakan fraksinasi diklorometana; mencampur ekstrak seledri dan naringin. Penggunaan formula herbal antidepresan dan peningkat memori yang dihasilkan invensi ini efektif mengobati depresi dan meningkatkan memori spasial pada mencit terinduksi stres ringan kronis adalah apigenin 50 mg/kg bb dengan naringin 5 mg/kg bb. Dosis kombinasi tersebut efektif terhadap mencit yang terinduksi stres ringan kronis dalam mencegah penurunan preferensi mencit terhadap sukrosa pada sucrose preference test, mengurangi waktu imobilitas pada forced swim test dan meningkatkan persentase alternasi pada uji Y maze spontaneous alternation.</t>
+    <t>Metode Isolasi Bakteri Endofit Penghasil Antioksidan Dari Daun Girang (Leea indica)</t>
+  </si>
+  <si>
+    <t>P00202308167</t>
+  </si>
+  <si>
+    <t>Departemen Biologi</t>
+  </si>
+  <si>
+    <t>Paten ini berhubungan dengan menyediakan metode untuk mengisolasi bakteri endofit penghasil antioksidan dari daun girang (Leea indica) dengan tahapan: mensterilkan daun daun girang, melumatkan daun yang telah steril dengan mortar sampai halus, mengencerkan sampel daun yang telah halus, menyebarkan hasil lumatan daun yang diencerkan pada media pertumbuhan bakteri endofit, menginkubasi media yang mengandung lumatan di dalam incubator, mengisolasi bakteri endofit yang tumbuh sampai diperoleh bakteri yang murni, dan menapis bakteri murni yang bersifat tidak patogen pada manusia, hewan, dan tumbuhan. Selanjutnya menyediakan bakteri endofit penghasil antioksidan dari daun girang yang memiliki karakteristik antioksidan baik pada ekstrak supernatan maupun ekstrak sel. Bakteri endofit dari daun girang yang digunakan penghasil antioksidan.</t>
   </si>
   <si>
     <t xml:space="preserve">Dr. Cucu  Cahyana, S.Pd. M.Si</t>
-  </si>
-[...10 lines deleted...]
-    <t>Invensi ini mengenai kultur parasit plasmodium asal spesies malaria Plasmodium inui dan P. cynomolgi yang menginfeksi satwa primata. Pengembangan obat malaria di satwa primata sangat dibutuhkan sebelum diberikan ke manusia, karena bersifat zoonosis. Pengembangan kultur parasit malaria ke depannya dapat digunakan untuk menguji kandidat obat malaria secara ex-vivo sebelum diujicobakan secara in-vivo pada satwa primata perlu dioptimasi, upaya menghindari penularan penyakit zoonosis ini pada manusia serta mengembangkan kandidat obat malaria baru. Tahapan dalam pengembangan model kultur in-vitro ini melalui koleksi darah beruk dan Monyet Ekor Panjang (MEP)di Fasilitas Hewan PSSP IPB, analisis mikroskopik dan teknik molekuler. Koleksi sampel diperoleh 5 sampel darah Beruk dan 71 sampel MEP. Hasil Pemeriksaan preparat ulas darah terkonfirmasi positif 4 ekor MEP dan 1 ekor beruk. Pemeriksaan molekuler diperoleh 26 ekor MEP dan 1 ekor Beruk terkonfirmasi positif. Hasil analisa 10 ekor sekuen nukelotida terdeteksi 9 ekor Plasmodium inui, dan 1 ekor terdeteksi P. cynomolgi. Kultur Parasit Plasmodium cynomolgi dan P. inui In-vitro dapat bertahan menggunakan media FBS 10% dan Albumax 10%. Pertumbuhan parasetimia bertahan 3,8% sampai hari ke 6, mengindikasikan parasit ini dapat dikultur dan digunakan sebagai model in-vitro dalam bidang kesehatan untuk penanggulangan penyakit malaria yang efektif pada satwa primata dan manusia</t>
   </si>
   <si>
     <t>Marka Molekuler Gen Calpain 1 SNP G.5959C&gt;T Untuk Sifat Keempukan Daging Pada Sapi Bali</t>
   </si>
   <si>
     <t>P00202512945</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Rudy Priyanto</t>
   </si>
   <si>
     <t xml:space="preserve">: Invensi ini berkaitan dengan penemuan marka molekuler berupa Single Nucleotide
 Polymorphism (SNP) g.5959C&amp;gt;T pada gen Calpain 1 (CAPN1) yang berasosiasi dengan sifat
 keempukan daging pada sapi Bali (Bos javanicus). Invensi ini meliputi rancangan primer
 spesifik untuk identifikasi SNP tersebut, dengan sekuen basa: Forward 5&amp;rsquo;CTACAGCTCCTCGGAGTGGA-3&amp;rsquo;
 dan Reverse 5&amp;rsquo;-GTGCGGACAGAGGAGACTTC-3&amp;rsquo;. Melalui
 tahapan teknis meliputi ekstraksi DNA, amplifikasi segmen target menggunakan PCR,
 verifikasi hasil dengan elektroforesis, DNA sequencing dan validasi genotipe melalui teknik
 PCR-RFLP menggunakan enzim pemotong BstUI (5&amp;rsquo;-CCGG-3&amp;rsquo;), ditemukan enam SNP baru
 pada gen CAPN1, salah satunya SNP g.5959C&amp;gt;T yang menunjukkan asosiasi signifikan
 terhadap sifat fisik daging, khususnya nilai shear force (P&amp;lt;0,05). Genotipe heterozigot CT
 dari SNP g.5959C&amp;gt;T menunjukkan nilai shear force paling rendah (4,34 kg/cm&amp;sup2;), yang
 menandakan tekstur daging lebih empuk dibandingkan genotipe CC dan TT. Dengan
 demikian, primer spesifik yang dihasilkan dalam invensi ini dapat digunakan sebagai
 metode identifikasi genotipe secara akurat dan efisien. Dengan demikian penggunaan
 marka gen CAPN1 SNP g.5959C&amp;gt;T dapat diaplikasikan sebagai metode untuk MarkerAssisted
 Selection (MAS) pada individu sapi Bali dengan tujuan menghasilkan daging
 premium berdasarkan tingkat keempukan.</t>
   </si>
   <si>
-    <t>Dr. Mochammad Sriduresta Soenarno, S.Pt., M.Sc.</t>
-[...11 lines deleted...]
-    <t>Yang diungkapkan disini adalah Suatu formula tortilla tempe kedelai yang terdiri dari 85- 90 % tempe segar, 8-10 % tepung maizena, 0.5- 1 % kunyit dan 5 - 10 % air. Selain itu diungkapkan juga metoda pembuatan tortilla tempe kedelai yang meliputi mengeringkan adonan tortilla menggunakan pengering oven pada suhu 150oC selama 35 menit dan selanjutnya menggoreng hasil tortilla kering pada suhu 180oC selama 10 detik. Adapun produk yang dihasilkan adalah tortilla tempe dengan kadar protein 31.98 %.</t>
+    <t>Formula Dan Metode Pembuatan Beras Analog Berbasis Tepung Porang (Amorphophallus Muelleri) Dan Ubi Putih (Ipomoea Batatas) Dengan Penambahan Spirulina Dan Biji Klabet (Trigonella Foenum-Graecum) Sebagai Pangan Fungsional</t>
+  </si>
+  <si>
+    <t>30-Mar-2026</t>
+  </si>
+  <si>
+    <t>P00202603056</t>
+  </si>
+  <si>
+    <t>Vepryany Oktaviarty, S.T.P.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan formula dan metode pembuatan beras analog berbasis tepung porang dan ubi jalar putih dengan penambahan Spirulina platensis dan bubuk biji klabet melalui metode granulasi sederhana. Formula beras analog sesuai invensi ini terdiri atas tepung porang (Amorphophallus muelleri), tepung ubi jalar putih (Ipomoea batatas), GMS, ekstrak daun pandan, bubuk Spirulina platensis, dan tepung biji klabet (Trigonella foenum-graecum), berbentuk butiran menyerupai beras pada basis kering. Formula yang dihasilkan dengan metode pada Klaim 2 memiliki sifat fungsional berupa total fenol &amp;ge;8,5 mg GAE/g (bk) dan/atau aktivitas antioksidan IC50 DPPH &amp;le;120 mg/L, kadar protein &amp;ge;4,7% (bk), serta waktu masak 14&amp;ndash;16,5 menit. Pengembangan formulasi dilakukan melalui uji sensori dan pemilihan menggunakan metode De Garmo berbasis pembobotan parameter, kemudian disaring untuk analisis lanjutan guna memperoleh formula terbaik. Invensi ini menyediakan komposisi dan metode pembuatan beras analog sebagai pangan fungsional untuk mendukung kontrol glikemik dan dapat diaplikasikan pada skala industri.</t>
   </si>
   <si>
     <t xml:space="preserve">:   PAKAN   KUCING   DENGAN   FLAVOR   BERBEDA   BERBASIS   BAHAN   BAKU   LOKAL   UNTUK MENINGKATKAN PALATABILITAS, PERFORMA DAN KEKEBALAN TUBUH </t>
   </si>
   <si>
     <t>16-Jul-2025</t>
   </si>
   <si>
     <t>S00202506624</t>
   </si>
   <si>
     <t>Dr. Hasliza Abu Hasim</t>
   </si>
   <si>
     <t xml:space="preserve">: Pakan kucing berbasis bahan baku lokal (daging ayam, tepung udang, keju, rumput laut, krill, premiks, methionin, taurin) dan dengan penambahan kaldu ayam atau kaldu ikan, merupakan salah satu pakan yang di klaim dapat meningkatkan palatabilitas, konsumsi pakan, performa dan mempertahankan kekebalan tubuh kucing domestik. Pakan tersebut mengandung 17-18% protein, rendah lemak dan serat kasar serta 100-117 kkal energi bruto.  Data  ini  diperoleh  dari  pengamatan  pemberian  pakan  komersial  dibandingkan pakan berbahan baku lokal dengan flavor kaldu ayam atau kaldu ikan selama 8 minggu. Hasil  pengamatan menunjukkan adanya  meningkatkan skor  palatabilitas 4,71-4,88  dari skala  5,  meningkatkan  konsumsi  bahan  kering,  protein  dan  energi,  mendukung pertambahan bobot badan secara optimal serta mempertahankan kekebalan tubuh kucing, dibandingkan dengan pakan komersial sebagai kontrol. Klaim 1 produk pakan berbahan baku  lokal,  klain  2  komposisi  nutrien  kaya  protein  dan  energi  serta  klaim  3  adanya peningkatan palatabilitas dan performa kucing lokal dewasa menjadi keutamaan.</t>
   </si>
   <si>
-    <t>drh. Isdoni, M.S.</t>
-[...4 lines deleted...]
-  <si>
     <t>drh. Usamah Afiff, M.Sc.</t>
   </si>
   <si>
     <t>Dr. Dra. Nisa Rachmania, M.Si.</t>
   </si>
   <si>
-    <t>Komposisi Keju Mozzarella dengan Penambahan Rennet Nabati dan Probiotik lactiplantibacillus Plantarum Subsp. Plantarum Strain iia-1a5</t>
+    <t>Dr. Ir. Cesilia Meti Dwiriani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Alat Purifikasi Air Hujan Bertenaga Surya Menggunakan Sistem Reverse Osmosis</t>
+  </si>
+  <si>
+    <t>03-Feb-2026</t>
+  </si>
+  <si>
+    <t>S00202601099</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan penggunaan membrane reverse osmosis sebagai alat purifikasi air hujan menjadi air bersih dan air minum. Reverse osmosis diketahui mampu menyaring air yang terkontaminasi secara kimiawi dengan menghilangkan bahan kimia, racun, serta zat terlarut maupun tidak terlarut. Invensi ini menghadirkan sistem purifikasi air hujan yang dirancang portable dan digerakkan menggunakan tenaga surya, sehingga dapat beroperasi secara mandiri pada wilayah yang sulit dijangkau jaringan listrik maupun pasokan air bersih. Sistem purifikasi terdiri dari tahapan pre-treatment, reverse osmosis, dan post-treatment yang meliputi sediment filter, granular activated carbon, carbon block, membran reverse osmosis, post-carbon, ORP filter, serta remineralized filter. Rangkaian ini memungkinkan air hujan diproses menjadi air bersih dan air minum sesuai baku mutu Peraturan Menteri Kesehatan Republik Indonesia Nomor 2 Tahun 2023. Alat ini juga dilengkapi pressure tank, pompa pendorong, kombinasi low dan high pressure switch, serta sistem kelistrikan berbasis panel surya untuk memastikan operasi yang stabil, aman, dan efisien. Pengujian menunjukkan bahwa alat mampu memenuhi parameter fisik, kimiawi, dan mikrobiologi air minum yang dipersyaratkan, serta menghasilkan kapasitas purifikasi hingga 378,54 liter per hari. Invensi ini berpotensi menjadi solusi pemanfaatan air hujan sebagai sumber air minum berkelanjutan, khususnya pada daerah yang mengalami krisis air bersih</t>
+  </si>
+  <si>
+    <t>Pakan Ayam Berimbuhan Igy Anti Klebsiella sp dan Potensinya Mengurangi Penggunaan Antibiotik</t>
+  </si>
+  <si>
+    <t>16-Oct-2025</t>
+  </si>
+  <si>
+    <t>P00202510438</t>
+  </si>
+  <si>
+    <t>Dr. drh. Rahmat Hidayat, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Antibiotik  saat  ini  dianggap  kurang  efektif  karena  munculnya  resistansi  antibiotik  di seluruh dunia. Sebanyak 400 sampel diisolasi dari peternakan ayam di Kabupaten Bogor, Cianjur, dan Sukabumi, lalu diidentifikasi melalui serangkaian uji kultur, pewarnaan dan biokimia. Dari 400 sampel isolat yang diuji, diperoleh 40 isolat positif Klebsiella sp. Hasil uji resistansi  terhadap  40 isolat Klebsiella sp ini  menunjukkan  hasil bahwa  hanya 2 isolat Klebsiella sp  yang  tidak  menunjukkan  resistansi  antibiotik  sama  sekali.  Hasil  lainnya adalah pada minggu ketujuh setelah vaksinasi ditemukan adanya IgY positif anti Klebsiella sp. Uji tantang setelah pemberian pakan formulasi IgY tidak menyebabkan kematian pada ayam. Kelompok perlakuan pakan IgY ayam baik 10% atau 20%, menunjukkan perilaku normal, sehat, memiliki nafsu makan yang baik dan feses kering. Sedangkan ayam yang tidak menerima pakan IgY menunjukkan perilaku abnormal, kurang lincah, kurang nafsu makan  dan  kotoran  basah.  Hasil  uji  respon  non  spesifik  (Clearance  test)  menunjukkan semua ayam perlakuan isolat resistan bernilai baik (100%), sedangkan pada kelompok isolat sensitif ada sebanyak 25% ayam perlakuan tidak mencapai nilai baik. Hasil uji silang reaksi pengujian IgY anti Klebsiella sp terhadap bakteri E. coli dan Salmonella sp adalah negatif yang artinya tidak memberikan dampak perlindungan.</t>
+  </si>
+  <si>
+    <t>Irvan Didi Pramana, S.E.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Christian Marco Hadi Nugroho, M.Si.</t>
+  </si>
+  <si>
+    <t>Dra. Dewi Sartiami, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Metode Ekstraksi Enzimatis Polisakarida Kaya Mannan Dari Bungkil Inti Sawit</t>
+  </si>
+  <si>
+    <t>S00202511439</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Penerapan  metode  enzimatis  dalam  proses  ekstraksi mannan-rich  polysaccaride dari bungkil inti sawit (BIS) sangat penting untuk memperoleh komponen sumber prebiotik. Saat ini struktur dinding sel BIS masih sulit didegradasi. Namun, kandungan mannan dan mannan  oligosakarida  sebagai  sumber  prebiotik  sangat  potensial.  Metode  sebelumnya dengan metode hot water ekstraxtion memperoleh persentase mannan yang masih relatif rendah.  Oleh  sebab  itu,  kajian  lanjutan  mengenai  metode  ekstrak  BIS  dikembangkan dengan metode ekstraksi enzimatis. Invensi ini memanfaatkan kombinasi pengolahan fisik, kimia  dan  biologis  untuk  bungkil  inti  sawit.  Metode  ini  telah  membuktikan  mampu meningkatkan rendemen bahan kering (BK), rendemen mannan-rich polysaccaride (MRPE), hemiselulosa recovery dan efektivitas MRPE terhadap uji keampuhan bakteri patogen yaitu Salmonella sp. sebesar 15,27%-17,08% dan E. coli sebesar 16,49%-24,72%.  Selain itu, MRPE ini juga telah diperoleh dalam bentuk serbuk yang aplikatif untuk diformulasi dalam ransum ternak, utamanya ternak unggas.</t>
+  </si>
+  <si>
+    <t>Fakultas Matematika dan Ilmu Pengetahuan Alam</t>
+  </si>
+  <si>
+    <t>Formula Dan Metode Pembuatan Sereal Rempah Rendah Glikemik yang Tersubtitusi Bekatul dan Tepung Pisang</t>
+  </si>
+  <si>
+    <t>26-Feb-2026</t>
+  </si>
+  <si>
+    <t>P00202601972</t>
+  </si>
+  <si>
+    <t>Dr. Vallerina Armetha, M.Si.</t>
+  </si>
+  <si>
+    <t>Uji indeks glikemik yang dilakukan secara in vivo terhadap subjek manusia menunjukkan formula sereal rempah yang tersubtitusi bekatul dan tepung pisang memiliki nilai indeks glikemik rendah sebesar 47 &amp;plusmn; 8. Penentuan indeks glikemik dilakukan dengan uji in vivo mengacu metode ISO 26642 protocol dengan glukosa sebagai pangan standar. Pengujian dilakukan pada 10 subjek terpilih dengan pengambilan sampel darah pada menit ke-0, 15, 30, 45, 60, 90, dan 120 setelah konsumsi pangan. Formula sereal rempah yang telah terbukti preklinik tersebut merupakan campuran tepung jagung 55%, bekatul 20%, tepung pisang 10%, susu skim 5%, air 5%, gula aren 3%, garam 1%, bubuk jahe 0,75%, bubuk kayu manis 0,20%, dan bubuk serai 0,05%. Proses produksi sereal menggunakan teknologi twin-screw ekstrusi dengan kondisi suhu T3 120&amp;deg;C, kecepatan cutter 50 Hz, kecepatan auger 40 Hz, dan kecepatan screw 40 Hz. Produk sereal ekstrudat dikeringkan pada suhu 60&amp;deg;C selama 15 menit. Kombinasi bekatul, tepung pisang, dan rempah-rempah tradisional Indonesia (jahe, kayu manis, serai) menghasilkan produk sereal sarapan dengan kategori pangan rendah indeks glikemik yang berpotensi sebagai alternatif sarapan sehat untuk pengendalian glukosa darah.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. I Wayan Teguh Wibawan, M.S.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Katalis Karbon Dari Limbah Gliserol Dan Penggunaannya Dalam Sintesis Triasetin Sebagai Aditif Bahan Bakar</t>
+  </si>
+  <si>
+    <t>P00202415461</t>
+  </si>
+  <si>
+    <t>Neli Muna, STP, M.Si</t>
+  </si>
+  <si>
+    <t>Glycerine pitch (GP) merupakan limbah dari proses pemurnian gliserol yang tidak memiliki nilai ekonomi, belum dimanfaatkan, dan membutuhkan biaya penanganan yang cukup besar. Invensi ini menghasilkan metode pembuatan katalis karbon dari GP yang dapat digunakan untuk pembuatan triasetin sebagai aditif bahan bakar. Proses pembuatan katalis karbon gliserol melalui sulfonasi parsial, karbonisasi dan injeksi nitrogen. Hasil pengujian menunjukkan katalis karbon memiliki luas permukaan 28.2 m2/g, struktur nanopori dan mengandung sulfat yang berperan sebagai gugus aktif dalam proses katalisis. Katalis karbon gliserol digunakan sebagai katalis dalam pembuatan triasetin melalui asetilasi gliserol dan asam asetat pada suhu 90 &amp;ndash; 130&amp;deg;C selama 2 &amp;ndash; 4 jam. Hasil pengujian menunjukkan tingkat konversi gliserol yang cukup tinggi, sebesar 93.44% dengan komposisi monoasetin, diasetin dan triasetin berturut turut sebesar 50.61%, 4.16% dan 38.67%. Keunggulan teknologi proses pembuatan katalis karbon yang dihasilkan dari invensi ini adalah dapat digunakan untuk bahan baku berupa limbah gliserol seperti glycerine pitch atau bahan baku lainnya yang kaya material organik, proses sederhana, berlangsung pada tekanan atmosfer sehingga tidak membutuhkan investasi alat yang besar. Selain itu proses aktifasi katalis melalui sulfonasi parsial menggunakan asam sulfat yang mudah diperoleh dengan harga terjangkau.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Joko Santoso, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Deden Saprudin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Budhy Jasa Widyananta, M.Si.</t>
+  </si>
+  <si>
+    <t>Wafer Pakan Limbah Industri Pangan untuk Ternak Ruminansia</t>
+  </si>
+  <si>
+    <t>25-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215416</t>
+  </si>
+  <si>
+    <t>Sazli Tutur Risyahadi, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan produk wafer limbah industri pangan dengan ukuran panjang dan lebar masing-masing 5 cm dengan ketebalan 3 cm bersifat padat dan kompak dengan komponen bahan penyusunnya adalah dedak halus, habbatusaudah, bungkil kelapa, kulit kopi, DDGS,pollard, molases, Calcium carbonate (CaCo3) dan garam dan kandungan nutriennya per persen bahan kering adalah abu 8,40%, protein kasar 18,29%, serat kasar 16,48%, lemak kasar 5,84% dan dan bahan ekstrak tanpa nitrogen (BETN)37,64%. Wafer limbah industri pangan merupakan pakan untuk meningkatkan performa pertumbuhan ternak ruminansia. Dengan adanya invensi ini maka dapat dihasilkan produk wafer limbah industri pangan yang dapat digunakan sebagai pakan untuk meningkatkan performa pertumbuhan ternak ruminansia, memudahkan peternak dalam proses pemberian pakan, dan membantu proses pengolahan limbah industri pangan menjadi produk yang bermanfaat.</t>
+  </si>
+  <si>
+    <t>Dr. Yudith Vega Paramitadevi, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>dr. Naufal Muharam Nurdin, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. I Ny. Jaya Wistara, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Mohammad Khotib, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Mesin Cylinder Vacuum Cooker dan Penggunaannya</t>
+  </si>
+  <si>
+    <t>16-Nov-2023</t>
+  </si>
+  <si>
+    <t>P00202312342</t>
+  </si>
+  <si>
+    <t>Dr. Faleh Setia Budi, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan cylinder vacuum cooker untuk mengoptimalkan proses produksi rendang secara efektif dan efisien sehingga dapat memaksimalkan profitabilitas UMKM rendang. Lebih lanjut lagi invensi ini berkaitan dengan suatu mesin cylinder vacuum cooker untuk produksi rendang yang terdiri atas sistem pemasakan vakum berupa tabung pemasakan vakum, pompa sentrifugal, dan drum air. Selanjutnya adalah sistem pengaduk otomatis yang terdiri dari helix pengaduk, gearbox, vanbelt, pulley dan motor penggerak. Terakhir, lat ini memiliki pengatur suhu otomatis yang terditi dari burner, termokopel dan termostat. Proses penggunaan mesin ini diawali dengan menyalakan burner dan seluruh perangkat kelistrikan pada sistem monitoring controlling. Selanjutnya, mengatur sistem vakum di tekanan 66-75 cmHg serta mengatur suhu pada pengatur suhu otomatis pada 70&amp;deg;C-75&amp;deg;C (pada 1-1,5 jam awal pemasakan). Kemudian pada waktu selanjutnya suhu dapat diturunkan ke 60&amp;deg;C-65&amp;deg;C hingga proses pemasakan selesai. Pemasakan dimulai bersamaan dengan dinyalakannya pengaduk otomatis. Setelah selesai proses pemasakan, sistem vakum serta burner dimatikan dengan menekan tombol off kemudian mengeluarkan hasil rendang dan menonaktifkan sistem kelistrikan pada monitoring controlling. Mesin telah dilengkapi dengan sistem otomatisasi sehingga kemudahan ini berpotensi mengurangi beban usaha yang dilakukan karyawan sehingga dapat mengurangi upah kerjanya.</t>
+  </si>
+  <si>
+    <t>Komposisi dan Pembuatan Bahan Pelapis Berbasis Damar Mata Kucing Untuk Genteng Komposit Bagas Sorgum</t>
+  </si>
+  <si>
+    <t>P00202510437</t>
+  </si>
+  <si>
+    <t>Rudi Hartono</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan suatu komposisi dan proses pembuatan bahan pelapis untuk genteng komposit bagas sorgum berbasis resin alami, lebih khususnya komposisi bahan pelapis  menggunakan  bahan  baku  resin  damar  mata  kucing.  Bahan  produk  menurut invensi  ini  terdiri  dari  (a)  resin  damar  mata  kucing  dan  b)  pelarut  organik.  Komposisi pelapis sesuai invensi ini terdiri dari pelarut organik dan resin damar. Metode pembuatan diawali dengan pembersihan serbuk resin dari pengotor, penggilingan hingga diperoleh ukuran 60&amp;ndash;100 mesh, dan pencampuran dengan pelarut organik pada suhu 60 &amp;deg;C selama 15&amp;ndash;20 menit. Invensi ini mengungkapkan bahwa proses pembuatan bahan pelapis dalam invensi ini memiliki proses pembuatan yang singkat. Selain itu, kualitas genteng komposit bagas sorgum terlapisi pelapis berbasis resin damar mata kucing memiliki nilai kerapatan, kadar air, pengembangan tebal yang telah memenuhi standar JIS A 5908 2003. Selain itu, performa permukaan genteng komposit bagas sorgum meningkat yang ditunjukkan dari permukaan yang lebih halus dan mengkilap.</t>
+  </si>
+  <si>
+    <t>Metode dan Produk Bio-Coloring Serat Sutra Eri (Samia cynthia Ricini) yang Berwarna dan Berluminesensi</t>
+  </si>
+  <si>
+    <t>P00202308166</t>
+  </si>
+  <si>
+    <t>Dr. Yuni Cahya Endrawati, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode pewarnaan bio-coloring serat sutra Eri (Samia cynthia ricini) dengan memodifikasi pakan larva ulat sutra menggunakan zat pewarna tertentu yang menghasilkan produk serat sutra berwarna dan berluminesensi secara inheren. Ulat sutra Eri diberi pakan termodifikasi rodamina B dengan konsentrasi rodamina B 0,1&amp;mdash;0,5%b/b yang menghasilkan serat berwarna merah muda dan pakan termodifikasi auramina O dengan konsentrasi auramina O 0,2&amp;mdash;2%b/b yang menghasilkan serat berwarna kuning. Produktivitas budidaya ulat sutra Eri yang diberi pakan termodifikasi rodamina B dan auramina sebanding dengan ulat sutra Eri yang diberi pakan tanpa modifikasi. Kelebihan invensi ini dibandingkan invensi sebelumnya adalah metode pewarnaan in vivo akumulasi zat pewarna pada ulat sutra Eri dengan modifikasi pakan larva ulat sutra yang menghasilkan serat sutra berwarna dan berluminesensi secara inheren. Warna serat sutra Eri yang dihasilkan tidak hilang setelah proses degumming dan nilai kuat tarik seratnya tidak menurun. Metode tersebut dapat menjadi metode pewarnaan serat sutra Eri yang efektif dan sustainable. Invensi ini dapat memberi manfaat bagi peternak ulat sutra Eri karena dapat mudah memberikan warna pada kokon ulat sutra Eri tanpa mencemari lingkungan dan invensi ini benar-benar menyajikan suatu penyempurnaan yang sangat praktis khususnya pada produksi serat berwarna merah muda dan kuning secara inheren.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Husin Alatas, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Tamrin Khamidi, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Dan Proses Pembuatan Pudding Berlapis Berbasis Chlorella sp.</t>
+  </si>
+  <si>
+    <t>P00202601974</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Niken Tunjung Murti Pratiwi, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengungkapkan pudding berlapis berbasis Chlorella sp. beserta dengan proses pembuatannya. Formula pudding sesuai invensi ini terdiri dari 2 lapisan, yaitu: lapisan bawah mengandung bubuk Chlorella sp., gula, susu, santan kelapa, bahan pembentuk gel netral, garam dan air; dan lapisan atas berupa pudding beraroma buah yang mengandung bahan pembentuk gel beraroma buah, gula, dan air dan fla. Proses pembuatan pudding meliputi penyiapan bahan, pencampuran, pemanasan adonan, penuangan lapisan bawah hingga set, penuangan lapisan atas, dan pendinginan untuk membentuk struktur pudding yang stabil. Penambahan biomassa Chlorella sp. dilakukan pada suhu yang lebih rendah dibandingkan dengan suhu pemanasan untuk mempertahankan karakteristik fisik dan sensoris Chlorella sp. Invensi ini menghasilkan produk pangan semi padat pudding berlapis dengan tekstur yang lembut, memiliki karakteristik sensoris dan rasa yang dapat diterima oleh konsumen, sehingga sesuai dengan produk pangan fungsional berbasis mikroalga.</t>
+  </si>
+  <si>
+    <t>Dr. Inna Puspa Ayu, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Henny Endah Anggraeni, M.Sc.</t>
+  </si>
+  <si>
+    <t>Rachmitasari Noviana, S.K.H.,M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ono Suparno, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Dr. Zaenal Abidin, S.Si., M.Agr.</t>
+  </si>
+  <si>
+    <t>Maya Ismayati, Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof.(R). Dr. Gustan Pari, MSi, Dipl, BSc</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Mulyorini Rahayuningsih, M.Si.</t>
+  </si>
+  <si>
+    <t>drh. Heryudianto Vibowo, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Burhanuddin, M.M.</t>
+  </si>
+  <si>
+    <t>Suatu Set Permainan Untuk Meningkatkan Pengetahuan Konsumen Dalam Pemilihan Produk</t>
+  </si>
+  <si>
+    <t>13-Sep-2019</t>
+  </si>
+  <si>
+    <t>S00201908083</t>
+  </si>
+  <si>
+    <t>Ajat Sudrajat</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Keluarga dan Konsumen</t>
+  </si>
+  <si>
+    <t>Invensi ini menghasilkan suatu set permainan untuk meningkatkan pengetahuan konsumen dalam memilih produk yang sehat dan sesuai dengan kondisi keuangan. Secara spesifik, invensi ini terdiri dari papan permainan, dadu, kartu identitas, dan kartu pendukung. Kartu identitas berjumlah 4 kartu, terdiri dari kiki, koko, kono, dan kimi. Kartu pendukung berjumlah 79 kartu yang terdiri dari kartu shop 31 kartu, kartu attack 16 kartu, kartu defense 16 kartu, dan kartu bonus 16 kartu. Permainan ini dapat dimainkan maksimal 4 orang dan 1 orang untuk pemegang kartu dan sebagai pemandu permainan. Pemain dapat berjalan dengan cara melempar dadu dan melangkah sesuai dengan angka yang tertera pada dadu. Dimulai pada kotak start bersama-sama dan berakhir di kotak finish dan menjadi konsumen tercerdas versi game ini.</t>
+  </si>
+  <si>
+    <t>Dr. Rini Madyastuti Purwono, S.Si., M.Si., Apt.</t>
+  </si>
+  <si>
+    <t>Ika Resmeiliana, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Produksi Dan Pemurnian Enzim Selulase Bacillus Amyloliquefaciens SLBD Dari Feses Kuda Serta Produk Yang Dihasilkan</t>
+  </si>
+  <si>
+    <t>24-Dec-2025</t>
+  </si>
+  <si>
+    <t>P00202515360</t>
+  </si>
+  <si>
+    <t>Muhamad Arifin, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan metode kultivasi dan pemurnian enzim selulase yang dihasilkan oleh Bacillus amyloliquefaciens strain SLBD untuk memperoleh enzim dengan kemurnian dan aktivitas spesifik tinggi. Proses kultivasi dilakukan dengan medium garam minimal dengan komposisi tertentu, pada suhu 37 &amp;deg;C dan agitasi 180 rpm hingga fase stasioner. Supernatan hasil sentrifugasi disaring melalui membran 0,22 &amp;micro;m, dipresipitasi menggunakan amonium sulfat hingga 90% kejenuhan, dan didialisis untuk memperoleh enzim kasar. Pemurnian dilakukan secara bertahap menggunakan kromatografi pertukaran anion dan filtrasi gel. Metode ini meningkatkan kemurnian enzim hingga 24 kali lipat dan menghasilkan selulase dengan aktivitas spesifik 7.010 U/mg serta berat molekul &amp;plusmn;66 kDa berdasarkan SDS&amp;ndash;PAGE. Enzim yang diperoleh menunjukkan karakter netrofilik dan moderat termostabil, dengan retensi aktivitas lebih dari 90% pada pH 5&amp;ndash;9 dan suhu hingga 60 &amp;deg;C. Metode ini memberikan pendekatan yang efisien, sederhana, dan dapat direproduksi untuk memperoleh enzim selulase dengan aktivitas tinggi dan stabilitas baik, yang berpotensi diterapkan dalam konversi biomassa lignoselulosa menjadi bioetanol atau biogas, serta pada industri pakan, tekstil, dan pulp-kertas yang memerlukan biokatalis dengan kinerja optimal di lingkungan netral.</t>
+  </si>
+  <si>
+    <t>Dr. Sarah Augustina, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Mustaruddin, S.T.P.</t>
+  </si>
+  <si>
+    <t>Alat Fotobioreaktor Untuk Induksi Sporulasi Makroalga Ulva Sp</t>
+  </si>
+  <si>
+    <t>18-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202415676</t>
+  </si>
+  <si>
+    <t>Muhammad Arif Mulya, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini merupakan alat fotobioreaktor untuk induksi sporulasi makroalga Ulva sp. Sistem FOTOBIOREAKTOR ini terdiri dari rangkaian beberapa pipa spooler yang disatukan oleh pipa holder yang mudah dibongkar pasang. Pipa spooler dilengkapi dengan komponen rotator yang memungkinkannya untuk dirotasi secara manual atau digerakan dengan tambahan motor Listrik arus lemah. Selain komponen pipa spooler dan pipa holder, alat fotobioreaktor ini juga memiliki rangkaian lampu eksternal yang dipasang secara trilateral pada tiga sisi FOTOBIOREAKTOR. Dalam penggunaanya, alat fotobioreaktor ini dapat menghasilkan bibit Ulva sp yang tumbuh pada cakupan luas hampir 50% bidang penempelan di tali yang dipakai sebagai substrat, jauh lebih tinggi dari pada fotobioreaktor yang menggunakan desain pipa spooler statis yang hanya memiliki nilai cakupan 25%.</t>
+  </si>
+  <si>
+    <t>Nanoserbuk Simplisia Surian (Toona sinensis) Dan Metode Pembuatannya Menggunakan Mechanical Milling</t>
+  </si>
+  <si>
+    <t>12-Dec-2025</t>
+  </si>
+  <si>
+    <t>P00202514365</t>
+  </si>
+  <si>
+    <t>Dr. Syamsul Falah, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode pembuatan nanoserbuk simplisia surian metode mechanical milling, yaitu kombinasi metode blade mill dan dry ball mill. Lebih khusus lagi invensi ini berkaitan dengan metode pembuatan nanoserbuk dengan target ukuran 600- 800 nm dan PDI 0,2-0,5 dengan tetap mempertahankan senyawa bioaktif dari simplisia surian. Nanoserbuk simplisia surian yang dihasilkan diharapkan dapat dapat mengoptimalkan efektivitas ekstrak herbal melalui peningkatan bioavaibilitas dan memperkuat efek antihiperglikemik serta memungkinkan pengembangan sediaan yang lebih praktis, stabil, dan siap menuju hilirisasi sebagai produk herbal antidiabetes yang inovatif dan berbasis nanoteknologi. Terdapat 3 tahap kegiatan pembuatan dan karakterisasi nanoserbuk simplisia pada invensi ini yaitu preparasi simplisia surian ukuran mikrometer dengan metode blade mill selama 15-30 jam menggunakan mode siklus intermiten 5&amp;ndash;20 detik operation time dan 5&amp;ndash;15 menit intermittent phase, dan pengayakan 200 mesh. Tahap kedua pembuatan nanoserbuk dengan metode ball mill selama 10-20 jam menggunakan mode siklus intermiten 5&amp;ndash;20 detik operation time dan 5&amp;ndash;15 menit intermittent phase, dan Tahap ketiga karakterisasi nanoserbuk menggunakan Particle Size Analyzer (PSA). Nanoserbuk simplisia surian yang dihasilkan sesuai invensi ini memiliki ukuran partikel sebesar 720,7 nm dengan PDI 0,5324.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Lilik Kustiyah, M.S.</t>
+  </si>
+  <si>
+    <t>Harum Fadhilatunnur, S.TP., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Muhamad Baihaqi, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROSES PREPARASI ANTIGEN AVIAN INFLUENZA H5N1 DENGAN INAKTIVASI FORMALIN DAN PRESIPITASI POLIETILEN GLIKOL (PEG-6000) </t>
+  </si>
+  <si>
+    <t>P00202601286</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan suatu proses preparasi antigen Avian Influenza (AI) subtipe H5N1 yang bertujuan untuk menghasilkan antigen yang stabil, dan memiliki reaktivitas serologis tinggi sebagai reagen uji serologis seperti uji Hemaglutinasi inhibisi (HI). Proses ini meliputi beberapa tahapan utama, yaitu propagasi virus, inaktivasi, presipitasi, pemurnian, stabilisasi, dan evaluasi kinerja antigen. Tahap inaktivasi dilakukan dengan menambahkan neutral buffered formalin (NBF) 1% dalam PBS hingga mencapai konsentrasi akhir 0,04% (v/v), diinkubasi pada 37&amp;deg;C selama 16 jam, dan dikonfirmasi tidak adanya replikasi virus melalui inokulasi ulang pada telur ayam berembrio. Virus yang telah diinaktivasi kemudian diendapkan menggunakan polietilen glikol (PEG-6000) 10% (w/v) pada suhu 4&amp;deg;C selama 2 jam, disentrifugasi bertingkat, disuspensikan kembali dalam PBS, disonikasi selama 90 detik, dan distabilisasi dengan penambahan gliserol 1:1 untuk menghasilkan antigen akhir sebanyak 2 mL. Hasil uji HI menunjukkan bahwa in-house antigen AI hasil invensi ini memiliki rataan titer antibodi geometrik (GMT) 6,8 log2, setara dengan antigen AI PUSVETMA, dengan sensitivitas dan spesifisitas 100% serta nilai Kappa (&amp;kappa;) sebesar 1,0, menandakan kesesuaian sempurna. Invensi ini menghasilkan antigen AI dengan stabilitas, dan reaktivitas serologis tinggi yang dapat digunakan sebagai reagen diagnostik pada uji HI.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luluk Annisa,  S.Pi.</t>
+  </si>
+  <si>
+    <t>Adna Sumadikarta, S.Si., M.Ling.</t>
+  </si>
+  <si>
+    <t>Dr. Ina Winarni, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Indah Wijayanti, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dean Apriana Ramadhan, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Mesin Milling Dingin Untuk Pembuatan Nanopartikel Kuning Telur</t>
   </si>
   <si>
     <t>27-Mar-2025</t>
   </si>
   <si>
-    <t>S00202503000</t>
-[...378 lines deleted...]
-  <si>
     <t>P00202502999</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Bambang Purwantara, M.Sc.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini mengenai modifikasi suatu mesin milling dingin rakitan yang digunakan untuk pembuatan nanopartikel kuning telur sebagai salah satu bahan pelarut semen beku pada hewan  ruminansia.  Rangkaian  mesin milling dingin  yang  digunakan  terdiri  dari  mesin pendingin, timer, blender dan  termometer.  Kuning  telur  dicampurkan  dengan  pelarut antara lain akuades sebanyak 400 - 700 mL dimasukan kedalam milling chamber. Setelah itu, di milling dingin dengan kecepatan 15.000 &amp;ndash; 20.000 rpm, selama 1 - 2 menit dengan waktu jeda selama 4 - 8 menit dengan total waktu milling selama 110 - 610 menit dengan suhu -100C &amp;ndash; -150C.</t>
   </si>
   <si>
+    <t>Ir. Fahrizal Hazra, M.Sc.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Julie Ekasari, S.Pi., M.Sc.</t>
   </si>
   <si>
-    <t>Pemodelan Sirkulasi Laut Untuk Analisis Upwelling Dan Fishing Ground Laut Indonesia</t>
-[...11 lines deleted...]
-    <t>Invensi ini adalah paket pemodelan sirkulasi CROCO &amp;ldquo;ITF-ROCM&amp;rdquo; laut untuk analisis upwelling dan fishing ground metode simulasi pergerakan massa air untuk mendeteksi distribusi larva biota laut (ikan). Invensi ini meliputi proses-proses yang mengacu pada langkah berikut: langkah (1) mengunduh data kondisi awal dan syarat batas lateral model, yang terdiri dari data komponen laut, atmosfer, dan pasang surut.; langkah (2), menjalankan model ITF-ROCM untuk mensimulasikan pola sirkulasi laut secara realistis; langkah (3), menganalisis intensitas upwelling dengan nilai Composite Upwelling Index (CUI) yang dikembangkan; langkah (4), menganalisis fishing ground berdasarkan prosedur/langkah yang telah dikembangkan. Metode yang ada dalam invensi ini dijalankan dalam tahapan yang langkah yang telah disebutkan sebelumnya. Sistem operasi yang digunakan adalah LINUX dengan bahasa pemrogaraman Matlab, Python, Unix dan Java. Dengan invensi ini, tersedia solusi simulasi analisis upwelling dan fishing ground potensial yang dapat diterapkan dalam proses pengelolaan perikanan yang berkelanjutan serta pelestarian lingkungan laut.</t>
+    <t>Pramita Nurillisan, S.E.</t>
   </si>
   <si>
     <t>Proses Pembuatan Gula Cair Sagu Dari Pati Dan Ampas Sagu (Metroxylon Spp.), Komposisi Bahan Dan Produk Gula Cair Sagu Yang Dihasilkan</t>
   </si>
   <si>
     <t>P00202308163</t>
   </si>
   <si>
     <t>Prof. Dr. Dra. Laksmi Ambarsari, M.S.</t>
   </si>
   <si>
     <t>Departemen Agronomi dan Hortikultura</t>
   </si>
   <si>
     <t>Yang diungkapkan disini adalah proses pembuatan gula cair sagu sebagai alternatif pengganti gula cair pasir dan tebu yang terdiri dari : a.menyiapkan bahan pati kering; b.mencampurkan pati sagu kering 20-25% dengan air 75-80%; c.melakukan likuifikikasi dengan menambahkan enzim alfa-amilase 1 ml/liter ke campuran pati sagu dan air; d.memanaskan campuran pati sagu pemanasan campuran pati sagu, air dan enzim alfaamilase pada suhu mendidih 100oC, kemudian didinginkan sampai suhu 60oC; e.melakukan sakarifikasi dengan penambahan enzim glukoamilase 1 ml/kg pati sagu pada kondisi suhu 60oC selama 1 jam dan didiamkan selama 24 jam; f.menyaring hasil sakarifikasi menggunakan kain tebal dan dilewatkan melalui ion anion dan kation; g.menguapkan hasil sakarifikasi yang sudah disaring dengan pemanasan suhu sampai 100oC untuk menghasilkan gula sagu cair sagu dengan brix minimal 70obrix. Adapun produk yang dihasilkan adalah gula cair sagu yang mengandung glukosa yang berwarna jernih dan higienis. Aplikasi invensi ini digunakan ke industri makanan dan minuman.</t>
   </si>
   <si>
     <t>Metode Perkuatan Balok Glulam Dengan Menggunakan Komposit Hibrid FRP-Aluminium</t>
   </si>
   <si>
     <t>S00202511162</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi  ini  berhubungan  dengan  metode  perkuatan  pada  balok  kayu  laminasi menggunakan  sistem  komposit  antara  material  FRP  dan  aluminium  yang  hanya ditampatkan pada sisi tarik balok. Tujuan utama dari invensi ini adalah untuk mengatasi masalah penggunaan serat sintetis yang berlebihan pada sistem perkuatan kayu laminasi atau glulam dengan FRP. Metode perkuatan glulam menggunakan material komposit hibrid FRP-aluminium ini dapat diterapkan pada semua jenis balok kayu laminasi. Hibrid FRP yang digunakan adalah gabungan antara serat karbon, serat kaca, dan serat rami (serat alam). Material  perkuatan  komposit  hibrid  FRP-aluminium  tersebut  dibenamkan  kedalam permukaan tarik balok secara vertikal dengan resin epoxy sebagai pengikatnya ke elemen kayu. Invensi ini memiliki keunggulan yaitu dapat secara signifikan mengurangi jumlah penggunaan  serat  sintetis  (serat  karbon  dan  serat  kaca)  pada  sistem  perkuatan  kayu laminasi dengan bahan FRP.</t>
   </si>
   <si>
     <t>Fermentasi Kopi Enzimatis Menggunakan Starter Kering Kultur Bakteri Bacillus Aerophilus.</t>
   </si>
   <si>
     <t>23-Dec-2025</t>
   </si>
   <si>
     <t>P00202515288</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Khaswar Syamsu, M.Sc.St.</t>
-[...1 lines deleted...]
-  <si>
     <t>Invensi ini berkaitan dengan proses pembuatan kopi secara enzimatis menggunakan starter kering kultur bakteri Bacillus aerophilus dalam proses fermentasi kopi enzimatis untuk menghasilkan kopi spesialti. Dalam pembuatan kopi enzimatis menggunakan kultur bakteri Bacillus aerophilus terdiri dari dua bagian yang dilakukan, yaitu pembuatan starter cair dari starter kering dengan umur simpan hingga empat minggu dan fermentasi padat kopi. Starter kering dibuat dengan memanfaatkan kulit kopi sebagai bahan pengisi. Starter kering yang mengandung bakteri inokulum Bacillus aerophilus disimpan selama 4 minggu pada suhu 4 oC (RH 40-55%). Pembuatan starter cair menggunakan starter kering yang telah ditumbuhkan dalam media cair selama 1-2 jam kemudian dicampur dengan buah kopi secara merata dengan rasio 3% (v/b). Ceri yang digunakan adalah ceri utuh (proses natural), ceri tanpa kulit (honey) dan ceri tanpa kulit dan dicuci (full washed). Untuk proses honey dan full washed, ceri dan kulit kopi dicampur sampai merata dengan perbandingan 2:1. Fermentasi dilakukan secara aerobik fakultatif selama 3 hari. Pengeringan dilakukan melalui pengeringan matahari selama 32-40 hari sampai kadar air mencapai sekitar 12%. Kopi yang dihasilkan dari proses ini memiliki cupping score diatas 80 untuk biji kopi dari berbagai agroekologi. Hasil ini menunjukkan konsistensi produk kopi yang diperoleh memiliki kualitas kopi spesialti</t>
   </si>
   <si>
+    <t>Formulasi Dan Komposisi Fitosom Batang Kangkang Katup (Phanera Semibifida (Roxb.)Benth) Sebagai Sediaan Antidiabetes</t>
+  </si>
+  <si>
+    <t>22-Dec-2025</t>
+  </si>
+  <si>
+    <t>P00202515169</t>
+  </si>
+  <si>
+    <t>Invensi ini mengungkapkan suatu metode formulasi dan komposisi, Oleh karena itu sasaran invensi ini menyediakan komposisi sediaan fitosom ekstrak etanol batang kangkang katup yang berpotensi sebagai sediaan antidiabetes yang terdiri dari fosfatidilkolin (PC); b. ekstrak etanol 96% batang kangkang katup; c. campuran pelarut chloroform dan methanol 2:1 untuk melarutkan PC dan ekstrak; d. waktu dan metode homogenisasi ekstrak dan pembawa menggunakan sonikator bath 40 KHz selama 1 jam; e. proses pembentukan thin layer dengan tekanan 200-450 mBar, suhu 390C dan kecepatan putar 60 RPM. Sediaan fitosom ini dapat menjadi sediaan obat diabetes</t>
+  </si>
+  <si>
     <t>Dr. Am Azbas Taurusman, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Anang Kurnia, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Penentuan Bobot Syarat Tumbuh Pada Evaluasi Kesesuaian Lahan Komoditas Hortikultura Dan Pangan Utama</t>
-[...25 lines deleted...]
-  <si>
     <t>Wina Yulianti, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Dr.Ing. Dase Hunaefi, S.T.P., M.Food.St.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Hardinsyah, M.S.</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Invensi ini  berkenaan dengan  alat penangkapan ikan  (bubu)  yang dapat dilipat  yang memiliki ukuran panjang x lebar x tinggi (80 cm x 60 cm x 50 cm), memiliki dua ruang perangkap yaitu perangkap bawah dan perangkap atas, memiliki spesies target tangkapan yang  bersifat  multi-spesies,  seperti  krustasea,  moluska,  dan  ikan  demersal.  Bubu  lipat bertingkat multi-spesies dapat dioperasikan pada dasar perairan yang bersubstrat pasir berlumpur, pasir berkarang, lumpur berkarang dan karang. Pengoperasian alat tangkap bubu  lipat  bertingkat  multi-spesies  menggunakan booster umpan  dan  umpan  biasa. Booster umpan dalam bentuk beku yang terbuat dari  bahan umpan dari cacahan ikan tembang  dan  cumi-cumi  yang  dicampur  dengan  cairan  kental  dari  hasil  blender  ikan tembang, cumi-cumi, telor ayam dan air. Booster umpan ditempatkan pada perangkap bagian atas. Booster umpan hanya mengeluarkan bau asam amino esensial dari protein umpan  untuk  memikat  dan  mengumpulkan  spesies  target  tangkapan  mendekati  dan memasuki bubu lipat bertingkat multi-spesies secara efektif. Umpan biasa yang digunakan adalah  jenis  ikan  tembang  utuh  berjumlah  dua  ekor  untuk  setiap  perangkap  bawah maupun  perangkap  bagian  atas.  Keunggulan  invensi  ini  adalah  pembuatan  konstruksi bubu  lipat  bertingkat  multi-spesies  mudah  dibuat  dan  dapat  dilipat,  bila  dioperasikan dengan booster umpan dan umpan biasa akan meningkatkan hasil tangkapan.</t>
+    <t>Dr. drh. Amaq Fadholly, S.K.H., M.Si.</t>
   </si>
   <si>
     <t>Amalia Putri Firdausi, S.Pi., M.Si.</t>
   </si>
   <si>
-    <t>Ratih Damayanti, S.Hut., M.Si., Ph.D.</t>
-[...37 lines deleted...]
-  <si>
     <t>Dr. Windi Al Zahra, S.Pt., M.Si.</t>
   </si>
   <si>
+    <t>Formula Dan Metode Pembuatan Mi Fungsional Berbahan Baku Talas Beneng (Xanthosoma undipes K. Koch) Dengan Serat Tinggi dan Indeks Glikemik Rendah untuk Penderita Diabetes</t>
+  </si>
+  <si>
+    <t>28-Aug-2025</t>
+  </si>
+  <si>
+    <t>P00202508280</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ahmad Sulaeman, M.S.</t>
+  </si>
+  <si>
+    <t>Invensi ini mengungkapkan formula mi fungsional berbahan dasar talas beneng termodifikasi dengan kombinasi tepung mocaf dan isolat protein kedelai untuk menghasilkan produk mi dengan kandungan serat pangan tinggi 11,98 g/100 g (&amp;ge;6%), sumber protein (&amp;gt;20%), dan indeks glikemik rendah (&amp;le;55), serta aman dikonsumsi oleh penderita diabetes. Formula optimal terdiri dari tepung talas beneng termodifikasi, tepung mocaf, dan isolat protein kedelai. Proses pembuatan dimulai dengan pemanasan tepung talas beneng, pencampuran bahan menggunakan pin mixer, pencetakan mi dengan twin screw extruder, dan pengeringan menggunakan cabinet dryer. Hasil analisis menunjukkan produk akhir memiliki kadar serat pangan total sebesar 11,98 g/100 g, protein sebesar 15,11 g/100 g, indeks glikemik 43,62, dan beban glikemik 16,94. Mi fungsional ini juga rendah lemak yaitu hanya 1,25 g/100 g, dan tanpa bahan pengawet kimia. Invensi ini berpotensi diterapkan dalam industri pangan sebagai pangan fungsional lokal yang mendukung kesehatan masyarakat dan diversifikasi pangan nasional</t>
+  </si>
+  <si>
     <t>Dr. drh. Wahono Esthi Prasetyaningtyas, M.Si.</t>
   </si>
   <si>
-    <t>Formula Bioplastik Antimikrob Berbasis Selulosa Pelepah Pisang Klutuk Dengan Penambahan Essential Oil Serai Wangi Untuk Meningkatkan Umur Simpan Daging Segar</t>
-[...8 lines deleted...]
-    <t>Konsumen Indonesia lebih menyukai daging dalam kondisi segar yang umumnya memiliki masa simpan 2 hari pada suhu refrigerator sehingga menjadi tantangan bagi swalayan dan restoran yang menawarkan daging kualitas premium. Daging premium umumnya dikemas dalam plastic wrap yang tidak mampu mempertahankan kualitas akibat pertumbuhan mikrob dan menimbulkan sampah yang berdampak bagi lingkungan. Penambahan minyak asiri serai wangi (SW) ke dalam plastik biodegradable berbasis selulosa pelepah pisang berpotensi sebagai kemasan antimikrob. Formula bioplastik yaitu selulosa pelepah pisang klutuk, pati jagung, kitosan, aquades, asam asetat, gliserol dan essential oil serai wangi dengan nilai elongasi 172,15%, migrasi 320 mg/dm&amp;sup2;, permeabilitas uap air 0,165 g H2O/m&amp;sup2;/24 jam, ketahanan air 60,37%, dan biodegradabilitas 8 hari. Uji umur simpan daging menunjukkan bahwa daging yang dikemas dalam bioplastik P4 memenuhi standar angka lempeng total (ALT) hingga hari ke-4 dengan hasil negatif untuk Escherichia coli dan kapang, sedangkan pada plastic wrap hanya hingga hari ke-2. Perubahan parameter bau, warna, dan tekstur pada bioplastik P4 lebih baik dibandingkan plastic wrap. Dengan demikian, bioplastik P4 memiliki karakteristik mekanik terbaik dan efektif memperpanjang umur simpan daging segar hingga hari ke-4.</t>
+    <t>Formula Material Eksotermik Berbasis Cangkang Rajungan Dan Kepiting Bakau Dengan Metode Kalsinasi Sebagai Pemanas Pangan Darurat Dan Instan Tanpa Api Dan Listrik</t>
+  </si>
+  <si>
+    <t>18-Dec-2025</t>
+  </si>
+  <si>
+    <t>P00202514930</t>
   </si>
   <si>
     <t>Zacky Arivaie Santosa, S.T.P</t>
   </si>
   <si>
+    <t>Invensi ini mengungkapkan material eksotermik yang inovatif yang dihasilkan dari kalsium oksida (CaO) melalui kalsinasi limbah cangkang rajungan dan kepiting bakau. Proses kalsinasi dilakukan pada suhu antara 900&amp;deg;C hingga 1000&amp;deg;C untuk menghasilkan kalsium oksida dengan efisiensi tinggi dalam aplikasi pemanas ransum pangan darurat tanpa api. Material ini juga dapat dikombinasikan dengan aluminium untuk meningkatkan performa pemanasan. Pengujian suhu reaksi menunjukkan bahwa material eksotermik ini mampu menghasilkan suhu tinggi dan stabil, dengan kombinasi cangkang rajungan dan aluminium mencapai suhu tertinggi 113,5&amp;deg;C pada menit ke-9, dan kombinasi cangkang kepiting bakau dan aluminium mencapai suhu 105&amp;deg;C pada menit ke-10 (untuk serbuk hasil kalsinasi pada suhu 1000&amp;deg;C). Hasil XRD dan FTIR menunjukkan bahwa pada suhu kalsinasi 1000&amp;deg;C, baik cangkang rajungan maupun kepiting bakau mengalami dekomposisi karbonat (CaCO3) yang lebih lengkap menjadi kalsium oksida (CaO) dibandingkan pada suhu 900&amp;deg;C. Dalam analisis XRD, puncak difraksi yang dominan pada suhu 1000&amp;deg;C mengindikasikan kristalinitas CaO yang lebih baik, sementara FTIR menunjukkan penurunan intensitas puncak karbonat dan peningkatan puncak CaO pada suhu yang lebih tinggi. Invensi ini tidak hanya menyediakan solusi pemanasan yang efektif dan ramah lingkungan tetapi juga memanfaatkan limbah biomassa yang sebelumnya tidak dimanfaatkan secara optimal, menjadikannya pilihan berkelanjutan untuk aplikasi dalam situasi darura</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Irzaman, M.Si.</t>
   </si>
   <si>
+    <t>Set Primer Spesifik Spesies Rajungan Portunus Pelagicus Untuk Deteksi Cepat Berbasis Amplifikasi Isotermal</t>
+  </si>
+  <si>
+    <t>S00202511222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  mengenai  perancangan  dan  penggunaan  suatu  set  primer  spesifik  gen Cytochrome  c  Oxidase  subunit  I (COI)  yang  ditujukan  untuk  identifikasi  cepat  spesies rajungan Portunus pelagicus. Set primer yang dirancang terdiri atas dua outer primer (F3- PP dan B3-PP), dua inner primer (FIP-PP dan BIP-PP), serta satu loop primer (LF-PP). Proses perancangan  primer  ini  dilakukan  uji  secara in  silico dan in  vitro untuk  memastikan keakuratannya.  Hasil  uji in  silico menunjukkan  bahwa  primer  hanya  berikatan  dengan sekuens target Portunus pelagicus. Validasi in vitro pada suhu konstan 65 oC selama 30-60 menit memperlihatkan bahwa primer ini mampu mengidentifikasi DNA Portunus pelagicus dan tidak ditemukan amplifikasi silang ketika diuji dengan spesies non-target. Invensi ini memberikan  manfaat  luas  bagi  peneliti,  laboratorium  diagnostik,  maupun  industri pengolahan  perikanan.  Keunggulan  utama  invensi  ini  terletak  pada  spesifisitas  primer yang  tinggi,  sensitivitas  deteksi  terhadap  DNA  target,  serta  fleksibilitas  aplikasi  pada berbagai  bentuk  sampel.  Dengan  demikian,  invensi  ini  menyajikan  suatu  pendekatan molekuler yang praktis dan efisien untuk mendukung sistem autentikasi bahan baku dan produk olahan rajungan serta pencegahan mislabelling.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Megawati Simanjuntak, S.P., M.Si.</t>
   </si>
   <si>
+    <t>Ani Nuraeni, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Perancah Berbasis Membran Nanoserat Pva-Kitosan Didoping Nanohidroksiapatit-Stronsium (nHA-Sr) Yang Berfungsi Sebagai Sistem Penghantaran Obat Kanker Sekaligus Pembawa Vesikel Ekstraseluler EVs) Untuk Mendukung Regenerasi Jaringan</t>
+  </si>
+  <si>
+    <t>17-Dec-2025</t>
+  </si>
+  <si>
+    <t>P00202514710</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkap suatu perancah membran nanoserat berbasis polivinil alkohol (PVA) dan kitosan yang didoping nanohidroksiapatit tersubstitusi stronsium (nHA-Sr), serta bermuatan obat antikanker dan vesikel ekstraseluler (extracellular vesicles, EVs). Perancah difabrikasi menggunakan metode electrospinning untuk menghasilkan struktur nanoserat dengan diameter 60&amp;ndash;100 nm. Komposisi perancah meliputi PVA 10%, kitosan 1%, nHA-Sr sebesar  1%  b/v  dengan  variasi  kadar  stronsium,  serta  obat  antikanker  gemcitabine hydrochloride  2  mM.  Vesikel  ekstraseluler  ditambahkan  pada  perancah  sebelum pengaplikasian melalui metode adsorpsi fisis. Perancah nanoserat ini berfungsi sebagai sistem  penghantaran  ganda  yang  memungkinkan  pelepasan  obat  antikanker  secara terkontrol dalam rentang waktu 1&amp;ndash;24 jam serta mendukung regenerasi jaringan melalui pelepasan ion stronsium dan aktivitas biologis EVs. Invensi ini dapat diaplikasikan pada terapi  kanker  berbasis  biomaterial,  khususnya  untuk  regenerasi  jaringan  tulang  pasca pengangkatan tumor.</t>
+  </si>
+  <si>
     <t>Prof. Dr. drh. Agustin Indrawati, M.Biomed.</t>
   </si>
   <si>
     <t>Prof. Dr. Nugraha Edhi Suyatma, S.T.P., D.E.A.</t>
   </si>
   <si>
     <t>Dr. Suyatno, S.Pt., M.Si.</t>
   </si>
   <si>
-    <t xml:space="preserve">Proses Pembuatan Susu Kecipir Dengan Bahan Utama  Kecambah Biji Kecipir</t>
-[...11 lines deleted...]
-    <t>Invensi ini adalah suatu proses pembuatan susu kecipir dari kecambah biji kecipir. Proses pembuatannya dimulai dengan memilih biji kecipir segar,dicuci, ditiriskan kemudian direndam dalam air selama semalam. Biji kecipir yang sudah direndam semalaman, ditiriskan, lalu ditaruh di nampan yang diberi kain basah selama 3 hari hingga berkecambah. Kecambah biji kecipir lalu diblender dengan air dengan perbandingan 1:4 sehingga terbentuk ekstrak larutan kecipir. Ekstrak larutan ini disaring dengan kain bersih untuk mendapatkan susu kecipir. Susu kecipir yang dihasilkan kemudian ditaruh di panci dan diberi gula. Susu kecipir yang diberi gula lalu didihkan kemudian didinginkan dan disimpan dalam botol kaca. Berdasarkan hasil penelitian, susu nabati berbahan kecambah biji kecipir 3 hari memiliki kandungan gizi, skor hedonik dan skor rating test lebih baik dibandingkan kecambah biji kecipir 0 dan 6 hari.</t>
+    <t>Dr. Dwi Yuni Hastati, S.TP., D.E.A.</t>
   </si>
   <si>
     <t>Gilang Dwi Laksono, S.Hut., M.Si.</t>
   </si>
   <si>
     <t>Dr. Sutikno, S.Pt., M.Si</t>
   </si>
   <si>
     <t>Dr. Berry Juliandi, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Erliza Hambali, M.Si.</t>
   </si>
   <si>
     <t>Dr. Ir. Darmawan, M.Sc.</t>
   </si>
   <si>
-    <t>Dr. Dwiyoga Nugroho, S.T., M.T.</t>
-[...7 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Akhmad Endang Zainal Hasan, M.Si.</t>
   </si>
   <si>
     <t>Dr. Sony Hartono Wijaya, S.Kom., M.Kom.</t>
   </si>
   <si>
     <t>Andini Tribuana Tunggadewi, S.E., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Katrin Roosita, S.P., M.Si.</t>
   </si>
   <si>
     <t>Kemasan Aktif Penjerap Etilen Dan Uap Air Berbahan Jerami Padi Dan Karbon Aktif Beserta Metode Pembuatannya</t>
   </si>
   <si>
     <t>P00202509955</t>
   </si>
   <si>
     <t>Prof. Dr. Endang Warsiki, S.T.P., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berkaitan dengan suatu kemasan aktif berupa lembaran yang terbuat dari pulp jerami  padi  yang  dicampur  dengan  karbon  aktif.  Lembaran  ini  dirancang  untuk memperlambat pematangan buah klimaterik dengan cara menyerap gas etilen dan uap air di  sekitar  buah,  sehingga  kualitas  dan  kesegarannya  dapat  dipertahankan  lebih  lama selama  penyimpanan  maupun  distribusi.  Proses  pembuatan  kemasan  aktif  ini  meliputi tahap  pembersihan  dan  perendaman  jerami  padi,  delignifikasi  menggunakan  larutan natrium hidroksida, pencucian, penghancuran, dan penghalusan hingga menjadi pulp. Pulp kemudian dicampurkan dengan bubuk karbon aktif dalam perbandingan tertentu, dicetak menggunakan deckle,  dan  dikeringkan  hingga  terbentuk  lembaran  kertas  yang  siap digunakan.  Kemasan aktif  berupa lembaran ini  digunakan dengan  cara ditempatkan di dalam atau di atas kardus buah, sehingga memungkinkan interaksi langsung dengan gas etilen yang dilepaskan oleh buah. Invensi ini dapat diterapkan pada berbagai jenis buah klimaterik dengan tingkat kerusakan tinggi, seperti pisang, mangga, pepaya, dan alpukat, serta  memberikan nilai  tambah melalui  pemanfaatan  limbah  pertanian  menjadi produk pengemasan yang ramah lingkungan.</t>
   </si>
   <si>
-    <t>Alat Filtrasi Air Dan Pengolahan Sludge Untuk Budidaya Udang</t>
-[...10 lines deleted...]
-  <si>
     <t>Atep Dian Supardan, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Dr. Puji Rianti, S.Si., M.Si.</t>
   </si>
   <si>
     <t>BIOINOKULAN BERBASIS Providencia manganoxydans M7 DAN PENGGUNAANNYA</t>
   </si>
   <si>
     <t>19-Aug-2025</t>
   </si>
   <si>
     <t>P00202507818</t>
   </si>
   <si>
     <t>Dr. Prayoga Suryadarma, S.T.P., M.T.</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan bioinokulan berbasis bakteri Providencia manganoxydans galur M7. Galur M7 telah dikarakterisasi secara fenotipik dan genotipik, termasuk sekuensing genom lengkap yang menunjukkan keberadaan gen fungsional untuk produksi fitohormon (IAA), fiksasi nitrogen, pelarutan fosfat &amp;amp; kalium, dan siderofor. Pembuatan bioinokulan Providencia manganoxydans M7 dilakukan dengan menumbuhkan bakteri dari stok gliserol ke media NA dan menginkubasinya pada suhu kamar. Satu koloni murni kemudian diinokulasikan ke dalam 20 mL Luria Broth (LB) untuk menghasilkan suspensi sel (inokulum) dan diinkubasi dengan kecepatan. Perbanyakan dilakukan dengan memindahkan inokulum ke dalam 50 mL LB dalam erlenmeyer, kemudian diinkubasi hingga diperoleh kultur akhir 105-108 CFU/mL yang siap digunakan sebagai bioinokulan. Bioinokulan yang dihasilkan dapat meningkatkan pertumbuhan tanaman, ketahanan tanaman, dan kemanisan buah.</t>
   </si>
   <si>
     <t>Dr. Eva Rachmawati, S.Hut., M.Si.</t>
   </si>
   <si>
     <t>Dr. drh. Susi Soviana, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Titi Candra Sunarti, M.Si.</t>
   </si>
   <si>
     <t>Dr. Muhamad Gustilatov, S.Pi., M.Si.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Dietriech Geoffrey Bengen, D.E.A.</t>
+    <t>Dr. drh. Anisa Rahma, S.K.H., M.Si.</t>
   </si>
   <si>
     <t>Resti Meilani, S.Hut., M.Si.</t>
   </si>
   <si>
     <t>Yusup Amin, S.Hut., M.Si.</t>
   </si>
   <si>
-    <t>Faldiena Marcelita, S.T., M.Kom.</t>
-[...8 lines deleted...]
-    <t>Lis Rosmanah, S.Si., M.Si.</t>
+    <t>Prof. Dr. Ir. Feri Kusnandar, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Lis Rosmanah, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Metode Dan Formula Pembuatan Minuman Konsentrat Protein Tempe</t>
   </si>
   <si>
     <t>31-Aug-2023</t>
   </si>
   <si>
     <t>P00202308251</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan aplikasi konsentrat protein tempe sebagai bahan baku pembuatan minuman kesehatan. Invensi ini bertujuan untuk menyediakan formula dan metode pembuatan minuman kesehatan berbasis konsentrat protein tempe dan menunjukkan pemenuhan persyaratan uji SNI 7612:2011 untuk bubuk minuman kedelai. Tahapan pembuatan minuman kesehatan terdiri dari tiga tahapan utama yaitu: 1) pembuatan tepung tempe, 2) pembuatan konsentrat protein tempe, dan 3) pembuatan minuman kesehatan. Formula minuman kesehatan adalah campuran 63-66% konsentrat protein tempe, 20-23% maltodekstrin, 0,4-0,6% perisa minuman, dan 0,1-0,4% gom xanthan. Minuman kesehatan telah memenuhi persyaratan uji Standar Nasional Indonesia (SNI) 7612:2011 untuk bubuk minuman kedelai berdasarkan parameter proksimat, cemaran logam berat, dan mikrobiologi. Minuman kesehatan memiliki skor penerimaan keseluruhan atribut sebesar 4,90 yang berarti minuman kesehatan dinilai konsumen berada pada kisaran netral hingga agak suka. Invensi yang diajukan ini berbeda dengan invensi sebelumnya, yaitu menemukan metode dan formula pembuatan minuman kesehatan berbahan konsentrat protein tempe. Konsentrat protein tempe yang digunakan diperoleh dari proses ekstraksi menggunakan ultrasonikasi, sehingga menghasilkan konsentrat protein dengan kadar protein tinggi dan kadar lemak yang rendah</t>
   </si>
   <si>
     <t>Ir. Nurul Jannah, M.M., Ph.D.</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Wini Trilaksani, M.Sc.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Asep Sudarman, M.Rur.Sc.</t>
   </si>
   <si>
-    <t>Prof. Dr. Didah Nur Faridah, S.T.P., M.Si.</t>
-[...2 lines deleted...]
-    <t>dr. Riati Sri Hartini, M.Sc., Sp.KJ</t>
+    <t>Wahyu Hidayat, S.E., Ak., M.Com., CPA.</t>
   </si>
   <si>
     <t>Luvy Dellarosa, S.T., M.T.</t>
   </si>
   <si>
-    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
-[...4 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. I Komang Gede Wiryawan</t>
   </si>
   <si>
     <t>Ukhradiya Magharaniq Safira Purwanto, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Anas Miftah Fauzi, M.Eng.</t>
+    <t>Dr.Eng. Wahyu Ramadhan, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Formulasi Dan Metode Pembuatan Nanopartikel Ekstrak Daun Bugenvil (Bougainvillea Spectabilis) Untuk Mengendalikan Bean Common Mosaic Virus Dan Aphis Craccivora Koch</t>
   </si>
   <si>
     <t>23-Apr-2024</t>
   </si>
   <si>
     <t xml:space="preserve">P00202411694 </t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan komposisi bahan, metode pembuatan, dan produk nanopartikel ekstrak daun bugenvil (EDB-NP) yang berasal dari ekstrak daun bugenvil menggunakan metode gelasi ionik. Formula nanopartikel ekstrak daun bugenvil sesuai invensi ini mampu menginduksi ketahanan tanaman dan mengandung antivirus. Nanopartikel ekstrak daun bugenvil disintesis dengan mengeringkan daun bugenvil segar yang telah disortasi, dicuci dengan air mengalir. Daun bugenvil digiling sampai halus dan diayak. Serbuk daun bugenvil diekstraksi dengan cara maserasi menggunakan pelarut etanol. Pelarut Ekstraksi diuapkan menggunakan rotary evaporator sehingga diperoleh senyawa ekstrak daun bugenvil. Ekstrak daun bugenvil dicampur dengan pelarut etanol 70%, natrium alginat, dan kalsium klorida (CaCl2). Larutan campuran diaduk menggunakan magnetic stirrer dan kemudian larutan disonikasi. Nanopartikel yang diperoleh mempunyai ukuran rata-rata 163.68 nm dengan morfologi berbentuk bola (sferis). Aplikasi nanopartikel ekstrak daun bugenvil terbukti mampu memperpanjang masa inkubasi dan menghambat pembentukan lesio lokal nekrotik dengan keefektifan berkisar 67,5%-100%. EDB-NP juga menunjukkan mampu menyebabkan mortalitas kutudaun berkisar 28-76% pada 48 JSP. Hasil pengujian aktivitas insektisidal nanopartikel ekstrak daun bugenvil didapatkan LC50 pada 24 dan 48 jam setelah perlakuan adalah pada konsentrasi 167.1 ppm dan 427.7 ppm.</t>
   </si>
   <si>
     <t>Dr. Isyana Khaerunnisa, S.Pt</t>
   </si>
   <si>
     <t>Prof. Dr. Dra. Purwantiningsih, M.S.</t>
   </si>
   <si>
     <t>Dr. drh. Mawar Subangkit, M.Si.</t>
   </si>
   <si>
     <t>Bakteri Psichrobacter Maritimus Strain A1 Asal Spons Spirastrella hartmani Penghasil Antiparasit Argulus sp. Pada Ikan Mas (Carassius auratus)</t>
   </si>
   <si>
     <t>S00202511470</t>
   </si>
   <si>
+    <t>Ir. Endang Sunarwati Srimariana, M.Si.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Invensi ini berhubungan dengan penemuan suatu bakteri Psichrobacter maritimus strain A1  yang  bersimbiosis  dengan  spons Spirastrella  hartmani,dan  dapat  menghasilkan senyawa  metabolit  sekunder  yang  dapat  dimanfaatkan  dalam  penanganan  parasite Argulus sp.  pada  ikan  hias  Mas  Koki  (Carassius  auratus).  Sekuen  genetic  dari  bakteri Psichrobacter maritimus strain A1, sesuai dengan klaim memiliki panjang sekuen 1432 base-pair (bp) dengan kemiripan 99,42% dengan Psichrobacter maritimus strain Pi2-20; KMM 3646.  Preparasi  senyawa metabolit  sekunder isolate bakteri  ini dilakukan  dengan ekstraksi kultur menggunakan pelarut etanol 98% pada fase pertumbuhan di jam inkubasi 44-52 jam. Efektifitas yang dihasilkan adalah sebesar 100% dalam membunuh parasite Argulus sp. setelah perlakuan selama 4 hari. Invensi ini berpotensi dalam penanganan parasite Argulus sp. pada budidaya ikan hias mas koki dengan waktu yang relative lebih cepat dan ramah lingkungan.</t>
   </si>
   <si>
-    <t>Prof. Dr. Satyanto Krido Saptomo, S.T.P., M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. Ir. Harton Arfah, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Deni Noviana</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Odang Carman, M.Sc.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Trisna Priadi, M.Eng.Sc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Prof. Dr. Nancy Dewi Yuliana, S.T.P., M.Sc.</t>
   </si>
   <si>
     <t>Dr. Toto Haryanto, S.Kom., M.Si.</t>
   </si>
   <si>
-    <t>Arif Darmawan, S.Pt., M.Si., Ph.D.</t>
+    <t>Prof. Dr. Akhiruddin, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Dr. Heriyanto Syafutra, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Dimas Ardi Prasetya, S.T., M.Si.</t>
   </si>
   <si>
     <t>Dr. Ir. Muhammad Fedi Alfiadi Sondita, M.Sc.</t>
   </si>
   <si>
-    <t>Dr. Ismail Budiman, S.Hut., M.Si.</t>
-[...14 lines deleted...]
-  <si>
     <t>drh. Leni Maylina, M.Si., Ph.D.</t>
   </si>
   <si>
-    <t>Komposisi Yoghurt Dari Bunga Dan Bubuk Batang Saraca Ashoka</t>
-[...8 lines deleted...]
-    <t>Dr. Liyantono, S.T.P., M.Agr.</t>
+    <t>Dr. Eny Palupi, S.T.P., M.Sc.</t>
   </si>
   <si>
     <t>Sistem Kontrol Mikrolimat Dan Heast Stress Berbasis IOT untuk Ruminansia</t>
   </si>
   <si>
     <t>21-Jul-2025</t>
   </si>
   <si>
     <t>S00202506764</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini merupakan sistem pemantauan mikroklimat dan heat stres berbasis Internet of Things (IoT) untuk ruminansia bernama D-Ruminansia. D-Ruminansia terdiri dari alat pengukur  mikroklimat  seperti  suhu  udara,  kelembapan,  kecepatan  angin,  intensitas cahaya,  dan  kadar  amonia.  D-Ruminansia  juga  dilengkapi  kamera  untuk  pemantauan visual ternak secara jarak jauh. Seluruh data dikumpulkan secara real-time dan digunakan untuk  menghitung  nilai Temperature  Humidity  Index (THI).  Nilai  THI  digunakan  sistem untuk memberikan klasifikasi tingkat kenyamanan ternak berdasarkan heat stress. Data hasil pemantauan ditransmisikan ke server cloud dan divisualisasikan dalam bentuk grafik, tabel,  melalui  dashboard  berbasis  web  dan  aplikasi  Android.  Invensi  ini  mendukung pengelolaan kandang berbasis data untuk meningkatkan kenyamanan dan produktivitas sapi perah di lingkungan tropis.</t>
   </si>
   <si>
     <t>Dr. Hagia Sophia Khairani, S.P., M.Si.</t>
   </si>
   <si>
     <t>Auriza Rahmad Akbar, S.Komp., M.Kom.</t>
   </si>
   <si>
-    <t>Dr. Ir. Tatag Budiardi, M.Si.</t>
+    <t>Ekstrak Bawang Dayak Sebagai Pewarna Alami Sosis Daging Sapi</t>
+  </si>
+  <si>
+    <t>29-Nov-2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202414014 </t>
+  </si>
+  <si>
+    <t>Made Gayatri Anggarkasih, S.TP., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan produk sosis daging sapi menggunakan pewarna alami ekstrak umbi bawang dayak (Eleutherine bulbosa). Lebih khusus lagi invensi ini berhubungan dengan metode ekstraksi umbi bawang dayak dan metode proses pengolahan sosis menggunakan pewarna alami ekstrak bawang dayak. Metode ekstraksi untuk mendapatkan ekstrak air dan ekstrak etanol menggunakan teknik maserasi yang dikombinasikan dengan sonikasi. Ekstrak cair yang didapatkan kemudian dipekatkan menggunakan alat rotary evaporator. Metode proses pengolahan sosis daging sapi meliputi penggunaan ekstrak air 3000 ppm dan ekstrak etanol 1000 ppm yang ditambahkan ke dalam bahan adonan sosis yang terdiri dari daging sapi, es batu, minyak goreng, tepung tapioka, bawang putih, garam, lada bubuk, bumbu bratwurst, gula pasir, dan STPP. Karakteristik sosis daging sapi dengan pewarna alami ekstrak air umbi bawang dayak dan ekstrak etanol umbi bawang dayak telah memenuhi persyaratan SNI 3280- 2024. Setiap 100 g sosis sapi menghasilkan energi dari lemak 87,39 dan 95,49 kkal, serta energi total masing-masing 177,79 dan 173,49 kkal.</t>
   </si>
   <si>
     <t>Komposisi Sup Krim Berbasis Rumput Laut Untuk Menurunkan Kadar Gula Darah</t>
   </si>
   <si>
     <t>S00202512434</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Sri Purwaningsih, M.Si.</t>
   </si>
   <si>
     <t>Rumput laut Gracilaria sp. merupakan salah satu potensi lokal dari Jawa Baratyang mudah dibudidaya namun selama ini kurang dimanfaatkan sehingga harga murah. Tujuan invensi ini adalah memanfaatkan potensi lokal berupa rumput laut menjadi sup krim untuk penderita diabetes. Komposisi sup krim sesuai invensi ini secara lengkap terdiri dari tepung Gracilaria sp., tepung sagu, tepung singkong, susu bubuk full krim, garam, lada bubuk, kaldu jamur, bawang putih bubuk, nori.Hasil uji in vivo menunjukkan sup krim Gracilaria sp. menurunkan kadar glukosa darah dan pada gambaran imunohistokimia terjadi perbaikan sel beta pankreas.</t>
   </si>
   <si>
     <t>Septian Fauzi Dwi Saputra, S.T.P., M.Si., Ph.D.</t>
   </si>
   <si>
-    <t>Sistem Pengolahan Air Limbah Pertambangan Minyak Dan Gas Bumi Dengan Kolam Biologis Suhu Tinggi (Bio-Pond High Temperature/Bio-Pond Ht)</t>
-[...7 lines deleted...]
-  <si>
     <t>Rizki Agung Nugraha</t>
   </si>
   <si>
     <t>Dr. Ir. Ali Nurmansyah, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Tri Asmira Damayanti, M.Agr.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Imam Wahyudi, M.S.</t>
+    <t>Dr. Andi Early Febrinda, S.T.P., M.P.</t>
+  </si>
+  <si>
+    <t>Bambang Riyanto, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Dr. Ir. Budhi Hascaryo Iskandar, M.Si.</t>
   </si>
   <si>
     <t>Dr. Ir. Lilis Khotijah, M.Si.</t>
   </si>
   <si>
     <t>Formula Velva Tepung Gayam Sebagai Kudapan Sumber Serat</t>
   </si>
   <si>
+    <t>05-Feb-2026</t>
+  </si>
+  <si>
     <t xml:space="preserve">S00202601197 </t>
   </si>
   <si>
+    <t>Dr. Budi Setiawan, S.E., M.Si.</t>
+  </si>
+  <si>
     <t>Pengembangan kudapan beku berbasis pangan lokal berpotensi menjadi alternatif pangan fungsional yang lebih sehat, khususnya dalam meningkatkan asupan serat pangan. invansi ini bertujuan untuk merumuskan dan mengkarakterisasi produk velva berbahan dasar tepung gayam (Inocarpus fagifer), madu murni, dan susu cair full cream sebagai kudapan sumber serat. Invensi ini menggunakan bahan penstabil Propylene Glycol Monoesters. Hasil analisis menunjukkan bahwa velva gayam memiliki kandungan serat pangan total sekurang-kurangnya 3% per 100 g produkSehingga dapat dinyatakan bahwa velva gayam ini menjadi kudapan dengan klaim sumber serat pangan. Produk velva dikemas dalam bentuk beku dan disimpan pada suhu -18 &amp;deg;C untuk menjaga tekstur, mutu sensoris, serta stabilitas komponen gizi. Dengan karakteristik tersebut, velva gayam berpotensi dikembangkan sebagai produk kudapan fungsional berbasis pangan lokal yang tidak hanya memiliki daya terima yang baik, tetapi juga berkontribusi dalam peningkatan kualitas gizi dan diversifikasi pangan.</t>
   </si>
   <si>
     <t>Taryati, S.Pt.</t>
   </si>
   <si>
     <t>Dr. Elisa Anggraeni, S.T.P., M.Sc.</t>
   </si>
   <si>
+    <t>Komposisi Dan Proses Pembuatan Keju Analog Oles Berbasis Kacang Bogor (Vigna subterranea) Dan Santan</t>
+  </si>
+  <si>
+    <t>P00202509678</t>
+  </si>
+  <si>
+    <t>Nurafi Razna Suhaima, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan formulasi dan proses pembuatan keju analog oles berbasis kacang Bogor dan santan sebagai alternatif produk keju nabati. Produk diformulasikan dari air, kacang Bogor, santan, tepung tapioka, garam, nutritional yeast, sari lemon, xanthan gum,  perisa  keju,  dan  vanili.  Proses  pembuatan  meliputi  pengupasan  kacang  Bogor, perebusan pada suhu 70-90 &amp;deg;C selama 3-5 menit, pencampuran seluruh bahan hingga homogen, pemanasan pada suhu 80&amp;ndash;90 &amp;deg;C, dan pengemasan. Produk akhir berupa keju analog oles nabati dengan tekstur lembut, cita rasa menyerupai keju. Invensi ini ditujukan bagi vegan, vegetarian, penderita intoleransi laktosa, serta sebagai inovasi pemanfaatan kacang Bogor untuk meningkatkan nilai tambah produk pangan lokal.</t>
+  </si>
+  <si>
     <t>Dr. Tuti Suryati, S.Pt., M.Si.</t>
   </si>
   <si>
-    <t>Formula Pakan Buatan Untuk Larva Hama Boktor (Xystrocera Festiva)</t>
-[...26 lines deleted...]
-    <t>Irsan Alipraja, S.Hut., M.Si.</t>
+    <t>Irsan Alipraja, S.Hut., M.Si., Ph.D.</t>
   </si>
   <si>
     <t>Dr. Etik Mardliyanti, M.Eng.</t>
   </si>
   <si>
     <t>Dr. Andi Early Febrina, S.T.P., M.S.</t>
   </si>
   <si>
     <t>Dr. Fengky Satria Yoresta, S.T., M.T.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Slamet Budijanto, M.Agr.</t>
-[...11 lines deleted...]
-    <t>Invensi ini berhubungan dengan formulasi minyak aromaterapi berbasis minyak atsiri dari kayu cendana (Santalum album L) dan minyak daun kemangi (Ocimum bacilicum L) dengan tambahan lainnya berupa mentol dan kamfer. Variasi formulasi dibuat sebanyak dua jenis, yaitu variasi &amp;ldquo;warm&amp;rdquo; dan &amp;ldquo;hot&amp;rdquo;. Aplikasi dari invensi ini dengan cara dihirup dan dioleskan ke kulit tubuh.</t>
+    <t>Dr. Majariana Krisanti, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. drh. Agus Setiyono, M.S., Ph.D.</t>
+  </si>
+  <si>
+    <t>Novriyandi Hanif, S.Si., M.Sc., D.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Kastana Sapanli, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Alat Aplikator Pestisida Hama Pucuk Sawit (Elaeis Guineensis Jacq)</t>
   </si>
   <si>
     <t>S00202512432</t>
   </si>
   <si>
     <t>Dr. Ir. Agus Sutejo, M.Si.</t>
   </si>
   <si>
+    <t>Departemen Teknik Mesin dan Biosistem</t>
+  </si>
+  <si>
     <t>Invensi ini berhubungan dengan bidang teknologi pertanian, khususnya alataplikator pestisida portabel yang dirancang untuk tanaman pucuk kelapa sawit. Alat ini berupa tongkat teleskopik (1) berbasis pipa aluminium yang dilengkapi sistem pengunci, sehingga dapat diperpanjang hingga 3 meter untuk menjangkau pucuk dan pelepah kelapa sawit tanpa perlu pemanjatan. Sistem utama terdiri atas hopper (1) plastik tahan korosi berkapasitas 300 gram, auger (4) baja tahan karat yang digerakkan oleh motor DC (5), serta pipa penyalur (3) yang menyalurkan pestisida secara stabil hingga ke ujung tongkat. Operasi alat dikendalikan oleh monostabil multivibrator (7) yang memungkinkan pengaturan dosis aplikasi pestisida dengan pilihan 5, 10, atau 15 detik. Energi diperoleh dari aki 12V (8) yang membuat alat ini portabel dan mandiri. Seluruh komponen didukung oleh sistem klem (6) untuk menjaga kestabilan dan posisi saat digunakan. Dengan desain ini, alat aplikator pestisida teleskopik mampu meningkatkan efisiensi, presisi, dan keamanan aplikasi pestisida, sekaligus mengurangi risiko operator dan pemborosan pestisida pada perkebunan kelapa sawit.</t>
   </si>
   <si>
     <t>Dr. Efi Toding Tondok, S.P., M.Sc.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Iis Diatin, M.M.</t>
-[...1 lines deleted...]
-  <si>
     <t>Prof. Dr. Jakaria, S.Pt., M.Si.</t>
   </si>
   <si>
     <t>Dr. Irman Firmansyah, S.Hut., M.Si.</t>
   </si>
   <si>
-    <t>Neny Mariyani, S.T.P., M.Si.</t>
+    <t>Prof. Dr. Ir. Erliza Noor</t>
   </si>
   <si>
     <t>Prof. Dr. Effendi Tri Bahtiar, S.Hut., M.Si.</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Sumiati, M.Sc.</t>
+  </si>
+  <si>
     <t>Alat Penyortir Dan Penghitung Benih Ikan Lele</t>
   </si>
   <si>
     <t>10-Sep-2021</t>
   </si>
   <si>
     <t>S00202107427</t>
   </si>
   <si>
     <t>Muhammad Iqbal, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Invensi ini berupa suatu alat penyortir dan penghitung benih ikan lele. Invensi ini menyatukan proses grading dan perhitungan benih lele dalam satu proses, sehingga lebih efektif dan efisien dalam penggunaannya. Dimensi invensi ini memilik panjang 150 cm, lebar 50 cm dan tinggi 65 cm, terdiri atas 5 bagian utama yaitu: saluran air, jalur seluncuran ikan, jalur sortir, saluran penampungan, dan wadah penampungan. Invensi ini melakukan grading menggunakan system mechanical grading dengan pipa silinder terbuat dari alumunium yang ditempatkan sebanyak 8 buah sehingga menghasilkan 7 celah grading, ukuran celah dari atas kebawah semakin besar. Serta dapat melakukan perhitungan otomatis dengan menggunakan sensor infrared yang dirangkai sedemikian rupa dan diletakan pada tiang yang terdapat pada bagian akhir saluran penampungan.</t>
   </si>
   <si>
-    <t>Prof. Dr. Eko Hari Purnomo, S.T.P., M.Sc.</t>
+    <t xml:space="preserve">Formula Minuman Bubuk Instan Berbasis Kolagen Tulang Ayam Dengan Penambahan Tepung Oat dan Tepung Cangkang Telur </t>
+  </si>
+  <si>
+    <t>20-Jun-2025</t>
+  </si>
+  <si>
+    <t>S00202505633</t>
+  </si>
+  <si>
+    <t>Aulia Irhamni Fajri, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan suatu formula minuman bubuk instan berbasis kolagen tulang  ayam  dengan  penambahan  tepung  oat  dan  tepung  cangkang  telur  dengan komposisi terdiri dari bubuk kolagen tulang ayam, tepung oat, krimer nabati, gula pasir, tepung cangkang  telur, pemanis alami glikosida steviol (ekstrak dari daun stevia), dan perisa bubuk. Invensi tersebut dapat diaplikasikan pada industri pengolahan pangan atau industri minuman siap saji.</t>
   </si>
   <si>
     <t>Asep Gunawan</t>
   </si>
   <si>
-    <t>Dr. Wulansih Dwi Astuti, S.Pt., M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>Prof. Dr. drh. Upik Kesumawati, M.S.</t>
   </si>
   <si>
     <t>Dr. drh. Eva Harlina, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Muhammad Ridla, M.Agr.</t>
   </si>
   <si>
     <t>Mohamad Alief Ramdhan, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Dr. drh. Ni Luh Putu Ika Mayasari</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Ali Khomsan, M.S.</t>
+    <t>Dr. Meutia Samira Ismet, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Muhammad Ilham, S.Kom.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Luki Abdullah, M.Sc.Agr.</t>
   </si>
   <si>
-    <t>Prof.Dr. Roni Ridwan, S.Pt., M.Si</t>
-[...1 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Iman Rusmana, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Fitmawati, M.Si.</t>
   </si>
   <si>
-    <t>Concrete Canvas Dengan Subtitusi Serat Wol Domba Lokal (Ovies Aries) Dan Metode Pembuatannya</t>
-[...11 lines deleted...]
-    <t>Dr. Rudi Heryanto, S.Si., M.Si.</t>
+    <t>Metode Pembuatan Larutan Endapan Kalsit dengan Katalis Ekstrak Kacang Kedelai untuk Meningkatkan Daya Dukung Tanah Pasir</t>
+  </si>
+  <si>
+    <t>S00202212123</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Heriansyah Putra, S.Pd., M.Eng.</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Sipil dan Lingkungan</t>
+  </si>
+  <si>
+    <t>Aplikasi metode calcite precipitation untuk perbaikan tanah berkembang pesat, karena metode ini mengedepankan kemudahan dalam aplikasi, ramah lingkungan, dan efektif meningkatkan kekuatan tanah. Metode ini awalnya menggunakan bakteri dan urease enzyme sebagai katalis dalam pembentukan endapan kalsit. Namun, penggunaan kedua katalis tersebut memiliki beberapa keterbatasan, seperti membutuhkan perlakuan khusus dan sulit dikontrol, reaksi yang cepat dan tingginya biaya material. Invensi ini berhubungan dengan penggunaan larutan ektraksi kedelai (soybean crude urease) sebagai katalis dalam pembentukan endapan kalsit (calcite precipitated) pada larutan kalsium klorida dan urea yang digunakan untuk memperbaiki daya dukung tanah pasir. Invensi ini mencakup metode persiapan bahan, metode ektraksi kedelai (soybean) menjadi larutan kedelai murni, komposisi larutan endapan kalsit dan metode treatment larutan kalsit ke dalam tanah menggunakan cara tuang dan siram. Kedelai (soybean) merupakan bahan pangan yang mudah diperoleh dan harganya relatif murah. Penggunaan soybean dengan proses persiapan yang sederhana yaitu penggilingan dan penyaringan serta aplikasi larutan pengendapan kalsit (calcite precipitation) yang mudah sangat efektif sebagai metode perkuatan tanah pasir. Selain itu, kekuatan pasir yang dihasilkan juga menunjukkan peningkatan yang signifikan, bahkan lebih tinggi dari penggunaan urease enzyme. Sehingga metode ini dinyatakan sangat efektif sebagai solusi perkuatan tanah pasir, khususnya menggunakan teknik pengendapan kalsit.</t>
   </si>
   <si>
     <t>Wiranda Intan Suri, M.T.</t>
   </si>
   <si>
-    <t>Metode Pembuatan Ekstrak Gambir (Uncaria Gambir) Terpurifikasi Untuk Fibrosis Paru</t>
-[...18 lines deleted...]
-  <si>
     <t>Dian Anggraini Indrawan, S. Hut., M.M.</t>
   </si>
   <si>
     <t>Prof. Dr. Kustiariyah, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Nindya Tri Muliawati, M.Sc.</t>
   </si>
   <si>
     <t>Ratih Rinendyaputri, S.K.H., M.Biomed.</t>
   </si>
   <si>
     <t>Andika Septiana Suryaningsih, S.P., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Arief Boediono</t>
   </si>
   <si>
     <t>Rima Fitria Adiati, S.T., M.T.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Noor Farikhah Haneda, M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. Ir. Heri Ahmad Sukria, M.Sc.Agr.</t>
   </si>
   <si>
     <t>Ni Made Rusmiati, A.Md.</t>
   </si>
   <si>
+    <t>Eka Novriyanti, S.Hut., M.Si., Ph,D</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Ronny Rachman Noor, M.Rur.Sc.</t>
   </si>
   <si>
     <t>Prof. Dr. Nurul Taufiqu Rochman, M.Eng., APU., Ph.D.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Edy Hartulistiyoso, M.Sc.Agr.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Prof. Dr. Ir.  H.M.H Bintoro, M.Agr</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Tridoyo Kusumastanto, M.S.</t>
+  </si>
+  <si>
     <t>Dr. drh. Ryan Septa Kurnia, M.Si.</t>
   </si>
   <si>
-    <t>Dr. Apriana Vinasyiam, S.Pi., M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>Emil Wahdi, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Prof. Dr. Drs. Rimbawan</t>
-[...1 lines deleted...]
-  <si>
     <t>Prof. Dr. drh. Umi Cahyaningsih, M.S.</t>
   </si>
   <si>
-    <t>Ir. Noor Faiqoh Mardatin, M.Sc.</t>
+    <t>Dr. Zakiah Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Wien Kuntari, M.Si.</t>
   </si>
   <si>
     <t>Dr.rer.nat Noviyan Darmawan, S.Si., M.Sc.</t>
   </si>
   <si>
-    <t>Dr. Tri Joko Santoso, S.P., M.Si.</t>
-[...14 lines deleted...]
-    <t>Siti Khoriah</t>
+    <t xml:space="preserve">Abdurrahman B., M.Si </t>
+  </si>
+  <si>
+    <t>Angga Saputra, S.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dr. Sigit Daru Cahayadi, Sp. OT (K) </t>
+  </si>
+  <si>
+    <t>Anggit Raksajati</t>
   </si>
   <si>
     <t>Arga Ardidarma, SSi, MT</t>
   </si>
   <si>
     <t>Ir Titah Sihdjati Riadhie</t>
   </si>
   <si>
     <t>Dr. Renan Prasta Jenie, S.TP, M.T.</t>
   </si>
   <si>
     <t>Ichsan Hardyanto, S.Si.</t>
   </si>
   <si>
     <t>Vania Rahmawaty, Ssi</t>
   </si>
   <si>
     <t>dr. Dian Sukma Hanggara, Sp.PK, M.Biomed</t>
   </si>
   <si>
     <t>Luqinthar Sudarsono</t>
   </si>
   <si>
     <t>Tajul Iflah, S.TP., M.Si</t>
   </si>
@@ -3584,57 +2575,57 @@
   <si>
     <t>Muhammad Rifqi</t>
   </si>
   <si>
     <t>Vicky Ardiansyah</t>
   </si>
   <si>
     <t>Nuraini Fadhillah Purnadi</t>
   </si>
   <si>
     <t>Dalilah Artaghinna Lohi</t>
   </si>
   <si>
     <t>Nunung Nurlaelasari</t>
   </si>
   <si>
     <t>Faizal Ainul Adha</t>
   </si>
   <si>
     <t>Ulfah Mubarokah</t>
   </si>
   <si>
     <t>Rizky Fadilla Agustin Rangkuti, SPi., MS</t>
   </si>
   <si>
+    <t>Ricter Pangestika, S.Gz</t>
+  </si>
+  <si>
     <t>Dendi Hidayatullah</t>
   </si>
   <si>
-    <t>Nafisyah Jauharah</t>
-[...2 lines deleted...]
-    <t>Muhammad Roisul Faruq</t>
+    <t>Dicky Winata Wiharja</t>
   </si>
   <si>
     <t>Siti Malika Azizatul Fitri M, S.TP</t>
   </si>
   <si>
     <t>Ayu Putri Gitanjali Prayudani, S.TP., M.Si</t>
   </si>
   <si>
     <t>Marlin Putri Maldia, S.Si</t>
   </si>
   <si>
     <t>Iwan Jepri</t>
   </si>
   <si>
     <t>Debi Arivo, MSi</t>
   </si>
   <si>
     <t>Taufiq</t>
   </si>
   <si>
     <t>Wazir Mawardi</t>
   </si>
   <si>
     <t>Mulyono</t>
   </si>
@@ -3719,906 +2710,381 @@
   <si>
     <t>Sylvia Ayuningsih</t>
   </si>
   <si>
     <t>Cindy Larasati</t>
   </si>
   <si>
     <t>Rama Dista</t>
   </si>
   <si>
     <t>Sulaiman Akbar Mahdi, S.TP</t>
   </si>
   <si>
     <t>Anisa Sekar Widhi, S.Gz, M.Gz</t>
   </si>
   <si>
     <t>Suharno</t>
   </si>
   <si>
     <t>Bayu Prastowo, Msi</t>
   </si>
   <si>
     <t>Dr Ir Yaya Suryana,M.Sc</t>
   </si>
   <si>
-    <t>Bayu Nurbiantoro</t>
-[...122 lines deleted...]
-    <t xml:space="preserve">Nopa Aris Iskandar, SPi </t>
+    <t>Hilda Susanty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rifqi Hafidz Ash Shiddiq </t>
+  </si>
+  <si>
+    <t>Venanda Eka Wahyuni, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Ardiyan Harimawan</t>
+  </si>
+  <si>
+    <t>Elvi Restiawaty</t>
+  </si>
+  <si>
+    <t>Ely Vebriyanti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guntur Adisurya Ismail </t>
+  </si>
+  <si>
+    <t>Sigit Puspito</t>
+  </si>
+  <si>
+    <t>Meyla Suhendra, S.Si, M.Si</t>
+  </si>
+  <si>
+    <t>Kayla Laksmi</t>
+  </si>
+  <si>
+    <t>Alif Ramadhani Suyoko, B.Sc</t>
+  </si>
+  <si>
+    <t>Faisal Rifqi, STP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. M. Sarfat Syukur </t>
+  </si>
+  <si>
+    <t>Dr. Muchamad Yusron, M.Phil</t>
+  </si>
+  <si>
+    <t>Muhammad Miftah Jauhar</t>
+  </si>
+  <si>
+    <t>Ukhradiyah Magharaniq Safira P</t>
+  </si>
+  <si>
+    <t>Muhammad Iqbal</t>
+  </si>
+  <si>
+    <t>Awanda Wira Anggini</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Herpina, S.Pt., M.S </t>
+  </si>
+  <si>
+    <t>Ratna Sholatia Harahap, S.Pt</t>
+  </si>
+  <si>
+    <t>Sarah Aprilia, S.Si</t>
+  </si>
+  <si>
+    <t>Zukhruf Khairati Baharuddin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mira Andriani </t>
+  </si>
+  <si>
+    <t>Theo Mahiseta Syahniar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anggra Fiveriati </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evira Lisnaina, S.Pi. </t>
+  </si>
+  <si>
+    <t>Sabila Diana Ahmad S, S.Pi.</t>
+  </si>
+  <si>
+    <t>Dianty Dwi Nandita, S.Pi.</t>
+  </si>
+  <si>
+    <t>Sri Widy Yani, S.Pi.</t>
+  </si>
+  <si>
+    <t>Mutiara Fajar Ananda</t>
+  </si>
+  <si>
+    <t>Fajriani Mutmainnah Makmur, S.Pt., M.Si</t>
+  </si>
+  <si>
+    <t>Ati Atul Quddus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">drh. Ismail Fanany </t>
+  </si>
+  <si>
+    <t>drh. Dina Ferdianita, MM</t>
+  </si>
+  <si>
+    <t>Abdus Syukur</t>
+  </si>
+  <si>
+    <t>Dhiya Ulayya Tsabitah</t>
+  </si>
+  <si>
+    <t>Salsabilla Permata Bayah</t>
+  </si>
+  <si>
+    <t>Pristy Tasya Nabila</t>
+  </si>
+  <si>
+    <t>Annisa Nur Azahra</t>
+  </si>
+  <si>
+    <t>Angga Saputra, M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hawa Zahra Ramadhani </t>
+  </si>
+  <si>
+    <t>Moch. Ragil Zia Rahman</t>
+  </si>
+  <si>
+    <t>Pradiptha Aryasena</t>
+  </si>
+  <si>
+    <t>Qoida Amanina Syahadah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aisha Nurfadhilla </t>
+  </si>
+  <si>
+    <t>Naena Salsabila</t>
+  </si>
+  <si>
+    <t>Salsabilla Meidiyanti</t>
+  </si>
+  <si>
+    <t>Octari Rahmawati</t>
+  </si>
+  <si>
+    <t>Yusup Cahyadi</t>
+  </si>
+  <si>
+    <t>Muhammad Ihsan Sulaiman</t>
+  </si>
+  <si>
+    <t>Dianty Dwi Nandita</t>
+  </si>
+  <si>
+    <t>Daffa’ Rizal Dzulfaqaar Alauddin, S.Si., M.Si</t>
+  </si>
+  <si>
+    <t>Ahmad Saleh Harahap, S.Pt M.Si</t>
+  </si>
+  <si>
+    <t>Zahrotul Firdaus, S.Pi.,M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Wirahmi Elniasari</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Wahyu Pratama</t>
+  </si>
+  <si>
+    <t>Atika Kusumastuti, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>Cucu Wijayanti, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Aatikah Dewi Ghaisani, S.Pi</t>
+  </si>
+  <si>
+    <t>Dr. Mohammad Fayruz, S.Pt, M.M</t>
+  </si>
+  <si>
+    <t>drh.Rosita</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jimmy Chandra	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sinta Amanah, S.Hut	</t>
+  </si>
+  <si>
+    <t>Anindya Himawan Kurniadi</t>
   </si>
   <si>
     <t>Anggrei Viona Seulalae, SPi MSi</t>
   </si>
   <si>
-    <t xml:space="preserve">Hana Ankrissa Hondo,  S.T.Pn</t>
-[...56 lines deleted...]
-    <t xml:space="preserve">Ricter Pangestika, S.Gz </t>
+    <t>Alif Permata Gusti</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Drh. Tuty Laswardi Yusuf, MS.</t>
+  </si>
+  <si>
+    <t>Dr. Oriza Savitri Ariantie, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Ivan Taufiq Nugraha</t>
+  </si>
+  <si>
+    <t>Aminudi, S.P.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rahman </t>
+  </si>
+  <si>
+    <t>Dhiya Khairunissa</t>
+  </si>
+  <si>
+    <t>Alwan Alawi</t>
+  </si>
+  <si>
+    <t>Ziyan Tirta Maulitia</t>
+  </si>
+  <si>
+    <t>Putri Nur Angelina</t>
+  </si>
+  <si>
+    <t>Haditsah Salsabila</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salma Nur Karima, S.Pi </t>
+  </si>
+  <si>
+    <t>Miftahul Nimaturrohmi</t>
+  </si>
+  <si>
+    <t>Miftahul Jannah</t>
+  </si>
+  <si>
+    <t>Sukma Surya Kusumah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dicky Kurniawan </t>
+  </si>
+  <si>
+    <t>Ali Khumaidi</t>
+  </si>
+  <si>
+    <t>Agus Mulyana, MT</t>
+  </si>
+  <si>
+    <t>Lutfi, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Nurbety Tarigan</t>
+  </si>
+  <si>
+    <t>Dr. Wahyu Hidayat, S.Hut. MSc</t>
+  </si>
+  <si>
+    <t>Fadilah Fitrianum</t>
+  </si>
+  <si>
+    <t>Baref Agung Wicaksono, S.Pi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manggar Arum Aristri, S.Si., M.Si </t>
+  </si>
+  <si>
+    <t>Nisa Fadhila Islami, S.P</t>
   </si>
   <si>
     <t xml:space="preserve">Hanin Nur Azizah </t>
   </si>
   <si>
     <t xml:space="preserve">Arwanila Sartika Tri Febianti </t>
   </si>
   <si>
     <t>Lingga Fauzyan Firdhaus</t>
   </si>
   <si>
     <t>Farhan Al Ghifari</t>
   </si>
   <si>
     <t>Fitroh Agung Dimas Tetuko</t>
   </si>
   <si>
-    <t>Bahidin Laode Mpapa</t>
-[...46 lines deleted...]
-  <si>
     <t xml:space="preserve">Dini Irmawati </t>
   </si>
   <si>
-    <t>Ricter Pangestika, S.Gz</t>
-[...50 lines deleted...]
-    <t>Dr. Dinamella Wahjuningrum, S.Si., M.Si</t>
+    <t>Shelika Adelia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deni Purnomo	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Bima Putra Pratama </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lisna Efiyanti, M.Si. </t>
+  </si>
+  <si>
+    <t>Natalia Prodiana Setyawati, M.Si.</t>
+  </si>
+  <si>
+    <t>Nadira Alifia Rahmayani</t>
+  </si>
+  <si>
+    <t>Zaki Muhammad Husyemi Rafsanjani, S.T.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iskandar, S.Pi </t>
   </si>
   <si>
     <t>Rias Ratri Novita, S.T.P., M. Si</t>
   </si>
   <si>
     <t>Rahmi Naily Maghfiroh, S. T. P</t>
   </si>
   <si>
-    <t>Bayu Purnomo</t>
-[...20 lines deleted...]
-    <t>Zahrotul Firdaus, S.Pi.,M.Si.</t>
+    <t>Nada Adinda Pebriana</t>
   </si>
   <si>
     <t>Mokhamad Fahrudin</t>
   </si>
   <si>
     <t>Nur Setiawati Rahayu</t>
   </si>
   <si>
-    <t>Yusma Indah Jayadi S.Gz M.Kes</t>
-[...4 lines deleted...]
-  <si>
     <t>Syahla Athaya Heggi</t>
   </si>
   <si>
-    <t xml:space="preserve">Dewi Sarastani </t>
-[...1 lines deleted...]
-  <si>
     <t>Jasmine Ramadhanti Putri Widya S.Tr.T.L</t>
-  </si>
-[...496 lines deleted...]
-    <t xml:space="preserve">Venanda Eka Wahyuni,  S.Pt., M.Si</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4628,74 +3094,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J1047" headerRowCount="1">
-  <autoFilter ref="A4:J1047"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J645" headerRowCount="1">
+  <autoFilter ref="A4:J645"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J1047"/>
+  <dimension ref="A1:J645"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -4784,27064 +3250,16612 @@
       </c>
       <c r="B7" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H8" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="F20" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="C20" s="0" t="s">
+      <c r="H20" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G20" s="0" t="s">
+      <c r="I20" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="J20" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>23</v>
+        <v>71</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>36</v>
+        <v>72</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>19</v>
+        <v>78</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>20</v>
+        <v>79</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>20</v>
+        <v>83</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>25</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>41</v>
+        <v>91</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>37</v>
+        <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>38</v>
+        <v>94</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>40</v>
+        <v>96</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>41</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>12</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>17</v>
+        <v>101</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>66</v>
+        <v>18</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>72</v>
+        <v>111</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>23</v>
+        <v>96</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>78</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>82</v>
+        <v>111</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>83</v>
+        <v>51</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>84</v>
+        <v>113</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>85</v>
+        <v>114</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>86</v>
+        <v>115</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>89</v>
+        <v>116</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>92</v>
+        <v>119</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>94</v>
+        <v>121</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>80</v>
+        <v>122</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>95</v>
+        <v>123</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>87</v>
+        <v>124</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>96</v>
+        <v>126</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>97</v>
+        <v>127</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>98</v>
+        <v>128</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>99</v>
+        <v>129</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>87</v>
+        <v>124</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>101</v>
+        <v>131</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>64</v>
+        <v>132</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>102</v>
+        <v>133</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>103</v>
+        <v>136</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>12</v>
+        <v>139</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>105</v>
+        <v>141</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>106</v>
+        <v>142</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>107</v>
+        <v>143</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>108</v>
+        <v>134</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>110</v>
+        <v>144</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>112</v>
+        <v>83</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>108</v>
+        <v>147</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>114</v>
+        <v>148</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>115</v>
+        <v>149</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>116</v>
+        <v>150</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>117</v>
+        <v>151</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>108</v>
+        <v>152</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>118</v>
+        <v>153</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>119</v>
+        <v>154</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>121</v>
+        <v>156</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>108</v>
+        <v>152</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>122</v>
+        <v>157</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>123</v>
+        <v>158</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>70</v>
+        <v>159</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>124</v>
+        <v>160</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>125</v>
+        <v>152</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>126</v>
+        <v>66</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>127</v>
+        <v>161</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>131</v>
+        <v>152</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>132</v>
+        <v>66</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>138</v>
+        <v>66</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>140</v>
+        <v>162</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>141</v>
+        <v>163</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>142</v>
+        <v>164</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>18</v>
+        <v>165</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>104</v>
+        <v>38</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>166</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>10</v>
+        <v>167</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>11</v>
+        <v>168</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>12</v>
+        <v>169</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>18</v>
+        <v>170</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>104</v>
+        <v>71</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>17</v>
+        <v>171</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>144</v>
+        <v>172</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>145</v>
+        <v>173</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>146</v>
+        <v>174</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>147</v>
+        <v>170</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>148</v>
+        <v>175</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>149</v>
+        <v>176</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>150</v>
+        <v>177</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>151</v>
+        <v>122</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>152</v>
+        <v>178</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>153</v>
+        <v>179</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>154</v>
+        <v>180</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>155</v>
+        <v>181</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>156</v>
+        <v>182</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>153</v>
+        <v>179</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>159</v>
+        <v>71</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>160</v>
+        <v>185</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>161</v>
+        <v>186</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>162</v>
+        <v>59</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>163</v>
+        <v>187</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>138</v>
+        <v>71</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>165</v>
+        <v>188</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>63</v>
+        <v>189</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>64</v>
+        <v>190</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>65</v>
+        <v>191</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>164</v>
+        <v>192</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>67</v>
+        <v>193</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>68</v>
+        <v>194</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>166</v>
+        <v>195</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>167</v>
+        <v>196</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>168</v>
+        <v>197</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>164</v>
+        <v>192</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>138</v>
+        <v>193</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>169</v>
+        <v>198</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>170</v>
+        <v>121</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>171</v>
+        <v>122</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>172</v>
+        <v>123</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>173</v>
+        <v>126</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>174</v>
+        <v>127</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>175</v>
+        <v>128</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>176</v>
+        <v>129</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>177</v>
+        <v>199</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>178</v>
+        <v>130</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>179</v>
+        <v>200</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>180</v>
+        <v>201</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>181</v>
+        <v>202</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>177</v>
+        <v>203</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>132</v>
+        <v>204</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>182</v>
+        <v>205</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>183</v>
+        <v>206</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>184</v>
+        <v>207</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>185</v>
+        <v>208</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>177</v>
+        <v>209</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>132</v>
+        <v>210</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>211</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>187</v>
+        <v>212</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>188</v>
+        <v>142</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>189</v>
+        <v>213</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>190</v>
+        <v>214</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>138</v>
+        <v>71</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>215</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>192</v>
+        <v>167</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>193</v>
+        <v>168</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>194</v>
+        <v>169</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>195</v>
+        <v>214</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>196</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>199</v>
+        <v>218</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>195</v>
+        <v>214</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>200</v>
+        <v>56</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>202</v>
+        <v>113</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>64</v>
+        <v>114</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>203</v>
+        <v>115</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>204</v>
+        <v>220</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>138</v>
+        <v>96</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>205</v>
+        <v>116</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>23</v>
+        <v>225</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>209</v>
+        <v>230</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>214</v>
+        <v>231</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>215</v>
+        <v>108</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>216</v>
+        <v>109</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>217</v>
+        <v>110</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>209</v>
+        <v>230</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>218</v>
+        <v>112</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>219</v>
+        <v>113</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>220</v>
+        <v>114</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>221</v>
+        <v>115</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>223</v>
+        <v>96</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>224</v>
+        <v>116</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>202</v>
+        <v>232</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>64</v>
+        <v>233</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>138</v>
+        <v>50</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>205</v>
+        <v>236</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>227</v>
+        <v>238</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>223</v>
+        <v>38</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>231</v>
+        <v>68</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>232</v>
+        <v>59</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>233</v>
+        <v>69</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>235</v>
+        <v>66</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>236</v>
+        <v>70</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>211</v>
+        <v>78</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>212</v>
+        <v>79</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>213</v>
+        <v>80</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>214</v>
+        <v>81</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>215</v>
+        <v>248</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>216</v>
+        <v>249</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>217</v>
+        <v>250</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>218</v>
+        <v>251</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>120</v>
+        <v>253</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>244</v>
+        <v>40</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>109</v>
+        <v>175</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>250</v>
+        <v>236</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>88</v>
+        <v>260</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="C78" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H78" s="0" t="s">
-        <v>88</v>
+        <v>260</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>249</v>
+        <v>269</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>264</v>
+        <v>168</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>238</v>
+        <v>275</v>
       </c>
       <c r="C81" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="F81" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="0" t="s">
         <v>269</v>
       </c>
-      <c r="F81" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H81" s="0" t="s">
-        <v>104</v>
+        <v>38</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>272</v>
+        <v>141</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>273</v>
+        <v>142</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>274</v>
+        <v>143</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>275</v>
+        <v>66</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>276</v>
+        <v>144</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>277</v>
+        <v>149</v>
       </c>
       <c r="B83" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="C83" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H83" s="0" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>281</v>
+        <v>153</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>282</v>
+        <v>154</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>80</v>
+        <v>155</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>283</v>
+        <v>156</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="I84" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>284</v>
+        <v>157</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>285</v>
+        <v>221</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>286</v>
+        <v>223</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>138</v>
+        <v>225</v>
       </c>
       <c r="I85" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>288</v>
+        <v>226</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>294</v>
+        <v>182</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>296</v>
+        <v>184</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>292</v>
+        <v>71</v>
       </c>
       <c r="I87" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>297</v>
+        <v>185</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>226</v>
+        <v>19</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>227</v>
+        <v>20</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>228</v>
+        <v>21</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>298</v>
+        <v>22</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>223</v>
+        <v>31</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>230</v>
+        <v>25</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>174</v>
+        <v>287</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>175</v>
+        <v>288</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>176</v>
+        <v>289</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>132</v>
+        <v>50</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>178</v>
+        <v>291</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>179</v>
+        <v>127</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>180</v>
+        <v>128</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>181</v>
+        <v>129</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="I90" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>182</v>
+        <v>130</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>301</v>
+        <v>253</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>303</v>
+        <v>290</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>304</v>
+        <v>125</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>307</v>
+        <v>122</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>309</v>
+        <v>290</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>310</v>
+        <v>125</v>
       </c>
       <c r="I92" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>311</v>
+        <v>297</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>312</v>
+        <v>227</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>260</v>
+        <v>228</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>313</v>
+        <v>229</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>22</v>
+        <v>298</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>314</v>
+        <v>231</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>268</v>
+        <v>299</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>238</v>
+        <v>300</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>269</v>
+        <v>301</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>22</v>
+        <v>298</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="I94" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>271</v>
+        <v>302</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>315</v>
+        <v>98</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>316</v>
+        <v>99</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>317</v>
+        <v>100</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>104</v>
+        <v>71</v>
       </c>
       <c r="I95" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>318</v>
+        <v>101</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>319</v>
+        <v>71</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>320</v>
+        <v>303</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>321</v>
+        <v>304</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>322</v>
+        <v>305</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>23</v>
+        <v>71</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>323</v>
+        <v>306</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>150</v>
+        <v>307</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>151</v>
+        <v>103</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>152</v>
+        <v>308</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>324</v>
+        <v>309</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>154</v>
+        <v>31</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>155</v>
+        <v>310</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>166</v>
+        <v>58</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>167</v>
+        <v>59</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>168</v>
+        <v>60</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>325</v>
+        <v>309</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>138</v>
+        <v>31</v>
       </c>
       <c r="I99" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>169</v>
+        <v>62</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>326</v>
+        <v>311</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>327</v>
+        <v>263</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>328</v>
+        <v>312</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>329</v>
+        <v>313</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>330</v>
+        <v>260</v>
       </c>
       <c r="I100" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>331</v>
+        <v>314</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>315</v>
       </c>
       <c r="B101" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C101" s="0" t="s">
         <v>316</v>
       </c>
-      <c r="C101" s="0" t="s">
+      <c r="F101" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="H101" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="I101" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>333</v>
+        <v>318</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>151</v>
+        <v>319</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>334</v>
+        <v>320</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>335</v>
+        <v>313</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>154</v>
+        <v>260</v>
       </c>
       <c r="I102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>336</v>
+        <v>321</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>150</v>
+        <v>322</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>152</v>
+        <v>323</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>154</v>
+        <v>175</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>155</v>
+        <v>325</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>337</v>
+        <v>324</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>138</v>
+        <v>175</v>
       </c>
       <c r="I104" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>166</v>
+        <v>252</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>167</v>
+        <v>253</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>168</v>
+        <v>254</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>337</v>
+        <v>324</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>138</v>
+        <v>175</v>
       </c>
       <c r="I105" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>169</v>
+        <v>255</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>338</v>
+        <v>326</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>339</v>
+        <v>138</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>340</v>
+        <v>327</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>337</v>
+        <v>324</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>223</v>
+        <v>175</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>341</v>
+        <v>328</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>170</v>
+        <v>329</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>171</v>
+        <v>330</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>172</v>
+        <v>331</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>337</v>
+        <v>324</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>138</v>
+        <v>175</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>173</v>
+        <v>332</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>67</v>
+        <v>284</v>
       </c>
       <c r="I108" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>183</v>
+        <v>158</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>184</v>
+        <v>159</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>185</v>
+        <v>160</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>132</v>
+        <v>66</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>186</v>
+        <v>161</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>132</v>
+        <v>66</v>
       </c>
       <c r="I110" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="H111" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="I111" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...7 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>356</v>
+        <v>27</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>357</v>
+        <v>28</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>358</v>
+        <v>29</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>359</v>
+        <v>30</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="I112" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>360</v>
+        <v>32</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>94</v>
+        <v>348</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>80</v>
+        <v>349</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>95</v>
+        <v>350</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="I113" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>96</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>97</v>
+        <v>72</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="I114" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>100</v>
+        <v>77</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>101</v>
+        <v>353</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>64</v>
+        <v>288</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>102</v>
+        <v>354</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="I115" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>103</v>
+        <v>356</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>362</v>
+        <v>287</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>198</v>
+        <v>288</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>363</v>
+        <v>289</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>364</v>
+        <v>291</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>365</v>
+        <v>232</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>366</v>
+        <v>233</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>367</v>
+        <v>234</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="I117" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>368</v>
+        <v>236</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>115</v>
+        <v>357</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>116</v>
+        <v>201</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>117</v>
+        <v>358</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>109</v>
+        <v>260</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>118</v>
+        <v>360</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>109</v>
+        <v>260</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>26</v>
+        <v>131</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>27</v>
+        <v>132</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>28</v>
+        <v>133</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>29</v>
+        <v>365</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>40</v>
+        <v>135</v>
       </c>
       <c r="I120" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>31</v>
+        <v>136</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>374</v>
+        <v>232</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>129</v>
+        <v>233</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>375</v>
+        <v>234</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>29</v>
+        <v>366</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>275</v>
+        <v>50</v>
       </c>
       <c r="I121" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>376</v>
+        <v>236</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>377</v>
+        <v>46</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>378</v>
+        <v>47</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>379</v>
+        <v>48</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>57</v>
+        <v>367</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="I122" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>380</v>
+        <v>51</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>381</v>
+        <v>68</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>382</v>
+        <v>59</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>383</v>
+        <v>69</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>384</v>
+        <v>368</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>159</v>
+        <v>66</v>
       </c>
       <c r="I123" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>385</v>
+        <v>70</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>386</v>
+        <v>315</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>387</v>
+        <v>263</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>388</v>
+        <v>316</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>159</v>
+        <v>260</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>389</v>
+        <v>317</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>390</v>
+        <v>318</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>343</v>
+        <v>319</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>391</v>
+        <v>320</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>159</v>
+        <v>260</v>
       </c>
       <c r="I125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>392</v>
+        <v>321</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>393</v>
+        <v>361</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>112</v>
+        <v>362</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>394</v>
+        <v>363</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>395</v>
+        <v>370</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>138</v>
+        <v>260</v>
       </c>
       <c r="I126" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>396</v>
+        <v>364</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>397</v>
+        <v>248</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>171</v>
+        <v>249</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>398</v>
+        <v>250</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>395</v>
+        <v>371</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>138</v>
+        <v>76</v>
       </c>
       <c r="I127" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>399</v>
+        <v>251</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>400</v>
+        <v>372</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>401</v>
+        <v>373</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>402</v>
+        <v>374</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>403</v>
+        <v>375</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>52</v>
+        <v>125</v>
       </c>
       <c r="I128" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>404</v>
+        <v>376</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>405</v>
+        <v>353</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>406</v>
+        <v>288</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>407</v>
+        <v>354</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>403</v>
+        <v>377</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="I129" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>408</v>
+        <v>356</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>409</v>
+        <v>378</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>410</v>
+        <v>379</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>411</v>
+        <v>380</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>403</v>
+        <v>377</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>412</v>
+        <v>381</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>413</v>
+        <v>102</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>414</v>
+        <v>103</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>415</v>
+        <v>104</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>403</v>
+        <v>382</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
       <c r="I131" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>416</v>
+        <v>107</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>246</v>
+        <v>221</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>247</v>
+        <v>222</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>248</v>
+        <v>223</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>417</v>
+        <v>383</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>88</v>
+        <v>225</v>
       </c>
       <c r="I132" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>250</v>
+        <v>226</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>417</v>
+        <v>384</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="I133" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>326</v>
+        <v>131</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>327</v>
+        <v>132</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>328</v>
+        <v>133</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>418</v>
+        <v>384</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>330</v>
+        <v>135</v>
       </c>
       <c r="I134" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>331</v>
+        <v>136</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>419</v>
+        <v>149</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>420</v>
+        <v>150</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>421</v>
+        <v>151</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>422</v>
+        <v>384</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>138</v>
+        <v>66</v>
       </c>
       <c r="I135" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>423</v>
+        <v>153</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>424</v>
+        <v>154</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>425</v>
+        <v>155</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>426</v>
+        <v>156</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>422</v>
+        <v>384</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>138</v>
+        <v>66</v>
       </c>
       <c r="I136" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>427</v>
+        <v>157</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>393</v>
+        <v>113</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>394</v>
+        <v>115</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>422</v>
+        <v>385</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>138</v>
+        <v>96</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>396</v>
+        <v>116</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>187</v>
+        <v>386</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>188</v>
+        <v>387</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>189</v>
+        <v>388</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>422</v>
+        <v>389</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>138</v>
+        <v>390</v>
       </c>
       <c r="I138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>191</v>
+        <v>391</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>397</v>
+        <v>189</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>398</v>
+        <v>191</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>422</v>
+        <v>389</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>138</v>
+        <v>193</v>
       </c>
       <c r="I139" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>399</v>
+        <v>194</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>428</v>
+        <v>392</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>429</v>
+        <v>118</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>430</v>
+        <v>393</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>431</v>
+        <v>394</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>432</v>
+        <v>31</v>
       </c>
       <c r="I140" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>433</v>
+        <v>395</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>19</v>
+        <v>271</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>20</v>
+        <v>168</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>21</v>
+        <v>272</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>32</v>
+        <v>396</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>319</v>
+        <v>38</v>
       </c>
       <c r="I141" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>25</v>
+        <v>273</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>377</v>
+        <v>274</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>378</v>
+        <v>275</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>379</v>
+        <v>276</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>32</v>
+        <v>396</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="I142" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>380</v>
+        <v>277</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>434</v>
+        <v>131</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>435</v>
+        <v>132</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>436</v>
+        <v>133</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>437</v>
+        <v>397</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="I143" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>438</v>
+        <v>136</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>277</v>
+        <v>398</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>278</v>
+        <v>118</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>279</v>
+        <v>399</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>439</v>
+        <v>400</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="I144" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>281</v>
+        <v>401</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>434</v>
+        <v>145</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>435</v>
+        <v>83</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>436</v>
+        <v>146</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>440</v>
+        <v>402</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>138</v>
+        <v>76</v>
       </c>
       <c r="I145" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>438</v>
+        <v>148</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>26</v>
+        <v>403</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>27</v>
+        <v>404</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>28</v>
+        <v>405</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>33</v>
+        <v>406</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="I146" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>31</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>441</v>
+        <v>408</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>442</v>
+        <v>409</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>443</v>
+        <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>444</v>
+        <v>406</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="I147" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>445</v>
+        <v>411</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>179</v>
+        <v>149</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>180</v>
+        <v>150</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>181</v>
+        <v>151</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>444</v>
+        <v>412</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>132</v>
+        <v>66</v>
       </c>
       <c r="I148" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>182</v>
+        <v>153</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>128</v>
+        <v>154</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>129</v>
+        <v>155</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>444</v>
+        <v>412</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>132</v>
+        <v>66</v>
       </c>
       <c r="I149" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>133</v>
+        <v>157</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>446</v>
+        <v>98</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>175</v>
+        <v>99</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>447</v>
+        <v>100</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>444</v>
+        <v>33</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>132</v>
+        <v>71</v>
       </c>
       <c r="I150" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>448</v>
+        <v>101</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>449</v>
+        <v>10</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>450</v>
+        <v>11</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>451</v>
+        <v>12</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>452</v>
+        <v>33</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>109</v>
+        <v>71</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>453</v>
+        <v>17</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>454</v>
+        <v>68</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>455</v>
+        <v>59</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>456</v>
+        <v>69</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>457</v>
+        <v>413</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>138</v>
+        <v>66</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>458</v>
+        <v>70</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>459</v>
+        <v>127</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>460</v>
+        <v>128</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>461</v>
+        <v>129</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>457</v>
+        <v>414</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="I153" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>462</v>
+        <v>130</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>202</v>
+        <v>292</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>64</v>
+        <v>253</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>203</v>
+        <v>293</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>463</v>
+        <v>414</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>205</v>
+        <v>294</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>464</v>
+        <v>295</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>465</v>
+        <v>122</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>466</v>
+        <v>296</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>34</v>
+        <v>414</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>73</v>
+        <v>125</v>
       </c>
       <c r="I155" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>467</v>
+        <v>297</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>140</v>
+        <v>121</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>141</v>
+        <v>122</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>34</v>
+        <v>414</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="I156" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>143</v>
+        <v>126</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>10</v>
+        <v>415</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>11</v>
+        <v>416</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>12</v>
+        <v>417</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>34</v>
+        <v>418</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>104</v>
+        <v>56</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>17</v>
+        <v>419</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>237</v>
+        <v>378</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>238</v>
+        <v>379</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>239</v>
+        <v>380</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>35</v>
+        <v>420</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>104</v>
+        <v>50</v>
       </c>
       <c r="I158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>240</v>
+        <v>381</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>19</v>
+        <v>127</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>20</v>
+        <v>128</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>35</v>
+        <v>420</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>319</v>
+        <v>125</v>
       </c>
       <c r="I159" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>377</v>
+        <v>121</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>378</v>
+        <v>122</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>379</v>
+        <v>123</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>35</v>
+        <v>420</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>23</v>
+        <v>125</v>
       </c>
       <c r="I160" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>380</v>
+        <v>126</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>468</v>
+        <v>421</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>469</v>
+        <v>422</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>470</v>
+        <v>423</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>471</v>
+        <v>420</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="I161" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>472</v>
+        <v>424</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>473</v>
+        <v>353</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>145</v>
+        <v>288</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>474</v>
+        <v>354</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>475</v>
+        <v>420</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I162" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>476</v>
+        <v>356</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>79</v>
+        <v>287</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>80</v>
+        <v>288</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>81</v>
+        <v>289</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>475</v>
+        <v>420</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I163" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>83</v>
+        <v>291</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>477</v>
+        <v>145</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>387</v>
+        <v>83</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>478</v>
+        <v>146</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>479</v>
+        <v>425</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>159</v>
+        <v>76</v>
       </c>
       <c r="I164" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>480</v>
+        <v>148</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>481</v>
+        <v>158</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>482</v>
+        <v>159</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>483</v>
+        <v>160</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>479</v>
+        <v>426</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>159</v>
+        <v>66</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>484</v>
+        <v>161</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>485</v>
+        <v>221</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>486</v>
+        <v>222</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>487</v>
+        <v>223</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>479</v>
+        <v>427</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>159</v>
+        <v>225</v>
       </c>
       <c r="I166" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>488</v>
+        <v>226</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>489</v>
+        <v>428</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>387</v>
+        <v>429</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>490</v>
+        <v>430</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>479</v>
+        <v>431</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>159</v>
+        <v>432</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>491</v>
+        <v>433</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>386</v>
+        <v>434</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>387</v>
+        <v>233</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>388</v>
+        <v>435</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>479</v>
+        <v>436</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>159</v>
+        <v>437</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>389</v>
+        <v>438</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>492</v>
+        <v>221</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>256</v>
+        <v>222</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>493</v>
+        <v>223</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>494</v>
+        <v>439</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>275</v>
+        <v>225</v>
       </c>
       <c r="I169" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>495</v>
+        <v>226</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>272</v>
+        <v>440</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>273</v>
+        <v>441</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>274</v>
+        <v>442</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>494</v>
+        <v>443</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>275</v>
+        <v>260</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>276</v>
+        <v>444</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>374</v>
+        <v>158</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>129</v>
+        <v>159</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>375</v>
+        <v>160</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>494</v>
+        <v>445</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>275</v>
+        <v>66</v>
       </c>
       <c r="I171" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>376</v>
+        <v>161</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>496</v>
+        <v>92</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>497</v>
+        <v>93</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>498</v>
+        <v>94</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>494</v>
+        <v>446</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>275</v>
+        <v>96</v>
       </c>
       <c r="I172" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>499</v>
+        <v>97</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>500</v>
+        <v>92</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>501</v>
+        <v>93</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>502</v>
+        <v>94</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>494</v>
+        <v>49</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>275</v>
+        <v>96</v>
       </c>
       <c r="I173" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>503</v>
+        <v>97</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>504</v>
+        <v>447</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>501</v>
+        <v>87</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>505</v>
+        <v>448</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>494</v>
+        <v>55</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>275</v>
+        <v>449</v>
       </c>
       <c r="I174" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>506</v>
+        <v>450</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>507</v>
+        <v>372</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>508</v>
+        <v>373</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>509</v>
+        <v>374</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>494</v>
+        <v>451</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>275</v>
+        <v>125</v>
       </c>
       <c r="I175" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>510</v>
+        <v>376</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>511</v>
+        <v>307</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>512</v>
+        <v>103</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>513</v>
+        <v>308</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>514</v>
+        <v>61</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>159</v>
+        <v>31</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>515</v>
+        <v>310</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>516</v>
+        <v>243</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>512</v>
+        <v>244</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>517</v>
+        <v>245</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>514</v>
+        <v>65</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>159</v>
+        <v>66</v>
       </c>
       <c r="I177" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>518</v>
+        <v>246</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>434</v>
+        <v>303</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>435</v>
+        <v>304</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>436</v>
+        <v>305</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>519</v>
+        <v>14</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>138</v>
+        <v>71</v>
       </c>
       <c r="I178" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>438</v>
+        <v>306</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>520</v>
+        <v>452</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>521</v>
+        <v>263</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>522</v>
+        <v>453</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>523</v>
+        <v>454</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>159</v>
+        <v>50</v>
       </c>
       <c r="I179" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>524</v>
+        <v>455</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>156</v>
+        <v>456</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>157</v>
+        <v>457</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>158</v>
+        <v>458</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>523</v>
+        <v>459</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>159</v>
+        <v>260</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>160</v>
+        <v>460</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>377</v>
+        <v>461</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>378</v>
+        <v>462</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>379</v>
+        <v>463</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>58</v>
+        <v>464</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>23</v>
+        <v>432</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>380</v>
+        <v>465</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>525</v>
+        <v>78</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>526</v>
+        <v>79</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>527</v>
+        <v>80</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>528</v>
+        <v>466</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>432</v>
+        <v>76</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>529</v>
+        <v>81</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>530</v>
+        <v>447</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>531</v>
+        <v>87</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>532</v>
+        <v>448</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>533</v>
+        <v>467</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>126</v>
+        <v>449</v>
       </c>
       <c r="I183" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>534</v>
+        <v>450</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>94</v>
+        <v>348</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>80</v>
+        <v>349</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>95</v>
+        <v>350</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>535</v>
+        <v>75</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="I184" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>96</v>
+        <v>352</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>255</v>
+        <v>221</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>256</v>
+        <v>222</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>257</v>
+        <v>223</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>535</v>
+        <v>89</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>88</v>
+        <v>225</v>
       </c>
       <c r="I185" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>258</v>
+        <v>226</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>374</v>
+        <v>292</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>129</v>
+        <v>253</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>375</v>
+        <v>293</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>536</v>
+        <v>468</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>275</v>
+        <v>125</v>
       </c>
       <c r="I186" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>376</v>
+        <v>294</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>537</v>
+        <v>469</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>538</v>
+        <v>470</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>539</v>
+        <v>471</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>536</v>
+        <v>95</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>275</v>
+        <v>96</v>
       </c>
       <c r="I187" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>540</v>
+        <v>472</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>36</v>
+        <v>303</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>37</v>
+        <v>304</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>38</v>
+        <v>305</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="I188" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>41</v>
+        <v>306</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>541</v>
+        <v>473</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>366</v>
+        <v>474</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>542</v>
+        <v>475</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>543</v>
+        <v>476</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>109</v>
+        <v>180</v>
       </c>
       <c r="I189" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>544</v>
+        <v>477</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>111</v>
+        <v>206</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>112</v>
+        <v>207</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>113</v>
+        <v>208</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>543</v>
+        <v>478</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>109</v>
+        <v>210</v>
       </c>
       <c r="I190" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>114</v>
+        <v>211</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>545</v>
+        <v>177</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>442</v>
+        <v>122</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>546</v>
+        <v>178</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>547</v>
+        <v>479</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>67</v>
+        <v>180</v>
       </c>
       <c r="I191" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>548</v>
+        <v>181</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>441</v>
+        <v>333</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>442</v>
+        <v>334</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>443</v>
+        <v>335</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>547</v>
+        <v>480</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>67</v>
+        <v>284</v>
       </c>
       <c r="I192" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>445</v>
+        <v>337</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>342</v>
+        <v>481</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>343</v>
+        <v>118</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>344</v>
+        <v>482</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>547</v>
+        <v>105</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>67</v>
+        <v>432</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>346</v>
+        <v>483</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>549</v>
+        <v>34</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>212</v>
+        <v>35</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>550</v>
+        <v>36</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>551</v>
+        <v>37</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>52</v>
+        <v>484</v>
       </c>
       <c r="I194" s="0" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>552</v>
+        <v>24</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>553</v>
+        <v>485</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>106</v>
+        <v>486</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>554</v>
+        <v>487</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>555</v>
+        <v>488</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>159</v>
+        <v>175</v>
       </c>
       <c r="I195" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>556</v>
+        <v>489</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>557</v>
+        <v>428</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>558</v>
+        <v>429</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>559</v>
+        <v>430</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>555</v>
+        <v>490</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>159</v>
+        <v>432</v>
       </c>
       <c r="I196" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>560</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>333</v>
+        <v>491</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>151</v>
+        <v>168</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>334</v>
+        <v>492</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>555</v>
+        <v>493</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>154</v>
+        <v>31</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>336</v>
+        <v>494</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>561</v>
+        <v>440</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>307</v>
+        <v>441</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>562</v>
+        <v>442</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>555</v>
+        <v>495</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>159</v>
+        <v>260</v>
       </c>
       <c r="I198" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>563</v>
+        <v>444</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>564</v>
+        <v>227</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>565</v>
+        <v>228</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>566</v>
+        <v>229</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>555</v>
+        <v>111</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>159</v>
+        <v>96</v>
       </c>
       <c r="I199" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>567</v>
+        <v>231</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>362</v>
+        <v>295</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>198</v>
+        <v>122</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>363</v>
+        <v>296</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>568</v>
+        <v>124</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>364</v>
+        <v>297</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>197</v>
+        <v>162</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>198</v>
+        <v>163</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>199</v>
+        <v>164</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>568</v>
+        <v>496</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>200</v>
+        <v>38</v>
       </c>
       <c r="I201" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>201</v>
+        <v>166</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>342</v>
+        <v>102</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>343</v>
+        <v>103</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>344</v>
+        <v>104</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>569</v>
+        <v>497</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
       <c r="I202" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>346</v>
+        <v>107</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>352</v>
+        <v>498</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>353</v>
+        <v>499</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>354</v>
+        <v>500</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>570</v>
+        <v>501</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>132</v>
+        <v>432</v>
       </c>
       <c r="I203" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>355</v>
+        <v>502</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>571</v>
+        <v>92</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>572</v>
+        <v>93</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>573</v>
+        <v>94</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>570</v>
+        <v>503</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>132</v>
+        <v>96</v>
       </c>
       <c r="I204" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>574</v>
+        <v>97</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>575</v>
+        <v>237</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>576</v>
+        <v>238</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>577</v>
+        <v>239</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>570</v>
+        <v>504</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>132</v>
+        <v>38</v>
       </c>
       <c r="I205" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>578</v>
+        <v>241</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>579</v>
+        <v>403</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>184</v>
+        <v>404</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>580</v>
+        <v>405</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>570</v>
+        <v>505</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>132</v>
+        <v>66</v>
       </c>
       <c r="I206" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>581</v>
+        <v>407</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>63</v>
+        <v>216</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>64</v>
+        <v>217</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>65</v>
+        <v>218</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>582</v>
+        <v>506</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>68</v>
+        <v>219</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>215</v>
+        <v>507</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>216</v>
+        <v>508</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>217</v>
+        <v>509</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>582</v>
+        <v>510</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>67</v>
+        <v>175</v>
       </c>
       <c r="I208" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>218</v>
+        <v>511</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>19</v>
+        <v>512</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>20</v>
+        <v>474</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>21</v>
+        <v>513</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>42</v>
+        <v>514</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>319</v>
+        <v>66</v>
       </c>
       <c r="I209" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>25</v>
+        <v>515</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>377</v>
+        <v>512</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>378</v>
+        <v>474</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>379</v>
+        <v>513</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>42</v>
+        <v>134</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="I210" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>380</v>
+        <v>515</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>583</v>
+        <v>516</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>584</v>
+        <v>87</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>585</v>
+        <v>517</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>586</v>
+        <v>518</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>138</v>
+        <v>56</v>
       </c>
       <c r="I211" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>519</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>434</v>
+        <v>237</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>435</v>
+        <v>238</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>436</v>
+        <v>239</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>586</v>
+        <v>520</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>138</v>
+        <v>38</v>
       </c>
       <c r="I212" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>438</v>
+        <v>241</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>101</v>
+        <v>280</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>64</v>
+        <v>281</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>102</v>
+        <v>282</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>88</v>
+        <v>284</v>
       </c>
       <c r="I213" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>103</v>
+        <v>285</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>481</v>
+        <v>522</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>483</v>
+        <v>523</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>589</v>
+        <v>524</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>159</v>
+        <v>225</v>
       </c>
       <c r="I214" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>484</v>
+        <v>525</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>485</v>
+        <v>522</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>486</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>487</v>
+        <v>523</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>589</v>
+        <v>526</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>159</v>
+        <v>225</v>
       </c>
       <c r="I215" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>488</v>
+        <v>525</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>489</v>
+        <v>299</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>387</v>
+        <v>300</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>490</v>
+        <v>301</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>589</v>
+        <v>527</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>159</v>
+        <v>96</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>491</v>
+        <v>302</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>590</v>
+        <v>98</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>387</v>
+        <v>99</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>591</v>
+        <v>100</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>589</v>
+        <v>528</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>159</v>
+        <v>71</v>
       </c>
       <c r="I217" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>592</v>
+        <v>101</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>564</v>
+        <v>58</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>565</v>
+        <v>59</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>566</v>
+        <v>60</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>593</v>
+        <v>529</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>159</v>
+        <v>31</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>567</v>
+        <v>62</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>553</v>
+        <v>415</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>106</v>
+        <v>416</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>554</v>
+        <v>417</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>593</v>
+        <v>530</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>159</v>
+        <v>56</v>
       </c>
       <c r="I219" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>556</v>
+        <v>419</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>557</v>
+        <v>108</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>558</v>
+        <v>109</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>559</v>
+        <v>110</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>593</v>
+        <v>531</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>159</v>
+        <v>96</v>
       </c>
       <c r="I220" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>560</v>
+        <v>112</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>594</v>
+        <v>339</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>112</v>
+        <v>340</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>595</v>
+        <v>341</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>596</v>
+        <v>532</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="I221" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>597</v>
+        <v>342</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>285</v>
+        <v>392</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>220</v>
+        <v>118</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>286</v>
+        <v>393</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>596</v>
+        <v>533</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>138</v>
+        <v>31</v>
       </c>
       <c r="I222" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>288</v>
+        <v>395</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>598</v>
+        <v>46</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>599</v>
+        <v>47</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>600</v>
+        <v>48</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>601</v>
+        <v>534</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>602</v>
+        <v>50</v>
       </c>
       <c r="I223" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>603</v>
+        <v>51</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>583</v>
+        <v>498</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>584</v>
+        <v>499</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>585</v>
+        <v>500</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>604</v>
+        <v>535</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>138</v>
+        <v>432</v>
       </c>
       <c r="I224" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>587</v>
+        <v>502</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>434</v>
+        <v>536</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>435</v>
+        <v>537</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>436</v>
+        <v>538</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>604</v>
+        <v>539</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>138</v>
+        <v>540</v>
       </c>
       <c r="I225" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>438</v>
+        <v>541</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>36</v>
+        <v>386</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>37</v>
+        <v>387</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>38</v>
+        <v>388</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>43</v>
+        <v>542</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>30</v>
+        <v>390</v>
       </c>
       <c r="I226" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>41</v>
+        <v>391</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>516</v>
+        <v>108</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>512</v>
+        <v>109</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>517</v>
+        <v>110</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>605</v>
+        <v>543</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>159</v>
+        <v>96</v>
       </c>
       <c r="I227" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>518</v>
+        <v>112</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>571</v>
+        <v>544</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>572</v>
+        <v>545</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>573</v>
+        <v>546</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>606</v>
+        <v>547</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>132</v>
+        <v>50</v>
       </c>
       <c r="I228" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>574</v>
+        <v>548</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>183</v>
+        <v>243</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>184</v>
+        <v>244</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>185</v>
+        <v>245</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>607</v>
+        <v>549</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>132</v>
+        <v>66</v>
       </c>
       <c r="I229" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>186</v>
+        <v>246</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>608</v>
+        <v>221</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>382</v>
+        <v>222</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>609</v>
+        <v>223</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>610</v>
+        <v>550</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>138</v>
+        <v>225</v>
       </c>
       <c r="I230" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>611</v>
+        <v>226</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>434</v>
+        <v>551</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>435</v>
+        <v>552</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>436</v>
+        <v>553</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>610</v>
+        <v>554</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>138</v>
+        <v>96</v>
       </c>
       <c r="I231" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>438</v>
+        <v>555</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>545</v>
+        <v>556</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>442</v>
+        <v>557</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>546</v>
+        <v>558</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>612</v>
+        <v>559</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>67</v>
+        <v>193</v>
       </c>
       <c r="I232" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>548</v>
+        <v>560</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>613</v>
+        <v>292</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>614</v>
+        <v>253</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>615</v>
+        <v>293</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>612</v>
+        <v>561</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>67</v>
+        <v>125</v>
       </c>
       <c r="I233" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>616</v>
+        <v>294</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>144</v>
+        <v>248</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>145</v>
+        <v>249</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>146</v>
+        <v>250</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>617</v>
+        <v>147</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="I234" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>149</v>
+        <v>251</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>618</v>
+        <v>131</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>619</v>
+        <v>132</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>620</v>
+        <v>133</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>44</v>
+        <v>152</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>621</v>
+        <v>135</v>
       </c>
       <c r="I235" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>622</v>
+        <v>136</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>36</v>
+        <v>408</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>37</v>
+        <v>409</v>
       </c>
       <c r="C236" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="H236" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F236" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I236" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>41</v>
+        <v>411</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>623</v>
+        <v>343</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>624</v>
+        <v>344</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>625</v>
+        <v>345</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>44</v>
+        <v>562</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>621</v>
+        <v>175</v>
       </c>
       <c r="I237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>626</v>
+        <v>347</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>326</v>
+        <v>113</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>327</v>
+        <v>114</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>328</v>
+        <v>115</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>627</v>
+        <v>563</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>330</v>
+        <v>96</v>
       </c>
       <c r="I238" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>331</v>
+        <v>116</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>97</v>
+        <v>326</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>98</v>
+        <v>138</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>99</v>
+        <v>327</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>628</v>
+        <v>170</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>88</v>
+        <v>175</v>
       </c>
       <c r="I239" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>100</v>
+        <v>328</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>362</v>
+        <v>564</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>198</v>
+        <v>138</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>363</v>
+        <v>565</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>628</v>
+        <v>179</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="I240" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>364</v>
+        <v>566</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>197</v>
+        <v>551</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>198</v>
+        <v>552</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>199</v>
+        <v>553</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>628</v>
+        <v>192</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>200</v>
+        <v>96</v>
       </c>
       <c r="I241" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>201</v>
+        <v>555</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>628</v>
+        <v>567</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
       <c r="I242" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>365</v>
+        <v>551</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>366</v>
+        <v>552</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>367</v>
+        <v>553</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>628</v>
+        <v>568</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="I243" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>368</v>
+        <v>555</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>251</v>
+        <v>456</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>252</v>
+        <v>457</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>253</v>
+        <v>458</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>628</v>
+        <v>569</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>88</v>
+        <v>260</v>
       </c>
       <c r="I244" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>254</v>
+        <v>460</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>629</v>
+        <v>498</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>630</v>
+        <v>499</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>631</v>
+        <v>500</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>628</v>
+        <v>570</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>632</v>
+        <v>432</v>
       </c>
       <c r="I245" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>633</v>
+        <v>502</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>166</v>
+        <v>295</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>167</v>
+        <v>122</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>168</v>
+        <v>296</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>634</v>
+        <v>199</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="I246" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>169</v>
+        <v>297</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>231</v>
+        <v>102</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>232</v>
+        <v>103</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>233</v>
+        <v>104</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>635</v>
+        <v>571</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>235</v>
+        <v>106</v>
       </c>
       <c r="I247" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>236</v>
+        <v>107</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>289</v>
+        <v>572</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>290</v>
+        <v>573</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>291</v>
+        <v>574</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>635</v>
+        <v>575</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>292</v>
+        <v>390</v>
       </c>
       <c r="I248" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>293</v>
+        <v>576</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>636</v>
+        <v>46</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>145</v>
+        <v>47</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>637</v>
+        <v>48</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>638</v>
+        <v>577</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>639</v>
+        <v>50</v>
       </c>
       <c r="I249" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>640</v>
+        <v>51</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>312</v>
+        <v>348</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>260</v>
+        <v>349</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>313</v>
+        <v>350</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>59</v>
+        <v>578</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>104</v>
+        <v>76</v>
       </c>
       <c r="I250" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>314</v>
+        <v>352</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>516</v>
+        <v>206</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>512</v>
+        <v>207</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>517</v>
+        <v>208</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>641</v>
+        <v>579</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>159</v>
+        <v>210</v>
       </c>
       <c r="I251" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>518</v>
+        <v>211</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>642</v>
+        <v>580</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>301</v>
+        <v>87</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>643</v>
+        <v>581</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>644</v>
+        <v>582</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>138</v>
+        <v>583</v>
       </c>
       <c r="I252" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>645</v>
+        <v>584</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>646</v>
+        <v>585</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>647</v>
+        <v>233</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>648</v>
+        <v>586</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>649</v>
+        <v>203</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="I253" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>650</v>
+        <v>587</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>219</v>
+        <v>588</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>220</v>
+        <v>589</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>221</v>
+        <v>590</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>651</v>
+        <v>209</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>223</v>
+        <v>31</v>
       </c>
       <c r="I254" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>224</v>
+        <v>591</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>652</v>
+        <v>592</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>653</v>
+        <v>593</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>654</v>
+        <v>594</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>655</v>
+        <v>214</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>138</v>
+        <v>449</v>
       </c>
       <c r="I255" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>656</v>
+        <v>595</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>434</v>
+        <v>221</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>435</v>
+        <v>222</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>436</v>
+        <v>223</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>655</v>
+        <v>596</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>138</v>
+        <v>225</v>
       </c>
       <c r="I256" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>438</v>
+        <v>226</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>657</v>
+        <v>102</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>238</v>
+        <v>103</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>658</v>
+        <v>104</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>659</v>
+        <v>597</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
       <c r="I257" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>660</v>
+        <v>107</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>237</v>
+        <v>461</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>238</v>
+        <v>462</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>239</v>
+        <v>463</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>661</v>
+        <v>220</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>104</v>
+        <v>432</v>
       </c>
       <c r="I258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>240</v>
+        <v>465</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>197</v>
+        <v>108</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>198</v>
+        <v>109</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>199</v>
+        <v>110</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>662</v>
+        <v>598</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>200</v>
+        <v>96</v>
       </c>
       <c r="I259" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>201</v>
+        <v>112</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>663</v>
+        <v>343</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>531</v>
+        <v>344</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>664</v>
+        <v>345</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>665</v>
+        <v>599</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>126</v>
+        <v>175</v>
       </c>
       <c r="I260" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>666</v>
+        <v>347</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>530</v>
+        <v>434</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>531</v>
+        <v>233</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>532</v>
+        <v>435</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>665</v>
+        <v>224</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>126</v>
+        <v>437</v>
       </c>
       <c r="I261" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>534</v>
+        <v>438</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>419</v>
+        <v>212</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>420</v>
+        <v>142</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>421</v>
+        <v>213</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>667</v>
+        <v>600</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>138</v>
+        <v>71</v>
       </c>
       <c r="I262" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>423</v>
+        <v>215</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>424</v>
+        <v>19</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>425</v>
+        <v>20</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>426</v>
+        <v>21</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>667</v>
+        <v>39</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>138</v>
+        <v>31</v>
       </c>
       <c r="I263" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>427</v>
+        <v>25</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>393</v>
+        <v>551</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>112</v>
+        <v>552</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>394</v>
+        <v>553</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>667</v>
+        <v>601</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>138</v>
+        <v>96</v>
       </c>
       <c r="I264" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>396</v>
+        <v>555</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>397</v>
+        <v>544</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>171</v>
+        <v>545</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>398</v>
+        <v>546</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>667</v>
+        <v>602</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>138</v>
+        <v>50</v>
       </c>
       <c r="I265" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>399</v>
+        <v>548</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>242</v>
+        <v>117</v>
       </c>
       <c r="B266" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C266" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G266" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="H266" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="I266" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J266" s="0" t="s">
         <v>120</v>
-      </c>
-[...16 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>105</v>
+        <v>544</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>106</v>
+        <v>545</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>107</v>
+        <v>546</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>668</v>
+        <v>235</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>109</v>
+        <v>50</v>
       </c>
       <c r="I267" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>110</v>
+        <v>548</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>594</v>
+        <v>603</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>112</v>
+        <v>604</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>595</v>
+        <v>605</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>668</v>
+        <v>606</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="I268" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>597</v>
+        <v>607</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>669</v>
+        <v>117</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>670</v>
+        <v>119</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>671</v>
+        <v>240</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>672</v>
+        <v>96</v>
       </c>
       <c r="I269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>673</v>
+        <v>120</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>636</v>
+        <v>98</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>145</v>
+        <v>99</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>637</v>
+        <v>100</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>674</v>
+        <v>608</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>639</v>
+        <v>71</v>
       </c>
       <c r="I270" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>640</v>
+        <v>101</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>263</v>
+        <v>63</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>264</v>
+        <v>47</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>265</v>
+        <v>64</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>675</v>
+        <v>242</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="I271" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>267</v>
+        <v>67</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>676</v>
+        <v>348</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>677</v>
+        <v>349</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>678</v>
+        <v>350</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>675</v>
+        <v>247</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="I272" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>679</v>
+        <v>352</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>680</v>
+        <v>19</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>681</v>
+        <v>20</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>682</v>
+        <v>21</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>675</v>
+        <v>40</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>88</v>
+        <v>31</v>
       </c>
       <c r="I273" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>683</v>
+        <v>25</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>251</v>
+        <v>609</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>252</v>
+        <v>610</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>253</v>
+        <v>611</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>684</v>
+        <v>612</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>88</v>
+        <v>260</v>
       </c>
       <c r="I274" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>254</v>
+        <v>613</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>140</v>
+        <v>237</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>141</v>
+        <v>238</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>142</v>
+        <v>239</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>45</v>
+        <v>614</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>104</v>
+        <v>38</v>
       </c>
       <c r="I275" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>143</v>
+        <v>241</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>10</v>
+        <v>615</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>11</v>
+        <v>233</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>12</v>
+        <v>616</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>45</v>
+        <v>256</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>104</v>
+        <v>260</v>
       </c>
       <c r="I276" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>17</v>
+        <v>617</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>90</v>
+        <v>536</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>91</v>
+        <v>537</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>92</v>
+        <v>538</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>685</v>
+        <v>618</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>88</v>
+        <v>540</v>
       </c>
       <c r="I277" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>93</v>
+        <v>541</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>94</v>
+        <v>398</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>80</v>
+        <v>118</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>95</v>
+        <v>399</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>685</v>
+        <v>619</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="I278" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>96</v>
+        <v>401</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>400</v>
+        <v>620</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>401</v>
+        <v>621</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>402</v>
+        <v>622</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>686</v>
+        <v>269</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="I279" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>404</v>
+        <v>623</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>686</v>
+        <v>278</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>132</v>
+        <v>66</v>
       </c>
       <c r="I280" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>579</v>
+        <v>177</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>184</v>
+        <v>122</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>580</v>
+        <v>178</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>686</v>
+        <v>624</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="I281" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>581</v>
+        <v>181</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>446</v>
+        <v>398</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>175</v>
+        <v>118</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>447</v>
+        <v>399</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>686</v>
+        <v>625</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>132</v>
+        <v>96</v>
       </c>
       <c r="I282" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>448</v>
+        <v>401</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>174</v>
+        <v>299</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>175</v>
+        <v>300</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>176</v>
+        <v>301</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>686</v>
+        <v>626</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>132</v>
+        <v>96</v>
       </c>
       <c r="I283" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>178</v>
+        <v>302</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>657</v>
+        <v>434</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>658</v>
+        <v>435</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>686</v>
+        <v>279</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>52</v>
+        <v>437</v>
       </c>
       <c r="I284" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>660</v>
+        <v>438</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>237</v>
+        <v>398</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>238</v>
+        <v>118</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>239</v>
+        <v>399</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>46</v>
+        <v>627</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="I285" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>240</v>
+        <v>401</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>46</v>
+        <v>628</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>319</v>
+        <v>66</v>
       </c>
       <c r="I286" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>377</v>
+        <v>333</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>378</v>
+        <v>334</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>379</v>
+        <v>335</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>46</v>
+        <v>283</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="I287" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>380</v>
+        <v>337</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>206</v>
+        <v>452</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>207</v>
+        <v>263</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>208</v>
+        <v>453</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>687</v>
+        <v>629</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="I288" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>210</v>
+        <v>455</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>211</v>
+        <v>592</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>212</v>
+        <v>593</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>213</v>
+        <v>594</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>687</v>
+        <v>630</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>67</v>
+        <v>449</v>
       </c>
       <c r="I289" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>214</v>
+        <v>595</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>215</v>
+        <v>392</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>216</v>
+        <v>118</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>217</v>
+        <v>393</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>687</v>
+        <v>631</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="I290" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>218</v>
+        <v>395</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>688</v>
+        <v>221</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>689</v>
+        <v>222</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>690</v>
+        <v>223</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>687</v>
+        <v>632</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>67</v>
+        <v>225</v>
       </c>
       <c r="I291" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>691</v>
+        <v>226</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>613</v>
+        <v>186</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>614</v>
+        <v>59</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>615</v>
+        <v>187</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>692</v>
+        <v>286</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I292" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>616</v>
+        <v>188</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>179</v>
+        <v>27</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>180</v>
+        <v>28</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>181</v>
+        <v>29</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>692</v>
+        <v>22</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>132</v>
+        <v>23</v>
       </c>
       <c r="I293" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>182</v>
+        <v>32</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>174</v>
+        <v>195</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>176</v>
+        <v>197</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>692</v>
+        <v>633</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>132</v>
+        <v>193</v>
       </c>
       <c r="I294" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>178</v>
+        <v>198</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>688</v>
+        <v>102</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>689</v>
+        <v>103</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>690</v>
+        <v>104</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>692</v>
+        <v>634</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>67</v>
+        <v>106</v>
       </c>
       <c r="I295" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>691</v>
+        <v>107</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>545</v>
+        <v>92</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>442</v>
+        <v>93</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>546</v>
+        <v>94</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>692</v>
+        <v>635</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="I296" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>548</v>
+        <v>97</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>441</v>
+        <v>353</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>442</v>
+        <v>288</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>443</v>
+        <v>354</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>692</v>
+        <v>636</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="I297" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>445</v>
+        <v>356</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>242</v>
+        <v>121</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>243</v>
+        <v>123</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>693</v>
+        <v>290</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="I298" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>245</v>
+        <v>126</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>255</v>
+        <v>637</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>256</v>
+        <v>409</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>257</v>
+        <v>638</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>694</v>
+        <v>639</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>88</v>
+        <v>31</v>
       </c>
       <c r="I299" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>258</v>
+        <v>640</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>326</v>
+        <v>108</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>327</v>
+        <v>109</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>328</v>
+        <v>110</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>695</v>
+        <v>641</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>330</v>
+        <v>96</v>
       </c>
       <c r="I300" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>331</v>
+        <v>112</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>516</v>
+        <v>615</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>512</v>
+        <v>233</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>517</v>
+        <v>616</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>696</v>
+        <v>642</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>159</v>
+        <v>260</v>
       </c>
       <c r="I301" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>518</v>
+        <v>617</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>211</v>
+        <v>643</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>212</v>
+        <v>644</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>213</v>
+        <v>645</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>697</v>
+        <v>646</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="I302" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>214</v>
+        <v>647</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>216</v>
+        <v>201</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>217</v>
+        <v>202</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>697</v>
+        <v>648</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>67</v>
+        <v>204</v>
       </c>
       <c r="I303" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>218</v>
+        <v>205</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>424</v>
+        <v>303</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>425</v>
+        <v>304</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>426</v>
+        <v>305</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>698</v>
+        <v>649</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>138</v>
+        <v>71</v>
       </c>
       <c r="I304" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>427</v>
+        <v>306</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>393</v>
+        <v>307</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>394</v>
+        <v>308</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>698</v>
+        <v>650</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>138</v>
+        <v>31</v>
       </c>
       <c r="I305" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>396</v>
+        <v>310</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>397</v>
+        <v>348</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>171</v>
+        <v>349</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>398</v>
+        <v>350</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>698</v>
+        <v>651</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>138</v>
+        <v>76</v>
       </c>
       <c r="I306" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>399</v>
+        <v>352</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>226</v>
+        <v>117</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>227</v>
+        <v>118</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>228</v>
+        <v>119</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>699</v>
+        <v>298</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>223</v>
+        <v>96</v>
       </c>
       <c r="I307" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>230</v>
+        <v>120</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>700</v>
+        <v>299</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>701</v>
+        <v>300</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>702</v>
+        <v>301</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>699</v>
+        <v>652</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>223</v>
+        <v>96</v>
       </c>
       <c r="I308" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>703</v>
+        <v>302</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>326</v>
+        <v>592</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>327</v>
+        <v>593</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>328</v>
+        <v>594</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>704</v>
+        <v>26</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>330</v>
+        <v>449</v>
       </c>
       <c r="I309" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>331</v>
+        <v>595</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>326</v>
+        <v>200</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>327</v>
+        <v>201</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>328</v>
+        <v>202</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>705</v>
+        <v>653</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>330</v>
+        <v>204</v>
       </c>
       <c r="I310" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>331</v>
+        <v>205</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>706</v>
+        <v>654</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>159</v>
+        <v>66</v>
       </c>
       <c r="I311" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>255</v>
+        <v>339</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>256</v>
+        <v>340</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>257</v>
+        <v>341</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>707</v>
+        <v>655</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="I312" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>258</v>
+        <v>342</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>134</v>
+        <v>303</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>135</v>
+        <v>304</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>136</v>
+        <v>305</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>708</v>
+        <v>656</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>138</v>
+        <v>71</v>
       </c>
       <c r="I313" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>139</v>
+        <v>306</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>134</v>
+        <v>392</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>135</v>
+        <v>118</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>136</v>
+        <v>393</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>66</v>
+        <v>309</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>138</v>
+        <v>31</v>
       </c>
       <c r="I314" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>139</v>
+        <v>395</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>709</v>
+        <v>262</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>501</v>
+        <v>263</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>710</v>
+        <v>264</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>72</v>
+        <v>313</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>23</v>
+        <v>260</v>
       </c>
       <c r="I315" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>711</v>
+        <v>265</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>571</v>
+        <v>657</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>572</v>
+        <v>658</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>573</v>
+        <v>659</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>712</v>
+        <v>324</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>132</v>
+        <v>175</v>
       </c>
       <c r="I316" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>574</v>
+        <v>660</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>473</v>
+        <v>92</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>145</v>
+        <v>93</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>474</v>
+        <v>94</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>82</v>
+        <v>661</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>40</v>
+        <v>96</v>
       </c>
       <c r="I317" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>476</v>
+        <v>97</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>365</v>
+        <v>609</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>366</v>
+        <v>610</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>367</v>
+        <v>611</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>87</v>
+        <v>662</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>88</v>
+        <v>260</v>
       </c>
       <c r="I318" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>368</v>
+        <v>613</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>713</v>
+        <v>102</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>714</v>
+        <v>103</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>715</v>
+        <v>104</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>14</v>
+        <v>663</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="I319" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>716</v>
+        <v>107</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>717</v>
+        <v>137</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>387</v>
+        <v>138</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>718</v>
+        <v>139</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>719</v>
+        <v>664</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I320" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>720</v>
+        <v>140</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>211</v>
+        <v>92</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>212</v>
+        <v>93</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>213</v>
+        <v>94</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>721</v>
+        <v>665</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="I321" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>214</v>
+        <v>97</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>722</v>
+        <v>428</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>112</v>
+        <v>429</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>723</v>
+        <v>430</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>724</v>
+        <v>666</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>275</v>
+        <v>432</v>
       </c>
       <c r="I322" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>725</v>
+        <v>433</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>726</v>
+        <v>189</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>727</v>
+        <v>190</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>728</v>
+        <v>191</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>729</v>
+        <v>667</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>223</v>
+        <v>193</v>
       </c>
       <c r="I323" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>730</v>
+        <v>194</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>315</v>
+        <v>440</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>316</v>
+        <v>441</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>317</v>
+        <v>442</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>731</v>
+        <v>668</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>104</v>
+        <v>260</v>
       </c>
       <c r="I324" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>318</v>
+        <v>444</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>629</v>
+        <v>669</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>630</v>
+        <v>670</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>631</v>
+        <v>671</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>732</v>
+        <v>336</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>632</v>
+        <v>284</v>
       </c>
       <c r="I325" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>633</v>
+        <v>672</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>19</v>
+        <v>378</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>20</v>
+        <v>379</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>21</v>
+        <v>380</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>47</v>
+        <v>673</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>319</v>
+        <v>50</v>
       </c>
       <c r="I326" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>25</v>
+        <v>381</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>115</v>
+        <v>216</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>116</v>
+        <v>217</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>117</v>
+        <v>218</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>733</v>
+        <v>674</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>109</v>
+        <v>56</v>
       </c>
       <c r="I327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>118</v>
+        <v>219</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>69</v>
+        <v>167</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>70</v>
+        <v>168</v>
       </c>
       <c r="C328" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="F328" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G328" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="H328" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="F328" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I328" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>74</v>
+        <v>171</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>541</v>
+        <v>676</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>366</v>
+        <v>118</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>542</v>
+        <v>677</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>108</v>
+        <v>678</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="I329" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>544</v>
+        <v>679</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>326</v>
+        <v>68</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>327</v>
+        <v>59</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>328</v>
+        <v>69</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>125</v>
+        <v>338</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>330</v>
+        <v>66</v>
       </c>
       <c r="I330" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>331</v>
+        <v>70</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>735</v>
+        <v>145</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>736</v>
+        <v>83</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>737</v>
+        <v>146</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>738</v>
+        <v>680</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="I331" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>739</v>
+        <v>148</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>740</v>
+        <v>252</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>741</v>
+        <v>253</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>742</v>
+        <v>254</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>131</v>
+        <v>346</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>132</v>
+        <v>175</v>
       </c>
       <c r="I332" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>743</v>
+        <v>255</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>744</v>
+        <v>544</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>745</v>
+        <v>545</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>746</v>
+        <v>546</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>137</v>
+        <v>681</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>138</v>
+        <v>50</v>
       </c>
       <c r="I333" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>747</v>
+        <v>548</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>713</v>
+        <v>82</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>714</v>
+        <v>83</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>715</v>
+        <v>84</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>18</v>
+        <v>682</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>104</v>
+        <v>76</v>
       </c>
       <c r="I334" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>716</v>
+        <v>85</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>748</v>
+        <v>491</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>193</v>
+        <v>168</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>749</v>
+        <v>492</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>750</v>
+        <v>30</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>751</v>
+        <v>31</v>
       </c>
       <c r="I335" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>752</v>
+        <v>494</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>753</v>
+        <v>248</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>175</v>
+        <v>249</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>754</v>
+        <v>250</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>755</v>
+        <v>351</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>751</v>
+        <v>76</v>
       </c>
       <c r="I336" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>756</v>
+        <v>251</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>525</v>
+        <v>421</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>526</v>
+        <v>422</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>527</v>
+        <v>423</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>757</v>
+        <v>355</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>432</v>
+        <v>50</v>
       </c>
       <c r="I337" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>529</v>
+        <v>424</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>758</v>
+        <v>307</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>171</v>
+        <v>103</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>759</v>
+        <v>308</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>147</v>
+        <v>683</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>223</v>
+        <v>31</v>
       </c>
       <c r="I338" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>760</v>
+        <v>310</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>48</v>
+        <v>102</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>49</v>
+        <v>103</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>50</v>
+        <v>104</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>51</v>
+        <v>684</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>761</v>
+        <v>106</v>
       </c>
       <c r="I339" s="0" t="s">
         <v>24</v>
+      </c>
+      <c r="J339" s="0" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>700</v>
+        <v>669</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>701</v>
+        <v>670</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>702</v>
+        <v>671</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>762</v>
+        <v>685</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>223</v>
+        <v>284</v>
       </c>
       <c r="I340" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>703</v>
+        <v>672</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>19</v>
+        <v>237</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>20</v>
+        <v>238</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>21</v>
+        <v>239</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>53</v>
+        <v>686</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>319</v>
+        <v>38</v>
       </c>
       <c r="I341" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>25</v>
+        <v>241</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>763</v>
+        <v>92</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>238</v>
+        <v>93</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>764</v>
+        <v>94</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>765</v>
+        <v>687</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>40</v>
+        <v>96</v>
       </c>
       <c r="I342" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>766</v>
+        <v>97</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>767</v>
+        <v>221</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>768</v>
+        <v>222</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>769</v>
+        <v>223</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>153</v>
+        <v>688</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>154</v>
+        <v>225</v>
       </c>
       <c r="I343" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>770</v>
+        <v>226</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>365</v>
+        <v>456</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>366</v>
+        <v>457</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>367</v>
+        <v>458</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>771</v>
+        <v>359</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>88</v>
+        <v>260</v>
       </c>
       <c r="I344" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>368</v>
+        <v>460</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>454</v>
+        <v>512</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>455</v>
+        <v>474</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>456</v>
+        <v>513</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>164</v>
+        <v>365</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>138</v>
+        <v>66</v>
       </c>
       <c r="I345" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>458</v>
+        <v>515</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>740</v>
+        <v>452</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>741</v>
+        <v>263</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>742</v>
+        <v>453</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>772</v>
+        <v>366</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>132</v>
+        <v>50</v>
       </c>
       <c r="I346" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>455</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>598</v>
+        <v>461</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>599</v>
+        <v>462</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>600</v>
+        <v>463</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>773</v>
+        <v>689</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>602</v>
+        <v>432</v>
       </c>
       <c r="I347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>603</v>
+        <v>465</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>446</v>
+        <v>372</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>175</v>
+        <v>373</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>447</v>
+        <v>374</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>177</v>
+        <v>690</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="I348" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>448</v>
+        <v>376</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>263</v>
+        <v>691</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>264</v>
+        <v>692</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>265</v>
+        <v>693</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>774</v>
+        <v>367</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="I349" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>267</v>
+        <v>694</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>434</v>
+        <v>280</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>435</v>
+        <v>281</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>436</v>
+        <v>282</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>190</v>
+        <v>695</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>138</v>
+        <v>284</v>
       </c>
       <c r="I350" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>438</v>
+        <v>285</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>775</v>
+        <v>696</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="I351" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>144</v>
+        <v>697</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>145</v>
+        <v>698</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>146</v>
+        <v>699</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>776</v>
+        <v>700</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="I352" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>149</v>
+        <v>701</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>226</v>
+        <v>702</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>227</v>
+        <v>422</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>228</v>
+        <v>703</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>777</v>
+        <v>704</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>223</v>
+        <v>260</v>
       </c>
       <c r="I353" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>230</v>
+        <v>705</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>530</v>
+        <v>63</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>531</v>
+        <v>47</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>532</v>
+        <v>64</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>778</v>
+        <v>368</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>126</v>
+        <v>66</v>
       </c>
       <c r="I354" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>534</v>
+        <v>67</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>215</v>
+        <v>311</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>216</v>
+        <v>263</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>217</v>
+        <v>312</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>779</v>
+        <v>369</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>67</v>
+        <v>260</v>
       </c>
       <c r="I355" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>218</v>
+        <v>314</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>134</v>
+        <v>357</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>135</v>
+        <v>201</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>136</v>
+        <v>358</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>780</v>
+        <v>370</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>138</v>
+        <v>260</v>
       </c>
       <c r="I356" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>139</v>
+        <v>360</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>356</v>
+        <v>551</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>357</v>
+        <v>552</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>358</v>
+        <v>553</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>781</v>
+        <v>371</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
       <c r="I357" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>360</v>
+        <v>555</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>680</v>
+        <v>92</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>681</v>
+        <v>93</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>682</v>
+        <v>94</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>782</v>
+        <v>706</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="I358" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>683</v>
+        <v>97</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>320</v>
+        <v>498</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>321</v>
+        <v>499</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>322</v>
+        <v>500</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>783</v>
+        <v>707</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>23</v>
+        <v>432</v>
       </c>
       <c r="I359" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>323</v>
+        <v>502</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>784</v>
+        <v>333</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>785</v>
+        <v>334</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>786</v>
+        <v>335</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>787</v>
+        <v>708</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="I360" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>788</v>
+        <v>337</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>192</v>
+        <v>669</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>193</v>
+        <v>670</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>194</v>
+        <v>671</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>789</v>
+        <v>709</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>88</v>
+        <v>284</v>
       </c>
       <c r="I361" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>196</v>
+        <v>672</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>400</v>
+        <v>697</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>401</v>
+        <v>698</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>402</v>
+        <v>699</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>790</v>
+        <v>710</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
       <c r="I362" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>404</v>
+        <v>701</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>259</v>
+        <v>27</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>260</v>
+        <v>28</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>261</v>
+        <v>29</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>195</v>
+        <v>41</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>88</v>
+        <v>23</v>
       </c>
       <c r="I363" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>262</v>
+        <v>32</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>791</v>
+        <v>609</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>70</v>
+        <v>610</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>792</v>
+        <v>611</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>793</v>
+        <v>711</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>23</v>
+        <v>260</v>
       </c>
       <c r="I364" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>794</v>
+        <v>613</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>356</v>
+        <v>221</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>357</v>
+        <v>222</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>358</v>
+        <v>223</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>795</v>
+        <v>712</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>52</v>
+        <v>225</v>
       </c>
       <c r="I365" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>360</v>
+        <v>226</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>428</v>
+        <v>113</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>429</v>
+        <v>114</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>430</v>
+        <v>115</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>796</v>
+        <v>713</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>432</v>
+        <v>96</v>
       </c>
       <c r="I366" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>433</v>
+        <v>116</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>663</v>
+        <v>421</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>531</v>
+        <v>422</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>664</v>
+        <v>423</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>797</v>
+        <v>375</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>126</v>
+        <v>50</v>
       </c>
       <c r="I367" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>666</v>
+        <v>424</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>459</v>
+        <v>714</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>460</v>
+        <v>715</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>461</v>
+        <v>716</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>204</v>
+        <v>717</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="I368" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>462</v>
+        <v>718</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>140</v>
+        <v>498</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>141</v>
+        <v>499</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>142</v>
+        <v>500</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>798</v>
+        <v>719</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>104</v>
+        <v>432</v>
       </c>
       <c r="I369" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>143</v>
+        <v>502</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>79</v>
+        <v>307</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>81</v>
+        <v>308</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>799</v>
+        <v>720</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="I370" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>83</v>
+        <v>310</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>735</v>
+        <v>721</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>736</v>
+        <v>258</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>737</v>
+        <v>722</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>209</v>
+        <v>723</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="I371" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>739</v>
+        <v>724</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>161</v>
+        <v>421</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>162</v>
+        <v>422</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>163</v>
+        <v>423</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>800</v>
+        <v>377</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>138</v>
+        <v>50</v>
       </c>
       <c r="I372" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>165</v>
+        <v>424</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>468</v>
+        <v>697</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>469</v>
+        <v>698</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>470</v>
+        <v>699</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>801</v>
+        <v>725</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="I373" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>472</v>
+        <v>701</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>802</v>
+        <v>572</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>171</v>
+        <v>573</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>803</v>
+        <v>574</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>222</v>
+        <v>382</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>40</v>
+        <v>390</v>
       </c>
       <c r="I374" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>804</v>
+        <v>576</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>225</v>
+        <v>42</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="I375" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>68</v>
+        <v>32</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>805</v>
+        <v>434</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>576</v>
+        <v>233</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>806</v>
+        <v>435</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>229</v>
+        <v>383</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>632</v>
+        <v>437</v>
       </c>
       <c r="I376" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>807</v>
+        <v>438</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>808</v>
+        <v>512</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>809</v>
+        <v>474</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>810</v>
+        <v>513</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>811</v>
+        <v>384</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>126</v>
+        <v>66</v>
       </c>
       <c r="I377" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>812</v>
+        <v>515</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>813</v>
+        <v>461</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>814</v>
+        <v>462</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>815</v>
+        <v>463</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>816</v>
+        <v>385</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>817</v>
+        <v>432</v>
       </c>
       <c r="I378" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>818</v>
+        <v>465</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>819</v>
+        <v>63</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>820</v>
+        <v>47</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>821</v>
+        <v>64</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>234</v>
+        <v>726</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="I379" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>822</v>
+        <v>67</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>161</v>
+        <v>556</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>162</v>
+        <v>557</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>163</v>
+        <v>558</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>823</v>
+        <v>727</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>138</v>
+        <v>193</v>
       </c>
       <c r="I380" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>165</v>
+        <v>560</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>824</v>
+        <v>172</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>825</v>
+        <v>173</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>826</v>
+        <v>174</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>241</v>
+        <v>728</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>67</v>
+        <v>175</v>
       </c>
       <c r="I381" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>827</v>
+        <v>176</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>97</v>
+        <v>556</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>98</v>
+        <v>557</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>99</v>
+        <v>558</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>828</v>
+        <v>389</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>88</v>
+        <v>193</v>
       </c>
       <c r="I382" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>100</v>
+        <v>560</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>315</v>
+        <v>585</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>316</v>
+        <v>233</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>317</v>
+        <v>586</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>829</v>
+        <v>729</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="I383" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>318</v>
+        <v>587</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>326</v>
+        <v>522</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>327</v>
+        <v>486</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>328</v>
+        <v>523</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>830</v>
+        <v>730</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>330</v>
+        <v>225</v>
       </c>
       <c r="I384" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>331</v>
+        <v>525</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>285</v>
+        <v>481</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>220</v>
+        <v>118</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>286</v>
+        <v>482</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>831</v>
+        <v>731</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>138</v>
+        <v>432</v>
       </c>
       <c r="I385" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>288</v>
+        <v>483</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>832</v>
+        <v>485</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>833</v>
+        <v>486</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>834</v>
+        <v>487</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>835</v>
+        <v>394</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>292</v>
+        <v>175</v>
       </c>
       <c r="I386" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>836</v>
+        <v>489</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>128</v>
+        <v>212</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>130</v>
+        <v>213</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>837</v>
+        <v>732</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>132</v>
+        <v>71</v>
       </c>
       <c r="I387" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>133</v>
+        <v>215</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>370</v>
+        <v>609</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>371</v>
+        <v>610</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>372</v>
+        <v>611</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>244</v>
+        <v>733</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>109</v>
+        <v>260</v>
       </c>
       <c r="I388" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>373</v>
+        <v>613</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>197</v>
+        <v>734</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>198</v>
+        <v>422</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>199</v>
+        <v>735</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>249</v>
+        <v>736</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>200</v>
+        <v>737</v>
       </c>
       <c r="I389" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>201</v>
+        <v>738</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>838</v>
+        <v>280</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>839</v>
+        <v>281</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>840</v>
+        <v>282</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>266</v>
+        <v>739</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>52</v>
+        <v>284</v>
       </c>
       <c r="I390" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>841</v>
+        <v>285</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>511</v>
+        <v>452</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>512</v>
+        <v>263</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>513</v>
+        <v>453</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>842</v>
+        <v>740</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>159</v>
+        <v>50</v>
       </c>
       <c r="I391" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>515</v>
+        <v>455</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>537</v>
+        <v>339</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>538</v>
+        <v>340</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>539</v>
+        <v>341</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>843</v>
+        <v>741</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>275</v>
+        <v>66</v>
       </c>
       <c r="I392" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>540</v>
+        <v>342</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>166</v>
+        <v>588</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>167</v>
+        <v>589</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>168</v>
+        <v>590</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>844</v>
+        <v>742</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>138</v>
+        <v>31</v>
       </c>
       <c r="I393" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>169</v>
+        <v>591</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>496</v>
+        <v>158</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>497</v>
+        <v>159</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>498</v>
+        <v>160</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>270</v>
+        <v>743</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>275</v>
+        <v>66</v>
       </c>
       <c r="I394" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>499</v>
+        <v>161</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>753</v>
+        <v>378</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>175</v>
+        <v>379</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>754</v>
+        <v>380</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>280</v>
+        <v>744</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>751</v>
+        <v>50</v>
       </c>
       <c r="I395" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>756</v>
+        <v>381</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>845</v>
+        <v>745</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>846</v>
+        <v>746</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>847</v>
+        <v>747</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>287</v>
+        <v>748</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>292</v>
+        <v>90</v>
       </c>
       <c r="I396" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>848</v>
+        <v>749</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>356</v>
+        <v>750</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>357</v>
+        <v>751</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>358</v>
+        <v>752</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>849</v>
+        <v>753</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
       <c r="I397" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>360</v>
+        <v>754</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>285</v>
+        <v>620</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>220</v>
+        <v>621</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>286</v>
+        <v>622</v>
       </c>
       <c r="F398" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>850</v>
+        <v>396</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>138</v>
+        <v>38</v>
       </c>
       <c r="I398" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>288</v>
+        <v>623</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>105</v>
+        <v>295</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>107</v>
+        <v>296</v>
       </c>
       <c r="F399" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>851</v>
+        <v>755</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="I399" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>110</v>
+        <v>297</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>219</v>
+        <v>303</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>220</v>
+        <v>304</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>221</v>
+        <v>305</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>852</v>
+        <v>756</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>223</v>
+        <v>71</v>
       </c>
       <c r="I400" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>224</v>
+        <v>306</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>19</v>
+        <v>386</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>20</v>
+        <v>387</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>21</v>
+        <v>388</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>54</v>
+        <v>757</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>319</v>
+        <v>390</v>
       </c>
       <c r="I401" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>25</v>
+        <v>391</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>219</v>
+        <v>481</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>220</v>
+        <v>118</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>221</v>
+        <v>482</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>298</v>
+        <v>758</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>223</v>
+        <v>432</v>
       </c>
       <c r="I402" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>224</v>
+        <v>483</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>853</v>
+        <v>108</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>238</v>
+        <v>109</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>854</v>
+        <v>110</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G403" s="0" t="s">
-        <v>855</v>
+        <v>759</v>
       </c>
       <c r="H403" s="0" t="s">
-        <v>275</v>
+        <v>96</v>
       </c>
       <c r="I403" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>856</v>
+        <v>112</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>446</v>
+        <v>98</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>175</v>
+        <v>99</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>447</v>
+        <v>100</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G404" s="0" t="s">
-        <v>299</v>
+        <v>760</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>132</v>
+        <v>71</v>
       </c>
       <c r="I404" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>448</v>
+        <v>101</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>144</v>
+        <v>512</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>145</v>
+        <v>474</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>146</v>
+        <v>513</v>
       </c>
       <c r="F405" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>857</v>
+        <v>397</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>148</v>
+        <v>66</v>
       </c>
       <c r="I405" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>149</v>
+        <v>515</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>858</v>
+        <v>676</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>736</v>
+        <v>118</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>859</v>
+        <v>677</v>
       </c>
       <c r="F406" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>860</v>
+        <v>761</v>
       </c>
       <c r="H406" s="0" t="s">
-        <v>235</v>
+        <v>90</v>
       </c>
       <c r="I406" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>861</v>
+        <v>679</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>63</v>
+        <v>512</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>64</v>
+        <v>474</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>65</v>
+        <v>513</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G407" s="0" t="s">
-        <v>303</v>
+        <v>762</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I407" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>68</v>
+        <v>515</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>541</v>
+        <v>498</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>366</v>
+        <v>499</v>
       </c>
       <c r="C408" s="0" t="s">
-        <v>542</v>
+        <v>500</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>862</v>
+        <v>763</v>
       </c>
       <c r="H408" s="0" t="s">
-        <v>109</v>
+        <v>432</v>
       </c>
       <c r="I408" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>544</v>
+        <v>502</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>863</v>
+        <v>447</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>864</v>
+        <v>87</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>865</v>
+        <v>448</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>866</v>
+        <v>764</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>126</v>
+        <v>449</v>
       </c>
       <c r="I409" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>867</v>
+        <v>450</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>868</v>
+        <v>108</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>70</v>
+        <v>109</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>869</v>
+        <v>110</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G410" s="0" t="s">
-        <v>870</v>
+        <v>400</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>871</v>
+        <v>96</v>
       </c>
       <c r="I410" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>872</v>
+        <v>112</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>873</v>
+        <v>82</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>343</v>
+        <v>83</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>874</v>
+        <v>84</v>
       </c>
       <c r="F411" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G411" s="0" t="s">
-        <v>309</v>
+        <v>402</v>
       </c>
       <c r="H411" s="0" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="I411" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>875</v>
+        <v>85</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>876</v>
+        <v>592</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>877</v>
+        <v>593</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>878</v>
+        <v>594</v>
       </c>
       <c r="F412" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G412" s="0" t="s">
-        <v>879</v>
+        <v>765</v>
       </c>
       <c r="H412" s="0" t="s">
-        <v>40</v>
+        <v>449</v>
       </c>
       <c r="I412" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>880</v>
+        <v>595</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>464</v>
+        <v>766</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>465</v>
+        <v>253</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>466</v>
+        <v>767</v>
       </c>
       <c r="F413" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G413" s="0" t="s">
-        <v>22</v>
+        <v>768</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>73</v>
+        <v>769</v>
       </c>
       <c r="I413" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>467</v>
+        <v>770</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>326</v>
+        <v>92</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>327</v>
+        <v>93</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>328</v>
+        <v>94</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G414" s="0" t="s">
-        <v>881</v>
+        <v>771</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>330</v>
+        <v>96</v>
       </c>
       <c r="I414" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>331</v>
+        <v>97</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>145</v>
+        <v>163</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="F415" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G415" s="0" t="s">
-        <v>882</v>
+        <v>406</v>
       </c>
       <c r="H415" s="0" t="s">
-        <v>148</v>
+        <v>38</v>
       </c>
       <c r="I415" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>767</v>
+        <v>137</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>768</v>
+        <v>138</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>769</v>
+        <v>139</v>
       </c>
       <c r="F416" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G416" s="0" t="s">
-        <v>324</v>
+        <v>412</v>
       </c>
       <c r="H416" s="0" t="s">
-        <v>154</v>
+        <v>66</v>
       </c>
       <c r="I416" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>770</v>
+        <v>140</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>883</v>
+        <v>303</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>884</v>
+        <v>304</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>885</v>
+        <v>305</v>
       </c>
       <c r="F417" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G417" s="0" t="s">
-        <v>886</v>
+        <v>33</v>
       </c>
       <c r="H417" s="0" t="s">
-        <v>148</v>
+        <v>71</v>
       </c>
       <c r="I417" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>887</v>
+        <v>306</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>726</v>
+        <v>339</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>727</v>
+        <v>340</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>728</v>
+        <v>341</v>
       </c>
       <c r="F418" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G418" s="0" t="s">
-        <v>325</v>
+        <v>772</v>
       </c>
       <c r="H418" s="0" t="s">
-        <v>223</v>
+        <v>66</v>
       </c>
       <c r="I418" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>730</v>
+        <v>342</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>888</v>
+        <v>456</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>889</v>
+        <v>458</v>
       </c>
       <c r="F419" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G419" s="0" t="s">
-        <v>890</v>
+        <v>773</v>
       </c>
       <c r="H419" s="0" t="s">
-        <v>672</v>
+        <v>260</v>
       </c>
       <c r="I419" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>891</v>
+        <v>460</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>161</v>
+        <v>108</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>162</v>
+        <v>109</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>163</v>
+        <v>110</v>
       </c>
       <c r="F420" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G420" s="0" t="s">
-        <v>892</v>
+        <v>774</v>
       </c>
       <c r="H420" s="0" t="s">
-        <v>138</v>
+        <v>96</v>
       </c>
       <c r="I420" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>165</v>
+        <v>112</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>537</v>
+        <v>63</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>538</v>
+        <v>47</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>539</v>
+        <v>64</v>
       </c>
       <c r="F421" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G421" s="0" t="s">
-        <v>893</v>
+        <v>413</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>275</v>
+        <v>66</v>
       </c>
       <c r="I421" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>540</v>
+        <v>67</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>579</v>
+        <v>271</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>580</v>
+        <v>272</v>
       </c>
       <c r="F422" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G422" s="0" t="s">
-        <v>894</v>
+        <v>414</v>
       </c>
       <c r="H422" s="0" t="s">
-        <v>132</v>
+        <v>38</v>
       </c>
       <c r="I422" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>581</v>
+        <v>273</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>767</v>
+        <v>299</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>768</v>
+        <v>300</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>769</v>
+        <v>301</v>
       </c>
       <c r="F423" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G423" s="0" t="s">
-        <v>895</v>
+        <v>775</v>
       </c>
       <c r="H423" s="0" t="s">
-        <v>154</v>
+        <v>96</v>
       </c>
       <c r="I423" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>770</v>
+        <v>302</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>896</v>
+        <v>280</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>343</v>
+        <v>281</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>897</v>
+        <v>282</v>
       </c>
       <c r="F424" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G424" s="0" t="s">
-        <v>329</v>
+        <v>776</v>
       </c>
       <c r="H424" s="0" t="s">
-        <v>154</v>
+        <v>284</v>
       </c>
       <c r="I424" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>898</v>
+        <v>285</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>312</v>
+        <v>82</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>260</v>
+        <v>83</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>313</v>
+        <v>84</v>
       </c>
       <c r="F425" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G425" s="0" t="s">
-        <v>332</v>
+        <v>777</v>
       </c>
       <c r="H425" s="0" t="s">
-        <v>104</v>
+        <v>76</v>
       </c>
       <c r="I425" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>314</v>
+        <v>85</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>26</v>
+        <v>162</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>27</v>
+        <v>163</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>28</v>
+        <v>164</v>
       </c>
       <c r="F426" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G426" s="0" t="s">
-        <v>55</v>
+        <v>778</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="I426" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>31</v>
+        <v>166</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>285</v>
+        <v>421</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>220</v>
+        <v>422</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>286</v>
+        <v>423</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G427" s="0" t="s">
-        <v>899</v>
+        <v>418</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>138</v>
+        <v>50</v>
       </c>
       <c r="I427" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>288</v>
+        <v>424</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>365</v>
+        <v>498</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>366</v>
+        <v>499</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>367</v>
+        <v>500</v>
       </c>
       <c r="F428" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G428" s="0" t="s">
-        <v>900</v>
+        <v>779</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>88</v>
+        <v>432</v>
       </c>
       <c r="I428" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>368</v>
+        <v>502</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>901</v>
+        <v>398</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>465</v>
+        <v>118</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>902</v>
+        <v>399</v>
       </c>
       <c r="F429" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G429" s="0" t="s">
-        <v>903</v>
+        <v>780</v>
       </c>
       <c r="H429" s="0" t="s">
-        <v>672</v>
+        <v>96</v>
       </c>
       <c r="I429" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>904</v>
+        <v>401</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>905</v>
+        <v>232</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>497</v>
+        <v>233</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>906</v>
+        <v>234</v>
       </c>
       <c r="F430" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G430" s="0" t="s">
-        <v>907</v>
+        <v>420</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>275</v>
+        <v>50</v>
       </c>
       <c r="I430" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>908</v>
+        <v>236</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>909</v>
+        <v>82</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>184</v>
+        <v>83</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>910</v>
+        <v>84</v>
       </c>
       <c r="F431" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G431" s="0" t="s">
-        <v>335</v>
+        <v>425</v>
       </c>
       <c r="H431" s="0" t="s">
-        <v>159</v>
+        <v>76</v>
       </c>
       <c r="I431" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>911</v>
+        <v>85</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>19</v>
+        <v>456</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>21</v>
+        <v>458</v>
       </c>
       <c r="F432" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G432" s="0" t="s">
-        <v>56</v>
+        <v>781</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>319</v>
+        <v>260</v>
       </c>
       <c r="I432" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>25</v>
+        <v>460</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>219</v>
+        <v>585</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>221</v>
+        <v>586</v>
       </c>
       <c r="F433" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G433" s="0" t="s">
-        <v>912</v>
+        <v>426</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>223</v>
+        <v>66</v>
       </c>
       <c r="I433" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>224</v>
+        <v>587</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>824</v>
+        <v>287</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>825</v>
+        <v>288</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>826</v>
+        <v>289</v>
       </c>
       <c r="F434" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G434" s="0" t="s">
-        <v>913</v>
+        <v>782</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="I434" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>827</v>
+        <v>291</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>454</v>
+        <v>572</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>455</v>
+        <v>573</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>456</v>
+        <v>574</v>
       </c>
       <c r="F435" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G435" s="0" t="s">
-        <v>337</v>
+        <v>783</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>138</v>
+        <v>390</v>
       </c>
       <c r="I435" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>458</v>
+        <v>576</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>824</v>
+        <v>580</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>825</v>
+        <v>87</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>826</v>
+        <v>581</v>
       </c>
       <c r="F436" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G436" s="0" t="s">
-        <v>345</v>
+        <v>784</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>67</v>
+        <v>583</v>
       </c>
       <c r="I436" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>827</v>
+        <v>584</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>579</v>
+        <v>434</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>184</v>
+        <v>233</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>580</v>
+        <v>435</v>
       </c>
       <c r="F437" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G437" s="0" t="s">
-        <v>347</v>
+        <v>427</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>132</v>
+        <v>437</v>
       </c>
       <c r="I437" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>581</v>
+        <v>438</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>170</v>
+        <v>609</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>171</v>
+        <v>610</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>172</v>
+        <v>611</v>
       </c>
       <c r="F438" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G438" s="0" t="s">
-        <v>359</v>
+        <v>785</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>138</v>
+        <v>260</v>
       </c>
       <c r="I438" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>173</v>
+        <v>613</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>140</v>
+        <v>177</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>141</v>
+        <v>122</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>142</v>
+        <v>178</v>
       </c>
       <c r="F439" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G439" s="0" t="s">
-        <v>914</v>
+        <v>786</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>104</v>
+        <v>180</v>
       </c>
       <c r="I439" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>143</v>
+        <v>181</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F440" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G440" s="0" t="s">
-        <v>361</v>
+        <v>787</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="I440" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>541</v>
+        <v>216</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>366</v>
+        <v>217</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>542</v>
+        <v>218</v>
       </c>
       <c r="F441" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G441" s="0" t="s">
-        <v>369</v>
+        <v>788</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>109</v>
+        <v>56</v>
       </c>
       <c r="I441" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>544</v>
+        <v>219</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>915</v>
+        <v>378</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>916</v>
+        <v>379</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>917</v>
+        <v>380</v>
       </c>
       <c r="F442" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G442" s="0" t="s">
-        <v>29</v>
+        <v>789</v>
       </c>
       <c r="H442" s="0" t="s">
-        <v>275</v>
+        <v>50</v>
       </c>
       <c r="I442" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>918</v>
+        <v>381</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>516</v>
+        <v>398</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>512</v>
+        <v>118</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>517</v>
+        <v>399</v>
       </c>
       <c r="F443" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G443" s="0" t="s">
-        <v>919</v>
+        <v>790</v>
       </c>
       <c r="H443" s="0" t="s">
-        <v>159</v>
+        <v>96</v>
       </c>
       <c r="I443" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>518</v>
+        <v>401</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>19</v>
+        <v>498</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>20</v>
+        <v>499</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>21</v>
+        <v>500</v>
       </c>
       <c r="F444" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G444" s="0" t="s">
-        <v>57</v>
+        <v>431</v>
       </c>
       <c r="H444" s="0" t="s">
-        <v>319</v>
+        <v>432</v>
       </c>
       <c r="I444" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>25</v>
+        <v>502</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>356</v>
+        <v>516</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>357</v>
+        <v>87</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>358</v>
+        <v>517</v>
       </c>
       <c r="F445" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G445" s="0" t="s">
-        <v>920</v>
+        <v>791</v>
       </c>
       <c r="H445" s="0" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I445" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>360</v>
+        <v>519</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>342</v>
+        <v>221</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>343</v>
+        <v>222</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>344</v>
+        <v>223</v>
       </c>
       <c r="F446" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G446" s="0" t="s">
-        <v>384</v>
+        <v>436</v>
       </c>
       <c r="H446" s="0" t="s">
-        <v>67</v>
+        <v>225</v>
       </c>
       <c r="I446" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>346</v>
+        <v>226</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>813</v>
+        <v>434</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>814</v>
+        <v>233</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>815</v>
+        <v>435</v>
       </c>
       <c r="F447" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G447" s="0" t="s">
-        <v>921</v>
+        <v>439</v>
       </c>
       <c r="H447" s="0" t="s">
-        <v>817</v>
+        <v>437</v>
       </c>
       <c r="I447" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>818</v>
+        <v>438</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>419</v>
+        <v>620</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>420</v>
+        <v>621</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>421</v>
+        <v>622</v>
       </c>
       <c r="F448" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G448" s="0" t="s">
-        <v>395</v>
+        <v>792</v>
       </c>
       <c r="H448" s="0" t="s">
-        <v>138</v>
+        <v>38</v>
       </c>
       <c r="I448" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>423</v>
+        <v>623</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>657</v>
+        <v>620</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>238</v>
+        <v>621</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>658</v>
+        <v>622</v>
       </c>
       <c r="F449" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G449" s="0" t="s">
-        <v>403</v>
+        <v>793</v>
       </c>
       <c r="H449" s="0" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="I449" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>660</v>
+        <v>623</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>259</v>
+        <v>620</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>260</v>
+        <v>621</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>261</v>
+        <v>622</v>
       </c>
       <c r="F450" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G450" s="0" t="s">
-        <v>417</v>
+        <v>794</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
       <c r="I450" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>262</v>
+        <v>623</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>753</v>
+        <v>544</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>175</v>
+        <v>545</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>754</v>
+        <v>546</v>
       </c>
       <c r="F451" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G451" s="0" t="s">
-        <v>922</v>
+        <v>795</v>
       </c>
       <c r="H451" s="0" t="s">
-        <v>751</v>
+        <v>50</v>
       </c>
       <c r="I451" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>756</v>
+        <v>548</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>397</v>
+        <v>237</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>171</v>
+        <v>238</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>398</v>
+        <v>239</v>
       </c>
       <c r="F452" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G452" s="0" t="s">
-        <v>923</v>
+        <v>796</v>
       </c>
       <c r="H452" s="0" t="s">
-        <v>138</v>
+        <v>38</v>
       </c>
       <c r="I452" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>399</v>
+        <v>241</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>459</v>
+        <v>237</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>460</v>
+        <v>238</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>461</v>
+        <v>239</v>
       </c>
       <c r="F453" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G453" s="0" t="s">
-        <v>924</v>
+        <v>797</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>138</v>
+        <v>38</v>
       </c>
       <c r="I453" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>462</v>
+        <v>241</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>925</v>
+        <v>237</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>926</v>
+        <v>238</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>927</v>
+        <v>239</v>
       </c>
       <c r="F454" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G454" s="0" t="s">
-        <v>928</v>
+        <v>798</v>
       </c>
       <c r="H454" s="0" t="s">
-        <v>871</v>
+        <v>38</v>
       </c>
       <c r="I454" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>929</v>
+        <v>241</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>896</v>
+        <v>237</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>343</v>
+        <v>238</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>897</v>
+        <v>239</v>
       </c>
       <c r="F455" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G455" s="0" t="s">
-        <v>418</v>
+        <v>799</v>
       </c>
       <c r="H455" s="0" t="s">
-        <v>154</v>
+        <v>38</v>
       </c>
       <c r="I455" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>898</v>
+        <v>241</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>434</v>
+        <v>237</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>435</v>
+        <v>238</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>436</v>
+        <v>239</v>
       </c>
       <c r="F456" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G456" s="0" t="s">
-        <v>422</v>
+        <v>800</v>
       </c>
       <c r="H456" s="0" t="s">
-        <v>138</v>
+        <v>38</v>
       </c>
       <c r="I456" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>438</v>
+        <v>241</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>101</v>
+        <v>237</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>64</v>
+        <v>238</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>102</v>
+        <v>239</v>
       </c>
       <c r="F457" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G457" s="0" t="s">
-        <v>930</v>
+        <v>801</v>
       </c>
       <c r="H457" s="0" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
       <c r="I457" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>103</v>
+        <v>241</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>525</v>
+        <v>237</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>526</v>
+        <v>238</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>527</v>
+        <v>239</v>
       </c>
       <c r="F458" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G458" s="0" t="s">
-        <v>431</v>
+        <v>778</v>
       </c>
       <c r="H458" s="0" t="s">
-        <v>432</v>
+        <v>38</v>
       </c>
       <c r="I458" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>529</v>
+        <v>241</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>717</v>
+        <v>237</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>387</v>
+        <v>238</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>718</v>
+        <v>239</v>
       </c>
       <c r="F459" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G459" s="0" t="s">
-        <v>931</v>
+        <v>802</v>
       </c>
       <c r="H459" s="0" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="I459" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>720</v>
+        <v>241</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>464</v>
+        <v>195</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>465</v>
+        <v>196</v>
       </c>
       <c r="C460" s="0" t="s">
-        <v>466</v>
+        <v>197</v>
       </c>
       <c r="F460" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G460" s="0" t="s">
-        <v>932</v>
+        <v>803</v>
       </c>
       <c r="H460" s="0" t="s">
-        <v>73</v>
+        <v>193</v>
       </c>
       <c r="I460" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>467</v>
+        <v>198</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>802</v>
+        <v>195</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>171</v>
+        <v>196</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>803</v>
+        <v>197</v>
       </c>
       <c r="F461" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G461" s="0" t="s">
-        <v>933</v>
+        <v>804</v>
       </c>
       <c r="H461" s="0" t="s">
-        <v>40</v>
+        <v>193</v>
       </c>
       <c r="I461" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>804</v>
+        <v>198</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>819</v>
+        <v>428</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>820</v>
+        <v>429</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>821</v>
+        <v>430</v>
       </c>
       <c r="F462" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G462" s="0" t="s">
-        <v>32</v>
+        <v>805</v>
       </c>
       <c r="H462" s="0" t="s">
-        <v>23</v>
+        <v>432</v>
       </c>
       <c r="I462" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>822</v>
+        <v>433</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>326</v>
+        <v>428</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>327</v>
+        <v>429</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>328</v>
+        <v>430</v>
       </c>
       <c r="F463" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G463" s="0" t="s">
-        <v>934</v>
+        <v>806</v>
       </c>
       <c r="H463" s="0" t="s">
-        <v>330</v>
+        <v>432</v>
       </c>
       <c r="I463" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>331</v>
+        <v>433</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>863</v>
+        <v>745</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>864</v>
+        <v>746</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>865</v>
+        <v>747</v>
       </c>
       <c r="F464" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G464" s="0" t="s">
-        <v>935</v>
+        <v>807</v>
       </c>
       <c r="H464" s="0" t="s">
-        <v>126</v>
+        <v>90</v>
       </c>
       <c r="I464" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>867</v>
+        <v>749</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>888</v>
+        <v>745</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>465</v>
+        <v>746</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>889</v>
+        <v>747</v>
       </c>
       <c r="F465" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G465" s="0" t="s">
-        <v>936</v>
+        <v>808</v>
       </c>
       <c r="H465" s="0" t="s">
-        <v>672</v>
+        <v>90</v>
       </c>
       <c r="I465" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>891</v>
+        <v>749</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>187</v>
+        <v>745</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>188</v>
+        <v>746</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>189</v>
+        <v>747</v>
       </c>
       <c r="F466" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G466" s="0" t="s">
-        <v>437</v>
+        <v>809</v>
       </c>
       <c r="H466" s="0" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="I466" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>191</v>
+        <v>749</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>282</v>
+        <v>745</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>80</v>
+        <v>746</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>283</v>
+        <v>747</v>
       </c>
       <c r="F467" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G467" s="0" t="s">
-        <v>439</v>
+        <v>810</v>
       </c>
       <c r="H467" s="0" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="I467" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>284</v>
+        <v>749</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>187</v>
+        <v>745</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>188</v>
+        <v>746</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>189</v>
+        <v>747</v>
       </c>
       <c r="F468" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G468" s="0" t="s">
-        <v>440</v>
+        <v>811</v>
       </c>
       <c r="H468" s="0" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="I468" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>191</v>
+        <v>749</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>901</v>
+        <v>536</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>465</v>
+        <v>537</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>902</v>
+        <v>538</v>
       </c>
       <c r="F469" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G469" s="0" t="s">
-        <v>937</v>
+        <v>812</v>
       </c>
       <c r="H469" s="0" t="s">
-        <v>672</v>
+        <v>540</v>
       </c>
       <c r="I469" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>904</v>
+        <v>541</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>36</v>
+        <v>536</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>37</v>
+        <v>537</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>38</v>
+        <v>538</v>
       </c>
       <c r="F470" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G470" s="0" t="s">
-        <v>33</v>
+        <v>813</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>30</v>
+        <v>540</v>
       </c>
       <c r="I470" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>41</v>
+        <v>541</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>294</v>
+        <v>536</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>295</v>
+        <v>537</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>296</v>
+        <v>538</v>
       </c>
       <c r="F471" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G471" s="0" t="s">
-        <v>938</v>
+        <v>814</v>
       </c>
       <c r="H471" s="0" t="s">
-        <v>292</v>
+        <v>540</v>
       </c>
       <c r="I471" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>297</v>
+        <v>541</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>144</v>
+        <v>78</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>145</v>
+        <v>79</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>146</v>
+        <v>80</v>
       </c>
       <c r="F472" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G472" s="0" t="s">
-        <v>939</v>
+        <v>815</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>148</v>
+        <v>76</v>
       </c>
       <c r="I472" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>149</v>
+        <v>81</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>134</v>
+        <v>372</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>135</v>
+        <v>373</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>136</v>
+        <v>374</v>
       </c>
       <c r="F473" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G473" s="0" t="s">
-        <v>940</v>
+        <v>816</v>
       </c>
       <c r="H473" s="0" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="I473" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>139</v>
+        <v>376</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>545</v>
+        <v>72</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>442</v>
+        <v>73</v>
       </c>
       <c r="C474" s="0" t="s">
-        <v>546</v>
+        <v>74</v>
       </c>
       <c r="F474" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G474" s="0" t="s">
-        <v>941</v>
+        <v>817</v>
       </c>
       <c r="H474" s="0" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="I474" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>548</v>
+        <v>77</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>174</v>
+        <v>72</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>175</v>
+        <v>73</v>
       </c>
       <c r="C475" s="0" t="s">
-        <v>176</v>
+        <v>74</v>
       </c>
       <c r="F475" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G475" s="0" t="s">
-        <v>444</v>
+        <v>818</v>
       </c>
       <c r="H475" s="0" t="s">
-        <v>132</v>
+        <v>76</v>
       </c>
       <c r="I475" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>178</v>
+        <v>77</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>942</v>
+        <v>329</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>839</v>
+        <v>330</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>943</v>
+        <v>331</v>
       </c>
       <c r="F476" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G476" s="0" t="s">
-        <v>944</v>
+        <v>819</v>
       </c>
       <c r="H476" s="0" t="s">
-        <v>40</v>
+        <v>175</v>
       </c>
       <c r="I476" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>945</v>
+        <v>332</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>946</v>
+        <v>329</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>465</v>
+        <v>330</v>
       </c>
       <c r="C477" s="0" t="s">
-        <v>947</v>
+        <v>331</v>
       </c>
       <c r="F477" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G477" s="0" t="s">
-        <v>452</v>
+        <v>820</v>
       </c>
       <c r="H477" s="0" t="s">
-        <v>948</v>
+        <v>175</v>
       </c>
       <c r="I477" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>949</v>
+        <v>332</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>161</v>
+        <v>516</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>162</v>
+        <v>87</v>
       </c>
       <c r="C478" s="0" t="s">
-        <v>163</v>
+        <v>517</v>
       </c>
       <c r="F478" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G478" s="0" t="s">
-        <v>950</v>
+        <v>821</v>
       </c>
       <c r="H478" s="0" t="s">
-        <v>138</v>
+        <v>56</v>
       </c>
       <c r="I478" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>165</v>
+        <v>519</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>390</v>
+        <v>516</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>343</v>
+        <v>87</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>391</v>
+        <v>517</v>
       </c>
       <c r="F479" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G479" s="0" t="s">
-        <v>951</v>
+        <v>822</v>
       </c>
       <c r="H479" s="0" t="s">
-        <v>159</v>
+        <v>56</v>
       </c>
       <c r="I479" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>392</v>
+        <v>519</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>952</v>
+        <v>447</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>953</v>
+        <v>87</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>954</v>
+        <v>448</v>
       </c>
       <c r="F480" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G480" s="0" t="s">
-        <v>955</v>
+        <v>823</v>
       </c>
       <c r="H480" s="0" t="s">
-        <v>40</v>
+        <v>449</v>
       </c>
       <c r="I480" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>956</v>
+        <v>450</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>306</v>
+        <v>86</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>307</v>
+        <v>87</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>308</v>
+        <v>88</v>
       </c>
       <c r="F481" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G481" s="0" t="s">
-        <v>957</v>
+        <v>824</v>
       </c>
       <c r="H481" s="0" t="s">
-        <v>310</v>
+        <v>90</v>
       </c>
       <c r="I481" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>311</v>
+        <v>91</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>713</v>
+        <v>86</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>714</v>
+        <v>87</v>
       </c>
       <c r="C482" s="0" t="s">
-        <v>715</v>
+        <v>88</v>
       </c>
       <c r="F482" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G482" s="0" t="s">
-        <v>958</v>
+        <v>825</v>
       </c>
       <c r="H482" s="0" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="I482" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>716</v>
+        <v>91</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>473</v>
+        <v>86</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>145</v>
+        <v>87</v>
       </c>
       <c r="C483" s="0" t="s">
-        <v>474</v>
+        <v>88</v>
       </c>
       <c r="F483" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G483" s="0" t="s">
-        <v>959</v>
+        <v>826</v>
       </c>
       <c r="H483" s="0" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="I483" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>476</v>
+        <v>91</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>541</v>
+        <v>580</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>366</v>
+        <v>87</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>542</v>
+        <v>581</v>
       </c>
       <c r="F484" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G484" s="0" t="s">
-        <v>960</v>
+        <v>827</v>
       </c>
       <c r="H484" s="0" t="s">
-        <v>109</v>
+        <v>583</v>
       </c>
       <c r="I484" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>544</v>
+        <v>584</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>170</v>
+        <v>580</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>171</v>
+        <v>87</v>
       </c>
       <c r="C485" s="0" t="s">
-        <v>172</v>
+        <v>581</v>
       </c>
       <c r="F485" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G485" s="0" t="s">
-        <v>457</v>
+        <v>828</v>
       </c>
       <c r="H485" s="0" t="s">
-        <v>138</v>
+        <v>583</v>
       </c>
       <c r="I485" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>173</v>
+        <v>584</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>459</v>
+        <v>580</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>460</v>
+        <v>87</v>
       </c>
       <c r="C486" s="0" t="s">
-        <v>461</v>
+        <v>581</v>
       </c>
       <c r="F486" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G486" s="0" t="s">
-        <v>463</v>
+        <v>829</v>
       </c>
       <c r="H486" s="0" t="s">
-        <v>138</v>
+        <v>583</v>
       </c>
       <c r="I486" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>462</v>
+        <v>584</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>663</v>
+        <v>580</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>531</v>
+        <v>87</v>
       </c>
       <c r="C487" s="0" t="s">
-        <v>664</v>
+        <v>581</v>
       </c>
       <c r="F487" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G487" s="0" t="s">
-        <v>961</v>
+        <v>830</v>
       </c>
       <c r="H487" s="0" t="s">
-        <v>126</v>
+        <v>583</v>
       </c>
       <c r="I487" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>666</v>
+        <v>584</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>713</v>
+        <v>580</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>714</v>
+        <v>87</v>
       </c>
       <c r="C488" s="0" t="s">
-        <v>715</v>
+        <v>581</v>
       </c>
       <c r="F488" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G488" s="0" t="s">
-        <v>34</v>
+        <v>831</v>
       </c>
       <c r="H488" s="0" t="s">
-        <v>104</v>
+        <v>583</v>
       </c>
       <c r="I488" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>716</v>
+        <v>584</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>306</v>
+        <v>657</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>307</v>
+        <v>658</v>
       </c>
       <c r="C489" s="0" t="s">
-        <v>308</v>
+        <v>659</v>
       </c>
       <c r="F489" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G489" s="0" t="s">
-        <v>962</v>
+        <v>832</v>
       </c>
       <c r="H489" s="0" t="s">
-        <v>310</v>
+        <v>175</v>
       </c>
       <c r="I489" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>311</v>
+        <v>660</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>255</v>
+        <v>657</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>256</v>
+        <v>658</v>
       </c>
       <c r="C490" s="0" t="s">
-        <v>257</v>
+        <v>659</v>
       </c>
       <c r="F490" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G490" s="0" t="s">
-        <v>963</v>
+        <v>833</v>
       </c>
       <c r="H490" s="0" t="s">
-        <v>88</v>
+        <v>175</v>
       </c>
       <c r="I490" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>258</v>
+        <v>660</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>819</v>
+        <v>68</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>820</v>
+        <v>59</v>
       </c>
       <c r="C491" s="0" t="s">
-        <v>821</v>
+        <v>69</v>
       </c>
       <c r="F491" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G491" s="0" t="s">
-        <v>35</v>
+        <v>834</v>
       </c>
       <c r="H491" s="0" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="I491" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>822</v>
+        <v>70</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>905</v>
+        <v>58</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>497</v>
+        <v>59</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>906</v>
+        <v>60</v>
       </c>
       <c r="F492" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G492" s="0" t="s">
-        <v>471</v>
+        <v>835</v>
       </c>
       <c r="H492" s="0" t="s">
-        <v>275</v>
+        <v>31</v>
       </c>
       <c r="I492" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>908</v>
+        <v>62</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>946</v>
+        <v>186</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>465</v>
+        <v>59</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>947</v>
+        <v>187</v>
       </c>
       <c r="F493" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G493" s="0" t="s">
-        <v>964</v>
+        <v>836</v>
       </c>
       <c r="H493" s="0" t="s">
-        <v>948</v>
+        <v>71</v>
       </c>
       <c r="I493" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>949</v>
+        <v>188</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>215</v>
+        <v>186</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>216</v>
+        <v>59</v>
       </c>
       <c r="C494" s="0" t="s">
-        <v>217</v>
+        <v>187</v>
       </c>
       <c r="F494" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G494" s="0" t="s">
-        <v>965</v>
+        <v>837</v>
       </c>
       <c r="H494" s="0" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I494" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>218</v>
+        <v>188</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>500</v>
+        <v>216</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>501</v>
+        <v>217</v>
       </c>
       <c r="C495" s="0" t="s">
-        <v>502</v>
+        <v>218</v>
       </c>
       <c r="F495" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G495" s="0" t="s">
-        <v>966</v>
+        <v>838</v>
       </c>
       <c r="H495" s="0" t="s">
-        <v>275</v>
+        <v>56</v>
       </c>
       <c r="I495" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>503</v>
+        <v>219</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>713</v>
+        <v>27</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>714</v>
+        <v>28</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>715</v>
+        <v>29</v>
       </c>
       <c r="F496" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G496" s="0" t="s">
-        <v>967</v>
+        <v>43</v>
       </c>
       <c r="H496" s="0" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="I496" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>716</v>
+        <v>32</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>802</v>
+        <v>27</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>171</v>
+        <v>28</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>803</v>
+        <v>29</v>
       </c>
       <c r="F497" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G497" s="0" t="s">
-        <v>475</v>
+        <v>44</v>
       </c>
       <c r="H497" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I497" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>804</v>
+        <v>32</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>590</v>
+        <v>10</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>387</v>
+        <v>11</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>591</v>
+        <v>12</v>
       </c>
       <c r="F498" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G498" s="0" t="s">
-        <v>479</v>
+        <v>45</v>
       </c>
       <c r="H498" s="0" t="s">
-        <v>159</v>
+        <v>71</v>
       </c>
       <c r="I498" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>592</v>
+        <v>17</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>968</v>
+        <v>440</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>969</v>
+        <v>441</v>
       </c>
       <c r="C499" s="0" t="s">
-        <v>970</v>
+        <v>442</v>
       </c>
       <c r="F499" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G499" s="0" t="s">
-        <v>494</v>
+        <v>839</v>
       </c>
       <c r="H499" s="0" t="s">
-        <v>275</v>
+        <v>260</v>
       </c>
       <c r="I499" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>971</v>
+        <v>444</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>134</v>
+        <v>274</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>135</v>
+        <v>275</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>136</v>
+        <v>276</v>
       </c>
       <c r="F500" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G500" s="0" t="s">
-        <v>972</v>
+        <v>840</v>
       </c>
       <c r="H500" s="0" t="s">
-        <v>138</v>
+        <v>38</v>
       </c>
       <c r="I500" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>139</v>
+        <v>277</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>946</v>
+        <v>403</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>465</v>
+        <v>404</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>947</v>
+        <v>405</v>
       </c>
       <c r="F501" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G501" s="0" t="s">
-        <v>514</v>
+        <v>841</v>
       </c>
       <c r="H501" s="0" t="s">
-        <v>948</v>
+        <v>66</v>
       </c>
       <c r="I501" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>949</v>
+        <v>407</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>144</v>
+        <v>403</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>145</v>
+        <v>404</v>
       </c>
       <c r="C502" s="0" t="s">
-        <v>146</v>
+        <v>405</v>
       </c>
       <c r="F502" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G502" s="0" t="s">
-        <v>973</v>
+        <v>842</v>
       </c>
       <c r="H502" s="0" t="s">
-        <v>148</v>
+        <v>66</v>
       </c>
       <c r="I502" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>149</v>
+        <v>407</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>925</v>
+        <v>280</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>926</v>
+        <v>281</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>927</v>
+        <v>282</v>
       </c>
       <c r="F503" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G503" s="0" t="s">
-        <v>974</v>
+        <v>843</v>
       </c>
       <c r="H503" s="0" t="s">
-        <v>871</v>
+        <v>284</v>
       </c>
       <c r="I503" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>929</v>
+        <v>285</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>709</v>
+        <v>322</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>501</v>
+        <v>159</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>710</v>
+        <v>323</v>
       </c>
       <c r="F504" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G504" s="0" t="s">
-        <v>975</v>
+        <v>844</v>
       </c>
       <c r="H504" s="0" t="s">
-        <v>23</v>
+        <v>175</v>
       </c>
       <c r="I504" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>711</v>
+        <v>325</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>134</v>
+        <v>322</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>135</v>
+        <v>159</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>136</v>
+        <v>323</v>
       </c>
       <c r="F505" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G505" s="0" t="s">
-        <v>976</v>
+        <v>833</v>
       </c>
       <c r="H505" s="0" t="s">
-        <v>138</v>
+        <v>175</v>
       </c>
       <c r="I505" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J505" s="0" t="s">
-        <v>139</v>
+        <v>325</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>520</v>
+        <v>158</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>521</v>
+        <v>159</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>522</v>
+        <v>160</v>
       </c>
       <c r="F506" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G506" s="0" t="s">
-        <v>977</v>
+        <v>845</v>
       </c>
       <c r="H506" s="0" t="s">
-        <v>159</v>
+        <v>66</v>
       </c>
       <c r="I506" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J506" s="0" t="s">
-        <v>524</v>
+        <v>161</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>808</v>
+        <v>498</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>809</v>
+        <v>499</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>810</v>
+        <v>500</v>
       </c>
       <c r="F507" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G507" s="0" t="s">
-        <v>978</v>
+        <v>846</v>
       </c>
       <c r="H507" s="0" t="s">
-        <v>126</v>
+        <v>432</v>
       </c>
       <c r="I507" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J507" s="0" t="s">
-        <v>812</v>
+        <v>502</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>700</v>
+        <v>498</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>701</v>
+        <v>499</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>702</v>
+        <v>500</v>
       </c>
       <c r="F508" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G508" s="0" t="s">
-        <v>979</v>
+        <v>847</v>
       </c>
       <c r="H508" s="0" t="s">
-        <v>223</v>
+        <v>432</v>
       </c>
       <c r="I508" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J508" s="0" t="s">
-        <v>703</v>
+        <v>502</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="F509" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G509" s="0" t="s">
-        <v>519</v>
+        <v>833</v>
       </c>
       <c r="H509" s="0" t="s">
-        <v>138</v>
+        <v>175</v>
       </c>
       <c r="I509" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J509" s="0" t="s">
-        <v>191</v>
+        <v>176</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>289</v>
+        <v>189</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>290</v>
+        <v>190</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>291</v>
+        <v>191</v>
       </c>
       <c r="F510" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G510" s="0" t="s">
-        <v>980</v>
+        <v>848</v>
       </c>
       <c r="H510" s="0" t="s">
-        <v>292</v>
+        <v>193</v>
       </c>
       <c r="I510" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J510" s="0" t="s">
-        <v>293</v>
+        <v>194</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>511</v>
+        <v>189</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>512</v>
+        <v>190</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>513</v>
+        <v>191</v>
       </c>
       <c r="F511" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G511" s="0" t="s">
-        <v>523</v>
+        <v>849</v>
       </c>
       <c r="H511" s="0" t="s">
-        <v>159</v>
+        <v>193</v>
       </c>
       <c r="I511" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J511" s="0" t="s">
-        <v>515</v>
+        <v>194</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>19</v>
+        <v>189</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>20</v>
+        <v>190</v>
       </c>
       <c r="C512" s="0" t="s">
-        <v>21</v>
+        <v>191</v>
       </c>
       <c r="F512" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G512" s="0" t="s">
-        <v>58</v>
+        <v>850</v>
       </c>
       <c r="H512" s="0" t="s">
-        <v>319</v>
+        <v>193</v>
       </c>
       <c r="I512" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J512" s="0" t="s">
-        <v>25</v>
+        <v>194</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>888</v>
+        <v>189</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>465</v>
+        <v>190</v>
       </c>
       <c r="C513" s="0" t="s">
-        <v>889</v>
+        <v>191</v>
       </c>
       <c r="F513" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G513" s="0" t="s">
-        <v>981</v>
+        <v>851</v>
       </c>
       <c r="H513" s="0" t="s">
-        <v>672</v>
+        <v>193</v>
       </c>
       <c r="I513" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J513" s="0" t="s">
-        <v>891</v>
+        <v>194</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>982</v>
+        <v>52</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>983</v>
+        <v>53</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>984</v>
+        <v>54</v>
       </c>
       <c r="F514" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G514" s="0" t="s">
-        <v>528</v>
+        <v>852</v>
       </c>
       <c r="H514" s="0" t="s">
-        <v>432</v>
+        <v>56</v>
       </c>
       <c r="I514" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J514" s="0" t="s">
-        <v>985</v>
+        <v>57</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>613</v>
+        <v>52</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>614</v>
+        <v>53</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>615</v>
+        <v>54</v>
       </c>
       <c r="F515" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G515" s="0" t="s">
-        <v>986</v>
+        <v>853</v>
       </c>
       <c r="H515" s="0" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="I515" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J515" s="0" t="s">
-        <v>616</v>
+        <v>57</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>320</v>
+        <v>52</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>321</v>
+        <v>53</v>
       </c>
       <c r="C516" s="0" t="s">
-        <v>322</v>
+        <v>54</v>
       </c>
       <c r="F516" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G516" s="0" t="s">
-        <v>987</v>
+        <v>854</v>
       </c>
       <c r="H516" s="0" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="I516" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J516" s="0" t="s">
-        <v>323</v>
+        <v>57</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>268</v>
+        <v>52</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>238</v>
+        <v>53</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>269</v>
+        <v>54</v>
       </c>
       <c r="F517" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G517" s="0" t="s">
-        <v>988</v>
+        <v>855</v>
       </c>
       <c r="H517" s="0" t="s">
-        <v>104</v>
+        <v>56</v>
       </c>
       <c r="I517" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J517" s="0" t="s">
-        <v>271</v>
+        <v>57</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>989</v>
+        <v>252</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>171</v>
+        <v>253</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>990</v>
+        <v>254</v>
       </c>
       <c r="F518" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G518" s="0" t="s">
-        <v>533</v>
+        <v>856</v>
       </c>
       <c r="H518" s="0" t="s">
-        <v>126</v>
+        <v>175</v>
       </c>
       <c r="I518" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J518" s="0" t="s">
-        <v>991</v>
+        <v>255</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>901</v>
+        <v>292</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>465</v>
+        <v>253</v>
       </c>
       <c r="C519" s="0" t="s">
-        <v>902</v>
+        <v>293</v>
       </c>
       <c r="F519" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G519" s="0" t="s">
-        <v>992</v>
+        <v>857</v>
       </c>
       <c r="H519" s="0" t="s">
-        <v>672</v>
+        <v>125</v>
       </c>
       <c r="I519" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J519" s="0" t="s">
-        <v>904</v>
+        <v>294</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>468</v>
+        <v>237</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>469</v>
+        <v>238</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>470</v>
+        <v>239</v>
       </c>
       <c r="F520" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G520" s="0" t="s">
-        <v>535</v>
+        <v>858</v>
       </c>
       <c r="H520" s="0" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
       <c r="I520" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J520" s="0" t="s">
-        <v>472</v>
+        <v>241</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>120</v>
+        <v>238</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="F521" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G521" s="0" t="s">
-        <v>993</v>
+        <v>859</v>
       </c>
       <c r="H521" s="0" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="I521" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J521" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>853</v>
+        <v>237</v>
       </c>
       <c r="B522" s="0" t="s">
         <v>238</v>
       </c>
       <c r="C522" s="0" t="s">
-        <v>854</v>
+        <v>239</v>
       </c>
       <c r="F522" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G522" s="0" t="s">
-        <v>536</v>
+        <v>860</v>
       </c>
       <c r="H522" s="0" t="s">
-        <v>275</v>
+        <v>38</v>
       </c>
       <c r="I522" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J522" s="0" t="s">
-        <v>856</v>
+        <v>241</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>824</v>
+        <v>544</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>825</v>
+        <v>545</v>
       </c>
       <c r="C523" s="0" t="s">
-        <v>826</v>
+        <v>546</v>
       </c>
       <c r="F523" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G523" s="0" t="s">
-        <v>994</v>
+        <v>861</v>
       </c>
       <c r="H523" s="0" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="I523" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J523" s="0" t="s">
-        <v>827</v>
+        <v>548</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>119</v>
+        <v>544</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>120</v>
+        <v>545</v>
       </c>
       <c r="C524" s="0" t="s">
-        <v>121</v>
+        <v>546</v>
       </c>
       <c r="F524" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G524" s="0" t="s">
-        <v>995</v>
+        <v>862</v>
       </c>
       <c r="H524" s="0" t="s">
-        <v>109</v>
+        <v>50</v>
       </c>
       <c r="I524" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J524" s="0" t="s">
-        <v>122</v>
+        <v>548</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>362</v>
+        <v>544</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>198</v>
+        <v>545</v>
       </c>
       <c r="C525" s="0" t="s">
-        <v>363</v>
+        <v>546</v>
       </c>
       <c r="F525" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G525" s="0" t="s">
-        <v>996</v>
+        <v>863</v>
       </c>
       <c r="H525" s="0" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="I525" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J525" s="0" t="s">
-        <v>364</v>
+        <v>548</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>763</v>
+        <v>544</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>238</v>
+        <v>545</v>
       </c>
       <c r="C526" s="0" t="s">
-        <v>764</v>
+        <v>546</v>
       </c>
       <c r="F526" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G526" s="0" t="s">
-        <v>39</v>
+        <v>864</v>
       </c>
       <c r="H526" s="0" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I526" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J526" s="0" t="s">
-        <v>766</v>
+        <v>548</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>370</v>
+        <v>544</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>371</v>
+        <v>545</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>372</v>
+        <v>546</v>
       </c>
       <c r="F527" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G527" s="0" t="s">
-        <v>543</v>
+        <v>865</v>
       </c>
       <c r="H527" s="0" t="s">
-        <v>109</v>
+        <v>50</v>
       </c>
       <c r="I527" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J527" s="0" t="s">
-        <v>373</v>
+        <v>548</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>688</v>
+        <v>544</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>689</v>
+        <v>545</v>
       </c>
       <c r="C528" s="0" t="s">
-        <v>690</v>
+        <v>546</v>
       </c>
       <c r="F528" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G528" s="0" t="s">
-        <v>547</v>
+        <v>866</v>
       </c>
       <c r="H528" s="0" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="I528" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J528" s="0" t="s">
-        <v>691</v>
+        <v>548</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>473</v>
+        <v>544</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>145</v>
+        <v>545</v>
       </c>
       <c r="C529" s="0" t="s">
-        <v>474</v>
+        <v>546</v>
       </c>
       <c r="F529" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G529" s="0" t="s">
-        <v>997</v>
+        <v>867</v>
       </c>
       <c r="H529" s="0" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I529" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J529" s="0" t="s">
-        <v>476</v>
+        <v>548</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>144</v>
+        <v>544</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>145</v>
+        <v>545</v>
       </c>
       <c r="C530" s="0" t="s">
-        <v>146</v>
+        <v>546</v>
       </c>
       <c r="F530" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G530" s="0" t="s">
-        <v>998</v>
+        <v>868</v>
       </c>
       <c r="H530" s="0" t="s">
-        <v>148</v>
+        <v>50</v>
       </c>
       <c r="I530" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J530" s="0" t="s">
-        <v>149</v>
+        <v>548</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>219</v>
+        <v>592</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>220</v>
+        <v>593</v>
       </c>
       <c r="C531" s="0" t="s">
-        <v>221</v>
+        <v>594</v>
       </c>
       <c r="F531" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G531" s="0" t="s">
-        <v>999</v>
+        <v>869</v>
       </c>
       <c r="H531" s="0" t="s">
-        <v>223</v>
+        <v>449</v>
       </c>
       <c r="I531" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J531" s="0" t="s">
-        <v>224</v>
+        <v>595</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>982</v>
+        <v>588</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>983</v>
+        <v>589</v>
       </c>
       <c r="C532" s="0" t="s">
-        <v>984</v>
+        <v>590</v>
       </c>
       <c r="F532" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G532" s="0" t="s">
-        <v>551</v>
+        <v>870</v>
       </c>
       <c r="H532" s="0" t="s">
-        <v>432</v>
+        <v>31</v>
       </c>
       <c r="I532" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J532" s="0" t="s">
-        <v>985</v>
+        <v>591</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>356</v>
+        <v>588</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>357</v>
+        <v>589</v>
       </c>
       <c r="C533" s="0" t="s">
-        <v>358</v>
+        <v>590</v>
       </c>
       <c r="F533" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G533" s="0" t="s">
-        <v>1000</v>
+        <v>871</v>
       </c>
       <c r="H533" s="0" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="I533" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J533" s="0" t="s">
-        <v>360</v>
+        <v>591</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>134</v>
+        <v>588</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>135</v>
+        <v>589</v>
       </c>
       <c r="C534" s="0" t="s">
-        <v>136</v>
+        <v>590</v>
       </c>
       <c r="F534" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G534" s="0" t="s">
-        <v>1001</v>
+        <v>872</v>
       </c>
       <c r="H534" s="0" t="s">
-        <v>138</v>
+        <v>31</v>
       </c>
       <c r="I534" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J534" s="0" t="s">
-        <v>139</v>
+        <v>591</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>326</v>
+        <v>588</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>327</v>
+        <v>589</v>
       </c>
       <c r="C535" s="0" t="s">
-        <v>328</v>
+        <v>590</v>
       </c>
       <c r="F535" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G535" s="0" t="s">
-        <v>1002</v>
+        <v>873</v>
       </c>
       <c r="H535" s="0" t="s">
-        <v>330</v>
+        <v>31</v>
       </c>
       <c r="I535" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J535" s="0" t="s">
-        <v>331</v>
+        <v>591</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>405</v>
+        <v>588</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>406</v>
+        <v>589</v>
       </c>
       <c r="C536" s="0" t="s">
-        <v>407</v>
+        <v>590</v>
       </c>
       <c r="F536" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G536" s="0" t="s">
-        <v>1003</v>
+        <v>874</v>
       </c>
       <c r="H536" s="0" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="I536" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J536" s="0" t="s">
-        <v>408</v>
+        <v>591</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>1004</v>
+        <v>556</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>1005</v>
+        <v>557</v>
       </c>
       <c r="C537" s="0" t="s">
-        <v>1006</v>
+        <v>558</v>
       </c>
       <c r="F537" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G537" s="0" t="s">
-        <v>555</v>
+        <v>875</v>
       </c>
       <c r="H537" s="0" t="s">
-        <v>159</v>
+        <v>193</v>
       </c>
       <c r="I537" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J537" s="0" t="s">
-        <v>1007</v>
+        <v>560</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>192</v>
+        <v>556</v>
       </c>
       <c r="B538" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="C538" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="F538" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G538" s="0" t="s">
+        <v>876</v>
+      </c>
+      <c r="H538" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="C538" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I538" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J538" s="0" t="s">
-        <v>196</v>
+        <v>560</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>717</v>
+        <v>141</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>387</v>
+        <v>142</v>
       </c>
       <c r="C539" s="0" t="s">
-        <v>718</v>
+        <v>143</v>
       </c>
       <c r="F539" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G539" s="0" t="s">
-        <v>569</v>
+        <v>877</v>
       </c>
       <c r="H539" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I539" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J539" s="0" t="s">
-        <v>720</v>
+        <v>144</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>726</v>
+        <v>141</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>727</v>
+        <v>142</v>
       </c>
       <c r="C540" s="0" t="s">
-        <v>728</v>
+        <v>143</v>
       </c>
       <c r="F540" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G540" s="0" t="s">
-        <v>1008</v>
+        <v>878</v>
       </c>
       <c r="H540" s="0" t="s">
-        <v>223</v>
+        <v>66</v>
       </c>
       <c r="I540" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J540" s="0" t="s">
-        <v>730</v>
+        <v>144</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>1009</v>
+        <v>212</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>301</v>
+        <v>142</v>
       </c>
       <c r="C541" s="0" t="s">
-        <v>1010</v>
+        <v>213</v>
       </c>
       <c r="F541" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G541" s="0" t="s">
-        <v>570</v>
+        <v>838</v>
       </c>
       <c r="H541" s="0" t="s">
-        <v>132</v>
+        <v>71</v>
       </c>
       <c r="I541" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J541" s="0" t="s">
-        <v>1011</v>
+        <v>215</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>901</v>
+        <v>353</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>465</v>
+        <v>288</v>
       </c>
       <c r="C542" s="0" t="s">
-        <v>902</v>
+        <v>354</v>
       </c>
       <c r="F542" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G542" s="0" t="s">
-        <v>1012</v>
+        <v>879</v>
       </c>
       <c r="H542" s="0" t="s">
-        <v>672</v>
+        <v>50</v>
       </c>
       <c r="I542" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J542" s="0" t="s">
-        <v>904</v>
+        <v>356</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>1013</v>
+        <v>353</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>1014</v>
+        <v>288</v>
       </c>
       <c r="C543" s="0" t="s">
-        <v>1015</v>
+        <v>354</v>
       </c>
       <c r="F543" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G543" s="0" t="s">
-        <v>582</v>
+        <v>880</v>
       </c>
       <c r="H543" s="0" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="I543" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J543" s="0" t="s">
-        <v>1016</v>
+        <v>356</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>428</v>
+        <v>676</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>429</v>
+        <v>118</v>
       </c>
       <c r="C544" s="0" t="s">
-        <v>430</v>
+        <v>677</v>
       </c>
       <c r="F544" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G544" s="0" t="s">
-        <v>1017</v>
+        <v>881</v>
       </c>
       <c r="H544" s="0" t="s">
-        <v>432</v>
+        <v>90</v>
       </c>
       <c r="I544" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J544" s="0" t="s">
-        <v>433</v>
+        <v>679</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>144</v>
+        <v>481</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>145</v>
+        <v>118</v>
       </c>
       <c r="C545" s="0" t="s">
-        <v>146</v>
+        <v>482</v>
       </c>
       <c r="F545" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G545" s="0" t="s">
-        <v>1018</v>
+        <v>882</v>
       </c>
       <c r="H545" s="0" t="s">
-        <v>148</v>
+        <v>432</v>
       </c>
       <c r="I545" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J545" s="0" t="s">
-        <v>149</v>
+        <v>483</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>530</v>
+        <v>117</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>531</v>
+        <v>118</v>
       </c>
       <c r="C546" s="0" t="s">
-        <v>532</v>
+        <v>119</v>
       </c>
       <c r="F546" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G546" s="0" t="s">
-        <v>42</v>
+        <v>883</v>
       </c>
       <c r="H546" s="0" t="s">
-        <v>126</v>
+        <v>96</v>
       </c>
       <c r="I546" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J546" s="0" t="s">
-        <v>534</v>
+        <v>120</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>449</v>
+        <v>117</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>450</v>
+        <v>118</v>
       </c>
       <c r="C547" s="0" t="s">
-        <v>451</v>
+        <v>119</v>
       </c>
       <c r="F547" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G547" s="0" t="s">
-        <v>1019</v>
+        <v>884</v>
       </c>
       <c r="H547" s="0" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="I547" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J547" s="0" t="s">
-        <v>453</v>
+        <v>120</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>187</v>
+        <v>117</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>188</v>
+        <v>118</v>
       </c>
       <c r="C548" s="0" t="s">
-        <v>189</v>
+        <v>119</v>
       </c>
       <c r="F548" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G548" s="0" t="s">
-        <v>586</v>
+        <v>885</v>
       </c>
       <c r="H548" s="0" t="s">
-        <v>138</v>
+        <v>96</v>
       </c>
       <c r="I548" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J548" s="0" t="s">
-        <v>191</v>
+        <v>120</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>1020</v>
+        <v>615</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>689</v>
+        <v>233</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>1021</v>
+        <v>616</v>
       </c>
       <c r="F549" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G549" s="0" t="s">
-        <v>1022</v>
+        <v>886</v>
       </c>
       <c r="H549" s="0" t="s">
-        <v>159</v>
+        <v>260</v>
       </c>
       <c r="I549" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J549" s="0" t="s">
-        <v>1023</v>
+        <v>617</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>94</v>
+        <v>615</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>80</v>
+        <v>233</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>95</v>
+        <v>616</v>
       </c>
       <c r="F550" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G550" s="0" t="s">
-        <v>588</v>
+        <v>887</v>
       </c>
       <c r="H550" s="0" t="s">
-        <v>88</v>
+        <v>260</v>
       </c>
       <c r="I550" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J550" s="0" t="s">
-        <v>96</v>
+        <v>617</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>477</v>
+        <v>615</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>387</v>
+        <v>233</v>
       </c>
       <c r="C551" s="0" t="s">
-        <v>478</v>
+        <v>616</v>
       </c>
       <c r="F551" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G551" s="0" t="s">
-        <v>589</v>
+        <v>888</v>
       </c>
       <c r="H551" s="0" t="s">
-        <v>159</v>
+        <v>260</v>
       </c>
       <c r="I551" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J551" s="0" t="s">
-        <v>480</v>
+        <v>617</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>561</v>
+        <v>615</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>307</v>
+        <v>233</v>
       </c>
       <c r="C552" s="0" t="s">
-        <v>562</v>
+        <v>616</v>
       </c>
       <c r="F552" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G552" s="0" t="s">
-        <v>593</v>
+        <v>889</v>
       </c>
       <c r="H552" s="0" t="s">
-        <v>159</v>
+        <v>260</v>
       </c>
       <c r="I552" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J552" s="0" t="s">
-        <v>563</v>
+        <v>617</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>370</v>
+        <v>615</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>371</v>
+        <v>233</v>
       </c>
       <c r="C553" s="0" t="s">
-        <v>372</v>
+        <v>616</v>
       </c>
       <c r="F553" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G553" s="0" t="s">
-        <v>596</v>
+        <v>890</v>
       </c>
       <c r="H553" s="0" t="s">
-        <v>109</v>
+        <v>260</v>
       </c>
       <c r="I553" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J553" s="0" t="s">
-        <v>373</v>
+        <v>617</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>134</v>
+        <v>287</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>135</v>
+        <v>288</v>
       </c>
       <c r="C554" s="0" t="s">
-        <v>136</v>
+        <v>289</v>
       </c>
       <c r="F554" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G554" s="0" t="s">
-        <v>1024</v>
+        <v>891</v>
       </c>
       <c r="H554" s="0" t="s">
-        <v>138</v>
+        <v>50</v>
       </c>
       <c r="I554" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J554" s="0" t="s">
-        <v>139</v>
+        <v>291</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>1025</v>
+        <v>392</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>180</v>
+        <v>118</v>
       </c>
       <c r="C555" s="0" t="s">
-        <v>1026</v>
+        <v>393</v>
       </c>
       <c r="F555" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G555" s="0" t="s">
-        <v>601</v>
+        <v>892</v>
       </c>
       <c r="H555" s="0" t="s">
-        <v>602</v>
+        <v>31</v>
       </c>
       <c r="I555" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J555" s="0" t="s">
-        <v>1027</v>
+        <v>395</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="C556" s="0" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="F556" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G556" s="0" t="s">
-        <v>1028</v>
+        <v>893</v>
       </c>
       <c r="H556" s="0" t="s">
-        <v>223</v>
+        <v>50</v>
       </c>
       <c r="I556" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J556" s="0" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>525</v>
+        <v>232</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>526</v>
+        <v>233</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>527</v>
+        <v>234</v>
       </c>
       <c r="F557" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G557" s="0" t="s">
-        <v>1029</v>
+        <v>894</v>
       </c>
       <c r="H557" s="0" t="s">
-        <v>432</v>
+        <v>50</v>
       </c>
       <c r="I557" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J557" s="0" t="s">
-        <v>529</v>
+        <v>236</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>982</v>
+        <v>512</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>983</v>
+        <v>474</v>
       </c>
       <c r="C558" s="0" t="s">
-        <v>984</v>
+        <v>513</v>
       </c>
       <c r="F558" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G558" s="0" t="s">
-        <v>1030</v>
+        <v>895</v>
       </c>
       <c r="H558" s="0" t="s">
-        <v>432</v>
+        <v>66</v>
       </c>
       <c r="I558" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J558" s="0" t="s">
-        <v>985</v>
+        <v>515</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>84</v>
+        <v>408</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>85</v>
+        <v>409</v>
       </c>
       <c r="C559" s="0" t="s">
-        <v>86</v>
+        <v>410</v>
       </c>
       <c r="F559" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G559" s="0" t="s">
-        <v>1031</v>
+        <v>896</v>
       </c>
       <c r="H559" s="0" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
       <c r="I559" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J559" s="0" t="s">
-        <v>89</v>
+        <v>411</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>187</v>
+        <v>266</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>188</v>
+        <v>267</v>
       </c>
       <c r="C560" s="0" t="s">
-        <v>189</v>
+        <v>268</v>
       </c>
       <c r="F560" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G560" s="0" t="s">
-        <v>604</v>
+        <v>897</v>
       </c>
       <c r="H560" s="0" t="s">
-        <v>138</v>
+        <v>38</v>
       </c>
       <c r="I560" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J560" s="0" t="s">
-        <v>191</v>
+        <v>270</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>400</v>
+        <v>266</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>401</v>
+        <v>267</v>
       </c>
       <c r="C561" s="0" t="s">
-        <v>402</v>
+        <v>268</v>
       </c>
       <c r="F561" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G561" s="0" t="s">
-        <v>43</v>
+        <v>898</v>
       </c>
       <c r="H561" s="0" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="I561" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J561" s="0" t="s">
-        <v>404</v>
+        <v>270</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>511</v>
+        <v>266</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>512</v>
+        <v>267</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>513</v>
+        <v>268</v>
       </c>
       <c r="F562" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G562" s="0" t="s">
-        <v>605</v>
+        <v>899</v>
       </c>
       <c r="H562" s="0" t="s">
-        <v>159</v>
+        <v>38</v>
       </c>
       <c r="I562" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J562" s="0" t="s">
-        <v>515</v>
+        <v>270</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>326</v>
+        <v>266</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>327</v>
+        <v>267</v>
       </c>
       <c r="C563" s="0" t="s">
-        <v>328</v>
+        <v>268</v>
       </c>
       <c r="F563" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G563" s="0" t="s">
-        <v>1032</v>
+        <v>900</v>
       </c>
       <c r="H563" s="0" t="s">
-        <v>330</v>
+        <v>38</v>
       </c>
       <c r="I563" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J563" s="0" t="s">
-        <v>331</v>
+        <v>270</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>166</v>
+        <v>637</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>167</v>
+        <v>409</v>
       </c>
       <c r="C564" s="0" t="s">
-        <v>168</v>
+        <v>638</v>
       </c>
       <c r="F564" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G564" s="0" t="s">
-        <v>1033</v>
+        <v>901</v>
       </c>
       <c r="H564" s="0" t="s">
-        <v>138</v>
+        <v>31</v>
       </c>
       <c r="I564" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J564" s="0" t="s">
-        <v>169</v>
+        <v>640</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>688</v>
+        <v>637</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>689</v>
+        <v>409</v>
       </c>
       <c r="C565" s="0" t="s">
-        <v>690</v>
+        <v>638</v>
       </c>
       <c r="F565" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G565" s="0" t="s">
-        <v>606</v>
+        <v>902</v>
       </c>
       <c r="H565" s="0" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="I565" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J565" s="0" t="s">
-        <v>691</v>
+        <v>640</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>1034</v>
+        <v>637</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>184</v>
+        <v>409</v>
       </c>
       <c r="C566" s="0" t="s">
-        <v>1035</v>
+        <v>638</v>
       </c>
       <c r="F566" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G566" s="0" t="s">
-        <v>607</v>
+        <v>903</v>
       </c>
       <c r="H566" s="0" t="s">
-        <v>132</v>
+        <v>31</v>
       </c>
       <c r="I566" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J566" s="0" t="s">
-        <v>1036</v>
+        <v>640</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>226</v>
+        <v>637</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>227</v>
+        <v>409</v>
       </c>
       <c r="C567" s="0" t="s">
-        <v>228</v>
+        <v>638</v>
       </c>
       <c r="F567" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G567" s="0" t="s">
-        <v>1037</v>
+        <v>904</v>
       </c>
       <c r="H567" s="0" t="s">
-        <v>223</v>
+        <v>31</v>
       </c>
       <c r="I567" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J567" s="0" t="s">
-        <v>230</v>
+        <v>640</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>473</v>
+        <v>637</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>145</v>
+        <v>409</v>
       </c>
       <c r="C568" s="0" t="s">
-        <v>474</v>
+        <v>638</v>
       </c>
       <c r="F568" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G568" s="0" t="s">
-        <v>1038</v>
+        <v>905</v>
       </c>
       <c r="H568" s="0" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="I568" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J568" s="0" t="s">
-        <v>476</v>
+        <v>640</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>187</v>
+        <v>721</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>188</v>
+        <v>258</v>
       </c>
       <c r="C569" s="0" t="s">
-        <v>189</v>
+        <v>722</v>
       </c>
       <c r="F569" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G569" s="0" t="s">
-        <v>610</v>
+        <v>906</v>
       </c>
       <c r="H569" s="0" t="s">
-        <v>138</v>
+        <v>96</v>
       </c>
       <c r="I569" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J569" s="0" t="s">
-        <v>191</v>
+        <v>724</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>688</v>
+        <v>721</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>689</v>
+        <v>258</v>
       </c>
       <c r="C570" s="0" t="s">
-        <v>690</v>
+        <v>722</v>
       </c>
       <c r="F570" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G570" s="0" t="s">
-        <v>612</v>
+        <v>907</v>
       </c>
       <c r="H570" s="0" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="I570" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J570" s="0" t="s">
-        <v>691</v>
+        <v>724</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>583</v>
+        <v>721</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>584</v>
+        <v>258</v>
       </c>
       <c r="C571" s="0" t="s">
-        <v>585</v>
+        <v>722</v>
       </c>
       <c r="F571" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G571" s="0" t="s">
-        <v>1039</v>
+        <v>908</v>
       </c>
       <c r="H571" s="0" t="s">
-        <v>138</v>
+        <v>96</v>
       </c>
       <c r="I571" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J571" s="0" t="s">
-        <v>587</v>
+        <v>724</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>858</v>
+        <v>721</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>736</v>
+        <v>258</v>
       </c>
       <c r="C572" s="0" t="s">
-        <v>859</v>
+        <v>722</v>
       </c>
       <c r="F572" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G572" s="0" t="s">
-        <v>617</v>
+        <v>909</v>
       </c>
       <c r="H572" s="0" t="s">
-        <v>235</v>
+        <v>96</v>
       </c>
       <c r="I572" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J572" s="0" t="s">
-        <v>861</v>
+        <v>724</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>1040</v>
+        <v>721</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>171</v>
+        <v>258</v>
       </c>
       <c r="C573" s="0" t="s">
-        <v>1041</v>
+        <v>722</v>
       </c>
       <c r="F573" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G573" s="0" t="s">
-        <v>1042</v>
+        <v>910</v>
       </c>
       <c r="H573" s="0" t="s">
-        <v>602</v>
+        <v>96</v>
       </c>
       <c r="I573" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J573" s="0" t="s">
-        <v>1043</v>
+        <v>724</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>434</v>
+        <v>257</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>435</v>
+        <v>258</v>
       </c>
       <c r="C574" s="0" t="s">
-        <v>436</v>
+        <v>259</v>
       </c>
       <c r="F574" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G574" s="0" t="s">
-        <v>1044</v>
+        <v>890</v>
       </c>
       <c r="H574" s="0" t="s">
-        <v>138</v>
+        <v>260</v>
       </c>
       <c r="I574" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J574" s="0" t="s">
-        <v>438</v>
+        <v>261</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>1045</v>
+        <v>257</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>619</v>
+        <v>258</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>1046</v>
+        <v>259</v>
       </c>
       <c r="F575" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G575" s="0" t="s">
-        <v>44</v>
+        <v>911</v>
       </c>
       <c r="H575" s="0" t="s">
-        <v>621</v>
+        <v>260</v>
       </c>
       <c r="I575" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J575" s="0" t="s">
-        <v>1047</v>
+        <v>261</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>896</v>
+        <v>386</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>343</v>
+        <v>387</v>
       </c>
       <c r="C576" s="0" t="s">
-        <v>897</v>
+        <v>388</v>
       </c>
       <c r="F576" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G576" s="0" t="s">
-        <v>627</v>
+        <v>912</v>
       </c>
       <c r="H576" s="0" t="s">
-        <v>154</v>
+        <v>390</v>
       </c>
       <c r="I576" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J576" s="0" t="s">
-        <v>898</v>
+        <v>391</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>192</v>
+        <v>378</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>193</v>
+        <v>379</v>
       </c>
       <c r="C577" s="0" t="s">
-        <v>194</v>
+        <v>380</v>
       </c>
       <c r="F577" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G577" s="0" t="s">
-        <v>628</v>
+        <v>913</v>
       </c>
       <c r="H577" s="0" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="I577" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J577" s="0" t="s">
-        <v>196</v>
+        <v>381</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>504</v>
+        <v>357</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>501</v>
+        <v>201</v>
       </c>
       <c r="C578" s="0" t="s">
-        <v>505</v>
+        <v>358</v>
       </c>
       <c r="F578" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G578" s="0" t="s">
-        <v>1048</v>
+        <v>914</v>
       </c>
       <c r="H578" s="0" t="s">
-        <v>275</v>
+        <v>260</v>
       </c>
       <c r="I578" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J578" s="0" t="s">
-        <v>506</v>
+        <v>360</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>726</v>
+        <v>603</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>727</v>
+        <v>604</v>
       </c>
       <c r="C579" s="0" t="s">
-        <v>728</v>
+        <v>605</v>
       </c>
       <c r="F579" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G579" s="0" t="s">
-        <v>634</v>
+        <v>915</v>
       </c>
       <c r="H579" s="0" t="s">
-        <v>223</v>
+        <v>125</v>
       </c>
       <c r="I579" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J579" s="0" t="s">
-        <v>730</v>
+        <v>607</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>101</v>
+        <v>603</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>64</v>
+        <v>604</v>
       </c>
       <c r="C580" s="0" t="s">
-        <v>102</v>
+        <v>605</v>
       </c>
       <c r="F580" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G580" s="0" t="s">
-        <v>1049</v>
+        <v>916</v>
       </c>
       <c r="H580" s="0" t="s">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="I580" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J580" s="0" t="s">
-        <v>103</v>
+        <v>607</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>832</v>
+        <v>643</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>833</v>
+        <v>644</v>
       </c>
       <c r="C581" s="0" t="s">
-        <v>834</v>
+        <v>645</v>
       </c>
       <c r="F581" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G581" s="0" t="s">
-        <v>1050</v>
+        <v>917</v>
       </c>
       <c r="H581" s="0" t="s">
-        <v>292</v>
+        <v>31</v>
       </c>
       <c r="I581" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J581" s="0" t="s">
-        <v>836</v>
+        <v>647</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>272</v>
+        <v>643</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>273</v>
+        <v>644</v>
       </c>
       <c r="C582" s="0" t="s">
-        <v>274</v>
+        <v>645</v>
       </c>
       <c r="F582" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G582" s="0" t="s">
-        <v>1051</v>
+        <v>918</v>
       </c>
       <c r="H582" s="0" t="s">
-        <v>275</v>
+        <v>31</v>
       </c>
       <c r="I582" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J582" s="0" t="s">
-        <v>276</v>
+        <v>647</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>832</v>
+        <v>361</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>833</v>
+        <v>362</v>
       </c>
       <c r="C583" s="0" t="s">
-        <v>834</v>
+        <v>363</v>
       </c>
       <c r="F583" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G583" s="0" t="s">
-        <v>635</v>
+        <v>919</v>
       </c>
       <c r="H583" s="0" t="s">
-        <v>292</v>
+        <v>260</v>
       </c>
       <c r="I583" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J583" s="0" t="s">
-        <v>836</v>
+        <v>364</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>873</v>
+        <v>691</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>343</v>
+        <v>692</v>
       </c>
       <c r="C584" s="0" t="s">
-        <v>874</v>
+        <v>693</v>
       </c>
       <c r="F584" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G584" s="0" t="s">
-        <v>1052</v>
+        <v>920</v>
       </c>
       <c r="H584" s="0" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="I584" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J584" s="0" t="s">
-        <v>875</v>
+        <v>694</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>758</v>
+        <v>461</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>171</v>
+        <v>462</v>
       </c>
       <c r="C585" s="0" t="s">
-        <v>759</v>
+        <v>463</v>
       </c>
       <c r="F585" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G585" s="0" t="s">
-        <v>638</v>
+        <v>921</v>
       </c>
       <c r="H585" s="0" t="s">
-        <v>223</v>
+        <v>432</v>
       </c>
       <c r="I585" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J585" s="0" t="s">
-        <v>760</v>
+        <v>465</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>802</v>
+        <v>243</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>171</v>
+        <v>244</v>
       </c>
       <c r="C586" s="0" t="s">
-        <v>803</v>
+        <v>245</v>
       </c>
       <c r="F586" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G586" s="0" t="s">
-        <v>1053</v>
+        <v>922</v>
       </c>
       <c r="H586" s="0" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="I586" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J586" s="0" t="s">
-        <v>804</v>
+        <v>246</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>19</v>
+        <v>243</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>20</v>
+        <v>244</v>
       </c>
       <c r="C587" s="0" t="s">
-        <v>21</v>
+        <v>245</v>
       </c>
       <c r="F587" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G587" s="0" t="s">
-        <v>59</v>
+        <v>923</v>
       </c>
       <c r="H587" s="0" t="s">
-        <v>319</v>
+        <v>66</v>
       </c>
       <c r="I587" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J587" s="0" t="s">
-        <v>25</v>
+        <v>246</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>946</v>
+        <v>318</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>465</v>
+        <v>319</v>
       </c>
       <c r="C588" s="0" t="s">
-        <v>947</v>
+        <v>320</v>
       </c>
       <c r="F588" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G588" s="0" t="s">
-        <v>641</v>
+        <v>924</v>
       </c>
       <c r="H588" s="0" t="s">
-        <v>948</v>
+        <v>260</v>
       </c>
       <c r="I588" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J588" s="0" t="s">
-        <v>949</v>
+        <v>321</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B589" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="C589" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="F589" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G589" s="0" t="s">
         <v>925</v>
       </c>
-      <c r="B589" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H589" s="0" t="s">
-        <v>871</v>
+        <v>260</v>
       </c>
       <c r="I589" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J589" s="0" t="s">
-        <v>929</v>
+        <v>321</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>1055</v>
+        <v>750</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>301</v>
+        <v>751</v>
       </c>
       <c r="C590" s="0" t="s">
-        <v>1056</v>
+        <v>752</v>
       </c>
       <c r="F590" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G590" s="0" t="s">
-        <v>644</v>
+        <v>926</v>
       </c>
       <c r="H590" s="0" t="s">
-        <v>138</v>
+        <v>96</v>
       </c>
       <c r="I590" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J590" s="0" t="s">
-        <v>1057</v>
+        <v>754</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>1058</v>
+        <v>572</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>689</v>
+        <v>573</v>
       </c>
       <c r="C591" s="0" t="s">
-        <v>1059</v>
+        <v>574</v>
       </c>
       <c r="F591" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G591" s="0" t="s">
-        <v>1060</v>
+        <v>927</v>
       </c>
       <c r="H591" s="0" t="s">
-        <v>621</v>
+        <v>390</v>
       </c>
       <c r="I591" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J591" s="0" t="s">
-        <v>1061</v>
+        <v>576</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>428</v>
+        <v>572</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>429</v>
+        <v>573</v>
       </c>
       <c r="C592" s="0" t="s">
-        <v>430</v>
+        <v>574</v>
       </c>
       <c r="F592" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G592" s="0" t="s">
-        <v>1062</v>
+        <v>928</v>
       </c>
       <c r="H592" s="0" t="s">
-        <v>432</v>
+        <v>390</v>
       </c>
       <c r="I592" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J592" s="0" t="s">
-        <v>433</v>
+        <v>576</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>449</v>
+        <v>46</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>450</v>
+        <v>47</v>
       </c>
       <c r="C593" s="0" t="s">
-        <v>451</v>
+        <v>48</v>
       </c>
       <c r="F593" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G593" s="0" t="s">
-        <v>1063</v>
+        <v>929</v>
       </c>
       <c r="H593" s="0" t="s">
-        <v>109</v>
+        <v>50</v>
       </c>
       <c r="I593" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J593" s="0" t="s">
-        <v>453</v>
+        <v>51</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>717</v>
+        <v>46</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>387</v>
+        <v>47</v>
       </c>
       <c r="C594" s="0" t="s">
-        <v>718</v>
+        <v>48</v>
       </c>
       <c r="F594" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G594" s="0" t="s">
-        <v>1064</v>
+        <v>930</v>
       </c>
       <c r="H594" s="0" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="I594" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J594" s="0" t="s">
-        <v>720</v>
+        <v>51</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>468</v>
+        <v>271</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>469</v>
+        <v>168</v>
       </c>
       <c r="C595" s="0" t="s">
-        <v>470</v>
+        <v>272</v>
       </c>
       <c r="F595" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G595" s="0" t="s">
-        <v>1065</v>
+        <v>794</v>
       </c>
       <c r="H595" s="0" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
       <c r="I595" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J595" s="0" t="s">
-        <v>472</v>
+        <v>273</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>434</v>
+        <v>271</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>435</v>
+        <v>168</v>
       </c>
       <c r="C596" s="0" t="s">
-        <v>436</v>
+        <v>272</v>
       </c>
       <c r="F596" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G596" s="0" t="s">
-        <v>1066</v>
+        <v>840</v>
       </c>
       <c r="H596" s="0" t="s">
-        <v>138</v>
+        <v>38</v>
       </c>
       <c r="I596" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J596" s="0" t="s">
-        <v>438</v>
+        <v>273</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>876</v>
+        <v>271</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>877</v>
+        <v>168</v>
       </c>
       <c r="C597" s="0" t="s">
-        <v>878</v>
+        <v>272</v>
       </c>
       <c r="F597" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G597" s="0" t="s">
-        <v>649</v>
+        <v>792</v>
       </c>
       <c r="H597" s="0" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="I597" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J597" s="0" t="s">
-        <v>880</v>
+        <v>273</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>256</v>
+        <v>168</v>
       </c>
       <c r="C598" s="0" t="s">
-        <v>257</v>
+        <v>272</v>
       </c>
       <c r="F598" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G598" s="0" t="s">
-        <v>1067</v>
+        <v>793</v>
       </c>
       <c r="H598" s="0" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
       <c r="I598" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J598" s="0" t="s">
-        <v>258</v>
+        <v>273</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>613</v>
+        <v>551</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>614</v>
+        <v>552</v>
       </c>
       <c r="C599" s="0" t="s">
-        <v>615</v>
+        <v>553</v>
       </c>
       <c r="F599" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G599" s="0" t="s">
-        <v>651</v>
+        <v>931</v>
       </c>
       <c r="H599" s="0" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="I599" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J599" s="0" t="s">
-        <v>616</v>
+        <v>555</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1068</v>
+        <v>63</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>1069</v>
+        <v>47</v>
       </c>
       <c r="C600" s="0" t="s">
-        <v>1070</v>
+        <v>64</v>
       </c>
       <c r="F600" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G600" s="0" t="s">
-        <v>1071</v>
+        <v>932</v>
       </c>
       <c r="H600" s="0" t="s">
-        <v>126</v>
+        <v>66</v>
       </c>
       <c r="I600" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J600" s="0" t="s">
-        <v>1072</v>
+        <v>67</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>187</v>
+        <v>415</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>188</v>
+        <v>416</v>
       </c>
       <c r="C601" s="0" t="s">
-        <v>189</v>
+        <v>417</v>
       </c>
       <c r="F601" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G601" s="0" t="s">
-        <v>655</v>
+        <v>933</v>
       </c>
       <c r="H601" s="0" t="s">
-        <v>138</v>
+        <v>56</v>
       </c>
       <c r="I601" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J601" s="0" t="s">
-        <v>191</v>
+        <v>419</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>905</v>
+        <v>415</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>497</v>
+        <v>416</v>
       </c>
       <c r="C602" s="0" t="s">
-        <v>906</v>
+        <v>417</v>
       </c>
       <c r="F602" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G602" s="0" t="s">
-        <v>1073</v>
+        <v>934</v>
       </c>
       <c r="H602" s="0" t="s">
-        <v>275</v>
+        <v>56</v>
       </c>
       <c r="I602" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J602" s="0" t="s">
-        <v>908</v>
+        <v>419</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="C603" s="0" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="F603" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G603" s="0" t="s">
-        <v>659</v>
+        <v>935</v>
       </c>
       <c r="H603" s="0" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I603" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J603" s="0" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>446</v>
+        <v>415</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>175</v>
+        <v>416</v>
       </c>
       <c r="C604" s="0" t="s">
-        <v>447</v>
+        <v>417</v>
       </c>
       <c r="F604" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G604" s="0" t="s">
-        <v>1074</v>
+        <v>936</v>
       </c>
       <c r="H604" s="0" t="s">
-        <v>132</v>
+        <v>56</v>
       </c>
       <c r="I604" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J604" s="0" t="s">
-        <v>448</v>
+        <v>419</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>219</v>
+        <v>248</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>220</v>
+        <v>249</v>
       </c>
       <c r="C605" s="0" t="s">
-        <v>221</v>
+        <v>250</v>
       </c>
       <c r="F605" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G605" s="0" t="s">
-        <v>1075</v>
+        <v>937</v>
       </c>
       <c r="H605" s="0" t="s">
-        <v>223</v>
+        <v>76</v>
       </c>
       <c r="I605" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J605" s="0" t="s">
-        <v>224</v>
+        <v>251</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>819</v>
+        <v>248</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>820</v>
+        <v>249</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>821</v>
+        <v>250</v>
       </c>
       <c r="F606" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G606" s="0" t="s">
-        <v>661</v>
+        <v>817</v>
       </c>
       <c r="H606" s="0" t="s">
-        <v>23</v>
+        <v>76</v>
       </c>
       <c r="I606" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J606" s="0" t="s">
-        <v>822</v>
+        <v>251</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>713</v>
+        <v>127</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>714</v>
+        <v>128</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>715</v>
+        <v>129</v>
       </c>
       <c r="F607" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G607" s="0" t="s">
-        <v>1076</v>
+        <v>938</v>
       </c>
       <c r="H607" s="0" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="I607" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J607" s="0" t="s">
-        <v>716</v>
+        <v>130</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>231</v>
+        <v>127</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>232</v>
+        <v>128</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>233</v>
+        <v>129</v>
       </c>
       <c r="F608" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G608" s="0" t="s">
-        <v>1077</v>
+        <v>939</v>
       </c>
       <c r="H608" s="0" t="s">
-        <v>235</v>
+        <v>125</v>
       </c>
       <c r="I608" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J608" s="0" t="s">
-        <v>236</v>
+        <v>130</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>758</v>
+        <v>131</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>171</v>
+        <v>132</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>759</v>
+        <v>133</v>
       </c>
       <c r="F609" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G609" s="0" t="s">
-        <v>1078</v>
+        <v>940</v>
       </c>
       <c r="H609" s="0" t="s">
-        <v>223</v>
+        <v>135</v>
       </c>
       <c r="I609" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J609" s="0" t="s">
-        <v>760</v>
+        <v>136</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>161</v>
+        <v>131</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>162</v>
+        <v>132</v>
       </c>
       <c r="C610" s="0" t="s">
-        <v>163</v>
+        <v>133</v>
       </c>
       <c r="F610" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G610" s="0" t="s">
-        <v>1079</v>
+        <v>514</v>
       </c>
       <c r="H610" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="I610" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J610" s="0" t="s">
-        <v>165</v>
+        <v>136</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="C611" s="0" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="F611" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G611" s="0" t="s">
-        <v>1080</v>
+        <v>895</v>
       </c>
       <c r="H611" s="0" t="s">
-        <v>104</v>
+        <v>135</v>
       </c>
       <c r="I611" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J611" s="0" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>740</v>
+        <v>102</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>741</v>
+        <v>103</v>
       </c>
       <c r="C612" s="0" t="s">
-        <v>742</v>
+        <v>104</v>
       </c>
       <c r="F612" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G612" s="0" t="s">
-        <v>1081</v>
+        <v>941</v>
       </c>
       <c r="H612" s="0" t="s">
-        <v>132</v>
+        <v>106</v>
       </c>
       <c r="I612" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J612" s="0" t="s">
-        <v>743</v>
+        <v>107</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>192</v>
+        <v>102</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>193</v>
+        <v>103</v>
       </c>
       <c r="C613" s="0" t="s">
-        <v>194</v>
+        <v>104</v>
       </c>
       <c r="F613" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G613" s="0" t="s">
-        <v>662</v>
+        <v>942</v>
       </c>
       <c r="H613" s="0" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="I613" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J613" s="0" t="s">
-        <v>196</v>
+        <v>107</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>989</v>
+        <v>102</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>171</v>
+        <v>103</v>
       </c>
       <c r="C614" s="0" t="s">
-        <v>990</v>
+        <v>104</v>
       </c>
       <c r="F614" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G614" s="0" t="s">
-        <v>665</v>
+        <v>943</v>
       </c>
       <c r="H614" s="0" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
       <c r="I614" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J614" s="0" t="s">
-        <v>991</v>
+        <v>107</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>192</v>
+        <v>82</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>193</v>
+        <v>83</v>
       </c>
       <c r="C615" s="0" t="s">
-        <v>194</v>
+        <v>84</v>
       </c>
       <c r="F615" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G615" s="0" t="s">
-        <v>1082</v>
+        <v>944</v>
       </c>
       <c r="H615" s="0" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="I615" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J615" s="0" t="s">
-        <v>196</v>
+        <v>85</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>226</v>
+        <v>145</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>227</v>
+        <v>83</v>
       </c>
       <c r="C616" s="0" t="s">
-        <v>228</v>
+        <v>146</v>
       </c>
       <c r="F616" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G616" s="0" t="s">
-        <v>1083</v>
+        <v>945</v>
       </c>
       <c r="H616" s="0" t="s">
-        <v>223</v>
+        <v>76</v>
       </c>
       <c r="I616" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J616" s="0" t="s">
-        <v>230</v>
+        <v>148</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>219</v>
+        <v>149</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>220</v>
+        <v>150</v>
       </c>
       <c r="C617" s="0" t="s">
-        <v>221</v>
+        <v>151</v>
       </c>
       <c r="F617" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G617" s="0" t="s">
-        <v>1084</v>
+        <v>946</v>
       </c>
       <c r="H617" s="0" t="s">
-        <v>223</v>
+        <v>66</v>
       </c>
       <c r="I617" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J617" s="0" t="s">
-        <v>224</v>
+        <v>153</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>69</v>
+        <v>149</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="C618" s="0" t="s">
-        <v>71</v>
+        <v>151</v>
       </c>
       <c r="F618" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G618" s="0" t="s">
-        <v>1085</v>
+        <v>947</v>
       </c>
       <c r="H618" s="0" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="I618" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J618" s="0" t="s">
-        <v>74</v>
+        <v>153</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>161</v>
+        <v>348</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>162</v>
+        <v>349</v>
       </c>
       <c r="C619" s="0" t="s">
-        <v>163</v>
+        <v>350</v>
       </c>
       <c r="F619" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G619" s="0" t="s">
-        <v>667</v>
+        <v>948</v>
       </c>
       <c r="H619" s="0" t="s">
-        <v>138</v>
+        <v>76</v>
       </c>
       <c r="I619" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J619" s="0" t="s">
-        <v>165</v>
+        <v>352</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>119</v>
+        <v>154</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="C620" s="0" t="s">
-        <v>121</v>
+        <v>156</v>
       </c>
       <c r="F620" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G620" s="0" t="s">
-        <v>668</v>
+        <v>949</v>
       </c>
       <c r="H620" s="0" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="I620" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J620" s="0" t="s">
-        <v>122</v>
+        <v>157</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>464</v>
+        <v>669</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>465</v>
+        <v>670</v>
       </c>
       <c r="C621" s="0" t="s">
-        <v>466</v>
+        <v>671</v>
       </c>
       <c r="F621" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G621" s="0" t="s">
-        <v>1086</v>
+        <v>950</v>
       </c>
       <c r="H621" s="0" t="s">
-        <v>73</v>
+        <v>284</v>
       </c>
       <c r="I621" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J621" s="0" t="s">
-        <v>467</v>
+        <v>672</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>1087</v>
+        <v>507</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>1088</v>
+        <v>508</v>
       </c>
       <c r="C622" s="0" t="s">
-        <v>1089</v>
+        <v>509</v>
       </c>
       <c r="F622" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G622" s="0" t="s">
-        <v>671</v>
+        <v>951</v>
       </c>
       <c r="H622" s="0" t="s">
-        <v>672</v>
+        <v>175</v>
       </c>
       <c r="I622" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J622" s="0" t="s">
-        <v>1090</v>
+        <v>511</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>377</v>
+        <v>507</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>378</v>
+        <v>508</v>
       </c>
       <c r="C623" s="0" t="s">
-        <v>379</v>
+        <v>509</v>
       </c>
       <c r="F623" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G623" s="0" t="s">
-        <v>1091</v>
+        <v>952</v>
       </c>
       <c r="H623" s="0" t="s">
-        <v>23</v>
+        <v>175</v>
       </c>
       <c r="I623" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J623" s="0" t="s">
-        <v>380</v>
+        <v>511</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>134</v>
+        <v>507</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>135</v>
+        <v>508</v>
       </c>
       <c r="C624" s="0" t="s">
-        <v>136</v>
+        <v>509</v>
       </c>
       <c r="F624" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G624" s="0" t="s">
-        <v>1092</v>
+        <v>953</v>
       </c>
       <c r="H624" s="0" t="s">
-        <v>138</v>
+        <v>175</v>
       </c>
       <c r="I624" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J624" s="0" t="s">
-        <v>139</v>
+        <v>511</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>1093</v>
+        <v>507</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>1094</v>
+        <v>508</v>
       </c>
       <c r="C625" s="0" t="s">
-        <v>1095</v>
+        <v>509</v>
       </c>
       <c r="F625" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G625" s="0" t="s">
-        <v>674</v>
+        <v>954</v>
       </c>
       <c r="H625" s="0" t="s">
-        <v>639</v>
+        <v>175</v>
       </c>
       <c r="I625" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J625" s="0" t="s">
-        <v>1096</v>
+        <v>511</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>838</v>
+        <v>507</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>839</v>
+        <v>508</v>
       </c>
       <c r="C626" s="0" t="s">
-        <v>840</v>
+        <v>509</v>
       </c>
       <c r="F626" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G626" s="0" t="s">
-        <v>675</v>
+        <v>955</v>
       </c>
       <c r="H626" s="0" t="s">
-        <v>52</v>
+        <v>175</v>
       </c>
       <c r="I626" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J626" s="0" t="s">
-        <v>841</v>
+        <v>511</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>246</v>
+        <v>182</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>247</v>
+        <v>183</v>
       </c>
       <c r="C627" s="0" t="s">
-        <v>248</v>
+        <v>184</v>
       </c>
       <c r="F627" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G627" s="0" t="s">
-        <v>684</v>
+        <v>837</v>
       </c>
       <c r="H627" s="0" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
       <c r="I627" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J627" s="0" t="s">
-        <v>250</v>
+        <v>185</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>713</v>
+        <v>182</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>714</v>
+        <v>183</v>
       </c>
       <c r="C628" s="0" t="s">
-        <v>715</v>
+        <v>184</v>
       </c>
       <c r="F628" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G628" s="0" t="s">
-        <v>45</v>
+        <v>836</v>
       </c>
       <c r="H628" s="0" t="s">
-        <v>104</v>
+        <v>71</v>
       </c>
       <c r="I628" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J628" s="0" t="s">
-        <v>716</v>
+        <v>185</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>468</v>
+        <v>372</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>469</v>
+        <v>373</v>
       </c>
       <c r="C629" s="0" t="s">
-        <v>470</v>
+        <v>374</v>
       </c>
       <c r="F629" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G629" s="0" t="s">
-        <v>1097</v>
+        <v>956</v>
       </c>
       <c r="H629" s="0" t="s">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="I629" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J629" s="0" t="s">
-        <v>472</v>
+        <v>376</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1004</v>
+        <v>456</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>1005</v>
+        <v>457</v>
       </c>
       <c r="C630" s="0" t="s">
-        <v>1006</v>
+        <v>458</v>
       </c>
       <c r="F630" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G630" s="0" t="s">
-        <v>1098</v>
+        <v>957</v>
       </c>
       <c r="H630" s="0" t="s">
-        <v>159</v>
+        <v>260</v>
       </c>
       <c r="I630" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J630" s="0" t="s">
-        <v>1007</v>
+        <v>460</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>161</v>
+        <v>456</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>162</v>
+        <v>457</v>
       </c>
       <c r="C631" s="0" t="s">
-        <v>163</v>
+        <v>458</v>
       </c>
       <c r="F631" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G631" s="0" t="s">
-        <v>1099</v>
+        <v>958</v>
       </c>
       <c r="H631" s="0" t="s">
-        <v>138</v>
+        <v>260</v>
       </c>
       <c r="I631" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J631" s="0" t="s">
-        <v>165</v>
+        <v>460</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>101</v>
+        <v>456</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>64</v>
+        <v>457</v>
       </c>
       <c r="C632" s="0" t="s">
-        <v>102</v>
+        <v>458</v>
       </c>
       <c r="F632" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G632" s="0" t="s">
-        <v>685</v>
+        <v>959</v>
       </c>
       <c r="H632" s="0" t="s">
-        <v>88</v>
+        <v>260</v>
       </c>
       <c r="I632" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J632" s="0" t="s">
-        <v>103</v>
+        <v>460</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>179</v>
+        <v>456</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>180</v>
+        <v>457</v>
       </c>
       <c r="C633" s="0" t="s">
-        <v>181</v>
+        <v>458</v>
       </c>
       <c r="F633" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G633" s="0" t="s">
-        <v>686</v>
+        <v>960</v>
       </c>
       <c r="H633" s="0" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="I633" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J633" s="0" t="s">
-        <v>182</v>
+        <v>460</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="B634" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="C634" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="F634" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G634" s="0" t="s">
+        <v>961</v>
+      </c>
+      <c r="H634" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="I634" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="J634" s="0" t="s">
         <v>460</v>
-      </c>
-[...16 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>428</v>
+        <v>206</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>429</v>
+        <v>207</v>
       </c>
       <c r="C635" s="0" t="s">
-        <v>430</v>
+        <v>208</v>
       </c>
       <c r="F635" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G635" s="0" t="s">
-        <v>1101</v>
+        <v>962</v>
       </c>
       <c r="H635" s="0" t="s">
-        <v>432</v>
+        <v>210</v>
       </c>
       <c r="I635" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J635" s="0" t="s">
-        <v>433</v>
+        <v>211</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>819</v>
+        <v>485</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>820</v>
+        <v>486</v>
       </c>
       <c r="C636" s="0" t="s">
-        <v>821</v>
+        <v>487</v>
       </c>
       <c r="F636" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G636" s="0" t="s">
-        <v>46</v>
+        <v>963</v>
       </c>
       <c r="H636" s="0" t="s">
-        <v>23</v>
+        <v>175</v>
       </c>
       <c r="I636" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J636" s="0" t="s">
-        <v>822</v>
+        <v>489</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>119</v>
+        <v>522</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>120</v>
+        <v>486</v>
       </c>
       <c r="C637" s="0" t="s">
-        <v>121</v>
+        <v>523</v>
       </c>
       <c r="F637" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G637" s="0" t="s">
-        <v>1102</v>
+        <v>964</v>
       </c>
       <c r="H637" s="0" t="s">
-        <v>109</v>
+        <v>225</v>
       </c>
       <c r="I637" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J637" s="0" t="s">
-        <v>122</v>
+        <v>525</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>263</v>
+        <v>326</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>264</v>
+        <v>138</v>
       </c>
       <c r="C638" s="0" t="s">
-        <v>265</v>
+        <v>327</v>
       </c>
       <c r="F638" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G638" s="0" t="s">
-        <v>1103</v>
+        <v>965</v>
       </c>
       <c r="H638" s="0" t="s">
-        <v>52</v>
+        <v>175</v>
       </c>
       <c r="I638" s="0" t="s">
         <v>24</v>
       </c>
       <c r="J638" s="0" t="s">
-        <v>267</v>
+        <v>328</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>1040</v>
+        <v>326</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>171</v>
+        <v>138</v>
       </c>
       <c r="C639" s="0" t="s">
-        <v>1041</v>
+        <v>327</v>
       </c>
       <c r="F639" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G639" s="0" t="s">
-        <v>1104</v>
+        <v>966</v>
       </c>
       <c r="H639" s="0" t="s">
-        <v>602</v>
+        <v>175</v>
       </c>
       <c r="I639" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J639" s="0" t="s">
-        <v>1043</v>
+        <v>328</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>735</v>
+        <v>564</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>736</v>
+        <v>138</v>
       </c>
       <c r="C640" s="0" t="s">
-        <v>737</v>
+        <v>565</v>
       </c>
       <c r="F640" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G640" s="0" t="s">
-        <v>687</v>
+        <v>967</v>
       </c>
       <c r="H640" s="0" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I640" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J640" s="0" t="s">
-        <v>739</v>
+        <v>566</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>226</v>
+        <v>714</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>227</v>
+        <v>715</v>
       </c>
       <c r="C641" s="0" t="s">
-        <v>228</v>
+        <v>716</v>
       </c>
       <c r="F641" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G641" s="0" t="s">
-        <v>1105</v>
+        <v>968</v>
       </c>
       <c r="H641" s="0" t="s">
-        <v>223</v>
+        <v>125</v>
       </c>
       <c r="I641" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J641" s="0" t="s">
-        <v>230</v>
+        <v>718</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>397</v>
+        <v>714</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>171</v>
+        <v>715</v>
       </c>
       <c r="C642" s="0" t="s">
-        <v>398</v>
+        <v>716</v>
       </c>
       <c r="F642" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G642" s="0" t="s">
-        <v>1106</v>
+        <v>969</v>
       </c>
       <c r="H642" s="0" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="I642" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J642" s="0" t="s">
-        <v>399</v>
+        <v>718</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>342</v>
+        <v>714</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>343</v>
+        <v>715</v>
       </c>
       <c r="C643" s="0" t="s">
-        <v>344</v>
+        <v>716</v>
       </c>
       <c r="F643" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G643" s="0" t="s">
-        <v>692</v>
+        <v>969</v>
       </c>
       <c r="H643" s="0" t="s">
-        <v>67</v>
+        <v>125</v>
       </c>
       <c r="I643" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J643" s="0" t="s">
-        <v>346</v>
+        <v>718</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>119</v>
+        <v>469</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>120</v>
+        <v>470</v>
       </c>
       <c r="C644" s="0" t="s">
-        <v>121</v>
+        <v>471</v>
       </c>
       <c r="F644" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G644" s="0" t="s">
-        <v>693</v>
+        <v>970</v>
       </c>
       <c r="H644" s="0" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="I644" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="J644" s="0" t="s">
-        <v>122</v>
+        <v>472</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>873</v>
+        <v>92</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>343</v>
+        <v>93</v>
       </c>
       <c r="C645" s="0" t="s">
-        <v>874</v>
+        <v>94</v>
       </c>
       <c r="F645" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G645" s="0" t="s">
-        <v>694</v>
+        <v>971</v>
       </c>
       <c r="H645" s="0" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="I645" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J645" s="0" t="s">
-        <v>875</v>
-[...8193 lines deleted...]
-      <c r="A961" s="0" t="s">
         <v>97</v>
-      </c>
-[...2255 lines deleted...]
-        <v>214</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>