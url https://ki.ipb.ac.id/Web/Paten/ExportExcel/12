--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -5,365 +5,755 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="235">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>JenisPaten</t>
   </si>
   <si>
     <t>Abstrak</t>
   </si>
   <si>
+    <t>Komposisi Minuman Kesehatan Yang Mengandung Ekstrak Ganoderma Lucidum Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>22-Jul-2002</t>
+  </si>
+  <si>
+    <t>P00200200437</t>
+  </si>
+  <si>
+    <t>Tersertifikasi (Berakhir)</t>
+  </si>
+  <si>
+    <t>Drs. Mustabadihardja, Apt</t>
+  </si>
+  <si>
+    <t>Pusat Studi Biofarmaka Tropika.</t>
+  </si>
+  <si>
+    <t>Paten</t>
+  </si>
+  <si>
+    <t>Invensi ini mengungkapkan suatu komposisi minuman kesehatan untuk imunostimulan yang mengandung ekstrak Ganoderma lucidum dan jahe, bahan pengisi yang berupa dekstrin dan gum arab serta gula. Ekstrak Ganoderma lucidum yang digunakan memiliki asam ganoderat, polisakarida kasar, germanium dan asam amino protein serta memiliki efek imunostimulan. Lebih lanjut invensi ini menyediakan proses pembuatan minuman kesehatan yang mengandung ekstrak Ganoderma lucidum sebagai salah satu pemanfaatan ekstrak Ganoderma lucidum yang mencakup tahapan sebagai merajang, mengeringkan dan mengekstraksi Ganoderma lucidum; mencampur ekstrak Ganoderma lucidum dengan ekstrak jahe; enkapsulasi menggunakan bahan pengisi dekstrin dan gum arab; mengeringkan campuran ekstrak, bahan pengisi dan gula dengan pengering semprot; serta mencampur ekstrak kering serbuk dengan gula sehingga diperoleh minuman serbuk instan siap seduh.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Irma Herawati Suparto, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Diah Iskandriati, IFBA., PC.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nampiah</t>
+  </si>
+  <si>
+    <t>Prof. drh. Dondin Sajuthi, M.S.T., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Latifah Kosim, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. C. Hanny Wijaya, M.Sc.</t>
+  </si>
+  <si>
+    <t>drh. M. Iskandar, M.S</t>
+  </si>
+  <si>
+    <t>Departemen Kimia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proses Menghilangkan Bau Busuk Limbah Pengolahan Ikan dan Pembuatan Pupuk  dari Limbah  Ikan yang telah Dihilangkan Bau Busuk dan Peningkatan Kandungan Haranya</t>
+  </si>
+  <si>
+    <t>01-Dec-2004</t>
+  </si>
+  <si>
+    <t>P00200400604</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iswandi Anas Chaniago, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Tanah dan Sumberdaya Lahan</t>
+  </si>
+  <si>
+    <t>Proses menghilangkan bau busuk dari limbah cair pengolahan tepung ikan untuk dijadikan bahan baku pupuk cair dilakukan dengan menurunkan pH limbah ikan dari 8,0 menjadi 6,0 dengan penambahan HCl 0,1 N, menambahkan molases sebanyak 50 ml ke dalam 1,0 liter limbah ikan, menginokulasi limbah ikan dengan 50 ml kultur bakteri asam laktat dengan populasi 107 sel per ml. Kultur ini diinkubasi pada shaker dengan memberikan aerasi secara terputus selang dua jam dengan dikocok pada 120 rpm. Bau busuk limbah ikan hilang dalam waktu lima hari. Limbah cair pengolahan tepung ikan yang telah dihilangkan bau busuknya dijadikan sebagai bahan baku pembuatan pupuk. Pupuk dibuat dengan menambahkan batuan fosfat alam sebanyak 10 g per liter bahan baku dan kelarutan batuan fosfat ditingkatkan dengan menambahkan 25 ml mikroba pelarut fosfat dengan dengan populasi 107 sel per ml. Inkubasi dilanjutkan selama dua hari lagi. Kandungan hara pupuk cair berkisar dari 1500-2000 ppm N, 300 ppm P dan 3000-4000 ppm K, pH sekitar 6,0.</t>
+  </si>
+  <si>
+    <t>Produksi Bioplastik PHA (Poly Hydroxy Alkanoat) Menggunakan Media Hidrolisat Pati Sagu</t>
+  </si>
+  <si>
+    <t>28-Dec-2005</t>
+  </si>
+  <si>
+    <t>P00200500753</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Liesbetini Haditjaroko, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Industri Pertanian</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan produksi poliester mikrobial sebagai bahan baku bioplastik ramah lingkungan yang berasal dari hasil kultivasi bahan yang dapat diperbaharui (renewable resources), yaitu hidrolisat pati sagu. Invensi mencakup (1) pemanfaatan hidrolisat pati sagu sebagai media kultivasi Ralstonia eutropha untuk menghasilkan PHA yang meliputi konsentrasi hidrolisat pati sagu dan rasio sumber karbon dan nitrogen yang memberikan laju pertumbuhan spesifik maksimum tertinggi; pola pertumbuhan Rasltonia eutropha pada media hidrolisat pati sagu; dan (2) Sistim kultivasi fed batch untuk meningkatkan perolehan dan rendemen PHA.</t>
+  </si>
+  <si>
+    <t>Sistem Resirkulasi dan Sistem Penghangatan Air untuk Pembenihan Ikan</t>
+  </si>
+  <si>
+    <t>04-Jan-2005</t>
+  </si>
+  <si>
+    <t>P00200500007</t>
+  </si>
+  <si>
+    <t>Parma</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Mesin dan Biosistem</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa sistem resirkulasi yang dilengkapi dengan sistem penghangatan air berupa kombinasi pemanas listrik dan kolektor surya untuk pembenihan ikan (hatchery), khususnya air tawar. Sistem resirkulasi air terdiri dari 4 (empat) sub-sistem yang terpisah-pisah secara sekuensial, yaitu 1) sub-sistem pemeliharaan ikan, 2) sub-sistem filtrasi air, 3) sub-sistem penampung air dan 4) sub-sistem penyuplai air (water tower). Sistem penghangatan air yang tersusun atas 3 (tiga) Sub-sistem, yaitu 1) sub-sistem kolektor surya, 2) sub-sistem pemanas listrik, dan 3) sub-sistem pengendali aliran udara.</t>
+  </si>
+  <si>
+    <t>Kolam Media dengan tenaga Air dan Metoda untuk Membangunnya</t>
+  </si>
+  <si>
+    <t>22-Jul-1998</t>
+  </si>
+  <si>
+    <t>P0019981030</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Bambang Widigdo</t>
+  </si>
+  <si>
+    <t>Departemen Manajemen Sumberdaya Perairan</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komposisi yang Mengandung Serbuk Curcuma domestica untuk  Mengobati Koksidiosis pada Ayam</t>
+  </si>
+  <si>
+    <t>26-Dec-2005</t>
+  </si>
+  <si>
+    <t>P00200500741</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Umi Cahyaningsih, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Penyakit Hewan dan Kesehatan Masyarakat Veteriner</t>
+  </si>
+  <si>
+    <t>Invensi ini mengungkapkan komposisi yang mengandung serbuk Curcuma domestica sebanyak 80%-90% dan serbuk corn starck sebagai bahan pengisi sebayak 10-20% dari berat total. Invensi juga mengungkapkan penggunaan komposisi tersebut dalam pembu</t>
+  </si>
+  <si>
+    <t>Proses Peningkatan Kualitas Kayu dengan Senyawa Khitosan</t>
+  </si>
+  <si>
+    <t>P00200400607</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dodi Nandika, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Hasil Hutan</t>
+  </si>
+  <si>
+    <t>Suatu proses peningkatan kualitas kayu dengan senyawa khitosan merupakan invensi baru yang bernilai strategis ditinjau dari berbagai aspek termasuk dalam upaya pemanfaatan limbah cangkang udang dan pengembangan proses-metode peningkatan kua</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agens Pemberat dari Damar untuk Minyak </t>
+  </si>
+  <si>
+    <t>14-Nov-2008</t>
+  </si>
+  <si>
+    <t>P00200800734</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Pangan</t>
+  </si>
+  <si>
+    <t>Invensi ini menghasilkan agens pemberat dari damar yang mempunyai berat jenis 1.20?0.06 g/ml. Damar yang digunakan merupakan hasil hutan Indonesia. Fosfor yang digunakan dapat berupa asam fosfat, mono- dan dinatrium fosfat, trinatrium fosfat, dikalium fosfat, monokalsium fosfat, garam mono- dan di-amonium ortofosfat.</t>
+  </si>
+  <si>
+    <t>Proses Produksi dan Pemurnian Selulosa Mikrobial untuk Membran Mikrofiltrasi</t>
+  </si>
+  <si>
+    <t>14-Dec-2000</t>
+  </si>
+  <si>
+    <t>S0020000234</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ani Suryani, D.E.A.</t>
+  </si>
+  <si>
+    <t>Paten Sederhana</t>
+  </si>
+  <si>
+    <t>Minuman Kesehatan Cinna-Ale dari Rempah-Rempah Asli Indonesia</t>
+  </si>
+  <si>
+    <t>22-Jan-2001</t>
+  </si>
+  <si>
+    <t>P00200100054</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sedarnawati Yasni, M.Agr.</t>
+  </si>
+  <si>
+    <t>Cinna-ale terbuat dari campuran 17 macam rempah-rempah, yaitu jahe (Zingiber officionale Roscoe), kayu secang (Caesalpinia sappan Linn), cabe jawa (Piper retrotractum Vahl), kayu manis (Ginnamon burmandi Blume), sereh (Andropogon citratus), lada putih (Piper nigrum L.), iada hitam (Piper nigrum L.), daun pandan (Pandanus amaryllifotius Roxe), cengkeh (Syzigium aromaticum), kembang pala (Myristsica -fragans Houtt), biji pala (Myrisfica fragans Houtt), adas manis (Pimpine/Ja anisum L.), kapulaga/kapol besar (Amomum cardamomum Wilid), kapulaga/kapol kecii (Eleffaria cardamomum Maton), jintan hitam (Carum carvi L.), pekak (Illicium verum Hooker f.) dan kayu mesoyi (Crypearya messoy). Kandungan gula dan rempah yang terdapat dalam Cinna-ale ini masing-masing 12% (wiv) dan 1% (w/v). Secara umum proses pembuatan Cinna-ale rneliputi penyiapan bahan baku, ekstraksi, penyaringan, dekantasi, pembotolan dan sterilisasi. Komponen utama yang dikandung oleh Cinna-ale adalah transcaryophyllene, eugenol, myristicin, alpa-terpinene, 1,8-cineol, terpineol, Z-citral, geranial, 3-carene, 1-limonene dan a-pinene; Khasiat yang dimiliki minuman kesehatan Cinna-ale adalah mencegah masuk angin, batuk, influenza, rheumatik, muntah-muntah, membantu pencernaan, mengurangi keletihan tubuh dan sebagai antidiare. Aktivitas antioksidan Cinna-ale yang terukur adalah IC50 = 56,70 yang lebih besar dari aktivitas antioksidan sintetik BHT (Butylated Hydroxytoluene), yaitu IC50 = 60.81. Aktivitas antioksidan Cinna-ale yang cukup tinggi dapat mencegah terjadinya proses oksidasi di dalam tubuh sehingga dapat melindungi tubuh dari penyakit degeneratif seperti kanker, penyakit jantung koroner dan diabetes. Cinna-ale juga menunjukkan aktivitas antimikroba yang cukup efektif terhadap Saimonella thypii, Bacillus cereus, Staphylococcus aureus, Eschericia coli, Vibrio cho/erae dan Pseudomonas aeruginosa. Key words: spicy, antitidant, health drink, antimicrobes, essential oils.</t>
+  </si>
+  <si>
+    <t>Proses Produksi Biopestisida Bio-LC4 dari Lentinus Isolat LC4</t>
+  </si>
+  <si>
+    <t>23-Jul-2008</t>
+  </si>
+  <si>
+    <t>P00200800431</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Lisdar A. Manaf</t>
+  </si>
+  <si>
+    <t>Departemen Biologi</t>
+  </si>
+  <si>
+    <t>Suplemen Omega-3 pada Pakan Ayam untuk Produksi Telur DHA Konjugasi</t>
+  </si>
+  <si>
+    <t>P00200500009</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iman Rahayu Hidayati Soesanto, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Produksi dan Teknologi Peternakan</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Anas Miftah Fauzi, M.Eng.</t>
+  </si>
+  <si>
+    <t>Minyak Buah Merah sebagai Sediaan Imunostimulan</t>
+  </si>
+  <si>
+    <t>P00200500757</t>
+  </si>
+  <si>
+    <t>Prof. drh. Min Rahminiwati, M.S., Ph.D.</t>
+  </si>
+  <si>
+    <t>Departemen Biokimia</t>
+  </si>
+  <si>
+    <t>Minyak Buah Merah mempunyai khasiat sebagai imunostimulan dengan mekanisme kerja berdasarkan kemampuannya dalam meningkatkan jumlah neutrofil, meningkatkan kapasitas serta daya fagositosis neutrofil, mempengaruhi aktivitas dan fagositosis sel darah putih. Minyak buah merah tersebut memiliki komposisi asam lemak tertentu, b-karoten dan tokoferol serta tidak toksik (LD50 non toksik).</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Budi Indra Setiawan, M.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. Arinana, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irmanida Batubara, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Hamparan Bambu dan Balok Laminasi dari Hamparan Bambu</t>
+  </si>
+  <si>
+    <t>28-Apr-2005</t>
+  </si>
+  <si>
+    <t>P00200500216</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Effendi Tri Bahtiar, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Telah ditemukan cara baru pembuatan laminasi bambu yaitu membentuk hamparan bambu dengan cara membuat takikan-takikan optimal pada ruas bambu yang berbentuk silinder. Hamparan bambu ini dipergunakan sebagai bahan dasar balok laminasi bambu. Proses baru ini menghasilkan balok laminasi bambu yang memiliki sifat kekuatan, sifat permesinan, dan penampilan yang lebih baik daripada bambu laminasi konvensional.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Tempe Melalui Pengasaman Kimiawi dengan Menggunakan Glukono - Delta – Laktone (GDL)</t>
+  </si>
+  <si>
+    <t>04-Oct-2007</t>
+  </si>
+  <si>
+    <t>P00200700574</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Harsi Dewantari Kusumaningrum</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan tempe dengan menggunakan GDL sebagai bahan pengasam terdiri dari tahap &amp;ndash; tahap sebagai berikut : perebusan kedelai hingga warna kuning pucat pada biji merata, pengupasan dan pencucian, perebusan dalam larutan GDL 0,4 &amp;ndash; 1,4% selama 90 &amp;ndash; 240 menit, penirisan dan pendinginan, inokulasi ragi, fermentasi 36 jam, dan dihasilkan tempe. Tujuan invensi ini adalah untuk menyediakan proses pembuatan tempe yang lebih cepat, lebih hemat dan ramah lingkungan</t>
+  </si>
+  <si>
+    <t>Laeli Komalasari, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Proses dan Komposisi Mie Instan dari Pati dan Gluten Jagung.</t>
+  </si>
+  <si>
+    <t>26-Jan-2006</t>
+  </si>
+  <si>
+    <t>P00200600052</t>
+  </si>
+  <si>
+    <t>Ir. Sutrisno Koswara, M.Si.</t>
+  </si>
+  <si>
+    <t>Mie jagung instan dibuat dari bahan baku pati jagung dan protein jagung (Corn Gluten Meal) dan bahan tambahan lainnya. Bahan-bahan diproses melalui tahapan: pencampuran, pengukusan pertama, pengadonan, pengukusan kedua, pembentukan dan pengeringan dengan oven. Invensi ini menghasilkan mie jagung instan yang memiliki waktu pemasakan sebentar, kehilangan total padatan rendah akibat pemasakan rendah, nilai gizi baik,warna dan penampakan yang menarik, serta rasa khas jagung. Selain itu alat produksi yang dibutuhkan untuk industrialisasi mie jagung sudah tersedia dan mudah didapatkan.</t>
+  </si>
+  <si>
+    <t>Drs. Edy Djauhari Purwakusumah, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Dahrul Syah, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Proses pembuatan lembaran berserat tinggi dari bahan baku ekstrak wortel</t>
+  </si>
+  <si>
+    <t>08-Dec-2003</t>
+  </si>
+  <si>
+    <t>P00200300630</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sugiyono, M.App.Sc.</t>
+  </si>
+  <si>
+    <t>Vegetable leather (sayuran berbentuk lembaran) bergizi tinggi yang dibuat dari ekstrak wortel dan ditambah dengan bahan pembantu lainnya. Produk ini berupa lembaran yang tipis, kering dan berwarna oranye. Apabila disiram dengan air panas atau dingin maka akan didapatkan tekstur yang kenyal dan elastis untuk dibentuk atau dilipat serta empuk untuk digigit. Dengan bentuk yang unik tersebut diharapkan akan diterima oleh konsumen anak-anak yang cenderung kurang menyukai konsumsi sayuran.</t>
+  </si>
+  <si>
+    <t>Alat Pemanen Rambutan</t>
+  </si>
+  <si>
+    <t>09-Aug-2000</t>
+  </si>
+  <si>
+    <t>S0020000151</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Agus Sutejo, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Komariah, M.Si.</t>
+  </si>
+  <si>
+    <t>Proses Fragmentasi Buatan pada Budidaya Karang Masif untuk Produksi Massal Karang Masif</t>
+  </si>
+  <si>
+    <t>26-Feb-2005</t>
+  </si>
+  <si>
+    <t>P00200500092</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sulistiono, M.Sc.</t>
+  </si>
+  <si>
+    <t>Proses fragmentasi buatan pada budidaya karang masif untuk jenis karang langka seperti Cynarina sp., Lobophyllia sp., Caulastrea sp., Euphyllia sp. dan Plerogyra sp. dilaksanakan pada sistem tertutup di bak kultur dan sistem terbuka di laut untuk produksi massal yang dengan teknik memilih indukan karang yang masih sehat dan tidak stres atau luka. Setelah dipotong dengan menggunakan alat pemotong ?Grinda? dengan kecepatan 3500 rpm dan dikombinasikan dengan alat pemotong ?Betel? yang tajam, karang diaklimatisasi dalam bak kultur ukuran bak semen 1.5x8x1 m yang telah dilengkapi dengan biofilter. Selanjutnya karang diberi pakan selama 1-2 minggu dan dengan di diresirkulasi air dilakukan secara terus menerus. Perawatan dan kontrol pemeliharaan dilakukan setiap hari dan aerasi dihidupkan selama 24 jam secara terus menerus sampai pulih dan tumbuh anakan atau percabangan karang baru.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Naresworo Nugroho, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Khaswar Syamsu, M.Sc.St.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nuri Andarwulan, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mesin Pembeku Vakum untuk Produk Berkadar Air Tinggi </t>
+  </si>
+  <si>
+    <t>P00200300626</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Dyah Wulandani, M.Si.</t>
+  </si>
+  <si>
+    <t>Pembekuan vakum merupakan metoda yang mempunyai keunggulan dalam hal laju pembekuan dan sebaran suhu, dibandingkan dengan metoda pembekuan lempeng sentuh (contact plate) maupun semburan udara (air blast). Laju pembekuan yang cepat sangat diharapkan untuk menghindari rusaknya produk akhir pembekuan. Invensi ini menghasilkan proses .~ pembekuan vakum yang lebih efektif, yang meliputi 3. bagian utama: (1) ruang pembeku vakum dengan sistem pintu, sistem pipa, sistem penyekatan, dan sistem penyantelan alat ukur; (2) perangkap dingin untuk kondensasi uap air; dan (3) wadah produk cair/semi cair yang digunakan pacta saat pembekuan vakum.</t>
+  </si>
+  <si>
+    <t>Dr. Leopold Oscar Nelwan, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Tuti Suryati, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Siti Nurjanah, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Formulasi Bakteri untuk Meningkatkan Kebugaran Tanaman dan Menghambat Penyakit Bisul Bakteri</t>
+  </si>
+  <si>
+    <t>24-Jul-2001</t>
+  </si>
+  <si>
+    <t>P00200100567</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Budi Tjahjono, M.Agr.</t>
+  </si>
+  <si>
+    <t>Departemen Proteksi Tanaman</t>
+  </si>
+  <si>
+    <t>Rahmat Slamet</t>
+  </si>
+  <si>
+    <t>Perbaikan Kualitas Kayu Sawit (Elaeis guineensis Jacq) dengan Teknik “KomPress”</t>
+  </si>
+  <si>
+    <t>18-Dec-2000</t>
+  </si>
+  <si>
+    <t>P0020001099</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Edi Suhaimi Bakar, M.Agr.</t>
+  </si>
+  <si>
+    <t>Bioplastik dari PHA (Polihidroksi Alkanoat) yang Dihasilkan Ralstonia eutropha Minyak Sawit : Optimasi Produksi, Karaterisasi, Aplikasi dan Pengujian Biodegradasi</t>
+  </si>
+  <si>
+    <t>P00200500739</t>
+  </si>
+  <si>
+    <t>Proses Produksi Gelatin dari Kulit Sapi Menggunakan Metoda Ekstraksi Bertahap</t>
+  </si>
+  <si>
+    <t>30-Jul-2001</t>
+  </si>
+  <si>
+    <t>P00200100597</t>
+  </si>
+  <si>
+    <t>Komposisi, Proses, dan Penggunaan Jamur sebagai Makanan Siap Saji dan Penambah Cita Rasa Makanan</t>
+  </si>
+  <si>
+    <t>11-May-2004</t>
+  </si>
+  <si>
+    <t>P00200400197</t>
+  </si>
+  <si>
+    <t>Jamur selama ini dikenal hanya sebagai sayur-sayuran. Untuk meningkatkan nilai tambahnya maka jamur bisa diolah sehingga dapat digunakan sebagai makanan siap saji dan sebagai penambah cita rasa makanan (bumbu). Sehubungan dengan hal ini telah ditemukan proses pembuatan tepung jamur sebagai bahan dasar makanan siap saji dan bumbu. Proses pembuatan tepung jamur adalah sebagai berikut: jamur segar dihaluskan tanpa air hingga jamur menjadi bubur, kemudian dimasak dengan pemanasan api sampai membentuk adonan padat, adonan didinginkan dan ditambah tepung gandum dalam kisaran 10-20% (b/b) dan bahan pengembang dan pelembut makanan dalam kisaran 0,5-3% (b/b), adonan ini kemudian dipanggang sampai kering di oven dengan suhu dalam kisaran 40-60oC, selanjutnya digiling sampai halus. Komposisi bahan makanan siap saji dan bumbu terdiri dari tepung jamur dalam kisaran 10-20% (b/b), kremer dalam kisaran 20-40% (b/b), tepung bawang putih dalam kisaran 0,10-0,20% (b/b), lada dalam kisaran 0,5-0,15% (b/b), garam dalam kisaran 5-10% (b/b), gula dalam kisaran 5-10% (b/b) dan tepung jagung dalam kisaran 20-30% (b/b).</t>
+  </si>
+  <si>
+    <t>Formula Ekstrak Gabungan Apium Graveolens dan Sida Rhombifolia L. sebagai Fitofarmaka untuk Penyakit Gout: Inhibitor Xantin Oksidase</t>
+  </si>
+  <si>
+    <t>02-Aug-2004</t>
+  </si>
+  <si>
+    <t>P00200400339</t>
+  </si>
+  <si>
+    <t>Makanan Cepat Saji dari Talas</t>
+  </si>
+  <si>
+    <t>01-Nov-2002</t>
+  </si>
+  <si>
+    <t>P00200200733</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai makanan cepat saji bergizi yang dibuat dari bahan utama umbi talas dengan menggunakan metode pencampuran adonan yang berbentuk pasta, kemudian dikeringkan menggunakan pengering drum. Produk hasil pengeringan ini berbentuk remah-remah kering yang berwarna putih kekuningan. Selanjutnya dilakukan penambahan gula pasir dan skim untuk rasa vanila, dan penambahan coklat bubuk, gula pasir, serta skim untuk rasa coklat. Rasa pada produk makanan cepat saji ini gurih dan lezat. Makanan cepat saji ini dibuat untuk memanfaatkan buah talas yang produksinya melimpah di Indonesia, terutama di wilayah Bogor. Tujuan pembuatan produk ini adalah untuk memperpanjang umur simpan, memudahkan distribusi, memperluas pemasaran dan memberikan kemudahan dalam penyajiannya. Harga produk ini relatif murah dibandingkan dengan makanan cepat saji lainnya yang berasal dari bahan baku gandum. Selain itu peralatan yang digunakan cukup sederhana, sehingga aplikasi dalam proses produksi relatif mudah.</t>
+  </si>
+  <si>
+    <t>Alat Pemanen Manggis</t>
+  </si>
+  <si>
+    <t>S0020000150</t>
+  </si>
+  <si>
+    <t>Alat Pencetak Media Tanam (Substrat) Jamur</t>
+  </si>
+  <si>
+    <t>P00200200436</t>
+  </si>
+  <si>
+    <t>Membuat suatu sistem sambungan yang konfigurasinya sederhana untuk sepeda motor di mana tidak hanya rem belakang tetapi juga rem depan beroperasi saat pedal rem dioperasikan. Komponen sambungan (20) dipasang pada bagian tengah kabel rem depan (4), tuas pengungkit ditopang secara dapat berpivot pada penutup (28) yang dipasang pada pipa depan (8a) di dekat komponen sambungan (20), lengan pertama (27a) dihubungkan ke pedal rem (3) melalui kabel penghubung rem (6), dan lengan kedua (27b) dapat berkontak, menghadap, dan menjauh dari komponen sambungan (20). Jika kabel penghubung rem (6) ditarik oleh pedal rem (3), maka tuas pengungkit (27) menyebabkan komponen sambungan (20) bergerak pada arah operasi rem depan (Bf), dan jika kabel rem depan (4) ditarik oleh tuas rem (2), maka komponen sambungan (20) menjauhi tuas pengungkit (27) tersebut.</t>
+  </si>
+  <si>
+    <t>Mesin Pengelompokkan Buah Berdasarkan Besar</t>
+  </si>
+  <si>
+    <t>23-Jan-2001</t>
+  </si>
+  <si>
+    <t>P00200100064</t>
+  </si>
+  <si>
+    <t>Penemuan berupa Mesin Pengelompokan Buah Berdasarkan Besar (ukuran) yang dapat memisahkan buah atau sayuran dalam boberapa kelompok berdasarkan besarnya. Mesin ini berupa konveyor yang membawa buah melewati celah-celah di bawah bidang miring yang akan memilah buah berdasarkan ukurannya. Ukuran celah bidang miring bervariasi dari yang tinggi sampai yang rendah sesuai dengan tingkatan pengelompokan yang dikehendaki.</t>
+  </si>
+  <si>
+    <t>Alat Pemanen Mangga</t>
+  </si>
+  <si>
+    <t>S0020000153</t>
+  </si>
+  <si>
+    <t>Mesin Pemilah Kayu Konstruksi</t>
+  </si>
+  <si>
+    <t>P00200100072</t>
+  </si>
+  <si>
+    <t>Penemuan ini berhubungan dengan suatu mesin pemilah kayu konstruksi yang dioperasikan secara manual penuh. Mesin ini dapat melakukan tugas untuk mengukur defleksi balok, menggambarkan status puntiran balok dan menentukan mutu struktural balok. Mesin ini dapat diaplikasikan untuk segala jenis kayu konstruksi dan semua ukuran standar balok. Pemilahan kayu konstruksi ini meliputi alat/mesin pemilah, proses pemilahan dan produk pemilahannya.</t>
+  </si>
+  <si>
+    <t>Mesin Pemingsan Udang dan Ikan</t>
+  </si>
+  <si>
+    <t>P0020001100</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sam Herodian, M.S.</t>
+  </si>
+  <si>
+    <t>Roda lahan kering untuk traktor 2-roda</t>
+  </si>
+  <si>
+    <t>S00200800139</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Wawan Hermawan, M.S.</t>
+  </si>
+  <si>
+    <t>Pemanfaatan Lemak Tengkawang sebagai Subtituen Malam pada Pembuatan Lipstik</t>
+  </si>
+  <si>
+    <t>30-Aug-2002</t>
+  </si>
+  <si>
+    <t>P00200200546</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Erliza Hambali, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan pemanfaatan lemak tengkawang sebagai bahan pensubstitusi malam dalam pembuatan lipstik. Invensi ini juga berkaitan dengan proses produksi lipstik menggunakan lemak tengkawang yang meliputi proses pemurnian lemak tengkawang dan formulasi lemak tengkawang sebagai substituen malam. Lemak tengkawang melalui proses pemurnian sampai tahapan pemucatan dapat mensubstitusi malam secara parsial dalam pembuatan batang lipstik dan memiliki karakersitik lebih baik daripada produk lipstik komersial. Komposisi lipstik pada invensi ini terdiri dari lemak tengkawang, malam kandelila, malam karnauba, malam ozokerite, malam lebah, lanolin, isopropil miristat, parafin, pengawet, antioksidan, bahan pewarna, dan minyak jarak.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Armansyah Halomoan Tambunan, M.Agr.</t>
+  </si>
+  <si>
+    <t>Produksi Mono- dan Diasil Gliserol (M-DAG) dari Tandan Buah Segar (TBS) Kelapa Sawit Yang Tidak Segar Dengan Enzim Lipase In Situ</t>
+  </si>
+  <si>
+    <t>P00200100571</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Purwiyatno Hariyadi, M.Sc.</t>
+  </si>
+  <si>
+    <t>Penemuan ini mengungkapkan proses pembuatan mono dan diasil gliserol (M-DAG) dari TBS yang tidak segar yang terdiri dari tahapan:memipil TBS fraksi 3 dan 4; menyimpan TBS ; memanaskan; mengepres dengan pengepres hidraulik; mengekstrak mono dan diasil gliserol (M-DAG) dengan menggunakan pelarut heksana; menyaring mono dan diasil gliserol (M-DAG); dan menguapkan sisa heksana. Dengan proses ini akan dihasilkan produk mono dan diasil gliserol (M-DAG) yang mempunyai nilai ekonomi yang tinggi.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Slamet Budijanto, M.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. Dian Herawati, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Radite Praeko Agus Setiawan, M.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Budi Nurtama, M.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Dyah Iswantini, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Dr. Rudi Heryanto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Zat Pengatur Tumbuh untuk Meningkatkan Produksi Umbi Mini Kentang</t>
+  </si>
+  <si>
+    <t>03-Nov-2000</t>
+  </si>
+  <si>
+    <t>S0020000206</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nurhajati Ansori, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Agronomi dan Hortikultura</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dedi Soedharma, D.E.A.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dedi Fardiaz, M.Sc.</t>
+  </si>
+  <si>
+    <t>Media penyimpanan bibit lada perdu yang akan dikirim ke lokasi lain</t>
+  </si>
+  <si>
+    <t>P00200500742</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Mochamad Hasjim Bintoro, M.Agr.</t>
+  </si>
+  <si>
+    <t>Tujuan penelitian ini adalah mencari metoda pengiriman bibit lada perdu agar dapat menekan kematian bibit. Perlakuan yang diberikan terhadap bibit lada perdu di dalam kotak yang terbuat dari kardus adalah lama simpan (diasumsikan lama pengiriman) yaitu 4,6,8 dan 10 hari, volume media terdiri atas 200 dan 100 ml serta berbagai jenis media, yaitu tanah, moss spaghnum, kompos, dan campuran tanah dan kompos (1:1). Hasil Invensi menunjukkan bahwa bibit lada perdu yang disimpan enam hari masih hidup lebih dari 88% bila ditumbuhkan pada media tanah atau moss dengan volume 200 ml atau pada campuran tanah dan kompos (1:1) dengan volume media 100 ml. Penurunan bobot bibit yang disimpan selama 6 hari masih relatif kecil, yaitu hanya 2,83 g.</t>
+  </si>
+  <si>
+    <t>Protease Rekombinan dari Bacillus pumilus Lokal</t>
+  </si>
+  <si>
+    <t>S0020000235</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Maggy Thenawidjaja</t>
+  </si>
+  <si>
+    <t>Kincir Aerator Pedal Lengkung</t>
+  </si>
+  <si>
+    <t>28-Dec-2006</t>
+  </si>
+  <si>
+    <t>P00200600799</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa rancangan bentuk kincir aerator pedal lengkung untuk roda kincir hemat energi, yang merupakan komponen dari aerator tipe kincir, yang bahan bakunya dari bahan pelat baja dengan electro-plating. Satu unit kincir aerator p</t>
+  </si>
+  <si>
+    <t>Komponen Penggetar Sayap Untuk Bajak Subsoil Getar</t>
+  </si>
+  <si>
+    <t>P00200500755</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa suatu alat penggetar sayap untuk bajak suboiler getar yang dioperasikan dengan menggunakan traktor 4 roda. Alat penggetar sayap tersebut bila dirangkaikan dengan bilah chisel lengkung akan membentuk unit bajak subsoil getar. Mekanisme penggetar saya ini dapat diputar menggunkan Power Take Off (PTO) traktor, atau menggunakan sumber tenaga mandiri seperti motor listrik, motor bakar bensin atau motor diesel ataupun hidrolik. Dalam penggunaannya, bajak suboil getar ini berfungsi untuk menggemburkan lapisan tanah dalam (subsoil), sehingga dapat memperbaiki drainase dan aerasi tanah. Dengan menggetarkan sayap, tahanan tarik bajak subsoil menjadi turun juga tanah terolah lebih gembur dibandingkan operasi bajak subsoil tanpa getar.</t>
+  </si>
+  <si>
+    <t>Ekstrak Akar Kuning Penggunaannya sebagai Hepatoprotektor</t>
+  </si>
+  <si>
+    <t>P00200100045</t>
+  </si>
+  <si>
+    <t>Ekstrak akar kuning (Arcanglesia flava Merr) mempunyai khasiat memperbaiki fungsi hati berdasarkan atas kemampuannya dapat menurunkan kadar serum transaminase dan serum bilirubin pada uji in vivo serta dapat meningkatkan pertumbuhan sel hati Chang (ATCC CCL-13) pada uji in vitro. Metode ekstraksi yang dilakukan mampu memberikan ekstrak yang berkhasiat sebagai hepatoprotektor dan atau hepatoterapi. Air merupakan pelarut terbaik baik dinilai dari hasil efikasi maupun rendemen ekstrak. Hasil uji kualitatif fitokimia menunjukkan adanya alkaloid dan saponin. Lokasi tumbuh menunjukkan pengaruh terhadap khasiat yang dicoba, ekstrak akar kuning dari Bukit Tigapuluh menunjukkan aktivitas yang lebih baik. Berdasarkan atas hasil toksisitas akut (LD50), ekstrak air memberikan kisaran yang lebar sehingga aman untuk digunakan. Hasil toksisitas sub akut menunjukkan kelainan ringan dan tidak spesifik pada beberapa organ baik pada dosis efektif satu kali maupun lima kali.</t>
+  </si>
+  <si>
+    <t>Bandotan dalam Pakan Ayam untuk Mencegah Eimeria sebagai Penyebab Koksidiosis</t>
+  </si>
+  <si>
+    <t>P00200500008</t>
+  </si>
+  <si>
+    <t>Serbuk Bandotan (Ageratum conyzoides) digunakan pada pakan ayam dan pada air minum ayam untuk mencegah Eimeria penyebab koksidiosis pada ayam sehingga mengurangi angka kesakitan, mengurangi kematian dan mengurangi produksi ookista pada tinja ayam.</t>
+  </si>
+  <si>
+    <t>Formula Vaksin Coccidia yang Mengandung Eimeria untuk Ayam</t>
+  </si>
+  <si>
+    <t>P00200100077</t>
+  </si>
+  <si>
+    <t>Formula vaksin Coccidia adalah vaksin Coccidia khusus menggunakan Eimeria yang diperoleh dari spesies yang dikoleksi dari berbagai daerah di Indonesia ( Eimeria isolat Indonesia / lokal). Formula vaksin ini terdiri dari 4 sampai 8 spesies Eimeria yaitu Eimeria tenella, E. acervulina, E. maxima, E mivati, E. bruneffi, E necatrix, E mitis dan E parecox. Penggunaan spesies Eimeria dalam formula vaksin tergantung hasil pemeriksaan spesies Eimeria yang terdapat pada tinja disuatu daerah tertentu. Tiap spesies mengandung jumlah ookista Eimeria yang berbeda. Pemberian dilakukan 1 (satu) sampai 2 (dua) kali pemberian tergantung lama pemeliharaan ayam (ayam pedaging atau ayam petelur). Formula vaksin pada pemberian pertama dan kedua berbeda. Pemberian vaksin pertama diberikan pada ayam berumur 1 (satu) sampai 2 (dua) minggu. Pemberian vaksin kedua diberikan 2-3 minggu setelah pemberian pertama, lebih disukai 2 minggu setelah pemberian pertama. Pemberian vaksin Coccidia akan meningkatkan kekebalan dalam bentuk pengurangan kesakitan (diare, diare berdarah, lemah) ,kematian, penurunan bobot badan, produksi ookista dan skor pelukaan pada usus ayam.</t>
+  </si>
+  <si>
     <t>Formulasi Bumbu Bubuk Bawang Putih Siap Pakai dan Proses Pembuatannya</t>
   </si>
   <si>
-    <t>24-Jul-2001</t>
-[...1 lines deleted...]
-  <si>
     <t>P00200100568</t>
   </si>
   <si>
-    <t>Tersertifikasi (Berakhir)</t>
-[...10 lines deleted...]
-  <si>
     <t>Bumbu bubuk bawang putih siap pakai merupakan komposisi fungsional yang sangat menunjang perkembangan produk-produk &amp;iquest;&amp;iquest;&amp;iquest;convenience&amp;iquest;&amp;iquest;&amp;iquest; yang banyak diminati dewasa ini sesuai dengan tuntutan zaman. Komposisi bubuk bawang putih invensi ini terdiri dari bubuk bawang putih kering oven sebanyak 15-20%, bubuk bawang putih kering semprot sebanyak 15-20 %, 10 % mikrokristalin selulosa 90% yang diperkaya dengan 0,1% minyak bawang, garam 18%, sukrosa 10-20%, dekstrin 13-38%, dan Mg-stearat 1%. Keterangan : (Batal Demi Hukum tanggal 26 Oktober 2011; HKI.3-HI.05.05.03B.90)</t>
   </si>
   <si>
-    <t>Alat Pemanen Manggis</t>
-[...157 lines deleted...]
-  <si>
     <t>Komposisi Permen Cajuput untuk Pelega Tenggorokan</t>
   </si>
   <si>
     <t>15-Mar-2000</t>
   </si>
   <si>
     <t>S0020000036</t>
-  </si>
-[...91 lines deleted...]
-    <t>Formula vaksin Coccidia adalah vaksin Coccidia khusus menggunakan Eimeria yang diperoleh dari spesies yang dikoleksi dari berbagai daerah di Indonesia ( Eimeria isolat Indonesia / lokal). Formula vaksin ini terdiri dari 4 sampai 8 spesies Eimeria yaitu Eimeria tenella, E. acervulina, E. maxima, E mivati, E. bruneffi, E necatrix, E mitis dan E parecox. Penggunaan spesies Eimeria dalam formula vaksin tergantung hasil pemeriksaan spesies Eimeria yang terdapat pada tinja disuatu daerah tertentu. Tiap spesies mengandung jumlah ookista Eimeria yang berbeda. Pemberian dilakukan 1 (satu) sampai 2 (dua) kali pemberian tergantung lama pemeliharaan ayam (ayam pedaging atau ayam petelur). Formula vaksin pada pemberian pertama dan kedua berbeda. Pemberian vaksin pertama diberikan pada ayam berumur 1 (satu) sampai 2 (dua) minggu. Pemberian vaksin kedua diberikan 2-3 minggu setelah pemberian pertama, lebih disukai 2 minggu setelah pemberian pertama. Pemberian vaksin Coccidia akan meningkatkan kekebalan dalam bentuk pengurangan kesakitan (diare, diare berdarah, lemah) ,kematian, penurunan bobot badan, produksi ookista dan skor pelukaan pada usus ayam.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -373,74 +763,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J28" headerRowCount="1">
-  <autoFilter ref="A4:J28"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J98" headerRowCount="1">
+  <autoFilter ref="A4:J98"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J28"/>
+  <dimension ref="A1:J98"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -477,628 +867,2448 @@
       </c>
       <c r="B5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H6" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="H18" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="C18" s="0" t="s">
+      <c r="I18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>55</v>
-      </c>
-[...13 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>79</v>
+        <v>36</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>19</v>
+        <v>77</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H24" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>87</v>
+        <v>49</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J26" s="0" t="s">
         <v>90</v>
-      </c>
-[...19 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>95</v>
+        <v>38</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>96</v>
+        <v>40</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>98</v>
+        <v>42</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I28" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="I29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J29" s="0" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J30" s="0" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="B28" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="0" t="s">
+      <c r="C31" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="0" t="s">
+      <c r="F31" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="H28" s="0" t="s">
+      <c r="H31" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I31" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J31" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="I28" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="0" t="s">
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="0" t="s">
         <v>104</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="I32" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J32" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" s="0" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="I34" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J34" s="0" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I35" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J35" s="0" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J36" s="0" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="I37" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="J37" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I40" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" s="0" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J41" s="0" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I42" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J42" s="0" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="I43" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J43" s="0" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="I44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J44" s="0" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="I45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J45" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J46" s="0" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J47" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="I48" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J48" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="H49" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I49" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J49" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F50" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="I50" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J50" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I51" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J51" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I52" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J52" s="0" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J53" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I54" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J54" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I55" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J55" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J56" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I57" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J57" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I58" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J58" s="0" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="I59" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="J59" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="H60" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="I60" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J60" s="0" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="H61" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="I61" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J61" s="0" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="I62" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="J62" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="H63" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J63" s="0" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="F64" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="H64" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I64" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J64" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="I65" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J65" s="0" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="F66" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="H66" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="I66" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J66" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="I67" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="J67" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="H68" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J68" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I69" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J69" s="0" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="H70" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="I70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J70" s="0" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="F71" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="H71" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I71" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J71" s="0" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F72" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="H72" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I72" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J72" s="0" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="H73" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I73" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J73" s="0" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="F74" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="H74" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="I74" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="J74" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="F75" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="H75" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I75" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J75" s="0" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F76" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I76" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J76" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F77" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="H77" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I77" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J77" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="H78" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="I78" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="J78" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="H79" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I79" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J79" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J80" s="0" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="F81" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="H81" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="I81" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J81" s="0" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H82" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="I82" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J82" s="0" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H83" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I83" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J83" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I84" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="J84" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="H85" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I85" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J85" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="F86" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="H86" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I86" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J86" s="0" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="F87" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="H87" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="I87" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J87" s="0" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="H88" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="I88" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J88" s="0" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H89" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J89" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H90" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I90" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J90" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="F91" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J91" s="0" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="H92" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I92" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J92" s="0" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="H93" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I93" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J93" s="0" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="F94" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="H94" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I94" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J94" s="0" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="H95" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I95" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J95" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="H96" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I96" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J96" s="0" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="F97" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="H97" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I97" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="J97" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="H98" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I98" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J98" s="0" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>