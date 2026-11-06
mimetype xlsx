--- v1 (2026-05-07)
+++ v2 (2026-11-06)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="374" uniqueCount="374">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
@@ -79,164 +79,344 @@
   <si>
     <t>Paten</t>
   </si>
   <si>
     <t>Ampas buah merah sebagai asupan yang mempunyai kandungan zat aktif ?-caroten dan antioksidan serta asam lemak tidak jenuh dalam pakan ayam dapat diberikan dengan dosis 0,1 &amp;ndash; 0,5%. Penelitian menunjukkan hasil yang signifikan pada peningkatan kualitas nutrisi produk (daging dan telur), baik fisik dan kimia. Produk tersebut dapat digunakan untuk meningkatkan derajat status gizi masyarakat Indonesia.</t>
   </si>
   <si>
     <t>Metode Pembiakan Klonal Kopyor melalui Embriogenesis Somatik</t>
   </si>
   <si>
     <t>15-May-2008</t>
   </si>
   <si>
     <t>P00200800263</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Sudarsono, M.Sc.</t>
   </si>
   <si>
     <t>Departemen Agronomi dan Hortikultura</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan teknik atau metode meregenerasikan bibit kelapa kopyor secara klonal dalam jumlah yang banyak melalui proses embriogenesis somatik. Invensi ini tentang metode induksi kalus embriogenik kelapa kopyor, dimana kalu</t>
   </si>
   <si>
+    <t>Pelindung Apung untuk Sensor Kekeruhan Air Kolam (Turbidity)</t>
+  </si>
+  <si>
+    <t>18-Aug-2021</t>
+  </si>
+  <si>
+    <t>S00202106415</t>
+  </si>
+  <si>
+    <t>Ridwan Siskandar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Fisika</t>
+  </si>
+  <si>
+    <t>Paten Sederhana</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan alat pelindung (casing) untuk sensor kekeruhan atau turbidity (merk dfrobot) dimana keseluruhan badan sensor tidak dapat menyentuh air. Pelindung sensor ini dibuat dengan desain yang dapat mengapung di media air laut. Keunggulan dari invensi ini yaitu memiliki massa 40 gram dengan volume 49 cm3. Jika dikalkulasi masa jenis dengan rumus p=m/V maka didapatkan hasil 816,326 kg/m3. Massa jenis dari invensi ini kurang dari massa jenis air laut yang sebesar 1026 kg/m3. Maka berdasarkan perhitungan ini, invensi ini akan mampu memiliki daya apung pada air laut. Model dari casing ini terdiri dari dua bagian yaitu bagian badan casing (2) dan tutup casing (3). Pada bagian badan casing dibuat empat pelampung yang terdapat lubang diatasnya untuk diberikan beban (9). Hal ini ditujukan untuk mempermudah dalam kalibrasi daya apung dari casing ini. Selain itu terdapat tempat untuk karet kedap air (5) supaya sensor tidak terkena air saat mengapung di permukaan air. Pada bagian tutup casing dibuat model yang dapat menaruh sensor turbidity ini. Model tutup casing dibuat sedemikian rupa agar sensor dapat dipasang dengan baik.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tepung Teripang Pasir sebagai Aprodisiaka Alami </t>
+  </si>
+  <si>
+    <t>14-Oct-2010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00201000648 </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Khaswar Syamsu, M.Sc.St.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Industri Pertanian</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Formulasi Rolling Oil Berbahan Dasar Minyak Jarak Kastor</t>
   </si>
   <si>
     <t>30-Aug-2002</t>
   </si>
   <si>
     <t>P00200200545</t>
   </si>
   <si>
     <t>Ir. Muhammad Zein Nasution, M.App.Sc.</t>
   </si>
   <si>
-    <t>Departemen Teknologi Industri Pertanian</t>
-[...1 lines deleted...]
-  <si>
     <t>Invensi berkaitan dengan Rolling oil selama ini diproduksi dengan menggunakan minyak mineral, minyak nabati dan hewani, dan bahan pelumas sintetik sebagai bahan pelumas dasar (basic lubricant) yang dicampur dengan bahan aditif. Penemuan ini menunjukkan bahwa penggunaan minyak jarak kastor dapat dimanfaatkan sekitar 91,1-93,6% di dalam formulasi rolling oil dengan bahan aditif antioksidan 0,3% dan bahan emulsifier 3,25% memiliki karakteristik pelumas yang lebih baik dibanding dengan pelumas umumnya, yang bersifat renewable dan ramah lingkungan. Karakteristik rolling oil yang dihasilkan adalah bilangan asam 1,265-0,446, bilangan iod 93,14-106,33, bilangan peroksida 0(nol), viskositas 136,75-138,5 cP pada 50&amp;iquest;&amp;iquest;C, indeks viskositas 80,5-81, titik tuang -18&amp;iquest;&amp;iquest;C, kestabilan emulsi (separation test) 0,078, indeks stabilitas emulsi (ESI) 0,092-0,118, kinerja tekanan ekstrim (four ball test) 126-160 kgf seperti pada Tabel III. Berdasarkan uji kerusakan oksidasi diketahui bahwa setelah dua kali perlakukan uji oksidasi rolling oil minyak jarak masih layak untuk digunakan kembali dengan bilangan asam 1,81, dan berdasarkan uji korosi lempeng baja rolling oil minyak jarak termasuk dalam kategori satu b (1b) yang artinya bersifat tidak korosif.</t>
   </si>
   <si>
     <t xml:space="preserve">Formulasi Rolling Oil Berbahan Dasar Minyak Sawit    </t>
   </si>
   <si>
     <t>P00200200543</t>
   </si>
   <si>
     <t>Invensi yang berkaitan dengan Rolling oil selama ini diproduksi dengan menggunakan minyak mineral, minyak nabati dan hewani, dan bahan pelumas sintetik sebagai bahan pelumas dasar (basic lubricant) yang dicampur dengan bahan aditif. Penemuan ini menunjukkan bahwa penggunaan minyak sawit di dalam formulasi rolling oil dapat dilakukan dan memiliki karakteristik yang lebih baik dibandingkan dengan pelumas umumnya, yang bersifat renewable dan ramah lingkungan. Formulasi rolling oil terbaik adalah yang menggunakan minyak sawit RBDPO dan RBPO sebagai bahan pelumas dasar. Karakteristik rolling oil yang dihasilkan adalah bilangan asam 0,8725-2,328, bilangan iod 49,271-49,570, bilangan peroksida 3,433-4,916, viskositas 27-29 cP pada 50 &amp;iquest;&amp;iquest;C, indeks viskositas 1-54, uji pemisahan emulsi (ROC) 11,9-13,1%, indeks stabilitas emulsi (ESI) 0,092-0,118, kinerja tekanan ekstrim (four ball test/seizure load) 126 kgf, dan uji korosi lempeng baja memperlihatkan bahwa rolling oil yang dihasilkan termasuk dalam klasifikasi 1b yang artinya bersifat tidak korosif.</t>
   </si>
   <si>
+    <t>Proses Pembuatan Enzim Aminopeptidase Pepx Dari Bakteri Lactobacillus Plantarum TW14 Untuk Pembuatan Adonan Roti Rendah Gliadin</t>
+  </si>
+  <si>
+    <t>28-Dec-2017</t>
+  </si>
+  <si>
+    <t>P00201709774</t>
+  </si>
+  <si>
+    <t>Dr. Siti Nurjanah, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Pangan</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan produk pangan yang aman dikonsumsi oleh penderita celiac disease. Pembuatan roti rendah gliadin atau roti bebas gluten yang diproduksi secara enzimatik dengan menggunakan enzim X-prolil dipeptidil aminopeptidase dari bakteri asam laktat lokal yaitu bakteri Lactobacillus plantarum TW14 yang diisolasi dari susu kambing. Enzim PepX yang digunakan dalam proses pembuatan roti diproduksi dengan cara pemurniansecara parsialmenggunakan membran dialisis. Penambahan enzim PepX hasil dialisis pada proses pembuatan roti mampu menghasilkan roti dengan kandungan gliadin yang rendah dengan kualitas volume roti yang baik.</t>
+  </si>
+  <si>
+    <t>Komposisi Bubuk Organik Cair Sekaligus Pestisida Organik Untuk Tanaman Pertanian Terutama Hortikultura</t>
+  </si>
+  <si>
+    <t>30-Dec-2009</t>
+  </si>
+  <si>
+    <t>P00200900766</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Elis Nina Herliyana, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Silvikultur</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi pupuk organik cair sekaligus pestisida organik, beserta penggunaannya untuk tanaman hortikultura, perkebunan dan kehutanan, yang mengandung: 1) Bahan pupuk organik: kotoran kelelawar (guano) : 10-32 kg, molase: 1-5 liter, dan bahan komposter EM (effective microorganism) : 1-2 liter, 2) bahan pestisida organik: batang Brotowali (Tinospora crispa (L. ) Miers) : 1-5 kg da1am 200 liter air, daun tanaman Mimba (Azadirachta indica Juss.) : 5-10 kg dalam 200 liter air, dengan buah Mengkudu (Morinda citrifolia L . ) : 10-50 kg dalam 200 liter air, dan 3) solutan air sumur. Komposisi tersebut dibuat dengan fermentasi selama 7 hari sampai 30 hari. Ke dalam komposisi tersebut selanjutnya dapat ditambahkan daun sirsak sebanyak 5-10 kg dalam 200 liter air, lebih disukai sebesar 5 kg dalam 200 liter air.</t>
+  </si>
+  <si>
+    <t>Formula Sup Krim Instan Berbasis Labu Kuning Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>28-Dec-2018</t>
+  </si>
+  <si>
+    <t>PID201811178</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ahmad Sulaeman, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Gizi Masyarakat</t>
+  </si>
+  <si>
+    <t>Data kandungan gizi pada formula sup krim segar memiliki kadar air 35,8% (bb), abu 11,3% (bk), lemak 65,5% (bk), protein 9,2% bk), karbohidrat 14,0% (bk) dan ?-karoten 17,3 mcg/g. Sedangkan pada bubuk sup krim instan memiliki kadar air 4,9% (bb), abu 3,0% bk), lemak 16,5% (bk), protein 2,2% (bk), karbohidrat 78,3% (bk) dan ?-karoten 33,8 mcg/g. Kandungan gizi dan ?-karoten sup krim segar dengan bubuk sup krim instan berbeda nyata. Produk sup krim segar terpilih memberikan kontribusi energi dan ?-karoten masing-masing sebesar 14,5% dan 144,2%. Sementara produk bubuk sup krim instan terpilih memberikan kontribusi energi dan ?-karoten masing sebesar 23,5% dan 93,9%. Kesimpulannya sup krim segar dan bubuk sup krim instan dapat dinyatakan sebagai produk pangan tinggi ?-karoten. Bubuk sup krim instan lebih berpotensi dalam mencukupi kebutuhan gizi tubuh dibandingkan dengan sup krim segar.</t>
+  </si>
+  <si>
+    <t>Margarin Rendah Kalori dengan Penambahan lilin Lebah (Apis Dorsata) dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>P00201709763</t>
+  </si>
+  <si>
+    <t>Tingginya konsumsi makanan berlemak menjadi salah satu penyebab peningkatan kasus penyakit tidak menular. Salah satu sumber lemak yang banyak dikonsumsi masyarakat Indonesia adalah margarin. Invensi ini memiliki tujuan utama untuk mengembangkan produk margarin dengan penambahan lilin lebah untuk memenuhi preferensi konsumen dan memenuhi peraturan klaim reduced kalori. Margarin reduced kalori dengan kompisisi utama berdasarkan berat terdiri dari 55% minyak nabati, 25% lilin lebah, 20% akuades, 2% garam, 0.2% flavor mentega, 0.5% GMS, 0.05% antioksidan TBHQ, 0.0075% antioksidan BHT, dan 1% natrium alginat. Margarin reduced kalori memiliki daya terima 83%, titik leleh sebesar 54.1&amp;deg;C dan stabilitas emulsi sebesar 100%. Kadar air, kadar garam, kadar asam lemak bebas, kadar lemak tercerna margarin formula terpilih berturut-turut sebesar 18.58%, 16.05%, 0.25%, 53.53%. Margarin modifikasi memiliki kandungan energi, lemak total, lemak jenuh, dan natrium berturut-turut 35%, 33%, 73%, 24% lebih rendah dibanding margarin komersial di Indonesia. Margarin modifikasi formula terpilih memenuhi syarat klaim reduced kalori dan fewer fat pada peraturan pelabelan produk makanan dari Food and Drug Administration (FDA) 2013. Proses pembuatan margarin invensi hanya menggunakan kisaran suhu 30-80&amp;ordm;C yang berarti membutuhkan daya atau pun kalor yang lebih sedikit sehingga dapat memperkecil biaya produksi.</t>
+  </si>
+  <si>
     <t>Ekstrak Temu lawak sebagai Imunostimulan untuk menanggulangi Penyakit Flu Burung (Avian influenza)</t>
   </si>
   <si>
     <t>23-Jan-2009</t>
   </si>
   <si>
     <t>P00200900039</t>
   </si>
   <si>
     <t>Drs. Edy Djauhari Purwakusumah, M.Si.</t>
   </si>
   <si>
     <t>Departemen Klinik Reproduksi dan Patologi</t>
   </si>
   <si>
     <t>Imunostimulan ekstrak temulawak dihasilkan melalui teknik ekstraksi dengan pelarut dan ukuran butir simplisia tertentu. Imunostimulan ekstrak temulawak terbukti dapat digunakan untuk meningkatkan aktivitas antioksidan dan aktivitas farmakologi. Penggunaan lainnya adalah pada dosis tertentu dapat meningkatkan kekebalan tubuh spesifik dan nonspesifik serta aktivitas dan kapasitas fagositosis pada ayam percobaan yang diuji tanggap dengan virus flu burung.</t>
   </si>
   <si>
+    <t xml:space="preserve">Agens Pengeruh dari Damar </t>
+  </si>
+  <si>
+    <t>26-Nov-2008</t>
+  </si>
+  <si>
+    <t>P00200800754</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. C. Hanny Wijaya, M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses produksi agens pengeruh dari damar dengan tahapan sebagai berikut: penumbukan damar hingga ukuran 100-500 mikron; penakaran etanol 95% v/v untuk melarutkan senyawa ester dan/ atau hidroksi; penambahan damar yang sudah halus ke dalam pelarut secara bertahap dengan konsentrasi damar yang dilarutkan minimum 0,1 g/l pelarut, lebih disukai 19-25,5 g/l pelarut; pengadukan campuran sampai homogen, lebih disukai bila digunakan pengaduk magnetik dan lama pengadukan 1 jam dengan kecepatan pengadukan pada skala 4-5 magnetic stirrer; penyaringan larutan damar dalam etanol untuk diambil filtratnya dengan menggunakan nilon 300 mesh dan corong pemisah; penambahan penstabil berkisar antara 0,01-1% (bv) ke dalam filtrat damar; dan pengadukan campuran sampai homogen, lebih disukai bila digunaan pengaduk magnetik dan lama pengadukan 15 menit dengan kecepatan pengadukan pada skala 4-5 magnetic stirrer . Aplikasi pengeruh damar dalam minuman pada takaran pemakaian 0,65-0,85% b/v, agens pengeruh hasil invensi ini memberikan kekeruhan sebesar 160 FTU dan produk stabil selama lebih dari 12 minggu bila disimpan dalam botol kaca tertutup pada suhu ruang.</t>
+  </si>
+  <si>
     <t>Formula Bumbu Bubuk Bawang Merah Siap Pakai</t>
   </si>
   <si>
     <t>25-Nov-2002</t>
   </si>
   <si>
     <t>P00200200786</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. C. Hanny Wijaya, M.Sc.</t>
-[...4 lines deleted...]
-  <si>
     <t>Bumbu bubuk bawang merah siap pakai merupakan komposisi fungsional yang sangat menunjang perkembangan produk-produk &amp;ldquo;convenience&amp;rdquo; yang banyak diminati dewasa ini sesuai dengan kemajuan zaman. Komposisi bumbu bubuk bawang merah siap pakai pada invensi ini terdiri dari 50-80% bawang merah kering oven, 20-40% bawang merah kering beku, 10-20% bahan pengisi dekstrin atau mikrokristalin selulosa yang diperkaya dengan 0,1% minyak bawang merah, 1-5% garam dan 2% MSG. Guna mencegah penggumpalan dengan cepat dapat ditambahkan 2% Mg-stearat dan produk dikemas dalam kemasan kedap air.</t>
   </si>
   <si>
-    <t xml:space="preserve">Tepung Teripang Pasir sebagai Aprodisiaka Alami </t>
-[...7 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Etty Riani, M.S.</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Teknologi Pemanfaatan Hormon Reproduksi dan Nutrisi untuk Meningkatkan Kualitas Induk Udang Windu Afkir dan Larva yang Dihasilkannya </t>
   </si>
   <si>
     <t>P00201000647</t>
   </si>
   <si>
     <t>Departemen Manajemen Sumberdaya Perairan</t>
   </si>
   <si>
     <t>Pada invensi ini dilakukan pemanfaatan kembali induk udang windu ablasi afkir dan dibuat satu formula dari hormon (dopamin dan estradiol) dan kombinasinya dengan nutrisi (vitamin A, C dan E) yang karakteristik dan efeknya dapat meningkatkan masa pakai udang windu ablasi afkir, sekaligus dapat meningkatkan kualitasnya dan kualitas larva yang dihasilkannya. Efek dari invensi ini diamati melalui parameter kualitas induk dan larva yakni kelangsungan hidup induk ablasi afkir, fekunditas, derajat kelangsungan hidup larva, ukuran larva, normalitas bentuk tubuh (rostrum), pergerakan, kegiatan makan yang dilakukan oleh larvanya, dan presentase bukaan ekor larvanya. Invensi yang ditemukan mampu melakukan pengaturan hormonal pada induk ablasi afkir, sehingga dapat memperpanjang masa pakai induk udang ablasi afkir, dan menghasilkan larva yang kualitasnya baik</t>
   </si>
   <si>
     <t>Dr. Drs. Zainal Alim Mas'ud, D.E.A.</t>
   </si>
   <si>
+    <t>Teknologi Pembuatan Gula Palma Cair Dengan Proses Inversi Parsial Menggunakan Asam Krlorida</t>
+  </si>
+  <si>
+    <t>08-May-2007</t>
+  </si>
+  <si>
+    <t>P00200700211</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Titi Candra Sunarti, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses inversi sukrosa pada pembuatan gula palma cair konsentrasi tinggi dari gula palma cetak dengan menggunakan asam klorida. Invensi meliputi (1) Jumlah larutan HCl yang digunakan pada proses inversi sukrosa gula palma dan (2) jumlah NaHCO3 yang digunakan dalam proses penetralan sirup gula palma yang dihasilkan, (3) Kondisi proses inversi dan (4) karakteristik produk gula palma cair yang dihasilkan.</t>
+  </si>
+  <si>
+    <t>Proses Produksi dan Formulasi Mi Jagung Kering yang Disubstitusi dengan Tepung Jagung Termodifikasi</t>
+  </si>
+  <si>
+    <t>P00200900777</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Feri Kusnandar, M.Sc.</t>
+  </si>
+  <si>
+    <t>Proses produksi dan formulasi mi jagung kering yang disubstitusi dengan tepung jagung termodifikasi raenggunakan bahan baku tepung jagung alami dan tepung jagung termodifikasi HMT. Tepung jagung termodifikasi HMT yang digunakan diproduksi melalui tahapan pengaturan. kadar air, penyeimbangan kadar air, pemanasan, pengeringan . dan pengayakan. Tepung jagung termodifikasi tersebut&amp;#39; mempunyai karakteristik yang lebih baik sebagai bahan&amp;quot;baku mi jagung sehingga substitusinya pada tepung jagung yang &amp;#39;digunakan sebagai bahan baku mi jagung dapat .me-mperbaiki kualitas mi jagung. Proses produksi mi. jagung yang disubstitusi dengan tepung jagung termodifikasi . dilakukan melalui tahap pencarnpuran bahafi, pengukusan bahan, pembuatan adonan, penekanan adonan, pembentukan lembaran, pembentukan untaian mi, pemotongan mi, pengukusan mi, pengeringan mi, pendinginan dan pengemasan. Invensi ini menghasilkan mi dengan karakteristik kimia, fisik, organoleptik dan fungsional yang lebih baik bila dibandingkan dengan mi yang dibuat dari tepung jagung alami saja. Dengan demikian diharapkan mi jagung ini akan lebih oditerima oleh konsumen sehingga industrialisasinya dapat mendukung program diversifikasi pangan pokok.</t>
+  </si>
+  <si>
+    <t>Kapsul Lunak Minyak Ikan Lele (Clarias gariepinus) Sebagai Suplemen Kesehatan</t>
+  </si>
+  <si>
+    <t>29-Dec-2016</t>
+  </si>
+  <si>
+    <t>P00201609153</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Hasil Perairan</t>
+  </si>
+  <si>
+    <t>Seiring dengan perkembangan teknologi, upaya pemanfaatan ikan lele untuk menambah nilai ekonominya semakin berkembang. Salah satunya adalah penepungan yang dijadikan sebagai bahan dasar pembuatan biskuit, proses penepungan menyisakan hasil samping (by product) yang berupa minyak yang memiliki profil asam lemak yang cukup baik karena memiliki kandungan asam lemak of eat (C18 : 1) sebesar 22.65% , linoleat (C18 : 2 ) sebesar 17 .79%, linolenat (C18:3) 1.2l%, EPA 0.57%, dan DHA sebesar 3. 51% . Potensi minyak ikan Iele untuk menjadi alternatlf suplemen minyak ikan sangat terbuka luas. Hal ini karena suplemen mlnyak ikan yang terdapat dipasaran masih menggunakan ikan laut dalam yang di impor dari luar negeri. Manfaat suplemen softgell minyak ikan lele hasil invensi ini telah dibuktikan untuk menjaga kesehatan dengan membantu menekan laju peningkatan kadar LDL dan total kolesterol.</t>
+  </si>
+  <si>
+    <t>Formula pengawet yang mengandung Khitosan dan proses pembuatannya</t>
+  </si>
+  <si>
+    <t>28-Feb-2006</t>
+  </si>
+  <si>
+    <t>P00200600143</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formula pengawet yang mengandung kitosan dan proses pembuatannya khususnya dalam pengawetan ikan asin. Dimana formula pengawet untuk ikan asin yang mengandung kitosan yang dapat dimakan yang terdiri dari kitosan 1,5% (b/v) , asam asetat 1% (v/v) dan air 99% (v/v) . Invensi ini juga berhubungan dengan proses pembuatan formula pengawet sesuai dengan klaim 1 yang mencangkup tahap-tahap berikut: (a) Melarutkan kitosan sebanyak 1,5 % (b/v) kedalam asam asetat 1% (v/v)sampai larut terbentuk larutan tersuspensi; (b) Menambahkan air pada tahap a sebanyak 99% (v/v); (c) Mengaduk hasil tahap b dengan pengaduk sampai homogen. Invensi ini lebih lanjut berhubungan dengan penggunaan formula pengawet sesuai dengan klaim 1 dengan cara mencelupkan atau menyemprot ikan asin.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Abdul Munif, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Mempertahankan Senyawa Sulfur pada Tepung Bawang Merah</t>
+  </si>
+  <si>
+    <t>02-Aug-2004</t>
+  </si>
+  <si>
+    <t>P00200400340</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sugiarto, M.Si.</t>
+  </si>
+  <si>
+    <t>Senyawa sulfur dalam bawang merah merupakan senyawa yang mudah menguap atau yang dikenal dengan istilah Volatile Reducing Substances (VRS). Khasiat dan fungsi yang terkandung dalam bawang merah disebabkan oleh adanya senyawa sulfur. Dengan pengolahan yang tepat, khasiat dan fungsi yang terkandung dalam bawang merah dapat dipertahankan. Tahapan proses pengolahan tepung bawang merah yang dilakukan adalah pengupasan bawang merah segar, pencucian dan penirisan, pengecilan ukuran menjadi bentuk irisan dengan ketebalan 1 -1,5 mm, pelapisan (coating) dengan tapioka 8 - 10 %, pengeringan dengan pengering rak (trays dryer) pada suhu 60 70 ?C, selama 12 - 13 jam. Irisan kering bawang merah yang dihasilkan, kemudian dihaluskan dengan alat dish mill ukuran 60 - 80 mesh. Tepung bawang merah yang dihasilkan mempunyai kadar air berkisar 7 - 8 % dan kadar VRS (Volatile Reducing Substance) berkisar 8 - 10 peq/g.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Latifah Kosim, M.S.</t>
   </si>
   <si>
-    <t>Mempertahankan Senyawa Sulfur pada Tepung Bawang Merah</t>
-[...5 lines deleted...]
-    <t>P00200400340</t>
+    <t>Metode Seleksi Skor Marbling Menggunakan Gen stearoyl-coa desaturase (SCD) pada Sapi Bali</t>
+  </si>
+  <si>
+    <t>P00201609157</t>
+  </si>
+  <si>
+    <t>drh. Mokhamad Fakhrul Ulum, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Sapi BaIi sangat potensi untuk dijadikan sebagai sapi penghasil daging berkualitas. Terdapat beberapa karakteristik kualitas daging yang dijadikan sebagai indikator yaitu tebal Iemak punggung, tebal Tongissimus dorsi, skor marbling persentase marbling, tebal lemak rump dan tebal rump. Kualitas daging tersebut dikontrol oleh gen stearoyl-coa desaturase (SCD) dan gen calpastatin (CAST) sebagai gen potensial untuk seleksi berbasis molekuler (MAS ) . Identifikasi keragaman single nucleotide polymorphism (SNP) gen SCD dilakukan dengan metode sekuensing, sedangkan keragaman gen CAST diidentifikasi dengan teknik PCR-RFLP menggunakan enzim pemotong ALU-I. Genotipe CC dan CT gen SCD dapat dijadikan sebagai alat seleksi untuk menghasilkan skor marbling tinggi dan persentase mabling tinggi, sedangkan genotipe CT gen CAST dapat dijadikan sebagai alat seleksi untuk menghasilkan tebal Iongissmus dorsi tinggi, sedangkan genotipe TT gen CAST dapat dijadikan sebagai alat seleksi untuk menghasilkan tebal Iemak punggung yang tinggi pada sapi Bali. Gen SCD dan CAST merupakan penanda molekuler untuk seleksi cepat untuk kualitas daging yang baik pada sapi Bali</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mohamad Rafi, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Dr. Indah Yuliasih, S.T.P., M.Si.</t>
   </si>
   <si>
-    <t>Senyawa sulfur dalam bawang merah merupakan senyawa yang mudah menguap atau yang dikenal dengan istilah Volatile Reducing Substances (VRS). Khasiat dan fungsi yang terkandung dalam bawang merah disebabkan oleh adanya senyawa sulfur. Dengan pengolahan yang tepat, khasiat dan fungsi yang terkandung dalam bawang merah dapat dipertahankan. Tahapan proses pengolahan tepung bawang merah yang dilakukan adalah pengupasan bawang merah segar, pencucian dan penirisan, pengecilan ukuran menjadi bentuk irisan dengan ketebalan 1 -1,5 mm, pelapisan (coating) dengan tapioka 8 - 10 %, pengeringan dengan pengering rak (trays dryer) pada suhu 60 70 ?C, selama 12 - 13 jam. Irisan kering bawang merah yang dihasilkan, kemudian dihaluskan dengan alat dish mill ukuran 60 - 80 mesh. Tepung bawang merah yang dihasilkan mempunyai kadar air berkisar 7 - 8 % dan kadar VRS (Volatile Reducing Substance) berkisar 8 - 10 peq/g.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ir. Semangat Ketaren, M.S.</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Budi Setiawan, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Waras Nurcholis, S.Si., M.Si.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Ani Suryani, D.E.A.</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Bambang Pontjo Priosoeryanto, M.S.</t>
   </si>
   <si>
     <t>Alat Pengukur Tingkat Kesegaran Ikan</t>
   </si>
   <si>
     <t>04-Jan-2005</t>
   </si>
   <si>
     <t>P00200500006</t>
   </si>
   <si>
     <t>Dr. Ayi Rahmat, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Departemen Ilmu dan Teknologi Kelautan</t>
   </si>
   <si>
     <t>Tingkat kesegaran ikan menentukan mutu atau kualitas produk, yang pada gilirannya berperan penting dalam menentukan tingkat daya saing (competitiveness) hasil industri pascapanen produk tersebut. Untuk menjamin mutu (quality assurance) ikan agar tetap konsisten maka diperlukan suati alat ukur atau instrumen yang dapat menunjukkan tingkat kesegaran ikan. Invensi yang dihasilkan ini adalah suatu alat pengukur elektronik tingkat kesegaran ikan yang menggunakan metode akustik frekuensi tinggi. Metode yang digunakan ini bersifat tidak merusak (non-destructive), tidak menyentuh secara langsung ikan (sample), dan penerapannya bersifat praktis.</t>
   </si>
   <si>
     <t xml:space="preserve">Komposisi Obat Herbal Penurun Berat Badan  </t>
@@ -265,444 +445,732 @@
   <si>
     <t>P00200700064</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Dwi Andreas Santosa, M.S.</t>
   </si>
   <si>
     <t>Departemen Ilmu Tanah dan Sumberdaya Lahan</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan pengolahan limbah minyak bumi secara biologis dan bioremediasi lingkungan tercemar minyak bumi dengan car a mengkombinasikan penambahan dolomit, pupuk N dan P, bakteri terseleksi dengan/ tanpa surfaktan serta pengolahan dan pemberian air untuk menjamin airasi dan kelembaban tanah tercipta proses yang cepat dan ekonomis untuk mengolah limbah minyak bumi dan bioremediasi lingkungan tercemar minyak bumi. Dengan menggunakan proses ini pengolahan bisa dipercepat hingga 4 kali lipat sehingga menurunkan biaya pengolahan setengahnya atau lebih. Keunggulan proses ini telah diuji pada skala lapang untuk pengolahan limbah minyak bumi ujud cair, di Lahan Bioremediasi serta untuk bioremediasi pantai yang tercemar limbah minyak bumi.</t>
   </si>
   <si>
     <t>Formulasi Asupan Ampas Buah Merah (Pandanus conoideus) pada Profil Kesehatan Ayam</t>
   </si>
   <si>
     <t>07-Apr-2009</t>
   </si>
   <si>
     <t>P00200900210</t>
   </si>
   <si>
     <t>Ampas buah merah (Pandanus conoideus) sebagai imbuhan pakan ayam pedaging dapat diberikan 0,5 &amp;ndash; 1,5%. Kajian menunjukkan performa yang baik (FCR 1,9; Indeks Prestasi 301,56 dan mortalitas 0,3%), meningkatkan jumlah sel darah merah dan darah putih dan meningkatkan titer antibodi (sampai 20%) serta gambaran mikro anatomi dari organ-organ lymphoid, yaitu hati, ginjal, kelenjar timus, limpa dan bursa fabrisius, menunjukkan pertumbuhan sel-sel lymphoid aktif.</t>
   </si>
   <si>
+    <t xml:space="preserve">Baterai Air Laut  Sumber Energi Lampu Pemikat Ikan</t>
+  </si>
+  <si>
+    <t>S00201811132</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Mochammad Riyanto, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Pemanfaatan Sumberdaya Perikanan</t>
+  </si>
+  <si>
+    <t>Baterai air laut dengan menggunakan material elektroda yang murah, tersedia, dan mudah ditemukan sebagai sumber energi lampu untuk kegiatan penangkapan ikan merupakan suatu inovasi dalam pemanfaatan sumber energi terbarukan pada bidang perikanan. Biaya BBM sebagai komponen utama biaya operasional penangkapan ikan dapat dikurangi dengan penggunaan invensi ini. Invensi baterai air laut menggunakan material yang murah, tersedia dan mudah ditemukan menjadi jawaban atas mahalnya elektroda baterai air laut yang selama ini dikembangkan, sehingga dapat dengan mudah diterapkan di lingkungan nelayan.</t>
+  </si>
+  <si>
     <t>Produksi Enzim Keratinolitik Dari Bacillus Sp.MTS Yang Memiliki Aktivitas Degradasi Materi Yang Mengandung Keratin</t>
   </si>
   <si>
     <t>06-Aug-2010</t>
   </si>
   <si>
     <t>P00201000497</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Maggy Thenawidjaja</t>
   </si>
   <si>
     <t>Diungkapkan proses pembuatan preparat enzim keratinolitik ekstraselular yang mengandung aktivitas keratinase (degradasi ikatan peptida) dan aktivitas disulfida reduktase (degradasi ikatan disulfida), yang dihasilkan oleh Bacillus sp. MTS. Bakteri tersebut diperoleh dari tanah bersulfur Tangkuban Perahu. Preparat enzim keratinolitik ekstraselular dibuat melalui proses fermentasi pada media spsifik yang kemudian diekstrak dan dimurnikan. Preparat yang telah diformulasikan mampu mendegradasi sustrat alamiah yang mengandung keratin dengan aktivitas 4.5 U/ml yang melebihi efektifitas penambahan senyawa pereduksi atau aktivitas proteinase K komersial</t>
   </si>
   <si>
+    <t>Serbuk Minuman Kelapa Muda Untuk Menurunkan Risiko Diabetes Mellitus</t>
+  </si>
+  <si>
+    <t>02-Oct-2020</t>
+  </si>
+  <si>
+    <t>P00202007202</t>
+  </si>
+  <si>
+    <t>07-Aug-2025</t>
+  </si>
+  <si>
+    <t>Zuraidah Nasution, S.T.P., M.Sc., Ph.D.</t>
+  </si>
+  <si>
+    <t>Invensi serbuk minuman kelapa muda terbuat dari air dan daging kelapa muda (sebagai bahan pengisi alami) yang diproses dengan teknologi freeze drying. Freeze drying tidak memengaruhi karakteristik fisikokimia dan kandungan zat gizi kecuali aw, lemak, serat kasar, dan mineral. Uji sensori menunjukkan bahwa freeze drying tidak memengaruhi secara signifikan daya terima (warna, tekstur, aroma, rasa, dan keseluruhan), karakteristik sensori pada atribut aroma (coconut like, creamy, manis, tengik, dan nutty) kecuali ferment, dan karakteristik sensori atribut rasa (coconut like, creamy, asam, asin, dan kelat. Estimasi umur simpan minuman kelapa serbuk adalah 59 hari, 44 hari, dan 30 hari pada suhu penyimpanan 25 &amp;deg;C, 35 &amp;deg;C, dan 45 &amp;deg;C. Minuman kelapa serbuk memenuhi klaim gizi BPOM 2016 yaitu tinggi serat pangan, Mg, dan Fe, serta sangat rendah Na dengan kadar masing-masing 17,11 g/100 g, 72,11% ALG/100 g, 35,29% ALG/100 g, dan 0,03 g/100 g. Minuman kelapa serbuk berpotensi menurunkan risiko diabetes mellitus karena rendah karbohidrat total (6,5 g/sajian), rendah lemak total (0,63 % total kalori), rendah lemak jenuh (0,65% total kalori), tinggi serat pangan (17,11 g/100 g), relatif rendah karbohidrat tersedia (52,96,%), dan relatif tinggi arginin (1,74 g/100 g).</t>
+  </si>
+  <si>
+    <t>Proses Produksi Starter Lima Jenis Endomikoriza dengan Sistem Hidroponik Fertigasi</t>
+  </si>
+  <si>
+    <t>29-Oct-2020</t>
+  </si>
+  <si>
+    <t>S00202008085</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Panca Dewi Manu Hara Karti Soewondo, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
+  </si>
+  <si>
+    <t>Endomikoriza dapat bersimbiosis dengan akar tanaman sehingga dapat membantu tanaman dalam penyerapan unsur hara P yang rendah. Invensi ini berkaitan dengan produksi stater 5 jenis endomikoriza jenis Gigaspora margarita, Glomus manihotis, Glomus etunicatum, Glomus sp dan Acaulospora tuberculata dengan menggunakan tanaman inang Sorghum bicolor varietas Numbu. Media tanam yang digunakan zeolit dan ditambahkan nutrisi Hyponex red dan AB mix. Sistem pemeliharaan dengan sistem hidroponik fertigasi yaitu spray (semprot), drip (tetes) dan NFT (Nutrient Film Technique).</t>
+  </si>
+  <si>
+    <t>Teknologi Nanoenkapsulasi Minuman Fungsional Berbasis Ekstrak Daun Kumis Kucing</t>
+  </si>
+  <si>
+    <t>30-Dec-2013</t>
+  </si>
+  <si>
+    <t>P00201304918</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Budi Nurtama, M.Agr.</t>
+  </si>
+  <si>
+    <t>Minuman fungsional berbasis kumis kucing merupakan minuman fungsional berbahan dasar herbal dan rempah-rempah, yaitu kumis kucing, kayu secang, jahe, temulawak, jeruk nipis, jeruk purut dan jeruk lemon. Bahan-bahan yang digunakan untuk pembuatan nanaoenkapsulasi adalah kitosan sebanyak 1 - 3 gram atau 0.5-1.5% (b/v), asam asetat 2 % ( 50 - 150 ml), tween 80 0.2% (25 - 75 ml), tripolifosfat 0.5% (25-75 ml) dan maltodekstrin 12-40 gram atau 6-20%. Pembuatan minuman fungsional berbasis kumis kucing dalam bentuk nanoenkapsulasi dilakukan dalam dua tahap utama, yaitu pembuatan minuman fungsional berbasis kumis kucing dan pembuatan serbuk nanoenkapsulasi minuman. Karakteristik minuman nanoenkapsulasi yang didapatkan pada invensi ini, yaitu mampu meningkatkan nilai kesukaan konsumen dengan cara meningkatkan intenstitas rasa manis dan menekan intensitas rasa asam dan pahit pada minuman. Selain itu juga memiliki partikel berukuranan nano yang seragam dan stabil, waktu larut singkat, dan volume yang lebih besar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alat Ukur Kadar Hemoglobin Darah Non-Invasif </t>
+  </si>
+  <si>
+    <t>12-Aug-2019</t>
+  </si>
+  <si>
+    <t>SID201906991</t>
+  </si>
+  <si>
+    <t>dr. Naufal Muharam Nurdin, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suatu alat ukur kadar hemoglobin darah non-invasif menggunakan pemindai optik. Lebih khusus pada invensi ini, menerapkan sensor FDS 100 dan sumber cahaya LED dengan panjang gelombang 654 nm, 660 nm, 670 nm, 910 nm, 940 nm, 1050 nm. alat ukur kadar hemoglobin darah non-invasif menurut invensi ini terdiri dari: probe, yang berfungsi sebagai tempat diletakkannya jari saat dilakukan pengukuran dan juga berfungsi sebagai penghalang cahaya dari lingkungan; sumber cahaya berupa LED, yang memancarkan cahaya dengan panjang gelombang 654 nm, 660 nm, 670 nm, 910 nm, 940 nm, 1050 nm, dimana dipasang dibagian bawah probe menghadap atas sehingga berfungsi untuk memancarkan cahaya dan dipantulkan kembali oleh jari menuju sensor; Sensor , yang dipasang pada bagian bawah probe menghadap atas dan berjarak 8 mm dari sumber cahaya LED sehingga berfungsi sebagai penerima cahaya pantulan dari jari.</t>
+  </si>
+  <si>
+    <t>Biofilter Aktif Berbasis Aktivitas Bakteri Pada Sistem Resirkulasi Akuakultur</t>
+  </si>
+  <si>
+    <t>29-Dec-2020</t>
+  </si>
+  <si>
+    <t>P00202010753</t>
+  </si>
+  <si>
+    <t>24-Jul-2025</t>
+  </si>
+  <si>
+    <t>Wildan Nurussalam, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Budidaya Perairan</t>
+  </si>
+  <si>
+    <t>Suatu biofilter aktif tersusun atas berbagai material fisik dan biologi yang dapat mengendalikan dinamika senyawa anorganik (amonia dan nitrit)dan partikel terlarut dalam lingkungan resirkulasi akuakultur. Biofilter aktif ini disimpan dalam tabung berdiameter 1 m dan memiliki kapasitas 200-220 L yang terdiri dari lembaran dakron, bioball, zeolit, pasir malang, dan bioball) dalam sistem resirkulasi akuakultur perairan. Selain itu, bioreaktor ini juga dilengkapi dengan paket bakteri nitrifikasi aerobik 105-107 CFU/mL yang terletak di antara bioball dan lapisan pasir malang, sedangkan bakteri denitrifikasi 105-107 CFU/mL yang bersifat anaerobik diletakkan di lapisan antara zeolit dan bioball. Kinerja invensi biofilter aktif ini telah teruji pada pemeliharaan kepiting bakau dan udang secara resirkulasi. Biofilter aktif ini terbukti dapat mengendalikan amonia sebesar 99.64% dan mengendalikan nitrit sampai 68.12% dibandingkan kontrol di lingkungan resirkulasi akuakultur. Selain efektif mengendalikan nitrogen anorganik di lingkungan resirkulasi akuakultur, biofilter aktif ini juga dapat mengendalikan partikel terlarut serta aman dalam aplikasinya.</t>
+  </si>
+  <si>
+    <t>Proses Pembuatan Pati Termoplastik-PVA Sebagai Bahan Kemasan dengan Penambahan Nanoselulosa Tandan Kosong Kelapa Sawit</t>
+  </si>
+  <si>
+    <t>S00201811109</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Farah Fahma, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Proses produksi pati termoplastik-PVA menggunakan pati alami dan PVA yang bersifat biodegradable sebagai matrik dan nanoselulosa dari TKKS sebagai bahan penguat dengan diameter yang berukuran nanometer. Proses pembuatan pati termoplastik dibuat dengan tahapan, pencampuran, pengadukan, pengadukan dan pemanasan, penghilangan gelembung, pencetakan dan pengeringan.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Husin Alatas, S.Si., M.Si.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Kukuh Murtilaksono, M.S.</t>
   </si>
   <si>
+    <t>Dr. Iwan Prihantoro, S.Pt., M.Si.</t>
+  </si>
+  <si>
     <t>Metode Deteksi Dini Kelapa Kopyor Menggunakan Penanda Molekuler Spesifik Gen ?-D Galaktosidase dan Metode Penyiapan Bibit Kelapa Kopyor Dengan Menggunakan Primer Spesifik Gen ?-D Galaktosidase Mutan</t>
   </si>
   <si>
     <t>12-Aug-2009</t>
   </si>
   <si>
     <t>P00200900431</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan deteksi dini kelapa berbuah kopyor menggunakan marker (penanda) molekuler spesifik yang dikembangkan berdasarkan runutan nukleotida DNA gen ?-D Galaktosidase mutan, sebagai cara untuk membedakan kelapa yang mampu menghasilkan buah kelapa kopyor dari kelapa yang hanya mampu menghasilkan buah kelapa normal dan khususnya metode penyiapan bibit kelapa kopyor dengan menggunakan primer spesifik gen ?-D Galaktosidase mutan yang didesain berdasar runutan nukleotida produk amplifikasi PCR menggunakan cetakan DNA genom kelapa berbuah kopyor.</t>
   </si>
   <si>
     <t xml:space="preserve">Penggunaan Ekstrak Metanol  Akar Pasak Bumi (Eurycoma longifolia Jack.) sebagai Laktagogum</t>
   </si>
   <si>
     <t>25-Nov-2010</t>
   </si>
   <si>
     <t>P00201000782</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Wasmen Manalu</t>
   </si>
   <si>
     <t>Departemen Anatomi, Fisiologi dan Farmakologi</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan ekstrak metanol akar pasak bumi (Eurycoma longifolia Jack.) dan penggunaannya sebagai laktagogum dengan bahan pembawa yang dapat diterima secara farmasi.</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Kukuh Nirmala, M.Sc.</t>
+  </si>
+  <si>
     <t>Kincir untuk Aerator</t>
   </si>
   <si>
     <t>08-Dec-2003</t>
   </si>
   <si>
     <t>P00200300628</t>
   </si>
   <si>
     <t>Dr. Ir. Radite Praeko Agus Setiawan, M.Agr.</t>
   </si>
   <si>
     <t>Departemen Teknik Mesin dan Biosistem</t>
   </si>
   <si>
     <t>Invensi ini berupa alat untuk meningkatkan kandungan oksigen terlarut dalam air. Komponen utamanya terdiri dari 4 bagian, yaitu 1) bagian roda kincir, 2) bagian rangka, 3) bagian sumber tenaga penggerak, dan 4) bagian pelampung. Pedal kincir berupa sirip yang berlubang-lubang, mempunyai bagian lengkung pada ujungnya. Jika diputar dalam air, bagian pedal yang melengkung mampu membawa air, sedangkan lubang permukaan pedal berfungsi memecah air sehingga kontak permukaan air dan udara menjadi luas. Keberadaan lubang-lubang tersebut juga mengurangi drag resistance sehingga daya untuk memutar kincir menjadi lebih ringan. Kincir aerator tersebut terdiri dari poros sebagai sarana untuk berputar; roda segi delapan yang dihubungkan pada poros melalui jari-jari; sejumlah pedal kincir yang salah satu ujungnya dipasang pada roda segi delapan melalui plat pemasangan yang mempunyai segitiga penguat dan ujung lainnya dari pedal kincir berbentuk lengkungan berdiri bebas; dicirikan oleh pedal tersebut mempunyai jumlah lubang pada bagian yang rata 24-28 buah dan ujung yang melengkung tersebut mempunyai 6 buah lubang. Roda segi delapan tersebut terbuat dari bahan baja. Pedal kincir tersebut terbuat dari bahan baja yang dilapisi secara electro-plating.</t>
   </si>
   <si>
     <t>Inkubator Minuman Susu Fermentasi skala kecil</t>
   </si>
   <si>
     <t>28-Dec-2006</t>
   </si>
   <si>
     <t>P00200600801</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Musa Hubeis, M.S., Dipl.Ing., D.E.A.</t>
   </si>
   <si>
     <t>Invensi ini berupa inkubator untuk memproduksi minuman susu fermentasi (Yoghurt) skala industri kecil untuk menghasilkan minuman fermentasi. Inkunbator tersebut terdiri dari : -bodi yang dibuat dari kayu yang pada bagian atasnya terdapat rumahan pengaduk; -motor penggerak dipasang pada bagian dalam rumahan pengaduk; -poros pengaduk yang dipasang di tengah-tengah bodi bagian atas; -piringan pemutar dihubungkan pada poros pengaduk, dan piringan pemutar tersebut juga dihubungkan dengan motor penggerak melalui puli; -tombol on/off dilengkapi dengan thermostat berfungsi sebagai pengatur suhu yang dipasang pada salah satu sisi bodi dihubungkan dengan motor penggerak; -galon fermentasi yang berfungsi sebagai wadah cairan susu dan bakteri yang ditempatkan dalam bodi; -suatu penyekat yang dipasang pada keseluruhan sisi bagian dalam dari bodi untuk menahan agar udara yang ada di dalam bodi tidak keluar. dicirikan oleh suatu pemanas keramik yang ditempatkan pada salah satu sisi galon fermentasi, pemanas keramik tersebut dihubungkan pada sumber listrik melalui tombol on/off, dan suatu batang pengaduk yang menjulur kedalam galon fermentasi dihubungkan ke poros pengaduk agar batang pengaduk dapat berputar. Adapun bentuk dari pemanas keramik tersebut dibuat berbentuk lempengan segiempat cekung yang melengkung mengikuti lengkungan sisi galon fermentasi.</t>
   </si>
   <si>
     <t>Proses Produksi Sari Buah Pala Instan</t>
   </si>
   <si>
     <t>24-Jun-2001</t>
   </si>
   <si>
     <t>S00200100119</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Sugiyono, M.App.Sc.</t>
   </si>
   <si>
-    <t>Paten Sederhana</t>
-[...1 lines deleted...]
-  <si>
     <t>Sari buah pala instan dibuat dari buah pala utuh dengan menggunakan metode kristalisasi. Produk ini berbentuk granula kecil dan berwarna merah muda serta mempunyai rasa dan aroma menyegarkan sari buah pala ini dibuat untuk memanfaatkan buah pala yang produksinya melimpah di Indonesia, terutama di wilayah Sumatera dan Indonesia bagian timur. Tujuan pembuatan produk ini adalah untuk memperpanjang umur simpan, memudahkan distribusi, memperluas pemasaran dan memberikan kemudahan dalam penyajiannya. Harga produk ini relatif murah dibandingkan dengan sari buah lain yang dibuat dengan menggunakan spray drier. Selain itu, peralatan yang digunakan cukup sederhana, sehingga aplikasi dalam proses produksi relatif mudah.</t>
   </si>
   <si>
     <t>Dr. Ir. Sri Rahayu, M.Si.</t>
   </si>
   <si>
-    <t>Formula pengawet yang mengandung Khitosan dan proses pembuatannya</t>
-[...5 lines deleted...]
-    <t>P00200600143</t>
+    <t>Prof. Dr. Julie Ekasari, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Proses Pemurnian Minyak Ikan Tuna Menggunakan Perlakuan Kombinasi Tahapan Pemurnian</t>
+  </si>
+  <si>
+    <t>14-Sep-2019</t>
+  </si>
+  <si>
+    <t>S00201908097</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Bustami, M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini menghasilkan minyak ikan tuna murni dengan menggunakan perlakuan kombinasi tahapan pemurnian. Pemurnian minyak ikan tuna dilakukan dengan tahapan degumming, netralisasi, dan bleaching. Perlakuan pemurnian yang dilakukan meliputi kombinasi perlakuan minyak ikan dengan konsentrasi degumming NaCl 2.17%, 3%, 5%, 7%, dan 7.83% dan suhu degumming 35.85&amp;deg;C, 40&amp;deg;C, 50&amp;deg;C, 60&amp;deg;C, dan 64.45&amp;deg;C. Kondisi optimal seluruh variabel respon pada proses pemurnian minyak ikan mendapatkan hasil pada konsentrasi NaCl 5% dan suhu degumming 50&amp;deg;C menurut program Design Expert 12 versi trial memperoleh hasil respon asam lemak bebas (FFA) sebesar 0.459%, nilai asam (AV) sebesar 0.721 mg KOH/g, nilai peroksida (PV) sebesar 1.860 meq/kg, nilai anisidin (pAnV) sebesar 12.172 meq/kg, dan total oksidasi (Totox) sebesar 20.911 meq/kg.</t>
   </si>
   <si>
     <t>Dr. Dra. Pipih Suptijah, M.B.A.</t>
   </si>
   <si>
-    <t>Departemen Teknologi Hasil Perairan</t>
-[...5 lines deleted...]
-    <t>Prof. Dr. Ir. Khaswar Syamsu, M.Sc.St.</t>
+    <t>Formulasi Sabun Pencuci Piring Berbahan Baku Ekstrak Kulit Jengkol dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>26-Aug-2021</t>
+  </si>
+  <si>
+    <t>P00202106732</t>
+  </si>
+  <si>
+    <t>Sekolah Vokasi</t>
+  </si>
+  <si>
+    <t>Kulit Jengkol (Pithecellobium jiringa) selama ini tergolong limbah organik yang berserakan di pasar tradisional dan tidak memberikan nilai ekonomis. Padahal kulit jengkol mengandung alkaloid, steroid, glikosida, tanin, saponin dan minyak atsiri yang dapat mengangkat serta menghilangkan lemak-lemak yang ada pada peralatan rumah tangga serta bermanfaat untuk menghambat perkembangan bakteri lainnya. Senyawa etil asetat pada kulit jengkol dapat membunuh pertumbuhan bakteri seperti Pseudomonas aeruginosa dan Bacillus subtilis. Invensi ini memanfaatkan minyak atsiri yang dihasilkan dari ekstrasi kulit jengkol sebagai bahan baku pembuatan sabun cuci piring. Komposisi bahan sabun ini meliputi 10% ekstrak kulit jengkol, 5% pewarna sabun cuci piring, 5% daun jeruk nipis, 15% texapon, 15% garam dan 50% air. Proses pembuatan sabun cuci piring dimulai dengan melakukan proses ektraksi kulit jengkol menggunakan alat destilasi dan ekstraksi dengan suhu 50&amp;deg;C selama 4-5 jam. Minyak atsiri kulit jengkol hasil ekstraksi kemudian dicampurkan dengan bahan-bahan pembuat sabun cuci piring lainnya dan diaduk hingga merata. Bahan yang telah tercampur didiamkan selama 1 hari dan dikemas menggunakan botol. Penambahan ekstrak kulit jengkol pada sabun cuci piring ini dapat mengurangi penggunaan bahan kimia sehingga produk yang dihasilkan lebih ramah lingkungan.</t>
+  </si>
+  <si>
+    <t>Kertas Ramah Lingkungan dari Sabut Kelapa dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>27-Jun-2013</t>
+  </si>
+  <si>
+    <t>P00201300481</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan teknologi pembuatan kertas ramah lingkungan dari sabut kelapa. Invensi meliputi pemasakan menggunakan NaOH sebanyak 10-15 % (b/v) pada suhu 100 &amp;deg;C selama 3 jam; pembuatan pulp selulosa sabut kelapa menggunakan Niagara beater dan Stone refiner; dan pembuatan lembaran kertas sabut kelapa dengan penambahan additif berupa alum 3% dan tapioka pada konsentrasi 5% yang menghasilkan karakteristik kertas yang cukup baik sebagai kertas tissue dan kemasan.</t>
   </si>
   <si>
     <t>Sistem Pendingin dengan Fluida Kerja Air Murni</t>
   </si>
   <si>
     <t>P00200200787</t>
   </si>
   <si>
     <t>Ir. Sri Endah Agustina, M.S.</t>
   </si>
   <si>
     <t>Untuk dapat menghasilkan air dingin sebagai refrigeran digunaka 2 komponen utama yaitu system kolam air yang dilengkapi atomizer sehingga luas permukaan air menjadi lebih besar dan sebagai akibatnya jumlah pelepasan panas ke langit malam hari menjadi lebij besar. Air dingin dapat juga dibuat melalui system menara pendingin yang diisi dengan karet busa atau bahan berpori lainnya untuk memperbesar luar permukaan pindah massa dan panas. Proses ini berjalan terutama pada siang hari, dimana RH udara cukup rendah. Pada transport malam hari proses yang terjadi lebih mengarah kepada perpindahan panas ke udara malam hari yang dingin. Dengan pendinginan adsorpsi silica gel dan methanol dapat dihasilkan suhu evaporasi dibawa 0 oC. Bahan yang dibungkus dengan teknik MAP dapat mempertahankan kualitas bahan tsb. selama penympanan. Susut bobot yang dibungkus dan didinginkan dalam ruang pendingin jauh lebih kecil dari bahan yang hanya diletakkan pada suhu kamar pada tingkat suhu udara dingin malam hari di daerah pegunungan.</t>
   </si>
   <si>
-    <t>Dr. Siti Nurjanah, S.T.P., M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>Proses Pembuatan Sirup Fruktosa dari Umbi Dahlia (Dahlia pinnata Cav.)</t>
   </si>
   <si>
     <t>09-May-2001</t>
   </si>
   <si>
     <t>P00200100367</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Djumali, D.E.A.</t>
   </si>
   <si>
     <t>Proses Produksi Tepung Whey Tahu dengan Teknik Pengeringan Semprot (Spray Drier)</t>
   </si>
   <si>
     <t>P00200300629</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Purwiyatno Hariyadi, M.Sc.</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan tepung whey tahu (TWT) dengan kandungan isoflavon tinggi dibuat dari limbah cair tahu yang masih segar (fresh) dengan metode pengeringan semprot (spray drier), dengan menggunakan bahan pengisi dekstrin, gum arab, pati singkong dan pati jagung. TWT dapat digunakan sebagai ingredien pangan dan fortifikasi isoflavon pada produk pangan.</t>
   </si>
   <si>
     <t>Nurwanto, S.T.P., M.Si.</t>
   </si>
   <si>
-    <t>Komposisi Bubuk Organik Cair Sekaligus Pestisida Organik Untuk Tanaman Pertanian Terutama Hortikultura</t>
-[...14 lines deleted...]
-    <t>Invensi ini berhubungan dengan komposisi pupuk organik cair sekaligus pestisida organik, beserta penggunaannya untuk tanaman hortikultura, perkebunan dan kehutanan, yang mengandung: 1) Bahan pupuk organik: kotoran kelelawar (guano) : 10-32 kg, molase: 1-5 liter, dan bahan komposter EM (effective microorganism) : 1-2 liter, 2) bahan pestisida organik: batang Brotowali (Tinospora crispa (L. ) Miers) : 1-5 kg da1am 200 liter air, daun tanaman Mimba (Azadirachta indica Juss.) : 5-10 kg dalam 200 liter air, dengan buah Mengkudu (Morinda citrifolia L . ) : 10-50 kg dalam 200 liter air, dan 3) solutan air sumur. Komposisi tersebut dibuat dengan fermentasi selama 7 hari sampai 30 hari. Ke dalam komposisi tersebut selanjutnya dapat ditambahkan daun sirsak sebanyak 5-10 kg dalam 200 liter air, lebih disukai sebesar 5 kg dalam 200 liter air.</t>
+    <t xml:space="preserve"> Komposisi Pestisida-Nabati Cair</t>
+  </si>
+  <si>
+    <t>26-Jun-2019</t>
+  </si>
+  <si>
+    <t>SID201905408</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi Pestisida-Nabati cair untuk mengendalikan hama dan penyakit tanaman pertanian, perkebunan dan kehutanan. Pestisida nabati cair ini mempunyai komposisi yang mengandung pupuk organik cair, minyak mimba/neem oil (Azadirachta indica A.Juss), ekstrak daun sirsak/soursop oil (Annona muricata L.), ekstrak batang Brotowali (Tinospora crispa L), ekstrak buah Mengkudu (Morinda citrifolia), asap cair dan surfaktan.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Mulyono, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ridwan Siskandar, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Dr. Nur Wulandari, S.T.P., M.Si.</t>
   </si>
   <si>
     <t>Komposisi dan Proses Pembuatan Flavor Daging Ayam Goreng untuk Mie Instan</t>
   </si>
   <si>
     <t>24-Jul-2001</t>
   </si>
   <si>
     <t>P00200100569</t>
   </si>
   <si>
     <t>Dr. Ir. Anton Apriyantono, M.S.</t>
   </si>
   <si>
     <t>Pembuatan flavor daging ayam goreng untuk mie instan merupakan salah satu sektor pendukung industri mie instan di Indonesia. Flavor daging ayam goreng ini menggunakan bahan-bahan lokal yang mudah diperoleh dan alami serta baik bagi kesehatan. Flavor daging ayam ini diperkaya dengan rasa dan aroma rempah. Pembuatan flavor berbasis minyak akan menghemat penggunaan kemasan dan menambah kepraktisan dalam prapenyajian mie instan. Keterangan : (Batal Demi Hukum tanggal 09 Nopember 2011; HKI.3-HI.05.05.03B.321)</t>
   </si>
   <si>
-    <t xml:space="preserve">Agens Pengeruh dari Damar </t>
-[...8 lines deleted...]
-    <t>Invensi ini berhubungan dengan proses produksi agens pengeruh dari damar dengan tahapan sebagai berikut: penumbukan damar hingga ukuran 100-500 mikron; penakaran etanol 95% v/v untuk melarutkan senyawa ester dan/ atau hidroksi; penambahan damar yang sudah halus ke dalam pelarut secara bertahap dengan konsentrasi damar yang dilarutkan minimum 0,1 g/l pelarut, lebih disukai 19-25,5 g/l pelarut; pengadukan campuran sampai homogen, lebih disukai bila digunakan pengaduk magnetik dan lama pengadukan 1 jam dengan kecepatan pengadukan pada skala 4-5 magnetic stirrer; penyaringan larutan damar dalam etanol untuk diambil filtratnya dengan menggunakan nilon 300 mesh dan corong pemisah; penambahan penstabil berkisar antara 0,01-1% (bv) ke dalam filtrat damar; dan pengadukan campuran sampai homogen, lebih disukai bila digunaan pengaduk magnetik dan lama pengadukan 15 menit dengan kecepatan pengadukan pada skala 4-5 magnetic stirrer . Aplikasi pengeruh damar dalam minuman pada takaran pemakaian 0,65-0,85% b/v, agens pengeruh hasil invensi ini memberikan kekeruhan sebesar 160 FTU dan produk stabil selama lebih dari 12 minggu bila disimpan dalam botol kaca tertutup pada suhu ruang.</t>
+    <t>Prof. Dr. Ir. Irzaman, M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Pelarut Parafin untuk Pelarut Deposit Parafin pada Sumur Minyak dan Pipa Minyak</t>
+  </si>
+  <si>
+    <t>P00201709778</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Erliza Hambali, M.Si.</t>
+  </si>
+  <si>
+    <t>Surfaktan Metil Ester Sulfonate (MES) dapat dibuat dari minyak sawit yang ketersediaannya banyak di Indonesia. Surfaktan MES dari minyak sawit dapat digunakan sebagai bahan bakuwax dissolverdalam penanganandeposite waxdi industri perminyakan. Invensi ini berkaitan dengan formulasi surfaktan tersebut menjadiwax dissolverdengan melarutkan surfaktan MES menggunakan pelarut campuranxylene-light crude oilatauxylene-diesel oil. Formulawax dissolveryang diperoleh memiliki nilaiinterfacial tension(IFT) sebesar &amp;le;10-2dyne/cmdengan kemampuan dapat mengubah sifat kebasahan batuan menjadi lebihwater wetdantotal oil recoverymencapai &amp;le;94% IOIP.</t>
   </si>
   <si>
     <t>Susi Indariani, S.T.P., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Ekowati Handharyani, M.Si.</t>
   </si>
   <si>
+    <t>Dr. Yuni Puji Hastuti, S.Pi., M.Si.</t>
+  </si>
+  <si>
     <t>Sediaan Hormonal Dari Jeroan Teripang Pasir Untuk Sex Reversal Pada Udang Galah</t>
   </si>
   <si>
     <t>P00201000649</t>
   </si>
   <si>
     <t>Invensi ini mengenai inovasi sex reversal pada udang galah dengan menggunakan sediaan hormonal untuk sex reversal pada udang galah, yang terdiri dari ektrak steroid dari jeroan segar teripang pasir 98-99% dan bahan penstabil dengan kisaran 1-2%, berupa lesitin dan cmc, dimana mempunyai sifat kimia berupa kadar air 98,37%, kadar abu 0,34%, kadar protein 0,35% dan kadar lemak 2,14% dan fisik berwarna dan teksturnya halus. Tujuan invensi ini untuk maskulinisasi udang galah guna meningkatkan produksi udang galah yang ramah lingkungan.</t>
   </si>
   <si>
-    <t>Teknologi Pembuatan Gula Palma Cair Dengan Proses Inversi Parsial Menggunakan Asam Krlorida</t>
-[...11 lines deleted...]
-    <t>Invensi ini berhubungan dengan proses inversi sukrosa pada pembuatan gula palma cair konsentrasi tinggi dari gula palma cetak dengan menggunakan asam klorida. Invensi meliputi (1) Jumlah larutan HCl yang digunakan pada proses inversi sukrosa gula palma dan (2) jumlah NaHCO3 yang digunakan dalam proses penetralan sirup gula palma yang dihasilkan, (3) Kondisi proses inversi dan (4) karakteristik produk gula palma cair yang dihasilkan.</t>
+    <t>Jajang Ruhyana, S.T.</t>
   </si>
   <si>
     <t>Prof. Dr. Dra. Dyah Iswantini, M.Sc.Agr.</t>
   </si>
   <si>
-    <t>Proses Produksi dan Formulasi Mi Jagung Kering yang Disubstitusi dengan Tepung Jagung Termodifikasi</t>
-[...8 lines deleted...]
-    <t>Proses produksi dan formulasi mi jagung kering yang disubstitusi dengan tepung jagung termodifikasi raenggunakan bahan baku tepung jagung alami dan tepung jagung termodifikasi HMT. Tepung jagung termodifikasi HMT yang digunakan diproduksi melalui tahapan pengaturan. kadar air, penyeimbangan kadar air, pemanasan, pengeringan . dan pengayakan. Tepung jagung termodifikasi tersebut&amp;#39; mempunyai karakteristik yang lebih baik sebagai bahan&amp;quot;baku mi jagung sehingga substitusinya pada tepung jagung yang &amp;#39;digunakan sebagai bahan baku mi jagung dapat .me-mperbaiki kualitas mi jagung. Proses produksi mi. jagung yang disubstitusi dengan tepung jagung termodifikasi . dilakukan melalui tahap pencarnpuran bahafi, pengukusan bahan, pembuatan adonan, penekanan adonan, pembentukan lembaran, pembentukan untaian mi, pemotongan mi, pengukusan mi, pengeringan mi, pendinginan dan pengemasan. Invensi ini menghasilkan mi dengan karakteristik kimia, fisik, organoleptik dan fungsional yang lebih baik bila dibandingkan dengan mi yang dibuat dari tepung jagung alami saja. Dengan demikian diharapkan mi jagung ini akan lebih oditerima oleh konsumen sehingga industrialisasinya dapat mendukung program diversifikasi pangan pokok.</t>
+    <t>Peralatan untuk Memproduksi Beras Coklat Tergerminasi Berbasis Membran Filtrasi</t>
+  </si>
+  <si>
+    <t>14-Nov-2019</t>
+  </si>
+  <si>
+    <t>S00201910408</t>
+  </si>
+  <si>
+    <t>Permasalahan utama pada produksi GBR adalah proses perendaman yang harus dikontrol dengan kualitas air perendam yang baik, yang jika dilakukan secara manual maka jumlah air buangan akan sangat besar. Invensi ini menghasilkan peralatan untuk memproduksi beras coklat berkecambah atau tergerminasi (germinated brown rice / GBR) yang memiliki sifat fungsional. Invensi ini dilengkapi dengan membran ?ltrasi untuk membersihkan air hasil perendaman produksi GBR sehingga dapat dialirkan kembali dengan sistem resirkulasi air perendaman yang dapat dioperasikan secara otomatis dengan kerja pompa, dengan demikian dapat mereduksi jumlah limbah air hasil perendaman GBR.</t>
   </si>
   <si>
     <t>Perekat Kayu Tahan Air Mengandung Karet Trans-1,4-Isoprena Termodifikasi</t>
   </si>
   <si>
     <t>P00200400337</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Fauzi Febrianto, M.S.</t>
   </si>
   <si>
     <t>Departemen Hasil Hutan</t>
   </si>
   <si>
     <t>Telah ditemukan suatu bahan perekat kayu tahan air yang terbuat dari karet TIR termodifikasi. Keunggulan dari temuan ini adalah perekat ini sangat kuat dan tahan terhadap air (air panas dan air mendidih) serta dapat dibuat dari bahan yang berasal dari bahan yang dapat diperbaharui dan dapat terurai di alam.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Fransisca Rungkat, M.Sc.</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Nurjanah, M.S.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Wasrin Syafii, M.Agr.</t>
   </si>
   <si>
-    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Indra Jaya, M.Sc.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Abdul Munif, M.Sc.Agr.</t>
+    <t>Prof. Dr. drh. Clara Meliyanti Kusharto, M.Sc.</t>
   </si>
   <si>
     <t>Prof. Dr. Kamaruddin Abdullah, M.S.A.</t>
   </si>
   <si>
     <t>Dr. Ir. Dahrul Syah, M.Sc.Agr.</t>
   </si>
   <si>
     <t xml:space="preserve">Proses Produksi Mie Berbahan Baku Tepung Jagung  dengan  Teknologi Ekstruksi</t>
   </si>
   <si>
     <t>11-Oct-2010</t>
   </si>
   <si>
     <t>P00201000634</t>
   </si>
   <si>
     <t>Dr. Tjahja Muhandri, S.T.P., M.T.</t>
   </si>
   <si>
     <t>Proses memproduksi mie jagung menggunakan bahan baku tepung jagung 100% dengan teknologi ekstrusi. dilakukan melalui tahap penimbangan, pencampuran bahan, pengukusan, pencetakan mie dan pengukusan mie. Invensi ini menghasilkan mie dengan karakteristik reologi (elongasi) dan cooking loss yang menyerupai mie terigu.</t>
   </si>
   <si>
-    <t>Dr. Ir. Sugiarto, M.Si.</t>
+    <t>Biomaterial Sutera Emas dari Ulat sutera ngengat Liar sebagai Benang jahit Bedah</t>
+  </si>
+  <si>
+    <t>17-Sep-2021</t>
+  </si>
+  <si>
+    <t>S00202107709</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Deni Noviana</t>
+  </si>
+  <si>
+    <t>Biomaterial sutera benang jahit bedah adalah biopolimer yang digunakan dalam prosedur bedah untuk penjahitan jaringan saat ini berasal dari ulat sutera Bombyx mori (B. mori). Bahan baku baru dari sutera asal alam yang dihasilkan oleh ulat sutera ngengat Cricula trifenestrata (Helfer) (C. trifenestrata) sebagai benang jahit bedah memiliki karakter yang sesuai untuk benang jahit bedah seperti sutera B. mori. Serat sutera dari ulat sutera ngengat C. trifenestrata sebagai benang jahit bedah memiliki sifat biokompatibel terhadap sel dan jaringan, tekstur halus dan lembut, tahan terhadap suhu panas, antibakteri dan tidak menyebabkan gatal atau alergi. Sutera C. trifenestrata juga tidak memerlukan proses pewarnaan tambahan karena sutera C. trifenestrata secara alami sudah berwarna emas.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Odang Carman, M.Sc.</t>
   </si>
   <si>
     <t>Proses Ekstraksi Buah Vanili Setengah Kering</t>
   </si>
   <si>
     <t>P00200600798</t>
   </si>
   <si>
     <t>Dr. Dwi Setyaningsih, S.T.P., M.Si.</t>
   </si>
   <si>
     <t>Ekstrak vanili adalah larutan hidroalkohol yang mengandung zat terekstrak dari buah vanili. Ekstrak vanili dibuat dari buah vanili setengah kering dengan metode maserasi pada suhu ruang selama 12 jam. Perbandingan bahan dan pelarut adalah 1:10. Pelarut terdiri dari campuran 70% etanol, 30% air dan ditambah dengan 7% sukrosa dan 4,7% gliserin. Ekstrak dibuat dengan cara buah vanili setengah kering dipotong 0,2-0,5 cm, kemudian direndam dalam pelarut selama 12 hari. Setelah itu, ekstrak disaring. Ekstrak yang dihasilkan memiliki kadar vanillin yang tinggi, memiliki karakteristik yang sesuai dengan standar internasional dan memiliki flavor sweet, vanilla, coconut-like, green, buttery, dan aroma khas yang dihasilkan dari reaksi maillard.</t>
   </si>
   <si>
-    <t>Prof. Dr. Mohamad Rafi, S.Si., M.Si.</t>
+    <t>Prof. Dr. Ir. Winiati Pudji Rahayu, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sugeng Hari Wisudo, M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Ekstraksi Senyawa Polifenol dari Daun Gandarusa (Justicia Gendarussa Burm.F.) Sebagai Antioksidan dan Produk Ekstrak yang Dihasilkannya</t>
+  </si>
+  <si>
+    <t>28-Jul-2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00202105850 </t>
+  </si>
+  <si>
+    <t>Departemen Biokimia</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan metode ekstraksi senyawa polifenol dari daun gandarusa yang dapat digunakan sebagai antioksidan. Metode ekstraksi dilakukan secara maserasi dengan menggunakan pelarut tunggal dan campuran dari pelarut air (A), aseton (B), metanol (C) dan etanol (D). Metode ekstraksi yang dihasilkan lebih aplikatif penggunaannya dengan menggunakan pelarut air dan organik. Polifenol tertinggi dihasilkan oleh pelarut AD sebesar 14,20 mg ekivalen asam galat (EAG) per g bobot kering (BK), diikuti oleh pelarut AB (14,10 mg EAG/g BK), pelarut ABD (13,63 mg EAG/g BK), pelarut A (12,45 mg EAG/g BK), dan pelarut AC (10,98 mg EAG/g BK). Aktivitas reduksi antioksidan terbaik dihasilkan oleh pelarut A sebesar 79,42 ekivalen Trolox (ET) per g BK, diikuti oleh pelarut ABD (73,91 mmol ET/ g BK), pelarut AD (66,97 mmol ET/ g BK), pelarut AB (62,60 mmol ET/ g BK), dan pelarut AC (56,07 mmol ET/ g BK). Aktivitas antioksidan dalam peredaman radikal bebas tertinggi dihasilkan oleh pelarut AD sebesar 33,06 mmol ET/ g BK, diikuti oleh pelarut AB (23,64 mmol ET/ g BK), pelarut A (22,70 mmol ET/ g BK), dan pelarut AC (22,29 mmol ET/ g BK).</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Eddy Supriyono, M.Sc.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Armansyah Halomoan Tambunan, M.Agr.</t>
   </si>
   <si>
     <t>Suplemen Beras</t>
   </si>
   <si>
     <t>08-Nov-2006</t>
   </si>
   <si>
     <t>P00200600658</t>
   </si>
   <si>
     <t>Ir. Sutrisno Koswara, M.Si.</t>
   </si>
   <si>
     <t>Formula suplemen beras dengan formula campuran dari tepung beramilopektin tinggi, zat besi, kalsium dan aroma pandan. Formula yang berbentuk powder ini diperoleh dengan menggiling bahan yang beramilopektin tinggi seperti ketan dan garut, kemudian hasil tepungnya dicampur dengan zat besi, kalsium dan aroma pandan kemudian campuran dikemas. Formula ini dicampurkan pada beras pada saat akan ditanak.</t>
   </si>
   <si>
+    <t>Dr. Wiyoto, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Slamet Budijanto, M.Agr.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Endang Gumbira, M.A.Dev.</t>
   </si>
   <si>
     <t>Proses Pemadatan Kayu dan Kayu Hasil Pemadatan</t>
   </si>
   <si>
     <t>12-Nov-2003</t>
   </si>
   <si>
     <t>P00200900037</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Dodi Nandika, M.S.</t>
   </si>
   <si>
     <t>Invensi ini berhubungan dengan suatu proses pemadatan kayu yang berlaku untuk seluruh jenis kayu atau bahan berlignosellulosa yang berkerapatan atau berat jenis rendah. Pemadatan kayu dapat dilakukan dengan 2 langkah utama, yaitu (1) perlakuan pendahuluan agar kayu bersifat plastis dengan menggunakan alat Autoclaf dan (2) perlakuan pemadatan pada arah tegak lurus serat dengan menggunakan Mesin Hot and Cold Press. Hasil pemadatan kayu ini dapat digunakan untuk bahan lantai (flooring), interior, handtools, moulding dan furniture, alat sambung, pasak (dowell) serta aplikasi untuk konstruksi struktural seperti pelat buhul, laminasi dan kayu lapis.</t>
   </si>
   <si>
-    <t>Prof. Dr. Waras Nurcholis, S.Si., M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. Ir. Agus Sutejo, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Dedi Fardiaz, M.Sc.</t>
   </si>
   <si>
+    <t>Prof. Dr. Jakaria, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr.Ing. Azis Boing Sitanggang, S.T.P., M.Sc.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Kustiariyah, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Prof. drh. Min Rahminiwati, M.S., Ph.D.</t>
   </si>
   <si>
     <t>Ir. Subarna, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Agus Oman Sudrajat, M.Sc.</t>
   </si>
   <si>
+    <t>Nurmalisa Lisdayana</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Naresworo Nugroho, M.S.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Nurheni Sri Palupi, M.Si.</t>
   </si>
   <si>
+    <t>Dr. Fis Purwangka, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Muhamad Syukur, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Okta Graedmicko</t>
+  </si>
+  <si>
+    <t>Muhammad Naufal Wafi</t>
+  </si>
+  <si>
+    <t>Mochamad Farras Fauzan</t>
+  </si>
+  <si>
+    <t>Jeallyza Muthia Azra, S.Gz , M.Si</t>
+  </si>
+  <si>
+    <t>Wawan Saepul Irwan, S.Pd. M.Si</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Tatik Khusniati</t>
+  </si>
+  <si>
+    <t>Hadi Yusuf Faturochman, ST, M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Evi Savitri Iriani, MSi.</t>
+  </si>
+  <si>
+    <t>Adi Susanto, S.Pi, M.Si</t>
+  </si>
+  <si>
+    <t>Frendy Ahmad Afandi</t>
+  </si>
+  <si>
+    <t>Akbar Djamaluddin Arsyad, S.TP</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Han Roliadi, MS</t>
+  </si>
+  <si>
+    <t>Himmatul Khasanah, S.Pt, MSi</t>
+  </si>
+  <si>
+    <t>Alwiyah, S.Pt, MSi</t>
+  </si>
+  <si>
+    <t>Roaslien Putri, S.Pt, MSi</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Maskur, M.Si</t>
+  </si>
+  <si>
+    <t>Paskah Partogi agung, S.Pt, M.Si</t>
+  </si>
+  <si>
+    <t>Theresia Dwi Wahyuni</t>
+  </si>
+  <si>
     <t xml:space="preserve">Dr. M.A.M Oktaufik </t>
+  </si>
+  <si>
+    <t>Shafa Sadida</t>
+  </si>
+  <si>
+    <t>Johan Iskandar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Renan Prasta Jenie, S.TP, M.T.</t>
+  </si>
+  <si>
+    <t>Ichsan Hardyanto, S.Si.</t>
+  </si>
+  <si>
+    <t>Ade Kurniawan, S.Si.</t>
+  </si>
+  <si>
+    <t>Deden Hidayatullah</t>
+  </si>
+  <si>
+    <t>Mia Srimiati, SGz, MSi</t>
+  </si>
+  <si>
+    <t>Dr. Nunung Cipta Dainy, SP, MSi</t>
+  </si>
+  <si>
+    <t>Encep Hidayat</t>
+  </si>
+  <si>
+    <t>Iman Susanto</t>
+  </si>
+  <si>
+    <t>Agatha Maria Gadi</t>
+  </si>
+  <si>
+    <t>Pudji Permadi</t>
+  </si>
+  <si>
+    <t>Ilham Fadillah Al Kaustar</t>
+  </si>
+  <si>
+    <t>Fajar Kurnia Laily</t>
+  </si>
+  <si>
+    <t>Rafi Kansa Aganindra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -712,74 +1180,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J81" headerRowCount="1">
-  <autoFilter ref="A4:J81"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J166" headerRowCount="1">
+  <autoFilter ref="A4:J166"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J81"/>
+  <dimension ref="A1:J166"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -860,1962 +1328,4199 @@
       </c>
       <c r="J6" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C9" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="F9" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H10" s="0" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>38</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>30</v>
+        <v>72</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>30</v>
+        <v>77</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>32</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="0" t="s">
+      <c r="F18" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I18" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>43</v>
+        <v>100</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>77</v>
+        <v>103</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>78</v>
+        <v>104</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>21</v>
+        <v>106</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>95</v>
+        <v>56</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>102</v>
+        <v>66</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>103</v>
+        <v>67</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>113</v>
+        <v>66</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>117</v>
+        <v>16</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>118</v>
+        <v>71</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>87</v>
+        <v>108</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>120</v>
+        <v>42</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>121</v>
+        <v>38</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>122</v>
+        <v>43</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>124</v>
+        <v>35</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>125</v>
+        <v>44</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>127</v>
+        <v>42</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>128</v>
+        <v>43</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>106</v>
+        <v>35</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>130</v>
+        <v>44</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>113</v>
+        <v>66</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>117</v>
+        <v>16</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>118</v>
+        <v>71</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>28</v>
+        <v>128</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>49</v>
+        <v>129</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>103</v>
+        <v>131</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>136</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>103</v>
+        <v>137</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="H38" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="H38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="H39" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J39" s="0" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>103</v>
+        <v>58</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>43</v>
+        <v>149</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>70</v>
+        <v>156</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>71</v>
+        <v>157</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>72</v>
+        <v>158</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>159</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>36</v>
+        <v>160</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>75</v>
+        <v>161</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>42</v>
+        <v>165</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>43</v>
+        <v>166</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>70</v>
+        <v>168</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>71</v>
+        <v>169</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>72</v>
+        <v>170</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>75</v>
+        <v>172</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>97</v>
+        <v>174</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>98</v>
+        <v>175</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>158</v>
+        <v>176</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>100</v>
+        <v>28</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>101</v>
+        <v>177</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>159</v>
+        <v>178</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>46</v>
+        <v>179</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>160</v>
+        <v>180</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>181</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>48</v>
+        <v>182</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>52</v>
+        <v>183</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>161</v>
+        <v>184</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>24</v>
+        <v>185</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>25</v>
+        <v>58</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>26</v>
+        <v>186</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>54</v>
+        <v>187</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>29</v>
+        <v>188</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>165</v>
+        <v>189</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>70</v>
+        <v>136</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>71</v>
+        <v>137</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>72</v>
+        <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>167</v>
+        <v>190</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>74</v>
+        <v>140</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>75</v>
+        <v>141</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>142</v>
+        <v>163</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>43</v>
+        <v>166</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>172</v>
+        <v>192</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>57</v>
+        <v>193</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>173</v>
+        <v>194</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>174</v>
+        <v>21</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>175</v>
+        <v>22</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>176</v>
+        <v>195</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>108</v>
+        <v>196</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>109</v>
+        <v>197</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>110</v>
+        <v>198</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>177</v>
+        <v>199</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>43</v>
+        <v>200</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>112</v>
+        <v>201</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>57</v>
+        <v>179</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>173</v>
+        <v>180</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>181</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>120</v>
+        <v>203</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>121</v>
+        <v>204</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>122</v>
+        <v>205</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>124</v>
+        <v>207</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>125</v>
+        <v>208</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>64</v>
+        <v>209</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>65</v>
+        <v>210</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>66</v>
+        <v>211</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>180</v>
+        <v>212</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>69</v>
+        <v>213</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>141</v>
+        <v>214</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>142</v>
+        <v>215</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>143</v>
+        <v>216</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>181</v>
+        <v>217</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>145</v>
+        <v>49</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>146</v>
+        <v>218</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>127</v>
+        <v>151</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>40</v>
+        <v>152</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>128</v>
+        <v>153</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>182</v>
+        <v>219</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>106</v>
+        <v>49</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>130</v>
+        <v>155</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>168</v>
+        <v>24</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>169</v>
+        <v>26</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>183</v>
+        <v>220</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>30</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>184</v>
+        <v>221</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>185</v>
+        <v>222</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>186</v>
+        <v>223</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>187</v>
+        <v>224</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>43</v>
+        <v>100</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>225</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>56</v>
+        <v>102</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>57</v>
+        <v>103</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>58</v>
+        <v>104</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>189</v>
+        <v>226</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>28</v>
+        <v>100</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>60</v>
+        <v>105</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>159</v>
+        <v>227</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>46</v>
+        <v>228</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>160</v>
+        <v>229</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>190</v>
+        <v>27</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>52</v>
+        <v>230</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>161</v>
+        <v>231</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>191</v>
+        <v>232</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>109</v>
+        <v>233</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>192</v>
+        <v>234</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>193</v>
+        <v>34</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>235</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>70</v>
+        <v>107</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>71</v>
+        <v>108</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>72</v>
+        <v>109</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>33</v>
+        <v>236</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>35</v>
+        <v>237</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>195</v>
+        <v>238</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>37</v>
+        <v>207</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>38</v>
+        <v>239</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>162</v>
+        <v>214</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>163</v>
+        <v>215</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>164</v>
+        <v>216</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>166</v>
+        <v>218</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>24</v>
+        <v>240</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>25</v>
+        <v>241</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>26</v>
+        <v>242</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>61</v>
+        <v>243</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>127</v>
+        <v>244</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>40</v>
+        <v>204</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>128</v>
+        <v>245</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>106</v>
+        <v>49</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>130</v>
+        <v>247</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>197</v>
+        <v>244</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>199</v>
+        <v>245</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>200</v>
+        <v>248</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>106</v>
+        <v>49</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>201</v>
+        <v>247</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>45</v>
+        <v>249</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>46</v>
+        <v>250</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>47</v>
+        <v>251</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>202</v>
+        <v>54</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>49</v>
+        <v>252</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>203</v>
+        <v>146</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>204</v>
+        <v>58</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>205</v>
+        <v>147</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>206</v>
+        <v>253</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>175</v>
+        <v>149</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>207</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>33</v>
+        <v>156</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>34</v>
+        <v>157</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>35</v>
+        <v>158</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>159</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>208</v>
+        <v>60</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>197</v>
+        <v>173</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>198</v>
+        <v>174</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>199</v>
+        <v>175</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>209</v>
+        <v>254</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>201</v>
+        <v>177</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>153</v>
+        <v>244</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>154</v>
+        <v>204</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>155</v>
+        <v>245</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>210</v>
+        <v>255</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>156</v>
+        <v>247</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>24</v>
+        <v>256</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>25</v>
+        <v>257</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>26</v>
+        <v>258</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>62</v>
+        <v>259</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>29</v>
+        <v>260</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>45</v>
+        <v>130</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>46</v>
+        <v>131</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>47</v>
+        <v>132</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>211</v>
+        <v>69</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>28</v>
+        <v>134</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>49</v>
+        <v>135</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>70</v>
+        <v>173</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>72</v>
+        <v>175</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>212</v>
+        <v>261</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>74</v>
+        <v>28</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>75</v>
+        <v>177</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>213</v>
+        <v>75</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>188</v>
+        <v>172</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>159</v>
+        <v>262</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>160</v>
+        <v>263</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>214</v>
+        <v>264</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="I78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>161</v>
+        <v>265</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>203</v>
+        <v>130</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>204</v>
+        <v>131</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>205</v>
+        <v>132</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>215</v>
+        <v>266</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>175</v>
+        <v>134</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>207</v>
+        <v>135</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>168</v>
+        <v>196</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>142</v>
+        <v>197</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>169</v>
+        <v>198</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>216</v>
+        <v>267</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>43</v>
+        <v>200</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>171</v>
+        <v>201</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>127</v>
+        <v>178</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>40</v>
+        <v>179</v>
       </c>
       <c r="C81" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="F81" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="H81" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="I81" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J81" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="H82" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="I82" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J82" s="0" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="H83" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="I83" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J83" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J84" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H85" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I85" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J85" s="0" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F86" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="H86" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="I86" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J86" s="0" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="F87" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="H87" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I87" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J87" s="0" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="H88" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="I88" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J88" s="0" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="H89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J89" s="0" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="H90" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="I90" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J90" s="0" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="F91" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="I91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J91" s="0" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="H92" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="I92" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J92" s="0" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="H93" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="F81" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H81" s="0" t="s">
+      <c r="I93" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J93" s="0" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F94" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="H94" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="I94" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J94" s="0" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="I81" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J81" s="0" t="s">
+      <c r="H95" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="I95" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J95" s="0" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="H96" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="I96" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J96" s="0" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F97" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="H97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I97" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J97" s="0" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="F98" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="H98" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I98" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J98" s="0" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="H99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="I99" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J99" s="0" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="H100" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I100" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J100" s="0" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="H101" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="I101" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J101" s="0" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F102" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="H102" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I102" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J102" s="0" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="s">
         <v>130</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="I103" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J103" s="0" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="H104" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I104" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J104" s="0" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="H105" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="I105" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J105" s="0" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="H106" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="I106" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J106" s="0" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="H107" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J107" s="0" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="H108" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I108" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J108" s="0" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="H109" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="I109" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J109" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="H110" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I110" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J110" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F111" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="H111" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I111" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J111" s="0" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="H112" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="I112" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J112" s="0" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="H113" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="I113" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J113" s="0" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="F114" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="H114" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I114" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J114" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="H115" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I115" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J115" s="0" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="F116" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="H116" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I116" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J116" s="0" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="F117" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="H117" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="I117" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J117" s="0" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="F118" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="H118" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I118" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J118" s="0" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="H119" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="I119" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J119" s="0" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="H120" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I120" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J120" s="0" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="H121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="I121" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J121" s="0" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="H122" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I122" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J122" s="0" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="H123" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I123" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J123" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="B124" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="H124" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J124" s="0" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="H125" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="I125" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J125" s="0" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="H126" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I126" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J126" s="0" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="H127" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="I127" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J127" s="0" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="F128" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="H128" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I128" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J128" s="0" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="B129" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="F129" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="H129" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="I129" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J129" s="0" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F130" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="H130" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I130" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J130" s="0" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B131" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="F131" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="H131" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="I131" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J131" s="0" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="F132" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="H132" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I132" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J132" s="0" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B133" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="H133" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I133" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J133" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="H134" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I134" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J134" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="F135" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="H135" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I135" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J135" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="D136" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F136" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="H136" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I136" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J136" s="0" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F137" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="H137" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I137" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J137" s="0" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F138" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G138" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="H138" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I138" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J138" s="0" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F139" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="H139" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I139" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J139" s="0" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="H140" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I140" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J140" s="0" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="F141" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="H141" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="I141" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J141" s="0" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F142" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="H142" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I142" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J142" s="0" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="H143" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I143" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J143" s="0" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="F144" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="H144" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I144" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J144" s="0" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B145" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C145" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F145" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="H145" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="I145" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J145" s="0" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F146" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="H146" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="I146" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J146" s="0" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="H147" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="I147" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J147" s="0" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B148" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C148" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F148" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="H148" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="I148" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J148" s="0" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B149" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F149" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="H149" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="I149" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J149" s="0" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="F150" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="H150" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I150" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J150" s="0" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B151" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C151" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="F151" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="H151" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="I151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J151" s="0" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B152" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C152" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="H152" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="I152" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J152" s="0" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C153" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="F153" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="H153" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I153" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J153" s="0" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B154" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C154" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="F154" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="H154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I154" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J154" s="0" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B155" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C155" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="H155" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I155" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J155" s="0" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B156" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C156" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="H156" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I156" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J156" s="0" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B157" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="C157" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="H157" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="I157" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="J157" s="0" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B158" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C158" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="H158" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="I158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J158" s="0" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B159" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C159" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="H159" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="I159" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J159" s="0" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B160" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C160" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="F160" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="H160" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I160" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J160" s="0" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B161" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C161" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="F161" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="H161" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I161" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J161" s="0" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B162" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C162" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="H162" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I162" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J162" s="0" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B163" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C163" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="F163" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G163" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="H163" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I163" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J163" s="0" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B164" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C164" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="F164" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="H164" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="I164" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J164" s="0" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B165" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C165" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="F165" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="H165" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="I165" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J165" s="0" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B166" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C166" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="F166" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="H166" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="I166" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J166" s="0" t="s">
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>