--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="293">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="218">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
@@ -61,870 +61,645 @@
   <si>
     <t xml:space="preserve">Ampas Buah Merah (Pandanus Conoideus) dalam Pakan Unggas untuk Meningkatkan Kualitas Nutrisi Produk </t>
   </si>
   <si>
     <t>23-Jul-2008</t>
   </si>
   <si>
     <t>P00200800442</t>
   </si>
   <si>
     <t>Tersertifikasi (Dihapus)</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Iman Rahayu Hidayati Soesanto, M.S.</t>
   </si>
   <si>
     <t>Departemen Ilmu Produksi dan Teknologi Peternakan</t>
   </si>
   <si>
     <t>Paten</t>
   </si>
   <si>
     <t>Ampas buah merah sebagai asupan yang mempunyai kandungan zat aktif ?-caroten dan antioksidan serta asam lemak tidak jenuh dalam pakan ayam dapat diberikan dengan dosis 0,1 &amp;ndash; 0,5%. Penelitian menunjukkan hasil yang signifikan pada peningkatan kualitas nutrisi produk (daging dan telur), baik fisik dan kimia. Produk tersebut dapat digunakan untuk meningkatkan derajat status gizi masyarakat Indonesia.</t>
   </si>
   <si>
-    <t>Suplemen Omega-3 pada Pakan Ayam untuk Produksi Telur DHA Konjugasi</t>
+    <t>Metode Pembiakan Klonal Kopyor melalui Embriogenesis Somatik</t>
+  </si>
+  <si>
+    <t>15-May-2008</t>
+  </si>
+  <si>
+    <t>P00200800263</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sudarsono, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Agronomi dan Hortikultura</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan teknik atau metode meregenerasikan bibit kelapa kopyor secara klonal dalam jumlah yang banyak melalui proses embriogenesis somatik. Invensi ini tentang metode induksi kalus embriogenik kelapa kopyor, dimana kalu</t>
+  </si>
+  <si>
+    <t>Formulasi Rolling Oil Berbahan Dasar Minyak Jarak Kastor</t>
+  </si>
+  <si>
+    <t>30-Aug-2002</t>
+  </si>
+  <si>
+    <t>P00200200545</t>
+  </si>
+  <si>
+    <t>Ir. Muhammad Zein Nasution, M.App.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Industri Pertanian</t>
+  </si>
+  <si>
+    <t>Invensi berkaitan dengan Rolling oil selama ini diproduksi dengan menggunakan minyak mineral, minyak nabati dan hewani, dan bahan pelumas sintetik sebagai bahan pelumas dasar (basic lubricant) yang dicampur dengan bahan aditif. Penemuan ini menunjukkan bahwa penggunaan minyak jarak kastor dapat dimanfaatkan sekitar 91,1-93,6% di dalam formulasi rolling oil dengan bahan aditif antioksidan 0,3% dan bahan emulsifier 3,25% memiliki karakteristik pelumas yang lebih baik dibanding dengan pelumas umumnya, yang bersifat renewable dan ramah lingkungan. Karakteristik rolling oil yang dihasilkan adalah bilangan asam 1,265-0,446, bilangan iod 93,14-106,33, bilangan peroksida 0(nol), viskositas 136,75-138,5 cP pada 50&amp;iquest;&amp;iquest;C, indeks viskositas 80,5-81, titik tuang -18&amp;iquest;&amp;iquest;C, kestabilan emulsi (separation test) 0,078, indeks stabilitas emulsi (ESI) 0,092-0,118, kinerja tekanan ekstrim (four ball test) 126-160 kgf seperti pada Tabel III. Berdasarkan uji kerusakan oksidasi diketahui bahwa setelah dua kali perlakukan uji oksidasi rolling oil minyak jarak masih layak untuk digunakan kembali dengan bilangan asam 1,81, dan berdasarkan uji korosi lempeng baja rolling oil minyak jarak termasuk dalam kategori satu b (1b) yang artinya bersifat tidak korosif.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formulasi Rolling Oil Berbahan Dasar Minyak Sawit    </t>
+  </si>
+  <si>
+    <t>P00200200543</t>
+  </si>
+  <si>
+    <t>Invensi yang berkaitan dengan Rolling oil selama ini diproduksi dengan menggunakan minyak mineral, minyak nabati dan hewani, dan bahan pelumas sintetik sebagai bahan pelumas dasar (basic lubricant) yang dicampur dengan bahan aditif. Penemuan ini menunjukkan bahwa penggunaan minyak sawit di dalam formulasi rolling oil dapat dilakukan dan memiliki karakteristik yang lebih baik dibandingkan dengan pelumas umumnya, yang bersifat renewable dan ramah lingkungan. Formulasi rolling oil terbaik adalah yang menggunakan minyak sawit RBDPO dan RBPO sebagai bahan pelumas dasar. Karakteristik rolling oil yang dihasilkan adalah bilangan asam 0,8725-2,328, bilangan iod 49,271-49,570, bilangan peroksida 3,433-4,916, viskositas 27-29 cP pada 50 &amp;iquest;&amp;iquest;C, indeks viskositas 1-54, uji pemisahan emulsi (ROC) 11,9-13,1%, indeks stabilitas emulsi (ESI) 0,092-0,118, kinerja tekanan ekstrim (four ball test/seizure load) 126 kgf, dan uji korosi lempeng baja memperlihatkan bahwa rolling oil yang dihasilkan termasuk dalam klasifikasi 1b yang artinya bersifat tidak korosif.</t>
+  </si>
+  <si>
+    <t>Ekstrak Temu lawak sebagai Imunostimulan untuk menanggulangi Penyakit Flu Burung (Avian influenza)</t>
+  </si>
+  <si>
+    <t>23-Jan-2009</t>
+  </si>
+  <si>
+    <t>P00200900039</t>
+  </si>
+  <si>
+    <t>Drs. Edy Djauhari Purwakusumah, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Klinik Reproduksi dan Patologi</t>
+  </si>
+  <si>
+    <t>Imunostimulan ekstrak temulawak dihasilkan melalui teknik ekstraksi dengan pelarut dan ukuran butir simplisia tertentu. Imunostimulan ekstrak temulawak terbukti dapat digunakan untuk meningkatkan aktivitas antioksidan dan aktivitas farmakologi. Penggunaan lainnya adalah pada dosis tertentu dapat meningkatkan kekebalan tubuh spesifik dan nonspesifik serta aktivitas dan kapasitas fagositosis pada ayam percobaan yang diuji tanggap dengan virus flu burung.</t>
+  </si>
+  <si>
+    <t>Formula Bumbu Bubuk Bawang Merah Siap Pakai</t>
+  </si>
+  <si>
+    <t>25-Nov-2002</t>
+  </si>
+  <si>
+    <t>P00200200786</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. C. Hanny Wijaya, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Pangan</t>
+  </si>
+  <si>
+    <t>Bumbu bubuk bawang merah siap pakai merupakan komposisi fungsional yang sangat menunjang perkembangan produk-produk &amp;ldquo;convenience&amp;rdquo; yang banyak diminati dewasa ini sesuai dengan kemajuan zaman. Komposisi bumbu bubuk bawang merah siap pakai pada invensi ini terdiri dari 50-80% bawang merah kering oven, 20-40% bawang merah kering beku, 10-20% bahan pengisi dekstrin atau mikrokristalin selulosa yang diperkaya dengan 0,1% minyak bawang merah, 1-5% garam dan 2% MSG. Guna mencegah penggumpalan dengan cepat dapat ditambahkan 2% Mg-stearat dan produk dikemas dalam kemasan kedap air.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tepung Teripang Pasir sebagai Aprodisiaka Alami </t>
+  </si>
+  <si>
+    <t>14-Oct-2010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P00201000648 </t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Etty Riani, M.S.</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teknologi Pemanfaatan Hormon Reproduksi dan Nutrisi untuk Meningkatkan Kualitas Induk Udang Windu Afkir dan Larva yang Dihasilkannya </t>
+  </si>
+  <si>
+    <t>P00201000647</t>
+  </si>
+  <si>
+    <t>Departemen Manajemen Sumberdaya Perairan</t>
+  </si>
+  <si>
+    <t>Pada invensi ini dilakukan pemanfaatan kembali induk udang windu ablasi afkir dan dibuat satu formula dari hormon (dopamin dan estradiol) dan kombinasinya dengan nutrisi (vitamin A, C dan E) yang karakteristik dan efeknya dapat meningkatkan masa pakai udang windu ablasi afkir, sekaligus dapat meningkatkan kualitasnya dan kualitas larva yang dihasilkannya. Efek dari invensi ini diamati melalui parameter kualitas induk dan larva yakni kelangsungan hidup induk ablasi afkir, fekunditas, derajat kelangsungan hidup larva, ukuran larva, normalitas bentuk tubuh (rostrum), pergerakan, kegiatan makan yang dilakukan oleh larvanya, dan presentase bukaan ekor larvanya. Invensi yang ditemukan mampu melakukan pengaturan hormonal pada induk ablasi afkir, sehingga dapat memperpanjang masa pakai induk udang ablasi afkir, dan menghasilkan larva yang kualitasnya baik</t>
+  </si>
+  <si>
+    <t>Dr. Drs. Zainal Alim Mas'ud, D.E.A.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Latifah Kosim, M.S.</t>
+  </si>
+  <si>
+    <t>Mempertahankan Senyawa Sulfur pada Tepung Bawang Merah</t>
+  </si>
+  <si>
+    <t>02-Aug-2004</t>
+  </si>
+  <si>
+    <t>P00200400340</t>
+  </si>
+  <si>
+    <t>Dr. Indah Yuliasih, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Senyawa sulfur dalam bawang merah merupakan senyawa yang mudah menguap atau yang dikenal dengan istilah Volatile Reducing Substances (VRS). Khasiat dan fungsi yang terkandung dalam bawang merah disebabkan oleh adanya senyawa sulfur. Dengan pengolahan yang tepat, khasiat dan fungsi yang terkandung dalam bawang merah dapat dipertahankan. Tahapan proses pengolahan tepung bawang merah yang dilakukan adalah pengupasan bawang merah segar, pencucian dan penirisan, pengecilan ukuran menjadi bentuk irisan dengan ketebalan 1 -1,5 mm, pelapisan (coating) dengan tapioka 8 - 10 %, pengeringan dengan pengering rak (trays dryer) pada suhu 60 70 ?C, selama 12 - 13 jam. Irisan kering bawang merah yang dihasilkan, kemudian dihaluskan dengan alat dish mill ukuran 60 - 80 mesh. Tepung bawang merah yang dihasilkan mempunyai kadar air berkisar 7 - 8 % dan kadar VRS (Volatile Reducing Substance) berkisar 8 - 10 peq/g.</t>
+  </si>
+  <si>
+    <t>Ir. Semangat Ketaren, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ani Suryani, D.E.A.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Bambang Pontjo Priosoeryanto, M.S.</t>
+  </si>
+  <si>
+    <t>Alat Pengukur Tingkat Kesegaran Ikan</t>
   </si>
   <si>
     <t>04-Jan-2005</t>
   </si>
   <si>
-    <t>P00200500009</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Mesin Pembeku Vakum untuk Produk Berkadar Air Tinggi </t>
+    <t>P00200500006</t>
+  </si>
+  <si>
+    <t>Dr. Ayi Rahmat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Kelautan</t>
+  </si>
+  <si>
+    <t>Tingkat kesegaran ikan menentukan mutu atau kualitas produk, yang pada gilirannya berperan penting dalam menentukan tingkat daya saing (competitiveness) hasil industri pascapanen produk tersebut. Untuk menjamin mutu (quality assurance) ikan agar tetap konsisten maka diperlukan suati alat ukur atau instrumen yang dapat menunjukkan tingkat kesegaran ikan. Invensi yang dihasilkan ini adalah suatu alat pengukur elektronik tingkat kesegaran ikan yang menggunakan metode akustik frekuensi tinggi. Metode yang digunakan ini bersifat tidak merusak (non-destructive), tidak menyentuh secara langsung ikan (sample), dan penerapannya bersifat praktis.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komposisi Obat Herbal Penurun Berat Badan  </t>
+  </si>
+  <si>
+    <t>19-Mar-2010</t>
+  </si>
+  <si>
+    <t>P00201000221</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irmanida Batubara, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Kimia</t>
+  </si>
+  <si>
+    <t>Kecenderungan &amp;quot;back to nature&amp;quot; bagi Industri farmasi dan masyarakat baik di Indonesia maupun di dunia, dan semakin meningkatnya penderita obesitas mendorong untuk menemukan suatu formula obat herbal yang mempunyai nilai jual dan bermanfaat. Indonesia kaya akan keanekaragaman hayati termasuk tanaman obat yang perlu diteliti dan dimanfaatkan, seperti jati belanda dan bangle yang dapat menghambat aktivitas enzim lipase pankreas sehingga dapat menghambat daya cerna tubuh terhadap diet yang mengandung lemak dan kemampuan menurunkan berat badan tersebut telah dibuktikan juga secara in vivo pada hewan coba tikus dengan hasil yang cukup baik, yang mampu menurunkan berat badan pada hewan yang diberi diet kaya lemak. Bahan baku jati belanda dan bangle yang digunakan merupakan bahan terbaik yang dibudidayakan sendiri. Formula obat herbal ini juga bersifat tidak toksik dan aman dikonsumsi.</t>
+  </si>
+  <si>
+    <t>Proses Pengolahan Limbah Minyak Bumi Secara Biologis dan Bioremedasi Lingkungan Tercemar Minyak Bumi</t>
+  </si>
+  <si>
+    <t>14-Feb-2007</t>
+  </si>
+  <si>
+    <t>P00200700064</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dwi Andreas Santosa, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Tanah dan Sumberdaya Lahan</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan pengolahan limbah minyak bumi secara biologis dan bioremediasi lingkungan tercemar minyak bumi dengan car a mengkombinasikan penambahan dolomit, pupuk N dan P, bakteri terseleksi dengan/ tanpa surfaktan serta pengolahan dan pemberian air untuk menjamin airasi dan kelembaban tanah tercipta proses yang cepat dan ekonomis untuk mengolah limbah minyak bumi dan bioremediasi lingkungan tercemar minyak bumi. Dengan menggunakan proses ini pengolahan bisa dipercepat hingga 4 kali lipat sehingga menurunkan biaya pengolahan setengahnya atau lebih. Keunggulan proses ini telah diuji pada skala lapang untuk pengolahan limbah minyak bumi ujud cair, di Lahan Bioremediasi serta untuk bioremediasi pantai yang tercemar limbah minyak bumi.</t>
+  </si>
+  <si>
+    <t>Formulasi Asupan Ampas Buah Merah (Pandanus conoideus) pada Profil Kesehatan Ayam</t>
+  </si>
+  <si>
+    <t>07-Apr-2009</t>
+  </si>
+  <si>
+    <t>P00200900210</t>
+  </si>
+  <si>
+    <t>Ampas buah merah (Pandanus conoideus) sebagai imbuhan pakan ayam pedaging dapat diberikan 0,5 &amp;ndash; 1,5%. Kajian menunjukkan performa yang baik (FCR 1,9; Indeks Prestasi 301,56 dan mortalitas 0,3%), meningkatkan jumlah sel darah merah dan darah putih dan meningkatkan titer antibodi (sampai 20%) serta gambaran mikro anatomi dari organ-organ lymphoid, yaitu hati, ginjal, kelenjar timus, limpa dan bursa fabrisius, menunjukkan pertumbuhan sel-sel lymphoid aktif.</t>
+  </si>
+  <si>
+    <t>Produksi Enzim Keratinolitik Dari Bacillus Sp.MTS Yang Memiliki Aktivitas Degradasi Materi Yang Mengandung Keratin</t>
+  </si>
+  <si>
+    <t>06-Aug-2010</t>
+  </si>
+  <si>
+    <t>P00201000497</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Maggy Thenawidjaja</t>
+  </si>
+  <si>
+    <t>Diungkapkan proses pembuatan preparat enzim keratinolitik ekstraselular yang mengandung aktivitas keratinase (degradasi ikatan peptida) dan aktivitas disulfida reduktase (degradasi ikatan disulfida), yang dihasilkan oleh Bacillus sp. MTS. Bakteri tersebut diperoleh dari tanah bersulfur Tangkuban Perahu. Preparat enzim keratinolitik ekstraselular dibuat melalui proses fermentasi pada media spsifik yang kemudian diekstrak dan dimurnikan. Preparat yang telah diformulasikan mampu mendegradasi sustrat alamiah yang mengandung keratin dengan aktivitas 4.5 U/ml yang melebihi efektifitas penambahan senyawa pereduksi atau aktivitas proteinase K komersial</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Kukuh Murtilaksono, M.S.</t>
+  </si>
+  <si>
+    <t>Metode Deteksi Dini Kelapa Kopyor Menggunakan Penanda Molekuler Spesifik Gen ?-D Galaktosidase dan Metode Penyiapan Bibit Kelapa Kopyor Dengan Menggunakan Primer Spesifik Gen ?-D Galaktosidase Mutan</t>
+  </si>
+  <si>
+    <t>12-Aug-2009</t>
+  </si>
+  <si>
+    <t>P00200900431</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan deteksi dini kelapa berbuah kopyor menggunakan marker (penanda) molekuler spesifik yang dikembangkan berdasarkan runutan nukleotida DNA gen ?-D Galaktosidase mutan, sebagai cara untuk membedakan kelapa yang mampu menghasilkan buah kelapa kopyor dari kelapa yang hanya mampu menghasilkan buah kelapa normal dan khususnya metode penyiapan bibit kelapa kopyor dengan menggunakan primer spesifik gen ?-D Galaktosidase mutan yang didesain berdasar runutan nukleotida produk amplifikasi PCR menggunakan cetakan DNA genom kelapa berbuah kopyor.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Penggunaan Ekstrak Metanol  Akar Pasak Bumi (Eurycoma longifolia Jack.) sebagai Laktagogum</t>
+  </si>
+  <si>
+    <t>25-Nov-2010</t>
+  </si>
+  <si>
+    <t>P00201000782</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Wasmen Manalu</t>
+  </si>
+  <si>
+    <t>Departemen Anatomi, Fisiologi dan Farmakologi</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan ekstrak metanol akar pasak bumi (Eurycoma longifolia Jack.) dan penggunaannya sebagai laktagogum dengan bahan pembawa yang dapat diterima secara farmasi.</t>
+  </si>
+  <si>
+    <t>Kincir untuk Aerator</t>
   </si>
   <si>
     <t>08-Dec-2003</t>
   </si>
   <si>
-    <t>P00200300626</t>
-[...2 lines deleted...]
-    <t>Dr. Leopold Oscar Nelwan, S.T.P., M.Si.</t>
+    <t>P00200300628</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Radite Praeko Agus Setiawan, M.Agr.</t>
   </si>
   <si>
     <t>Departemen Teknik Mesin dan Biosistem</t>
   </si>
   <si>
-    <t>Pembekuan vakum merupakan metoda yang mempunyai keunggulan dalam hal laju pembekuan dan sebaran suhu, dibandingkan dengan metoda pembekuan lempeng sentuh (contact plate) maupun semburan udara (air blast). Laju pembekuan yang cepat sangat diharapkan untuk menghindari rusaknya produk akhir pembekuan. Invensi ini menghasilkan proses .~ pembekuan vakum yang lebih efektif, yang meliputi 3. bagian utama: (1) ruang pembeku vakum dengan sistem pintu, sistem pipa, sistem penyekatan, dan sistem penyantelan alat ukur; (2) perangkap dingin untuk kondensasi uap air; dan (3) wadah produk cair/semi cair yang digunakan pacta saat pembekuan vakum.</t>
-[...10 lines deleted...]
-  <si>
     <t>Invensi ini berupa alat untuk meningkatkan kandungan oksigen terlarut dalam air. Komponen utamanya terdiri dari 4 bagian, yaitu 1) bagian roda kincir, 2) bagian rangka, 3) bagian sumber tenaga penggerak, dan 4) bagian pelampung. Pedal kincir berupa sirip yang berlubang-lubang, mempunyai bagian lengkung pada ujungnya. Jika diputar dalam air, bagian pedal yang melengkung mampu membawa air, sedangkan lubang permukaan pedal berfungsi memecah air sehingga kontak permukaan air dan udara menjadi luas. Keberadaan lubang-lubang tersebut juga mengurangi drag resistance sehingga daya untuk memutar kincir menjadi lebih ringan. Kincir aerator tersebut terdiri dari poros sebagai sarana untuk berputar; roda segi delapan yang dihubungkan pada poros melalui jari-jari; sejumlah pedal kincir yang salah satu ujungnya dipasang pada roda segi delapan melalui plat pemasangan yang mempunyai segitiga penguat dan ujung lainnya dari pedal kincir berbentuk lengkungan berdiri bebas; dicirikan oleh pedal tersebut mempunyai jumlah lubang pada bagian yang rata 24-28 buah dan ujung yang melengkung tersebut mempunyai 6 buah lubang. Roda segi delapan tersebut terbuat dari bahan baja. Pedal kincir tersebut terbuat dari bahan baja yang dilapisi secara electro-plating.</t>
   </si>
   <si>
-    <t>Proses pembuatan lembaran berserat tinggi dari bahan baku ekstrak wortel</t>
-[...2 lines deleted...]
-    <t>P00200300630</t>
+    <t>Inkubator Minuman Susu Fermentasi skala kecil</t>
+  </si>
+  <si>
+    <t>28-Dec-2006</t>
+  </si>
+  <si>
+    <t>P00200600801</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Musa Hubeis, M.S., Dipl.Ing., D.E.A.</t>
+  </si>
+  <si>
+    <t>Invensi ini berupa inkubator untuk memproduksi minuman susu fermentasi (Yoghurt) skala industri kecil untuk menghasilkan minuman fermentasi. Inkunbator tersebut terdiri dari : -bodi yang dibuat dari kayu yang pada bagian atasnya terdapat rumahan pengaduk; -motor penggerak dipasang pada bagian dalam rumahan pengaduk; -poros pengaduk yang dipasang di tengah-tengah bodi bagian atas; -piringan pemutar dihubungkan pada poros pengaduk, dan piringan pemutar tersebut juga dihubungkan dengan motor penggerak melalui puli; -tombol on/off dilengkapi dengan thermostat berfungsi sebagai pengatur suhu yang dipasang pada salah satu sisi bodi dihubungkan dengan motor penggerak; -galon fermentasi yang berfungsi sebagai wadah cairan susu dan bakteri yang ditempatkan dalam bodi; -suatu penyekat yang dipasang pada keseluruhan sisi bagian dalam dari bodi untuk menahan agar udara yang ada di dalam bodi tidak keluar. dicirikan oleh suatu pemanas keramik yang ditempatkan pada salah satu sisi galon fermentasi, pemanas keramik tersebut dihubungkan pada sumber listrik melalui tombol on/off, dan suatu batang pengaduk yang menjulur kedalam galon fermentasi dihubungkan ke poros pengaduk agar batang pengaduk dapat berputar. Adapun bentuk dari pemanas keramik tersebut dibuat berbentuk lempengan segiempat cekung yang melengkung mengikuti lengkungan sisi galon fermentasi.</t>
+  </si>
+  <si>
+    <t>Proses Produksi Sari Buah Pala Instan</t>
+  </si>
+  <si>
+    <t>24-Jun-2001</t>
+  </si>
+  <si>
+    <t>S00200100119</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Sugiyono, M.App.Sc.</t>
   </si>
   <si>
-    <t>Departemen Ilmu dan Teknologi Pangan</t>
-[...11 lines deleted...]
-    <t>P00200500753</t>
+    <t>Paten Sederhana</t>
+  </si>
+  <si>
+    <t>Sari buah pala instan dibuat dari buah pala utuh dengan menggunakan metode kristalisasi. Produk ini berbentuk granula kecil dan berwarna merah muda serta mempunyai rasa dan aroma menyegarkan sari buah pala ini dibuat untuk memanfaatkan buah pala yang produksinya melimpah di Indonesia, terutama di wilayah Sumatera dan Indonesia bagian timur. Tujuan pembuatan produk ini adalah untuk memperpanjang umur simpan, memudahkan distribusi, memperluas pemasaran dan memberikan kemudahan dalam penyajiannya. Harga produk ini relatif murah dibandingkan dengan sari buah lain yang dibuat dengan menggunakan spray drier. Selain itu, peralatan yang digunakan cukup sederhana, sehingga aplikasi dalam proses produksi relatif mudah.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sri Rahayu, M.Si.</t>
+  </si>
+  <si>
+    <t>Formula pengawet yang mengandung Khitosan dan proses pembuatannya</t>
+  </si>
+  <si>
+    <t>28-Feb-2006</t>
+  </si>
+  <si>
+    <t>P00200600143</t>
+  </si>
+  <si>
+    <t>Dr. Dra. Pipih Suptijah, M.B.A.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Hasil Perairan</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan formula pengawet yang mengandung kitosan dan proses pembuatannya khususnya dalam pengawetan ikan asin. Dimana formula pengawet untuk ikan asin yang mengandung kitosan yang dapat dimakan yang terdiri dari kitosan 1,5% (b/v) , asam asetat 1% (v/v) dan air 99% (v/v) . Invensi ini juga berhubungan dengan proses pembuatan formula pengawet sesuai dengan klaim 1 yang mencangkup tahap-tahap berikut: (a) Melarutkan kitosan sebanyak 1,5 % (b/v) kedalam asam asetat 1% (v/v)sampai larut terbentuk larutan tersuspensi; (b) Menambahkan air pada tahap a sebanyak 99% (v/v); (c) Mengaduk hasil tahap b dengan pengaduk sampai homogen. Invensi ini lebih lanjut berhubungan dengan penggunaan formula pengawet sesuai dengan klaim 1 dengan cara mencelupkan atau menyemprot ikan asin.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Khaswar Syamsu, M.Sc.St.</t>
   </si>
   <si>
-    <t>Departemen Teknologi Industri Pertanian</t>
-[...35 lines deleted...]
-    <t>Invensi yang berkaitan dengan Rolling oil selama ini diproduksi dengan menggunakan minyak mineral, minyak nabati dan hewani, dan bahan pelumas sintetik sebagai bahan pelumas dasar (basic lubricant) yang dicampur dengan bahan aditif. Penemuan ini menunjukkan bahwa penggunaan minyak sawit di dalam formulasi rolling oil dapat dilakukan dan memiliki karakteristik yang lebih baik dibandingkan dengan pelumas umumnya, yang bersifat renewable dan ramah lingkungan. Formulasi rolling oil terbaik adalah yang menggunakan minyak sawit RBDPO dan RBPO sebagai bahan pelumas dasar. Karakteristik rolling oil yang dihasilkan adalah bilangan asam 0,8725-2,328, bilangan iod 49,271-49,570, bilangan peroksida 3,433-4,916, viskositas 27-29 cP pada 50 &amp;iquest;&amp;iquest;C, indeks viskositas 1-54, uji pemisahan emulsi (ROC) 11,9-13,1%, indeks stabilitas emulsi (ESI) 0,092-0,118, kinerja tekanan ekstrim (four ball test/seizure load) 126 kgf, dan uji korosi lempeng baja memperlihatkan bahwa rolling oil yang dihasilkan termasuk dalam klasifikasi 1b yang artinya bersifat tidak korosif.</t>
+    <t>Sistem Pendingin dengan Fluida Kerja Air Murni</t>
+  </si>
+  <si>
+    <t>P00200200787</t>
+  </si>
+  <si>
+    <t>Ir. Sri Endah Agustina, M.S.</t>
+  </si>
+  <si>
+    <t>Untuk dapat menghasilkan air dingin sebagai refrigeran digunaka 2 komponen utama yaitu system kolam air yang dilengkapi atomizer sehingga luas permukaan air menjadi lebih besar dan sebagai akibatnya jumlah pelepasan panas ke langit malam hari menjadi lebij besar. Air dingin dapat juga dibuat melalui system menara pendingin yang diisi dengan karet busa atau bahan berpori lainnya untuk memperbesar luar permukaan pindah massa dan panas. Proses ini berjalan terutama pada siang hari, dimana RH udara cukup rendah. Pada transport malam hari proses yang terjadi lebih mengarah kepada perpindahan panas ke udara malam hari yang dingin. Dengan pendinginan adsorpsi silica gel dan methanol dapat dihasilkan suhu evaporasi dibawa 0 oC. Bahan yang dibungkus dengan teknik MAP dapat mempertahankan kualitas bahan tsb. selama penympanan. Susut bobot yang dibungkus dan didinginkan dalam ruang pendingin jauh lebih kecil dari bahan yang hanya diletakkan pada suhu kamar pada tingkat suhu udara dingin malam hari di daerah pegunungan.</t>
   </si>
   <si>
     <t>Dr. Siti Nurjanah, S.T.P., M.Si.</t>
   </si>
   <si>
-    <t>Ekstrak Temu lawak sebagai Imunostimulan untuk menanggulangi Penyakit Flu Burung (Avian influenza)</t>
-[...77 lines deleted...]
-    <t>P00200400339</t>
+    <t>Proses Pembuatan Sirup Fruktosa dari Umbi Dahlia (Dahlia pinnata Cav.)</t>
+  </si>
+  <si>
+    <t>09-May-2001</t>
+  </si>
+  <si>
+    <t>P00200100367</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Djumali, D.E.A.</t>
+  </si>
+  <si>
+    <t>Proses Produksi Tepung Whey Tahu dengan Teknik Pengeringan Semprot (Spray Drier)</t>
+  </si>
+  <si>
+    <t>P00200300629</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Purwiyatno Hariyadi, M.Sc.</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan tepung whey tahu (TWT) dengan kandungan isoflavon tinggi dibuat dari limbah cair tahu yang masih segar (fresh) dengan metode pengeringan semprot (spray drier), dengan menggunakan bahan pengisi dekstrin, gum arab, pati singkong dan pati jagung. TWT dapat digunakan sebagai ingredien pangan dan fortifikasi isoflavon pada produk pangan.</t>
+  </si>
+  <si>
+    <t>Nurwanto, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Bubuk Organik Cair Sekaligus Pestisida Organik Untuk Tanaman Pertanian Terutama Hortikultura</t>
+  </si>
+  <si>
+    <t>30-Dec-2009</t>
+  </si>
+  <si>
+    <t>P00200900766</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Elis Nina Herliyana, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Silvikultur</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan komposisi pupuk organik cair sekaligus pestisida organik, beserta penggunaannya untuk tanaman hortikultura, perkebunan dan kehutanan, yang mengandung: 1) Bahan pupuk organik: kotoran kelelawar (guano) : 10-32 kg, molase: 1-5 liter, dan bahan komposter EM (effective microorganism) : 1-2 liter, 2) bahan pestisida organik: batang Brotowali (Tinospora crispa (L. ) Miers) : 1-5 kg da1am 200 liter air, daun tanaman Mimba (Azadirachta indica Juss.) : 5-10 kg dalam 200 liter air, dengan buah Mengkudu (Morinda citrifolia L . ) : 10-50 kg dalam 200 liter air, dan 3) solutan air sumur. Komposisi tersebut dibuat dengan fermentasi selama 7 hari sampai 30 hari. Ke dalam komposisi tersebut selanjutnya dapat ditambahkan daun sirsak sebanyak 5-10 kg dalam 200 liter air, lebih disukai sebesar 5 kg dalam 200 liter air.</t>
+  </si>
+  <si>
+    <t>Dr. Nur Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi dan Proses Pembuatan Flavor Daging Ayam Goreng untuk Mie Instan</t>
+  </si>
+  <si>
+    <t>24-Jul-2001</t>
+  </si>
+  <si>
+    <t>P00200100569</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Anton Apriyantono, M.S.</t>
+  </si>
+  <si>
+    <t>Pembuatan flavor daging ayam goreng untuk mie instan merupakan salah satu sektor pendukung industri mie instan di Indonesia. Flavor daging ayam goreng ini menggunakan bahan-bahan lokal yang mudah diperoleh dan alami serta baik bagi kesehatan. Flavor daging ayam ini diperkaya dengan rasa dan aroma rempah. Pembuatan flavor berbasis minyak akan menghemat penggunaan kemasan dan menambah kepraktisan dalam prapenyajian mie instan. Keterangan : (Batal Demi Hukum tanggal 09 Nopember 2011; HKI.3-HI.05.05.03B.321)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agens Pengeruh dari Damar </t>
+  </si>
+  <si>
+    <t>26-Nov-2008</t>
+  </si>
+  <si>
+    <t>P00200800754</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses produksi agens pengeruh dari damar dengan tahapan sebagai berikut: penumbukan damar hingga ukuran 100-500 mikron; penakaran etanol 95% v/v untuk melarutkan senyawa ester dan/ atau hidroksi; penambahan damar yang sudah halus ke dalam pelarut secara bertahap dengan konsentrasi damar yang dilarutkan minimum 0,1 g/l pelarut, lebih disukai 19-25,5 g/l pelarut; pengadukan campuran sampai homogen, lebih disukai bila digunakan pengaduk magnetik dan lama pengadukan 1 jam dengan kecepatan pengadukan pada skala 4-5 magnetic stirrer; penyaringan larutan damar dalam etanol untuk diambil filtratnya dengan menggunakan nilon 300 mesh dan corong pemisah; penambahan penstabil berkisar antara 0,01-1% (bv) ke dalam filtrat damar; dan pengadukan campuran sampai homogen, lebih disukai bila digunaan pengaduk magnetik dan lama pengadukan 15 menit dengan kecepatan pengadukan pada skala 4-5 magnetic stirrer . Aplikasi pengeruh damar dalam minuman pada takaran pemakaian 0,65-0,85% b/v, agens pengeruh hasil invensi ini memberikan kekeruhan sebesar 160 FTU dan produk stabil selama lebih dari 12 minggu bila disimpan dalam botol kaca tertutup pada suhu ruang.</t>
+  </si>
+  <si>
+    <t>Susi Indariani, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Ekowati Handharyani, M.Si.</t>
+  </si>
+  <si>
+    <t>Sediaan Hormonal Dari Jeroan Teripang Pasir Untuk Sex Reversal Pada Udang Galah</t>
+  </si>
+  <si>
+    <t>P00201000649</t>
+  </si>
+  <si>
+    <t>Invensi ini mengenai inovasi sex reversal pada udang galah dengan menggunakan sediaan hormonal untuk sex reversal pada udang galah, yang terdiri dari ektrak steroid dari jeroan segar teripang pasir 98-99% dan bahan penstabil dengan kisaran 1-2%, berupa lesitin dan cmc, dimana mempunyai sifat kimia berupa kadar air 98,37%, kadar abu 0,34%, kadar protein 0,35% dan kadar lemak 2,14% dan fisik berwarna dan teksturnya halus. Tujuan invensi ini untuk maskulinisasi udang galah guna meningkatkan produksi udang galah yang ramah lingkungan.</t>
+  </si>
+  <si>
+    <t>Teknologi Pembuatan Gula Palma Cair Dengan Proses Inversi Parsial Menggunakan Asam Krlorida</t>
+  </si>
+  <si>
+    <t>08-May-2007</t>
+  </si>
+  <si>
+    <t>P00200700211</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Titi Candra Sunarti, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses inversi sukrosa pada pembuatan gula palma cair konsentrasi tinggi dari gula palma cetak dengan menggunakan asam klorida. Invensi meliputi (1) Jumlah larutan HCl yang digunakan pada proses inversi sukrosa gula palma dan (2) jumlah NaHCO3 yang digunakan dalam proses penetralan sirup gula palma yang dihasilkan, (3) Kondisi proses inversi dan (4) karakteristik produk gula palma cair yang dihasilkan.</t>
   </si>
   <si>
     <t>Prof. Dr. Dra. Dyah Iswantini, M.Sc.Agr.</t>
   </si>
   <si>
-    <t>Departemen Kimia</t>
-[...29 lines deleted...]
-    <t>P00200600052</t>
+    <t>Proses Produksi dan Formulasi Mi Jagung Kering yang Disubstitusi dengan Tepung Jagung Termodifikasi</t>
+  </si>
+  <si>
+    <t>P00200900777</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Feri Kusnandar, M.Sc.</t>
+  </si>
+  <si>
+    <t>Proses produksi dan formulasi mi jagung kering yang disubstitusi dengan tepung jagung termodifikasi raenggunakan bahan baku tepung jagung alami dan tepung jagung termodifikasi HMT. Tepung jagung termodifikasi HMT yang digunakan diproduksi melalui tahapan pengaturan. kadar air, penyeimbangan kadar air, pemanasan, pengeringan . dan pengayakan. Tepung jagung termodifikasi tersebut&amp;#39; mempunyai karakteristik yang lebih baik sebagai bahan&amp;quot;baku mi jagung sehingga substitusinya pada tepung jagung yang &amp;#39;digunakan sebagai bahan baku mi jagung dapat .me-mperbaiki kualitas mi jagung. Proses produksi mi. jagung yang disubstitusi dengan tepung jagung termodifikasi . dilakukan melalui tahap pencarnpuran bahafi, pengukusan bahan, pembuatan adonan, penekanan adonan, pembentukan lembaran, pembentukan untaian mi, pemotongan mi, pengukusan mi, pengeringan mi, pendinginan dan pengemasan. Invensi ini menghasilkan mi dengan karakteristik kimia, fisik, organoleptik dan fungsional yang lebih baik bila dibandingkan dengan mi yang dibuat dari tepung jagung alami saja. Dengan demikian diharapkan mi jagung ini akan lebih oditerima oleh konsumen sehingga industrialisasinya dapat mendukung program diversifikasi pangan pokok.</t>
+  </si>
+  <si>
+    <t>Perekat Kayu Tahan Air Mengandung Karet Trans-1,4-Isoprena Termodifikasi</t>
+  </si>
+  <si>
+    <t>P00200400337</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Fauzi Febrianto, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Hasil Hutan</t>
+  </si>
+  <si>
+    <t>Telah ditemukan suatu bahan perekat kayu tahan air yang terbuat dari karet TIR termodifikasi. Keunggulan dari temuan ini adalah perekat ini sangat kuat dan tahan terhadap air (air panas dan air mendidih) serta dapat dibuat dari bahan yang berasal dari bahan yang dapat diperbaharui dan dapat terurai di alam.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Fransisca Rungkat, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Wasrin Syafii, M.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Indra Jaya, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Abdul Munif, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Kamaruddin Abdullah, M.S.A.</t>
   </si>
   <si>
     <t>Dr. Ir. Dahrul Syah, M.Sc.Agr.</t>
   </si>
   <si>
-    <t>Mie jagung instan dibuat dari bahan baku pati jagung dan protein jagung (Corn Gluten Meal) dan bahan tambahan lainnya. Bahan-bahan diproses melalui tahapan: pencampuran, pengukusan pertama, pengadonan, pengukusan kedua, pembentukan dan pengeringan dengan oven. Invensi ini menghasilkan mie jagung instan yang memiliki waktu pemasakan sebentar, kehilangan total padatan rendah akibat pemasakan rendah, nilai gizi baik,warna dan penampakan yang menarik, serta rasa khas jagung. Selain itu alat produksi yang dibutuhkan untuk industrialisasi mie jagung sudah tersedia dan mudah didapatkan.</t>
-[...17 lines deleted...]
-    <t>Ir. Semangat Ketaren, M.S.</t>
+    <t xml:space="preserve">Proses Produksi Mie Berbahan Baku Tepung Jagung  dengan  Teknologi Ekstruksi</t>
+  </si>
+  <si>
+    <t>11-Oct-2010</t>
+  </si>
+  <si>
+    <t>P00201000634</t>
+  </si>
+  <si>
+    <t>Dr. Tjahja Muhandri, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Proses memproduksi mie jagung menggunakan bahan baku tepung jagung 100% dengan teknologi ekstrusi. dilakukan melalui tahap penimbangan, pencampuran bahan, pengukusan, pencetakan mie dan pengukusan mie. Invensi ini menghasilkan mie dengan karakteristik reologi (elongasi) dan cooking loss yang menyerupai mie terigu.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sugiarto, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Odang Carman, M.Sc.</t>
+  </si>
+  <si>
+    <t>Proses Ekstraksi Buah Vanili Setengah Kering</t>
+  </si>
+  <si>
+    <t>P00200600798</t>
+  </si>
+  <si>
+    <t>Dr. Dwi Setyaningsih, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Ekstrak vanili adalah larutan hidroalkohol yang mengandung zat terekstrak dari buah vanili. Ekstrak vanili dibuat dari buah vanili setengah kering dengan metode maserasi pada suhu ruang selama 12 jam. Perbandingan bahan dan pelarut adalah 1:10. Pelarut terdiri dari campuran 70% etanol, 30% air dan ditambah dengan 7% sukrosa dan 4,7% gliserin. Ekstrak dibuat dengan cara buah vanili setengah kering dipotong 0,2-0,5 cm, kemudian direndam dalam pelarut selama 12 hari. Setelah itu, ekstrak disaring. Ekstrak yang dihasilkan memiliki kadar vanillin yang tinggi, memiliki karakteristik yang sesuai dengan standar internasional dan memiliki flavor sweet, vanilla, coconut-like, green, buttery, dan aroma khas yang dihasilkan dari reaksi maillard.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mohamad Rafi, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Armansyah Halomoan Tambunan, M.Agr.</t>
   </si>
   <si>
+    <t>Suplemen Beras</t>
+  </si>
+  <si>
+    <t>08-Nov-2006</t>
+  </si>
+  <si>
+    <t>P00200600658</t>
+  </si>
+  <si>
     <t>Ir. Sutrisno Koswara, M.Si.</t>
   </si>
   <si>
-    <t>Proses Peningkatan Kualitas Kayu dengan Senyawa Khitosan</t>
-[...5 lines deleted...]
-    <t>P00200400607</t>
+    <t>Formula suplemen beras dengan formula campuran dari tepung beramilopektin tinggi, zat besi, kalsium dan aroma pandan. Formula yang berbentuk powder ini diperoleh dengan menggiling bahan yang beramilopektin tinggi seperti ketan dan garut, kemudian hasil tepungnya dicampur dengan zat besi, kalsium dan aroma pandan kemudian campuran dikemas. Formula ini dicampurkan pada beras pada saat akan ditanak.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Endang Gumbira, M.A.Dev.</t>
+  </si>
+  <si>
+    <t>Proses Pemadatan Kayu dan Kayu Hasil Pemadatan</t>
+  </si>
+  <si>
+    <t>12-Nov-2003</t>
+  </si>
+  <si>
+    <t>P00200900037</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Dodi Nandika, M.S.</t>
   </si>
   <si>
-    <t>Departemen Hasil Hutan</t>
-[...2 lines deleted...]
-    <t>Suatu proses peningkatan kualitas kayu dengan senyawa khitosan merupakan invensi baru yang bernilai strategis ditinjau dari berbagai aspek termasuk dalam upaya pemanfaatan limbah cangkang udang dan pengembangan proses-metode peningkatan kua</t>
+    <t>Invensi ini berhubungan dengan suatu proses pemadatan kayu yang berlaku untuk seluruh jenis kayu atau bahan berlignosellulosa yang berkerapatan atau berat jenis rendah. Pemadatan kayu dapat dilakukan dengan 2 langkah utama, yaitu (1) perlakuan pendahuluan agar kayu bersifat plastis dengan menggunakan alat Autoclaf dan (2) perlakuan pemadatan pada arah tegak lurus serat dengan menggunakan Mesin Hot and Cold Press. Hasil pemadatan kayu ini dapat digunakan untuk bahan lantai (flooring), interior, handtools, moulding dan furniture, alat sambung, pasak (dowell) serta aplikasi untuk konstruksi struktural seperti pelat buhul, laminasi dan kayu lapis.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Waras Nurcholis, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Agus Sutejo, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Dedi Fardiaz, M.Sc.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Ani Suryani, D.E.A.</t>
+    <t>Prof. Dr. Kustiariyah, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Prof. drh. Min Rahminiwati, M.S., Ph.D.</t>
   </si>
   <si>
-    <t>Hamparan Bambu dan Balok Laminasi dari Hamparan Bambu</t>
-[...5 lines deleted...]
-    <t>P00200500216</t>
+    <t>Ir. Subarna, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Agus Oman Sudrajat, M.Sc.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Naresworo Nugroho, M.S.</t>
   </si>
   <si>
-    <t>Telah ditemukan cara baru pembuatan laminasi bambu yaitu membentuk hamparan bambu dengan cara membuat takikan-takikan optimal pada ruas bambu yang berbentuk silinder. Hamparan bambu ini dipergunakan sebagai bahan dasar balok laminasi bambu. Proses baru ini menghasilkan balok laminasi bambu yang memiliki sifat kekuatan, sifat permesinan, dan penampilan yang lebih baik daripada bambu laminasi konvensional.</t>
-[...508 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. Nurheni Sri Palupi, M.Si.</t>
-  </si>
-[...10 lines deleted...]
-    <t>Prof. Dr. Ir. Sulistiono, M.Sc.</t>
   </si>
   <si>
     <t xml:space="preserve">Dr. M.A.M Oktaufik </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -937,74 +712,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J122" headerRowCount="1">
-  <autoFilter ref="A4:J122"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J81" headerRowCount="1">
+  <autoFilter ref="A4:J81"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J122"/>
+  <dimension ref="A1:J81"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -1053,3060 +828,1994 @@
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="F12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H12" s="0" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="B16" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H16" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>72</v>
+        <v>35</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>41</v>
+        <v>74</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="H21" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="I21" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>81</v>
-      </c>
-[...13 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C22" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J22" s="0" t="s">
         <v>85</v>
-      </c>
-[...16 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="H23" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="B23" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G23" s="0" t="s">
+      <c r="I23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J23" s="0" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H24" s="0" t="s">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>95</v>
+        <v>81</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>56</v>
+        <v>93</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>57</v>
+        <v>94</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>60</v>
+        <v>95</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>79</v>
+        <v>96</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>80</v>
+        <v>97</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>41</v>
+        <v>106</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>51</v>
+        <v>108</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>47</v>
+        <v>109</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>52</v>
+        <v>110</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>53</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>22</v>
+        <v>113</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>24</v>
+        <v>115</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>16</v>
+        <v>117</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>27</v>
+        <v>118</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>110</v>
+        <v>126</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>111</v>
+        <v>27</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>46</v>
+        <v>127</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>48</v>
+        <v>128</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>111</v>
+        <v>129</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>41</v>
+        <v>106</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>50</v>
+        <v>130</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>51</v>
+        <v>113</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>47</v>
+        <v>114</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>52</v>
+        <v>115</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>111</v>
+        <v>131</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>16</v>
+        <v>117</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>53</v>
+        <v>118</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>80</v>
+        <v>133</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>81</v>
+        <v>134</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>83</v>
+        <v>28</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>115</v>
+        <v>137</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>116</v>
+        <v>138</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>139</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>121</v>
+        <v>43</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>122</v>
+        <v>139</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>56</v>
+        <v>142</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>57</v>
+        <v>143</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>123</v>
+        <v>144</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>59</v>
+        <v>145</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>60</v>
+        <v>146</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>126</v>
+        <v>147</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>127</v>
+        <v>43</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>129</v>
+        <v>148</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>131</v>
+        <v>150</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>83</v>
+        <v>43</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>152</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>134</v>
+        <v>70</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>105</v>
+        <v>71</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>135</v>
+        <v>72</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>36</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>137</v>
+        <v>74</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>138</v>
+        <v>75</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>140</v>
+        <v>154</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>142</v>
+        <v>42</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>137</v>
+        <v>43</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>144</v>
+        <v>70</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>145</v>
+        <v>71</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>146</v>
+        <v>72</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>14</v>
+        <v>157</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>147</v>
+        <v>75</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>148</v>
+        <v>96</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>19</v>
+        <v>97</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>149</v>
+        <v>98</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>25</v>
+        <v>158</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>26</v>
+        <v>100</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>150</v>
+        <v>101</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>152</v>
+        <v>46</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>154</v>
+        <v>48</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>140</v>
+        <v>25</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>141</v>
+        <v>26</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>156</v>
+        <v>54</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>137</v>
+        <v>28</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>143</v>
+        <v>29</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>32</v>
+        <v>162</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>23</v>
+        <v>163</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>33</v>
+        <v>164</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>36</v>
+        <v>166</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>158</v>
+        <v>70</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>159</v>
+        <v>71</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>160</v>
+        <v>72</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>162</v>
+        <v>74</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>163</v>
+        <v>75</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>165</v>
+        <v>142</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>168</v>
+        <v>43</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>171</v>
+        <v>57</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>30</v>
+        <v>174</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>26</v>
+        <v>175</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>174</v>
+        <v>108</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>171</v>
+        <v>109</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>175</v>
+        <v>110</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>177</v>
+        <v>112</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>104</v>
+        <v>172</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>105</v>
+        <v>57</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>178</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>109</v>
+        <v>176</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="B54" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H54" s="0" t="s">
-        <v>35</v>
+        <v>124</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>183</v>
+        <v>125</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>151</v>
+        <v>64</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>152</v>
+        <v>65</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>153</v>
+        <v>66</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>155</v>
+        <v>69</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>185</v>
+        <v>141</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>186</v>
+        <v>142</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>187</v>
+        <v>143</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>189</v>
+        <v>145</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>190</v>
+        <v>146</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>70</v>
+        <v>127</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>72</v>
+        <v>128</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>40</v>
+        <v>182</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>41</v>
+        <v>106</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>21</v>
+        <v>130</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>97</v>
+        <v>168</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>80</v>
+        <v>142</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>98</v>
+        <v>169</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>49</v>
+        <v>183</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>67</v>
+        <v>185</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>179</v>
+        <v>56</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>180</v>
+        <v>57</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>181</v>
+        <v>58</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>54</v>
+        <v>189</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>183</v>
+        <v>60</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>195</v>
+        <v>159</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>196</v>
+        <v>46</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>197</v>
+        <v>160</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>21</v>
+        <v>161</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>148</v>
+        <v>191</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>19</v>
+        <v>109</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>150</v>
+        <v>194</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>200</v>
+        <v>70</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>23</v>
+        <v>71</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>201</v>
+        <v>72</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>202</v>
+        <v>55</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>203</v>
+        <v>75</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>200</v>
+        <v>33</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>201</v>
+        <v>35</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>38</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>200</v>
+        <v>162</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>23</v>
+        <v>163</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>201</v>
+        <v>164</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>205</v>
+        <v>59</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>203</v>
+        <v>166</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>206</v>
+        <v>24</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>207</v>
+        <v>25</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>208</v>
+        <v>26</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>209</v>
+        <v>61</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>29</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I67" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J67" s="0" t="s">
         <v>130</v>
-      </c>
-[...16 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>18</v>
+        <v>197</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>19</v>
+        <v>198</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>20</v>
+        <v>199</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>21</v>
+        <v>201</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>212</v>
+        <v>45</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>213</v>
+        <v>46</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>214</v>
+        <v>47</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>64</v>
+        <v>202</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>49</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>47</v>
+        <v>204</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>41</v>
+        <v>175</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>129</v>
+        <v>33</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>130</v>
+        <v>34</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>131</v>
+        <v>35</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>133</v>
+        <v>38</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>164</v>
+        <v>197</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>165</v>
+        <v>198</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>168</v>
+        <v>106</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>169</v>
+        <v>201</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>222</v>
+        <v>153</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>71</v>
+        <v>154</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>223</v>
+        <v>155</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>73</v>
+        <v>210</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>156</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>225</v>
+        <v>45</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>226</v>
+        <v>46</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>227</v>
+        <v>47</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>228</v>
+        <v>211</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>229</v>
+        <v>49</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>129</v>
+        <v>70</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>130</v>
+        <v>71</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>131</v>
+        <v>72</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>82</v>
+        <v>212</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>133</v>
+        <v>75</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>230</v>
+        <v>184</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>231</v>
+        <v>185</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>232</v>
+        <v>186</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>233</v>
+        <v>213</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>234</v>
+        <v>188</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>235</v>
+        <v>159</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>236</v>
+        <v>160</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>237</v>
+        <v>214</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>108</v>
+        <v>52</v>
       </c>
       <c r="I78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>238</v>
+        <v>161</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>18</v>
+        <v>203</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>19</v>
+        <v>204</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>20</v>
+        <v>205</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>239</v>
+        <v>215</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>15</v>
+        <v>175</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>21</v>
+        <v>207</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="I80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>171</v>
-      </c>
-[...16 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>241</v>
+        <v>127</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>242</v>
+        <v>128</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>243</v>
+        <v>217</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>162</v>
+        <v>106</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>244</v>
-[...318 lines deleted...]
-      <c r="B94" s="0" t="s">
         <v>130</v>
-      </c>
-[...744 lines deleted...]
-        <v>194</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>