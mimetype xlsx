--- v3 (2026-08-08)
+++ v4 (2026-09-23)
@@ -5,107 +5,137 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>JenisPaten</t>
   </si>
   <si>
     <t>Abstrak</t>
   </si>
   <si>
+    <t>Proses Ekstraksi dan Produk Antibiotik dari Siput Laut Gonggong</t>
+  </si>
+  <si>
+    <t>02-Oct-2020</t>
+  </si>
+  <si>
+    <t>P00202007200</t>
+  </si>
+  <si>
+    <t>Pemeriksaan Substantif Tahap IV</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Maggy Thenawidjaja</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Pangan</t>
+  </si>
+  <si>
+    <t>Paten</t>
+  </si>
+  <si>
+    <t>Siput laut gonggong (Leavistrombus turturella) merupakan salah satu sumber antibiotik yang mengandung senyawa peptida antimikroba (Antimicrobial Peptides, AMPs). Invensi ini menghasilkan proses ekstraksi dan produk antibiotik alami dari siput laut gonggong (Laevistrombus turturella). Proses ekstraksi siput laut gonggong sebagai antibiotik alami sesuai invensi ini dilakukan melalui proses ekstraksi maserasi dipadu dengan ultrasonikasi, dilanjutkan purifikasi dengan proses sentrifuge dingin menggunakan membran MWCO (Molecular weight cut-off) yang memiliki berat molekul kurang dari 5 kDa. Produk yang dihasilkan lalu dikonfirmasi menggunakan SDS-PAGE (marker 26.6 kDa) untuk memastikan keberadaan peptide. Antibiotik yang dihasilkan invensi ini memiliki karakter peptida antimikroba (AMPs) yaitu 12 asam amino (RHPDYSVALLLR) dengan berat molekul rendah 1,4 kDa (peptida sederhana), struktur &amp;alpha;-helix, pH titik isoelektrik (pI) sebesar 9.53, net charge +1, total rasio asam amino hidrofobik 49.9%, hydrophobicity sebesar +13.67 kkal/mol dan protein-binding potential (index Boman 2.17 kkal/mol), serta AMPs dari ekstrak daging gonggong rebus bercangkang tebal dapat dijadikan alternatif antibiotik alami yang dapat bersifat antiresisten.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nuri Andarwulan, M.Si.</t>
+  </si>
+  <si>
     <t>Komposisi Umpan Rayap Berbasis Nematoda Entomopatogen</t>
   </si>
   <si>
     <t>01-Dec-2020</t>
   </si>
   <si>
     <t>S00202009236</t>
   </si>
   <si>
-    <t>Pemeriksaan Substantif Tahap IV</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. Arinana, S.Hut., M.Si.</t>
   </si>
   <si>
     <t>Departemen Hasil Hutan</t>
   </si>
   <si>
     <t>Paten Sederhana</t>
   </si>
   <si>
     <t>Serbuk kayu pinus sebagai umpan rayap dan media nematoda entomopatogen berupa zeolit dan tanah halus dengan kpomposisi masing-masing sepertiga bagian merupakan invensi baru dalam pengendalian rayap tanah dengan menggunakan agen hayati yaitu nematoda entomopatogen dengan sistem baiting. Dalam invensi ini, serbuk kayu pinus 940 mesh) dikukus terlebih dahulu kemudian ditiriskan serta dikeringudarakan selama tujuh hari. Fungsi zeolit dan tanah halus adalah sebagai media bagi nematoda entomopatogen agar tetap hidup selama proses pengumpanan. Komposisi serbuk kayu pinus, zeolit, dan tanah halus adalah masing-masing 1/3 bagian dari tabung umpan. Hasil invensi ini menunjukkan bahwa serbuk kayu pinus yang telah dikukus dengan menggunakan media nematoda entomopatogen berupa zeolit dan tanah halus serta konsentrasi larutan nematoda entomopatogen yang digunakan adalah 550 IJ/ml, dapat digunakan sebagai pengendali rayap tanah dengan sistem baiting dengan memberikan mortalitas rayap tanah C. curvignathus sebesar 92%.</t>
   </si>
   <si>
+    <t>Dr. Lily Viruly, S.T.P., M.Si.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Dodi Nandika, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mala Nurilmala, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Noor Farikhah Haneda, M.Si.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -118,74 +148,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J7" headerRowCount="1">
-  <autoFilter ref="A4:J7"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J11" headerRowCount="1">
+  <autoFilter ref="A4:J11"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J7"/>
+  <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -248,56 +278,160 @@
       </c>
       <c r="B6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="B8" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="C8" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="F7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="0" t="s">
+      <c r="F8" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J8" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="B9" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="J9" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I7" s="0" t="s">
+      <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="J7" s="0" t="s">
+      <c r="J10" s="0" t="s">
         <v>17</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>