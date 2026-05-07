--- v0 (2025-12-14)
+++ v1 (2026-05-07)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
@@ -59,83 +59,50 @@
     <t>Abstrak</t>
   </si>
   <si>
     <t xml:space="preserve">Tungku Sekam </t>
   </si>
   <si>
     <t>21-Nov-2008</t>
   </si>
   <si>
     <t>S00200800227</t>
   </si>
   <si>
     <t>Berakhir Masa Perlindungan</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Irzaman, M.Si.</t>
   </si>
   <si>
     <t>Departemen Fisika</t>
   </si>
   <si>
     <t>Paten Sederhana</t>
   </si>
   <si>
     <t>-</t>
-  </si>
-[...31 lines deleted...]
-    <t>Departemen Hasil Hutan</t>
   </si>
   <si>
     <t>Ir. Hanedi Darmasetiawan, M.S.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -148,74 +115,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J8" headerRowCount="1">
-  <autoFilter ref="A4:J8"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J6" headerRowCount="1">
+  <autoFilter ref="A4:J6"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J8"/>
+  <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -252,108 +219,56 @@
       </c>
       <c r="B5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>17</v>
-[...50 lines deleted...]
-      <c r="J8" s="0" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>