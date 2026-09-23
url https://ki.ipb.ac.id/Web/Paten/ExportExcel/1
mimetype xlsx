--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -5,965 +5,2110 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="507" uniqueCount="507">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>JenisPaten</t>
   </si>
   <si>
     <t>Abstrak</t>
   </si>
   <si>
-    <t xml:space="preserve">BIOCHAR DARI MATERIAL REJECT COAL SEBAGAI BAHAN PEMBENAH TANAH AKTIVITAS  REKLAMASI</t>
-[...5 lines deleted...]
-    <t>S00202605286</t>
+    <t>Palka Pendingin Tenaga Surya Dilengkapi Dengan Sistem Monitoring Kualitas Air Dan Tracking Posisi Kapal Perikanan Skala Kecil</t>
+  </si>
+  <si>
+    <t>11-Jul-2025</t>
+  </si>
+  <si>
+    <t>P00202506400</t>
   </si>
   <si>
     <t>Terdaftar</t>
   </si>
   <si>
-    <t>Samsul Edwin Saleh, S.T.</t>
-[...2 lines deleted...]
-    <t>Departemen Ilmu Tanah dan Sumberdaya Lahan</t>
+    <t>Dr. Ayi Rahmat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Kelautan</t>
+  </si>
+  <si>
+    <t>Paten</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Integrated smart system instrument pada kapal ikan skala kecil merupakan instrumentasi untuk mendukung kebutuhan utilitas pada kapal dengan tonase kecil yaitu Palka Pendingin Tenaga Surya (PPTS) yang dilengkapi dengan Sistem Monitoring Kualitas air berbasis IOT&amp;rsquo;s merupakan  inovasi  yang  dikembangkan  oleh  Divisi  Akustik  Instrumentasi  dan  Robotik, Departemen  Ilmu  dan  Teknologi  Kelautan,  Fakultas  Perikanan  dan  Ilmu  Kelauan,  IPB. Sistem dapat bekerja dengan baik dan dapat beroperasi sesuai dengan yang diharapkan. Hasil  dari  kegiatan  ini  berupa  prototip  yang  sudah  teruji,  dimana  sudah  dilakukan pengujian  terhadap  tilting,  yawing,  rolling  kapal  dan  kapal  dalam  kondisi  yang  stabil, kemudian  ikan  yang  didapatkan  dalam  kondisi  segar,  sehingga  sisitem  akan mempertahankan  kesegaran  ikan  hasil  tangkapan.  Ikan  yang  didapatkan  sudah  diuji organoleptik dan dalam kondisi prima. Sistem IoT juga sudah diujicobakan dimana dapat dilakukan plot hasil tagging gps pada rute kapal dan sistem pengukur parameter perairan dapat mentransmisikan data yang diperoleh. Sistem ini cocok untuk nelayan yang melaut selama  minimal  3  hari  dan  dapat  dioperasikan  pada  kapal  penangkap  ikan  samudera dengan lama operasi lebih dari 1 bulan. Palka Pendingin Tenaga Surya ini sudah berhasil diujicobakan dan siap untuk diimplementasikan penggunaannya untuk khalayak nelayan di seluruh Indonesia.</t>
+  </si>
+  <si>
+    <t>ALAT DAN METODE PENCATATAN BOBOT PRODUK OTOMATIS BERBASIS COMPUTER VISION</t>
+  </si>
+  <si>
+    <t>29-Jul-2026</t>
+  </si>
+  <si>
+    <t>P00202608376</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nastiti Siswi Indrasti</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Industri Pertanian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan alat dan metode pencatatan bobot produk secara otomatis
+berbasis computer vision pada mesin checkweigher. Alat terdiri atas unit pemrosesan
+utama, kamera , lampu LED, layar LCD, tombol masukan pengguna, modul komunikasi
+data, alarm, catu daya, dan sistem pendingin. Kamera menangkap citra layar LCD
+checkweigher, kemudian citra diproses melalui tahapan preprocessing dan dikenali
+menggunakan metode Optical Character Recognition (OCR) untuk menghasilkan data
+bobot digital. Pengguna memilih jenis produk melalui tombol sebelum pencatatan
+dilakukan. Data bobot, jenis produk, waktu pencatatan, dan kategori shift dikirim secara
+otomatis ke media penyimpanan berbasis cloud berupa spreadsheet. Unit pemrosesan
+menghitung nilai rata-rata bobot produk dan membandingkannya dengan batas toleransi
+yang telah ditetapkan. Apabila nilai rata-rata berada di luar batas toleransi, alarm
+diaktifkan sebagai peringatan kepada operator untuk melakukan penyesuaian pengaturan
+bobot. Informasi bobot produk, nilai rata-rata bobot, jenis produk, dan status toleransi
+ditampilkan secara real-time pada layar LCD, sedangkan data pada spreadsheet
+disinkronkan dengan dashboard monitoring untuk menyajikan informasi produksi secara
+real-time. Invensi ini meningkatkan akurasi pencatatan bobot, mendukung pengendalian
+kualitas, dan tidak memerlukan modifikasi signifikan pada mesin checkweigher.</t>
+  </si>
+  <si>
+    <t>Kit Elisa Penapis Amyloid Peptide Aß42 untuk Deteksi Awal Penyakit Alzheimer dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>07-Oct-2022</t>
+  </si>
+  <si>
+    <t>P00202211020</t>
+  </si>
+  <si>
+    <t>Dr. Uus Saepuloh, S.Si., M.Biomed.</t>
+  </si>
+  <si>
+    <t>PUSAT STUDI SATWA PRIMATA (PSSP).</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk menghasilkan kit ELISA untuk penapisan peptida amyloid beta 42 (A&amp;beta;42). Kit ini memiliki beberapa kelengkapan atau bagian kit berupa pelat ELISA berisi antibodi berupa MoAb Amyloid beta 42 human, larutan pencuci berupa PBS-Tween 0,1%, pelarut konjugat, konjugat anti monkey IgG perokidase, substrat berupa tetrametil benzidine, larutan penghenti reaksi berupa H2SO4 2N, standar amiloid beta 42, protokol uji dan penutup pelat ELISA. Kit sesuai invensi ini dikembangkan melalui tahapan konstruksi antibodi monoklonal secara in-vitro, yaitu dengan penyuntikan Balb/c, pemeliharaan sel mieloma, isolasi sel spleen, lalu sel mieloma dan sel spleen difusikan, kemudian diadakan seleksi untuk menentukan populasi sel penghasil antibodi monoklonal yang selanjutnya diaplikasikan pada teknik ELISA untuk deteksi awal penyakit Alzheimer menggunakan sampel serum dan cairan serebrospinal. Kit ELISA ini diharapkan dapat memberikan solusi riil untuk pengembangan penapisan Alzheimer berbasis kit peptida A&amp;beta;42 dan antibodi monoklonal peptida A&amp;beta;42 sebagai kandidat imunoterapi sehingga dapat menyumbangkan salah satu kemandirian bangsa dalam penelitian kesehatan, khususnya penyediaan bahan uji biologis untuk penelitian neurosains dan penyakit degeneratif.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Enzim Protease Alami Dari Fermentasi Kulit Nanas Dan Daun Pepaya Untuk Meningkatkan Efisiensi Pakan Ikan Nila</t>
+  </si>
+  <si>
+    <t>05-Nov-2024</t>
+  </si>
+  <si>
+    <t>P00202412459</t>
+  </si>
+  <si>
+    <t>Dian Eka Ramadhani, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Sekolah Vokasi</t>
   </si>
   <si>
     <t>Paten Sederhana</t>
   </si>
   <si>
-    <t xml:space="preserve">Indonesia memiliki kekayaan sumber daya alam yang besar, salah satunya batu baradengan produksi mencapai 614 juta ton pada tahun 2021 dan meningkat 11,89% padatahun 2022. Industri batubara menghasilkan limbah reject coal sekitar 0,5% dari totalproduksi, yang berpotensi mencemari tanah, air, dan meningkatkan emisi gas rumah kaca.Invensi ini mengembangkan biochar dari reject coal sebagai bahan pembenah tanah padalahan reklamasi tambang. Biochar reject coal yang dihasilkan memiliki kandungan karbon
-[...226 lines deleted...]
-    <t>Hana Safitri</t>
+    <t>Invensi yang diungkapkan disini adalah suatu metode pembuatan enzim protease alami, diperoleh dari ekstrak kulit nanas dan daun pepaya yang difermentasi dengan ragi roti selama 1-10 hari. Ekstrak sebanyak 1-3% ditambahkan pada pakan ikan nila kadar protein 26-28% dengan metode spray. Pakan ini sesuai untuk kebutuhan ikan nila menurut standar nasional Indonesia (SNI)01-7242-2006 yaitu mengandung kadar protein 25-30%. Kelebihan enzim protease ini yaitu menggunakan kombinasi kulit nanas dan daun pepaya untuk menghasilkan enzim protease alami yang murah, serta menambahkan fermentasi dengan ragi roti untuk meningkatkan efisiensi pakan ikan nila kadar protein 26-28%.</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Proses Pembuatan Fat Replacer Dari Minyak Nabati Sebagai Pengganti Lemak Hewani</t>
+  </si>
+  <si>
+    <t>28-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202213695</t>
+  </si>
+  <si>
+    <t>Neli Muna, STP, M.Si</t>
+  </si>
+  <si>
+    <t>Tujuan invensi ini adalah untuk menyediakan formula dan teknologi proses pembuatan fat replacer dari minyak sawit. Formula fat replacer terdiri dari olein dan stearin sebagai sumber lemak, isolat protein kedelai dan gelatin sebagai sumber protein, monoasil gliserol (MAG) sebagai emulsifier dan organogelator, serta sodium tri poli fosfat (STTP) sebagai agen ikat silang. Konsentrasi lemak nabati yang dapat ditambahkan dalam formula fat replacer pada rentang 30&amp;ndash;50%. Metode pembuatan fat replacer melalui emulsifikasi antara fase air dan fase minyak. Kedua fase dihomogenkan secara terpisah dengan pemberian panas dan pengadukan. Proses pembentukan emulsi kedua fase menggunakan bantuan high shear homogenizer dengan kecepatan 5000-8000 rpm selama 30 menit hingga terbentuk emulsi fat replacer yang stabil dan kental pada suhu ruang. Setelah penyimpanan pada suhu rendah, fat replacer berbentuk padat menyerupai lemak hewani. Fat replacer yang dihasilkan dalam invensi ini dapat dicampurkan ke dalam daging buatan (meat analog) atau produk olahan daging lainnya seperti sosis.</t>
+  </si>
+  <si>
+    <t>METODE BUDIDAYA PADI ORGANIK REGENERATIF BERBASIS PENGOLAHAN TANAH MINIMUM DAN APLIKASI AZOLLA</t>
+  </si>
+  <si>
+    <t>17-Aug-2026</t>
+  </si>
+  <si>
+    <t>S00202609132</t>
+  </si>
+  <si>
+    <t>Agief Julio Pratama, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode penerapan budidaya padi berbasis pertanian
+organik regeneratif yang mengintegrasikan pengolahan tanah minimum, pemberian
+bahan organik, dan pemanfaatan Azolla dalam satu sistem budidaya. Metode ini ditujukan
+untuk meningkatkan kinerja pertumbuhan dan produktivitas tanaman padi sekaligus
+memperbaiki fungsi biologis dan kualitas tanah. Metode meliputi tahapan menyiapkan
+lahan sawah, melakukan pengolahan tanah minimum, memasukkan bahan organik,
+menambahkan Azolla ke dalam lahan, menanam tanaman padi, serta mempertahankan
+Azolla selama periode budidaya sehingga menghasilkan biomassa yang berperan sebagai
+sumber bahan organik dan nitrogen biologis. Penerapan metode menunjukkan
+peningkatan pertumbuhan tanaman, khususnya tinggi tanaman sebesar 5,2&amp;ndash;10,6% pada
+beberapa fase pertumbuhan, serta peningkatan panjang malai dan produktivitas gabah
+dari 5,4 menjadi 5,5 Mg ha&amp;minus;1 dibandingkan sistem organik konvensional. Pemanfaatan
+Azolla juga menghasilkan biomassa hingga 67.73 Mg ha&amp;minus;1, yang berpotensi
+meningkatkan input karbon dan nitrogen ke dalam sistem tanah&amp;ndash;tanaman. Invensi ini
+memberikan pendekatan budidaya yang mengintegrasikan pengelolaan tanah, input
+organik, dan fiksasi nitrogen biologis untuk mendukung produktivitas padi dan
+keberlanjutan agroekosistem.</t>
+  </si>
+  <si>
+    <t>KOMPOSISI DAN PROSES PEMBUATAN SEDIAAN ORAL SISTEM PENGHANTARAN OBAT SWAMIKROEMULSI (SELF-MICROEMULSIFYING DRUG DELIVERY SYSTEM/SMEDDS) IBUPROFEN MENGGUNAKAN KOMBINASI MINYAK KELAPA DAN MINYAK KACANG TANAH</t>
+  </si>
+  <si>
+    <t>13-Aug-2026</t>
+  </si>
+  <si>
+    <t>P00202608974</t>
+  </si>
+  <si>
+    <t>Dr. Mohammad Khotib, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Departemen Kimia</t>
   </si>
   <si>
-    <t>Invensi ini berhubungan dengan proses pembuatan elektrode tercetak layar (screen printed electrode/SPE) dengan teknik cetak (printing) menggunakan printer rumah untuk sensor asam urat. Lebih khusus, tinta yang digunakan berbasis komposit grafena oksida (GO) dan poli 3,4-etilendioksitiofena:polistirena sulfonat (PEDOT:PSS). Kondisi pembuatan SPE optimum ditentukan dengan menggunakan rancangan percobaan 23 desain faktorial. Tiga faktor, yaitu jumlah lapis cetak 1-3 lapisan, suhu pengeringan 25-75 &amp;deg;C, dan waktu pengeringan 2,5-7,5 menit dioptimalkan dengan desain factorial tersebut. ANOVA mengungkapkan jumlah lapisan cetak dan suhu pengeringan berpengaruh signifikan terhadap respon arus oksidasi asam urat pada SPE. SPE hasil fabrikasi optimum diperoleh saat SPE dicetak tiga lapis dan dikeringkan pada suhu 75 &amp;deg;C selama 7,5 menit.</t>
+    <t xml:space="preserve">Invensi ini berhubungan dengan komposisi dan proses pembuatan sediaan oral Self-
+Microemulsifying Drug Delivery System (SMEDDS) ibuprofen yang ditujukan untuk
+meningkatkan kelarutan, stabilitas, dan bioavailabilitas ibuprofen. Komposisi sediaan
+terdiri dari ibuprofen sebagai bahan aktif, kombinasi minyak kacang tanah (Arachis
+hypogaea) dan minyak kelapa (Cocos nucifera) sebagai fase minyak, Tween 80 sebagai
+surfaktan, dan propilen glikol sebagai kosurfaktan, dengan komposisi minyak, surfaktan
+dan kosurfaktan. Komposisi ini dicirikan oleh penggunaan minyak nabati lokal Indonesia
+sebagai pengganti eksipien sintetis impor. Efek menguntungkan dari invensi ini adalah
+diperoleh sediaan oral SMEDDS ibuprofen yang stabil hingga 365 hari penyimpanan,
+ukuran globul nanometer (184,9 nm), waktu emulsifikasi spontan kurang dari 1 menit (59
+detik), transmitansi tinggi (96,7%), pelepasan in vitro yang cepat dan hampir komplit pada
+media asam (t50 &amp;asymp; 5 menit) yang berkorelasi kuat dengan absorpsi in vivo (IVIVC Level A,
+R2 = 0,93) serta absorpsi oral yang cepat (Tmax &amp;asymp; 22 menit), serta efek antiinflamasi yang
+sebanding dengan ibuprofen konvensional pada dosis sama dan tetap efektif pada
+setengah dosis konvensional, sehingga menurunkan risiko efek samping gastrointestinal,
+hepatotoksisitas, dan nefrotoksisitas.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Taufik, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALAT MONITORING  CERDAS BERBASIS MULTI- SENSOR PADA  TRANSPORTASI RANTAI DINGIN KOMODITAS SAYURAN</t>
+  </si>
+  <si>
+    <t>05-Aug-2026</t>
+  </si>
+  <si>
+    <t>S00202608658</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan alat pemantauan terintegrasi untuk transportasi cold chain
+komoditas sayuran yang terdiri dari rangka aluminium profile, enclosure berstandar IP66,
+alat kelistrikan (MCB, Power Supply 24 VDC, Ground Terminal), PLC sebagai kontroler
+utama, HMI layar sentuh, dan jaringan sensor (suhu, kelembapan, getaran, intensitas
+cahaya, GPS). Alat mengintegrasikan akuisisi data multi-parameter secara simultan,
+memproses data berdasarkan ambang batas komoditas sayuran, serta menampilkan
+kondisi cold chain dan lokasi secara real-time pada HMI lokal dan/atau server jarak jauh.
+Enclosure IP66 melindungi komponen dari debu dan uap air, sementara PLC menjalankan
+logika pemantauan untuk deteksi dini penyimpangan suhu, kelembapan, guncangan, atau
+pembukaan pintu tidak terkendali. Invensi memungkinkan penyediaan rekam jejak logistik
+akurat sebagai bukti jaminan mutu (proof of condition) distribusi sayuran, mengurangi
+risiko pembusukan akibat fluktuasi lingkungan atau penanganan kasar selama
+transportasi.</t>
+  </si>
+  <si>
+    <t>Ir. Supriyanto, S.TP., M.Kom., Ph.D.</t>
   </si>
   <si>
     <t>FORMULASI NUTRIEN ANORGANIK BERDASARKAN PROPORSI NUTRIEN MAKRO, MIKRO, DAN KELUMIT UNTUK MENINGKATKAN PRODUKTIVITAS Spirogyra sp.</t>
   </si>
   <si>
     <t>19-Jun-2026</t>
   </si>
   <si>
     <t>P00202606598</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mustika Nirwana Lovandi</t>
   </si>
   <si>
     <t>Departemen Manajemen Sumberdaya Perairan</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini mengungkapkan formulasi nutrien anorganik yang dirancang khusus untuk
 meningkatkan produktivitas Spirogyra sp. berdasarkan proporsi nutrient yang optimal.
 Formulasi nutrien makro terdiri atas sumber nitrogen (NH4Cl, KNO3 dan Co(NO3)2&amp;middot;6H2O),
 sumber fosfor (KH2PO4), sumber kalium (KCl), sumber magnesium (MgSO4), serta
 komponen penyangga pH dan karbon anorganik (Na2CO3 dan NaCl 20). Nutrien mikro dan
 kelumit meliputi FeCl2&amp;middot;6H2O dan ZnSO4&amp;middot;7H2O. Formulasi dilengkapi dengan suplemen
 vitamin B1, H, dan B12 masing-masing 1 mL untuk mendukung metabolisme seluler.
 Proses pembuatan medium meliputi pembuatan larutan stok secara terpisah,
 pencampuran berurutan, pengaturan pH 6,5&amp;ndash;8,0, sterilisasi, dan inokulasi. Invensi ini
 menghasilkan medium kultivasi yang mampu meningkatkan produktivitas Spirogyra sp.
 sebagai medium kultivasi alga berfilamen.</t>
   </si>
   <si>
+    <t>Muhammad Iqbal Nurulhaq, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>PAKAN KONSENTRAT MENGANDUNG HABBATUSSAUDAH UNTUK MENINGKATKAN PRODUKTIVITAS RUMINANSIA</t>
+  </si>
+  <si>
+    <t>14-Aug-2026</t>
+  </si>
+  <si>
+    <t>S00202609063</t>
+  </si>
+  <si>
+    <t>Dr. Indah Wijayanti, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan produk pakan mengandung hasil samping habbatussaudah
+untuk meningkatkan produktivitas ruminansia berwujud fisik mash yang homogen. Invensi
+ini merupakan pakan konsentrat mengandung habbatussaudah (Nigella sativa) untuk
+meningkatkan produktivitas ternak. Proses pembuatan pakan dimulai dari formulasi,
+persiapan bahan baku, grinding, mixing, dan packaging. Bentuk pakan konsentrat limbah
+habbatusaudah dalam bentuk mash (tepung). Bahan yang digunakan adalah limbah
+habbatusaudah, pollard, Corn Gluten Feed (CGF), onggok, molases, CaCO3, Urea, garam
+dan premix. Kandungan nutrien dari pakan limbah habbatusaudah ini adalah bahan kering
+87-88%, abu 7-8%, protein kasar 22-23%, lemak kasar 2-3%, BETN 60-61% dan TDN 82-
+83%. Pengujian pakan konsentrat mengandung limbah habbatusaudah pada ternak domba
+lokal (pemeliharaan selama 5 minggu) menghasilkan hasil yang signifikan. Ternak domba
+kontrol yang diberikan pakan komersil hanya menghasilkan Pertambahan Bobot Badan
+Harian (PBBH) sebesar 268,49 gram/ekor/hari. Sedangkan dengan penambahan pakan
+konsentrat mengandung limbah habbatusaudah dengan pemberian 300 gram,
+menghasilkan PBBH menjadi 379,58 gram/ekor/hari. Hal ini menunjukkan peningkatan
+PBBH sebesar 29,27% lebih tinggi dibandingkan kontrol.</t>
+  </si>
+  <si>
     <t>PROSES PEMURNIAN MINYAK IKAN MAKAREL (Scomber japonicus) HASIL SAMPING INDUSTRI PENEPUNGAN IKAN MENGGUNAKAN ADSORBEN MAGNESOL XL</t>
   </si>
   <si>
+    <t>24-Jun-2026</t>
+  </si>
+  <si>
     <t>P00202606810</t>
   </si>
   <si>
-    <t>Isnain Ardiansyah</t>
+    <t>Dr. Ir. Bustami, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Hasil Perairan</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini mengungkapkan suatu proses pemurnian minyak ikan makarel kasar
 (Scomber japonicus) hasil samping pengolahan tepung ikan untuk mengurangi kelemahan
 degradasi lipid ekstrem dan inkonsistensi mutu batasan antar-Kelompok produksi demi
 pengembangan model standarisasi minyak ikan berorientasi ekspor. Minyak kasar hasil
 sisa ekstraksi rendering basah dicirikan oleh tingkat kerusakan oksidatif kumulatif yang
 pekat melampaui batas aman International Fish Oil Standards (IFOS), dengan nilai total
 oksidasi (TOTOX) awal mencapai 56,59 mEq/kg dan visual warna keruh gelap, meskipun
 secara alami kaya potensi nutrisi fraksi omega-3 tak jenuh ganda berantai panjang.
 Intervensi teknologi pemurnian diaplikasikan melalui metode pemucatan selektif memakai
 formulasi kombinasi adsorben Magnesol XL pada kadar konsentrasi kritis. Hasil analisis
 instrumentasi fungsional membuktikan efisiensi penjerapan radikal pengotor organik yang
 masif, sanggup mereduksi Nilai Peroksida (PV) akhir hingga menyentuh angka optimal 0,50
 mEq/kg dan Nilai Total Oksidasi (TOTOX) akhir hingga menyentuh rentang 2,91 - 9,50
 mEq/kg, sekaligus berhasil memperbaiki atribut visual kecerahan warna sistem CIELAB
 tanpa mendegradasi retensi kandungan zat gizi makro omega-3 esensial di dalamnya (EPA
 11,04% - 13,33% dan DHA 7,59% - 8,93% w/w).</t>
   </si>
   <si>
-    <t>Putro Asta Nagara, S.T.</t>
-[...90 lines deleted...]
-    <t>Prof. Dr. Ir. Iriani Setyaningsih, M.S.</t>
+    <t xml:space="preserve">METODE PEMBUATAN BIO- POLIURETAN NON- ISOSIANAT BERBASIS TANIN  TERGLIOKSALASI SEBAGAI BAHAN IMPREGNASI SERAT ALAM TAHAN API</t>
+  </si>
+  <si>
+    <t>11-Aug-2026</t>
+  </si>
+  <si>
+    <t>P00202608886</t>
+  </si>
+  <si>
+    <t>Anne Carolina, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Hasil Hutan'</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode pembuatan, komposisi, dan penggunaan bio-
+poliuretan non-isosianat berbasis tanin mangium terglioksalasi (Bio-PUNI-TG) sebagai
+bahan impregnasi pada serat dan kain rami. Bio-PUNI-TG disintesis menggunakan ekstrak
+tanin kulit kayu mangium (Acacia mangium) yang dimodifikasi melalui proses glioksalasi
+menggunakan glioksal, kemudian direaksikan dengan dimetil karbonat dan
+heksametilentetramina sehingga terbentuk bio-poliuretan non-isosianat yang mengandung
+ikatan uretan. Formulasi Bio-PUNI-TG dioptimasi menggunakan metode Response Surface
+Methodology dengan rancangan Central Composite Design berdasarkan parameter kadar
+padatan, viskositas, dan kekuatan kohesi untuk memperoleh formulasi optimum sebagai
+bahan impregnasi. Formula optimum diperoleh dengan karakteristik kadar padatan sekitar
+35,90%, pH sekitar 6,71, viskositas sekitar 4,15 mPa.s, dan kekuatan kohesi sekitar 829,20
+mPa. Bio-PUNI-TG selanjutnya diaplikasikan melalui proses impregnasi vakum pada serat
+dan kain rami dengan variasi waktu impregnasi, kemudian dilanjutkan dengan pelapisan
+menggunakan bahan flame retardant. Hasil karakterisasi menunjukkan bahwa Bio-PUNI-TG
+mampu berpenetrasi ke dalam struktur serat dan kain rami, membentuk ikatan uretan,
+serta menghasilkan perubahan morfologi permukaan dan komposisi unsur material hasil
+impregnasi. Penggunaan Bio-PUNI-TG menghasilkan peningkatan sifat mekanik dan
+ketahanan api dibandingkan material tanpa perlakuan. Invensi ini menghasilkan bahan
+impregnasi berbasis sumber daya hayati terbarukan yang tidak menggunakan senyawa
+isosianat sehingga berpotensi sebagai alternatif bahan impregnasi ramah lingkungan
+untuk material tekstil berbasis serat alam.</t>
+  </si>
+  <si>
+    <t>Dr. Yanico Hadi Prayogo, M.Si.</t>
+  </si>
+  <si>
+    <t>Ratih Kemala Dewi, S.P., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Rita Kartika Sari, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Fredinan Yulianda, M.Sc.</t>
+  </si>
+  <si>
+    <t>METODE APLIKASI FINE BUBBLE TECHNOLOGY UNTUK BUDIDAYA IKAN HIAS GOLDEN (Puntius denisoni)</t>
+  </si>
+  <si>
+    <t>S00202609103</t>
+  </si>
+  <si>
+    <t>Dr. Eng. Henry Kasmanhadi Saputra, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode aplikasi Fine Bubble Technology untuk budidaya
+ikan hias golden (Puntius denisoni) melalui kombinasi aerasi fine bubble dan aerasi
+konvensional. Metode meliputi penyediaan media budidaya, ikan hias, generator fine
+bubble berbasis prinsip swirling-venturi yang menggunakan udara atmosfer, dan sistem
+aerasi konvensional. Kapasitas aerasi total diatur sebesar 100%, dengan 70% kapasitas
+aerasi dialokasikan untuk fine bubble dan 30% untuk aerasi konvensional. Kedua sistem
+dapat dioperasikan secara bersamaan untuk mengondisikan media budidaya. Efektivitas
+metode dapat dievaluasi berdasarkan oksigen terlarut, pH, suhu, senyawa nitrogen,
+pertumbuhan, efisiensi pakan, dan kelangsungan hidup ikan. Ciri teknis utama invensi
+adalah penerapan rasio kontribusi aerasi 70% fine bubble dan 30% aerasi konvensional
+sebagai satu sistem aplikasi untuk budidaya ikan hias golden.</t>
+  </si>
+  <si>
+    <t>SISTEM DAN METODE SMART AKUAKULTUR BERBASIS INTERNET OF THINGS (IOT), KECERDASAN BUATAN (ARTIFICIAL INTELLIGENCE), COMPUTER VISION, DAN TEKNOLOGI NANOBUBBLE UNTUK OPTIMASI KUALITAS AIR DAN PERILAKU IKAN SECARA OTOMATIS</t>
+  </si>
+  <si>
+    <t>22-May-2026</t>
+  </si>
+  <si>
+    <t>P00202605421</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan suatu sistem dan metode smart akuakultur berbasis Internet
+of Things (IoT), kecerdasan buatan (Artificial Intelligence/AI), computer vision, dan
+teknologi nanobubble, lebih khususnya sistem dan metode akuakultur cerdas yang
+dikonfigurasikan sedemikian hingga mampu melakukan pemantauan dan pengendalian
+kualitas air serta perilaku ikan secara real-time dan otomatis dalam suatu sistem
+pengendalian tertutup (closed-loop system). Sistem dan metode pada invensi ini mampu
+meningkatkan kadar oksigen terlarut hingga 7,8 mg/L secara stabil, menurunkan tingkat
+mortalitas ikan, dan meningkatkan efisiensi pemberian pakan dibandingkan sistem
+akuakultur konvensional.</t>
+  </si>
+  <si>
+    <t>COUNTING CHAMBER MCMASTER MODIFIKASI DAN PLATFORM ARTIFICIAL INTELLIGENCE UNTUK PEMERIKSAAN KECACINGAN PADA HEWAN</t>
+  </si>
+  <si>
+    <t>S00202609019</t>
+  </si>
+  <si>
+    <t>Dr. Ivan Permana Putra, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Anatomi, Fisiologi dan Farmakologi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Infeksi cacing pada hewan masih menjadi salah satu permasalahan penting pada bidang
+kesehatan hewan dan peternakan. Pemeriksaan kecacingan umumnya menggunakan
+metode McMaster, namun metode tersebut masih memiliki keterbatasan dalam kualitas
+visualisasi objek dan proses perhitungan yang masih dilakukan secara manual. Oleh
+karena itu, invensi ini bertujuan mengembangkan McMaster modifikasi dan platform digital
+berbasis artificial intelligence untuk mendeteksi dan menghitung jumlah telur cacing
+secara otomatis. McMaster modifikasi menggunakan glass objek ukuran 7,5 &amp;times; 2,5 cm
+dengan ketebalan 0,1 cm dan cover glass ukuran 2,3 &amp;times; 2,3 cm dengan ketebalan 0,02 cm
+sehingga menghasilkan kaca atas yang lebih tipis dan dapat digunakan hingga
+pembesaran 400 kali. Hasil dokumentasi pemeriksaan berupa foto maupun video
+kemudian diunggah ke platform digital berbasis AI untuk mendeteksi dan menghitung
+jumlah telur cacing secara otomatis. Invensi ini diharapkan dapat meningkatkan
+kecepatan, kemudahan, dan akurasi pemeriksaan kecacingan pada hewan.</t>
+  </si>
+  <si>
+    <t>Ririh Sekar Mardisiwi, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>SISTEM SONAR BERBASIS KECERDASAN BUATAN TEPI DENGAN PEMROSESAN AKUSTIK ADAPTIF DAN DATASET OBJEK BAWAH AIR TERGEOREFERENSI SERTA HEMAT DAYA</t>
+  </si>
+  <si>
+    <t>P00202608975</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Indra Jaya, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan sistem sonar bawah air untuk mendeteksi dan
+mengkuantifikasi objek pada kolom air maupun dasar perairan serta menghasilkan dataset
+objek yang memiliki referensi geografis. Sistem terdiri atas transduser piezoelektrik untuk
+memancarkan dan menerima sinyal akustik, modul akuisisi sinyal yang mencakup penguat
+analog dan konverter analog-ke-digital, unit komputasi edge untuk pemrosesan sinyal dan
+pembentukan citra echogram, modul kecerdasan buatan untuk deteksi objek, serta modul
+Global Navigation Satellite System (GNSS) untuk memperoleh informasi posisi. Sistem
+menerapkan pipeline pemrosesan kecerdasan buatan bertingkat dengan model jaringan
+saraf konvolusional satu dimensi (CNN 1D) yang menganalisis profil pantulan sinyal akustik
+guna menginditikasi indikasi keberadaan objek. Selanjutnya, model jaringan saraf
+konvolusional dua dimensi (CNN 2D) diaktifkan secara selektif untuk melakukan deteksi
+objek pada citra echogram yang telah terindikasi mengandung target. Pendekatan
+bertingkat ini mengurangi beban komputasi sehingga sistem dapat beroperasi secara
+efisien pada perangkat komputasi edge berdaya rendah. Hasil deteksi diintegrasikan
+dengan data GNSS untuk menghasilkan dataset objek bawah air yang mencakup koordinat
+lintang, koordinat bujur, jarak atau kedalaman objek, klasifikasi objek, serta parameter
+deteksi lainnya. Dengan demikian, invensi ini memungkinkan deteksi objek bawah air
+secara otomatis sekaligus menghasilkan dataset objek bawah</t>
   </si>
   <si>
     <t>PERANGKAT IOT PEMANTAUAN DAN DIAGNOSIS KONDISI MESIN KAPAL BERBASIS AI</t>
   </si>
   <si>
+    <t>05-Jun-2026</t>
+  </si>
+  <si>
     <t>P00202606420</t>
-  </si>
-[...4 lines deleted...]
-    <t>Departemen Ilmu dan Teknologi Kelautan</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berkaitan dengan Perangkat IoT Pemantauan dan Diagnosis Kondisi Mesin
 Kapal Penangkap Ikan Skala Kecil Berbasis AI. Sistem ini terdiri dari unit pemrosesan
 utama berupa mikrokontroler ESP32, sistem multi-sensor yang mencakup sensor suhu
 inframerah, sensor getaran, sensor suara, dan sensor optik inframerah untuk kecepatan
 putaran mesin. Sistem ini terintegrasi dengan modul Real-Time Clock (RTC) dan pembaca
 kartu MicroSD untuk penyimpanan data lokal, penampil antarmuka berupa layar LCD TFT,
 sistem catu daya portabel berupa baterai lithium-ion 9000 mAh, serta wadah pelindung
 berbahan polimer Nylon Carbon (PA6-CF) tahan panas tinggi yang dipasang ke mesin
 secara non-intrusif menggunakan magnet neodymium. Invensi ini dioperasikan dengan
 kerangka kerja konektivitas hibrida, di mana data diakuisisi dan disimpan ke kartu MicroSD
 saat kapal beroperasi secara luring, dan secara otomatis ditransmisikan ke server cloud
 untuk pemantauan dasbor jarak jauh ketika jaringan internet tersedia. Perangkat ini
 memfasilitasi deteksi dini dan perekaman riwayat operasional mesin tanpa memerlukan
 modifikasi pada unit mesin penggerak.</t>
   </si>
   <si>
+    <t>Dr. Nisa Nurmilati Barkah, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>METODE REDESTILASI BERTAHAP MINYAK KAYU PUTIH UNTUK MENGHASILKAN FRAKSI KAYA SINEOL</t>
+  </si>
+  <si>
+    <t>S00202608887</t>
+  </si>
+  <si>
+    <t>Dr. Dwi Setyaningsih, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Hasil Hutan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkap suatu metode redestilasi bertahap minyak kayu putih (Melaleuca
+cajuputi) menggunakan alat Spinning Band Distillation (SBD) untuk menghasilkan fraksi
+kaya sineol. Metode ini dilakukan dalam dua kali proses redestilasi pada tekanan vakum
+30-40 mmHg, rasio refluks 1:5-12, dan heat rate 12% hingga diperoleh fraksi pertama (F1)
+dan fraksi kedua (F2) sebagai fraksi utama kaya sineol. Fraksi kedua selanjutnya
+dipisahkan menjadi beberapa subfraksi berdasarkan batas pemotongan fraksi (cut point),
+sehingga diperoleh empat subfraksi F2.1, F2.2, F2.3, dan F2.4 dengan total rendemen
+sekitar 60%. Kadar sineol masing-masing subfraksi berturut-turut sebesar 62,98 &amp;plusmn; 1,07%,
+72,27 &amp;plusmn; 4,61%, 79,56 &amp;plusmn; 0,49%, dan 77,27 &amp;plusmn; 0,69%, sedangkan kadar sineol minyak kayu
+putih sebelum redestilasi sebesar 51,83 &amp;plusmn; 0,30%. Residu setelah proses redestilasi
+diperoleh sebagai fraksi ketiga (F3). Metode ini menghasilkan fraksi dengan kadar sineol
+lebih tinggi melalui perubahan kondisi operasi secara bertahap dan pemotongan distilat
+berdasarkan volume dalam satu rangkaian redestilasi.</t>
+  </si>
+  <si>
+    <t>KOMPOSISI DAN PROSES PRODUKSI SUSU NABATI BERBASIS BIJI SACHA INCHI (Plukenetia volubilis L.)</t>
+  </si>
+  <si>
+    <t>P00202609092</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengenai komposisi dan proses produksi susu nabati berbasis biji sacha inchi
+(Plukenetia volubilis L.). Susu nabati sesuai invensi ini terdiri dari sari biji sacha inchi,
+lesitin sebagai pengemulsi, xanthan gum sebagai penstabil, gula, garam, dan perisa
+vanila. Proses pembuatannya meliputi perendaman biji dalam larutan garam himalaya
+pada suhu 69,25&amp;deg;C selama 2,89 jam, pencucian, pengukusan uap jenuh pada suhu sekitar
+100&amp;deg;C selama 60 menit, ekstraksi melalui penggilingan basah pada suhu 60&amp;deg;C, pemisahan
+sari, homogenisasi dengan penambahan pengemulsi dan penstabil, pencampuran dengan
+gula, garam, dan perisa, pengemasan hermetis dalam kaleng aluminium 189 mL, serta
+sterilisasi komersial pada 121,1&amp;deg;C. Rangkaian perendaman dan pengukusan mereduksi
+alkaloid hingga 72,56% serta menghilangkan senyawa fenolik dan glikosida sianogenik.
+Formulasi pada rentang tersebut menghasilkan penerimaan sensori mencapai 77% dengan
+indeks creaming kurang dari 1%, sedangkan sterilisasi menghasilkan nilai F0 sebesar 6,487
+menit sehingga produk aman secara mikrobiologis.</t>
+  </si>
+  <si>
+    <t>Dr. Indah Yuliasih, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>METODE PRODUKSI FURFURAL DARI MAKROALGA MENGGUNAKAN KATALIS SULFONIK MAGNETIK EUCHEMA COTTONII DAN KARAKTERISTIK PRODUK YANG DIHASILKANNYA</t>
+  </si>
+  <si>
+    <t>P00202606148</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Obie Farobie, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Mesin dan Biosistem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suatu rangkaian metode peningkatan produksi hidrogen dari makroalga menggunakanproses hidrotermal dalam reaktor bertekanan (autoclave) dengan penambahan katalissulfonik magnetik Euchema cottonii. Metode produksi furfural dari makroalga terdiri daripengeringan makroalga; analisis komposisi kimia dan kandungan air; pencampuran umpanberupa serbuk makroalga, akuades, dan katalis baik sulfonik magnetik Euchema cottoniimaupun zeolit; produksi furfural dengan metode hidrotermal menggunakan reaktorbertekanan pada suhu dan tekanan tertentu; selanjutnya karakterisasi komposisi furfuraldalam produk cair. Pada metode ini, dihasilkan furfural dari proses hidrothermal makroalgadimana penambahan katalis sulfonik magnetik Euchema cottonii menghasilkan yield dan
+konsentrasi furfural yang lebih tinggi dibandingkan dengan penambahan katalis zeolit.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mala Nurilmala, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Restu Puji Mumpuni, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Alat Pendeteksi Anemia Akibat Infeksi Cacing Parasit Haemonchus Contortus pada Domba</t>
+  </si>
+  <si>
+    <t>28-Oct-2022</t>
+  </si>
+  <si>
+    <t>P00202212113</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Fadjar Satrija, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Penyakit Hewan dan Kesehatan Masyarakat Veteriner</t>
+  </si>
+  <si>
+    <t>Infeksi cacing nematoda parasit Haemonchus contortus merupakan penyebab penyakit haemonchosis pada domba. Infeksi cacing ini menimbulkan gejala anemia karena sifatnya yang menghisap darah. Saat ini penegakan diagnosis anemia dan kejadian infeksi Haemonchus contortus masih dilakukan manual di laboratorium oleh teknisi terlatih sehingga tidak praktis, terlebih lagi pada peternakan rakyat. Oleh karena itu, dibutuhkan perangkat ringkas yang dapat digunakan oleh masyarakat peternak untuk mendiagnosis anemia akibat infeksi parasit ini. Tujuan dari penelitian ini adalah untuk membuat perangkat diagnosis cepat anemia akibat infeksi Haemonchus contortus berbasis digital pada domba. Perangkat diagnosis ini merupakan kombinasi dari perangkat scanner konjungtiva berbasis sensor warna TCS34725 dan deteksi otomatis telur strongyle menggunakan algoritma pengenalan objek berbasis YOLO. Hubungan antara level anemia dan derajat infeksi hasil dari pemeriksaan alat ini dapat memberikan gambaran status anemia, derajat infeksi, indikasi sifat resiliensi domba dan sifat kerentanannya, serta rekomendasi yang perlu diberikan pada status hasil diagnosis yang diberikan oleh alat.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Ridi Arif</t>
+  </si>
+  <si>
+    <t>Dr. dr. Desdiani, Sp.P., M.K.K., M.Sc.(M.Bio.Et.)</t>
+  </si>
+  <si>
+    <t>Dr. Silmi Mariya, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Formula Yoghurt Sinbiotik Susu Kambing Dengan Penambahan Fruktooligosakarida, Pektin, Dan Probiotik Lactiplantibacillus plantarum Subsp. Plantarum Strain Iia-1A5 dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>28-Aug-2025</t>
+  </si>
+  <si>
+    <t>P00202508282</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irma Isnafia Arief, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Produksi dan Teknologi Peternakan</t>
+  </si>
+  <si>
+    <t>Yoghurt sinbiotik susu kambing dengan penambahan fruktooligosakarida, pektin daan probiotik L. plantarum IIA-1A5 merupakan inovasi produk susu kambing. Invensi ini bertujuan untuk menghasilkan yoghurt sinbiotik yang memberikan manfaat kesehatan dan memperbaiki karakteristik fisik yoghurt susu kambing pada umumnya. Hasil analisis proksimat menunjukkan bahwa yoghurt sinbiotik memiliki kadar protein relatif tinggi (4,27&amp;ndash;4,33%) dan lemak total 4,60&amp;ndash;4,62% dengan lemak jenuh 2,95&amp;ndash;2,96%. Kandungan karbohidrat berkisar 5,64&amp;ndash;5,71% dengan gula total 3,31%, serta nilai energi sebesar 81,04&amp;ndash;81,74 Kkal/100 g, yang menunjukkan bahwa produk ini merupakan pangan rendah energi dengan potensi fungsional. Hasil uji pendukung memperlihatkan kadar abu 0,84 0,85% dan natrium 54,48&amp;ndash;54,71 mg/100 g, sedangkan kadar air 84,50&amp;ndash;84,64% dengan aktivitas air (aw) 0,72 mengindikasikan stabilitas penyimpanan yang baik. Nilai pH 4,2 dan total asam tertitrasi 0,75 menegaskan fermentasi berjalan optimal, menghasilkan cita rasa yoghurt khas serta keamanan mikrobiologis yang terjamin. Secara keseluruhan, formulasi yoghurt sinbiotik susu kambing ini memiliki profil nutrisi yang seimbang, stabilitas fisikokimia yang baik, serta potensi sebagai pangan fungsional dengan keunggulan dibandingkan yoghurt konvensional.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Komposit Zeolit/Tembaga Oksida Sebagai Material Antibakteri dan Produk yang Dihasilkannya</t>
+  </si>
+  <si>
+    <t>29-Dec-2021</t>
+  </si>
+  <si>
+    <t>P00202112302</t>
+  </si>
+  <si>
+    <t>Komposit zeolit/tembaga oksida dapat dibuat dengan cara yang mudah, cepat dan ramah lingkungan serta memiliki fungsi sebagai material antibakteri. Zeolit yang digunakan adalah zeolit alam asal Indonesia dan menggunakan tembaga sulfat yang memiliki harga murah sebagai precursor ion tembaga untuk membentuk tembaga oksida. Lebih khusus lagi cara memproduksi komposit zeolit/tembaga oksida ini adalah metode pemanasan dengan cara kontak langsung antara api suhu tinggi dengan campuran zeolit alam dan larutan tembaga sulfat dalam waktu yang singkat. Invensi ini terbagi menjadi tiga bagian, yaitu proses pembuatan komposit zeolit/ tembaga dengan menggunakan metode adsorpsi ion tembaga, pembuatan komposit nano oksida tembaga/ zeolit dengan metode pemanasan langsung, dan aplikasi antibakterinya pada bakteri E. coli. Uji aktivitas antibakteri pada komposit zeolit alam/tembaga oksida yang dibakar dilakukan dengan menggunakan metode difusi cawan dan minimum inhibitory concentration (MIC). Hasil uji aktivitas antibakteri menunjukkan bahwa komposit zeolit alam/tembaga oksida efektif menghambat pertumbuhan bakteri E. coli dan Salmonella typhi.</t>
+  </si>
+  <si>
+    <t>KOMPOSISI SUPLEMEN PAKAN BERBASIS LEMAK TERPROTEKSI DARI DISTILAT ASAM LEMAK SAWIT YANG MEMODULASI BIOHIDROGENASI RUMEN UNTUK MENINGKATKAN KANDUNGAN CONJUGATED LINOLEIC ACID SUSU</t>
+  </si>
+  <si>
+    <t>17-Jul-2026</t>
+  </si>
+  <si>
+    <t>P00202607827</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan komposisi suplemen pakan berbasis lemak terproteksi
+dari Palm Fatty Acid Distillate (PFAD) yang digunakan untuk memodulasi biohidrogenasi
+rumen sehingga meningkatkan pembentukan prekursor Conjugated Linoleic Acid (CLA)
+pada susu ruminansia. Komposisi terdiri atas PFAD, natrium hidroksida (NaOH), kalsium
+karbonat (CaCO3), dan air. Produk dibuat melalui metode dekomposisi ganda dengan
+tahapan pembentukan sabun natrium menggunakan NaOH, diikuti reaksi dengan CaCO3
+untuk menghasilkan sabun kalsium (Ca-soap) PFAD berbentuk granula. Penggunaan CaCO3
+sebagai sumber kalsium menghasilkan Ca-soap dengan bilangan asam rendah (&amp;lt;1 mg
+KOH/g), sifat fisik yang sesuai sebagai suplemen pakan, serta stabil di dalam rumen.
+Suplementasi Ca-soap PFAD mampu meningkatkan produksi volatile fatty acids (VFA),
+mempertahankan kecernaan nutrien dan populasi mikroba rumen, serta mengarahkan
+biohidrogenasi menuju peningkatan pembentukan intermediat asam lemak, termasuk
+vaccenic acid, sebagai prekursor utama CLA. Invensi ini menyediakan suplemen lemak
+terproteksi yang meningkatkan pasokan energi sekaligus mendukung peningkatan
+kandungan CLA susu tanpa mengganggu stabilitas fermentasi rumen.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Heri Ahmad Sukria, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Yuli Retnani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Eng. Pradono</t>
+  </si>
+  <si>
+    <t>SISTEM PEMANTAUAN LANSKAP SUARA BAWAH AIR BERBASIS TEKNOLOGI AKUSTIK PASIF DAN KOMPUTASI TEPI UNTUK PENILAIAN KESEHATAN EKOSISTEM DAN PERINGATAN DINI DEGRADASI LINGKUNGAN LAUT</t>
+  </si>
+  <si>
+    <t>P00202609005</t>
+  </si>
+  <si>
+    <t>Sri Ratih Deswati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan sistem pemantauan lanskap suara bawah air berbasis
+teknologi akustik pasif untuk menilai kondisi kesehatan ekosistem perairan. Sistem
+mencakup node sensor akustik yang ditempatkan pada dasar perairan dan dilengkapi
+hidrofon untuk merekam sinyal akustik. Sinyal yang diterima, diperkuat menggunakan
+penguat sinyal dan diproses melalui sistem perekaman digital. Node sensor dilengkapi unit
+komputasi tepi yang dikonfigurasikan untuk melakukan analisis spektral terhadap sinyal
+akustik yang direkam serta menghitung sejumlah indeks akustik ekologi, meliputi Acoustic
+Complexity Index (ACI), Acoustic Diversity Index (ADI), Acoustic Evenness Index (AEI),
+Bioacoustic Index (BI), dan Normalized Difference Soundscape Index (NDSI). Hasil
+perhitungan indeks-indeks tersebut diintegrasikan untuk menghasilkan indikator komposit
+Soundscape Health Index untuk merepresentasikan kondisi kesehatan lanskap suara
+ekosistem perairan. Dalam salah satu perwujudan invensi, sistem dilengkapi dengan
+algoritma analisis pola untuk mendeteksi perubahan karakteristik lanskap suara yang
+mengindikasikan gangguan atau degradasi lingkungan. Data hasil analisis akustik diproses
+lokal pada node sensor untuk mengefisienkan transmisi data, kemudian dikirimkan menuju
+buoy permukaan melalui kabel komunikasi, dan diteruskan ke pusat pemantauan
+menggunakan jaringan komunikasi nirkabel jarak jauh. Dengan konfigurasi tersebut,
+invensi ini memungkinkan pemantauan lanskap suara bawah air secara otomatis, kontinu,
+dan efisien serta menyediakan mekanisme peringatan dini terhadap perubahan kondisi
+ekosistem perairan berdasarkan analisis karakteristik akustik.</t>
+  </si>
+  <si>
+    <t>KULTUR MAMOSFIR ASAL SEL KELENJAR SUSU Macaca fascicularis SEBAGAI MODEL IN VITRO MEMPELAJARI PROSES TERJADINYA KANKER PAYUDARA DAN PENGEMBANGAN OBAT KANKER</t>
+  </si>
+  <si>
+    <t>22-Jul-2026</t>
+  </si>
+  <si>
+    <t>P00202608075</t>
+  </si>
+  <si>
+    <t>Iin Indriawati, SSi</t>
+  </si>
+  <si>
+    <t>Departemen Kedokteran Hewan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Penggunaan sel punca dari satwa primata sangat penting untuk menjembatani
+kesenjangan pengetahuan yang dihasilkan dari penelitian sel punca menggunakan
+rodensia untuk kepentingan uji klinis pada manusia. Pengembangan kultur 3D mamosfir
+dari kultur sel kelenjar susu Macaca fascicularis (MfMG), dapat memperkaya populasi sel
+punca kelenjar susu. Populasi sel ini diperoleh dari hasil koleksi melalui metode biopsi,
+dikultur menjadi sel monolayer dan kemudian disimpan dalam keadaan beku, sebagai
+sumber sel untuk kultur mamosfir sehingga dapat menghindari atau mengurangi metode
+invasif pada hewan. Mamosfir dari sel sediaan beku MfMG berhasil dikultur, membentuk
+sphere dan multiselular, mengekspresikan marka sel epitel pada kelenjar susu (CK18,
+CD24) dan sel punca kelenjar susu (ITGB1 dan ITGA6). Hal ini menunjukkan bahwa
+mamosfir mampu meningkatkan populasi sel punca dan bersifat multipoten, dapat
+dijadikan model in-vitro untuk mempelajari mekanisme dalam pencegahan terjadinya
+kanker payudara.</t>
+  </si>
+  <si>
+    <t>PEMBUATAN TEPUNG PISANG MENGGUNAKAN METODE PENGERING FLUIDA HAMPAR (FLUIDIZED BED DRYER)</t>
+  </si>
+  <si>
+    <t>S00202609072</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Suparman, M.M.</t>
+  </si>
+  <si>
+    <t>Departemen Komunikasi dan Pengembangan Masyarakat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode pembuatan tepung pisang yang efisien
+menggunakan mesin pengering fluida hampar (Fluidized Bed Dryer/FBD) untuk mengatasi
+kelemahan metode pengeringan konvensional yang memakan waktu lama, bergantung
+pada cuaca, dan rentan mengalami reaksi pencokelatan (browning). Metode pembuatan
+tepung pisang menurut invensi ini secara umum mencakup tahapan: pengupasan kulit
+buah pisang; pengirisan daging buah menjadi kepingan (chips); pengeringan kepingan
+menggunakan aliran udara panas pada alat FBD; serta penggilingan dan pengayakan
+kepingan kering tersebut hingga menjadi tepung (80 mesh). Penggunaan alat FBD mampu
+membentuk suspensi partikel air kepingan pisang dalam aliran udara panas secara merata
+sehingga meningkatkan laju perpindahan panas dan massa secara signifikan. Hasil dari
+metode invensi ini mampu memangkas waktu pengeringan menjadi selama 4 jam 20
+menit. Selain itu tepung pisang yang dihasilkan memiliki mutu fisik yang lebih unggul,
+ditandai dengan nilai kecerahan warna visual (L*) yang lebih tinggi dan seragam (rata-rata
+66,05%). Invensi ini menyajikan prosedur yang dapat diulang (reproducible) dan relevan
+diterapkan untuk skala Usaha Mikro, Kecil, dan Menengah (UMKM) dalam menghasilkan
+tepung pisang yang berkualitas dan terstandar.</t>
+  </si>
+  <si>
+    <t>METODE ELEKTROWINNING SELEKTIF UNTUK PEMULIHAN TEMBAGA METALIK DARI AIR LIMBAH ETSA PAPAN SIRKUIT TERCETAK</t>
+  </si>
+  <si>
+    <t>S00202609073</t>
+  </si>
+  <si>
+    <t>REVI RAHMAWATI, S.SI</t>
+  </si>
+  <si>
+    <t>Departemen Biokimia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode pemulihan selektif tembaga metalik dari air limbah
+proses etsa papan sirkuit tercetak (PCB) menggunakan elektrowinning. Metode meliputi
+penyediaan air limbah yang mengandung ion tembaga, penyediaan sel elektrowinning
+dengan elektroda katoda dan anoda, pemberian arus dan tegangan listrik untuk mereduksi
+ion tembaga pada elektroda katoda, serta pengambilan endapan yang terbentuk. Kondisi
+elektrowinning dipilih berdasarkan hubungan antara massa endapan dan pembentukan
+fase tembaga metalik sehingga massa endapan maksimum tidak digunakan sebagai satu-
+satunya indikator keberhasilan pemulihan. Dalam salah satu perwujudan digunakan dua
+elektroda tembaga pada arus sekitar 150&amp;ndash;165 mA, tegangan sekitar 15&amp;ndash;20 V dan waktu
+elektrolisis sekitar 30 menit. Pada kondisi sekitar 150 mA dan 15 V diperoleh fraksi fase
+tembaga metalik sekitar 56,1%, sedangkan pada 165 mA dan 20 V diperoleh sekitar
+52,3%. Metode ini memungkinkan peningkatan selektivitas pembentukan tembaga metalik
+dari air limbah etsa PCB dan memberikan pendekatan pemulihan sumber daya tembaga
+dengan mempertimbangkan kualitas fase endapan selain massa endapan.</t>
+  </si>
+  <si>
+    <t>ALAT DAN METODE PENCATATAN DOWNTIME OTOMATIS BERBASIS SENSOR INFRAMERAH</t>
+  </si>
+  <si>
+    <t>P00202608371</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berupa suatu alat pencatatan downtime otomatis berbasis sensor inframerah
+pada proses pengemasan tepung terigu. Alat ini menggunakan sensor untuk mendeteksi
+keberadaan produk pada lini pengemasan. Ketika produk tidak terdeteksi, alat akan
+mengidentifikasi kondisi tersebut sebagai downtime dan secara otomatis mencatat waktu
+kejadian secara real-time. Pada saat downtime terdeteksi, alat akan mengaktifkan alarm
+sebagai notifikasi kepada operator. Operator kemudian memilih kategori dan jenis
+downtime melalui tombol yang tersedia pada perangkat. Data downtime yang meliputi
+waktu kejadian, durasi, serta kategori gangguan dikirimkan secara real-time ke
+penyimpanan berbasis cloud dan terintegrasi dengan dashboard visualisasi. Dengan
+demikian, pencatatan downtime tidak lagi dilakukan secara manual, melainkan secara
+otomatis dan terstruktur. Alat ini menghasilkan data yang lebih akurat, objektif, dan
+konsisten dibandingkan metode konvensional berbasis pencatatan kertas. Keluaran alat
+dapat digunakan untuk analisis kinerja produksi, identifikasi penyebab downtime, serta
+mendukung pengambilan keputusan dalam upaya peningkatan efisiensi proses
+pengemasan.</t>
+  </si>
+  <si>
+    <t>Elektrode Tercetak Layar Dengan Teknik Printing Untuk Sensor Asam Urat</t>
+  </si>
+  <si>
+    <t>30-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202213956</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Wulan Tri Wahyuni S., S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan elektrode tercetak layar (screen printed electrode/SPE) dengan teknik cetak (printing) menggunakan printer rumah untuk sensor asam urat. Lebih khusus, tinta yang digunakan berbasis komposit grafena oksida (GO) dan poli 3,4-etilendioksitiofena:polistirena sulfonat (PEDOT:PSS). Kondisi pembuatan SPE optimum ditentukan dengan menggunakan rancangan percobaan 23 desain faktorial. Tiga faktor, yaitu jumlah lapis cetak 1-3 lapisan, suhu pengeringan 25-75 &amp;deg;C, dan waktu pengeringan 2,5-7,5 menit dioptimalkan dengan desain factorial tersebut. ANOVA mengungkapkan jumlah lapisan cetak dan suhu pengeringan berpengaruh signifikan terhadap respon arus oksidasi asam urat pada SPE. SPE hasil fabrikasi optimum diperoleh saat SPE dicetak tiga lapis dan dikeringkan pada suhu 75 &amp;deg;C selama 7,5 menit.</t>
+  </si>
+  <si>
+    <t>FORMULA PUPUK HAYATI JENIS SERBUK UNTUK PENANAMAN TANAMAN PANGAN DI LAHAN PASCATAMBANG DENGAN pH MASAM (pH &gt; 4,0)</t>
+  </si>
+  <si>
+    <t>S00202608074</t>
+  </si>
+  <si>
+    <t>Dr. Dra. Nisa Rachmania, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Biologi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengenai formula yang digunakan sebagai pupuk hayati untuk penanaman
+tanaman pangan pada kondisi tanah pascatambang. Formula ini berupa pupuk hayati
+serbuk yang mengandung bakteri pelarut fosfat, penambat nitrogen, dan penghasil indole
+acetic acid atau IAA (Enterobacter ludwigii BT1.1.1), pelarut kalium, penambat nitrogen,
+dan penghasil IAA (Staphylococcus edaphicus BP4.2.1), serta penambat nitrogen dan
+penghasil IAA (Bacillus subtilis BP2.1.3) dengan menggunakan bahan pembawa talek.
+Komposisi masing-masing komponen bahan dalam campuran yaitu masing-masing galur
+109-1010 CFU/ml inokulum campuran ketiga jenis bakteri dengan menggunakan bahan
+pembawa yang terdiri dari 90-95% talek, 10-20% molase, 10-20% susu skim, 5-10%
+CaCO3 dengan kadar air diatur 8-10%.</t>
+  </si>
+  <si>
+    <t>Nurul Hidayati, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METODE APLIKASI PRA- TANAM DAN SUSULAN  KOMBINASI LAMTORO- AZOLLA UNTUK PEMUPUKAN  TANAMAN PADI ORGANIK</t>
+  </si>
+  <si>
+    <t>S00202609070</t>
+  </si>
+  <si>
+    <t>Tri Budiarto, S.K.Pm., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode aplikasi pra-tanam dan susulan kombinasi lamtoro-
+Azolla untuk pemupukan tanaman padi organik. Metode ini meliputi pembenaman
+biomassa basah lamtoro sebanyak 3 ton/ha pada kedalaman 20 cm pada 14 hari sebelum
+tanam, pembenaman Azolla segar hidup sebanyak 1 ton/ha pada kedalaman 10-20 cm
+pada 7 hari sebelum tanam dan aplikasi pupuk hijau susulan berupa penebaran Azolla
+segar hidup sebanyak 1 ton/ha pada permukaan air sawah pada umur 25 hari setelah
+pindah tanam padi. Total biomassa yang digunakan adalah 3 ton/ha lamtoro dan 2 ton/ha
+Azolla berdasarkan bobot basah. Hasil pengujian lapang menunjukkan produktivitas padi
+organik sebesar 5,42 ton/ha pada perlakuan lamtoro-Azolla, dibandingkan dengan 3,12
+ton/ha pada kontrol. Ciri teknis invensi ini terletak pada kombinasi bahan, dosis, waktu
+aplikasi, kedalaman pembenaman, dan cara penebaran Azolla susulan. Metode ini dapat
+diterapkan pada sistem budidaya padi organik dengan sistem pindah tanam untuk
+mendukung pemupukan organik tanaman padi.</t>
+  </si>
+  <si>
+    <t>PRODUKSI TOTAL MIXED RATION (TMR) MENGGUNAKAN PENDEKATAN TEKNIK GEOMETRIC MEAN DIAMETER UNTUK MENCEGAH ACIDOSIS PADA TERNAK RUMINANSIA</t>
+  </si>
+  <si>
+    <t>S00202609020</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. I Wayan Teguh Wibawan, M.S.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan proses produksi Total Mixed Ration (TMR) menggunakan
+teknik pengendalian ukuran partikel berbasis Geometric Mean Diameter (GMD) untuk
+mencegah terjadinya acidosis rumen pada ternak ruminansia, khususnya pada sistem
+pemeliharaan intensif dengan proporsi konsentrat tinggi. Proses pembuatan TMR terdiri
+atas tahapan mencacah rumput gajah menggunakan mesin chopper untuk menghasilkan
+ukuran cacahan teortisi panjang (5 cm) dan sedang (3 cm); mencampurkan cacahan
+hijauan untuk ukuran panjang dan sedang untuk membentuk distribusi ukuran partikel
+yang terkontrol; mengevaluasi distribusi ukuran partikel menggunakan alat Modified Penn
+State Particle Separator sebagai parameter pengendalian proses; menambahkan molases
+dan EM4 sebagai inokulan mikroba; melakukan proses ensilasi; serta mencampurkan
+hijauan hasil ensilasi dengan konsentrat sesuai kebutuhan nutrien ternak ruminansia. Hasil
+analisis proksimat dan fraksi serat menunjukkan bahwa TMR yang dihasilkan memiliki
+serat fisik efektif yang mampu menstimulasi aktivitas mastikasi, mengurangi perilaku
+sorting pakan, serta membantu menjaga stabilitas fermentasi rumen. Dengan adanya
+invensi ini, dihasilkan TMR dengan distribusi ukuran partikel yang konsisten dan berpotensi
+mencegah asidosis rumen.</t>
+  </si>
+  <si>
+    <t>METODE KUANTITATIF SPASIAL BERBASIS ALGORITMA KOMPUTASIONAL UNTUK PEMBENTUKAN TIPOLOGI WILAYAH</t>
+  </si>
+  <si>
+    <t>S00202608878</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Agr. Didit Okta Pribadi, M.Si</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Tanah dan Sumberdaya Lahan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan metode komputasional Rustiadi&amp;rsquo;s Quantitative Zoning
+Method (RQZM) untuk menghasilkan tipologi wilayah berdasarkan integrasi data kuantitatif
+penciri wilayah dan hubungan spasial antarunit geografis. Metode ini mengatasi
+keterbatasan pengelompokan konvensional yang terutama mempertimbangkan kemiripan
+karakteristik tanpa secara eksplisit memasukkan struktur spasial unit geografis. Invensi
+mencakup dua pendekatan, yaitu RQZM I dan RQZM II. RQZM I melakukan pengelompokan
+dengan mengintegrasikan variabel penciri wilayah dengan informasi posisi dan kedekatan
+geografis yang direpresentasikan melalui koordinat serta bobot spasial. RQZM II
+melakukan pengelompokan dengan mengintegrasikan variabel penciri wilayah dengan
+hubungan ketetanggaan antarunit geografis yang direpresentasikan melalui matriks
+pembobot spasial Wij yang selanjutnya digunakan untuk mentransformasikan nilai atribut
+berdasarkan karakteristik unit-unit geografis tetangganya. Kedua pendekatan
+diimplementasikan melalui algoritma komputasional yang mencakup pengolahan dan
+standardisasi data, pembentukan informasi hubungan spasial, transformasi data,
+pengelompokan unit geografis, dan pemberian identitas kelompok. Identitas kelompok
+selanjutnya diasosiasikan dengan geometri unit geografis untuk menghasilkan keluaran
+berupa tipologi wilayah secara otomatis. Algoritma dapat diimplementasikan melalui
+program komputer dan diintegrasikan dengan perangkat lunak Sistem Informasi Geografis
+sehingga proses analisis kuantitatif-spasial dapat dilaksanakan secara terintegrasi.</t>
+  </si>
+  <si>
+    <t>Rika Zahera, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Wiyoto, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Sazli Tutur Risyahadi, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Donwil Panggabean, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Medria Kusuma Dewi Hardhienata, S.Komp., Ph.D.</t>
+  </si>
+  <si>
+    <t>Wildan Nurussalam, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Yeni Herdiyeni, S.Si., M.Kom.</t>
+  </si>
+  <si>
+    <t>FORMULASI SOSIS KUKUS BERBAHAN ULAT SAGU (RHYNCHOPHORUS VULNERATUS) DAN PROSES PEMBUATANNYA</t>
+  </si>
+  <si>
+    <t>15-Jul-2026</t>
+  </si>
+  <si>
+    <t>P00202607681</t>
+  </si>
+  <si>
+    <t>Dr. Uswatun Hasanah, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Gizi Masyarakat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan formulasi sosis kukus berbahan ulat sagu
+(Rhynchophorus vulneratus) dan proses pembuatannya. Formulasi mengandung,
+berdasarkan total berat adonan, mengandung 0-32% ulat sagu, 11-43% gluten gandum, 1-
+2%, 33% campuran bahan basah dan 3% campuran bahan kering, dengan jumlah
+keseluruhan 100%. Dalam perwujudan yang lebih disukai, ulat sagu dan gluten masing-
+masing digunakan sebesar 10,90% dan 32,69%, sehingga rasio ulat sagu terhadap gluten
+dalam fraksi protein utama adalah 25:75. Proses pembuatan meliputi penimbangan bahan,
+pembersihan dan penghalusan ulat sagu, pencampuran seluruh bahan sampai homogen,
+pengisian ke dalam selongsong kolagen, pembentukan dan pengikatan, pengukusan
+selama 15 menit sampai suhu internal pengukusan produk mencapai 80-85 &amp;deg;C,
+pendinginan, dan pengemasan. Kombinasi kadar ulat sagu dan gluten tersebut
+menghasilkan sosis kukus dengan matriks yang kompak dan elastis.</t>
+  </si>
+  <si>
+    <t>METODE DETEKSI DINI TOLERANSI GLUKOSA DAN GANGGUAN HBA1C MENGGUNAKAN DATA MIKROTES DAN RESPONS FISIOLOGIS</t>
+  </si>
+  <si>
+    <t>11-Jun-2026</t>
+  </si>
+  <si>
+    <t>P00202606308</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Husin Alatas, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Fisika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan metode dan sistem pemodelan prediktif untuk deteksi dini
+toleransi glukosa terganggu (IGT) dan estimasi HbA1c menggunakan data microtest dan
+respons fisiologis. Metode dilaksanakan oleh prosesor dengan menerima data glukosa
+subjek pada menit M0 sampai M150 di beberapa hari pengamatan, termasuk D1, D7, dan
+D22, serta data tekanan darah, detak jantung, suhu, IMT, kebiasaan, dan skor bioritme.
+Data dipraproses melalui pembersihan, imputasi, normalisasi, pengkodean, dan deteksi
+pencilan. Selanjutnya, sistem membentuk fitur prediktif berupa delta, kemiringan, area di
+bawah kurva, agregasi antar-hari, dan fitur fisiologis terpilih. Model prediktif, termasuk
+regresi linier, model efek campuran, Random Forest, dan/atau Support Vector Regression,
+digunakan untuk menghasilkan estimasi HbA1c dan/atau skor risiko IGT. Keluaran disajikan
+dengan interval keyakinan dan penjelasan kontribusi fitur, sehingga mendukung skrining
+awal yang praktis dan terukur.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Niken Tunjung Murti Pratiwi, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Inna Puspa Ayu, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Rachmitasari Noviana, S.K.H.,M.Si.</t>
+  </si>
+  <si>
+    <t>METODE PRODUKSI PEPTIDA GELATIN DARI CAMPURAN KULIT IKAN LAUT MENGGUNAKAN ENZIM BROMELIN</t>
+  </si>
+  <si>
+    <t>S00202608073</t>
+  </si>
+  <si>
+    <t>Agy Wirabudi Pranata, SSi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode produksi peptida gelatin dari campuran kulit ikan
+laut menggunakan enzim bromelin. Invensi ini memanfaatkan gelatin cair yang berasal
+dari campuran kulit ikan swanggi (Priyacanthus tauenus), ikan coklatan (Scolopsis
+taenioptera), dan ikan kerapu (Epinepphelus bleekeri) sebagai bahan baku. Metode
+produksi meliputi penambahan enzim bromelin 0,8% ke dalam gelatin cair, hidrolisis pada
+suhu 55&amp;deg;C selama 4 jam, inaktivasi enzim pada suhu 90&amp;deg;C selama 10 menit, dan
+sentrifugasi pada kecepatan 6000 g selama 10 menit untuk memperoleh peptida gelatin.
+Produk peptida gelatin yang dihasilkan memiliki kadar air sebesar 96,59 &amp;plusmn; 0,07%, kadar
+protein sebesar 2,46 &amp;plusmn; 0,08%, kadar abu sebesar 0,05 &amp;plusmn; 0,00%, kadar lemak kurang dari
+0,02%, derajat hidrolisis sebesar 88,48 &amp;plusmn; 1,17%, konsentrasi protein sebesar 1,777
+mg/mL, berat molekul dominan pada kisaran 10&amp;ndash;12 kDa, asam amino glisin dengan kadar
+4.598,19 mg/kg, prolin sebesar 2.392,05 mg/kg, alanin sebesar 2.136,05 mg/kg, dan
+jumlah mikroba sebesar 5,5 &amp;times; 104 koloni/mL. Invensi ini memungkinkan pemanfaatan
+campuran kulit ikan laut sebagai sumber gelatin untuk menghasilkan peptida gelatin yang
+dapat diaplikasikan pada bidang pangan, farmasi, maupun kosmetik.</t>
+  </si>
+  <si>
+    <t>Dr. Zaenal Abidin, S.Si., M.Agr.</t>
+  </si>
+  <si>
+    <t>Risda Rizkillah, M.Si.</t>
+  </si>
+  <si>
+    <t>FORMULA DAN METODE PEMBUATAN MANIK-MANIK HIDROGEL KOMPOSIT CANGKANG TELUR-KAOLIN ENKAPSULASI ALGINAT DENGAN HOMOGENISASI ULTRASONIK UNTUK REMEDIASI PERAIRAN TERCEMAR ZAT WARNA CONGO RED</t>
+  </si>
+  <si>
+    <t>04-Aug-2026</t>
+  </si>
+  <si>
+    <t>P00202608633</t>
+  </si>
+  <si>
+    <t>Fifia Zulti, S.Si., M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan formula dan metode pembuatan manik-manik hidrogel
+komposit cangkang telur&amp;ndash;kaolin enkapsulasi alginat dengan homogenisasi ultrasonik untuk
+remediasi perairan tercemar zat warna Congo Red. Komposit dibuat dari cangkang telur
+dan kaolin yang kemudian dienkapsulasi dalam matriks natrium alginat melalui teknik
+gelasi ionik menggunakan CaCl2. Proses homogenisasi dilakukan menggunakan magnetic
+stirrer dan ultrasonikasi untuk menghasilkan manik-manik hidrogel CT&amp;ndash;K stirrer dan manik-
+manik hidrogel CT&amp;ndash;K ultrasonikasi. Manik-manik hidrogel CT&amp;ndash;K ultrasonikasi menunjukkan
+distribusi partikel yang lebih homogen, aglomerasi lebih rendah, dan struktur semikristalin
+yang lebih stabil dibandingkan metode stirrer, dengan kristalinitas sekitar 76,2% dan
+swelling sekitar 96,03%. Material ini juga menunjukkan performa adsorpsi Congo Red yang
+lebih baik dan lebih stabil dengan efisiensi removal sekitar 88&amp;ndash;90%, kapasitas adsorpsi
+sekitar 86&amp;ndash;89 mg/g, serta efisiensi adsorpsi sekitar 97&amp;ndash;99% pada suhu 25&amp;deg;C hingga 40&amp;deg;C.
+Invensi ini menghasilkan adsorben hidrogel yang lebih stabil, mudah dipisahkan, memiliki
+distribusi situs aktif lebih homogen, dan performa adsorpsi lebih konsisten dibandingkan
+adsorben alam berbentuk serbuk, sehingga berpotensi untuk remediasi perairan tercemar
+zat warna secara berkelanjutan.</t>
+  </si>
+  <si>
+    <t>Dr. Beginer Subhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Burhanuddin, M.M.</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Iqbal, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>FORMULA HERBAL ANTINEFROLITIASIS YANG MENGANDUNG EKSTRAK ETANOL DAUN ALPUKAT (Persea americana Mill.) DAN HERBA KUMIS KUCING (Orthosiphon aristatus (Blume) Miq.)</t>
+  </si>
+  <si>
+    <t>13-Sep-2026</t>
+  </si>
+  <si>
+    <t>P00202608972</t>
+  </si>
+  <si>
+    <t>Dr. Rini Madyastuti Purwono, S.Si., M.Si., Apt.</t>
+  </si>
+  <si>
+    <t>Departemen Klinik Reproduksi dan Patologi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan formula herbal antinefrolitiasis yang mengandung
+ekstrak etanol daun alpukat (Persea americana Mill.) dan ekstrak etanol herba kumis
+kucing (Orthosiphon aristatus (Blume) Miq.). Dalam perwujudan yang diutamakan, setiap
+550 mg campuran ekstrak aktif mengandung 300 mg ekstrak etanol daun alpukat dan 250
+mg ekstrak etanol herba kumis kucing. Kuersetin digunakan sebagai senyawa penanda
+ekstrak daun alpukat dan sinensetin sebagai senyawa penanda ekstrak herba kumis
+kucing. Data pendukung menunjukkan skor penambatan molekuler sekitar -8,2 kkal/mol
+untuk kuersetin dan -7,5 kkal/mol untuk sinensetin terhadap glikolat oksidase. Pengujian
+pelarutan in vitro menunjukkan respons terbaik pada 6.000 ppm dan 20.000 ppm,
+sedangkan pengujian in vivo menunjukkan bahwa kombinasi 300 mg/kg bobot badan dan
+250 mg/kg bobot badan memberikan respons terbaik di antara kelompok yang diuji.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iskandar Lubis, M.S.</t>
+  </si>
+  <si>
+    <t>SISTEM SKRINING KANKER PARU MANDIRI BERBASIS SITUS WEB DARING DENGAN VERIFIKASI OTOMATIS</t>
+  </si>
+  <si>
+    <t>18-Aug-2026</t>
+  </si>
+  <si>
+    <t>S00202609169</t>
+  </si>
+  <si>
+    <t>dr. Agil Wahyu Wicaksono, M.Biomed.</t>
+  </si>
+  <si>
+    <t>Departemen Kedokteran</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini bertujuan menghadirkan sistem skrining kanker paru berbasis situs web
+daring dengan verifikasi otomatis yang ditujukan untuk memudahkan identifikasi penyakit
+kanker paru di masyarakat. Lebih lanjut, invensi ini lebih disenangi ditujukan pada individu
+berisiko pada sumber daya terbatas sebagai solusi yang efektif dan mudah. Invensi ini
+terdiri atas beberapa modul utama, yaitu modul laman dokter dan modul laman pasien.
+Modul laman pasien berisi data diri lengkap pasien yang diidentfikasi dengan teknologi
+Optical Character Recognition (OCR) melalui tanda pengenal pasien/pengguna, sehingga
+mencegah pemalsuan atau duplikasi data. Modul Dokter ditujukan bagi tenaga medis
+sebagai pengawas dan pihak yang memfasilitasi tindak lanjut hasil analisis bagian
+pengguna.</t>
+  </si>
+  <si>
+    <t>METODE PENGOLAHAN CITRA DRONE MULTISPEKTRAL SERTA DATA PEMETAAN PARTISIPATIF BERBASIS KECERDASAN BUATAN UNTUK KLASIFIKASI LAHAN DAN PREDIKSI PRODUKTIVITAS PERTANIAN TINGKAT BLOK</t>
+  </si>
+  <si>
+    <t>S00202609064</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan metode pengolahan citra drone multispektral yang
+terintegrasi dengan data pemetaan partisipatif untuk menghasilkan klasifikasi kondisi
+lahan dan prediksi produktivitas pertanian pada tingkat blok/petak lahan. Metode ini
+meliputi tahapan pengumpulan data pemetaan partisipatif tingkat blok/petak lahan (1);
+akuisisi citra drone multispektral berkanal merah, hijau, red-edge, dan inframerah dekat
+(2); pengolahan citra melalui Structure from Motion, kalibrasi radiometrik-geometrik, dan
+ortorektifikasi menjadi citra ortomosaik (3); perhitungan indeks vegetasi NDVI, NDRE,
+GNDVI, dan Canopy Height Model (4); normalisasi dan standarisasi nilai citra antarkanal
+(5); penggabungan (band stacking) menjadi citra komposit multikanal (6); integrasi citra
+komposit dengan data pemetaan partisipatif (7); pelatihan model kecerdasan buatan
+menggunakan citra komposit teranotasi (8); serta klasifikasi kondisi lahan dan prediksi
+produktivitas pertanian tingkat blok menggunakan model terlatih (9). Invensi ini mengatasi
+keterbatasan sistem informasi spasial pertanian yang bersifat agregatif serta kendala
+rentang nilai citra yang tidak seragam antarkanal, sehingga menghasilkan informasi
+pertanian presisi tingkat blok yang mendukung pengambilan keputusan pembangunan
+pertanian berbasis bukti oleh pemerintah daerah.</t>
+  </si>
+  <si>
+    <t>Muhammad Arif Mulya, S.Pi., M.Si.</t>
+  </si>
+  <si>
     <t>Metode Peningkatan Kualitas Kayu Cepat Tumbuh Dengan Perlakuan Mineralisasi In Situ Menggunakan K2CO3 Sebagai Pembentuk Karbonat</t>
   </si>
   <si>
     <t>27-Nov-2025</t>
   </si>
   <si>
     <t>P00202513185</t>
   </si>
   <si>
-    <t>Prof. Dr. Lina Karlinasari, M.Sc.F.</t>
+    <t>Dr. Arinana, S.Hut., M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Penemuan ini berkaitan dengan metodemineralisasi kayu cepat tumbuhmenggunakan
 larutankalsium karbonat (CaCO3) untuk meningkatkan sifat fisis, mekanis, serta
 ketahanan terhadap api. Metode mineralisasi dilakukan secara in situ melalui impregnasi
 tanpa vakum dengan larutan kalsium klorida (CaCl2) dan kalium karbonat (K2CO3).
 Perendaman dengan larutan NaOH, untuk menghilangkan lignin, hemiselulosa, dan zat
 ekstraktif, dilakukan sebelum impregnasi. Pengkondisian dan pengeringan untuk waktu
 tertentu dilakukan untuk memastikan pembentukan CaCO3 pada kayu. Proses mineralisasi
 berhasil meningkatkan kerapatan kayu sekitar 18%, memperbaiki Weight Percent Gain
 (WPG), Anti Swelling Efficiency (ASE), Modulus of Elasticity (MOE), Modulus of Rupture
 (MOR), Compressive Strength, Hardness, dan ketahanan terhadap api. Metode mineralisasi
 ini terbukti efektif memperbaiki sifat dasar kayu cepat tumbuh dan berpotensi
 diaplikasikan sebagai metode peningkatan mutu kayu cepat tumbuh untuk konstruksi dan
 material industri.</t>
   </si>
   <si>
-    <t>Prof. Dr. Irma Isnafia Arief, S.Pt., M.Si.</t>
-[...104 lines deleted...]
-    <t>Dr. Eng. Henry Kasmanhadi Saputra, S.Pi., M.Si.</t>
+    <t>HANNA FATIMAH NOOR, S.SI</t>
+  </si>
+  <si>
+    <t>Prof. Muhammad Adly Rahandi Lubis, M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Dr. Anantha Sena, Sp.THT-KL.</t>
+  </si>
+  <si>
+    <t>Jeffry Setiawan, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Komposisi Biomulsa Tanaman Terlapisi Spora Mikoriza Dari Kertas Bekas Dan Klobot Jagung</t>
+  </si>
+  <si>
+    <t>08-Sep-2022</t>
+  </si>
+  <si>
+    <t>P00202209620</t>
+  </si>
+  <si>
+    <t>Ir. Fahrizal Hazra, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Silvikultur</t>
+  </si>
+  <si>
+    <t>Tanaman hortikultura merupakan salah satu komoditas pertanian yang melimpah dan mempunyai potensi serta peluang untuk dikembangkan seiring dengan permintaan terhadap hortikultura yang terus meningkat pada kuartal I dan II sebesar 3,01% dan 1,84% di tahun 2021. Inovasi teknologi dibutuhkan untuk mengatasi kendala yang belum optimal dalam pemanenan hortikultura. Biomulsa berbahan dasar kertas dan klobot jagung yang terlapisi mikoriza dapat menjadi solusinya. Keunggulan produk invensi ini diantaranya membuat siklus air dan kelembaban tanah lebih terjaga, meningkatkan penyerapan nutrisi, serta meningkatkan kerentangan penyakit akar sehingga produktivitas tanaman lebih optimal. Invensi ini bertujuan menghasilkan suatu komposisi biomulsa tanaman hortikultura terlapisi spora mikoriza yang terdiri dari 45% limbah kertas, 25% air, 15% klobot jagung, 5% mikoriza, 5% gliserol, dan 5% perekat organik pati. Sebanyak 79% responden dari hasil survei membutuhkan produk biomulsa. Belum ada produk sejenis dengan manfaat dan keunggulan serupa sehingga invensi ini bernilai inovatif, memiliki peluang yang menjanjikan, serta berdaya saing.</t>
+  </si>
+  <si>
+    <t>FORMULA SERUM MINYAK MENGANDUNG MINYAK IKAN PATIN (Pangasius sp.) DAN PROSES PEMBUATANNYA</t>
+  </si>
+  <si>
+    <t>23-Aug-2026</t>
+  </si>
+  <si>
+    <t>P00202609400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan formula minyak serum yang mengandung minyak ikan patin
+(Pangasius sp.) dan proses pembuatannya. Formula minyak serum terdiri atas NEOMIN AB,
+SP TWEEN 80 MBAL-LQ-(SG), BHT Food Grade, IMEX MCT 60/40, PALMESTER 1512
+Isopropyl Myristate, minyak ikan patin, ROMAN WISH PRX041803, LEXFEEL SHINE, dan ALL-
+RAC-&amp;alpha;-TOCOPHERYL ACETATE (Vitamin E). Proses pembuatannya meliputi pencampuran
+bahan fase A dan pemanasan pada suhu 30&amp;ndash;40&amp;deg;C, penambahan minyak ikan patin dan
+pengadukan hingga homogen, penambahan bahan fase C dan pengadukan, serta
+penambahan premiks fase D dan pengadukan hingga homogen. Sediaan yang diperoleh
+berbentuk cair, berwarna kuning opak, beraroma khas fragrance, homogen, dan memiliki
+pH 6&amp;ndash;7.</t>
+  </si>
+  <si>
+    <t>Dr. apt. Siti Sa'diah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Hamim, M.Si.</t>
+  </si>
+  <si>
+    <t>Multimineral Esensial Untuk Hewan Air Laut Di Media Air Tawar</t>
+  </si>
+  <si>
+    <t>P00202606146</t>
+  </si>
+  <si>
+    <t>Dudi Muhammad Wildan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini menyediakan komposisi multimineral esensial untuk mendukung
+kelangsungan hidup, pertumbuhan, dan kesehatan hewan air laut yang dipelihara dalam
+media air tawar. Komposisi ini mengandung campuran mineral makro dan mikro yang
+terdiri atas natrium klorida, kalium klorida, kalsium klorida, magnesium sulfat, natrium
+bikarbonat, seng sulfat, selenium, mangan klorida, kalium iodida, dan kobalt klorida.
+Dalam implementasi yang diutamakan, komposisi dikemas dalam bentuk tablet
+effervescent yang mengandung asam sitrat sebagai sumber asam dan natrium bikarbonat
+sebagai sumber basa, serta bahan pengikat polivinilpirolidon, bahan pelincir natrium
+benzoat, dan bahan pengisi manitol. Tablet effervescent ini memiliki waktu hancur kurang
+dari 2 menit dalam air, menghasilkan larutan mineral jernih dengan pH 7,0&amp;ndash;8,0 yang
+sesuai untuk kebutuhan osmoregulasi hewan laut. Formulasi ini memberikan akurasi dosis,
+stabilitas tinggi, dan kemudahan aplikasi, sehingga efektif untuk mengatasi stres osmotik
+dan ketidakseimbangan elektrolit pada budidaya hewan air laut di lingkungan air tawar.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ernan Rustiadi, M.Agr.</t>
+  </si>
+  <si>
+    <t>Dr.Ing. Dase Hunaefi, S.T.P., M.Food.St.</t>
   </si>
   <si>
     <t>Amalia Putri Firdausi, S.Pi., M.Si.</t>
-  </si>
-[...48 lines deleted...]
-awal yang praktis dan terukur.</t>
   </si>
   <si>
     <t>FORMULA DAN PRODUK NANOFIBRIL ISOLAT PROTEIN DARI KACANG KORO PEDANG PUTIH (Canavalia ensiformis) MENGGUNAKAN ENZIM PROTEASE SERTA PROSES PEMBUATANNYA</t>
   </si>
   <si>
     <t>18-Jun-2026</t>
   </si>
   <si>
     <t>P00202606544</t>
   </si>
   <si>
     <t>Dr. Rizna Triana Dewi, M.Si., S.Si</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berkaitan dengan formula dan produk nanofibril isolat protein serta proses
 pembuatannya dari kacang koro pedang putih (Canavalia ensiformis). Formula nanofibril
 terdiri dari isolat protein, enzim protease jenis Subtilisin , dan larutan NaCl 25 mmol pH
 3,5. Produk nanofibril sesuai invensi ini berukuran sub-mikron (&amp;lt;1000 nm) dan memiliki
 zeta potential lebih tinggi daripada nanofibril protein dari kedelai pada pH 2,0 &amp;ndash; 3,0, yaitu
 20 mV &amp;ndash; 25 mV. Proses pembuatan meliputi penepungan kacang koro, mengekstraksi dan
 mengisolasi protein kacang koro menjadi isolat protein dengan kandungan protein minimal
 97%, melarutkan isolat protein, menghidrolisis larutan protein secara terkontrol dengan
 pengadukan, menurunkan pH larutan protein terhidrolisis, dan memanaskan larutan
 tersebut pada suhu 85oC disertai dengan pengadukan terkontrol. Invensi ini melibatkan
 enzim protease jenis Subtilisin pada kondisi sub-optimal untuk menginisiasi nukleasi dan
 elongasi fibril, sehingga menghasilkan nanofibril linear pendek bercabang berukuran
 &amp;lt;1000 nm dengan agregasi minimal. Invensi ini berpotensi diaplikasikan sebagai sistem
 pengantaran dan enkapsulasi, material untuk aplikasi biomedis, bioplastik, dan lain
 sebagainya.</t>
   </si>
   <si>
+    <t>Dr. Novindra, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ade Chandra Iwansyah, M.Sc</t>
+  </si>
+  <si>
+    <t>Dr. Cahyo Budiman, S.Pt., M.Eng.</t>
+  </si>
+  <si>
+    <t>KAPAL FIBERGLASS UNTUK PENANGKAPAN IKAN SKALA KECIL DENGAN KONFIGURASI LAMINASI LAMBUNG DAN STRUKTUR INTERNAL FRP</t>
+  </si>
+  <si>
+    <t>S00202608971</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Mulyono, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Pemanfaatan Sumberdaya Perikanan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berupa kapal fiberglass (10) untuk penangkapan ikan skala kecil dengan
+panjang keseluruhan 8,5 meter, panjang garis air 7,2 meter, tinggi 0,7 meter, dan sarat
+0,26 meter. Kapal mempunyai lambung FRP (11) yang mencakup keel (12), bottom plate
+(13), shell plate (14), dan chine (15) dengan susunan laminasi berbeda menurut zona
+menggunakan gelcoat, chopped strand mat, woven roving, dan resin poliester marine
+grade. Struktur internal FRP mencakup transverse frame (21), side longitudinal (22), girder
+(23), floor (24), deck beam (25), bulkhead (26), dan penguat transom (27) yang dilaminasi
+ke permukaan dalam lambung sehingga membentuk sistem pengaku terintegrasi. Kapal
+dilengkapi deck (30), ruang muat ikan (31), fender (32), serta area dudukan mesin tempel
+(33) untuk mesin sekitar 15-18 HP. Konfigurasi tersebut ditujukan untuk menghasilkan
+kapal nelayan yang seragam, tahan lingkungan laut, mudah dirawat, dan dapat diterapkan
+pada industri galangan kapal serta masyarakat pesisir.</t>
+  </si>
+  <si>
+    <t>Dr.rer.nat. Hendradi Hardhienata, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Irzaman, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Andri Hendriana, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Karlisa Priandana, S.T., M.Eng.</t>
+  </si>
+  <si>
+    <t>M. Agung Zaim Adzkiya, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Indri Septyani , S.T.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Irma Herawati Suparto, M.S.</t>
+  </si>
+  <si>
+    <t>Mohammad Dika Eka Firdaus, S.I.Kom., M.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METODE PENGENDALIAN  KELEMBAPAN SARANG SEMI- ALAMI BERBASIS  KARAKTERISTIK SARANG ALAMI UNTUK PENETASAN TELUR PENYU</t>
+  </si>
+  <si>
+    <t>S00202609401</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan metode pengendalian kelembapan sarang semi-alami
+untuk penetasan telur penyu berdasarkan karakteristik kelembapan sarang alami. Metode
+terdiri atas tahapan pengukuran kelembapan sarang alami pada kedalaman yang
+merepresentasikan posisi telur, penentuan nilai atau rentang kelembapan referensi
+berdasarkan hasil pengukuran, penyiapan sarang semi-alami dengan karakteristik fisik
+yang mendekati sarang alami, serta pengaturan dan pemeliharaan kelembapan sarang
+semi-alami selama masa inkubasi. Kelembapan sarang semi-alami dipantau secara berkala
+dan dibandingkan dengan rentang kelembapan referensi. Apabila nilai kelembapan berada
+di luar rentang tersebut, dilakukan penyesuaian melalui penambahan kelembapan atau
+pengurangan kelembapan dan/atau peningkatan drainase secara terkendali. Metode ini
+menggunakan karakteristik mikrohabitat sarang alami sebagai dasar penentuan kondisi
+inkubasi sehingga pengelolaan kelembapan tidak semata-mata bergantung pada kondisi
+cuaca atau perkiraan pengelola. Metode dapat diterapkan secara manual menggunakan
+peralatan pengukuran kelembapan sederhana dan dapat</t>
+  </si>
+  <si>
+    <t>Dr. Nanik Purwanti, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Mohamad Iqbal Kurniawinata, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Despal, S.Pt., M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Proses Produksi Asam Indol Asetat Menggunakan Bakteri Yang Mengandung Jalur Metabolisme Akumulasi Tanpa L-Triptofan</t>
+  </si>
+  <si>
+    <t>19-Aug-2025</t>
+  </si>
+  <si>
+    <t>P00202507817</t>
+  </si>
+  <si>
+    <t>Dr. Prayoga Suryadarma, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi  ini  berhubungan  dengan  proses  produksi  akumulasi  asam  indol  asetat  (IAA) menggunakan  bakteri Providencia  manganoxydans strain  M7  yang  mengandung  jalur biosintesis akumulasi IAA tanpa L-triptofan. Proses akumulasi IAA dilakukan pada kondisi kultivasi pada media Luria Bertani (LB) tanpa penambahan L-triptofan dengan variasi pH (6,0;  7,0;  8,0)  dan  suhu  (30  dan  37  &amp;deg;C).  Proses  tersebut  menghasilkan  IAA  dengan konsentrasi sebesar 71,57 &amp;ndash; 98,0 &amp;mu;g/mL selama 48 jam.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Aris Munandar, M.S.</t>
+  </si>
+  <si>
+    <t>Amrina Rosyada, S.T.P., M.Agr.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Huda Shalahudin Darusman, M.Si.</t>
+  </si>
+  <si>
+    <t>Rahayu Lestari Sugihartini, S.Si., M.T.</t>
+  </si>
+  <si>
+    <t>Wida Lesmanawati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Widya Hasian Situmeang, S.K.Pm., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Drs. Subyakto</t>
+  </si>
+  <si>
+    <t>Dr. Anwar Fitrianto, S.Si., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Nia Rosiana, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Muhammad Fauzan, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Dr. Sari Putri Dewi, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>METODE SINTESIS CARBON DOTS DARI EKSTRAK BUAH BELIMBING WULUH [Averrhoa bilimbi (L.)] SEBAGAI AGENS ANTIVIRUS</t>
+  </si>
+  <si>
+    <t>S00202608973</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sugeng Santoso, M.Agr.</t>
+  </si>
+  <si>
+    <t>Departemen Proteksi Tanaman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengenai metode untuk membuat CDs yang bersifat antivirus dengan
+memanfaatkan ekstrak buah belimbing wuluh [Averrhoa bilimbi (L.)] sebagai sumber
+karbon alami. CDs dari ekstrak buah belimbing wuluh diproduksi dengan menggunakan
+metode Hydrothermal (CDs Hyd-Wuluh). Sintesis CDs Hyd-Wuluh pada invensi ini
+menggunakan pelarut akuabides dalam proses reaksinya. CDs yang dihasilkan memiliki
+karakteristik optik dan gugus fungsional khas dengan rata-rata ukuran material 8,8 nm.
+Metode pembuatan pada invensi terdiri atas (i) ekstraksi buah belimbing wuluh; (ii)
+pemanasan ekstrak buah belimbing menggunakan metode hydrothermal pada suhu tinggi
+sampai larutan berubah warna menjadi kecokelatan; serta, (iii) pemisahan produk,
+pengeringan, formulasi, dan karakterisasi CDs.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Purwantiningsih, M.S.</t>
+  </si>
+  <si>
+    <t>FORMULASI PELAPIS BENIH EUCALYPTUS BERBASIS FUNGI ENDOFIT UNTUK KETAHANAN PENYAKIT HAWAR DAUN</t>
+  </si>
+  <si>
+    <t>S00202608634</t>
+  </si>
+  <si>
+    <t>Lufthi Rusniarsyah, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengenai formulasi pelapis benih Eucalyptus dalam bidang teknologi
+perbenihan kehutanan dan pengendalian penyakit tanaman secara hayati. Invensi ini
+menggunakan fungi endofit Pseudopithomyces toxicarius,dan Xenoacremonium recifei
+yang diformulasikan dengan bahan pembawa komposit berupa zeolit halus dan gambut,
+serta bahan pendukung yang meliputi glukosa sebagai sumber nutrisi, carboxymethyl
+cellulose (CMC) sebagai bahan perekat, dan kalsium karbonat (CaCO3) sebagai bahan
+penyangga pH. Komposisi tersebut dirancang untuk mempertahankan stabilitas formulasi
+dan viabilitas propagul fungi endofit selama penyimpanan, meningkatkan daya lekat pada
+permukaan benih, serta mendukung kolonisasi awal fungi endofit sejak fase
+perkecambahan. Formulasi diaplikasikan melalui metode pelapisan benih (seed coating)
+sebelum penyemaian. Kolonisasi fungi endofit pada jaringan tanaman menginduksi
+ketahanan sistemik sehingga meningkatkan ketahanan bibit Eucalyptus terhadap penyakit
+hawar daun. Invensi ini memberikan alternatif teknologi perlindungan tanaman yang
+ramah lingkungan, mengurangi ketergantungan terhadap fungisida sintetis, serta
+mendukung sistem perbenihan kehutanan yang berkelanjutan.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Lina Karlinasari, M.Sc.F.</t>
+  </si>
+  <si>
+    <t>Dr. Tjahja Muhandri, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Demineralized Freeze-Dried Bone Xenograft Sebagai Scaffold Dan Pengisi Defek Pada Kasus Kerusakan Tulang Dan Gigi Hewan</t>
+  </si>
+  <si>
+    <t>12-Jul-2022</t>
+  </si>
+  <si>
+    <t>P00202207461</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Deni Noviana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan demineralized freeze-dried bone xenograft (DFDBX) scaffold dan pengisi defek (bone filler) dalam penanganan kasus kerusakan tulang dan gigi pada hewan. Adapun tahapan pembuatannya diawali dengan penyiapan material yang berasal dari tulang bagian cancellous dari sapi dalam keadaan hidup maupun kadaver, kemudian membersihkannya dari otot dan jaringan ikat. Setelah itu, ukuran tulang diperkecil dan direndam ke dalam campuran larutan kloroform dan metanol dengan perbandingan 1:1. Tulang kemudian dikeringkan dan digiling hingga berbentuk serbuk dan menyaringnya. Serbuk tulang selanjutnya direndam dalam H2O3 3% yang diikuti dengan sonikasi, kemudian mencuci dengan akuades dan melakukan demineralisasi serbuk tulang tersebut menggunakan cairan HCl 0,6 M selama 15 menit di dalam alat sonikasi. Setalah itu, serbuk tulang dicuci kembali untuk kemudian diinkubasi ke dalam buffer berupa fosfat. Hasilnya selanjutnya dilakukan pendingin-bekuan pada suhu -84oC sebelum dilakukan sterilisasi
+menggunakan sinar gamma dengan dosis iradiasi 10-14 kGy. Produk bone allograft yang dihasilkan memiliki ukuran partikel 250-1500 &amp;mu;m, namun lebih disukai berbentuk granul dan memiliki ukuran partikel 420-1000 &amp;mu;m.</t>
+  </si>
+  <si>
+    <t>Dr. Neo Endra Lelana, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Andrea Emma Pravitasari, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formulasi Produk Hayati Konsorsium Aktinobakteri Indigenos dan Proses Pembuatan Serta Penggunaannya </t>
+  </si>
+  <si>
+    <t>10-May-2025</t>
+  </si>
+  <si>
+    <t>P00202504313</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Triadiati, M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Invensi mengenai formulasi produk hayati konsorsium aktinobakteri indigenos dan proses pembuatannya  serta  penggunaannya.  Formula  produk  hayati  konsorsium  aktinobakteri indigenos Indonesia yang terdiri dari Streptomyces spp. yaitu Cal3lt (IPB 1), Cal24h (IPB 2), Car2lt (IPB 3), Crc32t (IPB 4), Dbi28t (IPB 5), dan PS4-16 (IPB 6), yan ditumbuhkan pada media molase modifikasi, ditambahkan dengan tween 80, gum arab, CaCO3 dan bahan lainnya.  Proses  pembuatan  diawali  dengan  tahapan  penyiapan  kultur  konsorsium aktinobakteri  pada  media  cair  molase  modifikasi  umur  14  hari  pada  suhu  24-28  oC, menginokulasi kultur cair aktinobakteri sebagai starter yang dihasilkan ke dalam fermentor aerobik yang berisi media produksi berupa media molase modifikasi, menginkubasi kultur, mencampurkan  kultur  cair  aktinobakteri  yang  dihasilkan  dengan  tween-80,  sehingga dihasilkan suspensi produk hayati konsorsium aktinobakteri, mencampur suspensi produk hayati  aktinobakteri  dengan  CaCO3, gum  arab, gambut  dan  bahan  lainnya  sehingga menjadi  produk  hayati  aktinobakteri  padat.  Uji  lapangan  penggunaan  produk  hayati konsorsium aktinobakteri indigenos dapat mengurangi penggunaan pupuk anorganik 50%- 75% tanpa menurunkan produktivitasnya.</t>
+  </si>
+  <si>
+    <t>Dr. Toto Haryanto, S.Kom., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Akhiruddin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Yaya Suryana, M.Sc., IPU.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Pudji Muljono, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Heriyanto Syafutra, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Hirmas Fuady Putra, S.Si., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Lilis Sucahyo, S.TP., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Elok Budi Retnani, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. Andri Iskandar, S.Pi., M.Si., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Eny Palupi, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Ima Kusumanti, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Agung Prayudha Hidayat, S.Tr.Log., M.T.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Sri Estuningsih, M.Si.</t>
+  </si>
+  <si>
+    <t>Afan Ray Mahardika, S.T, M.Si</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Tri Asmira Damayanti, M.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Anuraga Jayanegara, S.Pt., M.Sc.</t>
+  </si>
+  <si>
+    <t>drh. Fitriya Nur Annisa Dewi, Ph.D.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Mohamad Solahudin, M.Si.</t>
+  </si>
+  <si>
+    <t>Taryati, S.Pt.</t>
+  </si>
+  <si>
+    <t>Iskandar</t>
+  </si>
+  <si>
+    <t>Nurafi Razna Suhaima, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Ade Astri Muliasari, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BIODIGESTER PORTABEL DENGAN RUANG FERMENTASI BERSEKAT DAN SISTEM PENGELUARAN SLURRY TERINTEGRASI  Mengandung SDG/PT Is SDG/PT : Tidak  Abstrak Abstract  : Invensi ini berkaitan</t>
+  </si>
+  <si>
+    <t>S00202608877</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan suatu biodigester portabel untuk menghasilkan biogas
+melalui fermentasi anaerob bahan organik. Biodigester mencakup badan digester
+berbentuk kotak memanjang (1), bagian atas (2), hopper input (3), kotak slurry (4), pipa
+slurry (5), pipa internal (6), sekat berlubang (7), cup atau kubah pemeriksaan (8), cover
+atau tutup pemeriksaan (9), saluran gas (10), manometer (11), katup pengatur gas (12),
+rangka penguat (13), dan saluran penguras slurry (14). Sekat berlubang (7) dipasang
+melintang di dalam ruang fermentasi untuk mengarahkan dan mendistribusikan aliran
+substrat serta mengurangi jalur pintas dari bagian pemasukan menuju bagian
+pengeluaran. Hopper input (3), ruang fermentasi, saluran gas (10), pipa slurry (5), dan
+kotak slurry (4) tersusun secara terintegrasi dalam satu unit. Rangka penguat (13)
+menahan beban substrat serta memungkinkan unit dipindahkan. Biogas dikeluarkan
+melalui saluran gas (10), sedangkan residu fermentasi dialirkan melalui pipa slurry (5)
+menuju kotak slurry (4). Invensi ini menyediakan konstruksi biodigester yang kompak,
+mudah dipasang, mudah diperiksa dan dirawat, serta sesuai untuk pengolahan limbah
+organik dan produksi biogas pada skala kecil hingga menengah.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Muhammad Rizal Martua Damanik, M.Rep.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Y. Aris Purwanto, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Yulin Lestari</t>
+  </si>
+  <si>
+    <t>Firsta Kusuma Yudha, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Majariana Krisanti, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Henny Purwaningsih, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Goran Suryanti Afifah, S.Pi.</t>
+  </si>
+  <si>
+    <t>Muhammad Irfan Afif, M.Si.</t>
+  </si>
+  <si>
+    <t>Muhammad Iqbal, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Wulansih Dwi Astuti, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Mohammad Imron, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Eti Rohaeti, M.S.</t>
+  </si>
+  <si>
+    <t>Siti Wulandari, S.P.,M,Si</t>
+  </si>
+  <si>
+    <t>Sheny Permatasari, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Rudi Heryanto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr.Ing. Azis Boing Sitanggang, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Yunik Istikorini, S.P., M.P.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Cecilia Eny Indriastuti, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Imam Tri Wahyudi, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Mersi Kurniati, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Arum Sekar Wulandari, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Munif Ghulamahdi, M.S.</t>
+  </si>
+  <si>
+    <t>Rima Fitria Adiati, S.T., M.T.</t>
+  </si>
+  <si>
+    <t>Dr. Yopi Novita, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Intan Rabiyanti, S.Pi., M.Si.</t>
+  </si>
+  <si>
     <t>Dr. Novi Syaftika, S.Si., M.Eng.</t>
   </si>
   <si>
-    <t>Iskandar</t>
-[...101 lines deleted...]
-    <t>Prof. Dr. Ir. Arief Hartono, M.Sc.Agr.</t>
+    <t>Prof. Dr. Drs. Rimbawan</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Arif Imam Suroso, M.Sc.</t>
+  </si>
+  <si>
+    <t>Metode Penyimpanan Data Adaptif Untuk Validasi Data Karakter Serat Alam</t>
+  </si>
+  <si>
+    <t>16-May-2022</t>
+  </si>
+  <si>
+    <t>P00202205477</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Deded Sarip Nawawi, M.Sc.F.Trop.</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Niken Tunjung Murti Pratiwi, M.Si.</t>
-[...59 lines deleted...]
-    <t>Muhammad Ramadhan Fauzi Sulistiono, S.P.</t>
+    <t>Metode pada invensi ini merupakan suatu metode penyimpanan data yang heterogen dan terdistribusi dengan menggunakan Model Data Adaptif untuk menangani struktur dan tipe data yang akan digunakan untuk menyimpan dan memvalidasi data karakter dari berbagai serat alam. Metode sebagaimana dalam invensi ini mampu melakukan digitalisasi serat alam dengan karakter beragam dan diperoleh dari sumber yang terdistribusi dalam satu tempat sehingga bisa dimanfaatkan oleh berbagai pengguna secara lebih optimal.</t>
+  </si>
+  <si>
+    <t>Dr.rer.nat Noviyan Darmawan, S.Si., M.Sc.</t>
+  </si>
+  <si>
+    <t>Lalu Miftahul Ulum, ST.</t>
+  </si>
+  <si>
+    <t>Pof. Dr. Misbahuddin</t>
+  </si>
+  <si>
+    <t>Dr. Eng. Apip Amrullah</t>
+  </si>
+  <si>
+    <t>Zahrotul Huriyah, S.P., M.Si</t>
+  </si>
+  <si>
+    <t>Mentari May Syachanna</t>
+  </si>
+  <si>
+    <t>Frizky Amelia</t>
+  </si>
+  <si>
+    <t>Basril Abbas</t>
   </si>
   <si>
     <t>Darmawan Darwis</t>
   </si>
   <si>
+    <t>Dr. Marlina Andriyani</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ismadi M.T. </t>
+  </si>
+  <si>
+    <t>Zaenal Akbar, M.Kom., Ph.D.</t>
+  </si>
+  <si>
+    <t>Dadan Ridwan Saleh, M.T.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yulia Aris Kartika, M.Kom. </t>
+  </si>
+  <si>
+    <t>Dr. Widya Fatriasari S.Hut., M.M.</t>
+  </si>
+  <si>
+    <t>Azizatul Karimah, S.Si</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Adly Rahandi Lubis</t>
+  </si>
+  <si>
+    <t>Dr. Riksfardini Annisa Ermawar</t>
+  </si>
+  <si>
+    <t>Yusup Amin S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Maya Ismayati Ph.D</t>
+  </si>
+  <si>
+    <t>Danang Sudarwoko Adi M.Sc.</t>
+  </si>
+  <si>
+    <t>Muhammad Rasyidur Ridho, S.hut.</t>
+  </si>
+  <si>
+    <t>Dr. Kusuma Dewi Yulita</t>
+  </si>
+  <si>
+    <t>Fahriya Puspita Sari S.T.</t>
+  </si>
+  <si>
+    <t>Nissa Nurfajrin Solihat M.Sc.</t>
+  </si>
+  <si>
+    <t>Faizatul Falah, M.T.</t>
+  </si>
+  <si>
+    <t>Shintia Ambarwati Hanum</t>
+  </si>
+  <si>
+    <t>Yasa Galuh Apriliani</t>
+  </si>
+  <si>
+    <t>Allendra Bayu Restu Putra</t>
+  </si>
+  <si>
+    <t>Ananda Putri Tulus</t>
+  </si>
+  <si>
+    <t>Dr. Untung, S.Kom., M.M</t>
+  </si>
+  <si>
+    <t>Jun Harbi, S.Hut, M.Si, Ph.D</t>
+  </si>
+  <si>
+    <t>Yosepha Yeni Sapatundai</t>
+  </si>
+  <si>
+    <t>Fadhil Haekal</t>
+  </si>
+  <si>
+    <t>Desti Seminora</t>
+  </si>
+  <si>
+    <t>Muhammad Subhan Hamka, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Ramadhan Fatikhul Ihsan</t>
+  </si>
+  <si>
+    <t>Sendy Ramadhan</t>
+  </si>
+  <si>
+    <t>Adissetya Nur Fajar</t>
+  </si>
+  <si>
+    <t>Dr. Apt. Aulia Ul Hafizah, M.Sc</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Apt. Yandi Syukri, MSi</t>
+  </si>
+  <si>
+    <t>Awanda Wira Anggini, S.Hut., M.Si</t>
+  </si>
+  <si>
+    <t>Azizah Amelia, S.Hut., M.Si</t>
+  </si>
+  <si>
+    <t>Az-zahra Farhatusakinah</t>
+  </si>
+  <si>
+    <t>Anny Nila Syauqiyyah, S.Gz.</t>
+  </si>
+  <si>
+    <t>St. Ika Fitrasyah, S.Gz., M.Si.</t>
+  </si>
+  <si>
+    <t>Slamet Supriadi</t>
+  </si>
+  <si>
+    <t>Syarifa Fitria</t>
+  </si>
+  <si>
+    <t>Dr. Hilman Syaeful Alam, M.T</t>
+  </si>
+  <si>
+    <t>Dr. Anto Tri Sugiarto</t>
+  </si>
+  <si>
     <t>Dr.Ir. Bambang Gunadi, MSc.</t>
   </si>
   <si>
-    <t>Hery Cahyono</t>
+    <t>Rian Putra Pratama</t>
+  </si>
+  <si>
+    <t>Harry Bangkit</t>
+  </si>
+  <si>
+    <t>Indra Sakti</t>
+  </si>
+  <si>
+    <t>Hanif Fakhrurroja</t>
+  </si>
+  <si>
+    <t>Nizam Ahmad</t>
+  </si>
+  <si>
+    <t>Ir. Nizam Ghazali, B.Sc, M.Eng</t>
+  </si>
+  <si>
+    <t>Yuniar Endri Priharanto, S.St.Pi, M.T.</t>
   </si>
   <si>
     <t>Dadang Priyoatmojo</t>
   </si>
   <si>
-    <t>Maya Ismayati Ph.D</t>
-[...26 lines deleted...]
-    <t>Slamet Supriadi</t>
+    <t>Mustika Nirwana Lovandi</t>
+  </si>
+  <si>
+    <t>Putri Liani Aliwu, S.Si</t>
+  </si>
+  <si>
+    <t>Isnain Ardiansyah</t>
+  </si>
+  <si>
+    <t>Nesha Adelia, S.Si.</t>
+  </si>
+  <si>
+    <t>Nirma Afrisanti Kinasih, S.T., M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gissa Navira Sevie S.T.,  M.T.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Iis Erlina, S.Pt</t>
+  </si>
+  <si>
+    <t>Venanda Eka Wahyuni, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Atika Kusumastuti, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>Cucu Wijayanti, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Trisna Ayu Wandira, S.P., M.Si.</t>
   </si>
   <si>
-    <t>Johan Iskandar, S.Si., M.Si.</t>
-[...11 lines deleted...]
-    <t>Muhammad Rasyidur Ridho, S.hut.</t>
+    <t>Hana Safitri</t>
+  </si>
+  <si>
+    <t>Budi Riza Putra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mita Sugiarti </t>
+  </si>
+  <si>
+    <t>Gintan Fatimah</t>
+  </si>
+  <si>
+    <t>Anra Talpa</t>
+  </si>
+  <si>
+    <t>TB. Aditia Rizki</t>
+  </si>
+  <si>
+    <t>I Nengah Budiarsa</t>
+  </si>
+  <si>
+    <t>Diah Iskandriati</t>
+  </si>
+  <si>
+    <t>Irma H. Suparto</t>
+  </si>
+  <si>
+    <t>Permanawati</t>
+  </si>
+  <si>
+    <t>Euis Trisna Wati</t>
+  </si>
+  <si>
+    <t>Muhammad Fauzan</t>
+  </si>
+  <si>
+    <t>Indri Septyani</t>
+  </si>
+  <si>
+    <t>Kamini</t>
+  </si>
+  <si>
+    <t>Jamili</t>
+  </si>
+  <si>
+    <t>As Syafa Amalia Adha</t>
+  </si>
+  <si>
+    <t>Vania Mahardika, S.Pi., M.Si</t>
+  </si>
+  <si>
+    <t>Auditya Purwandini Sutarto, ST, MSi, Ph.D</t>
+  </si>
+  <si>
+    <t>Sanusi</t>
+  </si>
+  <si>
+    <t>Lilyana Az Zahra, S.Kel.</t>
+  </si>
+  <si>
+    <t>Indra Sundara Alhusna, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Muhammad Farras Naufal, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Fandini Meilia Anjani, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Ruslan Abdul Gopar,S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Dwitami Anzhany, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Nabila Aishi Octaviana</t>
+  </si>
+  <si>
+    <t>Rizkian Wahid Saputra</t>
+  </si>
+  <si>
+    <t>Muhammad Ridha Ramadhan</t>
+  </si>
+  <si>
+    <t>Triawan Adi Cahyanto, S.Kom, M.Kom</t>
+  </si>
+  <si>
+    <t>Putro Ferro Ferdinant, ST.,MT</t>
+  </si>
+  <si>
+    <t>Dr. Sandy Suryo Prayogo, S.T., M.T.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -973,74 +2118,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J153" headerRowCount="1">
-  <autoFilter ref="A4:J153"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J319" headerRowCount="1">
+  <autoFilter ref="A4:J319"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J153"/>
+  <dimension ref="A1:J319"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -1095,3860 +2240,8176 @@
       </c>
       <c r="J5" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I6" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="C7" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="F7" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="H7" s="0" t="s">
+      <c r="I7" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="I12" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J12" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>30</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>69</v>
+        <v>88</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>72</v>
+        <v>90</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>20</v>
+        <v>93</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>24</v>
+        <v>94</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>35</v>
+        <v>95</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>37</v>
+        <v>96</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>74</v>
+        <v>97</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>39</v>
+        <v>98</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>40</v>
+        <v>99</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I28" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>76</v>
-      </c>
-[...19 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>35</v>
+        <v>102</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>40</v>
+        <v>105</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>85</v>
+        <v>108</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>91</v>
+        <v>67</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>94</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>96</v>
+        <v>112</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>71</v>
+        <v>114</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>17</v>
+        <v>118</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>100</v>
+        <v>113</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="I35" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>15</v>
+        <v>123</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>17</v>
+        <v>124</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>105</v>
+        <v>12</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>106</v>
+        <v>125</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>108</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>83</v>
+        <v>42</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>85</v>
+        <v>44</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>88</v>
+        <v>46</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>25</v>
+        <v>127</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>26</v>
+        <v>128</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>29</v>
+        <v>131</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>30</v>
+        <v>132</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>25</v>
+        <v>127</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>26</v>
+        <v>128</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>111</v>
+        <v>133</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>29</v>
+        <v>131</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>30</v>
+        <v>132</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>35</v>
+        <v>111</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>37</v>
+        <v>112</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>112</v>
+        <v>134</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>39</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>40</v>
+        <v>115</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>113</v>
+        <v>135</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>18</v>
+        <v>136</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>19</v>
+        <v>137</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>20</v>
+        <v>138</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>114</v>
+        <v>139</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>22</v>
+        <v>140</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>24</v>
+        <v>141</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>11</v>
+        <v>143</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>12</v>
+        <v>144</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>115</v>
+        <v>139</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>17</v>
+        <v>145</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>18</v>
+        <v>146</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>19</v>
+        <v>147</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>116</v>
+        <v>139</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>24</v>
+        <v>149</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>117</v>
+        <v>150</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>30</v>
+        <v>70</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>118</v>
+        <v>151</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>94</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>103</v>
+        <v>54</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>104</v>
+        <v>55</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>105</v>
+        <v>56</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>120</v>
+        <v>152</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>108</v>
+        <v>57</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>95</v>
+        <v>153</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>96</v>
+        <v>154</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>121</v>
+        <v>155</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>98</v>
+        <v>156</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>95</v>
+        <v>157</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>68</v>
+        <v>158</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>96</v>
+        <v>159</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>122</v>
+        <v>160</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>71</v>
+        <v>161</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>98</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>123</v>
+        <v>163</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>124</v>
+        <v>66</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>125</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>126</v>
+        <v>165</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>127</v>
+        <v>166</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>128</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>67</v>
+        <v>168</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>69</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>129</v>
+        <v>170</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>72</v>
+        <v>172</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>130</v>
+        <v>173</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>131</v>
+        <v>174</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>132</v>
+        <v>21</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>133</v>
+        <v>22</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>134</v>
+        <v>175</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>135</v>
+        <v>176</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>136</v>
+        <v>177</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>137</v>
+        <v>178</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>138</v>
+        <v>179</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>56</v>
+        <v>181</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>57</v>
+        <v>158</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>58</v>
+        <v>182</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>140</v>
+        <v>183</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>60</v>
+        <v>184</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>61</v>
+        <v>185</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="I57" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J57" s="0" t="s">
         <v>141</v>
-      </c>
-[...19 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>67</v>
+        <v>157</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>68</v>
+        <v>158</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>69</v>
+        <v>159</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>146</v>
+        <v>27</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>71</v>
+        <v>161</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>72</v>
+        <v>162</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>147</v>
+        <v>187</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>148</v>
+        <v>66</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>149</v>
+        <v>188</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>150</v>
+        <v>189</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>151</v>
+        <v>34</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>152</v>
+        <v>190</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>153</v>
+        <v>191</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>154</v>
+        <v>48</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>155</v>
+        <v>192</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>156</v>
+        <v>193</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>157</v>
+        <v>69</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>158</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>153</v>
+        <v>87</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>154</v>
+        <v>66</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>155</v>
+        <v>88</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>159</v>
+        <v>33</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>157</v>
+        <v>34</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>158</v>
+        <v>90</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>83</v>
+        <v>195</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>85</v>
+        <v>196</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>160</v>
+        <v>197</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>87</v>
+        <v>198</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>88</v>
+        <v>199</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>161</v>
+        <v>116</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>162</v>
+        <v>66</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>163</v>
+        <v>117</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>164</v>
+        <v>40</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>165</v>
+        <v>118</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>89</v>
+        <v>146</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>90</v>
+        <v>147</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>91</v>
+        <v>148</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>166</v>
+        <v>200</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>94</v>
+        <v>149</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>167</v>
+        <v>30</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>168</v>
+        <v>31</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>169</v>
+        <v>32</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>170</v>
+        <v>201</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>171</v>
+        <v>36</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>168</v>
+        <v>66</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>172</v>
+        <v>45</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>167</v>
+        <v>191</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>168</v>
+        <v>48</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>169</v>
+        <v>192</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>173</v>
+        <v>202</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>171</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>167</v>
+        <v>106</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>168</v>
+        <v>107</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>169</v>
+        <v>108</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>174</v>
+        <v>203</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>171</v>
+        <v>109</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>18</v>
+        <v>168</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>20</v>
+        <v>169</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>175</v>
+        <v>50</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>22</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>24</v>
+        <v>172</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>167</v>
+        <v>106</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>168</v>
+        <v>107</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>169</v>
+        <v>108</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>176</v>
+        <v>204</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>171</v>
+        <v>109</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>167</v>
+        <v>87</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>168</v>
+        <v>66</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>169</v>
+        <v>88</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>177</v>
+        <v>205</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>171</v>
+        <v>90</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>130</v>
+        <v>54</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>131</v>
+        <v>56</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>178</v>
+        <v>206</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>133</v>
+        <v>22</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>134</v>
+        <v>57</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>10</v>
+        <v>207</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>11</v>
+        <v>208</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>12</v>
+        <v>209</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>179</v>
+        <v>210</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>15</v>
+        <v>211</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>17</v>
+        <v>212</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>167</v>
+        <v>213</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>168</v>
+        <v>214</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>169</v>
+        <v>215</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>180</v>
+        <v>216</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>22</v>
+        <v>217</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>171</v>
+        <v>218</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>167</v>
+        <v>59</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>168</v>
+        <v>60</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>169</v>
+        <v>61</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>181</v>
+        <v>219</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>171</v>
+        <v>63</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>182</v>
+        <v>220</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>221</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>89</v>
+        <v>173</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>90</v>
+        <v>19</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>91</v>
+        <v>174</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>184</v>
+        <v>53</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>94</v>
+        <v>175</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>185</v>
+        <v>222</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>187</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>188</v>
+        <v>224</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>189</v>
+        <v>225</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>190</v>
+        <v>142</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>191</v>
+        <v>143</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>192</v>
+        <v>144</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>193</v>
+        <v>226</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>80</v>
+        <v>51</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>194</v>
+        <v>145</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>78</v>
+        <v>96</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>195</v>
+        <v>227</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>89</v>
+        <v>228</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>90</v>
+        <v>229</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>91</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>196</v>
+        <v>231</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>93</v>
+        <v>217</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>94</v>
+        <v>232</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>167</v>
+        <v>59</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>168</v>
+        <v>60</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>169</v>
+        <v>61</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>197</v>
+        <v>233</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>171</v>
+        <v>63</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>131</v>
+        <v>67</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>198</v>
+        <v>234</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>133</v>
+        <v>69</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>134</v>
+        <v>70</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>135</v>
+        <v>102</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>136</v>
+        <v>48</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>137</v>
+        <v>103</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>199</v>
+        <v>235</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>139</v>
+        <v>105</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>10</v>
+        <v>236</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>11</v>
+        <v>237</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>12</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>200</v>
+        <v>239</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>15</v>
+        <v>240</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>17</v>
+        <v>241</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>89</v>
+        <v>42</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>90</v>
+        <v>43</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>91</v>
+        <v>44</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>201</v>
+        <v>242</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>93</v>
+        <v>34</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>94</v>
+        <v>46</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>123</v>
+        <v>243</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>124</v>
+        <v>244</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>125</v>
+        <v>245</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>202</v>
+        <v>246</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>127</v>
+        <v>247</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>128</v>
+        <v>248</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>190</v>
+        <v>249</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>191</v>
+        <v>66</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>192</v>
+        <v>250</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>203</v>
+        <v>58</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>80</v>
+        <v>123</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>194</v>
+        <v>251</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>153</v>
+        <v>30</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>154</v>
+        <v>31</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>155</v>
+        <v>32</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>204</v>
+        <v>252</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>157</v>
+        <v>34</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>158</v>
+        <v>36</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>89</v>
+        <v>253</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>90</v>
+        <v>254</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>91</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>205</v>
+        <v>256</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>94</v>
+        <v>257</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>56</v>
+        <v>168</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>58</v>
+        <v>169</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>206</v>
+        <v>258</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>60</v>
+        <v>171</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>61</v>
+        <v>172</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>190</v>
+        <v>77</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>191</v>
+        <v>78</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>192</v>
+        <v>79</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>207</v>
+        <v>259</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>194</v>
+        <v>82</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>83</v>
+        <v>187</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>84</v>
+        <v>66</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>85</v>
+        <v>188</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>208</v>
+        <v>64</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>88</v>
+        <v>190</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>147</v>
+        <v>191</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>148</v>
+        <v>48</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>209</v>
+        <v>68</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>151</v>
+        <v>69</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>152</v>
+        <v>194</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>11</v>
+        <v>137</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>12</v>
+        <v>138</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>210</v>
+        <v>260</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="I96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>17</v>
+        <v>141</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>148</v>
+        <v>66</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>211</v>
+        <v>261</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>130</v>
+        <v>262</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>77</v>
+        <v>263</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>131</v>
+        <v>264</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>212</v>
+        <v>265</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>133</v>
+        <v>266</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>134</v>
+        <v>267</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>83</v>
+        <v>268</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>84</v>
+        <v>269</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>85</v>
+        <v>270</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>213</v>
+        <v>74</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>88</v>
+        <v>271</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>135</v>
+        <v>111</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>136</v>
+        <v>78</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>137</v>
+        <v>112</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>214</v>
+        <v>80</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>139</v>
+        <v>115</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>215</v>
+        <v>272</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="I101" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>216</v>
+        <v>83</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="I103" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>185</v>
-      </c>
-[...19 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>185</v>
+        <v>274</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>186</v>
+        <v>107</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>187</v>
+        <v>275</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>218</v>
+        <v>276</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>189</v>
+        <v>277</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>95</v>
+        <v>195</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>96</v>
+        <v>196</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>219</v>
+        <v>278</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>71</v>
+        <v>198</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>98</v>
+        <v>199</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>41</v>
+        <v>163</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>43</v>
+        <v>164</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>220</v>
+        <v>279</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>45</v>
+        <v>166</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>46</v>
+        <v>167</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>153</v>
+        <v>187</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>154</v>
+        <v>66</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>221</v>
+        <v>84</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>157</v>
+        <v>34</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>158</v>
+        <v>190</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>222</v>
+        <v>30</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>223</v>
+        <v>31</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>224</v>
+        <v>32</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>225</v>
+        <v>280</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>226</v>
+        <v>36</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>185</v>
+        <v>281</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>186</v>
+        <v>282</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>187</v>
+        <v>283</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>227</v>
+        <v>284</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>54</v>
+        <v>123</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>189</v>
+        <v>285</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>89</v>
+        <v>163</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>91</v>
+        <v>164</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>228</v>
+        <v>286</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>93</v>
+        <v>166</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>94</v>
+        <v>167</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>103</v>
+        <v>207</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>104</v>
+        <v>208</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>105</v>
+        <v>209</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>229</v>
+        <v>287</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>107</v>
+        <v>211</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>108</v>
+        <v>212</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>11</v>
+        <v>137</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>12</v>
+        <v>138</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>230</v>
+        <v>288</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="I112" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>17</v>
+        <v>141</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>25</v>
+        <v>289</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>27</v>
+        <v>290</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>231</v>
+        <v>291</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>29</v>
+        <v>292</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>30</v>
+        <v>293</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>89</v>
+        <v>228</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>90</v>
+        <v>229</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>91</v>
+        <v>230</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="H114" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="I114" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>153</v>
+        <v>213</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>154</v>
+        <v>214</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>155</v>
+        <v>215</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>233</v>
+        <v>295</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>157</v>
+        <v>217</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>158</v>
+        <v>218</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>35</v>
+        <v>111</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>37</v>
+        <v>112</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>234</v>
+        <v>85</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>39</v>
+        <v>114</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>40</v>
+        <v>115</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>235</v>
+        <v>296</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>141</v>
+        <v>213</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>142</v>
+        <v>214</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>143</v>
+        <v>215</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>236</v>
+        <v>297</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>133</v>
+        <v>217</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>145</v>
+        <v>218</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>50</v>
+        <v>163</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>52</v>
+        <v>164</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>218</v>
+        <v>298</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>54</v>
+        <v>166</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>55</v>
+        <v>167</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>10</v>
+        <v>173</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>12</v>
+        <v>174</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>219</v>
+        <v>299</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>17</v>
+        <v>175</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>227</v>
+        <v>300</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="I121" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>141</v>
+        <v>163</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>142</v>
+        <v>66</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>132</v>
+        <v>301</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>133</v>
+        <v>166</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>145</v>
+        <v>167</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>222</v>
+        <v>302</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>223</v>
+        <v>269</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>224</v>
+        <v>303</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>140</v>
+        <v>86</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>226</v>
+        <v>304</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>76</v>
+        <v>187</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>78</v>
+        <v>188</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>182</v>
+        <v>89</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>80</v>
+        <v>34</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>81</v>
+        <v>190</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="H125" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="B125" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>128</v>
+        <v>285</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>167</v>
+        <v>30</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>168</v>
+        <v>31</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>169</v>
+        <v>32</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>238</v>
+        <v>306</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>171</v>
+        <v>36</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>167</v>
+        <v>146</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>168</v>
+        <v>147</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>169</v>
+        <v>148</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>239</v>
+        <v>307</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="I127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>171</v>
+        <v>149</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>167</v>
+        <v>308</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>168</v>
+        <v>309</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>169</v>
+        <v>310</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>240</v>
+        <v>311</v>
       </c>
       <c r="H128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>171</v>
+        <v>312</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>241</v>
+        <v>91</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>242</v>
+        <v>93</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>243</v>
+        <v>313</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>93</v>
+        <v>34</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>244</v>
+        <v>94</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>161</v>
+        <v>302</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>162</v>
+        <v>269</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>163</v>
+        <v>303</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>245</v>
+        <v>314</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>165</v>
+        <v>304</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>246</v>
+        <v>315</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="I131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>56</v>
+        <v>163</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>58</v>
+        <v>164</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>247</v>
+        <v>316</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>60</v>
+        <v>166</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>61</v>
+        <v>167</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>10</v>
+        <v>181</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>11</v>
+        <v>158</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>12</v>
+        <v>182</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>248</v>
+        <v>97</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>15</v>
+        <v>184</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>17</v>
+        <v>185</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>103</v>
+        <v>187</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>105</v>
+        <v>188</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>249</v>
+        <v>100</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>107</v>
+        <v>34</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>108</v>
+        <v>190</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>250</v>
+        <v>317</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>10</v>
+        <v>187</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>251</v>
+        <v>318</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>17</v>
+        <v>190</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>190</v>
+        <v>253</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>191</v>
+        <v>254</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>192</v>
+        <v>255</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>252</v>
+        <v>319</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>80</v>
+        <v>114</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>194</v>
+        <v>257</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>253</v>
+        <v>320</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>30</v>
+        <v>82</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>18</v>
+        <v>268</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>19</v>
+        <v>269</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>20</v>
+        <v>270</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>254</v>
+        <v>101</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>24</v>
+        <v>271</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>25</v>
+        <v>153</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>27</v>
+        <v>154</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>255</v>
+        <v>104</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>30</v>
+        <v>156</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>10</v>
+        <v>168</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>12</v>
+        <v>169</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>256</v>
+        <v>321</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>17</v>
+        <v>172</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>130</v>
+        <v>173</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>131</v>
+        <v>174</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>257</v>
+        <v>322</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>133</v>
+        <v>22</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>134</v>
+        <v>175</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>258</v>
+        <v>323</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>30</v>
+        <v>70</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>10</v>
+        <v>324</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>12</v>
+        <v>325</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>259</v>
+        <v>326</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>15</v>
+        <v>327</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>17</v>
+        <v>328</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>185</v>
+        <v>47</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>186</v>
+        <v>48</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>187</v>
+        <v>49</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>260</v>
+        <v>329</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>189</v>
+        <v>52</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>103</v>
+        <v>330</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>104</v>
+        <v>229</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>105</v>
+        <v>331</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>261</v>
+        <v>332</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>107</v>
+        <v>266</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>108</v>
+        <v>333</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>18</v>
+        <v>253</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>19</v>
+        <v>254</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>20</v>
+        <v>255</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>262</v>
+        <v>334</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>22</v>
+        <v>114</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>24</v>
+        <v>257</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>41</v>
+        <v>163</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>43</v>
+        <v>164</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>263</v>
+        <v>335</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>45</v>
+        <v>166</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>46</v>
+        <v>167</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>50</v>
+        <v>336</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>51</v>
+        <v>337</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>52</v>
+        <v>338</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>264</v>
+        <v>339</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>54</v>
+        <v>240</v>
       </c>
       <c r="I149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>55</v>
+        <v>340</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>25</v>
+        <v>191</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>27</v>
+        <v>192</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>265</v>
+        <v>110</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>30</v>
+        <v>194</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>56</v>
+        <v>268</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>57</v>
+        <v>269</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>58</v>
+        <v>270</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>266</v>
+        <v>113</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>61</v>
+        <v>271</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>76</v>
+        <v>330</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>77</v>
+        <v>229</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>78</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>267</v>
+        <v>341</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>80</v>
+        <v>266</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>81</v>
+        <v>333</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>25</v>
+        <v>195</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>27</v>
+        <v>196</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="H153" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="I153" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J153" s="0" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="B154" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="C154" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F154" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="H154" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="I154" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J154" s="0" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="B155" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C155" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="H155" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="I155" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J155" s="0" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="B156" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C156" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="H156" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="I156" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J156" s="0" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B157" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C157" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="H157" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="I157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J157" s="0" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B158" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C158" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="H158" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="I158" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J158" s="0" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B159" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C159" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="H159" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="I159" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J159" s="0" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B160" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C160" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="F160" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="H160" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="I160" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J160" s="0" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B161" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C161" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="F161" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="H161" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="I161" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J161" s="0" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B162" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C162" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="H162" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="I162" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J162" s="0" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B163" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C163" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F163" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="H163" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I163" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J163" s="0" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B164" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C164" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="F164" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="H164" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="I164" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J164" s="0" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B165" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C165" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F165" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="H165" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I165" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J165" s="0" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B166" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C166" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F166" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="H166" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I166" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J166" s="0" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B167" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="H167" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="I167" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J167" s="0" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B168" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C168" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="F168" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="H168" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="I168" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J168" s="0" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B169" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C169" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F169" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="H169" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I169" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J169" s="0" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C170" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="F170" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="H170" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="I170" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J170" s="0" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C171" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="F171" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="H171" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="I171" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J171" s="0" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B172" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C172" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F172" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="H172" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="I172" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J172" s="0" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B173" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C173" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="F173" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G173" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="H173" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="I173" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J173" s="0" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B174" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="F174" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="H174" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I174" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J174" s="0" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B175" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C175" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F175" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G175" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="H175" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="I175" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J175" s="0" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B176" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F176" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="H176" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I176" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J176" s="0" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B177" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C177" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F177" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="H177" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I177" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J177" s="0" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="B178" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="F178" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="H178" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="I178" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J178" s="0" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B179" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C179" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="F179" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="H179" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="I179" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J179" s="0" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B180" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C180" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F180" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G180" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="H180" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I180" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J180" s="0" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="B181" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="C181" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F181" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="H181" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="I181" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J181" s="0" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B182" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C182" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="F182" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G182" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="H182" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="I182" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J182" s="0" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B183" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F183" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G183" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="H183" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="I183" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J183" s="0" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B184" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C184" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="F184" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G184" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="H184" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I184" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J184" s="0" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B185" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C185" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F185" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G185" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="H185" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="I185" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J185" s="0" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B186" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C186" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F186" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G186" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="H186" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="I186" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J186" s="0" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B187" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C187" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F187" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G187" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="H187" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I187" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J187" s="0" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B188" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C188" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="H188" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I188" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J188" s="0" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="B189" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C189" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="F189" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G189" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="H189" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="I189" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J189" s="0" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B190" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C190" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="H190" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I190" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J190" s="0" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B191" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C191" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="H191" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I191" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J191" s="0" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B192" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C192" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="H192" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="I192" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J192" s="0" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B193" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C193" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="F193" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G193" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="H193" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I193" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J193" s="0" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B194" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C194" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="H194" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="I194" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J194" s="0" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B195" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C195" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="H195" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I195" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J195" s="0" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B196" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C196" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F196" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G196" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="H196" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="I196" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J196" s="0" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B197" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C197" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="F197" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G197" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="H197" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I197" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J197" s="0" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B198" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C198" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="H198" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="I198" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J198" s="0" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="B199" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="H199" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="I199" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J199" s="0" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="B200" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="F200" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G200" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="H200" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="I200" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J200" s="0" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B201" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="H201" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="I201" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J201" s="0" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B202" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C202" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F202" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G202" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="H202" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I202" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J202" s="0" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="B203" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C203" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F203" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="H203" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I203" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J203" s="0" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B204" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C204" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="H204" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="I204" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J204" s="0" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="B205" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C205" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="F205" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G205" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="H205" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="I205" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J205" s="0" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="B206" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="C206" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F206" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G206" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="H206" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="I206" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J206" s="0" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B207" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C207" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F207" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G207" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="H207" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="I207" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J207" s="0" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B208" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C208" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="F208" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G208" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="H208" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="I208" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J208" s="0" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B209" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C209" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="F209" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G209" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="H209" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I209" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J209" s="0" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="B210" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C210" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="F210" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G210" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="H210" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="I210" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J210" s="0" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B211" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C211" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="F211" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G211" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="H211" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="I211" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J211" s="0" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B212" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C212" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="H212" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="I212" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J212" s="0" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B213" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C213" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="H213" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="I213" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J213" s="0" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B214" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C214" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="F214" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="H214" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I214" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J214" s="0" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B215" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C215" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F215" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G215" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="H215" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I215" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J215" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B216" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C216" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="F216" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G216" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="H216" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I216" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J216" s="0" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B217" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C217" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="F217" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G217" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="H217" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I217" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J217" s="0" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="B218" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C218" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="F218" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G218" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="H218" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="I218" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J218" s="0" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="B219" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C219" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="H219" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="I219" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J219" s="0" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="B220" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C220" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="F220" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G220" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="H220" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="I220" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J220" s="0" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="B221" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C221" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="F221" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G221" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="H221" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="I221" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J221" s="0" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B222" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C222" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="H222" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="I222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J222" s="0" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B223" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="C223" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="H223" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="I223" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J223" s="0" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B224" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="C224" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F224" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G224" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="H224" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="I224" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J224" s="0" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B225" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="C225" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="H225" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="I225" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J225" s="0" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B226" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C226" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F226" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G226" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="H226" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I226" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J226" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B227" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C227" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="H227" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J227" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B228" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C228" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="H228" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J228" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B229" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C229" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="H229" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J229" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B230" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C230" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="H230" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J230" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B231" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C231" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="H231" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J231" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B232" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C232" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="H232" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J232" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B233" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C233" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="H233" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J233" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B234" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C234" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="H234" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J234" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B235" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C235" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="H235" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J235" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B236" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C236" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="H236" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J236" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B237" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C237" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="H237" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J237" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B238" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C238" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="H238" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J238" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B239" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C239" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="H239" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J239" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B240" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C240" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="H240" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J240" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B241" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C241" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="H241" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J241" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="B242" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="H242" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J242" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B243" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C243" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="H243" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I243" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J243" s="0" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B244" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C244" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G244" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="H244" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I244" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J244" s="0" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B245" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C245" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G245" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="H245" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I245" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J245" s="0" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B246" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C246" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="F246" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G246" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="H246" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I246" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J246" s="0" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B247" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C247" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G247" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="H247" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="I247" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J247" s="0" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B248" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C248" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="F248" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G248" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="H248" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="I248" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J248" s="0" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B249" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C249" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="F249" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G249" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="H249" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="I249" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J249" s="0" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B250" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C250" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="F250" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G250" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="H250" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="I250" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J250" s="0" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B251" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C251" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="F251" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G251" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="H251" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="I251" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J251" s="0" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B252" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C252" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F252" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G252" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="H252" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I252" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J252" s="0" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B253" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C253" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F253" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G253" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="H253" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I253" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J253" s="0" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B254" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C254" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F254" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G254" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="H254" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I254" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J254" s="0" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B255" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C255" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F255" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G255" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="H255" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I255" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J255" s="0" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B256" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C256" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F256" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G256" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="H256" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I256" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J256" s="0" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B257" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C257" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F257" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G257" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="H257" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I257" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J257" s="0" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B258" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C258" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F258" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G258" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="H258" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="I258" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J258" s="0" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B259" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C259" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F259" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G259" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="H259" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="I259" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J259" s="0" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B260" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C260" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F260" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G260" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="H260" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="I260" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J260" s="0" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B261" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C261" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="F261" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G261" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="H261" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="I261" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J261" s="0" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B262" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C262" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="F262" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G262" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="H262" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="I262" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J262" s="0" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B263" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C263" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="H263" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I263" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J263" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B264" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C264" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="H264" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I264" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J264" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B265" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C265" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F265" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="H265" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I265" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J265" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B266" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C266" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G266" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="H266" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I266" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J266" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B267" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C267" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F267" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G267" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="H267" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I267" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J267" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B268" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C268" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F268" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G268" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="H268" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I268" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J268" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B269" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C269" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F269" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G269" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="H269" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I269" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J269" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B270" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C270" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F270" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G270" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="H270" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I270" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J270" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B271" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C271" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F271" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G271" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="H271" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I271" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J271" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B272" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C272" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G272" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="H272" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I272" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J272" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B273" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C273" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="F273" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G273" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="H273" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="I273" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J273" s="0" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B274" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C274" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="F274" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G274" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="H274" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I274" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J274" s="0" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B275" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C275" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="F275" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G275" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="H275" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="I275" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J275" s="0" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B276" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C276" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F276" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G276" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="H276" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="I276" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J276" s="0" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B277" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C277" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F277" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G277" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="H277" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="I277" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J277" s="0" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B278" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C278" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G278" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="H278" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I278" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J278" s="0" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B279" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C279" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="F279" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="H279" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="I279" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J279" s="0" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B280" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C280" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="H280" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="I280" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J280" s="0" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B281" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C281" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="F281" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G281" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="H281" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="I281" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J281" s="0" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B282" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C282" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="F282" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G282" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="H282" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="I282" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J282" s="0" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B283" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C283" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="H283" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="I283" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J283" s="0" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B284" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="C284" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="H284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I284" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J284" s="0" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B285" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="C285" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="H285" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I285" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J285" s="0" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B286" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="C286" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="H286" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I286" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J286" s="0" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B287" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C287" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="F287" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G287" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="H287" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I287" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J287" s="0" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="B288" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C288" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="F288" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G288" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="H288" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I288" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J288" s="0" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B289" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C289" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="F289" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G289" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="H289" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="I289" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J289" s="0" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B290" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C290" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="F290" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G290" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="H290" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="I290" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J290" s="0" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B291" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C291" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G291" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="H291" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="I291" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J291" s="0" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B292" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C292" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="F292" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G292" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="H292" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="I292" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J292" s="0" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B293" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C293" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G293" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="H293" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="I293" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J293" s="0" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B294" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C294" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F294" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G294" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="H294" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="I294" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J294" s="0" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B295" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C295" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F295" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G295" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="H295" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="I295" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J295" s="0" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B296" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C296" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F296" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G296" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="H296" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="I296" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J296" s="0" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B297" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C297" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F297" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G297" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="H297" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I297" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J297" s="0" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B298" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C298" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="F298" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G298" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="H298" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I298" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J298" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B299" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C299" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="F299" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G299" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="H299" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I299" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J299" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B300" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C300" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="F300" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G300" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="H300" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I300" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J300" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="H153" s="0" t="s">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="B301" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C301" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="F301" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G301" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="H301" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I301" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J301" s="0" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="B302" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C302" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="F302" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G302" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="H302" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I302" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J302" s="0" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="B303" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C303" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="F303" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G303" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="H303" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I303" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J303" s="0" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="B304" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C304" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G304" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="H304" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J304" s="0" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B305" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C305" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F305" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G305" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="H305" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I305" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J305" s="0" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="B306" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C306" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G306" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="H306" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="I306" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J306" s="0" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B307" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C307" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G307" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="H307" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="I307" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J307" s="0" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B308" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C308" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="F308" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G308" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="H308" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="I308" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J308" s="0" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B309" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C309" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="F309" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G309" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="H309" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="I309" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J309" s="0" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B310" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C310" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="H310" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I310" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J310" s="0" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B311" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C311" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G311" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="H311" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I311" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J311" s="0" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B312" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C312" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="F312" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G312" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="H312" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I312" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J312" s="0" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="B313" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C313" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="F313" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G313" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="H313" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I313" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J313" s="0" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B314" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C314" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F314" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G314" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="H314" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I314" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J314" s="0" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B315" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C315" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F315" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G315" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="H315" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I315" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J315" s="0" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B316" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C316" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F316" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G316" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="H316" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I316" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J316" s="0" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B317" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C317" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F317" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G317" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="H317" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I317" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J317" s="0" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B318" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C318" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F318" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="H318" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I318" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J318" s="0" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B319" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C319" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F319" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G319" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="H319" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I319" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J319" s="0" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>