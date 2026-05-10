--- v0 (2026-03-19)
+++ v1 (2026-05-10)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="251">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
@@ -61,325 +61,273 @@
   <si>
     <t>Formulasi Dan Proses Pembuatan Fat Replacer Dari Minyak Nabati Sebagai Pengganti Lemak Hewani</t>
   </si>
   <si>
     <t>28-Nov-2022</t>
   </si>
   <si>
     <t>P00202213695</t>
   </si>
   <si>
     <t>Terdaftar</t>
   </si>
   <si>
     <t>Neli Muna, STP, M.Si</t>
   </si>
   <si>
     <t>Departemen Teknologi Industri Pertanian</t>
   </si>
   <si>
     <t>Paten</t>
   </si>
   <si>
     <t>Tujuan invensi ini adalah untuk menyediakan formula dan teknologi proses pembuatan fat replacer dari minyak sawit. Formula fat replacer terdiri dari olein dan stearin sebagai sumber lemak, isolat protein kedelai dan gelatin sebagai sumber protein, monoasil gliserol (MAG) sebagai emulsifier dan organogelator, serta sodium tri poli fosfat (STTP) sebagai agen ikat silang. Konsentrasi lemak nabati yang dapat ditambahkan dalam formula fat replacer pada rentang 30&amp;ndash;50%. Metode pembuatan fat replacer melalui emulsifikasi antara fase air dan fase minyak. Kedua fase dihomogenkan secara terpisah dengan pemberian panas dan pengadukan. Proses pembentukan emulsi kedua fase menggunakan bantuan high shear homogenizer dengan kecepatan 5000-8000 rpm selama 30 menit hingga terbentuk emulsi fat replacer yang stabil dan kental pada suhu ruang. Setelah penyimpanan pada suhu rendah, fat replacer berbentuk padat menyerupai lemak hewani. Fat replacer yang dihasilkan dalam invensi ini dapat dicampurkan ke dalam daging buatan (meat analog) atau produk olahan daging lainnya seperti sosis.</t>
   </si>
   <si>
+    <t>Komposisi Biomulsa Tanaman Terlapisi Spora Mikoriza Dari Kertas Bekas Dan Klobot Jagung</t>
+  </si>
+  <si>
+    <t>08-Sep-2022</t>
+  </si>
+  <si>
+    <t>P00202209620</t>
+  </si>
+  <si>
+    <t>Ir. Fahrizal Hazra, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Silvikultur</t>
+  </si>
+  <si>
+    <t>Tanaman hortikultura merupakan salah satu komoditas pertanian yang melimpah dan mempunyai potensi serta peluang untuk dikembangkan seiring dengan permintaan terhadap hortikultura yang terus meningkat pada kuartal I dan II sebesar 3,01% dan 1,84% di tahun 2021. Inovasi teknologi dibutuhkan untuk mengatasi kendala yang belum optimal dalam pemanenan hortikultura. Biomulsa berbahan dasar kertas dan klobot jagung yang terlapisi mikoriza dapat menjadi solusinya. Keunggulan produk invensi ini diantaranya membuat siklus air dan kelembaban tanah lebih terjaga, meningkatkan penyerapan nutrisi, serta meningkatkan kerentangan penyakit akar sehingga produktivitas tanaman lebih optimal. Invensi ini bertujuan menghasilkan suatu komposisi biomulsa tanaman hortikultura terlapisi spora mikoriza yang terdiri dari 45% limbah kertas, 25% air, 15% klobot jagung, 5% mikoriza, 5% gliserol, dan 5% perekat organik pati. Sebanyak 79% responden dari hasil survei membutuhkan produk biomulsa. Belum ada produk sejenis dengan manfaat dan keunggulan serupa sehingga invensi ini bernilai inovatif, memiliki peluang yang menjanjikan, serta berdaya saing.</t>
+  </si>
+  <si>
+    <t>Komposisi Suplemen Tulang Dan Gigi Dari Nanohidroksiapatit Dan Kolagen Dan Proses Produksinya</t>
+  </si>
+  <si>
+    <t>31-Aug-2023</t>
+  </si>
+  <si>
+    <t>P00202308246</t>
+  </si>
+  <si>
+    <t>Dr. Yessie Widya Sari, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Fisika</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan suatu komposisi suplemen tulang dan gigi terdiri atas nanohidroksiapatit 44-50%, kolagen 24-26%, amylum maydis 14-18%, aerosil 0-1%, talkum 2-3%, dan magnesium stearate 2-3%. Selain itu, suatu proses produksi komposisi suplemen tulang dan gigi yang meliputi: a. mencampur amylum maydis 14-18%, nanohidroksiapatit 44-50%, kolagen 24-26%, dan aerosil 0-1% di dalam alat mixing selama 20 menit; b. menambahkan talkum 2-3% dan magnesium stearate 2-3% ke dalam bahan campuran (a) yang diaduk selama 5 menit; c. mengisi bahan campuran (b) ke dalam cangkang kapsul untuk menghasilakan suplemen tulanga dan gigi. Produk ini dapat diaplikasikan sebagai suplemen kesehatan dan industri pangan, kosmetik, pupuk, dll.</t>
+  </si>
+  <si>
+    <t>Nanokapsul Ekstrak Andaliman (Zanthoxylum acanthopodium DC.) Dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>25-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202213519</t>
+  </si>
+  <si>
+    <t>Susi Indariani, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Pangan</t>
+  </si>
+  <si>
+    <t>Invensi ini berkaitan dengan suatu nanokapsul ekstrak andaliman (Zanthoxylum acanthopodium DC.) yang terbuat dari ekstrak andaliman dan bahan dinding kapsul atau penyalut yaitu campuran maltodekstrin dengan pati termodifikasi atau isolat whey protein dan proses pembuatannya. Proses pembuatan nanokapsul ekstrak andaliman. Proses pembuatan nanokapsul ekstrak andaliman dimulai dari penyiapan ekstrak andaliman sebagai inti kapsul, penyiapan bahan dinding kapsul atau penyalut yang terdiri dari campuran maltodekstrin dengan pati termodifikasi atau campuran maltodekstrin dengan isolat whey protein, penyiapan emulsi ekstrak andaliman dan bahan dinding kapsul atau penyalut serta pengeringan larutan emulsi sehingga menghasilkan serbuk nanokapsul ekstrak andaliman.</t>
+  </si>
+  <si>
+    <t>Kit Elisa Penapis Amyloid Peptide Aß42 untuk Deteksi Awal Penyakit Alzheimer dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>07-Oct-2022</t>
+  </si>
+  <si>
+    <t>P00202211020</t>
+  </si>
+  <si>
+    <t>Dr. dr. Irma Herawati Suparto, M.S.</t>
+  </si>
+  <si>
+    <t>PUSAT STUDI SATWA PRIMATA (PSSP).</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk menghasilkan kit ELISA untuk penapisan peptida amyloid beta 42 (A&amp;beta;42). Kit ini memiliki beberapa kelengkapan atau bagian kit berupa pelat ELISA berisi antibodi berupa MoAb Amyloid beta 42 human, larutan pencuci berupa PBS-Tween 0,1%, pelarut konjugat, konjugat anti monkey IgG perokidase, substrat berupa tetrametil benzidine, larutan penghenti reaksi berupa H2SO4 2N, standar amiloid beta 42, protokol uji dan penutup pelat ELISA. Kit sesuai invensi ini dikembangkan melalui tahapan konstruksi antibodi monoklonal secara in-vitro, yaitu dengan penyuntikan Balb/c, pemeliharaan sel mieloma, isolasi sel spleen, lalu sel mieloma dan sel spleen difusikan, kemudian diadakan seleksi untuk menentukan populasi sel penghasil antibodi monoklonal yang selanjutnya diaplikasikan pada teknik ELISA untuk deteksi awal penyakit Alzheimer menggunakan sampel serum dan cairan serebrospinal. Kit ELISA ini diharapkan dapat memberikan solusi riil untuk pengembangan penapisan Alzheimer berbasis kit peptida A&amp;beta;42 dan antibodi monoklonal peptida A&amp;beta;42 sebagai kandidat imunoterapi sehingga dapat menyumbangkan salah satu kemandirian bangsa dalam penelitian kesehatan, khususnya penyediaan bahan uji biologis untuk penelitian neurosains dan penyakit degeneratif.</t>
+  </si>
+  <si>
+    <t>Dr. Dwi Setyaningsih, S.T.P., M.Si.</t>
+  </si>
+  <si>
     <t>Metode Pembuatan Komposit Zeolit/Tembaga Oksida Sebagai Material Antibakteri dan Produk yang Dihasilkannya</t>
   </si>
   <si>
     <t>29-Dec-2021</t>
   </si>
   <si>
     <t>P00202112302</t>
   </si>
   <si>
+    <t>Prof. Dr. Irma Isnafia Arief, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Kimia</t>
+  </si>
+  <si>
+    <t>Komposit zeolit/tembaga oksida dapat dibuat dengan cara yang mudah, cepat dan ramah lingkungan serta memiliki fungsi sebagai material antibakteri. Zeolit yang digunakan adalah zeolit alam asal Indonesia dan menggunakan tembaga sulfat yang memiliki harga murah sebagai precursor ion tembaga untuk membentuk tembaga oksida. Lebih khusus lagi cara memproduksi komposit zeolit/tembaga oksida ini adalah metode pemanasan dengan cara kontak langsung antara api suhu tinggi dengan campuran zeolit alam dan larutan tembaga sulfat dalam waktu yang singkat. Invensi ini terbagi menjadi tiga bagian, yaitu proses pembuatan komposit zeolit/ tembaga dengan menggunakan metode adsorpsi ion tembaga, pembuatan komposit nano oksida tembaga/ zeolit dengan metode pemanasan langsung, dan aplikasi antibakterinya pada bakteri E. coli. Uji aktivitas antibakteri pada komposit zeolit alam/tembaga oksida yang dibakar dilakukan dengan menggunakan metode difusi cawan dan minimum inhibitory concentration (MIC). Hasil uji aktivitas antibakteri menunjukkan bahwa komposit zeolit alam/tembaga oksida efektif menghambat pertumbuhan bakteri E. coli dan Salmonella typhi.</t>
+  </si>
+  <si>
+    <t>Palka Pendingin Tenaga Surya Dilengkapi Dengan Sistem Monitoring Kualitas Air Dan Tracking Posisi Kapal Perikanan Skala Kecil</t>
+  </si>
+  <si>
+    <t>11-Jul-2025</t>
+  </si>
+  <si>
+    <t>P00202506400</t>
+  </si>
+  <si>
+    <t>Dr. Ayi Rahmat, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu dan Teknologi Kelautan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Integrated smart system instrument pada kapal ikan skala kecil merupakan instrumentasi untuk mendukung kebutuhan utilitas pada kapal dengan tonase kecil yaitu Palka Pendingin Tenaga Surya (PPTS) yang dilengkapi dengan Sistem Monitoring Kualitas air berbasis IOT&amp;rsquo;s merupakan  inovasi  yang  dikembangkan  oleh  Divisi  Akustik  Instrumentasi  dan  Robotik, Departemen  Ilmu  dan  Teknologi  Kelautan,  Fakultas  Perikanan  dan  Ilmu  Kelauan,  IPB. Sistem dapat bekerja dengan baik dan dapat beroperasi sesuai dengan yang diharapkan. Hasil  dari  kegiatan  ini  berupa  prototip  yang  sudah  teruji,  dimana  sudah  dilakukan pengujian  terhadap  tilting,  yawing,  rolling  kapal  dan  kapal  dalam  kondisi  yang  stabil, kemudian  ikan  yang  didapatkan  dalam  kondisi  segar,  sehingga  sisitem  akan mempertahankan  kesegaran  ikan  hasil  tangkapan.  Ikan  yang  didapatkan  sudah  diuji organoleptik dan dalam kondisi prima. Sistem IoT juga sudah diujicobakan dimana dapat dilakukan plot hasil tagging gps pada rute kapal dan sistem pengukur parameter perairan dapat mentransmisikan data yang diperoleh. Sistem ini cocok untuk nelayan yang melaut selama  minimal  3  hari  dan  dapat  dioperasikan  pada  kapal  penangkap  ikan  samudera dengan lama operasi lebih dari 1 bulan. Palka Pendingin Tenaga Surya ini sudah berhasil diujicobakan dan siap untuk diimplementasikan penggunaannya untuk khalayak nelayan di seluruh Indonesia.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Sulistiyani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Elektrode Tercetak Layar Dengan Teknik Printing Untuk Sensor Asam Urat</t>
+  </si>
+  <si>
+    <t>30-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202213956</t>
+  </si>
+  <si>
+    <t>Dr. Wulan Tri Wahyuni S., S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi ini berhubungan dengan proses pembuatan elektrode tercetak layar (screen printed electrode/SPE) dengan teknik cetak (printing) menggunakan printer rumah untuk sensor asam urat. Lebih khusus, tinta yang digunakan berbasis komposit grafena oksida (GO) dan poli 3,4-etilendioksitiofena:polistirena sulfonat (PEDOT:PSS). Kondisi pembuatan SPE optimum ditentukan dengan menggunakan rancangan percobaan 23 desain faktorial. Tiga faktor, yaitu jumlah lapis cetak 1-3 lapisan, suhu pengeringan 25-75 &amp;deg;C, dan waktu pengeringan 2,5-7,5 menit dioptimalkan dengan desain factorial tersebut. ANOVA mengungkapkan jumlah lapisan cetak dan suhu pengeringan berpengaruh signifikan terhadap respon arus oksidasi asam urat pada SPE. SPE hasil fabrikasi optimum diperoleh saat SPE dicetak tiga lapis dan dikeringkan pada suhu 75 &amp;deg;C selama 7,5 menit.</t>
+  </si>
+  <si>
+    <t>Formula Yoghurt Sinbiotik Susu Kambing Dengan Penambahan Fruktooligosakarida, Pektin, Dan Probiotik Lactiplantibacillus plantarum Subsp. Plantarum Strain Iia-1A5 dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>28-Aug-2025</t>
+  </si>
+  <si>
+    <t>P00202508282</t>
+  </si>
+  <si>
+    <t>Nurul Hidayati, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Produksi dan Teknologi Peternakan</t>
+  </si>
+  <si>
+    <t>Yoghurt sinbiotik susu kambing dengan penambahan fruktooligosakarida, pektin daan probiotik L. plantarum IIA-1A5 merupakan inovasi produk susu kambing. Invensi ini bertujuan untuk menghasilkan yoghurt sinbiotik yang memberikan manfaat kesehatan dan memperbaiki karakteristik fisik yoghurt susu kambing pada umumnya. Hasil analisis proksimat menunjukkan bahwa yoghurt sinbiotik memiliki kadar protein relatif tinggi (4,27&amp;ndash;4,33%) dan lemak total 4,60&amp;ndash;4,62% dengan lemak jenuh 2,95&amp;ndash;2,96%. Kandungan karbohidrat berkisar 5,64&amp;ndash;5,71% dengan gula total 3,31%, serta nilai energi sebesar 81,04&amp;ndash;81,74 Kkal/100 g, yang menunjukkan bahwa produk ini merupakan pangan rendah energi dengan potensi fungsional. Hasil uji pendukung memperlihatkan kadar abu 0,84 0,85% dan natrium 54,48&amp;ndash;54,71 mg/100 g, sedangkan kadar air 84,50&amp;ndash;84,64% dengan aktivitas air (aw) 0,72 mengindikasikan stabilitas penyimpanan yang baik. Nilai pH 4,2 dan total asam tertitrasi 0,75 menegaskan fermentasi berjalan optimal, menghasilkan cita rasa yoghurt khas serta keamanan mikrobiologis yang terjamin. Secara keseluruhan, formulasi yoghurt sinbiotik susu kambing ini memiliki profil nutrisi yang seimbang, stabilitas fisikokimia yang baik, serta potensi sebagai pangan fungsional dengan keunggulan dibandingkan yoghurt konvensional.</t>
+  </si>
+  <si>
+    <t>Dr. Uus Saepuloh, S.Si., M.Biomed.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Enzim Protease Alami Dari Fermentasi Kulit Nanas Dan Daun Pepaya Untuk Meningkatkan Efisiensi Pakan Ikan Nila</t>
+  </si>
+  <si>
+    <t>05-Nov-2024</t>
+  </si>
+  <si>
+    <t>P00202412459</t>
+  </si>
+  <si>
+    <t>Dian Eka Ramadhani, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Sekolah Vokasi</t>
+  </si>
+  <si>
+    <t>Paten Sederhana</t>
+  </si>
+  <si>
+    <t>Invensi yang diungkapkan disini adalah suatu metode pembuatan enzim protease alami, diperoleh dari ekstrak kulit nanas dan daun pepaya yang difermentasi dengan ragi roti selama 1-10 hari. Ekstrak sebanyak 1-3% ditambahkan pada pakan ikan nila kadar protein 26-28% dengan metode spray. Pakan ini sesuai untuk kebutuhan ikan nila menurut standar nasional Indonesia (SNI)01-7242-2006 yaitu mengandung kadar protein 25-30%. Kelebihan enzim protease ini yaitu menggunakan kombinasi kulit nanas dan daun pepaya untuk menghasilkan enzim protease alami yang murah, serta menambahkan fermentasi dengan ragi roti untuk meningkatkan efisiensi pakan ikan nila kadar protein 26-28%.</t>
+  </si>
+  <si>
+    <t>Komposisi Bioaditif dari Minyak Atsiri untuk Biosolar dan Teknik Pencampuran yang Efektif Ke Dalam Bahan Bakar Minyak</t>
+  </si>
+  <si>
+    <t>15-Dec-2024</t>
+  </si>
+  <si>
+    <t>P00202415326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berhubungan dengan komposisi bioaditif dari campuran minyak atsiri untuk meningkatkan kinerja bahan bakar minyak jenis biosolar. Invensi ini juga berkaitan dengan teknik pencampuran minyak atsiri ke dalam bahan bakar minyak. Bioaditif untuk biosolar dibuat dengan komposisi 1  turpentine oil  (kandungan &amp;alpha;-pinene &amp;ge; 75%), 8  clove terpen oil(kandungan  caryophyllene  &amp;ge; 80%) dan 1 sereh wangi tipe aster. Pencampuran bioaditifsebanyak 0,1 &amp;ndash; 1% ke dalam bahan bakar minyak menggunakan  homogenizer  dengankecepatan 250 rpm selama 20 menit menghasilkan kinerja yang baik dalam menurunkan kadar air, kadar partikulat, tidak mengurangi kinerja daya dan torsi, meningkatkan pembakaran di dalam mesin, dan mampu menurunkan konsumsi bahan bakar dan emisi gas buang hingga 5%.</t>
+  </si>
+  <si>
+    <t>Formula Pembuatan Pupuk Organik Berbasis Tandan Kosong Kelapa Sawit dan Proses Pembuatannya</t>
+  </si>
+  <si>
+    <t>31-Dec-2022</t>
+  </si>
+  <si>
+    <t>P00202215936</t>
+  </si>
+  <si>
+    <t>Dr. Deden Saprudin, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Tanah dan Sumberdaya Lahan</t>
+  </si>
+  <si>
+    <t>Kelapa sawit merupakan tanaman perkebunan utama di Indonesia sehingga produksi minyak sawit menempati urutan pertama di dunia. Hal ini menghasilkan biomassa berupa limbah, seperti tandan kosong kelapa sawit (TKKS) yang berpotensi menjadi pupuk organik untuk kebutuhan kebun sawit sendiri dan memenuhi kebutuhan pasokan pupuk. Permasalahan harga pupuk yang meningkat dan ketidakseimbangan pasokan di pasar dapat disubstitusi melalui pupuk organik spesial (SOF). Keunggulan produk invensi ini diantaranya pada penggunaan penutup berupa geotekstil diharapkan dapat memberikan efek yang berbeda pula dari segi kebermanfaatan dan perbedaan antara yang menggunakan mikrob dan yang tidak menggunakan mikrob. Saat ini belum ada produk sejenis dengan manfaat dan bentuk serupa sehingga invensi ini memiliki peluang yang menjanjikan. Formula bahan baku terdiri dari 100% tandan kosong kelapa sawit, 20% kotoran hewan sapi/kambing/ayam, 2% kapur (dolomit), 2% (V/W) provibio, dan penggunaan geotekstil GTR 400 gsm hijau sebagai penutup atas dan alas bawah.</t>
+  </si>
+  <si>
+    <t>Dr. Wiyoto, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Produksi Nano-Fluida Berbahan Baku Minyak Dedak, Kacang Tanah, Dan Refined Bleached Deodorized Palm Oil (Rbdpo) Melalui Teknik Pembentukan Nanopartikel Sio2 Satu Langkah (One Pot)</t>
+  </si>
+  <si>
+    <t>20-Nov-2024</t>
+  </si>
+  <si>
+    <t>P00202413367</t>
+  </si>
+  <si>
+    <t>Dr. Mohammad Khotib, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Trafo merupakan perangkat penting dalam penyediaan energi listrik, dimana kestabilan pengoperasiannya dipengaruhi oleh kekuatan insulasinya. Minyak insulasi memiliki peran dalam memberikan fungsi isolasi listrik, stabilitas termal, dan menekan percikan listrik dalam trafo. Minyak nabati berupa baku minyak dedak, kacang tanah, refined bleached deodorized palm oil (RBDPO), dan sodium silikat (Na2SiO3) dapat dibentuk menjadi nanofluida yang efektif menjadi minyak insulasi. Teknik produksi dapat membentuk nanopartikel SiO2 dalam satu langkah (one pot) pada suhu 80-130oC selama 5-12 jam dalam kondisi tekanan -70 cmHg (vakum) menggunakan reaktor skala 100 liter dengan pemanas minyak. Green nanofluida ini memiliki kadar air 50 kV. Pengujian nanofluida terhadap trafo telah memenuhi standar dengan parameter insulation resistance, Transformer Ratio / Vector Group , No Load Loss, Applied Voltage Test dan Induce Voltage Test. Nano fluida green transformer oil dapat meningkatkan tegangan tembus dan digunakan untuk media insulator dan pendingin pada peralatan/aplikasi voltase tinggi dan/atau aplikasi lainnya.</t>
+  </si>
+  <si>
+    <t>Rachmitasari Noviana, S.K.H.,M.Si.</t>
+  </si>
+  <si>
     <t>Dr. Zaenal Abidin, S.Si., M.Agr.</t>
-  </si>
-[...263 lines deleted...]
-    <t>Rachmitasari Noviana, S.K.H.,M.Si.</t>
   </si>
   <si>
     <t>Muhammad Arif Mulya, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Metode Peningkatan Kualitas Kayu Cepat Tumbuh Dengan Perlakuan Mineralisasi In Situ Menggunakan K2CO3 Sebagai Pembentuk Karbonat</t>
   </si>
   <si>
     <t>27-Nov-2025</t>
   </si>
   <si>
     <t>P00202513185</t>
   </si>
   <si>
     <t>Dr. Arinana, S.Hut., M.Si.</t>
   </si>
   <si>
     <t>Departemen Hasil Hutan</t>
   </si>
   <si>
     <t xml:space="preserve">Penemuan ini berkaitan dengan metodemineralisasi kayu cepat tumbuhmenggunakan
 larutankalsium karbonat (CaCO3) untuk meningkatkan sifat fisis, mekanis, serta
 ketahanan terhadap api. Metode mineralisasi dilakukan secara in situ melalui impregnasi
 tanpa vakum dengan larutan kalsium klorida (CaCl2) dan kalium karbonat (K2CO3).
 Perendaman dengan larutan NaOH, untuk menghilangkan lignin, hemiselulosa, dan zat
@@ -401,180 +349,153 @@
   <si>
     <t>Athin Nuryanti, S.TP</t>
   </si>
   <si>
     <t>Amalia Putri Firdausi, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Dr. Cahyo Budiman, S.Pt., M.Eng.</t>
   </si>
   <si>
     <t>Proses Sintesis Keramik Barium Stronsium Titanat Dengan Metode Solid Solution</t>
   </si>
   <si>
     <t>08-Jul-2021</t>
   </si>
   <si>
     <t>S00202105219</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Irzaman, M.Si.</t>
   </si>
   <si>
     <t>Pembuatan keramik serta analisis transisi perubahan fase struktur BaXSr1-XTiO3 karena adanya perbedaan fraksi mol diselidiki dengan pengujian difraksi sinar-X dibantu oleh metode Rietveld. Analisis rinci Rietveld dari data difraksi sinar-x menunjukkan bahwa BaxSr1-xTiO3 mengalami transformasi fasa struktural dari fasa kubik (x = 0.3, 0.5) menjadi fasa tetragonal (x = 0.7).</t>
   </si>
   <si>
-    <t>Proses Pembuatan Perancah Berbasis Membran Nanoserat Pva-Kitosan Didoping Nanohidroksiapatit-Stronsium (nHA-Sr) Yang Berfungsi Sebagai Sistem Penghantaran Obat Kanker Sekaligus Pembawa Vesikel Ekstraseluler EVs) Untuk Mendukung Regenerasi Jaringan</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Invensi ini mengungkap suatu perancah membran nanoserat berbasis polivinil alkohol (PVA) dan kitosan yang didoping nanohidroksiapatit tersubstitusi stronsium (nHA-Sr), serta bermuatan obat antikanker dan vesikel ekstraseluler (extracellular vesicles, EVs). Perancah difabrikasi menggunakan metode electrospinning untuk menghasilkan struktur nanoserat dengan diameter 60&amp;ndash;100 nm. Komposisi perancah meliputi PVA 10%, kitosan 1%, nHA-Sr sebesar  1%  b/v  dengan  variasi  kadar  stronsium,  serta  obat  antikanker  gemcitabine hydrochloride  2  mM.  Vesikel  ekstraseluler  ditambahkan  pada  perancah  sebelum pengaplikasian melalui metode adsorpsi fisis. Perancah nanoserat ini berfungsi sebagai sistem  penghantaran  ganda  yang  memungkinkan  pelepasan  obat  antikanker  secara terkontrol dalam rentang waktu 1&amp;ndash;24 jam serta mendukung regenerasi jaringan melalui pelepasan ion stronsium dan aktivitas biologis EVs. Invensi ini dapat diaplikasikan pada terapi  kanker  berbasis  biomaterial,  khususnya  untuk  regenerasi  jaringan  tulang  pasca pengangkatan tumor.</t>
+    <t xml:space="preserve">Formulasi Papan Komposit Peredam Suara dari Serat Sabut Kelapa dan Ampas Kopi Serta Proses Pembuatannya </t>
+  </si>
+  <si>
+    <t>12-May-2025</t>
+  </si>
+  <si>
+    <t>P00202504321</t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Invensi ini berkaitan dengan papan komposit peredam suara yang inovatif dan ramah lingkungan,  yang  memanfaatkan  serat  sabut  kelapa  dan  ampas  kopi  sebagai  material utama peredam suara. Papan komposit peredam suara ini dirancang untuk memberikan kinerja  peredaman  suara  yang  efektif  sambil  memanfaatkan  limbah  biomassa  yang berlimpah.  Komposisi  spesifik  dan  proses  pembuatan  papan  ini  menghasilkan  material yang ringan, memiliki sifat komposit peredam suara yang baik, dan berkontribusi pada pengurangan limbah organik. Proses pembuatan papan komposit peredam suara papan komposit peredam suara diawali dengan persiapan serat sabut kelapa, menyiapkan ampas kopi,  mencampur  bahan  hingga  homogen,  dan  kemudian  pembentukan  papan.  Papan yang  dihasilkan  memiliki  densitas  20-270  kg/m3,  nilai  tegangan  pada  rentang  0,447  - 0,666  MPa;  nilai  regangan  pada  rentang  52,83%  -  84,83%,  nilai  Modulus  Young  pada rentang 0,00642 - 0,018 MPa, dan koefisien penyerapan suara 0,04 - 0,91. Sehingga papan ini dapat diaplikasikan pada berbagai ruang, termasuk studio rekaman, ruang pertemuan, gedung perkantoran, dan hunian.</t>
   </si>
   <si>
     <t>Dr. Andri Hendriana, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. C. Hanny Wijaya, M.Sc.</t>
   </si>
   <si>
-    <t>Dr. Dwi Yuni Hastati, S.TP., D.E.A.</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. Soni Trison, S.Hut., M.Si.</t>
   </si>
   <si>
     <t>Formula Obat Herbal Antiinflamasi Dari Ekstrak Legetan Warak (Adenostemma lavenia L.), Ekstrak Wedelia (Sphagneticola trilobata) Dan Ekstrak Sembung Rambat (Mikania micrantha)</t>
   </si>
   <si>
     <t>P00202213827</t>
   </si>
   <si>
     <t>Invensi ini mengenai komposisi obat herbal yang terdiri dari ekstrak etanol 96% legetan warak (Adenostemma lavenia L.), ekstrak air wedelia (Sphagneticola trilobata) dan ekstrak air sembung rambat (Mikania micrantha) yang berpotensi sebagai antiinflamasi. Lebih lanjut invensi ini mengenai penggunaan komposisi ekstrak tersebut sebagai antiinflamasi.</t>
   </si>
   <si>
     <t>Dr. Karlisa Priandana, S.T., M.Eng.</t>
   </si>
   <si>
-    <t>Rianti Dyah Hapsari, S.T.P., M.Sc.</t>
+    <t>Formula Dan Proses Pembuatan Naget Ikan Nila Dengan Pelapis Ekstrak Air Dan Ekstrak Etanol Bawang Dayak</t>
+  </si>
+  <si>
+    <t>P00202213962</t>
   </si>
   <si>
     <t>M. Agung Zaim Adzkiya, S.Si., M.Si.</t>
   </si>
   <si>
+    <t>Invensi ini berkaitan dengan formula dan proses pembuatan naget ikan nila dengan pelapis ekstrak air dan ekstrak etanol bawang dayak. Formula naget ikan nila dengan pelapis ekstrak air dan etanol bawang Dayak yang terdiri dari ekstrak bawang dayak,tepung terigu, fillet ikan nila, tepung tapioka, bawang putih, air, es batu, lada putih, garam, kaldu jamur, minyak sayur. Proses pelapisan kering digunakan tepung maizena. Proses dilanjutkan dengan pelapisan basah menggunakan 74% ekstrak bawang dayak konsetrasi 50.000 ppm dan 26% tepung terigu. Pelapisan terakhir menggunakan tepung panir hingga seluruh bagian naget tertutup. Proses pembuatannya terdiri atas pembuatan ekstrak, pencampuran adonan, pengukusan, pelapisan naget dengan ekstrak bawang dayak dan tepung panir, pembekuan, pengemasan, dan penyimpanan pada freezer -18 oC. Formula dan proses pembuatan naget dengan pelapis ekstrak bawang dayak menghasilkan naget yang memenuhi persyaratan SNI naget ikan (parameter sensori, kimia, ALT dan S.aureus). Penambahan ekstrak etanol dan ekstrak air bawang dayak sebagai pelapis maget ikan nila menghasilkan naget dengan warna yang cerah dan cemerlang dan mampu bertahan selama 7 hari di suhu 4 oC.</t>
+  </si>
+  <si>
     <t>Dr. Ir. Meika Syahbana Rusli, M.Sc.Agr.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Fredinan Yulianda, M.Sc.</t>
   </si>
   <si>
     <t>Dr. Mohamad Iqbal Kurniawinata, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Proses Produksi Asam Indol Asetat Menggunakan Bakteri Yang Mengandung Jalur Metabolisme Akumulasi Tanpa L-Triptofan</t>
   </si>
   <si>
     <t>19-Aug-2025</t>
   </si>
   <si>
     <t>P00202507817</t>
   </si>
   <si>
     <t>Dr. Prayoga Suryadarma, S.T.P., M.T.</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi  ini  berhubungan  dengan  proses  produksi  akumulasi  asam  indol  asetat  (IAA) menggunakan  bakteri Providencia  manganoxydans strain  M7  yang  mengandung  jalur biosintesis akumulasi IAA tanpa L-triptofan. Proses akumulasi IAA dilakukan pada kondisi kultivasi pada media Luria Bertani (LB) tanpa penambahan L-triptofan dengan variasi pH (6,0;  7,0;  8,0)  dan  suhu  (30  dan  37  &amp;deg;C).  Proses  tersebut  menghasilkan  IAA  dengan konsentrasi sebesar 71,57 &amp;ndash; 98,0 &amp;mu;g/mL selama 48 jam.</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Huda Shalahudin Darusman, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Dra. Dyah Iswantini, M.Sc.Agr.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Endang Prangdimurti, M.Si.</t>
   </si>
   <si>
     <t>Wida Lesmanawati, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Drs. Subyakto</t>
   </si>
   <si>
-    <t>Wahana Observasi Bawah Air Yang Dioperasikan Otonom Berbasis Kabel Dan Nirkabel</t>
-[...25 lines deleted...]
-  <si>
     <t>Dr. Nia Rosiana, S.P., M.Si.</t>
   </si>
   <si>
     <t>Proses Ekstraksi Dan Purifikasi Glukomannan Dari Bonggol Pisang Serta Penggunaannya Sebagai Sumber Prebiotik Untuk Ternak Broiler</t>
   </si>
   <si>
     <t>29-Dec-2022</t>
   </si>
   <si>
     <t>P00202215817</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. I Komang Gede Wiryawan</t>
   </si>
   <si>
     <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
   </si>
   <si>
     <t>Invensi ini berkaitan dengan metode ekstraksi dan purifikasi glukomanan dari tepung bonggol pisang menggunakan metode elusi kolom kromatografi. Tujuan dari invensi ini adalah menghasilkan glukomanan sebagai sumber prebiotik pengganti antibiotic growth promoters (AGP) untuk ternak broiler. Tahapan dalam ekstraksi glukomanan dari tepung bonggol pisang dimulai dengan persiapan bonggol pisang dengan cara diiris tipis-tipis dikeringkan dengan cara dijemur atau dioven dan dihaluskan hingga diperoleh tepung. Selanjutnya diekstrak secara maserasi dengan perbandingan 1 : 10 yaitu 200 g tepung bonggol pisang dan 2 liter aquades (H2O). Bahan dicampur kemudian dipanaskan selama 30 menit kemudian disaring hingga diperoleh filtrat dan ampas. Filtrat dipekatkan menggunakan rotary vacum evaporator pada suhu 400C hingga diperoleh ekstrak kental yang kemudian dimasukkan kedalam Diaion HP-20 kolom kromatografi dan dielusi dengan beberapa jenis fraksi. Fraksi yang mengandung glukomanan dianalisis menggunakan Spektrofotometer UV-Vis untuk mengetahui kadarnya. Adanya invensi ini maka dapat dihasilkan produk glukomanan dari bonggol pisang yang dapat digunakan sebagai AGP untuk meningkatkan performa dan kesehatan ayam broiler.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ai Imas Faidoh Fatimah, S.T.P., M.P., M.Sc.</t>
   </si>
   <si>
     <t>Trivadila, S.Si., M.Si., Ph.D.</t>
   </si>
   <si>
     <t>Prof. Dr. Lina Karlinasari, M.Sc.F.</t>
   </si>
   <si>
     <t>Demineralized Freeze-Dried Bone Xenograft Sebagai Scaffold Dan Pengisi Defek Pada Kasus Kerusakan Tulang Dan Gigi Hewan</t>
   </si>
   <si>
     <t>12-Jul-2022</t>
   </si>
   <si>
     <t>P00202207461</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Deni Noviana</t>
   </si>
   <si>
     <t>Departemen Klinik Reproduksi dan Patologi</t>
   </si>
   <si>
     <t xml:space="preserve">Invensi ini berkaitan dengan demineralized freeze-dried bone xenograft (DFDBX) scaffold dan pengisi defek (bone filler) dalam penanganan kasus kerusakan tulang dan gigi pada hewan. Adapun tahapan pembuatannya diawali dengan penyiapan material yang berasal dari tulang bagian cancellous dari sapi dalam keadaan hidup maupun kadaver, kemudian membersihkannya dari otot dan jaringan ikat. Setelah itu, ukuran tulang diperkecil dan direndam ke dalam campuran larutan kloroform dan metanol dengan perbandingan 1:1. Tulang kemudian dikeringkan dan digiling hingga berbentuk serbuk dan menyaringnya. Serbuk tulang selanjutnya direndam dalam H2O3 3% yang diikuti dengan sonikasi, kemudian mencuci dengan akuades dan melakukan demineralisasi serbuk tulang tersebut menggunakan cairan HCl 0,6 M selama 15 menit di dalam alat sonikasi. Setalah itu, serbuk tulang dicuci kembali untuk kemudian diinkubasi ke dalam buffer berupa fosfat. Hasilnya selanjutnya dilakukan pendingin-bekuan pada suhu -84oC sebelum dilakukan sterilisasi
 menggunakan sinar gamma dengan dosis iradiasi 10-14 kGy. Produk bone allograft yang dihasilkan memiliki ukuran partikel 250-1500 &amp;mu;m, namun lebih disukai berbentuk granul dan memiliki ukuran partikel 420-1000 &amp;mu;m.</t>
@@ -609,90 +530,66 @@
   <si>
     <t>P00202212113</t>
   </si>
   <si>
     <t>Dr. drh. Elok Budi Retnani, M.S.</t>
   </si>
   <si>
     <t>Departemen Ilmu Penyakit Hewan dan Kesehatan Masyarakat Veteriner</t>
   </si>
   <si>
     <t>Infeksi cacing nematoda parasit Haemonchus contortus merupakan penyebab penyakit haemonchosis pada domba. Infeksi cacing ini menimbulkan gejala anemia karena sifatnya yang menghisap darah. Saat ini penegakan diagnosis anemia dan kejadian infeksi Haemonchus contortus masih dilakukan manual di laboratorium oleh teknisi terlatih sehingga tidak praktis, terlebih lagi pada peternakan rakyat. Oleh karena itu, dibutuhkan perangkat ringkas yang dapat digunakan oleh masyarakat peternak untuk mendiagnosis anemia akibat infeksi parasit ini. Tujuan dari penelitian ini adalah untuk membuat perangkat diagnosis cepat anemia akibat infeksi Haemonchus contortus berbasis digital pada domba. Perangkat diagnosis ini merupakan kombinasi dari perangkat scanner konjungtiva berbasis sensor warna TCS34725 dan deteksi otomatis telur strongyle menggunakan algoritma pengenalan objek berbasis YOLO. Hubungan antara level anemia dan derajat infeksi hasil dari pemeriksaan alat ini dapat memberikan gambaran status anemia, derajat infeksi, indikasi sifat resiliensi domba dan sifat kerentanannya, serta rekomendasi yang perlu diberikan pada status hasil diagnosis yang diberikan oleh alat.</t>
   </si>
   <si>
     <t>Dr. Andri Iskandar, S.Pi., M.Si., M.Sc.</t>
   </si>
   <si>
     <t>Ima Kusumanti, S.Pi., M.Sc.</t>
   </si>
   <si>
     <t>Ian Subastiar, S.T.P.</t>
   </si>
   <si>
     <t>Dr. drh. Sri Estuningsih, M.Si.</t>
   </si>
   <si>
-    <t>Teknologi Reaktor Air Mancur Untuk Pengelolaan Sungai Tercemar Akibat Limbah Domestik</t>
-[...20 lines deleted...]
-    <t>Nurafi Razna Suhaima, S.Pi., M.Si.</t>
+    <t>Made Gayatri Anggarkasih, S.TP., M.Si.</t>
   </si>
   <si>
     <t>Dr.Eng. Obie Farobie, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Yulin Lestari</t>
   </si>
   <si>
     <t>Dr. Andi Early Febrina, S.T.P., M.S.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Sumiati, M.Sc.</t>
   </si>
   <si>
-    <t>Muhammad Iqbal, S.Pi., M.Si.</t>
-[...2 lines deleted...]
-    <t>Aulia Irhamni Fajri, S.Pt., M.Sc.</t>
+    <t>Nur Aisyah Nuzulia, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Dra. Eti Rohaeti, M.S.</t>
   </si>
   <si>
     <t>Prof. Dr. Mala Nurilmala, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Fadjar Satrija, M.Sc.</t>
   </si>
   <si>
     <t>Sheny Permatasari, M.Si.</t>
   </si>
   <si>
     <t>Dr. drh. Ridi Arif</t>
   </si>
   <si>
     <t>Dr. Rudi Heryanto, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Ani Indriani, A.Ma.</t>
   </si>
   <si>
     <t>Dr. Silmi Mariya, S.Si., M.Si.</t>
   </si>
@@ -780,162 +677,129 @@
   <si>
     <t>Danang Sudarwoko Adi M.Sc.</t>
   </si>
   <si>
     <t>Muhammad Rasyidur Ridho, S.hut.</t>
   </si>
   <si>
     <t>Dr. Kusuma Dewi Yulita</t>
   </si>
   <si>
     <t>Fahriya Puspita Sari S.T.</t>
   </si>
   <si>
     <t>Nissa Nurfajrin Solihat M.Sc.</t>
   </si>
   <si>
     <t>Faizatul Falah, M.T.</t>
   </si>
   <si>
     <t>Yuli Wahyuni, S.T, M.T</t>
   </si>
   <si>
     <t>Johan Iskandar, S.Si., M.Si.</t>
   </si>
   <si>
-    <t xml:space="preserve">Abdurrahman B., M.Si </t>
+    <t xml:space="preserve"> Iis Erlina, S.Pt</t>
+  </si>
+  <si>
+    <t>Venanda Eka Wahyuni, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Atika Kusumastuti, S.T., M.Si.</t>
+  </si>
+  <si>
+    <t>Cucu Wijayanti, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Trisna Ayu Wandira, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Rohul Hartman, S.Si.</t>
+  </si>
+  <si>
+    <t>Salsabilla Permata Bayah</t>
+  </si>
+  <si>
+    <t>Pristy Tasya Nabila</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Annisa Nur Azahra</t>
   </si>
   <si>
     <t>Angga Saputra, S.Si</t>
   </si>
   <si>
-    <t xml:space="preserve">dr. Sigit Daru Cahayadi, Sp. OT (K) </t>
-[...37 lines deleted...]
-  <si>
     <t xml:space="preserve">Raeti </t>
   </si>
   <si>
     <t>Veni Anggita Sari, STP</t>
   </si>
   <si>
     <t>Dr. Hari Setiapraja</t>
   </si>
   <si>
     <t>Adi Sumarsono</t>
   </si>
   <si>
     <t>Dr. Eng Imam Wahyudi Farid, ST., MT</t>
   </si>
   <si>
     <t>Putri Permatasari</t>
   </si>
   <si>
-    <t xml:space="preserve"> Sylvia Wardani</t>
-[...13 lines deleted...]
-  <si>
     <t>Rina Winartina, M.Farm, Apt</t>
   </si>
   <si>
     <t>Ratih Wigatiningsih, S.Farm, Apt</t>
   </si>
   <si>
     <t>Budi Sumaryono, S.Si,Apt., M.Farm, M.Han</t>
   </si>
   <si>
     <t>Kolonel Kes. Drs Benny Gusman, Apt., M.Si.</t>
   </si>
   <si>
     <t>Abdurrahman Bahtiar, S.Si</t>
   </si>
   <si>
     <t>Arif Fauzan Rahman</t>
   </si>
   <si>
     <t>Kevin Setiawan</t>
   </si>
   <si>
     <t>Nurul Fajrih H, S.Pt., M.Si</t>
   </si>
   <si>
     <t>Dr. Ir. Suraya Kaffi Syahpura, M.T.A</t>
   </si>
   <si>
     <t>Hana Safitri</t>
   </si>
   <si>
     <t>Budi Riza Putra</t>
-  </si>
-[...1 lines deleted...]
-    <t>Elfa Aida Kamila, SSi</t>
   </si>
   <si>
     <t>Dr. F. Irena R. Napitulu, STP.</t>
   </si>
   <si>
     <t>Putu Cathay Varianthy, STP.</t>
   </si>
   <si>
     <t>Sigit Suharta, M.Si.</t>
   </si>
   <si>
     <t xml:space="preserve">Mita Sugiarti </t>
   </si>
   <si>
     <t>Gintan Fatimah</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
@@ -960,74 +824,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J168" headerRowCount="1">
-  <autoFilter ref="A4:J168"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J141" headerRowCount="1">
+  <autoFilter ref="A4:J141"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J141"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -1154,4178 +1018,3476 @@
       </c>
       <c r="H8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="C10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H10" s="0" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="I11" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J11" s="0" t="s">
         <v>48</v>
-      </c>
-[...13 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>52</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="F13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>59</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>46</v>
+        <v>86</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>51</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>82</v>
+        <v>36</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>84</v>
+        <v>38</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>87</v>
+        <v>41</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>91</v>
+        <v>48</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>92</v>
+        <v>68</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H24" s="0" t="s">
-        <v>96</v>
+        <v>72</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>97</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="H25" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="I25" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>99</v>
-      </c>
-[...16 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>84</v>
+        <v>63</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>87</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>104</v>
+        <v>79</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>105</v>
+        <v>80</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>106</v>
+        <v>81</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>108</v>
+        <v>84</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>111</v>
+        <v>61</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>112</v>
+        <v>62</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>116</v>
+        <v>66</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>75</v>
+        <v>105</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>76</v>
+        <v>106</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>77</v>
+        <v>107</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>80</v>
+        <v>109</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>96</v>
+        <v>28</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>89</v>
+        <v>31</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="H36" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C36" s="0" t="s">
+      <c r="I36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>84</v>
-      </c>
-[...13 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>77</v>
+        <v>118</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>121</v>
+        <v>33</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>123</v>
+        <v>106</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>124</v>
+        <v>107</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>126</v>
+        <v>109</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>128</v>
+        <v>57</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>33</v>
+        <v>123</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>40</v>
+        <v>117</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>42</v>
+        <v>118</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>132</v>
+        <v>39</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>45</v>
+        <v>119</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>98</v>
+        <v>49</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>100</v>
+        <v>51</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>102</v>
+        <v>54</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>92</v>
+        <v>68</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>96</v>
+        <v>72</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>97</v>
+        <v>74</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>54</v>
+        <v>129</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>43</v>
+        <v>131</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>122</v>
+        <v>36</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>123</v>
+        <v>37</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>124</v>
+        <v>38</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>126</v>
+        <v>41</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>89</v>
+        <v>69</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>15</v>
+        <v>72</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>91</v>
+        <v>74</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>135</v>
+        <v>94</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>54</v>
+        <v>95</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>49</v>
+        <v>137</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>137</v>
+        <v>99</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>84</v>
+        <v>141</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="H51" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="H51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I51" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>87</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>144</v>
+        <v>117</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H52" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>148</v>
+        <v>119</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>46</v>
+        <v>94</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>50</v>
+        <v>98</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>54</v>
+        <v>148</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>150</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="C55" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="F55" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H55" s="0" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>83</v>
+        <v>31</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>87</v>
+        <v>35</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>111</v>
+        <v>154</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>112</v>
+        <v>155</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>113</v>
+        <v>156</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>115</v>
+        <v>158</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>116</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>68</v>
+        <v>164</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>105</v>
+        <v>69</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>108</v>
+        <v>74</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>160</v>
+        <v>68</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>161</v>
+        <v>69</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>162</v>
+        <v>70</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>164</v>
+        <v>72</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>165</v>
+        <v>74</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>54</v>
+        <v>148</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>112</v>
+        <v>57</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>115</v>
+        <v>72</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>169</v>
+        <v>75</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>170</v>
+        <v>76</v>
       </c>
       <c r="C64" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F64" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="F64" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H64" s="0" t="s">
-        <v>173</v>
+        <v>15</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>174</v>
+        <v>78</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>88</v>
+        <v>154</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>89</v>
+        <v>155</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>90</v>
+        <v>156</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>52</v>
+        <v>172</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>15</v>
+        <v>158</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>91</v>
+        <v>159</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>42</v>
+        <v>122</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>45</v>
+        <v>124</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>176</v>
+        <v>139</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>177</v>
+        <v>140</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>178</v>
+        <v>141</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>180</v>
+        <v>143</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>181</v>
+        <v>144</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>182</v>
+        <v>24</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>183</v>
+        <v>25</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>184</v>
+        <v>26</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>186</v>
+        <v>28</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>187</v>
+        <v>29</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>82</v>
+        <v>56</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>82</v>
+        <v>49</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>84</v>
+        <v>51</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>104</v>
+        <v>160</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>105</v>
+        <v>161</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>106</v>
+        <v>162</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>22</v>
+        <v>164</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>108</v>
+        <v>165</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>169</v>
+        <v>68</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>170</v>
+        <v>69</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>171</v>
+        <v>70</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>173</v>
+        <v>72</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>174</v>
+        <v>74</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>98</v>
+        <v>160</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>99</v>
+        <v>161</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>100</v>
+        <v>162</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>56</v>
+        <v>180</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>57</v>
+        <v>164</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>102</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>192</v>
+        <v>56</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>193</v>
+        <v>57</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>194</v>
+        <v>58</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>196</v>
+        <v>47</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>197</v>
+        <v>60</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>98</v>
+        <v>36</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>99</v>
+        <v>37</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>102</v>
+        <v>41</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>89</v>
+        <v>69</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>15</v>
+        <v>72</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>91</v>
+        <v>74</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>176</v>
+        <v>68</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>177</v>
+        <v>69</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>178</v>
+        <v>70</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>180</v>
+        <v>72</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>181</v>
+        <v>74</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>53</v>
+        <v>117</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>55</v>
+        <v>118</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>58</v>
+        <v>119</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>160</v>
+        <v>117</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>161</v>
+        <v>57</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>162</v>
+        <v>118</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>164</v>
+        <v>47</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>68</v>
+        <v>158</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>99</v>
+        <v>62</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>100</v>
+        <v>63</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>205</v>
+        <v>46</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>102</v>
+        <v>66</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>127</v>
+        <v>189</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>128</v>
+        <v>190</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>129</v>
+        <v>191</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>59</v>
+        <v>192</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>130</v>
+        <v>193</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="I85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>182</v>
+        <v>18</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>183</v>
+        <v>19</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>184</v>
+        <v>20</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>186</v>
+        <v>22</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>187</v>
+        <v>23</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>82</v>
+        <v>147</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>83</v>
+        <v>148</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>84</v>
+        <v>149</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>57</v>
+        <v>151</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>87</v>
+        <v>152</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>182</v>
+        <v>147</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>183</v>
+        <v>148</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>184</v>
+        <v>149</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>186</v>
+        <v>151</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>187</v>
+        <v>152</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>71</v>
+        <v>147</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>54</v>
+        <v>148</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>72</v>
+        <v>149</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>74</v>
+        <v>152</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>104</v>
+        <v>189</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>105</v>
+        <v>190</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>106</v>
+        <v>191</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="I90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>108</v>
+        <v>193</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>46</v>
+        <v>189</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>47</v>
+        <v>190</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>48</v>
+        <v>191</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>50</v>
+        <v>98</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>51</v>
+        <v>193</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>82</v>
+        <v>189</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>83</v>
+        <v>190</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>84</v>
+        <v>191</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>87</v>
+        <v>193</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>82</v>
+        <v>189</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>83</v>
+        <v>190</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>84</v>
+        <v>191</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>87</v>
+        <v>193</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>135</v>
+        <v>189</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>54</v>
+        <v>190</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>136</v>
+        <v>191</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="I94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>137</v>
+        <v>193</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>135</v>
+        <v>189</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>54</v>
+        <v>190</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>136</v>
+        <v>191</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="I95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>137</v>
+        <v>193</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>180</v>
+        <v>98</v>
       </c>
       <c r="I96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>75</v>
+        <v>189</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>76</v>
+        <v>190</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>77</v>
+        <v>191</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>62</v>
+        <v>207</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="I97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>80</v>
+        <v>193</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>219</v>
+        <v>189</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>220</v>
+        <v>190</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>221</v>
+        <v>191</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="I98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>223</v>
+        <v>193</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>24</v>
+        <v>189</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>25</v>
+        <v>190</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>26</v>
+        <v>191</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>224</v>
+        <v>209</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>28</v>
+        <v>98</v>
       </c>
       <c r="I99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>29</v>
+        <v>193</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>24</v>
+        <v>189</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>25</v>
+        <v>190</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>26</v>
+        <v>191</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>225</v>
+        <v>210</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>28</v>
+        <v>98</v>
       </c>
       <c r="I100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>29</v>
+        <v>193</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>24</v>
+        <v>189</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>25</v>
+        <v>190</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>26</v>
+        <v>191</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>226</v>
+        <v>211</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>28</v>
+        <v>98</v>
       </c>
       <c r="I101" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>29</v>
+        <v>193</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>169</v>
+        <v>189</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>170</v>
+        <v>190</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>171</v>
+        <v>191</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>173</v>
+        <v>98</v>
       </c>
       <c r="I102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>174</v>
+        <v>193</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>169</v>
+        <v>189</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>170</v>
+        <v>190</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>171</v>
+        <v>191</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>228</v>
+        <v>213</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>173</v>
+        <v>98</v>
       </c>
       <c r="I103" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>174</v>
+        <v>193</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>169</v>
+        <v>189</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>170</v>
+        <v>190</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>171</v>
+        <v>191</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>173</v>
+        <v>98</v>
       </c>
       <c r="I104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>174</v>
+        <v>193</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>219</v>
+        <v>189</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>220</v>
+        <v>190</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>221</v>
+        <v>191</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="I105" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>223</v>
+        <v>193</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>219</v>
+        <v>189</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>220</v>
+        <v>190</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>221</v>
+        <v>191</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>231</v>
+        <v>216</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="I106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>223</v>
+        <v>193</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>219</v>
+        <v>105</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>220</v>
+        <v>106</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>221</v>
+        <v>107</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>232</v>
+        <v>217</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>223</v>
+        <v>109</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>219</v>
+        <v>105</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>220</v>
+        <v>106</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>221</v>
+        <v>107</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>223</v>
+        <v>109</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="B109" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H109" s="0" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>223</v>
+        <v>66</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>219</v>
+        <v>61</v>
       </c>
       <c r="B110" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="C110" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H110" s="0" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="I110" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>223</v>
+        <v>66</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>219</v>
+        <v>128</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>220</v>
+        <v>129</v>
       </c>
       <c r="C111" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="F111" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="F111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H111" s="0" t="s">
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="I111" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>223</v>
+        <v>132</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>219</v>
+        <v>128</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>220</v>
+        <v>129</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>221</v>
+        <v>130</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="I112" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>223</v>
+        <v>132</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>219</v>
+        <v>128</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>220</v>
+        <v>129</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>221</v>
+        <v>130</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>238</v>
+        <v>223</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="I113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>223</v>
+        <v>132</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>219</v>
+        <v>110</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>220</v>
+        <v>111</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>221</v>
+        <v>112</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>239</v>
+        <v>224</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="I114" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>223</v>
+        <v>113</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>219</v>
+        <v>110</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>220</v>
+        <v>111</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>221</v>
+        <v>112</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="I115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>223</v>
+        <v>113</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>219</v>
+        <v>110</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>220</v>
+        <v>111</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>221</v>
+        <v>112</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>241</v>
+        <v>226</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="I116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>223</v>
+        <v>113</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>219</v>
+        <v>110</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>220</v>
+        <v>111</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>221</v>
+        <v>112</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="I117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>223</v>
+        <v>113</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>219</v>
+        <v>110</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>220</v>
+        <v>111</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>221</v>
+        <v>112</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>115</v>
+        <v>28</v>
       </c>
       <c r="I118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>223</v>
+        <v>113</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>220</v>
+        <v>76</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>221</v>
+        <v>77</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="I119" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>223</v>
+        <v>78</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>220</v>
+        <v>76</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>221</v>
+        <v>77</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>245</v>
+        <v>230</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="I120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>223</v>
+        <v>78</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>220</v>
+        <v>76</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>221</v>
+        <v>77</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="I121" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>223</v>
+        <v>78</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>122</v>
+        <v>86</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>123</v>
+        <v>87</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>247</v>
+        <v>232</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>126</v>
+        <v>90</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>122</v>
+        <v>86</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>123</v>
+        <v>87</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>248</v>
+        <v>233</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>126</v>
+        <v>90</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>127</v>
+        <v>86</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>129</v>
+        <v>88</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="I124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>130</v>
+        <v>90</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>127</v>
+        <v>24</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>128</v>
+        <v>25</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>250</v>
+        <v>235</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="I125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>130</v>
+        <v>29</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>127</v>
+        <v>24</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>128</v>
+        <v>25</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>251</v>
+        <v>236</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="I126" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>130</v>
+        <v>29</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>98</v>
+        <v>24</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>99</v>
+        <v>25</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>100</v>
+        <v>26</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>252</v>
+        <v>237</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>102</v>
+        <v>29</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>75</v>
+        <v>24</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>253</v>
+        <v>238</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="I128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>80</v>
+        <v>29</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>75</v>
+        <v>24</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>254</v>
+        <v>228</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="I129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>80</v>
+        <v>29</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>144</v>
+        <v>24</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>145</v>
+        <v>25</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>146</v>
+        <v>26</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="I130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>148</v>
+        <v>29</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>144</v>
+        <v>79</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>145</v>
+        <v>80</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>146</v>
+        <v>81</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="I131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>144</v>
+        <v>79</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>145</v>
+        <v>80</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>146</v>
+        <v>81</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>257</v>
+        <v>241</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="I132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>30</v>
+        <v>139</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>31</v>
+        <v>140</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>32</v>
+        <v>141</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>258</v>
+        <v>242</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>34</v>
+        <v>143</v>
       </c>
       <c r="I133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>35</v>
+        <v>144</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>30</v>
+        <v>139</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>31</v>
+        <v>140</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>32</v>
+        <v>141</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>259</v>
+        <v>243</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>34</v>
+        <v>143</v>
       </c>
       <c r="I134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>35</v>
+        <v>144</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>260</v>
+        <v>244</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="I135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>261</v>
+        <v>245</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="I136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="H137" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>154</v>
+        <v>30</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>155</v>
+        <v>31</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>156</v>
+        <v>32</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>262</v>
+        <v>247</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>158</v>
+        <v>35</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>154</v>
+        <v>30</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>155</v>
+        <v>31</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>156</v>
+        <v>32</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>263</v>
+        <v>248</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>158</v>
+        <v>35</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>264</v>
+        <v>249</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>265</v>
+        <v>250</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I141" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>91</v>
-[...701 lines deleted...]
-        <v>29</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>