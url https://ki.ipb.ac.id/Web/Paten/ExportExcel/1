--- v1 (2026-05-10)
+++ v2 (2026-08-08)
@@ -5,816 +5,965 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Paten" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="269">
   <si>
     <t>JudulInvensi</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>TanggalSertifikasi</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaInventor</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>JenisPaten</t>
   </si>
   <si>
     <t>Abstrak</t>
   </si>
   <si>
-    <t>Formulasi Dan Proses Pembuatan Fat Replacer Dari Minyak Nabati Sebagai Pengganti Lemak Hewani</t>
-[...5 lines deleted...]
-    <t>P00202213695</t>
+    <t xml:space="preserve">BIOCHAR DARI MATERIAL REJECT COAL SEBAGAI BAHAN PEMBENAH TANAH AKTIVITAS  REKLAMASI</t>
+  </si>
+  <si>
+    <t>21-May-2026</t>
+  </si>
+  <si>
+    <t>S00202605286</t>
   </si>
   <si>
     <t>Terdaftar</t>
   </si>
   <si>
-    <t>Neli Muna, STP, M.Si</t>
+    <t>Samsul Edwin Saleh, S.T.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Tanah dan Sumberdaya Lahan</t>
+  </si>
+  <si>
+    <t>Paten Sederhana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indonesia memiliki kekayaan sumber daya alam yang besar, salah satunya batu baradengan produksi mencapai 614 juta ton pada tahun 2021 dan meningkat 11,89% padatahun 2022. Industri batubara menghasilkan limbah reject coal sekitar 0,5% dari totalproduksi, yang berpotensi mencemari tanah, air, dan meningkatkan emisi gas rumah kaca.Invensi ini mengembangkan biochar dari reject coal sebagai bahan pembenah tanah padalahan reklamasi tambang. Biochar reject coal yang dihasilkan memiliki kandungan karbon
+63,54%, C-organik 41,55%, volume pori 0,031 cm3 g&amp;minus;1, diameter pori 12,41 nm, sertakandungan logam berat Pb, Cd, Cr, As, dan Hg di bawah baku mutu. Biochar jugamengandung unsur hara mikro seperti Fe, Mn, Cu, dan Zn. Hasil pengujian menunjukkanbahwa biochar reject coal memiliki volume dan diameter pori yang lebih besar (0.031 cm3g-1 dan 12.41 nm) dibandingkan dengan reject coal awal (0.026 cm3 g-1 dan 11.48 nm),sehingga mampu menjadi amelioran tanah dan menyediakan ruang hidup bagi mikroba.
+Aplikasi biochar pada dosis 20 t ha&amp;minus;1 meningkatkan kadar C-organik total tanah, kapasitastukar kation (KTK), daya memegang air, dan ketersediaan unsur mikro. Temuan inimenunjukkan bahwa biochar reject coal berpotensi sebagai solusi ramah lingkungan danberkelanjutan dalam pengelolaan limbah tambang serta peningkatan kualitas tanahreklamasi.</t>
+  </si>
+  <si>
+    <t>SISTEM DAN METODE SMART AKUAKULTUR BERBASIS INTERNET OF THINGS (IOT), KECERDASAN BUATAN (ARTIFICIAL INTELLIGENCE), COMPUTER VISION, DAN TEKNOLOGI NANOBUBBLE UNTUK OPTIMASI KUALITAS AIR DAN PERILAKU IKAN SECARA OTOMATIS</t>
+  </si>
+  <si>
+    <t>22-May-2026</t>
+  </si>
+  <si>
+    <t>P00202605421</t>
+  </si>
+  <si>
+    <t>Indra Sakti</t>
+  </si>
+  <si>
+    <t>Sekolah Vokasi</t>
+  </si>
+  <si>
+    <t>Paten</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan suatu sistem dan metode smart akuakultur berbasis Internet
+of Things (IoT), kecerdasan buatan (Artificial Intelligence/AI), computer vision, dan
+teknologi nanobubble, lebih khususnya sistem dan metode akuakultur cerdas yang
+dikonfigurasikan sedemikian hingga mampu melakukan pemantauan dan pengendalian
+kualitas air serta perilaku ikan secara real-time dan otomatis dalam suatu sistem
+pengendalian tertutup (closed-loop system). Sistem dan metode pada invensi ini mampu
+meningkatkan kadar oksigen terlarut hingga 7,8 mg/L secara stabil, menurunkan tingkat
+mortalitas ikan, dan meningkatkan efisiensi pemberian pakan dibandingkan sistem
+akuakultur konvensional.</t>
+  </si>
+  <si>
+    <t>Metode Penyimpanan Data Adaptif Untuk Validasi Data Karakter Serat Alam</t>
+  </si>
+  <si>
+    <t>16-May-2022</t>
+  </si>
+  <si>
+    <t>P00202205477</t>
+  </si>
+  <si>
+    <t>Dr. Widya Fatriasari S.Hut., M.M.</t>
+  </si>
+  <si>
+    <t>Departemen Hasil Hutan</t>
+  </si>
+  <si>
+    <t>Metode pada invensi ini merupakan suatu metode penyimpanan data yang heterogen dan terdistribusi dengan menggunakan Model Data Adaptif untuk menangani struktur dan tipe data yang akan digunakan untuk menyimpan dan memvalidasi data karakter dari berbagai serat alam. Metode sebagaimana dalam invensi ini mampu melakukan digitalisasi serat alam dengan karakter beragam dan diperoleh dari sumber yang terdistribusi dalam satu tempat sehingga bisa dimanfaatkan oleh berbagai pengguna secara lebih optimal.</t>
+  </si>
+  <si>
+    <t>Faizatul Falah, M.T.</t>
+  </si>
+  <si>
+    <t>Linda, S.IP, MM, CSR.</t>
+  </si>
+  <si>
+    <t>Dr. Muhammad Adly Rahandi Lubis</t>
+  </si>
+  <si>
+    <t>Dadan Ridwan Saleh, M.T.</t>
+  </si>
+  <si>
+    <t>Komposisi Biomulsa Tanaman Terlapisi Spora Mikoriza Dari Kertas Bekas Dan Klobot Jagung</t>
+  </si>
+  <si>
+    <t>08-Sep-2022</t>
+  </si>
+  <si>
+    <t>P00202209620</t>
+  </si>
+  <si>
+    <t>TB. Aditia Rizki</t>
+  </si>
+  <si>
+    <t>Departemen Silvikultur</t>
+  </si>
+  <si>
+    <t>Tanaman hortikultura merupakan salah satu komoditas pertanian yang melimpah dan mempunyai potensi serta peluang untuk dikembangkan seiring dengan permintaan terhadap hortikultura yang terus meningkat pada kuartal I dan II sebesar 3,01% dan 1,84% di tahun 2021. Inovasi teknologi dibutuhkan untuk mengatasi kendala yang belum optimal dalam pemanenan hortikultura. Biomulsa berbahan dasar kertas dan klobot jagung yang terlapisi mikoriza dapat menjadi solusinya. Keunggulan produk invensi ini diantaranya membuat siklus air dan kelembaban tanah lebih terjaga, meningkatkan penyerapan nutrisi, serta meningkatkan kerentangan penyakit akar sehingga produktivitas tanaman lebih optimal. Invensi ini bertujuan menghasilkan suatu komposisi biomulsa tanaman hortikultura terlapisi spora mikoriza yang terdiri dari 45% limbah kertas, 25% air, 15% klobot jagung, 5% mikoriza, 5% gliserol, dan 5% perekat organik pati. Sebanyak 79% responden dari hasil survei membutuhkan produk biomulsa. Belum ada produk sejenis dengan manfaat dan keunggulan serupa sehingga invensi ini bernilai inovatif, memiliki peluang yang menjanjikan, serta berdaya saing.</t>
+  </si>
+  <si>
+    <t>Proses Produksi Asam Indol Asetat Menggunakan Bakteri Yang Mengandung Jalur Metabolisme Akumulasi Tanpa L-Triptofan</t>
+  </si>
+  <si>
+    <t>19-Aug-2025</t>
+  </si>
+  <si>
+    <t>P00202507817</t>
+  </si>
+  <si>
+    <t>Atika Kusumastuti, S.T., M.Si.</t>
   </si>
   <si>
     <t>Departemen Teknologi Industri Pertanian</t>
   </si>
   <si>
-    <t>Paten</t>
-[...32 lines deleted...]
-    <t>Dr. Yessie Widya Sari, S.Si., M.Si.</t>
+    <t xml:space="preserve">Invensi  ini  berhubungan  dengan  proses  produksi  akumulasi  asam  indol  asetat  (IAA) menggunakan  bakteri Providencia  manganoxydans strain  M7  yang  mengandung  jalur biosintesis akumulasi IAA tanpa L-triptofan. Proses akumulasi IAA dilakukan pada kondisi kultivasi pada media Luria Bertani (LB) tanpa penambahan L-triptofan dengan variasi pH (6,0;  7,0;  8,0)  dan  suhu  (30  dan  37  &amp;deg;C).  Proses  tersebut  menghasilkan  IAA  dengan konsentrasi sebesar 71,57 &amp;ndash; 98,0 &amp;mu;g/mL selama 48 jam.</t>
+  </si>
+  <si>
+    <t>Nissa Nurfajrin Solihat M.Sc.</t>
+  </si>
+  <si>
+    <t>Anggi Pangestu, S.Hut, M.Si</t>
+  </si>
+  <si>
+    <t>Fahriya Puspita Sari S.T.</t>
+  </si>
+  <si>
+    <t>Proses Sintesis Keramik Barium Stronsium Titanat Dengan Metode Solid Solution</t>
+  </si>
+  <si>
+    <t>08-Jul-2021</t>
+  </si>
+  <si>
+    <t>S00202105219</t>
+  </si>
+  <si>
+    <t>Yuli Wahyuni, S.T, M.T</t>
   </si>
   <si>
     <t>Departemen Fisika</t>
   </si>
   <si>
-    <t>Invensi ini berhubungan dengan suatu komposisi suplemen tulang dan gigi terdiri atas nanohidroksiapatit 44-50%, kolagen 24-26%, amylum maydis 14-18%, aerosil 0-1%, talkum 2-3%, dan magnesium stearate 2-3%. Selain itu, suatu proses produksi komposisi suplemen tulang dan gigi yang meliputi: a. mencampur amylum maydis 14-18%, nanohidroksiapatit 44-50%, kolagen 24-26%, dan aerosil 0-1% di dalam alat mixing selama 20 menit; b. menambahkan talkum 2-3% dan magnesium stearate 2-3% ke dalam bahan campuran (a) yang diaduk selama 5 menit; c. mengisi bahan campuran (b) ke dalam cangkang kapsul untuk menghasilakan suplemen tulanga dan gigi. Produk ini dapat diaplikasikan sebagai suplemen kesehatan dan industri pangan, kosmetik, pupuk, dll.</t>
-[...50 lines deleted...]
-    <t>Prof. Dr. Irma Isnafia Arief, S.Pt., M.Si.</t>
+    <t>Pembuatan keramik serta analisis transisi perubahan fase struktur BaXSr1-XTiO3 karena adanya perbedaan fraksi mol diselidiki dengan pengujian difraksi sinar-X dibantu oleh metode Rietveld. Analisis rinci Rietveld dari data difraksi sinar-x menunjukkan bahwa BaxSr1-xTiO3 mengalami transformasi fasa struktural dari fasa kubik (x = 0.3, 0.5) menjadi fasa tetragonal (x = 0.7).</t>
+  </si>
+  <si>
+    <t>Formula Yoghurt Sinbiotik Susu Kambing Dengan Penambahan Fruktooligosakarida, Pektin, Dan Probiotik Lactiplantibacillus plantarum Subsp. Plantarum Strain Iia-1A5 dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>28-Aug-2025</t>
+  </si>
+  <si>
+    <t>P00202508282</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Iis Erlina, S.Pt</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Produksi dan Teknologi Peternakan</t>
+  </si>
+  <si>
+    <t>Yoghurt sinbiotik susu kambing dengan penambahan fruktooligosakarida, pektin daan probiotik L. plantarum IIA-1A5 merupakan inovasi produk susu kambing. Invensi ini bertujuan untuk menghasilkan yoghurt sinbiotik yang memberikan manfaat kesehatan dan memperbaiki karakteristik fisik yoghurt susu kambing pada umumnya. Hasil analisis proksimat menunjukkan bahwa yoghurt sinbiotik memiliki kadar protein relatif tinggi (4,27&amp;ndash;4,33%) dan lemak total 4,60&amp;ndash;4,62% dengan lemak jenuh 2,95&amp;ndash;2,96%. Kandungan karbohidrat berkisar 5,64&amp;ndash;5,71% dengan gula total 3,31%, serta nilai energi sebesar 81,04&amp;ndash;81,74 Kkal/100 g, yang menunjukkan bahwa produk ini merupakan pangan rendah energi dengan potensi fungsional. Hasil uji pendukung memperlihatkan kadar abu 0,84 0,85% dan natrium 54,48&amp;ndash;54,71 mg/100 g, sedangkan kadar air 84,50&amp;ndash;84,64% dengan aktivitas air (aw) 0,72 mengindikasikan stabilitas penyimpanan yang baik. Nilai pH 4,2 dan total asam tertitrasi 0,75 menegaskan fermentasi berjalan optimal, menghasilkan cita rasa yoghurt khas serta keamanan mikrobiologis yang terjamin. Secara keseluruhan, formulasi yoghurt sinbiotik susu kambing ini memiliki profil nutrisi yang seimbang, stabilitas fisikokimia yang baik, serta potensi sebagai pangan fungsional dengan keunggulan dibandingkan yoghurt konvensional.</t>
+  </si>
+  <si>
+    <t>Maulana Ibrahim, S.E.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yulia Aris Kartika, M.Kom. </t>
+  </si>
+  <si>
+    <t>Anra Talpa</t>
+  </si>
+  <si>
+    <t>Cucu Wijayanti, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Riksfardini Annisa Ermawar</t>
+  </si>
+  <si>
+    <t>SEDIAAN PANGAN FUNGSIONAL BERBASIS FIKOSIANIN YANG MEMILIKI AKTIVITAS ANTIOKSIDAN DAN IMUNOSTIMULAN</t>
+  </si>
+  <si>
+    <t>24-Jun-2026</t>
+  </si>
+  <si>
+    <t>S00202606811</t>
+  </si>
+  <si>
+    <t>Khusnul Aini, S.Pi</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Hasil Perairan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan sediaan pangan fungsional biru berbasis fikosianin yang
+diekstraksi dari Spirulina platensis menggunakan ultrasonikasi dan dikeringkan pada suhu
+rendah (cold drying method). Sediaan pangan fungsional ini berwarna biru sesuai dengan
+warna fikosianin. Rendemen, konsentrasi dan kemurnian fikosianin berturut-turut sebesar
+10,72 %, 0,86 mg/mL dan 0,782. Fikosianin ini memiliki aktivitas antioksidan tinggi dengan
+nilai IC50 65,82 ppm, tergolong sangat aktif dan memiliki aktivitas imunostimulan tinggi, di
+mana pada konsentrasi 0,63 &amp;mu;g/mg memiliki nilai viabilitas atau proliferasi sel limfosit
+tinggi (90,72 %), sehingga berpotensi digunakan sebagai sediaan pangan fungsional yang
+sangat bermanfaat untuk kesehatan. Sediaan fikosianin ini dapat disajikan dalam bentuk
+bubuk atau kapsul.</t>
+  </si>
+  <si>
+    <t>Syarifa Fitria</t>
+  </si>
+  <si>
+    <t>Gintan Fatimah</t>
+  </si>
+  <si>
+    <t>Rian Putra Pratama</t>
+  </si>
+  <si>
+    <t>METODE PRODUKSI FURFURAL DARI MAKROALGA MENGGUNAKAN KATALIS SULFONIK MAGNETIK EUCHEMA COTTONII DAN KARAKTERISTIK PRODUK YANG DIHASILKANNYA</t>
+  </si>
+  <si>
+    <t>05-Jun-2026</t>
+  </si>
+  <si>
+    <t>P00202606148</t>
+  </si>
+  <si>
+    <t>Nirma Afrisanti Kinasih, S.T., M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Mesin dan Biosistem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suatu rangkaian metode peningkatan produksi hidrogen dari makroalga menggunakanproses hidrotermal dalam reaktor bertekanan (autoclave) dengan penambahan katalissulfonik magnetik Euchema cottonii. Metode produksi furfural dari makroalga terdiri daripengeringan makroalga; analisis komposisi kimia dan kandungan air; pencampuran umpanberupa serbuk makroalga, akuades, dan katalis baik sulfonik magnetik Euchema cottoniimaupun zeolit; produksi furfural dengan metode hidrotermal menggunakan reaktorbertekanan pada suhu dan tekanan tertentu; selanjutnya karakterisasi komposisi furfuraldalam produk cair. Pada metode ini, dihasilkan furfural dari proses hidrothermal makroalgadimana penambahan katalis sulfonik magnetik Euchema cottonii menghasilkan yield dan
+konsentrasi furfural yang lebih tinggi dibandingkan dengan penambahan katalis zeolit.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mita Sugiarti </t>
+  </si>
+  <si>
+    <t>Elektrode Tercetak Layar Dengan Teknik Printing Untuk Sensor Asam Urat</t>
+  </si>
+  <si>
+    <t>30-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202213956</t>
+  </si>
+  <si>
+    <t>Hana Safitri</t>
   </si>
   <si>
     <t>Departemen Kimia</t>
   </si>
   <si>
-    <t>Komposit zeolit/tembaga oksida dapat dibuat dengan cara yang mudah, cepat dan ramah lingkungan serta memiliki fungsi sebagai material antibakteri. Zeolit yang digunakan adalah zeolit alam asal Indonesia dan menggunakan tembaga sulfat yang memiliki harga murah sebagai precursor ion tembaga untuk membentuk tembaga oksida. Lebih khusus lagi cara memproduksi komposit zeolit/tembaga oksida ini adalah metode pemanasan dengan cara kontak langsung antara api suhu tinggi dengan campuran zeolit alam dan larutan tembaga sulfat dalam waktu yang singkat. Invensi ini terbagi menjadi tiga bagian, yaitu proses pembuatan komposit zeolit/ tembaga dengan menggunakan metode adsorpsi ion tembaga, pembuatan komposit nano oksida tembaga/ zeolit dengan metode pemanasan langsung, dan aplikasi antibakterinya pada bakteri E. coli. Uji aktivitas antibakteri pada komposit zeolit alam/tembaga oksida yang dibakar dilakukan dengan menggunakan metode difusi cawan dan minimum inhibitory concentration (MIC). Hasil uji aktivitas antibakteri menunjukkan bahwa komposit zeolit alam/tembaga oksida efektif menghambat pertumbuhan bakteri E. coli dan Salmonella typhi.</t>
-[...8 lines deleted...]
-    <t>P00202506400</t>
+    <t>Invensi ini berhubungan dengan proses pembuatan elektrode tercetak layar (screen printed electrode/SPE) dengan teknik cetak (printing) menggunakan printer rumah untuk sensor asam urat. Lebih khusus, tinta yang digunakan berbasis komposit grafena oksida (GO) dan poli 3,4-etilendioksitiofena:polistirena sulfonat (PEDOT:PSS). Kondisi pembuatan SPE optimum ditentukan dengan menggunakan rancangan percobaan 23 desain faktorial. Tiga faktor, yaitu jumlah lapis cetak 1-3 lapisan, suhu pengeringan 25-75 &amp;deg;C, dan waktu pengeringan 2,5-7,5 menit dioptimalkan dengan desain factorial tersebut. ANOVA mengungkapkan jumlah lapisan cetak dan suhu pengeringan berpengaruh signifikan terhadap respon arus oksidasi asam urat pada SPE. SPE hasil fabrikasi optimum diperoleh saat SPE dicetak tiga lapis dan dikeringkan pada suhu 75 &amp;deg;C selama 7,5 menit.</t>
+  </si>
+  <si>
+    <t>FORMULASI NUTRIEN ANORGANIK BERDASARKAN PROPORSI NUTRIEN MAKRO, MIKRO, DAN KELUMIT UNTUK MENINGKATKAN PRODUKTIVITAS Spirogyra sp.</t>
+  </si>
+  <si>
+    <t>19-Jun-2026</t>
+  </si>
+  <si>
+    <t>P00202606598</t>
+  </si>
+  <si>
+    <t>Mustika Nirwana Lovandi</t>
+  </si>
+  <si>
+    <t>Departemen Manajemen Sumberdaya Perairan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan formulasi nutrien anorganik yang dirancang khusus untuk
+meningkatkan produktivitas Spirogyra sp. berdasarkan proporsi nutrient yang optimal.
+Formulasi nutrien makro terdiri atas sumber nitrogen (NH4Cl, KNO3 dan Co(NO3)2&amp;middot;6H2O),
+sumber fosfor (KH2PO4), sumber kalium (KCl), sumber magnesium (MgSO4), serta
+komponen penyangga pH dan karbon anorganik (Na2CO3 dan NaCl 20). Nutrien mikro dan
+kelumit meliputi FeCl2&amp;middot;6H2O dan ZnSO4&amp;middot;7H2O. Formulasi dilengkapi dengan suplemen
+vitamin B1, H, dan B12 masing-masing 1 mL untuk mendukung metabolisme seluler.
+Proses pembuatan medium meliputi pembuatan larutan stok secara terpisah,
+pencampuran berurutan, pengaturan pH 6,5&amp;ndash;8,0, sterilisasi, dan inokulasi. Invensi ini
+menghasilkan medium kultivasi yang mampu meningkatkan produktivitas Spirogyra sp.
+sebagai medium kultivasi alga berfilamen.</t>
+  </si>
+  <si>
+    <t>PROSES PEMURNIAN MINYAK IKAN MAKAREL (Scomber japonicus) HASIL SAMPING INDUSTRI PENEPUNGAN IKAN MENGGUNAKAN ADSORBEN MAGNESOL XL</t>
+  </si>
+  <si>
+    <t>P00202606810</t>
+  </si>
+  <si>
+    <t>Isnain Ardiansyah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan suatu proses pemurnian minyak ikan makarel kasar
+(Scomber japonicus) hasil samping pengolahan tepung ikan untuk mengurangi kelemahan
+degradasi lipid ekstrem dan inkonsistensi mutu batasan antar-Kelompok produksi demi
+pengembangan model standarisasi minyak ikan berorientasi ekspor. Minyak kasar hasil
+sisa ekstraksi rendering basah dicirikan oleh tingkat kerusakan oksidatif kumulatif yang
+pekat melampaui batas aman International Fish Oil Standards (IFOS), dengan nilai total
+oksidasi (TOTOX) awal mencapai 56,59 mEq/kg dan visual warna keruh gelap, meskipun
+secara alami kaya potensi nutrisi fraksi omega-3 tak jenuh ganda berantai panjang.
+Intervensi teknologi pemurnian diaplikasikan melalui metode pemucatan selektif memakai
+formulasi kombinasi adsorben Magnesol XL pada kadar konsentrasi kritis. Hasil analisis
+instrumentasi fungsional membuktikan efisiensi penjerapan radikal pengotor organik yang
+masif, sanggup mereduksi Nilai Peroksida (PV) akhir hingga menyentuh angka optimal 0,50
+mEq/kg dan Nilai Total Oksidasi (TOTOX) akhir hingga menyentuh rentang 2,91 - 9,50
+mEq/kg, sekaligus berhasil memperbaiki atribut visual kecerahan warna sistem CIELAB
+tanpa mendegradasi retensi kandungan zat gizi makro omega-3 esensial di dalamnya (EPA
+11,04% - 13,33% dan DHA 7,59% - 8,93% w/w).</t>
+  </si>
+  <si>
+    <t>Putro Asta Nagara, S.T.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gissa Navira Sevie S.T.,  M.T.</t>
+  </si>
+  <si>
+    <t>Dr. Kusuma Dewi Yulita</t>
+  </si>
+  <si>
+    <t>Boy Parulian Hutapea, ST., M.MT.,IPM</t>
+  </si>
+  <si>
+    <t>Demineralized Freeze-Dried Bone Xenograft Sebagai Scaffold Dan Pengisi Defek Pada Kasus Kerusakan Tulang Dan Gigi Hewan</t>
+  </si>
+  <si>
+    <t>12-Jul-2022</t>
+  </si>
+  <si>
+    <t>P00202207461</t>
+  </si>
+  <si>
+    <t>Frizky Amelia</t>
+  </si>
+  <si>
+    <t>Departemen Klinik Reproduksi dan Patologi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan demineralized freeze-dried bone xenograft (DFDBX) scaffold dan pengisi defek (bone filler) dalam penanganan kasus kerusakan tulang dan gigi pada hewan. Adapun tahapan pembuatannya diawali dengan penyiapan material yang berasal dari tulang bagian cancellous dari sapi dalam keadaan hidup maupun kadaver, kemudian membersihkannya dari otot dan jaringan ikat. Setelah itu, ukuran tulang diperkecil dan direndam ke dalam campuran larutan kloroform dan metanol dengan perbandingan 1:1. Tulang kemudian dikeringkan dan digiling hingga berbentuk serbuk dan menyaringnya. Serbuk tulang selanjutnya direndam dalam H2O3 3% yang diikuti dengan sonikasi, kemudian mencuci dengan akuades dan melakukan demineralisasi serbuk tulang tersebut menggunakan cairan HCl 0,6 M selama 15 menit di dalam alat sonikasi. Setalah itu, serbuk tulang dicuci kembali untuk kemudian diinkubasi ke dalam buffer berupa fosfat. Hasilnya selanjutnya dilakukan pendingin-bekuan pada suhu -84oC sebelum dilakukan sterilisasi
+menggunakan sinar gamma dengan dosis iradiasi 10-14 kGy. Produk bone allograft yang dihasilkan memiliki ukuran partikel 250-1500 &amp;mu;m, namun lebih disukai berbentuk granul dan memiliki ukuran partikel 420-1000 &amp;mu;m.</t>
+  </si>
+  <si>
+    <t>Budi Riza Putra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ismadi M.T. </t>
+  </si>
+  <si>
+    <t>Dr. Marlina Andriyani</t>
+  </si>
+  <si>
+    <t>Mentari May Syachanna</t>
+  </si>
+  <si>
+    <t>Dr. Hilman Syaeful Alam, M.T</t>
+  </si>
+  <si>
+    <t>Dr. Anto Tri Sugiarto</t>
+  </si>
+  <si>
+    <t>Ir. Risnal Affandi Zega, S.T., IPP</t>
+  </si>
+  <si>
+    <t>Harry Bangkit</t>
+  </si>
+  <si>
+    <t>Danang Sudarwoko Adi M.Sc.</t>
+  </si>
+  <si>
+    <t>Nizam Ahmad</t>
+  </si>
+  <si>
+    <t>Putri Liani Aliwu, S.Si</t>
+  </si>
+  <si>
+    <t>Dr. drh. Sri Estuningsih, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Bustami, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Arif Imam Suroso, M.Sc.</t>
+  </si>
+  <si>
+    <t>Alat Pendeteksi Anemia Akibat Infeksi Cacing Parasit Haemonchus Contortus pada Domba</t>
+  </si>
+  <si>
+    <t>28-Oct-2022</t>
+  </si>
+  <si>
+    <t>P00202212113</t>
+  </si>
+  <si>
+    <t>Dr. drh. Elok Budi Retnani, M.S.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Penyakit Hewan dan Kesehatan Masyarakat Veteriner</t>
+  </si>
+  <si>
+    <t>Infeksi cacing nematoda parasit Haemonchus contortus merupakan penyebab penyakit haemonchosis pada domba. Infeksi cacing ini menimbulkan gejala anemia karena sifatnya yang menghisap darah. Saat ini penegakan diagnosis anemia dan kejadian infeksi Haemonchus contortus masih dilakukan manual di laboratorium oleh teknisi terlatih sehingga tidak praktis, terlebih lagi pada peternakan rakyat. Oleh karena itu, dibutuhkan perangkat ringkas yang dapat digunakan oleh masyarakat peternak untuk mendiagnosis anemia akibat infeksi parasit ini. Tujuan dari penelitian ini adalah untuk membuat perangkat diagnosis cepat anemia akibat infeksi Haemonchus contortus berbasis digital pada domba. Perangkat diagnosis ini merupakan kombinasi dari perangkat scanner konjungtiva berbasis sensor warna TCS34725 dan deteksi otomatis telur strongyle menggunakan algoritma pengenalan objek berbasis YOLO. Hubungan antara level anemia dan derajat infeksi hasil dari pemeriksaan alat ini dapat memberikan gambaran status anemia, derajat infeksi, indikasi sifat resiliensi domba dan sifat kerentanannya, serta rekomendasi yang perlu diberikan pada status hasil diagnosis yang diberikan oleh alat.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iriani Setyaningsih, M.S.</t>
+  </si>
+  <si>
+    <t>PERANGKAT IOT PEMANTAUAN DAN DIAGNOSIS KONDISI MESIN KAPAL BERBASIS AI</t>
+  </si>
+  <si>
+    <t>P00202606420</t>
   </si>
   <si>
     <t>Dr. Ayi Rahmat, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Departemen Ilmu dan Teknologi Kelautan</t>
   </si>
   <si>
-    <t xml:space="preserve">Integrated smart system instrument pada kapal ikan skala kecil merupakan instrumentasi untuk mendukung kebutuhan utilitas pada kapal dengan tonase kecil yaitu Palka Pendingin Tenaga Surya (PPTS) yang dilengkapi dengan Sistem Monitoring Kualitas air berbasis IOT&amp;rsquo;s merupakan  inovasi  yang  dikembangkan  oleh  Divisi  Akustik  Instrumentasi  dan  Robotik, Departemen  Ilmu  dan  Teknologi  Kelautan,  Fakultas  Perikanan  dan  Ilmu  Kelauan,  IPB. Sistem dapat bekerja dengan baik dan dapat beroperasi sesuai dengan yang diharapkan. Hasil  dari  kegiatan  ini  berupa  prototip  yang  sudah  teruji,  dimana  sudah  dilakukan pengujian  terhadap  tilting,  yawing,  rolling  kapal  dan  kapal  dalam  kondisi  yang  stabil, kemudian  ikan  yang  didapatkan  dalam  kondisi  segar,  sehingga  sisitem  akan mempertahankan  kesegaran  ikan  hasil  tangkapan.  Ikan  yang  didapatkan  sudah  diuji organoleptik dan dalam kondisi prima. Sistem IoT juga sudah diujicobakan dimana dapat dilakukan plot hasil tagging gps pada rute kapal dan sistem pengukur parameter perairan dapat mentransmisikan data yang diperoleh. Sistem ini cocok untuk nelayan yang melaut selama  minimal  3  hari  dan  dapat  dioperasikan  pada  kapal  penangkap  ikan  samudera dengan lama operasi lebih dari 1 bulan. Palka Pendingin Tenaga Surya ini sudah berhasil diujicobakan dan siap untuk diimplementasikan penggunaannya untuk khalayak nelayan di seluruh Indonesia.</t>
-[...116 lines deleted...]
-    <t>Muhammad Arif Mulya, S.Pi., M.Si.</t>
+    <t xml:space="preserve">Invensi ini berkaitan dengan Perangkat IoT Pemantauan dan Diagnosis Kondisi Mesin
+Kapal Penangkap Ikan Skala Kecil Berbasis AI. Sistem ini terdiri dari unit pemrosesan
+utama berupa mikrokontroler ESP32, sistem multi-sensor yang mencakup sensor suhu
+inframerah, sensor getaran, sensor suara, dan sensor optik inframerah untuk kecepatan
+putaran mesin. Sistem ini terintegrasi dengan modul Real-Time Clock (RTC) dan pembaca
+kartu MicroSD untuk penyimpanan data lokal, penampil antarmuka berupa layar LCD TFT,
+sistem catu daya portabel berupa baterai lithium-ion 9000 mAh, serta wadah pelindung
+berbahan polimer Nylon Carbon (PA6-CF) tahan panas tinggi yang dipasang ke mesin
+secara non-intrusif menggunakan magnet neodymium. Invensi ini dioperasikan dengan
+kerangka kerja konektivitas hibrida, di mana data diakuisisi dan disimpan ke kartu MicroSD
+saat kapal beroperasi secara luring, dan secara otomatis ditransmisikan ke server cloud
+untuk pemantauan dasbor jarak jauh ketika jaringan internet tersedia. Perangkat ini
+memfasilitasi deteksi dini dan perekaman riwayat operasional mesin tanpa memerlukan
+modifikasi pada unit mesin penggerak.</t>
   </si>
   <si>
     <t>Metode Peningkatan Kualitas Kayu Cepat Tumbuh Dengan Perlakuan Mineralisasi In Situ Menggunakan K2CO3 Sebagai Pembentuk Karbonat</t>
   </si>
   <si>
     <t>27-Nov-2025</t>
   </si>
   <si>
     <t>P00202513185</t>
   </si>
   <si>
-    <t>Dr. Arinana, S.Hut., M.Si.</t>
-[...2 lines deleted...]
-    <t>Departemen Hasil Hutan</t>
+    <t>Prof. Dr. Lina Karlinasari, M.Sc.F.</t>
   </si>
   <si>
     <t xml:space="preserve">Penemuan ini berkaitan dengan metodemineralisasi kayu cepat tumbuhmenggunakan
 larutankalsium karbonat (CaCO3) untuk meningkatkan sifat fisis, mekanis, serta
 ketahanan terhadap api. Metode mineralisasi dilakukan secara in situ melalui impregnasi
 tanpa vakum dengan larutan kalsium klorida (CaCl2) dan kalium karbonat (K2CO3).
 Perendaman dengan larutan NaOH, untuk menghilangkan lignin, hemiselulosa, dan zat
 ekstraktif, dilakukan sebelum impregnasi. Pengkondisian dan pengeringan untuk waktu
 tertentu dilakukan untuk memastikan pembentukan CaCO3 pada kayu. Proses mineralisasi
 berhasil meningkatkan kerapatan kayu sekitar 18%, memperbaiki Weight Percent Gain
 (WPG), Anti Swelling Efficiency (ASE), Modulus of Elasticity (MOE), Modulus of Rupture
 (MOR), Compressive Strength, Hardness, dan ketahanan terhadap api. Metode mineralisasi
 ini terbukti efektif memperbaiki sifat dasar kayu cepat tumbuh dan berpotensi
 diaplikasikan sebagai metode peningkatan mutu kayu cepat tumbuh untuk konstruksi dan
 material industri.</t>
   </si>
   <si>
+    <t>Prof. Dr. Irma Isnafia Arief, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Palka Pendingin Tenaga Surya Dilengkapi Dengan Sistem Monitoring Kualitas Air Dan Tracking Posisi Kapal Perikanan Skala Kecil</t>
+  </si>
+  <si>
+    <t>11-Jul-2025</t>
+  </si>
+  <si>
+    <t>P00202506400</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mala Nurilmala, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Integrated smart system instrument pada kapal ikan skala kecil merupakan instrumentasi untuk mendukung kebutuhan utilitas pada kapal dengan tonase kecil yaitu Palka Pendingin Tenaga Surya (PPTS) yang dilengkapi dengan Sistem Monitoring Kualitas air berbasis IOT&amp;rsquo;s merupakan  inovasi  yang  dikembangkan  oleh  Divisi  Akustik  Instrumentasi  dan  Robotik, Departemen  Ilmu  dan  Teknologi  Kelautan,  Fakultas  Perikanan  dan  Ilmu  Kelauan,  IPB. Sistem dapat bekerja dengan baik dan dapat beroperasi sesuai dengan yang diharapkan. Hasil  dari  kegiatan  ini  berupa  prototip  yang  sudah  teruji,  dimana  sudah  dilakukan pengujian  terhadap  tilting,  yawing,  rolling  kapal  dan  kapal  dalam  kondisi  yang  stabil, kemudian  ikan  yang  didapatkan  dalam  kondisi  segar,  sehingga  sisitem  akan mempertahankan  kesegaran  ikan  hasil  tangkapan.  Ikan  yang  didapatkan  sudah  diuji organoleptik dan dalam kondisi prima. Sistem IoT juga sudah diujicobakan dimana dapat dilakukan plot hasil tagging gps pada rute kapal dan sistem pengukur parameter perairan dapat mentransmisikan data yang diperoleh. Sistem ini cocok untuk nelayan yang melaut selama  minimal  3  hari  dan  dapat  dioperasikan  pada  kapal  penangkap  ikan  samudera dengan lama operasi lebih dari 1 bulan. Palka Pendingin Tenaga Surya ini sudah berhasil diujicobakan dan siap untuk diimplementasikan penggunaannya untuk khalayak nelayan di seluruh Indonesia.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mega Safithri, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Formulasi Produk Hayati Konsorsium Aktinobakteri Indigenos dan Proses Pembuatan Serta Penggunaannya </t>
+  </si>
+  <si>
+    <t>10-May-2025</t>
+  </si>
+  <si>
+    <t>P00202504313</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Triadiati, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Biologi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">: Invensi mengenai formulasi produk hayati konsorsium aktinobakteri indigenos dan proses pembuatannya  serta  penggunaannya.  Formula  produk  hayati  konsorsium  aktinobakteri indigenos Indonesia yang terdiri dari Streptomyces spp. yaitu Cal3lt (IPB 1), Cal24h (IPB 2), Car2lt (IPB 3), Crc32t (IPB 4), Dbi28t (IPB 5), dan PS4-16 (IPB 6), yan ditumbuhkan pada media molase modifikasi, ditambahkan dengan tween 80, gum arab, CaCO3 dan bahan lainnya.  Proses  pembuatan  diawali  dengan  tahapan  penyiapan  kultur  konsorsium aktinobakteri  pada  media  cair  molase  modifikasi  umur  14  hari  pada  suhu  24-28  oC, menginokulasi kultur cair aktinobakteri sebagai starter yang dihasilkan ke dalam fermentor aerobik yang berisi media produksi berupa media molase modifikasi, menginkubasi kultur, mencampurkan  kultur  cair  aktinobakteri  yang  dihasilkan  dengan  tween-80,  sehingga dihasilkan suspensi produk hayati konsorsium aktinobakteri, mencampur suspensi produk hayati  aktinobakteri  dengan  CaCO3, gum  arab, gambut  dan  bahan  lainnya  sehingga menjadi  produk  hayati  aktinobakteri  padat.  Uji  lapangan  penggunaan  produk  hayati konsorsium aktinobakteri indigenos dapat mengurangi penggunaan pupuk anorganik 50%- 75% tanpa menurunkan produktivitasnya.</t>
+  </si>
+  <si>
+    <t>Kit Elisa Penapis Amyloid Peptide Aß42 untuk Deteksi Awal Penyakit Alzheimer dan Metode Pembuatannya</t>
+  </si>
+  <si>
+    <t>07-Oct-2022</t>
+  </si>
+  <si>
+    <t>P00202211020</t>
+  </si>
+  <si>
+    <t>Dr. Uus Saepuloh, S.Si., M.Biomed.</t>
+  </si>
+  <si>
+    <t>PUSAT STUDI SATWA PRIMATA (PSSP).</t>
+  </si>
+  <si>
+    <t>Invensi ini bertujuan untuk menghasilkan kit ELISA untuk penapisan peptida amyloid beta 42 (A&amp;beta;42). Kit ini memiliki beberapa kelengkapan atau bagian kit berupa pelat ELISA berisi antibodi berupa MoAb Amyloid beta 42 human, larutan pencuci berupa PBS-Tween 0,1%, pelarut konjugat, konjugat anti monkey IgG perokidase, substrat berupa tetrametil benzidine, larutan penghenti reaksi berupa H2SO4 2N, standar amiloid beta 42, protokol uji dan penutup pelat ELISA. Kit sesuai invensi ini dikembangkan melalui tahapan konstruksi antibodi monoklonal secara in-vitro, yaitu dengan penyuntikan Balb/c, pemeliharaan sel mieloma, isolasi sel spleen, lalu sel mieloma dan sel spleen difusikan, kemudian diadakan seleksi untuk menentukan populasi sel penghasil antibodi monoklonal yang selanjutnya diaplikasikan pada teknik ELISA untuk deteksi awal penyakit Alzheimer menggunakan sampel serum dan cairan serebrospinal. Kit ELISA ini diharapkan dapat memberikan solusi riil untuk pengembangan penapisan Alzheimer berbasis kit peptida A&amp;beta;42 dan antibodi monoklonal peptida A&amp;beta;42 sebagai kandidat imunoterapi sehingga dapat menyumbangkan salah satu kemandirian bangsa dalam penelitian kesehatan, khususnya penyediaan bahan uji biologis untuk penelitian neurosains dan penyakit degeneratif.</t>
+  </si>
+  <si>
+    <t>Dr. dr. Irma Herawati Suparto, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Eti Rohaeti, M.S.</t>
+  </si>
+  <si>
+    <t>Formulasi Dan Proses Pembuatan Fat Replacer Dari Minyak Nabati Sebagai Pengganti Lemak Hewani</t>
+  </si>
+  <si>
+    <t>28-Nov-2022</t>
+  </si>
+  <si>
+    <t>P00202213695</t>
+  </si>
+  <si>
+    <t>Dr. Dwi Setyaningsih, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Tujuan invensi ini adalah untuk menyediakan formula dan teknologi proses pembuatan fat replacer dari minyak sawit. Formula fat replacer terdiri dari olein dan stearin sebagai sumber lemak, isolat protein kedelai dan gelatin sebagai sumber protein, monoasil gliserol (MAG) sebagai emulsifier dan organogelator, serta sodium tri poli fosfat (STTP) sebagai agen ikat silang. Konsentrasi lemak nabati yang dapat ditambahkan dalam formula fat replacer pada rentang 30&amp;ndash;50%. Metode pembuatan fat replacer melalui emulsifikasi antara fase air dan fase minyak. Kedua fase dihomogenkan secara terpisah dengan pemberian panas dan pengadukan. Proses pembentukan emulsi kedua fase menggunakan bantuan high shear homogenizer dengan kecepatan 5000-8000 rpm selama 30 menit hingga terbentuk emulsi fat replacer yang stabil dan kental pada suhu ruang. Setelah penyimpanan pada suhu rendah, fat replacer berbentuk padat menyerupai lemak hewani. Fat replacer yang dihasilkan dalam invensi ini dapat dicampurkan ke dalam daging buatan (meat analog) atau produk olahan daging lainnya seperti sosis.</t>
+  </si>
+  <si>
+    <t>Muhammad Irfan Afif, M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Enzim Protease Alami Dari Fermentasi Kulit Nanas Dan Daun Pepaya Untuk Meningkatkan Efisiensi Pakan Ikan Nila</t>
+  </si>
+  <si>
+    <t>05-Nov-2024</t>
+  </si>
+  <si>
+    <t>P00202412459</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Cecilia Eny Indriastuti, M.Si.</t>
+  </si>
+  <si>
+    <t>Invensi yang diungkapkan disini adalah suatu metode pembuatan enzim protease alami, diperoleh dari ekstrak kulit nanas dan daun pepaya yang difermentasi dengan ragi roti selama 1-10 hari. Ekstrak sebanyak 1-3% ditambahkan pada pakan ikan nila kadar protein 26-28% dengan metode spray. Pakan ini sesuai untuk kebutuhan ikan nila menurut standar nasional Indonesia (SNI)01-7242-2006 yaitu mengandung kadar protein 25-30%. Kelebihan enzim protease ini yaitu menggunakan kombinasi kulit nanas dan daun pepaya untuk menghasilkan enzim protease alami yang murah, serta menambahkan fermentasi dengan ragi roti untuk meningkatkan efisiensi pakan ikan nila kadar protein 26-28%.</t>
+  </si>
+  <si>
+    <t>Wida Lesmanawati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Andri Hendriana, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Andri Iskandar, S.Pi., M.Si., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Eng. Henry Kasmanhadi Saputra, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Amalia Putri Firdausi, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Sheny Permatasari, M.Si.</t>
+  </si>
+  <si>
+    <t>Medria Kusuma Dewi Hardhienata, S.Komp., Ph.D.</t>
+  </si>
+  <si>
+    <t>Angga Permana</t>
+  </si>
+  <si>
+    <t>Ima Kusumanti, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dian Eka Ramadhani, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Obie Farobie, S.Si., M.Si.</t>
+  </si>
+  <si>
     <t>Dr. Anantha Sena, Sp.THT-KL.</t>
   </si>
   <si>
-    <t>Dr.Ing. Dase Hunaefi, S.T.P., M.Food.St.</t>
-[...5 lines deleted...]
-    <t>Amalia Putri Firdausi, S.Pi., M.Si.</t>
+    <t>Goran Suryanti Afifah, S.Pi.</t>
+  </si>
+  <si>
+    <t>METODE DETEKSI DINI TOLERANSI GLUKOSA DAN GANGGUAN HBA1C MENGGUNAKAN DATA MIKROTES DAN RESPONS FISIOLOGIS</t>
+  </si>
+  <si>
+    <t>11-Jun-2026</t>
+  </si>
+  <si>
+    <t>P00202606308</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Yaya Suryana, M.Sc., IPU.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini mengungkapkan metode dan sistem pemodelan prediktif untuk deteksi dini
+toleransi glukosa terganggu (IGT) dan estimasi HbA1c menggunakan data microtest dan
+respons fisiologis. Metode dilaksanakan oleh prosesor dengan menerima data glukosa
+subjek pada menit M0 sampai M150 di beberapa hari pengamatan, termasuk D1, D7, dan
+D22, serta data tekanan darah, detak jantung, suhu, IMT, kebiasaan, dan skor bioritme.
+Data dipraproses melalui pembersihan, imputasi, normalisasi, pengkodean, dan deteksi
+pencilan. Selanjutnya, sistem membentuk fitur prediktif berupa delta, kemiringan, area di
+bawah kurva, agregasi antar-hari, dan fitur fisiologis terpilih. Model prediktif, termasuk
+regresi linier, model efek campuran, Random Forest, dan/atau Support Vector Regression,
+digunakan untuk menghasilkan estimasi HbA1c dan/atau skor risiko IGT. Keluaran disajikan
+dengan interval keyakinan dan penjelasan kontribusi fitur, sehingga mendukung skrining
+awal yang praktis dan terukur.</t>
+  </si>
+  <si>
+    <t>FORMULA DAN PRODUK NANOFIBRIL ISOLAT PROTEIN DARI KACANG KORO PEDANG PUTIH (Canavalia ensiformis) MENGGUNAKAN ENZIM PROTEASE SERTA PROSES PEMBUATANNYA</t>
+  </si>
+  <si>
+    <t>18-Jun-2026</t>
+  </si>
+  <si>
+    <t>P00202606544</t>
+  </si>
+  <si>
+    <t>Dr. Rizna Triana Dewi, M.Si., S.Si</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini berkaitan dengan formula dan produk nanofibril isolat protein serta proses
+pembuatannya dari kacang koro pedang putih (Canavalia ensiformis). Formula nanofibril
+terdiri dari isolat protein, enzim protease jenis Subtilisin , dan larutan NaCl 25 mmol pH
+3,5. Produk nanofibril sesuai invensi ini berukuran sub-mikron (&amp;lt;1000 nm) dan memiliki
+zeta potential lebih tinggi daripada nanofibril protein dari kedelai pada pH 2,0 &amp;ndash; 3,0, yaitu
+20 mV &amp;ndash; 25 mV. Proses pembuatan meliputi penepungan kacang koro, mengekstraksi dan
+mengisolasi protein kacang koro menjadi isolat protein dengan kandungan protein minimal
+97%, melarutkan isolat protein, menghidrolisis larutan protein secara terkontrol dengan
+pengadukan, menurunkan pH larutan protein terhidrolisis, dan memanaskan larutan
+tersebut pada suhu 85oC disertai dengan pengadukan terkontrol. Invensi ini melibatkan
+enzim protease jenis Subtilisin pada kondisi sub-optimal untuk menginisiasi nukleasi dan
+elongasi fibril, sehingga menghasilkan nanofibril linear pendek bercabang berukuran
+&amp;lt;1000 nm dengan agregasi minimal. Invensi ini berpotensi diaplikasikan sebagai sistem
+pengantaran dan enkapsulasi, material untuk aplikasi biomedis, bioplastik, dan lain
+sebagainya.</t>
+  </si>
+  <si>
+    <t>Dr. Novi Syaftika, S.Si., M.Eng.</t>
+  </si>
+  <si>
+    <t>Iskandar</t>
+  </si>
+  <si>
+    <t>Dr. Wiyoto, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Donwil Panggabean, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Drs. Subyakto</t>
+  </si>
+  <si>
+    <t>Shindya Hanstani, S.E.</t>
+  </si>
+  <si>
+    <t>Ir. Supriyanto, S.TP., M.Kom., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Fadjar Satrija, M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr.Ing. Azis Boing Sitanggang, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Huda Shalahudin Darusman, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Inna Puspa Ayu, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>Dr. Cahyo Budiman, S.Pt., M.Eng.</t>
   </si>
   <si>
-    <t>Proses Sintesis Keramik Barium Stronsium Titanat Dengan Metode Solid Solution</t>
-[...5 lines deleted...]
-    <t>S00202105219</t>
+    <t>Dr. Nanik Purwanti, S.T.P., M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Rudi Heryanto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Yulin Lestari</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Herdhata Agusta</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Munif Ghulamahdi, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Indra Jaya, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Wulan Tri Wahyuni S., S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Arinana, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Kustiariyah, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Beginer Subhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Husin Alatas, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Karlisa Priandana, S.T., M.Eng.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Prayoga Suryadarma, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Dr. Silmi Mariya, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Metode Pembuatan Komposit Zeolit/Tembaga Oksida Sebagai Material Antibakteri dan Produk yang Dihasilkannya</t>
+  </si>
+  <si>
+    <t>29-Dec-2021</t>
+  </si>
+  <si>
+    <t>P00202112302</t>
+  </si>
+  <si>
+    <t>Dr. Zaenal Abidin, S.Si., M.Agr.</t>
+  </si>
+  <si>
+    <t>Komposit zeolit/tembaga oksida dapat dibuat dengan cara yang mudah, cepat dan ramah lingkungan serta memiliki fungsi sebagai material antibakteri. Zeolit yang digunakan adalah zeolit alam asal Indonesia dan menggunakan tembaga sulfat yang memiliki harga murah sebagai precursor ion tembaga untuk membentuk tembaga oksida. Lebih khusus lagi cara memproduksi komposit zeolit/tembaga oksida ini adalah metode pemanasan dengan cara kontak langsung antara api suhu tinggi dengan campuran zeolit alam dan larutan tembaga sulfat dalam waktu yang singkat. Invensi ini terbagi menjadi tiga bagian, yaitu proses pembuatan komposit zeolit/ tembaga dengan menggunakan metode adsorpsi ion tembaga, pembuatan komposit nano oksida tembaga/ zeolit dengan metode pemanasan langsung, dan aplikasi antibakterinya pada bakteri E. coli. Uji aktivitas antibakteri pada komposit zeolit alam/tembaga oksida yang dibakar dilakukan dengan menggunakan metode difusi cawan dan minimum inhibitory concentration (MIC). Hasil uji aktivitas antibakteri menunjukkan bahwa komposit zeolit alam/tembaga oksida efektif menghambat pertumbuhan bakteri E. coli dan Salmonella typhi.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Irzaman, M.Si.</t>
   </si>
   <si>
-    <t>Pembuatan keramik serta analisis transisi perubahan fase struktur BaXSr1-XTiO3 karena adanya perbedaan fraksi mol diselidiki dengan pengujian difraksi sinar-X dibantu oleh metode Rietveld. Analisis rinci Rietveld dari data difraksi sinar-x menunjukkan bahwa BaxSr1-xTiO3 mengalami transformasi fasa struktural dari fasa kubik (x = 0.3, 0.5) menjadi fasa tetragonal (x = 0.7).</t>
-[...47 lines deleted...]
-    <t>Dr. Ir. Meika Syahbana Rusli, M.Sc.Agr.</t>
+    <t>Dr. Majariana Krisanti, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Deni Noviana</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Arief Hartono, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Deded Sarip Nawawi, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Niken Tunjung Murti Pratiwi, M.Si.</t>
+  </si>
+  <si>
+    <t>Rachmitasari Noviana, S.K.H.,M.Si.</t>
+  </si>
+  <si>
+    <t>Ir. Fahrizal Hazra, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Aris Munandar, M.S.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Fredinan Yulianda, M.Sc.</t>
   </si>
   <si>
+    <t>Dr. drh. Ridi Arif</t>
+  </si>
+  <si>
+    <t>Muhammad Arif Mulya, S.Pi., M.Si.</t>
+  </si>
+  <si>
     <t>Dr. Mohamad Iqbal Kurniawinata, S.Pi., M.Si.</t>
   </si>
   <si>
-    <t>Proses Produksi Asam Indol Asetat Menggunakan Bakteri Yang Mengandung Jalur Metabolisme Akumulasi Tanpa L-Triptofan</t>
-[...170 lines deleted...]
-  <si>
     <t>Dr. Imam Tri Wahyudi, M.Si.</t>
   </si>
   <si>
-    <t>drh Leliana Nugrahaning Widi</t>
-[...32 lines deleted...]
-    <t>Frizky Amelia</t>
+    <t>Multimineral Esensial Untuk Hewan Air Laut Di Media Air Tawar</t>
+  </si>
+  <si>
+    <t>P00202606146</t>
+  </si>
+  <si>
+    <t>Dudi Muhammad Wildan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Invensi ini menyediakan komposisi multimineral esensial untuk mendukung
+kelangsungan hidup, pertumbuhan, dan kesehatan hewan air laut yang dipelihara dalam
+media air tawar. Komposisi ini mengandung campuran mineral makro dan mikro yang
+terdiri atas natrium klorida, kalium klorida, kalsium klorida, magnesium sulfat, natrium
+bikarbonat, seng sulfat, selenium, mangan klorida, kalium iodida, dan kobalt klorida.
+Dalam implementasi yang diutamakan, komposisi dikemas dalam bentuk tablet
+effervescent yang mengandung asam sitrat sebagai sumber asam dan natrium bikarbonat
+sebagai sumber basa, serta bahan pengikat polivinilpirolidon, bahan pelincir natrium
+benzoat, dan bahan pengisi manitol. Tablet effervescent ini memiliki waktu hancur kurang
+dari 2 menit dalam air, menghasilkan larutan mineral jernih dengan pH 7,0&amp;ndash;8,0 yang
+sesuai untuk kebutuhan osmoregulasi hewan laut. Formulasi ini memberikan akurasi dosis,
+stabilitas tinggi, dan kemudahan aplikasi, sehingga efektif untuk mengatasi stres osmotik
+dan ketidakseimbangan elektrolit pada budidaya hewan air laut di lingkungan air tawar.</t>
+  </si>
+  <si>
+    <t>Neli Muna, STP, M.Si</t>
+  </si>
+  <si>
+    <t>Jeffry Setiawan, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Nurul Hidayati, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Muhammad Ramadhan Fauzi Sulistiono, S.P.</t>
+  </si>
+  <si>
+    <t>Darmawan Darwis</t>
+  </si>
+  <si>
+    <t>Dr.Ir. Bambang Gunadi, MSc.</t>
+  </si>
+  <si>
+    <t>Hery Cahyono</t>
+  </si>
+  <si>
+    <t>Dadang Priyoatmojo</t>
+  </si>
+  <si>
+    <t>Maya Ismayati Ph.D</t>
+  </si>
+  <si>
+    <t>Hanif Fakhrurroja</t>
+  </si>
+  <si>
+    <t>Azizatul Karimah, S.Si</t>
+  </si>
+  <si>
+    <t>Hikmatullah, S.Hut</t>
+  </si>
+  <si>
+    <t>Yuniar Endri Priharanto, S.St.Pi, M.T.</t>
+  </si>
+  <si>
+    <t>Yusup Amin S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Tedy Satria, S.T.</t>
+  </si>
+  <si>
+    <t>Ir. Nizam Ghazali, B.Sc, M.Eng</t>
   </si>
   <si>
     <t>Basril Abbas</t>
   </si>
   <si>
-    <t>Darmawan Darwis</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Ismadi M.T. </t>
+    <t>Slamet Supriadi</t>
+  </si>
+  <si>
+    <t>Trisna Ayu Wandira, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Johan Iskandar, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Zaenal Akbar, M.Kom., Ph.D.</t>
   </si>
   <si>
-    <t>Dadan Ridwan Saleh, M.T.</t>
-[...23 lines deleted...]
-    <t>Danang Sudarwoko Adi M.Sc.</t>
+    <t>Venanda Eka Wahyuni, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Nesha Adelia, S.Si.</t>
   </si>
   <si>
     <t>Muhammad Rasyidur Ridho, S.hut.</t>
-  </si>
-[...112 lines deleted...]
-    <t>Gintan Fatimah</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -824,74 +973,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J141" headerRowCount="1">
-  <autoFilter ref="A4:J141"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J153" headerRowCount="1">
+  <autoFilter ref="A4:J153"/>
   <tableColumns count="10">
     <tableColumn id="1" name="JudulInvensi"/>
     <tableColumn id="2" name="TanggalPendaftaran"/>
     <tableColumn id="3" name="NomorPendaftaran"/>
     <tableColumn id="4" name="TanggalSertifikasi"/>
     <tableColumn id="5" name="NomorSertifikat"/>
     <tableColumn id="6" name="StatusPermohonan"/>
     <tableColumn id="7" name="NamaInventor"/>
     <tableColumn id="8" name="Departemen"/>
     <tableColumn id="9" name="JenisPaten"/>
     <tableColumn id="10" name="Abstrak"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J141"/>
+  <dimension ref="A1:J153"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="100" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="100" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -946,3548 +1095,3860 @@
       </c>
       <c r="J5" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J8" s="0" t="s">
         <v>30</v>
-      </c>
-[...19 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>74</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>82</v>
+        <v>62</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>83</v>
+        <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>84</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>86</v>
+        <v>35</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>87</v>
+        <v>36</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>88</v>
+        <v>37</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>91</v>
+        <v>65</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="F24" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H24" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J24" s="0" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>95</v>
+        <v>19</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>98</v>
+        <v>22</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>99</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>21</v>
+        <v>75</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>84</v>
+        <v>24</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>30</v>
+        <v>76</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>32</v>
+        <v>78</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>35</v>
+        <v>81</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>77</v>
+        <v>37</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>102</v>
+        <v>82</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>86</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>61</v>
+        <v>89</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>62</v>
+        <v>90</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>99</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>113</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I35" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>30</v>
-      </c>
-[...19 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>83</v>
+        <v>15</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>84</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>47</v>
+        <v>107</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>105</v>
+        <v>83</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>107</v>
+        <v>85</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>121</v>
+        <v>25</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>122</v>
+        <v>27</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>124</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>117</v>
+        <v>35</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>118</v>
+        <v>37</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="H41" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="H41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>119</v>
+        <v>40</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>69</v>
+        <v>19</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>128</v>
+        <v>10</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>130</v>
+        <v>12</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="B46" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H46" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>119</v>
+        <v>30</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>135</v>
+        <v>118</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>74</v>
+        <v>94</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>137</v>
+        <v>120</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>138</v>
+        <v>121</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>139</v>
+        <v>95</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>140</v>
+        <v>68</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>141</v>
+        <v>96</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>142</v>
+        <v>122</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>143</v>
+        <v>71</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>98</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>57</v>
+        <v>124</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>145</v>
+        <v>126</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>47</v>
+        <v>127</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>95</v>
+        <v>68</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>96</v>
+        <v>69</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>98</v>
+        <v>71</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>148</v>
+        <v>77</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>149</v>
+        <v>131</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>75</v>
+        <v>135</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>76</v>
+        <v>136</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>77</v>
+        <v>137</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>42</v>
+        <v>138</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>78</v>
+        <v>139</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>153</v>
+        <v>140</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>154</v>
+        <v>141</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>158</v>
+        <v>133</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>160</v>
+        <v>67</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>161</v>
+        <v>68</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>162</v>
+        <v>69</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>163</v>
+        <v>146</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>164</v>
+        <v>71</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>165</v>
+        <v>72</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>68</v>
+        <v>147</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>69</v>
+        <v>148</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>70</v>
+        <v>149</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>72</v>
+        <v>151</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>74</v>
+        <v>152</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>68</v>
+        <v>153</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>69</v>
+        <v>154</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>70</v>
+        <v>155</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>72</v>
+        <v>157</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>74</v>
+        <v>158</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>86</v>
+        <v>153</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>87</v>
+        <v>154</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>88</v>
+        <v>155</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>47</v>
+        <v>157</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>90</v>
+        <v>158</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>147</v>
+        <v>83</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>148</v>
+        <v>84</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>149</v>
+        <v>85</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>151</v>
+        <v>87</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>152</v>
+        <v>88</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>121</v>
+        <v>161</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>57</v>
+        <v>162</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>122</v>
+        <v>163</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>124</v>
+        <v>165</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>15</v>
+        <v>93</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>158</v>
+        <v>22</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>121</v>
+        <v>167</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>57</v>
+        <v>168</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>139</v>
+        <v>167</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>140</v>
+        <v>168</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>141</v>
+        <v>169</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>143</v>
+        <v>22</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>144</v>
+        <v>171</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>24</v>
+        <v>167</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>26</v>
+        <v>169</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>29</v>
+        <v>171</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>49</v>
+        <v>167</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>50</v>
+        <v>168</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>51</v>
+        <v>169</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>54</v>
+        <v>171</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>164</v>
+        <v>22</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>68</v>
+        <v>130</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>70</v>
+        <v>131</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>72</v>
+        <v>133</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>74</v>
+        <v>134</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>160</v>
+        <v>10</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>162</v>
+        <v>12</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>164</v>
+        <v>15</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>165</v>
+        <v>17</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>56</v>
+        <v>167</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>57</v>
+        <v>168</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>58</v>
+        <v>169</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>60</v>
+        <v>171</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>86</v>
+        <v>167</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>87</v>
+        <v>168</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>88</v>
+        <v>169</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>90</v>
+        <v>171</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>74</v>
+        <v>94</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>117</v>
+        <v>185</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>57</v>
+        <v>186</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>118</v>
+        <v>187</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>119</v>
+        <v>189</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>117</v>
+        <v>190</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>57</v>
+        <v>191</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>118</v>
+        <v>192</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>119</v>
+        <v>194</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>154</v>
+        <v>76</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>155</v>
+        <v>77</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>156</v>
+        <v>78</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>158</v>
+        <v>80</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>159</v>
+        <v>81</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>61</v>
+        <v>89</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>62</v>
+        <v>90</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>46</v>
+        <v>196</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>189</v>
+        <v>167</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>190</v>
+        <v>168</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>191</v>
+        <v>169</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>98</v>
+        <v>22</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>193</v>
+        <v>171</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>18</v>
+        <v>130</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>19</v>
+        <v>77</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>20</v>
+        <v>131</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>22</v>
+        <v>133</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>23</v>
+        <v>134</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>19</v>
+        <v>136</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>20</v>
+        <v>137</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>23</v>
+        <v>139</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>147</v>
+        <v>89</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>148</v>
+        <v>90</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>152</v>
+        <v>94</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>147</v>
+        <v>123</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>148</v>
+        <v>124</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>149</v>
+        <v>125</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>151</v>
+        <v>127</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>152</v>
+        <v>128</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>147</v>
+        <v>190</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>148</v>
+        <v>191</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>149</v>
+        <v>192</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>151</v>
+        <v>80</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>152</v>
+        <v>194</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>189</v>
+        <v>153</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>190</v>
+        <v>154</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>191</v>
+        <v>155</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>98</v>
+        <v>157</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>193</v>
+        <v>158</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>189</v>
+        <v>89</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>190</v>
+        <v>90</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>191</v>
+        <v>91</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>193</v>
+        <v>94</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>189</v>
+        <v>56</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>190</v>
+        <v>57</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>191</v>
+        <v>58</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>193</v>
+        <v>61</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>189</v>
+        <v>83</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>190</v>
+        <v>84</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>191</v>
+        <v>85</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>193</v>
+        <v>88</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>189</v>
+        <v>147</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>98</v>
+        <v>151</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>193</v>
+        <v>152</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>189</v>
+        <v>10</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="I96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>193</v>
+        <v>17</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>189</v>
+        <v>147</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>98</v>
+        <v>151</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>193</v>
+        <v>152</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>189</v>
+        <v>130</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>190</v>
+        <v>77</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>98</v>
+        <v>133</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>193</v>
+        <v>134</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>189</v>
+        <v>83</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>190</v>
+        <v>84</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>191</v>
+        <v>85</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>193</v>
+        <v>88</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>189</v>
+        <v>135</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>190</v>
+        <v>136</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>191</v>
+        <v>137</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>98</v>
+        <v>29</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>193</v>
+        <v>139</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>189</v>
+        <v>67</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>190</v>
+        <v>68</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>191</v>
+        <v>69</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>98</v>
+        <v>71</v>
       </c>
       <c r="I101" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>193</v>
+        <v>72</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>189</v>
+        <v>89</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>190</v>
+        <v>90</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>191</v>
+        <v>91</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>193</v>
+        <v>94</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>189</v>
-      </c>
-[...19 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="H104" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I104" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J104" s="0" t="s">
         <v>189</v>
-      </c>
-[...19 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>189</v>
+        <v>95</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>190</v>
+        <v>68</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>191</v>
+        <v>96</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="H105" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="I105" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>189</v>
+        <v>41</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>190</v>
+        <v>42</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>191</v>
+        <v>43</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>98</v>
+        <v>45</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>193</v>
+        <v>46</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>105</v>
+        <v>153</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>106</v>
+        <v>154</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>28</v>
+        <v>157</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>109</v>
+        <v>158</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>105</v>
+        <v>222</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>106</v>
+        <v>223</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>109</v>
+        <v>226</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>61</v>
+        <v>185</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>62</v>
+        <v>186</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>63</v>
+        <v>187</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>66</v>
+        <v>189</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>61</v>
+        <v>89</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>62</v>
+        <v>90</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>66</v>
+        <v>94</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>128</v>
+        <v>103</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>129</v>
+        <v>104</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>130</v>
+        <v>105</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>132</v>
+        <v>108</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>128</v>
+        <v>10</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>130</v>
+        <v>12</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="H112" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I112" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>128</v>
+        <v>25</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>130</v>
+        <v>27</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>132</v>
+        <v>30</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>112</v>
+        <v>91</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>113</v>
+        <v>94</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>110</v>
+        <v>153</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>111</v>
+        <v>154</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>112</v>
+        <v>155</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>28</v>
+        <v>157</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>113</v>
+        <v>158</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>110</v>
+        <v>35</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>111</v>
+        <v>36</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>112</v>
+        <v>37</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>113</v>
+        <v>40</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>111</v>
+        <v>19</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>113</v>
+        <v>24</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>110</v>
+        <v>141</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>111</v>
+        <v>142</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>112</v>
+        <v>143</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>28</v>
+        <v>133</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>113</v>
+        <v>145</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>77</v>
+        <v>52</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="I119" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="H120" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>78</v>
+        <v>17</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>77</v>
+        <v>52</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="I121" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>86</v>
+        <v>141</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>87</v>
+        <v>142</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>88</v>
+        <v>143</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>232</v>
+        <v>132</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>47</v>
+        <v>133</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>86</v>
+        <v>222</v>
       </c>
       <c r="B123" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="H123" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="C123" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I123" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>90</v>
+        <v>226</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>234</v>
+        <v>182</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>24</v>
+        <v>123</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>28</v>
+        <v>127</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>29</v>
+        <v>128</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>24</v>
+        <v>167</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>26</v>
+        <v>169</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="I126" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>29</v>
+        <v>171</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>24</v>
+        <v>167</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>26</v>
+        <v>169</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="I127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>29</v>
+        <v>171</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>24</v>
+        <v>167</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>26</v>
+        <v>169</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="I128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>29</v>
+        <v>171</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>24</v>
+        <v>241</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>26</v>
+        <v>242</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>228</v>
+        <v>243</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>29</v>
+        <v>244</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>25</v>
+        <v>162</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>26</v>
+        <v>163</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>29</v>
+        <v>165</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>79</v>
+        <v>10</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>83</v>
+        <v>15</v>
       </c>
       <c r="I131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>84</v>
+        <v>17</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>79</v>
+        <v>56</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>80</v>
+        <v>57</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>84</v>
+        <v>61</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>139</v>
+        <v>10</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="I133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>144</v>
+        <v>17</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>139</v>
+        <v>103</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>140</v>
+        <v>104</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>143</v>
+        <v>107</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>144</v>
+        <v>108</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>56</v>
+        <v>10</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="I136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>30</v>
+        <v>190</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>32</v>
+        <v>192</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>35</v>
+        <v>194</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F138" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G138" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="H138" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I138" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J138" s="0" t="s">
         <v>30</v>
-      </c>
-[...19 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="I141" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>23</v>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="F142" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="H142" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="I142" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J142" s="0" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="H143" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I143" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J143" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="H144" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I144" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J144" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B145" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C145" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="F145" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="H145" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I145" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J145" s="0" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="F146" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="H146" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="I146" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J146" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="H147" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I147" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J147" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B148" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C148" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="F148" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="H148" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I148" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J148" s="0" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B149" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F149" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="H149" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I149" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J149" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F150" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="H150" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I150" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J150" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B151" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C151" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="F151" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="H151" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="I151" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J151" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B152" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C152" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="H152" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I152" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J152" s="0" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C153" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F153" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="H153" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="I153" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J153" s="0" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>