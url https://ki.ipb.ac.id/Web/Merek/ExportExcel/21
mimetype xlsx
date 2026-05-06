--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Merek" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <si>
     <t>NamaMerek</t>
   </si>
   <si>
     <t>KelasMerek</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaPemohon</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
@@ -82,223 +82,214 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>B-rainic</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>14-Oct-2025</t>
   </si>
   <si>
     <t>DID2025107648</t>
   </si>
   <si>
     <t>Tiana Fitrilia</t>
   </si>
   <si>
     <t>Departemen Biokimia</t>
   </si>
   <si>
     <t>Rara Annisaur Rosyidah</t>
   </si>
   <si>
-    <t>OBrainic</t>
-[...7 lines deleted...]
-  <si>
     <t>Seafit</t>
   </si>
   <si>
     <t>23-Oct-2022</t>
   </si>
   <si>
     <t>DID2022085739</t>
   </si>
   <si>
-    <t>Dr.Eng. Wahyu Ramadhan, S.Pi., M.Si.</t>
+    <t>Prof. Dr. Ir. Sri Purwaningsih, M.Si.</t>
   </si>
   <si>
     <t>Departemen Teknologi Hasil Perairan</t>
   </si>
   <si>
     <t>Beras buatan</t>
   </si>
   <si>
+    <t>n-TransLauriX</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>15-Oct-2025</t>
+  </si>
+  <si>
+    <t>DID2025108116</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Lilis Khotijah, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Cece Sumantri, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kokom Komalasari,  S. Pt. M.Si.</t>
+  </si>
+  <si>
+    <t>Helic</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>18-Dec-2025</t>
+  </si>
+  <si>
+    <t>DID2025139784</t>
+  </si>
+  <si>
+    <t>Irsan Alipraja, S.Hut., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Departemen Hasil Hutan</t>
+  </si>
+  <si>
     <t>BG-6</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>06-Sep-2025</t>
   </si>
   <si>
     <t>DID2025091191</t>
   </si>
   <si>
-    <t>Prof. Dr. Dra. Triadiati, M.Si.</t>
+    <t>Prof. Dr. Ir. Yulin Lestari</t>
   </si>
   <si>
     <t>Departemen Biologi</t>
   </si>
   <si>
     <t xml:space="preserve">pupuk hayati; Pupuk organik hayati cair; pupuk hayati
 biofertilizers; -; biofertilizers</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Sri Purwaningsih, M.Si.</t>
-[...46 lines deleted...]
-  <si>
     <t>Prof. Dr. Mega Safithri, S.Si., M.Si.</t>
   </si>
   <si>
     <t>DIAJAchol</t>
   </si>
   <si>
     <t>19-Sep-2025</t>
   </si>
   <si>
     <t>DID2025097195</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Sandra Arifin Aziz, M.S.</t>
   </si>
   <si>
     <t>Departemen Kedokteran Hewan</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Sumiati, M.Sc.</t>
   </si>
   <si>
     <t>Dr. Ir. Lucia Cyrilla Eko Nugrohowati Supriyadi Dekrityana, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Munif Ghulamahdi, M.S.</t>
   </si>
   <si>
     <t>Prof. Dr. Irma Isnafia Arief, S.Pt., M.Si.</t>
   </si>
   <si>
     <t>Dr. Zakiah Wulandari, S.T.P., M.Si.</t>
   </si>
   <si>
+    <t>Dr. Istie Sekartining Rahayu, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Novia Amalia Sholeha, S.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Tutik Wresdiyati</t>
+  </si>
+  <si>
     <t>Dr. Dimas Andrianto, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Dr. Istie Sekartining Rahayu, S.Hut., M.Si.</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Dr.  Hamzah Alfarisi, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Dr. Siti Sa'diah, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Dewi Apri Astuti, M.S.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. I Wayan Darmawan, M.Sc.F.Trop.</t>
   </si>
   <si>
     <t>Dr. Nur Wulandari, S.T.P., M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. drh. Ekowati Handharyani, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Made Astawan, M.S.</t>
   </si>
   <si>
     <t>SUHES Fish Oil</t>
   </si>
   <si>
     <t>15-Jan-2026</t>
   </si>
   <si>
     <t>DID2026004645</t>
   </si>
   <si>
     <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Wahyu Ramadhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Dra. Triadiati, M.Si.</t>
   </si>
   <si>
     <t>Novi Nurul Miraj, S.Pt, M.Si</t>
   </si>
   <si>
     <t>Kidung Tirtayasa Putra Pangestu, S.Hut., M.Si.</t>
   </si>
   <si>
     <t>Ukhradiyah Magharaniq Safira P</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
@@ -317,74 +308,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J41" headerRowCount="1">
-  <autoFilter ref="A4:J41"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J37" headerRowCount="1">
+  <autoFilter ref="A4:J37"/>
   <tableColumns count="10">
     <tableColumn id="1" name="NamaMerek"/>
     <tableColumn id="2" name="KelasMerek"/>
     <tableColumn id="3" name="TanggalPendaftaran"/>
     <tableColumn id="4" name="NomorPendaftaran"/>
     <tableColumn id="5" name="StatusPermohonan"/>
     <tableColumn id="6" name="NamaPemohon"/>
     <tableColumn id="7" name="Departemen"/>
     <tableColumn id="8" name="NomorSertifikat"/>
     <tableColumn id="9" name="TanggalSertifikat"/>
     <tableColumn id="10" name="Deskripsi"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="100" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="20" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="200" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -488,899 +479,795 @@
       </c>
       <c r="G7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="E12" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>47</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G18" s="0" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>62</v>
+        <v>29</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>82</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>17</v>
-[...102 lines deleted...]
-      <c r="J41" s="0" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>