--- v1 (2026-05-06)
+++ v2 (2026-06-20)
@@ -5,300 +5,155 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Merek" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
   <si>
     <t>NamaMerek</t>
   </si>
   <si>
     <t>KelasMerek</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaPemohon</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>TanggalSertifikat</t>
   </si>
   <si>
     <t>Deskripsi</t>
   </si>
   <si>
-    <t>AYAM PREMIUM IPB D1</t>
-[...8 lines deleted...]
-    <t>DID2025116748</t>
+    <t>Helic</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>18-Dec-2025</t>
+  </si>
+  <si>
+    <t>DID2025139784</t>
   </si>
   <si>
     <t>Terdaftar</t>
   </si>
   <si>
-    <t>Dr. Dairoh, S.Pt, M.Si</t>
-[...2 lines deleted...]
-    <t>Departemen Ilmu Produksi dan Teknologi Peternakan</t>
+    <t>Prof. Dr. Ir. I Wayan Darmawan, M.Sc.F.Trop.</t>
+  </si>
+  <si>
+    <t>Departemen Hasil Hutan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>B-rainic</t>
+    <t>Dr. Istie Sekartining Rahayu, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Kidung Tirtayasa Putra Pangestu, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Seafit</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>14-Oct-2025</t>
-[...16 lines deleted...]
-  <si>
     <t>23-Oct-2022</t>
   </si>
   <si>
     <t>DID2022085739</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Sri Purwaningsih, M.Si.</t>
   </si>
   <si>
     <t>Departemen Teknologi Hasil Perairan</t>
   </si>
   <si>
     <t>Beras buatan</t>
   </si>
   <si>
-    <t>n-TransLauriX</t>
+    <t>Dr.Eng. Wahyu Ramadhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Irsan Alipraja, S.Hut., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Ekowati Handharyani, M.Si.</t>
+  </si>
+  <si>
+    <t>SUHES Fish Oil</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>15-Oct-2025</t>
-[...125 lines deleted...]
-  <si>
     <t>15-Jan-2026</t>
   </si>
   <si>
     <t>DID2026004645</t>
   </si>
   <si>
     <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
-  </si>
-[...13 lines deleted...]
-    <t>Ukhradiyah Magharaniq Safira P</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -308,74 +163,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J37" headerRowCount="1">
-  <autoFilter ref="A4:J37"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J12" headerRowCount="1">
+  <autoFilter ref="A4:J12"/>
   <tableColumns count="10">
     <tableColumn id="1" name="NamaMerek"/>
     <tableColumn id="2" name="KelasMerek"/>
     <tableColumn id="3" name="TanggalPendaftaran"/>
     <tableColumn id="4" name="NomorPendaftaran"/>
     <tableColumn id="5" name="StatusPermohonan"/>
     <tableColumn id="6" name="NamaPemohon"/>
     <tableColumn id="7" name="Departemen"/>
     <tableColumn id="8" name="NomorSertifikat"/>
     <tableColumn id="9" name="TanggalSertifikat"/>
     <tableColumn id="10" name="Deskripsi"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="100" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="20" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="200" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -412,862 +267,212 @@
       </c>
       <c r="B5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G6" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="0" t="s">
+      <c r="J8" s="0" t="s">
         <v>26</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>17</v>
-[...648 lines deleted...]
-      <c r="J37" s="0" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>