--- v2 (2026-06-20)
+++ v3 (2026-08-07)
@@ -5,155 +5,404 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Merek" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="114">
   <si>
     <t>NamaMerek</t>
   </si>
   <si>
     <t>KelasMerek</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaPemohon</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>TanggalSertifikat</t>
   </si>
   <si>
     <t>Deskripsi</t>
   </si>
   <si>
-    <t>Helic</t>
+    <t>SWARM AERATOR</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>26-May-2026</t>
+  </si>
+  <si>
+    <t>DID2026050390</t>
+  </si>
+  <si>
+    <t>Terdaftar</t>
+  </si>
+  <si>
+    <t>Muhammad Kheva</t>
+  </si>
+  <si>
+    <t>Sekolah Vokasi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Merepresentasikan sistem monitoring kualitas air
+berbasis IoT yang terintegrasi dengan aplikasi mobile
+dan aktuator aerasi otomatis, dengan identitas visual
+kuat melalui kombinasi warna biru tua dan biru muda
+sebagai simbol kedalaman air.</t>
+  </si>
+  <si>
+    <t>ANTRAC 1.0</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>18-Dec-2025</t>
-[...11 lines deleted...]
-    <t>Departemen Hasil Hutan</t>
+    <t>DID2026050391</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roma Juliana Arios	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Merepresentasikan teknologi deteksi penyakit
+antraknosa cabai rawit berbasis AI yang cepat, presisi,
+dan relevan dengan kebutuhan pertanian modern,
+dengan identitas visual kuat melalui warna merah
+sebagai simbol yang menunjukkan kesan teknologi
+responsif</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Habiburrahman	</t>
+  </si>
+  <si>
+    <t>Muhammad Aqil Ramadhani</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Rizky Caesar	</t>
+  </si>
+  <si>
+    <t>Indi Jaka Nugraha</t>
+  </si>
+  <si>
+    <t>Wullidah Tamsil Barokah</t>
+  </si>
+  <si>
+    <t>IPB Halter</t>
+  </si>
+  <si>
+    <t>16-Mar-2026</t>
+  </si>
+  <si>
+    <t>DID2026025427</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agus Mulyana </t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Komputer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perangkat halter cerdas yang dapat mengakuisisi data
+biometrik kuda untuk monitoring dan early warning
+kesehatan kuda yang dilengkapi dengan AI dan IoT
+(AIoT)</t>
+  </si>
+  <si>
+    <t>Endang Purnama Giri, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Imuno-FS</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>21-May-2026</t>
+  </si>
+  <si>
+    <t>DID2026048381</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Alimuddin, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Budidaya Perairan</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Dr. Istie Sekartining Rahayu, S.Hut., M.Si.</t>
-[...2 lines deleted...]
-    <t>Kidung Tirtayasa Putra Pangestu, S.Hut., M.Si.</t>
+    <t>Lekha Cafe 1963</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>09-Feb-2026</t>
+  </si>
+  <si>
+    <t>DID2026013400</t>
+  </si>
+  <si>
+    <t>Muhammad Alwanrifqi Zuna, S.T</t>
+  </si>
+  <si>
+    <t>Departemen Agribisnis</t>
+  </si>
+  <si>
+    <t>Dean Apriana Ramadhan, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Firman Ardiansyah, S.Kom., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Anang Kurnia, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Choeruddin</t>
+  </si>
+  <si>
+    <t>Dr. Ali Khumaidi, S.Kom.,M.Kom.</t>
+  </si>
+  <si>
+    <t>Dr. Ridwan Siskandar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Sesar Husen Santosa, S.T.P., M.M.</t>
   </si>
   <si>
     <t>Seafit</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>23-Oct-2022</t>
   </si>
   <si>
     <t>DID2022085739</t>
   </si>
   <si>
+    <t>Prof. Dr. drh. Ekowati Handharyani, M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Hasil Perairan</t>
+  </si>
+  <si>
+    <t>Beras buatan</t>
+  </si>
+  <si>
+    <t>Dr. Sony Hartono Wijaya, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Dr. Undang, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Raden Dikky Indrawan, S.P., M.M.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Asep Sudarman, M.Rur.Sc.</t>
+  </si>
+  <si>
+    <t>Andita Ramadhanti, S.E., M.MT.</t>
+  </si>
+  <si>
+    <t>SUHES Fish Oil</t>
+  </si>
+  <si>
+    <t>15-Jan-2026</t>
+  </si>
+  <si>
+    <t>DID2026004645</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr.Eng. Wahyu Ramadhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Siti Mariah Ulfah, S.Hut.</t>
+  </si>
+  <si>
+    <t>NilaShield</t>
+  </si>
+  <si>
+    <t>DID2026048359</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sukenda, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Toto Haryanto, S.Kom., M.Si.</t>
+  </si>
+  <si>
+    <t>Agung Prayudha Hidayat, S.Tr.Log., M.T.</t>
+  </si>
+  <si>
+    <t>Auriza Rahmad Akbar, S.Komp., M.Kom.</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Sri Purwaningsih, M.Si.</t>
   </si>
   <si>
-    <t>Departemen Teknologi Hasil Perairan</t>
-[...26 lines deleted...]
-    <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+    <t>Dr. Indah Yuliasih, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sri Nuryati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>billi rifa kusumah, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Amrozi</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iis Diatin, M.M.</t>
+  </si>
+  <si>
+    <t>Ir. Asep Rakhmat, M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Dinamella Wahjuningrum, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Care Wash</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>JID2026013399</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Industri Pertanian</t>
+  </si>
+  <si>
+    <t>Wash Wish</t>
+  </si>
+  <si>
+    <t>DID2026013401</t>
+  </si>
+  <si>
+    <t>Namtiga Coffee</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>DID2026013402</t>
+  </si>
+  <si>
+    <t>Dana Lestari IPB University</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>JID2026013398</t>
+  </si>
+  <si>
+    <t>Dr. Inna Novianty, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nahrowi, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Wiyoto, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Ghina Kamilia, MM</t>
+  </si>
+  <si>
+    <t>drh. Budhy Jasa Widyananta, M.Si.</t>
+  </si>
+  <si>
+    <t>Muhammad Isbayu, S.P.</t>
+  </si>
+  <si>
+    <t>Dr. Anna Octavera, S.Pi., M.Si., M.Sc.</t>
+  </si>
+  <si>
+    <t>Niefa Efrilia Violenic</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Annisa Raihanah Maimun	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Raka Faqihhudin </t>
+  </si>
+  <si>
+    <t>Fikri Binaul Umah</t>
+  </si>
+  <si>
+    <t>Leica Agis Al Barra</t>
+  </si>
+  <si>
+    <t>Faiq Subhi Ramadlan</t>
+  </si>
+  <si>
+    <t>Dendi Hidayatullah</t>
+  </si>
+  <si>
+    <t>Dio Aranda</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -163,74 +412,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J12" headerRowCount="1">
-  <autoFilter ref="A4:J12"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J98" headerRowCount="1">
+  <autoFilter ref="A4:J98"/>
   <tableColumns count="10">
     <tableColumn id="1" name="NamaMerek"/>
     <tableColumn id="2" name="KelasMerek"/>
     <tableColumn id="3" name="TanggalPendaftaran"/>
     <tableColumn id="4" name="NomorPendaftaran"/>
     <tableColumn id="5" name="StatusPermohonan"/>
     <tableColumn id="6" name="NamaPemohon"/>
     <tableColumn id="7" name="Departemen"/>
     <tableColumn id="8" name="NomorSertifikat"/>
     <tableColumn id="9" name="TanggalSertifikat"/>
     <tableColumn id="10" name="Deskripsi"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J12"/>
+  <dimension ref="A1:J98"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="100" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="20" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="200" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -267,212 +516,2448 @@
       </c>
       <c r="B5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="0" t="s">
+      <c r="E9" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>22</v>
-      </c>
-[...13 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="0" t="s">
+      <c r="E11" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J11" s="0" t="s">
         <v>22</v>
-      </c>
-[...13 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="E12" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="J12" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="0" t="s">
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="0" t="s">
+      <c r="G13" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J13" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="J15" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J17" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J18" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="J19" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J20" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J21" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J22" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="J23" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J24" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J25" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="J26" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J27" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="J28" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="J29" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="J30" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="J31" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="J32" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J33" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J34" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J35" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="J36" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="J37" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J40" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="J41" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="J42" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="J43" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J44" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J45" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J46" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J47" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J48" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F49" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G49" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J49" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F50" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G50" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J50" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J51" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G52" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J52" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J53" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J54" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J55" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J56" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J57" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J58" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J59" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J60" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G61" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J61" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J62" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J63" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F64" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G64" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="J64" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J65" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F66" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G66" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J66" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G67" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J67" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J68" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J69" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J70" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F71" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J71" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F72" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="G72" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J72" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="J73" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F74" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G74" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="J74" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F75" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="G75" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="J75" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F76" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G76" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="J76" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E77" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F77" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G77" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J77" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J78" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J79" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J80" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E81" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F81" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J81" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J82" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J83" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J84" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J85" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F86" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J86" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E87" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F87" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J87" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J88" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J89" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J90" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E91" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F91" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J91" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J92" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J93" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D94" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E94" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F94" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="J94" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E95" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="G95" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J95" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="J96" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E97" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F97" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="J97" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E98" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F98" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="G98" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J98" s="0" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>