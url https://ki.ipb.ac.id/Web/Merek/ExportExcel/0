--- v2 (2026-08-07)
+++ v3 (2026-09-22)
@@ -10028,337 +10028,337 @@
       </c>
       <c r="F281" s="0" t="s">
         <v>451</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>67</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B282" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>455</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>456</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B283" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>458</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>456</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B284" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>459</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>456</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B285" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>460</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>456</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B286" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>461</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>456</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B287" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>462</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>456</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B288" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>463</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>456</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B289" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>464</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>456</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>465</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>456</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B291" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>466</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>456</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B292" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>467</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>456</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B293" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>456</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
         <v>469</v>
       </c>
       <c r="B294" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>470</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E294" s="0" t="s">
@@ -11458,675 +11458,675 @@
       </c>
       <c r="F336" s="0" t="s">
         <v>337</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
         <v>513</v>
       </c>
       <c r="B337" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>338</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
         <v>513</v>
       </c>
       <c r="B338" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>331</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
         <v>513</v>
       </c>
       <c r="B339" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>509</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
         <v>513</v>
       </c>
       <c r="B340" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>334</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
         <v>513</v>
       </c>
       <c r="B341" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>335</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
         <v>513</v>
       </c>
       <c r="B342" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>333</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
         <v>513</v>
       </c>
       <c r="B343" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>336</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
         <v>513</v>
       </c>
       <c r="B344" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>337</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
         <v>516</v>
       </c>
       <c r="B345" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>509</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>518</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
         <v>516</v>
       </c>
       <c r="B346" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>331</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>518</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
         <v>516</v>
       </c>
       <c r="B347" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>519</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>518</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
         <v>516</v>
       </c>
       <c r="B348" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>334</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>518</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
         <v>516</v>
       </c>
       <c r="B349" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>335</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>518</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
         <v>516</v>
       </c>
       <c r="B350" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>333</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>518</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
         <v>516</v>
       </c>
       <c r="B351" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>336</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>518</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
         <v>516</v>
       </c>
       <c r="B352" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>337</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>518</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
         <v>516</v>
       </c>
       <c r="B353" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>512</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>518</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
         <v>520</v>
       </c>
       <c r="B354" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>338</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
         <v>520</v>
       </c>
       <c r="B355" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>331</v>
       </c>
       <c r="G355" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
         <v>520</v>
       </c>
       <c r="B356" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>509</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
         <v>520</v>
       </c>
       <c r="B357" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>334</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
         <v>520</v>
       </c>
       <c r="B358" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>335</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
         <v>520</v>
       </c>
       <c r="B359" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>333</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
         <v>520</v>
       </c>
       <c r="B360" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>336</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
         <v>520</v>
       </c>
       <c r="B361" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>337</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E362" s="0" t="s">
@@ -15030,51 +15030,51 @@
       </c>
       <c r="F466" s="0" t="s">
         <v>767</v>
       </c>
       <c r="G466" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B467" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D467" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E467" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F467" s="0" t="s">
         <v>768</v>
       </c>
       <c r="G467" s="0" t="s">
         <v>456</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
         <v>469</v>
       </c>
       <c r="B468" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>470</v>
       </c>
       <c r="D468" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E468" s="0" t="s">
@@ -15212,96 +15212,96 @@
       </c>
       <c r="F473" s="0" t="s">
         <v>338</v>
       </c>
       <c r="G473" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
         <v>513</v>
       </c>
       <c r="B474" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D474" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E474" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F474" s="0" t="s">
         <v>512</v>
       </c>
       <c r="G474" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
         <v>516</v>
       </c>
       <c r="B475" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D475" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E475" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F475" s="0" t="s">
         <v>338</v>
       </c>
       <c r="G475" s="0" t="s">
         <v>518</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
         <v>520</v>
       </c>
       <c r="B476" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>507</v>
       </c>
       <c r="D476" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E476" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F476" s="0" t="s">
         <v>512</v>
       </c>
       <c r="G476" s="0" t="s">
         <v>245</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>