--- v3 (2026-09-22)
+++ v4 (2026-11-06)
@@ -361,51 +361,51 @@
   <si>
     <t>DID2021092638</t>
   </si>
   <si>
     <t>Bambang Riyanto, S.Pi., M.Si.</t>
   </si>
   <si>
     <t>IDM001024562</t>
   </si>
   <si>
     <t>11-Nov-2022</t>
   </si>
   <si>
     <t>Prime Fish Oil from Eye of Tuna</t>
   </si>
   <si>
     <t>Atqiya Nur’Assyfa</t>
   </si>
   <si>
     <t>Silva Fauziah</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Wini Trilaksani, M.Sc.</t>
   </si>
   <si>
-    <t>Zacky Arivaie Santosa, S.T.P</t>
+    <t>Zacky Arivaie Santosa, S.T.P., M.Si.</t>
   </si>
   <si>
     <t>Fahri Sinulingga, S.IP</t>
   </si>
   <si>
     <t>OBUCE</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>27-Dec-2021</t>
   </si>
   <si>
     <t>DID2021093015</t>
   </si>
   <si>
     <t>Dr. Ujang Suwarna, S.Hut., M.Sc.</t>
   </si>
   <si>
     <t>Departemen Manajemen Hutan</t>
   </si>
   <si>
     <t>IDM001012335</t>
   </si>
@@ -815,51 +815,51 @@
   <si>
     <t>Siti Anggi</t>
   </si>
   <si>
     <t>Ragil Yunitasari</t>
   </si>
   <si>
     <t>Farissa Budiani</t>
   </si>
   <si>
     <t>Faris Weldy</t>
   </si>
   <si>
     <t>Virginia Daffa Hilmy Z. F.</t>
   </si>
   <si>
     <t>Olce Veronica</t>
   </si>
   <si>
     <t>Nadiyah Rasyidah</t>
   </si>
   <si>
     <t>Rendi Nur Setiaji</t>
   </si>
   <si>
-    <t>Hastuti, S.P., M.Si.</t>
+    <t>Dr. Hastuti, S.P., M.Si.</t>
   </si>
   <si>
     <t>Dr. Ir. Ahyar Ismail, M.Agr.</t>
   </si>
   <si>
     <t>Ambar Lestari</t>
   </si>
   <si>
     <t>M. Rifal Agung Permana</t>
   </si>
   <si>
     <t>Rizki Fadilah Rohman</t>
   </si>
   <si>
     <t>Sagita Salsabila</t>
   </si>
   <si>
     <t>Algatea</t>
   </si>
   <si>
     <t>20-Jan-2023</t>
   </si>
   <si>
     <t>DID2023009172</t>
   </si>
@@ -896,51 +896,51 @@
   <si>
     <t>Ghea Nur Haliza</t>
   </si>
   <si>
     <t>Qexea</t>
   </si>
   <si>
     <t>31-Aug-2023</t>
   </si>
   <si>
     <t>DID2023074205</t>
   </si>
   <si>
     <t>Shiro by Serendipity</t>
   </si>
   <si>
     <t>26-Sep-2023</t>
   </si>
   <si>
     <t>DID2023086532</t>
   </si>
   <si>
     <t>Agnes Monica Sihotang</t>
   </si>
   <si>
-    <t>Departemen Sekolah Bisnis</t>
+    <t>Sekolah Bisnis</t>
   </si>
   <si>
     <t>Suatu penamaan</t>
   </si>
   <si>
     <t>Miftha Olivia Rahma</t>
   </si>
   <si>
     <t>Marvina Mariska Marillyn Indraina</t>
   </si>
   <si>
     <t>Dr. Asaduddin Abdullah, B.Sc., M.Sc.</t>
   </si>
   <si>
     <t>BiopestaRia</t>
   </si>
   <si>
     <t>08-Oct-2023</t>
   </si>
   <si>
     <t>DID2023091312</t>
   </si>
   <si>
     <t>Indiv Sultana Binavsi</t>
   </si>
@@ -15004,51 +15004,51 @@
       </c>
       <c r="F465" s="0" t="s">
         <v>763</v>
       </c>
       <c r="G465" s="0" t="s">
         <v>67</v>
       </c>
       <c r="J465" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
         <v>764</v>
       </c>
       <c r="B466" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>765</v>
       </c>
       <c r="D466" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E466" s="0" t="s">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="F466" s="0" t="s">
         <v>767</v>
       </c>
       <c r="G466" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B467" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D467" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E467" s="0" t="s">