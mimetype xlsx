--- v0 (2026-03-16)
+++ v1 (2026-06-20)
@@ -2091,54 +2091,54 @@
   <si>
     <t>Botani Biscuit &amp; Cookies</t>
   </si>
   <si>
     <t>DID2024116028</t>
   </si>
   <si>
     <t>11-Dec-2024</t>
   </si>
   <si>
     <t>DID2024116276</t>
   </si>
   <si>
     <t>Salsabilla Permata Bayah</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Munif Ghulamahdi, M.S.</t>
   </si>
   <si>
     <t>Dr. Ir. Lilis Khotijah, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Cece Sumantri, M.Sc.</t>
   </si>
   <si>
-    <t>Dr. Siti Sa'diah, S.Si., M.Si.</t>
-[...2 lines deleted...]
-    <t>Irsan Alipraja, S.Hut., M.Si.</t>
+    <t>Dr. apt. Siti Sa'diah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Irsan Alipraja, S.Hut., M.Si., Ph.D.</t>
   </si>
   <si>
     <t>SUHES Fish Oil</t>
   </si>
   <si>
     <t>15-Jan-2026</t>
   </si>
   <si>
     <t>DID2026004645</t>
   </si>
   <si>
     <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -8916,623 +8916,623 @@
       </c>
       <c r="F247" s="0" t="s">
         <v>400</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>198</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
         <v>401</v>
       </c>
       <c r="B248" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>402</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>403</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>404</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>405</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
         <v>401</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>402</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>403</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>407</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>405</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
         <v>408</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>409</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>410</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>411</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>412</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
         <v>408</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>409</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>410</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>413</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>412</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
         <v>408</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>409</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>410</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>414</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>412</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
         <v>408</v>
       </c>
       <c r="B253" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>409</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>410</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>415</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>412</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
         <v>416</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>417</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>414</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>412</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
         <v>416</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>417</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>419</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>412</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
         <v>416</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>417</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>413</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>412</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
         <v>420</v>
       </c>
       <c r="B257" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>421</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>422</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>423</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
         <v>420</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>421</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>422</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>424</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
         <v>420</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>421</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>422</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>425</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
         <v>426</v>
       </c>
       <c r="B260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>427</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>428</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>429</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>55</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
         <v>426</v>
       </c>
       <c r="B261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>427</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>428</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>430</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>55</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
         <v>426</v>
       </c>
       <c r="B262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>427</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>428</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>431</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>55</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
         <v>426</v>
       </c>
       <c r="B263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>427</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>428</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>432</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>55</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
         <v>426</v>
       </c>
       <c r="B264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>427</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>428</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>433</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>55</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
         <v>426</v>
       </c>
       <c r="B265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>427</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>428</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>434</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>55</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
         <v>426</v>
       </c>
       <c r="B266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>427</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>428</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>216</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>55</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
         <v>435</v>
       </c>
       <c r="B267" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>436</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>438</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>439</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
         <v>435</v>
       </c>
       <c r="B268" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>436</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>440</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>439</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
         <v>435</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>436</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>441</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>439</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
         <v>435</v>
       </c>
       <c r="B270" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>436</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>442</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>439</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
         <v>443</v>
       </c>
       <c r="B271" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>444</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E271" s="0" t="s">
@@ -12488,181 +12488,181 @@
       </c>
       <c r="F377" s="0" t="s">
         <v>690</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>198</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
         <v>401</v>
       </c>
       <c r="B378" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>402</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>403</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>691</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>405</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
         <v>408</v>
       </c>
       <c r="B379" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>409</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>410</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>419</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>412</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
         <v>416</v>
       </c>
       <c r="B380" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>417</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>415</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>412</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
         <v>420</v>
       </c>
       <c r="B381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>421</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>422</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>692</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
         <v>426</v>
       </c>
       <c r="B382" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>427</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>428</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>693</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>55</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
         <v>435</v>
       </c>
       <c r="B383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>436</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>694</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>439</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
         <v>443</v>
       </c>
       <c r="B384" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>444</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E384" s="0" t="s">