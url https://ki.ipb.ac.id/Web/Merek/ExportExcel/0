--- v1 (2026-06-20)
+++ v2 (2026-08-07)
@@ -5,169 +5,169 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Merek" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="700">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="772" uniqueCount="772">
   <si>
     <t>NamaMerek</t>
   </si>
   <si>
     <t>KelasMerek</t>
   </si>
   <si>
     <t>TanggalPendaftaran</t>
   </si>
   <si>
     <t>NomorPendaftaran</t>
   </si>
   <si>
     <t>StatusPermohonan</t>
   </si>
   <si>
     <t>NamaPemohon</t>
   </si>
   <si>
     <t>Departemen</t>
   </si>
   <si>
     <t>NomorSertifikat</t>
   </si>
   <si>
     <t>TanggalSertifikat</t>
   </si>
   <si>
     <t>Deskripsi</t>
   </si>
   <si>
     <t>Seaveggie</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>09-Feb-2023</t>
   </si>
   <si>
     <t>DID2023017429</t>
   </si>
   <si>
     <t>Ditolak</t>
   </si>
   <si>
+    <t>Dr.Eng. Wahyu Ramadhan, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Teknologi Hasil Perairan</t>
+  </si>
+  <si>
+    <t>ekstrak rumput laut untuk makanan; rumput laut kering yang bisa dimakan; sayuran, dikeringkan</t>
+  </si>
+  <si>
     <t>Meydia, S.Pi.</t>
   </si>
   <si>
-    <t>Departemen Teknologi Hasil Perairan</t>
-[...4 lines deleted...]
-  <si>
     <t>Prof. Dr. Kustiariyah, S.Pi., M.Si.</t>
   </si>
   <si>
-    <t>Dr.Eng. Wahyu Ramadhan, S.Pi., M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>SPIRULINA Corner</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>02-Feb-2023</t>
   </si>
   <si>
     <t>JID2023009291</t>
   </si>
   <si>
     <t>Tersertifikasi</t>
   </si>
   <si>
+    <t>Vepryany Oktaviarty, S.T.P.</t>
+  </si>
+  <si>
     <t>IDM001130756</t>
   </si>
   <si>
     <t>17-Oct-2023</t>
   </si>
   <si>
     <t>layanan kafetaria dan kantin; layanan kantin; layanan snack-bar dan kantin</t>
   </si>
   <si>
-    <t>Vepryany Oktaviarty, S.T.P.</t>
-[...1 lines deleted...]
-  <si>
     <t>Chick n Chiff</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>10-Jun-2021</t>
   </si>
   <si>
     <t>DID2021039031</t>
   </si>
   <si>
+    <t>Dr. Ir. Wien Kuntari, M.Si.</t>
+  </si>
+  <si>
+    <t>Sekolah Vokasi</t>
+  </si>
+  <si>
+    <t>IDM000976254</t>
+  </si>
+  <si>
+    <t>05-Jul-2022</t>
+  </si>
+  <si>
+    <t>roti, kue, cake</t>
+  </si>
+  <si>
     <t>Faranita Ratih Listiasari, S.H., M.H.</t>
   </si>
   <si>
-    <t>Sekolah Vokasi</t>
-[...13 lines deleted...]
-  <si>
     <t>Paca Patch</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>22-Aug-2021</t>
   </si>
   <si>
     <t>DID2021055277</t>
   </si>
   <si>
     <t>Cemara Narieta</t>
   </si>
   <si>
     <t>Departemen Pemanfaatan Sumberdaya Perikanan</t>
   </si>
   <si>
     <t>Paca Patch (PP) merupakan singkatan dari Pluchea indica Patch. Pluchea indica merupakan nama ilmiah dari daun beluntas yang menjadi komposisi utama plester ini. Warna hijau logo melambangkan warna daun beluntas dan 3 daun melambangkan keseimbangan.</t>
   </si>
   <si>
     <t>Baiq Ayu Widiastuti</t>
   </si>
   <si>
     <t>Riska Fitri Rahmadani</t>
@@ -340,165 +340,165 @@
   <si>
     <t>puding,puding penutup</t>
   </si>
   <si>
     <t>Dwi Indah Yulianti</t>
   </si>
   <si>
     <t>Iis Erlina</t>
   </si>
   <si>
     <t>Nabiilah Syifa Muthia Ikhsan</t>
   </si>
   <si>
     <t>Ridwan Lazuardi</t>
   </si>
   <si>
     <t>PRIME-DOCOFO</t>
   </si>
   <si>
     <t>26-Dec-2021</t>
   </si>
   <si>
     <t>DID2021092638</t>
   </si>
   <si>
+    <t>Bambang Riyanto, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>IDM001024562</t>
+  </si>
+  <si>
+    <t>11-Nov-2022</t>
+  </si>
+  <si>
+    <t>Prime Fish Oil from Eye of Tuna</t>
+  </si>
+  <si>
+    <t>Atqiya Nur’Assyfa</t>
+  </si>
+  <si>
+    <t>Silva Fauziah</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Wini Trilaksani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Zacky Arivaie Santosa, S.T.P</t>
+  </si>
+  <si>
     <t>Fahri Sinulingga, S.IP</t>
   </si>
   <si>
-    <t>IDM001024562</t>
-[...22 lines deleted...]
-  <si>
     <t>OBUCE</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>27-Dec-2021</t>
   </si>
   <si>
     <t>DID2021093015</t>
   </si>
   <si>
+    <t>Dr. Ujang Suwarna, S.Hut., M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Manajemen Hutan</t>
+  </si>
+  <si>
+    <t>IDM001012335</t>
+  </si>
+  <si>
+    <t>12-Oct-2022</t>
+  </si>
+  <si>
+    <t>OBUCE merupakan aplikasi yang membantu masyarakat dalam bidang kesehatan khususnya obesitas dan keseimbangan nutrisi dalam tubuh. Selain itu aplikasi ini juga dapat membantu untuk konsultasi stres bagi para penderita obesitas.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Yeni Herdiyeni, S.Si., M.Kom.</t>
+  </si>
+  <si>
+    <t>dr. Naufal Muharam Nurdin, M.Si.</t>
+  </si>
+  <si>
+    <t>Fikri Azali Faisal Syaf, S.T.</t>
+  </si>
+  <si>
+    <t>Anna Vipta Resti Mauludyani, S.P., M.Gizi.</t>
+  </si>
+  <si>
+    <t>Deva Primadia Almada, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. I Ketut Mudite Adnyane, M.Si.</t>
+  </si>
+  <si>
+    <t>Tarmidi, S.P.</t>
+  </si>
+  <si>
     <t>Auzi Asfarian, S.Komp., M.Kom.</t>
   </si>
   <si>
-    <t>Departemen Manajemen Hutan</t>
-[...25 lines deleted...]
-  <si>
     <t>Ali Naufal Ammarullah</t>
   </si>
   <si>
     <t>Muhammad Fauzan Ramadhan</t>
   </si>
   <si>
     <t>Ama Muhamad Ramdan</t>
   </si>
   <si>
     <t>Arinda Erlina</t>
   </si>
   <si>
     <t>Muhammad Hafizhan</t>
   </si>
   <si>
     <t>Dyrrera Novdiafuri Kusnyoto</t>
   </si>
   <si>
     <t>Irsyad Muhammad Andre</t>
   </si>
   <si>
     <t>Yustika Wahyu Riani</t>
   </si>
   <si>
     <t>Kenzi Lamberto</t>
   </si>
   <si>
     <t>Hendrika Anggriawan</t>
   </si>
   <si>
     <t>Agus Hendra Nasution</t>
   </si>
   <si>
     <t>Mohammad Thareeq Izulhaq</t>
   </si>
   <si>
     <t>Muhammad Rayhanendra Adikoesoemo</t>
-  </si>
-[...7 lines deleted...]
-    <t>Dr. drh. I Ketut Mudite Adnyane, M.Si.</t>
   </si>
   <si>
     <t>KASIMADU</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>24-Nov-2021</t>
   </si>
   <si>
     <t>DID2021081981</t>
   </si>
   <si>
     <t>Dr. Kaswanto, S.P., M.Si.</t>
   </si>
   <si>
     <t>Departemen Arsitektur Lanskap</t>
   </si>
   <si>
     <t>IDM001005847</t>
   </si>
   <si>
     <t>28-Sep-2022</t>
   </si>
@@ -560,53 +560,50 @@
   <si>
     <t>Departemen Ilmu Nutrisi dan Teknologi Pakan</t>
   </si>
   <si>
     <t>endo myco merupakan pupuk hayati dari fungi mikoriza arbuskula</t>
   </si>
   <si>
     <t>Mollus</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>20-Jun-2022</t>
   </si>
   <si>
     <t>DID2022042789</t>
   </si>
   <si>
     <t>IDM001066832</t>
   </si>
   <si>
     <t>27-Mar-2023</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Wini Trilaksani, M.Sc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Jenthik</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>04-Sep-2022</t>
   </si>
   <si>
     <t>DID2022067246</t>
   </si>
   <si>
     <t>Ardina Latifah Azzahra</t>
   </si>
   <si>
     <t>Departemen Komunikasi dan Pengembangan Masyarakat</t>
   </si>
   <si>
     <t>Septia Elfriantika</t>
   </si>
   <si>
     <t>Dinda Ramadhani Ermaistyaningsih</t>
   </si>
   <si>
     <t>Dr. Bayu Eka Yulian, S.P., M.Si.</t>
@@ -638,92 +635,92 @@
   <si>
     <t>DID2022072834</t>
   </si>
   <si>
     <t>Ressy Tri Wulandari</t>
   </si>
   <si>
     <t>Departemen Manajemen</t>
   </si>
   <si>
     <t>Tas organizer; Tas untuk pria dan wanita; Tas-tas; tas; tas bepergian; tas jinjing; tas kantor; tas multiguna, tas kantor, kantong untuk membawa-bawa, dompet saku, dompet [purses], dompet kunci, dompet kartu, tag untuk koper, tas tangan; tas perjalanan; tas sekolah; tas selempang; tas tangan; tas travel; tas wanita</t>
   </si>
   <si>
     <t>Anggun Maharani</t>
   </si>
   <si>
     <t>Mega Egg</t>
   </si>
   <si>
     <t>04-Nov-2022</t>
   </si>
   <si>
     <t>DID2022088539</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Asnath Maria Fuah, M.S.</t>
+  </si>
+  <si>
+    <t>Kata mega memiliki arti besar. Kata Egg merupakan bahasa inggris dari telur. Mega Egg adalah telur yang dihasilkan dari ayam petelur non ras yang diberikan pakan tinggi omega dan Vitamin E, sehingga merupakan telur ayam yang tinggi omega dan vitamin E</t>
+  </si>
+  <si>
+    <t>Verika Armansyah Mendrofa, S.Pt., M.Si.</t>
+  </si>
+  <si>
     <t>Dr. Ir. Henny Nuraini, M.Si.</t>
   </si>
   <si>
-    <t>Kata mega memiliki arti besar. Kata Egg merupakan bahasa inggris dari telur. Mega Egg adalah telur yang dihasilkan dari ayam petelur non ras yang diberikan pakan tinggi omega dan Vitamin E, sehingga merupakan telur ayam yang tinggi omega dan vitamin E</t>
-[...2 lines deleted...]
-    <t>Prof. Dr. Ir. Asnath Maria Fuah, M.S.</t>
+    <t>Winarno, S.P.,M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Hadi Susilo Arifin, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sumiati, M.Sc.</t>
+  </si>
+  <si>
+    <t>Mona Lastri Lani, S.Pt., M.Si</t>
+  </si>
+  <si>
+    <t>Move Feed</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>09-Nov-2022</t>
+  </si>
+  <si>
+    <t>DID2022089995</t>
+  </si>
+  <si>
+    <t>Kata Move memiliki makna Mengandung Omega dan Vitamin E. Salah satu bahan penyusun pakan adalah ulat Hongkong yang memiliki kandungan omega 3, 6 dan 9. Kata Feed merupakan bahasa inggris untuk pakan ternak.</t>
   </si>
   <si>
     <t>Dr. Yuni Cahya Endrawati, S.Pt., M.Si.</t>
   </si>
   <si>
-    <t>Winarno, S.P.,M.Si.</t>
-[...28 lines deleted...]
-  <si>
     <t>Miko-Seedcookies</t>
   </si>
   <si>
     <t>17-Nov-2022</t>
   </si>
   <si>
     <t>DID2022092664</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Panca Dewi Manu Hara Karti Soewondo, M.Si.</t>
   </si>
   <si>
     <t>Molipet</t>
   </si>
   <si>
     <t>30-Nov-2022</t>
   </si>
   <si>
     <t>DID2022097610</t>
   </si>
   <si>
     <t>Molipet memiliki makna pakan dari ulat Hongkong untuk pakan hewan peliharaan atau pet animal.</t>
   </si>
   <si>
     <t>Ardiansyah Febrianto, S.TP</t>
@@ -770,1387 +767,1618 @@
   <si>
     <t>Departemen Teknologi Industri Pertanian</t>
   </si>
   <si>
     <t>Sabun; Sediaan pemeliharaan gigi; Sediaan-sediaan untuk mengkilapkan (semir); kosmetik; minyak rambut; minyak-minyak sari kosmetika; sediaan-sediaan untuk membersihkan, mengkilapkan, menggosok dan membuang lemak; sediaan-sediaan untuk membersihkan dan mencuci; wewangian dan wangi-wangian</t>
   </si>
   <si>
     <t>Q Ahmad Riza Zakariyya, STP.</t>
   </si>
   <si>
     <t>Dr. Mira Rivai, S.TP., M.Si</t>
   </si>
   <si>
     <t>Seafit</t>
   </si>
   <si>
     <t>23-Oct-2022</t>
   </si>
   <si>
     <t>DID2022085739</t>
   </si>
   <si>
     <t>Terdaftar</t>
   </si>
   <si>
+    <t>Prof. Dr. drh. Ekowati Handharyani, M.Si.</t>
+  </si>
+  <si>
+    <t>Beras buatan</t>
+  </si>
+  <si>
+    <t>Saung Astani</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>01-Dec-2022</t>
+  </si>
+  <si>
+    <t>JID2022098463</t>
+  </si>
+  <si>
+    <t>Afif Anggun Prasetyo</t>
+  </si>
+  <si>
+    <t>Departemen Ekonomi Sumberdaya dan Lingkungan</t>
+  </si>
+  <si>
+    <t>Siti Anggi</t>
+  </si>
+  <si>
+    <t>Ragil Yunitasari</t>
+  </si>
+  <si>
+    <t>Farissa Budiani</t>
+  </si>
+  <si>
+    <t>Faris Weldy</t>
+  </si>
+  <si>
+    <t>Virginia Daffa Hilmy Z. F.</t>
+  </si>
+  <si>
+    <t>Olce Veronica</t>
+  </si>
+  <si>
+    <t>Nadiyah Rasyidah</t>
+  </si>
+  <si>
+    <t>Rendi Nur Setiaji</t>
+  </si>
+  <si>
+    <t>Hastuti, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Ahyar Ismail, M.Agr.</t>
+  </si>
+  <si>
+    <t>Ambar Lestari</t>
+  </si>
+  <si>
+    <t>M. Rifal Agung Permana</t>
+  </si>
+  <si>
+    <t>Rizki Fadilah Rohman</t>
+  </si>
+  <si>
+    <t>Sagita Salsabila</t>
+  </si>
+  <si>
+    <t>Algatea</t>
+  </si>
+  <si>
+    <t>20-Jan-2023</t>
+  </si>
+  <si>
+    <t>DID2023009172</t>
+  </si>
+  <si>
+    <t>PUSAT KAJIAN SUMBERDAYA PESISIR DAN LAUTAN (PKSPL).</t>
+  </si>
+  <si>
+    <t>LEGURA</t>
+  </si>
+  <si>
+    <t>DID2023025886</t>
+  </si>
+  <si>
+    <t>Sunda Galih</t>
+  </si>
+  <si>
+    <t>Siti Nurlaila</t>
+  </si>
+  <si>
+    <t>Mona Dianita Sari Putri</t>
+  </si>
+  <si>
+    <t>Siti Salimatul Asna</t>
+  </si>
+  <si>
+    <t>Risco Mandela</t>
+  </si>
+  <si>
+    <t>Abdul Faiq Jidan</t>
+  </si>
+  <si>
+    <t>Viskha Alfhitrah Gustami</t>
+  </si>
+  <si>
+    <t>Ghea Nur Haliza</t>
+  </si>
+  <si>
+    <t>Qexea</t>
+  </si>
+  <si>
+    <t>31-Aug-2023</t>
+  </si>
+  <si>
+    <t>DID2023074205</t>
+  </si>
+  <si>
+    <t>Shiro by Serendipity</t>
+  </si>
+  <si>
+    <t>26-Sep-2023</t>
+  </si>
+  <si>
+    <t>DID2023086532</t>
+  </si>
+  <si>
+    <t>Agnes Monica Sihotang</t>
+  </si>
+  <si>
+    <t>Departemen Sekolah Bisnis</t>
+  </si>
+  <si>
+    <t>Suatu penamaan</t>
+  </si>
+  <si>
+    <t>Miftha Olivia Rahma</t>
+  </si>
+  <si>
+    <t>Marvina Mariska Marillyn Indraina</t>
+  </si>
+  <si>
+    <t>Dr. Asaduddin Abdullah, B.Sc., M.Sc.</t>
+  </si>
+  <si>
+    <t>BiopestaRia</t>
+  </si>
+  <si>
+    <t>08-Oct-2023</t>
+  </si>
+  <si>
+    <t>DID2023091312</t>
+  </si>
+  <si>
+    <t>Indiv Sultana Binavsi</t>
+  </si>
+  <si>
+    <t>Departemen Proteksi Tanaman</t>
+  </si>
+  <si>
+    <t>Agus Kurniawan</t>
+  </si>
+  <si>
+    <t>Andika Septiana Suryaningsih, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Logo (PHL)</t>
+  </si>
+  <si>
+    <t>08-Dec-2023</t>
+  </si>
+  <si>
+    <t>DID2023116618</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Luki Abdullah, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Suatu logo</t>
+  </si>
+  <si>
+    <t>Graciafit</t>
+  </si>
+  <si>
+    <t>06-Dec-2023</t>
+  </si>
+  <si>
+    <t>DID2023115045</t>
+  </si>
+  <si>
     <t>Prof. Dr. Ir. Sri Purwaningsih, M.Si.</t>
   </si>
   <si>
-    <t>Beras buatan</t>
-[...184 lines deleted...]
-  <si>
     <t>BOCHIL</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>18-Jul-2024</t>
   </si>
   <si>
     <t>DID2024066069</t>
   </si>
   <si>
     <t>Muhammad Hanif Riza Mubarak</t>
   </si>
   <si>
     <t>Hanya sebuah penamaan</t>
   </si>
   <si>
     <t>Putri Uswatun Hasanah</t>
   </si>
   <si>
     <t>Fauzan Bara Putra</t>
   </si>
   <si>
     <t>Rafi Pranaj</t>
   </si>
   <si>
     <t>Sarah Alia Rubi</t>
   </si>
   <si>
     <t>Think Fresh</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>05-Dec-2024</t>
   </si>
   <si>
     <t>JID2024127711</t>
   </si>
   <si>
+    <t>Ir. Asep Rakhmat, M.Si.</t>
+  </si>
+  <si>
+    <t>Anggi Mayang Sari, S.Si., M.B.A.</t>
+  </si>
+  <si>
+    <t>Muhammad Isbayu, S.P.</t>
+  </si>
+  <si>
+    <t>Choeruddin</t>
+  </si>
+  <si>
+    <t>Muhammad Alwanrifqi Zuna, S.T</t>
+  </si>
+  <si>
     <t>Dr. Indah Yuliasih, S.T.P., M.Si.</t>
   </si>
   <si>
     <t>Siti Mariah Ulfah, S.Hut.</t>
   </si>
   <si>
-    <t>Muhammad Isbayu, S.P.</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr. Raden Dikky Indrawan, S.P., M.M.</t>
   </si>
   <si>
-    <t>Choeruddin</t>
-[...7 lines deleted...]
-  <si>
     <t>Renalvet</t>
   </si>
   <si>
     <t>12-Dec-2024</t>
   </si>
   <si>
     <t>DID2024130735</t>
   </si>
   <si>
     <t>drh. Heryudianto Vibowo, S.K.H., M.Si.</t>
   </si>
   <si>
     <t>Renal memiliki arti yang berkaitan dengan ginjal, sedangkan vet memiliki salah satu arti yaitu mengobati hewan. Sehingga Renalvet dapat merujuk pada artian mengobati hewan terutama terkait permasalahan ginjal.</t>
   </si>
   <si>
     <t>drh. Henny Endah Anggraeni, M.Sc.</t>
   </si>
   <si>
     <t>E-Rush</t>
   </si>
   <si>
     <t>13-Nov-2024</t>
   </si>
   <si>
     <t>DID2024117241</t>
   </si>
   <si>
+    <t>Nanda Amirah Luthfiyah</t>
+  </si>
+  <si>
+    <t>Amanda Najwa Rizki</t>
+  </si>
+  <si>
+    <t>Akhdan Ravi Andaman</t>
+  </si>
+  <si>
     <t>Muhammad Fawwaz Naufal</t>
   </si>
   <si>
     <t>Pandu Wicaksono</t>
   </si>
   <si>
+    <t>Andini Tribuana Tunggadewi, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Rina Martini, M.Si.</t>
+  </si>
+  <si>
     <t>Nur Aziezah, S.Si., M.Si.</t>
   </si>
   <si>
     <t>Rosyda Dianah, S.K.M., M.K.M.</t>
   </si>
   <si>
-    <t>Andini Tribuana Tunggadewi, S.E., M.Si.</t>
-[...13 lines deleted...]
-  <si>
     <t>Botani</t>
   </si>
   <si>
     <t>11-Nov-2024</t>
   </si>
   <si>
     <t>DID2024116284</t>
   </si>
   <si>
-    <t>Dr. Ir. Sri Mulatsih, M.Sc.Agr.</t>
+    <t>Prof. Dr. Ir. Sri Anna Marliyati, M.S.</t>
   </si>
   <si>
     <t>Departemen Ilmu dan Teknologi Pangan</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Sri Anna Marliyati, M.S.</t>
+    <t>Prof. Dr. Ir. Slamet Budijanto, M.Agr.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Tri Prartono, M.Sc.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Feri Kusnandar, M.Sc.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Rokhani, M.Si.</t>
   </si>
   <si>
     <t>Prof. Dr. Ir. Erika Budiarti Laconi, M.S.</t>
   </si>
   <si>
     <t>Iin Yusliana, S.T.P., M.M.</t>
   </si>
   <si>
+    <t>Dr. Ir. Burhanuddin, M.M.</t>
+  </si>
+  <si>
     <t>The 63 Coffee House</t>
   </si>
   <si>
     <t>18-Dec-2024</t>
   </si>
   <si>
     <t>DID2024133456</t>
   </si>
   <si>
     <t>Daily Us by 63</t>
   </si>
   <si>
     <t>DID2024127752</t>
   </si>
   <si>
-    <t>Anggi Mayang Sari, S.Si., M.B.A.</t>
-[...1 lines deleted...]
-  <si>
     <t>1963 Enterprise</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>22-Nov-2024</t>
   </si>
   <si>
     <t>DID2024122312</t>
   </si>
   <si>
     <t>SIMONAIR</t>
   </si>
   <si>
     <t>14-Nov-2024</t>
   </si>
   <si>
     <t>DID2024117906</t>
   </si>
   <si>
+    <t>Faldiena Marcelita, S.T., M.Kom.</t>
+  </si>
+  <si>
+    <t>Dr. Andri Hendriana, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Walidatush Sholihah, S.Si., M.Kom.</t>
+  </si>
+  <si>
     <t>Ima Kusumanti, S.Pi., M.Sc.</t>
   </si>
   <si>
-    <t>Faldiena Marcelita, S.T., M.Kom.</t>
-[...10 lines deleted...]
-  <si>
     <t>Rayara</t>
   </si>
   <si>
     <t>20-Nov-2024</t>
   </si>
   <si>
     <t>DID2024121133</t>
   </si>
   <si>
     <t>CollabUs</t>
   </si>
   <si>
     <t>23-Dec-2024</t>
   </si>
   <si>
     <t>DID2024135842</t>
   </si>
   <si>
     <t>Kami Kolaborasikan</t>
   </si>
   <si>
-    <t>Prof. Dr. Asadatun Abdullah, S.Pi., M.S.M., M.Si.</t>
-[...1 lines deleted...]
-  <si>
     <t>CoDampresso</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>12-May-2025</t>
   </si>
   <si>
     <t>DID2025041156</t>
   </si>
   <si>
     <t>Rohul Hartman, S.Si.</t>
   </si>
   <si>
     <t xml:space="preserve"> Annisa Nur Azahra</t>
   </si>
   <si>
     <t>Angga Saputra, S.Si</t>
   </si>
   <si>
     <t>Pristy Tasya Nabila</t>
   </si>
   <si>
     <t>BG-6</t>
   </si>
   <si>
     <t>06-Sep-2025</t>
   </si>
   <si>
     <t>DID2025091191</t>
   </si>
   <si>
-    <t>Prof. Dr. Ir. Yulin Lestari</t>
+    <t>Prof. Dr. Ir. Munif Ghulamahdi, M.S.</t>
   </si>
   <si>
     <t>Departemen Biologi</t>
   </si>
   <si>
     <t xml:space="preserve">pupuk hayati; Pupuk organik hayati cair; pupuk hayati
 biofertilizers; -; biofertilizers</t>
   </si>
   <si>
+    <t>Prof. Dr. Ir. Yulin Lestari</t>
+  </si>
+  <si>
+    <t>B-rainic</t>
+  </si>
+  <si>
+    <t>14-Oct-2025</t>
+  </si>
+  <si>
+    <t>DID2025107648</t>
+  </si>
+  <si>
+    <t>Tiana Fitrilia</t>
+  </si>
+  <si>
+    <t>Departemen Biokimia</t>
+  </si>
+  <si>
+    <t>Ukhradiyah Magharaniq Safira P</t>
+  </si>
+  <si>
+    <t>Dr. Dimas Andrianto, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mega Safithri, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>OBrainic</t>
+  </si>
+  <si>
+    <t>02-Oct-2025</t>
+  </si>
+  <si>
+    <t>DID2025103302</t>
+  </si>
+  <si>
+    <t>Rara Annisaur Rosyidah</t>
+  </si>
+  <si>
+    <t>n-TransLauriX</t>
+  </si>
+  <si>
+    <t>15-Oct-2025</t>
+  </si>
+  <si>
+    <t>DID2025108116</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kokom Komalasari,  S. Pt. M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Lilis Khotijah, M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Dewi Apri Astuti, M.S.</t>
+  </si>
+  <si>
+    <t>AYAM PREMIUM IPB D1</t>
+  </si>
+  <si>
+    <t>04-Nov-2025</t>
+  </si>
+  <si>
+    <t>DID2025116748</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Cece Sumantri, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Dairoh, S.Pt, M.Si</t>
+  </si>
+  <si>
+    <t>Novi Nurul Miraj, S.Pt, M.Si</t>
+  </si>
+  <si>
+    <t>Dr. Nur Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Zakiah Wulandari, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Irma Isnafia Arief, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Lucia Cyrilla Eko Nugrohowati Supriyadi Dekrityana, M.Si.</t>
+  </si>
+  <si>
+    <t>DIAJAchol</t>
+  </si>
+  <si>
+    <t>19-Sep-2025</t>
+  </si>
+  <si>
+    <t>DID2025097195</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Tutik Wresdiyati</t>
+  </si>
+  <si>
+    <t>Departemen Kedokteran Hewan</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sandra Arifin Aziz, M.S.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Made Astawan, M.S.</t>
+  </si>
+  <si>
+    <t>Dr. apt. Siti Sa'diah, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Bread Cast</t>
+  </si>
+  <si>
+    <t>27-Dec-2024</t>
+  </si>
+  <si>
+    <t>DID2024137529</t>
+  </si>
+  <si>
+    <t>Helic</t>
+  </si>
+  <si>
+    <t>18-Dec-2025</t>
+  </si>
+  <si>
+    <t>DID2025139784</t>
+  </si>
+  <si>
+    <t>Dr. Istie Sekartining Rahayu, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Irsan Alipraja, S.Hut., M.Si., Ph.D.</t>
+  </si>
+  <si>
+    <t>Kidung Tirtayasa Putra Pangestu, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>IPB Halter</t>
+  </si>
+  <si>
+    <t>16-Mar-2026</t>
+  </si>
+  <si>
+    <t>DID2026025427</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Amrozi</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Komputer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perangkat halter cerdas yang dapat mengakuisisi data
+biometrik kuda untuk monitoring dan early warning
+kesehatan kuda yang dilengkapi dengan AI dan IoT
+(AIoT)</t>
+  </si>
+  <si>
+    <t>Auriza Rahmad Akbar, S.Komp., M.Kom.</t>
+  </si>
+  <si>
+    <t>Dr. Toto Haryanto, S.Kom., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Asep Sudarman, M.Rur.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Sony Hartono Wijaya, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Dr. Ali Khumaidi, S.Kom.,M.Kom.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Anang Kurnia, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Firman Ardiansyah, S.Kom., M.Si.</t>
+  </si>
+  <si>
+    <t>Dean Apriana Ramadhan, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t>Endang Purnama Giri, S.Kom., M.Kom.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agus Mulyana </t>
+  </si>
+  <si>
+    <t>drh. Budhy Jasa Widyananta, M.Si.</t>
+  </si>
+  <si>
+    <t>SWARM AERATOR</t>
+  </si>
+  <si>
+    <t>26-May-2026</t>
+  </si>
+  <si>
+    <t>DID2026050390</t>
+  </si>
+  <si>
+    <t>Muhammad Aqil Ramadhani</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Merepresentasikan sistem monitoring kualitas air
+berbasis IoT yang terintegrasi dengan aplikasi mobile
+dan aktuator aerasi otomatis, dengan identitas visual
+kuat melalui kombinasi warna biru tua dan biru muda
+sebagai simbol kedalaman air.</t>
+  </si>
+  <si>
+    <t>Muhammad Kheva</t>
+  </si>
+  <si>
+    <t>Dio Aranda</t>
+  </si>
+  <si>
+    <t>Faiq Subhi Ramadlan</t>
+  </si>
+  <si>
+    <t>Fikri Binaul Umah</t>
+  </si>
+  <si>
+    <t>Niefa Efrilia Violenic</t>
+  </si>
+  <si>
+    <t>Dr. Ridwan Siskandar, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Wiyoto, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>ANTRAC 1.0</t>
+  </si>
+  <si>
+    <t>DID2026050391</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Habiburrahman	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Merepresentasikan teknologi deteksi penyakit
+antraknosa cabai rawit berbasis AI yang cepat, presisi,
+dan relevan dengan kebutuhan pertanian modern,
+dengan identitas visual kuat melalui warna merah
+sebagai simbol yang menunjukkan kesan teknologi
+responsif</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roma Juliana Arios	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Raka Faqihhudin </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Annisa Raihanah Maimun	</t>
+  </si>
+  <si>
+    <t>Dr. Undang, S.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Sesar Husen Santosa, S.T.P., M.M.</t>
+  </si>
+  <si>
+    <t>Dr. Inna Novianty, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>billi rifa kusumah, M.Si.</t>
+  </si>
+  <si>
+    <t>Agung Prayudha Hidayat, S.Tr.Log., M.T.</t>
+  </si>
+  <si>
+    <t>Wullidah Tamsil Barokah</t>
+  </si>
+  <si>
+    <t>Indi Jaka Nugraha</t>
+  </si>
+  <si>
+    <t>NilaShield</t>
+  </si>
+  <si>
+    <t>21-May-2026</t>
+  </si>
+  <si>
+    <t>DID2026048359</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Sri Nuryati, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Departemen Budidaya Perairan</t>
+  </si>
+  <si>
+    <t>Dr. Dinamella Wahjuningrum, S.Si., M.Si.</t>
+  </si>
+  <si>
+    <t>Dendi Hidayatullah</t>
+  </si>
+  <si>
+    <t>Imuno-FS</t>
+  </si>
+  <si>
+    <t>DID2026048381</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iis Diatin, M.M.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Alimuddin, S.Pi., M.Sc.</t>
+  </si>
+  <si>
+    <t>Wash Wish</t>
+  </si>
+  <si>
+    <t>09-Feb-2026</t>
+  </si>
+  <si>
+    <t>DID2026013401</t>
+  </si>
+  <si>
+    <t>Ghina Kamilia, MM</t>
+  </si>
+  <si>
+    <t>Care Wash</t>
+  </si>
+  <si>
+    <t>JID2026013399</t>
+  </si>
+  <si>
+    <t>Andita Ramadhanti, S.E., M.MT.</t>
+  </si>
+  <si>
+    <t>Dana Lestari IPB University</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>JID2026013398</t>
+  </si>
+  <si>
+    <t>Lekha Cafe 1963</t>
+  </si>
+  <si>
+    <t>DID2026013400</t>
+  </si>
+  <si>
+    <t>Departemen Agribisnis</t>
+  </si>
+  <si>
+    <t>Leica Agis Al Barra</t>
+  </si>
+  <si>
+    <t>Namtiga Coffee</t>
+  </si>
+  <si>
+    <t>DID2026013402</t>
+  </si>
+  <si>
+    <t>BIBIT DALAM KOPYOR/ true to type</t>
+  </si>
+  <si>
+    <t>07-Nov-2013</t>
+  </si>
+  <si>
+    <t>D002013052758</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sudarsono, M.Sc.</t>
+  </si>
+  <si>
+    <t>IDM000550370</t>
+  </si>
+  <si>
+    <t>31-Oct-2016</t>
+  </si>
+  <si>
+    <t>BIBIT HIBRIDA KOPYOR - TRUE-TO-TYPE (T3)</t>
+  </si>
+  <si>
+    <t>D002013052834</t>
+  </si>
+  <si>
+    <t>IDM000552500</t>
+  </si>
+  <si>
+    <t>28-Nov-2016</t>
+  </si>
+  <si>
+    <t>Sebuah penamaan untuk bibit kopryor</t>
+  </si>
+  <si>
+    <t>Serambi Botani</t>
+  </si>
+  <si>
+    <t>30-Apr-2010</t>
+  </si>
+  <si>
+    <t>J002010015887</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Meika Syahbana Rusli, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>IDM000328151</t>
+  </si>
+  <si>
+    <t>25-Oct-2011</t>
+  </si>
+  <si>
+    <t>Green TV</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>08-Jun-2010</t>
+  </si>
+  <si>
+    <t>J002010020756</t>
+  </si>
+  <si>
+    <t>Ir. Yatri Indah Kusumastuti</t>
+  </si>
+  <si>
+    <t>IDM000326646</t>
+  </si>
+  <si>
+    <t>11-Oct-2011</t>
+  </si>
+  <si>
+    <t>BIOPORI IPB</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>10-Nov-2010</t>
+  </si>
+  <si>
+    <t>D002010040440</t>
+  </si>
+  <si>
+    <t>Ir. Kamir Raziudin Brata, M.Sc.</t>
+  </si>
+  <si>
+    <t>Departemen Ilmu Tanah dan Sumberdaya Lahan</t>
+  </si>
+  <si>
+    <t>IDM000350334</t>
+  </si>
+  <si>
+    <t>12-Mar-2012</t>
+  </si>
+  <si>
+    <t>B&amp;O Fer (Meningkatkan Kesuburan Tanah Marjinal)</t>
+  </si>
+  <si>
+    <t>04-Nov-2013</t>
+  </si>
+  <si>
+    <t>D002013052114</t>
+  </si>
+  <si>
     <t>Prof. Dr. Dra. Triadiati, M.Si.</t>
   </si>
   <si>
-    <t>B-rainic</t>
-[...44 lines deleted...]
-    <t>Prof. Dr. Ir. Dewi Apri Astuti, M.S.</t>
+    <t>IDM000524001</t>
+  </si>
+  <si>
+    <t>14-Mar-2016</t>
+  </si>
+  <si>
+    <t>Rhizo-Fast</t>
+  </si>
+  <si>
+    <t>D002013052855</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Miftahudin, M.Si.</t>
+  </si>
+  <si>
+    <t>IDM000550968</t>
+  </si>
+  <si>
+    <t>Bibit Genjah Kopyor</t>
+  </si>
+  <si>
+    <t>D002013052903</t>
+  </si>
+  <si>
+    <t>IDM000550349</t>
+  </si>
+  <si>
+    <t>ES KOPYOR KORINA</t>
+  </si>
+  <si>
+    <t>13-Dec-2013</t>
+  </si>
+  <si>
+    <t>D002013059888</t>
+  </si>
+  <si>
+    <t>MENCARI DAN MEMBERI YANG TERBAIK</t>
+  </si>
+  <si>
+    <t>J002013052780</t>
+  </si>
+  <si>
+    <t>Iskandar Z. Siregar</t>
+  </si>
+  <si>
+    <t>Departemen Silvikultur</t>
+  </si>
+  <si>
+    <t>IDM000558374</t>
+  </si>
+  <si>
+    <t>16-Jan-2017</t>
+  </si>
+  <si>
+    <t>INSTITUT PERTANIAN BOGOR</t>
+  </si>
+  <si>
+    <t>09-Aug-2006</t>
+  </si>
+  <si>
+    <t>J002006025637</t>
+  </si>
+  <si>
+    <t>Berakhir</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Krisnani Setyowati, M.Sc.</t>
+  </si>
+  <si>
+    <t>IDM000157632</t>
+  </si>
+  <si>
+    <t>19-Mar-2008</t>
+  </si>
+  <si>
+    <t>NOLEECH</t>
+  </si>
+  <si>
+    <t>02-Jul-2019</t>
+  </si>
+  <si>
+    <t>DID2019035203</t>
+  </si>
+  <si>
+    <t>Juwadi</t>
+  </si>
+  <si>
+    <t>IDM000863159</t>
+  </si>
+  <si>
+    <t>11-Jun-2021</t>
+  </si>
+  <si>
+    <t>Losion pencegah serangan pacet, lintah, dan nyamuk</t>
+  </si>
+  <si>
+    <t>InkubiMart</t>
+  </si>
+  <si>
+    <t>23-Jul-2014</t>
+  </si>
+  <si>
+    <t>J002014034431</t>
+  </si>
+  <si>
+    <t>Departemen Teknik Mesin dan Biosistem</t>
+  </si>
+  <si>
+    <t>IDM000669577</t>
+  </si>
+  <si>
+    <t>06-Feb-2020</t>
+  </si>
+  <si>
+    <t>FASTREX</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>02-Mar-2015</t>
+  </si>
+  <si>
+    <t>D002015008084</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Desrial, M.Eng.</t>
+  </si>
+  <si>
+    <t>KibiMart</t>
+  </si>
+  <si>
+    <t>J002014034432</t>
+  </si>
+  <si>
+    <t>IDM000669578</t>
+  </si>
+  <si>
+    <t>Botani Bakery</t>
+  </si>
+  <si>
+    <t>12-Nov-2020</t>
+  </si>
+  <si>
+    <t>JID2020069990</t>
+  </si>
+  <si>
+    <t>Dr. Ahmad Yani, S.T.P., M.Si.</t>
+  </si>
+  <si>
+    <t>Botani Mart</t>
+  </si>
+  <si>
+    <t>25-Nov-2020</t>
+  </si>
+  <si>
+    <t>JID2020073583</t>
+  </si>
+  <si>
+    <t>IDM000934878</t>
+  </si>
+  <si>
+    <t>21-Dec-2021</t>
+  </si>
+  <si>
+    <t>SeaCera</t>
+  </si>
+  <si>
+    <t>30-Nov-2020</t>
+  </si>
+  <si>
+    <t>DID2020075312</t>
+  </si>
+  <si>
+    <t>IDM000927357</t>
+  </si>
+  <si>
+    <t>01-Dec-2021</t>
+  </si>
+  <si>
+    <t>makanan olahan berbahan dasar sereal untuk sarapan, makanan ringan atau bahan untuk membuat makanan lain, makanan pembuka dan makanan ringan yang terdiri dari kembang gula, pasta, nasi, biji-bijian, roti dan sereal, Makanan ringan batangan yang mengandung campuran biji-bijian, kacang-kacangan dan buah kering (gula-gula), Makanan ringan berbahan dasar sereal dalam bentuk batangan, Makanan, makanan ringan dan makanan ringan organik berbahan dasar sereal.</t>
+  </si>
+  <si>
+    <t>GracSea</t>
+  </si>
+  <si>
+    <t>15-Dec-2020</t>
+  </si>
+  <si>
+    <t>DID2020079976</t>
+  </si>
+  <si>
+    <t>IDM000925851</t>
+  </si>
+  <si>
+    <t>22-Nov-2021</t>
+  </si>
+  <si>
+    <t>GracSea adalah merek untuk produk krim antiaging dengan bahan baku ekstrak rumput laut, dan keong laut, serta retinol</t>
+  </si>
+  <si>
+    <t>Endosir</t>
+  </si>
+  <si>
+    <t>19-Jan-2021</t>
+  </si>
+  <si>
+    <t>DID2021003698</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Akhmad Endang Zainal Hasan, M.Si.</t>
+  </si>
+  <si>
+    <t>Obat herbal untuk keperluan pengobatan termasuk obat herbal kering, ekstrak obat herbal cair dan kapsul obat herbal; adjuvan untuk tujuan medis; biofarmasi untuk pengobatan kanker; ekstrak herbal obat untuk keperluan medis; obat herbal; obat-obatan herbal; obat-obatan untuk pencegahan dan pengobatan kanker</t>
+  </si>
+  <si>
+    <t>CyanSea</t>
+  </si>
+  <si>
+    <t>10-Feb-2021</t>
+  </si>
+  <si>
+    <t>DID2021009725</t>
+  </si>
+  <si>
+    <t>Kukis mengandung bahan dari laut, diantaranya alga laut makro, tepung sagu dan Spirulina Kue-kue; Makanan ringan batangan yang mengandung campuran biji-bijian, kacang-kacangan dan buah kering (gula-gula); Makanan ringan berbahan dasar tepung; Makanan ringan berbahan dasar tepung terigu; kue bolu; kue untuk makanan ringan; kukis (kue kering); makanan olahan berbahan dasar sereal untuk sarapan, makanan ringan atau bahan untuk membuat makanan lain</t>
+  </si>
+  <si>
+    <t>VitaSea</t>
+  </si>
+  <si>
+    <t>23-Feb-2021</t>
+  </si>
+  <si>
+    <t>DID2021012320</t>
+  </si>
+  <si>
+    <t>IDM001026347</t>
+  </si>
+  <si>
+    <t>15-Nov-2022</t>
+  </si>
+  <si>
+    <t>Suplemen berupa emulsi mengandung minyak ikan dan ekstrak biota laut, diantaranya alga laut makro, alga laut mikro, mangrove dan timun laut</t>
+  </si>
+  <si>
+    <t>Sorinfer</t>
+  </si>
+  <si>
+    <t>29-Apr-2021</t>
+  </si>
+  <si>
+    <t>DID2021029999</t>
+  </si>
+  <si>
+    <t>IDM000969395</t>
+  </si>
+  <si>
+    <t>Sorinfer merupakan produk pakan lengkap fermentasi berbasis sorgum dan indigofera. Sorinfer merupakan singkatan dari sorgum indigofera fermentasi.</t>
+  </si>
+  <si>
+    <t>Ani Nuraeni, S.Pd., M.Pd.</t>
+  </si>
+  <si>
+    <t>SeaLatte</t>
+  </si>
+  <si>
+    <t>06-Jul-2021</t>
+  </si>
+  <si>
+    <t>DID2021045451</t>
+  </si>
+  <si>
+    <t>Minuman berbentuk sebuk</t>
+  </si>
+  <si>
+    <t>Nanik Alawiyah</t>
+  </si>
+  <si>
+    <t>Fadilah Fitrianum</t>
+  </si>
+  <si>
+    <t>Vera Junita Br. Sitanggang, S.Hut., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. Tjahja Muhandri, S.T.P., M.T.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Ikeu Tanziha, M.S.</t>
+  </si>
+  <si>
+    <t>BIBER</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>08-Oct-2021</t>
+  </si>
+  <si>
+    <t>DID2021067608</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Nana Mulyana, M.Si.</t>
+  </si>
+  <si>
+    <t>IDM000993303</t>
+  </si>
+  <si>
+    <t>01-Sep-2022</t>
+  </si>
+  <si>
+    <t>Plastik diekstrusi dalam bentuk balok untuk digunakan dalam manufaktur; plastik diekstrusi dalam bentuk batang untuk digunakan dalam manufaktur; plastik diekstrusi dalam bentuk batangan untuk digunakan dalam manufaktur; plastik diekstrusi dalam bentuk lembaran untuk digunakan dalam manufaktur</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Asadatun Abdullah, S.Pi., M.S.M., M.Si.</t>
+  </si>
+  <si>
+    <t>Purnawati Hustina Rachman, S.Gz., M.Gizi.</t>
+  </si>
+  <si>
+    <t>Tembora</t>
+  </si>
+  <si>
+    <t>19-Oct-2021</t>
+  </si>
+  <si>
+    <t>DID2021070782</t>
+  </si>
+  <si>
+    <t>Keripik Tempe</t>
+  </si>
+  <si>
+    <t>Khairunnisa</t>
+  </si>
+  <si>
+    <t>Prudens Naura Afzelia</t>
+  </si>
+  <si>
+    <t>ZEOPONIK</t>
+  </si>
+  <si>
+    <t>01-Jan-2022</t>
+  </si>
+  <si>
+    <t>DID2022001468</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Suwardi, M.Agr.</t>
+  </si>
+  <si>
+    <t>TRUEBESTIE</t>
+  </si>
+  <si>
+    <t>30-Apr-2022</t>
+  </si>
+  <si>
+    <t>DID2022031956</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Mala Nurilmala, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Masker Wajah; Masker wajah pembersih pori-pori; Masker wajah untuk kuli berminyak; masker untuk membersihkan wajah</t>
+  </si>
+  <si>
+    <t>SEEDCOOKIES</t>
+  </si>
+  <si>
+    <t>09-Apr-2022</t>
+  </si>
+  <si>
+    <t>DID2022026387</t>
+  </si>
+  <si>
+    <t>Dr. Ir, Ricksy Prematuri, MM</t>
+  </si>
+  <si>
+    <t>PUSAT PENELITIAN SUMBERDAYA HAYATI DAN BIOTEKNOLOGI (PPSHB)</t>
+  </si>
+  <si>
+    <t>Media tumbuh benih, bibit, dan tanaman</t>
+  </si>
+  <si>
+    <t>Botani Mineral Water</t>
+  </si>
+  <si>
+    <t>02-Apr-2022</t>
+  </si>
+  <si>
+    <t>DID2022024479</t>
+  </si>
+  <si>
+    <t>Natasya Pramesti</t>
+  </si>
+  <si>
+    <t>Nurul Hidayati, S.E., M.Si.</t>
+  </si>
+  <si>
+    <t>DID2022094491</t>
+  </si>
+  <si>
+    <t>IDM001071136</t>
+  </si>
+  <si>
+    <t>31-Mar-2023</t>
+  </si>
+  <si>
+    <t>air minum; air minum dalam kemasan; air minum dengan kandungan mineral; air minum suling; minuman, yaitu, air minum, air minum dengan rasa, air mineral dan air soda dan minuman non-alkohol lainnya, yaitu, minuman ringan, minuman penambah tenaga dan minuman untuk olah raga</t>
+  </si>
+  <si>
+    <t>Amorabox</t>
+  </si>
+  <si>
+    <t>13-Nov-2022</t>
+  </si>
+  <si>
+    <t>JID2022091139</t>
+  </si>
+  <si>
+    <t>Vhaldo Riyan Ganesha</t>
+  </si>
+  <si>
+    <t>menyediakan pasar (marketplaces) online untuk penjual barang dan/atau jasa; penyediaan pasar online (marketplace) untuk pembeli dan penjual</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Erliza Hambali, M.Si.</t>
+  </si>
+  <si>
+    <t>D'Premium Egg</t>
+  </si>
+  <si>
+    <t>24-Nov-2022</t>
+  </si>
+  <si>
+    <t>DID2022097571</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Iman Rahayu Hidayati Soesanto, M.S.</t>
+  </si>
+  <si>
+    <t>Telur Ayam</t>
+  </si>
+  <si>
+    <t>Pakan Layer D'Premium ++</t>
+  </si>
+  <si>
+    <t>DID2022097568</t>
+  </si>
+  <si>
+    <t>Pakan Ternak</t>
+  </si>
+  <si>
+    <t>dpakan</t>
+  </si>
+  <si>
+    <t>DID2022075816</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Yuli Retnani, M.Sc.</t>
+  </si>
+  <si>
+    <t>Makanan Ternak; Makanan ternak; makanan ternak; makanan ternak; makanan ternak</t>
+  </si>
+  <si>
+    <t>FEDTUGROW</t>
+  </si>
+  <si>
+    <t>DID2022083945</t>
+  </si>
+  <si>
+    <t>Prof. Dr. drh. Agik Suprayogi, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>Departemen Anatomi, Fisiologi dan Farmakologi</t>
+  </si>
+  <si>
+    <t>Bahan makanan untuk hewan termasuk bahan tambahan untuk pakan hewan; Campuran pakan ternak; Pakan ternak; konsentrat untuk pakan ternak</t>
+  </si>
+  <si>
+    <t>Surya Dwi Arifin</t>
+  </si>
+  <si>
+    <t>M. Farhan Kurniawan</t>
+  </si>
+  <si>
+    <t>Botani Tea</t>
+  </si>
+  <si>
+    <t>08-Sep-2023</t>
+  </si>
+  <si>
+    <t>DID2023078640</t>
+  </si>
+  <si>
+    <t>Pusat Studi Biofarmaka Tropika.</t>
+  </si>
+  <si>
+    <t>IPT2023166407</t>
+  </si>
+  <si>
+    <t>Suatu Penamaan</t>
+  </si>
+  <si>
+    <t>Team On</t>
+  </si>
+  <si>
+    <t>DID2023078642</t>
+  </si>
+  <si>
+    <t>IPT2023166532</t>
+  </si>
+  <si>
+    <t>Lemonaria</t>
+  </si>
+  <si>
+    <t>DID2023078630</t>
+  </si>
+  <si>
+    <t>Pusat Penelitian Biologi Tropika</t>
+  </si>
+  <si>
+    <t>IPT2023166620</t>
+  </si>
+  <si>
+    <t>Leturind</t>
+  </si>
+  <si>
+    <t>11-Sep-2023</t>
+  </si>
+  <si>
+    <t>DID2023079035</t>
+  </si>
+  <si>
+    <t>IPT2023166644</t>
+  </si>
+  <si>
+    <t>suatu penamaan</t>
+  </si>
+  <si>
+    <t>Rifa Nabila Afifah</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dias Fajar Fathan Al Azka </t>
+  </si>
+  <si>
+    <t>Fi-gen</t>
+  </si>
+  <si>
+    <t>30-Nov-2023</t>
+  </si>
+  <si>
+    <t>DID2023113443</t>
+  </si>
+  <si>
+    <t>Kopi Enzimatis</t>
+  </si>
+  <si>
+    <t>19-Nov-2023</t>
+  </si>
+  <si>
+    <t>DID2023108143</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Erliza Noor</t>
+  </si>
+  <si>
+    <t>SakaSea</t>
+  </si>
+  <si>
+    <t>12-Aug-2024</t>
+  </si>
+  <si>
+    <t>DID2024077133</t>
+  </si>
+  <si>
+    <t>TANKAFEED</t>
+  </si>
+  <si>
+    <t>DID2024121249</t>
+  </si>
+  <si>
+    <t>Dr. Tekad Urip Pambudi Sujarnoko, S.Pt., M.Si.</t>
+  </si>
+  <si>
+    <t>Dr. drh. Anisa Rahma, S.K.H., M.Si.</t>
+  </si>
+  <si>
+    <t>Rahmat Dzakwan</t>
+  </si>
+  <si>
+    <t>Botani Biscuit &amp; Cookies</t>
+  </si>
+  <si>
+    <t>DID2024116028</t>
+  </si>
+  <si>
+    <t>Dr. Ir. Sri Mulatsih, M.Sc.Agr.</t>
+  </si>
+  <si>
+    <t>11-Dec-2024</t>
+  </si>
+  <si>
+    <t>DID2024116276</t>
+  </si>
+  <si>
+    <t>Salsabilla Permata Bayah</t>
   </si>
   <si>
     <t>Dr. Novia Amalia Sholeha, S.Si.</t>
   </si>
   <si>
-    <t xml:space="preserve">Kokom Komalasari,  S. Pt. M.Si.</t>
-[...37 lines deleted...]
-  <si>
     <t xml:space="preserve">Dr.  Hamzah Alfarisi, S.Si., M.Si.</t>
   </si>
   <si>
-    <t>Departemen Kedokteran Hewan</t>
-[...28 lines deleted...]
-  <si>
     <t>Prof. Dr. Ir. I Wayan Darmawan, M.Sc.F.Trop.</t>
   </si>
   <si>
-    <t>Dr. Istie Sekartining Rahayu, S.Hut., M.Si.</t>
-[...736 lines deleted...]
-  <si>
     <t>SUHES Fish Oil</t>
   </si>
   <si>
     <t>15-Jan-2026</t>
   </si>
   <si>
     <t>DID2026004645</t>
   </si>
   <si>
     <t>Prof. Dr. Sugeng Heri Suseno, S.Pi., M.Si.</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Nahrowi, M.Sc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muhammad Rizky Caesar	</t>
+  </si>
+  <si>
+    <t>Prof. Dr. Ir. Sukenda, M.Sc.</t>
+  </si>
+  <si>
+    <t>Dr. Anna Octavera, S.Pi., M.Si., M.Sc.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2160,74 +2388,74 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J386" headerRowCount="1">
-  <autoFilter ref="A4:J386"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table_1" displayName="Table_1" ref="A4:J476" headerRowCount="1">
+  <autoFilter ref="A4:J476"/>
   <tableColumns count="10">
     <tableColumn id="1" name="NamaMerek"/>
     <tableColumn id="2" name="KelasMerek"/>
     <tableColumn id="3" name="TanggalPendaftaran"/>
     <tableColumn id="4" name="NomorPendaftaran"/>
     <tableColumn id="5" name="StatusPermohonan"/>
     <tableColumn id="6" name="NamaPemohon"/>
     <tableColumn id="7" name="Departemen"/>
     <tableColumn id="8" name="NomorSertifikat"/>
     <tableColumn id="9" name="TanggalSertifikat"/>
     <tableColumn id="10" name="Deskripsi"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:J386"/>
+  <dimension ref="A1:J476"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="100" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="20" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="200" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="0" t="s">
@@ -2331,127 +2559,127 @@
       </c>
       <c r="G7" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H11" s="0" t="s">
@@ -3535,147 +3763,147 @@
       </c>
       <c r="I48" s="0" t="s">
         <v>113</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>109</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>112</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>113</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>109</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>112</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>113</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>109</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>112</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>113</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>109</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>19</v>
+        <v>119</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>112</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>113</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>122</v>
       </c>
       <c r="D53" s="0" t="s">
@@ -4547,2239 +4775,2239 @@
       </c>
       <c r="G80" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>180</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="H81" s="0" t="s">
         <v>182</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>183</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>180</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>184</v>
+        <v>111</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="H82" s="0" t="s">
         <v>182</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>183</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="B83" s="0" t="s">
+      <c r="C83" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C83" s="0" t="s">
+      <c r="D83" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="D83" s="0" t="s">
+      <c r="E83" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F83" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F83" s="0" t="s">
+      <c r="G83" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B84" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="B84" s="0" t="s">
+      <c r="C84" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C84" s="0" t="s">
+      <c r="D84" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="D84" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B85" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="B85" s="0" t="s">
+      <c r="C85" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C85" s="0" t="s">
+      <c r="D85" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="D85" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E85" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B86" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="B86" s="0" t="s">
+      <c r="C86" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C86" s="0" t="s">
+      <c r="D86" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="D86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B87" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="B87" s="0" t="s">
+      <c r="C87" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C87" s="0" t="s">
+      <c r="D87" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="D87" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E87" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>102</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F88" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F88" s="0" t="s">
+      <c r="G88" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="G88" s="0" t="s">
+      <c r="J88" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C89" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="B89" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C89" s="0" t="s">
+      <c r="D89" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="E89" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F89" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F89" s="0" t="s">
+      <c r="G89" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="G89" s="0" t="s">
+      <c r="J89" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C90" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="B90" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C90" s="0" t="s">
+      <c r="D90" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="D90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G90" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C91" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="B91" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C91" s="0" t="s">
+      <c r="D91" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="D91" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G91" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C92" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="D92" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="D92" s="0" t="s">
+      <c r="E92" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F92" s="0" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>210</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C93" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="D93" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="D93" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C94" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="D94" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="D94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E94" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C95" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="D95" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="D95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C96" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="D96" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="D96" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C97" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="D97" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="D97" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E97" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C98" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="D98" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="D98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B99" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="B99" s="0" t="s">
+      <c r="C99" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="C99" s="0" t="s">
+      <c r="D99" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="D99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="B100" s="0" t="s">
+      <c r="C100" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="C100" s="0" t="s">
+      <c r="D100" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="D100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E100" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="B101" s="0" t="s">
+      <c r="C101" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="C101" s="0" t="s">
+      <c r="D101" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="D101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E101" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B102" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="B102" s="0" t="s">
+      <c r="C102" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="C102" s="0" t="s">
+      <c r="D102" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="D102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E102" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B103" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="B103" s="0" t="s">
+      <c r="C103" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="C103" s="0" t="s">
+      <c r="D103" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="D103" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E103" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B104" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="B104" s="0" t="s">
+      <c r="C104" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="C104" s="0" t="s">
+      <c r="D104" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="D104" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E104" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B105" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="B105" s="0" t="s">
+      <c r="C105" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="C105" s="0" t="s">
+      <c r="D105" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="D105" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E105" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C106" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="D106" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="D106" s="0" t="s">
+      <c r="E106" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F106" s="0" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>227</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C107" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="B107" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C107" s="0" t="s">
+      <c r="D107" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="D107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E107" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C108" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="B108" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C108" s="0" t="s">
+      <c r="D108" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="D108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E108" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C109" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="B109" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C109" s="0" t="s">
+      <c r="D109" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="D109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E109" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C110" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="B110" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C110" s="0" t="s">
+      <c r="D110" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="D110" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E110" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C111" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="D111" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="D111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E111" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C112" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="D112" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="D112" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E112" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>184</v>
+        <v>111</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C113" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="D113" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="D113" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E113" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C114" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="D114" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="D114" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C115" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="D115" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="D115" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>117</v>
+        <v>236</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C116" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="D116" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="D116" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E116" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>237</v>
+        <v>111</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C117" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="D117" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="D117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C118" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="D118" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="D118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E118" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C119" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="D119" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="D119" s="0" t="s">
+      <c r="E119" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F119" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F119" s="0" t="s">
+      <c r="G119" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="G119" s="0" t="s">
+      <c r="J119" s="0" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C120" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="D120" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="D120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="G120" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C121" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="D121" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="D121" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E121" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="G121" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C122" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="D122" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="D122" s="0" t="s">
+      <c r="E122" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="E122" s="0" t="s">
+      <c r="F122" s="0" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C123" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="D123" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="D123" s="0" t="s">
+      <c r="E123" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B124" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="B124" s="0" t="s">
+      <c r="C124" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C124" s="0" t="s">
+      <c r="D124" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="D124" s="0" t="s">
+      <c r="E124" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F124" s="0" t="s">
         <v>259</v>
       </c>
-      <c r="E124" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F124" s="0" t="s">
+      <c r="G124" s="0" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B125" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="B125" s="0" t="s">
+      <c r="C125" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C125" s="0" t="s">
+      <c r="D125" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="D125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B126" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="B126" s="0" t="s">
+      <c r="C126" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C126" s="0" t="s">
+      <c r="D126" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="D126" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B127" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="B127" s="0" t="s">
+      <c r="C127" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C127" s="0" t="s">
+      <c r="D127" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="D127" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E127" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B128" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="B128" s="0" t="s">
+      <c r="C128" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C128" s="0" t="s">
+      <c r="D128" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="D128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E128" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B129" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="B129" s="0" t="s">
+      <c r="C129" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C129" s="0" t="s">
+      <c r="D129" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="D129" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E129" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B130" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="B130" s="0" t="s">
+      <c r="C130" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C130" s="0" t="s">
+      <c r="D130" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="D130" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E130" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B131" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="B131" s="0" t="s">
+      <c r="C131" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C131" s="0" t="s">
+      <c r="D131" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="D131" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E131" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B132" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="B132" s="0" t="s">
+      <c r="C132" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C132" s="0" t="s">
+      <c r="D132" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="D132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E132" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B133" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="B133" s="0" t="s">
+      <c r="C133" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C133" s="0" t="s">
+      <c r="D133" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="D133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E133" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B134" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="B134" s="0" t="s">
+      <c r="C134" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C134" s="0" t="s">
+      <c r="D134" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="D134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B135" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="B135" s="0" t="s">
+      <c r="C135" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C135" s="0" t="s">
+      <c r="D135" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="D135" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B136" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="B136" s="0" t="s">
+      <c r="C136" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C136" s="0" t="s">
+      <c r="D136" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="D136" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E136" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B137" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="B137" s="0" t="s">
+      <c r="C137" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C137" s="0" t="s">
+      <c r="D137" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="D137" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E137" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B138" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="B138" s="0" t="s">
+      <c r="C138" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C138" s="0" t="s">
+      <c r="D138" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="D138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E138" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C139" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="D139" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="D139" s="0" t="s">
+      <c r="E139" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F139" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G139" s="0" t="s">
         <v>278</v>
-      </c>
-[...7 lines deleted...]
-        <v>279</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C152" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="D152" s="0" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C153" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="D153" s="0" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F153" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="G153" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="G153" s="0" t="s">
+      <c r="J153" s="0" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C154" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="D154" s="0" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="G154" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C155" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="D155" s="0" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="G155" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C156" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="D156" s="0" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="G156" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C157" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="D157" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="D157" s="0" t="s">
+      <c r="E157" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F157" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F157" s="0" t="s">
+      <c r="G157" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="G157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J157" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C158" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="D158" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="D158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E158" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C159" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="D159" s="0" t="s">
         <v>303</v>
       </c>
-      <c r="D159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E159" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F161" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G161" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="H161" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="I161" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="J161" s="0" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B163" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C163" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="B163" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C163" s="0" t="s">
+      <c r="D163" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="D163" s="0" t="s">
+      <c r="E163" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>227</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
         <v>313</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>314</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
         <v>313</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>314</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F165" s="0" t="s">
@@ -6920,2518 +7148,2518 @@
       </c>
       <c r="J170" s="0" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>331</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>332</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>333</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>334</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>335</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>336</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>301</v>
+        <v>337</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>34</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>34</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>34</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>34</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>34</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>34</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>34</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>34</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B187" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>34</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>34</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>34</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F191" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="G191" s="0" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>118</v>
+        <v>363</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B193" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>331</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>332</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>333</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>334</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>335</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>336</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>301</v>
+        <v>337</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B206" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>332</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>334</v>
+        <v>300</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>333</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B210" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B211" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>372</v>
+        <v>337</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>329</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>372</v>
+        <v>338</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>335</v>
+        <v>300</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>301</v>
+        <v>336</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>34</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B223" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>34</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>34</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B225" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>383</v>
+        <v>355</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>384</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
         <v>385</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>386</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
         <v>385</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>386</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
         <v>385</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>386</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
         <v>385</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>386</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
         <v>385</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>386</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
         <v>385</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>386</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
         <v>385</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>386</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>372</v>
+        <v>334</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
         <v>385</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>386</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
         <v>388</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>389</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>388</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>389</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>392</v>
+        <v>332</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
         <v>388</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>389</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
         <v>388</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>389</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
         <v>388</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>389</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
         <v>388</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>389</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
         <v>388</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>389</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
         <v>388</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>389</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>372</v>
+        <v>334</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="B243" s="0" t="s">
         <v>393</v>
       </c>
-      <c r="B243" s="0" t="s">
+      <c r="C243" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="C243" s="0" t="s">
+      <c r="D243" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="D243" s="0" t="s">
+      <c r="E243" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F243" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E243" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G243" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="B244" s="0" t="s">
         <v>393</v>
       </c>
-      <c r="B244" s="0" t="s">
+      <c r="C244" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="C244" s="0" t="s">
+      <c r="D244" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="D244" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E244" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="B245" s="0" t="s">
         <v>393</v>
       </c>
-      <c r="B245" s="0" t="s">
+      <c r="C245" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="C245" s="0" t="s">
+      <c r="D245" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="D245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E245" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="B246" s="0" t="s">
         <v>393</v>
       </c>
-      <c r="B246" s="0" t="s">
+      <c r="C246" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="C246" s="0" t="s">
+      <c r="D246" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="D246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E246" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F246" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="G246" s="0" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="B247" s="0" t="s">
         <v>393</v>
       </c>
-      <c r="B247" s="0" t="s">
+      <c r="C247" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="C247" s="0" t="s">
+      <c r="D247" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="D247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E247" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B248" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C248" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="D248" s="0" t="s">
         <v>402</v>
       </c>
-      <c r="D248" s="0" t="s">
+      <c r="E248" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F248" s="0" t="s">
         <v>403</v>
       </c>
-      <c r="E248" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F248" s="0" t="s">
+      <c r="G248" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="G248" s="0" t="s">
+      <c r="J248" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C249" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="D249" s="0" t="s">
         <v>402</v>
       </c>
-      <c r="D249" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E249" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="G249" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="J249" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C250" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="D250" s="0" t="s">
         <v>409</v>
       </c>
-      <c r="D250" s="0" t="s">
+      <c r="E250" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F250" s="0" t="s">
         <v>410</v>
       </c>
-      <c r="E250" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F250" s="0" t="s">
+      <c r="G250" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C251" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="D251" s="0" t="s">
         <v>409</v>
       </c>
-      <c r="D251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E251" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C252" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="D252" s="0" t="s">
         <v>409</v>
       </c>
-      <c r="D252" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E252" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B253" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C253" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="D253" s="0" t="s">
         <v>409</v>
       </c>
-      <c r="D253" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E253" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C254" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="D254" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>414</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C255" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="D255" s="0" t="s">
         <v>417</v>
       </c>
-      <c r="D255" s="0" t="s">
+      <c r="E255" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F255" s="0" t="s">
         <v>418</v>
       </c>
-      <c r="E255" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G255" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C256" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="D256" s="0" t="s">
         <v>417</v>
       </c>
-      <c r="D256" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E256" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B257" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C257" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D257" s="0" t="s">
         <v>421</v>
       </c>
-      <c r="D257" s="0" t="s">
+      <c r="E257" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F257" s="0" t="s">
         <v>422</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C258" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D258" s="0" t="s">
         <v>421</v>
       </c>
-      <c r="D258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E258" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C259" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D259" s="0" t="s">
         <v>421</v>
       </c>
-      <c r="D259" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E259" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>176</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C260" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="D260" s="0" t="s">
         <v>427</v>
       </c>
-      <c r="D260" s="0" t="s">
+      <c r="E260" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F260" s="0" t="s">
         <v>428</v>
-      </c>
-[...4 lines deleted...]
-        <v>429</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>55</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C261" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="D261" s="0" t="s">
         <v>427</v>
       </c>
-      <c r="D261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E261" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>55</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C262" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="D262" s="0" t="s">
         <v>427</v>
       </c>
-      <c r="D262" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E262" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>55</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C263" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="D263" s="0" t="s">
         <v>427</v>
       </c>
-      <c r="D263" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E263" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>55</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C264" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="D264" s="0" t="s">
         <v>427</v>
       </c>
-      <c r="D264" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E264" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>55</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C265" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="D265" s="0" t="s">
         <v>427</v>
       </c>
-      <c r="D265" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E265" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>55</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C266" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="D266" s="0" t="s">
         <v>427</v>
       </c>
-      <c r="D266" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E266" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>216</v>
+        <v>434</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>55</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
         <v>435</v>
       </c>
       <c r="B267" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>436</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F267" s="0" t="s">
@@ -9517,3223 +9745,5563 @@
       </c>
       <c r="G270" s="0" t="s">
         <v>439</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
         <v>443</v>
       </c>
       <c r="B271" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>444</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>301</v>
+        <v>331</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
         <v>443</v>
       </c>
       <c r="B272" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>444</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
         <v>443</v>
       </c>
       <c r="B273" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>444</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
         <v>443</v>
       </c>
       <c r="B274" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>444</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
         <v>443</v>
       </c>
       <c r="B275" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>444</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>336</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
         <v>443</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>444</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>337</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
         <v>443</v>
       </c>
       <c r="B277" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>444</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>372</v>
+        <v>338</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
         <v>443</v>
       </c>
       <c r="B278" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>444</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
         <v>446</v>
       </c>
       <c r="B279" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>447</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>449</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>67</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
         <v>446</v>
       </c>
       <c r="B280" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>447</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>450</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>67</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
         <v>446</v>
       </c>
       <c r="B281" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>447</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>451</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>67</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>10</v>
+        <v>452</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>13</v>
+        <v>454</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>14</v>
+        <v>252</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>28</v>
+        <v>455</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>16</v>
+        <v>456</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>17</v>
+        <v>457</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>20</v>
+        <v>452</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>22</v>
+        <v>453</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>23</v>
+        <v>454</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>19</v>
+        <v>458</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>456</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>27</v>
+        <v>457</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>219</v>
+        <v>121</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="H284" s="0" t="s">
         <v>456</v>
       </c>
-      <c r="I284" s="0" t="s">
+      <c r="J284" s="0" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>219</v>
+        <v>121</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>463</v>
+        <v>452</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>328</v>
+        <v>121</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>464</v>
+        <v>453</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>468</v>
+        <v>456</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>58</v>
+        <v>457</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>469</v>
+        <v>452</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>470</v>
+        <v>121</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>471</v>
+        <v>453</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>472</v>
+        <v>454</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>473</v>
+        <v>462</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>475</v>
+        <v>456</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>58</v>
+        <v>457</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>476</v>
+        <v>452</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>477</v>
+        <v>121</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>478</v>
+        <v>453</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>479</v>
+        <v>454</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>480</v>
+        <v>463</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>483</v>
+        <v>456</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>58</v>
+        <v>457</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>484</v>
+        <v>452</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>172</v>
+        <v>121</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>485</v>
+        <v>453</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>486</v>
+        <v>454</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>407</v>
+        <v>464</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>405</v>
-[...5 lines deleted...]
-        <v>488</v>
+        <v>456</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>58</v>
+        <v>457</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>489</v>
+        <v>452</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>172</v>
+        <v>121</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>490</v>
+        <v>454</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>491</v>
+        <v>465</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>405</v>
-[...4 lines deleted...]
-      <c r="I290" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="J290" s="0" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>493</v>
+        <v>452</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>219</v>
+        <v>121</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>494</v>
+        <v>454</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>74</v>
-[...4 lines deleted...]
-      <c r="I291" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="J291" s="0" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>496</v>
+        <v>452</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>30</v>
+        <v>121</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>497</v>
+        <v>453</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>498</v>
+        <v>454</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>14</v>
+        <v>252</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>455</v>
+        <v>467</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>74</v>
+        <v>456</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>58</v>
+        <v>457</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>499</v>
+        <v>452</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>257</v>
+        <v>121</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>453</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>500</v>
+        <v>454</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>501</v>
+        <v>468</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>502</v>
-[...5 lines deleted...]
-        <v>504</v>
+        <v>456</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>58</v>
+        <v>457</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>505</v>
+        <v>469</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>257</v>
+        <v>121</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>506</v>
+        <v>470</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>507</v>
+        <v>471</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>508</v>
+        <v>252</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>509</v>
+        <v>472</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>511</v>
+        <v>34</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>58</v>
+        <v>473</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>512</v>
+        <v>469</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>513</v>
+        <v>470</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>514</v>
+        <v>471</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>515</v>
+        <v>474</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>517</v>
+        <v>34</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>518</v>
+        <v>473</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>519</v>
+        <v>469</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>328</v>
+        <v>121</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>520</v>
+        <v>470</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>521</v>
+        <v>471</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>364</v>
+        <v>475</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>522</v>
-[...5 lines deleted...]
-        <v>524</v>
+        <v>34</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>58</v>
+        <v>473</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>525</v>
+        <v>469</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>526</v>
+        <v>121</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>527</v>
+        <v>470</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>528</v>
+        <v>471</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>14</v>
+        <v>252</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>529</v>
+        <v>476</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>522</v>
+        <v>34</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>58</v>
+        <v>473</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>530</v>
+        <v>469</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>328</v>
+        <v>121</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>520</v>
+        <v>470</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>531</v>
+        <v>471</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>364</v>
+        <v>477</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>522</v>
-[...5 lines deleted...]
-        <v>524</v>
+        <v>34</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>58</v>
+        <v>473</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>533</v>
+        <v>469</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>21</v>
+        <v>121</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>534</v>
+        <v>470</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>535</v>
+        <v>471</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>14</v>
+        <v>252</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>536</v>
+        <v>478</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>522</v>
+        <v>34</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>58</v>
+        <v>473</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>537</v>
+        <v>469</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>328</v>
+        <v>121</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>538</v>
+        <v>470</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>539</v>
+        <v>471</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>536</v>
+        <v>479</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>522</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>34</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>58</v>
+        <v>473</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>542</v>
+        <v>469</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>30</v>
+        <v>121</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>543</v>
+        <v>470</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>544</v>
+        <v>471</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>18</v>
+        <v>480</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>546</v>
+        <v>34</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>547</v>
+        <v>473</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>548</v>
+        <v>481</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>179</v>
+        <v>51</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>549</v>
+        <v>470</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>550</v>
+        <v>482</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>254</v>
+        <v>483</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>34</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>553</v>
+        <v>484</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>554</v>
+        <v>481</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>555</v>
+        <v>470</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>556</v>
+        <v>482</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>14</v>
+        <v>252</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>557</v>
+        <v>485</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>412</v>
+        <v>34</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>558</v>
+        <v>484</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>559</v>
+        <v>481</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>560</v>
+        <v>470</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>561</v>
+        <v>482</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>18</v>
+        <v>486</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>279</v>
+        <v>34</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>562</v>
+        <v>484</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>563</v>
+        <v>481</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>564</v>
+        <v>470</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>565</v>
+        <v>482</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>18</v>
+        <v>487</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>567</v>
+        <v>34</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>568</v>
+        <v>484</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>569</v>
+        <v>481</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>219</v>
+        <v>51</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>570</v>
+        <v>470</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>571</v>
+        <v>482</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F306" s="0" t="s">
-        <v>572</v>
+        <v>488</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>34</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>574</v>
+        <v>484</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>29</v>
+        <v>481</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>31</v>
+        <v>470</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>32</v>
+        <v>482</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>575</v>
+        <v>489</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="H307" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J307" s="0" t="s">
-        <v>37</v>
+        <v>484</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>576</v>
+        <v>481</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>318</v>
+        <v>51</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>577</v>
+        <v>470</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>578</v>
+        <v>482</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>18</v>
+        <v>479</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>579</v>
+        <v>484</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>39</v>
+        <v>481</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>41</v>
+        <v>470</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>42</v>
+        <v>482</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>580</v>
+        <v>490</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>45</v>
+        <v>484</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>50</v>
+        <v>481</v>
       </c>
       <c r="B310" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>52</v>
+        <v>470</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>53</v>
+        <v>482</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>581</v>
+        <v>491</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>58</v>
+        <v>484</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>63</v>
+        <v>481</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>64</v>
+        <v>470</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>65</v>
+        <v>482</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>14</v>
+        <v>252</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>582</v>
+        <v>492</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>58</v>
+        <v>484</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>70</v>
+        <v>481</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>71</v>
+        <v>470</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>72</v>
+        <v>482</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>14</v>
+        <v>252</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>583</v>
+        <v>493</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>75</v>
+        <v>484</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>80</v>
+        <v>481</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>81</v>
+        <v>470</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>82</v>
+        <v>482</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>584</v>
+        <v>494</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>58</v>
+        <v>484</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>585</v>
+        <v>495</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>586</v>
+        <v>40</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>587</v>
+        <v>496</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>588</v>
+        <v>497</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>589</v>
+        <v>498</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>591</v>
+        <v>499</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>592</v>
+        <v>58</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>89</v>
+        <v>495</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>90</v>
+        <v>496</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>91</v>
+        <v>497</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>14</v>
+        <v>252</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>392</v>
+        <v>500</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>16</v>
+        <v>499</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>98</v>
+        <v>495</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>90</v>
+        <v>496</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>99</v>
+        <v>497</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>593</v>
+        <v>501</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>499</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>103</v>
+        <v>58</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>594</v>
+        <v>502</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>595</v>
+        <v>496</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>596</v>
+        <v>503</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>18</v>
+        <v>504</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>16</v>
+        <v>499</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>597</v>
+        <v>58</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>108</v>
+        <v>502</v>
       </c>
       <c r="B318" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>109</v>
+        <v>496</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>110</v>
+        <v>503</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>184</v>
+        <v>498</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>499</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>120</v>
+        <v>502</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>122</v>
+        <v>496</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>123</v>
+        <v>503</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>598</v>
+        <v>501</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>499</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>128</v>
+        <v>58</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>150</v>
+        <v>502</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>151</v>
+        <v>40</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>152</v>
+        <v>496</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>153</v>
+        <v>503</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>599</v>
+        <v>505</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>499</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>158</v>
+        <v>58</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>161</v>
+        <v>506</v>
       </c>
       <c r="B321" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>152</v>
+        <v>507</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>163</v>
+        <v>508</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>154</v>
+        <v>338</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>245</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>166</v>
+        <v>58</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>167</v>
+        <v>506</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>40</v>
+        <v>162</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>168</v>
+        <v>507</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>169</v>
+        <v>508</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>14</v>
+        <v>252</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>18</v>
+        <v>331</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>170</v>
+        <v>58</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>171</v>
+        <v>506</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>173</v>
+        <v>507</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>174</v>
+        <v>508</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>227</v>
+        <v>509</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>176</v>
+        <v>245</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>177</v>
+        <v>58</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>600</v>
+        <v>506</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>601</v>
+        <v>507</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>602</v>
+        <v>508</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>603</v>
+        <v>334</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>481</v>
+        <v>245</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>604</v>
+        <v>506</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>179</v>
+        <v>162</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>605</v>
+        <v>507</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>606</v>
+        <v>508</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>607</v>
+        <v>335</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>608</v>
+        <v>58</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>609</v>
+        <v>506</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>610</v>
+        <v>507</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>611</v>
+        <v>508</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>612</v>
+        <v>333</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>613</v>
+        <v>245</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>614</v>
+        <v>58</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>178</v>
+        <v>506</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>179</v>
+        <v>162</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>180</v>
+        <v>507</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>181</v>
+        <v>508</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>149</v>
+        <v>336</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>245</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>615</v>
+        <v>506</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>318</v>
+        <v>162</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>616</v>
+        <v>507</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>617</v>
+        <v>508</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>618</v>
+        <v>337</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>619</v>
+        <v>245</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>185</v>
+        <v>510</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>186</v>
+        <v>162</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>187</v>
+        <v>507</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>188</v>
+        <v>511</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>620</v>
+        <v>512</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>190</v>
+        <v>245</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>195</v>
+        <v>510</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>40</v>
+        <v>162</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>102</v>
+        <v>507</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>196</v>
+        <v>511</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>198</v>
+        <v>245</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>199</v>
+        <v>58</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>200</v>
+        <v>510</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>186</v>
+        <v>162</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>201</v>
+        <v>507</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>202</v>
+        <v>511</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>621</v>
+        <v>509</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>204</v>
+        <v>245</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>205</v>
+        <v>58</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>207</v>
+        <v>510</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>11</v>
+        <v>162</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>208</v>
+        <v>507</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>209</v>
+        <v>511</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>223</v>
+        <v>334</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>176</v>
+        <v>245</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>211</v>
+        <v>58</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>218</v>
+        <v>510</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>219</v>
+        <v>162</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>220</v>
+        <v>507</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>221</v>
+        <v>511</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>215</v>
+        <v>335</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>176</v>
+        <v>245</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>222</v>
+        <v>58</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>224</v>
+        <v>510</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>225</v>
+        <v>507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>226</v>
+        <v>511</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>612</v>
+        <v>333</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>176</v>
+        <v>245</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>228</v>
+        <v>510</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>219</v>
+        <v>162</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>229</v>
+        <v>507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>230</v>
+        <v>511</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>223</v>
+        <v>336</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>176</v>
+        <v>245</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>231</v>
+        <v>58</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>233</v>
+        <v>510</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>11</v>
+        <v>162</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>234</v>
+        <v>507</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>235</v>
+        <v>511</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>119</v>
+        <v>337</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>236</v>
+        <v>58</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>238</v>
+        <v>513</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>239</v>
+        <v>507</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>240</v>
+        <v>515</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>184</v>
+        <v>338</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>241</v>
+        <v>58</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>356</v>
+        <v>513</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>318</v>
+        <v>514</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>243</v>
+        <v>507</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>622</v>
+        <v>515</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>365</v>
+        <v>331</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>624</v>
+        <v>245</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>625</v>
+        <v>58</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>626</v>
+        <v>513</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>328</v>
+        <v>514</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>627</v>
+        <v>507</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>628</v>
+        <v>515</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>14</v>
+        <v>252</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>629</v>
+        <v>509</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>522</v>
+        <v>245</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>630</v>
+        <v>58</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>242</v>
+        <v>513</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>179</v>
+        <v>514</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>243</v>
+        <v>507</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>244</v>
+        <v>515</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>631</v>
+        <v>334</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>247</v>
+        <v>58</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>632</v>
+        <v>513</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>633</v>
+        <v>507</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>634</v>
+        <v>515</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>635</v>
+        <v>335</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>55</v>
+        <v>245</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>636</v>
+        <v>58</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>637</v>
+        <v>513</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>219</v>
+        <v>514</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>633</v>
+        <v>507</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>638</v>
+        <v>515</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>635</v>
+        <v>333</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>55</v>
+        <v>245</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>639</v>
+        <v>58</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>640</v>
+        <v>513</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>219</v>
+        <v>514</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>165</v>
+        <v>507</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>641</v>
+        <v>515</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>642</v>
+        <v>336</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>176</v>
+        <v>245</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>643</v>
+        <v>58</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>250</v>
+        <v>513</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>30</v>
+        <v>514</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>251</v>
+        <v>507</v>
       </c>
       <c r="D344" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="E344" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="E344" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F344" s="0" t="s">
-        <v>316</v>
+        <v>337</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>255</v>
+        <v>58</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>644</v>
+        <v>516</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>219</v>
+        <v>21</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>633</v>
+        <v>507</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>645</v>
+        <v>517</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>646</v>
+        <v>509</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>647</v>
+        <v>518</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>648</v>
+        <v>58</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>256</v>
+        <v>516</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>257</v>
+        <v>21</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>258</v>
+        <v>507</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>259</v>
+        <v>517</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>649</v>
+        <v>331</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>261</v>
+        <v>518</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>276</v>
+        <v>516</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>277</v>
+        <v>507</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>278</v>
+        <v>517</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>19</v>
+        <v>519</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>279</v>
+        <v>518</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>280</v>
+        <v>516</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>22</v>
+        <v>507</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>281</v>
+        <v>517</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>14</v>
+        <v>252</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>650</v>
+        <v>334</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>16</v>
+        <v>518</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>10</v>
+        <v>516</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>12</v>
+        <v>507</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>13</v>
+        <v>517</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>14</v>
+        <v>252</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>28</v>
+        <v>335</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>279</v>
+        <v>518</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>290</v>
+        <v>516</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>291</v>
+        <v>507</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>292</v>
+        <v>517</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>18</v>
+        <v>333</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>518</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>651</v>
+        <v>516</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>652</v>
+        <v>507</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>653</v>
+        <v>517</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>336</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>654</v>
-[...5 lines deleted...]
-        <v>652</v>
+        <v>518</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>656</v>
+        <v>58</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>657</v>
+        <v>516</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>652</v>
+        <v>507</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>658</v>
+        <v>517</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>337</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>654</v>
-[...5 lines deleted...]
-        <v>652</v>
+        <v>518</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>298</v>
+        <v>58</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>660</v>
+        <v>516</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>318</v>
+        <v>21</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>652</v>
+        <v>507</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>661</v>
+        <v>517</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
+      </c>
+      <c r="F353" s="0" t="s">
+        <v>512</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>662</v>
-[...5 lines deleted...]
-        <v>652</v>
+        <v>518</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>298</v>
+        <v>58</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>664</v>
+        <v>520</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>30</v>
+        <v>328</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>665</v>
+        <v>507</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>666</v>
+        <v>521</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>14</v>
+        <v>252</v>
+      </c>
+      <c r="F354" s="0" t="s">
+        <v>338</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>654</v>
-[...5 lines deleted...]
-        <v>665</v>
+        <v>245</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>668</v>
+        <v>58</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>293</v>
+        <v>520</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>179</v>
+        <v>328</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>294</v>
+        <v>507</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>295</v>
+        <v>521</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>14</v>
+        <v>252</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>669</v>
+        <v>331</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>297</v>
+        <v>245</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>298</v>
+        <v>58</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>302</v>
+        <v>520</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>40</v>
+        <v>328</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>303</v>
+        <v>507</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>304</v>
+        <v>521</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>670</v>
+        <v>509</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>306</v>
+        <v>245</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>298</v>
+        <v>58</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>20</v>
+        <v>520</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>21</v>
+        <v>328</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>22</v>
+        <v>507</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>23</v>
+        <v>521</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>19</v>
+        <v>334</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>245</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>671</v>
+        <v>520</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>40</v>
+        <v>328</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>672</v>
+        <v>507</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>673</v>
+        <v>521</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>14</v>
+        <v>252</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>607</v>
+        <v>335</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>309</v>
+        <v>520</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>219</v>
+        <v>328</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>310</v>
+        <v>507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>311</v>
+        <v>521</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>572</v>
+        <v>333</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>176</v>
+        <v>245</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>312</v>
+        <v>58</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>674</v>
+        <v>520</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>30</v>
+        <v>328</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>675</v>
+        <v>507</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>676</v>
+        <v>521</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>677</v>
+        <v>336</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>313</v>
+        <v>520</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>30</v>
+        <v>328</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>314</v>
+        <v>507</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>315</v>
+        <v>521</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>24</v>
+        <v>252</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>19</v>
+        <v>337</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>16</v>
+        <v>245</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>317</v>
+        <v>10</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>318</v>
+        <v>11</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>319</v>
+        <v>12</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>320</v>
+        <v>13</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>16</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>322</v>
+        <v>17</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>678</v>
+        <v>20</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>679</v>
+        <v>22</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>680</v>
+        <v>23</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>16</v>
       </c>
+      <c r="H363" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="I363" s="0" t="s">
+        <v>27</v>
+      </c>
       <c r="J363" s="0" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>327</v>
+        <v>522</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>328</v>
+        <v>218</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>329</v>
+        <v>523</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>330</v>
+        <v>524</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>372</v>
+        <v>525</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>297</v>
+        <v>74</v>
+      </c>
+      <c r="H364" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="I364" s="0" t="s">
+        <v>527</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>681</v>
+        <v>528</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>40</v>
+        <v>218</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>386</v>
+        <v>523</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>682</v>
+        <v>529</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>683</v>
+        <v>525</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>34</v>
+        <v>74</v>
+      </c>
+      <c r="H365" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="I365" s="0" t="s">
+        <v>531</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>298</v>
+        <v>532</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>338</v>
+        <v>533</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>40</v>
+        <v>328</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>339</v>
+        <v>534</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>340</v>
+        <v>535</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>684</v>
+        <v>536</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>34</v>
+        <v>245</v>
+      </c>
+      <c r="H366" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="I366" s="0" t="s">
+        <v>538</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>342</v>
+        <v>58</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>344</v>
+        <v>539</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>121</v>
+        <v>540</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>345</v>
+        <v>541</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>346</v>
+        <v>542</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>685</v>
+        <v>543</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>34</v>
+        <v>189</v>
+      </c>
+      <c r="H367" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="I367" s="0" t="s">
+        <v>545</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>686</v>
+        <v>546</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>30</v>
+        <v>547</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>357</v>
+        <v>548</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>687</v>
+        <v>549</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>24</v>
       </c>
+      <c r="F368" s="0" t="s">
+        <v>550</v>
+      </c>
       <c r="G368" s="0" t="s">
-        <v>360</v>
+        <v>551</v>
+      </c>
+      <c r="H368" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="I368" s="0" t="s">
+        <v>553</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>356</v>
+        <v>554</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>30</v>
+        <v>172</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>357</v>
+        <v>555</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>358</v>
+        <v>556</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>618</v>
+        <v>557</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>360</v>
+        <v>404</v>
+      </c>
+      <c r="H369" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="I369" s="0" t="s">
+        <v>559</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>533</v>
+        <v>560</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>30</v>
+        <v>172</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>688</v>
+        <v>523</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>689</v>
+        <v>561</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>24</v>
       </c>
+      <c r="F370" s="0" t="s">
+        <v>562</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>360</v>
+        <v>404</v>
+      </c>
+      <c r="H370" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="I370" s="0" t="s">
+        <v>527</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>367</v>
+        <v>564</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>30</v>
+        <v>218</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>368</v>
+        <v>523</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>369</v>
+        <v>565</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>372</v>
+        <v>525</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>297</v>
+        <v>74</v>
+      </c>
+      <c r="H371" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="I371" s="0" t="s">
+        <v>527</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>370</v>
+        <v>567</v>
       </c>
       <c r="B372" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>329</v>
+        <v>568</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>371</v>
+        <v>569</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>301</v>
+        <v>525</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>297</v>
+        <v>74</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>373</v>
+        <v>570</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>374</v>
+        <v>256</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>375</v>
+        <v>523</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>376</v>
+        <v>571</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>334</v>
+        <v>572</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>297</v>
+        <v>573</v>
+      </c>
+      <c r="H373" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="I373" s="0" t="s">
+        <v>575</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>377</v>
+        <v>576</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>121</v>
+        <v>256</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>378</v>
+        <v>577</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>379</v>
+        <v>578</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>24</v>
+        <v>579</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>349</v>
+        <v>580</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>34</v>
+        <v>245</v>
+      </c>
+      <c r="H374" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="I374" s="0" t="s">
+        <v>582</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>385</v>
+        <v>583</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>374</v>
+        <v>40</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>386</v>
+        <v>584</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>387</v>
+        <v>585</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>333</v>
+        <v>586</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>297</v>
+        <v>74</v>
+      </c>
+      <c r="H375" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="I375" s="0" t="s">
+        <v>588</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>58</v>
+        <v>589</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>388</v>
+        <v>590</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>30</v>
+        <v>328</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>389</v>
+        <v>591</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>390</v>
+        <v>592</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>331</v>
+        <v>365</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>297</v>
+        <v>593</v>
+      </c>
+      <c r="H376" s="0" t="s">
+        <v>594</v>
+      </c>
+      <c r="I376" s="0" t="s">
+        <v>595</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>391</v>
+        <v>58</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>393</v>
+        <v>596</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>394</v>
+        <v>597</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>395</v>
+        <v>598</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>396</v>
+        <v>599</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>690</v>
+        <v>600</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>198</v>
+        <v>593</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>401</v>
+        <v>601</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>172</v>
+        <v>328</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>402</v>
+        <v>591</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>403</v>
+        <v>602</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>691</v>
+        <v>365</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>405</v>
+        <v>593</v>
+      </c>
+      <c r="H378" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="I378" s="0" t="s">
+        <v>595</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>406</v>
+        <v>58</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>408</v>
+        <v>604</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>409</v>
+        <v>605</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>410</v>
+        <v>606</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>419</v>
+        <v>607</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>412</v>
+        <v>593</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>416</v>
+        <v>608</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>30</v>
+        <v>328</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>417</v>
+        <v>609</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>418</v>
+        <v>610</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>415</v>
+        <v>607</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>412</v>
+        <v>593</v>
+      </c>
+      <c r="H380" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="I380" s="0" t="s">
+        <v>612</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>420</v>
+        <v>613</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>421</v>
+        <v>614</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>422</v>
+        <v>615</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>692</v>
+        <v>19</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>176</v>
+        <v>278</v>
+      </c>
+      <c r="H381" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="I381" s="0" t="s">
+        <v>617</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>58</v>
+        <v>618</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>426</v>
+        <v>619</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>11</v>
+        <v>179</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>427</v>
+        <v>620</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>428</v>
+        <v>621</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>693</v>
+        <v>316</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>55</v>
+        <v>16</v>
+      </c>
+      <c r="H382" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="I382" s="0" t="s">
+        <v>623</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>58</v>
+        <v>624</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>435</v>
+        <v>625</v>
       </c>
       <c r="B383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>436</v>
+        <v>626</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>437</v>
+        <v>627</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>694</v>
+        <v>628</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>439</v>
+        <v>411</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>58</v>
+        <v>629</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>443</v>
+        <v>630</v>
       </c>
       <c r="B384" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>444</v>
+        <v>631</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>445</v>
+        <v>632</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>332</v>
+        <v>19</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>297</v>
+        <v>278</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>58</v>
+        <v>633</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>446</v>
+        <v>634</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>447</v>
+        <v>635</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>448</v>
+        <v>636</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>253</v>
+        <v>24</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>695</v>
+        <v>19</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>67</v>
+        <v>16</v>
+      </c>
+      <c r="H385" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="I385" s="0" t="s">
+        <v>638</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>58</v>
+        <v>639</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="B386" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C386" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="D386" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E386" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F386" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="G386" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="H386" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="I386" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="J386" s="0" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B387" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C387" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D387" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E387" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F387" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="G387" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H387" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I387" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="J387" s="0" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="B388" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="C388" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="D388" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="E388" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F388" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G388" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J388" s="0" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B389" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C389" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E389" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="G389" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J389" s="0" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B390" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C390" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="D390" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="E390" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F390" s="0" t="s">
+        <v>651</v>
+      </c>
+      <c r="G390" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="H390" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="I390" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="J390" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B391" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C391" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D391" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E391" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F391" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="G391" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="J391" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B392" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C392" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E392" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="G392" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="J392" s="0" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="B393" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C393" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="D393" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E393" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F393" s="0" t="s">
+        <v>654</v>
+      </c>
+      <c r="G393" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H393" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="I393" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="J393" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="B394" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="C394" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="D394" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="E394" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F394" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="G394" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="H394" s="0" t="s">
+        <v>660</v>
+      </c>
+      <c r="I394" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="J394" s="0" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B395" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C395" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D395" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="E395" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F395" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="G395" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J395" s="0" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B396" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C396" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D396" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="E396" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F396" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="G396" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H396" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I396" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="J396" s="0" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="B397" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C397" s="0" t="s">
+        <v>666</v>
+      </c>
+      <c r="D397" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E397" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F397" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G397" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J397" s="0" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B398" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C398" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="D398" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="E398" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F398" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="G398" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="H398" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="I398" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="J398" s="0" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B399" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C399" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="D399" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="E399" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F399" s="0" t="s">
+        <v>669</v>
+      </c>
+      <c r="G399" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="H399" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I399" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="J399" s="0" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B400" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C400" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="D400" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E400" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F400" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="G400" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="H400" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="I400" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="J400" s="0" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B401" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C401" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="D401" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E401" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F401" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="G401" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="H401" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="I401" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="J401" s="0" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B402" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C402" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D402" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="E402" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F402" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G402" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J402" s="0" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B403" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C403" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="D403" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E403" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F403" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="G403" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="J403" s="0" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="B404" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C404" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="D404" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="E404" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F404" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="G404" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="J404" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="B405" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C405" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="D405" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E405" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F405" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="G405" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J405" s="0" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="B406" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C406" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="D406" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E406" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F406" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="G406" s="0" t="s">
+        <v>684</v>
+      </c>
+      <c r="J406" s="0" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B407" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C407" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="D407" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E407" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F407" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="G407" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="H407" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="I407" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="J407" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="B408" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="C408" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E408" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="G408" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="J408" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B409" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C409" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="D409" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="E409" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F409" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="G409" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="J409" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B410" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C410" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="E410" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="G410" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="J410" s="0" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B411" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C411" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D411" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="E411" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F411" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="G411" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="J411" s="0" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="B412" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C412" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="D412" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E412" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F412" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="G412" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="J412" s="0" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B413" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C413" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="D413" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E413" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F413" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="G413" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="J413" s="0" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B414" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C414" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E414" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="G414" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="J414" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B415" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C415" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="D415" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E415" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F415" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="G415" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="J415" s="0" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B416" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C416" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="D416" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="E416" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F416" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="G416" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J416" s="0" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="B417" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C417" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="D417" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E417" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F417" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G417" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J417" s="0" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="B418" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="C418" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="D418" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E418" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F418" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="G418" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="H418" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="I418" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="J418" s="0" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="B419" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C419" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="B386" s="0" t="s">
+      <c r="D419" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E419" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F419" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="G419" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="J419" s="0" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="B420" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C420" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="D420" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E420" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F420" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="G420" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="J420" s="0" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="B421" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C421" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E421" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="G421" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="J421" s="0" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="B422" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C422" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="D422" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="E422" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F422" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="G422" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="J422" s="0" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="B423" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C423" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="D423" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="E423" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F423" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="G423" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="J423" s="0" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B424" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C424" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="D424" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E424" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F424" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="G424" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J424" s="0" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="B425" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C425" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="D425" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="E425" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F425" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="G425" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="J425" s="0" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="B426" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="C426" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="D426" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E426" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F426" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="G426" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="J426" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B427" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C427" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E427" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G427" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="J427" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="B428" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C428" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D428" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E428" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F428" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="G428" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J428" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B429" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C429" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D429" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E429" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F429" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G429" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="J429" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="B430" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C430" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="D430" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E430" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F430" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G430" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J430" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="B431" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C431" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="D431" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="E431" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="G431" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="H431" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="I431" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="J431" s="0" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="B432" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C432" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="D432" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E432" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="G432" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="H432" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="I432" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="J432" s="0" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="B433" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="C433" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="D433" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E433" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="G433" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="H433" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="I433" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="J433" s="0" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="B434" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C434" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="D434" s="0" t="s">
+        <v>735</v>
+      </c>
+      <c r="E434" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G434" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="H434" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="I434" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="J434" s="0" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="B435" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C435" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="D435" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E435" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F435" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="G435" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="J435" s="0" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="B436" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="C386" s="0" t="s">
-[...11 lines deleted...]
-      <c r="G386" s="0" t="s">
+      <c r="C436" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="D436" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="E436" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F436" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="G436" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="J436" s="0" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B437" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C437" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D437" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E437" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F437" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G437" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="H437" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="I437" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="J437" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="B438" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C438" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="D438" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="E438" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F438" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="G438" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="J386" s="0" t="s">
+      <c r="J438" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B439" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C439" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="D439" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="E439" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F439" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="G439" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="J439" s="0" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="B440" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C440" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="D440" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="E440" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F440" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="G440" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="J440" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="B441" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C441" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="D441" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E441" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F441" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G441" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J441" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="B442" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="C442" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="D442" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="E442" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F442" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G442" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J442" s="0" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="B443" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C443" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="D443" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="E443" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F443" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G443" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J443" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="B444" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C444" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="D444" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E444" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F444" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="G444" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="J444" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="B445" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C445" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="D445" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E445" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F445" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="G445" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="J445" s="0" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="B446" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C446" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="D446" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E446" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F446" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="G446" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="J446" s="0" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="B447" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C447" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="D447" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E447" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F447" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="G447" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="J447" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="B448" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C448" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="D448" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="E448" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="G448" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="J448" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="B449" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C449" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="D449" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E449" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F449" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="G449" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="J449" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="B450" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C450" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="D450" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="E450" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="G450" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="J450" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="B451" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C451" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="D451" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E451" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F451" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="G451" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="J451" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="B452" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C452" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="D452" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E452" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F452" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="G452" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="J452" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="B453" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="C453" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="D453" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="E453" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F453" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="G453" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="J453" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="B454" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C454" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="D454" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="E454" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F454" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="G454" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="J454" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="B455" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="C455" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="D455" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E455" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F455" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="G455" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="J455" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="B456" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C456" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="D456" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="E456" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F456" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="G456" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="J456" s="0" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="B457" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="C457" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="D457" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E457" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F457" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="G457" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="J457" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="B458" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C458" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E458" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F458" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="G458" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="J458" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="B459" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C459" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="D459" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E459" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F459" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="G459" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="J459" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="B460" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C460" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="D460" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="E460" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F460" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="G460" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="J460" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="B461" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C461" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D461" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="E461" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F461" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="G461" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="J461" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="B462" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C462" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="D462" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E462" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F462" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="G462" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="J462" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="B463" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C463" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="D463" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="E463" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F463" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="G463" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="J463" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="B464" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C464" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="D464" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="E464" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F464" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="G464" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="J464" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="B465" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C465" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="E465" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="G465" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="J465" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="B466" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C466" s="0" t="s">
+        <v>765</v>
+      </c>
+      <c r="D466" s="0" t="s">
+        <v>766</v>
+      </c>
+      <c r="E466" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F466" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="G466" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="J466" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="B467" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C467" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="D467" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="E467" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F467" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="G467" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="J467" s="0" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B468" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C468" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="D468" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E468" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F468" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="G468" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="J468" s="0" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B469" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C469" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="E469" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="G469" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="J469" s="0" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="B470" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C470" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="D470" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="E470" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F470" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="G470" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="J470" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="B471" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C471" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="D471" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E471" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F471" s="0" t="s">
+        <v>771</v>
+      </c>
+      <c r="G471" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="J471" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="B472" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C472" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="D472" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="E472" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F472" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="G472" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="J472" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="B473" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C473" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="D473" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="E473" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F473" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="G473" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="J473" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="B474" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="C474" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="D474" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="E474" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F474" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="G474" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="J474" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="B475" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C475" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="D475" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="E475" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F475" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="G475" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="J475" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="B476" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C476" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="D476" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="E476" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F476" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="G476" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="J476" s="0" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>